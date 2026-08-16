--- v0 (2026-04-16)
+++ v1 (2026-08-16)
@@ -1,8524 +1,31760 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
-    <sheet name="3.7.2" sheetId="1" r:id="rId3"/>
+    <sheet name="Figures" sheetId="1" r:id="rId3"/>
+    <sheet name="Absolute number" sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="144525" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="76">
-[...37 lines deleted...]
-    <t>Total</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4693" uniqueCount="519">
+  <si>
+    <t xml:space="preserve"> Adolescent birth rate (aged 10–14 years; aged 15–19 years)*
+</t>
+  </si>
+  <si>
+    <t>CATU code</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>Akmola</t>
-[...2 lines deleted...]
-    <t>Aktobe</t>
+    <t>Abai</t>
+  </si>
+  <si>
+    <t>Kyzylorda</t>
+  </si>
+  <si>
+    <t>Zhambyl</t>
+  </si>
+  <si>
+    <t>Zhetisu</t>
+  </si>
+  <si>
+    <t>Atyrau</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
-    <t>Atyrau</t>
-[...17 lines deleted...]
-    <t>Mangistau</t>
+    <t>Mangystau</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
-    <t>North-Kazakhstan</t>
-[...2 lines deleted...]
-    <t>East Kazakhstan</t>
+    <t>Ulytau</t>
+  </si>
+  <si>
+    <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
-    <t>Urban population</t>
-[...13 lines deleted...]
-  <si>
     <t>Shymkent city</t>
   </si>
   <si>
-    <t>Astana city</t>
-[...23 lines deleted...]
-    <t>...</t>
+    <t>per 1000 women</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Arial Cyr"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
     <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Arial Cyr"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
+    <t>https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z</t>
+  </si>
+  <si>
     <t>Related Publications:</t>
   </si>
   <si>
+    <t>https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36720&amp;period=year&amp;type=</t>
+  </si>
+  <si>
     <t>Useful Links:</t>
   </si>
   <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
-    <t>December 31,2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
-    <t>December 31,2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
-    <t>Department of International Cooperation and Sustainable Development</t>
+    <t>Department of population statistics</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
-    <t>+7 7172749830, 749841, 749485</t>
-[...1 lines deleted...]
-  <si>
     <t>E-mail:</t>
   </si>
   <si>
-    <t>Conventional designations:</t>
-[...38 lines deleted...]
-    </r>
+    <t>Adolescent birth rate (aged 10–14 years; aged 15–19 years)</t>
+  </si>
+  <si>
+    <t>Adolescent birth rate per 1000 women</t>
+  </si>
+  <si>
+    <t>To generate current data related to adolescent birth statistics, we use data sources such as administrative data provided by administrative sources, including civil registration offices and the State Corporation "Government for Citizens," which are conducted outside the statistical work plan</t>
+  </si>
+  <si>
+    <t>Due to dissolution of South Kazakhstan region in 2018</t>
+  </si>
+  <si>
+    <t>Adolescent birth rate is determined by the ratio of the number of births from adolescents to the average annual number of women at this age, multiplied by 1,000</t>
+  </si>
+  <si>
+    <t>Aged 10 to 14 years old</t>
+  </si>
+  <si>
+    <t>Since 2018</t>
+  </si>
+  <si>
+    <t>SIC code-</t>
+  </si>
+  <si>
+    <t>Aged 15 to 19 years old</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>101000000</t>
+  </si>
+  <si>
+    <t>101800000</t>
+  </si>
+  <si>
+    <t>103200000</t>
+  </si>
+  <si>
+    <t>103400000</t>
+  </si>
+  <si>
+    <t>103600000</t>
+  </si>
+  <si>
+    <t>103800000</t>
+  </si>
+  <si>
+    <t>104000000</t>
+  </si>
+  <si>
+    <t>104100000</t>
+  </si>
+  <si>
+    <t>104200000</t>
+  </si>
+  <si>
+    <t>104400000</t>
+  </si>
+  <si>
+    <t>104500000</t>
+  </si>
+  <si>
+    <t>104600000</t>
+  </si>
+  <si>
+    <t>111000000</t>
+  </si>
+  <si>
+    <t>111600000</t>
+  </si>
+  <si>
+    <t>111800000</t>
+  </si>
+  <si>
+    <t>113200000</t>
+  </si>
+  <si>
+    <t>113400000</t>
+  </si>
+  <si>
+    <t>113600000</t>
+  </si>
+  <si>
+    <t>113800000</t>
+  </si>
+  <si>
+    <t>114000000</t>
+  </si>
+  <si>
+    <t>114400000</t>
+  </si>
+  <si>
+    <t>114500000</t>
+  </si>
+  <si>
+    <t>114600000</t>
+  </si>
+  <si>
+    <t>114800000</t>
+  </si>
+  <si>
+    <t>115200000</t>
+  </si>
+  <si>
+    <t>115400000</t>
+  </si>
+  <si>
+    <t>115600000</t>
+  </si>
+  <si>
+    <t>116000000</t>
+  </si>
+  <si>
+    <t>116400000</t>
+  </si>
+  <si>
+    <t>116600000</t>
+  </si>
+  <si>
+    <t>116800000</t>
+  </si>
+  <si>
+    <t>117000000</t>
+  </si>
+  <si>
+    <t>151000000</t>
+  </si>
+  <si>
+    <t>153200000</t>
+  </si>
+  <si>
+    <t>153400000</t>
+  </si>
+  <si>
+    <t>153600000</t>
+  </si>
+  <si>
+    <t>154000000</t>
+  </si>
+  <si>
+    <t>154200000</t>
+  </si>
+  <si>
+    <t>154600000</t>
+  </si>
+  <si>
+    <t>154800000</t>
+  </si>
+  <si>
+    <t>155200000</t>
+  </si>
+  <si>
+    <t>155600000</t>
+  </si>
+  <si>
+    <t>156000000</t>
+  </si>
+  <si>
+    <t>156400000</t>
+  </si>
+  <si>
+    <t>156800000</t>
+  </si>
+  <si>
+    <t>191000000</t>
+  </si>
+  <si>
+    <t>191800000</t>
+  </si>
+  <si>
+    <t>193600000</t>
+  </si>
+  <si>
+    <t>194000000</t>
+  </si>
+  <si>
+    <t>194200000</t>
+  </si>
+  <si>
+    <t>194400000</t>
+  </si>
+  <si>
+    <t>195200000</t>
+  </si>
+  <si>
+    <t>195800000</t>
+  </si>
+  <si>
+    <t>196200000</t>
+  </si>
+  <si>
+    <t>196600000</t>
+  </si>
+  <si>
+    <t>196800000</t>
+  </si>
+  <si>
+    <t>231000000</t>
+  </si>
+  <si>
+    <t>233600000</t>
+  </si>
+  <si>
+    <t>234000000</t>
+  </si>
+  <si>
+    <t>234200000</t>
+  </si>
+  <si>
+    <t>234600000</t>
+  </si>
+  <si>
+    <t>234800000</t>
+  </si>
+  <si>
+    <t>235200000</t>
+  </si>
+  <si>
+    <t>235600000</t>
+  </si>
+  <si>
+    <t>271000000</t>
+  </si>
+  <si>
+    <t>273200000</t>
+  </si>
+  <si>
+    <t>273600000</t>
+  </si>
+  <si>
+    <t>274000000</t>
+  </si>
+  <si>
+    <t>274200000</t>
+  </si>
+  <si>
+    <t>274400000</t>
+  </si>
+  <si>
+    <t>274800000</t>
+  </si>
+  <si>
+    <t>275000000</t>
+  </si>
+  <si>
+    <t>275400000</t>
+  </si>
+  <si>
+    <t>275800000</t>
+  </si>
+  <si>
+    <t>276000000</t>
+  </si>
+  <si>
+    <t>276200000</t>
+  </si>
+  <si>
+    <t>276600000</t>
+  </si>
+  <si>
+    <t>311000000</t>
+  </si>
+  <si>
+    <t>313600000</t>
+  </si>
+  <si>
+    <t>314000000</t>
+  </si>
+  <si>
+    <t>314200000</t>
+  </si>
+  <si>
+    <t>314800000</t>
+  </si>
+  <si>
+    <t>315000000</t>
+  </si>
+  <si>
+    <t>315400000</t>
+  </si>
+  <si>
+    <t>315600000</t>
+  </si>
+  <si>
+    <t>316000000</t>
+  </si>
+  <si>
+    <t>316200000</t>
+  </si>
+  <si>
+    <t>316600000</t>
+  </si>
+  <si>
+    <t>331000000</t>
+  </si>
+  <si>
+    <t>331800000</t>
+  </si>
+  <si>
+    <t>333200000</t>
+  </si>
+  <si>
+    <t>333400000</t>
+  </si>
+  <si>
+    <t>333600000</t>
+  </si>
+  <si>
+    <t>334000000</t>
+  </si>
+  <si>
+    <t>334200000</t>
+  </si>
+  <si>
+    <t>334400000</t>
+  </si>
+  <si>
+    <t>334600000</t>
+  </si>
+  <si>
+    <t>334800000</t>
+  </si>
+  <si>
+    <t>351000000</t>
+  </si>
+  <si>
+    <t>351600000</t>
+  </si>
+  <si>
+    <t>352100000</t>
+  </si>
+  <si>
+    <t>352200000</t>
+  </si>
+  <si>
+    <t>352400000</t>
+  </si>
+  <si>
+    <t>352800000</t>
+  </si>
+  <si>
+    <t>353200000</t>
+  </si>
+  <si>
+    <t>353600000</t>
+  </si>
+  <si>
+    <t>354000000</t>
+  </si>
+  <si>
+    <t>354800000</t>
+  </si>
+  <si>
+    <t>355200000</t>
+  </si>
+  <si>
+    <t>355600000</t>
+  </si>
+  <si>
+    <t>356400000</t>
+  </si>
+  <si>
+    <t>391000000</t>
+  </si>
+  <si>
+    <t>391600000</t>
+  </si>
+  <si>
+    <t>392000000</t>
+  </si>
+  <si>
+    <t>392400000</t>
+  </si>
+  <si>
+    <t>393200000</t>
+  </si>
+  <si>
+    <t>393400000</t>
+  </si>
+  <si>
+    <t>393600000</t>
+  </si>
+  <si>
+    <t>394000000</t>
+  </si>
+  <si>
+    <t>394200000</t>
+  </si>
+  <si>
+    <t>394400000</t>
+  </si>
+  <si>
+    <t>394800000</t>
+  </si>
+  <si>
+    <t>395000000</t>
+  </si>
+  <si>
+    <t>395200000</t>
+  </si>
+  <si>
+    <t>395400000</t>
+  </si>
+  <si>
+    <t>395600000</t>
+  </si>
+  <si>
+    <t>395800000</t>
+  </si>
+  <si>
+    <t>396200000</t>
+  </si>
+  <si>
+    <t>396400000</t>
+  </si>
+  <si>
+    <t>396600000</t>
+  </si>
+  <si>
+    <t>396800000</t>
+  </si>
+  <si>
+    <t>431000000</t>
+  </si>
+  <si>
+    <t>431900000</t>
+  </si>
+  <si>
+    <t>433200000</t>
+  </si>
+  <si>
+    <t>433600000</t>
+  </si>
+  <si>
+    <t>434000000</t>
+  </si>
+  <si>
+    <t>434400000</t>
+  </si>
+  <si>
+    <t>434600000</t>
+  </si>
+  <si>
+    <t>434800000</t>
+  </si>
+  <si>
+    <t>435200000</t>
+  </si>
+  <si>
+    <t>471000000</t>
+  </si>
+  <si>
+    <t>471800000</t>
+  </si>
+  <si>
+    <t>473600000</t>
+  </si>
+  <si>
+    <t>474200000</t>
+  </si>
+  <si>
+    <t>474600000</t>
+  </si>
+  <si>
+    <t>475000000</t>
+  </si>
+  <si>
+    <t>475200000</t>
+  </si>
+  <si>
+    <t>551000000</t>
+  </si>
+  <si>
+    <t>551600000</t>
+  </si>
+  <si>
+    <t>552200000</t>
+  </si>
+  <si>
+    <t>553200000</t>
+  </si>
+  <si>
+    <t>553600000</t>
+  </si>
+  <si>
+    <t>554200000</t>
+  </si>
+  <si>
+    <t>554600000</t>
+  </si>
+  <si>
+    <t>554800000</t>
+  </si>
+  <si>
+    <t>555200000</t>
+  </si>
+  <si>
+    <t>555600000</t>
+  </si>
+  <si>
+    <t>556000000</t>
+  </si>
+  <si>
+    <t>556400000</t>
+  </si>
+  <si>
+    <t>556800000</t>
+  </si>
+  <si>
+    <t>591000000</t>
+  </si>
+  <si>
+    <t>593200000</t>
+  </si>
+  <si>
+    <t>593400000</t>
+  </si>
+  <si>
+    <t>593600000</t>
+  </si>
+  <si>
+    <t>594200000</t>
+  </si>
+  <si>
+    <t>594600000</t>
+  </si>
+  <si>
+    <t>595000000</t>
+  </si>
+  <si>
+    <t>595200000</t>
+  </si>
+  <si>
+    <t>595600000</t>
+  </si>
+  <si>
+    <t>595800000</t>
+  </si>
+  <si>
+    <t>596000000</t>
+  </si>
+  <si>
+    <t>596200000</t>
+  </si>
+  <si>
+    <t>596400000</t>
+  </si>
+  <si>
+    <t>596600000</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>621000000</t>
+  </si>
+  <si>
+    <t>621800000</t>
+  </si>
+  <si>
+    <t>622000000</t>
+  </si>
+  <si>
+    <t>623600000</t>
+  </si>
+  <si>
+    <t>623800000</t>
+  </si>
+  <si>
+    <t>631000000</t>
+  </si>
+  <si>
+    <t>632400000</t>
+  </si>
+  <si>
+    <t>634000000</t>
+  </si>
+  <si>
+    <t>634600000</t>
+  </si>
+  <si>
+    <t>634800000</t>
+  </si>
+  <si>
+    <t>635200000</t>
+  </si>
+  <si>
+    <t>635400000</t>
+  </si>
+  <si>
+    <t>635500000</t>
+  </si>
+  <si>
+    <t>635600000</t>
+  </si>
+  <si>
+    <t>635800000</t>
+  </si>
+  <si>
+    <t>636200000</t>
+  </si>
+  <si>
+    <t>636300000</t>
+  </si>
+  <si>
+    <t>636800000</t>
+  </si>
+  <si>
+    <t>711110000</t>
+  </si>
+  <si>
+    <t>711210000</t>
+  </si>
+  <si>
+    <t>711310000</t>
+  </si>
+  <si>
+    <t>711410000</t>
+  </si>
+  <si>
+    <t>711510000</t>
+  </si>
+  <si>
+    <t>711610000</t>
+  </si>
+  <si>
+    <t>751110000</t>
+  </si>
+  <si>
+    <t>751210000</t>
+  </si>
+  <si>
+    <t>751310000</t>
+  </si>
+  <si>
+    <t>751410000</t>
+  </si>
+  <si>
+    <t>751510000</t>
+  </si>
+  <si>
+    <t>751710000</t>
+  </si>
+  <si>
+    <t>751810000</t>
+  </si>
+  <si>
+    <t>751910000</t>
+  </si>
+  <si>
+    <t>791110000</t>
+  </si>
+  <si>
+    <t>791310000</t>
+  </si>
+  <si>
+    <t>791510000</t>
+  </si>
+  <si>
+    <t>791710000</t>
+  </si>
+  <si>
+    <t>791910000</t>
+  </si>
+  <si>
+    <t>Semei с.а.</t>
+  </si>
+  <si>
+    <t>Кurchatov с.а.</t>
+  </si>
+  <si>
+    <t>Abai district</t>
+  </si>
+  <si>
+    <t>Aksuat district</t>
+  </si>
+  <si>
+    <t>Ayagoz distict</t>
+  </si>
+  <si>
+    <t>Beskaragay district</t>
+  </si>
+  <si>
+    <t>Borodulikha district</t>
+  </si>
+  <si>
+    <t>Zhanasemey district</t>
+  </si>
+  <si>
+    <t>Zharma district</t>
+  </si>
+  <si>
+    <t>Kokpekti district</t>
+  </si>
+  <si>
+    <t>Makanchi district</t>
+  </si>
+  <si>
+    <t>Urzhar district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmola </t>
+  </si>
+  <si>
+    <t>Kokshetau c.a.</t>
+  </si>
+  <si>
+    <t>Kosshy c.a.</t>
+  </si>
+  <si>
+    <t>Stepnogorsk c.</t>
+  </si>
+  <si>
+    <t>Akkol district</t>
+  </si>
+  <si>
+    <t>Arshaly district</t>
+  </si>
+  <si>
+    <t>Astrakhan district</t>
+  </si>
+  <si>
+    <t>Atbasar district</t>
+  </si>
+  <si>
+    <t>Bulandy district</t>
+  </si>
+  <si>
+    <t>Egindikol district</t>
+  </si>
+  <si>
+    <t>Birzhan Sal district</t>
+  </si>
+  <si>
+    <t>Ereymentau district</t>
+  </si>
+  <si>
+    <t>Esil district</t>
+  </si>
+  <si>
+    <t>Zhaksy district</t>
+  </si>
+  <si>
+    <t>Zharkain district</t>
+  </si>
+  <si>
+    <t>Zerendi district</t>
+  </si>
+  <si>
+    <t>Korgalzhyn district</t>
+  </si>
+  <si>
+    <t>Sandyktau district</t>
+  </si>
+  <si>
+    <t>Tselinograd district</t>
+  </si>
+  <si>
+    <t>Shortandy district</t>
+  </si>
+  <si>
+    <t>Burabay district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aktobe </t>
+  </si>
+  <si>
+    <t>Aktobe c.a.</t>
+  </si>
+  <si>
+    <t>Alga district</t>
+  </si>
+  <si>
+    <t>Aiteke bi district</t>
+  </si>
+  <si>
+    <t>Bayganin district</t>
+  </si>
+  <si>
+    <t>Kargaly district</t>
+  </si>
+  <si>
+    <t>Kobda district</t>
+  </si>
+  <si>
+    <t>Martuk district</t>
+  </si>
+  <si>
+    <t>Mugalzhar district</t>
+  </si>
+  <si>
+    <t>Oiyl district</t>
+  </si>
+  <si>
+    <t>Temir district</t>
+  </si>
+  <si>
+    <t>Khromtau district</t>
+  </si>
+  <si>
+    <t>Shalkar district</t>
+  </si>
+  <si>
+    <t>Yrgyz district</t>
+  </si>
+  <si>
+    <t>Konayev c.a.</t>
+  </si>
+  <si>
+    <t>Alatau c.a.</t>
+  </si>
+  <si>
+    <t>Balkhash district</t>
+  </si>
+  <si>
+    <t>Enbekshikazakh district</t>
+  </si>
+  <si>
+    <t>Zhambyl district</t>
+  </si>
+  <si>
+    <t>Kegen district</t>
+  </si>
+  <si>
+    <t>Karasay district</t>
+  </si>
+  <si>
+    <t>Raiymbek district</t>
+  </si>
+  <si>
+    <t>Talgar district</t>
+  </si>
+  <si>
+    <t>Uygur district</t>
+  </si>
+  <si>
+    <t>Ile district</t>
+  </si>
+  <si>
+    <t>Atyrau c.a.</t>
+  </si>
+  <si>
+    <t>Zhylyoy district</t>
+  </si>
+  <si>
+    <t>Inder district</t>
+  </si>
+  <si>
+    <t>Isatay district</t>
+  </si>
+  <si>
+    <t>Kurmangazy district</t>
+  </si>
+  <si>
+    <t>Kyzylkoga district</t>
+  </si>
+  <si>
+    <t>Makat district</t>
+  </si>
+  <si>
+    <t>Makhambet district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Batys Kazakhstan </t>
+  </si>
+  <si>
+    <t>Uralsk г.а.</t>
+  </si>
+  <si>
+    <t>Akzhaik district</t>
+  </si>
+  <si>
+    <t>Borili district</t>
+  </si>
+  <si>
+    <t>Zhanakala district</t>
+  </si>
+  <si>
+    <t>Zhanibek district</t>
+  </si>
+  <si>
+    <t>Baiterek district</t>
+  </si>
+  <si>
+    <t>Kaztalov district</t>
+  </si>
+  <si>
+    <t>Karatobe district</t>
+  </si>
+  <si>
+    <t>Bokeyorda district</t>
+  </si>
+  <si>
+    <t>Syrym district</t>
+  </si>
+  <si>
+    <t>Taskala district</t>
+  </si>
+  <si>
+    <t>Terekti district</t>
+  </si>
+  <si>
+    <t>Shyngyrlau district</t>
+  </si>
+  <si>
+    <t>Taraz c.a.</t>
+  </si>
+  <si>
+    <t>Bayzak district</t>
+  </si>
+  <si>
+    <t>Zhualy district</t>
+  </si>
+  <si>
+    <t>Korday district</t>
+  </si>
+  <si>
+    <t>Turar Ryskulov district</t>
+  </si>
+  <si>
+    <t>Merke district</t>
+  </si>
+  <si>
+    <t>Moyinkum district</t>
+  </si>
+  <si>
+    <t>Sarysu district</t>
+  </si>
+  <si>
+    <t>Talas district</t>
+  </si>
+  <si>
+    <t>Shu district</t>
+  </si>
+  <si>
+    <t>Taldykorgan c.a.</t>
+  </si>
+  <si>
+    <t>Tekeli c.a.</t>
+  </si>
+  <si>
+    <t>Aksu district</t>
+  </si>
+  <si>
+    <t>Alakol district</t>
+  </si>
+  <si>
+    <t>Eskeldy district</t>
+  </si>
+  <si>
+    <t>Kerbulak district</t>
+  </si>
+  <si>
+    <t>Koksu district</t>
+  </si>
+  <si>
+    <t>Karatal district</t>
+  </si>
+  <si>
+    <t>Panfilov district</t>
+  </si>
+  <si>
+    <t>Sarkant district</t>
+  </si>
+  <si>
+    <t>Karaganda</t>
+  </si>
+  <si>
+    <t>Karaganda c.a.</t>
+  </si>
+  <si>
+    <t>Balkhash c.a.</t>
+  </si>
+  <si>
+    <t>Priozer c.a.</t>
+  </si>
+  <si>
+    <t>Saran c.a.</t>
+  </si>
+  <si>
+    <t>Temirtau c.a.</t>
+  </si>
+  <si>
+    <t>Shakhtinsk c.a.</t>
+  </si>
+  <si>
+    <t>Abay district</t>
+  </si>
+  <si>
+    <t>Aktogay district</t>
+  </si>
+  <si>
+    <t>Bukhar-zhyrau district</t>
+  </si>
+  <si>
+    <t>Karkaraly district</t>
+  </si>
+  <si>
+    <t>Nura district</t>
+  </si>
+  <si>
+    <t>Osakarovka district</t>
+  </si>
+  <si>
+    <t>Shet district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kostanay </t>
+  </si>
+  <si>
+    <t>Kostanay c.a.</t>
+  </si>
+  <si>
+    <t>Arkalyk c.a.</t>
+  </si>
+  <si>
+    <t>Lisakov c.a.</t>
+  </si>
+  <si>
+    <t>Rudny c.a.</t>
+  </si>
+  <si>
+    <t>Altynsarin district</t>
+  </si>
+  <si>
+    <t>Amangeldy district</t>
+  </si>
+  <si>
+    <t>Auliekol district</t>
+  </si>
+  <si>
+    <t>Denisov district</t>
+  </si>
+  <si>
+    <t>Zhangeldin district</t>
+  </si>
+  <si>
+    <t>Zhitikara district</t>
+  </si>
+  <si>
+    <t>Kamysty district</t>
+  </si>
+  <si>
+    <t>Karabalyk district</t>
+  </si>
+  <si>
+    <t>Karasu district</t>
+  </si>
+  <si>
+    <t>Kostanay district</t>
+  </si>
+  <si>
+    <t>Mendykara district</t>
+  </si>
+  <si>
+    <t>Naurzum district</t>
+  </si>
+  <si>
+    <t>Sarykol district</t>
+  </si>
+  <si>
+    <t>Beimbet Maylin district</t>
+  </si>
+  <si>
+    <t>Uzunkol district</t>
+  </si>
+  <si>
+    <t>Fedorov district</t>
+  </si>
+  <si>
+    <t>Kyzylorda c.a.</t>
+  </si>
+  <si>
+    <t>Baikonur c.a.</t>
+  </si>
+  <si>
+    <t>Aral district</t>
+  </si>
+  <si>
+    <t>Zhalagash district</t>
+  </si>
+  <si>
+    <t>Zhanakorgan district</t>
+  </si>
+  <si>
+    <t>Kazaly district</t>
+  </si>
+  <si>
+    <t>Karmakshy district</t>
+  </si>
+  <si>
+    <t>Syrdarya district</t>
+  </si>
+  <si>
+    <t>Shieli district</t>
+  </si>
+  <si>
+    <t>Aktau c.a.</t>
+  </si>
+  <si>
+    <t>Zhanaozen c.a.</t>
+  </si>
+  <si>
+    <t>Beyneu district</t>
+  </si>
+  <si>
+    <t>Karakiya district</t>
+  </si>
+  <si>
+    <t>Mangystau district</t>
+  </si>
+  <si>
+    <t>Munaily district</t>
+  </si>
+  <si>
+    <t>Tupkaragan district</t>
+  </si>
+  <si>
+    <t>Pavlodar c.a.</t>
+  </si>
+  <si>
+    <t>Aksu c.a.</t>
+  </si>
+  <si>
+    <t>Ekibastuz c.a.</t>
+  </si>
+  <si>
+    <t>Bayanaul district</t>
+  </si>
+  <si>
+    <t>Zhelezin district</t>
+  </si>
+  <si>
+    <t>Ertis district</t>
+  </si>
+  <si>
+    <t>Terenkol district</t>
+  </si>
+  <si>
+    <t>Akkuly district</t>
+  </si>
+  <si>
+    <t>May district</t>
+  </si>
+  <si>
+    <t>Pavlodar district</t>
+  </si>
+  <si>
+    <t>Uspen district</t>
+  </si>
+  <si>
+    <t>Sharbakty district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soltustik Kazakhstan </t>
+  </si>
+  <si>
+    <t>Petropavlovsk c.a.</t>
+  </si>
+  <si>
+    <t>Aiyrtau district</t>
+  </si>
+  <si>
+    <t>Akzhar district</t>
+  </si>
+  <si>
+    <t>Magzhan Zhumabayev district</t>
+  </si>
+  <si>
+    <t>Kyzylzhar district</t>
+  </si>
+  <si>
+    <t>Mamlyut district</t>
+  </si>
+  <si>
+    <t>Shal Akyn district</t>
+  </si>
+  <si>
+    <t>Akkayin district</t>
+  </si>
+  <si>
+    <t>Taiynsha district</t>
+  </si>
+  <si>
+    <t>Timiryazev district</t>
+  </si>
+  <si>
+    <t>Ualikhanov district</t>
+  </si>
+  <si>
+    <t>Gabit Musrepov district</t>
+  </si>
+  <si>
+    <t>Turkistan</t>
+  </si>
+  <si>
+    <t>Turkistan c.a.</t>
+  </si>
+  <si>
+    <t>Arys c.a.</t>
+  </si>
+  <si>
+    <t>Kentau c.a.</t>
+  </si>
+  <si>
+    <t>Baydibek district</t>
+  </si>
+  <si>
+    <t>Zhetysay district</t>
+  </si>
+  <si>
+    <t>Keles district</t>
+  </si>
+  <si>
+    <t>Kazygurt district</t>
+  </si>
+  <si>
+    <t>Maktaaral district</t>
+  </si>
+  <si>
+    <t>Ordabasy district</t>
+  </si>
+  <si>
+    <t>Otyrar district</t>
+  </si>
+  <si>
+    <t>Sairam district</t>
+  </si>
+  <si>
+    <t>Saryagash district</t>
+  </si>
+  <si>
+    <t>Sauran district</t>
+  </si>
+  <si>
+    <t>Suzak district</t>
+  </si>
+  <si>
+    <t>Tole bi district</t>
+  </si>
+  <si>
+    <t>Tulkubas district</t>
+  </si>
+  <si>
+    <t>Shardara district</t>
+  </si>
+  <si>
+    <t>Zhezkazgan c.a.</t>
+  </si>
+  <si>
+    <t>Karazhal c.a.</t>
+  </si>
+  <si>
+    <t>Satpayev c.a.</t>
+  </si>
+  <si>
+    <t>Zhanaarka district</t>
+  </si>
+  <si>
+    <t>Ulytau district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shygys Kazakhstan </t>
+  </si>
+  <si>
+    <t>Ust-Kamenogorsk c.a.</t>
+  </si>
+  <si>
+    <t>Ridder c.a.</t>
+  </si>
+  <si>
+    <t>Glubokov district</t>
+  </si>
+  <si>
+    <t>Zaisan district</t>
+  </si>
+  <si>
+    <t>Altai district</t>
+  </si>
+  <si>
+    <t>Kurshim district</t>
+  </si>
+  <si>
+    <t>Katonkaragay district</t>
+  </si>
+  <si>
+    <t>Markakol district</t>
+  </si>
+  <si>
+    <t>Samar district</t>
+  </si>
+  <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Ulan district</t>
+  </si>
+  <si>
+    <t>Ulken Naryn district</t>
+  </si>
+  <si>
+    <t>Shemonaikha district</t>
+  </si>
+  <si>
+    <t>Almaty district</t>
+  </si>
+  <si>
+    <t>Saryarka district</t>
+  </si>
+  <si>
+    <t>Baikonur district</t>
+  </si>
+  <si>
+    <t>Saraishik district</t>
+  </si>
+  <si>
+    <t>Almaly district</t>
+  </si>
+  <si>
+    <t>Alatau district</t>
+  </si>
+  <si>
+    <t>Auezov district</t>
+  </si>
+  <si>
+    <t>Bostandyk district</t>
+  </si>
+  <si>
+    <t>Zhetysu district</t>
+  </si>
+  <si>
+    <t>Medeu district</t>
+  </si>
+  <si>
+    <t>Nauryzbay district</t>
+  </si>
+  <si>
+    <t>Turksib district</t>
+  </si>
+  <si>
+    <t>Al-Farabi district</t>
+  </si>
+  <si>
+    <t>Enbekshi district</t>
+  </si>
+  <si>
+    <t>Karatau district</t>
+  </si>
+  <si>
+    <t>Turan district</t>
+  </si>
+  <si>
+    <t>+7 7172 74-93-43</t>
+  </si>
+  <si>
+    <t>k.rysbaev@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Kaiyr Rysbayev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="26" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="34">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...21 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...23 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Roboto"/>
-      <charset val="204"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
-      <b/>
+      <i/>
       <sz val="10"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...3 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <charset val="1"/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <charset val="1"/>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-      <name val="Roboto"/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...3 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF214F87"/>
-        <bgColor indexed="64"/>
+        <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="56"/>
-        <bgColor indexed="62"/>
+        <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...17 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
-      </bottom>
-[...26 lines deleted...]
-        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </right>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="hair">
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-        <color indexed="8"/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
       </right>
-      <top style="hair">
-        <color indexed="8"/>
+      <top style="double">
+        <color indexed="63"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...102 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="6">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+  <cellStyles count="51">
+    <cellStyle name="20% - Акцент1 2" xfId="9"/>
+    <cellStyle name="20% - Акцент2 2" xfId="10"/>
+    <cellStyle name="20% - Акцент3 2" xfId="11"/>
+    <cellStyle name="20% - Акцент4 2" xfId="12"/>
+    <cellStyle name="20% - Акцент5 2" xfId="13"/>
+    <cellStyle name="20% - Акцент6 2" xfId="14"/>
+    <cellStyle name="40% - Акцент1 2" xfId="15"/>
+    <cellStyle name="40% - Акцент2 2" xfId="16"/>
+    <cellStyle name="40% - Акцент3 2" xfId="17"/>
+    <cellStyle name="40% - Акцент4 2" xfId="18"/>
+    <cellStyle name="40% - Акцент5 2" xfId="19"/>
+    <cellStyle name="40% - Акцент6 2" xfId="20"/>
+    <cellStyle name="60% - Акцент1 2" xfId="21"/>
+    <cellStyle name="60% - Акцент2 2" xfId="22"/>
+    <cellStyle name="60% - Акцент3 2" xfId="23"/>
+    <cellStyle name="60% - Акцент4 2" xfId="24"/>
+    <cellStyle name="60% - Акцент5 2" xfId="25"/>
+    <cellStyle name="60% - Акцент6 2" xfId="26"/>
+    <cellStyle name="Акцент1 2" xfId="27"/>
+    <cellStyle name="Акцент2 2" xfId="28"/>
+    <cellStyle name="Акцент3 2" xfId="29"/>
+    <cellStyle name="Акцент4 2" xfId="30"/>
+    <cellStyle name="Акцент5 2" xfId="31"/>
+    <cellStyle name="Акцент6 2" xfId="32"/>
+    <cellStyle name="Ввод  2" xfId="33"/>
+    <cellStyle name="Вывод 2" xfId="34"/>
+    <cellStyle name="Вычисление 2" xfId="35"/>
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Заголовок 1 2" xfId="36"/>
+    <cellStyle name="Заголовок 2 2" xfId="37"/>
+    <cellStyle name="Заголовок 3 2" xfId="38"/>
+    <cellStyle name="Заголовок 4 2" xfId="39"/>
+    <cellStyle name="Итог 2" xfId="40"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="41"/>
+    <cellStyle name="Название 2" xfId="42"/>
+    <cellStyle name="Нейтральный 2" xfId="43"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 4" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="44"/>
+    <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
+    <cellStyle name="Обычный 5" xfId="8"/>
+    <cellStyle name="Плохой 2" xfId="45"/>
+    <cellStyle name="Пояснение 2" xfId="46"/>
+    <cellStyle name="Примечание 2" xfId="47"/>
+    <cellStyle name="Связанная ячейка 2" xfId="48"/>
+    <cellStyle name="Текст предупреждения 2" xfId="49"/>
+    <cellStyle name="Финансовый 2" xfId="6"/>
+    <cellStyle name="Хороший 2" xfId="50"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="43.85546875" customWidth="1"/>
+    <col min="2" max="2" width="78.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="36" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51.75" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="40.5" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A13" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="37"/>
-[...2 lines deleted...]
-      <c r="A3" s="36" t="s">
+      <c r="B15" s="24">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="38" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="36" t="s">
+      <c r="B16" s="24">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="B4" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="36" t="s">
+      <c r="B17" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="37"/>
-[...3 lines deleted...]
-      <c r="A6" s="36" t="s">
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="37"/>
-[...2 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="B18" s="17" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="42" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="36" t="s">
+      <c r="B19" s="25" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="40"/>
-[...132 lines deleted...]
-      <c r="B29" s="49"/>
+      <c r="B20" s="27" t="s">
+        <v>517</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...6 lines deleted...]
-  </headerFooter>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:D19"/>
+  <dimension ref="B5:B14"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C28" sqref="C28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="51" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="51"/>
+    <col min="2" max="2" width="64.42578125" customWidth="1"/>
+    <col min="3" max="3" width="39.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="D19" s="56"/>
+    <row r="5" spans="2:2">
+      <c r="B5" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="12" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="12"/>
+    </row>
+    <row r="11" spans="2:2" ht="44.25" customHeight="1">
+      <c r="B11" s="13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="14"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="14"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="15" t="s">
+        <v>22</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V131"/>
+  <dimension ref="A1:U260"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A256" sqref="A256:R256"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18">
+      <c r="A1" s="1"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+    </row>
+    <row r="2" spans="1:18" ht="16.5" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" s="1"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" s="1"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+    </row>
+    <row r="5" spans="1:18" ht="15" customHeight="1">
+      <c r="A5" s="1"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="31"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57"/>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="8">
+        <v>2018</v>
+      </c>
+      <c r="D6" s="9">
+        <v>2019</v>
+      </c>
+      <c r="E6" s="11">
+        <v>2020</v>
+      </c>
+      <c r="F6" s="11">
+        <v>2021</v>
+      </c>
+      <c r="G6" s="10">
+        <v>2022</v>
+      </c>
+      <c r="H6" s="11">
+        <v>2023</v>
+      </c>
+      <c r="I6" s="10">
+        <v>2024</v>
+      </c>
+      <c r="J6" s="11">
+        <v>2025</v>
+      </c>
+      <c r="K6" s="8">
+        <v>2018</v>
+      </c>
+      <c r="L6" s="9">
+        <v>2019</v>
+      </c>
+      <c r="M6" s="11">
+        <v>2020</v>
+      </c>
+      <c r="N6" s="11">
+        <v>2021</v>
+      </c>
+      <c r="O6" s="10">
+        <v>2022</v>
+      </c>
+      <c r="P6" s="11">
+        <v>2023</v>
+      </c>
+      <c r="Q6" s="10">
+        <v>2024</v>
+      </c>
+      <c r="R6" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="35" customFormat="1">
+      <c r="A7" s="33"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="58"/>
+      <c r="R7" s="58"/>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="1"/>
+      <c r="B8" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="36">
+        <v>2.45191187828709E-2</v>
+      </c>
+      <c r="D8" s="36">
+        <v>2.45191187828709E-2</v>
+      </c>
+      <c r="E8" s="36">
+        <v>2.45191187828709E-2</v>
+      </c>
+      <c r="F8" s="36">
+        <v>2.45191187828709E-2</v>
+      </c>
+      <c r="G8" s="37">
+        <v>0.02</v>
+      </c>
+      <c r="H8" s="36">
+        <v>2.45191187828709E-2</v>
+      </c>
+      <c r="I8" s="36">
+        <v>2.45191187828709E-2</v>
+      </c>
+      <c r="J8" s="36">
+        <v>8.6658022528919403E-3</v>
+      </c>
+      <c r="K8" s="39">
+        <v>23.796243301847049</v>
+      </c>
+      <c r="L8" s="39">
+        <v>23.066974604020476</v>
+      </c>
+      <c r="M8" s="40">
+        <v>22.87</v>
+      </c>
+      <c r="N8" s="40">
+        <v>23.68</v>
+      </c>
+      <c r="O8" s="39">
+        <v>19.688297179033608</v>
+      </c>
+      <c r="P8" s="39">
+        <v>17.568216085724227</v>
+      </c>
+      <c r="Q8" s="39">
+        <v>15.618725783152636</v>
+      </c>
+      <c r="R8" s="39">
+        <v>12.948782487912696</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="53" customFormat="1">
+      <c r="A9" s="51"/>
+      <c r="B9" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="36">
+        <v>7.7795281716163914E-2</v>
+      </c>
+      <c r="E9" s="36">
+        <v>3.7820052191672025E-2</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" s="36">
+        <v>3.9410420115078428E-2</v>
+      </c>
+      <c r="I9" s="36">
+        <v>3.9903433690469101E-2</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" s="39">
+        <v>17.990925398332806</v>
+      </c>
+      <c r="L9" s="39">
+        <v>15.119741100323624</v>
+      </c>
+      <c r="M9" s="39">
+        <v>14.4898470794685</v>
+      </c>
+      <c r="N9" s="39">
+        <v>12.729063092922161</v>
+      </c>
+      <c r="O9" s="39">
+        <v>13.829897441209987</v>
+      </c>
+      <c r="P9" s="39">
+        <v>11.23700721041296</v>
+      </c>
+      <c r="Q9" s="39">
+        <v>12.165237178365132</v>
+      </c>
+      <c r="R9" s="39">
+        <v>9.6480788847330849</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>287</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D10" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" s="41">
+        <v>8.406540288344333E-2</v>
+      </c>
+      <c r="J10" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="41">
+        <v>17.634505222958552</v>
+      </c>
+      <c r="L10" s="41">
+        <v>16.784305007502901</v>
+      </c>
+      <c r="M10" s="41">
+        <v>15.591545429590996</v>
+      </c>
+      <c r="N10" s="41">
+        <v>11.800031607227519</v>
+      </c>
+      <c r="O10" s="41">
+        <v>12.196415314455404</v>
+      </c>
+      <c r="P10" s="41">
+        <v>9.9431139155791382</v>
+      </c>
+      <c r="Q10" s="41">
+        <v>11.481975967957277</v>
+      </c>
+      <c r="R10" s="41">
+        <v>10.773211180387666</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>288</v>
+      </c>
+      <c r="C11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="41">
+        <v>8.908685968819599</v>
+      </c>
+      <c r="L11" s="41">
+        <v>8.456659619450317</v>
+      </c>
+      <c r="M11" s="41">
+        <v>15.810276679841897</v>
+      </c>
+      <c r="N11" s="41">
+        <v>14.925373134328359</v>
+      </c>
+      <c r="O11" s="41">
+        <v>24.475524475524477</v>
+      </c>
+      <c r="P11" s="41">
+        <v>6.309148264984227</v>
+      </c>
+      <c r="Q11" s="41">
+        <v>18.18181818181818</v>
+      </c>
+      <c r="R11" s="41">
+        <v>6.024096385542169</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>289</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" s="41">
+        <v>7.2202166064981954</v>
+      </c>
+      <c r="L12" s="41">
+        <v>15.775635407537246</v>
+      </c>
+      <c r="M12" s="41">
+        <v>3.3500837520938025</v>
+      </c>
+      <c r="N12" s="41">
+        <v>6.3795853269537481</v>
+      </c>
+      <c r="O12" s="41">
+        <v>9.3023255813953494</v>
+      </c>
+      <c r="P12" s="41">
+        <v>5.1325919589392646</v>
+      </c>
+      <c r="Q12" s="41">
+        <v>4.8979591836734695</v>
+      </c>
+      <c r="R12" s="41">
+        <v>9.8360655737704921</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="C13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="38">
+        <v>0.96292729898892626</v>
+      </c>
+      <c r="E13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="41">
+        <v>15.18288474810214</v>
+      </c>
+      <c r="L13" s="41">
+        <v>9.3147039254823678</v>
+      </c>
+      <c r="M13" s="41">
+        <v>6.3613231552162848</v>
+      </c>
+      <c r="N13" s="41">
+        <v>13.496932515337424</v>
+      </c>
+      <c r="O13" s="41">
+        <v>8.3740404745289609</v>
+      </c>
+      <c r="P13" s="41">
+        <v>8.728179551122194</v>
+      </c>
+      <c r="Q13" s="41">
+        <v>13.84083044982699</v>
+      </c>
+      <c r="R13" s="41">
+        <v>5.54016620498615</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="C14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="41">
+        <v>15.785319652722968</v>
+      </c>
+      <c r="L14" s="41">
+        <v>11.825290864009155</v>
+      </c>
+      <c r="M14" s="41">
+        <v>11.932742722834931</v>
+      </c>
+      <c r="N14" s="41">
+        <v>12.690790601955067</v>
+      </c>
+      <c r="O14" s="41">
+        <v>16.335540838852097</v>
+      </c>
+      <c r="P14" s="41">
+        <v>15.807152736613316</v>
+      </c>
+      <c r="Q14" s="41">
+        <v>14.625228519195613</v>
+      </c>
+      <c r="R14" s="41">
+        <v>8.2481620943159406</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="C15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="41">
+        <v>30.405405405405407</v>
+      </c>
+      <c r="L15" s="41">
+        <v>16.286644951140065</v>
+      </c>
+      <c r="M15" s="41">
+        <v>18.561484918793504</v>
+      </c>
+      <c r="N15" s="41">
+        <v>14.858841010401187</v>
+      </c>
+      <c r="O15" s="41">
+        <v>31.774051191526915</v>
+      </c>
+      <c r="P15" s="41">
+        <v>8.0064051240992793</v>
+      </c>
+      <c r="Q15" s="41">
+        <v>22.522522522522522</v>
+      </c>
+      <c r="R15" s="41">
+        <v>6.0015003750937739</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>293</v>
+      </c>
+      <c r="C16" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="41">
+        <v>0.71581961345740874</v>
+      </c>
+      <c r="F16" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G16" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H16" s="41">
+        <v>0.75958982149639198</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K16" s="41">
+        <v>30.556924593395763</v>
+      </c>
+      <c r="L16" s="41">
+        <v>17.23312589755864</v>
+      </c>
+      <c r="M16" s="41">
+        <v>24.71395881006865</v>
+      </c>
+      <c r="N16" s="41">
+        <v>19.520851818988465</v>
+      </c>
+      <c r="O16" s="41">
+        <v>19.017432646592709</v>
+      </c>
+      <c r="P16" s="41">
+        <v>20.833333333333332</v>
+      </c>
+      <c r="Q16" s="41">
+        <v>12.464046021093003</v>
+      </c>
+      <c r="R16" s="41">
+        <v>17.191977077363898</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>294</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="M17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="N17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="O17" s="41">
+        <v>9.7008892481810847</v>
+      </c>
+      <c r="P17" s="41">
+        <v>11.428571428571429</v>
+      </c>
+      <c r="Q17" s="41">
+        <v>8.0591000671591662</v>
+      </c>
+      <c r="R17" s="41">
+        <v>5.4017555705604323</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>295</v>
+      </c>
+      <c r="C18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K18" s="41">
+        <v>21.577380952380953</v>
+      </c>
+      <c r="L18" s="41">
+        <v>11.214953271028037</v>
+      </c>
+      <c r="M18" s="41">
+        <v>15.206372194062274</v>
+      </c>
+      <c r="N18" s="41">
+        <v>17.253278122843341</v>
+      </c>
+      <c r="O18" s="41">
+        <v>13.507429085997298</v>
+      </c>
+      <c r="P18" s="41">
+        <v>12.285012285012284</v>
+      </c>
+      <c r="Q18" s="41">
+        <v>11.393847322445879</v>
+      </c>
+      <c r="R18" s="41">
+        <v>5.9106021425932767</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="C19" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="38">
+        <v>1.5163002274450341</v>
+      </c>
+      <c r="E19" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H19" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J19" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K19" s="41">
+        <v>10.59322033898305</v>
+      </c>
+      <c r="L19" s="41">
+        <v>33.264033264033266</v>
+      </c>
+      <c r="M19" s="41">
+        <v>11.673151750972762</v>
+      </c>
+      <c r="N19" s="41">
+        <v>15.194681861348529</v>
+      </c>
+      <c r="O19" s="41">
+        <v>19.20768307322929</v>
+      </c>
+      <c r="P19" s="41">
+        <v>19.845644983461963</v>
+      </c>
+      <c r="Q19" s="41">
+        <v>6.309148264984227</v>
+      </c>
+      <c r="R19" s="41">
+        <v>8.3682008368200833</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>297</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E20" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H20" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J20" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="L20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="M20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="N20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="O20" s="41">
+        <v>15.368852459016393</v>
+      </c>
+      <c r="P20" s="41">
+        <v>7.4626865671641793</v>
+      </c>
+      <c r="Q20" s="41">
+        <v>8.7412587412587417</v>
+      </c>
+      <c r="R20" s="41">
+        <v>9.5032397408207352</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="C21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K21" s="41">
+        <v>16.978583831757668</v>
+      </c>
+      <c r="L21" s="41">
+        <v>12.41068070703272</v>
+      </c>
+      <c r="M21" s="41">
+        <v>13.204853675945753</v>
+      </c>
+      <c r="N21" s="41">
+        <v>10.93643198906357</v>
+      </c>
+      <c r="O21" s="41">
+        <v>11.82608695652174</v>
+      </c>
+      <c r="P21" s="41">
+        <v>11.352885525070956</v>
+      </c>
+      <c r="Q21" s="41">
+        <v>15.448603683897801</v>
+      </c>
+      <c r="R21" s="41">
+        <v>9.0171325518485119</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="53" customFormat="1">
+      <c r="A22" s="43"/>
+      <c r="B22" s="54" t="s">
+        <v>299</v>
+      </c>
+      <c r="C22" s="36">
+        <v>7.5704525237996104E-2</v>
+      </c>
+      <c r="D22" s="36">
+        <v>3.6524343474926037E-2</v>
+      </c>
+      <c r="E22" s="36">
+        <v>7.1710290426676232E-2</v>
+      </c>
+      <c r="F22" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G22" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H22" s="36">
+        <v>6.1754125947539866E-2</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J22" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K22" s="39">
+        <v>20.896682594480897</v>
+      </c>
+      <c r="L22" s="39">
+        <v>20.839337575099208</v>
+      </c>
+      <c r="M22" s="39">
+        <v>17.420635767810253</v>
+      </c>
+      <c r="N22" s="39">
+        <v>18.253095766526311</v>
+      </c>
+      <c r="O22" s="39">
+        <v>16.63259432745172</v>
+      </c>
+      <c r="P22" s="39">
+        <v>13.388200936794796</v>
+      </c>
+      <c r="Q22" s="39">
+        <v>11.534649004235378</v>
+      </c>
+      <c r="R22" s="39">
+        <v>10.087226876241472</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>300</v>
+      </c>
+      <c r="C23" s="38">
+        <v>0.42363905952128789</v>
+      </c>
+      <c r="D23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K23" s="41">
+        <v>16.087117930949137</v>
+      </c>
+      <c r="L23" s="41">
+        <v>17.811394412589969</v>
+      </c>
+      <c r="M23" s="41">
+        <v>14.998828216545583</v>
+      </c>
+      <c r="N23" s="41">
+        <v>15.553827352516388</v>
+      </c>
+      <c r="O23" s="41">
+        <v>11.348238482384824</v>
+      </c>
+      <c r="P23" s="41">
+        <v>7.6205918119173086</v>
+      </c>
+      <c r="Q23" s="41">
+        <v>6.5930696105489117</v>
+      </c>
+      <c r="R23" s="41">
+        <v>6.0531815233840174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>301</v>
+      </c>
+      <c r="C24" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G24" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H24" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K24" s="41">
+        <v>37.974683544303801</v>
+      </c>
+      <c r="L24" s="41">
+        <v>14.285714285714285</v>
+      </c>
+      <c r="M24" s="41">
+        <v>5.4421768707482991</v>
+      </c>
+      <c r="N24" s="41">
+        <v>27.397260273972602</v>
+      </c>
+      <c r="O24" s="41">
+        <v>6.5621582209259932</v>
+      </c>
+      <c r="P24" s="41">
+        <v>3.6686028737389176</v>
+      </c>
+      <c r="Q24" s="41">
+        <v>6.5261044176706822</v>
+      </c>
+      <c r="R24" s="41">
+        <v>4.5155993431855501</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>302</v>
+      </c>
+      <c r="C25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K25" s="41">
+        <v>19.097222222222225</v>
+      </c>
+      <c r="L25" s="41">
+        <v>15.338263489454944</v>
+      </c>
+      <c r="M25" s="41">
+        <v>17.99948572897917</v>
+      </c>
+      <c r="N25" s="41">
+        <v>15.297310634098199</v>
+      </c>
+      <c r="O25" s="41">
+        <v>16.240745163601623</v>
+      </c>
+      <c r="P25" s="41">
+        <v>8.8085303662494194</v>
+      </c>
+      <c r="Q25" s="41">
+        <v>11.441647597254004</v>
+      </c>
+      <c r="R25" s="41">
+        <v>11.850501367365542</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>303</v>
+      </c>
+      <c r="C26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J26" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K26" s="41">
+        <v>19.851116625310173</v>
+      </c>
+      <c r="L26" s="41">
+        <v>21.12676056338028</v>
+      </c>
+      <c r="M26" s="41">
+        <v>19.026301063234474</v>
+      </c>
+      <c r="N26" s="41">
+        <v>19.977802441731413</v>
+      </c>
+      <c r="O26" s="41">
+        <v>25.164769322947873</v>
+      </c>
+      <c r="P26" s="41">
+        <v>12.64367816091954</v>
+      </c>
+      <c r="Q26" s="41">
+        <v>14.874141876430206</v>
+      </c>
+      <c r="R26" s="41">
+        <v>21.791767554479417</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="C27" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F27" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G27" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H27" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J27" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K27" s="41">
+        <v>19.132653061224492</v>
+      </c>
+      <c r="L27" s="41">
+        <v>26.03550295857988</v>
+      </c>
+      <c r="M27" s="41">
+        <v>26.519337016574585</v>
+      </c>
+      <c r="N27" s="41">
+        <v>19.719771665801765</v>
+      </c>
+      <c r="O27" s="41">
+        <v>19.789734075448361</v>
+      </c>
+      <c r="P27" s="41">
+        <v>25.10460251046025</v>
+      </c>
+      <c r="Q27" s="41">
+        <v>14.942528735632184</v>
+      </c>
+      <c r="R27" s="41">
+        <v>14.26220515633571</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>305</v>
+      </c>
+      <c r="C28" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E28" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F28" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G28" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H28" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J28" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K28" s="41">
+        <v>22.988505747126435</v>
+      </c>
+      <c r="L28" s="41">
+        <v>32.653061224489797</v>
+      </c>
+      <c r="M28" s="41">
+        <v>19.630484988452658</v>
+      </c>
+      <c r="N28" s="41">
+        <v>31.175059952038371</v>
+      </c>
+      <c r="O28" s="41">
+        <v>36.021926389976507</v>
+      </c>
+      <c r="P28" s="41">
+        <v>27.231467473524962</v>
+      </c>
+      <c r="Q28" s="41">
+        <v>11.843079200592154</v>
+      </c>
+      <c r="R28" s="41">
+        <v>13.235294117647058</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>306</v>
+      </c>
+      <c r="C29" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" s="41">
+        <v>0.59311981020166082</v>
+      </c>
+      <c r="F29" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G29" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H29" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J29" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K29" s="41">
+        <v>30.3886925795053</v>
+      </c>
+      <c r="L29" s="41">
+        <v>31.586503948312991</v>
+      </c>
+      <c r="M29" s="41">
+        <v>21.739130434782609</v>
+      </c>
+      <c r="N29" s="41">
+        <v>22.742474916387959</v>
+      </c>
+      <c r="O29" s="41">
+        <v>20.725388601036268</v>
+      </c>
+      <c r="P29" s="41">
+        <v>23.238925199709513</v>
+      </c>
+      <c r="Q29" s="41">
+        <v>15.703069236259815</v>
+      </c>
+      <c r="R29" s="41">
+        <v>10.695187165775401</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>307</v>
+      </c>
+      <c r="C30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J30" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K30" s="41">
+        <v>33.664220975399225</v>
+      </c>
+      <c r="L30" s="41">
+        <v>18.121911037891266</v>
+      </c>
+      <c r="M30" s="41">
+        <v>23.162939297124598</v>
+      </c>
+      <c r="N30" s="41">
+        <v>21.539688871160749</v>
+      </c>
+      <c r="O30" s="41">
+        <v>25.738798856053386</v>
+      </c>
+      <c r="P30" s="41">
+        <v>32.085561497326204</v>
+      </c>
+      <c r="Q30" s="41">
+        <v>23.426061493411421</v>
+      </c>
+      <c r="R30" s="41">
+        <v>19.351717464925013</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>308</v>
+      </c>
+      <c r="C31" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F31" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G31" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H31" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J31" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K31" s="41">
+        <v>27.7777777777778</v>
+      </c>
+      <c r="L31" s="41">
+        <v>43.392504930966467</v>
+      </c>
+      <c r="M31" s="41">
+        <v>32.258064516129032</v>
+      </c>
+      <c r="N31" s="41">
+        <v>37.422037422037427</v>
+      </c>
+      <c r="O31" s="41">
+        <v>22.284122562674096</v>
+      </c>
+      <c r="P31" s="41">
+        <v>28.653295128939831</v>
+      </c>
+      <c r="Q31" s="41">
+        <v>50.561797752808985</v>
+      </c>
+      <c r="R31" s="41">
+        <v>22.1606648199446</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>309</v>
+      </c>
+      <c r="C32" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F32" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H32" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I32" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J32" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K32" s="41">
+        <v>23.278370514064015</v>
+      </c>
+      <c r="L32" s="41">
+        <v>17.110266159695819</v>
+      </c>
+      <c r="M32" s="41">
+        <v>9.1827364554637274</v>
+      </c>
+      <c r="N32" s="41">
+        <v>7.1492403932082214</v>
+      </c>
+      <c r="O32" s="41">
+        <v>22.357723577235774</v>
+      </c>
+      <c r="P32" s="41">
+        <v>4.0858018386108279</v>
+      </c>
+      <c r="Q32" s="41">
+        <v>10.020040080160321</v>
+      </c>
+      <c r="R32" s="41">
+        <v>12.409513960703205</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B33" s="45" t="s">
+        <v>310</v>
+      </c>
+      <c r="C33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H33" s="41">
+        <v>0.80160320641282568</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K33" s="41">
+        <v>9.2307692307692317</v>
+      </c>
+      <c r="L33" s="41">
+        <v>10.768477728830151</v>
+      </c>
+      <c r="M33" s="41">
+        <v>9.4161958568738218</v>
+      </c>
+      <c r="N33" s="41">
+        <v>15.82131223825035</v>
+      </c>
+      <c r="O33" s="41">
+        <v>18.240343347639485</v>
+      </c>
+      <c r="P33" s="41">
+        <v>16.780283167278448</v>
+      </c>
+      <c r="Q33" s="41">
+        <v>13.131313131313131</v>
+      </c>
+      <c r="R33" s="41">
+        <v>12.682926829268293</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>311</v>
+      </c>
+      <c r="C34" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D34" s="38">
+        <v>1.1104941699056081</v>
+      </c>
+      <c r="E34" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F34" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G34" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I34" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J34" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K34" s="41">
+        <v>12.368583797155226</v>
+      </c>
+      <c r="L34" s="41">
+        <v>16.3727959697733</v>
+      </c>
+      <c r="M34" s="41">
+        <v>29.411764705882351</v>
+      </c>
+      <c r="N34" s="41">
+        <v>25.940337224383917</v>
+      </c>
+      <c r="O34" s="41">
+        <v>42.654028436018962</v>
+      </c>
+      <c r="P34" s="41">
+        <v>13.719512195121951</v>
+      </c>
+      <c r="Q34" s="41">
+        <v>23.581429624170966</v>
+      </c>
+      <c r="R34" s="41">
+        <v>12.167300380228136</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>312</v>
+      </c>
+      <c r="C35" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" s="41">
+        <v>1.2820512820512822</v>
+      </c>
+      <c r="F35" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G35" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I35" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J35" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K35" s="41">
+        <v>22.42466713384723</v>
+      </c>
+      <c r="L35" s="41">
+        <v>23.578363384188627</v>
+      </c>
+      <c r="M35" s="41">
+        <v>22.084195997239476</v>
+      </c>
+      <c r="N35" s="41">
+        <v>14.275517487508921</v>
+      </c>
+      <c r="O35" s="41">
+        <v>18.132366273798731</v>
+      </c>
+      <c r="P35" s="41">
+        <v>23.276633840644582</v>
+      </c>
+      <c r="Q35" s="41">
+        <v>17.331022530329289</v>
+      </c>
+      <c r="R35" s="41">
+        <v>31.304347826086961</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>313</v>
+      </c>
+      <c r="C36" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D36" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F36" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G36" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I36" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J36" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K36" s="41">
+        <v>24.844720496894407</v>
+      </c>
+      <c r="L36" s="41">
+        <v>35.306334371754936</v>
+      </c>
+      <c r="M36" s="41">
+        <v>18.200202224469162</v>
+      </c>
+      <c r="N36" s="41">
+        <v>1.9286403085824495</v>
+      </c>
+      <c r="O36" s="41">
+        <v>30.62426383981154</v>
+      </c>
+      <c r="P36" s="41">
+        <v>21.07728337236534</v>
+      </c>
+      <c r="Q36" s="41">
+        <v>13.636363636363635</v>
+      </c>
+      <c r="R36" s="41">
+        <v>11.428571428571429</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>314</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K37" s="41">
+        <v>15.0093808630394</v>
+      </c>
+      <c r="L37" s="41">
+        <v>17.473607571896615</v>
+      </c>
+      <c r="M37" s="41">
+        <v>12.168933428775949</v>
+      </c>
+      <c r="N37" s="41">
+        <v>11.661807580174926</v>
+      </c>
+      <c r="O37" s="41">
+        <v>15.081692501047339</v>
+      </c>
+      <c r="P37" s="41">
+        <v>10.551948051948052</v>
+      </c>
+      <c r="Q37" s="41">
+        <v>14.580801944106925</v>
+      </c>
+      <c r="R37" s="41">
+        <v>12.355848434925866</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>315</v>
+      </c>
+      <c r="C38" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D38" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F38" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G38" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I38" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J38" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K38" s="41">
+        <v>12.048192771084338</v>
+      </c>
+      <c r="L38" s="41">
+        <v>27.434842249657063</v>
+      </c>
+      <c r="M38" s="41">
+        <v>10.152284263959389</v>
+      </c>
+      <c r="N38" s="41">
+        <v>15</v>
+      </c>
+      <c r="O38" s="41">
+        <v>21.505376344086024</v>
+      </c>
+      <c r="P38" s="41">
+        <v>14.260249554367201</v>
+      </c>
+      <c r="Q38" s="41">
+        <v>7.2202166064981954</v>
+      </c>
+      <c r="R38" s="41">
+        <v>10.928961748633879</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>316</v>
+      </c>
+      <c r="C39" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E39" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F39" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G39" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I39" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J39" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K39" s="41">
+        <v>33.653846153846153</v>
+      </c>
+      <c r="L39" s="41">
+        <v>37.066881547139403</v>
+      </c>
+      <c r="M39" s="41">
+        <v>19.448946515397083</v>
+      </c>
+      <c r="N39" s="41">
+        <v>46.901172529313229</v>
+      </c>
+      <c r="O39" s="41">
+        <v>19.305019305019304</v>
+      </c>
+      <c r="P39" s="41">
+        <v>18.018018018018019</v>
+      </c>
+      <c r="Q39" s="41">
+        <v>25.273799494524013</v>
+      </c>
+      <c r="R39" s="41">
+        <v>13.266998341625207</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>317</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K40" s="41">
+        <v>18.215912135012054</v>
+      </c>
+      <c r="L40" s="41">
+        <v>13.937282229965156</v>
+      </c>
+      <c r="M40" s="41">
+        <v>13.376383763837637</v>
+      </c>
+      <c r="N40" s="41">
+        <v>16.536118363794603</v>
+      </c>
+      <c r="O40" s="41">
+        <v>11.927731976846166</v>
+      </c>
+      <c r="P40" s="41">
+        <v>12.052117263843648</v>
+      </c>
+      <c r="Q40" s="41">
+        <v>7.2191306963453155</v>
+      </c>
+      <c r="R40" s="41">
+        <v>5.8333333333333339</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>318</v>
+      </c>
+      <c r="C41" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D41" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E41" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F41" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G41" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I41" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J41" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K41" s="41">
+        <v>27.812895069532239</v>
+      </c>
+      <c r="L41" s="41">
+        <v>23.557126030624264</v>
+      </c>
+      <c r="M41" s="41">
+        <v>22.766078542970973</v>
+      </c>
+      <c r="N41" s="41">
+        <v>22.026431718061676</v>
+      </c>
+      <c r="O41" s="41">
+        <v>20.663404023926049</v>
+      </c>
+      <c r="P41" s="41">
+        <v>23.983315954118872</v>
+      </c>
+      <c r="Q41" s="41">
+        <v>14.88833746898263</v>
+      </c>
+      <c r="R41" s="41">
+        <v>17.603911980440095</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>319</v>
+      </c>
+      <c r="C42" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D42" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G42" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H42" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I42" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J42" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K42" s="41">
+        <v>23.389130933272185</v>
+      </c>
+      <c r="L42" s="41">
+        <v>22.079116835326587</v>
+      </c>
+      <c r="M42" s="41">
+        <v>16.445865692096849</v>
+      </c>
+      <c r="N42" s="41">
+        <v>14.881623449830892</v>
+      </c>
+      <c r="O42" s="41">
+        <v>11.531365313653136</v>
+      </c>
+      <c r="P42" s="41">
+        <v>10.974539069359086</v>
+      </c>
+      <c r="Q42" s="41">
+        <v>10.837849103793246</v>
+      </c>
+      <c r="R42" s="41">
+        <v>7.747196738022426</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="53" customFormat="1">
+      <c r="A43" s="43"/>
+      <c r="B43" s="43" t="s">
+        <v>320</v>
+      </c>
+      <c r="C43" s="36">
+        <v>6.3920227556010095E-2</v>
+      </c>
+      <c r="D43" s="36">
+        <v>2.9892238480278596E-2</v>
+      </c>
+      <c r="E43" s="36">
+        <v>2.8140477262494371E-2</v>
+      </c>
+      <c r="F43" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G43" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I43" s="36">
+        <v>2.3268801191362622E-2</v>
+      </c>
+      <c r="J43" s="36">
+        <v>2.2700444928720601E-2</v>
+      </c>
+      <c r="K43" s="39">
+        <v>17.530364372469634</v>
+      </c>
+      <c r="L43" s="39">
+        <v>17.799062157038811</v>
+      </c>
+      <c r="M43" s="39">
+        <v>18.138664299635298</v>
+      </c>
+      <c r="N43" s="39">
+        <v>19.845765871130439</v>
+      </c>
+      <c r="O43" s="39">
+        <v>14.87807318944524</v>
+      </c>
+      <c r="P43" s="39">
+        <v>15.065855349302936</v>
+      </c>
+      <c r="Q43" s="39">
+        <v>12.848394666056201</v>
+      </c>
+      <c r="R43" s="39">
+        <v>11.330069194351152</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>321</v>
+      </c>
+      <c r="C44" s="38">
+        <v>6.5468591443255092E-2</v>
+      </c>
+      <c r="D44" s="38">
+        <v>5.9649855349100778E-2</v>
+      </c>
+      <c r="E44" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F44" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G44" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I44" s="41">
+        <v>3.9262647480319594E-2</v>
+      </c>
+      <c r="J44" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K44" s="41">
+        <v>19.51055420065596</v>
+      </c>
+      <c r="L44" s="41">
+        <v>19.590966842903399</v>
+      </c>
+      <c r="M44" s="41">
+        <v>16.735092864125122</v>
+      </c>
+      <c r="N44" s="41">
+        <v>19.503675132814205</v>
+      </c>
+      <c r="O44" s="41">
+        <v>11.35782838321313</v>
+      </c>
+      <c r="P44" s="41">
+        <v>11.847599164926931</v>
+      </c>
+      <c r="Q44" s="41">
+        <v>10.866168233286054</v>
+      </c>
+      <c r="R44" s="41">
+        <v>9.3978264742561919</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B45" s="46" t="s">
+        <v>322</v>
+      </c>
+      <c r="C45" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D45" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E45" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F45" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G45" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I45" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J45" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K45" s="41">
+        <v>18.07909604519774</v>
+      </c>
+      <c r="L45" s="41">
+        <v>13.488197826901461</v>
+      </c>
+      <c r="M45" s="41">
+        <v>28.312159709618875</v>
+      </c>
+      <c r="N45" s="41">
+        <v>25.280898876404493</v>
+      </c>
+      <c r="O45" s="41">
+        <v>24.939383443020436</v>
+      </c>
+      <c r="P45" s="41">
+        <v>20.785969470607338</v>
+      </c>
+      <c r="Q45" s="41">
+        <v>16.448370392933295</v>
+      </c>
+      <c r="R45" s="41">
+        <v>11.743981209630064</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="46" t="s">
+        <v>323</v>
+      </c>
+      <c r="C46" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D46" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E46" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G46" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I46" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J46" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K46" s="41">
+        <v>7.944389275074478</v>
+      </c>
+      <c r="L46" s="41">
+        <v>12.164216928535227</v>
+      </c>
+      <c r="M46" s="41">
+        <v>10.090817356205854</v>
+      </c>
+      <c r="N46" s="41">
+        <v>14.049172102358254</v>
+      </c>
+      <c r="O46" s="41">
+        <v>12.812299807815503</v>
+      </c>
+      <c r="P46" s="41">
+        <v>15.70996978851964</v>
+      </c>
+      <c r="Q46" s="41">
+        <v>5.7142857142857144</v>
+      </c>
+      <c r="R46" s="41">
+        <v>7.7951002227171493</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>324</v>
+      </c>
+      <c r="C47" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D47" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E47" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F47" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G47" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H47" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I47" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J47" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K47" s="41">
+        <v>14.959723820483314</v>
+      </c>
+      <c r="L47" s="41">
+        <v>16.7973124300112</v>
+      </c>
+      <c r="M47" s="41">
+        <v>18.671059857221309</v>
+      </c>
+      <c r="N47" s="41">
+        <v>21.727322107550243</v>
+      </c>
+      <c r="O47" s="41">
+        <v>20.923076923076923</v>
+      </c>
+      <c r="P47" s="41">
+        <v>11.600928074245939</v>
+      </c>
+      <c r="Q47" s="41">
+        <v>12.074643249176729</v>
+      </c>
+      <c r="R47" s="41">
+        <v>12.448132780082986</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>325</v>
+      </c>
+      <c r="C48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K48" s="41">
+        <v>24.621212121212121</v>
+      </c>
+      <c r="L48" s="41">
+        <v>13.500482160077146</v>
+      </c>
+      <c r="M48" s="41">
+        <v>21.379980563654033</v>
+      </c>
+      <c r="N48" s="41">
+        <v>19.379844961240309</v>
+      </c>
+      <c r="O48" s="41">
+        <v>28.665931642778393</v>
+      </c>
+      <c r="P48" s="41">
+        <v>14.43298969072165</v>
+      </c>
+      <c r="Q48" s="41">
+        <v>17.324350336862366</v>
+      </c>
+      <c r="R48" s="41">
+        <v>12.692656391659112</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A49" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="46" t="s">
+        <v>326</v>
+      </c>
+      <c r="C49" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D49" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E49" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F49" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G49" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I49" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J49" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K49" s="41">
+        <v>14.814814814814815</v>
+      </c>
+      <c r="L49" s="41">
+        <v>10.769230769230768</v>
+      </c>
+      <c r="M49" s="41">
+        <v>20.750199521149241</v>
+      </c>
+      <c r="N49" s="41">
+        <v>14.319809069212411</v>
+      </c>
+      <c r="O49" s="41">
+        <v>18.74414245548266</v>
+      </c>
+      <c r="P49" s="41">
+        <v>16.43835616438356</v>
+      </c>
+      <c r="Q49" s="41">
+        <v>17.985611510791365</v>
+      </c>
+      <c r="R49" s="41">
+        <v>12.152777777777779</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" s="46" t="s">
+        <v>327</v>
+      </c>
+      <c r="C50" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E50" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F50" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G50" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H50" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I50" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J50" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K50" s="41">
+        <v>24.806201550387598</v>
+      </c>
+      <c r="L50" s="41">
+        <v>14.344262295081968</v>
+      </c>
+      <c r="M50" s="41">
+        <v>20.28397565922921</v>
+      </c>
+      <c r="N50" s="41">
+        <v>19.102196752626554</v>
+      </c>
+      <c r="O50" s="41">
+        <v>8.6872586872586872</v>
+      </c>
+      <c r="P50" s="41">
+        <v>11.674898967220475</v>
+      </c>
+      <c r="Q50" s="41">
+        <v>11.96070055531824</v>
+      </c>
+      <c r="R50" s="41">
+        <v>22.727272727272727</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="B51" s="46" t="s">
+        <v>328</v>
+      </c>
+      <c r="C51" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D51" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E51" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F51" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G51" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I51" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J51" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K51" s="41">
+        <v>15.11826383808827</v>
+      </c>
+      <c r="L51" s="41">
+        <v>19.64542405366555</v>
+      </c>
+      <c r="M51" s="41">
+        <v>21.749190189726978</v>
+      </c>
+      <c r="N51" s="41">
+        <v>17.513134851138354</v>
+      </c>
+      <c r="O51" s="41">
+        <v>22.826614861583291</v>
+      </c>
+      <c r="P51" s="41">
+        <v>23.353161489314825</v>
+      </c>
+      <c r="Q51" s="41">
+        <v>16.966269440517067</v>
+      </c>
+      <c r="R51" s="41">
+        <v>13.505691684352691</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B52" s="46" t="s">
+        <v>329</v>
+      </c>
+      <c r="C52" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D52" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E52" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F52" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G52" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H52" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I52" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J52" s="41">
+        <v>1.25</v>
+      </c>
+      <c r="K52" s="41">
+        <v>11.291460832745237</v>
+      </c>
+      <c r="L52" s="41">
+        <v>13.708019191226867</v>
+      </c>
+      <c r="M52" s="41">
+        <v>17.082785808147175</v>
+      </c>
+      <c r="N52" s="41">
+        <v>13.639181649101054</v>
+      </c>
+      <c r="O52" s="41">
+        <v>17.241379310344826</v>
+      </c>
+      <c r="P52" s="41">
+        <v>16.442451420029897</v>
+      </c>
+      <c r="Q52" s="41">
+        <v>10.101010101010102</v>
+      </c>
+      <c r="R52" s="41">
+        <v>17.366136034732275</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B53" s="46" t="s">
+        <v>330</v>
+      </c>
+      <c r="C53" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D53" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E53" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F53" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G53" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H53" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I53" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J53" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K53" s="41">
+        <v>17.234304472712349</v>
+      </c>
+      <c r="L53" s="41">
+        <v>23.741301678264431</v>
+      </c>
+      <c r="M53" s="41">
+        <v>23.410066328521264</v>
+      </c>
+      <c r="N53" s="41">
+        <v>26.8857356235997</v>
+      </c>
+      <c r="O53" s="41">
+        <v>21.549937836717781</v>
+      </c>
+      <c r="P53" s="41">
+        <v>32.379518072289159</v>
+      </c>
+      <c r="Q53" s="41">
+        <v>23.296858453935759</v>
+      </c>
+      <c r="R53" s="41">
+        <v>20.826102047900033</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="B54" s="46" t="s">
+        <v>331</v>
+      </c>
+      <c r="C54" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E54" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F54" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G54" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H54" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I54" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J54" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K54" s="41">
+        <v>17.209128320239433</v>
+      </c>
+      <c r="L54" s="41">
+        <v>23.387400980761978</v>
+      </c>
+      <c r="M54" s="41">
+        <v>21.052631578947366</v>
+      </c>
+      <c r="N54" s="41">
+        <v>24.193548387096772</v>
+      </c>
+      <c r="O54" s="41">
+        <v>20.255063765941483</v>
+      </c>
+      <c r="P54" s="41">
+        <v>19.690576652601969</v>
+      </c>
+      <c r="Q54" s="41">
+        <v>20.341207349081365</v>
+      </c>
+      <c r="R54" s="41">
+        <v>16.024653312788907</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B55" s="46" t="s">
+        <v>332</v>
+      </c>
+      <c r="C55" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="2">
+        <v>0.47</v>
+      </c>
+      <c r="F55" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H55" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I55" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J55" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K55" s="41">
+        <v>12.295081967213115</v>
+      </c>
+      <c r="L55" s="41">
+        <v>12.803234501347708</v>
+      </c>
+      <c r="M55" s="41">
+        <v>13.02507326603712</v>
+      </c>
+      <c r="N55" s="41">
+        <v>19.488428745432397</v>
+      </c>
+      <c r="O55" s="41">
+        <v>18.80064829821718</v>
+      </c>
+      <c r="P55" s="41">
+        <v>17.344497607655502</v>
+      </c>
+      <c r="Q55" s="41">
+        <v>14.689265536723164</v>
+      </c>
+      <c r="R55" s="41">
+        <v>12.939521800281293</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="B56" s="46" t="s">
+        <v>333</v>
+      </c>
+      <c r="C56" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D56" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E56" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F56" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H56" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I56" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J56" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K56" s="41">
+        <v>12.176560121765601</v>
+      </c>
+      <c r="L56" s="41">
+        <v>6.1349693251533743</v>
+      </c>
+      <c r="M56" s="41">
+        <v>12.326656394453005</v>
+      </c>
+      <c r="N56" s="41">
+        <v>21.472392638036812</v>
+      </c>
+      <c r="O56" s="41">
+        <v>20.774315391879131</v>
+      </c>
+      <c r="P56" s="41">
+        <v>24.911032028469752</v>
+      </c>
+      <c r="Q56" s="41">
+        <v>13.445378151260504</v>
+      </c>
+      <c r="R56" s="41">
+        <v>4.885993485342019</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" s="53" customFormat="1">
+      <c r="A57" s="43"/>
+      <c r="B57" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="36">
+        <v>3.7322833176266397E-2</v>
+      </c>
+      <c r="D57" s="36">
+        <v>3.4756012790212704E-2</v>
+      </c>
+      <c r="E57" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F57" s="36">
+        <v>4.6789463012929487E-2</v>
+      </c>
+      <c r="G57" s="36">
+        <v>5.5099075024278028E-2</v>
+      </c>
+      <c r="H57" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I57" s="36">
+        <v>2.6784518548279092E-2</v>
+      </c>
+      <c r="J57" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K57" s="39">
+        <v>30.507976181724622</v>
+      </c>
+      <c r="L57" s="39">
+        <v>28.247463696041379</v>
+      </c>
+      <c r="M57" s="39">
+        <v>27.323197908870544</v>
+      </c>
+      <c r="N57" s="39">
+        <v>27.53836004171189</v>
+      </c>
+      <c r="O57" s="39">
+        <v>23.810675151597209</v>
+      </c>
+      <c r="P57" s="39">
+        <v>21.670030053958548</v>
+      </c>
+      <c r="Q57" s="39">
+        <v>17.782981180732996</v>
+      </c>
+      <c r="R57" s="39">
+        <v>15.198150302637586</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B58" s="45" t="s">
+        <v>334</v>
+      </c>
+      <c r="C58" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E58" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F58" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G58" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H58" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I58" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J58" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K58" s="41">
+        <v>30.393325387365913</v>
+      </c>
+      <c r="L58" s="41">
+        <v>20.612653879186944</v>
+      </c>
+      <c r="M58" s="41">
+        <v>24.512534818941504</v>
+      </c>
+      <c r="N58" s="41">
+        <v>15.413234121711399</v>
+      </c>
+      <c r="O58" s="41">
+        <v>26.523845957663863</v>
+      </c>
+      <c r="P58" s="41">
+        <v>13.360976733471601</v>
+      </c>
+      <c r="Q58" s="41">
+        <v>17.097670442402222</v>
+      </c>
+      <c r="R58" s="41">
+        <v>7.661290322580645</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="45" t="s">
+        <v>335</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="L59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="M59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="N59" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="O59" s="41">
+        <v>34.366370052163241</v>
+      </c>
+      <c r="P59" s="41">
+        <v>32.994226010448173</v>
+      </c>
+      <c r="Q59" s="41">
+        <v>15.346534653465346</v>
+      </c>
+      <c r="R59" s="41">
+        <v>19.073569482288828</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60" s="42" t="s">
+        <v>106</v>
+      </c>
+      <c r="B60" s="45" t="s">
+        <v>336</v>
+      </c>
+      <c r="C60" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D60" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E60" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F60" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G60" s="41">
+        <v>0.65854461639776085</v>
+      </c>
+      <c r="H60" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I60" s="41">
+        <v>0.67249495628782785</v>
+      </c>
+      <c r="J60" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K60" s="41">
+        <v>24.844720496894407</v>
+      </c>
+      <c r="L60" s="41">
+        <v>30.501089324618736</v>
+      </c>
+      <c r="M60" s="41">
+        <v>23.890784982935156</v>
+      </c>
+      <c r="N60" s="41">
+        <v>24.772914946325351</v>
+      </c>
+      <c r="O60" s="41">
+        <v>31.50984682713348</v>
+      </c>
+      <c r="P60" s="41">
+        <v>24.549918166939442</v>
+      </c>
+      <c r="Q60" s="41">
+        <v>19.462826002335539</v>
+      </c>
+      <c r="R60" s="41">
+        <v>17.590822179732314</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B61" s="45" t="s">
+        <v>337</v>
+      </c>
+      <c r="C61" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D61" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E61" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F61" s="41">
+        <v>7.6327138113956416E-2</v>
+      </c>
+      <c r="G61" s="41">
+        <v>0.14396256973186969</v>
+      </c>
+      <c r="H61" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I61" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J61" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K61" s="41">
+        <v>32.79205423301277</v>
+      </c>
+      <c r="L61" s="41">
+        <v>30.410075257256949</v>
+      </c>
+      <c r="M61" s="41">
+        <v>29.575228265184599</v>
+      </c>
+      <c r="N61" s="41">
+        <v>29.756191207525436</v>
+      </c>
+      <c r="O61" s="41">
+        <v>26.551741219596771</v>
+      </c>
+      <c r="P61" s="41">
+        <v>26.53070432703154</v>
+      </c>
+      <c r="Q61" s="41">
+        <v>19.553772875407368</v>
+      </c>
+      <c r="R61" s="41">
+        <v>17.739763997782529</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62" s="42" t="s">
+        <v>108</v>
+      </c>
+      <c r="B62" s="45" t="s">
+        <v>338</v>
+      </c>
+      <c r="C62" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D62" s="38">
+        <v>0.16670834375260482</v>
+      </c>
+      <c r="E62" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F62" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G62" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H62" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I62" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J62" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K62" s="41">
+        <v>33.994334277620403</v>
+      </c>
+      <c r="L62" s="41">
+        <v>35.226374618945471</v>
+      </c>
+      <c r="M62" s="41">
+        <v>34.542689550293282</v>
+      </c>
+      <c r="N62" s="41">
+        <v>36.31051752921536</v>
+      </c>
+      <c r="O62" s="41">
+        <v>24.327122153209107</v>
+      </c>
+      <c r="P62" s="41">
+        <v>21.189024390243905</v>
+      </c>
+      <c r="Q62" s="41">
+        <v>18.598797370997062</v>
+      </c>
+      <c r="R62" s="41">
+        <v>18.329267488626623</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B63" s="45" t="s">
+        <v>339</v>
+      </c>
+      <c r="C63" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D63" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E63" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F63" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G63" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H63" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I63" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J63" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K63" s="41">
+        <v>18.132366273798731</v>
+      </c>
+      <c r="L63" s="41">
+        <v>17.772511848341232</v>
+      </c>
+      <c r="M63" s="41">
+        <v>15.540944411237298</v>
+      </c>
+      <c r="N63" s="41">
+        <v>21.19285498032092</v>
+      </c>
+      <c r="O63" s="41">
+        <v>22.491349480968861</v>
+      </c>
+      <c r="P63" s="41">
+        <v>19.347037484885124</v>
+      </c>
+      <c r="Q63" s="41">
+        <v>18.292682926829269</v>
+      </c>
+      <c r="R63" s="41">
+        <v>7.5642965204236008</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B64" s="45" t="s">
+        <v>340</v>
+      </c>
+      <c r="C64" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D64" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F64" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G64" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H64" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I64" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J64" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K64" s="41">
+        <v>31.352057478772046</v>
+      </c>
+      <c r="L64" s="41">
+        <v>25.439351112203518</v>
+      </c>
+      <c r="M64" s="41">
+        <v>23.598820058997049</v>
+      </c>
+      <c r="N64" s="41">
+        <v>24.252830391157374</v>
+      </c>
+      <c r="O64" s="41">
+        <v>22.134821183572669</v>
+      </c>
+      <c r="P64" s="41">
+        <v>18.702181921224145</v>
+      </c>
+      <c r="Q64" s="41">
+        <v>16.73367380202108</v>
+      </c>
+      <c r="R64" s="41">
+        <v>14.447277243904034</v>
+      </c>
+    </row>
+    <row r="65" spans="1:21">
+      <c r="A65" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B65" s="45" t="s">
+        <v>341</v>
+      </c>
+      <c r="C65" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D65" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E65" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F65" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G65" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H65" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I65" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J65" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K65" s="41">
+        <v>13.740982480247338</v>
+      </c>
+      <c r="L65" s="41">
+        <v>14.915254237288137</v>
+      </c>
+      <c r="M65" s="41">
+        <v>15.905947441217149</v>
+      </c>
+      <c r="N65" s="41">
+        <v>22.783908864364545</v>
+      </c>
+      <c r="O65" s="41">
+        <v>20.761245674740483</v>
+      </c>
+      <c r="P65" s="41">
+        <v>12.703453751488686</v>
+      </c>
+      <c r="Q65" s="41">
+        <v>17.897091722595079</v>
+      </c>
+      <c r="R65" s="41">
+        <v>11.177347242921014</v>
+      </c>
+    </row>
+    <row r="66" spans="1:21">
+      <c r="A66" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B66" s="45" t="s">
+        <v>342</v>
+      </c>
+      <c r="C66" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D66" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E66" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F66" s="41">
+        <v>0.11135237458938811</v>
+      </c>
+      <c r="G66" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H66" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I66" s="41">
+        <v>8.8727208198394039E-2</v>
+      </c>
+      <c r="J66" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K66" s="41">
+        <v>29.565696446607291</v>
+      </c>
+      <c r="L66" s="41">
+        <v>32.363573764847651</v>
+      </c>
+      <c r="M66" s="41">
+        <v>25.812619502868067</v>
+      </c>
+      <c r="N66" s="41">
+        <v>23.285319799985075</v>
+      </c>
+      <c r="O66" s="41">
+        <v>19.235542318193101</v>
+      </c>
+      <c r="P66" s="41">
+        <v>19.18095133109188</v>
+      </c>
+      <c r="Q66" s="41">
+        <v>13.334001704346083</v>
+      </c>
+      <c r="R66" s="41">
+        <v>13.420955201777119</v>
+      </c>
+    </row>
+    <row r="67" spans="1:21">
+      <c r="A67" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B67" s="45" t="s">
+        <v>343</v>
+      </c>
+      <c r="C67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K67" s="41">
+        <v>25.9056871078729</v>
+      </c>
+      <c r="L67" s="41">
+        <v>31.206794390677466</v>
+      </c>
+      <c r="M67" s="41">
+        <v>34.428175702413931</v>
+      </c>
+      <c r="N67" s="41">
+        <v>34.918723660445515</v>
+      </c>
+      <c r="O67" s="41">
+        <v>32.695203269520327</v>
+      </c>
+      <c r="P67" s="41">
+        <v>29.088050314465409</v>
+      </c>
+      <c r="Q67" s="41">
+        <v>29.357116313638052</v>
+      </c>
+      <c r="R67" s="41">
+        <v>23.783388218075377</v>
+      </c>
+    </row>
+    <row r="68" spans="1:21">
+      <c r="A68" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="B68" s="45" t="s">
+        <v>344</v>
+      </c>
+      <c r="C68" s="38">
+        <v>0.13105301094292643</v>
+      </c>
+      <c r="D68" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E68" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F68" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G68" s="41">
+        <v>9.24898261191269E-2</v>
+      </c>
+      <c r="H68" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I68" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J68" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K68" s="41">
+        <v>34.993270524899053</v>
+      </c>
+      <c r="L68" s="41">
+        <v>26.166666666666668</v>
+      </c>
+      <c r="M68" s="41">
+        <v>29.321930360415394</v>
+      </c>
+      <c r="N68" s="41">
+        <v>30.19238870945092</v>
+      </c>
+      <c r="O68" s="41">
+        <v>20.80536912751678</v>
+      </c>
+      <c r="P68" s="41">
+        <v>21.403091557669441</v>
+      </c>
+      <c r="Q68" s="41">
+        <v>18.237408142466339</v>
+      </c>
+      <c r="R68" s="41">
+        <v>12.640862322390985</v>
+      </c>
+    </row>
+    <row r="69" spans="1:21" s="53" customFormat="1">
+      <c r="A69" s="43"/>
+      <c r="B69" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="C69" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D69" s="36">
+        <v>3.6026948157221607E-2</v>
+      </c>
+      <c r="E69" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F69" s="36">
+        <v>9.4198916712457809E-2</v>
+      </c>
+      <c r="G69" s="36">
+        <v>5.8892815076560662E-2</v>
+      </c>
+      <c r="H69" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I69" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J69" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K69" s="39">
+        <v>27.987800189660916</v>
+      </c>
+      <c r="L69" s="39">
+        <v>25.799131807419101</v>
+      </c>
+      <c r="M69" s="39">
+        <v>24.875387943195712</v>
+      </c>
+      <c r="N69" s="39">
+        <v>25.728068608182955</v>
+      </c>
+      <c r="O69" s="39">
+        <v>22.425753987382894</v>
+      </c>
+      <c r="P69" s="39">
+        <v>18.454619470398946</v>
+      </c>
+      <c r="Q69" s="39">
+        <v>16.563520560056293</v>
+      </c>
+      <c r="R69" s="39">
+        <v>14.322163633270964</v>
+      </c>
+      <c r="S69" s="55"/>
+      <c r="T69" s="55"/>
+      <c r="U69" s="55"/>
+    </row>
+    <row r="70" spans="1:21">
+      <c r="A70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B70" s="45" t="s">
+        <v>345</v>
+      </c>
+      <c r="C70" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D70" s="38">
+        <v>7.0861678004535147E-2</v>
+      </c>
+      <c r="E70" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F70" s="41">
+        <v>0.11622163465729145</v>
+      </c>
+      <c r="G70" s="41">
+        <v>5.2356020942408377E-2</v>
+      </c>
+      <c r="H70" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I70" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J70" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K70" s="41">
+        <v>26.410564225690276</v>
+      </c>
+      <c r="L70" s="41">
+        <v>24.395307796117514</v>
+      </c>
+      <c r="M70" s="41">
+        <v>23.906705539358601</v>
+      </c>
+      <c r="N70" s="41">
+        <v>23.96888567293777</v>
+      </c>
+      <c r="O70" s="41">
+        <v>18.60032550569635</v>
+      </c>
+      <c r="P70" s="41">
+        <v>17.415730337078649</v>
+      </c>
+      <c r="Q70" s="41">
+        <v>14.496007183861968</v>
+      </c>
+      <c r="R70" s="41">
+        <v>12.760301284891449</v>
+      </c>
+      <c r="S70" s="44"/>
+      <c r="T70" s="44"/>
+      <c r="U70" s="44"/>
+    </row>
+    <row r="71" spans="1:21">
+      <c r="A71" s="42" t="s">
+        <v>116</v>
+      </c>
+      <c r="B71" s="45" t="s">
+        <v>346</v>
+      </c>
+      <c r="C71" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D71" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E71" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F71" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G71" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H71" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I71" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J71" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K71" s="41">
+        <v>34.627831715210355</v>
+      </c>
+      <c r="L71" s="41">
+        <v>27.160493827160494</v>
+      </c>
+      <c r="M71" s="41">
+        <v>28.069138720638204</v>
+      </c>
+      <c r="N71" s="41">
+        <v>27.05781828538878</v>
+      </c>
+      <c r="O71" s="41">
+        <v>28.058530698446223</v>
+      </c>
+      <c r="P71" s="41">
+        <v>21.24946876328092</v>
+      </c>
+      <c r="Q71" s="41">
+        <v>19.73506353068397</v>
+      </c>
+      <c r="R71" s="41">
+        <v>15.097338100913786</v>
+      </c>
+      <c r="S71" s="44"/>
+      <c r="T71" s="44"/>
+      <c r="U71" s="44"/>
+    </row>
+    <row r="72" spans="1:21">
+      <c r="A72" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B72" s="45" t="s">
+        <v>347</v>
+      </c>
+      <c r="C72" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D72" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E72" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F72" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G72" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H72" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I72" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J72" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K72" s="41">
+        <v>35.803083043262063</v>
+      </c>
+      <c r="L72" s="41">
+        <v>33.42884431709647</v>
+      </c>
+      <c r="M72" s="41">
+        <v>12.550425818018825</v>
+      </c>
+      <c r="N72" s="41">
+        <v>26.237833262801523</v>
+      </c>
+      <c r="O72" s="41">
+        <v>19.674935842600515</v>
+      </c>
+      <c r="P72" s="41">
+        <v>16.881028938906752</v>
+      </c>
+      <c r="Q72" s="41">
+        <v>11.668611435239207</v>
+      </c>
+      <c r="R72" s="41">
+        <v>16.832440703902066</v>
+      </c>
+      <c r="S72" s="44"/>
+      <c r="T72" s="44"/>
+      <c r="U72" s="44"/>
+    </row>
+    <row r="73" spans="1:21">
+      <c r="A73" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B73" s="45" t="s">
+        <v>348</v>
+      </c>
+      <c r="C73" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D73" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E73" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F73" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G73" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H73" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I73" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J73" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K73" s="41">
+        <v>26.571282575370464</v>
+      </c>
+      <c r="L73" s="41">
+        <v>25.138260432378079</v>
+      </c>
+      <c r="M73" s="41">
+        <v>19.762845849802371</v>
+      </c>
+      <c r="N73" s="41">
+        <v>20.066889632107024</v>
+      </c>
+      <c r="O73" s="41">
+        <v>19.361084220716361</v>
+      </c>
+      <c r="P73" s="41">
+        <v>16.643550624133148</v>
+      </c>
+      <c r="Q73" s="41">
+        <v>18.666666666666668</v>
+      </c>
+      <c r="R73" s="41">
+        <v>10.278372591006423</v>
+      </c>
+      <c r="S73" s="44"/>
+      <c r="T73" s="44"/>
+      <c r="U73" s="44"/>
+    </row>
+    <row r="74" spans="1:21">
+      <c r="A74" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B74" s="45" t="s">
+        <v>349</v>
+      </c>
+      <c r="C74" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D74" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E74" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F74" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G74" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H74" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I74" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J74" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K74" s="41">
+        <v>24.489795918367346</v>
+      </c>
+      <c r="L74" s="41">
+        <v>24.604569420035148</v>
+      </c>
+      <c r="M74" s="41">
+        <v>26.779072650632287</v>
+      </c>
+      <c r="N74" s="41">
+        <v>30.004918839153959</v>
+      </c>
+      <c r="O74" s="41">
+        <v>25.833118057349523</v>
+      </c>
+      <c r="P74" s="41">
+        <v>18.586451455123502</v>
+      </c>
+      <c r="Q74" s="41">
+        <v>23.410603626348404</v>
+      </c>
+      <c r="R74" s="41">
+        <v>17.907840139768506</v>
+      </c>
+      <c r="S74" s="44"/>
+      <c r="T74" s="44"/>
+      <c r="U74" s="44"/>
+    </row>
+    <row r="75" spans="1:21">
+      <c r="A75" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B75" s="45" t="s">
+        <v>350</v>
+      </c>
+      <c r="C75" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D75" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E75" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F75" s="41">
+        <v>0.65595277140045916</v>
+      </c>
+      <c r="G75" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H75" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I75" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J75" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K75" s="41">
+        <v>25.396825396825395</v>
+      </c>
+      <c r="L75" s="41">
+        <v>17.30920535011802</v>
+      </c>
+      <c r="M75" s="41">
+        <v>30.88803088803089</v>
+      </c>
+      <c r="N75" s="41">
+        <v>25.561580170410533</v>
+      </c>
+      <c r="O75" s="41">
+        <v>31.967213114754095</v>
+      </c>
+      <c r="P75" s="41">
+        <v>18.239492466296593</v>
+      </c>
+      <c r="Q75" s="41">
+        <v>14.626635873749038</v>
+      </c>
+      <c r="R75" s="41">
+        <v>15.873015873015872</v>
+      </c>
+      <c r="S75" s="44"/>
+      <c r="T75" s="44"/>
+      <c r="U75" s="44"/>
+    </row>
+    <row r="76" spans="1:21">
+      <c r="A76" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B76" s="45" t="s">
+        <v>351</v>
+      </c>
+      <c r="C76" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D76" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E76" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F76" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G76" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H76" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I76" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J76" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K76" s="41">
+        <v>30.636668262326474</v>
+      </c>
+      <c r="L76" s="41">
+        <v>39.529411764705884</v>
+      </c>
+      <c r="M76" s="41">
+        <v>33.088235294117645</v>
+      </c>
+      <c r="N76" s="41">
+        <v>33.333333333333336</v>
+      </c>
+      <c r="O76" s="41">
+        <v>36.490008688097305</v>
+      </c>
+      <c r="P76" s="41">
+        <v>25.651634257343815</v>
+      </c>
+      <c r="Q76" s="41">
+        <v>24.209293244826238</v>
+      </c>
+      <c r="R76" s="41">
+        <v>25.806451612903224</v>
+      </c>
+      <c r="S76" s="44"/>
+      <c r="T76" s="44"/>
+      <c r="U76" s="44"/>
+    </row>
+    <row r="77" spans="1:21">
+      <c r="A77" s="42" t="s">
+        <v>122</v>
+      </c>
+      <c r="B77" s="45" t="s">
+        <v>352</v>
+      </c>
+      <c r="C77" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D77" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E77" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F77" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G77" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H77" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I77" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J77" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K77" s="41">
+        <v>22.840119165839127</v>
+      </c>
+      <c r="L77" s="41">
+        <v>26.150121065375306</v>
+      </c>
+      <c r="M77" s="41">
+        <v>22.54579614842649</v>
+      </c>
+      <c r="N77" s="41">
+        <v>28.343666961913197</v>
+      </c>
+      <c r="O77" s="41">
+        <v>24.767801857585141</v>
+      </c>
+      <c r="P77" s="41">
+        <v>18.581081081081081</v>
+      </c>
+      <c r="Q77" s="41">
+        <v>18.348623853211009</v>
+      </c>
+      <c r="R77" s="41">
+        <v>13.980582524271846</v>
+      </c>
+      <c r="S77" s="44"/>
+      <c r="T77" s="44"/>
+      <c r="U77" s="44"/>
+    </row>
+    <row r="78" spans="1:21" s="53" customFormat="1">
+      <c r="A78" s="43"/>
+      <c r="B78" s="54" t="s">
+        <v>353</v>
+      </c>
+      <c r="C78" s="36">
+        <v>4.4998425055123102E-2</v>
+      </c>
+      <c r="D78" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E78" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F78" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H78" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I78" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J78" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K78" s="39">
+        <v>20.727873394788723</v>
+      </c>
+      <c r="L78" s="39">
+        <v>18.61372564528461</v>
+      </c>
+      <c r="M78" s="39">
+        <v>15.766976375131177</v>
+      </c>
+      <c r="N78" s="39">
+        <v>19.121216624560361</v>
+      </c>
+      <c r="O78" s="39">
+        <v>17.84573146197723</v>
+      </c>
+      <c r="P78" s="39">
+        <v>13.897267466541546</v>
+      </c>
+      <c r="Q78" s="39">
+        <v>12.911145917114677</v>
+      </c>
+      <c r="R78" s="39">
+        <v>9.6990848771381604</v>
+      </c>
+      <c r="S78" s="55"/>
+      <c r="T78" s="55"/>
+      <c r="U78" s="55"/>
+    </row>
+    <row r="79" spans="1:21">
+      <c r="A79" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>354</v>
+      </c>
+      <c r="C79" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D79" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E79" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F79" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G79" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H79" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I79" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J79" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K79" s="41">
+        <v>21.614983113294443</v>
+      </c>
+      <c r="L79" s="41">
+        <v>20.430175750269655</v>
+      </c>
+      <c r="M79" s="41">
+        <v>16.164677653596009</v>
+      </c>
+      <c r="N79" s="41">
+        <v>16.026224731378619</v>
+      </c>
+      <c r="O79" s="41">
+        <v>16.074820984948122</v>
+      </c>
+      <c r="P79" s="41">
+        <v>12.7584490793105</v>
+      </c>
+      <c r="Q79" s="41">
+        <v>11.261165911688753</v>
+      </c>
+      <c r="R79" s="41">
+        <v>9.7335248125099731</v>
+      </c>
+      <c r="S79" s="44"/>
+      <c r="T79" s="44"/>
+      <c r="U79" s="44"/>
+    </row>
+    <row r="80" spans="1:21">
+      <c r="A80" s="42" t="s">
+        <v>124</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>355</v>
+      </c>
+      <c r="C80" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E80" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F80" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G80" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H80" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I80" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J80" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K80" s="41">
+        <v>18.580453363062059</v>
+      </c>
+      <c r="L80" s="41">
+        <v>17.216642754662839</v>
+      </c>
+      <c r="M80" s="41">
+        <v>20.048392671966816</v>
+      </c>
+      <c r="N80" s="41">
+        <v>22.681787858572381</v>
+      </c>
+      <c r="O80" s="41">
+        <v>29.354963306295868</v>
+      </c>
+      <c r="P80" s="41">
+        <v>17.228464419475653</v>
+      </c>
+      <c r="Q80" s="41">
+        <v>17.448200654307524</v>
+      </c>
+      <c r="R80" s="41">
+        <v>10.873504893077202</v>
+      </c>
+      <c r="S80" s="44"/>
+      <c r="T80" s="44"/>
+      <c r="U80" s="44"/>
+    </row>
+    <row r="81" spans="1:21">
+      <c r="A81" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>356</v>
+      </c>
+      <c r="C81" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D81" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E81" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F81" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G81" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H81" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I81" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J81" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K81" s="41">
+        <v>14.044047239067986</v>
+      </c>
+      <c r="L81" s="41">
+        <v>18.154311649016641</v>
+      </c>
+      <c r="M81" s="41">
+        <v>11.527377521613833</v>
+      </c>
+      <c r="N81" s="41">
+        <v>16.882386043894204</v>
+      </c>
+      <c r="O81" s="41">
+        <v>14.302059496567507</v>
+      </c>
+      <c r="P81" s="41">
+        <v>16.044260027662517</v>
+      </c>
+      <c r="Q81" s="41">
+        <v>12.188659247482777</v>
+      </c>
+      <c r="R81" s="41">
+        <v>9.6765979118920296</v>
+      </c>
+      <c r="S81" s="44"/>
+      <c r="T81" s="44"/>
+      <c r="U81" s="44"/>
+    </row>
+    <row r="82" spans="1:21">
+      <c r="A82" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="C82" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D82" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E82" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F82" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G82" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H82" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I82" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J82" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K82" s="41">
+        <v>21.88449848024316</v>
+      </c>
+      <c r="L82" s="41">
+        <v>20.642201834862387</v>
+      </c>
+      <c r="M82" s="41">
+        <v>17.094017094017097</v>
+      </c>
+      <c r="N82" s="41">
+        <v>30.696576151121604</v>
+      </c>
+      <c r="O82" s="41">
+        <v>17.127799736495387</v>
+      </c>
+      <c r="P82" s="41">
+        <v>20.887728459530027</v>
+      </c>
+      <c r="Q82" s="41">
+        <v>12.730744748567792</v>
+      </c>
+      <c r="R82" s="41">
+        <v>12.12856276531231</v>
+      </c>
+      <c r="S82" s="44"/>
+      <c r="T82" s="44"/>
+      <c r="U82" s="44"/>
+    </row>
+    <row r="83" spans="1:21">
+      <c r="A83" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>358</v>
+      </c>
+      <c r="C83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K83" s="41">
+        <v>20.503261882572229</v>
+      </c>
+      <c r="L83" s="41">
+        <v>10.840108401084011</v>
+      </c>
+      <c r="M83" s="41">
+        <v>8.6880973066898353</v>
+      </c>
+      <c r="N83" s="41">
+        <v>13.769363166953529</v>
+      </c>
+      <c r="O83" s="41">
+        <v>22.201665124884364</v>
+      </c>
+      <c r="P83" s="41">
+        <v>10.879419764279238</v>
+      </c>
+      <c r="Q83" s="41">
+        <v>15.943312666076174</v>
+      </c>
+      <c r="R83" s="41">
+        <v>16.468435498627628</v>
+      </c>
+      <c r="S83" s="44"/>
+      <c r="T83" s="44"/>
+      <c r="U83" s="44"/>
+    </row>
+    <row r="84" spans="1:21">
+      <c r="A84" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>359</v>
+      </c>
+      <c r="C84" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D84" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E84" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F84" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G84" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H84" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I84" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J84" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K84" s="41">
+        <v>21.208226221079691</v>
+      </c>
+      <c r="L84" s="41">
+        <v>23.926380368098162</v>
+      </c>
+      <c r="M84" s="41">
+        <v>13.290956370991044</v>
+      </c>
+      <c r="N84" s="41">
+        <v>19.736842105263158</v>
+      </c>
+      <c r="O84" s="41">
+        <v>17.162471395881006</v>
+      </c>
+      <c r="P84" s="41">
+        <v>14.779625230931645</v>
+      </c>
+      <c r="Q84" s="41">
+        <v>17.673048600883654</v>
+      </c>
+      <c r="R84" s="41">
+        <v>7.3193046660567251</v>
+      </c>
+      <c r="S84" s="44"/>
+      <c r="T84" s="44"/>
+      <c r="U84" s="44"/>
+    </row>
+    <row r="85" spans="1:21">
+      <c r="A85" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>360</v>
+      </c>
+      <c r="C85" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D85" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E85" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F85" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G85" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H85" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I85" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J85" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K85" s="41">
+        <v>19.157088122605362</v>
+      </c>
+      <c r="L85" s="41">
+        <v>13.799448022079117</v>
+      </c>
+      <c r="M85" s="41">
+        <v>10.32258064516129</v>
+      </c>
+      <c r="N85" s="41">
+        <v>23.79940501487463</v>
+      </c>
+      <c r="O85" s="41">
+        <v>26.77651905252317</v>
+      </c>
+      <c r="P85" s="41">
+        <v>17.408123791102515</v>
+      </c>
+      <c r="Q85" s="41">
+        <v>16.319129646418858</v>
+      </c>
+      <c r="R85" s="41">
+        <v>11.555555555555555</v>
+      </c>
+      <c r="S85" s="44"/>
+      <c r="T85" s="44"/>
+      <c r="U85" s="44"/>
+    </row>
+    <row r="86" spans="1:21">
+      <c r="A86" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>361</v>
+      </c>
+      <c r="C86" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D86" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E86" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F86" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G86" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H86" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I86" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J86" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K86" s="41">
+        <v>17.513134851138354</v>
+      </c>
+      <c r="L86" s="41">
+        <v>20.600858369098713</v>
+      </c>
+      <c r="M86" s="41">
+        <v>16.406890894175554</v>
+      </c>
+      <c r="N86" s="41">
+        <v>13.071895424836601</v>
+      </c>
+      <c r="O86" s="41">
+        <v>18.036072144288578</v>
+      </c>
+      <c r="P86" s="41">
+        <v>15.444015444015445</v>
+      </c>
+      <c r="Q86" s="41">
+        <v>1.9157088122605364</v>
+      </c>
+      <c r="R86" s="41">
+        <v>5.9940059940059944</v>
+      </c>
+      <c r="S86" s="44"/>
+      <c r="T86" s="44"/>
+      <c r="U86" s="44"/>
+    </row>
+    <row r="87" spans="1:21">
+      <c r="A87" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>362</v>
+      </c>
+      <c r="C87" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D87" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E87" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F87" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G87" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H87" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I87" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J87" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K87" s="41">
+        <v>22.63374485596708</v>
+      </c>
+      <c r="L87" s="41">
+        <v>20.387359836901123</v>
+      </c>
+      <c r="M87" s="41">
+        <v>13.579049466537343</v>
+      </c>
+      <c r="N87" s="41">
+        <v>24.163568773234203</v>
+      </c>
+      <c r="O87" s="41">
+        <v>18.367346938775512</v>
+      </c>
+      <c r="P87" s="41">
+        <v>13.875123885034688</v>
+      </c>
+      <c r="Q87" s="41">
+        <v>11.439466158245947</v>
+      </c>
+      <c r="R87" s="41">
+        <v>12.903225806451612</v>
+      </c>
+      <c r="S87" s="44"/>
+      <c r="T87" s="44"/>
+      <c r="U87" s="44"/>
+    </row>
+    <row r="88" spans="1:21">
+      <c r="A88" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>363</v>
+      </c>
+      <c r="C88" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D88" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E88" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F88" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G88" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H88" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I88" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J88" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K88" s="41">
+        <v>16.454749439042633</v>
+      </c>
+      <c r="L88" s="41">
+        <v>12.875536480686696</v>
+      </c>
+      <c r="M88" s="41">
+        <v>23.448275862068964</v>
+      </c>
+      <c r="N88" s="41">
+        <v>25.974025974025977</v>
+      </c>
+      <c r="O88" s="41">
+        <v>20.869565217391305</v>
+      </c>
+      <c r="P88" s="41">
+        <v>8.5543199315654412</v>
+      </c>
+      <c r="Q88" s="41">
+        <v>13.223140495867769</v>
+      </c>
+      <c r="R88" s="41">
+        <v>6.5789473684210522</v>
+      </c>
+      <c r="S88" s="44"/>
+      <c r="T88" s="44"/>
+      <c r="U88" s="44"/>
+    </row>
+    <row r="89" spans="1:21">
+      <c r="A89" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="C89" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D89" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E89" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F89" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G89" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H89" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I89" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J89" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K89" s="41">
+        <v>20.11173184357542</v>
+      </c>
+      <c r="L89" s="41">
+        <v>8.1632653061224492</v>
+      </c>
+      <c r="M89" s="41">
+        <v>13.157894736842104</v>
+      </c>
+      <c r="N89" s="41">
+        <v>21.276595744680851</v>
+      </c>
+      <c r="O89" s="41">
+        <v>11.278195488721805</v>
+      </c>
+      <c r="P89" s="41">
+        <v>20.036429872495447</v>
+      </c>
+      <c r="Q89" s="41">
+        <v>21.0896309314587</v>
+      </c>
+      <c r="R89" s="41">
+        <v>8.7032201914708445</v>
+      </c>
+      <c r="S89" s="44"/>
+      <c r="T89" s="44"/>
+      <c r="U89" s="44"/>
+    </row>
+    <row r="90" spans="1:21">
+      <c r="A90" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>365</v>
+      </c>
+      <c r="C90" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D90" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E90" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F90" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G90" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H90" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I90" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J90" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K90" s="41">
+        <v>27.360988526037072</v>
+      </c>
+      <c r="L90" s="41">
+        <v>16.081252644942872</v>
+      </c>
+      <c r="M90" s="41">
+        <v>21.617293835068054</v>
+      </c>
+      <c r="N90" s="41">
+        <v>23.023791250959324</v>
+      </c>
+      <c r="O90" s="41">
+        <v>20.675944333996025</v>
+      </c>
+      <c r="P90" s="41">
+        <v>11.359333585762968</v>
+      </c>
+      <c r="Q90" s="41">
+        <v>13.838310269482884</v>
+      </c>
+      <c r="R90" s="41">
+        <v>8.6393088552915778</v>
+      </c>
+      <c r="S90" s="44"/>
+      <c r="T90" s="44"/>
+      <c r="U90" s="44"/>
+    </row>
+    <row r="91" spans="1:21">
+      <c r="A91" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B91" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="C91" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D91" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E91" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F91" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G91" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H91" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I91" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J91" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K91" s="41">
+        <v>26.815642458100559</v>
+      </c>
+      <c r="L91" s="41">
+        <v>13.289036544850498</v>
+      </c>
+      <c r="M91" s="41">
+        <v>17.486338797814209</v>
+      </c>
+      <c r="N91" s="41">
+        <v>20.100502512562816</v>
+      </c>
+      <c r="O91" s="41">
+        <v>13.437849944008958</v>
+      </c>
+      <c r="P91" s="41">
+        <v>8.6580086580086579</v>
+      </c>
+      <c r="Q91" s="41">
+        <v>12.861736334405144</v>
+      </c>
+      <c r="R91" s="41">
+        <v>8.5470085470085486</v>
+      </c>
+      <c r="S91" s="44"/>
+      <c r="T91" s="44"/>
+      <c r="U91" s="44"/>
+    </row>
+    <row r="92" spans="1:21" s="53" customFormat="1">
+      <c r="A92" s="43"/>
+      <c r="B92" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" s="36">
+        <v>1.9135276839617677E-2</v>
+      </c>
+      <c r="D92" s="36">
+        <v>5.3950042260866443E-2</v>
+      </c>
+      <c r="E92" s="36">
+        <v>1.7138694888384248E-2</v>
+      </c>
+      <c r="F92" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G92" s="36">
+        <v>1.5768269511262485E-2</v>
+      </c>
+      <c r="H92" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I92" s="36">
+        <v>3.1627804002498601E-2</v>
+      </c>
+      <c r="J92" s="36">
+        <v>1.5899767863389192E-2</v>
+      </c>
+      <c r="K92" s="39">
+        <v>35.752108506756201</v>
+      </c>
+      <c r="L92" s="39">
+        <v>32.952069716775597</v>
+      </c>
+      <c r="M92" s="39">
+        <v>32.54864997076826</v>
+      </c>
+      <c r="N92" s="39">
+        <v>33.459452067283586</v>
+      </c>
+      <c r="O92" s="39">
+        <v>29.326715580492014</v>
+      </c>
+      <c r="P92" s="39">
+        <v>26.883475267796211</v>
+      </c>
+      <c r="Q92" s="39">
+        <v>23.689413677772233</v>
+      </c>
+      <c r="R92" s="39">
+        <v>19.665857590843864</v>
+      </c>
+      <c r="S92" s="55"/>
+      <c r="T92" s="55"/>
+      <c r="U92" s="55"/>
+    </row>
+    <row r="93" spans="1:21">
+      <c r="A93" s="42" t="s">
+        <v>136</v>
+      </c>
+      <c r="B93" s="45" t="s">
+        <v>367</v>
+      </c>
+      <c r="C93" s="48">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="D93" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E93" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F93" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G93" s="41">
+        <v>4.3988914793472042E-2</v>
+      </c>
+      <c r="H93" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I93" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J93" s="41">
+        <v>4.270493028420131E-2</v>
+      </c>
+      <c r="K93" s="41">
+        <v>29.221075700849202</v>
+      </c>
+      <c r="L93" s="41">
+        <v>27.212705210563882</v>
+      </c>
+      <c r="M93" s="41">
+        <v>29.692744642396075</v>
+      </c>
+      <c r="N93" s="41">
+        <v>25.481842158652871</v>
+      </c>
+      <c r="O93" s="41">
+        <v>20.341981132075471</v>
+      </c>
+      <c r="P93" s="41">
+        <v>18.583355776999731</v>
+      </c>
+      <c r="Q93" s="41">
+        <v>17.817147746432795</v>
+      </c>
+      <c r="R93" s="41">
+        <v>15.053814991490279</v>
+      </c>
+      <c r="S93" s="44"/>
+      <c r="T93" s="44"/>
+      <c r="U93" s="44"/>
+    </row>
+    <row r="94" spans="1:21">
+      <c r="A94" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="B94" s="45" t="s">
+        <v>368</v>
+      </c>
+      <c r="C94" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D94" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E94" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F94" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G94" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H94" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I94" s="41">
+        <v>0.18946570670708601</v>
+      </c>
+      <c r="J94" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K94" s="41">
+        <v>34.663865546218489</v>
+      </c>
+      <c r="L94" s="41">
+        <v>26.813682495927829</v>
+      </c>
+      <c r="M94" s="41">
+        <v>28.735632183908045</v>
+      </c>
+      <c r="N94" s="41">
+        <v>30.716723549488055</v>
+      </c>
+      <c r="O94" s="41">
+        <v>28.767123287671232</v>
+      </c>
+      <c r="P94" s="41">
+        <v>27.085728887185383</v>
+      </c>
+      <c r="Q94" s="41">
+        <v>19.743101807802091</v>
+      </c>
+      <c r="R94" s="41">
+        <v>21.649369490012276</v>
+      </c>
+      <c r="S94" s="44"/>
+      <c r="T94" s="44"/>
+      <c r="U94" s="44"/>
+    </row>
+    <row r="95" spans="1:21">
+      <c r="A95" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="B95" s="45" t="s">
+        <v>338</v>
+      </c>
+      <c r="C95" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D95" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E95" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F95" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G95" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H95" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I95" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J95" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K95" s="41">
+        <v>44.689119170984455</v>
+      </c>
+      <c r="L95" s="41">
+        <v>34.978138663335415</v>
+      </c>
+      <c r="M95" s="41">
+        <v>30.134096730450505</v>
+      </c>
+      <c r="N95" s="41">
+        <v>29.014650962367138</v>
+      </c>
+      <c r="O95" s="41">
+        <v>32.938993273022497</v>
+      </c>
+      <c r="P95" s="41">
+        <v>27.624309392265193</v>
+      </c>
+      <c r="Q95" s="41">
+        <v>24.671707122960605</v>
+      </c>
+      <c r="R95" s="41">
+        <v>17.438480914551445</v>
+      </c>
+      <c r="S95" s="44"/>
+      <c r="T95" s="44"/>
+      <c r="U95" s="44"/>
+    </row>
+    <row r="96" spans="1:21">
+      <c r="A96" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B96" s="45" t="s">
+        <v>369</v>
+      </c>
+      <c r="C96" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D96" s="38">
+        <v>0.34317089910775567</v>
+      </c>
+      <c r="E96" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F96" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G96" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H96" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I96" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J96" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K96" s="41">
+        <v>21.908573836107013</v>
+      </c>
+      <c r="L96" s="41">
+        <v>14.85148514851485</v>
+      </c>
+      <c r="M96" s="41">
+        <v>16.260162601626018</v>
+      </c>
+      <c r="N96" s="41">
+        <v>20.988900100908172</v>
+      </c>
+      <c r="O96" s="41">
+        <v>21.734405564007826</v>
+      </c>
+      <c r="P96" s="41">
+        <v>19.102990033222593</v>
+      </c>
+      <c r="Q96" s="41">
+        <v>22.269974604414926</v>
+      </c>
+      <c r="R96" s="41">
+        <v>13.988657844990549</v>
+      </c>
+      <c r="S96" s="44"/>
+      <c r="T96" s="44"/>
+      <c r="U96" s="44"/>
+    </row>
+    <row r="97" spans="1:21">
+      <c r="A97" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B97" s="45" t="s">
+        <v>370</v>
+      </c>
+      <c r="C97" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D97" s="38">
+        <v>0.12899896800825592</v>
+      </c>
+      <c r="E97" s="41">
+        <v>0.1202573507305634</v>
+      </c>
+      <c r="F97" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G97" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H97" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I97" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J97" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K97" s="41">
+        <v>67.343260931423686</v>
+      </c>
+      <c r="L97" s="41">
+        <v>72.389021919322161</v>
+      </c>
+      <c r="M97" s="41">
+        <v>64.366172000715181</v>
+      </c>
+      <c r="N97" s="41">
+        <v>69.536709516003796</v>
+      </c>
+      <c r="O97" s="41">
+        <v>62.845142723808046</v>
+      </c>
+      <c r="P97" s="41">
+        <v>57.195835116245902</v>
+      </c>
+      <c r="Q97" s="41">
+        <v>48.670212765957444</v>
+      </c>
+      <c r="R97" s="41">
+        <v>39.921424497813831</v>
+      </c>
+      <c r="S97" s="44"/>
+      <c r="T97" s="44"/>
+      <c r="U97" s="44"/>
+    </row>
+    <row r="98" spans="1:21">
+      <c r="A98" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B98" s="45" t="s">
+        <v>371</v>
+      </c>
+      <c r="C98" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D98" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E98" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F98" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G98" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H98" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I98" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J98" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K98" s="41">
+        <v>26.170517276630545</v>
+      </c>
+      <c r="L98" s="41">
+        <v>21.522207004500096</v>
+      </c>
+      <c r="M98" s="41">
+        <v>21.473528322843393</v>
+      </c>
+      <c r="N98" s="41">
+        <v>21.227666725632407</v>
+      </c>
+      <c r="O98" s="41">
+        <v>21.014492753623188</v>
+      </c>
+      <c r="P98" s="41">
+        <v>20.863895680521598</v>
+      </c>
+      <c r="Q98" s="41">
+        <v>18.157058556513846</v>
+      </c>
+      <c r="R98" s="41">
+        <v>16.465745369009117</v>
+      </c>
+      <c r="S98" s="44"/>
+      <c r="T98" s="44"/>
+      <c r="U98" s="44"/>
+    </row>
+    <row r="99" spans="1:21">
+      <c r="A99" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B99" s="45" t="s">
+        <v>372</v>
+      </c>
+      <c r="C99" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D99" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E99" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F99" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G99" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H99" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I99" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J99" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K99" s="41">
+        <v>35.19061583577713</v>
+      </c>
+      <c r="L99" s="41">
+        <v>31.836461126005361</v>
+      </c>
+      <c r="M99" s="41">
+        <v>30.147530468248878</v>
+      </c>
+      <c r="N99" s="41">
+        <v>37.631091918568785</v>
+      </c>
+      <c r="O99" s="41">
+        <v>30.081775700934578</v>
+      </c>
+      <c r="P99" s="41">
+        <v>28.393259917739151</v>
+      </c>
+      <c r="Q99" s="41">
+        <v>23.359840954274354</v>
+      </c>
+      <c r="R99" s="41">
+        <v>15.369602342034643</v>
+      </c>
+      <c r="S99" s="44"/>
+      <c r="T99" s="44"/>
+      <c r="U99" s="44"/>
+    </row>
+    <row r="100" spans="1:21">
+      <c r="A100" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B100" s="45" t="s">
+        <v>373</v>
+      </c>
+      <c r="C100" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D100" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E100" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F100" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G100" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H100" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I100" s="41">
+        <v>0.7142857142857143</v>
+      </c>
+      <c r="J100" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K100" s="41">
+        <v>16.543317370483241</v>
+      </c>
+      <c r="L100" s="41">
+        <v>29.190992493744787</v>
+      </c>
+      <c r="M100" s="41">
+        <v>30.583501006036215</v>
+      </c>
+      <c r="N100" s="41">
+        <v>36.084452975047981</v>
+      </c>
+      <c r="O100" s="41">
+        <v>28.419182948490231</v>
+      </c>
+      <c r="P100" s="41">
+        <v>23.111844820470491</v>
+      </c>
+      <c r="Q100" s="41">
+        <v>20.336331638639031</v>
+      </c>
+      <c r="R100" s="41">
+        <v>9.946442234123948</v>
+      </c>
+      <c r="S100" s="44"/>
+      <c r="T100" s="44"/>
+      <c r="U100" s="44"/>
+    </row>
+    <row r="101" spans="1:21">
+      <c r="A101" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B101" s="45" t="s">
+        <v>374</v>
+      </c>
+      <c r="C101" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D101" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E101" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F101" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G101" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H101" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I101" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J101" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K101" s="41">
+        <v>21.766169154228859</v>
+      </c>
+      <c r="L101" s="41">
+        <v>17.554479418886199</v>
+      </c>
+      <c r="M101" s="41">
+        <v>20.237062734894479</v>
+      </c>
+      <c r="N101" s="41">
+        <v>18.042646254784035</v>
+      </c>
+      <c r="O101" s="41">
+        <v>15.186915887850468</v>
+      </c>
+      <c r="P101" s="41">
+        <v>18.99235030335004</v>
+      </c>
+      <c r="Q101" s="41">
+        <v>13.701981893809641</v>
+      </c>
+      <c r="R101" s="41">
+        <v>16.548463356973993</v>
+      </c>
+      <c r="S101" s="44"/>
+      <c r="T101" s="44"/>
+      <c r="U101" s="44"/>
+    </row>
+    <row r="102" spans="1:21">
+      <c r="A102" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="B102" s="45" t="s">
+        <v>375</v>
+      </c>
+      <c r="C102" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D102" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E102" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F102" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G102" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H102" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I102" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J102" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K102" s="41">
+        <v>16.348773841961851</v>
+      </c>
+      <c r="L102" s="41">
+        <v>13.484228268721406</v>
+      </c>
+      <c r="M102" s="41">
+        <v>17.326153125731679</v>
+      </c>
+      <c r="N102" s="41">
+        <v>20.871143375680582</v>
+      </c>
+      <c r="O102" s="41">
+        <v>18.080297793140122</v>
+      </c>
+      <c r="P102" s="41">
+        <v>16.900048285852247</v>
+      </c>
+      <c r="Q102" s="41">
+        <v>19.546868058640605</v>
+      </c>
+      <c r="R102" s="41">
+        <v>12.728044123886296</v>
+      </c>
+      <c r="S102" s="44"/>
+      <c r="T102" s="44"/>
+      <c r="U102" s="44"/>
+    </row>
+    <row r="103" spans="1:21">
+      <c r="A103" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B103" s="45" t="s">
+        <v>376</v>
+      </c>
+      <c r="C103" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D103" s="38">
+        <v>0.20366598778004075</v>
+      </c>
+      <c r="E103" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F103" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G103" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H103" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I103" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J103" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K103" s="41">
+        <v>42.231855684519651</v>
+      </c>
+      <c r="L103" s="41">
+        <v>37.042080893367839</v>
+      </c>
+      <c r="M103" s="41">
+        <v>35.925003277828765</v>
+      </c>
+      <c r="N103" s="41">
+        <v>38.764536701262976</v>
+      </c>
+      <c r="O103" s="41">
+        <v>33.223433933553132</v>
+      </c>
+      <c r="P103" s="41">
+        <v>29.391182645206438</v>
+      </c>
+      <c r="Q103" s="41">
+        <v>23.733655642237117</v>
+      </c>
+      <c r="R103" s="41">
+        <v>22.297727755362072</v>
+      </c>
+      <c r="S103" s="44"/>
+      <c r="T103" s="44"/>
+      <c r="U103" s="44"/>
+    </row>
+    <row r="104" spans="1:21" s="53" customFormat="1">
+      <c r="A104" s="43"/>
+      <c r="B104" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D104" s="36">
+        <v>7.1597336579079268E-2</v>
+      </c>
+      <c r="E104" s="36">
+        <v>0.10213287487020614</v>
+      </c>
+      <c r="F104" s="36">
+        <v>3.2459101532069594E-2</v>
+      </c>
+      <c r="G104" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H104" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I104" s="36">
+        <v>3.0230202995813117E-2</v>
+      </c>
+      <c r="J104" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K104" s="39">
+        <v>24.807692307692307</v>
+      </c>
+      <c r="L104" s="39">
+        <v>24.805334079358417</v>
+      </c>
+      <c r="M104" s="39">
+        <v>25.15468556643042</v>
+      </c>
+      <c r="N104" s="39">
+        <v>23.906629642485246</v>
+      </c>
+      <c r="O104" s="39">
+        <v>22.266153365934866</v>
+      </c>
+      <c r="P104" s="39">
+        <v>19.855976956313008</v>
+      </c>
+      <c r="Q104" s="39">
+        <v>16.23277730994571</v>
+      </c>
+      <c r="R104" s="39">
+        <v>13.87413928950704</v>
+      </c>
+      <c r="S104" s="55"/>
+      <c r="T104" s="55"/>
+      <c r="U104" s="55"/>
+    </row>
+    <row r="105" spans="1:21">
+      <c r="A105" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B105" s="45" t="s">
+        <v>377</v>
+      </c>
+      <c r="C105" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D105" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E105" s="41">
+        <v>0.31768723691525691</v>
+      </c>
+      <c r="F105" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G105" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H105" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I105" s="41">
+        <v>0.10814902936246147</v>
+      </c>
+      <c r="J105" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K105" s="41">
+        <v>22.951937279854562</v>
+      </c>
+      <c r="L105" s="41">
+        <v>24.745912505523641</v>
+      </c>
+      <c r="M105" s="41">
+        <v>23.241073315022184</v>
+      </c>
+      <c r="N105" s="41">
+        <v>20.189905047476262</v>
+      </c>
+      <c r="O105" s="41">
+        <v>16.575790621592148</v>
+      </c>
+      <c r="P105" s="41">
+        <v>13.985064494229464</v>
+      </c>
+      <c r="Q105" s="41">
+        <v>12.055145880089771</v>
+      </c>
+      <c r="R105" s="41">
+        <v>9.6042793751139754</v>
+      </c>
+      <c r="S105" s="44"/>
+      <c r="T105" s="44"/>
+      <c r="U105" s="44"/>
+    </row>
+    <row r="106" spans="1:21">
+      <c r="A106" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B106" s="45" t="s">
+        <v>378</v>
+      </c>
+      <c r="C106" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D106" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E106" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F106" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G106" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H106" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I106" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J106" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K106" s="41">
+        <v>25.836758661186142</v>
+      </c>
+      <c r="L106" s="41">
+        <v>29.034059184812953</v>
+      </c>
+      <c r="M106" s="41">
+        <v>32.840722495894909</v>
+      </c>
+      <c r="N106" s="41">
+        <v>19.704433497536947</v>
+      </c>
+      <c r="O106" s="41">
+        <v>21.417644059153496</v>
+      </c>
+      <c r="P106" s="41">
+        <v>20.560747663551403</v>
+      </c>
+      <c r="Q106" s="41">
+        <v>11.260285838025119</v>
+      </c>
+      <c r="R106" s="41">
+        <v>10.70840197693575</v>
+      </c>
+      <c r="S106" s="44"/>
+      <c r="T106" s="44"/>
+      <c r="U106" s="44"/>
+    </row>
+    <row r="107" spans="1:21">
+      <c r="A107" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="B107" s="45" t="s">
+        <v>379</v>
+      </c>
+      <c r="C107" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D107" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E107" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F107" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G107" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H107" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I107" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J107" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K107" s="41">
+        <v>18.092725216735772</v>
+      </c>
+      <c r="L107" s="41">
+        <v>18.038331454340472</v>
+      </c>
+      <c r="M107" s="41">
+        <v>17.934002869440459</v>
+      </c>
+      <c r="N107" s="41">
+        <v>15.619694397283531</v>
+      </c>
+      <c r="O107" s="41">
+        <v>17.444065225635192</v>
+      </c>
+      <c r="P107" s="41">
+        <v>16.842105263157894</v>
+      </c>
+      <c r="Q107" s="41">
+        <v>9.0206185567010309</v>
+      </c>
+      <c r="R107" s="41">
+        <v>6.1274509803921564</v>
+      </c>
+      <c r="S107" s="44"/>
+      <c r="T107" s="44"/>
+      <c r="U107" s="44"/>
+    </row>
+    <row r="108" spans="1:21">
+      <c r="A108" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B108" s="45" t="s">
+        <v>380</v>
+      </c>
+      <c r="C108" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D108" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E108" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F108" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G108" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H108" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I108" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J108" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K108" s="41">
+        <v>14.763352149370386</v>
+      </c>
+      <c r="L108" s="41">
+        <v>12.215669755686605</v>
+      </c>
+      <c r="M108" s="41">
+        <v>14.01120896717374</v>
+      </c>
+      <c r="N108" s="41">
+        <v>15.775298191612157</v>
+      </c>
+      <c r="O108" s="41">
+        <v>20.290964777947934</v>
+      </c>
+      <c r="P108" s="41">
+        <v>11.470281543274243</v>
+      </c>
+      <c r="Q108" s="41">
+        <v>15.088282504012842</v>
+      </c>
+      <c r="R108" s="41">
+        <v>10.616705698672911</v>
+      </c>
+      <c r="S108" s="44"/>
+      <c r="T108" s="44"/>
+      <c r="U108" s="44"/>
+    </row>
+    <row r="109" spans="1:21">
+      <c r="A109" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B109" s="45" t="s">
+        <v>381</v>
+      </c>
+      <c r="C109" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D109" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E109" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F109" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G109" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H109" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I109" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J109" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K109" s="41">
+        <v>31.480886604561519</v>
+      </c>
+      <c r="L109" s="41">
+        <v>31.867431485022308</v>
+      </c>
+      <c r="M109" s="41">
+        <v>29.104713698196772</v>
+      </c>
+      <c r="N109" s="41">
+        <v>35.109717868338556</v>
+      </c>
+      <c r="O109" s="41">
+        <v>17.68292682926829</v>
+      </c>
+      <c r="P109" s="41">
+        <v>20.532741398446174</v>
+      </c>
+      <c r="Q109" s="41">
+        <v>14.605892722236213</v>
+      </c>
+      <c r="R109" s="41">
+        <v>14.160962945480293</v>
+      </c>
+      <c r="S109" s="44"/>
+      <c r="T109" s="44"/>
+      <c r="U109" s="44"/>
+    </row>
+    <row r="110" spans="1:21">
+      <c r="A110" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B110" s="45" t="s">
+        <v>382</v>
+      </c>
+      <c r="C110" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D110" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E110" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F110" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G110" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H110" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I110" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J110" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K110" s="41">
+        <v>20.251778872468527</v>
+      </c>
+      <c r="L110" s="41">
+        <v>15.975264107188869</v>
+      </c>
+      <c r="M110" s="41">
+        <v>15.956120668162553</v>
+      </c>
+      <c r="N110" s="41">
+        <v>13.755833947433063</v>
+      </c>
+      <c r="O110" s="41">
+        <v>20.728643216080403</v>
+      </c>
+      <c r="P110" s="41">
+        <v>26.611472501478413</v>
+      </c>
+      <c r="Q110" s="41">
+        <v>16.811431773606053</v>
+      </c>
+      <c r="R110" s="41">
+        <v>18.211920529801326</v>
+      </c>
+      <c r="S110" s="44"/>
+      <c r="T110" s="44"/>
+      <c r="U110" s="44"/>
+    </row>
+    <row r="111" spans="1:21">
+      <c r="A111" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B111" s="45" t="s">
+        <v>383</v>
+      </c>
+      <c r="C111" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D111" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E111" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F111" s="41">
+        <v>0.49127978383689508</v>
+      </c>
+      <c r="G111" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H111" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I111" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J111" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K111" s="41">
+        <v>18.761726078799253</v>
+      </c>
+      <c r="L111" s="41">
+        <v>21.276595744680851</v>
+      </c>
+      <c r="M111" s="41">
+        <v>26.792179580014484</v>
+      </c>
+      <c r="N111" s="41">
+        <v>13.319313003855591</v>
+      </c>
+      <c r="O111" s="41">
+        <v>25.35211267605634</v>
+      </c>
+      <c r="P111" s="41">
+        <v>19.789339291413981</v>
+      </c>
+      <c r="Q111" s="41">
+        <v>17.605633802816904</v>
+      </c>
+      <c r="R111" s="41">
+        <v>11.013215859030838</v>
+      </c>
+      <c r="S111" s="44"/>
+      <c r="T111" s="44"/>
+      <c r="U111" s="44"/>
+    </row>
+    <row r="112" spans="1:21">
+      <c r="A112" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B112" s="45" t="s">
+        <v>384</v>
+      </c>
+      <c r="C112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K112" s="41">
+        <v>22.801302931596091</v>
+      </c>
+      <c r="L112" s="41">
+        <v>22.762227007074745</v>
+      </c>
+      <c r="M112" s="41">
+        <v>18.593840790238232</v>
+      </c>
+      <c r="N112" s="41">
+        <v>20.557208547470925</v>
+      </c>
+      <c r="O112" s="41">
+        <v>34.082106893880713</v>
+      </c>
+      <c r="P112" s="41">
+        <v>21.739130434782609</v>
+      </c>
+      <c r="Q112" s="41">
+        <v>21.925316889345666</v>
+      </c>
+      <c r="R112" s="41">
+        <v>21.861543557469361</v>
+      </c>
+      <c r="S112" s="44"/>
+      <c r="T112" s="44"/>
+      <c r="U112" s="44"/>
+    </row>
+    <row r="113" spans="1:21">
+      <c r="A113" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B113" s="45" t="s">
+        <v>385</v>
+      </c>
+      <c r="C113" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D113" s="38">
+        <v>0.33944331296673452</v>
+      </c>
+      <c r="E113" s="41">
+        <v>0.16083634901487737</v>
+      </c>
+      <c r="F113" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G113" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H113" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I113" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J113" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K113" s="41">
+        <v>33.498902622155484</v>
+      </c>
+      <c r="L113" s="41">
+        <v>37.257322410503868</v>
+      </c>
+      <c r="M113" s="41">
+        <v>37.564766839378237</v>
+      </c>
+      <c r="N113" s="41">
+        <v>37.025415751490428</v>
+      </c>
+      <c r="O113" s="41">
+        <v>31.340206185567009</v>
+      </c>
+      <c r="P113" s="41">
+        <v>29.974549910453391</v>
+      </c>
+      <c r="Q113" s="41">
+        <v>23.799107533467495</v>
+      </c>
+      <c r="R113" s="41">
+        <v>20.917001338688085</v>
+      </c>
+      <c r="S113" s="44"/>
+      <c r="T113" s="44"/>
+      <c r="U113" s="44"/>
+    </row>
+    <row r="114" spans="1:21">
+      <c r="A114" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B114" s="45" t="s">
+        <v>386</v>
+      </c>
+      <c r="C114" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D114" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E114" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F114" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G114" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H114" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I114" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J114" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K114" s="41">
+        <v>32.860343539955188</v>
+      </c>
+      <c r="L114" s="41">
+        <v>20.475319926873858</v>
+      </c>
+      <c r="M114" s="41">
+        <v>27.859237536656892</v>
+      </c>
+      <c r="N114" s="41">
+        <v>36.376864314296107</v>
+      </c>
+      <c r="O114" s="41">
+        <v>20.74688796680498</v>
+      </c>
+      <c r="P114" s="41">
+        <v>21.201413427561839</v>
+      </c>
+      <c r="Q114" s="41">
+        <v>17.078377554132356</v>
+      </c>
+      <c r="R114" s="41">
+        <v>16.61721068249258</v>
+      </c>
+      <c r="S114" s="44"/>
+      <c r="T114" s="44"/>
+      <c r="U114" s="44"/>
+    </row>
+    <row r="115" spans="1:21" s="53" customFormat="1">
+      <c r="A115" s="43"/>
+      <c r="B115" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="C115" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D115" s="36">
+        <v>2.5464407124941111E-2</v>
+      </c>
+      <c r="E115" s="36">
+        <v>2.4807124606186899E-2</v>
+      </c>
+      <c r="F115" s="36">
+        <v>2.4114980225716214E-2</v>
+      </c>
+      <c r="G115" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H115" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I115" s="36">
+        <v>6.8497060334493987E-2</v>
+      </c>
+      <c r="J115" s="36">
+        <v>4.5438538696595518E-2</v>
+      </c>
+      <c r="K115" s="39">
+        <v>19.020264879527684</v>
+      </c>
+      <c r="L115" s="39">
+        <v>19.065537786139856</v>
+      </c>
+      <c r="M115" s="39">
+        <v>16.556291390728479</v>
+      </c>
+      <c r="N115" s="39">
+        <v>17.694722242499456</v>
+      </c>
+      <c r="O115" s="39">
+        <v>14.640670092208067</v>
+      </c>
+      <c r="P115" s="39">
+        <v>14.528889308193055</v>
+      </c>
+      <c r="Q115" s="39">
+        <v>12.627048330221946</v>
+      </c>
+      <c r="R115" s="39">
+        <v>11.041525189265323</v>
+      </c>
+      <c r="S115" s="55"/>
+      <c r="T115" s="55"/>
+      <c r="U115" s="55"/>
+    </row>
+    <row r="116" spans="1:21">
+      <c r="A116" s="42" t="s">
+        <v>157</v>
+      </c>
+      <c r="B116" s="45" t="s">
+        <v>388</v>
+      </c>
+      <c r="C116" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D116" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E116" s="41">
+        <v>6.0222824450466728E-2</v>
+      </c>
+      <c r="F116" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G116" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H116" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I116" s="41">
+        <v>0.10093108929878127</v>
+      </c>
+      <c r="J116" s="41">
+        <v>4.9424207977067168E-2</v>
+      </c>
+      <c r="K116" s="41">
+        <v>16.468738362229487</v>
+      </c>
+      <c r="L116" s="41">
+        <v>16.930527858044002</v>
+      </c>
+      <c r="M116" s="41">
+        <v>15.264797507788161</v>
+      </c>
+      <c r="N116" s="41">
+        <v>14.285188321490372</v>
+      </c>
+      <c r="O116" s="41">
+        <v>12.187159956474428</v>
+      </c>
+      <c r="P116" s="41">
+        <v>12.387588589125127</v>
+      </c>
+      <c r="Q116" s="41">
+        <v>9.1023585985802615</v>
+      </c>
+      <c r="R116" s="41">
+        <v>8.287443432746306</v>
+      </c>
+      <c r="S116" s="44"/>
+      <c r="T116" s="44"/>
+      <c r="U116" s="44"/>
+    </row>
+    <row r="117" spans="1:21">
+      <c r="A117" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B117" s="45" t="s">
+        <v>389</v>
+      </c>
+      <c r="C117" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D117" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E117" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F117" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G117" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H117" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I117" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J117" s="41">
+        <v>0.33178500331785005</v>
+      </c>
+      <c r="K117" s="41">
+        <v>18.166089965397923</v>
+      </c>
+      <c r="L117" s="41">
+        <v>17.58901758901759</v>
+      </c>
+      <c r="M117" s="41">
+        <v>15.929574512680778</v>
+      </c>
+      <c r="N117" s="41">
+        <v>24.336724516257732</v>
+      </c>
+      <c r="O117" s="41">
+        <v>10.709010339734121</v>
+      </c>
+      <c r="P117" s="41">
+        <v>14.057283429977156</v>
+      </c>
+      <c r="Q117" s="41">
+        <v>19.410863272603439</v>
+      </c>
+      <c r="R117" s="41">
+        <v>14.021887824897401</v>
+      </c>
+      <c r="S117" s="44"/>
+      <c r="T117" s="44"/>
+      <c r="U117" s="44"/>
+    </row>
+    <row r="118" spans="1:21">
+      <c r="A118" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="B118" s="45" t="s">
+        <v>390</v>
+      </c>
+      <c r="C118" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D118" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E118" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F118" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G118" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H118" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I118" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J118" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K118" s="41">
+        <v>17.486338797814209</v>
+      </c>
+      <c r="L118" s="41">
+        <v>14.957264957264957</v>
+      </c>
+      <c r="M118" s="41">
+        <v>17.222820236813778</v>
+      </c>
+      <c r="N118" s="41">
+        <v>14.925373134328359</v>
+      </c>
+      <c r="O118" s="41">
+        <v>13.717421124828531</v>
+      </c>
+      <c r="P118" s="41">
+        <v>22.004889975550125</v>
+      </c>
+      <c r="Q118" s="41">
+        <v>18.161180476730987</v>
+      </c>
+      <c r="R118" s="41">
+        <v>13.172338090010976</v>
+      </c>
+      <c r="S118" s="44"/>
+      <c r="T118" s="44"/>
+      <c r="U118" s="44"/>
+    </row>
+    <row r="119" spans="1:21">
+      <c r="A119" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B119" s="45" t="s">
+        <v>391</v>
+      </c>
+      <c r="C119" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D119" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E119" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F119" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G119" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H119" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I119" s="41">
+        <v>0.65231572080887146</v>
+      </c>
+      <c r="J119" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K119" s="41">
+        <v>17.611835153222966</v>
+      </c>
+      <c r="L119" s="41">
+        <v>17.21170395869191</v>
+      </c>
+      <c r="M119" s="41">
+        <v>13.377926421404682</v>
+      </c>
+      <c r="N119" s="41">
+        <v>11.224826675470453</v>
+      </c>
+      <c r="O119" s="41">
+        <v>13.753166847629387</v>
+      </c>
+      <c r="P119" s="41">
+        <v>16.812609457092822</v>
+      </c>
+      <c r="Q119" s="41">
+        <v>15.357766143106458</v>
+      </c>
+      <c r="R119" s="41">
+        <v>12.627148368993335</v>
+      </c>
+      <c r="S119" s="44"/>
+      <c r="T119" s="44"/>
+      <c r="U119" s="44"/>
+    </row>
+    <row r="120" spans="1:21">
+      <c r="A120" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B120" s="45" t="s">
+        <v>392</v>
+      </c>
+      <c r="C120" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D120" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E120" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F120" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G120" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H120" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I120" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J120" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K120" s="41">
+        <v>21.917225236727308</v>
+      </c>
+      <c r="L120" s="41">
+        <v>18.445595854922281</v>
+      </c>
+      <c r="M120" s="41">
+        <v>16.626602564102566</v>
+      </c>
+      <c r="N120" s="41">
+        <v>20.406217221321636</v>
+      </c>
+      <c r="O120" s="41">
+        <v>14.147286821705427</v>
+      </c>
+      <c r="P120" s="41">
+        <v>15.585861397161148</v>
+      </c>
+      <c r="Q120" s="41">
+        <v>13.093868884366982</v>
+      </c>
+      <c r="R120" s="41">
+        <v>13.686763686763687</v>
+      </c>
+      <c r="S120" s="44"/>
+      <c r="T120" s="44"/>
+      <c r="U120" s="44"/>
+    </row>
+    <row r="121" spans="1:21">
+      <c r="A121" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B121" s="45" t="s">
+        <v>393</v>
+      </c>
+      <c r="C121" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D121" s="38">
+        <v>0.58754406580493534</v>
+      </c>
+      <c r="E121" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F121" s="41">
+        <v>0.53590568060021437</v>
+      </c>
+      <c r="G121" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H121" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I121" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J121" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K121" s="41">
+        <v>29.827915869980878</v>
+      </c>
+      <c r="L121" s="41">
+        <v>23.139220979560356</v>
+      </c>
+      <c r="M121" s="41">
+        <v>16.832440703902066</v>
+      </c>
+      <c r="N121" s="41">
+        <v>27.737226277372265</v>
+      </c>
+      <c r="O121" s="41">
+        <v>15.292553191489361</v>
+      </c>
+      <c r="P121" s="41">
+        <v>16.944024205748864</v>
+      </c>
+      <c r="Q121" s="41">
+        <v>20.601336302895323</v>
+      </c>
+      <c r="R121" s="41">
+        <v>12.588512981904012</v>
+      </c>
+      <c r="S121" s="44"/>
+      <c r="T121" s="44"/>
+      <c r="U121" s="44"/>
+    </row>
+    <row r="122" spans="1:21">
+      <c r="A122" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B122" s="45" t="s">
+        <v>394</v>
+      </c>
+      <c r="C122" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D122" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E122" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F122" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G122" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H122" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I122" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J122" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K122" s="41">
+        <v>19.091507570770244</v>
+      </c>
+      <c r="L122" s="41">
+        <v>30.274361400189214</v>
+      </c>
+      <c r="M122" s="41">
+        <v>20.353187668362768</v>
+      </c>
+      <c r="N122" s="41">
+        <v>19.755955839628122</v>
+      </c>
+      <c r="O122" s="41">
+        <v>23.850085178875641</v>
+      </c>
+      <c r="P122" s="41">
+        <v>18.488308863512778</v>
+      </c>
+      <c r="Q122" s="41">
+        <v>13.651877133105803</v>
+      </c>
+      <c r="R122" s="41">
+        <v>11.816080143847932</v>
+      </c>
+      <c r="S122" s="44"/>
+      <c r="T122" s="44"/>
+      <c r="U122" s="44"/>
+    </row>
+    <row r="123" spans="1:21">
+      <c r="A123" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="B123" s="45" t="s">
+        <v>395</v>
+      </c>
+      <c r="C123" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D123" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E123" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F123" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G123" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H123" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I123" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J123" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K123" s="41">
+        <v>15.602836879432624</v>
+      </c>
+      <c r="L123" s="41">
+        <v>9.6952908587257607</v>
+      </c>
+      <c r="M123" s="41">
+        <v>8.3391243919388458</v>
+      </c>
+      <c r="N123" s="41">
+        <v>9.8522167487684733</v>
+      </c>
+      <c r="O123" s="41">
+        <v>18.501387604070306</v>
+      </c>
+      <c r="P123" s="41">
+        <v>7.2267389340560069</v>
+      </c>
+      <c r="Q123" s="41">
+        <v>19.213973799126638</v>
+      </c>
+      <c r="R123" s="41">
+        <v>19.315188762071994</v>
+      </c>
+      <c r="S123" s="44"/>
+      <c r="T123" s="44"/>
+      <c r="U123" s="44"/>
+    </row>
+    <row r="124" spans="1:21">
+      <c r="A124" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B124" s="45" t="s">
+        <v>396</v>
+      </c>
+      <c r="C124" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D124" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E124" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F124" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G124" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H124" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I124" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J124" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K124" s="41">
+        <v>19.438444924406049</v>
+      </c>
+      <c r="L124" s="41">
+        <v>26.695141484249866</v>
+      </c>
+      <c r="M124" s="41">
+        <v>16.833245660178854</v>
+      </c>
+      <c r="N124" s="41">
+        <v>15.420200462606015</v>
+      </c>
+      <c r="O124" s="41">
+        <v>18.654607122668175</v>
+      </c>
+      <c r="P124" s="41">
+        <v>14.721919302071973</v>
+      </c>
+      <c r="Q124" s="41">
+        <v>14.225500526870389</v>
+      </c>
+      <c r="R124" s="41">
+        <v>16.619059984419632</v>
+      </c>
+      <c r="S124" s="44"/>
+      <c r="T124" s="44"/>
+      <c r="U124" s="44"/>
+    </row>
+    <row r="125" spans="1:21">
+      <c r="A125" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B125" s="45" t="s">
+        <v>397</v>
+      </c>
+      <c r="C125" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D125" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E125" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F125" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G125" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H125" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I125" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J125" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K125" s="41">
+        <v>19.108280254777068</v>
+      </c>
+      <c r="L125" s="41">
+        <v>14.53287197231834</v>
+      </c>
+      <c r="M125" s="41">
+        <v>14.55989410986102</v>
+      </c>
+      <c r="N125" s="41">
+        <v>17.728168089297441</v>
+      </c>
+      <c r="O125" s="41">
+        <v>17.921146953405017</v>
+      </c>
+      <c r="P125" s="41">
+        <v>20.36299247454626</v>
+      </c>
+      <c r="Q125" s="41">
+        <v>9.6618357487922708</v>
+      </c>
+      <c r="R125" s="41">
+        <v>13.23918799646955</v>
+      </c>
+      <c r="S125" s="44"/>
+      <c r="T125" s="44"/>
+      <c r="U125" s="44"/>
+    </row>
+    <row r="126" spans="1:21">
+      <c r="A126" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B126" s="45" t="s">
+        <v>398</v>
+      </c>
+      <c r="C126" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D126" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E126" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F126" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G126" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H126" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I126" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J126" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K126" s="41">
+        <v>31.268791340950091</v>
+      </c>
+      <c r="L126" s="41">
+        <v>24.40441603718768</v>
+      </c>
+      <c r="M126" s="41">
+        <v>25.655326268823202</v>
+      </c>
+      <c r="N126" s="41">
+        <v>22.801302931596091</v>
+      </c>
+      <c r="O126" s="41">
+        <v>28.683181225554105</v>
+      </c>
+      <c r="P126" s="41">
+        <v>16.927083333333332</v>
+      </c>
+      <c r="Q126" s="41">
+        <v>25.132275132275129</v>
+      </c>
+      <c r="R126" s="41">
+        <v>8.0106809078771697</v>
+      </c>
+      <c r="S126" s="44"/>
+      <c r="T126" s="44"/>
+      <c r="U126" s="44"/>
+    </row>
+    <row r="127" spans="1:21">
+      <c r="A127" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B127" s="45" t="s">
+        <v>399</v>
+      </c>
+      <c r="C127" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D127" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E127" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F127" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G127" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H127" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I127" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J127" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K127" s="41">
+        <v>20.852221214868539</v>
+      </c>
+      <c r="L127" s="41">
+        <v>25.925925925925924</v>
+      </c>
+      <c r="M127" s="41">
+        <v>32.850241545893724</v>
+      </c>
+      <c r="N127" s="41">
+        <v>23.448949682462139</v>
+      </c>
+      <c r="O127" s="41">
+        <v>17.267648552564754</v>
+      </c>
+      <c r="P127" s="41">
+        <v>23.587223587223587</v>
+      </c>
+      <c r="Q127" s="41">
+        <v>15.733456732993984</v>
+      </c>
+      <c r="R127" s="41">
+        <v>8.8691796008869179</v>
+      </c>
+      <c r="S127" s="44"/>
+      <c r="T127" s="44"/>
+      <c r="U127" s="44"/>
+    </row>
+    <row r="128" spans="1:21">
+      <c r="A128" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B128" s="45" t="s">
+        <v>400</v>
+      </c>
+      <c r="C128" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D128" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E128" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F128" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G128" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H128" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I128" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J128" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K128" s="41">
+        <v>17.156862745098042</v>
+      </c>
+      <c r="L128" s="41">
+        <v>19.813869708796158</v>
+      </c>
+      <c r="M128" s="41">
+        <v>15.877683034401649</v>
+      </c>
+      <c r="N128" s="41">
+        <v>22.687609075043628</v>
+      </c>
+      <c r="O128" s="41">
+        <v>22.480058013052936</v>
+      </c>
+      <c r="P128" s="41">
+        <v>14.563106796116505</v>
+      </c>
+      <c r="Q128" s="41">
+        <v>12.726054922973878</v>
+      </c>
+      <c r="R128" s="41">
+        <v>14.829794405123021</v>
+      </c>
+      <c r="S128" s="44"/>
+      <c r="T128" s="44"/>
+      <c r="U128" s="44"/>
+    </row>
+    <row r="129" spans="1:21" s="53" customFormat="1">
+      <c r="A129" s="43"/>
+      <c r="B129" s="54" t="s">
+        <v>401</v>
+      </c>
+      <c r="C129" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D129" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E129" s="36">
+        <v>7.2012386130414427E-2</v>
+      </c>
+      <c r="F129" s="36">
+        <v>3.5352553338164852E-2</v>
+      </c>
+      <c r="G129" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H129" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I129" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J129" s="36">
+        <v>3.3991638057037969E-2</v>
+      </c>
+      <c r="K129" s="39">
+        <v>18.427872156636912</v>
+      </c>
+      <c r="L129" s="39">
+        <v>18.178129438019884</v>
+      </c>
+      <c r="M129" s="39">
+        <v>18.73366834170854</v>
+      </c>
+      <c r="N129" s="39">
+        <v>17.420141039215295</v>
+      </c>
+      <c r="O129" s="39">
+        <v>16.017979364592911</v>
+      </c>
+      <c r="P129" s="39">
+        <v>14.156274163808316</v>
+      </c>
+      <c r="Q129" s="39">
+        <v>14.502788997884208</v>
+      </c>
+      <c r="R129" s="39">
+        <v>9.7978721415081989</v>
+      </c>
+      <c r="S129" s="55"/>
+      <c r="T129" s="55"/>
+      <c r="U129" s="55"/>
+    </row>
+    <row r="130" spans="1:21">
+      <c r="A130" s="42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B130" s="45" t="s">
+        <v>402</v>
+      </c>
+      <c r="C130" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D130" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E130" s="41">
+        <v>0.13893713094824592</v>
+      </c>
+      <c r="F130" s="41">
+        <v>0.1303780964797914</v>
+      </c>
+      <c r="G130" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H130" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I130" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J130" s="41">
+        <v>0.10471752447772135</v>
+      </c>
+      <c r="K130" s="41">
+        <v>11.422355180854</v>
+      </c>
+      <c r="L130" s="41">
+        <v>11.752506049083996</v>
+      </c>
+      <c r="M130" s="41">
+        <v>14.681066486668916</v>
+      </c>
+      <c r="N130" s="41">
+        <v>15.507712612389671</v>
+      </c>
+      <c r="O130" s="41">
+        <v>11.473345459633412</v>
+      </c>
+      <c r="P130" s="41">
+        <v>8.681497558328811</v>
+      </c>
+      <c r="Q130" s="41">
+        <v>9.883607516743611</v>
+      </c>
+      <c r="R130" s="41">
+        <v>6.8745396513626318</v>
+      </c>
+      <c r="S130" s="44"/>
+      <c r="T130" s="44"/>
+      <c r="U130" s="44"/>
+    </row>
+    <row r="131" spans="1:21">
+      <c r="A131" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B131" s="45" t="s">
+        <v>403</v>
+      </c>
+      <c r="C131" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D131" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E131" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F131" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G131" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H131" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I131" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J131" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K131" s="41">
+        <v>19.711369236184442</v>
+      </c>
+      <c r="L131" s="41">
+        <v>22.393282015395378</v>
+      </c>
+      <c r="M131" s="41">
+        <v>20.194986072423397</v>
+      </c>
+      <c r="N131" s="41">
+        <v>14.507772020725389</v>
+      </c>
+      <c r="O131" s="41">
+        <v>20.202020202020204</v>
+      </c>
+      <c r="P131" s="41">
+        <v>14.042126379137413</v>
+      </c>
+      <c r="Q131" s="41">
+        <v>21.187800963081859</v>
+      </c>
+      <c r="R131" s="41">
+        <v>15.0093808630394</v>
+      </c>
+      <c r="S131" s="44"/>
+      <c r="T131" s="44"/>
+      <c r="U131" s="44"/>
+    </row>
+    <row r="132" spans="1:21">
+      <c r="A132" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B132" s="45" t="s">
+        <v>404</v>
+      </c>
+      <c r="C132" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D132" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E132" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F132" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G132" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H132" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I132" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J132" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K132" s="41">
+        <v>22.251308900523558</v>
+      </c>
+      <c r="L132" s="41">
+        <v>24.453024453024451</v>
+      </c>
+      <c r="M132" s="41">
+        <v>22.388059701492537</v>
+      </c>
+      <c r="N132" s="41">
+        <v>17.125382262996943</v>
+      </c>
+      <c r="O132" s="41">
+        <v>14.270032930845225</v>
+      </c>
+      <c r="P132" s="41">
+        <v>10.655301012253597</v>
+      </c>
+      <c r="Q132" s="41">
+        <v>18.348623853211009</v>
+      </c>
+      <c r="R132" s="41">
+        <v>9.8814229249011856</v>
+      </c>
+      <c r="S132" s="44"/>
+      <c r="T132" s="44"/>
+      <c r="U132" s="44"/>
+    </row>
+    <row r="133" spans="1:21">
+      <c r="A133" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B133" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="C133" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D133" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E133" s="41">
+        <v>0.26903416733925206</v>
+      </c>
+      <c r="F133" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G133" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H133" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I133" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J133" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K133" s="41">
+        <v>16.404647983595353</v>
+      </c>
+      <c r="L133" s="41">
+        <v>15.307820299500833</v>
+      </c>
+      <c r="M133" s="41">
+        <v>16.647991035697135</v>
+      </c>
+      <c r="N133" s="41">
+        <v>15.067650676506766</v>
+      </c>
+      <c r="O133" s="41">
+        <v>16.074450084602368</v>
+      </c>
+      <c r="P133" s="41">
+        <v>11.583519810451495</v>
+      </c>
+      <c r="Q133" s="41">
+        <v>13.109596224436286</v>
+      </c>
+      <c r="R133" s="41">
+        <v>7.8926598263614842</v>
+      </c>
+      <c r="S133" s="44"/>
+      <c r="T133" s="44"/>
+      <c r="U133" s="44"/>
+    </row>
+    <row r="134" spans="1:21">
+      <c r="A134" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B134" s="45" t="s">
+        <v>406</v>
+      </c>
+      <c r="C134" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D134" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E134" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F134" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G134" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H134" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I134" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J134" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K134" s="41">
+        <v>27.34375</v>
+      </c>
+      <c r="L134" s="41">
+        <v>28.484231943031538</v>
+      </c>
+      <c r="M134" s="41">
+        <v>23.305084745762713</v>
+      </c>
+      <c r="N134" s="41">
+        <v>28.571428571428569</v>
+      </c>
+      <c r="O134" s="41">
+        <v>11.695906432748536</v>
+      </c>
+      <c r="P134" s="41">
+        <v>23.738872403560833</v>
+      </c>
+      <c r="Q134" s="41">
+        <v>20.23121387283237</v>
+      </c>
+      <c r="R134" s="41">
+        <v>14.184397163120567</v>
+      </c>
+      <c r="S134" s="44"/>
+      <c r="T134" s="44"/>
+      <c r="U134" s="44"/>
+    </row>
+    <row r="135" spans="1:21">
+      <c r="A135" s="42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B135" s="45" t="s">
+        <v>407</v>
+      </c>
+      <c r="C135" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D135" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E135" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F135" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G135" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H135" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I135" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J135" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K135" s="41">
+        <v>11.508951406649617</v>
+      </c>
+      <c r="L135" s="41">
+        <v>13.496932515337424</v>
+      </c>
+      <c r="M135" s="41">
+        <v>10.830324909747292</v>
+      </c>
+      <c r="N135" s="41">
+        <v>9.6153846153846168</v>
+      </c>
+      <c r="O135" s="41">
+        <v>8.2850041425020713</v>
+      </c>
+      <c r="P135" s="41">
+        <v>17.174082747853241</v>
+      </c>
+      <c r="Q135" s="41">
+        <v>9.1673032849503446</v>
+      </c>
+      <c r="R135" s="41">
+        <v>9.2592592592592595</v>
+      </c>
+      <c r="S135" s="44"/>
+      <c r="T135" s="44"/>
+      <c r="U135" s="44"/>
+    </row>
+    <row r="136" spans="1:21">
+      <c r="A136" s="42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B136" s="45" t="s">
+        <v>408</v>
+      </c>
+      <c r="C136" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D136" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E136" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F136" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G136" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H136" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I136" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J136" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K136" s="41">
+        <v>23.546200499464859</v>
+      </c>
+      <c r="L136" s="41">
+        <v>14.301036825169824</v>
+      </c>
+      <c r="M136" s="41">
+        <v>18.264840182648399</v>
+      </c>
+      <c r="N136" s="41">
+        <v>14.978601997146932</v>
+      </c>
+      <c r="O136" s="41">
+        <v>19.340659340659339</v>
+      </c>
+      <c r="P136" s="41">
+        <v>15.254237288135593</v>
+      </c>
+      <c r="Q136" s="41">
+        <v>11.527377521613833</v>
+      </c>
+      <c r="R136" s="41">
+        <v>14.475271411338962</v>
+      </c>
+      <c r="S136" s="44"/>
+      <c r="T136" s="44"/>
+      <c r="U136" s="44"/>
+    </row>
+    <row r="137" spans="1:21">
+      <c r="A137" s="42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B137" s="45" t="s">
+        <v>409</v>
+      </c>
+      <c r="C137" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D137" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E137" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F137" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G137" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H137" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I137" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J137" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K137" s="41">
+        <v>19.448946515397083</v>
+      </c>
+      <c r="L137" s="41">
+        <v>25.538707102952916</v>
+      </c>
+      <c r="M137" s="41">
+        <v>25.196850393700785</v>
+      </c>
+      <c r="N137" s="41">
+        <v>12.749003984063746</v>
+      </c>
+      <c r="O137" s="41">
+        <v>20.793950850661627</v>
+      </c>
+      <c r="P137" s="41">
+        <v>17.224880382775119</v>
+      </c>
+      <c r="Q137" s="41">
+        <v>16.869728209934397</v>
+      </c>
+      <c r="R137" s="41">
+        <v>20.579981290926099</v>
+      </c>
+      <c r="S137" s="44"/>
+      <c r="T137" s="44"/>
+      <c r="U137" s="44"/>
+    </row>
+    <row r="138" spans="1:21">
+      <c r="A138" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B138" s="45" t="s">
+        <v>410</v>
+      </c>
+      <c r="C138" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D138" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E138" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F138" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G138" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H138" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I138" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J138" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K138" s="41">
+        <v>7.2254335260115603</v>
+      </c>
+      <c r="L138" s="41">
+        <v>9.8245614035087723</v>
+      </c>
+      <c r="M138" s="41">
+        <v>12.295081967213115</v>
+      </c>
+      <c r="N138" s="41">
+        <v>6.9156293222683258</v>
+      </c>
+      <c r="O138" s="41">
+        <v>7.944389275074478</v>
+      </c>
+      <c r="P138" s="41">
+        <v>13.820335636722607</v>
+      </c>
+      <c r="Q138" s="41">
+        <v>11.787819253438114</v>
+      </c>
+      <c r="R138" s="41">
+        <v>2.0533880903490762</v>
+      </c>
+      <c r="S138" s="44"/>
+      <c r="T138" s="44"/>
+      <c r="U138" s="44"/>
+    </row>
+    <row r="139" spans="1:21">
+      <c r="A139" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B139" s="45" t="s">
+        <v>411</v>
+      </c>
+      <c r="C139" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D139" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E139" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F139" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G139" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H139" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I139" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J139" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K139" s="41">
+        <v>19.301470588235293</v>
+      </c>
+      <c r="L139" s="41">
+        <v>22.54579614842649</v>
+      </c>
+      <c r="M139" s="41">
+        <v>27.17900656044986</v>
+      </c>
+      <c r="N139" s="41">
+        <v>21.325915623551229</v>
+      </c>
+      <c r="O139" s="41">
+        <v>16.468435498627628</v>
+      </c>
+      <c r="P139" s="41">
+        <v>14.292094685127289</v>
+      </c>
+      <c r="Q139" s="41">
+        <v>13.003901170351105</v>
+      </c>
+      <c r="R139" s="41">
+        <v>6.9174232598357106</v>
+      </c>
+      <c r="S139" s="44"/>
+      <c r="T139" s="44"/>
+      <c r="U139" s="44"/>
+    </row>
+    <row r="140" spans="1:21">
+      <c r="A140" s="42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B140" s="45" t="s">
+        <v>412</v>
+      </c>
+      <c r="C140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K140" s="41">
+        <v>15.283842794759824</v>
+      </c>
+      <c r="L140" s="41">
+        <v>27.057497181510708</v>
+      </c>
+      <c r="M140" s="41">
+        <v>18.411967779056386</v>
+      </c>
+      <c r="N140" s="41">
+        <v>16.374269005847953</v>
+      </c>
+      <c r="O140" s="41">
+        <v>22.508038585209004</v>
+      </c>
+      <c r="P140" s="41">
+        <v>18.838304552590266</v>
+      </c>
+      <c r="Q140" s="41">
+        <v>9.1743119266055047</v>
+      </c>
+      <c r="R140" s="41">
+        <v>15.384615384615385</v>
+      </c>
+      <c r="S140" s="44"/>
+      <c r="T140" s="44"/>
+      <c r="U140" s="44"/>
+    </row>
+    <row r="141" spans="1:21">
+      <c r="A141" s="42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B141" s="45" t="s">
+        <v>413</v>
+      </c>
+      <c r="C141" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D141" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E141" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F141" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G141" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H141" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I141" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J141" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K141" s="41">
+        <v>26.932084309133486</v>
+      </c>
+      <c r="L141" s="41">
+        <v>16.93889897156685</v>
+      </c>
+      <c r="M141" s="41">
+        <v>20.125786163522012</v>
+      </c>
+      <c r="N141" s="41">
+        <v>19.442644199611145</v>
+      </c>
+      <c r="O141" s="41">
+        <v>20.74074074074074</v>
+      </c>
+      <c r="P141" s="41">
+        <v>27.0848182466144</v>
+      </c>
+      <c r="Q141" s="41">
+        <v>17.82042494859493</v>
+      </c>
+      <c r="R141" s="41">
+        <v>12</v>
+      </c>
+      <c r="S141" s="44"/>
+      <c r="T141" s="44"/>
+      <c r="U141" s="44"/>
+    </row>
+    <row r="142" spans="1:21">
+      <c r="A142" s="42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B142" s="45" t="s">
+        <v>414</v>
+      </c>
+      <c r="C142" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D142" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E142" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F142" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G142" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H142" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I142" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J142" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K142" s="41">
+        <v>20.454545454545453</v>
+      </c>
+      <c r="L142" s="41">
+        <v>20.145495243424733</v>
+      </c>
+      <c r="M142" s="41">
+        <v>22.435897435897434</v>
+      </c>
+      <c r="N142" s="41">
+        <v>23.735810113519094</v>
+      </c>
+      <c r="O142" s="41">
+        <v>19.125683060109289</v>
+      </c>
+      <c r="P142" s="41">
+        <v>23.513139695712308</v>
+      </c>
+      <c r="Q142" s="41">
+        <v>23.676880222841227</v>
+      </c>
+      <c r="R142" s="41">
+        <v>11.527377521613833</v>
+      </c>
+      <c r="S142" s="44"/>
+      <c r="T142" s="44"/>
+      <c r="U142" s="44"/>
+    </row>
+    <row r="143" spans="1:21">
+      <c r="A143" s="42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B143" s="45" t="s">
+        <v>415</v>
+      </c>
+      <c r="C143" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D143" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E143" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F143" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G143" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H143" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I143" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J143" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K143" s="41">
+        <v>23.267326732673268</v>
+      </c>
+      <c r="L143" s="41">
+        <v>22.004889975550125</v>
+      </c>
+      <c r="M143" s="41">
+        <v>22.504892367906066</v>
+      </c>
+      <c r="N143" s="41">
+        <v>27.531956735496561</v>
+      </c>
+      <c r="O143" s="41">
+        <v>19.172317044657468</v>
+      </c>
+      <c r="P143" s="41">
+        <v>14.679715302491102</v>
+      </c>
+      <c r="Q143" s="41">
+        <v>12.626262626262626</v>
+      </c>
+      <c r="R143" s="41">
+        <v>9.9344327438903246</v>
+      </c>
+      <c r="S143" s="44"/>
+      <c r="T143" s="44"/>
+      <c r="U143" s="44"/>
+    </row>
+    <row r="144" spans="1:21">
+      <c r="A144" s="42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B144" s="45" t="s">
+        <v>416</v>
+      </c>
+      <c r="C144" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D144" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E144" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F144" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G144" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H144" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I144" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J144" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K144" s="41">
+        <v>20.342612419700217</v>
+      </c>
+      <c r="L144" s="41">
+        <v>20.137784843667198</v>
+      </c>
+      <c r="M144" s="41">
+        <v>28.602860286028605</v>
+      </c>
+      <c r="N144" s="41">
+        <v>15.891032917139613</v>
+      </c>
+      <c r="O144" s="41">
+        <v>18.9873417721519</v>
+      </c>
+      <c r="P144" s="41">
+        <v>26.62490211433046</v>
+      </c>
+      <c r="Q144" s="41">
+        <v>25.33532041728763</v>
+      </c>
+      <c r="R144" s="41">
+        <v>15.703069236259815</v>
+      </c>
+      <c r="S144" s="44"/>
+      <c r="T144" s="44"/>
+      <c r="U144" s="44"/>
+    </row>
+    <row r="145" spans="1:21">
+      <c r="A145" s="42" t="s">
+        <v>185</v>
+      </c>
+      <c r="B145" s="45" t="s">
+        <v>417</v>
+      </c>
+      <c r="C145" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D145" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E145" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F145" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G145" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H145" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I145" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J145" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K145" s="41">
+        <v>21.881838074398249</v>
+      </c>
+      <c r="L145" s="41">
+        <v>15.053763440860216</v>
+      </c>
+      <c r="M145" s="41">
+        <v>6.4935064935064943</v>
+      </c>
+      <c r="N145" s="41">
+        <v>15.300546448087431</v>
+      </c>
+      <c r="O145" s="41">
+        <v>6.2597809076682314</v>
+      </c>
+      <c r="P145" s="41">
+        <v>9.9173553719008272</v>
+      </c>
+      <c r="Q145" s="41">
+        <v>10.327022375215147</v>
+      </c>
+      <c r="R145" s="41">
+        <v>13.769363166953529</v>
+      </c>
+      <c r="S145" s="44"/>
+      <c r="T145" s="44"/>
+      <c r="U145" s="44"/>
+    </row>
+    <row r="146" spans="1:21">
+      <c r="A146" s="42" t="s">
+        <v>186</v>
+      </c>
+      <c r="B146" s="45" t="s">
+        <v>418</v>
+      </c>
+      <c r="C146" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D146" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E146" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F146" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G146" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H146" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I146" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J146" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K146" s="41">
+        <v>19.021739130434785</v>
+      </c>
+      <c r="L146" s="41">
+        <v>34.236804564907274</v>
+      </c>
+      <c r="M146" s="41">
+        <v>12.121212121212121</v>
+      </c>
+      <c r="N146" s="41">
+        <v>17.120622568093388</v>
+      </c>
+      <c r="O146" s="41">
+        <v>35.882908404154861</v>
+      </c>
+      <c r="P146" s="41">
+        <v>20.599250936329586</v>
+      </c>
+      <c r="Q146" s="41">
+        <v>14.692378328741965</v>
+      </c>
+      <c r="R146" s="41">
+        <v>12.302284710017574</v>
+      </c>
+      <c r="S146" s="44"/>
+      <c r="T146" s="44"/>
+      <c r="U146" s="44"/>
+    </row>
+    <row r="147" spans="1:21">
+      <c r="A147" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="B147" s="45" t="s">
+        <v>419</v>
+      </c>
+      <c r="C147" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D147" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E147" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F147" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G147" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H147" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I147" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J147" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K147" s="41">
+        <v>31.25</v>
+      </c>
+      <c r="L147" s="41">
+        <v>27.989821882951656</v>
+      </c>
+      <c r="M147" s="41">
+        <v>24.173027989821882</v>
+      </c>
+      <c r="N147" s="41">
+        <v>23.929471032745592</v>
+      </c>
+      <c r="O147" s="41">
+        <v>14.716703458425313</v>
+      </c>
+      <c r="P147" s="41">
+        <v>14.556040756914118</v>
+      </c>
+      <c r="Q147" s="41">
+        <v>26.809651474530831</v>
+      </c>
+      <c r="R147" s="41">
+        <v>8.9916506101477189</v>
+      </c>
+      <c r="S147" s="44"/>
+      <c r="T147" s="44"/>
+      <c r="U147" s="44"/>
+    </row>
+    <row r="148" spans="1:21">
+      <c r="A148" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="B148" s="45" t="s">
+        <v>420</v>
+      </c>
+      <c r="C148" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D148" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E148" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F148" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G148" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H148" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I148" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J148" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K148" s="41">
+        <v>9.8039215686274517</v>
+      </c>
+      <c r="L148" s="41">
+        <v>16.771488469601678</v>
+      </c>
+      <c r="M148" s="41">
+        <v>15.85014409221902</v>
+      </c>
+      <c r="N148" s="41">
+        <v>29.548989113530325</v>
+      </c>
+      <c r="O148" s="41">
+        <v>21.074815595363539</v>
+      </c>
+      <c r="P148" s="41">
+        <v>35.049288061336256</v>
+      </c>
+      <c r="Q148" s="41">
+        <v>25.25832376578645</v>
+      </c>
+      <c r="R148" s="41">
+        <v>16.412661195779602</v>
+      </c>
+      <c r="S148" s="44"/>
+      <c r="T148" s="44"/>
+      <c r="U148" s="44"/>
+    </row>
+    <row r="149" spans="1:21">
+      <c r="A149" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B149" s="45" t="s">
+        <v>421</v>
+      </c>
+      <c r="C149" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D149" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E149" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F149" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G149" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H149" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I149" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J149" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K149" s="41">
+        <v>37.863421230561187</v>
+      </c>
+      <c r="L149" s="41">
+        <v>25</v>
+      </c>
+      <c r="M149" s="41">
+        <v>31.227821149751595</v>
+      </c>
+      <c r="N149" s="41">
+        <v>12.640449438202246</v>
+      </c>
+      <c r="O149" s="41">
+        <v>24.871982443306511</v>
+      </c>
+      <c r="P149" s="41">
+        <v>24.337866857551898</v>
+      </c>
+      <c r="Q149" s="41">
+        <v>29.829545454545457</v>
+      </c>
+      <c r="R149" s="41">
+        <v>14.084507042253522</v>
+      </c>
+      <c r="S149" s="44"/>
+      <c r="T149" s="44"/>
+      <c r="U149" s="44"/>
+    </row>
+    <row r="150" spans="1:21" s="53" customFormat="1">
+      <c r="A150" s="43"/>
+      <c r="B150" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" s="36">
+        <v>2.835431552682318E-2</v>
+      </c>
+      <c r="D150" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E150" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F150" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G150" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H150" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I150" s="36">
+        <v>2.2463833228502109E-2</v>
+      </c>
+      <c r="J150" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K150" s="39">
+        <v>20.364241404879461</v>
+      </c>
+      <c r="L150" s="39">
+        <v>18.725599307506137</v>
+      </c>
+      <c r="M150" s="39">
+        <v>19.646968534151956</v>
+      </c>
+      <c r="N150" s="39">
+        <v>21.735923284976639</v>
+      </c>
+      <c r="O150" s="39">
+        <v>18.353078267624781</v>
+      </c>
+      <c r="P150" s="39">
+        <v>16.756201729192398</v>
+      </c>
+      <c r="Q150" s="39">
+        <v>13.562324416335683</v>
+      </c>
+      <c r="R150" s="39">
+        <v>12.268330406060766</v>
+      </c>
+      <c r="S150" s="55"/>
+      <c r="T150" s="55"/>
+      <c r="U150" s="55"/>
+    </row>
+    <row r="151" spans="1:21">
+      <c r="A151" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B151" s="45" t="s">
+        <v>422</v>
+      </c>
+      <c r="C151" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D151" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E151" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F151" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G151" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H151" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I151" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J151" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K151" s="41">
+        <v>22.586109542631281</v>
+      </c>
+      <c r="L151" s="41">
+        <v>21.268431727237843</v>
+      </c>
+      <c r="M151" s="41">
+        <v>18.989312026564285</v>
+      </c>
+      <c r="N151" s="41">
+        <v>21.833422681417222</v>
+      </c>
+      <c r="O151" s="41">
+        <v>17.146718472843993</v>
+      </c>
+      <c r="P151" s="41">
+        <v>16.560316013369796</v>
+      </c>
+      <c r="Q151" s="41">
+        <v>12.2035300606729</v>
+      </c>
+      <c r="R151" s="41">
+        <v>13.061068459112484</v>
+      </c>
+      <c r="S151" s="44"/>
+      <c r="T151" s="44"/>
+      <c r="U151" s="44"/>
+    </row>
+    <row r="152" spans="1:21">
+      <c r="A152" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B152" s="45" t="s">
+        <v>423</v>
+      </c>
+      <c r="C152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K152" s="41">
+        <v>13.869625520110958</v>
+      </c>
+      <c r="L152" s="41">
+        <v>13.731548232063165</v>
+      </c>
+      <c r="M152" s="41">
+        <v>8.0348175426849675</v>
+      </c>
+      <c r="N152" s="41">
+        <v>4.490057729313663</v>
+      </c>
+      <c r="O152" s="41">
+        <v>7.214428857715431</v>
+      </c>
+      <c r="P152" s="41">
+        <v>10.928961748633879</v>
+      </c>
+      <c r="Q152" s="41">
+        <v>9.223674096848578</v>
+      </c>
+      <c r="R152" s="41">
+        <v>3.8971161340607949</v>
+      </c>
+      <c r="S152" s="44"/>
+      <c r="T152" s="44"/>
+      <c r="U152" s="44"/>
+    </row>
+    <row r="153" spans="1:21">
+      <c r="A153" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B153" s="45" t="s">
+        <v>424</v>
+      </c>
+      <c r="C153" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D153" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E153" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F153" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G153" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H153" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I153" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J153" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K153" s="41">
+        <v>19.362376898681354</v>
+      </c>
+      <c r="L153" s="41">
+        <v>21.773430104133794</v>
+      </c>
+      <c r="M153" s="41">
+        <v>21.589205397301349</v>
+      </c>
+      <c r="N153" s="41">
+        <v>19.909237300541648</v>
+      </c>
+      <c r="O153" s="41">
+        <v>20.511202272010099</v>
+      </c>
+      <c r="P153" s="41">
+        <v>19.934543290687298</v>
+      </c>
+      <c r="Q153" s="41">
+        <v>17.608633910820789</v>
+      </c>
+      <c r="R153" s="41">
+        <v>11.536876802637</v>
+      </c>
+      <c r="S153" s="44"/>
+      <c r="T153" s="44"/>
+      <c r="U153" s="44"/>
+    </row>
+    <row r="154" spans="1:21">
+      <c r="A154" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="B154" s="45" t="s">
+        <v>425</v>
+      </c>
+      <c r="C154" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D154" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E154" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F154" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G154" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H154" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I154" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J154" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K154" s="41">
+        <v>16.516516516516514</v>
+      </c>
+      <c r="L154" s="41">
+        <v>13.620885357548239</v>
+      </c>
+      <c r="M154" s="41">
+        <v>15.659955257270694</v>
+      </c>
+      <c r="N154" s="41">
+        <v>25.806451612903224</v>
+      </c>
+      <c r="O154" s="41">
+        <v>18.195050946142647</v>
+      </c>
+      <c r="P154" s="41">
+        <v>18.049288441513365</v>
+      </c>
+      <c r="Q154" s="41">
+        <v>16.371971185330715</v>
+      </c>
+      <c r="R154" s="41">
+        <v>13.367281985996181</v>
+      </c>
+      <c r="S154" s="44"/>
+      <c r="T154" s="44"/>
+      <c r="U154" s="44"/>
+    </row>
+    <row r="155" spans="1:21">
+      <c r="A155" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B155" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C155" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D155" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E155" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F155" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G155" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H155" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I155" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J155" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K155" s="41">
+        <v>17.527675276752767</v>
+      </c>
+      <c r="L155" s="41">
+        <v>16.265060240963855</v>
+      </c>
+      <c r="M155" s="41">
+        <v>25.758697261287935</v>
+      </c>
+      <c r="N155" s="41">
+        <v>24.55937590291823</v>
+      </c>
+      <c r="O155" s="41">
+        <v>19.801980198019802</v>
+      </c>
+      <c r="P155" s="41">
+        <v>12.813522355507088</v>
+      </c>
+      <c r="Q155" s="41">
+        <v>11.504537901060974</v>
+      </c>
+      <c r="R155" s="41">
+        <v>10.621605310802655</v>
+      </c>
+      <c r="S155" s="44"/>
+      <c r="T155" s="44"/>
+      <c r="U155" s="44"/>
+    </row>
+    <row r="156" spans="1:21">
+      <c r="A156" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B156" s="45" t="s">
+        <v>427</v>
+      </c>
+      <c r="C156" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D156" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E156" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F156" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G156" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H156" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I156" s="41">
+        <v>0.245398773006135</v>
+      </c>
+      <c r="J156" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K156" s="41">
+        <v>20.860495436766623</v>
+      </c>
+      <c r="L156" s="41">
+        <v>20.773410035155003</v>
+      </c>
+      <c r="M156" s="41">
+        <v>23.193856762262968</v>
+      </c>
+      <c r="N156" s="41">
+        <v>28.834355828220858</v>
+      </c>
+      <c r="O156" s="41">
+        <v>24.035206499661474</v>
+      </c>
+      <c r="P156" s="41">
+        <v>22.078536508437157</v>
+      </c>
+      <c r="Q156" s="41">
+        <v>16.809200825715127</v>
+      </c>
+      <c r="R156" s="41">
+        <v>15.145140933950358</v>
+      </c>
+      <c r="S156" s="44"/>
+      <c r="T156" s="44"/>
+      <c r="U156" s="44"/>
+    </row>
+    <row r="157" spans="1:21">
+      <c r="A157" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B157" s="45" t="s">
+        <v>428</v>
+      </c>
+      <c r="C157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K157" s="41">
+        <v>25.914634146341463</v>
+      </c>
+      <c r="L157" s="41">
+        <v>20.743738932456363</v>
+      </c>
+      <c r="M157" s="41">
+        <v>19.50975487743872</v>
+      </c>
+      <c r="N157" s="41">
+        <v>22.058823529411764</v>
+      </c>
+      <c r="O157" s="41">
+        <v>19.136281355055598</v>
+      </c>
+      <c r="P157" s="41">
+        <v>19.309678976587012</v>
+      </c>
+      <c r="Q157" s="41">
+        <v>19.539427773900908</v>
+      </c>
+      <c r="R157" s="41">
+        <v>15.089163237311386</v>
+      </c>
+      <c r="S157" s="44"/>
+      <c r="T157" s="44"/>
+      <c r="U157" s="44"/>
+    </row>
+    <row r="158" spans="1:21">
+      <c r="A158" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B158" s="45" t="s">
+        <v>429</v>
+      </c>
+      <c r="C158" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D158" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E158" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F158" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G158" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H158" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I158" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J158" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K158" s="41">
+        <v>22.861101489435399</v>
+      </c>
+      <c r="L158" s="41">
+        <v>14.93550577053632</v>
+      </c>
+      <c r="M158" s="41">
+        <v>18.86178861788618</v>
+      </c>
+      <c r="N158" s="41">
+        <v>20.401854714064914</v>
+      </c>
+      <c r="O158" s="41">
+        <v>21.573604060913706</v>
+      </c>
+      <c r="P158" s="41">
+        <v>20.455873758036237</v>
+      </c>
+      <c r="Q158" s="41">
+        <v>15.491009681881051</v>
+      </c>
+      <c r="R158" s="41">
+        <v>11.320754716981131</v>
+      </c>
+      <c r="S158" s="44"/>
+      <c r="T158" s="44"/>
+      <c r="U158" s="44"/>
+    </row>
+    <row r="159" spans="1:21">
+      <c r="A159" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B159" s="45" t="s">
+        <v>430</v>
+      </c>
+      <c r="C159" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D159" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E159" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F159" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G159" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H159" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I159" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J159" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K159" s="41">
+        <v>17.626500531834065</v>
+      </c>
+      <c r="L159" s="41">
+        <v>14.086617713172485</v>
+      </c>
+      <c r="M159" s="41">
+        <v>17.319829737266989</v>
+      </c>
+      <c r="N159" s="41">
+        <v>20.314735336194563</v>
+      </c>
+      <c r="O159" s="41">
+        <v>16.386247256766641</v>
+      </c>
+      <c r="P159" s="41">
+        <v>12.32583065380493</v>
+      </c>
+      <c r="Q159" s="41">
+        <v>10.455563853622106</v>
+      </c>
+      <c r="R159" s="41">
+        <v>10.221060137865463</v>
+      </c>
+      <c r="S159" s="44"/>
+      <c r="T159" s="44"/>
+      <c r="U159" s="44"/>
+    </row>
+    <row r="160" spans="1:21" s="53" customFormat="1">
+      <c r="A160" s="43"/>
+      <c r="B160" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D160" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E160" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F160" s="36">
+        <v>2.9508535343848206E-2</v>
+      </c>
+      <c r="G160" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H160" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I160" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J160" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K160" s="39">
+        <v>35.657648133019364</v>
+      </c>
+      <c r="L160" s="39">
+        <v>34.823486456265265</v>
+      </c>
+      <c r="M160" s="39">
+        <v>33.940539611617119</v>
+      </c>
+      <c r="N160" s="39">
+        <v>36.992116434202551</v>
+      </c>
+      <c r="O160" s="39">
+        <v>30.83001033820706</v>
+      </c>
+      <c r="P160" s="39">
+        <v>26.434091559611403</v>
+      </c>
+      <c r="Q160" s="39">
+        <v>25.45121591632137</v>
+      </c>
+      <c r="R160" s="39">
+        <v>18.895242552320223</v>
+      </c>
+      <c r="S160" s="55"/>
+      <c r="T160" s="55"/>
+      <c r="U160" s="55"/>
+    </row>
+    <row r="161" spans="1:21">
+      <c r="A161" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B161" s="45" t="s">
+        <v>431</v>
+      </c>
+      <c r="C161" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D161" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E161" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F161" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G161" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H161" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I161" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J161" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K161" s="41">
+        <v>29.128986197049027</v>
+      </c>
+      <c r="L161" s="41">
+        <v>23.594110342380699</v>
+      </c>
+      <c r="M161" s="41">
+        <v>24.236548715462916</v>
+      </c>
+      <c r="N161" s="41">
+        <v>23.062798384135146</v>
+      </c>
+      <c r="O161" s="41">
+        <v>20.456049575837795</v>
+      </c>
+      <c r="P161" s="41">
+        <v>14.683653638522998</v>
+      </c>
+      <c r="Q161" s="41">
+        <v>17.026658883051176</v>
+      </c>
+      <c r="R161" s="41">
+        <v>12.866907921190188</v>
+      </c>
+      <c r="S161" s="44"/>
+      <c r="T161" s="44"/>
+      <c r="U161" s="44"/>
+    </row>
+    <row r="162" spans="1:21">
+      <c r="A162" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B162" s="45" t="s">
+        <v>432</v>
+      </c>
+      <c r="C162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K162" s="41">
+        <v>40.577590934015724</v>
+      </c>
+      <c r="L162" s="41">
+        <v>40.268456375838923</v>
+      </c>
+      <c r="M162" s="41">
+        <v>33.857729138166896</v>
+      </c>
+      <c r="N162" s="41">
+        <v>39.131511599108393</v>
+      </c>
+      <c r="O162" s="41">
+        <v>37.245256500351367</v>
+      </c>
+      <c r="P162" s="41">
+        <v>36.419305454838451</v>
+      </c>
+      <c r="Q162" s="41">
+        <v>32.490974729241877</v>
+      </c>
+      <c r="R162" s="41">
+        <v>24.229390681003583</v>
+      </c>
+      <c r="S162" s="44"/>
+      <c r="T162" s="44"/>
+      <c r="U162" s="44"/>
+    </row>
+    <row r="163" spans="1:21">
+      <c r="A163" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B163" s="45" t="s">
+        <v>433</v>
+      </c>
+      <c r="C163" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D163" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E163" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F163" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G163" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H163" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I163" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J163" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K163" s="41">
+        <v>29.792238337906706</v>
+      </c>
+      <c r="L163" s="41">
+        <v>28.869895536562204</v>
+      </c>
+      <c r="M163" s="41">
+        <v>40.520446096654275</v>
+      </c>
+      <c r="N163" s="41">
+        <v>40.36036036036036</v>
+      </c>
+      <c r="O163" s="41">
+        <v>30.266552020636286</v>
+      </c>
+      <c r="P163" s="41">
+        <v>24.131746290559271</v>
+      </c>
+      <c r="Q163" s="41">
+        <v>26.993865030674847</v>
+      </c>
+      <c r="R163" s="41">
+        <v>15.997629980743593</v>
+      </c>
+      <c r="S163" s="44"/>
+      <c r="T163" s="44"/>
+      <c r="U163" s="44"/>
+    </row>
+    <row r="164" spans="1:21">
+      <c r="A164" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B164" s="45" t="s">
+        <v>434</v>
+      </c>
+      <c r="C164" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D164" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E164" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F164" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G164" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H164" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I164" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J164" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K164" s="41">
+        <v>45.912202980265803</v>
+      </c>
+      <c r="L164" s="41">
+        <v>42.376087779038969</v>
+      </c>
+      <c r="M164" s="41">
+        <v>33.781454670803171</v>
+      </c>
+      <c r="N164" s="41">
+        <v>42.729591836734691</v>
+      </c>
+      <c r="O164" s="41">
+        <v>41.721854304635762</v>
+      </c>
+      <c r="P164" s="41">
+        <v>35.860333438188114</v>
+      </c>
+      <c r="Q164" s="41">
+        <v>38.152011922503725</v>
+      </c>
+      <c r="R164" s="41">
+        <v>27.834154827486227</v>
+      </c>
+      <c r="S164" s="44"/>
+      <c r="T164" s="44"/>
+      <c r="U164" s="44"/>
+    </row>
+    <row r="165" spans="1:21">
+      <c r="A165" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B165" s="45" t="s">
+        <v>435</v>
+      </c>
+      <c r="C165" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D165" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E165" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F165" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G165" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H165" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I165" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J165" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K165" s="41">
+        <v>20.415879017013232</v>
+      </c>
+      <c r="L165" s="41">
+        <v>36.827195467422094</v>
+      </c>
+      <c r="M165" s="41">
+        <v>29.323558813728759</v>
+      </c>
+      <c r="N165" s="41">
+        <v>31.908104658583277</v>
+      </c>
+      <c r="O165" s="41">
+        <v>31.013094417643003</v>
+      </c>
+      <c r="P165" s="41">
+        <v>25.674786043449636</v>
+      </c>
+      <c r="Q165" s="41">
+        <v>16.25</v>
+      </c>
+      <c r="R165" s="41">
+        <v>13.813813813813814</v>
+      </c>
+      <c r="S165" s="44"/>
+      <c r="T165" s="44"/>
+      <c r="U165" s="44"/>
+    </row>
+    <row r="166" spans="1:21">
+      <c r="A166" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B166" s="45" t="s">
+        <v>436</v>
+      </c>
+      <c r="C166" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D166" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E166" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F166" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G166" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H166" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I166" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J166" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K166" s="41">
+        <v>43.964232488822653</v>
+      </c>
+      <c r="L166" s="41">
+        <v>44.433883806581917</v>
+      </c>
+      <c r="M166" s="41">
+        <v>47.672588261749489</v>
+      </c>
+      <c r="N166" s="41">
+        <v>52.907786226839455</v>
+      </c>
+      <c r="O166" s="41">
+        <v>39.649526506770513</v>
+      </c>
+      <c r="P166" s="41">
+        <v>33.71053256310833</v>
+      </c>
+      <c r="Q166" s="41">
+        <v>31.288656043076479</v>
+      </c>
+      <c r="R166" s="41">
+        <v>23.25101465226663</v>
+      </c>
+      <c r="S166" s="44"/>
+      <c r="T166" s="44"/>
+      <c r="U166" s="44"/>
+    </row>
+    <row r="167" spans="1:21">
+      <c r="A167" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B167" s="45" t="s">
+        <v>437</v>
+      </c>
+      <c r="C167" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D167" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E167" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F167" s="41">
+        <v>0.53390282968499725</v>
+      </c>
+      <c r="G167" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H167" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I167" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J167" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K167" s="41">
+        <v>31.762837480148228</v>
+      </c>
+      <c r="L167" s="41">
+        <v>29.893924783027963</v>
+      </c>
+      <c r="M167" s="41">
+        <v>24.32667245873154</v>
+      </c>
+      <c r="N167" s="41">
+        <v>34.81624758220503</v>
+      </c>
+      <c r="O167" s="41">
+        <v>21.106491845219061</v>
+      </c>
+      <c r="P167" s="41">
+        <v>23.048112935753384</v>
+      </c>
+      <c r="Q167" s="41">
+        <v>19.113352800637113</v>
+      </c>
+      <c r="R167" s="41">
+        <v>19.612773447322102</v>
+      </c>
+      <c r="S167" s="44"/>
+      <c r="T167" s="44"/>
+      <c r="U167" s="44"/>
+    </row>
+    <row r="168" spans="1:21" s="53" customFormat="1">
+      <c r="A168" s="43"/>
+      <c r="B168" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D168" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E168" s="36">
+        <v>7.6821141178052207E-2</v>
+      </c>
+      <c r="F168" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G168" s="36">
+        <v>7.0775164994603387E-2</v>
+      </c>
+      <c r="H168" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I168" s="36">
+        <v>6.9838498472282851E-2</v>
+      </c>
+      <c r="J168" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K168" s="39">
+        <v>18.180433181829724</v>
+      </c>
+      <c r="L168" s="39">
+        <v>18.139465728304504</v>
+      </c>
+      <c r="M168" s="39">
+        <v>17.809010396611477</v>
+      </c>
+      <c r="N168" s="39">
+        <v>16.928264155330773</v>
+      </c>
+      <c r="O168" s="39">
+        <v>15.256373405266764</v>
+      </c>
+      <c r="P168" s="39">
+        <v>12.751142988968585</v>
+      </c>
+      <c r="Q168" s="39">
+        <v>10.08847431842748</v>
+      </c>
+      <c r="R168" s="39">
+        <v>9.5491333967354386</v>
+      </c>
+      <c r="S168" s="55"/>
+      <c r="T168" s="55"/>
+      <c r="U168" s="55"/>
+    </row>
+    <row r="169" spans="1:21">
+      <c r="A169" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B169" s="45" t="s">
+        <v>438</v>
+      </c>
+      <c r="C169" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D169" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E169" s="41">
+        <v>8.8167871627578914E-2</v>
+      </c>
+      <c r="F169" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G169" s="41">
+        <v>0.15842839036755385</v>
+      </c>
+      <c r="H169" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I169" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J169" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K169" s="41">
+        <v>14.479519958257239</v>
+      </c>
+      <c r="L169" s="41">
+        <v>15.651625118333859</v>
+      </c>
+      <c r="M169" s="41">
+        <v>14.433485686793361</v>
+      </c>
+      <c r="N169" s="41">
+        <v>15.026467072684843</v>
+      </c>
+      <c r="O169" s="41">
+        <v>10.789602746444336</v>
+      </c>
+      <c r="P169" s="41">
+        <v>9.7515672161597404</v>
+      </c>
+      <c r="Q169" s="41">
+        <v>5.8438108730299279</v>
+      </c>
+      <c r="R169" s="41">
+        <v>5.6230031948881791</v>
+      </c>
+      <c r="S169" s="44"/>
+      <c r="T169" s="44"/>
+      <c r="U169" s="44"/>
+    </row>
+    <row r="170" spans="1:21">
+      <c r="A170" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B170" s="45" t="s">
+        <v>439</v>
+      </c>
+      <c r="C170" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D170" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E170" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F170" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G170" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H170" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I170" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J170" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K170" s="41">
+        <v>20.342346812205406</v>
+      </c>
+      <c r="L170" s="41">
+        <v>19.835510401548138</v>
+      </c>
+      <c r="M170" s="41">
+        <v>17.379051197745419</v>
+      </c>
+      <c r="N170" s="41">
+        <v>18.666059640336901</v>
+      </c>
+      <c r="O170" s="41">
+        <v>16.260162601626018</v>
+      </c>
+      <c r="P170" s="41">
+        <v>15.882967607105538</v>
+      </c>
+      <c r="Q170" s="41">
+        <v>13.671089666264576</v>
+      </c>
+      <c r="R170" s="41">
+        <v>9.7962382445141074</v>
+      </c>
+      <c r="S170" s="44"/>
+      <c r="T170" s="44"/>
+      <c r="U170" s="44"/>
+    </row>
+    <row r="171" spans="1:21">
+      <c r="A171" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B171" s="45" t="s">
+        <v>440</v>
+      </c>
+      <c r="C171" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D171" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E171" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F171" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G171" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H171" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I171" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J171" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K171" s="41">
+        <v>18.213660245183888</v>
+      </c>
+      <c r="L171" s="41">
+        <v>16.559337626494941</v>
+      </c>
+      <c r="M171" s="41">
+        <v>22.129389183696514</v>
+      </c>
+      <c r="N171" s="41">
+        <v>19.921656407386681</v>
+      </c>
+      <c r="O171" s="41">
+        <v>16.523389527743664</v>
+      </c>
+      <c r="P171" s="41">
+        <v>12.707009686490991</v>
+      </c>
+      <c r="Q171" s="41">
+        <v>11.242603550295858</v>
+      </c>
+      <c r="R171" s="41">
+        <v>10.622887493964267</v>
+      </c>
+      <c r="S171" s="44"/>
+      <c r="T171" s="44"/>
+      <c r="U171" s="44"/>
+    </row>
+    <row r="172" spans="1:21">
+      <c r="A172" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B172" s="45" t="s">
+        <v>395</v>
+      </c>
+      <c r="C172" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D172" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E172" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F172" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G172" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H172" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I172" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J172" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K172" s="41">
+        <v>15.841584158415841</v>
+      </c>
+      <c r="L172" s="41">
+        <v>15.340364333652923</v>
+      </c>
+      <c r="M172" s="41">
+        <v>16.559337626494941</v>
+      </c>
+      <c r="N172" s="41">
+        <v>9.115770282588878</v>
+      </c>
+      <c r="O172" s="41">
+        <v>21.598272138228939</v>
+      </c>
+      <c r="P172" s="41">
+        <v>8.791208791208792</v>
+      </c>
+      <c r="Q172" s="41">
+        <v>8.8593576965669989</v>
+      </c>
+      <c r="R172" s="41">
+        <v>15.521064301552107</v>
+      </c>
+      <c r="S172" s="44"/>
+      <c r="T172" s="44"/>
+      <c r="U172" s="44"/>
+    </row>
+    <row r="173" spans="1:21">
+      <c r="A173" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B173" s="45" t="s">
+        <v>441</v>
+      </c>
+      <c r="C173" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D173" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E173" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F173" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G173" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H173" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I173" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J173" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K173" s="41">
+        <v>10.471204188481677</v>
+      </c>
+      <c r="L173" s="41">
+        <v>15.873015873015872</v>
+      </c>
+      <c r="M173" s="41">
+        <v>8.5333333333333332</v>
+      </c>
+      <c r="N173" s="41">
+        <v>9.4389092815941265</v>
+      </c>
+      <c r="O173" s="41">
+        <v>11.911852293031567</v>
+      </c>
+      <c r="P173" s="41">
+        <v>10.072747621712367</v>
+      </c>
+      <c r="Q173" s="41">
+        <v>11.853448275862068</v>
+      </c>
+      <c r="R173" s="41">
+        <v>11.671087533156498</v>
+      </c>
+      <c r="S173" s="44"/>
+      <c r="T173" s="44"/>
+      <c r="U173" s="44"/>
+    </row>
+    <row r="174" spans="1:21">
+      <c r="A174" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B174" s="45" t="s">
+        <v>442</v>
+      </c>
+      <c r="C174" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D174" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E174" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F174" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G174" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H174" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I174" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J174" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K174" s="41">
+        <v>26.086956521739129</v>
+      </c>
+      <c r="L174" s="41">
+        <v>25.834230355220669</v>
+      </c>
+      <c r="M174" s="41">
+        <v>29.914529914529915</v>
+      </c>
+      <c r="N174" s="41">
+        <v>14.799154334038054</v>
+      </c>
+      <c r="O174" s="41">
+        <v>26.557711950970376</v>
+      </c>
+      <c r="P174" s="41">
+        <v>31.098153547133137</v>
+      </c>
+      <c r="Q174" s="41">
+        <v>11.616650532429816</v>
+      </c>
+      <c r="R174" s="41">
+        <v>21.653543307086615</v>
+      </c>
+      <c r="S174" s="44"/>
+      <c r="T174" s="44"/>
+      <c r="U174" s="44"/>
+    </row>
+    <row r="175" spans="1:21">
+      <c r="A175" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B175" s="45" t="s">
+        <v>443</v>
+      </c>
+      <c r="C175" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D175" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E175" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F175" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G175" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H175" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I175" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J175" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K175" s="41">
+        <v>17.636684303350968</v>
+      </c>
+      <c r="L175" s="41">
+        <v>12.313104661389621</v>
+      </c>
+      <c r="M175" s="41">
+        <v>13.99825021872266</v>
+      </c>
+      <c r="N175" s="41">
+        <v>11.965811965811966</v>
+      </c>
+      <c r="O175" s="41">
+        <v>20.754716981132074</v>
+      </c>
+      <c r="P175" s="41">
+        <v>12.601260126012601</v>
+      </c>
+      <c r="Q175" s="41">
+        <v>17.064846416382252</v>
+      </c>
+      <c r="R175" s="41">
+        <v>14.598540145985401</v>
+      </c>
+      <c r="S175" s="44"/>
+      <c r="T175" s="44"/>
+      <c r="U175" s="44"/>
+    </row>
+    <row r="176" spans="1:21">
+      <c r="A176" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B176" s="45" t="s">
+        <v>444</v>
+      </c>
+      <c r="C176" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D176" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E176" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F176" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G176" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H176" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I176" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J176" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K176" s="41">
+        <v>30.791788856304986</v>
+      </c>
+      <c r="L176" s="41">
+        <v>23.726448011165388</v>
+      </c>
+      <c r="M176" s="41">
+        <v>33.542976939203356</v>
+      </c>
+      <c r="N176" s="41">
+        <v>20.97902097902098</v>
+      </c>
+      <c r="O176" s="41">
+        <v>33.637000700770848</v>
+      </c>
+      <c r="P176" s="41">
+        <v>22.535211267605636</v>
+      </c>
+      <c r="Q176" s="41">
+        <v>22.03856749311295</v>
+      </c>
+      <c r="R176" s="41">
+        <v>20.5761316872428</v>
+      </c>
+      <c r="S176" s="44"/>
+      <c r="T176" s="44"/>
+      <c r="U176" s="44"/>
+    </row>
+    <row r="177" spans="1:21">
+      <c r="A177" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B177" s="45" t="s">
+        <v>445</v>
+      </c>
+      <c r="C177" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D177" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E177" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F177" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G177" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H177" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I177" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J177" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K177" s="41">
+        <v>21.897810218978105</v>
+      </c>
+      <c r="L177" s="41">
+        <v>14.167650531286895</v>
+      </c>
+      <c r="M177" s="41">
+        <v>9.3348891481913636</v>
+      </c>
+      <c r="N177" s="41">
+        <v>24.80270574971815</v>
+      </c>
+      <c r="O177" s="41">
+        <v>22.443890274314214</v>
+      </c>
+      <c r="P177" s="41">
+        <v>12.330456226880395</v>
+      </c>
+      <c r="Q177" s="41">
+        <v>11.76470588235294</v>
+      </c>
+      <c r="R177" s="41">
+        <v>16.091954022988507</v>
+      </c>
+      <c r="S177" s="44"/>
+      <c r="T177" s="44"/>
+      <c r="U177" s="44"/>
+    </row>
+    <row r="178" spans="1:21">
+      <c r="A178" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B178" s="45" t="s">
+        <v>446</v>
+      </c>
+      <c r="C178" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D178" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E178" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F178" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G178" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H178" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I178" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J178" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K178" s="41">
+        <v>7.9575596816976129</v>
+      </c>
+      <c r="L178" s="41">
+        <v>26.07561929595828</v>
+      </c>
+      <c r="M178" s="41">
+        <v>15.852047556142669</v>
+      </c>
+      <c r="N178" s="41">
+        <v>17.902813299232736</v>
+      </c>
+      <c r="O178" s="41">
+        <v>18.641810918774969</v>
+      </c>
+      <c r="P178" s="41">
+        <v>15.404364569961489</v>
+      </c>
+      <c r="Q178" s="41">
+        <v>16.928657799274486</v>
+      </c>
+      <c r="R178" s="41">
+        <v>7.134363852556481</v>
+      </c>
+      <c r="S178" s="44"/>
+      <c r="T178" s="44"/>
+      <c r="U178" s="44"/>
+    </row>
+    <row r="179" spans="1:21">
+      <c r="A179" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B179" s="45" t="s">
+        <v>447</v>
+      </c>
+      <c r="C179" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D179" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E179" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F179" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G179" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H179" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I179" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J179" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K179" s="41">
+        <v>29.11392405063291</v>
+      </c>
+      <c r="L179" s="41">
+        <v>29.250457038391225</v>
+      </c>
+      <c r="M179" s="41">
+        <v>20.166073546856467</v>
+      </c>
+      <c r="N179" s="41">
+        <v>19.274376417233558</v>
+      </c>
+      <c r="O179" s="41">
+        <v>18.326206475259621</v>
+      </c>
+      <c r="P179" s="41">
+        <v>16.02747567258157</v>
+      </c>
+      <c r="Q179" s="41">
+        <v>16.994158258098778</v>
+      </c>
+      <c r="R179" s="41">
+        <v>17.725258493353028</v>
+      </c>
+      <c r="S179" s="44"/>
+      <c r="T179" s="44"/>
+      <c r="U179" s="44"/>
+    </row>
+    <row r="180" spans="1:21">
+      <c r="A180" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B180" s="45" t="s">
+        <v>448</v>
+      </c>
+      <c r="C180" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D180" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E180" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F180" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G180" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H180" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I180" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J180" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K180" s="41">
+        <v>33.994334277620403</v>
+      </c>
+      <c r="L180" s="41">
+        <v>22.824536376604851</v>
+      </c>
+      <c r="M180" s="41">
+        <v>22.727272727272727</v>
+      </c>
+      <c r="N180" s="41">
+        <v>19.363762102351316</v>
+      </c>
+      <c r="O180" s="41">
+        <v>18.276762402088774</v>
+      </c>
+      <c r="P180" s="41">
+        <v>17.135862913096695</v>
+      </c>
+      <c r="Q180" s="41">
+        <v>15.33406352683461</v>
+      </c>
+      <c r="R180" s="41">
+        <v>10.256410256410257</v>
+      </c>
+      <c r="S180" s="44"/>
+      <c r="T180" s="44"/>
+      <c r="U180" s="44"/>
+    </row>
+    <row r="181" spans="1:21">
+      <c r="A181" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B181" s="45" t="s">
+        <v>449</v>
+      </c>
+      <c r="C181" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D181" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E181" s="41">
+        <v>1.2690355329949237</v>
+      </c>
+      <c r="F181" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G181" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H181" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I181" s="2">
+        <v>2.73</v>
+      </c>
+      <c r="J181" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K181" s="41">
+        <v>31.872509960159363</v>
+      </c>
+      <c r="L181" s="41">
+        <v>34.082106893880713</v>
+      </c>
+      <c r="M181" s="41">
+        <v>25.506376594148538</v>
+      </c>
+      <c r="N181" s="41">
+        <v>24.251069900142657</v>
+      </c>
+      <c r="O181" s="41">
+        <v>27.649769585253459</v>
+      </c>
+      <c r="P181" s="41">
+        <v>23.703703703703702</v>
+      </c>
+      <c r="Q181" s="41">
+        <v>19.019751280175569</v>
+      </c>
+      <c r="R181" s="41">
+        <v>20.319303338171263</v>
+      </c>
+      <c r="S181" s="44"/>
+      <c r="T181" s="44"/>
+      <c r="U181" s="44"/>
+    </row>
+    <row r="182" spans="1:21" s="53" customFormat="1">
+      <c r="A182" s="43"/>
+      <c r="B182" s="54" t="s">
+        <v>450</v>
+      </c>
+      <c r="C182" s="36">
+        <v>5.5844083319372309E-2</v>
+      </c>
+      <c r="D182" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E182" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F182" s="36">
+        <v>5.213764337851929E-2</v>
+      </c>
+      <c r="G182" s="36">
+        <v>5.3940341981768163E-2</v>
+      </c>
+      <c r="H182" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I182" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J182" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K182" s="39">
+        <v>19.061951341861047</v>
+      </c>
+      <c r="L182" s="39">
+        <v>18.803312371583338</v>
+      </c>
+      <c r="M182" s="39">
+        <v>17.61438610488845</v>
+      </c>
+      <c r="N182" s="39">
+        <v>15.760869565217391</v>
+      </c>
+      <c r="O182" s="39">
+        <v>15.248101995707469</v>
+      </c>
+      <c r="P182" s="39">
+        <v>13.577606249418768</v>
+      </c>
+      <c r="Q182" s="39">
+        <v>13.44005734424467</v>
+      </c>
+      <c r="R182" s="39">
+        <v>11.494589918775473</v>
+      </c>
+      <c r="S182" s="55"/>
+      <c r="T182" s="55"/>
+      <c r="U182" s="55"/>
+    </row>
+    <row r="183" spans="1:21">
+      <c r="A183" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B183" s="45" t="s">
+        <v>451</v>
+      </c>
+      <c r="C183" s="48">
+        <v>0.19</v>
+      </c>
+      <c r="D183" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E183" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F183" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G183" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H183" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I183" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J183" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K183" s="41">
+        <v>15.015015015015015</v>
+      </c>
+      <c r="L183" s="41">
+        <v>15.636555731642895</v>
+      </c>
+      <c r="M183" s="41">
+        <v>15.807842332169985</v>
+      </c>
+      <c r="N183" s="41">
+        <v>10.730253353204173</v>
+      </c>
+      <c r="O183" s="41">
+        <v>9.0669304319155941</v>
+      </c>
+      <c r="P183" s="41">
+        <v>9.0271620859192385</v>
+      </c>
+      <c r="Q183" s="41">
+        <v>8.0113100848256362</v>
+      </c>
+      <c r="R183" s="41">
+        <v>7.9852579852579852</v>
+      </c>
+      <c r="S183" s="44"/>
+      <c r="T183" s="44"/>
+      <c r="U183" s="44"/>
+    </row>
+    <row r="184" spans="1:21">
+      <c r="A184" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B184" s="45" t="s">
+        <v>452</v>
+      </c>
+      <c r="C184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D184" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E184" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F184" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G184" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H184" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I184" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J184" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K184" s="41">
+        <v>21.621621621621621</v>
+      </c>
+      <c r="L184" s="41">
+        <v>16.483516483516485</v>
+      </c>
+      <c r="M184" s="41">
+        <v>20.504731861198739</v>
+      </c>
+      <c r="N184" s="41">
+        <v>15.748031496062993</v>
+      </c>
+      <c r="O184" s="41">
+        <v>17.598343685300208</v>
+      </c>
+      <c r="P184" s="41">
+        <v>25.70694087403599</v>
+      </c>
+      <c r="Q184" s="41">
+        <v>18.877297565822158</v>
+      </c>
+      <c r="R184" s="41">
+        <v>9.7276264591439698</v>
+      </c>
+      <c r="S184" s="44"/>
+      <c r="T184" s="44"/>
+      <c r="U184" s="44"/>
+    </row>
+    <row r="185" spans="1:21">
+      <c r="A185" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B185" s="45" t="s">
+        <v>453</v>
+      </c>
+      <c r="C185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D185" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E185" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F185" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G185" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H185" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I185" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J185" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K185" s="41">
+        <v>6.1919504643962853</v>
+      </c>
+      <c r="L185" s="41">
+        <v>7.5700227100681303</v>
+      </c>
+      <c r="M185" s="41">
+        <v>15.151515151515152</v>
+      </c>
+      <c r="N185" s="41">
+        <v>13.119533527696793</v>
+      </c>
+      <c r="O185" s="41">
+        <v>22.132796780684103</v>
+      </c>
+      <c r="P185" s="41">
+        <v>7.8508341511285566</v>
+      </c>
+      <c r="Q185" s="41">
+        <v>17.291066282420751</v>
+      </c>
+      <c r="R185" s="41">
+        <v>9.8039215686274517</v>
+      </c>
+      <c r="S185" s="44"/>
+      <c r="T185" s="44"/>
+      <c r="U185" s="44"/>
+    </row>
+    <row r="186" spans="1:21">
+      <c r="A186" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B186" s="45" t="s">
+        <v>454</v>
+      </c>
+      <c r="C186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D186" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E186" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F186" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G186" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H186" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I186" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J186" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K186" s="41">
+        <v>19.685039370078741</v>
+      </c>
+      <c r="L186" s="41">
+        <v>22.8287841191067</v>
+      </c>
+      <c r="M186" s="41">
+        <v>18.933731938216244</v>
+      </c>
+      <c r="N186" s="41">
+        <v>13.930348258706468</v>
+      </c>
+      <c r="O186" s="41">
+        <v>19.801980198019802</v>
+      </c>
+      <c r="P186" s="41">
+        <v>17.021276595744681</v>
+      </c>
+      <c r="Q186" s="41">
+        <v>19.138755980861244</v>
+      </c>
+      <c r="R186" s="41">
+        <v>16.374269005847953</v>
+      </c>
+      <c r="S186" s="44"/>
+      <c r="T186" s="44"/>
+      <c r="U186" s="44"/>
+    </row>
+    <row r="187" spans="1:21">
+      <c r="A187" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B187" s="45" t="s">
+        <v>311</v>
+      </c>
+      <c r="C187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D187" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E187" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F187" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G187" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H187" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I187" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J187" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K187" s="41">
+        <v>20.304568527918779</v>
+      </c>
+      <c r="L187" s="41">
+        <v>15.665796344647518</v>
+      </c>
+      <c r="M187" s="41">
+        <v>11.818778726198293</v>
+      </c>
+      <c r="N187" s="41">
+        <v>34.736138944555783</v>
+      </c>
+      <c r="O187" s="41">
+        <v>14.754098360655739</v>
+      </c>
+      <c r="P187" s="41">
+        <v>12.519561815336463</v>
+      </c>
+      <c r="Q187" s="41">
+        <v>13.215859030837004</v>
+      </c>
+      <c r="R187" s="41">
+        <v>20.378457059679768</v>
+      </c>
+      <c r="S187" s="44"/>
+      <c r="T187" s="44"/>
+      <c r="U187" s="44"/>
+    </row>
+    <row r="188" spans="1:21">
+      <c r="A188" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B188" s="45" t="s">
+        <v>338</v>
+      </c>
+      <c r="C188" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D188" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E188" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F188" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G188" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H188" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I188" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J188" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K188" s="41">
+        <v>13.333333333333334</v>
+      </c>
+      <c r="L188" s="41">
+        <v>28.238182934315532</v>
+      </c>
+      <c r="M188" s="41">
+        <v>14.048531289910601</v>
+      </c>
+      <c r="N188" s="41">
+        <v>24.112525117213664</v>
+      </c>
+      <c r="O188" s="41">
+        <v>16.62049861495845</v>
+      </c>
+      <c r="P188" s="41">
+        <v>21.447721179624665</v>
+      </c>
+      <c r="Q188" s="41">
+        <v>26.778242677824267</v>
+      </c>
+      <c r="R188" s="41">
+        <v>10.238907849829351</v>
+      </c>
+      <c r="S188" s="44"/>
+      <c r="T188" s="44"/>
+      <c r="U188" s="44"/>
+    </row>
+    <row r="189" spans="1:21">
+      <c r="A189" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B189" s="45" t="s">
+        <v>455</v>
+      </c>
+      <c r="C189" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D189" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E189" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F189" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G189" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H189" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I189" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J189" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K189" s="41">
+        <v>27.586206896551722</v>
+      </c>
+      <c r="L189" s="41">
+        <v>29.787234042553195</v>
+      </c>
+      <c r="M189" s="41">
+        <v>13.417190775681341</v>
+      </c>
+      <c r="N189" s="41">
+        <v>18.883415435139575</v>
+      </c>
+      <c r="O189" s="41">
+        <v>15.698587127158554</v>
+      </c>
+      <c r="P189" s="41">
+        <v>15.578635014836795</v>
+      </c>
+      <c r="Q189" s="41">
+        <v>9.6385542168674707</v>
+      </c>
+      <c r="R189" s="41">
+        <v>12.230447376890892</v>
+      </c>
+      <c r="S189" s="44"/>
+      <c r="T189" s="44"/>
+      <c r="U189" s="44"/>
+    </row>
+    <row r="190" spans="1:21">
+      <c r="A190" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B190" s="45" t="s">
+        <v>456</v>
+      </c>
+      <c r="C190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D190" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E190" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F190" s="41">
+        <v>1.524390243902439</v>
+      </c>
+      <c r="G190" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H190" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I190" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J190" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K190" s="41">
+        <v>26.761819803746654</v>
+      </c>
+      <c r="L190" s="41">
+        <v>12.37842617152962</v>
+      </c>
+      <c r="M190" s="41">
+        <v>21.524663677130047</v>
+      </c>
+      <c r="N190" s="41">
+        <v>21.937842778793417</v>
+      </c>
+      <c r="O190" s="41">
+        <v>16.913319238900634</v>
+      </c>
+      <c r="P190" s="41">
+        <v>18.292682926829269</v>
+      </c>
+      <c r="Q190" s="41">
+        <v>17.475728155339805</v>
+      </c>
+      <c r="R190" s="41">
+        <v>11.494252873563218</v>
+      </c>
+      <c r="S190" s="44"/>
+      <c r="T190" s="44"/>
+      <c r="U190" s="44"/>
+    </row>
+    <row r="191" spans="1:21">
+      <c r="A191" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B191" s="45" t="s">
+        <v>457</v>
+      </c>
+      <c r="C191" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D191" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E191" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F191" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G191" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H191" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I191" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J191" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K191" s="41">
+        <v>17.595307917888565</v>
+      </c>
+      <c r="L191" s="41">
+        <v>31.677465802735782</v>
+      </c>
+      <c r="M191" s="41">
+        <v>24.407753050969131</v>
+      </c>
+      <c r="N191" s="41">
+        <v>23.021582733812949</v>
+      </c>
+      <c r="O191" s="41">
+        <v>27.051397655545536</v>
+      </c>
+      <c r="P191" s="41">
+        <v>21.867115222876365</v>
+      </c>
+      <c r="Q191" s="41">
+        <v>12.810248198558845</v>
+      </c>
+      <c r="R191" s="41">
+        <v>14.095536413469068</v>
+      </c>
+      <c r="S191" s="44"/>
+      <c r="T191" s="44"/>
+      <c r="U191" s="44"/>
+    </row>
+    <row r="192" spans="1:21">
+      <c r="A192" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B192" s="42" t="s">
+        <v>458</v>
+      </c>
+      <c r="C192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D192" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E192" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F192" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G192" s="41">
+        <v>1.4836795252225521</v>
+      </c>
+      <c r="H192" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I192" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J192" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K192" s="41">
+        <v>22.962112514351322</v>
+      </c>
+      <c r="L192" s="41">
+        <v>12.738853503184714</v>
+      </c>
+      <c r="M192" s="41">
+        <v>21.052631578947366</v>
+      </c>
+      <c r="N192" s="41">
+        <v>13.781223083548666</v>
+      </c>
+      <c r="O192" s="41">
+        <v>23.099133782483154</v>
+      </c>
+      <c r="P192" s="41">
+        <v>16.114592658907789</v>
+      </c>
+      <c r="Q192" s="41">
+        <v>16.65278934221482</v>
+      </c>
+      <c r="R192" s="41">
+        <v>25.70281124497992</v>
+      </c>
+      <c r="S192" s="44"/>
+      <c r="T192" s="44"/>
+      <c r="U192" s="44"/>
+    </row>
+    <row r="193" spans="1:21">
+      <c r="A193" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B193" s="42" t="s">
+        <v>459</v>
+      </c>
+      <c r="C193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D193" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E193" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F193" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G193" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H193" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I193" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J193" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K193" s="41">
+        <v>25.099075297225891</v>
+      </c>
+      <c r="L193" s="41">
+        <v>28.75816993464052</v>
+      </c>
+      <c r="M193" s="41">
+        <v>24.445159215181732</v>
+      </c>
+      <c r="N193" s="41">
+        <v>22.4</v>
+      </c>
+      <c r="O193" s="41">
+        <v>20.595807282089002</v>
+      </c>
+      <c r="P193" s="41">
+        <v>18.820123054650743</v>
+      </c>
+      <c r="Q193" s="41">
+        <v>24.233784746970777</v>
+      </c>
+      <c r="R193" s="41">
+        <v>16.271666077113547</v>
+      </c>
+      <c r="S193" s="44"/>
+      <c r="T193" s="44"/>
+      <c r="U193" s="44"/>
+    </row>
+    <row r="194" spans="1:21">
+      <c r="A194" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B194" s="42" t="s">
+        <v>460</v>
+      </c>
+      <c r="C194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D194" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E194" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F194" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G194" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H194" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I194" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J194" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K194" s="41">
+        <v>39.039039039039039</v>
+      </c>
+      <c r="L194" s="41">
+        <v>9.9173553719008272</v>
+      </c>
+      <c r="M194" s="41">
+        <v>24.432809773123907</v>
+      </c>
+      <c r="N194" s="41">
+        <v>13.468013468013467</v>
+      </c>
+      <c r="O194" s="41">
+        <v>34.220532319391637</v>
+      </c>
+      <c r="P194" s="41">
+        <v>17.152658662092627</v>
+      </c>
+      <c r="Q194" s="41">
+        <v>12.698412698412698</v>
+      </c>
+      <c r="R194" s="41">
+        <v>6.2208398133748055</v>
+      </c>
+      <c r="S194" s="44"/>
+      <c r="T194" s="44"/>
+      <c r="U194" s="44"/>
+    </row>
+    <row r="195" spans="1:21">
+      <c r="A195" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B195" s="42" t="s">
+        <v>461</v>
+      </c>
+      <c r="C195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D195" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E195" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F195" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G195" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H195" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I195" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J195" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K195" s="41">
+        <v>6.1871616395978348</v>
+      </c>
+      <c r="L195" s="41">
+        <v>7.4460163812360394</v>
+      </c>
+      <c r="M195" s="41">
+        <v>11.3555713271824</v>
+      </c>
+      <c r="N195" s="41">
+        <v>9.7970608817354794</v>
+      </c>
+      <c r="O195" s="41">
+        <v>7.9840319361277441</v>
+      </c>
+      <c r="P195" s="41">
+        <v>5.5710306406685239</v>
+      </c>
+      <c r="Q195" s="41">
+        <v>8.8417329796640143</v>
+      </c>
+      <c r="R195" s="41">
+        <v>7.3327222731439052</v>
+      </c>
+      <c r="S195" s="44"/>
+      <c r="T195" s="44"/>
+      <c r="U195" s="44"/>
+    </row>
+    <row r="196" spans="1:21">
+      <c r="A196" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B196" s="42" t="s">
+        <v>462</v>
+      </c>
+      <c r="C196" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D196" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E196" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F196" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G196" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H196" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I196" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J196" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K196" s="41">
+        <v>22.390754785120983</v>
+      </c>
+      <c r="L196" s="41">
+        <v>15.759312320916905</v>
+      </c>
+      <c r="M196" s="41">
+        <v>18.156424581005588</v>
+      </c>
+      <c r="N196" s="41">
+        <v>10.295126973232669</v>
+      </c>
+      <c r="O196" s="41">
+        <v>21.267545725223311</v>
+      </c>
+      <c r="P196" s="41">
+        <v>11.489536315141567</v>
+      </c>
+      <c r="Q196" s="41">
+        <v>16.699801192842944</v>
+      </c>
+      <c r="R196" s="41">
+        <v>12.733784321528054</v>
+      </c>
+      <c r="S196" s="44"/>
+      <c r="T196" s="44"/>
+      <c r="U196" s="44"/>
+    </row>
+    <row r="197" spans="1:21" s="53" customFormat="1">
+      <c r="A197" s="43"/>
+      <c r="B197" s="54" t="s">
+        <v>463</v>
+      </c>
+      <c r="C197" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D197" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E197" s="36">
+        <v>8.5953851377195568E-3</v>
+      </c>
+      <c r="F197" s="36">
+        <v>8.2125742724685775E-3</v>
+      </c>
+      <c r="G197" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H197" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I197" s="36">
+        <v>2.4072120071734916E-2</v>
+      </c>
+      <c r="J197" s="36">
+        <v>1.6102087233057585E-2</v>
+      </c>
+      <c r="K197" s="39">
+        <v>29.858448835151901</v>
+      </c>
+      <c r="L197" s="39">
+        <v>30.783542644509282</v>
+      </c>
+      <c r="M197" s="39">
+        <v>32.31443517602149</v>
+      </c>
+      <c r="N197" s="39">
+        <v>35.046373726623081</v>
+      </c>
+      <c r="O197" s="39">
+        <v>30.174909595446451</v>
+      </c>
+      <c r="P197" s="39">
+        <v>26.454252405046688</v>
+      </c>
+      <c r="Q197" s="39">
+        <v>23.816169826228066</v>
+      </c>
+      <c r="R197" s="39">
+        <v>18.503744265743141</v>
+      </c>
+      <c r="S197" s="55"/>
+      <c r="T197" s="55"/>
+      <c r="U197" s="55"/>
+    </row>
+    <row r="198" spans="1:21">
+      <c r="A198" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B198" s="45" t="s">
+        <v>464</v>
+      </c>
+      <c r="C198" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D198" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E198" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F198" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G198" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H198" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I198" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J198" s="41">
+        <v>7.5292700372698862E-2</v>
+      </c>
+      <c r="K198" s="41">
+        <v>36.861256130359124</v>
+      </c>
+      <c r="L198" s="41">
+        <v>41.017733230531995</v>
+      </c>
+      <c r="M198" s="41">
+        <v>35.390591281829956</v>
+      </c>
+      <c r="N198" s="41">
+        <v>39.318824380301137</v>
+      </c>
+      <c r="O198" s="41">
+        <v>27.788715756314339</v>
+      </c>
+      <c r="P198" s="41">
+        <v>23.425757968385593</v>
+      </c>
+      <c r="Q198" s="41">
+        <v>21.575178997613364</v>
+      </c>
+      <c r="R198" s="41">
+        <v>15.686622058758363</v>
+      </c>
+      <c r="S198" s="44"/>
+      <c r="T198" s="44"/>
+      <c r="U198" s="44"/>
+    </row>
+    <row r="199" spans="1:21">
+      <c r="A199" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B199" s="45" t="s">
+        <v>465</v>
+      </c>
+      <c r="C199" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D199" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E199" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F199" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G199" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H199" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I199" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J199" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K199" s="41">
+        <v>27.839835023199864</v>
+      </c>
+      <c r="L199" s="41">
+        <v>29.718189581554228</v>
+      </c>
+      <c r="M199" s="41">
+        <v>42.452830188679243</v>
+      </c>
+      <c r="N199" s="41">
+        <v>35.400907715582449</v>
+      </c>
+      <c r="O199" s="41">
+        <v>26.511766458147154</v>
+      </c>
+      <c r="P199" s="41">
+        <v>23.368251410153103</v>
+      </c>
+      <c r="Q199" s="41">
+        <v>19.158994774819607</v>
+      </c>
+      <c r="R199" s="41">
+        <v>9.9373003667337034</v>
+      </c>
+      <c r="S199" s="44"/>
+      <c r="T199" s="44"/>
+      <c r="U199" s="44"/>
+    </row>
+    <row r="200" spans="1:21">
+      <c r="A200" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B200" s="45" t="s">
+        <v>466</v>
+      </c>
+      <c r="C200" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D200" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E200" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F200" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G200" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H200" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I200" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J200" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K200" s="41">
+        <v>23.053892215568862</v>
+      </c>
+      <c r="L200" s="41">
+        <v>20.348837209302328</v>
+      </c>
+      <c r="M200" s="41">
+        <v>27.030754378706387</v>
+      </c>
+      <c r="N200" s="41">
+        <v>22.86011170281855</v>
+      </c>
+      <c r="O200" s="41">
+        <v>19.7570417834735</v>
+      </c>
+      <c r="P200" s="41">
+        <v>14.170535059858295</v>
+      </c>
+      <c r="Q200" s="41">
+        <v>10.880652839170351</v>
+      </c>
+      <c r="R200" s="41">
+        <v>8.1153230112119594</v>
+      </c>
+      <c r="S200" s="44"/>
+      <c r="T200" s="44"/>
+      <c r="U200" s="44"/>
+    </row>
+    <row r="201" spans="1:21">
+      <c r="A201" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B201" s="45" t="s">
+        <v>467</v>
+      </c>
+      <c r="C201" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D201" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E201" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F201" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G201" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H201" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I201" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J201" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K201" s="41">
+        <v>14.250723669561346</v>
+      </c>
+      <c r="L201" s="41">
+        <v>17.532325224632917</v>
+      </c>
+      <c r="M201" s="41">
+        <v>16.612641815235008</v>
+      </c>
+      <c r="N201" s="41">
+        <v>22.0162224797219</v>
+      </c>
+      <c r="O201" s="41">
+        <v>20.577933450087563</v>
+      </c>
+      <c r="P201" s="41">
+        <v>15.328761597418314</v>
+      </c>
+      <c r="Q201" s="41">
+        <v>16.101853585470888</v>
+      </c>
+      <c r="R201" s="41">
+        <v>11.024182076813657</v>
+      </c>
+      <c r="S201" s="44"/>
+      <c r="T201" s="44"/>
+      <c r="U201" s="44"/>
+    </row>
+    <row r="202" spans="1:21">
+      <c r="A202" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B202" s="45" t="s">
+        <v>468</v>
+      </c>
+      <c r="C202" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D202" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E202" s="41">
+        <v>9.1873765446276817E-2</v>
+      </c>
+      <c r="F202" s="41">
+        <v>8.8640694943048354E-2</v>
+      </c>
+      <c r="G202" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H202" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I202" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J202" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K202" s="41">
+        <v>27.851537145217442</v>
+      </c>
+      <c r="L202" s="41">
+        <v>31.262525050100201</v>
+      </c>
+      <c r="M202" s="41">
+        <v>28.228423101881894</v>
+      </c>
+      <c r="N202" s="41">
+        <v>29.755579171094581</v>
+      </c>
+      <c r="O202" s="41">
+        <v>27.606290040768783</v>
+      </c>
+      <c r="P202" s="41">
+        <v>23.860575072846224</v>
+      </c>
+      <c r="Q202" s="41">
+        <v>20.491153947715869</v>
+      </c>
+      <c r="R202" s="41">
+        <v>15.907447577729574</v>
+      </c>
+      <c r="S202" s="44"/>
+      <c r="T202" s="44"/>
+      <c r="U202" s="44"/>
+    </row>
+    <row r="203" spans="1:21">
+      <c r="A203" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B203" s="45" t="s">
+        <v>469</v>
+      </c>
+      <c r="C203" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D203" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E203" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F203" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G203" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H203" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I203" s="41">
+        <v>0.12045290291496</v>
+      </c>
+      <c r="J203" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K203" s="41">
+        <v>26.964362387290684</v>
+      </c>
+      <c r="L203" s="41">
+        <v>32.502708559046582</v>
+      </c>
+      <c r="M203" s="41">
+        <v>33.446887581294519</v>
+      </c>
+      <c r="N203" s="41">
+        <v>42.989959092599477</v>
+      </c>
+      <c r="O203" s="41">
+        <v>40.584415584415581</v>
+      </c>
+      <c r="P203" s="41">
+        <v>29.104761904761904</v>
+      </c>
+      <c r="Q203" s="41">
+        <v>26.545480776166777</v>
+      </c>
+      <c r="R203" s="41">
+        <v>23.275145469659186</v>
+      </c>
+      <c r="S203" s="44"/>
+      <c r="T203" s="44"/>
+      <c r="U203" s="44"/>
+    </row>
+    <row r="204" spans="1:21">
+      <c r="A204" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B204" s="45" t="s">
+        <v>470</v>
+      </c>
+      <c r="C204" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D204" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E204" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F204" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G204" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H204" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I204" s="41">
+        <v>0.14112334180073385</v>
+      </c>
+      <c r="J204" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K204" s="41">
+        <v>24.554694575827714</v>
+      </c>
+      <c r="L204" s="41">
+        <v>25.231457930613491</v>
+      </c>
+      <c r="M204" s="41">
+        <v>30.748272842269145</v>
+      </c>
+      <c r="N204" s="41">
+        <v>37.789865445176069</v>
+      </c>
+      <c r="O204" s="41">
+        <v>33.175812518082751</v>
+      </c>
+      <c r="P204" s="41">
+        <v>28.757702956148968</v>
+      </c>
+      <c r="Q204" s="41">
+        <v>27.670635586114372</v>
+      </c>
+      <c r="R204" s="41">
+        <v>20.426359730890816</v>
+      </c>
+      <c r="S204" s="44"/>
+      <c r="T204" s="44"/>
+      <c r="U204" s="44"/>
+    </row>
+    <row r="205" spans="1:21">
+      <c r="A205" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="B205" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C205" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D205" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E205" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F205" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G205" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H205" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I205" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J205" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K205" s="41">
+        <v>29.984518862543794</v>
+      </c>
+      <c r="L205" s="41">
+        <v>23.346938775510207</v>
+      </c>
+      <c r="M205" s="41">
+        <v>32.286422120994168</v>
+      </c>
+      <c r="N205" s="41">
+        <v>38.277511961722489</v>
+      </c>
+      <c r="O205" s="41">
+        <v>34.012400354295835</v>
+      </c>
+      <c r="P205" s="41">
+        <v>31.743308167467397</v>
+      </c>
+      <c r="Q205" s="41">
+        <v>28.744326777609682</v>
+      </c>
+      <c r="R205" s="41">
+        <v>21.446836591602739</v>
+      </c>
+      <c r="S205" s="44"/>
+      <c r="T205" s="44"/>
+      <c r="U205" s="44"/>
+    </row>
+    <row r="206" spans="1:21">
+      <c r="A206" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B206" s="45" t="s">
+        <v>472</v>
+      </c>
+      <c r="C206" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D206" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E206" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F206" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G206" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H206" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I206" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J206" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K206" s="41">
+        <v>25.75008621680653</v>
+      </c>
+      <c r="L206" s="41">
+        <v>31.036056595162027</v>
+      </c>
+      <c r="M206" s="41">
+        <v>28.453608247422682</v>
+      </c>
+      <c r="N206" s="41">
+        <v>31.534619527960043</v>
+      </c>
+      <c r="O206" s="41">
+        <v>24.116501252202948</v>
+      </c>
+      <c r="P206" s="41">
+        <v>22.428655117583059</v>
+      </c>
+      <c r="Q206" s="41">
+        <v>21.301407136748814</v>
+      </c>
+      <c r="R206" s="41">
+        <v>16.175706759664614</v>
+      </c>
+      <c r="S206" s="44"/>
+      <c r="T206" s="44"/>
+      <c r="U206" s="44"/>
+    </row>
+    <row r="207" spans="1:21">
+      <c r="A207" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B207" s="45" t="s">
+        <v>473</v>
+      </c>
+      <c r="C207" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D207" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E207" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F207" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G207" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H207" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I207" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J207" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K207" s="41">
+        <v>14.13094677343382</v>
+      </c>
+      <c r="L207" s="41">
+        <v>8.3429895712630362</v>
+      </c>
+      <c r="M207" s="41">
+        <v>18.404907975460123</v>
+      </c>
+      <c r="N207" s="41">
+        <v>11.84934405416843</v>
+      </c>
+      <c r="O207" s="41">
+        <v>21.286660359508041</v>
+      </c>
+      <c r="P207" s="41">
+        <v>14.604810996563574</v>
+      </c>
+      <c r="Q207" s="41">
+        <v>19.028741328047573</v>
+      </c>
+      <c r="R207" s="41">
+        <v>6.4393939393939394</v>
+      </c>
+      <c r="S207" s="44"/>
+      <c r="T207" s="44"/>
+      <c r="U207" s="44"/>
+    </row>
+    <row r="208" spans="1:21">
+      <c r="A208" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B208" s="45" t="s">
+        <v>474</v>
+      </c>
+      <c r="C208" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D208" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E208" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F208" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G208" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H208" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I208" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J208" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K208" s="41">
+        <v>44.254612327223114</v>
+      </c>
+      <c r="L208" s="41">
+        <v>45.086297992250792</v>
+      </c>
+      <c r="M208" s="41">
+        <v>42.674253200568984</v>
+      </c>
+      <c r="N208" s="41">
+        <v>48.986398457449582</v>
+      </c>
+      <c r="O208" s="41">
+        <v>43.706377858002412</v>
+      </c>
+      <c r="P208" s="41">
+        <v>42.127621913443662</v>
+      </c>
+      <c r="Q208" s="41">
+        <v>36.180234254512115</v>
+      </c>
+      <c r="R208" s="41">
+        <v>30.643020871033901</v>
+      </c>
+      <c r="S208" s="44"/>
+      <c r="T208" s="44"/>
+      <c r="U208" s="44"/>
+    </row>
+    <row r="209" spans="1:21">
+      <c r="A209" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B209" s="45" t="s">
+        <v>475</v>
+      </c>
+      <c r="C209" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D209" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E209" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F209" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G209" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H209" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I209" s="41">
+        <v>7.3086058834277365E-2</v>
+      </c>
+      <c r="J209" s="41">
+        <v>7.3389109056216054E-2</v>
+      </c>
+      <c r="K209" s="41">
+        <v>41.422537130399235</v>
+      </c>
+      <c r="L209" s="41">
+        <v>46.854898774460018</v>
+      </c>
+      <c r="M209" s="41">
+        <v>43.96977078258697</v>
+      </c>
+      <c r="N209" s="41">
+        <v>43.958641063515515</v>
+      </c>
+      <c r="O209" s="41">
+        <v>33.685322069693768</v>
+      </c>
+      <c r="P209" s="41">
+        <v>30.316112630114645</v>
+      </c>
+      <c r="Q209" s="41">
+        <v>28.630944466604618</v>
+      </c>
+      <c r="R209" s="41">
+        <v>20.646471484176679</v>
+      </c>
+      <c r="S209" s="44"/>
+      <c r="T209" s="44"/>
+      <c r="U209" s="44"/>
+    </row>
+    <row r="210" spans="1:21">
+      <c r="A210" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B210" s="45" t="s">
+        <v>476</v>
+      </c>
+      <c r="C210" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D210" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E210" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F210" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G210" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H210" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I210" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J210" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K210" s="41">
+        <v>20.429009193054135</v>
+      </c>
+      <c r="L210" s="41">
+        <v>16.777426734938444</v>
+      </c>
+      <c r="M210" s="41">
+        <v>23.324227778945158</v>
+      </c>
+      <c r="N210" s="41">
+        <v>24.769101595298068</v>
+      </c>
+      <c r="O210" s="41">
+        <v>24.852071005917161</v>
+      </c>
+      <c r="P210" s="41">
+        <v>23.646816357522511</v>
+      </c>
+      <c r="Q210" s="41">
+        <v>23.918110874632614</v>
+      </c>
+      <c r="R210" s="41">
+        <v>16.611937415491596</v>
+      </c>
+      <c r="S210" s="44"/>
+      <c r="T210" s="44"/>
+      <c r="U210" s="44"/>
+    </row>
+    <row r="211" spans="1:21">
+      <c r="A211" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B211" s="45" t="s">
+        <v>477</v>
+      </c>
+      <c r="C211" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D211" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E211" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F211" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G211" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H211" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I211" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J211" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K211" s="41">
+        <v>21.555367709213865</v>
+      </c>
+      <c r="L211" s="41">
+        <v>10.922330097087379</v>
+      </c>
+      <c r="M211" s="41">
+        <v>20.713889402626226</v>
+      </c>
+      <c r="N211" s="41">
+        <v>16.9755759570414</v>
+      </c>
+      <c r="O211" s="41">
+        <v>15.803336259877087</v>
+      </c>
+      <c r="P211" s="41">
+        <v>14.781491002570695</v>
+      </c>
+      <c r="Q211" s="41">
+        <v>12.135922330097086</v>
+      </c>
+      <c r="R211" s="41">
+        <v>9.4632559515008126</v>
+      </c>
+      <c r="S211" s="44"/>
+      <c r="T211" s="44"/>
+      <c r="U211" s="44"/>
+    </row>
+    <row r="212" spans="1:21">
+      <c r="A212" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B212" s="45" t="s">
+        <v>478</v>
+      </c>
+      <c r="C212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K212" s="41">
+        <v>34.093376764386534</v>
+      </c>
+      <c r="L212" s="41">
+        <v>37.216306335376999</v>
+      </c>
+      <c r="M212" s="41">
+        <v>37.982315112540192</v>
+      </c>
+      <c r="N212" s="41">
+        <v>39.60204771563798</v>
+      </c>
+      <c r="O212" s="41">
+        <v>32.726210187980904</v>
+      </c>
+      <c r="P212" s="41">
+        <v>27.261462205700123</v>
+      </c>
+      <c r="Q212" s="41">
+        <v>23.694746302802514</v>
+      </c>
+      <c r="R212" s="41">
+        <v>22.255077425881254</v>
+      </c>
+      <c r="S212" s="44"/>
+      <c r="T212" s="44"/>
+      <c r="U212" s="44"/>
+    </row>
+    <row r="213" spans="1:21">
+      <c r="A213" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B213" s="45" t="s">
+        <v>479</v>
+      </c>
+      <c r="C213" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D213" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E213" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F213" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G213" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H213" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I213" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J213" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K213" s="41">
+        <v>23.31638348009426</v>
+      </c>
+      <c r="L213" s="41">
+        <v>25.515210991167812</v>
+      </c>
+      <c r="M213" s="41">
+        <v>25.664319781966839</v>
+      </c>
+      <c r="N213" s="41">
+        <v>26.666666666666668</v>
+      </c>
+      <c r="O213" s="41">
+        <v>20.343739038933705</v>
+      </c>
+      <c r="P213" s="41">
+        <v>19.417475728155338</v>
+      </c>
+      <c r="Q213" s="41">
+        <v>16.455950230784669</v>
+      </c>
+      <c r="R213" s="41">
+        <v>13.177998472116119</v>
+      </c>
+      <c r="S213" s="44"/>
+      <c r="T213" s="44"/>
+      <c r="U213" s="44"/>
+    </row>
+    <row r="214" spans="1:21">
+      <c r="A214" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B214" s="45" t="s">
+        <v>480</v>
+      </c>
+      <c r="C214" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D214" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E214" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F214" s="2"/>
+      <c r="G214" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H214" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I214" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J214" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K214" s="41">
+        <v>27.564649048025007</v>
+      </c>
+      <c r="L214" s="41">
+        <v>23.358065402583126</v>
+      </c>
+      <c r="M214" s="41">
+        <v>27.449005288340469</v>
+      </c>
+      <c r="N214" s="41">
+        <v>32.258064516129032</v>
+      </c>
+      <c r="O214" s="41">
+        <v>26.308934618390207</v>
+      </c>
+      <c r="P214" s="41">
+        <v>24.642681123706261</v>
+      </c>
+      <c r="Q214" s="41">
+        <v>19.364742000236156</v>
+      </c>
+      <c r="R214" s="41">
+        <v>21.766817181891859</v>
+      </c>
+      <c r="S214" s="44"/>
+      <c r="T214" s="44"/>
+      <c r="U214" s="44"/>
+    </row>
+    <row r="215" spans="1:21" s="53" customFormat="1">
+      <c r="A215" s="43"/>
+      <c r="B215" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C215" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D215" s="36">
+        <v>0.10575855322299191</v>
+      </c>
+      <c r="E215" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F215" s="36">
+        <v>9.8814229249011856E-2</v>
+      </c>
+      <c r="G215" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H215" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I215" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J215" s="36">
+        <v>9.7518162757813637E-2</v>
+      </c>
+      <c r="K215" s="39">
+        <v>25.076623014767346</v>
+      </c>
+      <c r="L215" s="39">
+        <v>22.398696803095092</v>
+      </c>
+      <c r="M215" s="39">
+        <v>21.605954811935973</v>
+      </c>
+      <c r="N215" s="39">
+        <v>17.718154780737834</v>
+      </c>
+      <c r="O215" s="39">
+        <v>24.278579356270811</v>
+      </c>
+      <c r="P215" s="39">
+        <v>19.007668611129318</v>
+      </c>
+      <c r="Q215" s="39">
+        <v>16.958593798353654</v>
+      </c>
+      <c r="R215" s="39">
+        <v>14.665010939625096</v>
+      </c>
+      <c r="S215" s="55"/>
+      <c r="T215" s="55"/>
+      <c r="U215" s="55"/>
+    </row>
+    <row r="216" spans="1:21">
+      <c r="A216" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B216" s="45" t="s">
+        <v>481</v>
+      </c>
+      <c r="C216" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D216" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E216" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F216" s="41">
+        <v>0.25604916143899631</v>
+      </c>
+      <c r="G216" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H216" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I216" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J216" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K216" s="41">
+        <v>23.686723973256925</v>
+      </c>
+      <c r="L216" s="41">
+        <v>19.309320460453026</v>
+      </c>
+      <c r="M216" s="41">
+        <v>21.685033771773899</v>
+      </c>
+      <c r="N216" s="41">
+        <v>18.398637137989777</v>
+      </c>
+      <c r="O216" s="41">
+        <v>22.691012231873781</v>
+      </c>
+      <c r="P216" s="41">
+        <v>19.218025182239892</v>
+      </c>
+      <c r="Q216" s="41">
+        <v>14.612156070262708</v>
+      </c>
+      <c r="R216" s="41">
+        <v>12.647058823529413</v>
+      </c>
+      <c r="S216" s="44"/>
+      <c r="T216" s="44"/>
+      <c r="U216" s="44"/>
+    </row>
+    <row r="217" spans="1:21">
+      <c r="A217" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B217" s="45" t="s">
+        <v>482</v>
+      </c>
+      <c r="C217" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D217" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E217" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F217" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G217" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H217" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I217" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J217" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K217" s="41">
+        <v>28.25278810408922</v>
+      </c>
+      <c r="L217" s="41">
+        <v>26.354319180087849</v>
+      </c>
+      <c r="M217" s="41">
+        <v>24.251069900142657</v>
+      </c>
+      <c r="N217" s="41">
+        <v>10.512483574244415</v>
+      </c>
+      <c r="O217" s="41">
+        <v>36.943744752308987</v>
+      </c>
+      <c r="P217" s="41">
+        <v>18.779342723004696</v>
+      </c>
+      <c r="Q217" s="41">
+        <v>23.845007451564829</v>
+      </c>
+      <c r="R217" s="41">
+        <v>16.24815361890694</v>
+      </c>
+      <c r="S217" s="44"/>
+      <c r="T217" s="44"/>
+      <c r="U217" s="44"/>
+    </row>
+    <row r="218" spans="1:21">
+      <c r="A218" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B218" s="45" t="s">
+        <v>483</v>
+      </c>
+      <c r="C218" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D218" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E218" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F218" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G218" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H218" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I218" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J218" s="41">
+        <v>0.31771247021445592</v>
+      </c>
+      <c r="K218" s="41">
+        <v>28.410372040586246</v>
+      </c>
+      <c r="L218" s="41">
+        <v>29.910714285714288</v>
+      </c>
+      <c r="M218" s="41">
+        <v>24.515266324938711</v>
+      </c>
+      <c r="N218" s="41">
+        <v>23.555070883315157</v>
+      </c>
+      <c r="O218" s="41">
+        <v>26.67269439421338</v>
+      </c>
+      <c r="P218" s="41">
+        <v>22.001725625539258</v>
+      </c>
+      <c r="Q218" s="41">
+        <v>16.37331150225133</v>
+      </c>
+      <c r="R218" s="41">
+        <v>16.403046280023432</v>
+      </c>
+      <c r="S218" s="44"/>
+      <c r="T218" s="44"/>
+      <c r="U218" s="44"/>
+    </row>
+    <row r="219" spans="1:21">
+      <c r="A219" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B219" s="45" t="s">
+        <v>484</v>
+      </c>
+      <c r="C219" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D219" s="38">
+        <v>0.61804697156983923</v>
+      </c>
+      <c r="E219" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F219" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G219" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H219" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I219" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J219" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K219" s="41">
+        <v>22.626262626262626</v>
+      </c>
+      <c r="L219" s="41">
+        <v>15.698587127158554</v>
+      </c>
+      <c r="M219" s="41">
+        <v>18.065487391795259</v>
+      </c>
+      <c r="N219" s="41">
+        <v>13.019891500904158</v>
+      </c>
+      <c r="O219" s="41">
+        <v>18.835616438356162</v>
+      </c>
+      <c r="P219" s="41">
+        <v>13.905930470347649</v>
+      </c>
+      <c r="Q219" s="41">
+        <v>23.050326546292741</v>
+      </c>
+      <c r="R219" s="41">
+        <v>13.883814395323347</v>
+      </c>
+      <c r="S219" s="44"/>
+      <c r="T219" s="44"/>
+      <c r="U219" s="44"/>
+    </row>
+    <row r="220" spans="1:21">
+      <c r="A220" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B220" s="45" t="s">
+        <v>485</v>
+      </c>
+      <c r="C220" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D220" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E220" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F220" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G220" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H220" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I220" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J220" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K220" s="41">
+        <v>18.475750577367204</v>
+      </c>
+      <c r="L220" s="41">
+        <v>16.789087093389298</v>
+      </c>
+      <c r="M220" s="41">
+        <v>13.875123885034688</v>
+      </c>
+      <c r="N220" s="41">
+        <v>11.310084825636192</v>
+      </c>
+      <c r="O220" s="41">
+        <v>19.417475728155338</v>
+      </c>
+      <c r="P220" s="41">
+        <v>16.241299303944317</v>
+      </c>
+      <c r="Q220" s="41">
+        <v>8.9585666293393054</v>
+      </c>
+      <c r="R220" s="41">
+        <v>20.022246941045605</v>
+      </c>
+      <c r="S220" s="44"/>
+      <c r="T220" s="44"/>
+      <c r="U220" s="44"/>
+    </row>
+    <row r="221" spans="1:21" s="53" customFormat="1">
+      <c r="A221" s="43"/>
+      <c r="B221" s="54" t="s">
+        <v>486</v>
+      </c>
+      <c r="C221" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D221" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E221" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F221" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G221" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H221" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I221" s="36">
+        <v>3.9736941447616775E-2</v>
+      </c>
+      <c r="J221" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K221" s="39">
+        <v>19.883539269990056</v>
+      </c>
+      <c r="L221" s="39">
+        <v>18.40456788070292</v>
+      </c>
+      <c r="M221" s="39">
+        <v>18.816192677813021</v>
+      </c>
+      <c r="N221" s="39">
+        <v>17.703249922126467</v>
+      </c>
+      <c r="O221" s="39">
+        <v>15.105027141845644</v>
+      </c>
+      <c r="P221" s="39">
+        <v>12.354807164834115</v>
+      </c>
+      <c r="Q221" s="39">
+        <v>11.335490349213433</v>
+      </c>
+      <c r="R221" s="39">
+        <v>10.540127772161156</v>
+      </c>
+      <c r="S221" s="55"/>
+      <c r="T221" s="55"/>
+      <c r="U221" s="55"/>
+    </row>
+    <row r="222" spans="1:21">
+      <c r="A222" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B222" s="45" t="s">
+        <v>487</v>
+      </c>
+      <c r="C222" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D222" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E222" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F222" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G222" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H222" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I222" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J222" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K222" s="41">
+        <v>18.380677502658362</v>
+      </c>
+      <c r="L222" s="41">
+        <v>14.827611027135967</v>
+      </c>
+      <c r="M222" s="41">
+        <v>17.157367373550201</v>
+      </c>
+      <c r="N222" s="41">
+        <v>15.143603133159269</v>
+      </c>
+      <c r="O222" s="41">
+        <v>11.789293178286265</v>
+      </c>
+      <c r="P222" s="41">
+        <v>9.7785165990319278</v>
+      </c>
+      <c r="Q222" s="41">
+        <v>7.8495801387367701</v>
+      </c>
+      <c r="R222" s="41">
+        <v>7.0968021117313604</v>
+      </c>
+      <c r="S222" s="44"/>
+      <c r="T222" s="44"/>
+      <c r="U222" s="44"/>
+    </row>
+    <row r="223" spans="1:21">
+      <c r="A223" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B223" s="45" t="s">
+        <v>488</v>
+      </c>
+      <c r="C223" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D223" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E223" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F223" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G223" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H223" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I223" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J223" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K223" s="41">
+        <v>25.902668759811618</v>
+      </c>
+      <c r="L223" s="41">
+        <v>21.218074656188602</v>
+      </c>
+      <c r="M223" s="41">
+        <v>23.148148148148145</v>
+      </c>
+      <c r="N223" s="41">
+        <v>27.871939736346516</v>
+      </c>
+      <c r="O223" s="41">
+        <v>20.278833967046893</v>
+      </c>
+      <c r="P223" s="41">
+        <v>16.03053435114504</v>
+      </c>
+      <c r="Q223" s="41">
+        <v>13.167013167013167</v>
+      </c>
+      <c r="R223" s="41">
+        <v>11.620400258231117</v>
+      </c>
+      <c r="S223" s="44"/>
+      <c r="T223" s="44"/>
+      <c r="U223" s="44"/>
+    </row>
+    <row r="224" spans="1:21">
+      <c r="A224" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B224" s="45" t="s">
+        <v>489</v>
+      </c>
+      <c r="C224" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D224" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E224" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F224" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G224" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H224" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I224" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J224" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K224" s="41">
+        <v>24.45163610212154</v>
+      </c>
+      <c r="L224" s="41">
+        <v>23.174157303370787</v>
+      </c>
+      <c r="M224" s="41">
+        <v>18.386108273748722</v>
+      </c>
+      <c r="N224" s="41">
+        <v>22.920759659463002</v>
+      </c>
+      <c r="O224" s="41">
+        <v>20.332090816672313</v>
+      </c>
+      <c r="P224" s="41">
+        <v>20</v>
+      </c>
+      <c r="Q224" s="41">
+        <v>17.573696145124718</v>
+      </c>
+      <c r="R224" s="41">
+        <v>16.146993318485524</v>
+      </c>
+      <c r="S224" s="44"/>
+      <c r="T224" s="44"/>
+      <c r="U224" s="44"/>
+    </row>
+    <row r="225" spans="1:21">
+      <c r="A225" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B225" s="45" t="s">
+        <v>490</v>
+      </c>
+      <c r="C225" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D225" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E225" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F225" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G225" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H225" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I225" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J225" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K225" s="41">
+        <v>12.139605462822459</v>
+      </c>
+      <c r="L225" s="41">
+        <v>11.376564277588168</v>
+      </c>
+      <c r="M225" s="41">
+        <v>12.237093690248566</v>
+      </c>
+      <c r="N225" s="41">
+        <v>18.223234624145785</v>
+      </c>
+      <c r="O225" s="41">
+        <v>11.199253383107793</v>
+      </c>
+      <c r="P225" s="41">
+        <v>9.8562628336755651</v>
+      </c>
+      <c r="Q225" s="41">
+        <v>13.564431047475509</v>
+      </c>
+      <c r="R225" s="41">
+        <v>12.160228898426324</v>
+      </c>
+      <c r="S225" s="44"/>
+      <c r="T225" s="44"/>
+      <c r="U225" s="44"/>
+    </row>
+    <row r="226" spans="1:21">
+      <c r="A226" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B226" s="45" t="s">
+        <v>491</v>
+      </c>
+      <c r="C226" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D226" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E226" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F226" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G226" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H226" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I226" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J226" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K226" s="41">
+        <v>24.663034126756525</v>
+      </c>
+      <c r="L226" s="41">
+        <v>28.653295128939831</v>
+      </c>
+      <c r="M226" s="41">
+        <v>24.741081703107017</v>
+      </c>
+      <c r="N226" s="41">
+        <v>21.677124928693669</v>
+      </c>
+      <c r="O226" s="41">
+        <v>20.25957581513137</v>
+      </c>
+      <c r="P226" s="41">
+        <v>16.714697406340054</v>
+      </c>
+      <c r="Q226" s="41">
+        <v>15.977961432506886</v>
+      </c>
+      <c r="R226" s="41">
+        <v>14.211533205793932</v>
+      </c>
+      <c r="S226" s="44"/>
+      <c r="T226" s="44"/>
+      <c r="U226" s="44"/>
+    </row>
+    <row r="227" spans="1:21">
+      <c r="A227" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B227" s="45" t="s">
+        <v>492</v>
+      </c>
+      <c r="C227" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D227" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E227" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F227" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G227" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H227" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I227" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J227" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K227" s="41">
+        <v>16.120365394948951</v>
+      </c>
+      <c r="L227" s="41">
+        <v>13.89631213254944</v>
+      </c>
+      <c r="M227" s="41">
+        <v>14.846235418875928</v>
+      </c>
+      <c r="N227" s="41">
+        <v>11.464304325169358</v>
+      </c>
+      <c r="O227" s="41">
+        <v>11.441647597254004</v>
+      </c>
+      <c r="P227" s="41">
+        <v>14.644351464435147</v>
+      </c>
+      <c r="Q227" s="41">
+        <v>7.9129574678536096</v>
+      </c>
+      <c r="R227" s="41">
+        <v>9.6339113680154131</v>
+      </c>
+      <c r="S227" s="44"/>
+      <c r="T227" s="44"/>
+      <c r="U227" s="44"/>
+    </row>
+    <row r="228" spans="1:21">
+      <c r="A228" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B228" s="45" t="s">
+        <v>493</v>
+      </c>
+      <c r="C228" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D228" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E228" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F228" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G228" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H228" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I228" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J228" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K228" s="41">
+        <v>16.867469879518072</v>
+      </c>
+      <c r="L228" s="41">
+        <v>19.826517967781907</v>
+      </c>
+      <c r="M228" s="41">
+        <v>20.618556701030929</v>
+      </c>
+      <c r="N228" s="41">
+        <v>17.867778439547351</v>
+      </c>
+      <c r="O228" s="41">
+        <v>0</v>
+      </c>
+      <c r="P228" s="41">
+        <v>5.9523809523809517</v>
+      </c>
+      <c r="Q228" s="41">
+        <v>3.0674846625766872</v>
+      </c>
+      <c r="R228" s="41">
+        <v>19.704433497536947</v>
+      </c>
+      <c r="S228" s="44"/>
+      <c r="T228" s="44"/>
+      <c r="U228" s="44"/>
+    </row>
+    <row r="229" spans="1:21">
+      <c r="A229" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B229" s="45" t="s">
+        <v>494</v>
+      </c>
+      <c r="C229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K229" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="M229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="N229" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="O229" s="41">
+        <v>8.9485458612975393</v>
+      </c>
+      <c r="P229" s="41">
+        <v>8.4925690021231421</v>
+      </c>
+      <c r="Q229" s="41">
+        <v>12.024048096192384</v>
+      </c>
+      <c r="R229" s="41">
+        <v>15.748031496062993</v>
+      </c>
+      <c r="S229" s="44"/>
+      <c r="T229" s="44"/>
+      <c r="U229" s="44"/>
+    </row>
+    <row r="230" spans="1:21">
+      <c r="A230" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B230" s="42" t="s">
+        <v>495</v>
+      </c>
+      <c r="C230" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D230" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E230" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F230" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G230" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H230" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I230" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J230" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K230" s="41">
+        <v>8.3916083916083917</v>
+      </c>
+      <c r="L230" s="41">
+        <v>10.796221322537111</v>
+      </c>
+      <c r="M230" s="41">
+        <v>27.777777777777775</v>
+      </c>
+      <c r="N230" s="41">
+        <v>7.1258907363420434</v>
+      </c>
+      <c r="O230" s="41">
+        <v>37.356321839080465</v>
+      </c>
+      <c r="P230" s="41">
+        <v>20.176544766708702</v>
+      </c>
+      <c r="Q230" s="41">
+        <v>13.729977116704804</v>
+      </c>
+      <c r="R230" s="41">
+        <v>9.1116173120728927</v>
+      </c>
+      <c r="S230" s="44"/>
+      <c r="T230" s="44"/>
+      <c r="U230" s="44"/>
+    </row>
+    <row r="231" spans="1:21">
+      <c r="A231" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B231" s="42" t="s">
+        <v>496</v>
+      </c>
+      <c r="C231" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D231" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E231" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F231" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G231" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H231" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I231" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J231" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K231" s="41">
+        <v>15.258215962441314</v>
+      </c>
+      <c r="L231" s="41">
+        <v>12.600229095074456</v>
+      </c>
+      <c r="M231" s="41">
+        <v>8.5836909871244629</v>
+      </c>
+      <c r="N231" s="41">
+        <v>12.151898734177214</v>
+      </c>
+      <c r="O231" s="41">
+        <v>5.4757015742642023</v>
+      </c>
+      <c r="P231" s="41">
+        <v>6.3979526551503518</v>
+      </c>
+      <c r="Q231" s="41">
+        <v>9.8461538461538467</v>
+      </c>
+      <c r="R231" s="41">
+        <v>11.173184357541899</v>
+      </c>
+      <c r="S231" s="44"/>
+      <c r="T231" s="44"/>
+      <c r="U231" s="44"/>
+    </row>
+    <row r="232" spans="1:21">
+      <c r="A232" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B232" s="42" t="s">
+        <v>497</v>
+      </c>
+      <c r="C232" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D232" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E232" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F232" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G232" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H232" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I232" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J232" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K232" s="41">
+        <v>22.660511959714647</v>
+      </c>
+      <c r="L232" s="41">
+        <v>13.860578883000407</v>
+      </c>
+      <c r="M232" s="41">
+        <v>17.370706671930517</v>
+      </c>
+      <c r="N232" s="41">
+        <v>11.547344110854503</v>
+      </c>
+      <c r="O232" s="41">
+        <v>16.376663254861821</v>
+      </c>
+      <c r="P232" s="41">
+        <v>12.08740120874012</v>
+      </c>
+      <c r="Q232" s="41">
+        <v>15.371477369769428</v>
+      </c>
+      <c r="R232" s="41">
+        <v>14.107883817427386</v>
+      </c>
+      <c r="S232" s="44"/>
+      <c r="T232" s="44"/>
+      <c r="U232" s="44"/>
+    </row>
+    <row r="233" spans="1:21">
+      <c r="A233" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B233" s="45" t="s">
+        <v>498</v>
+      </c>
+      <c r="C233" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K233" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="M233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="N233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="O233" s="41">
+        <v>24.965325936199722</v>
+      </c>
+      <c r="P233" s="41">
+        <v>13.03780964797914</v>
+      </c>
+      <c r="Q233" s="41">
+        <v>15.037593984962406</v>
+      </c>
+      <c r="R233" s="41">
+        <v>10.526315789473683</v>
+      </c>
+      <c r="S233" s="44"/>
+      <c r="T233" s="44"/>
+      <c r="U233" s="44"/>
+    </row>
+    <row r="234" spans="1:21">
+      <c r="A234" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B234" s="45" t="s">
+        <v>499</v>
+      </c>
+      <c r="C234" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D234" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E234" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F234" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G234" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H234" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I234" s="2">
+        <v>0.8</v>
+      </c>
+      <c r="J234" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K234" s="41">
+        <v>27.385159010600706</v>
+      </c>
+      <c r="L234" s="41">
+        <v>38.392857142857146</v>
+      </c>
+      <c r="M234" s="41">
+        <v>32.356799300393526</v>
+      </c>
+      <c r="N234" s="41">
+        <v>29.888983774551665</v>
+      </c>
+      <c r="O234" s="41">
+        <v>30.111704711024771</v>
+      </c>
+      <c r="P234" s="41">
+        <v>19.332161687170473</v>
+      </c>
+      <c r="Q234" s="41">
+        <v>20.798668885191347</v>
+      </c>
+      <c r="R234" s="41">
+        <v>19.826517967781907</v>
+      </c>
+      <c r="S234" s="44"/>
+      <c r="T234" s="44"/>
+      <c r="U234" s="44"/>
+    </row>
+    <row r="235" spans="1:21" s="53" customFormat="1">
+      <c r="A235" s="43"/>
+      <c r="B235" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C235" s="36">
+        <v>3.7346180419397607E-2</v>
+      </c>
+      <c r="D235" s="36">
+        <v>3.2457521219104495E-2</v>
+      </c>
+      <c r="E235" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F235" s="36">
+        <v>2.4727074910673441E-2</v>
+      </c>
+      <c r="G235" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H235" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I235" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J235" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K235" s="39">
+        <v>17.554150644159115</v>
+      </c>
+      <c r="L235" s="39">
+        <v>13.676112827930831</v>
+      </c>
+      <c r="M235" s="39">
+        <v>12.760114080490123</v>
+      </c>
+      <c r="N235" s="39">
+        <v>14.943227501813974</v>
+      </c>
+      <c r="O235" s="39">
+        <v>9.1618206573606322</v>
+      </c>
+      <c r="P235" s="39">
+        <v>8.0827453935201046</v>
+      </c>
+      <c r="Q235" s="39">
+        <v>6.9073976995898727</v>
+      </c>
+      <c r="R235" s="39">
+        <v>6.6125638713555759</v>
+      </c>
+      <c r="S235" s="55"/>
+      <c r="T235" s="55"/>
+      <c r="U235" s="55"/>
+    </row>
+    <row r="236" spans="1:21">
+      <c r="A236" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B236" s="46" t="s">
+        <v>500</v>
+      </c>
+      <c r="C236" s="38">
+        <v>0.11</v>
+      </c>
+      <c r="D236" s="38">
+        <v>0.10292831043178426</v>
+      </c>
+      <c r="E236" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F236" s="41">
+        <v>8.7481410200332427E-2</v>
+      </c>
+      <c r="G236" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H236" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I236" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J236" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K236" s="41">
+        <v>16.958072627331699</v>
+      </c>
+      <c r="L236" s="41">
+        <v>14.866927722838</v>
+      </c>
+      <c r="M236" s="41">
+        <v>14.916971573318323</v>
+      </c>
+      <c r="N236" s="41">
+        <v>15.881561238223419</v>
+      </c>
+      <c r="O236" s="41">
+        <v>9.3457943925233646</v>
+      </c>
+      <c r="P236" s="41">
+        <v>10.901883052527255</v>
+      </c>
+      <c r="Q236" s="41">
+        <v>9.6706297286535072</v>
+      </c>
+      <c r="R236" s="41">
+        <v>5.7119167165691653</v>
+      </c>
+      <c r="S236" s="44"/>
+      <c r="T236" s="44"/>
+      <c r="U236" s="44"/>
+    </row>
+    <row r="237" spans="1:21">
+      <c r="A237" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B237" s="46" t="s">
+        <v>311</v>
+      </c>
+      <c r="C237" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D237" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E237" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F237" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G237" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H237" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I237" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J237" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K237" s="41">
+        <v>16.720604099244877</v>
+      </c>
+      <c r="L237" s="41">
+        <v>10.355695632597929</v>
+      </c>
+      <c r="M237" s="41">
+        <v>7.4053503656391744</v>
+      </c>
+      <c r="N237" s="41">
+        <v>9.4815721058265794</v>
+      </c>
+      <c r="O237" s="41">
+        <v>5.722226763672035</v>
+      </c>
+      <c r="P237" s="41">
+        <v>5.6041096804323169</v>
+      </c>
+      <c r="Q237" s="41">
+        <v>3.9308176100628929</v>
+      </c>
+      <c r="R237" s="41">
+        <v>3.8684719535783367</v>
+      </c>
+      <c r="S237" s="44"/>
+      <c r="T237" s="44"/>
+      <c r="U237" s="44"/>
+    </row>
+    <row r="238" spans="1:21">
+      <c r="A238" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B238" s="46" t="s">
+        <v>501</v>
+      </c>
+      <c r="C238" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D238" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E238" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F238" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G238" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H238" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I238" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J238" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K238" s="41">
+        <v>18.376302797586398</v>
+      </c>
+      <c r="L238" s="41">
+        <v>12.866629773104593</v>
+      </c>
+      <c r="M238" s="41">
+        <v>12.044116652006226</v>
+      </c>
+      <c r="N238" s="41">
+        <v>15.468309628367308</v>
+      </c>
+      <c r="O238" s="41">
+        <v>10.344345557056988</v>
+      </c>
+      <c r="P238" s="41">
+        <v>8.9489462615776993</v>
+      </c>
+      <c r="Q238" s="41">
+        <v>8.7629743066190233</v>
+      </c>
+      <c r="R238" s="41">
+        <v>9.3525759896799165</v>
+      </c>
+      <c r="S238" s="44"/>
+      <c r="T238" s="44"/>
+      <c r="U238" s="44"/>
+    </row>
+    <row r="239" spans="1:21">
+      <c r="A239" s="42" t="s">
+        <v>271</v>
+      </c>
+      <c r="B239" s="46" t="s">
+        <v>502</v>
+      </c>
+      <c r="C239" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D239" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E239" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F239" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G239" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H239" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I239" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J239" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K239" s="41">
+        <v>18.187066974595844</v>
+      </c>
+      <c r="L239" s="41">
+        <v>16.897506925207757</v>
+      </c>
+      <c r="M239" s="41">
+        <v>17.769526587985677</v>
+      </c>
+      <c r="N239" s="41">
+        <v>21.287509617850731</v>
+      </c>
+      <c r="O239" s="41">
+        <v>10.364107459429974</v>
+      </c>
+      <c r="P239" s="41">
+        <v>8.6915189787465206</v>
+      </c>
+      <c r="Q239" s="41">
+        <v>6.3387074548711588</v>
+      </c>
+      <c r="R239" s="41">
+        <v>7.7247693298047349</v>
+      </c>
+      <c r="S239" s="44"/>
+      <c r="T239" s="44"/>
+      <c r="U239" s="44"/>
+    </row>
+    <row r="240" spans="1:21">
+      <c r="A240" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="B240" s="42" t="s">
+        <v>398</v>
+      </c>
+      <c r="C240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="L240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="M240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="N240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="O240" s="41">
+        <v>4.9088359046283312</v>
+      </c>
+      <c r="P240" s="41">
+        <v>5.6132472635419592</v>
+      </c>
+      <c r="Q240" s="41">
+        <v>4.4231478068558792</v>
+      </c>
+      <c r="R240" s="41">
+        <v>4.2331488114620646</v>
+      </c>
+      <c r="S240" s="44"/>
+      <c r="T240" s="44"/>
+      <c r="U240" s="44"/>
+    </row>
+    <row r="241" spans="1:21">
+      <c r="A241" s="42" t="s">
+        <v>273</v>
+      </c>
+      <c r="B241" s="46" t="s">
+        <v>503</v>
+      </c>
+      <c r="C241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="L241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="M241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="N241" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="O241" s="41">
+        <v>12.667581547556212</v>
+      </c>
+      <c r="P241" s="41">
+        <v>7.6535374276647383</v>
+      </c>
+      <c r="Q241" s="41">
+        <v>7.1754096771065639</v>
+      </c>
+      <c r="R241" s="41">
+        <v>10.207086073216214</v>
+      </c>
+      <c r="S241" s="44"/>
+      <c r="T241" s="44"/>
+      <c r="U241" s="44"/>
+    </row>
+    <row r="242" spans="1:21" s="53" customFormat="1">
+      <c r="A242" s="43"/>
+      <c r="B242" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C242" s="36">
+        <v>1.9290123456790122E-2</v>
+      </c>
+      <c r="D242" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E242" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F242" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G242" s="36">
+        <v>1.2723779471454201E-2</v>
+      </c>
+      <c r="H242" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I242" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J242" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K242" s="39">
+        <v>12.477739954207905</v>
+      </c>
+      <c r="L242" s="39">
+        <v>12.539921097125681</v>
+      </c>
+      <c r="M242" s="39">
+        <v>11.999689471991482</v>
+      </c>
+      <c r="N242" s="39">
+        <v>11.551718783964228</v>
+      </c>
+      <c r="O242" s="39">
+        <v>8.2249731266687469</v>
+      </c>
+      <c r="P242" s="39">
+        <v>7.9466750700472009</v>
+      </c>
+      <c r="Q242" s="39">
+        <v>7.5404952522807669</v>
+      </c>
+      <c r="R242" s="39">
+        <v>6.5726396528233337</v>
+      </c>
+      <c r="S242" s="55"/>
+      <c r="T242" s="55"/>
+      <c r="U242" s="55"/>
+    </row>
+    <row r="243" spans="1:21">
+      <c r="A243" s="42" t="s">
+        <v>274</v>
+      </c>
+      <c r="B243" s="46" t="s">
+        <v>504</v>
+      </c>
+      <c r="C243" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D243" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E243" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F243" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G243" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H243" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I243" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J243" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K243" s="41">
+        <v>6.4168909128544822</v>
+      </c>
+      <c r="L243" s="41">
+        <v>9.0026060175313916</v>
+      </c>
+      <c r="M243" s="41">
+        <v>8.8961723048109604</v>
+      </c>
+      <c r="N243" s="41">
+        <v>9.3395597064709808</v>
+      </c>
+      <c r="O243" s="41">
+        <v>4.1582378062485956</v>
+      </c>
+      <c r="P243" s="41">
+        <v>7.1256038647342992</v>
+      </c>
+      <c r="Q243" s="41">
+        <v>4.7079781142639012</v>
+      </c>
+      <c r="R243" s="41">
+        <v>4.5460285389569384</v>
+      </c>
+      <c r="S243" s="44"/>
+      <c r="T243" s="44"/>
+      <c r="U243" s="44"/>
+    </row>
+    <row r="244" spans="1:21">
+      <c r="A244" s="42" t="s">
+        <v>275</v>
+      </c>
+      <c r="B244" s="46" t="s">
+        <v>505</v>
+      </c>
+      <c r="C244" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D244" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E244" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F244" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G244" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H244" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I244" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J244" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K244" s="41">
+        <v>18.842315369261478</v>
+      </c>
+      <c r="L244" s="41">
+        <v>18.939393939393941</v>
+      </c>
+      <c r="M244" s="41">
+        <v>19.047619047619051</v>
+      </c>
+      <c r="N244" s="41">
+        <v>17.415215398716771</v>
+      </c>
+      <c r="O244" s="41">
+        <v>15.183908547493347</v>
+      </c>
+      <c r="P244" s="41">
+        <v>14.269015276714095</v>
+      </c>
+      <c r="Q244" s="41">
+        <v>14.125779547674506</v>
+      </c>
+      <c r="R244" s="41">
+        <v>12.183303336563755</v>
+      </c>
+      <c r="S244" s="44"/>
+      <c r="T244" s="44"/>
+      <c r="U244" s="44"/>
+    </row>
+    <row r="245" spans="1:21">
+      <c r="A245" s="42" t="s">
+        <v>276</v>
+      </c>
+      <c r="B245" s="46" t="s">
+        <v>506</v>
+      </c>
+      <c r="C245" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D245" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E245" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F245" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G245" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H245" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I245" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J245" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K245" s="41">
+        <v>8.3439876185990176</v>
+      </c>
+      <c r="L245" s="41">
+        <v>8.0310880829015545</v>
+      </c>
+      <c r="M245" s="41">
+        <v>10.173697270471463</v>
+      </c>
+      <c r="N245" s="41">
+        <v>8.1873457347540786</v>
+      </c>
+      <c r="O245" s="41">
+        <v>7.0623994278562492</v>
+      </c>
+      <c r="P245" s="41">
+        <v>4.4591176092269436</v>
+      </c>
+      <c r="Q245" s="41">
+        <v>4.6411403944969338</v>
+      </c>
+      <c r="R245" s="41">
+        <v>3.963920236217287</v>
+      </c>
+      <c r="S245" s="44"/>
+      <c r="T245" s="44"/>
+      <c r="U245" s="44"/>
+    </row>
+    <row r="246" spans="1:21">
+      <c r="A246" s="42" t="s">
+        <v>277</v>
+      </c>
+      <c r="B246" s="46" t="s">
+        <v>507</v>
+      </c>
+      <c r="C246" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D246" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E246" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F246" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G246" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H246" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I246" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J246" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K246" s="41">
+        <v>5.3697119222117413</v>
+      </c>
+      <c r="L246" s="41">
+        <v>5.1759110302860742</v>
+      </c>
+      <c r="M246" s="41">
+        <v>3.8884419415392864</v>
+      </c>
+      <c r="N246" s="41">
+        <v>5.0854999682156254</v>
+      </c>
+      <c r="O246" s="41">
+        <v>2.6063968425363964</v>
+      </c>
+      <c r="P246" s="41">
+        <v>3.0962491153573954</v>
+      </c>
+      <c r="Q246" s="41">
+        <v>2.9041626331074539</v>
+      </c>
+      <c r="R246" s="41">
+        <v>2.6243029195369978</v>
+      </c>
+      <c r="S246" s="44"/>
+      <c r="T246" s="44"/>
+      <c r="U246" s="44"/>
+    </row>
+    <row r="247" spans="1:21">
+      <c r="A247" s="42" t="s">
+        <v>278</v>
+      </c>
+      <c r="B247" s="46" t="s">
+        <v>508</v>
+      </c>
+      <c r="C247" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D247" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E247" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F247" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G247" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H247" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I247" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J247" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K247" s="41">
+        <v>21.168384879725085</v>
+      </c>
+      <c r="L247" s="41">
+        <v>20.776522529541616</v>
+      </c>
+      <c r="M247" s="41">
+        <v>17.121193591781829</v>
+      </c>
+      <c r="N247" s="41">
+        <v>17.273576097105511</v>
+      </c>
+      <c r="O247" s="41">
+        <v>14.049586776859504</v>
+      </c>
+      <c r="P247" s="41">
+        <v>10.164010164010165</v>
+      </c>
+      <c r="Q247" s="41">
+        <v>9.5434798091304032</v>
+      </c>
+      <c r="R247" s="41">
+        <v>8.4100921105326396</v>
+      </c>
+      <c r="S247" s="44"/>
+      <c r="T247" s="44"/>
+      <c r="U247" s="44"/>
+    </row>
+    <row r="248" spans="1:21">
+      <c r="A248" s="42" t="s">
+        <v>279</v>
+      </c>
+      <c r="B248" s="46" t="s">
+        <v>509</v>
+      </c>
+      <c r="C248" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D248" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E248" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F248" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G248" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H248" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I248" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J248" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K248" s="41">
+        <v>11.755741809078044</v>
+      </c>
+      <c r="L248" s="41">
+        <v>11.81058495821727</v>
+      </c>
+      <c r="M248" s="41">
+        <v>9.2034622548482528</v>
+      </c>
+      <c r="N248" s="41">
+        <v>12.701717855283706</v>
+      </c>
+      <c r="O248" s="41">
+        <v>5.4011329205638248</v>
+      </c>
+      <c r="P248" s="41">
+        <v>5.7814607824243591</v>
+      </c>
+      <c r="Q248" s="41">
+        <v>6.9916735524057714</v>
+      </c>
+      <c r="R248" s="41">
+        <v>3.4784769240325488</v>
+      </c>
+      <c r="S248" s="44"/>
+      <c r="T248" s="44"/>
+      <c r="U248" s="44"/>
+    </row>
+    <row r="249" spans="1:21">
+      <c r="A249" s="42" t="s">
+        <v>280</v>
+      </c>
+      <c r="B249" s="46" t="s">
+        <v>510</v>
+      </c>
+      <c r="C249" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D249" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E249" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F249" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G249" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H249" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I249" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J249" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K249" s="41">
+        <v>17.081850533807831</v>
+      </c>
+      <c r="L249" s="41">
+        <v>17.663588920112403</v>
+      </c>
+      <c r="M249" s="41">
+        <v>14.502762430939226</v>
+      </c>
+      <c r="N249" s="41">
+        <v>12.569205446655694</v>
+      </c>
+      <c r="O249" s="41">
+        <v>7.7849189825291933</v>
+      </c>
+      <c r="P249" s="41">
+        <v>9.1821648120768806</v>
+      </c>
+      <c r="Q249" s="41">
+        <v>8.18627122055962</v>
+      </c>
+      <c r="R249" s="41">
+        <v>8.2063305978898011</v>
+      </c>
+      <c r="S249" s="44"/>
+      <c r="T249" s="44"/>
+      <c r="U249" s="44"/>
+    </row>
+    <row r="250" spans="1:21">
+      <c r="A250" s="42" t="s">
+        <v>281</v>
+      </c>
+      <c r="B250" s="46" t="s">
+        <v>511</v>
+      </c>
+      <c r="C250" s="38">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="D250" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E250" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F250" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G250" s="41">
+        <v>0.10194719135487817</v>
+      </c>
+      <c r="H250" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I250" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J250" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K250" s="41">
+        <v>18.114301240829633</v>
+      </c>
+      <c r="L250" s="41">
+        <v>15.51322933724037</v>
+      </c>
+      <c r="M250" s="41">
+        <v>15.126603091088459</v>
+      </c>
+      <c r="N250" s="41">
+        <v>12.190417406064347</v>
+      </c>
+      <c r="O250" s="41">
+        <v>12.435623665368672</v>
+      </c>
+      <c r="P250" s="41">
+        <v>10.076441973592772</v>
+      </c>
+      <c r="Q250" s="41">
+        <v>7.8566431684873264</v>
+      </c>
+      <c r="R250" s="41">
+        <v>7.243789215936336</v>
+      </c>
+      <c r="S250" s="44"/>
+      <c r="T250" s="44"/>
+      <c r="U250" s="44"/>
+    </row>
+    <row r="251" spans="1:21" s="53" customFormat="1">
+      <c r="A251" s="43"/>
+      <c r="B251" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="C251" s="36">
+        <v>2.4519118782870945E-2</v>
+      </c>
+      <c r="D251" s="36">
+        <v>6.7668155366084726E-2</v>
+      </c>
+      <c r="E251" s="36">
+        <v>4.209817293929443E-2</v>
+      </c>
+      <c r="F251" s="36">
+        <v>1.9691435210255299E-2</v>
+      </c>
+      <c r="G251" s="36">
+        <v>5.1637333792331853E-2</v>
+      </c>
+      <c r="H251" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="I251" s="36">
+        <v>3.2664793885150582E-2</v>
+      </c>
+      <c r="J251" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="K251" s="39">
+        <v>24.718745048328316</v>
+      </c>
+      <c r="L251" s="39">
+        <v>25.756788791668331</v>
+      </c>
+      <c r="M251" s="39">
+        <v>27.71221503346014</v>
+      </c>
+      <c r="N251" s="39">
+        <v>28.700109552727319</v>
+      </c>
+      <c r="O251" s="39">
+        <v>21.914167633247374</v>
+      </c>
+      <c r="P251" s="39">
+        <v>19.601195143141702</v>
+      </c>
+      <c r="Q251" s="39">
+        <v>16.864211279929997</v>
+      </c>
+      <c r="R251" s="39">
+        <v>14.413472489311253</v>
+      </c>
+      <c r="S251" s="55"/>
+      <c r="T251" s="55"/>
+      <c r="U251" s="55"/>
+    </row>
+    <row r="252" spans="1:21">
+      <c r="A252" s="42" t="s">
+        <v>282</v>
+      </c>
+      <c r="B252" s="46" t="s">
+        <v>394</v>
+      </c>
+      <c r="C252" s="48">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="D252" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E252" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F252" s="41">
+        <v>5.5936232694728007E-2</v>
+      </c>
+      <c r="G252" s="41">
+        <v>9.0195724722648141E-2</v>
+      </c>
+      <c r="H252" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I252" s="50">
+        <v>8.4345479082321179E-2</v>
+      </c>
+      <c r="J252" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K252" s="41">
+        <v>29.087540528022231</v>
+      </c>
+      <c r="L252" s="41">
+        <v>28.850306642480781</v>
+      </c>
+      <c r="M252" s="41">
+        <v>25.993690851735014</v>
+      </c>
+      <c r="N252" s="41">
+        <v>29.075804776739357</v>
+      </c>
+      <c r="O252" s="41">
+        <v>23.824143436080071</v>
+      </c>
+      <c r="P252" s="41">
+        <v>19.921452558483693</v>
+      </c>
+      <c r="Q252" s="41">
+        <v>29.619550996912452</v>
+      </c>
+      <c r="R252" s="41">
+        <v>23.363371954417584</v>
+      </c>
+      <c r="S252" s="44"/>
+      <c r="T252" s="44"/>
+      <c r="U252" s="44"/>
+    </row>
+    <row r="253" spans="1:21">
+      <c r="A253" s="42" t="s">
+        <v>283</v>
+      </c>
+      <c r="B253" s="46" t="s">
+        <v>512</v>
+      </c>
+      <c r="C253" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D253" s="38">
+        <v>0.11598237067965669</v>
+      </c>
+      <c r="E253" s="41">
+        <v>0.11147029316687103</v>
+      </c>
+      <c r="F253" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G253" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H253" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I253" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J253" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K253" s="41">
+        <v>16.089825211251302</v>
+      </c>
+      <c r="L253" s="41">
+        <v>21.604300186065743</v>
+      </c>
+      <c r="M253" s="41">
+        <v>21.707859291225319</v>
+      </c>
+      <c r="N253" s="41">
+        <v>19.389993631023991</v>
+      </c>
+      <c r="O253" s="41">
+        <v>19.59810340934748</v>
+      </c>
+      <c r="P253" s="41">
+        <v>18.963987108225513</v>
+      </c>
+      <c r="Q253" s="41">
+        <v>10.211251112464284</v>
+      </c>
+      <c r="R253" s="41">
+        <v>8.7654548809743495</v>
+      </c>
+      <c r="S253" s="44"/>
+      <c r="T253" s="44"/>
+      <c r="U253" s="44"/>
+    </row>
+    <row r="254" spans="1:21">
+      <c r="A254" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="B254" s="46" t="s">
+        <v>513</v>
+      </c>
+      <c r="C254" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D254" s="38">
+        <v>7.5531553306393745E-2</v>
+      </c>
+      <c r="E254" s="41">
+        <v>7.2108451110470137E-2</v>
+      </c>
+      <c r="F254" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G254" s="41">
+        <v>0.10616274749190509</v>
+      </c>
+      <c r="H254" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I254" s="50">
+        <v>0.10456422857740366</v>
+      </c>
+      <c r="J254" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K254" s="41">
+        <v>22.032064522474673</v>
+      </c>
+      <c r="L254" s="41">
+        <v>19.094406080548733</v>
+      </c>
+      <c r="M254" s="41">
+        <v>22.687854497726526</v>
+      </c>
+      <c r="N254" s="41">
+        <v>22.969572180279112</v>
+      </c>
+      <c r="O254" s="41">
+        <v>27.721038809454335</v>
+      </c>
+      <c r="P254" s="41">
+        <v>20.816653322658127</v>
+      </c>
+      <c r="Q254" s="41">
+        <v>22.030769230769231</v>
+      </c>
+      <c r="R254" s="41">
+        <v>17.916077322017916</v>
+      </c>
+      <c r="S254" s="44"/>
+      <c r="T254" s="44"/>
+      <c r="U254" s="44"/>
+    </row>
+    <row r="255" spans="1:21">
+      <c r="A255" s="42" t="s">
+        <v>285</v>
+      </c>
+      <c r="B255" s="46" t="s">
+        <v>514</v>
+      </c>
+      <c r="C255" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D255" s="38">
+        <v>0.14637002341920374</v>
+      </c>
+      <c r="E255" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F255" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="G255" s="41">
+        <v>7.2246505075316977E-2</v>
+      </c>
+      <c r="H255" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="I255" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="J255" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="K255" s="41">
+        <v>35.424209805264702</v>
+      </c>
+      <c r="L255" s="41">
+        <v>39.607558139534888</v>
+      </c>
+      <c r="M255" s="41">
+        <v>48.348245010323467</v>
+      </c>
+      <c r="N255" s="41">
+        <v>47.858746999148146</v>
+      </c>
+      <c r="O255" s="41">
+        <v>23.342070125117452</v>
+      </c>
+      <c r="P255" s="41">
+        <v>19.741837509491265</v>
+      </c>
+      <c r="Q255" s="41">
+        <v>18.006326547165219</v>
+      </c>
+      <c r="R255" s="41">
+        <v>12.878205831778436</v>
+      </c>
+      <c r="S255" s="44"/>
+      <c r="T255" s="44"/>
+      <c r="U255" s="44"/>
+    </row>
+    <row r="256" spans="1:21">
+      <c r="A256" s="63" t="s">
+        <v>286</v>
+      </c>
+      <c r="B256" s="47" t="s">
+        <v>515</v>
+      </c>
+      <c r="C256" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="D256" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="E256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="F256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="G256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="H256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="I256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="J256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="K256" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="L256" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="M256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="N256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="O256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="P256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q256" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="R256" s="67">
+        <v>10.311322625421376</v>
+      </c>
+      <c r="S256" s="44"/>
+      <c r="T256" s="44"/>
+      <c r="U256" s="44"/>
+    </row>
+    <row r="257" spans="2:21">
+      <c r="B257" s="44"/>
+      <c r="C257" s="44"/>
+      <c r="D257" s="44"/>
+      <c r="E257" s="44"/>
+      <c r="F257" s="44"/>
+      <c r="G257" s="44"/>
+      <c r="H257" s="44"/>
+      <c r="I257" s="44"/>
+      <c r="J257" s="44"/>
+      <c r="K257" s="44"/>
+      <c r="L257" s="44"/>
+      <c r="M257" s="44"/>
+      <c r="N257" s="44"/>
+      <c r="O257" s="44"/>
+      <c r="P257" s="44"/>
+      <c r="Q257" s="44"/>
+      <c r="R257" s="44"/>
+      <c r="S257" s="44"/>
+      <c r="T257" s="44"/>
+      <c r="U257" s="44"/>
+    </row>
+    <row r="258" spans="2:21">
+      <c r="B258" s="44"/>
+      <c r="C258" s="44"/>
+      <c r="D258" s="44"/>
+      <c r="E258" s="44"/>
+      <c r="F258" s="44"/>
+      <c r="G258" s="44"/>
+      <c r="H258" s="44"/>
+      <c r="I258" s="44"/>
+      <c r="J258" s="44"/>
+      <c r="K258" s="44"/>
+      <c r="L258" s="44"/>
+      <c r="M258" s="44"/>
+      <c r="N258" s="44"/>
+      <c r="O258" s="44"/>
+      <c r="P258" s="44"/>
+      <c r="Q258" s="44"/>
+      <c r="R258" s="44"/>
+      <c r="S258" s="44"/>
+      <c r="T258" s="44"/>
+      <c r="U258" s="44"/>
+    </row>
+    <row r="259" spans="2:21">
+      <c r="B259" s="44"/>
+      <c r="C259" s="44"/>
+      <c r="D259" s="44"/>
+      <c r="E259" s="44"/>
+      <c r="F259" s="44"/>
+      <c r="G259" s="44"/>
+      <c r="H259" s="44"/>
+      <c r="I259" s="44"/>
+      <c r="J259" s="44"/>
+      <c r="K259" s="44"/>
+      <c r="L259" s="44"/>
+      <c r="M259" s="44"/>
+      <c r="N259" s="44"/>
+      <c r="O259" s="44"/>
+      <c r="P259" s="44"/>
+      <c r="Q259" s="44"/>
+      <c r="R259" s="44"/>
+      <c r="S259" s="44"/>
+      <c r="T259" s="44"/>
+      <c r="U259" s="44"/>
+    </row>
+    <row r="260" spans="2:21">
+      <c r="B260" s="44"/>
+      <c r="C260" s="44"/>
+      <c r="D260" s="44"/>
+      <c r="E260" s="44"/>
+      <c r="F260" s="44"/>
+      <c r="G260" s="44"/>
+      <c r="H260" s="44"/>
+      <c r="I260" s="44"/>
+      <c r="J260" s="44"/>
+      <c r="K260" s="44"/>
+      <c r="L260" s="44"/>
+      <c r="M260" s="44"/>
+      <c r="N260" s="44"/>
+      <c r="O260" s="44"/>
+      <c r="P260" s="44"/>
+      <c r="Q260" s="44"/>
+      <c r="R260" s="44"/>
+      <c r="S260" s="44"/>
+      <c r="T260" s="44"/>
+      <c r="U260" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="C7:J7"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="K7:R7"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:R255"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T3" sqref="T3"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="29.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="22" width="25.7109375" customWidth="1"/>
+    <col min="1" max="1" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="2" spans="1:18" ht="16.5" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58" t="s">
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="58" t="s">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8">
+        <v>2018</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2019</v>
+      </c>
+      <c r="E5" s="11">
+        <v>2020</v>
+      </c>
+      <c r="F5" s="11">
+        <v>2021</v>
+      </c>
+      <c r="G5" s="10">
+        <v>2022</v>
+      </c>
+      <c r="H5" s="11">
+        <v>2023</v>
+      </c>
+      <c r="I5" s="10">
+        <v>2024</v>
+      </c>
+      <c r="J5" s="11">
+        <v>2025</v>
+      </c>
+      <c r="K5" s="8">
+        <v>2018</v>
+      </c>
+      <c r="L5" s="9">
+        <v>2019</v>
+      </c>
+      <c r="M5" s="11">
+        <v>2020</v>
+      </c>
+      <c r="N5" s="11">
+        <v>2021</v>
+      </c>
+      <c r="O5" s="10">
+        <v>2022</v>
+      </c>
+      <c r="P5" s="11">
+        <v>2023</v>
+      </c>
+      <c r="Q5" s="10">
+        <v>2024</v>
+      </c>
+      <c r="R5" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="35" customFormat="1">
+      <c r="A6" s="33"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="1"/>
+      <c r="B7" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="62" t="s">
+      <c r="C7" s="37">
+        <v>13</v>
+      </c>
+      <c r="D7" s="37">
+        <v>18</v>
+      </c>
+      <c r="E7" s="37">
+        <v>16</v>
+      </c>
+      <c r="F7" s="37">
+        <v>15</v>
+      </c>
+      <c r="G7" s="37">
+        <v>14</v>
+      </c>
+      <c r="H7" s="37">
+        <v>16</v>
+      </c>
+      <c r="I7" s="37">
+        <v>19</v>
+      </c>
+      <c r="J7" s="37">
+        <v>8</v>
+      </c>
+      <c r="K7" s="49">
+        <v>13076</v>
+      </c>
+      <c r="L7" s="49">
+        <v>13029</v>
+      </c>
+      <c r="M7" s="49">
+        <v>13396</v>
+      </c>
+      <c r="N7" s="49">
+        <v>14476</v>
+      </c>
+      <c r="O7" s="49">
+        <v>13217</v>
+      </c>
+      <c r="P7" s="49">
+        <v>12648</v>
+      </c>
+      <c r="Q7" s="49">
+        <v>11980</v>
+      </c>
+      <c r="R7" s="49">
+        <v>10469</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="1"/>
+      <c r="B8" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="63"/>
-[...13 lines deleted...]
-      <c r="S1" s="58" t="s">
+      <c r="C8" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="37">
+        <v>2</v>
+      </c>
+      <c r="E8" s="37">
+        <v>1</v>
+      </c>
+      <c r="F8" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G8" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" s="37">
+        <v>1</v>
+      </c>
+      <c r="I8" s="37">
+        <v>1</v>
+      </c>
+      <c r="J8" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" s="40">
+        <v>341</v>
+      </c>
+      <c r="L8" s="40">
+        <v>292</v>
+      </c>
+      <c r="M8" s="40">
+        <v>289</v>
+      </c>
+      <c r="N8" s="40">
+        <v>265</v>
+      </c>
+      <c r="O8" s="40">
+        <v>267</v>
+      </c>
+      <c r="P8" s="40">
+        <v>240</v>
+      </c>
+      <c r="Q8" s="40">
+        <v>278</v>
+      </c>
+      <c r="R8" s="40">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>287</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="2">
+        <v>1</v>
+      </c>
+      <c r="J9" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" s="2">
+        <v>157</v>
+      </c>
+      <c r="L9" s="2">
+        <v>151</v>
+      </c>
+      <c r="M9" s="2">
+        <v>142</v>
+      </c>
+      <c r="N9" s="2">
+        <v>112</v>
+      </c>
+      <c r="O9" s="2">
+        <v>115</v>
+      </c>
+      <c r="P9" s="2">
+        <v>104</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>129</v>
+      </c>
+      <c r="R9" s="2">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>288</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="2">
+        <v>2</v>
+      </c>
+      <c r="L10" s="2">
+        <v>2</v>
+      </c>
+      <c r="M10" s="2">
         <v>4</v>
       </c>
-      <c r="T1" s="58" t="s">
+      <c r="N10" s="2">
+        <v>4</v>
+      </c>
+      <c r="O10" s="2">
+        <v>7</v>
+      </c>
+      <c r="P10" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="2">
+        <v>6</v>
+      </c>
+      <c r="R10" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>289</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H11" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I11" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="2">
+        <v>4</v>
+      </c>
+      <c r="L11" s="2">
+        <v>9</v>
+      </c>
+      <c r="M11" s="2">
+        <v>2</v>
+      </c>
+      <c r="N11" s="2">
+        <v>4</v>
+      </c>
+      <c r="O11" s="2">
         <v>5</v>
       </c>
-      <c r="U1" s="58" t="s">
+      <c r="P11" s="2">
+        <v>3</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>3</v>
+      </c>
+      <c r="R11" s="2">
         <v>6</v>
       </c>
-      <c r="V1" s="58" t="s">
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="2">
+        <v>1</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I12" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" s="2">
+        <v>11</v>
+      </c>
+      <c r="L12" s="2">
         <v>7</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="M12" s="2">
+        <v>5</v>
+      </c>
+      <c r="N12" s="2">
+        <v>11</v>
+      </c>
+      <c r="O12" s="2">
+        <v>6</v>
+      </c>
+      <c r="P12" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>12</v>
+      </c>
+      <c r="R12" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I13" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="2">
+        <v>40</v>
+      </c>
+      <c r="L13" s="2">
+        <v>31</v>
+      </c>
+      <c r="M13" s="2">
+        <v>33</v>
+      </c>
+      <c r="N13" s="2">
+        <v>37</v>
+      </c>
+      <c r="O13" s="2">
+        <v>37</v>
+      </c>
+      <c r="P13" s="2">
+        <v>40</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>40</v>
+      </c>
+      <c r="R13" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="C14" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G14" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I14" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="2">
+        <v>18</v>
+      </c>
+      <c r="L14" s="2">
+        <v>10</v>
+      </c>
+      <c r="M14" s="2">
+        <v>12</v>
+      </c>
+      <c r="N14" s="2">
+        <v>10</v>
+      </c>
+      <c r="O14" s="2">
+        <v>18</v>
+      </c>
+      <c r="P14" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>15</v>
+      </c>
+      <c r="R14" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>293</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="48">
+        <v>1</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" s="2">
+        <v>1</v>
+      </c>
+      <c r="I15" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="2">
+        <v>31</v>
+      </c>
+      <c r="L15" s="2">
+        <v>18</v>
+      </c>
+      <c r="M15" s="2">
+        <v>27</v>
+      </c>
+      <c r="N15" s="2">
+        <v>22</v>
+      </c>
+      <c r="O15" s="2">
+        <v>18</v>
+      </c>
+      <c r="P15" s="2">
+        <v>21</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>13</v>
+      </c>
+      <c r="R15" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>294</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="L16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="M16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="O16" s="2">
+        <v>6</v>
+      </c>
+      <c r="P16" s="2">
         <v>8</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="Q16" s="2">
+        <v>6</v>
+      </c>
+      <c r="R16" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>295</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J17" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="2">
+        <v>29</v>
+      </c>
+      <c r="L17" s="2">
+        <v>15</v>
+      </c>
+      <c r="M17" s="2">
+        <v>21</v>
+      </c>
+      <c r="N17" s="2">
+        <v>25</v>
+      </c>
+      <c r="O17" s="2">
+        <v>15</v>
+      </c>
+      <c r="P17" s="2">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>15</v>
+      </c>
+      <c r="R17" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K18" s="2">
+        <v>5</v>
+      </c>
+      <c r="L18" s="2">
+        <v>16</v>
+      </c>
+      <c r="M18" s="2">
+        <v>6</v>
+      </c>
+      <c r="N18" s="2">
+        <v>8</v>
+      </c>
+      <c r="O18" s="2">
+        <v>8</v>
+      </c>
+      <c r="P18" s="2">
         <v>9</v>
       </c>
-      <c r="C3" s="5"/>
-[...15 lines deleted...]
-      <c r="S3" s="7" t="s">
+      <c r="Q18" s="2">
+        <v>3</v>
+      </c>
+      <c r="R18" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>297</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="L19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="N19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="O19" s="2">
+        <v>15</v>
+      </c>
+      <c r="P19" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="2">
         <v>10</v>
       </c>
-      <c r="T3" s="8" t="s">
+      <c r="R19" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="2">
+        <v>1</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J20" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K20" s="2">
+        <v>44</v>
+      </c>
+      <c r="L20" s="2">
+        <v>33</v>
+      </c>
+      <c r="M20" s="2">
+        <v>37</v>
+      </c>
+      <c r="N20" s="2">
+        <v>32</v>
+      </c>
+      <c r="O20" s="2">
+        <v>17</v>
+      </c>
+      <c r="P20" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q20" s="2">
+        <v>26</v>
+      </c>
+      <c r="R20" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" s="43"/>
+      <c r="B21" s="54" t="s">
+        <v>299</v>
+      </c>
+      <c r="C21" s="37">
+        <v>2</v>
+      </c>
+      <c r="D21" s="37">
+        <v>1</v>
+      </c>
+      <c r="E21" s="37">
+        <v>2</v>
+      </c>
+      <c r="F21" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H21" s="37">
+        <v>2</v>
+      </c>
+      <c r="I21" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J21" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K21" s="40">
+        <v>457</v>
+      </c>
+      <c r="L21" s="40">
+        <v>470</v>
+      </c>
+      <c r="M21" s="40">
+        <v>408</v>
+      </c>
+      <c r="N21" s="40">
+        <v>440</v>
+      </c>
+      <c r="O21" s="40">
+        <v>419</v>
+      </c>
+      <c r="P21" s="40">
+        <v>353</v>
+      </c>
+      <c r="Q21" s="40">
+        <v>320</v>
+      </c>
+      <c r="R21" s="40">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>300</v>
+      </c>
+      <c r="C22" s="2">
+        <v>2</v>
+      </c>
+      <c r="D22" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H22" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I22" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J22" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K22" s="2">
+        <v>65</v>
+      </c>
+      <c r="L22" s="2">
+        <v>73</v>
+      </c>
+      <c r="M22" s="2">
+        <v>64</v>
+      </c>
+      <c r="N22" s="2">
+        <v>70</v>
+      </c>
+      <c r="O22" s="2">
+        <v>67</v>
+      </c>
+      <c r="P22" s="2">
+        <v>47</v>
+      </c>
+      <c r="Q22" s="2">
+        <v>43</v>
+      </c>
+      <c r="R22" s="2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>301</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I23" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J23" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K23" s="2">
+        <v>9</v>
+      </c>
+      <c r="L23" s="2">
+        <v>4</v>
+      </c>
+      <c r="M23" s="2">
+        <v>2</v>
+      </c>
+      <c r="N23" s="2">
+        <v>13</v>
+      </c>
+      <c r="O23" s="2">
+        <v>9</v>
+      </c>
+      <c r="P23" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q23" s="2">
+        <v>13</v>
+      </c>
+      <c r="R23" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>302</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H24" s="48">
+        <v>1</v>
+      </c>
+      <c r="I24" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K24" s="2">
+        <v>33</v>
+      </c>
+      <c r="L24" s="2">
+        <v>28</v>
+      </c>
+      <c r="M24" s="2">
+        <v>35</v>
+      </c>
+      <c r="N24" s="2">
+        <v>31</v>
+      </c>
+      <c r="O24" s="2">
+        <v>34</v>
+      </c>
+      <c r="P24" s="2">
+        <v>19</v>
+      </c>
+      <c r="Q24" s="2">
+        <v>25</v>
+      </c>
+      <c r="R24" s="2">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>303</v>
+      </c>
+      <c r="C25" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I25" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J25" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K25" s="2">
+        <v>16</v>
+      </c>
+      <c r="L25" s="2">
+        <v>18</v>
+      </c>
+      <c r="M25" s="2">
+        <v>17</v>
+      </c>
+      <c r="N25" s="2">
+        <v>18</v>
+      </c>
+      <c r="O25" s="2">
+        <v>21</v>
+      </c>
+      <c r="P25" s="2">
+        <v>11</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>13</v>
+      </c>
+      <c r="R25" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I26" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J26" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K26" s="2">
+        <v>15</v>
+      </c>
+      <c r="L26" s="2">
+        <v>22</v>
+      </c>
+      <c r="M26" s="2">
+        <v>24</v>
+      </c>
+      <c r="N26" s="2">
+        <v>19</v>
+      </c>
+      <c r="O26" s="2">
+        <v>16</v>
+      </c>
+      <c r="P26" s="2">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="2">
+        <v>13</v>
+      </c>
+      <c r="R26" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>305</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I27" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J27" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K27" s="2">
+        <v>19</v>
+      </c>
+      <c r="L27" s="2">
+        <v>28</v>
+      </c>
+      <c r="M27" s="2">
+        <v>17</v>
+      </c>
+      <c r="N27" s="2">
+        <v>26</v>
+      </c>
+      <c r="O27" s="2">
+        <v>23</v>
+      </c>
+      <c r="P27" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q27" s="2">
+        <v>8</v>
+      </c>
+      <c r="R27" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>306</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E28" s="48">
+        <v>1</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H28" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I28" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J28" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K28" s="2">
+        <v>43</v>
+      </c>
+      <c r="L28" s="2">
+        <v>44</v>
+      </c>
+      <c r="M28" s="2">
+        <v>31</v>
+      </c>
+      <c r="N28" s="2">
+        <v>34</v>
+      </c>
+      <c r="O28" s="2">
+        <v>28</v>
+      </c>
+      <c r="P28" s="2">
+        <v>32</v>
+      </c>
+      <c r="Q28" s="2">
+        <v>22</v>
+      </c>
+      <c r="R28" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>307</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H29" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I29" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J29" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K29" s="2">
+        <v>39</v>
+      </c>
+      <c r="L29" s="2">
+        <v>22</v>
+      </c>
+      <c r="M29" s="2">
+        <v>29</v>
+      </c>
+      <c r="N29" s="2">
+        <v>27</v>
+      </c>
+      <c r="O29" s="2">
+        <v>27</v>
+      </c>
+      <c r="P29" s="2">
+        <v>33</v>
+      </c>
+      <c r="Q29" s="2">
+        <v>24</v>
+      </c>
+      <c r="R29" s="2">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>308</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F30" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H30" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I30" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J30" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K30" s="2">
+        <v>7</v>
+      </c>
+      <c r="L30" s="2">
+        <v>11</v>
+      </c>
+      <c r="M30" s="2">
+        <v>8</v>
+      </c>
+      <c r="N30" s="2">
+        <v>9</v>
+      </c>
+      <c r="O30" s="2">
+        <v>4</v>
+      </c>
+      <c r="P30" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q30" s="2">
+        <v>9</v>
+      </c>
+      <c r="R30" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>309</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I31" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J31" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K31" s="2">
+        <v>12</v>
+      </c>
+      <c r="L31" s="2">
+        <v>9</v>
+      </c>
+      <c r="M31" s="2">
+        <v>5</v>
+      </c>
+      <c r="N31" s="2">
+        <v>4</v>
+      </c>
+      <c r="O31" s="2">
+        <v>11</v>
+      </c>
+      <c r="P31" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="2">
+        <v>5</v>
+      </c>
+      <c r="R31" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>310</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H32" s="48">
+        <v>1</v>
+      </c>
+      <c r="I32" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J32" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K32" s="2">
+        <v>9</v>
+      </c>
+      <c r="L32" s="2">
+        <v>11</v>
+      </c>
+      <c r="M32" s="2">
+        <v>10</v>
+      </c>
+      <c r="N32" s="2">
+        <v>17</v>
+      </c>
+      <c r="O32" s="2">
+        <v>17</v>
+      </c>
+      <c r="P32" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="2">
+        <v>13</v>
+      </c>
+      <c r="R32" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="45" t="s">
+        <v>311</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D33" s="2">
+        <v>1</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H33" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I33" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J33" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K33" s="2">
+        <v>10</v>
+      </c>
+      <c r="L33" s="2">
+        <v>13</v>
+      </c>
+      <c r="M33" s="2">
+        <v>23</v>
+      </c>
+      <c r="N33" s="2">
+        <v>20</v>
+      </c>
+      <c r="O33" s="2">
+        <v>27</v>
+      </c>
+      <c r="P33" s="2">
+        <v>9</v>
+      </c>
+      <c r="Q33" s="2">
+        <v>16</v>
+      </c>
+      <c r="R33" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>312</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D34" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="48">
+        <v>1</v>
+      </c>
+      <c r="F34" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H34" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I34" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J34" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K34" s="2">
+        <v>16</v>
+      </c>
+      <c r="L34" s="2">
+        <v>17</v>
+      </c>
+      <c r="M34" s="2">
+        <v>16</v>
+      </c>
+      <c r="N34" s="2">
+        <v>10</v>
+      </c>
+      <c r="O34" s="2">
+        <v>10</v>
+      </c>
+      <c r="P34" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="2">
+        <v>10</v>
+      </c>
+      <c r="R34" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>313</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I35" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J35" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K35" s="2">
+        <v>12</v>
+      </c>
+      <c r="L35" s="2">
+        <v>17</v>
+      </c>
+      <c r="M35" s="2">
+        <v>9</v>
+      </c>
+      <c r="N35" s="2">
+        <v>1</v>
+      </c>
+      <c r="O35" s="2">
+        <v>13</v>
+      </c>
+      <c r="P35" s="2">
+        <v>9</v>
+      </c>
+      <c r="Q35" s="2">
+        <v>6</v>
+      </c>
+      <c r="R35" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>314</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K36" s="2">
+        <v>20</v>
+      </c>
+      <c r="L36" s="2">
+        <v>24</v>
+      </c>
+      <c r="M36" s="2">
+        <v>17</v>
+      </c>
+      <c r="N36" s="2">
+        <v>16</v>
+      </c>
+      <c r="O36" s="2">
+        <v>18</v>
+      </c>
+      <c r="P36" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q36" s="2">
+        <v>18</v>
+      </c>
+      <c r="R36" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>315</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F37" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G37" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H37" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I37" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J37" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K37" s="2">
+        <v>4</v>
+      </c>
+      <c r="L37" s="2">
+        <v>10</v>
+      </c>
+      <c r="M37" s="2">
+        <v>4</v>
+      </c>
+      <c r="N37" s="2">
+        <v>6</v>
+      </c>
+      <c r="O37" s="2">
+        <v>6</v>
+      </c>
+      <c r="P37" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="2">
+        <v>2</v>
+      </c>
+      <c r="R37" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>316</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D38" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I38" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J38" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K38" s="2">
+        <v>21</v>
+      </c>
+      <c r="L38" s="2">
+        <v>23</v>
+      </c>
+      <c r="M38" s="2">
+        <v>12</v>
+      </c>
+      <c r="N38" s="2">
+        <v>28</v>
+      </c>
+      <c r="O38" s="2">
+        <v>10</v>
+      </c>
+      <c r="P38" s="2">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="2">
+        <v>15</v>
+      </c>
+      <c r="R38" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>317</v>
+      </c>
+      <c r="C39" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F39" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G39" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H39" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I39" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J39" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K39" s="2">
+        <v>34</v>
+      </c>
+      <c r="L39" s="2">
+        <v>28</v>
+      </c>
+      <c r="M39" s="2">
+        <v>29</v>
+      </c>
+      <c r="N39" s="2">
         <v>38</v>
       </c>
-      <c r="U3" s="9" t="s">
+      <c r="O39" s="2">
+        <v>34</v>
+      </c>
+      <c r="P39" s="2">
+        <v>37</v>
+      </c>
+      <c r="Q39" s="2">
+        <v>24</v>
+      </c>
+      <c r="R39" s="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>318</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F40" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H40" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I40" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J40" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K40" s="2">
+        <v>22</v>
+      </c>
+      <c r="L40" s="2">
+        <v>20</v>
+      </c>
+      <c r="M40" s="2">
+        <v>20</v>
+      </c>
+      <c r="N40" s="2">
+        <v>20</v>
+      </c>
+      <c r="O40" s="2">
+        <v>19</v>
+      </c>
+      <c r="P40" s="2">
+        <v>23</v>
+      </c>
+      <c r="Q40" s="2">
+        <v>15</v>
+      </c>
+      <c r="R40" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>319</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D41" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F41" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G41" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H41" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I41" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J41" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K41" s="2">
+        <v>51</v>
+      </c>
+      <c r="L41" s="2">
+        <v>48</v>
+      </c>
+      <c r="M41" s="2">
+        <v>36</v>
+      </c>
+      <c r="N41" s="2">
+        <v>33</v>
+      </c>
+      <c r="O41" s="2">
+        <v>25</v>
+      </c>
+      <c r="P41" s="2">
+        <v>25</v>
+      </c>
+      <c r="Q41" s="2">
+        <v>26</v>
+      </c>
+      <c r="R41" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" s="43"/>
+      <c r="B42" s="43" t="s">
+        <v>320</v>
+      </c>
+      <c r="C42" s="37">
+        <v>2</v>
+      </c>
+      <c r="D42" s="37">
+        <v>1</v>
+      </c>
+      <c r="E42" s="37">
+        <v>1</v>
+      </c>
+      <c r="F42" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G42" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I42" s="37">
+        <v>1</v>
+      </c>
+      <c r="J42" s="37">
+        <v>1</v>
+      </c>
+      <c r="K42" s="40">
+        <v>433</v>
+      </c>
+      <c r="L42" s="40">
+        <v>446</v>
+      </c>
+      <c r="M42" s="40">
+        <v>470</v>
+      </c>
+      <c r="N42" s="40">
+        <v>543</v>
+      </c>
+      <c r="O42" s="40">
+        <v>446</v>
+      </c>
+      <c r="P42" s="40">
+        <v>489</v>
+      </c>
+      <c r="Q42" s="40">
+        <v>449</v>
+      </c>
+      <c r="R42" s="40">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>321</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1</v>
+      </c>
+      <c r="D43" s="48">
+        <v>1</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F43" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G43" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H43" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I43" s="48">
+        <v>1</v>
+      </c>
+      <c r="J43" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K43" s="2">
+        <v>232</v>
+      </c>
+      <c r="L43" s="2">
+        <v>239</v>
+      </c>
+      <c r="M43" s="2">
+        <v>214</v>
+      </c>
+      <c r="N43" s="2">
+        <v>268</v>
+      </c>
+      <c r="O43" s="2">
+        <v>200</v>
+      </c>
+      <c r="P43" s="2">
+        <v>227</v>
+      </c>
+      <c r="Q43" s="2">
+        <v>226</v>
+      </c>
+      <c r="R43" s="2">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="46" t="s">
+        <v>322</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D44" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F44" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G44" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H44" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I44" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J44" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K44" s="2">
+        <v>24</v>
+      </c>
+      <c r="L44" s="2">
+        <v>18</v>
+      </c>
+      <c r="M44" s="2">
+        <v>39</v>
+      </c>
+      <c r="N44" s="2">
+        <v>36</v>
+      </c>
+      <c r="O44" s="2">
+        <v>36</v>
+      </c>
+      <c r="P44" s="2">
+        <v>32</v>
+      </c>
+      <c r="Q44" s="2">
+        <v>27</v>
+      </c>
+      <c r="R44" s="2">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="46" t="s">
+        <v>323</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D45" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F45" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G45" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H45" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I45" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J45" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K45" s="2">
+        <v>8</v>
+      </c>
+      <c r="L45" s="2">
+        <v>12</v>
+      </c>
+      <c r="M45" s="2">
+        <v>10</v>
+      </c>
+      <c r="N45" s="2">
+        <v>14</v>
+      </c>
+      <c r="O45" s="2">
+        <v>10</v>
+      </c>
+      <c r="P45" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q45" s="2">
+        <v>5</v>
+      </c>
+      <c r="R45" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46" s="46" t="s">
+        <v>324</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D46" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G46" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H46" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I46" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J46" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K46" s="2">
+        <v>13</v>
+      </c>
+      <c r="L46" s="2">
+        <v>15</v>
+      </c>
+      <c r="M46" s="2">
+        <v>17</v>
+      </c>
+      <c r="N46" s="2">
+        <v>20</v>
+      </c>
+      <c r="O46" s="2">
+        <v>17</v>
+      </c>
+      <c r="P46" s="2">
+        <v>10</v>
+      </c>
+      <c r="Q46" s="2">
+        <v>11</v>
+      </c>
+      <c r="R46" s="2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>325</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D47" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F47" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G47" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H47" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I47" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J47" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K47" s="2">
+        <v>13</v>
+      </c>
+      <c r="L47" s="2">
+        <v>7</v>
+      </c>
+      <c r="M47" s="2">
+        <v>11</v>
+      </c>
+      <c r="N47" s="2">
+        <v>10</v>
+      </c>
+      <c r="O47" s="2">
+        <v>13</v>
+      </c>
+      <c r="P47" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q47" s="2">
+        <v>9</v>
+      </c>
+      <c r="R47" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>326</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D48" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F48" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G48" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H48" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I48" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J48" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K48" s="2">
+        <v>10</v>
+      </c>
+      <c r="L48" s="2">
+        <v>7</v>
+      </c>
+      <c r="M48" s="2">
+        <v>13</v>
+      </c>
+      <c r="N48" s="2">
+        <v>9</v>
+      </c>
+      <c r="O48" s="2">
+        <v>10</v>
+      </c>
+      <c r="P48" s="2">
+        <v>9</v>
+      </c>
+      <c r="Q48" s="2">
+        <v>10</v>
+      </c>
+      <c r="R48" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="46" t="s">
+        <v>327</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D49" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F49" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G49" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H49" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I49" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J49" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K49" s="2">
+        <v>24</v>
+      </c>
+      <c r="L49" s="2">
+        <v>14</v>
+      </c>
+      <c r="M49" s="2">
+        <v>20</v>
+      </c>
+      <c r="N49" s="2">
+        <v>20</v>
+      </c>
+      <c r="O49" s="2">
+        <v>9</v>
+      </c>
+      <c r="P49" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q49" s="2">
+        <v>14</v>
+      </c>
+      <c r="R49" s="2">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="B50" s="46" t="s">
+        <v>328</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F50" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G50" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H50" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I50" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J50" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K50" s="2">
         <v>31</v>
       </c>
-      <c r="V3" s="10">
+      <c r="L50" s="2">
+        <v>41</v>
+      </c>
+      <c r="M50" s="2">
+        <v>47</v>
+      </c>
+      <c r="N50" s="2">
+        <v>40</v>
+      </c>
+      <c r="O50" s="2">
+        <v>47</v>
+      </c>
+      <c r="P50" s="2">
+        <v>53</v>
+      </c>
+      <c r="Q50" s="2">
+        <v>42</v>
+      </c>
+      <c r="R50" s="2">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B51" s="46" t="s">
+        <v>329</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D51" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F51" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G51" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I51" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J51" s="48">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="12" t="s">
+      <c r="K51" s="2">
+        <v>8</v>
+      </c>
+      <c r="L51" s="2">
+        <v>10</v>
+      </c>
+      <c r="M51" s="2">
+        <v>13</v>
+      </c>
+      <c r="N51" s="2">
         <v>11</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="O51" s="2">
+        <v>11</v>
+      </c>
+      <c r="P51" s="2">
+        <v>11</v>
+      </c>
+      <c r="Q51" s="2">
+        <v>7</v>
+      </c>
+      <c r="R51" s="2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B52" s="46" t="s">
+        <v>330</v>
+      </c>
+      <c r="C52" s="2">
+        <v>1</v>
+      </c>
+      <c r="D52" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E52" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F52" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G52" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H52" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I52" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J52" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K52" s="2">
+        <v>21</v>
+      </c>
+      <c r="L52" s="2">
+        <v>29</v>
+      </c>
+      <c r="M52" s="2">
+        <v>30</v>
+      </c>
+      <c r="N52" s="2">
+        <v>36</v>
+      </c>
+      <c r="O52" s="2">
+        <v>26</v>
+      </c>
+      <c r="P52" s="2">
+        <v>43</v>
+      </c>
+      <c r="Q52" s="2">
+        <v>33</v>
+      </c>
+      <c r="R52" s="2">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="B53" s="46" t="s">
+        <v>331</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D53" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E53" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F53" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G53" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H53" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I53" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J53" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K53" s="2">
+        <v>23</v>
+      </c>
+      <c r="L53" s="2">
+        <v>31</v>
+      </c>
+      <c r="M53" s="2">
+        <v>28</v>
+      </c>
+      <c r="N53" s="2">
+        <v>33</v>
+      </c>
+      <c r="O53" s="2">
+        <v>27</v>
+      </c>
+      <c r="P53" s="2">
+        <v>28</v>
+      </c>
+      <c r="Q53" s="2">
+        <v>31</v>
+      </c>
+      <c r="R53" s="2">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B54" s="46" t="s">
+        <v>332</v>
+      </c>
+      <c r="C54" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F54" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G54" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H54" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I54" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J54" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K54" s="2">
+        <v>18</v>
+      </c>
+      <c r="L54" s="2">
+        <v>19</v>
+      </c>
+      <c r="M54" s="2">
+        <v>20</v>
+      </c>
+      <c r="N54" s="2">
+        <v>32</v>
+      </c>
+      <c r="O54" s="2">
+        <v>29</v>
+      </c>
+      <c r="P54" s="2">
+        <v>29</v>
+      </c>
+      <c r="Q54" s="2">
+        <v>26</v>
+      </c>
+      <c r="R54" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="B55" s="46" t="s">
+        <v>333</v>
+      </c>
+      <c r="C55" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="2">
+        <v>1</v>
+      </c>
+      <c r="F55" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H55" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I55" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J55" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K55" s="2">
+        <v>8</v>
+      </c>
+      <c r="L55" s="2">
+        <v>4</v>
+      </c>
+      <c r="M55" s="2">
+        <v>8</v>
+      </c>
+      <c r="N55" s="2">
+        <v>14</v>
+      </c>
+      <c r="O55" s="2">
+        <v>11</v>
+      </c>
+      <c r="P55" s="2">
+        <v>14</v>
+      </c>
+      <c r="Q55" s="2">
+        <v>8</v>
+      </c>
+      <c r="R55" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" s="43"/>
+      <c r="B56" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="37">
+        <v>2</v>
+      </c>
+      <c r="D56" s="37">
+        <v>2</v>
+      </c>
+      <c r="E56" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F56" s="37">
+        <v>3</v>
+      </c>
+      <c r="G56" s="37">
+        <v>4</v>
+      </c>
+      <c r="H56" s="37">
+        <v>2</v>
+      </c>
+      <c r="I56" s="37">
+        <v>2</v>
+      </c>
+      <c r="J56" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K56" s="40">
+        <v>1245</v>
+      </c>
+      <c r="L56" s="40">
+        <v>1207</v>
+      </c>
+      <c r="M56" s="40">
+        <v>1223</v>
+      </c>
+      <c r="N56" s="40">
+        <v>1294</v>
+      </c>
+      <c r="O56" s="40">
+        <v>1231</v>
+      </c>
+      <c r="P56" s="40">
+        <v>1251</v>
+      </c>
+      <c r="Q56" s="40">
+        <v>1124</v>
+      </c>
+      <c r="R56" s="40">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B57" s="45" t="s">
+        <v>334</v>
+      </c>
+      <c r="C57" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D57" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F57" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G57" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H57" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I57" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J57" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K57" s="2">
+        <v>51</v>
+      </c>
+      <c r="L57" s="2">
+        <v>36</v>
+      </c>
+      <c r="M57" s="2">
+        <v>44</v>
+      </c>
+      <c r="N57" s="2">
+        <v>29</v>
+      </c>
+      <c r="O57" s="2">
+        <v>52</v>
+      </c>
+      <c r="P57" s="2">
+        <v>29</v>
+      </c>
+      <c r="Q57" s="2">
+        <v>40</v>
+      </c>
+      <c r="R57" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B58" s="45" t="s">
+        <v>335</v>
+      </c>
+      <c r="C58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H58" s="2">
+        <v>1</v>
+      </c>
+      <c r="I58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="L58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="M58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="N58" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="O58" s="2">
+        <v>56</v>
+      </c>
+      <c r="P58" s="2">
+        <v>60</v>
+      </c>
+      <c r="Q58" s="2">
+        <v>31</v>
+      </c>
+      <c r="R58" s="2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59" s="42" t="s">
+        <v>106</v>
+      </c>
+      <c r="B59" s="45" t="s">
+        <v>336</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G59" s="2">
+        <v>1</v>
+      </c>
+      <c r="H59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I59" s="2">
+        <v>1</v>
+      </c>
+      <c r="J59" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K59" s="2">
+        <v>28</v>
+      </c>
+      <c r="L59" s="2">
+        <v>35</v>
+      </c>
+      <c r="M59" s="2">
+        <v>28</v>
+      </c>
+      <c r="N59" s="2">
+        <v>30</v>
+      </c>
+      <c r="O59" s="2">
+        <v>36</v>
+      </c>
+      <c r="P59" s="2">
+        <v>30</v>
+      </c>
+      <c r="Q59" s="2">
+        <v>25</v>
+      </c>
+      <c r="R59" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" s="45" t="s">
+        <v>337</v>
+      </c>
+      <c r="C60" s="2">
+        <v>1</v>
+      </c>
+      <c r="D60" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E60" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F60" s="2">
+        <v>1</v>
+      </c>
+      <c r="G60" s="2">
+        <v>2</v>
+      </c>
+      <c r="H60" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I60" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J60" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K60" s="2">
+        <v>312</v>
+      </c>
+      <c r="L60" s="2">
+        <v>297</v>
+      </c>
+      <c r="M60" s="2">
+        <v>298</v>
+      </c>
+      <c r="N60" s="2">
+        <v>310</v>
+      </c>
+      <c r="O60" s="2">
+        <v>268</v>
+      </c>
+      <c r="P60" s="2">
+        <v>294</v>
+      </c>
+      <c r="Q60" s="2">
+        <v>234</v>
+      </c>
+      <c r="R60" s="2">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61" s="42" t="s">
+        <v>108</v>
+      </c>
+      <c r="B61" s="45" t="s">
+        <v>338</v>
+      </c>
+      <c r="C61" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D61" s="2">
+        <v>1</v>
+      </c>
+      <c r="E61" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F61" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G61" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H61" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I61" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J61" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K61" s="2">
+        <v>144</v>
+      </c>
+      <c r="L61" s="2">
+        <v>156</v>
+      </c>
+      <c r="M61" s="2">
+        <v>159</v>
+      </c>
+      <c r="N61" s="2">
+        <v>174</v>
+      </c>
+      <c r="O61" s="2">
+        <v>141</v>
+      </c>
+      <c r="P61" s="2">
+        <v>139</v>
+      </c>
+      <c r="Q61" s="2">
+        <v>133</v>
+      </c>
+      <c r="R61" s="2">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B62" s="45" t="s">
+        <v>339</v>
+      </c>
+      <c r="C62" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D62" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E62" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F62" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G62" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H62" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I62" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J62" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K62" s="2">
+        <v>30</v>
+      </c>
+      <c r="L62" s="2">
+        <v>30</v>
+      </c>
+      <c r="M62" s="2">
+        <v>26</v>
+      </c>
+      <c r="N62" s="2">
+        <v>35</v>
+      </c>
+      <c r="O62" s="2">
+        <v>26</v>
+      </c>
+      <c r="P62" s="2">
+        <v>24</v>
+      </c>
+      <c r="Q62" s="2">
+        <v>24</v>
+      </c>
+      <c r="R62" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B63" s="45" t="s">
+        <v>340</v>
+      </c>
+      <c r="C63" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D63" s="2">
+        <v>1</v>
+      </c>
+      <c r="E63" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F63" s="2">
+        <v>1</v>
+      </c>
+      <c r="G63" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H63" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I63" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J63" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K63" s="2">
+        <v>240</v>
+      </c>
+      <c r="L63" s="2">
+        <v>207</v>
+      </c>
+      <c r="M63" s="2">
+        <v>204</v>
+      </c>
+      <c r="N63" s="2">
+        <v>226</v>
+      </c>
+      <c r="O63" s="2">
+        <v>242</v>
+      </c>
+      <c r="P63" s="2">
+        <v>231</v>
+      </c>
+      <c r="Q63" s="2">
+        <v>231</v>
+      </c>
+      <c r="R63" s="2">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B64" s="45" t="s">
+        <v>341</v>
+      </c>
+      <c r="C64" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D64" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F64" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G64" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H64" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I64" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J64" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K64" s="2">
+        <v>20</v>
+      </c>
+      <c r="L64" s="2">
+        <v>22</v>
+      </c>
+      <c r="M64" s="2">
+        <v>23</v>
+      </c>
+      <c r="N64" s="2">
+        <v>32</v>
+      </c>
+      <c r="O64" s="2">
+        <v>24</v>
+      </c>
+      <c r="P64" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q64" s="2">
+        <v>24</v>
+      </c>
+      <c r="R64" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B65" s="45" t="s">
+        <v>342</v>
+      </c>
+      <c r="C65" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D65" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E65" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F65" s="2">
+        <v>1</v>
+      </c>
+      <c r="G65" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H65" s="2">
+        <v>1</v>
+      </c>
+      <c r="I65" s="2">
+        <v>1</v>
+      </c>
+      <c r="J65" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K65" s="2">
+        <v>161</v>
+      </c>
+      <c r="L65" s="2">
+        <v>188</v>
+      </c>
+      <c r="M65" s="2">
+        <v>162</v>
+      </c>
+      <c r="N65" s="2">
+        <v>156</v>
+      </c>
+      <c r="O65" s="2">
+        <v>155</v>
+      </c>
+      <c r="P65" s="2">
+        <v>174</v>
+      </c>
+      <c r="Q65" s="2">
+        <v>133</v>
+      </c>
+      <c r="R65" s="2">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18">
+      <c r="A66" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B66" s="45" t="s">
+        <v>343</v>
+      </c>
+      <c r="C66" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D66" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E66" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F66" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G66" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H66" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I66" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J66" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K66" s="2">
+        <v>64</v>
+      </c>
+      <c r="L66" s="2">
+        <v>79</v>
+      </c>
+      <c r="M66" s="2">
+        <v>87</v>
+      </c>
+      <c r="N66" s="2">
+        <v>87</v>
+      </c>
+      <c r="O66" s="2">
+        <v>76</v>
+      </c>
+      <c r="P66" s="2">
+        <v>74</v>
+      </c>
+      <c r="Q66" s="2">
+        <v>79</v>
+      </c>
+      <c r="R66" s="2">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="B67" s="45" t="s">
+        <v>344</v>
+      </c>
+      <c r="C67" s="2">
+        <v>1</v>
+      </c>
+      <c r="D67" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E67" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F67" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G67" s="2">
+        <v>1</v>
+      </c>
+      <c r="H67" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I67" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J67" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K67" s="2">
+        <v>195</v>
+      </c>
+      <c r="L67" s="2">
+        <v>157</v>
+      </c>
+      <c r="M67" s="2">
+        <v>192</v>
+      </c>
+      <c r="N67" s="2">
+        <v>215</v>
+      </c>
+      <c r="O67" s="2">
+        <v>155</v>
+      </c>
+      <c r="P67" s="2">
+        <v>180</v>
+      </c>
+      <c r="Q67" s="2">
+        <v>170</v>
+      </c>
+      <c r="R67" s="2">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18">
+      <c r="A68" s="43"/>
+      <c r="B68" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="C68" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D68" s="37">
+        <v>1</v>
+      </c>
+      <c r="E68" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F68" s="37">
+        <v>3</v>
+      </c>
+      <c r="G68" s="37">
+        <v>2</v>
+      </c>
+      <c r="H68" s="37">
+        <v>1</v>
+      </c>
+      <c r="I68" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J68" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K68" s="40">
+        <v>546</v>
+      </c>
+      <c r="L68" s="40">
+        <v>523</v>
+      </c>
+      <c r="M68" s="40">
+        <v>529</v>
+      </c>
+      <c r="N68" s="40">
+        <v>576</v>
+      </c>
+      <c r="O68" s="40">
+        <v>535</v>
+      </c>
+      <c r="P68" s="40">
+        <v>476</v>
+      </c>
+      <c r="Q68" s="40">
+        <v>459</v>
+      </c>
+      <c r="R68" s="40">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18">
+      <c r="A69" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B69" s="45" t="s">
+        <v>345</v>
+      </c>
+      <c r="C69" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D69" s="48">
+        <v>1</v>
+      </c>
+      <c r="E69" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F69" s="2">
+        <v>2</v>
+      </c>
+      <c r="G69" s="2">
+        <v>1</v>
+      </c>
+      <c r="H69" s="2">
+        <v>1</v>
+      </c>
+      <c r="I69" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J69" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K69" s="2">
+        <v>242</v>
+      </c>
+      <c r="L69" s="2">
+        <v>235</v>
+      </c>
+      <c r="M69" s="2">
+        <v>246</v>
+      </c>
+      <c r="N69" s="2">
+        <v>265</v>
+      </c>
+      <c r="O69" s="2">
+        <v>240</v>
+      </c>
+      <c r="P69" s="2">
+        <v>248</v>
+      </c>
+      <c r="Q69" s="2">
+        <v>226</v>
+      </c>
+      <c r="R69" s="2">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70" s="42" t="s">
+        <v>116</v>
+      </c>
+      <c r="B70" s="45" t="s">
+        <v>346</v>
+      </c>
+      <c r="C70" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D70" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E70" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F70" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G70" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H70" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I70" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J70" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K70" s="2">
+        <v>107</v>
+      </c>
+      <c r="L70" s="2">
+        <v>88</v>
+      </c>
+      <c r="M70" s="2">
+        <v>95</v>
+      </c>
+      <c r="N70" s="2">
+        <v>95</v>
+      </c>
+      <c r="O70" s="2">
+        <v>93</v>
+      </c>
+      <c r="P70" s="2">
+        <v>75</v>
+      </c>
+      <c r="Q70" s="2">
+        <v>73</v>
+      </c>
+      <c r="R70" s="2">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B71" s="45" t="s">
+        <v>347</v>
+      </c>
+      <c r="C71" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D71" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E71" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F71" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G71" s="2">
+        <v>1</v>
+      </c>
+      <c r="H71" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I71" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J71" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K71" s="2">
+        <v>36</v>
+      </c>
+      <c r="L71" s="2">
+        <v>35</v>
+      </c>
+      <c r="M71" s="2">
+        <v>14</v>
+      </c>
+      <c r="N71" s="2">
+        <v>31</v>
+      </c>
+      <c r="O71" s="2">
+        <v>23</v>
+      </c>
+      <c r="P71" s="2">
+        <v>21</v>
+      </c>
+      <c r="Q71" s="2">
+        <v>15</v>
+      </c>
+      <c r="R71" s="2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B72" s="45" t="s">
+        <v>348</v>
+      </c>
+      <c r="C72" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D72" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E72" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F72" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G72" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H72" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I72" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J72" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K72" s="2">
+        <v>26</v>
+      </c>
+      <c r="L72" s="2">
+        <v>25</v>
+      </c>
+      <c r="M72" s="2">
+        <v>20</v>
+      </c>
+      <c r="N72" s="2">
+        <v>21</v>
+      </c>
+      <c r="O72" s="2">
+        <v>20</v>
+      </c>
+      <c r="P72" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q72" s="2">
+        <v>21</v>
+      </c>
+      <c r="R72" s="2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B73" s="45" t="s">
+        <v>349</v>
+      </c>
+      <c r="C73" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D73" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E73" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F73" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G73" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H73" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I73" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J73" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K73" s="2">
+        <v>48</v>
+      </c>
+      <c r="L73" s="2">
+        <v>49</v>
+      </c>
+      <c r="M73" s="2">
+        <v>54</v>
+      </c>
+      <c r="N73" s="2">
+        <v>61</v>
+      </c>
+      <c r="O73" s="2">
+        <v>50</v>
+      </c>
+      <c r="P73" s="2">
+        <v>38</v>
+      </c>
+      <c r="Q73" s="2">
+        <v>51</v>
+      </c>
+      <c r="R73" s="2">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18">
+      <c r="A74" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B74" s="45" t="s">
+        <v>350</v>
+      </c>
+      <c r="C74" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D74" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E74" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F74" s="2">
+        <v>1</v>
+      </c>
+      <c r="G74" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H74" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I74" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J74" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K74" s="2">
+        <v>32</v>
+      </c>
+      <c r="L74" s="2">
+        <v>22</v>
+      </c>
+      <c r="M74" s="2">
+        <v>40</v>
+      </c>
+      <c r="N74" s="2">
+        <v>33</v>
+      </c>
+      <c r="O74" s="2">
         <v>39</v>
       </c>
-      <c r="D4" s="6"/>
-[...21 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="P74" s="2">
+        <v>23</v>
+      </c>
+      <c r="Q74" s="2">
+        <v>19</v>
+      </c>
+      <c r="R74" s="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="A75" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B75" s="45" t="s">
+        <v>351</v>
+      </c>
+      <c r="C75" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D75" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E75" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F75" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G75" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H75" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I75" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J75" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K75" s="2">
+        <v>32</v>
+      </c>
+      <c r="L75" s="2">
+        <v>42</v>
+      </c>
+      <c r="M75" s="2">
+        <v>36</v>
+      </c>
+      <c r="N75" s="2">
+        <v>38</v>
+      </c>
+      <c r="O75" s="2">
+        <v>42</v>
+      </c>
+      <c r="P75" s="2">
+        <v>31</v>
+      </c>
+      <c r="Q75" s="2">
+        <v>31</v>
+      </c>
+      <c r="R75" s="2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18">
+      <c r="A76" s="42" t="s">
+        <v>122</v>
+      </c>
+      <c r="B76" s="45" t="s">
+        <v>352</v>
+      </c>
+      <c r="C76" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D76" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E76" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F76" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G76" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H76" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I76" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J76" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K76" s="2">
+        <v>23</v>
+      </c>
+      <c r="L76" s="2">
+        <v>27</v>
+      </c>
+      <c r="M76" s="2">
+        <v>24</v>
+      </c>
+      <c r="N76" s="2">
+        <v>32</v>
+      </c>
+      <c r="O76" s="2">
+        <v>28</v>
+      </c>
+      <c r="P76" s="2">
+        <v>22</v>
+      </c>
+      <c r="Q76" s="2">
+        <v>23</v>
+      </c>
+      <c r="R76" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="A77" s="43"/>
+      <c r="B77" s="54" t="s">
+        <v>353</v>
+      </c>
+      <c r="C77" s="37">
+        <v>1</v>
+      </c>
+      <c r="D77" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E77" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F77" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G77" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H77" s="37">
+        <v>1</v>
+      </c>
+      <c r="I77" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J77" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K77" s="40">
+        <v>389</v>
+      </c>
+      <c r="L77" s="40">
+        <v>353</v>
+      </c>
+      <c r="M77" s="40">
+        <v>308</v>
+      </c>
+      <c r="N77" s="40">
+        <v>386</v>
+      </c>
+      <c r="O77" s="40">
+        <v>377</v>
+      </c>
+      <c r="P77" s="40">
+        <v>311</v>
+      </c>
+      <c r="Q77" s="40">
+        <v>305</v>
+      </c>
+      <c r="R77" s="40">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>354</v>
+      </c>
+      <c r="C78" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D78" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E78" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F78" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H78" s="2">
+        <v>1</v>
+      </c>
+      <c r="I78" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J78" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K78" s="2">
+        <v>176</v>
+      </c>
+      <c r="L78" s="2">
+        <v>161</v>
+      </c>
+      <c r="M78" s="2">
+        <v>128</v>
+      </c>
+      <c r="N78" s="2">
+        <v>132</v>
+      </c>
+      <c r="O78" s="2">
+        <v>165</v>
+      </c>
+      <c r="P78" s="2">
+        <v>141</v>
+      </c>
+      <c r="Q78" s="2">
+        <v>133</v>
+      </c>
+      <c r="R78" s="2">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79" s="42" t="s">
+        <v>124</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>355</v>
+      </c>
+      <c r="C79" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D79" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E79" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F79" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G79" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H79" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I79" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J79" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K79" s="2">
+        <v>25</v>
+      </c>
+      <c r="L79" s="2">
+        <v>24</v>
+      </c>
+      <c r="M79" s="2">
+        <v>29</v>
+      </c>
+      <c r="N79" s="2">
+        <v>34</v>
+      </c>
+      <c r="O79" s="2">
+        <v>38</v>
+      </c>
+      <c r="P79" s="2">
+        <v>23</v>
+      </c>
+      <c r="Q79" s="2">
+        <v>24</v>
+      </c>
+      <c r="R79" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>356</v>
+      </c>
+      <c r="C80" s="2">
+        <v>1</v>
+      </c>
+      <c r="D80" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E80" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F80" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G80" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H80" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I80" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J80" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K80" s="2">
+        <v>22</v>
+      </c>
+      <c r="L80" s="2">
+        <v>30</v>
+      </c>
+      <c r="M80" s="2">
+        <v>20</v>
+      </c>
+      <c r="N80" s="2">
+        <v>30</v>
+      </c>
+      <c r="O80" s="2">
+        <v>25</v>
+      </c>
+      <c r="P80" s="2">
+        <v>29</v>
+      </c>
+      <c r="Q80" s="2">
+        <v>23</v>
+      </c>
+      <c r="R80" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18">
+      <c r="A81" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="C81" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D81" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E81" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F81" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G81" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H81" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I81" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J81" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K81" s="2">
+        <v>18</v>
+      </c>
+      <c r="L81" s="2">
+        <v>18</v>
+      </c>
+      <c r="M81" s="2">
+        <v>15</v>
+      </c>
+      <c r="N81" s="2">
+        <v>26</v>
+      </c>
+      <c r="O81" s="2">
+        <v>13</v>
+      </c>
+      <c r="P81" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q81" s="2">
+        <v>10</v>
+      </c>
+      <c r="R81" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18">
+      <c r="A82" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>358</v>
+      </c>
+      <c r="C82" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D82" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E82" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F82" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G82" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H82" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I82" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J82" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K82" s="2">
+        <v>11</v>
+      </c>
+      <c r="L82" s="2">
+        <v>6</v>
+      </c>
+      <c r="M82" s="2">
+        <v>5</v>
+      </c>
+      <c r="N82" s="2">
+        <v>8</v>
+      </c>
+      <c r="O82" s="2">
         <v>12</v>
       </c>
-      <c r="C5" s="18"/>
-[...22 lines deleted...]
-      <c r="B6" s="13" t="s">
+      <c r="P82" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q82" s="2">
+        <v>9</v>
+      </c>
+      <c r="R82" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18">
+      <c r="A83" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>359</v>
+      </c>
+      <c r="C83" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D83" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E83" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F83" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G83" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H83" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I83" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J83" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K83" s="2">
+        <v>33</v>
+      </c>
+      <c r="L83" s="2">
+        <v>39</v>
+      </c>
+      <c r="M83" s="2">
+        <v>23</v>
+      </c>
+      <c r="N83" s="2">
+        <v>36</v>
+      </c>
+      <c r="O83" s="2">
+        <v>30</v>
+      </c>
+      <c r="P83" s="2">
+        <v>28</v>
+      </c>
+      <c r="Q83" s="2">
+        <v>36</v>
+      </c>
+      <c r="R83" s="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18">
+      <c r="A84" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>360</v>
+      </c>
+      <c r="C84" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D84" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E84" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F84" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G84" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H84" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I84" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J84" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K84" s="2">
+        <v>20</v>
+      </c>
+      <c r="L84" s="2">
+        <v>15</v>
+      </c>
+      <c r="M84" s="2">
+        <v>12</v>
+      </c>
+      <c r="N84" s="2">
+        <v>28</v>
+      </c>
+      <c r="O84" s="2">
+        <v>26</v>
+      </c>
+      <c r="P84" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q84" s="2">
+        <v>18</v>
+      </c>
+      <c r="R84" s="2">
         <v>13</v>
       </c>
-      <c r="C6" s="19"/>
-[...52 lines deleted...]
-      <c r="B7" s="14" t="s">
+    </row>
+    <row r="85" spans="1:18">
+      <c r="A85" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>361</v>
+      </c>
+      <c r="C85" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D85" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E85" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F85" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G85" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H85" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I85" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J85" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K85" s="2">
+        <v>10</v>
+      </c>
+      <c r="L85" s="2">
+        <v>12</v>
+      </c>
+      <c r="M85" s="2">
+        <v>10</v>
+      </c>
+      <c r="N85" s="2">
+        <v>8</v>
+      </c>
+      <c r="O85" s="2">
+        <v>9</v>
+      </c>
+      <c r="P85" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q85" s="2">
+        <v>1</v>
+      </c>
+      <c r="R85" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="A86" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>362</v>
+      </c>
+      <c r="C86" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D86" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E86" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F86" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G86" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H86" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I86" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J86" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K86" s="2">
+        <v>11</v>
+      </c>
+      <c r="L86" s="2">
+        <v>10</v>
+      </c>
+      <c r="M86" s="2">
+        <v>7</v>
+      </c>
+      <c r="N86" s="2">
+        <v>13</v>
+      </c>
+      <c r="O86" s="2">
+        <v>9</v>
+      </c>
+      <c r="P86" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q86" s="2">
+        <v>6</v>
+      </c>
+      <c r="R86" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18">
+      <c r="A87" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>363</v>
+      </c>
+      <c r="C87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K87" s="2">
+        <v>11</v>
+      </c>
+      <c r="L87" s="2">
+        <v>9</v>
+      </c>
+      <c r="M87" s="2">
+        <v>17</v>
+      </c>
+      <c r="N87" s="2">
+        <v>19</v>
+      </c>
+      <c r="O87" s="2">
+        <v>12</v>
+      </c>
+      <c r="P87" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q87" s="2">
+        <v>8</v>
+      </c>
+      <c r="R87" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18">
+      <c r="A88" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="C88" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D88" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E88" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F88" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G88" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H88" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I88" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J88" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K88" s="2">
+        <v>9</v>
+      </c>
+      <c r="L88" s="2">
+        <v>4</v>
+      </c>
+      <c r="M88" s="2">
+        <v>7</v>
+      </c>
+      <c r="N88" s="2">
+        <v>12</v>
+      </c>
+      <c r="O88" s="2">
+        <v>6</v>
+      </c>
+      <c r="P88" s="2">
+        <v>11</v>
+      </c>
+      <c r="Q88" s="2">
+        <v>12</v>
+      </c>
+      <c r="R88" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18">
+      <c r="A89" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>365</v>
+      </c>
+      <c r="C89" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D89" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E89" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F89" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G89" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H89" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I89" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J89" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K89" s="2">
+        <v>31</v>
+      </c>
+      <c r="L89" s="2">
+        <v>19</v>
+      </c>
+      <c r="M89" s="2">
+        <v>27</v>
+      </c>
+      <c r="N89" s="2">
+        <v>30</v>
+      </c>
+      <c r="O89" s="2">
+        <v>26</v>
+      </c>
+      <c r="P89" s="2">
+        <v>15</v>
+      </c>
+      <c r="Q89" s="2">
+        <v>19</v>
+      </c>
+      <c r="R89" s="2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18">
+      <c r="A90" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="C90" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D90" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E90" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F90" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G90" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H90" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I90" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J90" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K90" s="2">
+        <v>12</v>
+      </c>
+      <c r="L90" s="2">
+        <v>6</v>
+      </c>
+      <c r="M90" s="2">
+        <v>8</v>
+      </c>
+      <c r="N90" s="2">
+        <v>10</v>
+      </c>
+      <c r="O90" s="2">
+        <v>6</v>
+      </c>
+      <c r="P90" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q90" s="2">
+        <v>6</v>
+      </c>
+      <c r="R90" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18">
+      <c r="A91" s="43"/>
+      <c r="B91" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="C91" s="37">
+        <v>1</v>
+      </c>
+      <c r="D91" s="37">
+        <v>3</v>
+      </c>
+      <c r="E91" s="37">
+        <v>1</v>
+      </c>
+      <c r="F91" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G91" s="37">
+        <v>1</v>
+      </c>
+      <c r="H91" s="37">
+        <v>2</v>
+      </c>
+      <c r="I91" s="37">
+        <v>2</v>
+      </c>
+      <c r="J91" s="37">
+        <v>1</v>
+      </c>
+      <c r="K91" s="40">
+        <v>1401</v>
+      </c>
+      <c r="L91" s="40">
+        <v>1331</v>
+      </c>
+      <c r="M91" s="40">
+        <v>1364</v>
+      </c>
+      <c r="N91" s="40">
+        <v>1468</v>
+      </c>
+      <c r="O91" s="40">
+        <v>1359</v>
+      </c>
+      <c r="P91" s="40">
+        <v>1359</v>
+      </c>
+      <c r="Q91" s="40">
+        <v>1282</v>
+      </c>
+      <c r="R91" s="40">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18">
+      <c r="A92" s="42" t="s">
+        <v>136</v>
+      </c>
+      <c r="B92" s="45" t="s">
+        <v>367</v>
+      </c>
+      <c r="C92" s="48">
+        <v>1</v>
+      </c>
+      <c r="D92" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E92" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F92" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G92" s="2">
+        <v>1</v>
+      </c>
+      <c r="H92" s="48">
+        <v>2</v>
+      </c>
+      <c r="I92" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J92" s="2">
+        <v>1</v>
+      </c>
+      <c r="K92" s="2">
+        <v>320</v>
+      </c>
+      <c r="L92" s="2">
+        <v>305</v>
+      </c>
+      <c r="M92" s="2">
+        <v>345</v>
+      </c>
+      <c r="N92" s="2">
+        <v>314</v>
+      </c>
+      <c r="O92" s="2">
+        <v>345</v>
+      </c>
+      <c r="P92" s="2">
+        <v>345</v>
+      </c>
+      <c r="Q92" s="2">
+        <v>354</v>
+      </c>
+      <c r="R92" s="2">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18">
+      <c r="A93" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="B93" s="45" t="s">
+        <v>368</v>
+      </c>
+      <c r="C93" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D93" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E93" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F93" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G93" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H93" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I93" s="2">
+        <v>1</v>
+      </c>
+      <c r="J93" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K93" s="2">
+        <v>132</v>
+      </c>
+      <c r="L93" s="2">
+        <v>107</v>
+      </c>
+      <c r="M93" s="2">
+        <v>120</v>
+      </c>
+      <c r="N93" s="2">
+        <v>135</v>
+      </c>
+      <c r="O93" s="2">
+        <v>105</v>
+      </c>
+      <c r="P93" s="2">
+        <v>106</v>
+      </c>
+      <c r="Q93" s="2">
+        <v>83</v>
+      </c>
+      <c r="R93" s="2">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18">
+      <c r="A94" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="B94" s="45" t="s">
+        <v>338</v>
+      </c>
+      <c r="C94" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D94" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E94" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F94" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G94" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H94" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I94" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J94" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K94" s="2">
+        <v>138</v>
+      </c>
+      <c r="L94" s="2">
+        <v>112</v>
+      </c>
+      <c r="M94" s="2">
+        <v>100</v>
+      </c>
+      <c r="N94" s="2">
+        <v>101</v>
+      </c>
+      <c r="O94" s="2">
+        <v>71</v>
+      </c>
+      <c r="P94" s="2">
+        <v>65</v>
+      </c>
+      <c r="Q94" s="2">
+        <v>62</v>
+      </c>
+      <c r="R94" s="2">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18">
+      <c r="A95" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B95" s="45" t="s">
+        <v>369</v>
+      </c>
+      <c r="C95" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D95" s="2">
+        <v>1</v>
+      </c>
+      <c r="E95" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F95" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G95" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H95" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I95" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J95" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K95" s="2">
+        <v>52</v>
+      </c>
+      <c r="L95" s="2">
+        <v>36</v>
+      </c>
+      <c r="M95" s="2">
+        <v>40</v>
+      </c>
+      <c r="N95" s="2">
+        <v>52</v>
+      </c>
+      <c r="O95" s="2">
+        <v>50</v>
+      </c>
+      <c r="P95" s="2">
+        <v>46</v>
+      </c>
+      <c r="Q95" s="2">
+        <v>57</v>
+      </c>
+      <c r="R95" s="2">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18">
+      <c r="A96" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B96" s="45" t="s">
+        <v>370</v>
+      </c>
+      <c r="C96" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D96" s="2">
+        <v>1</v>
+      </c>
+      <c r="E96" s="2">
+        <v>1</v>
+      </c>
+      <c r="F96" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G96" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H96" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I96" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J96" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K96" s="2">
+        <v>355</v>
+      </c>
+      <c r="L96" s="2">
+        <v>393</v>
+      </c>
+      <c r="M96" s="2">
+        <v>360</v>
+      </c>
+      <c r="N96" s="2">
+        <v>403</v>
+      </c>
+      <c r="O96" s="2">
+        <v>404</v>
+      </c>
+      <c r="P96" s="2">
+        <v>401</v>
+      </c>
+      <c r="Q96" s="2">
+        <v>366</v>
+      </c>
+      <c r="R96" s="2">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18">
+      <c r="A97" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B97" s="45" t="s">
+        <v>371</v>
+      </c>
+      <c r="C97" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D97" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E97" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F97" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G97" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H97" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I97" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J97" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K97" s="2">
+        <v>64</v>
+      </c>
+      <c r="L97" s="2">
+        <v>55</v>
+      </c>
+      <c r="M97" s="2">
+        <v>58</v>
+      </c>
+      <c r="N97" s="2">
+        <v>60</v>
+      </c>
+      <c r="O97" s="2">
+        <v>58</v>
+      </c>
+      <c r="P97" s="2">
+        <v>64</v>
+      </c>
+      <c r="Q97" s="2">
+        <v>60</v>
+      </c>
+      <c r="R97" s="2">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18">
+      <c r="A98" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B98" s="45" t="s">
+        <v>372</v>
+      </c>
+      <c r="C98" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D98" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E98" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F98" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G98" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H98" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I98" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J98" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K98" s="2">
+        <v>102</v>
+      </c>
+      <c r="L98" s="2">
+        <v>95</v>
+      </c>
+      <c r="M98" s="2">
+        <v>94</v>
+      </c>
+      <c r="N98" s="2">
+        <v>122</v>
+      </c>
+      <c r="O98" s="2">
+        <v>103</v>
+      </c>
+      <c r="P98" s="2">
+        <v>107</v>
+      </c>
+      <c r="Q98" s="2">
+        <v>94</v>
+      </c>
+      <c r="R98" s="2">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18">
+      <c r="A99" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B99" s="45" t="s">
+        <v>373</v>
+      </c>
+      <c r="C99" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D99" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E99" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F99" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G99" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H99" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I99" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J99" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K99" s="2">
+        <v>19</v>
+      </c>
+      <c r="L99" s="2">
         <v>35</v>
       </c>
-      <c r="C7" s="19"/>
-[...18 lines deleted...]
-      <c r="J7" s="23" t="s">
+      <c r="M99" s="2">
+        <v>38</v>
+      </c>
+      <c r="N99" s="2">
+        <v>47</v>
+      </c>
+      <c r="O99" s="2">
+        <v>32</v>
+      </c>
+      <c r="P99" s="2">
+        <v>28</v>
+      </c>
+      <c r="Q99" s="2">
+        <v>26</v>
+      </c>
+      <c r="R99" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18">
+      <c r="A100" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B100" s="45" t="s">
+        <v>374</v>
+      </c>
+      <c r="C100" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D100" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E100" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F100" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G100" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H100" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I100" s="2">
+        <v>1</v>
+      </c>
+      <c r="J100" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K100" s="2">
+        <v>35</v>
+      </c>
+      <c r="L100" s="2">
+        <v>29</v>
+      </c>
+      <c r="M100" s="2">
+        <v>35</v>
+      </c>
+      <c r="N100" s="2">
+        <v>33</v>
+      </c>
+      <c r="O100" s="2">
+        <v>26</v>
+      </c>
+      <c r="P100" s="2">
+        <v>36</v>
+      </c>
+      <c r="Q100" s="2">
+        <v>28</v>
+      </c>
+      <c r="R100" s="2">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18">
+      <c r="A101" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="B101" s="45" t="s">
+        <v>375</v>
+      </c>
+      <c r="C101" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D101" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E101" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F101" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G101" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H101" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I101" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J101" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K101" s="2">
+        <v>33</v>
+      </c>
+      <c r="L101" s="2">
+        <v>28</v>
+      </c>
+      <c r="M101" s="2">
+        <v>37</v>
+      </c>
+      <c r="N101" s="2">
+        <v>46</v>
+      </c>
+      <c r="O101" s="2">
+        <v>34</v>
+      </c>
+      <c r="P101" s="2">
+        <v>35</v>
+      </c>
+      <c r="Q101" s="2">
+        <v>44</v>
+      </c>
+      <c r="R101" s="2">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18">
+      <c r="A102" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B102" s="45" t="s">
+        <v>376</v>
+      </c>
+      <c r="C102" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D102" s="2">
+        <v>1</v>
+      </c>
+      <c r="E102" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F102" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G102" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H102" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I102" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J102" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K102" s="2">
+        <v>151</v>
+      </c>
+      <c r="L102" s="2">
+        <v>136</v>
+      </c>
+      <c r="M102" s="2">
+        <v>137</v>
+      </c>
+      <c r="N102" s="2">
+        <v>155</v>
+      </c>
+      <c r="O102" s="2">
+        <v>131</v>
+      </c>
+      <c r="P102" s="2">
+        <v>126</v>
+      </c>
+      <c r="Q102" s="2">
+        <v>108</v>
+      </c>
+      <c r="R102" s="2">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18">
+      <c r="A103" s="43"/>
+      <c r="B103" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D103" s="37">
+        <v>2</v>
+      </c>
+      <c r="E103" s="37">
+        <v>3</v>
+      </c>
+      <c r="F103" s="37">
+        <v>1</v>
+      </c>
+      <c r="G103" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H103" s="37">
+        <v>2</v>
+      </c>
+      <c r="I103" s="37">
+        <v>1</v>
+      </c>
+      <c r="J103" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K103" s="40">
+        <v>516</v>
+      </c>
+      <c r="L103" s="40">
+        <v>532</v>
+      </c>
+      <c r="M103" s="40">
+        <v>559</v>
+      </c>
+      <c r="N103" s="40">
+        <v>551</v>
+      </c>
+      <c r="O103" s="40">
+        <v>535</v>
+      </c>
+      <c r="P103" s="40">
+        <v>517</v>
+      </c>
+      <c r="Q103" s="40">
+        <v>453</v>
+      </c>
+      <c r="R103" s="40">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18">
+      <c r="A104" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B104" s="45" t="s">
+        <v>377</v>
+      </c>
+      <c r="C104" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D104" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E104" s="2">
+        <v>2</v>
+      </c>
+      <c r="F104" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G104" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H104" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I104" s="2">
+        <v>1</v>
+      </c>
+      <c r="J104" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K104" s="2">
+        <v>101</v>
+      </c>
+      <c r="L104" s="2">
+        <v>112</v>
+      </c>
+      <c r="M104" s="2">
+        <v>110</v>
+      </c>
+      <c r="N104" s="2">
+        <v>101</v>
+      </c>
+      <c r="O104" s="2">
+        <v>114</v>
+      </c>
+      <c r="P104" s="2">
+        <v>103</v>
+      </c>
+      <c r="Q104" s="2">
+        <v>94</v>
+      </c>
+      <c r="R104" s="2">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18">
+      <c r="A105" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B105" s="45" t="s">
+        <v>378</v>
+      </c>
+      <c r="C105" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D105" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E105" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F105" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G105" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H105" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I105" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J105" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K105" s="2">
+        <v>22</v>
+      </c>
+      <c r="L105" s="2">
+        <v>26</v>
+      </c>
+      <c r="M105" s="2">
+        <v>30</v>
+      </c>
+      <c r="N105" s="2">
+        <v>18</v>
+      </c>
+      <c r="O105" s="2">
+        <v>21</v>
+      </c>
+      <c r="P105" s="2">
+        <v>22</v>
+      </c>
+      <c r="Q105" s="2">
+        <v>13</v>
+      </c>
+      <c r="R105" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="B106" s="45" t="s">
+        <v>379</v>
+      </c>
+      <c r="C106" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D106" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E106" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F106" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G106" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H106" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I106" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J106" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K106" s="2">
+        <v>24</v>
+      </c>
+      <c r="L106" s="2">
+        <v>24</v>
+      </c>
+      <c r="M106" s="2">
+        <v>25</v>
+      </c>
+      <c r="N106" s="2">
+        <v>23</v>
+      </c>
+      <c r="O106" s="2">
+        <v>23</v>
+      </c>
+      <c r="P106" s="2">
+        <v>24</v>
+      </c>
+      <c r="Q106" s="2">
+        <v>14</v>
+      </c>
+      <c r="R106" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B107" s="45" t="s">
+        <v>380</v>
+      </c>
+      <c r="C107" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D107" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E107" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F107" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G107" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H107" s="2">
+        <v>1</v>
+      </c>
+      <c r="I107" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J107" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K107" s="2">
+        <v>34</v>
+      </c>
+      <c r="L107" s="2">
+        <v>29</v>
+      </c>
+      <c r="M107" s="2">
+        <v>35</v>
+      </c>
+      <c r="N107" s="2">
+        <v>41</v>
+      </c>
+      <c r="O107" s="2">
+        <v>53</v>
+      </c>
+      <c r="P107" s="2">
+        <v>33</v>
+      </c>
+      <c r="Q107" s="2">
+        <v>47</v>
+      </c>
+      <c r="R107" s="2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18">
+      <c r="A108" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B108" s="45" t="s">
+        <v>381</v>
+      </c>
+      <c r="C108" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D108" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E108" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F108" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G108" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H108" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I108" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J108" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K108" s="2">
+        <v>49</v>
+      </c>
+      <c r="L108" s="2">
+        <v>50</v>
+      </c>
+      <c r="M108" s="2">
+        <v>46</v>
+      </c>
+      <c r="N108" s="2">
+        <v>56</v>
+      </c>
+      <c r="O108" s="2">
+        <v>29</v>
+      </c>
+      <c r="P108" s="2">
+        <v>37</v>
+      </c>
+      <c r="Q108" s="2">
+        <v>29</v>
+      </c>
+      <c r="R108" s="2">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
+      <c r="A109" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B109" s="45" t="s">
+        <v>382</v>
+      </c>
+      <c r="C109" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D109" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E109" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F109" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G109" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H109" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I109" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J109" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K109" s="2">
+        <v>37</v>
+      </c>
+      <c r="L109" s="2">
+        <v>31</v>
+      </c>
+      <c r="M109" s="2">
+        <v>32</v>
+      </c>
+      <c r="N109" s="2">
+        <v>28</v>
+      </c>
+      <c r="O109" s="2">
+        <v>33</v>
+      </c>
+      <c r="P109" s="2">
+        <v>45</v>
+      </c>
+      <c r="Q109" s="2">
+        <v>30</v>
+      </c>
+      <c r="R109" s="2">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B110" s="45" t="s">
+        <v>383</v>
+      </c>
+      <c r="C110" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D110" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E110" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F110" s="2">
+        <v>1</v>
+      </c>
+      <c r="G110" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H110" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I110" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J110" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K110" s="2">
+        <v>25</v>
+      </c>
+      <c r="L110" s="2">
+        <v>29</v>
+      </c>
+      <c r="M110" s="2">
+        <v>37</v>
+      </c>
+      <c r="N110" s="2">
+        <v>19</v>
+      </c>
+      <c r="O110" s="2">
+        <v>36</v>
+      </c>
+      <c r="P110" s="2">
+        <v>31</v>
+      </c>
+      <c r="Q110" s="2">
+        <v>30</v>
+      </c>
+      <c r="R110" s="2">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18">
+      <c r="A111" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B111" s="45" t="s">
+        <v>384</v>
+      </c>
+      <c r="C111" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D111" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E111" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F111" s="2"/>
+      <c r="G111" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H111" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I111" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J111" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K111" s="2">
+        <v>35</v>
+      </c>
+      <c r="L111" s="2">
+        <v>37</v>
+      </c>
+      <c r="M111" s="2">
+        <v>32</v>
+      </c>
+      <c r="N111" s="2">
+        <v>38</v>
+      </c>
+      <c r="O111" s="2">
+        <v>44</v>
+      </c>
+      <c r="P111" s="2">
+        <v>30</v>
+      </c>
+      <c r="Q111" s="2">
+        <v>32</v>
+      </c>
+      <c r="R111" s="2">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B112" s="45" t="s">
+        <v>385</v>
+      </c>
+      <c r="C112" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D112" s="2">
+        <v>2</v>
+      </c>
+      <c r="E112" s="2">
+        <v>1</v>
+      </c>
+      <c r="F112" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G112" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H112" s="2">
+        <v>1</v>
+      </c>
+      <c r="I112" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J112" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K112" s="2">
+        <v>145</v>
+      </c>
+      <c r="L112" s="2">
+        <v>166</v>
+      </c>
+      <c r="M112" s="2">
+        <v>174</v>
+      </c>
+      <c r="N112" s="2">
+        <v>177</v>
+      </c>
+      <c r="O112" s="2">
+        <v>152</v>
+      </c>
+      <c r="P112" s="2">
+        <v>159</v>
+      </c>
+      <c r="Q112" s="2">
+        <v>136</v>
+      </c>
+      <c r="R112" s="2">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18">
+      <c r="A113" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B113" s="45" t="s">
+        <v>386</v>
+      </c>
+      <c r="C113" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D113" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E113" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F113" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G113" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H113" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I113" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J113" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K113" s="2">
+        <v>44</v>
+      </c>
+      <c r="L113" s="2">
+        <v>28</v>
+      </c>
+      <c r="M113" s="2">
+        <v>38</v>
+      </c>
+      <c r="N113" s="2">
+        <v>50</v>
+      </c>
+      <c r="O113" s="2">
+        <v>30</v>
+      </c>
+      <c r="P113" s="2">
+        <v>33</v>
+      </c>
+      <c r="Q113" s="2">
+        <v>28</v>
+      </c>
+      <c r="R113" s="2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18">
+      <c r="A114" s="43"/>
+      <c r="B114" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="C114" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D114" s="37">
+        <v>1</v>
+      </c>
+      <c r="E114" s="37">
+        <v>1</v>
+      </c>
+      <c r="F114" s="37">
+        <v>1</v>
+      </c>
+      <c r="G114" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H114" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I114" s="37">
+        <v>3</v>
+      </c>
+      <c r="J114" s="37">
+        <v>2</v>
+      </c>
+      <c r="K114" s="40">
+        <v>596</v>
+      </c>
+      <c r="L114" s="40">
+        <v>608</v>
+      </c>
+      <c r="M114" s="40">
+        <v>545</v>
+      </c>
+      <c r="N114" s="40">
+        <v>606</v>
+      </c>
+      <c r="O114" s="40">
+        <v>520</v>
+      </c>
+      <c r="P114" s="40">
+        <v>539</v>
+      </c>
+      <c r="Q114" s="40">
+        <v>487</v>
+      </c>
+      <c r="R114" s="40">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18">
+      <c r="A115" s="42" t="s">
+        <v>157</v>
+      </c>
+      <c r="B115" s="45" t="s">
+        <v>388</v>
+      </c>
+      <c r="C115" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D115" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E115" s="2">
+        <v>1</v>
+      </c>
+      <c r="F115" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G115" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H115" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I115" s="48">
+        <v>2</v>
+      </c>
+      <c r="J115" s="2">
+        <v>1</v>
+      </c>
+      <c r="K115" s="2">
+        <v>199</v>
+      </c>
+      <c r="L115" s="2">
+        <v>208</v>
+      </c>
+      <c r="M115" s="2">
+        <v>196</v>
+      </c>
+      <c r="N115" s="2">
+        <v>194</v>
+      </c>
+      <c r="O115" s="2">
+        <v>196</v>
+      </c>
+      <c r="P115" s="2">
+        <v>208</v>
+      </c>
+      <c r="Q115" s="2">
+        <v>159</v>
+      </c>
+      <c r="R115" s="2">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18">
+      <c r="A116" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B116" s="45" t="s">
+        <v>389</v>
+      </c>
+      <c r="C116" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D116" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E116" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F116" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G116" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H116" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I116" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J116" s="2">
+        <v>1</v>
+      </c>
+      <c r="K116" s="2">
+        <v>42</v>
+      </c>
+      <c r="L116" s="2">
+        <v>41</v>
+      </c>
+      <c r="M116" s="2">
+        <v>38</v>
+      </c>
+      <c r="N116" s="2">
+        <v>61</v>
+      </c>
+      <c r="O116" s="2">
+        <v>29</v>
+      </c>
+      <c r="P116" s="2">
         <v>40</v>
       </c>
-      <c r="K7" s="23">
-[...2 lines deleted...]
-      <c r="L7" s="23" t="s">
+      <c r="Q116" s="2">
+        <v>57</v>
+      </c>
+      <c r="R116" s="2">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18">
+      <c r="A117" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="B117" s="45" t="s">
+        <v>390</v>
+      </c>
+      <c r="C117" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D117" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E117" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F117" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G117" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H117" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I117" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J117" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K117" s="2">
+        <v>8</v>
+      </c>
+      <c r="L117" s="2">
+        <v>7</v>
+      </c>
+      <c r="M117" s="2">
+        <v>8</v>
+      </c>
+      <c r="N117" s="2">
+        <v>7</v>
+      </c>
+      <c r="O117" s="2">
+        <v>5</v>
+      </c>
+      <c r="P117" s="2">
+        <v>9</v>
+      </c>
+      <c r="Q117" s="2">
+        <v>8</v>
+      </c>
+      <c r="R117" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18">
+      <c r="A118" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B118" s="45" t="s">
+        <v>391</v>
+      </c>
+      <c r="C118" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D118" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E118" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F118" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G118" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H118" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I118" s="2">
+        <v>1</v>
+      </c>
+      <c r="J118" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K118" s="2">
+        <v>25</v>
+      </c>
+      <c r="L118" s="2">
+        <v>25</v>
+      </c>
+      <c r="M118" s="2">
+        <v>20</v>
+      </c>
+      <c r="N118" s="2">
+        <v>17</v>
+      </c>
+      <c r="O118" s="2">
+        <v>19</v>
+      </c>
+      <c r="P118" s="2">
+        <v>24</v>
+      </c>
+      <c r="Q118" s="2">
+        <v>22</v>
+      </c>
+      <c r="R118" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18">
+      <c r="A119" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B119" s="45" t="s">
+        <v>392</v>
+      </c>
+      <c r="C119" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D119" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E119" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F119" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G119" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H119" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I119" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J119" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K119" s="2">
+        <v>103</v>
+      </c>
+      <c r="L119" s="2">
+        <v>89</v>
+      </c>
+      <c r="M119" s="2">
+        <v>83</v>
+      </c>
+      <c r="N119" s="2">
+        <v>107</v>
+      </c>
+      <c r="O119" s="2">
+        <v>73</v>
+      </c>
+      <c r="P119" s="2">
+        <v>84</v>
+      </c>
+      <c r="Q119" s="2">
+        <v>74</v>
+      </c>
+      <c r="R119" s="2">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18">
+      <c r="A120" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B120" s="45" t="s">
+        <v>393</v>
+      </c>
+      <c r="C120" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D120" s="2">
+        <v>1</v>
+      </c>
+      <c r="E120" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F120" s="2">
+        <v>1</v>
+      </c>
+      <c r="G120" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H120" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I120" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J120" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K120" s="2">
+        <v>39</v>
+      </c>
+      <c r="L120" s="2">
+        <v>30</v>
+      </c>
+      <c r="M120" s="2">
+        <v>22</v>
+      </c>
+      <c r="N120" s="2">
+        <v>38</v>
+      </c>
+      <c r="O120" s="2">
+        <v>23</v>
+      </c>
+      <c r="P120" s="2">
+        <v>28</v>
+      </c>
+      <c r="Q120" s="2">
+        <v>37</v>
+      </c>
+      <c r="R120" s="2">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18">
+      <c r="A121" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B121" s="45" t="s">
+        <v>394</v>
+      </c>
+      <c r="C121" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D121" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E121" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F121" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G121" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H121" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I121" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J121" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K121" s="2">
+        <v>29</v>
+      </c>
+      <c r="L121" s="2">
+        <v>48</v>
+      </c>
+      <c r="M121" s="2">
+        <v>34</v>
+      </c>
+      <c r="N121" s="2">
+        <v>34</v>
+      </c>
+      <c r="O121" s="2">
+        <v>42</v>
+      </c>
+      <c r="P121" s="2">
+        <v>34</v>
+      </c>
+      <c r="Q121" s="2">
+        <v>26</v>
+      </c>
+      <c r="R121" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18">
+      <c r="A122" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="B122" s="45" t="s">
+        <v>395</v>
+      </c>
+      <c r="C122" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D122" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E122" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F122" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G122" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H122" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I122" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J122" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K122" s="2">
+        <v>11</v>
+      </c>
+      <c r="L122" s="2">
+        <v>7</v>
+      </c>
+      <c r="M122" s="2">
+        <v>6</v>
+      </c>
+      <c r="N122" s="2">
+        <v>7</v>
+      </c>
+      <c r="O122" s="2">
+        <v>10</v>
+      </c>
+      <c r="P122" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q122" s="2">
+        <v>11</v>
+      </c>
+      <c r="R122" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18">
+      <c r="A123" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B123" s="45" t="s">
+        <v>396</v>
+      </c>
+      <c r="C123" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D123" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E123" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F123" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G123" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H123" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I123" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J123" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K123" s="2">
+        <v>36</v>
+      </c>
+      <c r="L123" s="2">
+        <v>50</v>
+      </c>
+      <c r="M123" s="2">
+        <v>32</v>
+      </c>
+      <c r="N123" s="2">
+        <v>30</v>
+      </c>
+      <c r="O123" s="2">
+        <v>33</v>
+      </c>
+      <c r="P123" s="2">
+        <v>27</v>
+      </c>
+      <c r="Q123" s="2">
+        <v>27</v>
+      </c>
+      <c r="R123" s="2">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18">
+      <c r="A124" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B124" s="45" t="s">
+        <v>397</v>
+      </c>
+      <c r="C124" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D124" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E124" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F124" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G124" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H124" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I124" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J124" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K124" s="2">
+        <v>27</v>
+      </c>
+      <c r="L124" s="2">
+        <v>21</v>
+      </c>
+      <c r="M124" s="2">
+        <v>22</v>
+      </c>
+      <c r="N124" s="2">
+        <v>27</v>
+      </c>
+      <c r="O124" s="2">
+        <v>20</v>
+      </c>
+      <c r="P124" s="2">
+        <v>23</v>
+      </c>
+      <c r="Q124" s="2">
+        <v>11</v>
+      </c>
+      <c r="R124" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18">
+      <c r="A125" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B125" s="45" t="s">
+        <v>398</v>
+      </c>
+      <c r="C125" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D125" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E125" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F125" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G125" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H125" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I125" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J125" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K125" s="2">
+        <v>26</v>
+      </c>
+      <c r="L125" s="2">
+        <v>21</v>
+      </c>
+      <c r="M125" s="2">
+        <v>23</v>
+      </c>
+      <c r="N125" s="2">
+        <v>21</v>
+      </c>
+      <c r="O125" s="2">
+        <v>22</v>
+      </c>
+      <c r="P125" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q125" s="2">
+        <v>19</v>
+      </c>
+      <c r="R125" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18">
+      <c r="A126" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B126" s="45" t="s">
+        <v>399</v>
+      </c>
+      <c r="C126" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D126" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E126" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F126" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G126" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H126" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I126" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J126" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K126" s="2">
+        <v>23</v>
+      </c>
+      <c r="L126" s="2">
+        <v>28</v>
+      </c>
+      <c r="M126" s="2">
+        <v>34</v>
+      </c>
+      <c r="N126" s="2">
+        <v>24</v>
+      </c>
+      <c r="O126" s="2">
+        <v>17</v>
+      </c>
+      <c r="P126" s="2">
+        <v>24</v>
+      </c>
+      <c r="Q126" s="2">
+        <v>17</v>
+      </c>
+      <c r="R126" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18">
+      <c r="A127" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B127" s="45" t="s">
+        <v>400</v>
+      </c>
+      <c r="C127" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D127" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E127" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F127" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G127" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H127" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I127" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J127" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K127" s="2">
+        <v>28</v>
+      </c>
+      <c r="L127" s="2">
+        <v>33</v>
+      </c>
+      <c r="M127" s="2">
+        <v>27</v>
+      </c>
+      <c r="N127" s="2">
+        <v>39</v>
+      </c>
+      <c r="O127" s="2">
+        <v>31</v>
+      </c>
+      <c r="P127" s="2">
+        <v>21</v>
+      </c>
+      <c r="Q127" s="2">
+        <v>19</v>
+      </c>
+      <c r="R127" s="2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18">
+      <c r="A128" s="43"/>
+      <c r="B128" s="54" t="s">
+        <v>401</v>
+      </c>
+      <c r="C128" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D128" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E128" s="37">
+        <v>2</v>
+      </c>
+      <c r="F128" s="37">
+        <v>1</v>
+      </c>
+      <c r="G128" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H128" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I128" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J128" s="37">
+        <v>1</v>
+      </c>
+      <c r="K128" s="40">
+        <v>448</v>
+      </c>
+      <c r="L128" s="40">
+        <v>448</v>
+      </c>
+      <c r="M128" s="40">
+        <v>466</v>
+      </c>
+      <c r="N128" s="40">
+        <v>436</v>
+      </c>
+      <c r="O128" s="40">
+        <v>392</v>
+      </c>
+      <c r="P128" s="40">
+        <v>357</v>
+      </c>
+      <c r="Q128" s="40">
+        <v>377</v>
+      </c>
+      <c r="R128" s="40">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18">
+      <c r="A129" s="42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B129" s="45" t="s">
+        <v>402</v>
+      </c>
+      <c r="C129" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D129" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E129" s="2">
+        <v>1</v>
+      </c>
+      <c r="F129" s="2">
+        <v>1</v>
+      </c>
+      <c r="G129" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H129" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I129" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J129" s="2">
+        <v>1</v>
+      </c>
+      <c r="K129" s="2">
+        <v>63</v>
+      </c>
+      <c r="L129" s="2">
+        <v>68</v>
+      </c>
+      <c r="M129" s="2">
+        <v>87</v>
+      </c>
+      <c r="N129" s="2">
+        <v>94</v>
+      </c>
+      <c r="O129" s="2">
+        <v>82</v>
+      </c>
+      <c r="P129" s="2">
+        <v>64</v>
+      </c>
+      <c r="Q129" s="2">
+        <v>76</v>
+      </c>
+      <c r="R129" s="2">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18">
+      <c r="A130" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B130" s="45" t="s">
+        <v>403</v>
+      </c>
+      <c r="C130" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D130" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E130" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F130" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G130" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H130" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I130" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J130" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K130" s="2">
+        <v>28</v>
+      </c>
+      <c r="L130" s="2">
+        <v>32</v>
+      </c>
+      <c r="M130" s="2">
+        <v>29</v>
+      </c>
+      <c r="N130" s="2">
+        <v>21</v>
+      </c>
+      <c r="O130" s="2">
+        <v>30</v>
+      </c>
+      <c r="P130" s="2">
+        <v>21</v>
+      </c>
+      <c r="Q130" s="2">
+        <v>33</v>
+      </c>
+      <c r="R130" s="2">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18">
+      <c r="A131" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B131" s="45" t="s">
+        <v>404</v>
+      </c>
+      <c r="C131" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D131" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E131" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F131" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G131" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H131" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I131" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J131" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K131" s="2">
+        <v>17</v>
+      </c>
+      <c r="L131" s="2">
+        <v>19</v>
+      </c>
+      <c r="M131" s="2">
+        <v>18</v>
+      </c>
+      <c r="N131" s="2">
+        <v>14</v>
+      </c>
+      <c r="O131" s="2">
+        <v>13</v>
+      </c>
+      <c r="P131" s="2">
+        <v>10</v>
+      </c>
+      <c r="Q131" s="2">
+        <v>18</v>
+      </c>
+      <c r="R131" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18">
+      <c r="A132" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B132" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="C132" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D132" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E132" s="2">
+        <v>1</v>
+      </c>
+      <c r="F132" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G132" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H132" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I132" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J132" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K132" s="2">
+        <v>48</v>
+      </c>
+      <c r="L132" s="2">
+        <v>46</v>
+      </c>
+      <c r="M132" s="2">
+        <v>52</v>
+      </c>
+      <c r="N132" s="2">
+        <v>49</v>
+      </c>
+      <c r="O132" s="2">
+        <v>57</v>
+      </c>
+      <c r="P132" s="2">
+        <v>44</v>
+      </c>
+      <c r="Q132" s="2">
+        <v>50</v>
+      </c>
+      <c r="R132" s="2">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18">
+      <c r="A133" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B133" s="45" t="s">
+        <v>406</v>
+      </c>
+      <c r="C133" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D133" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E133" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F133" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G133" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H133" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I133" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J133" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K133" s="2">
+        <v>14</v>
+      </c>
+      <c r="L133" s="2">
+        <v>14</v>
+      </c>
+      <c r="M133" s="2">
+        <v>11</v>
+      </c>
+      <c r="N133" s="2">
+        <v>13</v>
+      </c>
+      <c r="O133" s="2">
+        <v>4</v>
+      </c>
+      <c r="P133" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q133" s="2">
+        <v>7</v>
+      </c>
+      <c r="R133" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18">
+      <c r="A134" s="42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B134" s="45" t="s">
+        <v>407</v>
+      </c>
+      <c r="C134" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D134" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E134" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F134" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G134" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H134" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I134" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J134" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K134" s="2">
+        <v>9</v>
+      </c>
+      <c r="L134" s="2">
+        <v>11</v>
+      </c>
+      <c r="M134" s="2">
+        <v>9</v>
+      </c>
+      <c r="N134" s="2">
+        <v>8</v>
+      </c>
+      <c r="O134" s="2">
+        <v>5</v>
+      </c>
+      <c r="P134" s="2">
+        <v>11</v>
+      </c>
+      <c r="Q134" s="2">
+        <v>6</v>
+      </c>
+      <c r="R134" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18">
+      <c r="A135" s="42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B135" s="45" t="s">
+        <v>408</v>
+      </c>
+      <c r="C135" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D135" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E135" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F135" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G135" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H135" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I135" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J135" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K135" s="2">
+        <v>33</v>
+      </c>
+      <c r="L135" s="2">
+        <v>20</v>
+      </c>
+      <c r="M135" s="2">
+        <v>26</v>
+      </c>
+      <c r="N135" s="2">
+        <v>21</v>
+      </c>
+      <c r="O135" s="2">
+        <v>22</v>
+      </c>
+      <c r="P135" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q135" s="2">
+        <v>14</v>
+      </c>
+      <c r="R135" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18">
+      <c r="A136" s="42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B136" s="45" t="s">
+        <v>409</v>
+      </c>
+      <c r="C136" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D136" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E136" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F136" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G136" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H136" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I136" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J136" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K136" s="2">
+        <v>12</v>
+      </c>
+      <c r="L136" s="2">
+        <v>16</v>
+      </c>
+      <c r="M136" s="2">
+        <v>16</v>
+      </c>
+      <c r="N136" s="2">
+        <v>8</v>
+      </c>
+      <c r="O136" s="2">
+        <v>11</v>
+      </c>
+      <c r="P136" s="2">
+        <v>9</v>
+      </c>
+      <c r="Q136" s="2">
+        <v>9</v>
+      </c>
+      <c r="R136" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18">
+      <c r="A137" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B137" s="45" t="s">
+        <v>410</v>
+      </c>
+      <c r="C137" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D137" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E137" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F137" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G137" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H137" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I137" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J137" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K137" s="2">
+        <v>5</v>
+      </c>
+      <c r="L137" s="2">
+        <v>7</v>
+      </c>
+      <c r="M137" s="2">
+        <v>9</v>
+      </c>
+      <c r="N137" s="2">
+        <v>5</v>
+      </c>
+      <c r="O137" s="2">
+        <v>4</v>
+      </c>
+      <c r="P137" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q137" s="2">
+        <v>6</v>
+      </c>
+      <c r="R137" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18">
+      <c r="A138" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B138" s="45" t="s">
+        <v>411</v>
+      </c>
+      <c r="C138" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D138" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E138" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F138" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G138" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H138" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I138" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J138" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K138" s="2">
+        <v>21</v>
+      </c>
+      <c r="L138" s="2">
+        <v>24</v>
+      </c>
+      <c r="M138" s="2">
+        <v>29</v>
+      </c>
+      <c r="N138" s="2">
+        <v>23</v>
+      </c>
+      <c r="O138" s="2">
+        <v>18</v>
+      </c>
+      <c r="P138" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q138" s="2">
+        <v>15</v>
+      </c>
+      <c r="R138" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18">
+      <c r="A139" s="42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B139" s="45" t="s">
+        <v>412</v>
+      </c>
+      <c r="C139" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D139" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E139" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F139" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G139" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H139" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I139" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J139" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K139" s="2">
+        <v>7</v>
+      </c>
+      <c r="L139" s="2">
+        <v>12</v>
+      </c>
+      <c r="M139" s="2">
+        <v>8</v>
+      </c>
+      <c r="N139" s="2">
+        <v>7</v>
+      </c>
+      <c r="O139" s="2">
+        <v>7</v>
+      </c>
+      <c r="P139" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q139" s="2">
+        <v>3</v>
+      </c>
+      <c r="R139" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="140" spans="1:18">
+      <c r="A140" s="42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B140" s="45" t="s">
+        <v>413</v>
+      </c>
+      <c r="C140" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D140" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E140" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F140" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G140" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H140" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I140" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J140" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K140" s="2">
+        <v>23</v>
+      </c>
+      <c r="L140" s="2">
+        <v>14</v>
+      </c>
+      <c r="M140" s="2">
+        <v>16</v>
+      </c>
+      <c r="N140" s="2">
+        <v>15</v>
+      </c>
+      <c r="O140" s="2">
+        <v>14</v>
+      </c>
+      <c r="P140" s="2">
+        <v>19</v>
+      </c>
+      <c r="Q140" s="2">
+        <v>13</v>
+      </c>
+      <c r="R140" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18">
+      <c r="A141" s="42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B141" s="45" t="s">
+        <v>414</v>
+      </c>
+      <c r="C141" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D141" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E141" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F141" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G141" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H141" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I141" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J141" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K141" s="2">
+        <v>18</v>
+      </c>
+      <c r="L141" s="2">
+        <v>18</v>
+      </c>
+      <c r="M141" s="2">
+        <v>21</v>
+      </c>
+      <c r="N141" s="2">
+        <v>23</v>
+      </c>
+      <c r="O141" s="2">
+        <v>14</v>
+      </c>
+      <c r="P141" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q141" s="2">
+        <v>17</v>
+      </c>
+      <c r="R141" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18">
+      <c r="A142" s="42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B142" s="45" t="s">
+        <v>415</v>
+      </c>
+      <c r="C142" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D142" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E142" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F142" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G142" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H142" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I142" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J142" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K142" s="2">
+        <v>47</v>
+      </c>
+      <c r="L142" s="2">
+        <v>45</v>
+      </c>
+      <c r="M142" s="2">
+        <v>46</v>
+      </c>
+      <c r="N142" s="2">
+        <v>56</v>
+      </c>
+      <c r="O142" s="2">
+        <v>41</v>
+      </c>
+      <c r="P142" s="2">
+        <v>33</v>
+      </c>
+      <c r="Q142" s="2">
+        <v>30</v>
+      </c>
+      <c r="R142" s="2">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="143" spans="1:18">
+      <c r="A143" s="42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B143" s="45" t="s">
+        <v>416</v>
+      </c>
+      <c r="C143" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D143" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E143" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F143" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G143" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H143" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I143" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J143" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K143" s="2">
+        <v>19</v>
+      </c>
+      <c r="L143" s="2">
+        <v>19</v>
+      </c>
+      <c r="M143" s="2">
+        <v>26</v>
+      </c>
+      <c r="N143" s="2">
+        <v>14</v>
+      </c>
+      <c r="O143" s="2">
+        <v>12</v>
+      </c>
+      <c r="P143" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q143" s="2">
+        <v>17</v>
+      </c>
+      <c r="R143" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="144" spans="1:18">
+      <c r="A144" s="42" t="s">
+        <v>185</v>
+      </c>
+      <c r="B144" s="45" t="s">
+        <v>417</v>
+      </c>
+      <c r="C144" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D144" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E144" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F144" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G144" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H144" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I144" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J144" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K144" s="2">
+        <v>10</v>
+      </c>
+      <c r="L144" s="2">
+        <v>7</v>
+      </c>
+      <c r="M144" s="2">
+        <v>3</v>
+      </c>
+      <c r="N144" s="2">
+        <v>7</v>
+      </c>
+      <c r="O144" s="2">
+        <v>2</v>
+      </c>
+      <c r="P144" s="2">
+        <v>3</v>
+      </c>
+      <c r="Q144" s="2">
+        <v>3</v>
+      </c>
+      <c r="R144" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18">
+      <c r="A145" s="42" t="s">
+        <v>186</v>
+      </c>
+      <c r="B145" s="45" t="s">
+        <v>418</v>
+      </c>
+      <c r="C145" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D145" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E145" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F145" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G145" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H145" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I145" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J145" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K145" s="2">
+        <v>14</v>
+      </c>
+      <c r="L145" s="2">
+        <v>24</v>
+      </c>
+      <c r="M145" s="2">
+        <v>8</v>
+      </c>
+      <c r="N145" s="2">
+        <v>11</v>
+      </c>
+      <c r="O145" s="2">
+        <v>19</v>
+      </c>
+      <c r="P145" s="2">
+        <v>11</v>
+      </c>
+      <c r="Q145" s="2">
+        <v>8</v>
+      </c>
+      <c r="R145" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18">
+      <c r="A146" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="B146" s="45" t="s">
+        <v>419</v>
+      </c>
+      <c r="C146" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D146" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E146" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F146" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G146" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H146" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I146" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J146" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K146" s="2">
+        <v>25</v>
+      </c>
+      <c r="L146" s="2">
+        <v>22</v>
+      </c>
+      <c r="M146" s="2">
+        <v>19</v>
+      </c>
+      <c r="N146" s="2">
+        <v>19</v>
+      </c>
+      <c r="O146" s="2">
+        <v>10</v>
+      </c>
+      <c r="P146" s="2">
+        <v>10</v>
+      </c>
+      <c r="Q146" s="2">
+        <v>20</v>
+      </c>
+      <c r="R146" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18">
+      <c r="A147" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="B147" s="45" t="s">
+        <v>420</v>
+      </c>
+      <c r="C147" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D147" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E147" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F147" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G147" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H147" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I147" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J147" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K147" s="2">
+        <v>7</v>
+      </c>
+      <c r="L147" s="2">
+        <v>12</v>
+      </c>
+      <c r="M147" s="2">
+        <v>11</v>
+      </c>
+      <c r="N147" s="2">
+        <v>19</v>
+      </c>
+      <c r="O147" s="2">
+        <v>10</v>
+      </c>
+      <c r="P147" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q147" s="2">
+        <v>11</v>
+      </c>
+      <c r="R147" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18">
+      <c r="A148" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B148" s="45" t="s">
+        <v>421</v>
+      </c>
+      <c r="C148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K148" s="2">
+        <v>28</v>
+      </c>
+      <c r="L148" s="2">
+        <v>18</v>
+      </c>
+      <c r="M148" s="2">
+        <v>22</v>
+      </c>
+      <c r="N148" s="2">
+        <v>9</v>
+      </c>
+      <c r="O148" s="2">
+        <v>17</v>
+      </c>
+      <c r="P148" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q148" s="2">
+        <v>21</v>
+      </c>
+      <c r="R148" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="149" spans="1:18">
+      <c r="A149" s="43"/>
+      <c r="B149" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" s="37">
+        <v>1</v>
+      </c>
+      <c r="D149" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E149" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F149" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G149" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H149" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I149" s="37">
+        <v>1</v>
+      </c>
+      <c r="J149" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K149" s="40">
+        <v>563</v>
+      </c>
+      <c r="L149" s="40">
+        <v>530</v>
+      </c>
+      <c r="M149" s="40">
+        <v>576</v>
+      </c>
+      <c r="N149" s="40">
+        <v>663</v>
+      </c>
+      <c r="O149" s="40">
+        <v>567</v>
+      </c>
+      <c r="P149" s="40">
+        <v>563</v>
+      </c>
+      <c r="Q149" s="40">
+        <v>490</v>
+      </c>
+      <c r="R149" s="40">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18">
+      <c r="A150" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B150" s="45" t="s">
+        <v>422</v>
+      </c>
+      <c r="C150" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D150" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E150" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F150" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G150" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H150" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I150" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J150" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K150" s="2">
+        <v>200</v>
+      </c>
+      <c r="L150" s="2">
+        <v>194</v>
+      </c>
+      <c r="M150" s="2">
+        <v>183</v>
+      </c>
+      <c r="N150" s="2">
+        <v>224</v>
+      </c>
+      <c r="O150" s="2">
+        <v>203</v>
+      </c>
+      <c r="P150" s="2">
+        <v>218</v>
+      </c>
+      <c r="Q150" s="2">
+        <v>177</v>
+      </c>
+      <c r="R150" s="2">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18">
+      <c r="A151" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B151" s="45" t="s">
+        <v>423</v>
+      </c>
+      <c r="C151" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D151" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E151" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F151" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G151" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H151" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I151" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J151" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K151" s="2">
+        <v>20</v>
+      </c>
+      <c r="L151" s="2">
+        <v>20</v>
+      </c>
+      <c r="M151" s="2">
+        <v>12</v>
+      </c>
+      <c r="N151" s="2">
+        <v>7</v>
+      </c>
+      <c r="O151" s="2">
+        <v>9</v>
+      </c>
+      <c r="P151" s="2">
+        <v>14</v>
+      </c>
+      <c r="Q151" s="2">
+        <v>12</v>
+      </c>
+      <c r="R151" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18">
+      <c r="A152" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B152" s="45" t="s">
+        <v>424</v>
+      </c>
+      <c r="C152" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D152" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E152" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F152" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G152" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H152" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I152" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J152" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K152" s="2">
+        <v>58</v>
+      </c>
+      <c r="L152" s="2">
+        <v>69</v>
+      </c>
+      <c r="M152" s="2">
+        <v>72</v>
+      </c>
+      <c r="N152" s="2">
+        <v>68</v>
+      </c>
+      <c r="O152" s="2">
+        <v>65</v>
+      </c>
+      <c r="P152" s="2">
+        <v>67</v>
+      </c>
+      <c r="Q152" s="2">
+        <v>62</v>
+      </c>
+      <c r="R152" s="2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18">
+      <c r="A153" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="B153" s="45" t="s">
+        <v>425</v>
+      </c>
+      <c r="C153" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D153" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E153" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F153" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G153" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H153" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I153" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J153" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K153" s="2">
+        <v>22</v>
+      </c>
+      <c r="L153" s="2">
+        <v>18</v>
+      </c>
+      <c r="M153" s="2">
+        <v>21</v>
+      </c>
+      <c r="N153" s="2">
+        <v>36</v>
+      </c>
+      <c r="O153" s="2">
+        <v>25</v>
+      </c>
+      <c r="P153" s="2">
+        <v>26</v>
+      </c>
+      <c r="Q153" s="2">
+        <v>25</v>
+      </c>
+      <c r="R153" s="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="154" spans="1:18">
+      <c r="A154" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B154" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C154" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D154" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E154" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F154" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G154" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H154" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I154" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J154" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K154" s="2">
+        <v>57</v>
+      </c>
+      <c r="L154" s="2">
+        <v>54</v>
+      </c>
+      <c r="M154" s="2">
+        <v>87</v>
+      </c>
+      <c r="N154" s="2">
+        <v>85</v>
+      </c>
+      <c r="O154" s="2">
+        <v>67</v>
+      </c>
+      <c r="P154" s="2">
+        <v>47</v>
+      </c>
+      <c r="Q154" s="2">
+        <v>45</v>
+      </c>
+      <c r="R154" s="2">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="155" spans="1:18">
+      <c r="A155" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B155" s="45" t="s">
+        <v>427</v>
+      </c>
+      <c r="C155" s="2">
+        <v>1</v>
+      </c>
+      <c r="D155" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E155" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F155" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G155" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H155" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I155" s="48">
+        <v>1</v>
+      </c>
+      <c r="J155" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K155" s="2">
+        <v>64</v>
+      </c>
+      <c r="L155" s="2">
+        <v>65</v>
+      </c>
+      <c r="M155" s="2">
+        <v>74</v>
+      </c>
+      <c r="N155" s="2">
+        <v>94</v>
+      </c>
+      <c r="O155" s="2">
+        <v>71</v>
+      </c>
+      <c r="P155" s="2">
+        <v>70</v>
+      </c>
+      <c r="Q155" s="2">
+        <v>57</v>
+      </c>
+      <c r="R155" s="2">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18">
+      <c r="A156" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B156" s="45" t="s">
+        <v>428</v>
+      </c>
+      <c r="C156" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D156" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E156" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F156" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G156" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H156" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I156" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J156" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K156" s="2">
+        <v>51</v>
+      </c>
+      <c r="L156" s="2">
+        <v>41</v>
+      </c>
+      <c r="M156" s="2">
+        <v>39</v>
+      </c>
+      <c r="N156" s="2">
+        <v>45</v>
+      </c>
+      <c r="O156" s="2">
+        <v>37</v>
+      </c>
+      <c r="P156" s="2">
         <v>40</v>
       </c>
-      <c r="M7" s="23">
-[...5 lines deleted...]
-      <c r="O7" s="23" t="s">
+      <c r="Q156" s="2">
+        <v>42</v>
+      </c>
+      <c r="R156" s="2">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18">
+      <c r="A157" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B157" s="45" t="s">
+        <v>429</v>
+      </c>
+      <c r="C157" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D157" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E157" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F157" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G157" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H157" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I157" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J157" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K157" s="2">
+        <v>33</v>
+      </c>
+      <c r="L157" s="2">
+        <v>22</v>
+      </c>
+      <c r="M157" s="2">
+        <v>29</v>
+      </c>
+      <c r="N157" s="2">
+        <v>33</v>
+      </c>
+      <c r="O157" s="2">
+        <v>34</v>
+      </c>
+      <c r="P157" s="2">
+        <v>35</v>
+      </c>
+      <c r="Q157" s="2">
+        <v>28</v>
+      </c>
+      <c r="R157" s="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="158" spans="1:18">
+      <c r="A158" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B158" s="45" t="s">
+        <v>430</v>
+      </c>
+      <c r="C158" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D158" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E158" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F158" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G158" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H158" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I158" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J158" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K158" s="2">
+        <v>58</v>
+      </c>
+      <c r="L158" s="2">
+        <v>47</v>
+      </c>
+      <c r="M158" s="2">
+        <v>59</v>
+      </c>
+      <c r="N158" s="2">
+        <v>71</v>
+      </c>
+      <c r="O158" s="2">
+        <v>56</v>
+      </c>
+      <c r="P158" s="2">
+        <v>46</v>
+      </c>
+      <c r="Q158" s="2">
+        <v>42</v>
+      </c>
+      <c r="R158" s="2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18">
+      <c r="A159" s="43"/>
+      <c r="B159" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D159" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E159" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F159" s="37">
+        <v>1</v>
+      </c>
+      <c r="G159" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H159" s="37">
+        <v>1</v>
+      </c>
+      <c r="I159" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J159" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K159" s="40">
+        <v>742</v>
+      </c>
+      <c r="L159" s="40">
+        <v>763</v>
+      </c>
+      <c r="M159" s="40">
+        <v>790</v>
+      </c>
+      <c r="N159" s="40">
+        <v>915</v>
+      </c>
+      <c r="O159" s="40">
+        <v>835</v>
+      </c>
+      <c r="P159" s="40">
+        <v>785</v>
+      </c>
+      <c r="Q159" s="40">
+        <v>820</v>
+      </c>
+      <c r="R159" s="40">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18">
+      <c r="A160" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B160" s="45" t="s">
+        <v>431</v>
+      </c>
+      <c r="C160" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D160" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E160" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F160" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G160" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H160" s="48">
+        <v>1</v>
+      </c>
+      <c r="I160" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J160" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K160" s="2">
+        <v>153</v>
+      </c>
+      <c r="L160" s="2">
+        <v>133</v>
+      </c>
+      <c r="M160" s="2">
+        <v>150</v>
+      </c>
+      <c r="N160" s="2">
+        <v>157</v>
+      </c>
+      <c r="O160" s="2">
+        <v>170</v>
+      </c>
+      <c r="P160" s="2">
+        <v>136</v>
+      </c>
+      <c r="Q160" s="2">
+        <v>175</v>
+      </c>
+      <c r="R160" s="2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="161" spans="1:18">
+      <c r="A161" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B161" s="45" t="s">
+        <v>432</v>
+      </c>
+      <c r="C161" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D161" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E161" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F161" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G161" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H161" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I161" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J161" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K161" s="2">
+        <v>222</v>
+      </c>
+      <c r="L161" s="2">
+        <v>228</v>
+      </c>
+      <c r="M161" s="2">
+        <v>198</v>
+      </c>
+      <c r="N161" s="2">
+        <v>237</v>
+      </c>
+      <c r="O161" s="2">
+        <v>212</v>
+      </c>
+      <c r="P161" s="2">
+        <v>226</v>
+      </c>
+      <c r="Q161" s="2">
+        <v>216</v>
+      </c>
+      <c r="R161" s="2">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="162" spans="1:18">
+      <c r="A162" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B162" s="45" t="s">
+        <v>433</v>
+      </c>
+      <c r="C162" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D162" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E162" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F162" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G162" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H162" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I162" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J162" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K162" s="2">
+        <v>76</v>
+      </c>
+      <c r="L162" s="2">
+        <v>76</v>
+      </c>
+      <c r="M162" s="2">
+        <v>109</v>
+      </c>
+      <c r="N162" s="2">
+        <v>112</v>
+      </c>
+      <c r="O162" s="2">
+        <v>88</v>
+      </c>
+      <c r="P162" s="2">
+        <v>74</v>
+      </c>
+      <c r="Q162" s="2">
+        <v>88</v>
+      </c>
+      <c r="R162" s="2">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="163" spans="1:18">
+      <c r="A163" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B163" s="45" t="s">
+        <v>434</v>
+      </c>
+      <c r="C163" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D163" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E163" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F163" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G163" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H163" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I163" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J163" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K163" s="2">
+        <v>57</v>
+      </c>
+      <c r="L163" s="2">
+        <v>56</v>
+      </c>
+      <c r="M163" s="2">
+        <v>49</v>
+      </c>
+      <c r="N163" s="2">
+        <v>67</v>
+      </c>
+      <c r="O163" s="2">
+        <v>63</v>
+      </c>
+      <c r="P163" s="2">
+        <v>57</v>
+      </c>
+      <c r="Q163" s="2">
+        <v>64</v>
+      </c>
+      <c r="R163" s="2">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="164" spans="1:18">
+      <c r="A164" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B164" s="45" t="s">
+        <v>435</v>
+      </c>
+      <c r="C164" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D164" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E164" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F164" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G164" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H164" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I164" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J164" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K164" s="2">
+        <v>27</v>
+      </c>
+      <c r="L164" s="2">
+        <v>52</v>
+      </c>
+      <c r="M164" s="2">
+        <v>44</v>
+      </c>
+      <c r="N164" s="2">
+        <v>50</v>
+      </c>
+      <c r="O164" s="2">
+        <v>45</v>
+      </c>
+      <c r="P164" s="2">
+        <v>39</v>
+      </c>
+      <c r="Q164" s="2">
+        <v>26</v>
+      </c>
+      <c r="R164" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="165" spans="1:18">
+      <c r="A165" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B165" s="45" t="s">
+        <v>436</v>
+      </c>
+      <c r="C165" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D165" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E165" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F165" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G165" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H165" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I165" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J165" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K165" s="2">
+        <v>177</v>
+      </c>
+      <c r="L165" s="2">
+        <v>187</v>
+      </c>
+      <c r="M165" s="2">
+        <v>212</v>
+      </c>
+      <c r="N165" s="2">
+        <v>247</v>
+      </c>
+      <c r="O165" s="2">
+        <v>224</v>
+      </c>
+      <c r="P165" s="2">
+        <v>213</v>
+      </c>
+      <c r="Q165" s="2">
+        <v>215</v>
+      </c>
+      <c r="R165" s="2">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="166" spans="1:18">
+      <c r="A166" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B166" s="45" t="s">
+        <v>437</v>
+      </c>
+      <c r="C166" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D166" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E166" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F166" s="48">
+        <v>1</v>
+      </c>
+      <c r="G166" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H166" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I166" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J166" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K166" s="2">
+        <v>30</v>
+      </c>
+      <c r="L166" s="2">
+        <v>31</v>
+      </c>
+      <c r="M166" s="2">
+        <v>28</v>
+      </c>
+      <c r="N166" s="2">
+        <v>45</v>
+      </c>
+      <c r="O166" s="2">
+        <v>33</v>
+      </c>
+      <c r="P166" s="2">
         <v>40</v>
       </c>
-      <c r="P7" s="23" t="s">
+      <c r="Q166" s="2">
+        <v>36</v>
+      </c>
+      <c r="R166" s="2">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="167" spans="1:18">
+      <c r="A167" s="43"/>
+      <c r="B167" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="C167" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D167" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E167" s="37">
+        <v>2</v>
+      </c>
+      <c r="F167" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G167" s="37">
+        <v>2</v>
+      </c>
+      <c r="H167" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I167" s="37">
+        <v>2</v>
+      </c>
+      <c r="J167" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K167" s="40">
+        <v>358</v>
+      </c>
+      <c r="L167" s="40">
+        <v>366</v>
+      </c>
+      <c r="M167" s="40">
+        <v>370</v>
+      </c>
+      <c r="N167" s="40">
+        <v>364</v>
+      </c>
+      <c r="O167" s="40">
+        <v>345</v>
+      </c>
+      <c r="P167" s="40">
+        <v>304</v>
+      </c>
+      <c r="Q167" s="40">
+        <v>252</v>
+      </c>
+      <c r="R167" s="40">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="168" spans="1:18">
+      <c r="A168" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B168" s="45" t="s">
+        <v>438</v>
+      </c>
+      <c r="C168" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D168" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E168" s="48">
+        <v>1</v>
+      </c>
+      <c r="F168" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G168" s="2">
+        <v>2</v>
+      </c>
+      <c r="H168" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I168" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J168" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K168" s="2">
+        <v>111</v>
+      </c>
+      <c r="L168" s="2">
+        <v>124</v>
+      </c>
+      <c r="M168" s="2">
+        <v>120</v>
+      </c>
+      <c r="N168" s="2">
+        <v>132</v>
+      </c>
+      <c r="O168" s="2">
+        <v>110</v>
+      </c>
+      <c r="P168" s="2">
+        <v>105</v>
+      </c>
+      <c r="Q168" s="2">
+        <v>66</v>
+      </c>
+      <c r="R168" s="2">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="169" spans="1:18">
+      <c r="A169" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B169" s="45" t="s">
+        <v>439</v>
+      </c>
+      <c r="C169" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D169" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E169" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F169" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G169" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H169" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I169" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J169" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K169" s="2">
+        <v>41</v>
+      </c>
+      <c r="L169" s="2">
+        <v>41</v>
+      </c>
+      <c r="M169" s="2">
+        <v>37</v>
+      </c>
+      <c r="N169" s="2">
+        <v>41</v>
+      </c>
+      <c r="O169" s="2">
+        <v>37</v>
+      </c>
+      <c r="P169" s="2">
+        <v>38</v>
+      </c>
+      <c r="Q169" s="2">
+        <v>34</v>
+      </c>
+      <c r="R169" s="2">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="170" spans="1:18">
+      <c r="A170" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B170" s="45" t="s">
+        <v>440</v>
+      </c>
+      <c r="C170" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D170" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E170" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F170" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G170" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H170" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I170" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J170" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K170" s="2">
+        <v>78</v>
+      </c>
+      <c r="L170" s="2">
+        <v>72</v>
+      </c>
+      <c r="M170" s="2">
+        <v>98</v>
+      </c>
+      <c r="N170" s="2">
+        <v>89</v>
+      </c>
+      <c r="O170" s="2">
+        <v>74</v>
+      </c>
+      <c r="P170" s="2">
+        <v>61</v>
+      </c>
+      <c r="Q170" s="2">
+        <v>57</v>
+      </c>
+      <c r="R170" s="2">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="171" spans="1:18">
+      <c r="A171" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B171" s="45" t="s">
+        <v>395</v>
+      </c>
+      <c r="C171" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D171" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E171" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F171" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G171" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H171" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I171" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J171" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K171" s="2">
+        <v>8</v>
+      </c>
+      <c r="L171" s="2">
+        <v>8</v>
+      </c>
+      <c r="M171" s="2">
+        <v>9</v>
+      </c>
+      <c r="N171" s="2">
+        <v>5</v>
+      </c>
+      <c r="O171" s="2">
+        <v>10</v>
+      </c>
+      <c r="P171" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q171" s="2">
+        <v>4</v>
+      </c>
+      <c r="R171" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="172" spans="1:18">
+      <c r="A172" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B172" s="45" t="s">
+        <v>441</v>
+      </c>
+      <c r="C172" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D172" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E172" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F172" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G172" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H172" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I172" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J172" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K172" s="2">
+        <v>10</v>
+      </c>
+      <c r="L172" s="2">
+        <v>15</v>
+      </c>
+      <c r="M172" s="2">
+        <v>8</v>
+      </c>
+      <c r="N172" s="2">
+        <v>9</v>
+      </c>
+      <c r="O172" s="2">
+        <v>10</v>
+      </c>
+      <c r="P172" s="2">
+        <v>9</v>
+      </c>
+      <c r="Q172" s="2">
+        <v>11</v>
+      </c>
+      <c r="R172" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:18">
+      <c r="A173" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B173" s="45" t="s">
+        <v>442</v>
+      </c>
+      <c r="C173" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D173" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E173" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F173" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G173" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H173" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I173" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J173" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K173" s="2">
+        <v>12</v>
+      </c>
+      <c r="L173" s="2">
+        <v>12</v>
+      </c>
+      <c r="M173" s="2">
+        <v>14</v>
+      </c>
+      <c r="N173" s="2">
+        <v>7</v>
+      </c>
+      <c r="O173" s="2">
+        <v>13</v>
+      </c>
+      <c r="P173" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q173" s="2">
+        <v>6</v>
+      </c>
+      <c r="R173" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:18">
+      <c r="A174" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B174" s="45" t="s">
+        <v>443</v>
+      </c>
+      <c r="C174" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D174" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E174" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F174" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G174" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H174" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I174" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J174" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K174" s="2">
+        <v>10</v>
+      </c>
+      <c r="L174" s="2">
+        <v>7</v>
+      </c>
+      <c r="M174" s="2">
+        <v>8</v>
+      </c>
+      <c r="N174" s="2">
+        <v>7</v>
+      </c>
+      <c r="O174" s="2">
+        <v>11</v>
+      </c>
+      <c r="P174" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q174" s="2">
+        <v>10</v>
+      </c>
+      <c r="R174" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:18">
+      <c r="A175" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B175" s="45" t="s">
+        <v>444</v>
+      </c>
+      <c r="C175" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D175" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E175" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F175" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G175" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H175" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I175" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J175" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K175" s="2">
+        <v>21</v>
+      </c>
+      <c r="L175" s="2">
+        <v>17</v>
+      </c>
+      <c r="M175" s="2">
+        <v>24</v>
+      </c>
+      <c r="N175" s="2">
+        <v>15</v>
+      </c>
+      <c r="O175" s="2">
+        <v>24</v>
+      </c>
+      <c r="P175" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q175" s="2">
+        <v>16</v>
+      </c>
+      <c r="R175" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="176" spans="1:18">
+      <c r="A176" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B176" s="45" t="s">
+        <v>445</v>
+      </c>
+      <c r="C176" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D176" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E176" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F176" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G176" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H176" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I176" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J176" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K176" s="2">
+        <v>9</v>
+      </c>
+      <c r="L176" s="2">
+        <v>6</v>
+      </c>
+      <c r="M176" s="2">
+        <v>4</v>
+      </c>
+      <c r="N176" s="2">
+        <v>11</v>
+      </c>
+      <c r="O176" s="2">
+        <v>9</v>
+      </c>
+      <c r="P176" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q176" s="2">
+        <v>5</v>
+      </c>
+      <c r="R176" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="177" spans="1:18">
+      <c r="A177" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B177" s="45" t="s">
+        <v>446</v>
+      </c>
+      <c r="C177" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D177" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E177" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F177" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G177" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H177" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I177" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J177" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K177" s="2">
+        <v>3</v>
+      </c>
+      <c r="L177" s="2">
+        <v>10</v>
+      </c>
+      <c r="M177" s="2">
+        <v>6</v>
+      </c>
+      <c r="N177" s="2">
+        <v>7</v>
+      </c>
+      <c r="O177" s="2">
+        <v>7</v>
+      </c>
+      <c r="P177" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q177" s="2">
+        <v>7</v>
+      </c>
+      <c r="R177" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:18">
+      <c r="A178" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B178" s="45" t="s">
+        <v>447</v>
+      </c>
+      <c r="C178" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D178" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E178" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F178" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G178" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H178" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I178" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J178" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K178" s="2">
+        <v>23</v>
+      </c>
+      <c r="L178" s="2">
+        <v>24</v>
+      </c>
+      <c r="M178" s="2">
+        <v>17</v>
+      </c>
+      <c r="N178" s="2">
+        <v>17</v>
+      </c>
+      <c r="O178" s="2">
+        <v>15</v>
+      </c>
+      <c r="P178" s="2">
+        <v>14</v>
+      </c>
+      <c r="Q178" s="2">
+        <v>16</v>
+      </c>
+      <c r="R178" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="179" spans="1:18">
+      <c r="A179" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B179" s="45" t="s">
+        <v>448</v>
+      </c>
+      <c r="C179" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D179" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E179" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F179" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G179" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H179" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I179" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J179" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K179" s="2">
+        <v>12</v>
+      </c>
+      <c r="L179" s="2">
+        <v>8</v>
+      </c>
+      <c r="M179" s="2">
+        <v>8</v>
+      </c>
+      <c r="N179" s="2">
+        <v>7</v>
+      </c>
+      <c r="O179" s="2">
+        <v>7</v>
+      </c>
+      <c r="P179" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q179" s="2">
+        <v>7</v>
+      </c>
+      <c r="R179" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="180" spans="1:18">
+      <c r="A180" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B180" s="45" t="s">
+        <v>449</v>
+      </c>
+      <c r="C180" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D180" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E180" s="48">
+        <v>1</v>
+      </c>
+      <c r="F180" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G180" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H180" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I180" s="48">
+        <v>2</v>
+      </c>
+      <c r="J180" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K180" s="2">
+        <v>20</v>
+      </c>
+      <c r="L180" s="2">
+        <v>22</v>
+      </c>
+      <c r="M180" s="2">
+        <v>17</v>
+      </c>
+      <c r="N180" s="2">
+        <v>17</v>
+      </c>
+      <c r="O180" s="2">
+        <v>18</v>
+      </c>
+      <c r="P180" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q180" s="2">
+        <v>13</v>
+      </c>
+      <c r="R180" s="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:18">
+      <c r="A181" s="43"/>
+      <c r="B181" s="54" t="s">
+        <v>450</v>
+      </c>
+      <c r="C181" s="37">
+        <v>1</v>
+      </c>
+      <c r="D181" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E181" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F181" s="37">
+        <v>1</v>
+      </c>
+      <c r="G181" s="37">
+        <v>1</v>
+      </c>
+      <c r="H181" s="37">
+        <v>1</v>
+      </c>
+      <c r="I181" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J181" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K181" s="40">
+        <v>304</v>
+      </c>
+      <c r="L181" s="40">
+        <v>302</v>
+      </c>
+      <c r="M181" s="40">
+        <v>287</v>
+      </c>
+      <c r="N181" s="40">
+        <v>261</v>
+      </c>
+      <c r="O181" s="40">
+        <v>238</v>
+      </c>
+      <c r="P181" s="40">
+        <v>219</v>
+      </c>
+      <c r="Q181" s="40">
+        <v>225</v>
+      </c>
+      <c r="R181" s="40">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="182" spans="1:18">
+      <c r="A182" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B182" s="45" t="s">
+        <v>451</v>
+      </c>
+      <c r="C182" s="48">
+        <v>1</v>
+      </c>
+      <c r="D182" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E182" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F182" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G182" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H182" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I182" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J182" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K182" s="2">
+        <v>70</v>
+      </c>
+      <c r="L182" s="2">
+        <v>74</v>
+      </c>
+      <c r="M182" s="2">
+        <v>77</v>
+      </c>
+      <c r="N182" s="2">
+        <v>54</v>
+      </c>
+      <c r="O182" s="2">
+        <v>55</v>
+      </c>
+      <c r="P182" s="2">
+        <v>56</v>
+      </c>
+      <c r="Q182" s="2">
+        <v>51</v>
+      </c>
+      <c r="R182" s="2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="183" spans="1:18">
+      <c r="A183" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B183" s="45" t="s">
+        <v>452</v>
+      </c>
+      <c r="C183" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D183" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E183" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F183" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G183" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H183" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I183" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J183" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K183" s="2">
+        <v>28</v>
+      </c>
+      <c r="L183" s="2">
+        <v>21</v>
+      </c>
+      <c r="M183" s="2">
+        <v>26</v>
+      </c>
+      <c r="N183" s="2">
+        <v>20</v>
+      </c>
+      <c r="O183" s="2">
+        <v>17</v>
+      </c>
+      <c r="P183" s="2">
+        <v>25</v>
+      </c>
+      <c r="Q183" s="2">
+        <v>19</v>
+      </c>
+      <c r="R183" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="184" spans="1:18">
+      <c r="A184" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B184" s="45" t="s">
+        <v>453</v>
+      </c>
+      <c r="C184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J184" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K184" s="2">
+        <v>4</v>
+      </c>
+      <c r="L184" s="2">
+        <v>5</v>
+      </c>
+      <c r="M184" s="2">
+        <v>10</v>
+      </c>
+      <c r="N184" s="2">
+        <v>9</v>
+      </c>
+      <c r="O184" s="2">
+        <v>11</v>
+      </c>
+      <c r="P184" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q184" s="2">
+        <v>9</v>
+      </c>
+      <c r="R184" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="185" spans="1:18">
+      <c r="A185" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B185" s="45" t="s">
+        <v>454</v>
+      </c>
+      <c r="C185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J185" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K185" s="2">
+        <v>20</v>
+      </c>
+      <c r="L185" s="2">
+        <v>23</v>
+      </c>
+      <c r="M185" s="2">
+        <v>19</v>
+      </c>
+      <c r="N185" s="2">
+        <v>14</v>
+      </c>
+      <c r="O185" s="2">
+        <v>16</v>
+      </c>
+      <c r="P185" s="2">
+        <v>14</v>
+      </c>
+      <c r="Q185" s="2">
+        <v>16</v>
+      </c>
+      <c r="R185" s="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="186" spans="1:18">
+      <c r="A186" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B186" s="45" t="s">
+        <v>311</v>
+      </c>
+      <c r="C186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J186" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K186" s="2">
+        <v>16</v>
+      </c>
+      <c r="L186" s="2">
+        <v>12</v>
+      </c>
+      <c r="M186" s="2">
+        <v>9</v>
+      </c>
+      <c r="N186" s="2">
+        <v>26</v>
+      </c>
+      <c r="O186" s="2">
+        <v>9</v>
+      </c>
+      <c r="P186" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q186" s="2">
+        <v>9</v>
+      </c>
+      <c r="R186" s="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="187" spans="1:18">
+      <c r="A187" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B187" s="45" t="s">
+        <v>338</v>
+      </c>
+      <c r="C187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J187" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K187" s="2">
+        <v>11</v>
+      </c>
+      <c r="L187" s="2">
+        <v>23</v>
+      </c>
+      <c r="M187" s="2">
+        <v>11</v>
+      </c>
+      <c r="N187" s="2">
+        <v>18</v>
+      </c>
+      <c r="O187" s="2">
+        <v>9</v>
+      </c>
+      <c r="P187" s="2">
+        <v>12</v>
+      </c>
+      <c r="Q187" s="2">
+        <v>16</v>
+      </c>
+      <c r="R187" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:18">
+      <c r="A188" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B188" s="45" t="s">
+        <v>455</v>
+      </c>
+      <c r="C188" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D188" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E188" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F188" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G188" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H188" s="48">
+        <v>1</v>
+      </c>
+      <c r="I188" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J188" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K188" s="2">
+        <v>32</v>
+      </c>
+      <c r="L188" s="2">
+        <v>35</v>
+      </c>
+      <c r="M188" s="2">
+        <v>16</v>
+      </c>
+      <c r="N188" s="2">
+        <v>23</v>
+      </c>
+      <c r="O188" s="2">
+        <v>20</v>
+      </c>
+      <c r="P188" s="2">
+        <v>21</v>
+      </c>
+      <c r="Q188" s="2">
+        <v>14</v>
+      </c>
+      <c r="R188" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="189" spans="1:18">
+      <c r="A189" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B189" s="45" t="s">
+        <v>456</v>
+      </c>
+      <c r="C189" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D189" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E189" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F189" s="48">
+        <v>1</v>
+      </c>
+      <c r="G189" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H189" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I189" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J189" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K189" s="2">
+        <v>15</v>
+      </c>
+      <c r="L189" s="2">
+        <v>7</v>
+      </c>
+      <c r="M189" s="2">
+        <v>12</v>
+      </c>
+      <c r="N189" s="2">
+        <v>12</v>
+      </c>
+      <c r="O189" s="2">
+        <v>8</v>
+      </c>
+      <c r="P189" s="2">
+        <v>9</v>
+      </c>
+      <c r="Q189" s="2">
+        <v>9</v>
+      </c>
+      <c r="R189" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:18">
+      <c r="A190" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B190" s="45" t="s">
+        <v>457</v>
+      </c>
+      <c r="C190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J190" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K190" s="2">
+        <v>12</v>
+      </c>
+      <c r="L190" s="2">
+        <v>22</v>
+      </c>
+      <c r="M190" s="2">
+        <v>17</v>
+      </c>
+      <c r="N190" s="2">
+        <v>16</v>
+      </c>
+      <c r="O190" s="2">
+        <v>15</v>
+      </c>
+      <c r="P190" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q190" s="2">
+        <v>8</v>
+      </c>
+      <c r="R190" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:18">
+      <c r="A191" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B191" s="42" t="s">
+        <v>458</v>
+      </c>
+      <c r="C191" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D191" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E191" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F191" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G191" s="48">
+        <v>1</v>
+      </c>
+      <c r="H191" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I191" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J191" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K191" s="2">
+        <v>10</v>
+      </c>
+      <c r="L191" s="2">
+        <v>6</v>
+      </c>
+      <c r="M191" s="2">
+        <v>11</v>
+      </c>
+      <c r="N191" s="2">
+        <v>8</v>
+      </c>
+      <c r="O191" s="2">
+        <v>12</v>
+      </c>
+      <c r="P191" s="2">
+        <v>9</v>
+      </c>
+      <c r="Q191" s="2">
+        <v>10</v>
+      </c>
+      <c r="R191" s="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="192" spans="1:18">
+      <c r="A192" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B192" s="42" t="s">
+        <v>459</v>
+      </c>
+      <c r="C192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J192" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K192" s="2">
+        <v>38</v>
+      </c>
+      <c r="L192" s="2">
+        <v>44</v>
+      </c>
+      <c r="M192" s="2">
+        <v>38</v>
+      </c>
+      <c r="N192" s="2">
+        <v>35</v>
+      </c>
+      <c r="O192" s="2">
+        <v>28</v>
+      </c>
+      <c r="P192" s="2">
+        <v>26</v>
+      </c>
+      <c r="Q192" s="2">
+        <v>34</v>
+      </c>
+      <c r="R192" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="193" spans="1:18">
+      <c r="A193" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B193" s="42" t="s">
+        <v>460</v>
+      </c>
+      <c r="C193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J193" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K193" s="2">
+        <v>13</v>
+      </c>
+      <c r="L193" s="2">
+        <v>3</v>
+      </c>
+      <c r="M193" s="2">
+        <v>7</v>
+      </c>
+      <c r="N193" s="2">
+        <v>4</v>
+      </c>
+      <c r="O193" s="2">
+        <v>9</v>
+      </c>
+      <c r="P193" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q193" s="2">
+        <v>4</v>
+      </c>
+      <c r="R193" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:18">
+      <c r="A194" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B194" s="42" t="s">
+        <v>461</v>
+      </c>
+      <c r="C194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J194" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K194" s="2">
+        <v>4</v>
+      </c>
+      <c r="L194" s="2">
+        <v>5</v>
+      </c>
+      <c r="M194" s="2">
+        <v>8</v>
+      </c>
+      <c r="N194" s="2">
+        <v>7</v>
+      </c>
+      <c r="O194" s="2">
+        <v>4</v>
+      </c>
+      <c r="P194" s="2">
+        <v>3</v>
+      </c>
+      <c r="Q194" s="2">
+        <v>5</v>
+      </c>
+      <c r="R194" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="195" spans="1:18">
+      <c r="A195" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B195" s="42" t="s">
+        <v>462</v>
+      </c>
+      <c r="C195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J195" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K195" s="2">
+        <v>31</v>
+      </c>
+      <c r="L195" s="2">
+        <v>22</v>
+      </c>
+      <c r="M195" s="2">
+        <v>26</v>
+      </c>
+      <c r="N195" s="2">
+        <v>15</v>
+      </c>
+      <c r="O195" s="2">
+        <v>25</v>
+      </c>
+      <c r="P195" s="2">
+        <v>14</v>
+      </c>
+      <c r="Q195" s="2">
+        <v>21</v>
+      </c>
+      <c r="R195" s="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="196" spans="1:18">
+      <c r="A196" s="43"/>
+      <c r="B196" s="54" t="s">
+        <v>463</v>
+      </c>
+      <c r="C196" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D196" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E196" s="37">
+        <v>1</v>
+      </c>
+      <c r="F196" s="37">
+        <v>1</v>
+      </c>
+      <c r="G196" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H196" s="37">
+        <v>3</v>
+      </c>
+      <c r="I196" s="37">
+        <v>3</v>
+      </c>
+      <c r="J196" s="37">
+        <v>2</v>
+      </c>
+      <c r="K196" s="40">
+        <v>2430</v>
+      </c>
+      <c r="L196" s="40">
+        <v>2548</v>
+      </c>
+      <c r="M196" s="40">
+        <v>2857</v>
+      </c>
+      <c r="N196" s="40">
+        <v>3227</v>
+      </c>
+      <c r="O196" s="40">
+        <v>2762</v>
+      </c>
+      <c r="P196" s="40">
+        <v>2622</v>
+      </c>
+      <c r="Q196" s="40">
+        <v>2517</v>
+      </c>
+      <c r="R196" s="40">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="197" spans="1:18">
+      <c r="A197" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B197" s="45" t="s">
+        <v>464</v>
+      </c>
+      <c r="C197" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D197" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E197" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F197" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G197" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H197" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I197" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J197" s="48">
+        <v>1</v>
+      </c>
+      <c r="K197" s="2">
+        <v>233</v>
+      </c>
+      <c r="L197" s="2">
+        <v>266</v>
+      </c>
+      <c r="M197" s="2">
+        <v>246</v>
+      </c>
+      <c r="N197" s="2">
+        <v>299</v>
+      </c>
+      <c r="O197" s="2">
+        <v>247</v>
+      </c>
+      <c r="P197" s="2">
+        <v>226</v>
+      </c>
+      <c r="Q197" s="2">
+        <v>226</v>
+      </c>
+      <c r="R197" s="2">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="198" spans="1:18">
+      <c r="A198" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B198" s="45" t="s">
+        <v>465</v>
+      </c>
+      <c r="C198" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D198" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E198" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F198" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G198" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H198" s="2">
+        <v>1</v>
+      </c>
+      <c r="I198" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J198" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K198" s="2">
+        <v>81</v>
+      </c>
+      <c r="L198" s="2">
+        <v>87</v>
+      </c>
+      <c r="M198" s="2">
+        <v>135</v>
+      </c>
+      <c r="N198" s="2">
+        <v>117</v>
+      </c>
+      <c r="O198" s="2">
+        <v>89</v>
+      </c>
+      <c r="P198" s="2">
+        <v>87</v>
+      </c>
+      <c r="Q198" s="2">
+        <v>77</v>
+      </c>
+      <c r="R198" s="2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="199" spans="1:18">
+      <c r="A199" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B199" s="45" t="s">
+        <v>466</v>
+      </c>
+      <c r="C199" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D199" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E199" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F199" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G199" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H199" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I199" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J199" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K199" s="2">
+        <v>77</v>
+      </c>
+      <c r="L199" s="2">
+        <v>70</v>
+      </c>
+      <c r="M199" s="2">
+        <v>98</v>
+      </c>
+      <c r="N199" s="2">
+        <v>88</v>
+      </c>
+      <c r="O199" s="2">
+        <v>74</v>
+      </c>
+      <c r="P199" s="2">
+        <v>58</v>
+      </c>
+      <c r="Q199" s="2">
+        <v>48</v>
+      </c>
+      <c r="R199" s="2">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="200" spans="1:18">
+      <c r="A200" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B200" s="45" t="s">
+        <v>467</v>
+      </c>
+      <c r="C200" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D200" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E200" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F200" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G200" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H200" s="2">
+        <v>1</v>
+      </c>
+      <c r="I200" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J200" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K200" s="2">
+        <v>32</v>
+      </c>
+      <c r="L200" s="2">
         <v>40</v>
       </c>
-      <c r="Q7" s="23">
-[...12 lines deleted...]
-      <c r="B8" s="14" t="s">
+      <c r="M200" s="2">
+        <v>41</v>
+      </c>
+      <c r="N200" s="2">
+        <v>57</v>
+      </c>
+      <c r="O200" s="2">
+        <v>47</v>
+      </c>
+      <c r="P200" s="2">
+        <v>38</v>
+      </c>
+      <c r="Q200" s="2">
+        <v>43</v>
+      </c>
+      <c r="R200" s="2">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="201" spans="1:18">
+      <c r="A201" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B201" s="45" t="s">
+        <v>468</v>
+      </c>
+      <c r="C201" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D201" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E201" s="48">
+        <v>1</v>
+      </c>
+      <c r="F201" s="48">
+        <v>1</v>
+      </c>
+      <c r="G201" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H201" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I201" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J201" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K201" s="2">
+        <v>236</v>
+      </c>
+      <c r="L201" s="2">
+        <v>273</v>
+      </c>
+      <c r="M201" s="2">
+        <v>261</v>
+      </c>
+      <c r="N201" s="2">
+        <v>280</v>
+      </c>
+      <c r="O201" s="2">
+        <v>237</v>
+      </c>
+      <c r="P201" s="2">
+        <v>217</v>
+      </c>
+      <c r="Q201" s="2">
+        <v>194</v>
+      </c>
+      <c r="R201" s="2">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="202" spans="1:18">
+      <c r="A202" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B202" s="45" t="s">
+        <v>469</v>
+      </c>
+      <c r="C202" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D202" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E202" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F202" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G202" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H202" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I202" s="2">
+        <v>1</v>
+      </c>
+      <c r="J202" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K202" s="2">
+        <v>157</v>
+      </c>
+      <c r="L202" s="2">
+        <v>195</v>
+      </c>
+      <c r="M202" s="2">
+        <v>216</v>
+      </c>
+      <c r="N202" s="2">
+        <v>289</v>
+      </c>
+      <c r="O202" s="2">
+        <v>250</v>
+      </c>
+      <c r="P202" s="2">
+        <v>191</v>
+      </c>
+      <c r="Q202" s="2">
+        <v>184</v>
+      </c>
+      <c r="R202" s="2">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="203" spans="1:18">
+      <c r="A203" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B203" s="45" t="s">
+        <v>470</v>
+      </c>
+      <c r="C203" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D203" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E203" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F203" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G203" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H203" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I203" s="2">
+        <v>1</v>
+      </c>
+      <c r="J203" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K203" s="2">
+        <v>122</v>
+      </c>
+      <c r="L203" s="2">
+        <v>124</v>
+      </c>
+      <c r="M203" s="2">
+        <v>158</v>
+      </c>
+      <c r="N203" s="2">
+        <v>198</v>
+      </c>
+      <c r="O203" s="2">
+        <v>172</v>
+      </c>
+      <c r="P203" s="2">
+        <v>161</v>
+      </c>
+      <c r="Q203" s="2">
+        <v>165</v>
+      </c>
+      <c r="R203" s="2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="204" spans="1:18">
+      <c r="A204" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="B204" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C204" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D204" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E204" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F204" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G204" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H204" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I204" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J204" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K204" s="2">
+        <v>184</v>
+      </c>
+      <c r="L204" s="2">
+        <v>143</v>
+      </c>
+      <c r="M204" s="2">
+        <v>202</v>
+      </c>
+      <c r="N204" s="2">
+        <v>240</v>
+      </c>
+      <c r="O204" s="2">
+        <v>192</v>
+      </c>
+      <c r="P204" s="2">
+        <v>185</v>
+      </c>
+      <c r="Q204" s="2">
+        <v>171</v>
+      </c>
+      <c r="R204" s="2">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="205" spans="1:18">
+      <c r="A205" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B205" s="45" t="s">
+        <v>472</v>
+      </c>
+      <c r="C205" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D205" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E205" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F205" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G205" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H205" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I205" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J205" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K205" s="2">
+        <v>112</v>
+      </c>
+      <c r="L205" s="2">
+        <v>136</v>
+      </c>
+      <c r="M205" s="2">
+        <v>138</v>
+      </c>
+      <c r="N205" s="2">
+        <v>161</v>
+      </c>
+      <c r="O205" s="2">
+        <v>130</v>
+      </c>
+      <c r="P205" s="2">
+        <v>134</v>
+      </c>
+      <c r="Q205" s="2">
+        <v>137</v>
+      </c>
+      <c r="R205" s="2">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="206" spans="1:18">
+      <c r="A206" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B206" s="45" t="s">
+        <v>473</v>
+      </c>
+      <c r="C206" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D206" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E206" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F206" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G206" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H206" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I206" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J206" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K206" s="2">
+        <v>30</v>
+      </c>
+      <c r="L206" s="2">
+        <v>18</v>
+      </c>
+      <c r="M206" s="2">
+        <v>42</v>
+      </c>
+      <c r="N206" s="2">
+        <v>28</v>
+      </c>
+      <c r="O206" s="2">
+        <v>45</v>
+      </c>
+      <c r="P206" s="2">
+        <v>34</v>
+      </c>
+      <c r="Q206" s="2">
+        <v>48</v>
+      </c>
+      <c r="R206" s="2">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="207" spans="1:18">
+      <c r="A207" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B207" s="45" t="s">
+        <v>474</v>
+      </c>
+      <c r="C207" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D207" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E207" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F207" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G207" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H207" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I207" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J207" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K207" s="2">
+        <v>373</v>
+      </c>
+      <c r="L207" s="2">
+        <v>384</v>
+      </c>
+      <c r="M207" s="2">
+        <v>390</v>
+      </c>
+      <c r="N207" s="2">
+        <v>470</v>
+      </c>
+      <c r="O207" s="2">
+        <v>454</v>
+      </c>
+      <c r="P207" s="2">
+        <v>476</v>
+      </c>
+      <c r="Q207" s="2">
+        <v>434</v>
+      </c>
+      <c r="R207" s="2">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="208" spans="1:18">
+      <c r="A208" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B208" s="45" t="s">
+        <v>475</v>
+      </c>
+      <c r="C208" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D208" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E208" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F208" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G208" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H208" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I208" s="2">
+        <v>1</v>
+      </c>
+      <c r="J208" s="48">
+        <v>1</v>
+      </c>
+      <c r="K208" s="2">
+        <v>304</v>
+      </c>
+      <c r="L208" s="2">
+        <v>346</v>
+      </c>
+      <c r="M208" s="2">
+        <v>352</v>
+      </c>
+      <c r="N208" s="2">
+        <v>372</v>
+      </c>
+      <c r="O208" s="2">
+        <v>319</v>
+      </c>
+      <c r="P208" s="2">
+        <v>316</v>
+      </c>
+      <c r="Q208" s="2">
+        <v>323</v>
+      </c>
+      <c r="R208" s="2">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="209" spans="1:18">
+      <c r="A209" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B209" s="45" t="s">
+        <v>476</v>
+      </c>
+      <c r="C209" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D209" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E209" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F209" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G209" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H209" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I209" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J209" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K209" s="2">
+        <v>90</v>
+      </c>
+      <c r="L209" s="2">
+        <v>77</v>
+      </c>
+      <c r="M209" s="2">
+        <v>111</v>
+      </c>
+      <c r="N209" s="2">
+        <v>118</v>
+      </c>
+      <c r="O209" s="2">
+        <v>105</v>
+      </c>
+      <c r="P209" s="2">
+        <v>109</v>
+      </c>
+      <c r="Q209" s="2">
+        <v>118</v>
+      </c>
+      <c r="R209" s="2">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="210" spans="1:18">
+      <c r="A210" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B210" s="45" t="s">
+        <v>477</v>
+      </c>
+      <c r="C210" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D210" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E210" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F210" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G210" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H210" s="2">
+        <v>1</v>
+      </c>
+      <c r="I210" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J210" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K210" s="2">
+        <v>51</v>
+      </c>
+      <c r="L210" s="2">
+        <v>27</v>
+      </c>
+      <c r="M210" s="2">
+        <v>56</v>
+      </c>
+      <c r="N210" s="2">
+        <v>49</v>
+      </c>
+      <c r="O210" s="2">
+        <v>45</v>
+      </c>
+      <c r="P210" s="2">
+        <v>46</v>
+      </c>
+      <c r="Q210" s="2">
+        <v>40</v>
+      </c>
+      <c r="R210" s="2">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="211" spans="1:18">
+      <c r="A211" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B211" s="45" t="s">
+        <v>478</v>
+      </c>
+      <c r="C211" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D211" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E211" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F211" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G211" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H211" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I211" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J211" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K211" s="2">
+        <v>157</v>
+      </c>
+      <c r="L211" s="2">
+        <v>173</v>
+      </c>
+      <c r="M211" s="2">
+        <v>189</v>
+      </c>
+      <c r="N211" s="2">
+        <v>205</v>
+      </c>
+      <c r="O211" s="2">
+        <v>168</v>
+      </c>
+      <c r="P211" s="2">
+        <v>154</v>
+      </c>
+      <c r="Q211" s="2">
+        <v>145</v>
+      </c>
+      <c r="R211" s="2">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="212" spans="1:18">
+      <c r="A212" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B212" s="45" t="s">
+        <v>479</v>
+      </c>
+      <c r="C212" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D212" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E212" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F212" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G212" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H212" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I212" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J212" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K212" s="2">
+        <v>94</v>
+      </c>
+      <c r="L212" s="2">
+        <v>104</v>
+      </c>
+      <c r="M212" s="2">
+        <v>113</v>
+      </c>
+      <c r="N212" s="2">
+        <v>123</v>
+      </c>
+      <c r="O212" s="2">
+        <v>87</v>
+      </c>
+      <c r="P212" s="2">
+        <v>90</v>
+      </c>
+      <c r="Q212" s="2">
+        <v>82</v>
+      </c>
+      <c r="R212" s="2">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="213" spans="1:18">
+      <c r="A213" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B213" s="45" t="s">
+        <v>480</v>
+      </c>
+      <c r="C213" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D213" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E213" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F213" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G213" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H213" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I213" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J213" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K213" s="2">
+        <v>97</v>
+      </c>
+      <c r="L213" s="2">
+        <v>85</v>
+      </c>
+      <c r="M213" s="2">
+        <v>109</v>
+      </c>
+      <c r="N213" s="2">
+        <v>133</v>
+      </c>
+      <c r="O213" s="2">
+        <v>101</v>
+      </c>
+      <c r="P213" s="2">
+        <v>100</v>
+      </c>
+      <c r="Q213" s="2">
+        <v>82</v>
+      </c>
+      <c r="R213" s="2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="214" spans="1:18">
+      <c r="A214" s="43"/>
+      <c r="B214" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C214" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D214" s="37">
+        <v>1</v>
+      </c>
+      <c r="E214" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F214" s="37">
+        <v>1</v>
+      </c>
+      <c r="G214" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H214" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I214" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J214" s="37">
+        <v>1</v>
+      </c>
+      <c r="K214" s="40">
+        <v>180</v>
+      </c>
+      <c r="L214" s="40">
+        <v>165</v>
+      </c>
+      <c r="M214" s="40">
+        <v>164</v>
+      </c>
+      <c r="N214" s="40">
+        <v>140</v>
+      </c>
+      <c r="O214" s="40">
+        <v>175</v>
+      </c>
+      <c r="P214" s="40">
+        <v>145</v>
+      </c>
+      <c r="Q214" s="40">
+        <v>137</v>
+      </c>
+      <c r="R214" s="40">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="215" spans="1:18">
+      <c r="A215" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B215" s="45" t="s">
+        <v>481</v>
+      </c>
+      <c r="C215" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D215" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E215" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F215" s="48">
+        <v>1</v>
+      </c>
+      <c r="G215" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H215" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I215" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J215" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K215" s="2">
+        <v>62</v>
+      </c>
+      <c r="L215" s="2">
+        <v>52</v>
+      </c>
+      <c r="M215" s="2">
+        <v>61</v>
+      </c>
+      <c r="N215" s="2">
+        <v>54</v>
+      </c>
+      <c r="O215" s="2">
+        <v>64</v>
+      </c>
+      <c r="P215" s="2">
+        <v>58</v>
+      </c>
+      <c r="Q215" s="2">
+        <v>47</v>
+      </c>
+      <c r="R215" s="2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="216" spans="1:18">
+      <c r="A216" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B216" s="45" t="s">
+        <v>482</v>
+      </c>
+      <c r="C216" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D216" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E216" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F216" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G216" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H216" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I216" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J216" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K216" s="2">
+        <v>19</v>
+      </c>
+      <c r="L216" s="2">
+        <v>18</v>
+      </c>
+      <c r="M216" s="2">
+        <v>17</v>
+      </c>
+      <c r="N216" s="2">
+        <v>8</v>
+      </c>
+      <c r="O216" s="2">
+        <v>22</v>
+      </c>
+      <c r="P216" s="2">
+        <v>12</v>
+      </c>
+      <c r="Q216" s="2">
+        <v>16</v>
+      </c>
+      <c r="R216" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="217" spans="1:18">
+      <c r="A217" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B217" s="45" t="s">
+        <v>483</v>
+      </c>
+      <c r="C217" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D217" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E217" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F217" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G217" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H217" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I217" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J217" s="48">
+        <v>1</v>
+      </c>
+      <c r="K217" s="2">
+        <v>63</v>
+      </c>
+      <c r="L217" s="2">
+        <v>67</v>
+      </c>
+      <c r="M217" s="2">
+        <v>55</v>
+      </c>
+      <c r="N217" s="2">
+        <v>54</v>
+      </c>
+      <c r="O217" s="2">
+        <v>59</v>
+      </c>
+      <c r="P217" s="2">
+        <v>51</v>
+      </c>
+      <c r="Q217" s="2">
+        <v>40</v>
+      </c>
+      <c r="R217" s="2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="218" spans="1:18">
+      <c r="A218" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B218" s="45" t="s">
+        <v>484</v>
+      </c>
+      <c r="C218" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D218" s="48">
+        <v>1</v>
+      </c>
+      <c r="E218" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F218" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G218" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H218" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I218" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J218" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K218" s="2">
+        <v>28</v>
+      </c>
+      <c r="L218" s="2">
+        <v>20</v>
+      </c>
+      <c r="M218" s="2">
+        <v>24</v>
+      </c>
+      <c r="N218" s="2">
+        <v>18</v>
+      </c>
+      <c r="O218" s="2">
+        <v>22</v>
+      </c>
+      <c r="P218" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q218" s="2">
+        <v>30</v>
+      </c>
+      <c r="R218" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="219" spans="1:18">
+      <c r="A219" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B219" s="45" t="s">
+        <v>485</v>
+      </c>
+      <c r="C219" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D219" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E219" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F219" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G219" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H219" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I219" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J219" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K219" s="2">
+        <v>8</v>
+      </c>
+      <c r="L219" s="2">
+        <v>8</v>
+      </c>
+      <c r="M219" s="2">
+        <v>7</v>
+      </c>
+      <c r="N219" s="2">
+        <v>6</v>
+      </c>
+      <c r="O219" s="2">
+        <v>8</v>
+      </c>
+      <c r="P219" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q219" s="2">
+        <v>4</v>
+      </c>
+      <c r="R219" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:18">
+      <c r="A220" s="43"/>
+      <c r="B220" s="54" t="s">
+        <v>486</v>
+      </c>
+      <c r="C220" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D220" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E220" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F220" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="G220" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H220" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I220" s="37">
+        <v>1</v>
+      </c>
+      <c r="J220" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K220" s="40">
+        <v>350</v>
+      </c>
+      <c r="L220" s="40">
+        <v>332</v>
+      </c>
+      <c r="M220" s="40">
+        <v>350</v>
+      </c>
+      <c r="N220" s="40">
+        <v>341</v>
+      </c>
+      <c r="O220" s="40">
+        <v>288</v>
+      </c>
+      <c r="P220" s="40">
+        <v>259</v>
+      </c>
+      <c r="Q220" s="40">
+        <v>254</v>
+      </c>
+      <c r="R220" s="40">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="221" spans="1:18">
+      <c r="A221" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B221" s="45" t="s">
+        <v>487</v>
+      </c>
+      <c r="C221" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D221" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E221" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F221" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G221" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H221" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I221" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J221" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K221" s="2">
+        <v>121</v>
+      </c>
+      <c r="L221" s="2">
+        <v>103</v>
+      </c>
+      <c r="M221" s="2">
+        <v>125</v>
+      </c>
+      <c r="N221" s="2">
+        <v>116</v>
+      </c>
+      <c r="O221" s="2">
+        <v>110</v>
+      </c>
+      <c r="P221" s="2">
+        <v>100</v>
+      </c>
+      <c r="Q221" s="2">
+        <v>86</v>
+      </c>
+      <c r="R221" s="2">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="222" spans="1:18">
+      <c r="A222" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B222" s="45" t="s">
+        <v>488</v>
+      </c>
+      <c r="C222" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D222" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E222" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F222" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G222" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H222" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I222" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J222" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K222" s="2">
+        <v>33</v>
+      </c>
+      <c r="L222" s="2">
+        <v>27</v>
+      </c>
+      <c r="M222" s="2">
+        <v>30</v>
+      </c>
+      <c r="N222" s="2">
+        <v>37</v>
+      </c>
+      <c r="O222" s="2">
+        <v>24</v>
+      </c>
+      <c r="P222" s="2">
+        <v>21</v>
+      </c>
+      <c r="Q222" s="2">
+        <v>19</v>
+      </c>
+      <c r="R222" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="223" spans="1:18">
+      <c r="A223" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B223" s="45" t="s">
+        <v>489</v>
+      </c>
+      <c r="C223" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D223" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E223" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F223" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G223" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H223" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I223" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J223" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K223" s="2">
+        <v>34</v>
+      </c>
+      <c r="L223" s="2">
+        <v>33</v>
+      </c>
+      <c r="M223" s="2">
+        <v>27</v>
+      </c>
+      <c r="N223" s="2">
+        <v>35</v>
+      </c>
+      <c r="O223" s="2">
+        <v>30</v>
+      </c>
+      <c r="P223" s="2">
+        <v>33</v>
+      </c>
+      <c r="Q223" s="2">
+        <v>31</v>
+      </c>
+      <c r="R223" s="2">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="224" spans="1:18">
+      <c r="A224" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B224" s="45" t="s">
+        <v>490</v>
+      </c>
+      <c r="C224" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D224" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E224" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F224" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G224" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H224" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I224" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J224" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K224" s="2">
+        <v>16</v>
+      </c>
+      <c r="L224" s="2">
+        <v>15</v>
+      </c>
+      <c r="M224" s="2">
+        <v>16</v>
+      </c>
+      <c r="N224" s="2">
+        <v>24</v>
+      </c>
+      <c r="O224" s="2">
+        <v>12</v>
+      </c>
+      <c r="P224" s="2">
+        <v>12</v>
+      </c>
+      <c r="Q224" s="2">
+        <v>18</v>
+      </c>
+      <c r="R224" s="2">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="225" spans="1:18">
+      <c r="A225" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B225" s="45" t="s">
+        <v>491</v>
+      </c>
+      <c r="C225" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D225" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E225" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F225" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G225" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H225" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I225" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J225" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K225" s="2">
+        <v>43</v>
+      </c>
+      <c r="L225" s="2">
+        <v>50</v>
+      </c>
+      <c r="M225" s="2">
+        <v>43</v>
+      </c>
+      <c r="N225" s="2">
+        <v>38</v>
+      </c>
+      <c r="O225" s="2">
+        <v>32</v>
+      </c>
+      <c r="P225" s="2">
+        <v>29</v>
+      </c>
+      <c r="Q225" s="2">
+        <v>29</v>
+      </c>
+      <c r="R225" s="2">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="226" spans="1:18">
+      <c r="A226" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B226" s="45" t="s">
+        <v>492</v>
+      </c>
+      <c r="C226" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D226" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E226" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F226" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G226" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H226" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I226" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J226" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K226" s="2">
+        <v>15</v>
+      </c>
+      <c r="L226" s="2">
+        <v>13</v>
+      </c>
+      <c r="M226" s="2">
         <v>14</v>
       </c>
-      <c r="C8" s="20"/>
-[...3 lines deleted...]
-      <c r="E8" s="23" t="s">
+      <c r="N226" s="2">
+        <v>11</v>
+      </c>
+      <c r="O226" s="2">
+        <v>5</v>
+      </c>
+      <c r="P226" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q226" s="2">
+        <v>4</v>
+      </c>
+      <c r="R226" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="227" spans="1:18">
+      <c r="A227" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B227" s="45" t="s">
+        <v>493</v>
+      </c>
+      <c r="C227" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D227" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E227" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F227" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G227" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H227" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I227" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J227" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K227" s="2">
+        <v>14</v>
+      </c>
+      <c r="L227" s="2">
+        <v>16</v>
+      </c>
+      <c r="M227" s="2">
+        <v>17</v>
+      </c>
+      <c r="N227" s="2">
+        <v>15</v>
+      </c>
+      <c r="O227" s="2">
+        <v>0</v>
+      </c>
+      <c r="P227" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q227" s="2">
+        <v>1</v>
+      </c>
+      <c r="R227" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:18">
+      <c r="A228" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B228" s="45" t="s">
+        <v>494</v>
+      </c>
+      <c r="C228" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D228" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E228" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F228" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G228" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H228" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I228" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J228" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K228" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L228" s="2"/>
+      <c r="M228" s="2"/>
+      <c r="N228" s="2"/>
+      <c r="O228" s="2">
+        <v>2</v>
+      </c>
+      <c r="P228" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q228" s="2">
+        <v>3</v>
+      </c>
+      <c r="R228" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229" spans="1:18">
+      <c r="A229" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B229" s="42" t="s">
+        <v>495</v>
+      </c>
+      <c r="C229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J229" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K229" s="2">
+        <v>3</v>
+      </c>
+      <c r="L229" s="2">
+        <v>4</v>
+      </c>
+      <c r="M229" s="2">
+        <v>11</v>
+      </c>
+      <c r="N229" s="2">
+        <v>3</v>
+      </c>
+      <c r="O229" s="2">
+        <v>13</v>
+      </c>
+      <c r="P229" s="2">
+        <v>8</v>
+      </c>
+      <c r="Q229" s="2">
+        <v>6</v>
+      </c>
+      <c r="R229" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="230" spans="1:18">
+      <c r="A230" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B230" s="42" t="s">
+        <v>496</v>
+      </c>
+      <c r="C230" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D230" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E230" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F230" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G230" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H230" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I230" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J230" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K230" s="2">
+        <v>13</v>
+      </c>
+      <c r="L230" s="2">
+        <v>11</v>
+      </c>
+      <c r="M230" s="2">
+        <v>8</v>
+      </c>
+      <c r="N230" s="2">
+        <v>12</v>
+      </c>
+      <c r="O230" s="2">
+        <v>4</v>
+      </c>
+      <c r="P230" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q230" s="2">
+        <v>8</v>
+      </c>
+      <c r="R230" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:18">
+      <c r="A231" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B231" s="42" t="s">
+        <v>497</v>
+      </c>
+      <c r="C231" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D231" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E231" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F231" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G231" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H231" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I231" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J231" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K231" s="2">
+        <v>27</v>
+      </c>
+      <c r="L231" s="2">
+        <v>17</v>
+      </c>
+      <c r="M231" s="2">
+        <v>22</v>
+      </c>
+      <c r="N231" s="2">
+        <v>15</v>
+      </c>
+      <c r="O231" s="2">
+        <v>16</v>
+      </c>
+      <c r="P231" s="2">
+        <v>13</v>
+      </c>
+      <c r="Q231" s="2">
+        <v>18</v>
+      </c>
+      <c r="R231" s="2">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="232" spans="1:18">
+      <c r="A232" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B232" s="45" t="s">
+        <v>498</v>
+      </c>
+      <c r="C232" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D232" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E232" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F232" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G232" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H232" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I232" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J232" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K232" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L232" s="2"/>
+      <c r="M232" s="2"/>
+      <c r="N232" s="2"/>
+      <c r="O232" s="2">
+        <v>9</v>
+      </c>
+      <c r="P232" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q232" s="2">
+        <v>6</v>
+      </c>
+      <c r="R232" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="233" spans="1:18">
+      <c r="A233" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B233" s="45" t="s">
+        <v>499</v>
+      </c>
+      <c r="C233" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D233" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E233" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F233" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G233" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H233" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I233" s="48">
+        <v>1</v>
+      </c>
+      <c r="J233" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K233" s="2">
+        <v>31</v>
+      </c>
+      <c r="L233" s="2">
+        <v>43</v>
+      </c>
+      <c r="M233" s="2">
+        <v>37</v>
+      </c>
+      <c r="N233" s="2">
+        <v>35</v>
+      </c>
+      <c r="O233" s="2">
+        <v>31</v>
+      </c>
+      <c r="P233" s="2">
+        <v>22</v>
+      </c>
+      <c r="Q233" s="2">
+        <v>25</v>
+      </c>
+      <c r="R233" s="2">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="234" spans="1:18">
+      <c r="A234" s="43"/>
+      <c r="B234" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C234" s="37">
+        <v>1</v>
+      </c>
+      <c r="D234" s="37">
+        <v>1</v>
+      </c>
+      <c r="E234" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F234" s="37">
+        <v>1</v>
+      </c>
+      <c r="G234" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H234" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I234" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J234" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K234" s="40">
+        <v>404</v>
+      </c>
+      <c r="L234" s="40">
+        <v>312</v>
+      </c>
+      <c r="M234" s="40">
+        <v>302</v>
+      </c>
+      <c r="N234" s="40">
+        <v>381</v>
+      </c>
+      <c r="O234" s="40">
+        <v>360</v>
+      </c>
+      <c r="P234" s="40">
+        <v>354</v>
+      </c>
+      <c r="Q234" s="40">
+        <v>336</v>
+      </c>
+      <c r="R234" s="40">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="235" spans="1:18">
+      <c r="A235" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B235" s="46" t="s">
+        <v>500</v>
+      </c>
+      <c r="C235" s="48">
+        <v>1</v>
+      </c>
+      <c r="D235" s="48">
+        <v>1</v>
+      </c>
+      <c r="E235" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F235" s="2">
+        <v>1</v>
+      </c>
+      <c r="G235" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H235" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I235" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J235" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K235" s="2">
+        <v>145</v>
+      </c>
+      <c r="L235" s="2">
+        <v>112</v>
+      </c>
+      <c r="M235" s="2">
+        <v>106</v>
+      </c>
+      <c r="N235" s="2">
+        <v>118</v>
+      </c>
+      <c r="O235" s="2">
+        <v>57</v>
+      </c>
+      <c r="P235" s="2">
+        <v>77</v>
+      </c>
+      <c r="Q235" s="2">
+        <v>85</v>
+      </c>
+      <c r="R235" s="2">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="236" spans="1:18">
+      <c r="A236" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B236" s="46" t="s">
+        <v>311</v>
+      </c>
+      <c r="C236" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D236" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E236" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F236" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G236" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H236" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I236" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J236" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K236" s="2">
+        <v>62</v>
+      </c>
+      <c r="L236" s="2">
+        <v>46</v>
+      </c>
+      <c r="M236" s="2">
         <v>40</v>
       </c>
-      <c r="F8" s="23" t="s">
+      <c r="N236" s="2">
+        <v>62</v>
+      </c>
+      <c r="O236" s="2">
+        <v>35</v>
+      </c>
+      <c r="P236" s="2">
+        <v>42</v>
+      </c>
+      <c r="Q236" s="2">
+        <v>35</v>
+      </c>
+      <c r="R236" s="2">
         <v>40</v>
       </c>
-      <c r="G8" s="23">
-[...11 lines deleted...]
-      <c r="K8" s="23" t="s">
+    </row>
+    <row r="237" spans="1:18">
+      <c r="A237" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B237" s="46" t="s">
+        <v>501</v>
+      </c>
+      <c r="C237" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D237" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E237" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F237" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G237" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H237" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I237" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J237" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K237" s="2">
+        <v>134</v>
+      </c>
+      <c r="L237" s="2">
+        <v>93</v>
+      </c>
+      <c r="M237" s="2">
+        <v>89</v>
+      </c>
+      <c r="N237" s="2">
+        <v>118</v>
+      </c>
+      <c r="O237" s="2">
+        <v>111</v>
+      </c>
+      <c r="P237" s="2">
+        <v>100</v>
+      </c>
+      <c r="Q237" s="2">
+        <v>103</v>
+      </c>
+      <c r="R237" s="2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="238" spans="1:18">
+      <c r="A238" s="42" t="s">
+        <v>271</v>
+      </c>
+      <c r="B238" s="46" t="s">
+        <v>502</v>
+      </c>
+      <c r="C238" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D238" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E238" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F238" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G238" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H238" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I238" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J238" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K238" s="2">
+        <v>63</v>
+      </c>
+      <c r="L238" s="2">
+        <v>61</v>
+      </c>
+      <c r="M238" s="2">
+        <v>67</v>
+      </c>
+      <c r="N238" s="2">
+        <v>83</v>
+      </c>
+      <c r="O238" s="2">
+        <v>76</v>
+      </c>
+      <c r="P238" s="2">
+        <v>64</v>
+      </c>
+      <c r="Q238" s="2">
+        <v>46</v>
+      </c>
+      <c r="R238" s="2">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="239" spans="1:18">
+      <c r="A239" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="B239" s="42" t="s">
+        <v>398</v>
+      </c>
+      <c r="C239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="L239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="M239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="N239" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="O239" s="2">
+        <v>21</v>
+      </c>
+      <c r="P239" s="2">
+        <v>30</v>
+      </c>
+      <c r="Q239" s="2">
+        <v>30</v>
+      </c>
+      <c r="R239" s="2">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="240" spans="1:18">
+      <c r="A240" s="42" t="s">
+        <v>273</v>
+      </c>
+      <c r="B240" s="46" t="s">
+        <v>503</v>
+      </c>
+      <c r="C240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="L240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="M240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="N240" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="O240" s="2">
+        <v>60</v>
+      </c>
+      <c r="P240" s="2">
+        <v>41</v>
+      </c>
+      <c r="Q240" s="2">
+        <v>37</v>
+      </c>
+      <c r="R240" s="2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="241" spans="1:18">
+      <c r="A241" s="43"/>
+      <c r="B241" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C241" s="48">
+        <v>1</v>
+      </c>
+      <c r="D241" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E241" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F241" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G241" s="48">
+        <v>1</v>
+      </c>
+      <c r="H241" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I241" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J241" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K241" s="2">
+        <v>515</v>
+      </c>
+      <c r="L241" s="2">
+        <v>534</v>
+      </c>
+      <c r="M241" s="2">
+        <v>541</v>
+      </c>
+      <c r="N241" s="2">
+        <v>558</v>
+      </c>
+      <c r="O241" s="2">
+        <v>593</v>
+      </c>
+      <c r="P241" s="2">
+        <v>580</v>
+      </c>
+      <c r="Q241" s="2">
+        <v>567</v>
+      </c>
+      <c r="R241" s="2">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="242" spans="1:18">
+      <c r="A242" s="42" t="s">
+        <v>274</v>
+      </c>
+      <c r="B242" s="46" t="s">
+        <v>504</v>
+      </c>
+      <c r="C242" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D242" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E242" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F242" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G242" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H242" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I242" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J242" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K242" s="2">
+        <v>31</v>
+      </c>
+      <c r="L242" s="2">
+        <v>38</v>
+      </c>
+      <c r="M242" s="2">
+        <v>38</v>
+      </c>
+      <c r="N242" s="2">
+        <v>42</v>
+      </c>
+      <c r="O242" s="2">
+        <v>37</v>
+      </c>
+      <c r="P242" s="2">
+        <v>59</v>
+      </c>
+      <c r="Q242" s="2">
+        <v>37</v>
+      </c>
+      <c r="R242" s="2">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="243" spans="1:18">
+      <c r="A243" s="42" t="s">
+        <v>275</v>
+      </c>
+      <c r="B243" s="46" t="s">
+        <v>505</v>
+      </c>
+      <c r="C243" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D243" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E243" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F243" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G243" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H243" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I243" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J243" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K243" s="2">
+        <v>118</v>
+      </c>
+      <c r="L243" s="2">
+        <v>130</v>
+      </c>
+      <c r="M243" s="2">
+        <v>146</v>
+      </c>
+      <c r="N243" s="2">
+        <v>152</v>
+      </c>
+      <c r="O243" s="2">
+        <v>174</v>
+      </c>
+      <c r="P243" s="2">
+        <v>177</v>
+      </c>
+      <c r="Q243" s="2">
+        <v>188</v>
+      </c>
+      <c r="R243" s="2">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="244" spans="1:18">
+      <c r="A244" s="42" t="s">
+        <v>276</v>
+      </c>
+      <c r="B244" s="46" t="s">
+        <v>506</v>
+      </c>
+      <c r="C244" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D244" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E244" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F244" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G244" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H244" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I244" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J244" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K244" s="2">
+        <v>62</v>
+      </c>
+      <c r="L244" s="2">
+        <v>62</v>
+      </c>
+      <c r="M244" s="2">
+        <v>82</v>
+      </c>
+      <c r="N244" s="2">
+        <v>68</v>
+      </c>
+      <c r="O244" s="2">
+        <v>79</v>
+      </c>
+      <c r="P244" s="2">
+        <v>52</v>
+      </c>
+      <c r="Q244" s="2">
+        <v>56</v>
+      </c>
+      <c r="R244" s="2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="245" spans="1:18">
+      <c r="A245" s="42" t="s">
+        <v>277</v>
+      </c>
+      <c r="B245" s="46" t="s">
+        <v>507</v>
+      </c>
+      <c r="C245" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D245" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E245" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F245" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G245" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H245" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I245" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J245" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K245" s="2">
+        <v>37</v>
+      </c>
+      <c r="L245" s="2">
+        <v>37</v>
+      </c>
+      <c r="M245" s="2">
+        <v>29</v>
+      </c>
+      <c r="N245" s="2">
         <v>40</v>
       </c>
-      <c r="L8" s="23">
-[...749 lines deleted...]
-      <c r="B22" s="14" t="s">
+      <c r="O245" s="2">
+        <v>35</v>
+      </c>
+      <c r="P245" s="2">
+        <v>35</v>
+      </c>
+      <c r="Q245" s="2">
+        <v>30</v>
+      </c>
+      <c r="R245" s="2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="246" spans="1:18">
+      <c r="A246" s="42" t="s">
+        <v>278</v>
+      </c>
+      <c r="B246" s="46" t="s">
+        <v>508</v>
+      </c>
+      <c r="C246" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D246" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E246" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F246" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G246" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H246" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I246" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J246" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K246" s="2">
+        <v>77</v>
+      </c>
+      <c r="L246" s="2">
+        <v>80</v>
+      </c>
+      <c r="M246" s="2">
+        <v>70</v>
+      </c>
+      <c r="N246" s="2">
+        <v>74</v>
+      </c>
+      <c r="O246" s="2">
+        <v>85</v>
+      </c>
+      <c r="P246" s="2">
+        <v>66</v>
+      </c>
+      <c r="Q246" s="2">
+        <v>67</v>
+      </c>
+      <c r="R246" s="2">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="247" spans="1:18">
+      <c r="A247" s="42" t="s">
+        <v>279</v>
+      </c>
+      <c r="B247" s="46" t="s">
+        <v>509</v>
+      </c>
+      <c r="C247" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D247" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E247" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F247" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G247" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H247" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I247" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J247" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K247" s="2">
+        <v>54</v>
+      </c>
+      <c r="L247" s="2">
+        <v>53</v>
+      </c>
+      <c r="M247" s="2">
+        <v>42</v>
+      </c>
+      <c r="N247" s="2">
+        <v>61</v>
+      </c>
+      <c r="O247" s="2">
+        <v>41</v>
+      </c>
+      <c r="P247" s="2">
+        <v>45</v>
+      </c>
+      <c r="Q247" s="2">
+        <v>55</v>
+      </c>
+      <c r="R247" s="2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="248" spans="1:18">
+      <c r="A248" s="42" t="s">
+        <v>280</v>
+      </c>
+      <c r="B248" s="46" t="s">
+        <v>510</v>
+      </c>
+      <c r="C248" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D248" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E248" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F248" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G248" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H248" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I248" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J248" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K248" s="2">
         <v>36</v>
       </c>
-      <c r="C22" s="20"/>
-[...408 lines deleted...]
-      <c r="B30" s="14" t="s">
+      <c r="L248" s="2">
+        <v>44</v>
+      </c>
+      <c r="M248" s="2">
+        <v>42</v>
+      </c>
+      <c r="N248" s="2">
+        <v>42</v>
+      </c>
+      <c r="O248" s="2">
+        <v>43</v>
+      </c>
+      <c r="P248" s="2">
+        <v>59</v>
+      </c>
+      <c r="Q248" s="2">
+        <v>61</v>
+      </c>
+      <c r="R248" s="2">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="249" spans="1:18">
+      <c r="A249" s="42" t="s">
+        <v>281</v>
+      </c>
+      <c r="B249" s="46" t="s">
+        <v>511</v>
+      </c>
+      <c r="C249" s="2">
+        <v>1</v>
+      </c>
+      <c r="D249" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E249" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F249" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G249" s="48">
+        <v>1</v>
+      </c>
+      <c r="H249" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I249" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J249" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K249" s="2">
+        <v>100</v>
+      </c>
+      <c r="L249" s="2">
+        <v>90</v>
+      </c>
+      <c r="M249" s="2">
+        <v>92</v>
+      </c>
+      <c r="N249" s="2">
+        <v>79</v>
+      </c>
+      <c r="O249" s="2">
+        <v>99</v>
+      </c>
+      <c r="P249" s="2">
+        <v>87</v>
+      </c>
+      <c r="Q249" s="2">
+        <v>73</v>
+      </c>
+      <c r="R249" s="2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="250" spans="1:18">
+      <c r="A250" s="43"/>
+      <c r="B250" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="20"/>
-[...5544 lines deleted...]
-      <c r="V131" s="27"/>
+      <c r="C250" s="37">
+        <v>1</v>
+      </c>
+      <c r="D250" s="37">
+        <v>3</v>
+      </c>
+      <c r="E250" s="37">
+        <v>2</v>
+      </c>
+      <c r="F250" s="37">
+        <v>1</v>
+      </c>
+      <c r="G250" s="37">
+        <v>3</v>
+      </c>
+      <c r="H250" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="I250" s="37">
+        <v>2</v>
+      </c>
+      <c r="J250" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="K250" s="40">
+        <v>858</v>
+      </c>
+      <c r="L250" s="40">
+        <v>967</v>
+      </c>
+      <c r="M250" s="40">
+        <v>998</v>
+      </c>
+      <c r="N250" s="40">
+        <v>1061</v>
+      </c>
+      <c r="O250" s="40">
+        <v>973</v>
+      </c>
+      <c r="P250" s="40">
+        <v>925</v>
+      </c>
+      <c r="Q250" s="40">
+        <v>848</v>
+      </c>
+      <c r="R250" s="40">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="251" spans="1:18">
+      <c r="A251" s="42" t="s">
+        <v>282</v>
+      </c>
+      <c r="B251" s="46" t="s">
+        <v>394</v>
+      </c>
+      <c r="C251" s="2">
+        <v>1</v>
+      </c>
+      <c r="D251" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E251" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="F251" s="2">
+        <v>1</v>
+      </c>
+      <c r="G251" s="2">
+        <v>1</v>
+      </c>
+      <c r="H251" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I251" s="2">
+        <v>1</v>
+      </c>
+      <c r="J251" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K251" s="2">
+        <v>314</v>
+      </c>
+      <c r="L251" s="2">
+        <v>334</v>
+      </c>
+      <c r="M251" s="2">
+        <v>309</v>
+      </c>
+      <c r="N251" s="2">
+        <v>364</v>
+      </c>
+      <c r="O251" s="2">
+        <v>194</v>
+      </c>
+      <c r="P251" s="2">
+        <v>175</v>
+      </c>
+      <c r="Q251" s="2">
+        <v>283</v>
+      </c>
+      <c r="R251" s="2">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="252" spans="1:18">
+      <c r="A252" s="42" t="s">
+        <v>283</v>
+      </c>
+      <c r="B252" s="46" t="s">
+        <v>512</v>
+      </c>
+      <c r="C252" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D252" s="2">
+        <v>1</v>
+      </c>
+      <c r="E252" s="2">
+        <v>1</v>
+      </c>
+      <c r="F252" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G252" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="H252" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I252" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="J252" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K252" s="2">
+        <v>139</v>
+      </c>
+      <c r="L252" s="2">
+        <v>209</v>
+      </c>
+      <c r="M252" s="2">
+        <v>166</v>
+      </c>
+      <c r="N252" s="2">
+        <v>137</v>
+      </c>
+      <c r="O252" s="2">
+        <v>217</v>
+      </c>
+      <c r="P252" s="2">
+        <v>203</v>
+      </c>
+      <c r="Q252" s="2">
+        <v>109</v>
+      </c>
+      <c r="R252" s="2">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="253" spans="1:18">
+      <c r="A253" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="B253" s="46" t="s">
+        <v>513</v>
+      </c>
+      <c r="C253" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D253" s="2">
+        <v>1</v>
+      </c>
+      <c r="E253" s="2">
+        <v>1</v>
+      </c>
+      <c r="F253" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G253" s="2">
+        <v>1</v>
+      </c>
+      <c r="H253" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="I253" s="2">
+        <v>1</v>
+      </c>
+      <c r="J253" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="K253" s="2">
+        <v>224</v>
+      </c>
+      <c r="L253" s="2">
+        <v>206</v>
+      </c>
+      <c r="M253" s="2">
+        <v>242</v>
+      </c>
+      <c r="N253" s="2">
+        <v>251</v>
+      </c>
+      <c r="O253" s="2">
+        <v>190</v>
+      </c>
+      <c r="P253" s="2">
+        <v>156</v>
+      </c>
+      <c r="Q253" s="2">
+        <v>179</v>
+      </c>
+      <c r="R253" s="2">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="254" spans="1:18">
+      <c r="A254" s="59" t="s">
+        <v>285</v>
+      </c>
+      <c r="B254" s="60" t="s">
+        <v>514</v>
+      </c>
+      <c r="C254" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="D254" s="62">
+        <v>1</v>
+      </c>
+      <c r="E254" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="F254" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="G254" s="62">
+        <v>1</v>
+      </c>
+      <c r="H254" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="I254" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="J254" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="K254" s="62">
+        <v>181</v>
+      </c>
+      <c r="L254" s="62">
+        <v>218</v>
+      </c>
+      <c r="M254" s="62">
+        <v>281</v>
+      </c>
+      <c r="N254" s="62">
+        <v>309</v>
+      </c>
+      <c r="O254" s="62">
+        <v>236</v>
+      </c>
+      <c r="P254" s="62">
+        <v>221</v>
+      </c>
+      <c r="Q254" s="62">
+        <v>222</v>
+      </c>
+      <c r="R254" s="62">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="255" spans="1:18">
+      <c r="A255" s="63" t="s">
+        <v>286</v>
+      </c>
+      <c r="B255" s="47" t="s">
+        <v>515</v>
+      </c>
+      <c r="C255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="D255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="E255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="F255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="G255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="H255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="I255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="J255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="K255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="L255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="M255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="N255" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="O255" s="65">
+        <v>136</v>
+      </c>
+      <c r="P255" s="65">
+        <v>170</v>
+      </c>
+      <c r="Q255" s="65">
+        <v>55</v>
+      </c>
+      <c r="R255" s="65">
+        <v>104</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="D1:R1"/>
+  <mergeCells count="3">
+    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="C6:J6"/>
+    <mergeCell ref="K6:R6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
-      <vt:lpstr>3.7.2</vt:lpstr>
+      <vt:lpstr>Figures</vt:lpstr>
+      <vt:lpstr>Absolute number</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>