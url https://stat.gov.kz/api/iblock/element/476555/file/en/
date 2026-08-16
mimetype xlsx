--- v0 (2026-04-16)
+++ v1 (2026-08-16)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" sheetId="2" r:id="rId1"/>
     <sheet name="conventions" sheetId="3" r:id="rId2"/>
     <sheet name="3.7.1" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="107">
   <si>
     <t>Global indicator</t>
   </si>
   <si>
     <t>National indicator</t>
   </si>
   <si>
     <t>Measurement unit</t>
   </si>
   <si>
     <t>Years</t>
   </si>
   <si>
@@ -74,80 +74,65 @@
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve">Urban population </t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Regions</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
-    <t>West Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhambyl</t>
   </si>
   <si>
-    <t>Kostanai</t>
-[...1 lines deleted...]
-  <si>
     <t>60,4</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
-    <t>Mangistau</t>
-[...1 lines deleted...]
-  <si>
     <t>Pavlodar</t>
   </si>
   <si>
-    <t>North-Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>62,5</t>
   </si>
   <si>
-    <t>East Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>15-19</t>
   </si>
   <si>
     <t>20-24</t>
   </si>
   <si>
     <t>25-29</t>
   </si>
   <si>
     <t>30-34</t>
   </si>
   <si>
     <t>35-39</t>
   </si>
   <si>
     <t>40-44</t>
   </si>
   <si>
     <t>45-49</t>
@@ -173,57 +158,51 @@
   <si>
     <t>Second</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Fourth</t>
   </si>
   <si>
     <t>The richest</t>
   </si>
   <si>
     <t>Ministry of Healthcare of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t xml:space="preserve">One-time  Multiple Indicator Cluster Surveys (MICS) </t>
   </si>
   <si>
     <t>South Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
-    <t>Abai</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Zhetisu </t>
-  </si>
-[...1 lines deleted...]
-    <t>Karaganda</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>15–17</t>
   </si>
   <si>
     <t>18–19</t>
   </si>
   <si>
     <t xml:space="preserve">Preschool or not education </t>
   </si>
   <si>
     <t>No education /Initial</t>
   </si>
   <si>
     <t xml:space="preserve">Primary/Incomplete secondary </t>
   </si>
@@ -362,60 +341,81 @@
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Percentage of women aged 15-49 years satisfied need for contraceptionage group</t>
   </si>
   <si>
     <t>2010,2015,2024 year</t>
   </si>
   <si>
     <t>The proportion of women of reproductive age (from 15 to 49 years old) whose family planning needs are met by modern methods.</t>
   </si>
   <si>
     <t>The ratio of the number of fertile women aged 15-49 who are currently (not)officially married and who use one or another method of contraception and who need to plan the birth dates of children to the total number of women aged 15-49 who are married.</t>
   </si>
   <si>
     <t xml:space="preserve">https://sdgdata.stat.gov.kz/en/3-7-1/ </t>
   </si>
+  <si>
+    <t>Abay</t>
+  </si>
+  <si>
+    <t>Batys Kazakhstan</t>
+  </si>
+  <si>
+    <t>Karagandy</t>
+  </si>
+  <si>
+    <t>Mangystau</t>
+  </si>
+  <si>
+    <t>Kostanay</t>
+  </si>
+  <si>
+    <t>Soltustik Kazakhstan</t>
+  </si>
+  <si>
+    <t>Shygys Kazakhstan</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -518,56 +518,56 @@
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
@@ -783,68 +783,50 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="5" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -859,50 +841,68 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -958,86 +958,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1177,1434 +1175,1434 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/3-7-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A2" s="44" t="s">
+    <row r="1" spans="1:4" ht="15.75">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+    </row>
+    <row r="3" spans="1:4" ht="25.5">
+      <c r="A3" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="C3" s="37"/>
+      <c r="D3" s="41"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B5" s="39"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="41"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+    </row>
+    <row r="7" spans="1:4" ht="25.5">
+      <c r="A7" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="C7" s="37"/>
+      <c r="D7" s="41"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+    </row>
+    <row r="9" spans="1:4" ht="51">
+      <c r="A9" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="45"/>
-[...4 lines deleted...]
-      <c r="A3" s="44" t="s">
+      <c r="B9" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="C9" s="37"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:4" ht="36.75" customHeight="1">
+      <c r="A10" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="B3" s="46" t="s">
-[...6 lines deleted...]
-      <c r="A4" s="44" t="s">
+      <c r="B10" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="B4" s="48" t="s">
-[...6 lines deleted...]
-      <c r="A5" s="44" t="s">
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="B5" s="45"/>
-[...4 lines deleted...]
-      <c r="A6" s="44" t="s">
+      <c r="B11" s="40"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="41"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="45" t="s">
-[...6 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="B12" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="38" t="s">
         <v>75</v>
       </c>
-      <c r="B7" s="59" t="s">
-[...6 lines deleted...]
-      <c r="A8" s="44" t="s">
+      <c r="B13" s="45"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="41"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="B8" s="48"/>
-[...4 lines deleted...]
-      <c r="A9" s="44" t="s">
+      <c r="B14" s="45"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="38" t="s">
         <v>77</v>
       </c>
-      <c r="B9" s="59" t="s">
-[...6 lines deleted...]
-      <c r="A10" s="58" t="s">
+      <c r="B15" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="41"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B16" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="C10" s="43"/>
-[...3 lines deleted...]
-      <c r="A11" s="44" t="s">
+      <c r="C16" s="37"/>
+      <c r="D16" s="37"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="38" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="46"/>
-[...4 lines deleted...]
-      <c r="A12" s="44" t="s">
+      <c r="B17" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="66" t="s">
-[...6 lines deleted...]
-      <c r="A13" s="44" t="s">
+      <c r="C17" s="37"/>
+      <c r="D17" s="41"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="38" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="51"/>
-[...4 lines deleted...]
-      <c r="A14" s="44" t="s">
+      <c r="B18" s="42" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="51"/>
-[...4 lines deleted...]
-      <c r="A15" s="44" t="s">
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="38" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="42" t="s">
-[...6 lines deleted...]
-      <c r="A16" s="44" t="s">
+      <c r="B19" s="42"/>
+      <c r="C19" s="37"/>
+      <c r="D19" s="41"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="38" t="s">
         <v>85</v>
       </c>
-      <c r="B16" s="52" t="s">
+      <c r="B20" s="47" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="43"/>
-[...3 lines deleted...]
-      <c r="A17" s="44" t="s">
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="38" t="s">
         <v>87</v>
       </c>
-      <c r="B17" s="52" t="s">
-[...87 lines deleted...]
-      <c r="D29" s="43"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="41"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="49"/>
+      <c r="B22" s="49"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="49"/>
+      <c r="B23" s="49"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="41"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="49"/>
+      <c r="B24" s="49"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="37"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="49"/>
+      <c r="B25" s="49"/>
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="49"/>
+      <c r="B26" s="49"/>
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="49"/>
+      <c r="B27" s="49"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="41"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="49"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="50"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" display="https://sdgdata.stat.gov.kz/ru/3-7-1/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="76.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="D19" s="65"/>
+    <row r="2" spans="2:2">
+      <c r="B2" s="54"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="55" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="55" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="55" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="55" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="56" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="57"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="57"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J53"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.7109375" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
     <col min="4" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="23.5703125" customWidth="1"/>
     <col min="8" max="8" width="31.140625" customWidth="1"/>
     <col min="9" max="9" width="28.85546875" customWidth="1"/>
     <col min="10" max="10" width="30.140625" customWidth="1"/>
     <col min="15" max="15" width="17.28515625" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:10" ht="27" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="36" t="s">
+      <c r="B1" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="36" t="s">
+      <c r="C1" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="38" t="s">
+      <c r="D1" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="39"/>
-[...1 lines deleted...]
-      <c r="G1" s="36" t="s">
+      <c r="E1" s="65"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="H1" s="36" t="s">
+      <c r="H1" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="I1" s="36" t="s">
+      <c r="I1" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="J1" s="36" t="s">
+      <c r="J1" s="62" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C2" s="37"/>
+    <row r="2" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A2" s="63"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
       <c r="D2" s="1">
         <v>2010</v>
       </c>
       <c r="E2" s="1">
         <v>2015</v>
       </c>
       <c r="F2" s="1">
         <v>2024</v>
       </c>
-      <c r="G2" s="37"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+    </row>
+    <row r="3" spans="1:10" ht="34.5" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="17">
         <v>51</v>
       </c>
       <c r="E3" s="21">
         <v>55.7</v>
       </c>
       <c r="F3" s="21">
         <v>69.2</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="H3" s="6" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J3" s="4">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10">
       <c r="A4" s="2"/>
       <c r="B4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="57"/>
+      <c r="C4" s="51"/>
       <c r="D4" s="18">
         <v>53.9</v>
       </c>
       <c r="E4" s="22">
         <v>55.8</v>
       </c>
       <c r="F4" s="31">
         <v>69.099999999999994</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10">
       <c r="A5" s="2"/>
       <c r="B5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="15"/>
       <c r="D5" s="18">
         <v>47.7</v>
       </c>
       <c r="E5" s="22">
         <v>55.6</v>
       </c>
       <c r="F5" s="31">
         <v>69.400000000000006</v>
       </c>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10">
       <c r="A6" s="2"/>
       <c r="B6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="16"/>
       <c r="D6" s="19"/>
       <c r="E6" s="23"/>
       <c r="F6" s="21"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10">
       <c r="A7" s="27"/>
       <c r="B7" s="11" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="C7" s="16"/>
       <c r="D7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="32">
         <v>81.732247517528478</v>
       </c>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10">
       <c r="A8" s="27"/>
       <c r="B8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="18">
         <v>45.5</v>
       </c>
       <c r="E8" s="24">
         <v>53.9</v>
       </c>
       <c r="F8" s="32">
         <v>64.894313787006041</v>
       </c>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10">
       <c r="A9" s="27"/>
       <c r="B9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="16"/>
       <c r="D9" s="18">
         <v>35.700000000000003</v>
       </c>
       <c r="E9" s="24">
         <v>52</v>
       </c>
       <c r="F9" s="32">
         <v>61.032424532410609</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10">
       <c r="A10" s="27"/>
       <c r="B10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="16"/>
       <c r="D10" s="18">
         <v>43.1</v>
       </c>
       <c r="E10" s="24">
         <v>62.4</v>
       </c>
       <c r="F10" s="32">
         <v>64.790196108636238</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10">
       <c r="A11" s="27"/>
       <c r="B11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="16"/>
       <c r="D11" s="18">
         <v>48.2</v>
       </c>
       <c r="E11" s="24">
         <v>48.4</v>
       </c>
       <c r="F11" s="32">
         <v>57.014338948587969</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10">
       <c r="A12" s="27"/>
       <c r="B12" s="11" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="18">
         <v>61.9</v>
       </c>
       <c r="E12" s="24">
         <v>57.6</v>
       </c>
       <c r="F12" s="32">
         <v>53.878830041535913</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10">
       <c r="A13" s="27"/>
       <c r="B13" s="11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="18">
         <v>44.4</v>
       </c>
       <c r="E13" s="24">
         <v>50.6</v>
       </c>
       <c r="F13" s="32">
         <v>70.674650290572259</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10">
       <c r="A14" s="27"/>
       <c r="B14" s="11" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="32">
         <v>63.543392947770471</v>
       </c>
-      <c r="G14" s="57"/>
+      <c r="G14" s="51"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10">
       <c r="A15" s="27"/>
       <c r="B15" s="11" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="18">
         <v>54.6</v>
       </c>
       <c r="E15" s="24">
         <v>55.4</v>
       </c>
       <c r="F15" s="32">
         <v>71.89600435183938</v>
       </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10">
       <c r="A16" s="27"/>
       <c r="B16" s="11" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="18">
         <v>63.1</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F16" s="32">
         <v>70.382582788117972</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10">
       <c r="A17" s="27"/>
       <c r="B17" s="11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="18">
         <v>44.1</v>
       </c>
       <c r="E17" s="24">
         <v>54.9</v>
       </c>
       <c r="F17" s="32">
         <v>73.414669436767724</v>
       </c>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10">
       <c r="A18" s="27"/>
       <c r="B18" s="11" t="s">
-        <v>24</v>
+        <v>103</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="18">
         <v>57.1</v>
       </c>
       <c r="E18" s="24">
         <v>37.1</v>
       </c>
       <c r="F18" s="32">
         <v>77.430806389091018</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10">
       <c r="A19" s="27"/>
       <c r="B19" s="12" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="18">
         <v>43.1</v>
       </c>
       <c r="E19" s="24">
         <v>60.4</v>
       </c>
       <c r="F19" s="24"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10">
       <c r="A20" s="27"/>
       <c r="B20" s="11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="18">
         <v>58.3</v>
       </c>
       <c r="E20" s="24">
         <v>45.4</v>
       </c>
       <c r="F20" s="32">
         <v>63.19479774336115</v>
       </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10">
       <c r="A21" s="27"/>
       <c r="B21" s="11" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="18">
         <v>60.5</v>
       </c>
       <c r="E21" s="24" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F21" s="32">
         <v>74.703223999756062</v>
       </c>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10">
       <c r="A22" s="27"/>
       <c r="B22" s="26" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="32">
         <v>77.639620481389684</v>
       </c>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10">
       <c r="A23" s="27"/>
       <c r="B23" s="26" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C23" s="15"/>
       <c r="D23" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="32">
         <v>73.453284573540131</v>
       </c>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10">
       <c r="A24" s="27"/>
       <c r="B24" s="11" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="C24" s="15"/>
       <c r="D24" s="18">
         <v>50.2</v>
       </c>
       <c r="E24" s="24">
         <v>57.8</v>
       </c>
       <c r="F24" s="32">
         <v>70.54404208450849</v>
       </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10">
       <c r="A25" s="27"/>
       <c r="B25" s="11" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="18">
         <v>72.7</v>
       </c>
       <c r="E25" s="24">
         <v>48.8</v>
       </c>
       <c r="F25" s="33">
         <v>66.243459723823719</v>
       </c>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10">
       <c r="A26" s="27"/>
       <c r="B26" s="11" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="18">
         <v>62.6</v>
       </c>
       <c r="E26" s="24">
         <v>63</v>
       </c>
       <c r="F26" s="33">
         <v>77.597170961183764</v>
       </c>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10">
       <c r="A27" s="27"/>
       <c r="B27" s="26" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="33">
         <v>66.496002781073344</v>
       </c>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10">
       <c r="A28" s="27"/>
       <c r="B28" s="10" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C28" s="16"/>
       <c r="D28" s="19"/>
       <c r="E28" s="23"/>
       <c r="F28" s="21"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10">
       <c r="A29" s="27"/>
       <c r="B29" s="15" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="18">
         <v>19.2</v>
       </c>
       <c r="E29" s="22">
         <v>28.6</v>
       </c>
       <c r="F29" s="34" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10">
       <c r="A30" s="27"/>
       <c r="B30" s="15" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="34" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10">
       <c r="A31" s="27"/>
       <c r="B31" s="15" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="C31" s="15"/>
       <c r="D31" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="34" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10">
       <c r="A32" s="27"/>
       <c r="B32" s="15" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C32" s="15"/>
       <c r="D32" s="18">
         <v>35.299999999999997</v>
       </c>
       <c r="E32" s="22">
         <v>44.3</v>
       </c>
       <c r="F32" s="32">
         <v>52.14039251008132</v>
       </c>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:10">
       <c r="A33" s="27"/>
       <c r="B33" s="15" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="18">
         <v>52.9</v>
       </c>
       <c r="E33" s="22">
         <v>56.3</v>
       </c>
       <c r="F33" s="32">
         <v>60.580279368085911</v>
       </c>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:10">
       <c r="A34" s="27"/>
       <c r="B34" s="15" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C34" s="15"/>
       <c r="D34" s="18">
         <v>56.8</v>
       </c>
       <c r="E34" s="22">
         <v>60.8</v>
       </c>
       <c r="F34" s="32">
         <v>67.437264954409784</v>
       </c>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:10">
       <c r="A35" s="27"/>
       <c r="B35" s="15" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C35" s="15"/>
       <c r="D35" s="18">
         <v>61</v>
       </c>
       <c r="E35" s="22">
         <v>65.599999999999994</v>
       </c>
       <c r="F35" s="32">
         <v>73.14085833071718</v>
       </c>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:10">
       <c r="A36" s="27"/>
       <c r="B36" s="15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="18">
         <v>57</v>
       </c>
       <c r="E36" s="22">
         <v>61.9</v>
       </c>
       <c r="F36" s="32">
         <v>76.153161175199941</v>
       </c>
       <c r="G36" s="9"/>
       <c r="H36" s="9"/>
       <c r="I36" s="9"/>
       <c r="J36" s="9"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:10">
       <c r="A37" s="2"/>
       <c r="B37" s="15" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="18">
         <v>39.1</v>
       </c>
       <c r="E37" s="22">
         <v>39.799999999999997</v>
       </c>
       <c r="F37" s="32">
         <v>75.169765454242324</v>
       </c>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:10">
       <c r="A38" s="8"/>
       <c r="B38" s="10" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C38" s="16"/>
       <c r="D38" s="20"/>
       <c r="E38" s="23"/>
       <c r="F38" s="32"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:10">
       <c r="A39" s="29"/>
       <c r="B39" s="8" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C39" s="16"/>
       <c r="D39" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="34" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:10">
       <c r="A40" s="30"/>
       <c r="B40" s="8" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C40" s="16"/>
       <c r="D40" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="22" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F40" s="34" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:10">
       <c r="A41" s="30"/>
       <c r="B41" s="8" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C41" s="16"/>
       <c r="D41" s="18">
         <v>46</v>
       </c>
       <c r="E41" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="35"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:10">
       <c r="A42" s="30"/>
       <c r="B42" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C42" s="16"/>
       <c r="D42" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="22">
         <v>55.6</v>
       </c>
       <c r="F42" s="32">
         <v>64.588083049704082</v>
       </c>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="9"/>
       <c r="J42" s="9"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:10">
       <c r="A43" s="30"/>
       <c r="B43" s="13" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="18">
         <v>49.1</v>
       </c>
       <c r="E43" s="22">
         <v>55.5</v>
       </c>
       <c r="F43" s="32">
         <v>71.379696843498834</v>
       </c>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="9"/>
       <c r="J43" s="9"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:10">
       <c r="A44" s="30"/>
       <c r="B44" s="8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C44" s="15"/>
       <c r="D44" s="18">
         <v>51.5</v>
       </c>
       <c r="E44" s="22">
         <v>53.6</v>
       </c>
       <c r="F44" s="32">
         <v>66.356211626296911</v>
       </c>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:10">
       <c r="A45" s="30"/>
       <c r="B45" s="8" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C45" s="15"/>
       <c r="D45" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="32">
         <v>72.557146713090319</v>
       </c>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:10">
       <c r="A46" s="30"/>
       <c r="B46" s="8" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="C46" s="15"/>
       <c r="D46" s="18">
         <v>52.9</v>
       </c>
       <c r="E46" s="22">
         <v>57.7</v>
       </c>
       <c r="F46" s="32">
         <v>68.959375100278749</v>
       </c>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:10">
       <c r="A47" s="30"/>
       <c r="B47" s="28" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="C47" s="15"/>
       <c r="D47" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="32">
         <v>76.979138262572306</v>
       </c>
       <c r="G47" s="9"/>
       <c r="H47" s="9"/>
       <c r="I47" s="9"/>
       <c r="J47" s="9"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:10">
       <c r="A48" s="2"/>
       <c r="B48" s="14" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C48" s="16"/>
       <c r="D48" s="19"/>
       <c r="E48" s="23"/>
       <c r="F48" s="21"/>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
       <c r="J48" s="9"/>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:10">
       <c r="A49" s="2"/>
       <c r="B49" s="13" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C49" s="15"/>
       <c r="D49" s="18">
         <v>45.6</v>
       </c>
       <c r="E49" s="22">
         <v>54.8</v>
       </c>
       <c r="F49" s="32">
         <v>67.580899694023628</v>
       </c>
       <c r="G49" s="9"/>
       <c r="H49" s="9"/>
       <c r="I49" s="9"/>
       <c r="J49" s="9"/>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:10">
       <c r="A50" s="2"/>
       <c r="B50" s="13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C50" s="15"/>
       <c r="D50" s="18">
         <v>46.1</v>
       </c>
       <c r="E50" s="22">
         <v>56.1</v>
       </c>
       <c r="F50" s="32">
         <v>66.923239435263227</v>
       </c>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9"/>
       <c r="J50" s="9"/>
     </row>
-    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:10">
       <c r="A51" s="2"/>
       <c r="B51" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C51" s="15"/>
       <c r="D51" s="18">
         <v>50.3</v>
       </c>
       <c r="E51" s="22">
         <v>55.4</v>
       </c>
       <c r="F51" s="32">
         <v>67.760504148854977</v>
       </c>
       <c r="G51" s="9"/>
       <c r="H51" s="9"/>
       <c r="I51" s="9"/>
       <c r="J51" s="9"/>
     </row>
-    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:10">
       <c r="A52" s="2"/>
       <c r="B52" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C52" s="15"/>
       <c r="D52" s="18">
         <v>55.7</v>
       </c>
       <c r="E52" s="22">
         <v>56.2</v>
       </c>
       <c r="F52" s="32">
         <v>68.962041184918249</v>
       </c>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:10">
       <c r="A53" s="2"/>
       <c r="B53" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C53" s="15"/>
       <c r="D53" s="18">
         <v>56.8</v>
       </c>
       <c r="E53" s="22">
         <v>56.2</v>
       </c>
       <c r="F53" s="32">
         <v>73.010902573576203</v>
       </c>
       <c r="G53" s="9"/>
       <c r="H53" s="9"/>
       <c r="I53" s="9"/>
       <c r="J53" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="J1:J2"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>