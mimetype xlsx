--- v0 (2026-06-17)
+++ v1 (2026-10-17)
@@ -1,662 +1,1951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15900" windowHeight="11115" tabRatio="787"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Metadata" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Infant mortality rate" sheetId="5" r:id="rId4"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
+    <sheet name="By districts" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="110">
-[...70 lines deleted...]
-    <t>Rural population</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1028" uniqueCount="559">
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Ulytau</t>
+  </si>
+  <si>
+    <t>Pavlodar</t>
+  </si>
+  <si>
+    <t>Kyzylorda</t>
+  </si>
+  <si>
+    <t>Zhetisu</t>
+  </si>
+  <si>
+    <t>Zhambyl</t>
+  </si>
+  <si>
+    <t>Atyrau</t>
+  </si>
+  <si>
+    <t>Almaty</t>
+  </si>
+  <si>
+    <t>Abay</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>Abai</t>
-[...47 lines deleted...]
-    <t>East Kazakhstan</t>
+    <t>Shymkent city</t>
+  </si>
+  <si>
+    <t>Almaty city</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
-    <t>Almaty city</t>
-[...23 lines deleted...]
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+    <t>number of children per woman</t>
+  </si>
+  <si>
+    <t>Total fertility rate in the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
     <t>Data Processing Method</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
-    <t>To generate current data on mortality statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/methodology/25848/</t>
-[...1 lines deleted...]
-  <si>
     <t>Related Publications:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/</t>
-[...1 lines deleted...]
-  <si>
     <t>Useful Links:</t>
   </si>
   <si>
-    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
-    <t>Department of population statistics</t>
-[...1 lines deleted...]
-  <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t>Tishtenova Bekzat</t>
-[...1 lines deleted...]
-  <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
-    <t>be.tishtenova@aspire.gov.kz</t>
-[...5 lines deleted...]
-    <t>The total mortality rate of children before the age of 5  is determined by the ratio of the number of deaths by month to the total population at the time of calculation, multiplied by 1000</t>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>100000000</t>
+  </si>
+  <si>
+    <t>110000000</t>
+  </si>
+  <si>
+    <t>150000000</t>
+  </si>
+  <si>
+    <t>190000000</t>
+  </si>
+  <si>
+    <t>230000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>310000000</t>
+  </si>
+  <si>
+    <t>330000000</t>
+  </si>
+  <si>
+    <t>350000000</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>430000000</t>
+  </si>
+  <si>
+    <t>470000000</t>
+  </si>
+  <si>
+    <t>550000000</t>
+  </si>
+  <si>
+    <t>590000000</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>620000000</t>
+  </si>
+  <si>
+    <t>630000000</t>
+  </si>
+  <si>
+    <t>710000000</t>
+  </si>
+  <si>
+    <t>750000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
+  </si>
+  <si>
+    <t>+7 7172 74-93-43</t>
+  </si>
+  <si>
+    <t>SIC code - 61210102</t>
+  </si>
+  <si>
+    <t>Administartive data of the civil registration offices of the Ministry of Justice of the Republic of Kazakhstan and the register of the attached population of the Ministry of Health of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Total fertility rate</t>
+  </si>
+  <si>
+    <t>Total fertility rate per 1000 people by region</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
-    <t>Number of children who died before the age of 5 by region</t>
-[...26 lines deleted...]
-    <t>Abay</t>
+    <t>The total fertility rate represents the average number of children that would be born to a woman over her entire reproductive period, assuming the age-specific fertility rates observed in the reference year remain constant</t>
+  </si>
+  <si>
+    <t>Births per woman</t>
+  </si>
+  <si>
+    <t>Department of Population Statistics</t>
+  </si>
+  <si>
+    <t>101000000</t>
+  </si>
+  <si>
+    <t>101800000</t>
+  </si>
+  <si>
+    <t>103200000</t>
+  </si>
+  <si>
+    <t>103400000</t>
+  </si>
+  <si>
+    <t>103600000</t>
+  </si>
+  <si>
+    <t>103800000</t>
+  </si>
+  <si>
+    <t>104000000</t>
+  </si>
+  <si>
+    <t>104100000</t>
+  </si>
+  <si>
+    <t>104200000</t>
+  </si>
+  <si>
+    <t>104400000</t>
+  </si>
+  <si>
+    <t>104500000</t>
+  </si>
+  <si>
+    <t>104600000</t>
+  </si>
+  <si>
+    <t>111000000</t>
+  </si>
+  <si>
+    <t>111600000</t>
+  </si>
+  <si>
+    <t>111800000</t>
+  </si>
+  <si>
+    <t>113200000</t>
+  </si>
+  <si>
+    <t>113400000</t>
+  </si>
+  <si>
+    <t>113600000</t>
+  </si>
+  <si>
+    <t>113800000</t>
+  </si>
+  <si>
+    <t>114000000</t>
+  </si>
+  <si>
+    <t>114400000</t>
+  </si>
+  <si>
+    <t>114500000</t>
+  </si>
+  <si>
+    <t>114600000</t>
+  </si>
+  <si>
+    <t>114800000</t>
+  </si>
+  <si>
+    <t>115200000</t>
+  </si>
+  <si>
+    <t>115400000</t>
+  </si>
+  <si>
+    <t>115600000</t>
+  </si>
+  <si>
+    <t>116000000</t>
+  </si>
+  <si>
+    <t>116400000</t>
+  </si>
+  <si>
+    <t>116600000</t>
+  </si>
+  <si>
+    <t>116800000</t>
+  </si>
+  <si>
+    <t>117000000</t>
+  </si>
+  <si>
+    <t>151000000</t>
+  </si>
+  <si>
+    <t>153200000</t>
+  </si>
+  <si>
+    <t>153400000</t>
+  </si>
+  <si>
+    <t>153600000</t>
+  </si>
+  <si>
+    <t>154000000</t>
+  </si>
+  <si>
+    <t>154200000</t>
+  </si>
+  <si>
+    <t>154600000</t>
+  </si>
+  <si>
+    <t>154800000</t>
+  </si>
+  <si>
+    <t>155200000</t>
+  </si>
+  <si>
+    <t>155600000</t>
+  </si>
+  <si>
+    <t>156000000</t>
+  </si>
+  <si>
+    <t>156400000</t>
+  </si>
+  <si>
+    <t>156800000</t>
+  </si>
+  <si>
+    <t>191000000</t>
+  </si>
+  <si>
+    <t>191800000</t>
+  </si>
+  <si>
+    <t>193600000</t>
+  </si>
+  <si>
+    <t>194000000</t>
+  </si>
+  <si>
+    <t>194200000</t>
+  </si>
+  <si>
+    <t>194400000</t>
+  </si>
+  <si>
+    <t>195200000</t>
+  </si>
+  <si>
+    <t>195800000</t>
+  </si>
+  <si>
+    <t>196200000</t>
+  </si>
+  <si>
+    <t>196600000</t>
+  </si>
+  <si>
+    <t>196800000</t>
+  </si>
+  <si>
+    <t>231000000</t>
+  </si>
+  <si>
+    <t>233600000</t>
+  </si>
+  <si>
+    <t>234000000</t>
+  </si>
+  <si>
+    <t>234200000</t>
+  </si>
+  <si>
+    <t>234600000</t>
+  </si>
+  <si>
+    <t>234800000</t>
+  </si>
+  <si>
+    <t>235200000</t>
+  </si>
+  <si>
+    <t>235600000</t>
+  </si>
+  <si>
+    <t>271000000</t>
+  </si>
+  <si>
+    <t>273200000</t>
+  </si>
+  <si>
+    <t>273600000</t>
+  </si>
+  <si>
+    <t>274000000</t>
+  </si>
+  <si>
+    <t>274200000</t>
+  </si>
+  <si>
+    <t>274400000</t>
+  </si>
+  <si>
+    <t>274800000</t>
+  </si>
+  <si>
+    <t>275000000</t>
+  </si>
+  <si>
+    <t>275400000</t>
+  </si>
+  <si>
+    <t>275800000</t>
+  </si>
+  <si>
+    <t>276000000</t>
+  </si>
+  <si>
+    <t>276200000</t>
+  </si>
+  <si>
+    <t>276600000</t>
+  </si>
+  <si>
+    <t>311000000</t>
+  </si>
+  <si>
+    <t>313600000</t>
+  </si>
+  <si>
+    <t>314000000</t>
+  </si>
+  <si>
+    <t>314200000</t>
+  </si>
+  <si>
+    <t>314800000</t>
+  </si>
+  <si>
+    <t>315000000</t>
+  </si>
+  <si>
+    <t>315400000</t>
+  </si>
+  <si>
+    <t>315600000</t>
+  </si>
+  <si>
+    <t>316000000</t>
+  </si>
+  <si>
+    <t>316200000</t>
+  </si>
+  <si>
+    <t>316600000</t>
+  </si>
+  <si>
+    <t>331000000</t>
+  </si>
+  <si>
+    <t>331800000</t>
+  </si>
+  <si>
+    <t>333200000</t>
+  </si>
+  <si>
+    <t>333400000</t>
+  </si>
+  <si>
+    <t>333600000</t>
+  </si>
+  <si>
+    <t>334000000</t>
+  </si>
+  <si>
+    <t>334200000</t>
+  </si>
+  <si>
+    <t>334400000</t>
+  </si>
+  <si>
+    <t>334600000</t>
+  </si>
+  <si>
+    <t>334800000</t>
+  </si>
+  <si>
+    <t>351000000</t>
+  </si>
+  <si>
+    <t>351600000</t>
+  </si>
+  <si>
+    <t>352100000</t>
+  </si>
+  <si>
+    <t>352200000</t>
+  </si>
+  <si>
+    <t>352400000</t>
+  </si>
+  <si>
+    <t>352800000</t>
+  </si>
+  <si>
+    <t>353200000</t>
+  </si>
+  <si>
+    <t>353600000</t>
+  </si>
+  <si>
+    <t>354000000</t>
+  </si>
+  <si>
+    <t>354800000</t>
+  </si>
+  <si>
+    <t>355200000</t>
+  </si>
+  <si>
+    <t>355600000</t>
+  </si>
+  <si>
+    <t>356400000</t>
+  </si>
+  <si>
+    <t>391000000</t>
+  </si>
+  <si>
+    <t>391600000</t>
+  </si>
+  <si>
+    <t>392000000</t>
+  </si>
+  <si>
+    <t>392400000</t>
+  </si>
+  <si>
+    <t>393200000</t>
+  </si>
+  <si>
+    <t>393400000</t>
+  </si>
+  <si>
+    <t>393600000</t>
+  </si>
+  <si>
+    <t>394000000</t>
+  </si>
+  <si>
+    <t>394200000</t>
+  </si>
+  <si>
+    <t>394400000</t>
+  </si>
+  <si>
+    <t>394800000</t>
+  </si>
+  <si>
+    <t>395000000</t>
+  </si>
+  <si>
+    <t>395200000</t>
+  </si>
+  <si>
+    <t>395400000</t>
+  </si>
+  <si>
+    <t>395600000</t>
+  </si>
+  <si>
+    <t>395800000</t>
+  </si>
+  <si>
+    <t>396200000</t>
+  </si>
+  <si>
+    <t>396400000</t>
+  </si>
+  <si>
+    <t>396600000</t>
+  </si>
+  <si>
+    <t>396800000</t>
+  </si>
+  <si>
+    <t>431000000</t>
+  </si>
+  <si>
+    <t>431900000</t>
+  </si>
+  <si>
+    <t>433200000</t>
+  </si>
+  <si>
+    <t>433600000</t>
+  </si>
+  <si>
+    <t>434000000</t>
+  </si>
+  <si>
+    <t>434400000</t>
+  </si>
+  <si>
+    <t>434600000</t>
+  </si>
+  <si>
+    <t>434800000</t>
+  </si>
+  <si>
+    <t>435200000</t>
+  </si>
+  <si>
+    <t>471000000</t>
+  </si>
+  <si>
+    <t>471800000</t>
+  </si>
+  <si>
+    <t>473600000</t>
+  </si>
+  <si>
+    <t>474200000</t>
+  </si>
+  <si>
+    <t>474600000</t>
+  </si>
+  <si>
+    <t>475000000</t>
+  </si>
+  <si>
+    <t>475200000</t>
+  </si>
+  <si>
+    <t>551000000</t>
+  </si>
+  <si>
+    <t>551600000</t>
+  </si>
+  <si>
+    <t>552200000</t>
+  </si>
+  <si>
+    <t>553200000</t>
+  </si>
+  <si>
+    <t>553600000</t>
+  </si>
+  <si>
+    <t>554200000</t>
+  </si>
+  <si>
+    <t>554600000</t>
+  </si>
+  <si>
+    <t>554800000</t>
+  </si>
+  <si>
+    <t>555200000</t>
+  </si>
+  <si>
+    <t>555600000</t>
+  </si>
+  <si>
+    <t>556000000</t>
+  </si>
+  <si>
+    <t>556400000</t>
+  </si>
+  <si>
+    <t>556800000</t>
+  </si>
+  <si>
+    <t>591000000</t>
+  </si>
+  <si>
+    <t>593200000</t>
+  </si>
+  <si>
+    <t>593400000</t>
+  </si>
+  <si>
+    <t>593600000</t>
+  </si>
+  <si>
+    <t>594200000</t>
+  </si>
+  <si>
+    <t>594600000</t>
+  </si>
+  <si>
+    <t>595000000</t>
+  </si>
+  <si>
+    <t>595200000</t>
+  </si>
+  <si>
+    <t>595600000</t>
+  </si>
+  <si>
+    <t>595800000</t>
+  </si>
+  <si>
+    <t>596000000</t>
+  </si>
+  <si>
+    <t>596200000</t>
+  </si>
+  <si>
+    <t>596400000</t>
+  </si>
+  <si>
+    <t>596600000</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>621000000</t>
+  </si>
+  <si>
+    <t>621800000</t>
+  </si>
+  <si>
+    <t>622000000</t>
+  </si>
+  <si>
+    <t>623600000</t>
+  </si>
+  <si>
+    <t>623800000</t>
+  </si>
+  <si>
+    <t>631000000</t>
+  </si>
+  <si>
+    <t>632400000</t>
+  </si>
+  <si>
+    <t>634000000</t>
+  </si>
+  <si>
+    <t>634600000</t>
+  </si>
+  <si>
+    <t>634800000</t>
+  </si>
+  <si>
+    <t>635200000</t>
+  </si>
+  <si>
+    <t>635400000</t>
+  </si>
+  <si>
+    <t>635500000</t>
+  </si>
+  <si>
+    <t>635600000</t>
+  </si>
+  <si>
+    <t>635800000</t>
+  </si>
+  <si>
+    <t>636200000</t>
+  </si>
+  <si>
+    <t>636300000</t>
+  </si>
+  <si>
+    <t>636800000</t>
+  </si>
+  <si>
+    <t>711110000</t>
+  </si>
+  <si>
+    <t>711210000</t>
+  </si>
+  <si>
+    <t>711310000</t>
+  </si>
+  <si>
+    <t>711410000</t>
+  </si>
+  <si>
+    <t>711510000</t>
+  </si>
+  <si>
+    <t>711610000</t>
+  </si>
+  <si>
+    <t>751110000</t>
+  </si>
+  <si>
+    <t>751210000</t>
+  </si>
+  <si>
+    <t>751310000</t>
+  </si>
+  <si>
+    <t>751410000</t>
+  </si>
+  <si>
+    <t>751510000</t>
+  </si>
+  <si>
+    <t>751710000</t>
+  </si>
+  <si>
+    <t>751810000</t>
+  </si>
+  <si>
+    <t>751910000</t>
+  </si>
+  <si>
+    <t>791110000</t>
+  </si>
+  <si>
+    <t>791310000</t>
+  </si>
+  <si>
+    <t>791510000</t>
+  </si>
+  <si>
+    <t>791710000</t>
+  </si>
+  <si>
+    <t>791910000</t>
+  </si>
+  <si>
+    <t>RK</t>
+  </si>
+  <si>
+    <t>area</t>
+  </si>
+  <si>
+    <t>c.a.</t>
+  </si>
+  <si>
+    <t>Semei с.а.</t>
+  </si>
+  <si>
+    <t>Кurchatov с.а.</t>
+  </si>
+  <si>
+    <t>dist</t>
+  </si>
+  <si>
+    <t>Abai district</t>
+  </si>
+  <si>
+    <t>Aksuat district</t>
+  </si>
+  <si>
+    <t>Ayagoz distict</t>
+  </si>
+  <si>
+    <t>Beskaragay district</t>
+  </si>
+  <si>
+    <t>Borodulikha district</t>
+  </si>
+  <si>
+    <t>Zhanasemey district*</t>
+  </si>
+  <si>
+    <t>Zharma district</t>
+  </si>
+  <si>
+    <t>Kokpekti district</t>
+  </si>
+  <si>
+    <t>Makanchi district*</t>
+  </si>
+  <si>
+    <t>Urzhar district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akmola </t>
+  </si>
+  <si>
+    <t>Kokshetau c.a.</t>
+  </si>
+  <si>
+    <t>Kosshy c.a.</t>
+  </si>
+  <si>
+    <t>Stepnogorsk c.</t>
+  </si>
+  <si>
+    <t>Akkol district</t>
+  </si>
+  <si>
+    <t>Arshaly district</t>
+  </si>
+  <si>
+    <t>Astrakhan district</t>
+  </si>
+  <si>
+    <t>Atbasar district</t>
+  </si>
+  <si>
+    <t>Bulandy district</t>
+  </si>
+  <si>
+    <t>Egindikol district</t>
+  </si>
+  <si>
+    <t>Birzhan Sal district</t>
+  </si>
+  <si>
+    <t>Ereymentau district</t>
+  </si>
+  <si>
+    <t>Esil district</t>
+  </si>
+  <si>
+    <t>Zhaksy district</t>
+  </si>
+  <si>
+    <t>Zharkain district</t>
+  </si>
+  <si>
+    <t>Zerendi district</t>
+  </si>
+  <si>
+    <t>Korgalzhyn district</t>
+  </si>
+  <si>
+    <t>Sandyktau district</t>
+  </si>
+  <si>
+    <t>Tselinograd district</t>
+  </si>
+  <si>
+    <t>Shortandy district</t>
+  </si>
+  <si>
+    <t>Burabay district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aktobe </t>
+  </si>
+  <si>
+    <t>Aktobe c.a.</t>
+  </si>
+  <si>
+    <t>Alga district</t>
+  </si>
+  <si>
+    <t>Aiteke bi district</t>
+  </si>
+  <si>
+    <t>Bayganin district</t>
+  </si>
+  <si>
+    <t>Kargaly district</t>
+  </si>
+  <si>
+    <t>Kobda district</t>
+  </si>
+  <si>
+    <t>Martuk district</t>
+  </si>
+  <si>
+    <t>Mugalzhar district</t>
+  </si>
+  <si>
+    <t>Oiyl district</t>
+  </si>
+  <si>
+    <t>Temir district</t>
+  </si>
+  <si>
+    <t>Khromtau district</t>
+  </si>
+  <si>
+    <t>Shalkar district</t>
+  </si>
+  <si>
+    <t>Yrgyz district</t>
+  </si>
+  <si>
+    <t>Konayev c.a.</t>
+  </si>
+  <si>
+    <t>Alatau c.a.*</t>
+  </si>
+  <si>
+    <t>Balkhash district</t>
+  </si>
+  <si>
+    <t>Enbekshikazakh district</t>
+  </si>
+  <si>
+    <t>Zhambyl district</t>
+  </si>
+  <si>
+    <t>Kegen district</t>
+  </si>
+  <si>
+    <t>Karasay district</t>
+  </si>
+  <si>
+    <t>Raiymbek district</t>
+  </si>
+  <si>
+    <t>Talgar district</t>
+  </si>
+  <si>
+    <t>Uygur district</t>
+  </si>
+  <si>
+    <t>Ile district</t>
+  </si>
+  <si>
+    <t>Atyrau c.a.</t>
+  </si>
+  <si>
+    <t>Zhylyoy district</t>
+  </si>
+  <si>
+    <t>Inder district</t>
+  </si>
+  <si>
+    <t>Isatay district</t>
+  </si>
+  <si>
+    <t>Kurmangazy district</t>
+  </si>
+  <si>
+    <t>Kyzylkoga district</t>
+  </si>
+  <si>
+    <t>Makat district</t>
+  </si>
+  <si>
+    <t>Makhambet district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Batys Kazakhstan </t>
+  </si>
+  <si>
+    <t>Uralsk г.а.</t>
+  </si>
+  <si>
+    <t>Akzhaik district</t>
+  </si>
+  <si>
+    <t>Borili district</t>
+  </si>
+  <si>
+    <t>Zhanakala district</t>
+  </si>
+  <si>
+    <t>Zhanibek district</t>
+  </si>
+  <si>
+    <t>Baiterek district</t>
+  </si>
+  <si>
+    <t>Kaztalov district</t>
+  </si>
+  <si>
+    <t>Karatobe district</t>
+  </si>
+  <si>
+    <t>Bokeyorda district</t>
+  </si>
+  <si>
+    <t>Syrym district</t>
+  </si>
+  <si>
+    <t>Taskala district</t>
+  </si>
+  <si>
+    <t>Terekti district</t>
+  </si>
+  <si>
+    <t>Shyngyrlau district</t>
+  </si>
+  <si>
+    <t>Taraz c.a.</t>
+  </si>
+  <si>
+    <t>Bayzak district</t>
+  </si>
+  <si>
+    <t>Zhualy district</t>
+  </si>
+  <si>
+    <t>Korday district</t>
+  </si>
+  <si>
+    <t>Turar Ryskulov district</t>
+  </si>
+  <si>
+    <t>Merke district</t>
+  </si>
+  <si>
+    <t>Moyinkum district</t>
+  </si>
+  <si>
+    <t>Sarysu district</t>
+  </si>
+  <si>
+    <t>Talas district</t>
+  </si>
+  <si>
+    <t>Shu district</t>
+  </si>
+  <si>
+    <t>Taldykorgan c.a.</t>
+  </si>
+  <si>
+    <t>Tekeli c.a.</t>
+  </si>
+  <si>
+    <t>Aksu district</t>
+  </si>
+  <si>
+    <t>Alakol district</t>
+  </si>
+  <si>
+    <t>Eskeldy district</t>
+  </si>
+  <si>
+    <t>Kerbulak district</t>
+  </si>
+  <si>
+    <t>Koksu district</t>
+  </si>
+  <si>
+    <t>Karatal district</t>
+  </si>
+  <si>
+    <t>Panfilov district</t>
+  </si>
+  <si>
+    <t>Sarkant district</t>
+  </si>
+  <si>
+    <t>Karaganda</t>
+  </si>
+  <si>
+    <t>Karaganda c.a.</t>
+  </si>
+  <si>
+    <t>Balkhash c.a.</t>
+  </si>
+  <si>
+    <t>Priozer c.a.</t>
+  </si>
+  <si>
+    <t>Saran c.a.</t>
+  </si>
+  <si>
+    <t>Temirtau c.a.</t>
+  </si>
+  <si>
+    <t>Shakhtinsk c.a.</t>
+  </si>
+  <si>
+    <t>Abay district</t>
+  </si>
+  <si>
+    <t>Aktogay district</t>
+  </si>
+  <si>
+    <t>Bukhar-zhyrau district</t>
+  </si>
+  <si>
+    <t>Karkaraly district</t>
+  </si>
+  <si>
+    <t>Nura district</t>
+  </si>
+  <si>
+    <t>Osakarovka district</t>
+  </si>
+  <si>
+    <t>Shet district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kostanay </t>
+  </si>
+  <si>
+    <t>Kostanay c.a.</t>
+  </si>
+  <si>
+    <t>Arkalyk c.a.</t>
+  </si>
+  <si>
+    <t>Lisakov c.a.</t>
+  </si>
+  <si>
+    <t>Rudny c.a.</t>
+  </si>
+  <si>
+    <t>Altynsarin district</t>
+  </si>
+  <si>
+    <t>Amangeldy district</t>
+  </si>
+  <si>
+    <t>Auliekol district</t>
+  </si>
+  <si>
+    <t>Denisov district</t>
+  </si>
+  <si>
+    <t>Zhangeldin district</t>
+  </si>
+  <si>
+    <t>Zhitikara district</t>
+  </si>
+  <si>
+    <t>Kamysty district</t>
+  </si>
+  <si>
+    <t>Karabalyk district</t>
+  </si>
+  <si>
+    <t>Karasu district</t>
+  </si>
+  <si>
+    <t>Kostanay district</t>
+  </si>
+  <si>
+    <t>Mendykara district</t>
+  </si>
+  <si>
+    <t>Naurzum district</t>
+  </si>
+  <si>
+    <t>Sarykol district</t>
+  </si>
+  <si>
+    <t>Beimbet Maylin district</t>
+  </si>
+  <si>
+    <t>Uzunkol district</t>
+  </si>
+  <si>
+    <t>Fedorov district</t>
+  </si>
+  <si>
+    <t>Kyzylorda c.a.</t>
+  </si>
+  <si>
+    <t>Baikonur c.a.</t>
+  </si>
+  <si>
+    <t>Aral district</t>
+  </si>
+  <si>
+    <t>Zhalagash district</t>
+  </si>
+  <si>
+    <t>Zhanakorgan district</t>
+  </si>
+  <si>
+    <t>Kazaly district</t>
+  </si>
+  <si>
+    <t>Karmakshy district</t>
+  </si>
+  <si>
+    <t>Syrdarya district</t>
+  </si>
+  <si>
+    <t>Shieli district</t>
+  </si>
+  <si>
+    <t>Mangystau</t>
+  </si>
+  <si>
+    <t>Aktau c.a.</t>
+  </si>
+  <si>
+    <t>Zhanaozen c.a.</t>
+  </si>
+  <si>
+    <t>Beyneu district</t>
+  </si>
+  <si>
+    <t>Karakiya district</t>
+  </si>
+  <si>
+    <t>Mangystau district</t>
+  </si>
+  <si>
+    <t>Munaily district</t>
+  </si>
+  <si>
+    <t>Tupkaragan district</t>
+  </si>
+  <si>
+    <t>Pavlodar c.a.</t>
+  </si>
+  <si>
+    <t>Aksu c.a.</t>
+  </si>
+  <si>
+    <t>Ekibastuz c.a.</t>
+  </si>
+  <si>
+    <t>Bayanaul district</t>
+  </si>
+  <si>
+    <t>Zhelezin district</t>
+  </si>
+  <si>
+    <t>Ertis district</t>
+  </si>
+  <si>
+    <t>Terenkol district</t>
+  </si>
+  <si>
+    <t>Akkuly district</t>
+  </si>
+  <si>
+    <t>May district</t>
+  </si>
+  <si>
+    <t>Pavlodar district</t>
+  </si>
+  <si>
+    <t>Uspen district</t>
+  </si>
+  <si>
+    <t>Sharbakty district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soltustik Kazakhstan </t>
+  </si>
+  <si>
+    <t>Petropavlovsk c.a.</t>
+  </si>
+  <si>
+    <t>Aiyrtau district</t>
+  </si>
+  <si>
+    <t>Akzhar district</t>
+  </si>
+  <si>
+    <t>Magzhan Zhumabayev district</t>
+  </si>
+  <si>
+    <t>Kyzylzhar district</t>
+  </si>
+  <si>
+    <t>Mamlyut district</t>
+  </si>
+  <si>
+    <t>Shal Akyn district</t>
+  </si>
+  <si>
+    <t>Akkayin district</t>
+  </si>
+  <si>
+    <t>Taiynsha district</t>
+  </si>
+  <si>
+    <t>Timiryazev district</t>
+  </si>
+  <si>
+    <t>Ualikhanov district</t>
+  </si>
+  <si>
+    <t>Gabit Musrepov district</t>
+  </si>
+  <si>
+    <t>Turkistan</t>
+  </si>
+  <si>
+    <t>Turkistan c.a.</t>
+  </si>
+  <si>
+    <t>Arys c.a.</t>
+  </si>
+  <si>
+    <t>Kentau c.a.</t>
+  </si>
+  <si>
+    <t>Baydibek district</t>
+  </si>
+  <si>
+    <t>Zhetysay district</t>
+  </si>
+  <si>
+    <t>Keles district</t>
+  </si>
+  <si>
+    <t>Kazygurt district</t>
+  </si>
+  <si>
+    <t>Maktaaral district</t>
+  </si>
+  <si>
+    <t>Ordabasy district</t>
+  </si>
+  <si>
+    <t>Otyrar district</t>
+  </si>
+  <si>
+    <t>Sairam district</t>
+  </si>
+  <si>
+    <t>Saryagash district</t>
+  </si>
+  <si>
+    <t>Sauran district</t>
+  </si>
+  <si>
+    <t>Suzak district</t>
+  </si>
+  <si>
+    <t>Tole bi district</t>
+  </si>
+  <si>
+    <t>Tulkubas district</t>
+  </si>
+  <si>
+    <t>Shardara district</t>
+  </si>
+  <si>
+    <t>Zhezkazgan c.a.</t>
+  </si>
+  <si>
+    <t>Karazhal c.a.</t>
+  </si>
+  <si>
+    <t>Satpayev c.a.</t>
+  </si>
+  <si>
+    <t>Zhanaarka district</t>
+  </si>
+  <si>
+    <t>Ulytau district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shygys Kazakhstan </t>
+  </si>
+  <si>
+    <t>Ust-Kamenogorsk c.a.</t>
+  </si>
+  <si>
+    <t>Ridder c.a.</t>
+  </si>
+  <si>
+    <t>Glubokov district</t>
+  </si>
+  <si>
+    <t>Zaisan district</t>
+  </si>
+  <si>
+    <t>Altai district</t>
+  </si>
+  <si>
+    <t>Kurshim district</t>
+  </si>
+  <si>
+    <t>Katonkaragay district</t>
+  </si>
+  <si>
+    <t>Markakol district*</t>
+  </si>
+  <si>
+    <t>Samar district</t>
+  </si>
+  <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Ulan district</t>
+  </si>
+  <si>
+    <t>Ulken Naryn district*</t>
+  </si>
+  <si>
+    <t>Shemonaikha district</t>
+  </si>
+  <si>
+    <t>Almaty district</t>
+  </si>
+  <si>
+    <t>Saryarka district</t>
+  </si>
+  <si>
+    <t>Baikonur district</t>
+  </si>
+  <si>
+    <t>Nura district*</t>
+  </si>
+  <si>
+    <t>Saraishik district*</t>
+  </si>
+  <si>
+    <t>Almaly district</t>
+  </si>
+  <si>
+    <t>Alatau district</t>
+  </si>
+  <si>
+    <t>Auezov district</t>
+  </si>
+  <si>
+    <t>Bostandyk district</t>
+  </si>
+  <si>
+    <t>Zhetysu district</t>
+  </si>
+  <si>
+    <t>Medeu district</t>
+  </si>
+  <si>
+    <t>Nauryzbay district</t>
+  </si>
+  <si>
+    <t>Turksib district</t>
+  </si>
+  <si>
+    <t>Al-Farabi district</t>
+  </si>
+  <si>
+    <t>Enbekshi district</t>
+  </si>
+  <si>
+    <t>Karatau district</t>
+  </si>
+  <si>
+    <t>Turan district*</t>
+  </si>
+  <si>
+    <t>CATO code</t>
+  </si>
+  <si>
+    <t>Data since 2022 have been recalculated due to the establishment of new districts in the Abai, Almaty, East Kazakhstan regions, and the city of Astana.</t>
+  </si>
+  <si>
+    <t>Rysbayev Kaiyr</t>
+  </si>
+  <si>
+    <t>k.rysbaev@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <r>
+      <t>2009</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>All population</t>
+  </si>
+  <si>
+    <t>Akmola</t>
+  </si>
+  <si>
+    <t>Aktobe</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
-    <t>Zhetisu</t>
+    <t>Karagandy</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
+    <t>Mangistau</t>
+  </si>
+  <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
+    <r>
+      <t>Turkistan</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
-    <t>SIC code - 61220301</t>
-[...35 lines deleted...]
-    <t>2025 год</t>
+    <t>Urban population</t>
+  </si>
+  <si>
+    <t>Rural population</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Data for 1999-2008 by the Ontustik Kazakhstan Region.</t>
+    </r>
+  </si>
+  <si>
+    <t>Since 1999</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#,##0.####"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="61">
-[...6 lines deleted...]
-    </font>
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...127 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...35 lines deleted...]
-      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="63"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -686,253 +1975,134 @@
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color indexed="23"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...30 lines deleted...]
-      <u/>
+      <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color theme="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
+      <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <i/>
+      <vertAlign val="superscript"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...35 lines deleted...]
-    </font>
   </fonts>
-  <fills count="35">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...63 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
@@ -990,200 +2160,129 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="27">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-[...18 lines deleted...]
-        <color theme="4" tint="0.39997558519241921"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
-[...53 lines deleted...]
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color theme="4"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="double">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
@@ -1227,21446 +2326,15880 @@
       <right/>
       <top style="thin">
         <color indexed="62"/>
       </top>
       <bottom style="double">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...57 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1793">
+  <cellStyleXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1766 lines deleted...]
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="23" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="26" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="1676" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="1676" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1676" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="11" xfId="1769" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="1771" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="1771" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="1676" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="1770" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="21" xfId="1672" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1793">
-[...1656 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="25"/>
+  <cellStyles count="50">
+    <cellStyle name="20% - Акцент1 2" xfId="8"/>
+    <cellStyle name="20% - Акцент2 2" xfId="9"/>
+    <cellStyle name="20% - Акцент3 2" xfId="10"/>
+    <cellStyle name="20% - Акцент4 2" xfId="11"/>
+    <cellStyle name="20% - Акцент5 2" xfId="12"/>
+    <cellStyle name="20% - Акцент6 2" xfId="13"/>
+    <cellStyle name="40% - Акцент1 2" xfId="14"/>
+    <cellStyle name="40% - Акцент2 2" xfId="15"/>
+    <cellStyle name="40% - Акцент3 2" xfId="16"/>
+    <cellStyle name="40% - Акцент4 2" xfId="17"/>
+    <cellStyle name="40% - Акцент5 2" xfId="18"/>
+    <cellStyle name="40% - Акцент6 2" xfId="19"/>
+    <cellStyle name="60% - Акцент1 2" xfId="20"/>
+    <cellStyle name="60% - Акцент2 2" xfId="21"/>
+    <cellStyle name="60% - Акцент3 2" xfId="22"/>
+    <cellStyle name="60% - Акцент4 2" xfId="23"/>
+    <cellStyle name="60% - Акцент5 2" xfId="24"/>
+    <cellStyle name="60% - Акцент6 2" xfId="25"/>
+    <cellStyle name="Акцент1 2" xfId="26"/>
+    <cellStyle name="Акцент2 2" xfId="27"/>
+    <cellStyle name="Акцент3 2" xfId="28"/>
+    <cellStyle name="Акцент4 2" xfId="29"/>
+    <cellStyle name="Акцент5 2" xfId="30"/>
+    <cellStyle name="Акцент6 2" xfId="31"/>
+    <cellStyle name="Ввод  2" xfId="32"/>
+    <cellStyle name="Вывод 2" xfId="33"/>
+    <cellStyle name="Вычисление 2" xfId="34"/>
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Заголовок 1 2" xfId="35"/>
+    <cellStyle name="Заголовок 2 2" xfId="36"/>
+    <cellStyle name="Заголовок 3 2" xfId="37"/>
+    <cellStyle name="Заголовок 4 2" xfId="38"/>
+    <cellStyle name="Итог 2" xfId="39"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="40"/>
+    <cellStyle name="Название 2" xfId="41"/>
+    <cellStyle name="Нейтральный 2" xfId="42"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="1776"/>
-[...133 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="70"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="43"/>
+    <cellStyle name="Обычный 3 2" xfId="3"/>
+    <cellStyle name="Обычный 5" xfId="4"/>
+    <cellStyle name="Плохой 2" xfId="44"/>
+    <cellStyle name="Пояснение 2" xfId="45"/>
+    <cellStyle name="Примечание 2" xfId="46"/>
+    <cellStyle name="Связанная ячейка 2" xfId="47"/>
+    <cellStyle name="Текст предупреждения 2" xfId="48"/>
+    <cellStyle name="Финансовый 2" xfId="1"/>
+    <cellStyle name="Хороший 2" xfId="49"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:be.tishtenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:be.tishtenova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.rysbaev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B38"/>
+  <dimension ref="A1:B28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="39.28515625" customWidth="1"/>
-    <col min="2" max="2" width="76.5703125" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="10" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="10"/>
+    <col min="257" max="257" width="44.28515625" style="10" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="10" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="10"/>
+    <col min="513" max="513" width="44.28515625" style="10" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="10" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="10"/>
+    <col min="769" max="769" width="44.28515625" style="10" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="10" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="10"/>
+    <col min="1025" max="1025" width="44.28515625" style="10" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="10" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="10"/>
+    <col min="1281" max="1281" width="44.28515625" style="10" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="10" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="10"/>
+    <col min="1537" max="1537" width="44.28515625" style="10" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="10" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="10"/>
+    <col min="1793" max="1793" width="44.28515625" style="10" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="10" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="10"/>
+    <col min="2049" max="2049" width="44.28515625" style="10" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="10" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="10"/>
+    <col min="2305" max="2305" width="44.28515625" style="10" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="10" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="10"/>
+    <col min="2561" max="2561" width="44.28515625" style="10" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="10" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="10"/>
+    <col min="2817" max="2817" width="44.28515625" style="10" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="10" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="10"/>
+    <col min="3073" max="3073" width="44.28515625" style="10" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="10" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="10"/>
+    <col min="3329" max="3329" width="44.28515625" style="10" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="10" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="10"/>
+    <col min="3585" max="3585" width="44.28515625" style="10" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="10" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="10"/>
+    <col min="3841" max="3841" width="44.28515625" style="10" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="10" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="10"/>
+    <col min="4097" max="4097" width="44.28515625" style="10" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="10" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="10"/>
+    <col min="4353" max="4353" width="44.28515625" style="10" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="10" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="10"/>
+    <col min="4609" max="4609" width="44.28515625" style="10" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="10" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="10"/>
+    <col min="4865" max="4865" width="44.28515625" style="10" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="10" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="10"/>
+    <col min="5121" max="5121" width="44.28515625" style="10" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="10" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="10"/>
+    <col min="5377" max="5377" width="44.28515625" style="10" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="10" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="10"/>
+    <col min="5633" max="5633" width="44.28515625" style="10" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="10" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="10"/>
+    <col min="5889" max="5889" width="44.28515625" style="10" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="10" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="10"/>
+    <col min="6145" max="6145" width="44.28515625" style="10" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="10" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="10"/>
+    <col min="6401" max="6401" width="44.28515625" style="10" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="10" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="10"/>
+    <col min="6657" max="6657" width="44.28515625" style="10" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="10" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="10"/>
+    <col min="6913" max="6913" width="44.28515625" style="10" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="10" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="10"/>
+    <col min="7169" max="7169" width="44.28515625" style="10" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="10" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="10"/>
+    <col min="7425" max="7425" width="44.28515625" style="10" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="10" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="10"/>
+    <col min="7681" max="7681" width="44.28515625" style="10" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="10" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="10"/>
+    <col min="7937" max="7937" width="44.28515625" style="10" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="10" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="10"/>
+    <col min="8193" max="8193" width="44.28515625" style="10" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="10" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="10"/>
+    <col min="8449" max="8449" width="44.28515625" style="10" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="10" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="10"/>
+    <col min="8705" max="8705" width="44.28515625" style="10" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="10" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="10"/>
+    <col min="8961" max="8961" width="44.28515625" style="10" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="10" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="10"/>
+    <col min="9217" max="9217" width="44.28515625" style="10" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="10" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="10"/>
+    <col min="9473" max="9473" width="44.28515625" style="10" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="10" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="10"/>
+    <col min="9729" max="9729" width="44.28515625" style="10" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="10" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="10"/>
+    <col min="9985" max="9985" width="44.28515625" style="10" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="10" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="10"/>
+    <col min="10241" max="10241" width="44.28515625" style="10" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="10" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="10"/>
+    <col min="10497" max="10497" width="44.28515625" style="10" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="10" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="10"/>
+    <col min="10753" max="10753" width="44.28515625" style="10" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="10" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="10"/>
+    <col min="11009" max="11009" width="44.28515625" style="10" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="10" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="10"/>
+    <col min="11265" max="11265" width="44.28515625" style="10" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="10" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="10"/>
+    <col min="11521" max="11521" width="44.28515625" style="10" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="10" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="10"/>
+    <col min="11777" max="11777" width="44.28515625" style="10" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="10" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="10"/>
+    <col min="12033" max="12033" width="44.28515625" style="10" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="10" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="10"/>
+    <col min="12289" max="12289" width="44.28515625" style="10" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="10" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="10"/>
+    <col min="12545" max="12545" width="44.28515625" style="10" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="10" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="10"/>
+    <col min="12801" max="12801" width="44.28515625" style="10" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="10" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="10"/>
+    <col min="13057" max="13057" width="44.28515625" style="10" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="10" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="10"/>
+    <col min="13313" max="13313" width="44.28515625" style="10" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="10" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="10"/>
+    <col min="13569" max="13569" width="44.28515625" style="10" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="10" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="10"/>
+    <col min="13825" max="13825" width="44.28515625" style="10" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="10" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="10"/>
+    <col min="14081" max="14081" width="44.28515625" style="10" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="10" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="10"/>
+    <col min="14337" max="14337" width="44.28515625" style="10" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="10" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="10"/>
+    <col min="14593" max="14593" width="44.28515625" style="10" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="10" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="10"/>
+    <col min="14849" max="14849" width="44.28515625" style="10" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="10" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="10"/>
+    <col min="15105" max="15105" width="44.28515625" style="10" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="10" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="10"/>
+    <col min="15361" max="15361" width="44.28515625" style="10" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="10" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="10"/>
+    <col min="15617" max="15617" width="44.28515625" style="10" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="10" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="10"/>
+    <col min="15873" max="15873" width="44.28515625" style="10" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="10" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="10"/>
+    <col min="16129" max="16129" width="44.28515625" style="10" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="10" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="11" customFormat="1" ht="12.75">
-[...41 lines deleted...]
-        <v>57</v>
+    <row r="1" spans="1:2">
+      <c r="A1" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="12">
+        <v>61210102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="11" t="s">
+        <v>20</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>82</v>
-[...35 lines deleted...]
-      <c r="A11" s="9" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="30">
+      <c r="A10" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="13" t="s">
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="19" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="11" customFormat="1" ht="12.75">
-      <c r="A12" s="9" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="21">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="21">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="23" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="13" t="s">
-[...201 lines deleted...]
-      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="24"/>
+      <c r="B21" s="24"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="24"/>
+      <c r="B24" s="24"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="24"/>
+      <c r="B25" s="24"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="24"/>
+      <c r="B26" s="24"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="24"/>
+      <c r="B27" s="24"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="25"/>
+      <c r="B28" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B38" r:id="rId1"/>
-    <hyperlink ref="B17" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B5:B14"/>
+  <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A180" sqref="A180"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="46.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="10" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="10"/>
+    <col min="257" max="257" width="4.42578125" style="10" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="10" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="10" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="10"/>
+    <col min="513" max="513" width="4.42578125" style="10" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="10" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="10" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="10"/>
+    <col min="769" max="769" width="4.42578125" style="10" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="10" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="10" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="10"/>
+    <col min="1025" max="1025" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="10" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="10" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="10"/>
+    <col min="1281" max="1281" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="10" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="10" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="10"/>
+    <col min="1537" max="1537" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="10" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="10" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="10"/>
+    <col min="1793" max="1793" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="10" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="10" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="10"/>
+    <col min="2049" max="2049" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="10" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="10" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="10"/>
+    <col min="2305" max="2305" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="10" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="10" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="10"/>
+    <col min="2561" max="2561" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="10" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="10" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="10"/>
+    <col min="2817" max="2817" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="10" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="10" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="10"/>
+    <col min="3073" max="3073" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="10" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="10" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="10"/>
+    <col min="3329" max="3329" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="10" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="10" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="10"/>
+    <col min="3585" max="3585" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="10" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="10" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="10"/>
+    <col min="3841" max="3841" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="10" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="10" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="10"/>
+    <col min="4097" max="4097" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="10" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="10" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="10"/>
+    <col min="4353" max="4353" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="10" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="10" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="10"/>
+    <col min="4609" max="4609" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="10" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="10" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="10"/>
+    <col min="4865" max="4865" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="10" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="10" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="10"/>
+    <col min="5121" max="5121" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="10" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="10" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="10"/>
+    <col min="5377" max="5377" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="10" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="10" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="10"/>
+    <col min="5633" max="5633" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="10" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="10" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="10"/>
+    <col min="5889" max="5889" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="10" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="10" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="10"/>
+    <col min="6145" max="6145" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="10" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="10" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="10"/>
+    <col min="6401" max="6401" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="10" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="10" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="10"/>
+    <col min="6657" max="6657" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="10" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="10" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="10"/>
+    <col min="6913" max="6913" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="10" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="10" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="10"/>
+    <col min="7169" max="7169" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="10" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="10" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="10"/>
+    <col min="7425" max="7425" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="10" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="10" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="10"/>
+    <col min="7681" max="7681" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="10" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="10" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="10"/>
+    <col min="7937" max="7937" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="10" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="10" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="10"/>
+    <col min="8193" max="8193" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="10" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="10" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="10"/>
+    <col min="8449" max="8449" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="10" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="10" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="10"/>
+    <col min="8705" max="8705" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="10" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="10" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="10"/>
+    <col min="8961" max="8961" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="10" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="10" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="10"/>
+    <col min="9217" max="9217" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="10" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="10" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="10"/>
+    <col min="9473" max="9473" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="10" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="10" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="10"/>
+    <col min="9729" max="9729" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="10" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="10" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="10"/>
+    <col min="9985" max="9985" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="10" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="10" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="10"/>
+    <col min="10241" max="10241" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="10" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="10" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="10"/>
+    <col min="10497" max="10497" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="10" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="10" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="10"/>
+    <col min="10753" max="10753" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="10" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="10" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="10"/>
+    <col min="11009" max="11009" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="10" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="10" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="10"/>
+    <col min="11265" max="11265" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="10" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="10" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="10"/>
+    <col min="11521" max="11521" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="10" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="10" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="10"/>
+    <col min="11777" max="11777" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="10" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="10" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="10"/>
+    <col min="12033" max="12033" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="10" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="10" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="10"/>
+    <col min="12289" max="12289" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="10" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="10" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="10"/>
+    <col min="12545" max="12545" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="10" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="10" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="10"/>
+    <col min="12801" max="12801" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="10" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="10" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="10"/>
+    <col min="13057" max="13057" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="10" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="10" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="10"/>
+    <col min="13313" max="13313" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="10" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="10" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="10"/>
+    <col min="13569" max="13569" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="10" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="10" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="10"/>
+    <col min="13825" max="13825" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="10" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="10" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="10"/>
+    <col min="14081" max="14081" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="10" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="10" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="10"/>
+    <col min="14337" max="14337" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="10" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="10" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="10"/>
+    <col min="14593" max="14593" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="10" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="10" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="10"/>
+    <col min="14849" max="14849" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="10" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="10" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="10"/>
+    <col min="15105" max="15105" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="10" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="10" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="10"/>
+    <col min="15361" max="15361" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="10" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="10" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="10"/>
+    <col min="15617" max="15617" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="10" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="10" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="10"/>
+    <col min="15873" max="15873" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="10" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="10" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="10"/>
+    <col min="16129" max="16129" width="4.42578125" style="10" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="10" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="10" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="26"/>
+    </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="1" t="s">
-        <v>45</v>
+      <c r="B5" s="27" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="1" t="s">
-        <v>46</v>
+      <c r="B6" s="27" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="1" t="s">
-        <v>47</v>
+      <c r="B7" s="27" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="1" t="s">
-        <v>48</v>
+      <c r="B8" s="27" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="1" t="s">
-        <v>49</v>
+      <c r="B9" s="27" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="1"/>
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="B10" s="27"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="28" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="3"/>
+      <c r="B12" s="29"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="3"/>
+      <c r="B13" s="29"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="30" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4">
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CX26"/>
+  <dimension ref="A2:Z255"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G36" sqref="G36"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.5703125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="2" max="2" width="21.85546875" customWidth="1"/>
+    <col min="1" max="1" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10" style="2" customWidth="1"/>
+    <col min="4" max="20" width="9.140625" style="2"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102" s="31" customFormat="1" ht="30.75" customHeight="1">
-[...32 lines deleted...]
-      <c r="C3" s="35">
+    <row r="2" spans="1:26" ht="15.75">
+      <c r="A2" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+    </row>
+    <row r="4" spans="1:26" ht="15">
+      <c r="A4"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+    </row>
+    <row r="5" spans="1:26" ht="15">
+      <c r="A5"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="6"/>
+      <c r="X5" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y5" s="60"/>
+      <c r="Z5" s="60"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="63" t="s">
+        <v>542</v>
+      </c>
+      <c r="B6" s="64"/>
+      <c r="C6" s="5">
+        <v>1999</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2003</v>
+      </c>
+      <c r="E6" s="5">
+        <v>2004</v>
+      </c>
+      <c r="F6" s="5">
+        <v>2005</v>
+      </c>
+      <c r="G6" s="5">
+        <v>2006</v>
+      </c>
+      <c r="H6" s="5">
+        <v>2007</v>
+      </c>
+      <c r="I6" s="5">
+        <v>2008</v>
+      </c>
+      <c r="J6" s="65" t="s">
+        <v>543</v>
+      </c>
+      <c r="K6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="L6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="M6" s="5">
+        <v>2012</v>
+      </c>
+      <c r="N6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="O6" s="5">
+        <v>2014</v>
+      </c>
+      <c r="P6" s="5">
         <v>2015</v>
       </c>
-      <c r="D3" s="35"/>
-[...7 lines deleted...]
-      <c r="L3" s="35">
+      <c r="Q6" s="4">
         <v>2016</v>
       </c>
-      <c r="M3" s="35"/>
-[...7 lines deleted...]
-      <c r="U3" s="35">
+      <c r="R6" s="5">
         <v>2017</v>
       </c>
-      <c r="V3" s="35"/>
-[...7 lines deleted...]
-      <c r="AD3" s="35">
+      <c r="S6" s="5">
         <v>2018</v>
       </c>
-      <c r="AE3" s="35"/>
-[...7 lines deleted...]
-      <c r="AM3" s="35">
+      <c r="T6" s="4">
         <v>2019</v>
       </c>
-      <c r="AN3" s="35"/>
-[...7 lines deleted...]
-      <c r="AV3" s="35">
+      <c r="U6" s="3">
         <v>2020</v>
       </c>
-      <c r="AW3" s="35"/>
-[...7 lines deleted...]
-      <c r="BE3" s="35">
+      <c r="V6" s="3">
         <v>2021</v>
       </c>
-      <c r="BF3" s="35"/>
-[...7 lines deleted...]
-      <c r="BN3" s="35">
+      <c r="W6" s="3">
         <v>2022</v>
       </c>
-      <c r="BO3" s="35"/>
-[...7 lines deleted...]
-      <c r="BW3" s="35">
+      <c r="X6" s="3">
         <v>2023</v>
       </c>
-      <c r="BX3" s="35"/>
-[...7 lines deleted...]
-      <c r="CF3" s="35">
+      <c r="Y6" s="3">
         <v>2024</v>
       </c>
-      <c r="CG3" s="35"/>
-[...7 lines deleted...]
-      <c r="CO3" s="35">
+      <c r="Z6" s="3">
         <v>2025</v>
       </c>
-      <c r="CP3" s="35"/>
-[...652 lines deleted...]
-      <c r="BM6" s="44">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="66"/>
+      <c r="B7" s="67" t="s">
+        <v>544</v>
+      </c>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+    </row>
+    <row r="8" spans="1:26" s="2" customFormat="1">
+      <c r="B8" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="70">
+        <v>1.8</v>
+      </c>
+      <c r="D8" s="70">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="E8" s="70">
+        <v>2.21</v>
+      </c>
+      <c r="F8" s="70">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="G8" s="70">
+        <v>2.36</v>
+      </c>
+      <c r="H8" s="70">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="I8" s="70">
+        <v>2.68</v>
+      </c>
+      <c r="J8" s="71">
+        <v>2.56</v>
+      </c>
+      <c r="K8" s="71">
+        <v>2.61</v>
+      </c>
+      <c r="L8" s="71">
+        <v>2.61</v>
+      </c>
+      <c r="M8" s="71">
+        <v>2.64</v>
+      </c>
+      <c r="N8" s="71">
+        <v>2.67</v>
+      </c>
+      <c r="O8" s="71">
+        <v>2.76</v>
+      </c>
+      <c r="P8" s="71">
+        <v>2.76</v>
+      </c>
+      <c r="Q8" s="71">
+        <v>2.8</v>
+      </c>
+      <c r="R8" s="71">
+        <v>2.75</v>
+      </c>
+      <c r="S8" s="71">
+        <v>2.84</v>
+      </c>
+      <c r="T8" s="72">
+        <v>2.91</v>
+      </c>
+      <c r="U8" s="72">
+        <v>3.13</v>
+      </c>
+      <c r="V8" s="73">
+        <v>3.32</v>
+      </c>
+      <c r="W8" s="73">
+        <v>3.05</v>
+      </c>
+      <c r="X8" s="73">
+        <v>2.96</v>
+      </c>
+      <c r="Y8" s="74">
+        <v>2.8</v>
+      </c>
+      <c r="Z8" s="75">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="2" customFormat="1">
+      <c r="A9" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="78">
+        <v>2.37</v>
+      </c>
+      <c r="K9" s="78">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="L9" s="78">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="M9" s="78">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="N9" s="78">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="O9" s="71">
+        <v>2.41</v>
+      </c>
+      <c r="P9" s="71">
+        <v>2.33</v>
+      </c>
+      <c r="Q9" s="71">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="R9" s="71">
+        <v>2.42</v>
+      </c>
+      <c r="S9" s="71">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="T9" s="72">
+        <v>2.59</v>
+      </c>
+      <c r="U9" s="72">
+        <v>2.76</v>
+      </c>
+      <c r="V9" s="73">
+        <v>2.94</v>
+      </c>
+      <c r="W9" s="73">
+        <v>3.13</v>
+      </c>
+      <c r="X9" s="73">
+        <v>3.02</v>
+      </c>
+      <c r="Y9" s="74">
+        <v>2.96</v>
+      </c>
+      <c r="Z9" s="75">
+        <v>2.66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="2" customFormat="1">
+      <c r="A10" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="77" t="s">
+        <v>545</v>
+      </c>
+      <c r="C10" s="70">
+        <v>1.61</v>
+      </c>
+      <c r="D10" s="70">
+        <v>1.89</v>
+      </c>
+      <c r="E10" s="70">
+        <v>1.97</v>
+      </c>
+      <c r="F10" s="70">
+        <v>1.88</v>
+      </c>
+      <c r="G10" s="70">
+        <v>1.97</v>
+      </c>
+      <c r="H10" s="70">
+        <v>1.97</v>
+      </c>
+      <c r="I10" s="70">
+        <v>2.11</v>
+      </c>
+      <c r="J10" s="71">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K10" s="71">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="L10" s="71">
+        <v>2.27</v>
+      </c>
+      <c r="M10" s="71">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="N10" s="71">
+        <v>2.33</v>
+      </c>
+      <c r="O10" s="71">
+        <v>2.34</v>
+      </c>
+      <c r="P10" s="71">
+        <v>2.33</v>
+      </c>
+      <c r="Q10" s="71">
+        <v>2.33</v>
+      </c>
+      <c r="R10" s="71">
+        <v>2.36</v>
+      </c>
+      <c r="S10" s="71">
+        <v>2.42</v>
+      </c>
+      <c r="T10" s="72">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="U10" s="72">
+        <v>2.56</v>
+      </c>
+      <c r="V10" s="73">
+        <v>2.7</v>
+      </c>
+      <c r="W10" s="73">
+        <v>2.35</v>
+      </c>
+      <c r="X10" s="73">
+        <v>2.27</v>
+      </c>
+      <c r="Y10" s="74">
+        <v>2.12</v>
+      </c>
+      <c r="Z10" s="75">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="2" customFormat="1">
+      <c r="A11" s="80" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="77" t="s">
+        <v>546</v>
+      </c>
+      <c r="C11" s="70">
+        <v>1.77</v>
+      </c>
+      <c r="D11" s="70">
+        <v>1.95</v>
+      </c>
+      <c r="E11" s="70">
+        <v>2.16</v>
+      </c>
+      <c r="F11" s="70">
+        <v>2.29</v>
+      </c>
+      <c r="G11" s="70">
+        <v>2.34</v>
+      </c>
+      <c r="H11" s="70">
+        <v>2.42</v>
+      </c>
+      <c r="I11" s="70">
+        <v>2.62</v>
+      </c>
+      <c r="J11" s="71">
+        <v>2.42</v>
+      </c>
+      <c r="K11" s="71">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="L11" s="71">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="M11" s="71">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="N11" s="71">
+        <v>2.57</v>
+      </c>
+      <c r="O11" s="71">
+        <v>2.68</v>
+      </c>
+      <c r="P11" s="71">
+        <v>2.75</v>
+      </c>
+      <c r="Q11" s="71">
+        <v>2.75</v>
+      </c>
+      <c r="R11" s="71">
+        <v>2.7</v>
+      </c>
+      <c r="S11" s="71">
+        <v>2.81</v>
+      </c>
+      <c r="T11" s="72">
+        <v>2.97</v>
+      </c>
+      <c r="U11" s="72">
+        <v>3.14</v>
+      </c>
+      <c r="V11" s="73">
+        <v>3.36</v>
+      </c>
+      <c r="W11" s="73">
+        <v>3.08</v>
+      </c>
+      <c r="X11" s="73">
+        <v>3.12</v>
+      </c>
+      <c r="Y11" s="74">
+        <v>2.95</v>
+      </c>
+      <c r="Z11" s="75">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="2" customFormat="1">
+      <c r="A12" s="80" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="70">
+        <v>1.88</v>
+      </c>
+      <c r="D12" s="70">
+        <v>2.11</v>
+      </c>
+      <c r="E12" s="70">
+        <v>2.23</v>
+      </c>
+      <c r="F12" s="70">
+        <v>2.17</v>
+      </c>
+      <c r="G12" s="70">
+        <v>2.35</v>
+      </c>
+      <c r="H12" s="70">
+        <v>2.57</v>
+      </c>
+      <c r="I12" s="70">
+        <v>2.85</v>
+      </c>
+      <c r="J12" s="71">
+        <v>2.78</v>
+      </c>
+      <c r="K12" s="71">
+        <v>2.87</v>
+      </c>
+      <c r="L12" s="71">
+        <v>2.87</v>
+      </c>
+      <c r="M12" s="71">
+        <v>2.9</v>
+      </c>
+      <c r="N12" s="71">
+        <v>3.01</v>
+      </c>
+      <c r="O12" s="71">
+        <v>3.23</v>
+      </c>
+      <c r="P12" s="71">
+        <v>3.22</v>
+      </c>
+      <c r="Q12" s="71">
+        <v>3.48</v>
+      </c>
+      <c r="R12" s="71">
+        <v>3.46</v>
+      </c>
+      <c r="S12" s="71">
+        <v>3.61</v>
+      </c>
+      <c r="T12" s="72">
+        <v>3.7</v>
+      </c>
+      <c r="U12" s="72">
+        <v>4.09</v>
+      </c>
+      <c r="V12" s="73">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="W12" s="73">
+        <v>3.66</v>
+      </c>
+      <c r="X12" s="73">
+        <v>3.57</v>
+      </c>
+      <c r="Y12" s="74">
+        <v>3.38</v>
+      </c>
+      <c r="Z12" s="75">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="2" customFormat="1">
+      <c r="A13" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="70">
+        <v>2.34</v>
+      </c>
+      <c r="D13" s="70">
+        <v>2.62</v>
+      </c>
+      <c r="E13" s="70">
+        <v>2.65</v>
+      </c>
+      <c r="F13" s="70">
+        <v>2.83</v>
+      </c>
+      <c r="G13" s="70">
+        <v>2.99</v>
+      </c>
+      <c r="H13" s="70">
+        <v>2.99</v>
+      </c>
+      <c r="I13" s="70">
+        <v>3.26</v>
+      </c>
+      <c r="J13" s="71">
+        <v>3.19</v>
+      </c>
+      <c r="K13" s="71">
+        <v>3.28</v>
+      </c>
+      <c r="L13" s="71">
+        <v>3.33</v>
+      </c>
+      <c r="M13" s="71">
+        <v>3.35</v>
+      </c>
+      <c r="N13" s="71">
+        <v>3.41</v>
+      </c>
+      <c r="O13" s="71">
+        <v>3.46</v>
+      </c>
+      <c r="P13" s="71">
+        <v>3.47</v>
+      </c>
+      <c r="Q13" s="71">
+        <v>3.53</v>
+      </c>
+      <c r="R13" s="71">
+        <v>3.48</v>
+      </c>
+      <c r="S13" s="71">
+        <v>3.6</v>
+      </c>
+      <c r="T13" s="72">
+        <v>3.62</v>
+      </c>
+      <c r="U13" s="72">
+        <v>3.86</v>
+      </c>
+      <c r="V13" s="73">
+        <v>4</v>
+      </c>
+      <c r="W13" s="73">
+        <v>3.63</v>
+      </c>
+      <c r="X13" s="73">
+        <v>3.53</v>
+      </c>
+      <c r="Y13" s="74">
+        <v>3.26</v>
+      </c>
+      <c r="Z13" s="75">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="2" customFormat="1">
+      <c r="A14" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="77" t="s">
+        <v>547</v>
+      </c>
+      <c r="C14" s="70">
+        <v>1.59</v>
+      </c>
+      <c r="D14" s="70">
+        <v>1.92</v>
+      </c>
+      <c r="E14" s="70">
+        <v>2.06</v>
+      </c>
+      <c r="F14" s="70">
+        <v>1.98</v>
+      </c>
+      <c r="G14" s="70">
+        <v>2.04</v>
+      </c>
+      <c r="H14" s="70">
+        <v>2.1</v>
+      </c>
+      <c r="I14" s="70">
+        <v>2.29</v>
+      </c>
+      <c r="J14" s="71">
+        <v>2.36</v>
+      </c>
+      <c r="K14" s="71">
+        <v>2.38</v>
+      </c>
+      <c r="L14" s="71">
+        <v>2.35</v>
+      </c>
+      <c r="M14" s="71">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="N14" s="71">
+        <v>2.5</v>
+      </c>
+      <c r="O14" s="71">
+        <v>2.57</v>
+      </c>
+      <c r="P14" s="71">
+        <v>2.56</v>
+      </c>
+      <c r="Q14" s="71">
+        <v>2.63</v>
+      </c>
+      <c r="R14" s="71">
+        <v>2.61</v>
+      </c>
+      <c r="S14" s="71">
+        <v>2.68</v>
+      </c>
+      <c r="T14" s="72">
+        <v>2.75</v>
+      </c>
+      <c r="U14" s="72">
+        <v>2.93</v>
+      </c>
+      <c r="V14" s="73">
+        <v>3.14</v>
+      </c>
+      <c r="W14" s="73">
+        <v>2.84</v>
+      </c>
+      <c r="X14" s="73">
+        <v>2.77</v>
+      </c>
+      <c r="Y14" s="74">
+        <v>2.61</v>
+      </c>
+      <c r="Z14" s="75">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="2" customFormat="1">
+      <c r="A15" s="80" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="70">
+        <v>1.96</v>
+      </c>
+      <c r="D15" s="70">
+        <v>2.27</v>
+      </c>
+      <c r="E15" s="70">
+        <v>2.54</v>
+      </c>
+      <c r="F15" s="70">
+        <v>2.62</v>
+      </c>
+      <c r="G15" s="70">
+        <v>2.88</v>
+      </c>
+      <c r="H15" s="70">
+        <v>3.06</v>
+      </c>
+      <c r="I15" s="70">
+        <v>3.35</v>
+      </c>
+      <c r="J15" s="71">
+        <v>3.29</v>
+      </c>
+      <c r="K15" s="71">
+        <v>3.35</v>
+      </c>
+      <c r="L15" s="71">
+        <v>3.4</v>
+      </c>
+      <c r="M15" s="71">
+        <v>3.38</v>
+      </c>
+      <c r="N15" s="71">
+        <v>3.44</v>
+      </c>
+      <c r="O15" s="71">
+        <v>3.54</v>
+      </c>
+      <c r="P15" s="71">
+        <v>3.44</v>
+      </c>
+      <c r="Q15" s="71">
+        <v>3.48</v>
+      </c>
+      <c r="R15" s="71">
+        <v>3.37</v>
+      </c>
+      <c r="S15" s="71">
+        <v>3.54</v>
+      </c>
+      <c r="T15" s="72">
+        <v>3.62</v>
+      </c>
+      <c r="U15" s="72">
+        <v>3.97</v>
+      </c>
+      <c r="V15" s="73">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="W15" s="73">
+        <v>3.52</v>
+      </c>
+      <c r="X15" s="73">
+        <v>3.49</v>
+      </c>
+      <c r="Y15" s="74">
+        <v>3.32</v>
+      </c>
+      <c r="Z15" s="75">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" s="2" customFormat="1">
+      <c r="A16" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="78">
+        <v>2.84</v>
+      </c>
+      <c r="K16" s="78">
+        <v>3</v>
+      </c>
+      <c r="L16" s="78">
+        <v>2.96</v>
+      </c>
+      <c r="M16" s="78">
+        <v>3</v>
+      </c>
+      <c r="N16" s="78">
+        <v>3.04</v>
+      </c>
+      <c r="O16" s="71">
+        <v>3.21</v>
+      </c>
+      <c r="P16" s="71">
+        <v>3.15</v>
+      </c>
+      <c r="Q16" s="71">
+        <v>3.22</v>
+      </c>
+      <c r="R16" s="71">
+        <v>3.29</v>
+      </c>
+      <c r="S16" s="71">
+        <v>3.39</v>
+      </c>
+      <c r="T16" s="72">
+        <v>3.57</v>
+      </c>
+      <c r="U16" s="72">
+        <v>3.92</v>
+      </c>
+      <c r="V16" s="73">
+        <v>4.04</v>
+      </c>
+      <c r="W16" s="73">
+        <v>3.38</v>
+      </c>
+      <c r="X16" s="73">
+        <v>3.31</v>
+      </c>
+      <c r="Y16" s="74">
+        <v>3.13</v>
+      </c>
+      <c r="Z16" s="75">
+        <v>2.88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="2" customFormat="1">
+      <c r="A17" s="80" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="77" t="s">
+        <v>548</v>
+      </c>
+      <c r="C17" s="70">
+        <v>1.53</v>
+      </c>
+      <c r="D17" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="E17" s="70">
+        <v>1.78</v>
+      </c>
+      <c r="F17" s="70">
+        <v>1.8</v>
+      </c>
+      <c r="G17" s="70">
+        <v>1.88</v>
+      </c>
+      <c r="H17" s="70">
+        <v>1.92</v>
+      </c>
+      <c r="I17" s="70">
+        <v>1.98</v>
+      </c>
+      <c r="J17" s="71">
+        <v>1.97</v>
+      </c>
+      <c r="K17" s="71">
+        <v>1.98</v>
+      </c>
+      <c r="L17" s="71">
+        <v>2.04</v>
+      </c>
+      <c r="M17" s="71">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="N17" s="71">
+        <v>2.09</v>
+      </c>
+      <c r="O17" s="71">
+        <v>2.12</v>
+      </c>
+      <c r="P17" s="71">
+        <v>2.12</v>
+      </c>
+      <c r="Q17" s="71">
+        <v>2.1</v>
+      </c>
+      <c r="R17" s="71">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="S17" s="71">
+        <v>2.1</v>
+      </c>
+      <c r="T17" s="72">
+        <v>2.17</v>
+      </c>
+      <c r="U17" s="72">
+        <v>2.27</v>
+      </c>
+      <c r="V17" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="W17" s="73">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="X17" s="73">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="Y17" s="74">
+        <v>2.17</v>
+      </c>
+      <c r="Z17" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="2" customFormat="1">
+      <c r="A18" s="80" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="77" t="s">
+        <v>549</v>
+      </c>
+      <c r="C18" s="70">
+        <v>1.41</v>
+      </c>
+      <c r="D18" s="70">
+        <v>1.62</v>
+      </c>
+      <c r="E18" s="70">
+        <v>1.61</v>
+      </c>
+      <c r="F18" s="70">
+        <v>1.53</v>
+      </c>
+      <c r="G18" s="70">
+        <v>1.56</v>
+      </c>
+      <c r="H18" s="70">
+        <v>1.54</v>
+      </c>
+      <c r="I18" s="70">
+        <v>1.69</v>
+      </c>
+      <c r="J18" s="71">
+        <v>1.68</v>
+      </c>
+      <c r="K18" s="71">
+        <v>1.73</v>
+      </c>
+      <c r="L18" s="71">
+        <v>1.72</v>
+      </c>
+      <c r="M18" s="71">
+        <v>1.78</v>
+      </c>
+      <c r="N18" s="71">
+        <v>1.79</v>
+      </c>
+      <c r="O18" s="71">
+        <v>1.77</v>
+      </c>
+      <c r="P18" s="71">
+        <v>1.8</v>
+      </c>
+      <c r="Q18" s="71">
+        <v>1.78</v>
+      </c>
+      <c r="R18" s="71">
+        <v>1.74</v>
+      </c>
+      <c r="S18" s="71">
+        <v>1.78</v>
+      </c>
+      <c r="T18" s="72">
+        <v>1.81</v>
+      </c>
+      <c r="U18" s="72">
+        <v>1.9</v>
+      </c>
+      <c r="V18" s="73">
+        <v>1.88</v>
+      </c>
+      <c r="W18" s="73">
+        <v>1.97</v>
+      </c>
+      <c r="X18" s="73">
+        <v>1.88</v>
+      </c>
+      <c r="Y18" s="74">
+        <v>1.8</v>
+      </c>
+      <c r="Z18" s="75">
+        <v>1.68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="2" customFormat="1">
+      <c r="A19" s="80" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="70">
+        <v>2.68</v>
+      </c>
+      <c r="D19" s="70">
+        <v>2.59</v>
+      </c>
+      <c r="E19" s="70">
+        <v>2.89</v>
+      </c>
+      <c r="F19" s="70">
+        <v>2.86</v>
+      </c>
+      <c r="G19" s="70">
+        <v>3.11</v>
+      </c>
+      <c r="H19" s="70">
+        <v>3.33</v>
+      </c>
+      <c r="I19" s="70">
+        <v>3.51</v>
+      </c>
+      <c r="J19" s="71">
+        <v>3.48</v>
+      </c>
+      <c r="K19" s="71">
+        <v>3.64</v>
+      </c>
+      <c r="L19" s="71">
+        <v>3.62</v>
+      </c>
+      <c r="M19" s="71">
+        <v>3.59</v>
+      </c>
+      <c r="N19" s="71">
+        <v>3.44</v>
+      </c>
+      <c r="O19" s="71">
+        <v>3.53</v>
+      </c>
+      <c r="P19" s="71">
+        <v>3.4</v>
+      </c>
+      <c r="Q19" s="71">
+        <v>3.35</v>
+      </c>
+      <c r="R19" s="71">
+        <v>3.34</v>
+      </c>
+      <c r="S19" s="71">
+        <v>3.42</v>
+      </c>
+      <c r="T19" s="72">
+        <v>3.48</v>
+      </c>
+      <c r="U19" s="72">
+        <v>3.96</v>
+      </c>
+      <c r="V19" s="73">
+        <v>4.37</v>
+      </c>
+      <c r="W19" s="73">
+        <v>3.97</v>
+      </c>
+      <c r="X19" s="73">
+        <v>3.9</v>
+      </c>
+      <c r="Y19" s="74">
+        <v>3.68</v>
+      </c>
+      <c r="Z19" s="75">
+        <v>3.43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="2" customFormat="1">
+      <c r="A20" s="80" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="77" t="s">
+        <v>550</v>
+      </c>
+      <c r="C20" s="70">
+        <v>2.36</v>
+      </c>
+      <c r="D20" s="70">
+        <v>2.83</v>
+      </c>
+      <c r="E20" s="70">
+        <v>3.16</v>
+      </c>
+      <c r="F20" s="70">
+        <v>3.2</v>
+      </c>
+      <c r="G20" s="70">
+        <v>3.47</v>
+      </c>
+      <c r="H20" s="70">
+        <v>3.58</v>
+      </c>
+      <c r="I20" s="70">
+        <v>3.73</v>
+      </c>
+      <c r="J20" s="71">
+        <v>3.23</v>
+      </c>
+      <c r="K20" s="71">
+        <v>3.21</v>
+      </c>
+      <c r="L20" s="71">
+        <v>3.37</v>
+      </c>
+      <c r="M20" s="71">
+        <v>3.45</v>
+      </c>
+      <c r="N20" s="71">
+        <v>3.65</v>
+      </c>
+      <c r="O20" s="71">
+        <v>3.77</v>
+      </c>
+      <c r="P20" s="71">
+        <v>3.77</v>
+      </c>
+      <c r="Q20" s="71">
+        <v>3.86</v>
+      </c>
+      <c r="R20" s="71">
+        <v>3.79</v>
+      </c>
+      <c r="S20" s="71">
+        <v>3.9</v>
+      </c>
+      <c r="T20" s="72">
+        <v>4.01</v>
+      </c>
+      <c r="U20" s="72">
+        <v>4.25</v>
+      </c>
+      <c r="V20" s="73">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="W20" s="73">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="X20" s="73">
+        <v>3.99</v>
+      </c>
+      <c r="Y20" s="74">
+        <v>3.7</v>
+      </c>
+      <c r="Z20" s="75">
+        <v>3.32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="2" customFormat="1">
+      <c r="A21" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" s="70">
+        <v>1.36</v>
+      </c>
+      <c r="D21" s="70">
+        <v>1.59</v>
+      </c>
+      <c r="E21" s="70">
+        <v>1.71</v>
+      </c>
+      <c r="F21" s="70">
+        <v>1.69</v>
+      </c>
+      <c r="G21" s="70">
+        <v>1.77</v>
+      </c>
+      <c r="H21" s="70">
+        <v>1.82</v>
+      </c>
+      <c r="I21" s="70">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="J21" s="71">
+        <v>1.99</v>
+      </c>
+      <c r="K21" s="71">
+        <v>1.95</v>
+      </c>
+      <c r="L21" s="71">
+        <v>2.06</v>
+      </c>
+      <c r="M21" s="71">
+        <v>2.08</v>
+      </c>
+      <c r="N21" s="71">
+        <v>2.14</v>
+      </c>
+      <c r="O21" s="71">
+        <v>2.16</v>
+      </c>
+      <c r="P21" s="71">
+        <v>2.16</v>
+      </c>
+      <c r="Q21" s="71">
+        <v>2.17</v>
+      </c>
+      <c r="R21" s="71">
+        <v>2.14</v>
+      </c>
+      <c r="S21" s="71">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="T21" s="72">
+        <v>2.19</v>
+      </c>
+      <c r="U21" s="72">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V21" s="73">
+        <v>2.36</v>
+      </c>
+      <c r="W21" s="73">
+        <v>2.27</v>
+      </c>
+      <c r="X21" s="73">
+        <v>2.15</v>
+      </c>
+      <c r="Y21" s="74">
+        <v>2.04</v>
+      </c>
+      <c r="Z21" s="75">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="80" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="77" t="s">
+        <v>551</v>
+      </c>
+      <c r="C22" s="70">
+        <v>1.53</v>
+      </c>
+      <c r="D22" s="70">
+        <v>1.63</v>
+      </c>
+      <c r="E22" s="70">
+        <v>1.62</v>
+      </c>
+      <c r="F22" s="70">
+        <v>1.68</v>
+      </c>
+      <c r="G22" s="70">
+        <v>1.62</v>
+      </c>
+      <c r="H22" s="70">
+        <v>1.61</v>
+      </c>
+      <c r="I22" s="70">
+        <v>1.77</v>
+      </c>
+      <c r="J22" s="71">
+        <v>1.96</v>
+      </c>
+      <c r="K22" s="71">
+        <v>1.97</v>
+      </c>
+      <c r="L22" s="71">
+        <v>2.02</v>
+      </c>
+      <c r="M22" s="71">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="N22" s="71">
+        <v>2.08</v>
+      </c>
+      <c r="O22" s="71">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="P22" s="71">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="Q22" s="71">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="R22" s="71">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="S22" s="71">
+        <v>2.02</v>
+      </c>
+      <c r="T22" s="72">
+        <v>1.98</v>
+      </c>
+      <c r="U22" s="72">
+        <v>2.04</v>
+      </c>
+      <c r="V22" s="73">
+        <v>1.98</v>
+      </c>
+      <c r="W22" s="73">
+        <v>1.87</v>
+      </c>
+      <c r="X22" s="73">
+        <v>1.82</v>
+      </c>
+      <c r="Y22" s="81">
+        <v>1.71</v>
+      </c>
+      <c r="Z22" s="75">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="77" t="s">
+        <v>552</v>
+      </c>
+      <c r="C23" s="82">
+        <v>2.84</v>
+      </c>
+      <c r="D23" s="70">
+        <v>2.98</v>
+      </c>
+      <c r="E23" s="70">
+        <v>3.3</v>
+      </c>
+      <c r="F23" s="70">
+        <v>3.21</v>
+      </c>
+      <c r="G23" s="70">
+        <v>3.44</v>
+      </c>
+      <c r="H23" s="70">
+        <v>3.63</v>
+      </c>
+      <c r="I23" s="70">
+        <v>3.93</v>
+      </c>
+      <c r="J23" s="71">
+        <v>3.94</v>
+      </c>
+      <c r="K23" s="71">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="L23" s="71">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="M23" s="71">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="N23" s="71">
+        <v>4.07</v>
+      </c>
+      <c r="O23" s="71">
+        <v>4.13</v>
+      </c>
+      <c r="P23" s="71">
+        <v>4.08</v>
+      </c>
+      <c r="Q23" s="71">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="R23" s="71">
+        <v>3.9</v>
+      </c>
+      <c r="S23" s="71">
+        <v>4.07</v>
+      </c>
+      <c r="T23" s="72">
+        <v>4.29</v>
+      </c>
+      <c r="U23" s="72">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="V23" s="73">
+        <v>5.12</v>
+      </c>
+      <c r="W23" s="73">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="X23" s="73">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="Y23" s="81">
+        <v>4.25</v>
+      </c>
+      <c r="Z23" s="75">
+        <v>3.86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="80" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="78">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="K24" s="78">
+        <v>2.54</v>
+      </c>
+      <c r="L24" s="78">
+        <v>2.74</v>
+      </c>
+      <c r="M24" s="78">
+        <v>2.74</v>
+      </c>
+      <c r="N24" s="78">
+        <v>2.87</v>
+      </c>
+      <c r="O24" s="71">
+        <v>2.94</v>
+      </c>
+      <c r="P24" s="71">
+        <v>2.83</v>
+      </c>
+      <c r="Q24" s="71">
+        <v>2.88</v>
+      </c>
+      <c r="R24" s="71">
+        <v>2.91</v>
+      </c>
+      <c r="S24" s="71">
+        <v>2.98</v>
+      </c>
+      <c r="T24" s="72">
+        <v>3.03</v>
+      </c>
+      <c r="U24" s="72">
+        <v>3.19</v>
+      </c>
+      <c r="V24" s="73">
+        <v>3.33</v>
+      </c>
+      <c r="W24" s="73">
+        <v>3.3</v>
+      </c>
+      <c r="X24" s="73">
+        <v>3.26</v>
+      </c>
+      <c r="Y24" s="81">
+        <v>3.12</v>
+      </c>
+      <c r="Z24" s="75">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="80" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="77" t="s">
+        <v>553</v>
+      </c>
+      <c r="C25" s="70">
+        <v>1.42</v>
+      </c>
+      <c r="D25" s="70">
+        <v>1.58</v>
+      </c>
+      <c r="E25" s="70">
+        <v>1.69</v>
+      </c>
+      <c r="F25" s="70">
+        <v>1.71</v>
+      </c>
+      <c r="G25" s="70">
+        <v>1.85</v>
+      </c>
+      <c r="H25" s="70">
+        <v>1.89</v>
+      </c>
+      <c r="I25" s="70">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="J25" s="71">
+        <v>1.89</v>
+      </c>
+      <c r="K25" s="71">
+        <v>1.93</v>
+      </c>
+      <c r="L25" s="71">
+        <v>1.88</v>
+      </c>
+      <c r="M25" s="71">
+        <v>1.95</v>
+      </c>
+      <c r="N25" s="71">
+        <v>1.91</v>
+      </c>
+      <c r="O25" s="71">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="P25" s="71">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Q25" s="71">
+        <v>2.02</v>
+      </c>
+      <c r="R25" s="71">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="S25" s="71">
+        <v>2.06</v>
+      </c>
+      <c r="T25" s="72">
+        <v>2.11</v>
+      </c>
+      <c r="U25" s="72">
+        <v>2.23</v>
+      </c>
+      <c r="V25" s="73">
+        <v>2.36</v>
+      </c>
+      <c r="W25" s="73">
+        <v>2.23</v>
+      </c>
+      <c r="X25" s="73">
+        <v>2.13</v>
+      </c>
+      <c r="Y25" s="81">
+        <v>2.13</v>
+      </c>
+      <c r="Z25" s="75">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="80" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="70">
+        <v>1.05</v>
+      </c>
+      <c r="D26" s="70">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="E26" s="70">
+        <v>1.41</v>
+      </c>
+      <c r="F26" s="70">
+        <v>1.55</v>
+      </c>
+      <c r="G26" s="70">
+        <v>1.68</v>
+      </c>
+      <c r="H26" s="70">
+        <v>2.06</v>
+      </c>
+      <c r="I26" s="70">
+        <v>2.38</v>
+      </c>
+      <c r="J26" s="71">
+        <v>2.14</v>
+      </c>
+      <c r="K26" s="71">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="L26" s="71">
+        <v>2.17</v>
+      </c>
+      <c r="M26" s="71">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="N26" s="71">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="O26" s="71">
+        <v>2.67</v>
+      </c>
+      <c r="P26" s="71">
+        <v>2.91</v>
+      </c>
+      <c r="Q26" s="71">
+        <v>2.99</v>
+      </c>
+      <c r="R26" s="71">
+        <v>2.85</v>
+      </c>
+      <c r="S26" s="71">
+        <v>2.87</v>
+      </c>
+      <c r="T26" s="72">
+        <v>2.77</v>
+      </c>
+      <c r="U26" s="72">
+        <v>2.82</v>
+      </c>
+      <c r="V26" s="73">
+        <v>2.97</v>
+      </c>
+      <c r="W26" s="73">
+        <v>2.58</v>
+      </c>
+      <c r="X26" s="73">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="Y26" s="81">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="Z26" s="75">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="83" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="70">
+        <v>1.25</v>
+      </c>
+      <c r="D27" s="70">
+        <v>1.77</v>
+      </c>
+      <c r="E27" s="70">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="F27" s="70">
+        <v>2.14</v>
+      </c>
+      <c r="G27" s="70">
+        <v>2.25</v>
+      </c>
+      <c r="H27" s="70">
+        <v>2.29</v>
+      </c>
+      <c r="I27" s="70">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="J27" s="71">
+        <v>1.82</v>
+      </c>
+      <c r="K27" s="71">
+        <v>1.78</v>
+      </c>
+      <c r="L27" s="72">
+        <v>1.7</v>
+      </c>
+      <c r="M27" s="72">
+        <v>1.75</v>
+      </c>
+      <c r="N27" s="72">
+        <v>1.72</v>
+      </c>
+      <c r="O27" s="71">
+        <v>1.74</v>
+      </c>
+      <c r="P27" s="71">
+        <v>1.76</v>
+      </c>
+      <c r="Q27" s="71">
+        <v>1.74</v>
+      </c>
+      <c r="R27" s="71">
+        <v>1.69</v>
+      </c>
+      <c r="S27" s="71">
+        <v>1.76</v>
+      </c>
+      <c r="T27" s="72">
+        <v>1.8</v>
+      </c>
+      <c r="U27" s="72">
+        <v>1.86</v>
+      </c>
+      <c r="V27" s="73">
+        <v>1.98</v>
+      </c>
+      <c r="W27" s="73">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="X27" s="73">
+        <v>1.96</v>
+      </c>
+      <c r="Y27" s="81">
+        <v>1.85</v>
+      </c>
+      <c r="Z27" s="75">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="78">
+        <v>2.92</v>
+      </c>
+      <c r="K28" s="78">
+        <v>3</v>
+      </c>
+      <c r="L28" s="78">
+        <v>3.05</v>
+      </c>
+      <c r="M28" s="78">
+        <v>3.06</v>
+      </c>
+      <c r="N28" s="78">
+        <v>2.9</v>
+      </c>
+      <c r="O28" s="71">
+        <v>3.01</v>
+      </c>
+      <c r="P28" s="71">
+        <v>3.05</v>
+      </c>
+      <c r="Q28" s="71">
+        <v>3.2</v>
+      </c>
+      <c r="R28" s="71">
+        <v>3.22</v>
+      </c>
+      <c r="S28" s="71">
+        <v>3.23</v>
+      </c>
+      <c r="T28" s="72">
+        <v>3.32</v>
+      </c>
+      <c r="U28" s="72">
+        <v>3.66</v>
+      </c>
+      <c r="V28" s="73">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="W28" s="73">
+        <v>3.57</v>
+      </c>
+      <c r="X28" s="73">
+        <v>3.45</v>
+      </c>
+      <c r="Y28" s="81">
+        <v>3.23</v>
+      </c>
+      <c r="Z28" s="75">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="79"/>
+      <c r="B29" s="84" t="s">
         <v>554</v>
       </c>
-      <c r="BN6" s="44">
-[...109 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="C29" s="84"/>
+      <c r="D29" s="84"/>
+      <c r="E29" s="84"/>
+      <c r="F29" s="84"/>
+      <c r="G29" s="84"/>
+      <c r="H29" s="84"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="84"/>
+      <c r="K29" s="84"/>
+      <c r="L29" s="84"/>
+      <c r="M29" s="84"/>
+      <c r="N29" s="84"/>
+      <c r="O29" s="84"/>
+      <c r="P29" s="84"/>
+      <c r="Q29" s="84"/>
+      <c r="R29" s="84"/>
+      <c r="S29" s="84"/>
+      <c r="T29" s="84"/>
+      <c r="U29" s="84"/>
+      <c r="V29" s="84"/>
+      <c r="W29" s="84"/>
+      <c r="X29" s="84"/>
+      <c r="Y29" s="84"/>
+      <c r="Z29" s="84"/>
+    </row>
+    <row r="30" spans="1:26" ht="15">
+      <c r="A30"/>
+      <c r="B30" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="70">
+        <v>1.55</v>
+      </c>
+      <c r="D30" s="70">
+        <v>1.9</v>
+      </c>
+      <c r="E30" s="70">
+        <v>2.09</v>
+      </c>
+      <c r="F30" s="82">
+        <v>2.16</v>
+      </c>
+      <c r="G30" s="70">
+        <v>2.27</v>
+      </c>
+      <c r="H30" s="70">
+        <v>2.37</v>
+      </c>
+      <c r="I30" s="70">
+        <v>2.63</v>
+      </c>
+      <c r="J30" s="85">
+        <v>2.35</v>
+      </c>
+      <c r="K30" s="71">
+        <v>2.34</v>
+      </c>
+      <c r="L30" s="71">
+        <v>2.35</v>
+      </c>
+      <c r="M30" s="71">
+        <v>2.42</v>
+      </c>
+      <c r="N30" s="71">
+        <v>2.44</v>
+      </c>
+      <c r="O30" s="71">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="P30" s="71">
+        <v>2.56</v>
+      </c>
+      <c r="Q30" s="71">
+        <v>2.61</v>
+      </c>
+      <c r="R30" s="71">
+        <v>2.59</v>
+      </c>
+      <c r="S30" s="71">
+        <v>2.67</v>
+      </c>
+      <c r="T30" s="72">
+        <v>2.74</v>
+      </c>
+      <c r="U30" s="72">
+        <v>2.88</v>
+      </c>
+      <c r="V30" s="73">
+        <v>3.07</v>
+      </c>
+      <c r="W30" s="73">
+        <v>2.77</v>
+      </c>
+      <c r="X30" s="73">
+        <v>2.63</v>
+      </c>
+      <c r="Y30" s="81">
+        <v>2.48</v>
+      </c>
+      <c r="Z30" s="75">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="47" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="44">
+      <c r="D31" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="70">
+        <v>2.11</v>
+      </c>
+      <c r="K31" s="78">
+        <v>1.95</v>
+      </c>
+      <c r="L31" s="78">
+        <v>2</v>
+      </c>
+      <c r="M31" s="78">
+        <v>2.08</v>
+      </c>
+      <c r="N31" s="78">
+        <v>2.1</v>
+      </c>
+      <c r="O31" s="71">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="P31" s="71">
+        <v>2.15</v>
+      </c>
+      <c r="Q31" s="71">
+        <v>2.31</v>
+      </c>
+      <c r="R31" s="71">
+        <v>2.25</v>
+      </c>
+      <c r="S31" s="71">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="T31" s="72">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="U31" s="72">
+        <v>2.57</v>
+      </c>
+      <c r="V31" s="73">
+        <v>2.8</v>
+      </c>
+      <c r="W31" s="73">
+        <v>3.11</v>
+      </c>
+      <c r="X31" s="73">
+        <v>2.98</v>
+      </c>
+      <c r="Y31" s="81">
+        <v>2.92</v>
+      </c>
+      <c r="Z31" s="75">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="77" t="s">
+        <v>545</v>
+      </c>
+      <c r="C32" s="70">
+        <v>1.45</v>
+      </c>
+      <c r="D32" s="70">
+        <v>1.93</v>
+      </c>
+      <c r="E32" s="70">
+        <v>2.11</v>
+      </c>
+      <c r="F32" s="82">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="G32" s="70">
+        <v>2.23</v>
+      </c>
+      <c r="H32" s="70">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="I32" s="70">
+        <v>2.41</v>
+      </c>
+      <c r="J32" s="85">
+        <v>2.44</v>
+      </c>
+      <c r="K32" s="71">
+        <v>2.33</v>
+      </c>
+      <c r="L32" s="71">
+        <v>2.34</v>
+      </c>
+      <c r="M32" s="71">
+        <v>2.48</v>
+      </c>
+      <c r="N32" s="71">
+        <v>2.41</v>
+      </c>
+      <c r="O32" s="71">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="P32" s="71">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="Q32" s="71">
+        <v>2.5</v>
+      </c>
+      <c r="R32" s="71">
+        <v>2.56</v>
+      </c>
+      <c r="S32" s="71">
+        <v>2.58</v>
+      </c>
+      <c r="T32" s="72">
+        <v>2.7</v>
+      </c>
+      <c r="U32" s="72">
+        <v>2.79</v>
+      </c>
+      <c r="V32" s="73">
+        <v>2.93</v>
+      </c>
+      <c r="W32" s="73">
+        <v>2.29</v>
+      </c>
+      <c r="X32" s="73">
+        <v>2.21</v>
+      </c>
+      <c r="Y32" s="81">
+        <v>2.06</v>
+      </c>
+      <c r="Z32" s="75">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="80" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="77" t="s">
+        <v>546</v>
+      </c>
+      <c r="C33" s="70">
+        <v>1.55</v>
+      </c>
+      <c r="D33" s="70">
+        <v>2.17</v>
+      </c>
+      <c r="E33" s="70">
+        <v>2.42</v>
+      </c>
+      <c r="F33" s="82">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="G33" s="70">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="H33" s="70">
+        <v>2.73</v>
+      </c>
+      <c r="I33" s="70">
+        <v>2.98</v>
+      </c>
+      <c r="J33" s="85">
+        <v>2.33</v>
+      </c>
+      <c r="K33" s="71">
+        <v>2.34</v>
+      </c>
+      <c r="L33" s="71">
+        <v>2.42</v>
+      </c>
+      <c r="M33" s="71">
+        <v>2.48</v>
+      </c>
+      <c r="N33" s="71">
+        <v>2.57</v>
+      </c>
+      <c r="O33" s="71">
+        <v>2.7</v>
+      </c>
+      <c r="P33" s="71">
+        <v>2.81</v>
+      </c>
+      <c r="Q33" s="71">
+        <v>2.84</v>
+      </c>
+      <c r="R33" s="71">
+        <v>2.82</v>
+      </c>
+      <c r="S33" s="71">
+        <v>2.89</v>
+      </c>
+      <c r="T33" s="72">
+        <v>3.04</v>
+      </c>
+      <c r="U33" s="72">
+        <v>3.16</v>
+      </c>
+      <c r="V33" s="73">
+        <v>3.38</v>
+      </c>
+      <c r="W33" s="73">
+        <v>2.95</v>
+      </c>
+      <c r="X33" s="73">
+        <v>2.97</v>
+      </c>
+      <c r="Y33" s="81">
+        <v>2.8</v>
+      </c>
+      <c r="Z33" s="75">
+        <v>2.58</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="80" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="44">
+      <c r="B34" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" s="70">
+        <v>1.81</v>
+      </c>
+      <c r="D34" s="70">
+        <v>2.23</v>
+      </c>
+      <c r="E34" s="70">
+        <v>2.34</v>
+      </c>
+      <c r="F34" s="82">
+        <v>2.29</v>
+      </c>
+      <c r="G34" s="70">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="H34" s="70">
+        <v>2.71</v>
+      </c>
+      <c r="I34" s="70">
+        <v>3.05</v>
+      </c>
+      <c r="J34" s="85">
+        <v>2.88</v>
+      </c>
+      <c r="K34" s="71">
+        <v>3</v>
+      </c>
+      <c r="L34" s="71">
+        <v>3.04</v>
+      </c>
+      <c r="M34" s="71">
+        <v>3.19</v>
+      </c>
+      <c r="N34" s="71">
+        <v>3.21</v>
+      </c>
+      <c r="O34" s="71">
+        <v>3.52</v>
+      </c>
+      <c r="P34" s="71">
+        <v>3.72</v>
+      </c>
+      <c r="Q34" s="71">
+        <v>3.76</v>
+      </c>
+      <c r="R34" s="71">
+        <v>4.16</v>
+      </c>
+      <c r="S34" s="71">
+        <v>4.59</v>
+      </c>
+      <c r="T34" s="72">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="U34" s="72">
+        <v>5.46</v>
+      </c>
+      <c r="V34" s="73">
+        <v>5.73</v>
+      </c>
+      <c r="W34" s="73">
+        <v>3.39</v>
+      </c>
+      <c r="X34" s="73">
+        <v>3.13</v>
+      </c>
+      <c r="Y34" s="81">
+        <v>2.98</v>
+      </c>
+      <c r="Z34" s="75">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="70">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="D35" s="70">
+        <v>2.81</v>
+      </c>
+      <c r="E35" s="70">
+        <v>3.02</v>
+      </c>
+      <c r="F35" s="82">
+        <v>3.33</v>
+      </c>
+      <c r="G35" s="70">
+        <v>3.17</v>
+      </c>
+      <c r="H35" s="70">
+        <v>3.02</v>
+      </c>
+      <c r="I35" s="70">
+        <v>3.33</v>
+      </c>
+      <c r="J35" s="85">
+        <v>3.3</v>
+      </c>
+      <c r="K35" s="71">
+        <v>3.39</v>
+      </c>
+      <c r="L35" s="71">
+        <v>3.31</v>
+      </c>
+      <c r="M35" s="71">
+        <v>3.38</v>
+      </c>
+      <c r="N35" s="71">
+        <v>3.44</v>
+      </c>
+      <c r="O35" s="71">
+        <v>3.5</v>
+      </c>
+      <c r="P35" s="71">
+        <v>3.48</v>
+      </c>
+      <c r="Q35" s="71">
+        <v>3.69</v>
+      </c>
+      <c r="R35" s="71">
+        <v>3.53</v>
+      </c>
+      <c r="S35" s="71">
+        <v>3.62</v>
+      </c>
+      <c r="T35" s="72">
+        <v>3.61</v>
+      </c>
+      <c r="U35" s="72">
+        <v>3.74</v>
+      </c>
+      <c r="V35" s="73">
+        <v>3.87</v>
+      </c>
+      <c r="W35" s="73">
+        <v>3.48</v>
+      </c>
+      <c r="X35" s="73">
+        <v>3.26</v>
+      </c>
+      <c r="Y35" s="81">
+        <v>3.01</v>
+      </c>
+      <c r="Z35" s="75">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="44">
+      <c r="B36" s="77" t="s">
+        <v>547</v>
+      </c>
+      <c r="C36" s="70">
+        <v>1.23</v>
+      </c>
+      <c r="D36" s="70">
+        <v>1.76</v>
+      </c>
+      <c r="E36" s="70">
+        <v>1.89</v>
+      </c>
+      <c r="F36" s="82">
+        <v>1.89</v>
+      </c>
+      <c r="G36" s="70">
+        <v>1.99</v>
+      </c>
+      <c r="H36" s="70">
+        <v>2.13</v>
+      </c>
+      <c r="I36" s="70">
+        <v>2.31</v>
+      </c>
+      <c r="J36" s="85">
+        <v>2.38</v>
+      </c>
+      <c r="K36" s="71">
+        <v>2.44</v>
+      </c>
+      <c r="L36" s="71">
+        <v>2.39</v>
+      </c>
+      <c r="M36" s="71">
+        <v>2.48</v>
+      </c>
+      <c r="N36" s="71">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="O36" s="71">
+        <v>2.46</v>
+      </c>
+      <c r="P36" s="71">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="Q36" s="71">
+        <v>2.66</v>
+      </c>
+      <c r="R36" s="71">
+        <v>2.67</v>
+      </c>
+      <c r="S36" s="71">
+        <v>2.77</v>
+      </c>
+      <c r="T36" s="72">
+        <v>2.8</v>
+      </c>
+      <c r="U36" s="72">
+        <v>2.95</v>
+      </c>
+      <c r="V36" s="73">
+        <v>3.13</v>
+      </c>
+      <c r="W36" s="73">
+        <v>2.67</v>
+      </c>
+      <c r="X36" s="73">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="Y36" s="81">
+        <v>2.4</v>
+      </c>
+      <c r="Z36" s="75">
+        <v>2.34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="80" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="70">
+        <v>1.55</v>
+      </c>
+      <c r="D37" s="70">
+        <v>1.88</v>
+      </c>
+      <c r="E37" s="70">
+        <v>2.17</v>
+      </c>
+      <c r="F37" s="82">
+        <v>2.31</v>
+      </c>
+      <c r="G37" s="70">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="H37" s="70">
+        <v>2.77</v>
+      </c>
+      <c r="I37" s="70">
+        <v>2.84</v>
+      </c>
+      <c r="J37" s="85">
+        <v>3</v>
+      </c>
+      <c r="K37" s="71">
+        <v>3</v>
+      </c>
+      <c r="L37" s="71">
+        <v>3.16</v>
+      </c>
+      <c r="M37" s="71">
+        <v>3.35</v>
+      </c>
+      <c r="N37" s="71">
+        <v>3.23</v>
+      </c>
+      <c r="O37" s="71">
+        <v>3.3</v>
+      </c>
+      <c r="P37" s="71">
+        <v>3.29</v>
+      </c>
+      <c r="Q37" s="71">
+        <v>3.37</v>
+      </c>
+      <c r="R37" s="71">
+        <v>3.4</v>
+      </c>
+      <c r="S37" s="71">
+        <v>3.75</v>
+      </c>
+      <c r="T37" s="72">
+        <v>3.97</v>
+      </c>
+      <c r="U37" s="72">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="V37" s="73">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="W37" s="73">
+        <v>3.38</v>
+      </c>
+      <c r="X37" s="73">
+        <v>3.29</v>
+      </c>
+      <c r="Y37" s="81">
+        <v>3.08</v>
+      </c>
+      <c r="Z37" s="75">
+        <v>2.92</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="70">
+        <v>2.77</v>
+      </c>
+      <c r="K38" s="78">
+        <v>3.02</v>
+      </c>
+      <c r="L38" s="78">
+        <v>2.95</v>
+      </c>
+      <c r="M38" s="78">
+        <v>3.01</v>
+      </c>
+      <c r="N38" s="78">
+        <v>3.15</v>
+      </c>
+      <c r="O38" s="71">
+        <v>3.27</v>
+      </c>
+      <c r="P38" s="71">
+        <v>3.28</v>
+      </c>
+      <c r="Q38" s="71">
+        <v>3.37</v>
+      </c>
+      <c r="R38" s="71">
+        <v>3.55</v>
+      </c>
+      <c r="S38" s="71">
+        <v>3.74</v>
+      </c>
+      <c r="T38" s="72">
+        <v>4.13</v>
+      </c>
+      <c r="U38" s="72">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="V38" s="73">
+        <v>4.34</v>
+      </c>
+      <c r="W38" s="73">
+        <v>3.37</v>
+      </c>
+      <c r="X38" s="73">
+        <v>3.11</v>
+      </c>
+      <c r="Y38" s="81">
+        <v>2.95</v>
+      </c>
+      <c r="Z38" s="75">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="80" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="77" t="s">
+        <v>548</v>
+      </c>
+      <c r="C39" s="70">
+        <v>1.55</v>
+      </c>
+      <c r="D39" s="70">
+        <v>1.82</v>
+      </c>
+      <c r="E39" s="70">
+        <v>1.92</v>
+      </c>
+      <c r="F39" s="82">
+        <v>1.94</v>
+      </c>
+      <c r="G39" s="70">
+        <v>1.85</v>
+      </c>
+      <c r="H39" s="70">
+        <v>1.86</v>
+      </c>
+      <c r="I39" s="70">
+        <v>1.91</v>
+      </c>
+      <c r="J39" s="85">
+        <v>1.9</v>
+      </c>
+      <c r="K39" s="71">
+        <v>1.91</v>
+      </c>
+      <c r="L39" s="71">
+        <v>1.95</v>
+      </c>
+      <c r="M39" s="71">
+        <v>1.97</v>
+      </c>
+      <c r="N39" s="71">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="O39" s="71">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="P39" s="71">
+        <v>2.04</v>
+      </c>
+      <c r="Q39" s="71">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="R39" s="71">
+        <v>1.95</v>
+      </c>
+      <c r="S39" s="71">
+        <v>2.04</v>
+      </c>
+      <c r="T39" s="72">
+        <v>2.1</v>
+      </c>
+      <c r="U39" s="72">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="V39" s="73">
+        <v>2.33</v>
+      </c>
+      <c r="W39" s="73">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="X39" s="73">
+        <v>2.15</v>
+      </c>
+      <c r="Y39" s="81">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="Z39" s="75">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="80" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="77" t="s">
+        <v>549</v>
+      </c>
+      <c r="C40" s="70">
+        <v>1.17</v>
+      </c>
+      <c r="D40" s="70">
+        <v>1.5</v>
+      </c>
+      <c r="E40" s="70">
+        <v>1.48</v>
+      </c>
+      <c r="F40" s="82">
+        <v>1.45</v>
+      </c>
+      <c r="G40" s="70">
+        <v>1.51</v>
+      </c>
+      <c r="H40" s="70">
+        <v>1.49</v>
+      </c>
+      <c r="I40" s="70">
+        <v>1.67</v>
+      </c>
+      <c r="J40" s="85">
+        <v>1.65</v>
+      </c>
+      <c r="K40" s="71">
+        <v>1.68</v>
+      </c>
+      <c r="L40" s="71">
+        <v>1.69</v>
+      </c>
+      <c r="M40" s="71">
+        <v>1.8</v>
+      </c>
+      <c r="N40" s="71">
+        <v>1.83</v>
+      </c>
+      <c r="O40" s="71">
+        <v>1.78</v>
+      </c>
+      <c r="P40" s="71">
+        <v>1.82</v>
+      </c>
+      <c r="Q40" s="71">
+        <v>1.81</v>
+      </c>
+      <c r="R40" s="71">
+        <v>1.76</v>
+      </c>
+      <c r="S40" s="71">
+        <v>1.82</v>
+      </c>
+      <c r="T40" s="72">
+        <v>1.84</v>
+      </c>
+      <c r="U40" s="72">
+        <v>1.92</v>
+      </c>
+      <c r="V40" s="73">
+        <v>1.94</v>
+      </c>
+      <c r="W40" s="73">
+        <v>1.93</v>
+      </c>
+      <c r="X40" s="73">
+        <v>1.8</v>
+      </c>
+      <c r="Y40" s="81">
+        <v>1.71</v>
+      </c>
+      <c r="Z40" s="75">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="80" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="70">
+        <v>2.5</v>
+      </c>
+      <c r="D41" s="70">
+        <v>2.63</v>
+      </c>
+      <c r="E41" s="70">
+        <v>2.96</v>
+      </c>
+      <c r="F41" s="82">
+        <v>3.03</v>
+      </c>
+      <c r="G41" s="70">
+        <v>3.33</v>
+      </c>
+      <c r="H41" s="70">
+        <v>3.76</v>
+      </c>
+      <c r="I41" s="70">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="J41" s="85">
+        <v>3.58</v>
+      </c>
+      <c r="K41" s="71">
+        <v>3.66</v>
+      </c>
+      <c r="L41" s="71">
+        <v>3.73</v>
+      </c>
+      <c r="M41" s="71">
+        <v>3.74</v>
+      </c>
+      <c r="N41" s="71">
+        <v>3.56</v>
+      </c>
+      <c r="O41" s="71">
+        <v>3.68</v>
+      </c>
+      <c r="P41" s="71">
+        <v>3.59</v>
+      </c>
+      <c r="Q41" s="71">
+        <v>3.59</v>
+      </c>
+      <c r="R41" s="71">
+        <v>3.55</v>
+      </c>
+      <c r="S41" s="71">
+        <v>3.69</v>
+      </c>
+      <c r="T41" s="72">
+        <v>3.87</v>
+      </c>
+      <c r="U41" s="72">
+        <v>4.25</v>
+      </c>
+      <c r="V41" s="73">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="W41" s="73">
+        <v>3.93</v>
+      </c>
+      <c r="X41" s="73">
+        <v>3.79</v>
+      </c>
+      <c r="Y41" s="81">
+        <v>3.49</v>
+      </c>
+      <c r="Z41" s="75">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="80" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="77" t="s">
+        <v>550</v>
+      </c>
+      <c r="C42" s="70">
+        <v>2.16</v>
+      </c>
+      <c r="D42" s="70">
+        <v>2.7</v>
+      </c>
+      <c r="E42" s="70">
+        <v>3.05</v>
+      </c>
+      <c r="F42" s="82">
+        <v>3</v>
+      </c>
+      <c r="G42" s="70">
+        <v>3.37</v>
+      </c>
+      <c r="H42" s="70">
+        <v>3.49</v>
+      </c>
+      <c r="I42" s="70">
+        <v>3.45</v>
+      </c>
+      <c r="J42" s="85">
+        <v>3.26</v>
+      </c>
+      <c r="K42" s="71">
+        <v>3.16</v>
+      </c>
+      <c r="L42" s="71">
+        <v>3.41</v>
+      </c>
+      <c r="M42" s="71">
+        <v>3.43</v>
+      </c>
+      <c r="N42" s="71">
+        <v>3.74</v>
+      </c>
+      <c r="O42" s="71">
+        <v>4</v>
+      </c>
+      <c r="P42" s="71">
+        <v>3.6</v>
+      </c>
+      <c r="Q42" s="71">
+        <v>3.98</v>
+      </c>
+      <c r="R42" s="71">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="S42" s="71">
+        <v>4.26</v>
+      </c>
+      <c r="T42" s="72">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="U42" s="72">
+        <v>4.28</v>
+      </c>
+      <c r="V42" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="W42" s="73">
+        <v>3.91</v>
+      </c>
+      <c r="X42" s="73">
+        <v>3.53</v>
+      </c>
+      <c r="Y42" s="81">
+        <v>3.32</v>
+      </c>
+      <c r="Z42" s="75">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="C43" s="70">
+        <v>1.26</v>
+      </c>
+      <c r="D43" s="70">
+        <v>1.54</v>
+      </c>
+      <c r="E43" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="F43" s="82">
+        <v>1.69</v>
+      </c>
+      <c r="G43" s="70">
+        <v>1.8</v>
+      </c>
+      <c r="H43" s="70">
+        <v>1.86</v>
+      </c>
+      <c r="I43" s="70">
+        <v>2.06</v>
+      </c>
+      <c r="J43" s="85">
+        <v>1.91</v>
+      </c>
+      <c r="K43" s="71">
+        <v>1.82</v>
+      </c>
+      <c r="L43" s="71">
+        <v>1.92</v>
+      </c>
+      <c r="M43" s="71">
+        <v>1.97</v>
+      </c>
+      <c r="N43" s="71">
+        <v>1.99</v>
+      </c>
+      <c r="O43" s="71">
+        <v>2.02</v>
+      </c>
+      <c r="P43" s="71">
+        <v>2.04</v>
+      </c>
+      <c r="Q43" s="71">
+        <v>2.04</v>
+      </c>
+      <c r="R43" s="71">
+        <v>2</v>
+      </c>
+      <c r="S43" s="71">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="T43" s="72">
+        <v>2.09</v>
+      </c>
+      <c r="U43" s="72">
+        <v>2.13</v>
+      </c>
+      <c r="V43" s="73">
+        <v>2.25</v>
+      </c>
+      <c r="W43" s="73">
+        <v>2.15</v>
+      </c>
+      <c r="X43" s="73">
+        <v>2.02</v>
+      </c>
+      <c r="Y43" s="81">
+        <v>1.89</v>
+      </c>
+      <c r="Z43" s="75">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="80" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44" s="77" t="s">
+        <v>551</v>
+      </c>
+      <c r="C44" s="70">
+        <v>1.2</v>
+      </c>
+      <c r="D44" s="70">
+        <v>1.52</v>
+      </c>
+      <c r="E44" s="70">
+        <v>1.43</v>
+      </c>
+      <c r="F44" s="82">
+        <v>1.7</v>
+      </c>
+      <c r="G44" s="70">
+        <v>1.64</v>
+      </c>
+      <c r="H44" s="70">
+        <v>1.74</v>
+      </c>
+      <c r="I44" s="70">
+        <v>1.92</v>
+      </c>
+      <c r="J44" s="85">
+        <v>1.79</v>
+      </c>
+      <c r="K44" s="71">
+        <v>1.79</v>
+      </c>
+      <c r="L44" s="71">
+        <v>1.83</v>
+      </c>
+      <c r="M44" s="71">
+        <v>1.89</v>
+      </c>
+      <c r="N44" s="71">
+        <v>1.86</v>
+      </c>
+      <c r="O44" s="71">
+        <v>1.88</v>
+      </c>
+      <c r="P44" s="71">
+        <v>1.88</v>
+      </c>
+      <c r="Q44" s="71">
+        <v>1.85</v>
+      </c>
+      <c r="R44" s="71">
+        <v>1.75</v>
+      </c>
+      <c r="S44" s="71">
+        <v>1.77</v>
+      </c>
+      <c r="T44" s="72">
+        <v>1.74</v>
+      </c>
+      <c r="U44" s="72">
+        <v>1.73</v>
+      </c>
+      <c r="V44" s="73">
+        <v>1.7</v>
+      </c>
+      <c r="W44" s="73">
+        <v>1.72</v>
+      </c>
+      <c r="X44" s="73">
+        <v>1.64</v>
+      </c>
+      <c r="Y44" s="81">
+        <v>1.48</v>
+      </c>
+      <c r="Z44" s="75">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="77" t="s">
+        <v>552</v>
+      </c>
+      <c r="C45" s="82">
+        <v>2.35</v>
+      </c>
+      <c r="D45" s="70">
+        <v>2.66</v>
+      </c>
+      <c r="E45" s="70">
+        <v>2.96</v>
+      </c>
+      <c r="F45" s="82">
+        <v>3.13</v>
+      </c>
+      <c r="G45" s="70">
+        <v>3.4</v>
+      </c>
+      <c r="H45" s="70">
+        <v>3.62</v>
+      </c>
+      <c r="I45" s="70">
+        <v>4.53</v>
+      </c>
+      <c r="J45" s="85">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="K45" s="71">
+        <v>4.33</v>
+      </c>
+      <c r="L45" s="71">
+        <v>4.43</v>
+      </c>
+      <c r="M45" s="71">
+        <v>4.62</v>
+      </c>
+      <c r="N45" s="71">
+        <v>4.83</v>
+      </c>
+      <c r="O45" s="71">
+        <v>5.36</v>
+      </c>
+      <c r="P45" s="71">
+        <v>5.53</v>
+      </c>
+      <c r="Q45" s="71">
+        <v>5.68</v>
+      </c>
+      <c r="R45" s="71">
+        <v>5.98</v>
+      </c>
+      <c r="S45" s="71">
+        <v>6.62</v>
+      </c>
+      <c r="T45" s="72">
+        <v>7.24</v>
+      </c>
+      <c r="U45" s="72">
+        <v>7.36</v>
+      </c>
+      <c r="V45" s="73">
+        <v>7.71</v>
+      </c>
+      <c r="W45" s="73">
+        <v>4.75</v>
+      </c>
+      <c r="X45" s="73">
+        <v>4.38</v>
+      </c>
+      <c r="Y45" s="81">
+        <v>4.26</v>
+      </c>
+      <c r="Z45" s="75">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="80" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="70">
+        <v>2.4</v>
+      </c>
+      <c r="K46" s="78">
+        <v>2.42</v>
+      </c>
+      <c r="L46" s="78">
+        <v>2.76</v>
+      </c>
+      <c r="M46" s="78">
+        <v>2.78</v>
+      </c>
+      <c r="N46" s="78">
+        <v>2.96</v>
+      </c>
+      <c r="O46" s="71">
+        <v>3.08</v>
+      </c>
+      <c r="P46" s="71">
+        <v>2.94</v>
+      </c>
+      <c r="Q46" s="71">
+        <v>2.98</v>
+      </c>
+      <c r="R46" s="71">
+        <v>2.93</v>
+      </c>
+      <c r="S46" s="71">
+        <v>3.07</v>
+      </c>
+      <c r="T46" s="72">
+        <v>3.04</v>
+      </c>
+      <c r="U46" s="72">
+        <v>3.23</v>
+      </c>
+      <c r="V46" s="73">
+        <v>3.36</v>
+      </c>
+      <c r="W46" s="73">
+        <v>3.24</v>
+      </c>
+      <c r="X46" s="73">
+        <v>3.14</v>
+      </c>
+      <c r="Y46" s="81">
+        <v>2.99</v>
+      </c>
+      <c r="Z46" s="75">
+        <v>2.66</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="80" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="77" t="s">
+        <v>553</v>
+      </c>
+      <c r="C47" s="70">
+        <v>1.24</v>
+      </c>
+      <c r="D47" s="70">
+        <v>1.49</v>
+      </c>
+      <c r="E47" s="70">
+        <v>1.57</v>
+      </c>
+      <c r="F47" s="82">
+        <v>1.62</v>
+      </c>
+      <c r="G47" s="70">
+        <v>1.76</v>
+      </c>
+      <c r="H47" s="70">
+        <v>1.88</v>
+      </c>
+      <c r="I47" s="70">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="J47" s="85">
+        <v>1.71</v>
+      </c>
+      <c r="K47" s="71">
+        <v>1.72</v>
+      </c>
+      <c r="L47" s="71">
+        <v>1.73</v>
+      </c>
+      <c r="M47" s="71">
+        <v>1.89</v>
+      </c>
+      <c r="N47" s="71">
+        <v>1.82</v>
+      </c>
+      <c r="O47" s="71">
+        <v>1.89</v>
+      </c>
+      <c r="P47" s="71">
+        <v>1.96</v>
+      </c>
+      <c r="Q47" s="71">
+        <v>1.96</v>
+      </c>
+      <c r="R47" s="71">
+        <v>1.96</v>
+      </c>
+      <c r="S47" s="71">
+        <v>1.98</v>
+      </c>
+      <c r="T47" s="72">
+        <v>2</v>
+      </c>
+      <c r="U47" s="72">
+        <v>2.1</v>
+      </c>
+      <c r="V47" s="73">
+        <v>2.23</v>
+      </c>
+      <c r="W47" s="73">
+        <v>2.17</v>
+      </c>
+      <c r="X47" s="73">
+        <v>2.04</v>
+      </c>
+      <c r="Y47" s="81">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Z47" s="75">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="J7" s="44">
-[...17 lines deleted...]
-      <c r="P7" s="44">
+      <c r="B48" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="70">
+        <v>1.05</v>
+      </c>
+      <c r="D48" s="70">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="E48" s="70">
+        <v>1.41</v>
+      </c>
+      <c r="F48" s="82">
+        <v>1.55</v>
+      </c>
+      <c r="G48" s="70">
+        <v>1.68</v>
+      </c>
+      <c r="H48" s="70">
+        <v>2.06</v>
+      </c>
+      <c r="I48" s="70">
+        <v>2.38</v>
+      </c>
+      <c r="J48" s="85">
+        <v>2.14</v>
+      </c>
+      <c r="K48" s="71">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="L48" s="71">
+        <v>2.17</v>
+      </c>
+      <c r="M48" s="71">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="N48" s="71">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="O48" s="71">
+        <v>2.67</v>
+      </c>
+      <c r="P48" s="71">
+        <v>2.91</v>
+      </c>
+      <c r="Q48" s="71">
+        <v>2.99</v>
+      </c>
+      <c r="R48" s="71">
+        <v>2.85</v>
+      </c>
+      <c r="S48" s="71">
+        <v>2.87</v>
+      </c>
+      <c r="T48" s="72">
+        <v>2.77</v>
+      </c>
+      <c r="U48" s="72">
+        <v>2.82</v>
+      </c>
+      <c r="V48" s="73">
+        <v>2.97</v>
+      </c>
+      <c r="W48" s="73">
+        <v>2.58</v>
+      </c>
+      <c r="X48" s="73">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="Y48" s="81">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="Z48" s="75">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="83" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="70">
+        <v>1.25</v>
+      </c>
+      <c r="D49" s="70">
+        <v>1.77</v>
+      </c>
+      <c r="E49" s="70">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="F49" s="82">
+        <v>2.14</v>
+      </c>
+      <c r="G49" s="70">
+        <v>2.25</v>
+      </c>
+      <c r="H49" s="70">
+        <v>2.29</v>
+      </c>
+      <c r="I49" s="70">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="J49" s="85">
+        <v>1.82</v>
+      </c>
+      <c r="K49" s="71">
+        <v>1.78</v>
+      </c>
+      <c r="L49" s="71">
+        <v>1.7</v>
+      </c>
+      <c r="M49" s="71">
+        <v>1.75</v>
+      </c>
+      <c r="N49" s="71">
+        <v>1.72</v>
+      </c>
+      <c r="O49" s="71">
+        <v>1.74</v>
+      </c>
+      <c r="P49" s="71">
+        <v>1.76</v>
+      </c>
+      <c r="Q49" s="71">
+        <v>1.74</v>
+      </c>
+      <c r="R49" s="71">
+        <v>1.69</v>
+      </c>
+      <c r="S49" s="71">
+        <v>1.76</v>
+      </c>
+      <c r="T49" s="72">
+        <v>1.8</v>
+      </c>
+      <c r="U49" s="72">
+        <v>1.86</v>
+      </c>
+      <c r="V49" s="73">
+        <v>1.98</v>
+      </c>
+      <c r="W49" s="73">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="X49" s="73">
+        <v>1.96</v>
+      </c>
+      <c r="Y49" s="81">
+        <v>1.85</v>
+      </c>
+      <c r="Z49" s="75">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="70"/>
+      <c r="E50" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J50" s="70">
+        <v>2.92</v>
+      </c>
+      <c r="K50" s="78">
+        <v>3</v>
+      </c>
+      <c r="L50" s="78">
+        <v>3.05</v>
+      </c>
+      <c r="M50" s="78">
+        <v>3.06</v>
+      </c>
+      <c r="N50" s="78">
+        <v>2.9</v>
+      </c>
+      <c r="O50" s="71">
+        <v>3.01</v>
+      </c>
+      <c r="P50" s="71">
+        <v>3.05</v>
+      </c>
+      <c r="Q50" s="71">
+        <v>3.2</v>
+      </c>
+      <c r="R50" s="71">
+        <v>3.22</v>
+      </c>
+      <c r="S50" s="71">
+        <v>3.23</v>
+      </c>
+      <c r="T50" s="72">
+        <v>3.32</v>
+      </c>
+      <c r="U50" s="72">
+        <v>3.66</v>
+      </c>
+      <c r="V50" s="73">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="W50" s="73">
+        <v>3.57</v>
+      </c>
+      <c r="X50" s="73">
+        <v>3.45</v>
+      </c>
+      <c r="Y50" s="81">
+        <v>3.23</v>
+      </c>
+      <c r="Z50" s="75">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="80"/>
+      <c r="B51" s="86" t="s">
+        <v>555</v>
+      </c>
+      <c r="C51" s="86"/>
+      <c r="D51" s="86"/>
+      <c r="E51" s="86"/>
+      <c r="F51" s="86"/>
+      <c r="G51" s="86"/>
+      <c r="H51" s="86"/>
+      <c r="I51" s="86"/>
+      <c r="J51" s="86"/>
+      <c r="K51" s="86"/>
+      <c r="L51" s="86"/>
+      <c r="M51" s="86"/>
+      <c r="N51" s="86"/>
+      <c r="O51" s="86"/>
+      <c r="P51" s="86"/>
+      <c r="Q51" s="86"/>
+      <c r="R51" s="86"/>
+      <c r="S51" s="86"/>
+      <c r="T51" s="86"/>
+      <c r="U51" s="86"/>
+      <c r="V51" s="86"/>
+      <c r="W51" s="86"/>
+      <c r="X51" s="86"/>
+      <c r="Y51" s="86"/>
+      <c r="Z51" s="86"/>
+    </row>
+    <row r="52" spans="1:26" ht="15">
+      <c r="A52"/>
+      <c r="B52" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" s="82">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="D52" s="82">
+        <v>2.25</v>
+      </c>
+      <c r="E52" s="82">
+        <v>2.41</v>
+      </c>
+      <c r="F52" s="82">
+        <v>2.33</v>
+      </c>
+      <c r="G52" s="82">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="H52" s="82">
+        <v>2.62</v>
+      </c>
+      <c r="I52" s="82">
+        <v>2.79</v>
+      </c>
+      <c r="J52" s="88">
+        <v>2.88</v>
+      </c>
+      <c r="K52" s="89">
+        <v>3.02</v>
+      </c>
+      <c r="L52" s="89">
+        <v>3.02</v>
+      </c>
+      <c r="M52" s="89">
+        <v>3.01</v>
+      </c>
+      <c r="N52" s="89">
+        <v>3.05</v>
+      </c>
+      <c r="O52" s="89">
+        <v>3.12</v>
+      </c>
+      <c r="P52" s="89">
+        <v>3.08</v>
+      </c>
+      <c r="Q52" s="89">
+        <v>3.1</v>
+      </c>
+      <c r="R52" s="89">
+        <v>3.03</v>
+      </c>
+      <c r="S52" s="89">
+        <v>3.12</v>
+      </c>
+      <c r="T52" s="90">
+        <v>3.2</v>
+      </c>
+      <c r="U52" s="90">
+        <v>3.56</v>
+      </c>
+      <c r="V52" s="91">
+        <v>3.78</v>
+      </c>
+      <c r="W52" s="91">
+        <v>3.59</v>
+      </c>
+      <c r="X52" s="91">
+        <v>3.59</v>
+      </c>
+      <c r="Y52" s="92">
+        <v>3.44</v>
+      </c>
+      <c r="Z52" s="75">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="76">
+        <v>100000000</v>
+      </c>
+      <c r="B53" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="70">
+        <v>2.77</v>
+      </c>
+      <c r="K53" s="93">
+        <v>2.81</v>
+      </c>
+      <c r="L53" s="93">
+        <v>2.72</v>
+      </c>
+      <c r="M53" s="93">
+        <v>2.72</v>
+      </c>
+      <c r="N53" s="93">
+        <v>2.68</v>
+      </c>
+      <c r="O53" s="89">
+        <v>2.85</v>
+      </c>
+      <c r="P53" s="89">
+        <v>2.79</v>
+      </c>
+      <c r="Q53" s="89">
+        <v>2.91</v>
+      </c>
+      <c r="R53" s="89">
+        <v>2.98</v>
+      </c>
+      <c r="S53" s="89">
+        <v>3.03</v>
+      </c>
+      <c r="T53" s="90">
+        <v>3.07</v>
+      </c>
+      <c r="U53" s="90">
+        <v>3.33</v>
+      </c>
+      <c r="V53" s="91">
+        <v>3.49</v>
+      </c>
+      <c r="W53" s="91">
+        <v>3.16</v>
+      </c>
+      <c r="X53" s="91">
+        <v>3.09</v>
+      </c>
+      <c r="Y53" s="92">
+        <v>3.05</v>
+      </c>
+      <c r="Z53" s="75">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" s="77" t="s">
+        <v>545</v>
+      </c>
+      <c r="C54" s="82">
+        <v>1.75</v>
+      </c>
+      <c r="D54" s="82">
+        <v>1.86</v>
+      </c>
+      <c r="E54" s="82">
+        <v>1.84</v>
+      </c>
+      <c r="F54" s="82">
+        <v>1.71</v>
+      </c>
+      <c r="G54" s="82">
+        <v>1.75</v>
+      </c>
+      <c r="H54" s="82">
+        <v>1.77</v>
+      </c>
+      <c r="I54" s="82">
+        <v>1.87</v>
+      </c>
+      <c r="J54" s="88">
+        <v>2.16</v>
+      </c>
+      <c r="K54" s="89">
+        <v>2.09</v>
+      </c>
+      <c r="L54" s="89">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M54" s="89">
+        <v>2.38</v>
+      </c>
+      <c r="N54" s="89">
+        <v>2.25</v>
+      </c>
+      <c r="O54" s="89">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="P54" s="89">
+        <v>2.17</v>
+      </c>
+      <c r="Q54" s="89">
+        <v>2.15</v>
+      </c>
+      <c r="R54" s="89">
+        <v>2.16</v>
+      </c>
+      <c r="S54" s="89">
+        <v>2.27</v>
+      </c>
+      <c r="T54" s="90">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="U54" s="90">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="V54" s="91">
+        <v>2.46</v>
+      </c>
+      <c r="W54" s="91">
+        <v>2.44</v>
+      </c>
+      <c r="X54" s="91">
+        <v>2.35</v>
+      </c>
+      <c r="Y54" s="92">
+        <v>2.21</v>
+      </c>
+      <c r="Z54" s="75">
+        <v>2.0699999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="80" t="s">
+        <v>46</v>
+      </c>
+      <c r="B55" s="77" t="s">
+        <v>546</v>
+      </c>
+      <c r="C55" s="82">
+        <v>2.1</v>
+      </c>
+      <c r="D55" s="82">
+        <v>1.69</v>
+      </c>
+      <c r="E55" s="82">
+        <v>1.84</v>
+      </c>
+      <c r="F55" s="82">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="G55" s="82">
+        <v>2.13</v>
+      </c>
+      <c r="H55" s="82">
+        <v>2.06</v>
+      </c>
+      <c r="I55" s="82">
+        <v>2.23</v>
+      </c>
+      <c r="J55" s="88">
+        <v>2.65</v>
+      </c>
+      <c r="K55" s="89">
+        <v>2.81</v>
+      </c>
+      <c r="L55" s="89">
+        <v>2.76</v>
+      </c>
+      <c r="M55" s="89">
+        <v>2.71</v>
+      </c>
+      <c r="N55" s="89">
+        <v>2.61</v>
+      </c>
+      <c r="O55" s="89">
+        <v>2.67</v>
+      </c>
+      <c r="P55" s="89">
+        <v>2.62</v>
+      </c>
+      <c r="Q55" s="89">
+        <v>2.57</v>
+      </c>
+      <c r="R55" s="89">
+        <v>2.44</v>
+      </c>
+      <c r="S55" s="89">
+        <v>2.66</v>
+      </c>
+      <c r="T55" s="90">
+        <v>2.84</v>
+      </c>
+      <c r="U55" s="90">
+        <v>3.12</v>
+      </c>
+      <c r="V55" s="91">
+        <v>3.34</v>
+      </c>
+      <c r="W55" s="91">
+        <v>3.5</v>
+      </c>
+      <c r="X55" s="91">
+        <v>3.6</v>
+      </c>
+      <c r="Y55" s="92">
+        <v>3.47</v>
+      </c>
+      <c r="Z55" s="75">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" s="80" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="82">
+        <v>1.91</v>
+      </c>
+      <c r="D56" s="82">
+        <v>2.06</v>
+      </c>
+      <c r="E56" s="82">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="F56" s="82">
+        <v>2.12</v>
+      </c>
+      <c r="G56" s="82">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H56" s="82">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="I56" s="82">
+        <v>2.8</v>
+      </c>
+      <c r="J56" s="88">
+        <v>2.76</v>
+      </c>
+      <c r="K56" s="89">
+        <v>2.85</v>
+      </c>
+      <c r="L56" s="89">
+        <v>2.84</v>
+      </c>
+      <c r="M56" s="89">
+        <v>2.85</v>
+      </c>
+      <c r="N56" s="89">
+        <v>2.98</v>
+      </c>
+      <c r="O56" s="89">
+        <v>3.18</v>
+      </c>
+      <c r="P56" s="89">
+        <v>3.13</v>
+      </c>
+      <c r="Q56" s="89">
+        <v>3.43</v>
+      </c>
+      <c r="R56" s="89">
+        <v>3.35</v>
+      </c>
+      <c r="S56" s="89">
+        <v>3.47</v>
+      </c>
+      <c r="T56" s="90">
+        <v>3.54</v>
+      </c>
+      <c r="U56" s="90">
+        <v>3.92</v>
+      </c>
+      <c r="V56" s="91">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="W56" s="91">
+        <v>3.72</v>
+      </c>
+      <c r="X56" s="91">
+        <v>3.68</v>
+      </c>
+      <c r="Y56" s="92">
+        <v>3.48</v>
+      </c>
+      <c r="Z56" s="75">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="B57" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="82">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="D57" s="82">
+        <v>2.36</v>
+      </c>
+      <c r="E57" s="82">
+        <v>2.16</v>
+      </c>
+      <c r="F57" s="82">
+        <v>2.19</v>
+      </c>
+      <c r="G57" s="82">
+        <v>2.75</v>
+      </c>
+      <c r="H57" s="82">
+        <v>2.96</v>
+      </c>
+      <c r="I57" s="82">
+        <v>3.21</v>
+      </c>
+      <c r="J57" s="88">
+        <v>3.05</v>
+      </c>
+      <c r="K57" s="89">
+        <v>3.15</v>
+      </c>
+      <c r="L57" s="89">
+        <v>3.37</v>
+      </c>
+      <c r="M57" s="89">
+        <v>3.31</v>
+      </c>
+      <c r="N57" s="89">
+        <v>3.38</v>
+      </c>
+      <c r="O57" s="89">
+        <v>3.42</v>
+      </c>
+      <c r="P57" s="89">
+        <v>3.44</v>
+      </c>
+      <c r="Q57" s="89">
+        <v>3.34</v>
+      </c>
+      <c r="R57" s="89">
+        <v>3.43</v>
+      </c>
+      <c r="S57" s="89">
+        <v>3.59</v>
+      </c>
+      <c r="T57" s="90">
+        <v>3.62</v>
+      </c>
+      <c r="U57" s="90">
+        <v>4.04</v>
+      </c>
+      <c r="V57" s="91">
+        <v>4.18</v>
+      </c>
+      <c r="W57" s="91">
+        <v>3.82</v>
+      </c>
+      <c r="X57" s="91">
+        <v>3.9</v>
+      </c>
+      <c r="Y57" s="92">
+        <v>3.58</v>
+      </c>
+      <c r="Z57" s="75">
+        <v>3.37</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B58" s="77" t="s">
+        <v>547</v>
+      </c>
+      <c r="C58" s="82">
+        <v>1.89</v>
+      </c>
+      <c r="D58" s="82">
+        <v>2.09</v>
+      </c>
+      <c r="E58" s="82">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="F58" s="82">
+        <v>2.09</v>
+      </c>
+      <c r="G58" s="82">
+        <v>2.11</v>
+      </c>
+      <c r="H58" s="82">
+        <v>2.09</v>
+      </c>
+      <c r="I58" s="82">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J58" s="88">
+        <v>2.33</v>
+      </c>
+      <c r="K58" s="89">
+        <v>2.31</v>
+      </c>
+      <c r="L58" s="89">
+        <v>2.31</v>
+      </c>
+      <c r="M58" s="89">
+        <v>2.41</v>
+      </c>
+      <c r="N58" s="89">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="O58" s="89">
+        <v>2.7</v>
+      </c>
+      <c r="P58" s="89">
+        <v>2.64</v>
+      </c>
+      <c r="Q58" s="89">
+        <v>2.58</v>
+      </c>
+      <c r="R58" s="89">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="S58" s="89">
+        <v>2.57</v>
+      </c>
+      <c r="T58" s="90">
+        <v>2.7</v>
+      </c>
+      <c r="U58" s="90">
+        <v>2.9</v>
+      </c>
+      <c r="V58" s="91">
+        <v>3.16</v>
+      </c>
+      <c r="W58" s="91">
+        <v>3.08</v>
+      </c>
+      <c r="X58" s="91">
+        <v>3.08</v>
+      </c>
+      <c r="Y58" s="92">
+        <v>2.91</v>
+      </c>
+      <c r="Z58" s="75">
+        <v>2.64</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="80" t="s">
         <v>50</v>
       </c>
-      <c r="Q7" s="44">
-[...2 lines deleted...]
-      <c r="R7" s="44">
+      <c r="B59" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="82">
+        <v>2.35</v>
+      </c>
+      <c r="D59" s="82">
+        <v>2.65</v>
+      </c>
+      <c r="E59" s="82">
+        <v>2.9</v>
+      </c>
+      <c r="F59" s="82">
+        <v>2.93</v>
+      </c>
+      <c r="G59" s="82">
+        <v>3.25</v>
+      </c>
+      <c r="H59" s="82">
+        <v>3.33</v>
+      </c>
+      <c r="I59" s="82">
+        <v>3.8</v>
+      </c>
+      <c r="J59" s="88">
+        <v>3.5</v>
+      </c>
+      <c r="K59" s="89">
+        <v>3.61</v>
+      </c>
+      <c r="L59" s="89">
+        <v>3.57</v>
+      </c>
+      <c r="M59" s="89">
+        <v>3.39</v>
+      </c>
+      <c r="N59" s="89">
+        <v>3.58</v>
+      </c>
+      <c r="O59" s="89">
+        <v>3.71</v>
+      </c>
+      <c r="P59" s="89">
+        <v>3.53</v>
+      </c>
+      <c r="Q59" s="89">
+        <v>3.55</v>
+      </c>
+      <c r="R59" s="89">
+        <v>3.34</v>
+      </c>
+      <c r="S59" s="89">
+        <v>3.4</v>
+      </c>
+      <c r="T59" s="90">
+        <v>3.37</v>
+      </c>
+      <c r="U59" s="90">
+        <v>3.66</v>
+      </c>
+      <c r="V59" s="91">
+        <v>3.94</v>
+      </c>
+      <c r="W59" s="91">
+        <v>3.62</v>
+      </c>
+      <c r="X59" s="91">
+        <v>3.64</v>
+      </c>
+      <c r="Y59" s="92">
+        <v>3.52</v>
+      </c>
+      <c r="Z59" s="75">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="B60" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I60" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J60" s="70">
+        <v>2.89</v>
+      </c>
+      <c r="K60" s="93">
+        <v>2.99</v>
+      </c>
+      <c r="L60" s="93">
+        <v>2.98</v>
+      </c>
+      <c r="M60" s="93">
+        <v>3</v>
+      </c>
+      <c r="N60" s="93">
+        <v>2.96</v>
+      </c>
+      <c r="O60" s="89">
+        <v>3.17</v>
+      </c>
+      <c r="P60" s="89">
+        <v>3.06</v>
+      </c>
+      <c r="Q60" s="89">
+        <v>3.1</v>
+      </c>
+      <c r="R60" s="89">
+        <v>3.11</v>
+      </c>
+      <c r="S60" s="89">
+        <v>3.15</v>
+      </c>
+      <c r="T60" s="90">
+        <v>3.2</v>
+      </c>
+      <c r="U60" s="90">
+        <v>3.65</v>
+      </c>
+      <c r="V60" s="91">
+        <v>3.82</v>
+      </c>
+      <c r="W60" s="91">
+        <v>3.39</v>
+      </c>
+      <c r="X60" s="91">
+        <v>3.49</v>
+      </c>
+      <c r="Y60" s="92">
+        <v>3.29</v>
+      </c>
+      <c r="Z60" s="75">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="80" t="s">
+        <v>52</v>
+      </c>
+      <c r="B61" s="77" t="s">
+        <v>548</v>
+      </c>
+      <c r="C61" s="82">
+        <v>1.47</v>
+      </c>
+      <c r="D61" s="82">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E61" s="82">
+        <v>1.02</v>
+      </c>
+      <c r="F61" s="82">
+        <v>1.01</v>
+      </c>
+      <c r="G61" s="82">
+        <v>2.1</v>
+      </c>
+      <c r="H61" s="82">
+        <v>2.27</v>
+      </c>
+      <c r="I61" s="82">
+        <v>2.4</v>
+      </c>
+      <c r="J61" s="88">
+        <v>2.25</v>
+      </c>
+      <c r="K61" s="89">
+        <v>2.29</v>
+      </c>
+      <c r="L61" s="89">
+        <v>2.42</v>
+      </c>
+      <c r="M61" s="89">
+        <v>2.52</v>
+      </c>
+      <c r="N61" s="89">
+        <v>2.46</v>
+      </c>
+      <c r="O61" s="89">
+        <v>2.57</v>
+      </c>
+      <c r="P61" s="89">
+        <v>2.57</v>
+      </c>
+      <c r="Q61" s="89">
+        <v>2.48</v>
+      </c>
+      <c r="R61" s="89">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="S61" s="89">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="T61" s="90">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="U61" s="90">
+        <v>2.74</v>
+      </c>
+      <c r="V61" s="91">
+        <v>2.79</v>
+      </c>
+      <c r="W61" s="91">
+        <v>2.77</v>
+      </c>
+      <c r="X61" s="91">
+        <v>2.81</v>
+      </c>
+      <c r="Y61" s="92">
+        <v>2.72</v>
+      </c>
+      <c r="Z61" s="75">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="80" t="s">
+        <v>53</v>
+      </c>
+      <c r="B62" s="77" t="s">
+        <v>549</v>
+      </c>
+      <c r="C62" s="82">
+        <v>1.71</v>
+      </c>
+      <c r="D62" s="82">
+        <v>1.78</v>
+      </c>
+      <c r="E62" s="82">
+        <v>1.79</v>
+      </c>
+      <c r="F62" s="82">
+        <v>1.63</v>
+      </c>
+      <c r="G62" s="82">
+        <v>1.63</v>
+      </c>
+      <c r="H62" s="82">
+        <v>1.61</v>
+      </c>
+      <c r="I62" s="82">
+        <v>1.73</v>
+      </c>
+      <c r="J62" s="88">
+        <v>1.73</v>
+      </c>
+      <c r="K62" s="89">
+        <v>1.8</v>
+      </c>
+      <c r="L62" s="89">
+        <v>1.77</v>
+      </c>
+      <c r="M62" s="89">
+        <v>1.74</v>
+      </c>
+      <c r="N62" s="89">
+        <v>1.73</v>
+      </c>
+      <c r="O62" s="89">
+        <v>1.75</v>
+      </c>
+      <c r="P62" s="89">
+        <v>1.77</v>
+      </c>
+      <c r="Q62" s="89">
+        <v>1.73</v>
+      </c>
+      <c r="R62" s="89">
+        <v>1.7</v>
+      </c>
+      <c r="S62" s="89">
+        <v>1.71</v>
+      </c>
+      <c r="T62" s="90">
+        <v>1.75</v>
+      </c>
+      <c r="U62" s="90">
+        <v>1.87</v>
+      </c>
+      <c r="V62" s="91">
+        <v>1.8</v>
+      </c>
+      <c r="W62" s="91">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="X62" s="91">
+        <v>2.02</v>
+      </c>
+      <c r="Y62" s="92">
+        <v>1.98</v>
+      </c>
+      <c r="Z62" s="75">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="80" t="s">
         <v>54</v>
       </c>
-      <c r="S7" s="44">
-[...8 lines deleted...]
-      <c r="V7" s="44">
+      <c r="B63" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="C63" s="82">
+        <v>2.99</v>
+      </c>
+      <c r="D63" s="82">
+        <v>2.56</v>
+      </c>
+      <c r="E63" s="82">
+        <v>2.81</v>
+      </c>
+      <c r="F63" s="82">
+        <v>2.63</v>
+      </c>
+      <c r="G63" s="82">
+        <v>2.8</v>
+      </c>
+      <c r="H63" s="82">
+        <v>3.13</v>
+      </c>
+      <c r="I63" s="82">
+        <v>3.25</v>
+      </c>
+      <c r="J63" s="88">
+        <v>3.41</v>
+      </c>
+      <c r="K63" s="89">
+        <v>3.63</v>
+      </c>
+      <c r="L63" s="89">
+        <v>3.54</v>
+      </c>
+      <c r="M63" s="89">
+        <v>3.48</v>
+      </c>
+      <c r="N63" s="89">
+        <v>3.36</v>
+      </c>
+      <c r="O63" s="89">
+        <v>3.41</v>
+      </c>
+      <c r="P63" s="89">
+        <v>3.25</v>
+      </c>
+      <c r="Q63" s="89">
+        <v>3.15</v>
+      </c>
+      <c r="R63" s="89">
+        <v>3.17</v>
+      </c>
+      <c r="S63" s="89">
+        <v>3.19</v>
+      </c>
+      <c r="T63" s="90">
+        <v>3.16</v>
+      </c>
+      <c r="U63" s="90">
+        <v>3.72</v>
+      </c>
+      <c r="V63" s="91">
+        <v>4.17</v>
+      </c>
+      <c r="W63" s="91">
+        <v>3.99</v>
+      </c>
+      <c r="X63" s="91">
+        <v>4.01</v>
+      </c>
+      <c r="Y63" s="92">
+        <v>3.87</v>
+      </c>
+      <c r="Z63" s="75">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="80" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="77" t="s">
+        <v>550</v>
+      </c>
+      <c r="C64" s="82">
+        <v>3.24</v>
+      </c>
+      <c r="D64" s="82">
+        <v>3.39</v>
+      </c>
+      <c r="E64" s="82">
+        <v>3.63</v>
+      </c>
+      <c r="F64" s="82">
+        <v>3.82</v>
+      </c>
+      <c r="G64" s="82">
+        <v>3.76</v>
+      </c>
+      <c r="H64" s="82">
+        <v>3.71</v>
+      </c>
+      <c r="I64" s="82">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J64" s="88">
+        <v>3.19</v>
+      </c>
+      <c r="K64" s="89">
+        <v>3.26</v>
+      </c>
+      <c r="L64" s="89">
+        <v>3.33</v>
+      </c>
+      <c r="M64" s="89">
+        <v>3.46</v>
+      </c>
+      <c r="N64" s="89">
+        <v>3.56</v>
+      </c>
+      <c r="O64" s="89">
+        <v>3.57</v>
+      </c>
+      <c r="P64" s="89">
+        <v>3.9</v>
+      </c>
+      <c r="Q64" s="89">
+        <v>3.76</v>
+      </c>
+      <c r="R64" s="89">
+        <v>3.42</v>
+      </c>
+      <c r="S64" s="89">
+        <v>3.65</v>
+      </c>
+      <c r="T64" s="90">
+        <v>4</v>
+      </c>
+      <c r="U64" s="90">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="V64" s="91">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="W64" s="91">
+        <v>4.34</v>
+      </c>
+      <c r="X64" s="91">
+        <v>4.38</v>
+      </c>
+      <c r="Y64" s="92">
+        <v>4.03</v>
+      </c>
+      <c r="Z64" s="75">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="W7" s="44">
-[...29 lines deleted...]
-      <c r="AG7" s="44">
+      <c r="B65" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="82">
+        <v>1.55</v>
+      </c>
+      <c r="D65" s="82">
+        <v>1.71</v>
+      </c>
+      <c r="E65" s="82">
+        <v>1.76</v>
+      </c>
+      <c r="F65" s="82">
+        <v>1.72</v>
+      </c>
+      <c r="G65" s="82">
+        <v>1.74</v>
+      </c>
+      <c r="H65" s="82">
+        <v>1.78</v>
+      </c>
+      <c r="I65" s="82">
+        <v>1.97</v>
+      </c>
+      <c r="J65" s="88">
+        <v>2.19</v>
+      </c>
+      <c r="K65" s="89">
+        <v>2.27</v>
+      </c>
+      <c r="L65" s="89">
+        <v>2.44</v>
+      </c>
+      <c r="M65" s="89">
+        <v>2.37</v>
+      </c>
+      <c r="N65" s="89">
+        <v>2.52</v>
+      </c>
+      <c r="O65" s="89">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="P65" s="89">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="Q65" s="89">
+        <v>2.58</v>
+      </c>
+      <c r="R65" s="89">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="S65" s="89">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="T65" s="90">
+        <v>2.48</v>
+      </c>
+      <c r="U65" s="90">
+        <v>2.77</v>
+      </c>
+      <c r="V65" s="91">
+        <v>2.67</v>
+      </c>
+      <c r="W65" s="91">
+        <v>2.61</v>
+      </c>
+      <c r="X65" s="91">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="Y65" s="92">
+        <v>2.44</v>
+      </c>
+      <c r="Z65" s="75">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" s="80" t="s">
         <v>57</v>
       </c>
-      <c r="AH7" s="44">
-[...205 lines deleted...]
-      <c r="A8" s="42" t="s">
+      <c r="B66" s="77" t="s">
+        <v>551</v>
+      </c>
+      <c r="C66" s="82">
+        <v>1.75</v>
+      </c>
+      <c r="D66" s="82">
+        <v>1.7</v>
+      </c>
+      <c r="E66" s="82">
+        <v>1.73</v>
+      </c>
+      <c r="F66" s="82">
+        <v>1.67</v>
+      </c>
+      <c r="G66" s="82">
+        <v>1.62</v>
+      </c>
+      <c r="H66" s="82">
+        <v>1.54</v>
+      </c>
+      <c r="I66" s="82">
+        <v>1.69</v>
+      </c>
+      <c r="J66" s="88">
+        <v>2.11</v>
+      </c>
+      <c r="K66" s="89">
+        <v>2.16</v>
+      </c>
+      <c r="L66" s="89">
+        <v>2.23</v>
+      </c>
+      <c r="M66" s="89">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N66" s="89">
+        <v>2.34</v>
+      </c>
+      <c r="O66" s="89">
+        <v>2.23</v>
+      </c>
+      <c r="P66" s="89">
+        <v>2.33</v>
+      </c>
+      <c r="Q66" s="89">
+        <v>2.36</v>
+      </c>
+      <c r="R66" s="89">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="S66" s="89">
+        <v>2.41</v>
+      </c>
+      <c r="T66" s="90">
+        <v>2.36</v>
+      </c>
+      <c r="U66" s="90">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="V66" s="91">
+        <v>2.46</v>
+      </c>
+      <c r="W66" s="91">
+        <v>2.02</v>
+      </c>
+      <c r="X66" s="91">
+        <v>2.02</v>
+      </c>
+      <c r="Y66" s="92">
+        <v>1.98</v>
+      </c>
+      <c r="Z66" s="75">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="B67" s="77" t="s">
+        <v>552</v>
+      </c>
+      <c r="C67" s="82">
+        <v>3.2</v>
+      </c>
+      <c r="D67" s="82">
+        <v>3.2</v>
+      </c>
+      <c r="E67" s="82">
+        <v>3.55</v>
+      </c>
+      <c r="F67" s="82">
+        <v>3.28</v>
+      </c>
+      <c r="G67" s="82">
+        <v>3.47</v>
+      </c>
+      <c r="H67" s="82">
+        <v>3.66</v>
+      </c>
+      <c r="I67" s="82">
+        <v>3.57</v>
+      </c>
+      <c r="J67" s="88">
+        <v>3.74</v>
+      </c>
+      <c r="K67" s="89">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L67" s="89">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="M67" s="89">
+        <v>3.91</v>
+      </c>
+      <c r="N67" s="89">
+        <v>3.89</v>
+      </c>
+      <c r="O67" s="89">
+        <v>3.85</v>
+      </c>
+      <c r="P67" s="89">
+        <v>3.76</v>
+      </c>
+      <c r="Q67" s="89">
+        <v>3.68</v>
+      </c>
+      <c r="R67" s="89">
+        <v>3.49</v>
+      </c>
+      <c r="S67" s="89">
+        <v>3.58</v>
+      </c>
+      <c r="T67" s="90">
+        <v>3.71</v>
+      </c>
+      <c r="U67" s="90">
+        <v>4.25</v>
+      </c>
+      <c r="V67" s="91">
+        <v>4.57</v>
+      </c>
+      <c r="W67" s="91">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="X67" s="91">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="Y67" s="92">
+        <v>4.25</v>
+      </c>
+      <c r="Z67" s="75">
+        <v>3.87</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" s="80" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="47" t="s">
-[...47 lines deleted...]
-      <c r="R8" s="44">
+      <c r="C68" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D68" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="E68" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="F68" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="H68" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="I68" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="J68" s="70">
+        <v>2.75</v>
+      </c>
+      <c r="K68" s="93">
+        <v>2.99</v>
+      </c>
+      <c r="L68" s="93">
+        <v>2.65</v>
+      </c>
+      <c r="M68" s="93">
+        <v>2.6</v>
+      </c>
+      <c r="N68" s="93">
+        <v>2.54</v>
+      </c>
+      <c r="O68" s="89">
+        <v>2.44</v>
+      </c>
+      <c r="P68" s="89">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="Q68" s="89">
+        <v>2.5</v>
+      </c>
+      <c r="R68" s="89">
+        <v>2.81</v>
+      </c>
+      <c r="S68" s="89">
+        <v>2.68</v>
+      </c>
+      <c r="T68" s="90">
+        <v>2.96</v>
+      </c>
+      <c r="U68" s="90">
+        <v>3.05</v>
+      </c>
+      <c r="V68" s="91">
+        <v>3.21</v>
+      </c>
+      <c r="W68" s="91">
+        <v>3.58</v>
+      </c>
+      <c r="X68" s="91">
+        <v>3.8</v>
+      </c>
+      <c r="Y68" s="92">
+        <v>3.65</v>
+      </c>
+      <c r="Z68" s="75">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="S8" s="44">
-[...250 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="B69" s="95" t="s">
+        <v>553</v>
+      </c>
+      <c r="C69" s="96">
+        <v>1.73</v>
+      </c>
+      <c r="D69" s="96">
+        <v>1.75</v>
+      </c>
+      <c r="E69" s="96">
+        <v>1.88</v>
+      </c>
+      <c r="F69" s="96">
+        <v>1.88</v>
+      </c>
+      <c r="G69" s="96">
         <v>2</v>
       </c>
-      <c r="B9" s="47" t="s">
-[...3797 lines deleted...]
-      <c r="AV21" s="44">
+      <c r="H69" s="96">
+        <v>1.91</v>
+      </c>
+      <c r="I69" s="96">
+        <v>2.13</v>
+      </c>
+      <c r="J69" s="97">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="K69" s="98">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="L69" s="98">
+        <v>2.19</v>
+      </c>
+      <c r="M69" s="98">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="N69" s="98">
+        <v>2.13</v>
+      </c>
+      <c r="O69" s="98">
+        <v>2.27</v>
+      </c>
+      <c r="P69" s="98">
+        <v>2.13</v>
+      </c>
+      <c r="Q69" s="98">
+        <v>2.21</v>
+      </c>
+      <c r="R69" s="98">
+        <v>2.27</v>
+      </c>
+      <c r="S69" s="98">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T69" s="99">
+        <v>2.42</v>
+      </c>
+      <c r="U69" s="99">
+        <v>2.62</v>
+      </c>
+      <c r="V69" s="100">
+        <v>2.76</v>
+      </c>
+      <c r="W69" s="100">
+        <v>2.37</v>
+      </c>
+      <c r="X69" s="100">
+        <v>2.34</v>
+      </c>
+      <c r="Y69" s="101">
+        <v>2.41</v>
+      </c>
+      <c r="Z69" s="102">
+        <v>2.27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="18" customHeight="1">
+      <c r="A70" s="80"/>
+      <c r="B70" s="103" t="s">
+        <v>556</v>
+      </c>
+      <c r="C70" s="103"/>
+      <c r="D70" s="103"/>
+      <c r="E70" s="103"/>
+      <c r="F70" s="103"/>
+      <c r="G70" s="103"/>
+      <c r="H70" s="103"/>
+      <c r="I70" s="104"/>
+      <c r="J70" s="104"/>
+      <c r="K70" s="105"/>
+      <c r="L70" s="105"/>
+      <c r="M70" s="105"/>
+      <c r="N70" s="105"/>
+      <c r="O70" s="105"/>
+      <c r="P70" s="105"/>
+      <c r="Q70" s="105"/>
+      <c r="R70" s="105"/>
+      <c r="S70" s="105"/>
+      <c r="T70" s="105"/>
+      <c r="U70" s="105"/>
+      <c r="V70" s="105"/>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" s="83"/>
+      <c r="B71" s="106" t="s">
         <v>557</v>
       </c>
-      <c r="AW21" s="44">
-[...1477 lines deleted...]
-    </row>
+      <c r="C71" s="107"/>
+      <c r="D71" s="107"/>
+      <c r="E71" s="107"/>
+      <c r="F71" s="105"/>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1"/>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" s="83"/>
+    </row>
+    <row r="73" spans="1:26" ht="15">
+      <c r="A73"/>
+    </row>
+    <row r="74" spans="1:26" ht="15">
+      <c r="A74"/>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" s="76"/>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" s="79"/>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" s="80"/>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="80"/>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" s="80"/>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" s="80"/>
+    </row>
+    <row r="81" spans="1:1" s="1" customFormat="1">
+      <c r="A81" s="80"/>
+    </row>
+    <row r="82" spans="1:1" s="1" customFormat="1">
+      <c r="A82" s="80"/>
+    </row>
+    <row r="83" spans="1:1" s="1" customFormat="1">
+      <c r="A83" s="80"/>
+    </row>
+    <row r="84" spans="1:1" s="1" customFormat="1">
+      <c r="A84" s="80"/>
+    </row>
+    <row r="85" spans="1:1" s="1" customFormat="1">
+      <c r="A85" s="80"/>
+    </row>
+    <row r="86" spans="1:1" s="1" customFormat="1">
+      <c r="A86" s="80"/>
+    </row>
+    <row r="87" spans="1:1" s="1" customFormat="1">
+      <c r="A87" s="80"/>
+    </row>
+    <row r="88" spans="1:1" s="1" customFormat="1">
+      <c r="A88" s="80"/>
+    </row>
+    <row r="89" spans="1:1" s="1" customFormat="1">
+      <c r="A89" s="80"/>
+    </row>
+    <row r="90" spans="1:1" s="1" customFormat="1">
+      <c r="A90" s="80"/>
+    </row>
+    <row r="91" spans="1:1" s="1" customFormat="1">
+      <c r="A91" s="80"/>
+    </row>
+    <row r="92" spans="1:1" s="1" customFormat="1">
+      <c r="A92" s="80"/>
+    </row>
+    <row r="93" spans="1:1" s="1" customFormat="1">
+      <c r="A93" s="83"/>
+    </row>
+    <row r="94" spans="1:1" s="1" customFormat="1">
+      <c r="A94" s="83"/>
+    </row>
+    <row r="95" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A95"/>
+    </row>
+    <row r="96" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A96"/>
+    </row>
+    <row r="97" spans="1:1" s="1" customFormat="1">
+      <c r="A97" s="76"/>
+    </row>
+    <row r="98" spans="1:1" s="1" customFormat="1">
+      <c r="A98" s="79"/>
+    </row>
+    <row r="99" spans="1:1" s="1" customFormat="1">
+      <c r="A99" s="80"/>
+    </row>
+    <row r="100" spans="1:1" s="1" customFormat="1">
+      <c r="A100" s="80"/>
+    </row>
+    <row r="101" spans="1:1" s="1" customFormat="1">
+      <c r="A101" s="80"/>
+    </row>
+    <row r="102" spans="1:1" s="1" customFormat="1">
+      <c r="A102" s="80"/>
+    </row>
+    <row r="103" spans="1:1" s="1" customFormat="1">
+      <c r="A103" s="80"/>
+    </row>
+    <row r="104" spans="1:1" s="1" customFormat="1">
+      <c r="A104" s="80"/>
+    </row>
+    <row r="105" spans="1:1" s="1" customFormat="1">
+      <c r="A105" s="80"/>
+    </row>
+    <row r="106" spans="1:1" s="1" customFormat="1">
+      <c r="A106" s="80"/>
+    </row>
+    <row r="107" spans="1:1" s="1" customFormat="1">
+      <c r="A107" s="80"/>
+    </row>
+    <row r="108" spans="1:1" s="1" customFormat="1">
+      <c r="A108" s="80"/>
+    </row>
+    <row r="109" spans="1:1" s="1" customFormat="1">
+      <c r="A109" s="80"/>
+    </row>
+    <row r="110" spans="1:1" s="1" customFormat="1">
+      <c r="A110" s="80"/>
+    </row>
+    <row r="111" spans="1:1" s="1" customFormat="1">
+      <c r="A111" s="80"/>
+    </row>
+    <row r="112" spans="1:1" s="1" customFormat="1">
+      <c r="A112" s="80"/>
+    </row>
+    <row r="113" spans="1:1" s="1" customFormat="1">
+      <c r="A113" s="80"/>
+    </row>
+    <row r="114" spans="1:1" s="1" customFormat="1">
+      <c r="A114" s="80"/>
+    </row>
+    <row r="115" spans="1:1" s="1" customFormat="1">
+      <c r="A115" s="83"/>
+    </row>
+    <row r="116" spans="1:1" s="1" customFormat="1">
+      <c r="A116" s="83"/>
+    </row>
+    <row r="117" spans="1:1" s="1" customFormat="1">
+      <c r="A117" s="83"/>
+    </row>
+    <row r="118" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A118"/>
+    </row>
+    <row r="119" spans="1:1" s="1" customFormat="1">
+      <c r="A119" s="76"/>
+    </row>
+    <row r="120" spans="1:1" s="1" customFormat="1">
+      <c r="A120" s="79"/>
+    </row>
+    <row r="121" spans="1:1" s="1" customFormat="1">
+      <c r="A121" s="80"/>
+    </row>
+    <row r="122" spans="1:1" s="1" customFormat="1">
+      <c r="A122" s="80"/>
+    </row>
+    <row r="123" spans="1:1" s="1" customFormat="1">
+      <c r="A123" s="80"/>
+    </row>
+    <row r="124" spans="1:1" s="1" customFormat="1">
+      <c r="A124" s="80"/>
+    </row>
+    <row r="125" spans="1:1" s="1" customFormat="1">
+      <c r="A125" s="80"/>
+    </row>
+    <row r="126" spans="1:1" s="1" customFormat="1">
+      <c r="A126" s="80"/>
+    </row>
+    <row r="127" spans="1:1" s="1" customFormat="1">
+      <c r="A127" s="80"/>
+    </row>
+    <row r="128" spans="1:1" s="1" customFormat="1">
+      <c r="A128" s="80"/>
+    </row>
+    <row r="129" spans="1:1" s="1" customFormat="1">
+      <c r="A129" s="80"/>
+    </row>
+    <row r="130" spans="1:1" s="1" customFormat="1">
+      <c r="A130" s="80"/>
+    </row>
+    <row r="131" spans="1:1" s="1" customFormat="1">
+      <c r="A131" s="80"/>
+    </row>
+    <row r="132" spans="1:1" s="1" customFormat="1">
+      <c r="A132" s="80"/>
+    </row>
+    <row r="133" spans="1:1" s="1" customFormat="1">
+      <c r="A133" s="80"/>
+    </row>
+    <row r="134" spans="1:1" s="1" customFormat="1">
+      <c r="A134" s="80"/>
+    </row>
+    <row r="135" spans="1:1" s="1" customFormat="1">
+      <c r="A135" s="80"/>
+    </row>
+    <row r="136" spans="1:1" s="1" customFormat="1">
+      <c r="A136" s="80"/>
+    </row>
+    <row r="137" spans="1:1" s="1" customFormat="1">
+      <c r="A137" s="83"/>
+    </row>
+    <row r="138" spans="1:1" s="1" customFormat="1">
+      <c r="A138" s="83"/>
+    </row>
+    <row r="139" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A139"/>
+    </row>
+    <row r="140" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A140"/>
+    </row>
+    <row r="141" spans="1:1" s="1" customFormat="1">
+      <c r="A141" s="76"/>
+    </row>
+    <row r="142" spans="1:1" s="1" customFormat="1">
+      <c r="A142" s="79"/>
+    </row>
+    <row r="143" spans="1:1" s="1" customFormat="1">
+      <c r="A143" s="80"/>
+    </row>
+    <row r="144" spans="1:1" s="1" customFormat="1">
+      <c r="A144" s="80"/>
+    </row>
+    <row r="145" spans="1:1" s="1" customFormat="1">
+      <c r="A145" s="80"/>
+    </row>
+    <row r="146" spans="1:1" s="1" customFormat="1">
+      <c r="A146" s="80"/>
+    </row>
+    <row r="147" spans="1:1" s="1" customFormat="1">
+      <c r="A147" s="80"/>
+    </row>
+    <row r="148" spans="1:1" s="1" customFormat="1">
+      <c r="A148" s="80"/>
+    </row>
+    <row r="149" spans="1:1" s="1" customFormat="1">
+      <c r="A149" s="80"/>
+    </row>
+    <row r="150" spans="1:1" s="1" customFormat="1">
+      <c r="A150" s="80"/>
+    </row>
+    <row r="151" spans="1:1" s="1" customFormat="1">
+      <c r="A151" s="80"/>
+    </row>
+    <row r="152" spans="1:1" s="1" customFormat="1">
+      <c r="A152" s="80"/>
+    </row>
+    <row r="153" spans="1:1" s="1" customFormat="1">
+      <c r="A153" s="80"/>
+    </row>
+    <row r="154" spans="1:1" s="1" customFormat="1">
+      <c r="A154" s="80"/>
+    </row>
+    <row r="155" spans="1:1" s="1" customFormat="1">
+      <c r="A155" s="80"/>
+    </row>
+    <row r="156" spans="1:1" s="1" customFormat="1">
+      <c r="A156" s="80"/>
+    </row>
+    <row r="157" spans="1:1" s="1" customFormat="1">
+      <c r="A157" s="108"/>
+    </row>
+    <row r="158" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A158"/>
+    </row>
+    <row r="159" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A159"/>
+    </row>
+    <row r="160" spans="1:1" s="1" customFormat="1">
+      <c r="A160" s="76"/>
+    </row>
+    <row r="161" spans="1:1" s="1" customFormat="1">
+      <c r="A161" s="79"/>
+    </row>
+    <row r="162" spans="1:1" s="1" customFormat="1">
+      <c r="A162" s="80"/>
+    </row>
+    <row r="163" spans="1:1" s="1" customFormat="1">
+      <c r="A163" s="80"/>
+    </row>
+    <row r="164" spans="1:1" s="1" customFormat="1">
+      <c r="A164" s="80"/>
+    </row>
+    <row r="165" spans="1:1" s="1" customFormat="1">
+      <c r="A165" s="80"/>
+    </row>
+    <row r="166" spans="1:1" s="1" customFormat="1">
+      <c r="A166" s="80"/>
+    </row>
+    <row r="167" spans="1:1" s="1" customFormat="1">
+      <c r="A167" s="80"/>
+    </row>
+    <row r="168" spans="1:1" s="1" customFormat="1">
+      <c r="A168" s="80"/>
+    </row>
+    <row r="169" spans="1:1" s="1" customFormat="1">
+      <c r="A169" s="80"/>
+    </row>
+    <row r="170" spans="1:1" s="1" customFormat="1">
+      <c r="A170" s="80"/>
+    </row>
+    <row r="171" spans="1:1" s="1" customFormat="1">
+      <c r="A171" s="80"/>
+    </row>
+    <row r="172" spans="1:1" s="1" customFormat="1">
+      <c r="A172" s="80"/>
+    </row>
+    <row r="173" spans="1:1" s="1" customFormat="1">
+      <c r="A173" s="80"/>
+    </row>
+    <row r="174" spans="1:1" s="1" customFormat="1">
+      <c r="A174" s="80"/>
+    </row>
+    <row r="175" spans="1:1" s="1" customFormat="1">
+      <c r="A175" s="80"/>
+    </row>
+    <row r="176" spans="1:1" s="1" customFormat="1">
+      <c r="A176" s="108"/>
+    </row>
+    <row r="177" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A177"/>
+    </row>
+    <row r="178" spans="1:1" s="1" customFormat="1" ht="15">
+      <c r="A178"/>
+    </row>
+    <row r="179" spans="1:1" s="1" customFormat="1">
+      <c r="A179" s="76"/>
+    </row>
+    <row r="180" spans="1:1" s="1" customFormat="1">
+      <c r="A180" s="79"/>
+    </row>
+    <row r="181" spans="1:1" s="1" customFormat="1">
+      <c r="A181" s="80"/>
+    </row>
+    <row r="182" spans="1:1" s="1" customFormat="1">
+      <c r="A182" s="80"/>
+    </row>
+    <row r="183" spans="1:1" s="1" customFormat="1">
+      <c r="A183" s="80"/>
+    </row>
+    <row r="184" spans="1:1" s="1" customFormat="1">
+      <c r="A184" s="80"/>
+    </row>
+    <row r="185" spans="1:1" s="1" customFormat="1">
+      <c r="A185" s="80"/>
+    </row>
+    <row r="186" spans="1:1" s="1" customFormat="1">
+      <c r="A186" s="80"/>
+    </row>
+    <row r="187" spans="1:1" s="1" customFormat="1">
+      <c r="A187" s="80"/>
+    </row>
+    <row r="188" spans="1:1" s="1" customFormat="1">
+      <c r="A188" s="80"/>
+    </row>
+    <row r="189" spans="1:1" s="1" customFormat="1">
+      <c r="A189" s="80"/>
+    </row>
+    <row r="190" spans="1:1" s="1" customFormat="1">
+      <c r="A190" s="80"/>
+    </row>
+    <row r="191" spans="1:1" s="1" customFormat="1">
+      <c r="A191" s="80"/>
+    </row>
+    <row r="192" spans="1:1" s="1" customFormat="1">
+      <c r="A192" s="80"/>
+    </row>
+    <row r="193" spans="1:1" s="1" customFormat="1">
+      <c r="A193" s="80"/>
+    </row>
+    <row r="194" spans="1:1" s="1" customFormat="1">
+      <c r="A194" s="80"/>
+    </row>
+    <row r="195" spans="1:1" s="1" customFormat="1">
+      <c r="A195" s="2"/>
+    </row>
+    <row r="196" spans="1:1" s="1" customFormat="1"/>
+    <row r="197" spans="1:1" s="1" customFormat="1"/>
+    <row r="198" spans="1:1" s="1" customFormat="1"/>
+    <row r="199" spans="1:1" s="1" customFormat="1"/>
+    <row r="200" spans="1:1" s="1" customFormat="1"/>
+    <row r="201" spans="1:1" s="1" customFormat="1"/>
+    <row r="202" spans="1:1" s="1" customFormat="1"/>
+    <row r="203" spans="1:1" s="1" customFormat="1"/>
+    <row r="204" spans="1:1" s="1" customFormat="1"/>
+    <row r="205" spans="1:1" s="1" customFormat="1"/>
+    <row r="206" spans="1:1" s="1" customFormat="1"/>
+    <row r="207" spans="1:1" s="1" customFormat="1"/>
+    <row r="208" spans="1:1" s="1" customFormat="1"/>
+    <row r="209" s="1" customFormat="1"/>
+    <row r="210" s="1" customFormat="1"/>
+    <row r="211" s="1" customFormat="1"/>
+    <row r="212" s="1" customFormat="1"/>
+    <row r="213" s="1" customFormat="1"/>
+    <row r="214" s="1" customFormat="1"/>
+    <row r="215" s="1" customFormat="1"/>
+    <row r="216" s="1" customFormat="1"/>
+    <row r="217" s="1" customFormat="1"/>
+    <row r="218" s="1" customFormat="1"/>
+    <row r="219" s="1" customFormat="1"/>
+    <row r="220" s="1" customFormat="1"/>
+    <row r="221" s="1" customFormat="1"/>
+    <row r="222" s="1" customFormat="1"/>
+    <row r="223" s="1" customFormat="1"/>
+    <row r="224" s="1" customFormat="1"/>
+    <row r="225" s="1" customFormat="1"/>
+    <row r="226" s="1" customFormat="1"/>
+    <row r="227" s="1" customFormat="1"/>
+    <row r="228" s="1" customFormat="1"/>
+    <row r="229" s="1" customFormat="1"/>
+    <row r="230" s="1" customFormat="1"/>
+    <row r="231" s="1" customFormat="1"/>
+    <row r="232" s="1" customFormat="1"/>
+    <row r="233" s="1" customFormat="1"/>
+    <row r="234" s="1" customFormat="1"/>
+    <row r="235" s="1" customFormat="1"/>
+    <row r="236" s="1" customFormat="1"/>
+    <row r="237" s="1" customFormat="1"/>
+    <row r="238" s="1" customFormat="1"/>
+    <row r="239" s="1" customFormat="1"/>
+    <row r="240" s="1" customFormat="1"/>
+    <row r="241" s="1" customFormat="1"/>
+    <row r="242" s="1" customFormat="1"/>
+    <row r="243" s="1" customFormat="1"/>
+    <row r="244" s="1" customFormat="1"/>
+    <row r="245" s="1" customFormat="1"/>
+    <row r="246" s="1" customFormat="1"/>
+    <row r="247" s="1" customFormat="1"/>
+    <row r="248" s="1" customFormat="1"/>
+    <row r="249" s="1" customFormat="1"/>
+    <row r="250" s="1" customFormat="1"/>
+    <row r="251" s="1" customFormat="1"/>
+    <row r="252" s="1" customFormat="1"/>
+    <row r="253" s="1" customFormat="1"/>
+    <row r="254" s="1" customFormat="1"/>
+    <row r="255" s="1" customFormat="1"/>
   </sheetData>
-  <mergeCells count="68">
-[...67 lines deleted...]
-    <mergeCell ref="R4:T4"/>
+  <mergeCells count="9">
+    <mergeCell ref="B71:E71"/>
+    <mergeCell ref="C2:Z2"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B7:Z7"/>
+    <mergeCell ref="B29:Z29"/>
+    <mergeCell ref="B51:Z51"/>
+    <mergeCell ref="B70:H70"/>
+    <mergeCell ref="X5:Z5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:EQ27"/>
+  <dimension ref="A2:K255"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D36" sqref="D36"/>
+      <selection activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="19.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="48" max="48" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="2"/>
+    <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:147" s="59" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="58" t="s">
+    <row r="2" spans="1:11" ht="15.75">
+      <c r="A2" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4"/>
+      <c r="B4" s="9"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+    </row>
+    <row r="6" spans="1:11" ht="14.25">
+      <c r="A6" s="53" t="s">
+        <v>538</v>
+      </c>
+      <c r="B6" s="53"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E6" s="4">
+        <v>2019</v>
+      </c>
+      <c r="F6" s="3">
+        <v>2020</v>
+      </c>
+      <c r="G6" s="3">
+        <v>2021</v>
+      </c>
+      <c r="H6" s="3">
+        <v>2022</v>
+      </c>
+      <c r="I6" s="3">
+        <v>2023</v>
+      </c>
+      <c r="J6" s="3">
+        <v>2024</v>
+      </c>
+      <c r="K6" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A7" s="33">
+        <v>0</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>303</v>
+      </c>
+      <c r="C7" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="56">
+        <v>2.8240069648793922</v>
+      </c>
+      <c r="E7" s="56">
+        <v>2.9030876091759779</v>
+      </c>
+      <c r="F7" s="56">
+        <v>3.1268327840245567</v>
+      </c>
+      <c r="G7" s="56">
+        <v>3.3261035834687718</v>
+      </c>
+      <c r="H7" s="57">
+        <v>3.0536499999999998</v>
+      </c>
+      <c r="I7" s="57">
+        <v>2.96</v>
+      </c>
+      <c r="J7" s="57">
+        <v>2.8</v>
+      </c>
+      <c r="K7" s="57">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A8" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C8" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="56">
+        <v>2.2283501897817004</v>
+      </c>
+      <c r="E8" s="56">
+        <v>2.3557499038718643</v>
+      </c>
+      <c r="F8" s="56">
+        <v>2.5124457650116745</v>
+      </c>
+      <c r="G8" s="56">
+        <v>2.6914526078249073</v>
+      </c>
+      <c r="H8" s="57">
+        <v>3.1296500000000012</v>
+      </c>
+      <c r="I8" s="57">
+        <v>3.02</v>
+      </c>
+      <c r="J8" s="57">
+        <v>2.96</v>
+      </c>
+      <c r="K8" s="57">
+        <v>2.66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A9" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>306</v>
+      </c>
+      <c r="D9" s="56">
+        <v>2.1496391240148953</v>
+      </c>
+      <c r="E9" s="56">
+        <v>2.3178827124342023</v>
+      </c>
+      <c r="F9" s="56">
+        <v>2.4088629794170506</v>
+      </c>
+      <c r="G9" s="56">
+        <v>2.6333406920529945</v>
+      </c>
+      <c r="H9" s="56">
+        <v>2.9730133452374856</v>
+      </c>
+      <c r="I9" s="56">
+        <v>2.8816829496609468</v>
+      </c>
+      <c r="J9" s="56">
+        <v>2.8406757377294736</v>
+      </c>
+      <c r="K9" s="56">
+        <v>2.6032072313328332</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A10" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>307</v>
+      </c>
+      <c r="D10" s="56">
+        <v>1.9265518283083058</v>
+      </c>
+      <c r="E10" s="56">
+        <v>2.3443981171941086</v>
+      </c>
+      <c r="F10" s="56">
+        <v>2.7076578961588664</v>
+      </c>
+      <c r="G10" s="56">
+        <v>2.6990006525046408</v>
+      </c>
+      <c r="H10" s="56">
+        <v>2.7912756566054653</v>
+      </c>
+      <c r="I10" s="56">
+        <v>2.3888306258857752</v>
+      </c>
+      <c r="J10" s="56">
+        <v>2.3659106778494152</v>
+      </c>
+      <c r="K10" s="56">
+        <v>1.9997850710399609</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A11" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>309</v>
+      </c>
+      <c r="D11" s="56">
+        <v>2.6728346057897339</v>
+      </c>
+      <c r="E11" s="56">
+        <v>2.9182278123793468</v>
+      </c>
+      <c r="F11" s="56">
+        <v>3.0051742247324755</v>
+      </c>
+      <c r="G11" s="56">
+        <v>3.3744292344712874</v>
+      </c>
+      <c r="H11" s="56">
+        <v>3.0521703180759778</v>
+      </c>
+      <c r="I11" s="56">
+        <v>2.997430356478243</v>
+      </c>
+      <c r="J11" s="56">
+        <v>2.9989485250725663</v>
+      </c>
+      <c r="K11" s="56">
+        <v>2.8943129208062794</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A12" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>310</v>
+      </c>
+      <c r="D12" s="56">
+        <v>4.0234773829991894</v>
+      </c>
+      <c r="E12" s="56">
+        <v>3.8399196925828991</v>
+      </c>
+      <c r="F12" s="56">
+        <v>4.3420782885522415</v>
+      </c>
+      <c r="G12" s="56">
+        <v>4.2215397080546051</v>
+      </c>
+      <c r="H12" s="56">
+        <v>4.1300888557591078</v>
+      </c>
+      <c r="I12" s="56">
+        <v>3.9996185722093833</v>
+      </c>
+      <c r="J12" s="56">
+        <v>4.2830356448389573</v>
+      </c>
+      <c r="K12" s="56">
+        <v>4.4333019022035298</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A13" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C13" s="40" t="s">
+        <v>311</v>
+      </c>
+      <c r="D13" s="56">
+        <v>2.7117367260252392</v>
+      </c>
+      <c r="E13" s="56">
+        <v>2.7687057124160486</v>
+      </c>
+      <c r="F13" s="56">
+        <v>3.0907639860359311</v>
+      </c>
+      <c r="G13" s="56">
+        <v>3.498219030320584</v>
+      </c>
+      <c r="H13" s="56">
+        <v>4.105541194698012</v>
+      </c>
+      <c r="I13" s="56">
+        <v>3.8013450764475736</v>
+      </c>
+      <c r="J13" s="56">
+        <v>3.9995438214653545</v>
+      </c>
+      <c r="K13" s="56">
+        <v>3.5324079057647904</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A14" s="35" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D14" s="56">
+        <v>2.4211974132258485</v>
+      </c>
+      <c r="E14" s="56">
+        <v>2.212322160403982</v>
+      </c>
+      <c r="F14" s="56">
+        <v>2.5859923104530265</v>
+      </c>
+      <c r="G14" s="56">
+        <v>2.3646125262391573</v>
+      </c>
+      <c r="H14" s="56">
+        <v>2.8120201802827478</v>
+      </c>
+      <c r="I14" s="56">
+        <v>2.8622683756123917</v>
+      </c>
+      <c r="J14" s="56">
+        <v>2.4866647755804037</v>
+      </c>
+      <c r="K14" s="56">
+        <v>2.8318387677148245</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A15" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>313</v>
+      </c>
+      <c r="D15" s="56">
+        <v>1.9192535610111314</v>
+      </c>
+      <c r="E15" s="56">
+        <v>1.9132171067408092</v>
+      </c>
+      <c r="F15" s="56">
+        <v>2.1622778724755607</v>
+      </c>
+      <c r="G15" s="56">
+        <v>1.9128970075465004</v>
+      </c>
+      <c r="H15" s="56">
+        <v>2.3042097015990626</v>
+      </c>
+      <c r="I15" s="56">
+        <v>2.2666269288553678</v>
+      </c>
+      <c r="J15" s="56">
+        <v>2.0777713687892829</v>
+      </c>
+      <c r="K15" s="56">
+        <v>2.0343843063424205</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A16" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C16" s="41" t="s">
+        <v>314</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="56">
+        <v>2.534851794398723</v>
+      </c>
+      <c r="I16" s="56">
+        <v>2.4902472127629971</v>
+      </c>
+      <c r="J16" s="56">
+        <v>2.3856546866440569</v>
+      </c>
+      <c r="K16" s="56">
+        <v>2.0535254525496058</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A17" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>315</v>
+      </c>
+      <c r="D17" s="56">
+        <v>2.6752299001390889</v>
+      </c>
+      <c r="E17" s="56">
+        <v>2.7286937712529942</v>
+      </c>
+      <c r="F17" s="56">
+        <v>3.0103657837701383</v>
+      </c>
+      <c r="G17" s="56">
+        <v>3.0764612231531547</v>
+      </c>
+      <c r="H17" s="56">
+        <v>3.1508411807112093</v>
+      </c>
+      <c r="I17" s="56">
+        <v>3.4436527558506045</v>
+      </c>
+      <c r="J17" s="56">
+        <v>3.391922131759407</v>
+      </c>
+      <c r="K17" s="56">
+        <v>3.0611217208563506</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A18" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C18" s="40" t="s">
+        <v>316</v>
+      </c>
+      <c r="D18" s="56">
+        <v>1.9331340653846247</v>
+      </c>
+      <c r="E18" s="56">
+        <v>2.4127433919506367</v>
+      </c>
+      <c r="F18" s="56">
+        <v>2.4013518199932675</v>
+      </c>
+      <c r="G18" s="56">
+        <v>2.4872193400269036</v>
+      </c>
+      <c r="H18" s="56">
+        <v>3.4721764741632462</v>
+      </c>
+      <c r="I18" s="56">
+        <v>3.2646257648768588</v>
+      </c>
+      <c r="J18" s="56">
+        <v>3.2210191224148939</v>
+      </c>
+      <c r="K18" s="56">
+        <v>3.4019939148068294</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A19" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>317</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="56">
+        <v>4.0122318886290422</v>
+      </c>
+      <c r="I19" s="56">
+        <v>4.0494077127015959</v>
+      </c>
+      <c r="J19" s="56">
+        <v>4.2900573502834032</v>
+      </c>
+      <c r="K19" s="56">
+        <v>4.0529792095875337</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="2" customFormat="1" ht="14.25">
+      <c r="A20" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C20" s="40" t="s">
+        <v>318</v>
+      </c>
+      <c r="D20" s="56">
+        <v>2.4148904297873663</v>
+      </c>
+      <c r="E20" s="56">
+        <v>2.5271323750823886</v>
+      </c>
+      <c r="F20" s="56">
+        <v>2.7647849719080462</v>
+      </c>
+      <c r="G20" s="56">
+        <v>2.8765452556593294</v>
+      </c>
+      <c r="H20" s="56">
+        <v>3.4080520110435013</v>
+      </c>
+      <c r="I20" s="56">
+        <v>3.2297445622528747</v>
+      </c>
+      <c r="J20" s="56">
+        <v>3.6040141934501539</v>
+      </c>
+      <c r="K20" s="56">
+        <v>3.1960806317070976</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="14.25">
+      <c r="A21" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>319</v>
+      </c>
+      <c r="D21" s="56">
+        <v>2.2448878674587482</v>
+      </c>
+      <c r="E21" s="56">
+        <v>2.2749780451846933</v>
+      </c>
+      <c r="F21" s="56">
+        <v>2.3785526768526317</v>
+      </c>
+      <c r="G21" s="56">
+        <v>2.5133309976224187</v>
+      </c>
+      <c r="H21" s="57">
+        <v>2.3500999999999999</v>
+      </c>
+      <c r="I21" s="57">
+        <v>2.27</v>
+      </c>
+      <c r="J21" s="57">
+        <v>2.12</v>
+      </c>
+      <c r="K21" s="57">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="14.25">
+      <c r="A22" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C22" s="43" t="s">
+        <v>320</v>
+      </c>
+      <c r="D22" s="56">
+        <v>2.6603198171514988</v>
+      </c>
+      <c r="E22" s="56">
+        <v>2.8550121340630992</v>
+      </c>
+      <c r="F22" s="56">
+        <v>2.9663420848707784</v>
+      </c>
+      <c r="G22" s="56">
+        <v>3.1712658468999342</v>
+      </c>
+      <c r="H22" s="56">
+        <v>2.4961908848037906</v>
+      </c>
+      <c r="I22" s="56">
+        <v>2.416987638465057</v>
+      </c>
+      <c r="J22" s="56">
+        <v>2.2013334093876127</v>
+      </c>
+      <c r="K22" s="56">
+        <v>2.0980633055299585</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="14.25">
+      <c r="A23" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C23" s="43" t="s">
+        <v>321</v>
+      </c>
+      <c r="D23" s="56">
+        <v>3.7134635184179881</v>
+      </c>
+      <c r="E23" s="56">
+        <v>4.1730702090634892</v>
+      </c>
+      <c r="F23" s="56">
+        <v>3.8121525451648401</v>
+      </c>
+      <c r="G23" s="56">
+        <v>4.1723207151210513</v>
+      </c>
+      <c r="H23" s="56">
+        <v>1.6629682007722324</v>
+      </c>
+      <c r="I23" s="56">
+        <v>1.99168751916704</v>
+      </c>
+      <c r="J23" s="56">
+        <v>1.9292539022366975</v>
+      </c>
+      <c r="K23" s="56">
+        <v>1.9331255847064559</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="14.25">
+      <c r="A24" s="35" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>322</v>
+      </c>
+      <c r="D24" s="56">
+        <v>2.2410231562811562</v>
+      </c>
+      <c r="E24" s="56">
+        <v>2.2620790366245576</v>
+      </c>
+      <c r="F24" s="56">
+        <v>2.4613512274622202</v>
+      </c>
+      <c r="G24" s="56">
+        <v>2.4077385317426749</v>
+      </c>
+      <c r="H24" s="56">
+        <v>2.3208360350425079</v>
+      </c>
+      <c r="I24" s="56">
+        <v>2.0707674995594036</v>
+      </c>
+      <c r="J24" s="56">
+        <v>1.9902347035542072</v>
+      </c>
+      <c r="K24" s="56">
+        <v>1.8834738193706424</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="14.25">
+      <c r="A25" s="35" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C25" s="43" t="s">
+        <v>323</v>
+      </c>
+      <c r="D25" s="56">
+        <v>2.3680306531243622</v>
+      </c>
+      <c r="E25" s="56">
+        <v>2.1454440843851423</v>
+      </c>
+      <c r="F25" s="56">
+        <v>2.1148738285121511</v>
+      </c>
+      <c r="G25" s="56">
+        <v>2.3875957178717857</v>
+      </c>
+      <c r="H25" s="56">
+        <v>2.4016156862361373</v>
+      </c>
+      <c r="I25" s="56">
+        <v>2.3182716861132429</v>
+      </c>
+      <c r="J25" s="56">
+        <v>2.1597134815918464</v>
+      </c>
+      <c r="K25" s="56">
+        <v>2.0241677958116679</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="14.25">
+      <c r="A26" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C26" s="43" t="s">
+        <v>324</v>
+      </c>
+      <c r="D26" s="56">
+        <v>2.0595617961350112</v>
+      </c>
+      <c r="E26" s="56">
+        <v>1.9764995783554897</v>
+      </c>
+      <c r="F26" s="56">
+        <v>1.7841373023301912</v>
+      </c>
+      <c r="G26" s="56">
+        <v>2.1431874826192709</v>
+      </c>
+      <c r="H26" s="56">
+        <v>2.4716910294904433</v>
+      </c>
+      <c r="I26" s="56">
+        <v>2.6590388354371846</v>
+      </c>
+      <c r="J26" s="56">
+        <v>2.3057192784152729</v>
+      </c>
+      <c r="K26" s="56">
+        <v>2.1627038487580017</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="14.25">
+      <c r="A27" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C27" s="43" t="s">
+        <v>325</v>
+      </c>
+      <c r="D27" s="56">
+        <v>1.7793484175636447</v>
+      </c>
+      <c r="E27" s="56">
+        <v>1.9393807459385601</v>
+      </c>
+      <c r="F27" s="56">
+        <v>1.8161795720565095</v>
+      </c>
+      <c r="G27" s="56">
+        <v>1.8209863066968699</v>
+      </c>
+      <c r="H27" s="56">
+        <v>2.6358819327793972</v>
+      </c>
+      <c r="I27" s="56">
+        <v>2.5338992698399267</v>
+      </c>
+      <c r="J27" s="56">
+        <v>2.2528502483780954</v>
+      </c>
+      <c r="K27" s="56">
+        <v>2.1814979557611021</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="14.25">
+      <c r="A28" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C28" s="43" t="s">
+        <v>326</v>
+      </c>
+      <c r="D28" s="56">
+        <v>2.0143438785007612</v>
+      </c>
+      <c r="E28" s="56">
+        <v>2.0703218267859267</v>
+      </c>
+      <c r="F28" s="56">
+        <v>2.1421620514071629</v>
+      </c>
+      <c r="G28" s="56">
+        <v>2.2972551028683754</v>
+      </c>
+      <c r="H28" s="56">
+        <v>2.6383696920756479</v>
+      </c>
+      <c r="I28" s="56">
+        <v>2.3290428322265431</v>
+      </c>
+      <c r="J28" s="56">
+        <v>2.1645188570801333</v>
+      </c>
+      <c r="K28" s="56">
+        <v>1.8892574543184841</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="14.25">
+      <c r="A29" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C29" s="43" t="s">
+        <v>327</v>
+      </c>
+      <c r="D29" s="56">
+        <v>1.8569568002777119</v>
+      </c>
+      <c r="E29" s="56">
+        <v>1.9240463742023652</v>
+      </c>
+      <c r="F29" s="56">
+        <v>1.992021182965898</v>
+      </c>
+      <c r="G29" s="56">
+        <v>2.1152151028882806</v>
+      </c>
+      <c r="H29" s="56">
+        <v>2.5038628787605068</v>
+      </c>
+      <c r="I29" s="56">
+        <v>2.5183418082563893</v>
+      </c>
+      <c r="J29" s="56">
+        <v>2.3375706853510505</v>
+      </c>
+      <c r="K29" s="56">
+        <v>2.1360704386610192</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="14.25">
+      <c r="A30" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C30" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="D30" s="56">
+        <v>2.1191785284405578</v>
+      </c>
+      <c r="E30" s="56">
+        <v>2.5876182699692194</v>
+      </c>
+      <c r="F30" s="56">
+        <v>2.6222136089963217</v>
+      </c>
+      <c r="G30" s="56">
+        <v>2.751199427790167</v>
+      </c>
+      <c r="H30" s="56">
+        <v>2.8490215557638461</v>
+      </c>
+      <c r="I30" s="56">
+        <v>2.8292933280864498</v>
+      </c>
+      <c r="J30" s="56">
+        <v>2.4630147847278554</v>
+      </c>
+      <c r="K30" s="56">
+        <v>2.2356851013543215</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="14.25">
+      <c r="A31" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C31" s="43" t="s">
+        <v>329</v>
+      </c>
+      <c r="D31" s="56">
+        <v>1.8122088670738725</v>
+      </c>
+      <c r="E31" s="56">
+        <v>1.8470565819222116</v>
+      </c>
+      <c r="F31" s="56">
+        <v>1.75830050157268</v>
+      </c>
+      <c r="G31" s="56">
+        <v>1.8607479706678562</v>
+      </c>
+      <c r="H31" s="56">
+        <v>2.2811376189738217</v>
+      </c>
+      <c r="I31" s="56">
+        <v>2.3238872053532158</v>
+      </c>
+      <c r="J31" s="56">
+        <v>2.019889321214754</v>
+      </c>
+      <c r="K31" s="56">
+        <v>1.8789598657294377</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="14.25">
+      <c r="A32" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="C1" s="31"/>
-[...44 lines deleted...]
-      <c r="AV1" s="60" t="s">
+      <c r="B32" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C32" s="43" t="s">
+        <v>330</v>
+      </c>
+      <c r="D32" s="56">
+        <v>2.0491816484940784</v>
+      </c>
+      <c r="E32" s="56">
+        <v>1.8695012004872027</v>
+      </c>
+      <c r="F32" s="56">
+        <v>2.1813233655975415</v>
+      </c>
+      <c r="G32" s="56">
+        <v>2.5526626869277633</v>
+      </c>
+      <c r="H32" s="56">
+        <v>2.8361197589920555</v>
+      </c>
+      <c r="I32" s="56">
+        <v>2.6856152438164855</v>
+      </c>
+      <c r="J32" s="56">
+        <v>2.5893508617010688</v>
+      </c>
+      <c r="K32" s="56">
+        <v>2.3105379502664758</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="14.25">
+      <c r="A33" s="35" t="s">
         <v>98</v>
       </c>
-      <c r="AW1" s="61"/>
-[...86 lines deleted...]
-      <c r="AV3" s="35" t="s">
+      <c r="B33" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C33" s="43" t="s">
+        <v>331</v>
+      </c>
+      <c r="D33" s="56">
+        <v>1.8405940778755141</v>
+      </c>
+      <c r="E33" s="56">
+        <v>1.7578584422855423</v>
+      </c>
+      <c r="F33" s="56">
+        <v>2.2292160542767907</v>
+      </c>
+      <c r="G33" s="56">
+        <v>1.9565297527969954</v>
+      </c>
+      <c r="H33" s="56">
+        <v>2.2782169486199386</v>
+      </c>
+      <c r="I33" s="56">
+        <v>2.3718309999732998</v>
+      </c>
+      <c r="J33" s="56">
+        <v>2.4315007128899753</v>
+      </c>
+      <c r="K33" s="56">
+        <v>2.0130298739291752</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="14.25">
+      <c r="A34" s="35" t="s">
         <v>99</v>
       </c>
-      <c r="AW3" s="35"/>
-[...7 lines deleted...]
-      <c r="BE3" s="35" t="s">
+      <c r="B34" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C34" s="43" t="s">
+        <v>332</v>
+      </c>
+      <c r="D34" s="56">
+        <v>1.9497814541960934</v>
+      </c>
+      <c r="E34" s="56">
+        <v>2.0507354891483014</v>
+      </c>
+      <c r="F34" s="56">
+        <v>1.8401176784462701</v>
+      </c>
+      <c r="G34" s="56">
+        <v>1.9812138141734394</v>
+      </c>
+      <c r="H34" s="56">
+        <v>2.7680728554487057</v>
+      </c>
+      <c r="I34" s="56">
+        <v>2.2559078465446967</v>
+      </c>
+      <c r="J34" s="56">
+        <v>2.4484577956112377</v>
+      </c>
+      <c r="K34" s="56">
+        <v>2.2115382153893099</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="14.25">
+      <c r="A35" s="35" t="s">
         <v>100</v>
       </c>
-      <c r="BF3" s="35"/>
-[...7 lines deleted...]
-      <c r="BN3" s="35" t="s">
+      <c r="B35" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>333</v>
+      </c>
+      <c r="D35" s="56">
+        <v>2.7542814371371729</v>
+      </c>
+      <c r="E35" s="56">
+        <v>2.517656567569948</v>
+      </c>
+      <c r="F35" s="56">
+        <v>2.5304055001548771</v>
+      </c>
+      <c r="G35" s="56">
+        <v>2.4757727744357525</v>
+      </c>
+      <c r="H35" s="56">
+        <v>2.5391645166119421</v>
+      </c>
+      <c r="I35" s="56">
+        <v>2.3194581439812647</v>
+      </c>
+      <c r="J35" s="56">
+        <v>2.083143178124073</v>
+      </c>
+      <c r="K35" s="56">
+        <v>2.2844935669665252</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="14.25">
+      <c r="A36" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="BO3" s="35"/>
-[...7 lines deleted...]
-      <c r="BW3" s="35" t="s">
+      <c r="B36" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C36" s="43" t="s">
+        <v>334</v>
+      </c>
+      <c r="D36" s="56">
+        <v>1.7277618931907002</v>
+      </c>
+      <c r="E36" s="56">
+        <v>1.6900637945503898</v>
+      </c>
+      <c r="F36" s="56">
+        <v>1.8449196350332997</v>
+      </c>
+      <c r="G36" s="56">
+        <v>1.8098736429881457</v>
+      </c>
+      <c r="H36" s="56">
+        <v>2.2221504603381264</v>
+      </c>
+      <c r="I36" s="56">
+        <v>2.1149004032920149</v>
+      </c>
+      <c r="J36" s="56">
+        <v>1.9475783976262711</v>
+      </c>
+      <c r="K36" s="56">
+        <v>1.9320589177643768</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="14.25">
+      <c r="A37" s="35" t="s">
         <v>102</v>
       </c>
-      <c r="BX3" s="35"/>
-[...7 lines deleted...]
-      <c r="CF3" s="35" t="s">
+      <c r="B37" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C37" s="43" t="s">
+        <v>335</v>
+      </c>
+      <c r="D37" s="56">
+        <v>2.4727975934688295</v>
+      </c>
+      <c r="E37" s="56">
+        <v>2.2308620494805407</v>
+      </c>
+      <c r="F37" s="56">
+        <v>2.7364485102340828</v>
+      </c>
+      <c r="G37" s="56">
+        <v>2.7646708091349272</v>
+      </c>
+      <c r="H37" s="56">
+        <v>3.6506834540206561</v>
+      </c>
+      <c r="I37" s="56">
+        <v>3.7326428967513547</v>
+      </c>
+      <c r="J37" s="56">
+        <v>3.6539254674796267</v>
+      </c>
+      <c r="K37" s="56">
+        <v>3.3059365688453601</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="14.25">
+      <c r="A38" s="35" t="s">
         <v>103</v>
       </c>
-      <c r="CG3" s="35"/>
-[...7 lines deleted...]
-      <c r="CO3" s="35" t="s">
+      <c r="B38" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C38" s="43" t="s">
+        <v>336</v>
+      </c>
+      <c r="D38" s="56">
+        <v>2.1123685169235284</v>
+      </c>
+      <c r="E38" s="56">
+        <v>1.8154499400359059</v>
+      </c>
+      <c r="F38" s="56">
+        <v>1.7191338389594208</v>
+      </c>
+      <c r="G38" s="56">
+        <v>2.0287067450531979</v>
+      </c>
+      <c r="H38" s="56">
+        <v>1.8470169349115533</v>
+      </c>
+      <c r="I38" s="56">
+        <v>1.9038196873349214</v>
+      </c>
+      <c r="J38" s="56">
+        <v>1.857041251850017</v>
+      </c>
+      <c r="K38" s="56">
+        <v>1.638656458490406</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="14.25">
+      <c r="A39" s="35" t="s">
         <v>104</v>
       </c>
-      <c r="CP3" s="35"/>
-[...7 lines deleted...]
-      <c r="CX3" s="35" t="s">
+      <c r="B39" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>337</v>
+      </c>
+      <c r="D39" s="56">
+        <v>2.2567026187068575</v>
+      </c>
+      <c r="E39" s="56">
+        <v>2.2747160254589294</v>
+      </c>
+      <c r="F39" s="56">
+        <v>2.4439257080823951</v>
+      </c>
+      <c r="G39" s="56">
+        <v>2.6937964193865946</v>
+      </c>
+      <c r="H39" s="56">
+        <v>2.240242210887712</v>
+      </c>
+      <c r="I39" s="56">
+        <v>2.0824682002087349</v>
+      </c>
+      <c r="J39" s="56">
+        <v>1.9142168765545695</v>
+      </c>
+      <c r="K39" s="56">
+        <v>1.874347318699207</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="14.25">
+      <c r="A40" s="35" t="s">
         <v>105</v>
       </c>
-      <c r="CY3" s="35"/>
-[...7 lines deleted...]
-      <c r="DG3" s="35" t="s">
+      <c r="B40" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C40" s="43" t="s">
+        <v>338</v>
+      </c>
+      <c r="D40" s="56">
+        <v>2.4211706087995495</v>
+      </c>
+      <c r="E40" s="56">
+        <v>2.1369712019286022</v>
+      </c>
+      <c r="F40" s="56">
+        <v>2.5210810983185925</v>
+      </c>
+      <c r="G40" s="56">
+        <v>2.4782595534997456</v>
+      </c>
+      <c r="H40" s="56">
+        <v>2.5180366546492685</v>
+      </c>
+      <c r="I40" s="56">
+        <v>2.5750357098060812</v>
+      </c>
+      <c r="J40" s="56">
+        <v>2.6222121926948079</v>
+      </c>
+      <c r="K40" s="56">
+        <v>2.4734150296874557</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="14.25">
+      <c r="A41" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="DH3" s="35"/>
-[...7 lines deleted...]
-      <c r="DP3" s="35" t="s">
+      <c r="B41" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C41" s="43" t="s">
+        <v>339</v>
+      </c>
+      <c r="D41" s="56">
+        <v>2.1867789910619675</v>
+      </c>
+      <c r="E41" s="56">
+        <v>2.1248618524920877</v>
+      </c>
+      <c r="F41" s="56">
+        <v>2.2232879117469428</v>
+      </c>
+      <c r="G41" s="56">
+        <v>2.207033577607556</v>
+      </c>
+      <c r="H41" s="56">
+        <v>2.1545174077083522</v>
+      </c>
+      <c r="I41" s="56">
+        <v>2.0610988917331041</v>
+      </c>
+      <c r="J41" s="56">
+        <v>2.0604028338516516</v>
+      </c>
+      <c r="K41" s="56">
+        <v>1.7487352695538783</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="14.25">
+      <c r="A42" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C42" s="44" t="s">
+        <v>340</v>
+      </c>
+      <c r="D42" s="56">
+        <v>2.749719124664102</v>
+      </c>
+      <c r="E42" s="56">
+        <v>2.9265490119512219</v>
+      </c>
+      <c r="F42" s="56">
+        <v>3.1120793294172189</v>
+      </c>
+      <c r="G42" s="56">
+        <v>3.3350477814103403</v>
+      </c>
+      <c r="H42" s="57">
+        <v>3.0819000000000001</v>
+      </c>
+      <c r="I42" s="57">
+        <v>3.12</v>
+      </c>
+      <c r="J42" s="57">
+        <v>2.95</v>
+      </c>
+      <c r="K42" s="57">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="14.25">
+      <c r="A43" s="35" t="s">
         <v>107</v>
       </c>
-      <c r="DQ3" s="35"/>
-[...7 lines deleted...]
-      <c r="DY3" s="35" t="s">
+      <c r="B43" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C43" s="45" t="s">
+        <v>341</v>
+      </c>
+      <c r="D43" s="56">
+        <v>2.9116780399184887</v>
+      </c>
+      <c r="E43" s="56">
+        <v>3.0958450132325708</v>
+      </c>
+      <c r="F43" s="56">
+        <v>3.203803873659389</v>
+      </c>
+      <c r="G43" s="56">
+        <v>3.43306606214753</v>
+      </c>
+      <c r="H43" s="56">
+        <v>2.8020868247899666</v>
+      </c>
+      <c r="I43" s="56">
+        <v>2.8474895714412329</v>
+      </c>
+      <c r="J43" s="56">
+        <v>2.7022701628444672</v>
+      </c>
+      <c r="K43" s="56">
+        <v>2.5216715124048772</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="14.25">
+      <c r="A44" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="DZ3" s="35"/>
-[...7 lines deleted...]
-      <c r="EH3" s="35" t="s">
+      <c r="B44" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C44" s="46" t="s">
+        <v>342</v>
+      </c>
+      <c r="D44" s="56">
+        <v>2.6204398020519584</v>
+      </c>
+      <c r="E44" s="56">
+        <v>2.8279581256106359</v>
+      </c>
+      <c r="F44" s="56">
+        <v>3.197907136089861</v>
+      </c>
+      <c r="G44" s="56">
+        <v>3.3908958648065317</v>
+      </c>
+      <c r="H44" s="56">
+        <v>3.5617901632737694</v>
+      </c>
+      <c r="I44" s="56">
+        <v>3.482883197704143</v>
+      </c>
+      <c r="J44" s="56">
+        <v>3.5698968879729129</v>
+      </c>
+      <c r="K44" s="56">
+        <v>2.7590607291637235</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="14.25">
+      <c r="A45" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="EI3" s="35"/>
-[...660 lines deleted...]
-      <c r="A6" s="62">
+      <c r="B45" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C45" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="D45" s="56">
+        <v>2.2536764212950775</v>
+      </c>
+      <c r="E45" s="56">
+        <v>2.0536860791828695</v>
+      </c>
+      <c r="F45" s="56">
+        <v>2.1818315700426778</v>
+      </c>
+      <c r="G45" s="56">
+        <v>2.4497022573468419</v>
+      </c>
+      <c r="H45" s="56">
+        <v>3.5876803872321283</v>
+      </c>
+      <c r="I45" s="56">
+        <v>4.0560833448694389</v>
+      </c>
+      <c r="J45" s="56">
+        <v>3.5890692860240216</v>
+      </c>
+      <c r="K45" s="56">
+        <v>3.1677370456892295</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="14.25">
+      <c r="A46" s="35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C46" s="46" t="s">
+        <v>344</v>
+      </c>
+      <c r="D46" s="56">
+        <v>2.8604242693080741</v>
+      </c>
+      <c r="E46" s="56">
+        <v>3.3402835994486622</v>
+      </c>
+      <c r="F46" s="56">
+        <v>3.3159491053329644</v>
+      </c>
+      <c r="G46" s="56">
+        <v>3.9036753568642246</v>
+      </c>
+      <c r="H46" s="56">
+        <v>4.7832405594578846</v>
+      </c>
+      <c r="I46" s="56">
+        <v>4.2103362141484357</v>
+      </c>
+      <c r="J46" s="56">
+        <v>4.1430309259442302</v>
+      </c>
+      <c r="K46" s="56">
+        <v>3.4888782620789467</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="14.25">
+      <c r="A47" s="35" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C47" s="46" t="s">
+        <v>345</v>
+      </c>
+      <c r="D47" s="56">
+        <v>2.071057086351979</v>
+      </c>
+      <c r="E47" s="56">
+        <v>1.7635624957834073</v>
+      </c>
+      <c r="F47" s="56">
+        <v>2.1600911706828896</v>
+      </c>
+      <c r="G47" s="56">
+        <v>2.1671161415564448</v>
+      </c>
+      <c r="H47" s="56">
+        <v>2.4341875851409274</v>
+      </c>
+      <c r="I47" s="56">
+        <v>2.6365925255826141</v>
+      </c>
+      <c r="J47" s="56">
+        <v>2.3749748837129303</v>
+      </c>
+      <c r="K47" s="56">
+        <v>2.3067934169187216</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="14.25">
+      <c r="A48" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C48" s="46" t="s">
+        <v>346</v>
+      </c>
+      <c r="D48" s="56">
+        <v>1.9194931391254082</v>
+      </c>
+      <c r="E48" s="56">
+        <v>1.8951513352266265</v>
+      </c>
+      <c r="F48" s="56">
+        <v>2.2024631996287307</v>
+      </c>
+      <c r="G48" s="56">
+        <v>2.1079307207445184</v>
+      </c>
+      <c r="H48" s="56">
+        <v>2.8119586277231039</v>
+      </c>
+      <c r="I48" s="56">
+        <v>3.1584355759591851</v>
+      </c>
+      <c r="J48" s="56">
+        <v>3.1966917080205897</v>
+      </c>
+      <c r="K48" s="56">
+        <v>2.9986277468662199</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="14.25">
+      <c r="A49" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B49" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C49" s="46" t="s">
+        <v>347</v>
+      </c>
+      <c r="D49" s="56">
+        <v>1.9472633550912863</v>
+      </c>
+      <c r="E49" s="56">
+        <v>2.3021860439503645</v>
+      </c>
+      <c r="F49" s="56">
+        <v>2.4590102417022313</v>
+      </c>
+      <c r="G49" s="56">
+        <v>2.7421181559655685</v>
+      </c>
+      <c r="H49" s="56">
+        <v>2.7732909020356593</v>
+      </c>
+      <c r="I49" s="56">
+        <v>2.8593579289110669</v>
+      </c>
+      <c r="J49" s="56">
+        <v>2.7855791470329705</v>
+      </c>
+      <c r="K49" s="56">
+        <v>2.5777318333687278</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="14.25">
+      <c r="A50" s="35" t="s">
+        <v>114</v>
+      </c>
+      <c r="B50" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C50" s="46" t="s">
+        <v>348</v>
+      </c>
+      <c r="D50" s="56">
+        <v>2.8614779574543201</v>
+      </c>
+      <c r="E50" s="56">
+        <v>3.0459253565575142</v>
+      </c>
+      <c r="F50" s="56">
+        <v>3.4734032206093106</v>
+      </c>
+      <c r="G50" s="56">
+        <v>3.6133860902791097</v>
+      </c>
+      <c r="H50" s="56">
+        <v>3.6097255302784208</v>
+      </c>
+      <c r="I50" s="56">
+        <v>3.8435042038232887</v>
+      </c>
+      <c r="J50" s="56">
+        <v>3.5571302000080922</v>
+      </c>
+      <c r="K50" s="56">
+        <v>3.0017786711200451</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="14.25">
+      <c r="A51" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C51" s="46" t="s">
+        <v>349</v>
+      </c>
+      <c r="D51" s="56">
+        <v>2.0828731314405595</v>
+      </c>
+      <c r="E51" s="56">
+        <v>2.1912271770086726</v>
+      </c>
+      <c r="F51" s="56">
+        <v>2.6243746005638213</v>
+      </c>
+      <c r="G51" s="56">
+        <v>2.5639025737358949</v>
+      </c>
+      <c r="H51" s="56">
+        <v>3.8925259371579219</v>
+      </c>
+      <c r="I51" s="56">
+        <v>3.6518500433613679</v>
+      </c>
+      <c r="J51" s="56">
+        <v>3.8826589163322276</v>
+      </c>
+      <c r="K51" s="56">
+        <v>3.6811640990008119</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="14.25">
+      <c r="A52" s="35" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C52" s="46" t="s">
+        <v>350</v>
+      </c>
+      <c r="D52" s="56">
+        <v>2.8378002206197577</v>
+      </c>
+      <c r="E52" s="56">
+        <v>3.4081309570010925</v>
+      </c>
+      <c r="F52" s="56">
+        <v>3.5467463799512986</v>
+      </c>
+      <c r="G52" s="56">
+        <v>3.894536833237169</v>
+      </c>
+      <c r="H52" s="56">
+        <v>4.0050573139488437</v>
+      </c>
+      <c r="I52" s="56">
+        <v>3.8475984036255459</v>
+      </c>
+      <c r="J52" s="56">
+        <v>3.8309888314361951</v>
+      </c>
+      <c r="K52" s="56">
+        <v>3.1314810650551528</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="14.25">
+      <c r="A53" s="35" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C53" s="46" t="s">
+        <v>351</v>
+      </c>
+      <c r="D53" s="56">
+        <v>3.5512957095637874</v>
+      </c>
+      <c r="E53" s="56">
+        <v>3.6764390595341974</v>
+      </c>
+      <c r="F53" s="56">
+        <v>3.8581874278938013</v>
+      </c>
+      <c r="G53" s="56">
+        <v>3.988584230926111</v>
+      </c>
+      <c r="H53" s="56">
+        <v>3.1189937588506758</v>
+      </c>
+      <c r="I53" s="56">
+        <v>3.0209446648549343</v>
+      </c>
+      <c r="J53" s="56">
+        <v>2.9512764747860722</v>
+      </c>
+      <c r="K53" s="56">
+        <v>2.9016301093944303</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="14.25">
+      <c r="A54" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C54" s="46" t="s">
+        <v>352</v>
+      </c>
+      <c r="D54" s="56">
+        <v>2.702076642546301</v>
+      </c>
+      <c r="E54" s="56">
+        <v>2.7434087720494711</v>
+      </c>
+      <c r="F54" s="56">
+        <v>3.1772182141336516</v>
+      </c>
+      <c r="G54" s="56">
+        <v>3.5071094452116225</v>
+      </c>
+      <c r="H54" s="56">
+        <v>4.0261233524461284</v>
+      </c>
+      <c r="I54" s="56">
+        <v>4.3862533017719985</v>
+      </c>
+      <c r="J54" s="56">
+        <v>3.8930551685631554</v>
+      </c>
+      <c r="K54" s="56">
+        <v>3.7399327702830134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="14.25">
+      <c r="A55" s="35" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C55" s="46" t="s">
+        <v>353</v>
+      </c>
+      <c r="D55" s="56">
+        <v>2.7886800931542997</v>
+      </c>
+      <c r="E55" s="56">
+        <v>2.8402253505533639</v>
+      </c>
+      <c r="F55" s="56">
+        <v>2.9817179056703207</v>
+      </c>
+      <c r="G55" s="56">
+        <v>3.3458275749538733</v>
+      </c>
+      <c r="H55" s="56">
+        <v>3.9586607615421094</v>
+      </c>
+      <c r="I55" s="56">
+        <v>4.4985290368006057</v>
+      </c>
+      <c r="J55" s="56">
+        <v>4.3563351475026417</v>
+      </c>
+      <c r="K55" s="56">
+        <v>3.7660404349038892</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="14.25">
+      <c r="A56" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C56" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="56">
+        <v>3.6284248741896361</v>
+      </c>
+      <c r="E56" s="56">
+        <v>3.7154901248961965</v>
+      </c>
+      <c r="F56" s="56">
+        <v>4.1129714814918881</v>
+      </c>
+      <c r="G56" s="56">
+        <v>4.3025182610776751</v>
+      </c>
+      <c r="H56" s="57">
+        <v>3.6586500000000006</v>
+      </c>
+      <c r="I56" s="57">
+        <v>3.57</v>
+      </c>
+      <c r="J56" s="57">
+        <v>3.38</v>
+      </c>
+      <c r="K56" s="57">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="14.25">
+      <c r="A57" s="35" t="s">
+        <v>120</v>
+      </c>
+      <c r="B57" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C57" s="43" t="s">
+        <v>354</v>
+      </c>
+      <c r="D57" s="56">
+        <v>3.4905327363929701</v>
+      </c>
+      <c r="E57" s="56">
+        <v>3.5133344674360276</v>
+      </c>
+      <c r="F57" s="56">
+        <v>4.0061552623972752</v>
+      </c>
+      <c r="G57" s="56">
+        <v>4.1338461595948228</v>
+      </c>
+      <c r="H57" s="56">
+        <v>3.2176451224468519</v>
+      </c>
+      <c r="I57" s="56">
+        <v>3.0202778064637945</v>
+      </c>
+      <c r="J57" s="56">
+        <v>2.8788672525924324</v>
+      </c>
+      <c r="K57" s="56">
+        <v>2.4907871813712226</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="14.25">
+      <c r="A58" s="35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C58" s="41" t="s">
+        <v>355</v>
+      </c>
+      <c r="D58" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...218 lines deleted...]
-      <c r="BW6" s="46">
+      <c r="E58" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="56">
+        <v>3.5717221778482107</v>
+      </c>
+      <c r="I58" s="56">
+        <v>3.5923750765860287</v>
+      </c>
+      <c r="J58" s="56">
+        <v>3.3147243339967063</v>
+      </c>
+      <c r="K58" s="56">
+        <v>3.0330079655135149</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="14.25">
+      <c r="A59" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C59" s="43" t="s">
+        <v>356</v>
+      </c>
+      <c r="D59" s="56">
+        <v>3.0818050311540093</v>
+      </c>
+      <c r="E59" s="56">
+        <v>2.9983395627117195</v>
+      </c>
+      <c r="F59" s="56">
+        <v>3.1134449991156941</v>
+      </c>
+      <c r="G59" s="56">
+        <v>3.2757441366129196</v>
+      </c>
+      <c r="H59" s="56">
+        <v>3.4783631036253544</v>
+      </c>
+      <c r="I59" s="56">
+        <v>3.4538373847729065</v>
+      </c>
+      <c r="J59" s="56">
+        <v>3.3294905160344133</v>
+      </c>
+      <c r="K59" s="56">
+        <v>3.374756505583222</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="14.25">
+      <c r="A60" s="35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C60" s="43" t="s">
+        <v>357</v>
+      </c>
+      <c r="D60" s="56">
+        <v>2.9408255962355168</v>
+      </c>
+      <c r="E60" s="56">
+        <v>2.9300961872443536</v>
+      </c>
+      <c r="F60" s="56">
+        <v>3.3852450010821631</v>
+      </c>
+      <c r="G60" s="56">
+        <v>3.5227819599657932</v>
+      </c>
+      <c r="H60" s="56">
+        <v>3.6467600490985967</v>
+      </c>
+      <c r="I60" s="56">
+        <v>3.5416262807158287</v>
+      </c>
+      <c r="J60" s="56">
+        <v>3.4251699034354113</v>
+      </c>
+      <c r="K60" s="56">
+        <v>3.1455025996342609</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="14.25">
+      <c r="A61" s="35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B61" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C61" s="43" t="s">
+        <v>358</v>
+      </c>
+      <c r="D61" s="56">
+        <v>3.8373162548295241</v>
+      </c>
+      <c r="E61" s="56">
+        <v>3.9983090162738479</v>
+      </c>
+      <c r="F61" s="56">
+        <v>4.5576876931676082</v>
+      </c>
+      <c r="G61" s="56">
+        <v>4.9321138813942653</v>
+      </c>
+      <c r="H61" s="56">
+        <v>4.0344708546021284</v>
+      </c>
+      <c r="I61" s="56">
+        <v>4.1021661219651744</v>
+      </c>
+      <c r="J61" s="56">
+        <v>4.0259414179797153</v>
+      </c>
+      <c r="K61" s="56">
+        <v>3.647388361684345</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="14.25">
+      <c r="A62" s="35" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C62" s="43" t="s">
+        <v>359</v>
+      </c>
+      <c r="D62" s="56">
+        <v>2.2842508061078903</v>
+      </c>
+      <c r="E62" s="56">
+        <v>2.5224728287445144</v>
+      </c>
+      <c r="F62" s="56">
+        <v>2.9647067467477957</v>
+      </c>
+      <c r="G62" s="56">
+        <v>3.0510580310093522</v>
+      </c>
+      <c r="H62" s="56">
+        <v>3.391143889179419</v>
+      </c>
+      <c r="I62" s="56">
+        <v>3.7608205706613043</v>
+      </c>
+      <c r="J62" s="56">
+        <v>3.4774781506461592</v>
+      </c>
+      <c r="K62" s="56">
+        <v>2.9727830420738672</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="14.25">
+      <c r="A63" s="35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B63" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C63" s="43" t="s">
+        <v>360</v>
+      </c>
+      <c r="D63" s="56">
+        <v>4.0105157941128651</v>
+      </c>
+      <c r="E63" s="56">
+        <v>4.1474983570986961</v>
+      </c>
+      <c r="F63" s="56">
+        <v>4.5475615127663254</v>
+      </c>
+      <c r="G63" s="56">
+        <v>4.7067423616908366</v>
+      </c>
+      <c r="H63" s="56">
+        <v>3.8750636917982106</v>
+      </c>
+      <c r="I63" s="56">
+        <v>3.7535476222117556</v>
+      </c>
+      <c r="J63" s="56">
+        <v>3.524185914261412</v>
+      </c>
+      <c r="K63" s="56">
+        <v>3.207023604302262</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="14.25">
+      <c r="A64" s="35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B64" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C64" s="43" t="s">
+        <v>361</v>
+      </c>
+      <c r="D64" s="56">
+        <v>1.9013830803737564</v>
+      </c>
+      <c r="E64" s="56">
+        <v>1.8918358357512135</v>
+      </c>
+      <c r="F64" s="56">
+        <v>2.2504255800351727</v>
+      </c>
+      <c r="G64" s="56">
+        <v>2.2993909111528921</v>
+      </c>
+      <c r="H64" s="56">
+        <v>4.5768362436641796</v>
+      </c>
+      <c r="I64" s="56">
+        <v>4.5357649251050178</v>
+      </c>
+      <c r="J64" s="56">
+        <v>4.4728067985814048</v>
+      </c>
+      <c r="K64" s="56">
+        <v>4.1495284955168197</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="14.25">
+      <c r="A65" s="35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B65" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C65" s="43" t="s">
+        <v>362</v>
+      </c>
+      <c r="D65" s="56">
+        <v>4.0989126703959888</v>
+      </c>
+      <c r="E65" s="56">
+        <v>4.279519597789033</v>
+      </c>
+      <c r="F65" s="56">
+        <v>4.5679162383102812</v>
+      </c>
+      <c r="G65" s="56">
+        <v>4.5342511975327318</v>
+      </c>
+      <c r="H65" s="56">
+        <v>3.3258635975873196</v>
+      </c>
+      <c r="I65" s="56">
+        <v>3.1875690572554416</v>
+      </c>
+      <c r="J65" s="56">
+        <v>3.0045437600085552</v>
+      </c>
+      <c r="K65" s="56">
+        <v>2.8264591589842394</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="14.25">
+      <c r="A66" s="35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B66" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C66" s="43" t="s">
+        <v>363</v>
+      </c>
+      <c r="D66" s="56">
+        <v>3.0773888196843089</v>
+      </c>
+      <c r="E66" s="56">
+        <v>3.0493517255689291</v>
+      </c>
+      <c r="F66" s="56">
+        <v>3.2322836962888952</v>
+      </c>
+      <c r="G66" s="56">
+        <v>3.4853299087677536</v>
+      </c>
+      <c r="H66" s="56">
+        <v>3.5499150391330101</v>
+      </c>
+      <c r="I66" s="56">
+        <v>3.5628028981404518</v>
+      </c>
+      <c r="J66" s="56">
+        <v>3.3548106863590963</v>
+      </c>
+      <c r="K66" s="56">
+        <v>3.076021955391</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="14.25">
+      <c r="A67" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B67" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C67" s="43" t="s">
+        <v>364</v>
+      </c>
+      <c r="D67" s="56">
+        <v>4.720909759505143</v>
+      </c>
+      <c r="E67" s="56">
+        <v>4.7499463877287758</v>
+      </c>
+      <c r="F67" s="56">
+        <v>5.0153553758159166</v>
+      </c>
+      <c r="G67" s="56">
+        <v>5.3882252774124071</v>
+      </c>
+      <c r="H67" s="56">
+        <v>3.7210447899939938</v>
+      </c>
+      <c r="I67" s="56">
+        <v>3.6435157028846934</v>
+      </c>
+      <c r="J67" s="56">
+        <v>3.3770337896379989</v>
+      </c>
+      <c r="K67" s="56">
+        <v>3.0986017252712768</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="14.25">
+      <c r="A68" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C68" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="56">
+        <v>3.5184602627258421</v>
+      </c>
+      <c r="E68" s="56">
+        <v>3.5300914140335968</v>
+      </c>
+      <c r="F68" s="56">
+        <v>3.7712466689611688</v>
+      </c>
+      <c r="G68" s="56">
+        <v>3.9157326076918544</v>
+      </c>
+      <c r="H68" s="57">
+        <v>3.6300999999999997</v>
+      </c>
+      <c r="I68" s="57">
+        <v>3.53</v>
+      </c>
+      <c r="J68" s="57">
+        <v>3.26</v>
+      </c>
+      <c r="K68" s="57">
+        <v>3.05</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="14.25">
+      <c r="A69" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B69" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C69" s="43" t="s">
+        <v>365</v>
+      </c>
+      <c r="D69" s="56">
+        <v>3.7759971429863515</v>
+      </c>
+      <c r="E69" s="56">
+        <v>3.7092295358582787</v>
+      </c>
+      <c r="F69" s="56">
+        <v>3.9214393908493248</v>
+      </c>
+      <c r="G69" s="56">
+        <v>4.0610965234490353</v>
+      </c>
+      <c r="H69" s="56">
+        <v>3.4662373045340513</v>
+      </c>
+      <c r="I69" s="56">
+        <v>3.366450753435076</v>
+      </c>
+      <c r="J69" s="56">
+        <v>3.1053239480856076</v>
+      </c>
+      <c r="K69" s="56">
+        <v>2.8977772186148245</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="14.25">
+      <c r="A70" s="35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B70" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C70" s="43" t="s">
+        <v>366</v>
+      </c>
+      <c r="D70" s="56">
+        <v>3.7936993952215299</v>
+      </c>
+      <c r="E70" s="56">
+        <v>3.7138272566823121</v>
+      </c>
+      <c r="F70" s="56">
+        <v>3.9225459799766744</v>
+      </c>
+      <c r="G70" s="56">
+        <v>3.8883428602696868</v>
+      </c>
+      <c r="H70" s="56">
+        <v>3.8968641920072384</v>
+      </c>
+      <c r="I70" s="56">
+        <v>3.9904139294129259</v>
+      </c>
+      <c r="J70" s="56">
+        <v>3.709450552323533</v>
+      </c>
+      <c r="K70" s="56">
+        <v>3.492971274588708</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="14.25">
+      <c r="A71" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="B71" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C71" s="43" t="s">
+        <v>367</v>
+      </c>
+      <c r="D71" s="56">
+        <v>3.2058670486282854</v>
+      </c>
+      <c r="E71" s="56">
+        <v>3.3003613751153753</v>
+      </c>
+      <c r="F71" s="56">
+        <v>3.6282601515961832</v>
+      </c>
+      <c r="G71" s="56">
+        <v>3.7473445422877476</v>
+      </c>
+      <c r="H71" s="56">
+        <v>4.0028369824258458</v>
+      </c>
+      <c r="I71" s="56">
+        <v>4.2084873492952743</v>
+      </c>
+      <c r="J71" s="56">
+        <v>3.3207263707989449</v>
+      </c>
+      <c r="K71" s="56">
+        <v>3.5127512454723471</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="14.25">
+      <c r="A72" s="35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B72" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C72" s="43" t="s">
+        <v>368</v>
+      </c>
+      <c r="D72" s="56">
+        <v>3.0740020599309918</v>
+      </c>
+      <c r="E72" s="56">
+        <v>3.1928513966993601</v>
+      </c>
+      <c r="F72" s="56">
+        <v>3.4228943336435576</v>
+      </c>
+      <c r="G72" s="56">
+        <v>3.8161054420619038</v>
+      </c>
+      <c r="H72" s="56">
+        <v>3.779322893567604</v>
+      </c>
+      <c r="I72" s="56">
+        <v>3.6207172539262085</v>
+      </c>
+      <c r="J72" s="56">
+        <v>3.4626616071651894</v>
+      </c>
+      <c r="K72" s="56">
+        <v>3.2878826719237102</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="14.25">
+      <c r="A73" s="35" t="s">
+        <v>135</v>
+      </c>
+      <c r="B73" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C73" s="43" t="s">
+        <v>369</v>
+      </c>
+      <c r="D73" s="56">
+        <v>2.5294312753738906</v>
+      </c>
+      <c r="E73" s="56">
+        <v>2.7397511521913351</v>
+      </c>
+      <c r="F73" s="56">
+        <v>3.0661061236889537</v>
+      </c>
+      <c r="G73" s="56">
+        <v>3.3296866130080534</v>
+      </c>
+      <c r="H73" s="56">
+        <v>3.739340882555132</v>
+      </c>
+      <c r="I73" s="56">
+        <v>3.5766540274312142</v>
+      </c>
+      <c r="J73" s="56">
+        <v>3.4882064081491837</v>
+      </c>
+      <c r="K73" s="56">
+        <v>3.1827319673502856</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="14.25">
+      <c r="A74" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B74" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C74" s="43" t="s">
+        <v>370</v>
+      </c>
+      <c r="D74" s="56">
+        <v>2.9020501565961139</v>
+      </c>
+      <c r="E74" s="56">
+        <v>3.0804636571009034</v>
+      </c>
+      <c r="F74" s="56">
+        <v>3.2950147736203501</v>
+      </c>
+      <c r="G74" s="56">
+        <v>3.4440896622286008</v>
+      </c>
+      <c r="H74" s="56">
+        <v>4.1022698767411283</v>
+      </c>
+      <c r="I74" s="56">
+        <v>4.1411609977071437</v>
+      </c>
+      <c r="J74" s="56">
+        <v>3.9359558029095196</v>
+      </c>
+      <c r="K74" s="56">
+        <v>3.6247655921744486</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="14.25">
+      <c r="A75" s="35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B75" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C75" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="D75" s="56">
+        <v>3.5274703025851033</v>
+      </c>
+      <c r="E75" s="56">
+        <v>3.7727684097352721</v>
+      </c>
+      <c r="F75" s="56">
+        <v>3.9527751959930342</v>
+      </c>
+      <c r="G75" s="56">
+        <v>4.0488278984068016</v>
+      </c>
+      <c r="H75" s="56">
+        <v>3.9184394088158827</v>
+      </c>
+      <c r="I75" s="56">
+        <v>3.5360302977268869</v>
+      </c>
+      <c r="J75" s="56">
+        <v>3.3668482115995997</v>
+      </c>
+      <c r="K75" s="56">
+        <v>3.2253333634183035</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="14.25">
+      <c r="A76" s="35" t="s">
+        <v>138</v>
+      </c>
+      <c r="B76" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C76" s="41" t="s">
+        <v>372</v>
+      </c>
+      <c r="D76" s="56">
+        <v>3.2179554305354827</v>
+      </c>
+      <c r="E76" s="56">
+        <v>3.3590330846536181</v>
+      </c>
+      <c r="F76" s="56">
+        <v>3.7370825562101699</v>
+      </c>
+      <c r="G76" s="56">
+        <v>3.9633262283318382</v>
+      </c>
+      <c r="H76" s="56">
+        <v>3.7677649897920924</v>
+      </c>
+      <c r="I76" s="56">
+        <v>3.6717727938220541</v>
+      </c>
+      <c r="J76" s="56">
+        <v>3.1681710651386612</v>
+      </c>
+      <c r="K76" s="56">
+        <v>3.2272121141738515</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="14.25">
+      <c r="A77" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B77" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C77" s="48" t="s">
+        <v>373</v>
+      </c>
+      <c r="D77" s="56">
+        <v>2.5990350079490523</v>
+      </c>
+      <c r="E77" s="56">
+        <v>2.6762503697345053</v>
+      </c>
+      <c r="F77" s="56">
+        <v>2.8537715140945719</v>
+      </c>
+      <c r="G77" s="56">
+        <v>3.0686357974856051</v>
+      </c>
+      <c r="H77" s="57">
+        <v>2.8378000000000001</v>
+      </c>
+      <c r="I77" s="57">
+        <v>2.77</v>
+      </c>
+      <c r="J77" s="57">
+        <v>2.61</v>
+      </c>
+      <c r="K77" s="57">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="14.25">
+      <c r="A78" s="35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B78" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C78" s="39" t="s">
+        <v>374</v>
+      </c>
+      <c r="D78" s="56">
+        <v>3.204461302265138</v>
+      </c>
+      <c r="E78" s="56">
+        <v>3.2722342034738809</v>
+      </c>
+      <c r="F78" s="56">
+        <v>3.4847051173821018</v>
+      </c>
+      <c r="G78" s="56">
+        <v>3.67314969788616</v>
+      </c>
+      <c r="H78" s="56">
+        <v>2.7061679158918883</v>
+      </c>
+      <c r="I78" s="56">
+        <v>2.6080682321398836</v>
+      </c>
+      <c r="J78" s="56">
+        <v>2.4620830999894183</v>
+      </c>
+      <c r="K78" s="56">
+        <v>2.3951273885009647</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="14.25">
+      <c r="A79" s="35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B79" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C79" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="D79" s="56">
+        <v>2.1230847887596589</v>
+      </c>
+      <c r="E79" s="56">
+        <v>2.1694102808341467</v>
+      </c>
+      <c r="F79" s="56">
+        <v>2.2706814791229233</v>
+      </c>
+      <c r="G79" s="56">
+        <v>2.561154474811441</v>
+      </c>
+      <c r="H79" s="56">
+        <v>3.1929401548501577</v>
+      </c>
+      <c r="I79" s="56">
+        <v>3.2548978070361918</v>
+      </c>
+      <c r="J79" s="56">
+        <v>3.3127539380882172</v>
+      </c>
+      <c r="K79" s="56">
+        <v>3.0952178788239366</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="14.25">
+      <c r="A80" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B80" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C80" s="39" t="s">
+        <v>376</v>
+      </c>
+      <c r="D80" s="56">
+        <v>2.462696945704574</v>
+      </c>
+      <c r="E80" s="56">
+        <v>2.7083170509586041</v>
+      </c>
+      <c r="F80" s="56">
+        <v>2.6303233815028499</v>
+      </c>
+      <c r="G80" s="56">
+        <v>2.7470826659063885</v>
+      </c>
+      <c r="H80" s="56">
+        <v>2.3056792717702366</v>
+      </c>
+      <c r="I80" s="56">
+        <v>2.4839368137870101</v>
+      </c>
+      <c r="J80" s="56">
+        <v>2.334635556198279</v>
+      </c>
+      <c r="K80" s="56">
+        <v>2.1292285885486923</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" ht="14.25">
+      <c r="A81" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B81" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C81" s="39" t="s">
+        <v>377</v>
+      </c>
+      <c r="D81" s="56">
+        <v>2.5083471728767628</v>
+      </c>
+      <c r="E81" s="56">
+        <v>2.4569938841088508</v>
+      </c>
+      <c r="F81" s="56">
+        <v>2.5513697790474805</v>
+      </c>
+      <c r="G81" s="56">
+        <v>2.6710191732368651</v>
+      </c>
+      <c r="H81" s="56">
+        <v>3.5884359976039293</v>
+      </c>
+      <c r="I81" s="56">
+        <v>3.8183200325826783</v>
+      </c>
+      <c r="J81" s="56">
+        <v>3.4053331580021071</v>
+      </c>
+      <c r="K81" s="56">
+        <v>3.3408019723772164</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="14.25">
+      <c r="A82" s="35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B82" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C82" s="39" t="s">
+        <v>378</v>
+      </c>
+      <c r="D82" s="56">
+        <v>1.8390404146768784</v>
+      </c>
+      <c r="E82" s="56">
+        <v>2.1323359179147721</v>
+      </c>
+      <c r="F82" s="56">
+        <v>2.528993220011936</v>
+      </c>
+      <c r="G82" s="56">
+        <v>2.6866092757230446</v>
+      </c>
+      <c r="H82" s="56">
+        <v>3.3493085940588663</v>
+      </c>
+      <c r="I82" s="56">
+        <v>3.3742278297757022</v>
+      </c>
+      <c r="J82" s="56">
+        <v>3.22642447764601</v>
+      </c>
+      <c r="K82" s="56">
+        <v>2.670794250361221</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="14.25">
+      <c r="A83" s="35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B83" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C83" s="40" t="s">
+        <v>379</v>
+      </c>
+      <c r="D83" s="56">
+        <v>1.9501767264954653</v>
+      </c>
+      <c r="E83" s="56">
+        <v>2.020437754541359</v>
+      </c>
+      <c r="F83" s="56">
+        <v>2.1900863751545789</v>
+      </c>
+      <c r="G83" s="56">
+        <v>2.6023398827139079</v>
+      </c>
+      <c r="H83" s="56">
+        <v>2.4652841035371238</v>
+      </c>
+      <c r="I83" s="56">
+        <v>2.4688485617177949</v>
+      </c>
+      <c r="J83" s="56">
+        <v>2.4664675737584325</v>
+      </c>
+      <c r="K83" s="56">
+        <v>2.0797920746272318</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="14.25">
+      <c r="A84" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B84" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C84" s="40" t="s">
+        <v>380</v>
+      </c>
+      <c r="D84" s="56">
+        <v>2.2198840124193424</v>
+      </c>
+      <c r="E84" s="56">
+        <v>2.3234753777027546</v>
+      </c>
+      <c r="F84" s="56">
+        <v>2.2187847654722526</v>
+      </c>
+      <c r="G84" s="56">
+        <v>2.6344936304051587</v>
+      </c>
+      <c r="H84" s="56">
+        <v>3.8580297914931627</v>
+      </c>
+      <c r="I84" s="56">
+        <v>3.6189164146819475</v>
+      </c>
+      <c r="J84" s="56">
+        <v>3.4732950032917702</v>
+      </c>
+      <c r="K84" s="56">
+        <v>3.2995507656498209</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="14.25">
+      <c r="A85" s="35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B85" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C85" s="40" t="s">
+        <v>381</v>
+      </c>
+      <c r="D85" s="56">
+        <v>1.9577860402691798</v>
+      </c>
+      <c r="E85" s="56">
+        <v>2.3883308213121248</v>
+      </c>
+      <c r="F85" s="56">
+        <v>2.6194677140553346</v>
+      </c>
+      <c r="G85" s="56">
+        <v>2.6392561668513488</v>
+      </c>
+      <c r="H85" s="56">
+        <v>4.1529739113064341</v>
+      </c>
+      <c r="I85" s="56">
+        <v>3.5051730714635627</v>
+      </c>
+      <c r="J85" s="56">
+        <v>3.204952264762214</v>
+      </c>
+      <c r="K85" s="56">
+        <v>2.8719387102653622</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="14.25">
+      <c r="A86" s="35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B86" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C86" s="40" t="s">
+        <v>382</v>
+      </c>
+      <c r="D86" s="56">
+        <v>2.1230444494346985</v>
+      </c>
+      <c r="E86" s="56">
+        <v>2.054355758481242</v>
+      </c>
+      <c r="F86" s="56">
+        <v>2.5731571609806863</v>
+      </c>
+      <c r="G86" s="56">
+        <v>2.4979808102426628</v>
+      </c>
+      <c r="H86" s="56">
+        <v>3.4310602471161946</v>
+      </c>
+      <c r="I86" s="56">
+        <v>3.2268228492135203</v>
+      </c>
+      <c r="J86" s="56">
+        <v>3.3845819098634413</v>
+      </c>
+      <c r="K86" s="56">
+        <v>3.2099837161236069</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="14.25">
+      <c r="A87" s="35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B87" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C87" s="40" t="s">
+        <v>383</v>
+      </c>
+      <c r="D87" s="56">
+        <v>2.2278565803093282</v>
+      </c>
+      <c r="E87" s="56">
+        <v>2.0480253206520151</v>
+      </c>
+      <c r="F87" s="56">
+        <v>2.6469802014462656</v>
+      </c>
+      <c r="G87" s="56">
+        <v>2.8804922663427122</v>
+      </c>
+      <c r="H87" s="56">
+        <v>4.1335737927225544</v>
+      </c>
+      <c r="I87" s="56">
+        <v>3.9428068008701729</v>
+      </c>
+      <c r="J87" s="56">
+        <v>3.7690450993782041</v>
+      </c>
+      <c r="K87" s="56">
+        <v>3.4533724025678749</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="14.25">
+      <c r="A88" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B88" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C88" s="40" t="s">
+        <v>384</v>
+      </c>
+      <c r="D88" s="56">
+        <v>2.0818215832309881</v>
+      </c>
+      <c r="E88" s="56">
+        <v>2.5282101349759714</v>
+      </c>
+      <c r="F88" s="56">
+        <v>2.3112528010366908</v>
+      </c>
+      <c r="G88" s="56">
+        <v>2.8538823717220483</v>
+      </c>
+      <c r="H88" s="56">
+        <v>2.9665327274987168</v>
+      </c>
+      <c r="I88" s="56">
+        <v>3.2453046395185905</v>
+      </c>
+      <c r="J88" s="56">
+        <v>2.4130999302346154</v>
+      </c>
+      <c r="K88" s="56">
+        <v>2.6927764258826148</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="14.25">
+      <c r="A89" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B89" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C89" s="40" t="s">
+        <v>385</v>
+      </c>
+      <c r="D89" s="56">
+        <v>2.3551637034268453</v>
+      </c>
+      <c r="E89" s="56">
+        <v>2.2284298829931117</v>
+      </c>
+      <c r="F89" s="56">
+        <v>2.5127904232296783</v>
+      </c>
+      <c r="G89" s="56">
+        <v>2.7696970651276214</v>
+      </c>
+      <c r="H89" s="56">
+        <v>2.9972256573383715</v>
+      </c>
+      <c r="I89" s="56">
+        <v>2.9691108180222257</v>
+      </c>
+      <c r="J89" s="56">
+        <v>2.6961911752191914</v>
+      </c>
+      <c r="K89" s="56">
+        <v>2.3908615143998788</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="14.25">
+      <c r="A90" s="35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B90" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C90" s="40" t="s">
+        <v>386</v>
+      </c>
+      <c r="D90" s="56">
+        <v>1.9972651559038175</v>
+      </c>
+      <c r="E90" s="56">
+        <v>2.0107254973459048</v>
+      </c>
+      <c r="F90" s="56">
+        <v>2.3265577881566712</v>
+      </c>
+      <c r="G90" s="56">
+        <v>2.3979926369949696</v>
+      </c>
+      <c r="H90" s="56">
+        <v>2.7855878765864652</v>
+      </c>
+      <c r="I90" s="56">
+        <v>2.7742313691054936</v>
+      </c>
+      <c r="J90" s="56">
+        <v>2.725843775739365</v>
+      </c>
+      <c r="K90" s="56">
+        <v>2.5039243358831964</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="14.25">
+      <c r="A91" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B91" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C91" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" s="56">
+        <v>3.1465005095580478</v>
+      </c>
+      <c r="E91" s="56">
+        <v>3.2236389311998108</v>
+      </c>
+      <c r="F91" s="56">
+        <v>3.5633690498578199</v>
+      </c>
+      <c r="G91" s="56">
+        <v>3.8112928248866118</v>
+      </c>
+      <c r="H91" s="57">
+        <v>3.5234999999999994</v>
+      </c>
+      <c r="I91" s="57">
+        <v>3.49</v>
+      </c>
+      <c r="J91" s="57">
+        <v>3.32</v>
+      </c>
+      <c r="K91" s="57">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="14.25">
+      <c r="A92" s="35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B92" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C92" s="43" t="s">
+        <v>387</v>
+      </c>
+      <c r="D92" s="56">
+        <v>3.4164260633103334</v>
+      </c>
+      <c r="E92" s="56">
+        <v>3.6848478158734865</v>
+      </c>
+      <c r="F92" s="56">
+        <v>4.2070140596262871</v>
+      </c>
+      <c r="G92" s="56">
+        <v>4.3716818465145613</v>
+      </c>
+      <c r="H92" s="56">
+        <v>3.2542303150269349</v>
+      </c>
+      <c r="I92" s="56">
+        <v>3.2299059745221834</v>
+      </c>
+      <c r="J92" s="56">
+        <v>2.9939533219873646</v>
+      </c>
+      <c r="K92" s="56">
+        <v>2.8810793259816894</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="14.25">
+      <c r="A93" s="35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B93" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C93" s="43" t="s">
+        <v>388</v>
+      </c>
+      <c r="D93" s="56">
+        <v>2.9536137462989553</v>
+      </c>
+      <c r="E93" s="56">
+        <v>2.7209109291642828</v>
+      </c>
+      <c r="F93" s="56">
+        <v>2.9287217562966097</v>
+      </c>
+      <c r="G93" s="56">
+        <v>3.3468030376643765</v>
+      </c>
+      <c r="H93" s="56">
+        <v>3.8358216114367942</v>
+      </c>
+      <c r="I93" s="56">
+        <v>3.9562398881951366</v>
+      </c>
+      <c r="J93" s="56">
+        <v>3.6074722352098347</v>
+      </c>
+      <c r="K93" s="56">
+        <v>3.4961700323112206</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="14.25">
+      <c r="A94" s="35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B94" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C94" s="43" t="s">
+        <v>358</v>
+      </c>
+      <c r="D94" s="56">
+        <v>2.8126800889408461</v>
+      </c>
+      <c r="E94" s="56">
+        <v>2.9376370401351739</v>
+      </c>
+      <c r="F94" s="56">
+        <v>3.2165812990287757</v>
+      </c>
+      <c r="G94" s="56">
+        <v>3.4221620529715846</v>
+      </c>
+      <c r="H94" s="56">
+        <v>3.6639493259314415</v>
+      </c>
+      <c r="I94" s="56">
+        <v>3.9123141835163202</v>
+      </c>
+      <c r="J94" s="56">
+        <v>3.5598997019974421</v>
+      </c>
+      <c r="K94" s="56">
+        <v>3.2600451985905141</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="14.25">
+      <c r="A95" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B95" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C95" s="43" t="s">
+        <v>389</v>
+      </c>
+      <c r="D95" s="56">
+        <v>2.8553688352095814</v>
+      </c>
+      <c r="E95" s="56">
+        <v>2.5658378985399621</v>
+      </c>
+      <c r="F95" s="56">
+        <v>2.8540205671906738</v>
+      </c>
+      <c r="G95" s="56">
+        <v>3.0788171432784681</v>
+      </c>
+      <c r="H95" s="56">
+        <v>3.6171711279767798</v>
+      </c>
+      <c r="I95" s="56">
+        <v>3.7686594498039163</v>
+      </c>
+      <c r="J95" s="56">
+        <v>4.1952869731292903</v>
+      </c>
+      <c r="K95" s="56">
+        <v>3.0445729428507446</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="14.25">
+      <c r="A96" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="B96" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C96" s="43" t="s">
+        <v>390</v>
+      </c>
+      <c r="D96" s="56">
+        <v>3.6827499215400046</v>
+      </c>
+      <c r="E96" s="56">
+        <v>3.8470224586573525</v>
+      </c>
+      <c r="F96" s="56">
+        <v>3.9041866058853811</v>
+      </c>
+      <c r="G96" s="56">
+        <v>4.1769672660168364</v>
+      </c>
+      <c r="H96" s="56">
+        <v>3.8029242995804702</v>
+      </c>
+      <c r="I96" s="56">
+        <v>3.7213871980536122</v>
+      </c>
+      <c r="J96" s="56">
+        <v>3.6496217601570158</v>
+      </c>
+      <c r="K96" s="56">
+        <v>3.4934351236148613</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="14.25">
+      <c r="A97" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="B97" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C97" s="43" t="s">
+        <v>391</v>
+      </c>
+      <c r="D97" s="56">
+        <v>2.969203246989744</v>
+      </c>
+      <c r="E97" s="56">
+        <v>3.2245689874350512</v>
+      </c>
+      <c r="F97" s="56">
+        <v>3.5992854553698708</v>
+      </c>
+      <c r="G97" s="56">
+        <v>3.7602521599755456</v>
+      </c>
+      <c r="H97" s="56">
+        <v>4.1531972713670324</v>
+      </c>
+      <c r="I97" s="56">
+        <v>4.0772449053947053</v>
+      </c>
+      <c r="J97" s="56">
+        <v>4.0728290423504809</v>
+      </c>
+      <c r="K97" s="56">
+        <v>3.7670357763635098</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="14.25">
+      <c r="A98" s="35" t="s">
+        <v>158</v>
+      </c>
+      <c r="B98" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C98" s="43" t="s">
+        <v>392</v>
+      </c>
+      <c r="D98" s="56">
+        <v>2.8489584994025039</v>
+      </c>
+      <c r="E98" s="56">
+        <v>2.8882920862048098</v>
+      </c>
+      <c r="F98" s="56">
+        <v>3.2436285460883409</v>
+      </c>
+      <c r="G98" s="56">
+        <v>3.6784932588752959</v>
+      </c>
+      <c r="H98" s="56">
+        <v>3.4942341491844688</v>
+      </c>
+      <c r="I98" s="56">
+        <v>3.4737817602939822</v>
+      </c>
+      <c r="J98" s="56">
+        <v>3.3447181905842736</v>
+      </c>
+      <c r="K98" s="56">
+        <v>3.0368693216461464</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="14.25">
+      <c r="A99" s="35" t="s">
+        <v>159</v>
+      </c>
+      <c r="B99" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C99" s="43" t="s">
+        <v>393</v>
+      </c>
+      <c r="D99" s="56">
+        <v>2.438308082368537</v>
+      </c>
+      <c r="E99" s="56">
+        <v>2.4144029728149738</v>
+      </c>
+      <c r="F99" s="56">
+        <v>2.7730149953009149</v>
+      </c>
+      <c r="G99" s="56">
+        <v>3.098081692307892</v>
+      </c>
+      <c r="H99" s="56">
+        <v>3.6066018649789022</v>
+      </c>
+      <c r="I99" s="56">
+        <v>3.7000798640114994</v>
+      </c>
+      <c r="J99" s="56">
+        <v>3.5008943327393069</v>
+      </c>
+      <c r="K99" s="56">
+        <v>3.5076888171501213</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="14.25">
+      <c r="A100" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="B100" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C100" s="43" t="s">
+        <v>394</v>
+      </c>
+      <c r="D100" s="56">
+        <v>3.1936235781849089</v>
+      </c>
+      <c r="E100" s="56">
+        <v>3.0242833696701448</v>
+      </c>
+      <c r="F100" s="56">
+        <v>3.6161256485515607</v>
+      </c>
+      <c r="G100" s="56">
+        <v>3.7447240789830998</v>
+      </c>
+      <c r="H100" s="56">
+        <v>4.1940900152656138</v>
+      </c>
+      <c r="I100" s="56">
+        <v>4.0554608101906302</v>
+      </c>
+      <c r="J100" s="56">
+        <v>3.6906563603784686</v>
+      </c>
+      <c r="K100" s="56">
+        <v>3.7838421174832586</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="14.25">
+      <c r="A101" s="35" t="s">
+        <v>161</v>
+      </c>
+      <c r="B101" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C101" s="43" t="s">
+        <v>395</v>
+      </c>
+      <c r="D101" s="56">
+        <v>2.2888292553593184</v>
+      </c>
+      <c r="E101" s="56">
+        <v>2.3111132249496533</v>
+      </c>
+      <c r="F101" s="56">
+        <v>2.5773776397652366</v>
+      </c>
+      <c r="G101" s="56">
+        <v>2.6766481486236731</v>
+      </c>
+      <c r="H101" s="56">
+        <v>3.7743025755537394</v>
+      </c>
+      <c r="I101" s="56">
+        <v>3.4209792994365458</v>
+      </c>
+      <c r="J101" s="56">
+        <v>3.4208743566897519</v>
+      </c>
+      <c r="K101" s="56">
+        <v>2.9963692653901175</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="14.25">
+      <c r="A102" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="B102" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C102" s="43" t="s">
+        <v>396</v>
+      </c>
+      <c r="D102" s="56">
+        <v>3.2090305399017862</v>
+      </c>
+      <c r="E102" s="56">
+        <v>3.1389690162097761</v>
+      </c>
+      <c r="F102" s="56">
+        <v>3.4415408163132368</v>
+      </c>
+      <c r="G102" s="56">
+        <v>3.7354359317072907</v>
+      </c>
+      <c r="H102" s="56">
+        <v>3.5625791711080574</v>
+      </c>
+      <c r="I102" s="56">
+        <v>3.4380708208533393</v>
+      </c>
+      <c r="J102" s="56">
+        <v>3.316703559734183</v>
+      </c>
+      <c r="K102" s="56">
+        <v>3.1776332129292615</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="14.25">
+      <c r="A103" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B103" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C103" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="D103" s="56">
+        <v>3.0670359700478711</v>
+      </c>
+      <c r="E103" s="56">
+        <v>3.2340405803107579</v>
+      </c>
+      <c r="F103" s="56">
+        <v>3.5652677811335147</v>
+      </c>
+      <c r="G103" s="56">
+        <v>3.6938240340485313</v>
+      </c>
+      <c r="H103" s="57">
+        <v>3.3824000000000001</v>
+      </c>
+      <c r="I103" s="57">
+        <v>3.31</v>
+      </c>
+      <c r="J103" s="57">
+        <v>3.13</v>
+      </c>
+      <c r="K103" s="57">
+        <v>2.88</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" ht="14.25">
+      <c r="A104" s="35" t="s">
+        <v>163</v>
+      </c>
+      <c r="B104" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C104" s="43" t="s">
+        <v>397</v>
+      </c>
+      <c r="D104" s="56">
+        <v>3.2326240042112491</v>
+      </c>
+      <c r="E104" s="56">
+        <v>3.5574598817646961</v>
+      </c>
+      <c r="F104" s="56">
+        <v>3.724373041097905</v>
+      </c>
+      <c r="G104" s="56">
+        <v>3.764175060086759</v>
+      </c>
+      <c r="H104" s="56">
+        <v>3.2820891160203729</v>
+      </c>
+      <c r="I104" s="56">
+        <v>3.0350465048769135</v>
+      </c>
+      <c r="J104" s="56">
+        <v>2.9201624035457789</v>
+      </c>
+      <c r="K104" s="56">
+        <v>2.6654128382413087</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="14.25">
+      <c r="A105" s="35" t="s">
+        <v>164</v>
+      </c>
+      <c r="B105" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C105" s="43" t="s">
+        <v>398</v>
+      </c>
+      <c r="D105" s="56">
+        <v>2.7449891983795074</v>
+      </c>
+      <c r="E105" s="56">
+        <v>2.5435509458871133</v>
+      </c>
+      <c r="F105" s="56">
+        <v>3.1702099274397026</v>
+      </c>
+      <c r="G105" s="56">
+        <v>2.9532800630032199</v>
+      </c>
+      <c r="H105" s="56">
+        <v>2.5761380010440211</v>
+      </c>
+      <c r="I105" s="56">
+        <v>2.4623594875530155</v>
+      </c>
+      <c r="J105" s="56">
+        <v>2.3273895378350002</v>
+      </c>
+      <c r="K105" s="56">
+        <v>2.4606627236178098</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" ht="14.25">
+      <c r="A106" s="35" t="s">
+        <v>165</v>
+      </c>
+      <c r="B106" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C106" s="43" t="s">
+        <v>399</v>
+      </c>
+      <c r="D106" s="56">
+        <v>2.8311915305202175</v>
+      </c>
+      <c r="E106" s="56">
+        <v>3.0426604347250144</v>
+      </c>
+      <c r="F106" s="56">
+        <v>3.3648711058648657</v>
+      </c>
+      <c r="G106" s="56">
+        <v>3.3446604249647112</v>
+      </c>
+      <c r="H106" s="56">
+        <v>3.8180036095728731</v>
+      </c>
+      <c r="I106" s="56">
+        <v>3.4001978860034598</v>
+      </c>
+      <c r="J106" s="56">
+        <v>3.4126220707279558</v>
+      </c>
+      <c r="K106" s="56">
+        <v>3.1622791158394339</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="14.25">
+      <c r="A107" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="B107" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C107" s="43" t="s">
+        <v>400</v>
+      </c>
+      <c r="D107" s="56">
+        <v>2.7126434080963087</v>
+      </c>
+      <c r="E107" s="56">
+        <v>2.9721754972905199</v>
+      </c>
+      <c r="F107" s="56">
+        <v>3.3954818315534805</v>
+      </c>
+      <c r="G107" s="56">
+        <v>3.3947016686298608</v>
+      </c>
+      <c r="H107" s="56">
+        <v>2.8962178899857012</v>
+      </c>
+      <c r="I107" s="56">
+        <v>2.8907184879738161</v>
+      </c>
+      <c r="J107" s="56">
+        <v>2.7119948661368043</v>
+      </c>
+      <c r="K107" s="56">
+        <v>2.4180786279536401</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="14.25">
+      <c r="A108" s="35" t="s">
+        <v>167</v>
+      </c>
+      <c r="B108" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C108" s="43" t="s">
+        <v>401</v>
+      </c>
+      <c r="D108" s="56">
+        <v>3.1646345703865384</v>
+      </c>
+      <c r="E108" s="56">
+        <v>3.0853088211663469</v>
+      </c>
+      <c r="F108" s="56">
+        <v>3.8350645461529531</v>
+      </c>
+      <c r="G108" s="56">
+        <v>3.9809618163439211</v>
+      </c>
+      <c r="H108" s="56">
+        <v>3.2172338993433609</v>
+      </c>
+      <c r="I108" s="56">
+        <v>3.3751156537717844</v>
+      </c>
+      <c r="J108" s="56">
+        <v>3.1935458967271546</v>
+      </c>
+      <c r="K108" s="56">
+        <v>2.7325497683223441</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="14.25">
+      <c r="A109" s="35" t="s">
+        <v>168</v>
+      </c>
+      <c r="B109" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C109" s="43" t="s">
+        <v>402</v>
+      </c>
+      <c r="D109" s="56">
+        <v>2.8069874135972195</v>
+      </c>
+      <c r="E109" s="56">
+        <v>2.9385970897741931</v>
+      </c>
+      <c r="F109" s="56">
+        <v>3.1327225910441183</v>
+      </c>
+      <c r="G109" s="56">
+        <v>3.44214475190467</v>
+      </c>
+      <c r="H109" s="56">
+        <v>3.5174467759151833</v>
+      </c>
+      <c r="I109" s="56">
+        <v>3.6419830271455487</v>
+      </c>
+      <c r="J109" s="56">
+        <v>3.7147838595778966</v>
+      </c>
+      <c r="K109" s="56">
+        <v>3.2025400957259818</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="14.25">
+      <c r="A110" s="35" t="s">
+        <v>169</v>
+      </c>
+      <c r="B110" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C110" s="43" t="s">
+        <v>403</v>
+      </c>
+      <c r="D110" s="56">
+        <v>2.8079604602938875</v>
+      </c>
+      <c r="E110" s="56">
+        <v>3.0056255890306258</v>
+      </c>
+      <c r="F110" s="56">
+        <v>3.3252210106616644</v>
+      </c>
+      <c r="G110" s="56">
+        <v>3.581959194024702</v>
+      </c>
+      <c r="H110" s="56">
+        <v>3.1697728804145604</v>
+      </c>
+      <c r="I110" s="56">
+        <v>3.5702442170621387</v>
+      </c>
+      <c r="J110" s="56">
+        <v>2.9963243170438698</v>
+      </c>
+      <c r="K110" s="56">
+        <v>2.8961091385211781</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="14.25">
+      <c r="A111" s="35" t="s">
+        <v>170</v>
+      </c>
+      <c r="B111" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C111" s="43" t="s">
+        <v>404</v>
+      </c>
+      <c r="D111" s="56">
+        <v>2.3191827748978802</v>
+      </c>
+      <c r="E111" s="56">
+        <v>2.43477322319462</v>
+      </c>
+      <c r="F111" s="56">
+        <v>2.8159660824968875</v>
+      </c>
+      <c r="G111" s="56">
+        <v>2.6177546971918386</v>
+      </c>
+      <c r="H111" s="56">
+        <v>3.3109183297324085</v>
+      </c>
+      <c r="I111" s="56">
+        <v>3.1904920788486719</v>
+      </c>
+      <c r="J111" s="56">
+        <v>3.0514256771177943</v>
+      </c>
+      <c r="K111" s="56">
+        <v>3.0406945358121011</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="14.25">
+      <c r="A112" s="35" t="s">
+        <v>171</v>
+      </c>
+      <c r="B112" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C112" s="43" t="s">
+        <v>405</v>
+      </c>
+      <c r="D112" s="56">
+        <v>3.5771853557952014</v>
+      </c>
+      <c r="E112" s="56">
+        <v>3.681981739896437</v>
+      </c>
+      <c r="F112" s="56">
+        <v>4.0920488479627553</v>
+      </c>
+      <c r="G112" s="56">
+        <v>4.3590727733474512</v>
+      </c>
+      <c r="H112" s="56">
+        <v>4.1492429491464495</v>
+      </c>
+      <c r="I112" s="56">
+        <v>4.1067682577675884</v>
+      </c>
+      <c r="J112" s="56">
+        <v>3.8990376847133477</v>
+      </c>
+      <c r="K112" s="56">
+        <v>3.6732114088817656</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="14.25">
+      <c r="A113" s="35" t="s">
+        <v>172</v>
+      </c>
+      <c r="B113" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C113" s="43" t="s">
+        <v>406</v>
+      </c>
+      <c r="D113" s="56">
+        <v>3.2180671807561634</v>
+      </c>
+      <c r="E113" s="56">
+        <v>3.3064361775941267</v>
+      </c>
+      <c r="F113" s="56">
+        <v>3.235082556659679</v>
+      </c>
+      <c r="G113" s="56">
+        <v>4.0613142619333953</v>
+      </c>
+      <c r="H113" s="56">
+        <v>3.2599075121299692</v>
+      </c>
+      <c r="I113" s="56">
+        <v>3.6325606968924862</v>
+      </c>
+      <c r="J113" s="56">
+        <v>3.3568403979377428</v>
+      </c>
+      <c r="K113" s="56">
+        <v>3.0784019965956269</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="14.25">
+      <c r="A114" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B114" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C114" s="47" t="s">
+        <v>407</v>
+      </c>
+      <c r="D114" s="56">
+        <v>2.1356336294695315</v>
+      </c>
+      <c r="E114" s="56">
+        <v>2.2140320513526377</v>
+      </c>
+      <c r="F114" s="56">
+        <v>2.3155378882466726</v>
+      </c>
+      <c r="G114" s="56">
+        <v>2.4492895632647671</v>
+      </c>
+      <c r="H114" s="57">
+        <v>2.2785500000000005</v>
+      </c>
+      <c r="I114" s="57">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="J114" s="57">
+        <v>2.17</v>
+      </c>
+      <c r="K114" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="14.25">
+      <c r="A115" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="B115" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C115" s="43" t="s">
+        <v>408</v>
+      </c>
+      <c r="D115" s="56">
+        <v>2.2900886588444411</v>
+      </c>
+      <c r="E115" s="56">
+        <v>2.3903751517466865</v>
+      </c>
+      <c r="F115" s="56">
+        <v>2.4989315627863298</v>
+      </c>
+      <c r="G115" s="56">
+        <v>2.6361318397317115</v>
+      </c>
+      <c r="H115" s="56">
+        <v>2.1403880384333958</v>
+      </c>
+      <c r="I115" s="56">
+        <v>2.1212660882606347</v>
+      </c>
+      <c r="J115" s="56">
+        <v>2.0505845151115047</v>
+      </c>
+      <c r="K115" s="56">
+        <v>1.9011289614498719</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="14.25">
+      <c r="A116" s="35" t="s">
+        <v>174</v>
+      </c>
+      <c r="B116" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C116" s="43" t="s">
+        <v>409</v>
+      </c>
+      <c r="D116" s="56">
+        <v>2.3452324059432961</v>
+      </c>
+      <c r="E116" s="56">
+        <v>2.553301310241705</v>
+      </c>
+      <c r="F116" s="56">
+        <v>2.7343669023955983</v>
+      </c>
+      <c r="G116" s="56">
+        <v>3.0939389894196694</v>
+      </c>
+      <c r="H116" s="56">
+        <v>2.8605169403665975</v>
+      </c>
+      <c r="I116" s="56">
+        <v>2.7287613334960032</v>
+      </c>
+      <c r="J116" s="56">
+        <v>2.7827047718381457</v>
+      </c>
+      <c r="K116" s="56">
+        <v>2.5723986440102773</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="14.25">
+      <c r="A117" s="35" t="s">
+        <v>175</v>
+      </c>
+      <c r="B117" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C117" s="43" t="s">
+        <v>410</v>
+      </c>
+      <c r="D117" s="56">
+        <v>3.1329234002946031</v>
+      </c>
+      <c r="E117" s="56">
+        <v>2.9033381694400111</v>
+      </c>
+      <c r="F117" s="56">
+        <v>3.2463261808007635</v>
+      </c>
+      <c r="G117" s="56">
+        <v>3.1768182356697503</v>
+      </c>
+      <c r="H117" s="56">
+        <v>2.9950942476137725</v>
+      </c>
+      <c r="I117" s="56">
+        <v>3.2951670441129348</v>
+      </c>
+      <c r="J117" s="56">
+        <v>2.7015286663624156</v>
+      </c>
+      <c r="K117" s="56">
+        <v>2.3887897225522363</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="14.25">
+      <c r="A118" s="35" t="s">
+        <v>176</v>
+      </c>
+      <c r="B118" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C118" s="43" t="s">
+        <v>411</v>
+      </c>
+      <c r="D118" s="56">
+        <v>1.6540053492257021</v>
+      </c>
+      <c r="E118" s="56">
+        <v>1.6231290094835007</v>
+      </c>
+      <c r="F118" s="56">
+        <v>1.5559145522217854</v>
+      </c>
+      <c r="G118" s="56">
+        <v>1.5367315613210606</v>
+      </c>
+      <c r="H118" s="56">
+        <v>1.8196859730069708</v>
+      </c>
+      <c r="I118" s="56">
+        <v>1.682366490779639</v>
+      </c>
+      <c r="J118" s="56">
+        <v>1.8065772850239097</v>
+      </c>
+      <c r="K118" s="56">
+        <v>1.6377529190787707</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="14.25">
+      <c r="A119" s="35" t="s">
+        <v>177</v>
+      </c>
+      <c r="B119" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C119" s="43" t="s">
+        <v>412</v>
+      </c>
+      <c r="D119" s="56">
+        <v>1.981500841455073</v>
+      </c>
+      <c r="E119" s="56">
+        <v>2.0492795754432058</v>
+      </c>
+      <c r="F119" s="56">
+        <v>2.1388155129866058</v>
+      </c>
+      <c r="G119" s="56">
+        <v>2.3317070453492637</v>
+      </c>
+      <c r="H119" s="56">
+        <v>2.0394128530274416</v>
+      </c>
+      <c r="I119" s="56">
+        <v>2.1150163188196842</v>
+      </c>
+      <c r="J119" s="56">
+        <v>1.9693029163808542</v>
+      </c>
+      <c r="K119" s="56">
+        <v>1.8001528813131715</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="14.25">
+      <c r="A120" s="35" t="s">
+        <v>178</v>
+      </c>
+      <c r="B120" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C120" s="43" t="s">
+        <v>413</v>
+      </c>
+      <c r="D120" s="56">
+        <v>2.254719160186915</v>
+      </c>
+      <c r="E120" s="56">
+        <v>2.1534470597258264</v>
+      </c>
+      <c r="F120" s="56">
+        <v>2.1396171933728718</v>
+      </c>
+      <c r="G120" s="56">
+        <v>2.279310723396601</v>
+      </c>
+      <c r="H120" s="56">
+        <v>2.05794630922767</v>
+      </c>
+      <c r="I120" s="56">
+        <v>2.0241559416868022</v>
+      </c>
+      <c r="J120" s="56">
+        <v>1.9299400571793368</v>
+      </c>
+      <c r="K120" s="56">
+        <v>1.7402970852048532</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="14.25">
+      <c r="A121" s="35" t="s">
+        <v>179</v>
+      </c>
+      <c r="B121" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C121" s="43" t="s">
+        <v>414</v>
+      </c>
+      <c r="D121" s="56">
+        <v>2.0658055368835204</v>
+      </c>
+      <c r="E121" s="56">
+        <v>2.1531073853758014</v>
+      </c>
+      <c r="F121" s="56">
+        <v>2.1709917688336948</v>
+      </c>
+      <c r="G121" s="56">
+        <v>2.2065849357886602</v>
+      </c>
+      <c r="H121" s="56">
+        <v>2.0696709310770669</v>
+      </c>
+      <c r="I121" s="56">
+        <v>2.2141330066722671</v>
+      </c>
+      <c r="J121" s="56">
+        <v>1.9176057293441888</v>
+      </c>
+      <c r="K121" s="56">
+        <v>1.900504075139106</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="14.25">
+      <c r="A122" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="B122" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C122" s="43" t="s">
+        <v>415</v>
+      </c>
+      <c r="D122" s="56">
+        <v>2.3464458383633535</v>
+      </c>
+      <c r="E122" s="56">
+        <v>2.2168314543552143</v>
+      </c>
+      <c r="F122" s="56">
+        <v>2.5802621095916405</v>
+      </c>
+      <c r="G122" s="56">
+        <v>2.647763803241586</v>
+      </c>
+      <c r="H122" s="56">
+        <v>3.5177156769453242</v>
+      </c>
+      <c r="I122" s="56">
+        <v>3.6393683571435274</v>
+      </c>
+      <c r="J122" s="56">
+        <v>3.7447137977562144</v>
+      </c>
+      <c r="K122" s="56">
+        <v>3.4542376305447213</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="14.25">
+      <c r="A123" s="35" t="s">
+        <v>181</v>
+      </c>
+      <c r="B123" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C123" s="43" t="s">
+        <v>416</v>
+      </c>
+      <c r="D123" s="56">
+        <v>1.969364014388957</v>
+      </c>
+      <c r="E123" s="56">
+        <v>2.0187228592065689</v>
+      </c>
+      <c r="F123" s="56">
+        <v>2.2493946640027445</v>
+      </c>
+      <c r="G123" s="56">
+        <v>2.0908732135349575</v>
+      </c>
+      <c r="H123" s="56">
+        <v>2.7067058027025479</v>
+      </c>
+      <c r="I123" s="56">
+        <v>2.5778313768538825</v>
+      </c>
+      <c r="J123" s="56">
+        <v>2.6541320007613938</v>
+      </c>
+      <c r="K123" s="56">
+        <v>2.3126046126425037</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="14.25">
+      <c r="A124" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="B124" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C124" s="43" t="s">
+        <v>417</v>
+      </c>
+      <c r="D124" s="56">
+        <v>1.6230897846912551</v>
+      </c>
+      <c r="E124" s="56">
+        <v>1.7257354667989961</v>
+      </c>
+      <c r="F124" s="56">
+        <v>1.8917629683307533</v>
+      </c>
+      <c r="G124" s="56">
+        <v>2.1884608570034065</v>
+      </c>
+      <c r="H124" s="56">
+        <v>3.5405237451613996</v>
+      </c>
+      <c r="I124" s="56">
+        <v>3.6301963687306129</v>
+      </c>
+      <c r="J124" s="56">
+        <v>3.3020596377266265</v>
+      </c>
+      <c r="K124" s="56">
+        <v>3.1797541739934521</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="14.25">
+      <c r="A125" s="35" t="s">
+        <v>183</v>
+      </c>
+      <c r="B125" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C125" s="43" t="s">
+        <v>418</v>
+      </c>
+      <c r="D125" s="56">
+        <v>1.9996993002869461</v>
+      </c>
+      <c r="E125" s="56">
+        <v>2.1817765288339914</v>
+      </c>
+      <c r="F125" s="56">
+        <v>2.0605842414044084</v>
+      </c>
+      <c r="G125" s="56">
+        <v>2.13438288069591</v>
+      </c>
+      <c r="H125" s="56">
+        <v>2.7716927983266824</v>
+      </c>
+      <c r="I125" s="56">
+        <v>2.665641943217715</v>
+      </c>
+      <c r="J125" s="56">
+        <v>2.8580536796649185</v>
+      </c>
+      <c r="K125" s="56">
+        <v>2.7158585066706187</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="14.25">
+      <c r="A126" s="35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B126" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C126" s="43" t="s">
+        <v>419</v>
+      </c>
+      <c r="D126" s="56">
+        <v>1.929817744792732</v>
+      </c>
+      <c r="E126" s="56">
+        <v>2.0001358355863639</v>
+      </c>
+      <c r="F126" s="56">
+        <v>2.1483872271754811</v>
+      </c>
+      <c r="G126" s="56">
+        <v>2.1582707959535066</v>
+      </c>
+      <c r="H126" s="56">
+        <v>2.5092605314781204</v>
+      </c>
+      <c r="I126" s="56">
+        <v>2.3743339501826322</v>
+      </c>
+      <c r="J126" s="56">
+        <v>2.15201999306655</v>
+      </c>
+      <c r="K126" s="56">
+        <v>1.9430226594372368</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" ht="14.25">
+      <c r="A127" s="35" t="s">
+        <v>185</v>
+      </c>
+      <c r="B127" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C127" s="43" t="s">
+        <v>420</v>
+      </c>
+      <c r="D127" s="56">
+        <v>2.2611543955097297</v>
+      </c>
+      <c r="E127" s="56">
+        <v>2.4417827004959669</v>
+      </c>
+      <c r="F127" s="56">
+        <v>2.6280665813538198</v>
+      </c>
+      <c r="G127" s="56">
+        <v>2.7867049110131932</v>
+      </c>
+      <c r="H127" s="56">
+        <v>3.3122703780364007</v>
+      </c>
+      <c r="I127" s="56">
+        <v>3.4717822366396747</v>
+      </c>
+      <c r="J127" s="56">
+        <v>3.4159160267922966</v>
+      </c>
+      <c r="K127" s="56">
+        <v>3.3452701668782892</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" ht="14.25">
+      <c r="A128" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B128" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C128" s="42" t="s">
+        <v>421</v>
+      </c>
+      <c r="D128" s="56">
+        <v>1.721513093593982</v>
+      </c>
+      <c r="E128" s="56">
+        <v>1.7568592028959074</v>
+      </c>
+      <c r="F128" s="56">
+        <v>1.8444593434938827</v>
+      </c>
+      <c r="G128" s="56">
+        <v>1.830327121446758</v>
+      </c>
+      <c r="H128" s="57">
+        <v>1.9702999999999999</v>
+      </c>
+      <c r="I128" s="57">
+        <v>1.88</v>
+      </c>
+      <c r="J128" s="57">
+        <v>1.8</v>
+      </c>
+      <c r="K128" s="57">
+        <v>1.68</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" ht="14.25">
+      <c r="A129" s="35" t="s">
+        <v>186</v>
+      </c>
+      <c r="B129" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C129" s="43" t="s">
+        <v>422</v>
+      </c>
+      <c r="D129" s="56">
+        <v>1.8929019958259772</v>
+      </c>
+      <c r="E129" s="56">
+        <v>1.8884348744588286</v>
+      </c>
+      <c r="F129" s="56">
+        <v>1.9462819224734449</v>
+      </c>
+      <c r="G129" s="56">
+        <v>1.9731724745378851</v>
+      </c>
+      <c r="H129" s="56">
+        <v>1.871529423753604</v>
+      </c>
+      <c r="I129" s="56">
+        <v>1.7359203937175258</v>
+      </c>
+      <c r="J129" s="56">
+        <v>1.6616672136183375</v>
+      </c>
+      <c r="K129" s="56">
+        <v>1.535495162322196</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" ht="14.25">
+      <c r="A130" s="35" t="s">
+        <v>187</v>
+      </c>
+      <c r="B130" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C130" s="43" t="s">
+        <v>423</v>
+      </c>
+      <c r="D130" s="56">
+        <v>2.3811064779103335</v>
+      </c>
+      <c r="E130" s="56">
+        <v>2.3872227421791838</v>
+      </c>
+      <c r="F130" s="56">
+        <v>2.6410221382252641</v>
+      </c>
+      <c r="G130" s="56">
+        <v>2.5363041726627875</v>
+      </c>
+      <c r="H130" s="56">
+        <v>3.1536115398863891</v>
+      </c>
+      <c r="I130" s="56">
+        <v>3.3182649947891072</v>
+      </c>
+      <c r="J130" s="56">
+        <v>2.9393516797160801</v>
+      </c>
+      <c r="K130" s="56">
+        <v>2.5736402391126427</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" ht="14.25">
+      <c r="A131" s="35" t="s">
+        <v>188</v>
+      </c>
+      <c r="B131" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C131" s="43" t="s">
+        <v>424</v>
+      </c>
+      <c r="D131" s="56">
+        <v>1.6451915215256625</v>
+      </c>
+      <c r="E131" s="56">
+        <v>1.6738061213436548</v>
+      </c>
+      <c r="F131" s="56">
+        <v>1.7162662548908163</v>
+      </c>
+      <c r="G131" s="56">
+        <v>1.6427043827597843</v>
+      </c>
+      <c r="H131" s="56">
+        <v>1.5034009862859889</v>
+      </c>
+      <c r="I131" s="56">
+        <v>1.6400007642775956</v>
+      </c>
+      <c r="J131" s="56">
+        <v>1.2724989392150128</v>
+      </c>
+      <c r="K131" s="56">
+        <v>1.262474178444692</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="14.25">
+      <c r="A132" s="35" t="s">
+        <v>189</v>
+      </c>
+      <c r="B132" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C132" s="43" t="s">
+        <v>425</v>
+      </c>
+      <c r="D132" s="56">
+        <v>1.7702436747906685</v>
+      </c>
+      <c r="E132" s="56">
+        <v>1.8576417009730155</v>
+      </c>
+      <c r="F132" s="56">
+        <v>1.8613929593827541</v>
+      </c>
+      <c r="G132" s="56">
+        <v>1.9829321717583908</v>
+      </c>
+      <c r="H132" s="56">
+        <v>1.9172457863492409</v>
+      </c>
+      <c r="I132" s="56">
+        <v>1.7609250541720152</v>
+      </c>
+      <c r="J132" s="56">
+        <v>1.7871092361187164</v>
+      </c>
+      <c r="K132" s="56">
+        <v>1.7068427398423507</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="14.25">
+      <c r="A133" s="35" t="s">
+        <v>190</v>
+      </c>
+      <c r="B133" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C133" s="43" t="s">
+        <v>426</v>
+      </c>
+      <c r="D133" s="56">
+        <v>1.5963863116166872</v>
+      </c>
+      <c r="E133" s="56">
+        <v>1.6229183151705442</v>
+      </c>
+      <c r="F133" s="56">
+        <v>1.7439218826570599</v>
+      </c>
+      <c r="G133" s="56">
+        <v>1.868342881615578</v>
+      </c>
+      <c r="H133" s="56">
+        <v>2.0196978037523938</v>
+      </c>
+      <c r="I133" s="56">
+        <v>2.0949134178223083</v>
+      </c>
+      <c r="J133" s="56">
+        <v>1.8877281847485641</v>
+      </c>
+      <c r="K133" s="56">
+        <v>2.032735995159467</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="14.25">
+      <c r="A134" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="B134" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C134" s="43" t="s">
+        <v>427</v>
+      </c>
+      <c r="D134" s="56">
+        <v>1.7848273761559861</v>
+      </c>
+      <c r="E134" s="56">
+        <v>1.6834168176489881</v>
+      </c>
+      <c r="F134" s="56">
+        <v>1.8030731220429008</v>
+      </c>
+      <c r="G134" s="56">
+        <v>1.8945358247533695</v>
+      </c>
+      <c r="H134" s="56">
+        <v>3.3072510080651352</v>
+      </c>
+      <c r="I134" s="56">
+        <v>3.0193814755737365</v>
+      </c>
+      <c r="J134" s="56">
+        <v>3.3453539213859309</v>
+      </c>
+      <c r="K134" s="56">
+        <v>2.8833719932992472</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="14.25">
+      <c r="A135" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="B135" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C135" s="43" t="s">
+        <v>428</v>
+      </c>
+      <c r="D135" s="56">
+        <v>1.4450433302933752</v>
+      </c>
+      <c r="E135" s="56">
+        <v>1.5687255342138089</v>
+      </c>
+      <c r="F135" s="56">
+        <v>1.7083783035990452</v>
+      </c>
+      <c r="G135" s="56">
+        <v>1.6398472689794001</v>
+      </c>
+      <c r="H135" s="56">
+        <v>2.1215013327163259</v>
+      </c>
+      <c r="I135" s="56">
+        <v>2.3283864043708489</v>
+      </c>
+      <c r="J135" s="56">
+        <v>2.2414108195172915</v>
+      </c>
+      <c r="K135" s="56">
+        <v>2.0714795994853104</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="14.25">
+      <c r="A136" s="35" t="s">
+        <v>193</v>
+      </c>
+      <c r="B136" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C136" s="43" t="s">
+        <v>429</v>
+      </c>
+      <c r="D136" s="56">
+        <v>1.4742028645943555</v>
+      </c>
+      <c r="E136" s="56">
+        <v>1.4826585604777394</v>
+      </c>
+      <c r="F136" s="56">
+        <v>1.5682554022067698</v>
+      </c>
+      <c r="G136" s="56">
+        <v>1.6061089448550658</v>
+      </c>
+      <c r="H136" s="56">
+        <v>1.8986555793381745</v>
+      </c>
+      <c r="I136" s="56">
+        <v>1.7714994995405411</v>
+      </c>
+      <c r="J136" s="56">
+        <v>1.624752917280414</v>
+      </c>
+      <c r="K136" s="56">
+        <v>1.6447349479586848</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="14.25">
+      <c r="A137" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="B137" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C137" s="43" t="s">
+        <v>430</v>
+      </c>
+      <c r="D137" s="56">
+        <v>1.7910710793713303</v>
+      </c>
+      <c r="E137" s="56">
+        <v>1.8615005966552818</v>
+      </c>
+      <c r="F137" s="56">
+        <v>1.8163869316821366</v>
+      </c>
+      <c r="G137" s="56">
+        <v>2.016549912216508</v>
+      </c>
+      <c r="H137" s="56">
+        <v>3.1728265735912737</v>
+      </c>
+      <c r="I137" s="56">
+        <v>3.2468218222400571</v>
+      </c>
+      <c r="J137" s="56">
+        <v>3.1734174947004834</v>
+      </c>
+      <c r="K137" s="56">
+        <v>2.9151758599191817</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="14.25">
+      <c r="A138" s="35" t="s">
+        <v>195</v>
+      </c>
+      <c r="B138" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C138" s="43" t="s">
+        <v>431</v>
+      </c>
+      <c r="D138" s="56">
+        <v>1.5241202856499463</v>
+      </c>
+      <c r="E138" s="56">
+        <v>1.6054537500210417</v>
+      </c>
+      <c r="F138" s="56">
+        <v>1.9148883077105781</v>
+      </c>
+      <c r="G138" s="56">
+        <v>1.5622654007720114</v>
+      </c>
+      <c r="H138" s="56">
+        <v>1.8241254407523</v>
+      </c>
+      <c r="I138" s="56">
+        <v>1.8331040894938129</v>
+      </c>
+      <c r="J138" s="56">
+        <v>1.6980159013384022</v>
+      </c>
+      <c r="K138" s="56">
+        <v>1.6712092885162733</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="14.25">
+      <c r="A139" s="35" t="s">
+        <v>196</v>
+      </c>
+      <c r="B139" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C139" s="43" t="s">
+        <v>432</v>
+      </c>
+      <c r="D139" s="56">
+        <v>1.3493619930258878</v>
+      </c>
+      <c r="E139" s="56">
+        <v>1.3108238182700209</v>
+      </c>
+      <c r="F139" s="56">
+        <v>1.638240199203477</v>
+      </c>
+      <c r="G139" s="56">
+        <v>1.3849236695148099</v>
+      </c>
+      <c r="H139" s="56">
+        <v>1.8945163359579034</v>
+      </c>
+      <c r="I139" s="56">
+        <v>1.9846340106668752</v>
+      </c>
+      <c r="J139" s="56">
+        <v>1.8119615661257817</v>
+      </c>
+      <c r="K139" s="56">
+        <v>1.8578752676454164</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="14.25">
+      <c r="A140" s="35" t="s">
+        <v>197</v>
+      </c>
+      <c r="B140" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C140" s="43" t="s">
+        <v>433</v>
+      </c>
+      <c r="D140" s="56">
+        <v>1.4539688277248002</v>
+      </c>
+      <c r="E140" s="56">
+        <v>1.6016955840256994</v>
+      </c>
+      <c r="F140" s="56">
+        <v>1.5922827415034984</v>
+      </c>
+      <c r="G140" s="56">
+        <v>1.6452307043953061</v>
+      </c>
+      <c r="H140" s="56">
+        <v>1.7515109923390677</v>
+      </c>
+      <c r="I140" s="56">
+        <v>1.6819220008179041</v>
+      </c>
+      <c r="J140" s="56">
+        <v>1.4576823645412791</v>
+      </c>
+      <c r="K140" s="56">
+        <v>1.5344697966704968</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="14.25">
+      <c r="A141" s="35" t="s">
+        <v>198</v>
+      </c>
+      <c r="B141" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C141" s="43" t="s">
+        <v>434</v>
+      </c>
+      <c r="D141" s="56">
+        <v>1.3711416316313136</v>
+      </c>
+      <c r="E141" s="56">
+        <v>1.4995333842749832</v>
+      </c>
+      <c r="F141" s="56">
+        <v>1.399713952187319</v>
+      </c>
+      <c r="G141" s="56">
+        <v>1.5112789702670413</v>
+      </c>
+      <c r="H141" s="56">
+        <v>1.9803927947735742</v>
+      </c>
+      <c r="I141" s="56">
+        <v>2.081380109141318</v>
+      </c>
+      <c r="J141" s="56">
+        <v>1.9884192632882545</v>
+      </c>
+      <c r="K141" s="56">
+        <v>1.5371198897078182</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="14.25">
+      <c r="A142" s="35" t="s">
+        <v>199</v>
+      </c>
+      <c r="B142" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C142" s="43" t="s">
+        <v>435</v>
+      </c>
+      <c r="D142" s="56">
+        <v>2.0797739714501953</v>
+      </c>
+      <c r="E142" s="56">
+        <v>2.053955544381421</v>
+      </c>
+      <c r="F142" s="56">
+        <v>2.2123511369556805</v>
+      </c>
+      <c r="G142" s="56">
+        <v>2.0836340297363223</v>
+      </c>
+      <c r="H142" s="56">
+        <v>2.1007205074854922</v>
+      </c>
+      <c r="I142" s="56">
+        <v>1.8927703420711637</v>
+      </c>
+      <c r="J142" s="56">
+        <v>1.8662259304818614</v>
+      </c>
+      <c r="K142" s="56">
+        <v>1.6846546570933814</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="14.25">
+      <c r="A143" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="B143" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C143" s="43" t="s">
+        <v>436</v>
+      </c>
+      <c r="D143" s="56">
+        <v>1.1417564599370245</v>
+      </c>
+      <c r="E143" s="56">
+        <v>1.1884110299837793</v>
+      </c>
+      <c r="F143" s="56">
+        <v>1.2822290577674911</v>
+      </c>
+      <c r="G143" s="56">
+        <v>1.1170233431721439</v>
+      </c>
+      <c r="H143" s="56">
+        <v>1.8549767629407283</v>
+      </c>
+      <c r="I143" s="56">
+        <v>1.6959060234992713</v>
+      </c>
+      <c r="J143" s="56">
+        <v>1.6278830169331318</v>
+      </c>
+      <c r="K143" s="56">
+        <v>1.6817906069696045</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="14.25">
+      <c r="A144" s="35" t="s">
+        <v>201</v>
+      </c>
+      <c r="B144" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C144" s="43" t="s">
+        <v>437</v>
+      </c>
+      <c r="D144" s="56">
+        <v>1.4504513515420718</v>
+      </c>
+      <c r="E144" s="56">
+        <v>1.3197069616025239</v>
+      </c>
+      <c r="F144" s="56">
+        <v>1.5064462943986161</v>
+      </c>
+      <c r="G144" s="56">
+        <v>1.5252038423291243</v>
+      </c>
+      <c r="H144" s="56">
+        <v>1.8864367853516903</v>
+      </c>
+      <c r="I144" s="56">
+        <v>1.9711028843995435</v>
+      </c>
+      <c r="J144" s="56">
+        <v>2.132619645870065</v>
+      </c>
+      <c r="K144" s="56">
+        <v>1.911513865212557</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="14.25">
+      <c r="A145" s="35" t="s">
+        <v>202</v>
+      </c>
+      <c r="B145" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C145" s="43" t="s">
+        <v>438</v>
+      </c>
+      <c r="D145" s="56">
+        <v>1.3408905952396062</v>
+      </c>
+      <c r="E145" s="56">
+        <v>1.3902850260300155</v>
+      </c>
+      <c r="F145" s="56">
+        <v>1.5183988593165831</v>
+      </c>
+      <c r="G145" s="56">
+        <v>1.4200959595024873</v>
+      </c>
+      <c r="H145" s="56">
+        <v>1.9739468127671693</v>
+      </c>
+      <c r="I145" s="56">
+        <v>1.997788860489556</v>
+      </c>
+      <c r="J145" s="56">
+        <v>1.9102934471217761</v>
+      </c>
+      <c r="K145" s="56">
+        <v>1.6287029059947116</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="14.25">
+      <c r="A146" s="35" t="s">
+        <v>203</v>
+      </c>
+      <c r="B146" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C146" s="43" t="s">
+        <v>439</v>
+      </c>
+      <c r="D146" s="56">
+        <v>1.654974001282755</v>
+      </c>
+      <c r="E146" s="56">
+        <v>1.6637650247610323</v>
+      </c>
+      <c r="F146" s="56">
+        <v>1.7351536047411515</v>
+      </c>
+      <c r="G146" s="56">
+        <v>1.7388468185156885</v>
+      </c>
+      <c r="H146" s="56">
+        <v>1.7810589722544521</v>
+      </c>
+      <c r="I146" s="56">
+        <v>1.6513310618894432</v>
+      </c>
+      <c r="J146" s="56">
+        <v>1.8599590803180279</v>
+      </c>
+      <c r="K146" s="56">
+        <v>1.8750168672761187</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="14.25">
+      <c r="A147" s="35" t="s">
+        <v>204</v>
+      </c>
+      <c r="B147" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C147" s="43" t="s">
+        <v>440</v>
+      </c>
+      <c r="D147" s="56">
+        <v>1.2118744353979949</v>
+      </c>
+      <c r="E147" s="56">
+        <v>1.2909116730663328</v>
+      </c>
+      <c r="F147" s="56">
+        <v>1.3288542716913376</v>
+      </c>
+      <c r="G147" s="56">
+        <v>1.4666472876578149</v>
+      </c>
+      <c r="H147" s="56">
+        <v>1.9622619014783202</v>
+      </c>
+      <c r="I147" s="56">
+        <v>1.8643006522423853</v>
+      </c>
+      <c r="J147" s="56">
+        <v>1.6849728603848808</v>
+      </c>
+      <c r="K147" s="56">
+        <v>1.9620128595082325</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="14.25">
+      <c r="A148" s="35" t="s">
+        <v>205</v>
+      </c>
+      <c r="B148" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C148" s="43" t="s">
+        <v>441</v>
+      </c>
+      <c r="D148" s="56">
+        <v>1.5442164809044365</v>
+      </c>
+      <c r="E148" s="56">
+        <v>1.6284514629255529</v>
+      </c>
+      <c r="F148" s="56">
+        <v>1.6855283342846628</v>
+      </c>
+      <c r="G148" s="56">
+        <v>1.4218713427817642</v>
+      </c>
+      <c r="H148" s="56">
+        <v>1.7393638313024795</v>
+      </c>
+      <c r="I148" s="56">
+        <v>1.5833333351943721</v>
+      </c>
+      <c r="J148" s="56">
+        <v>1.5751680538428467</v>
+      </c>
+      <c r="K148" s="56">
+        <v>1.4454968058060282</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="14.25">
+      <c r="A149" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B149" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C149" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="D149" s="56">
+        <v>3.1709190032531418</v>
+      </c>
+      <c r="E149" s="56">
+        <v>3.2314063559363442</v>
+      </c>
+      <c r="F149" s="56">
+        <v>3.6990013565009803</v>
+      </c>
+      <c r="G149" s="56">
+        <v>4.0978320477507415</v>
+      </c>
+      <c r="H149" s="57">
+        <v>3.9658499999999997</v>
+      </c>
+      <c r="I149" s="57">
+        <v>3.9</v>
+      </c>
+      <c r="J149" s="57">
+        <v>3.68</v>
+      </c>
+      <c r="K149" s="57">
+        <v>3.43</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="14.25">
+      <c r="A150" s="35" t="s">
+        <v>206</v>
+      </c>
+      <c r="B150" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C150" s="43" t="s">
+        <v>442</v>
+      </c>
+      <c r="D150" s="56">
+        <v>3.7373198485668619</v>
+      </c>
+      <c r="E150" s="56">
+        <v>3.8573320378020335</v>
+      </c>
+      <c r="F150" s="56">
+        <v>4.2823971420117681</v>
+      </c>
+      <c r="G150" s="56">
+        <v>4.6277251260238357</v>
+      </c>
+      <c r="H150" s="56">
+        <v>3.9590222568567941</v>
+      </c>
+      <c r="I150" s="56">
+        <v>3.8893879660649029</v>
+      </c>
+      <c r="J150" s="56">
+        <v>3.582776577088695</v>
+      </c>
+      <c r="K150" s="56">
+        <v>3.4227978318893792</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" ht="14.25">
+      <c r="A151" s="35" t="s">
+        <v>207</v>
+      </c>
+      <c r="B151" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C151" s="43" t="s">
+        <v>443</v>
+      </c>
+      <c r="D151" s="56">
+        <v>1.7044580832219736</v>
+      </c>
+      <c r="E151" s="56">
+        <v>1.9061120911184666</v>
+      </c>
+      <c r="F151" s="56">
+        <v>1.9694293865384263</v>
+      </c>
+      <c r="G151" s="56">
+        <v>2.1011073001335627</v>
+      </c>
+      <c r="H151" s="56">
+        <v>2.6254903324576357</v>
+      </c>
+      <c r="I151" s="56">
+        <v>2.3389307015375298</v>
+      </c>
+      <c r="J151" s="56">
+        <v>2.3293087964013739</v>
+      </c>
+      <c r="K151" s="56">
+        <v>2.0548523796001108</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" ht="14.25">
+      <c r="A152" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="B152" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C152" s="43" t="s">
+        <v>444</v>
+      </c>
+      <c r="D152" s="56">
+        <v>3.0469802791577023</v>
+      </c>
+      <c r="E152" s="56">
+        <v>3.2039786629101004</v>
+      </c>
+      <c r="F152" s="56">
+        <v>3.5459192534931128</v>
+      </c>
+      <c r="G152" s="56">
+        <v>3.9731920660228446</v>
+      </c>
+      <c r="H152" s="56">
+        <v>4.4307430264218812</v>
+      </c>
+      <c r="I152" s="56">
+        <v>4.465703895152779</v>
+      </c>
+      <c r="J152" s="56">
+        <v>4.2138555812696739</v>
+      </c>
+      <c r="K152" s="56">
+        <v>3.9625862561205967</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" ht="14.25">
+      <c r="A153" s="35" t="s">
+        <v>209</v>
+      </c>
+      <c r="B153" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C153" s="43" t="s">
+        <v>445</v>
+      </c>
+      <c r="D153" s="56">
+        <v>2.6711408315053475</v>
+      </c>
+      <c r="E153" s="56">
+        <v>2.7949052678078266</v>
+      </c>
+      <c r="F153" s="56">
+        <v>3.3112022553770122</v>
+      </c>
+      <c r="G153" s="56">
+        <v>3.6801373879275152</v>
+      </c>
+      <c r="H153" s="56">
+        <v>3.766665701362427</v>
+      </c>
+      <c r="I153" s="56">
+        <v>3.6557036484171248</v>
+      </c>
+      <c r="J153" s="56">
+        <v>3.6974221858443812</v>
+      </c>
+      <c r="K153" s="56">
+        <v>3.5483297589122076</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" ht="14.25">
+      <c r="A154" s="35" t="s">
+        <v>210</v>
+      </c>
+      <c r="B154" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C154" s="43" t="s">
+        <v>446</v>
+      </c>
+      <c r="D154" s="56">
+        <v>3.069676143007146</v>
+      </c>
+      <c r="E154" s="56">
+        <v>3.0519673852960318</v>
+      </c>
+      <c r="F154" s="56">
+        <v>3.7634232376918808</v>
+      </c>
+      <c r="G154" s="56">
+        <v>4.2444791045124477</v>
+      </c>
+      <c r="H154" s="56">
+        <v>4.6434932319568469</v>
+      </c>
+      <c r="I154" s="56">
+        <v>4.4054410894264633</v>
+      </c>
+      <c r="J154" s="56">
+        <v>4.3467043966444772</v>
+      </c>
+      <c r="K154" s="56">
+        <v>3.9205404086452202</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" ht="14.25">
+      <c r="A155" s="35" t="s">
+        <v>211</v>
+      </c>
+      <c r="B155" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C155" s="43" t="s">
+        <v>447</v>
+      </c>
+      <c r="D155" s="56">
+        <v>2.8556062024669528</v>
+      </c>
+      <c r="E155" s="56">
+        <v>2.8246914232599911</v>
+      </c>
+      <c r="F155" s="56">
+        <v>3.3460749512948156</v>
+      </c>
+      <c r="G155" s="56">
+        <v>3.9562224254293383</v>
+      </c>
+      <c r="H155" s="56">
+        <v>4.2263329346224241</v>
+      </c>
+      <c r="I155" s="56">
+        <v>4.0538187760832081</v>
+      </c>
+      <c r="J155" s="56">
+        <v>3.7911650122807505</v>
+      </c>
+      <c r="K155" s="56">
+        <v>3.7071076878813072</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" ht="14.25">
+      <c r="A156" s="35" t="s">
+        <v>212</v>
+      </c>
+      <c r="B156" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C156" s="43" t="s">
+        <v>448</v>
+      </c>
+      <c r="D156" s="56">
+        <v>2.9692652718115888</v>
+      </c>
+      <c r="E156" s="56">
+        <v>2.821543712273888</v>
+      </c>
+      <c r="F156" s="56">
+        <v>3.5232990077172626</v>
+      </c>
+      <c r="G156" s="56">
+        <v>3.6042928588556693</v>
+      </c>
+      <c r="H156" s="56">
+        <v>3.5538108788207929</v>
+      </c>
+      <c r="I156" s="56">
+        <v>3.7653314631482613</v>
+      </c>
+      <c r="J156" s="56">
+        <v>3.4904528261540881</v>
+      </c>
+      <c r="K156" s="56">
+        <v>3.2733906095507419</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" ht="14.25">
+      <c r="A157" s="35" t="s">
+        <v>213</v>
+      </c>
+      <c r="B157" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C157" s="43" t="s">
+        <v>449</v>
+      </c>
+      <c r="D157" s="56">
+        <v>2.8295966038335694</v>
+      </c>
+      <c r="E157" s="56">
+        <v>2.6606716273695543</v>
+      </c>
+      <c r="F157" s="56">
+        <v>2.9581002291125906</v>
+      </c>
+      <c r="G157" s="56">
+        <v>3.4251118929592885</v>
+      </c>
+      <c r="H157" s="56">
+        <v>3.8292701507355038</v>
+      </c>
+      <c r="I157" s="56">
+        <v>3.8311006776176981</v>
+      </c>
+      <c r="J157" s="56">
+        <v>3.8369789109162658</v>
+      </c>
+      <c r="K157" s="56">
+        <v>3.2795298089490434</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="14.25">
+      <c r="A158" s="35" t="s">
+        <v>214</v>
+      </c>
+      <c r="B158" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C158" s="43" t="s">
+        <v>450</v>
+      </c>
+      <c r="D158" s="56">
+        <v>2.9811857525026948</v>
+      </c>
+      <c r="E158" s="56">
+        <v>2.9742315481764496</v>
+      </c>
+      <c r="F158" s="56">
+        <v>3.4972651030939579</v>
+      </c>
+      <c r="G158" s="56">
+        <v>4.103553931858829</v>
+      </c>
+      <c r="H158" s="56">
+        <v>3.9116732494165407</v>
+      </c>
+      <c r="I158" s="56">
+        <v>3.9461486868403872</v>
+      </c>
+      <c r="J158" s="56">
+        <v>3.9151623366733772</v>
+      </c>
+      <c r="K158" s="56">
+        <v>3.4589654811406909</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="14.25">
+      <c r="A159" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B159" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C159" s="47" t="s">
+        <v>451</v>
+      </c>
+      <c r="D159" s="56">
+        <v>3.9619190447000827</v>
+      </c>
+      <c r="E159" s="56">
+        <v>4.0733020930553199</v>
+      </c>
+      <c r="F159" s="56">
+        <v>4.3214786438650536</v>
+      </c>
+      <c r="G159" s="56">
+        <v>4.6436589638120527</v>
+      </c>
+      <c r="H159" s="57">
+        <v>4.14785</v>
+      </c>
+      <c r="I159" s="57">
+        <v>3.99</v>
+      </c>
+      <c r="J159" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="K159" s="57">
+        <v>3.32</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="14.25">
+      <c r="A160" s="35" t="s">
+        <v>215</v>
+      </c>
+      <c r="B160" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C160" s="43" t="s">
+        <v>452</v>
+      </c>
+      <c r="D160" s="56">
+        <v>4.2438392621442382</v>
+      </c>
+      <c r="E160" s="56">
+        <v>4.1101809741305484</v>
+      </c>
+      <c r="F160" s="56">
+        <v>4.4727310185759075</v>
+      </c>
+      <c r="G160" s="56">
+        <v>4.6722763457718735</v>
+      </c>
+      <c r="H160" s="56">
+        <v>3.6869535347624769</v>
+      </c>
+      <c r="I160" s="56">
+        <v>3.3914892189463637</v>
+      </c>
+      <c r="J160" s="56">
+        <v>3.2177788669855025</v>
+      </c>
+      <c r="K160" s="56">
+        <v>2.9698461446446354</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="14.25">
+      <c r="A161" s="35" t="s">
+        <v>216</v>
+      </c>
+      <c r="B161" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C161" s="43" t="s">
+        <v>453</v>
+      </c>
+      <c r="D161" s="56">
+        <v>3.8867088568840917</v>
+      </c>
+      <c r="E161" s="56">
+        <v>3.806026139631137</v>
+      </c>
+      <c r="F161" s="56">
+        <v>3.9499679365643696</v>
+      </c>
+      <c r="G161" s="56">
+        <v>4.2352507454091786</v>
+      </c>
+      <c r="H161" s="56">
+        <v>4.4722016630093853</v>
+      </c>
+      <c r="I161" s="56">
+        <v>4.4319704958598694</v>
+      </c>
+      <c r="J161" s="56">
+        <v>4.0735896205729052</v>
+      </c>
+      <c r="K161" s="56">
+        <v>3.5581402278961041</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="14.25">
+      <c r="A162" s="35" t="s">
+        <v>217</v>
+      </c>
+      <c r="B162" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C162" s="43" t="s">
+        <v>454</v>
+      </c>
+      <c r="D162" s="56">
+        <v>3.6166337463411304</v>
+      </c>
+      <c r="E162" s="56">
+        <v>4.1823454018173427</v>
+      </c>
+      <c r="F162" s="56">
+        <v>4.4925153728078202</v>
+      </c>
+      <c r="G162" s="56">
+        <v>4.9400415838266012</v>
+      </c>
+      <c r="H162" s="56">
+        <v>4.8640197625482946</v>
+      </c>
+      <c r="I162" s="56">
+        <v>4.5606774632467095</v>
+      </c>
+      <c r="J162" s="56">
+        <v>4.2783162124490204</v>
+      </c>
+      <c r="K162" s="56">
+        <v>3.7923067834572537</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="14.25">
+      <c r="A163" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="B163" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C163" s="43" t="s">
+        <v>455</v>
+      </c>
+      <c r="D163" s="56">
+        <v>3.5980448830371503</v>
+      </c>
+      <c r="E163" s="56">
+        <v>3.6331346083814942</v>
+      </c>
+      <c r="F163" s="56">
+        <v>3.9249161074331491</v>
+      </c>
+      <c r="G163" s="56">
+        <v>4.3632504503770626</v>
+      </c>
+      <c r="H163" s="56">
+        <v>4.6254701544767673</v>
+      </c>
+      <c r="I163" s="56">
+        <v>4.3387008267580338</v>
+      </c>
+      <c r="J163" s="56">
+        <v>4.0090684091599043</v>
+      </c>
+      <c r="K163" s="56">
+        <v>3.6217593265353103</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="14.25">
+      <c r="A164" s="35" t="s">
+        <v>219</v>
+      </c>
+      <c r="B164" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C164" s="43" t="s">
+        <v>456</v>
+      </c>
+      <c r="D164" s="56">
+        <v>3.9485077397194197</v>
+      </c>
+      <c r="E164" s="56">
+        <v>3.9187960203176728</v>
+      </c>
+      <c r="F164" s="56">
+        <v>4.2943812708503435</v>
+      </c>
+      <c r="G164" s="56">
+        <v>4.568465541124775</v>
+      </c>
+      <c r="H164" s="56">
+        <v>4.604129770974116</v>
+      </c>
+      <c r="I164" s="56">
+        <v>4.7206199412926795</v>
+      </c>
+      <c r="J164" s="56">
+        <v>4.1583843199086656</v>
+      </c>
+      <c r="K164" s="56">
+        <v>3.9246194259658673</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="14.25">
+      <c r="A165" s="35" t="s">
+        <v>220</v>
+      </c>
+      <c r="B165" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C165" s="43" t="s">
+        <v>457</v>
+      </c>
+      <c r="D165" s="56">
+        <v>3.9281569036379649</v>
+      </c>
+      <c r="E165" s="56">
+        <v>4.2812534762084127</v>
+      </c>
+      <c r="F165" s="56">
+        <v>4.3883996849062372</v>
+      </c>
+      <c r="G165" s="56">
+        <v>4.8409066997778751</v>
+      </c>
+      <c r="H165" s="56">
+        <v>4.2281967232382449</v>
+      </c>
+      <c r="I165" s="56">
+        <v>4.1926406277644217</v>
+      </c>
+      <c r="J165" s="56">
+        <v>3.8769737869254413</v>
+      </c>
+      <c r="K165" s="56">
+        <v>3.5422314269855328</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="14.25">
+      <c r="A166" s="35" t="s">
+        <v>221</v>
+      </c>
+      <c r="B166" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C166" s="43" t="s">
+        <v>458</v>
+      </c>
+      <c r="D166" s="56">
+        <v>3.961171759020103</v>
+      </c>
+      <c r="E166" s="56">
+        <v>4.5033256090378542</v>
+      </c>
+      <c r="F166" s="56">
+        <v>4.9035801874972416</v>
+      </c>
+      <c r="G166" s="56">
+        <v>5.2180748551074583</v>
+      </c>
+      <c r="H166" s="56">
+        <v>4.0044768690969708</v>
+      </c>
+      <c r="I166" s="56">
+        <v>4.1557108113686194</v>
+      </c>
+      <c r="J166" s="56">
+        <v>3.8769865020553462</v>
+      </c>
+      <c r="K166" s="56">
+        <v>3.2146812182192606</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="14.25">
+      <c r="A167" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B167" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C167" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D167" s="56">
+        <v>2.1185081546702702</v>
+      </c>
+      <c r="E167" s="56">
+        <v>2.1414952473060849</v>
+      </c>
+      <c r="F167" s="56">
+        <v>2.2518870042893679</v>
+      </c>
+      <c r="G167" s="56">
+        <v>2.3133293589089567</v>
+      </c>
+      <c r="H167" s="57">
+        <v>2.2742999999999998</v>
+      </c>
+      <c r="I167" s="57">
+        <v>2.15</v>
+      </c>
+      <c r="J167" s="57">
+        <v>2.04</v>
+      </c>
+      <c r="K167" s="57">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="14.25">
+      <c r="A168" s="35" t="s">
+        <v>222</v>
+      </c>
+      <c r="B168" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C168" s="43" t="s">
+        <v>459</v>
+      </c>
+      <c r="D168" s="56">
+        <v>2.1180901876363203</v>
+      </c>
+      <c r="E168" s="56">
+        <v>2.1907446866049756</v>
+      </c>
+      <c r="F168" s="56">
+        <v>2.1530986666148553</v>
+      </c>
+      <c r="G168" s="56">
+        <v>2.289165581512703</v>
+      </c>
+      <c r="H168" s="56">
+        <v>2.0249981778051573</v>
+      </c>
+      <c r="I168" s="56">
+        <v>1.9169005827761363</v>
+      </c>
+      <c r="J168" s="56">
+        <v>1.824740425773373</v>
+      </c>
+      <c r="K168" s="56">
+        <v>1.7136335230187441</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="14.25">
+      <c r="A169" s="35" t="s">
+        <v>223</v>
+      </c>
+      <c r="B169" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C169" s="43" t="s">
+        <v>460</v>
+      </c>
+      <c r="D169" s="56">
+        <v>2.3731095254812211</v>
+      </c>
+      <c r="E169" s="56">
+        <v>2.3223312437175982</v>
+      </c>
+      <c r="F169" s="56">
+        <v>2.4598526280138011</v>
+      </c>
+      <c r="G169" s="56">
+        <v>2.6582521119570521</v>
+      </c>
+      <c r="H169" s="56">
+        <v>2.5346689856307125</v>
+      </c>
+      <c r="I169" s="56">
+        <v>2.494311067068204</v>
+      </c>
+      <c r="J169" s="56">
+        <v>2.4185926902086856</v>
+      </c>
+      <c r="K169" s="56">
+        <v>2.3094506289906089</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="14.25">
+      <c r="A170" s="35" t="s">
+        <v>224</v>
+      </c>
+      <c r="B170" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C170" s="43" t="s">
+        <v>461</v>
+      </c>
+      <c r="D170" s="56">
+        <v>2.1378100674623748</v>
+      </c>
+      <c r="E170" s="56">
+        <v>2.1861562813492097</v>
+      </c>
+      <c r="F170" s="56">
+        <v>2.4671301976029154</v>
+      </c>
+      <c r="G170" s="56">
+        <v>2.4695672780663571</v>
+      </c>
+      <c r="H170" s="56">
+        <v>2.4703300957559264</v>
+      </c>
+      <c r="I170" s="56">
+        <v>2.3047433486397026</v>
+      </c>
+      <c r="J170" s="56">
+        <v>2.1142310399464734</v>
+      </c>
+      <c r="K170" s="56">
+        <v>2.2136354440745283</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="14.25">
+      <c r="A171" s="35" t="s">
+        <v>225</v>
+      </c>
+      <c r="B171" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C171" s="43" t="s">
+        <v>415</v>
+      </c>
+      <c r="D171" s="56">
+        <v>2.0205539251208062</v>
+      </c>
+      <c r="E171" s="56">
+        <v>1.9290115966735282</v>
+      </c>
+      <c r="F171" s="56">
+        <v>2.2702760706390626</v>
+      </c>
+      <c r="G171" s="56">
+        <v>1.9872112892660829</v>
+      </c>
+      <c r="H171" s="56">
+        <v>2.5233007679102006</v>
+      </c>
+      <c r="I171" s="56">
+        <v>2.5027118347054866</v>
+      </c>
+      <c r="J171" s="56">
+        <v>2.4736327404919707</v>
+      </c>
+      <c r="K171" s="56">
+        <v>2.2695787587243648</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="14.25">
+      <c r="A172" s="35" t="s">
+        <v>226</v>
+      </c>
+      <c r="B172" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C172" s="43" t="s">
+        <v>462</v>
+      </c>
+      <c r="D172" s="56">
+        <v>2.0377136700310223</v>
+      </c>
+      <c r="E172" s="56">
+        <v>2.1899892446674247</v>
+      </c>
+      <c r="F172" s="56">
+        <v>2.610858310099859</v>
+      </c>
+      <c r="G172" s="56">
+        <v>2.6448595020896746</v>
+      </c>
+      <c r="H172" s="56">
+        <v>3.3309551736490035</v>
+      </c>
+      <c r="I172" s="56">
+        <v>3.3483934063433347</v>
+      </c>
+      <c r="J172" s="56">
+        <v>3.3179676338269721</v>
+      </c>
+      <c r="K172" s="56">
+        <v>3.2108448068243614</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="14.25">
+      <c r="A173" s="35" t="s">
+        <v>227</v>
+      </c>
+      <c r="B173" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C173" s="43" t="s">
+        <v>463</v>
+      </c>
+      <c r="D173" s="56">
+        <v>1.9378546133608843</v>
+      </c>
+      <c r="E173" s="56">
+        <v>1.6309423022861154</v>
+      </c>
+      <c r="F173" s="56">
+        <v>2.136065788501289</v>
+      </c>
+      <c r="G173" s="56">
+        <v>1.7360359763373454</v>
+      </c>
+      <c r="H173" s="56">
+        <v>2.1525203804647841</v>
+      </c>
+      <c r="I173" s="56">
+        <v>2.2275498773707332</v>
+      </c>
+      <c r="J173" s="56">
+        <v>2.0878347914021624</v>
+      </c>
+      <c r="K173" s="56">
+        <v>1.7848112221837065</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="14.25">
+      <c r="A174" s="35" t="s">
+        <v>228</v>
+      </c>
+      <c r="B174" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C174" s="43" t="s">
+        <v>464</v>
+      </c>
+      <c r="D174" s="56">
+        <v>1.9171024351459276</v>
+      </c>
+      <c r="E174" s="56">
+        <v>1.7597947577546702</v>
+      </c>
+      <c r="F174" s="56">
+        <v>1.7361319140419098</v>
+      </c>
+      <c r="G174" s="56">
+        <v>1.8042572901869294</v>
+      </c>
+      <c r="H174" s="56">
+        <v>2.372220286488679</v>
+      </c>
+      <c r="I174" s="56">
+        <v>2.0893893134310999</v>
+      </c>
+      <c r="J174" s="56">
+        <v>2.3403753553957403</v>
+      </c>
+      <c r="K174" s="56">
+        <v>2.3692251728027141</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="14.25">
+      <c r="A175" s="35" t="s">
+        <v>229</v>
+      </c>
+      <c r="B175" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C175" s="43" t="s">
+        <v>465</v>
+      </c>
+      <c r="D175" s="56">
+        <v>1.9648286954194925</v>
+      </c>
+      <c r="E175" s="56">
+        <v>1.9299122763552903</v>
+      </c>
+      <c r="F175" s="56">
+        <v>2.2148598659172949</v>
+      </c>
+      <c r="G175" s="56">
+        <v>2.006469378738744</v>
+      </c>
+      <c r="H175" s="56">
+        <v>2.1381145167276383</v>
+      </c>
+      <c r="I175" s="56">
+        <v>2.2646425003484447</v>
+      </c>
+      <c r="J175" s="56">
+        <v>2.126952414138958</v>
+      </c>
+      <c r="K175" s="56">
+        <v>2.1021830407235753</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="14.25">
+      <c r="A176" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="B176" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C176" s="43" t="s">
+        <v>466</v>
+      </c>
+      <c r="D176" s="56">
+        <v>2.0135556648067565</v>
+      </c>
+      <c r="E176" s="56">
+        <v>1.9268035730602626</v>
+      </c>
+      <c r="F176" s="56">
+        <v>2.2424942417378428</v>
+      </c>
+      <c r="G176" s="56">
+        <v>2.0589798910471546</v>
+      </c>
+      <c r="H176" s="56">
+        <v>2.7723301014464856</v>
+      </c>
+      <c r="I176" s="56">
+        <v>2.517558485293693</v>
+      </c>
+      <c r="J176" s="56">
+        <v>2.3427136236071595</v>
+      </c>
+      <c r="K176" s="56">
+        <v>2.5785956682024089</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" ht="14.25">
+      <c r="A177" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="B177" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C177" s="43" t="s">
+        <v>467</v>
+      </c>
+      <c r="D177" s="56">
+        <v>1.8113018891050214</v>
+      </c>
+      <c r="E177" s="56">
+        <v>1.8491370429509557</v>
+      </c>
+      <c r="F177" s="56">
+        <v>2.1624387844239101</v>
+      </c>
+      <c r="G177" s="56">
+        <v>2.1053287338639848</v>
+      </c>
+      <c r="H177" s="56">
+        <v>3.1844887525290191</v>
+      </c>
+      <c r="I177" s="56">
+        <v>2.7133402021370481</v>
+      </c>
+      <c r="J177" s="56">
+        <v>2.765047101679817</v>
+      </c>
+      <c r="K177" s="56">
+        <v>2.6448823543964606</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" ht="14.25">
+      <c r="A178" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="B178" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C178" s="43" t="s">
+        <v>468</v>
+      </c>
+      <c r="D178" s="56">
+        <v>2.2514809670950737</v>
+      </c>
+      <c r="E178" s="56">
+        <v>2.2367123221265222</v>
+      </c>
+      <c r="F178" s="56">
+        <v>2.332442929609341</v>
+      </c>
+      <c r="G178" s="56">
+        <v>2.3802914793403649</v>
+      </c>
+      <c r="H178" s="56">
+        <v>2.8473791199200686</v>
+      </c>
+      <c r="I178" s="56">
+        <v>2.6747359568468005</v>
+      </c>
+      <c r="J178" s="56">
+        <v>2.5126047225430082</v>
+      </c>
+      <c r="K178" s="56">
+        <v>2.2506451545877035</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" ht="14.25">
+      <c r="A179" s="35" t="s">
+        <v>233</v>
+      </c>
+      <c r="B179" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C179" s="43" t="s">
+        <v>469</v>
+      </c>
+      <c r="D179" s="56">
+        <v>2.1282402944087364</v>
+      </c>
+      <c r="E179" s="56">
+        <v>1.9737023585628115</v>
+      </c>
+      <c r="F179" s="56">
+        <v>2.085160948723344</v>
+      </c>
+      <c r="G179" s="56">
+        <v>2.1850954913887231</v>
+      </c>
+      <c r="H179" s="56">
+        <v>2.5050561478143947</v>
+      </c>
+      <c r="I179" s="56">
+        <v>2.104163620913595</v>
+      </c>
+      <c r="J179" s="56">
+        <v>1.9522172373022846</v>
+      </c>
+      <c r="K179" s="56">
+        <v>1.8628847976740097</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" ht="14.25">
+      <c r="A180" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="B180" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C180" s="43" t="s">
+        <v>470</v>
+      </c>
+      <c r="D180" s="56">
+        <v>1.9574131741110037</v>
+      </c>
+      <c r="E180" s="56">
+        <v>1.99292396990148</v>
+      </c>
+      <c r="F180" s="56">
+        <v>2.2267753155548871</v>
+      </c>
+      <c r="G180" s="56">
+        <v>2.0098192545468381</v>
+      </c>
+      <c r="H180" s="56">
+        <v>2.4493100626751763</v>
+      </c>
+      <c r="I180" s="56">
+        <v>2.2024383926364819</v>
+      </c>
+      <c r="J180" s="56">
+        <v>1.9918458728461783</v>
+      </c>
+      <c r="K180" s="56">
+        <v>1.8732304946276399</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" ht="14.25">
+      <c r="A181" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B181" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C181" s="42" t="s">
+        <v>471</v>
+      </c>
+      <c r="D181" s="56">
+        <v>1.8424667240670429</v>
+      </c>
+      <c r="E181" s="56">
+        <v>1.8131244624263261</v>
+      </c>
+      <c r="F181" s="56">
+        <v>1.8674320500169803</v>
+      </c>
+      <c r="G181" s="56">
+        <v>1.8224709407030533</v>
+      </c>
+      <c r="H181" s="57">
+        <v>1.8693000000000002</v>
+      </c>
+      <c r="I181" s="57">
+        <v>1.82</v>
+      </c>
+      <c r="J181" s="57">
+        <v>1.71</v>
+      </c>
+      <c r="K181" s="57">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" ht="14.25">
+      <c r="A182" s="35" t="s">
+        <v>235</v>
+      </c>
+      <c r="B182" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C182" s="43" t="s">
+        <v>472</v>
+      </c>
+      <c r="D182" s="56">
+        <v>1.8667539928911623</v>
+      </c>
+      <c r="E182" s="56">
+        <v>1.7873684984050457</v>
+      </c>
+      <c r="F182" s="56">
+        <v>1.7746888772779039</v>
+      </c>
+      <c r="G182" s="56">
+        <v>1.7156431828720669</v>
+      </c>
+      <c r="H182" s="56">
+        <v>1.6988007007481305</v>
+      </c>
+      <c r="I182" s="56">
+        <v>1.6041076978350117</v>
+      </c>
+      <c r="J182" s="56">
+        <v>1.4371004923352926</v>
+      </c>
+      <c r="K182" s="56">
+        <v>1.3975867315118082</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="14.25">
+      <c r="A183" s="35" t="s">
+        <v>236</v>
+      </c>
+      <c r="B183" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C183" s="43" t="s">
+        <v>473</v>
+      </c>
+      <c r="D183" s="56">
+        <v>1.7088190554812792</v>
+      </c>
+      <c r="E183" s="56">
+        <v>1.555810289533228</v>
+      </c>
+      <c r="F183" s="56">
+        <v>1.802756959749523</v>
+      </c>
+      <c r="G183" s="56">
+        <v>1.8609402065616416</v>
+      </c>
+      <c r="H183" s="56">
+        <v>2.1558434248284022</v>
+      </c>
+      <c r="I183" s="56">
+        <v>2.2486650348138246</v>
+      </c>
+      <c r="J183" s="56">
+        <v>2.2130173417190453</v>
+      </c>
+      <c r="K183" s="56">
+        <v>2.1461659238103641</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="14.25">
+      <c r="A184" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="B184" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C184" s="43" t="s">
+        <v>474</v>
+      </c>
+      <c r="D184" s="56">
+        <v>1.7748137625638909</v>
+      </c>
+      <c r="E184" s="56">
+        <v>1.7579266976026844</v>
+      </c>
+      <c r="F184" s="56">
+        <v>1.9251823580399001</v>
+      </c>
+      <c r="G184" s="56">
+        <v>1.9611805084847953</v>
+      </c>
+      <c r="H184" s="56">
+        <v>2.6516982430213498</v>
+      </c>
+      <c r="I184" s="56">
+        <v>2.7115769497472693</v>
+      </c>
+      <c r="J184" s="56">
+        <v>2.5692854351138004</v>
+      </c>
+      <c r="K184" s="56">
+        <v>2.5399043614795023</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="14.25">
+      <c r="A185" s="35" t="s">
+        <v>238</v>
+      </c>
+      <c r="B185" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C185" s="43" t="s">
+        <v>475</v>
+      </c>
+      <c r="D185" s="56">
+        <v>1.6510819732983952</v>
+      </c>
+      <c r="E185" s="56">
+        <v>1.6389109304540983</v>
+      </c>
+      <c r="F185" s="56">
+        <v>1.7712909031810986</v>
+      </c>
+      <c r="G185" s="56">
+        <v>1.7119011156239363</v>
+      </c>
+      <c r="H185" s="56">
+        <v>2.0024444688456842</v>
+      </c>
+      <c r="I185" s="56">
+        <v>1.7022374205747974</v>
+      </c>
+      <c r="J185" s="56">
+        <v>1.8593433027592625</v>
+      </c>
+      <c r="K185" s="56">
+        <v>1.606821567453903</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="14.25">
+      <c r="A186" s="35" t="s">
+        <v>239</v>
+      </c>
+      <c r="B186" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C186" s="43" t="s">
+        <v>331</v>
+      </c>
+      <c r="D186" s="56">
+        <v>1.9485304668444456</v>
+      </c>
+      <c r="E186" s="56">
+        <v>1.8831181032707751</v>
+      </c>
+      <c r="F186" s="56">
+        <v>2.1957675094139177</v>
+      </c>
+      <c r="G186" s="56">
+        <v>1.9885691052658181</v>
+      </c>
+      <c r="H186" s="56">
+        <v>1.9750641211321533</v>
+      </c>
+      <c r="I186" s="56">
+        <v>1.8957576117523329</v>
+      </c>
+      <c r="J186" s="56">
+        <v>1.9255968641522054</v>
+      </c>
+      <c r="K186" s="56">
+        <v>1.8317310651755705</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="14.25">
+      <c r="A187" s="35" t="s">
+        <v>240</v>
+      </c>
+      <c r="B187" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C187" s="43" t="s">
+        <v>358</v>
+      </c>
+      <c r="D187" s="56">
+        <v>1.9786530609888411</v>
+      </c>
+      <c r="E187" s="56">
+        <v>2.3192500755314862</v>
+      </c>
+      <c r="F187" s="56">
+        <v>2.3667775355620444</v>
+      </c>
+      <c r="G187" s="56">
+        <v>2.3556703624758124</v>
+      </c>
+      <c r="H187" s="56">
+        <v>2.2053866431968743</v>
+      </c>
+      <c r="I187" s="56">
+        <v>2.1252123151917122</v>
+      </c>
+      <c r="J187" s="56">
+        <v>2.3249250161877937</v>
+      </c>
+      <c r="K187" s="56">
+        <v>1.8715672925192373</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="14.25">
+      <c r="A188" s="35" t="s">
+        <v>241</v>
+      </c>
+      <c r="B188" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C188" s="43" t="s">
+        <v>476</v>
+      </c>
+      <c r="D188" s="56">
+        <v>2.0545248416380857</v>
+      </c>
+      <c r="E188" s="56">
+        <v>1.9740055074533092</v>
+      </c>
+      <c r="F188" s="56">
+        <v>2.1073864846483099</v>
+      </c>
+      <c r="G188" s="56">
+        <v>2.1500563803830146</v>
+      </c>
+      <c r="H188" s="56">
+        <v>1.6653944691276834</v>
+      </c>
+      <c r="I188" s="56">
+        <v>1.8313517141089497</v>
+      </c>
+      <c r="J188" s="56">
+        <v>1.8170242647399577</v>
+      </c>
+      <c r="K188" s="56">
+        <v>1.5127944307854371</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="14.25">
+      <c r="A189" s="35" t="s">
+        <v>242</v>
+      </c>
+      <c r="B189" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C189" s="43" t="s">
+        <v>477</v>
+      </c>
+      <c r="D189" s="56">
+        <v>2.3038892638334687</v>
+      </c>
+      <c r="E189" s="56">
+        <v>2.3581946289213063</v>
+      </c>
+      <c r="F189" s="56">
+        <v>2.332376324862266</v>
+      </c>
+      <c r="G189" s="56">
+        <v>2.5035918797623822</v>
+      </c>
+      <c r="H189" s="56">
+        <v>1.7066936741881049</v>
+      </c>
+      <c r="I189" s="56">
+        <v>2.1232905379435785</v>
+      </c>
+      <c r="J189" s="56">
+        <v>1.9863095813043994</v>
+      </c>
+      <c r="K189" s="56">
+        <v>1.6089751068590394</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="14.25">
+      <c r="A190" s="35" t="s">
+        <v>243</v>
+      </c>
+      <c r="B190" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C190" s="43" t="s">
+        <v>478</v>
+      </c>
+      <c r="D190" s="56">
+        <v>2.2087803193772819</v>
+      </c>
+      <c r="E190" s="56">
+        <v>2.3237865793877961</v>
+      </c>
+      <c r="F190" s="56">
+        <v>2.7313778131177369</v>
+      </c>
+      <c r="G190" s="56">
+        <v>2.549838264021874</v>
+      </c>
+      <c r="H190" s="56">
+        <v>2.280639248242804</v>
+      </c>
+      <c r="I190" s="56">
+        <v>2.4492549750089703</v>
+      </c>
+      <c r="J190" s="56">
+        <v>2.1503827484766669</v>
+      </c>
+      <c r="K190" s="56">
+        <v>2.3935719923785612</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="14.25">
+      <c r="A191" s="35" t="s">
+        <v>244</v>
+      </c>
+      <c r="B191" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C191" s="40" t="s">
+        <v>479</v>
+      </c>
+      <c r="D191" s="56">
+        <v>2.0683283501256464</v>
+      </c>
+      <c r="E191" s="56">
+        <v>1.8179833802891081</v>
+      </c>
+      <c r="F191" s="56">
+        <v>2.0300987209732098</v>
+      </c>
+      <c r="G191" s="56">
+        <v>2.163966072721252</v>
+      </c>
+      <c r="H191" s="56">
+        <v>1.9072620416103803</v>
+      </c>
+      <c r="I191" s="56">
+        <v>2.034573893812087</v>
+      </c>
+      <c r="J191" s="56">
+        <v>1.7745518593956935</v>
+      </c>
+      <c r="K191" s="56">
+        <v>2.17743997495471</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="14.25">
+      <c r="A192" s="35" t="s">
+        <v>245</v>
+      </c>
+      <c r="B192" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C192" s="40" t="s">
+        <v>480</v>
+      </c>
+      <c r="D192" s="56">
+        <v>1.79467687224606</v>
+      </c>
+      <c r="E192" s="56">
+        <v>1.9473850205577439</v>
+      </c>
+      <c r="F192" s="56">
+        <v>2.0814938996395353</v>
+      </c>
+      <c r="G192" s="56">
+        <v>1.8423644171193925</v>
+      </c>
+      <c r="H192" s="56">
+        <v>1.8980349638734426</v>
+      </c>
+      <c r="I192" s="56">
+        <v>1.9379606996959284</v>
+      </c>
+      <c r="J192" s="56">
+        <v>1.8811458158198953</v>
+      </c>
+      <c r="K192" s="56">
+        <v>1.7850400825868864</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="14.25">
+      <c r="A193" s="35" t="s">
+        <v>246</v>
+      </c>
+      <c r="B193" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C193" s="40" t="s">
+        <v>481</v>
+      </c>
+      <c r="D193" s="56">
+        <v>1.9274937021651755</v>
+      </c>
+      <c r="E193" s="56">
+        <v>2.00670416427654</v>
+      </c>
+      <c r="F193" s="56">
+        <v>2.1193952768895543</v>
+      </c>
+      <c r="G193" s="56">
+        <v>1.7211526102194603</v>
+      </c>
+      <c r="H193" s="56">
+        <v>2.1963264529759301</v>
+      </c>
+      <c r="I193" s="56">
+        <v>1.9314841736989536</v>
+      </c>
+      <c r="J193" s="56">
+        <v>2.1347348525410186</v>
+      </c>
+      <c r="K193" s="56">
+        <v>2.2884843146829188</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="14.25">
+      <c r="A194" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="B194" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C194" s="40" t="s">
+        <v>482</v>
+      </c>
+      <c r="D194" s="56">
+        <v>1.9689098606210327</v>
+      </c>
+      <c r="E194" s="56">
+        <v>2.1491359301371675</v>
+      </c>
+      <c r="F194" s="56">
+        <v>1.9396144777586319</v>
+      </c>
+      <c r="G194" s="56">
+        <v>2.1756347849495774</v>
+      </c>
+      <c r="H194" s="56">
+        <v>3.1928288921234738</v>
+      </c>
+      <c r="I194" s="56">
+        <v>3.2639889516786282</v>
+      </c>
+      <c r="J194" s="56">
+        <v>2.9495655184303389</v>
+      </c>
+      <c r="K194" s="56">
+        <v>3.2767102052448838</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" ht="14.25">
+      <c r="A195" s="35" t="s">
+        <v>248</v>
+      </c>
+      <c r="B195" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C195" s="40" t="s">
+        <v>483</v>
+      </c>
+      <c r="D195" s="56">
+        <v>1.6816064230193493</v>
+      </c>
+      <c r="E195" s="56">
+        <v>1.7018125393901533</v>
+      </c>
+      <c r="F195" s="56">
+        <v>1.6110498708251049</v>
+      </c>
+      <c r="G195" s="56">
+        <v>1.5413856858417696</v>
+      </c>
+      <c r="H195" s="56">
+        <v>2.0915884348804594</v>
+      </c>
+      <c r="I195" s="56">
+        <v>1.7712733937304221</v>
+      </c>
+      <c r="J195" s="56">
+        <v>1.7562056295225725</v>
+      </c>
+      <c r="K195" s="56">
+        <v>1.7290261907130158</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" ht="14.25">
+      <c r="A196" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B196" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C196" s="42" t="s">
+        <v>484</v>
+      </c>
+      <c r="D196" s="56">
+        <v>3.5332532860498382</v>
+      </c>
+      <c r="E196" s="56">
+        <v>3.7399138783501775</v>
+      </c>
+      <c r="F196" s="56">
+        <v>4.1767345656714268</v>
+      </c>
+      <c r="G196" s="56">
+        <v>4.5212774581155433</v>
+      </c>
+      <c r="H196" s="57">
+        <v>4.5222499999999997</v>
+      </c>
+      <c r="I196" s="57">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="J196" s="57">
+        <v>4.25</v>
+      </c>
+      <c r="K196" s="57">
+        <v>3.86</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" ht="14.25">
+      <c r="A197" s="35" t="s">
+        <v>249</v>
+      </c>
+      <c r="B197" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C197" s="43" t="s">
+        <v>485</v>
+      </c>
+      <c r="D197" s="56">
+        <v>4.8246187718350857</v>
+      </c>
+      <c r="E197" s="56">
+        <v>5.0715638326052233</v>
+      </c>
+      <c r="F197" s="56">
+        <v>5.0249224204062388</v>
+      </c>
+      <c r="G197" s="56">
+        <v>5.4477639992197231</v>
+      </c>
+      <c r="H197" s="56">
+        <v>4.6949099805718708</v>
+      </c>
+      <c r="I197" s="56">
+        <v>4.1910975981064054</v>
+      </c>
+      <c r="J197" s="56">
+        <v>4.0513052851540721</v>
+      </c>
+      <c r="K197" s="56">
+        <v>3.7395007896232531</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" ht="14.25">
+      <c r="A198" s="35" t="s">
+        <v>250</v>
+      </c>
+      <c r="B198" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C198" s="43" t="s">
+        <v>486</v>
+      </c>
+      <c r="D198" s="56">
+        <v>3.9921238685130218</v>
+      </c>
+      <c r="E198" s="56">
+        <v>4.1076251099573096</v>
+      </c>
+      <c r="F198" s="56">
+        <v>4.9889645026349667</v>
+      </c>
+      <c r="G198" s="56">
+        <v>5.3499329080919757</v>
+      </c>
+      <c r="H198" s="56">
+        <v>4.7505225729334377</v>
+      </c>
+      <c r="I198" s="56">
+        <v>4.7787014429635191</v>
+      </c>
+      <c r="J198" s="56">
+        <v>4.8337662466084206</v>
+      </c>
+      <c r="K198" s="56">
+        <v>3.9660225684926167</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" ht="14.25">
+      <c r="A199" s="35" t="s">
+        <v>251</v>
+      </c>
+      <c r="B199" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C199" s="43" t="s">
+        <v>487</v>
+      </c>
+      <c r="D199" s="56">
+        <v>2.8599557744831339</v>
+      </c>
+      <c r="E199" s="56">
+        <v>3.0664294881268619</v>
+      </c>
+      <c r="F199" s="56">
+        <v>3.6561344906325672</v>
+      </c>
+      <c r="G199" s="56">
+        <v>4.0514464531496008</v>
+      </c>
+      <c r="H199" s="56">
+        <v>4.0041373909570224</v>
+      </c>
+      <c r="I199" s="56">
+        <v>3.7942165503494873</v>
+      </c>
+      <c r="J199" s="56">
+        <v>3.7330382840053553</v>
+      </c>
+      <c r="K199" s="56">
+        <v>3.3373758798738207</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" ht="14.25">
+      <c r="A200" s="35" t="s">
+        <v>252</v>
+      </c>
+      <c r="B200" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C200" s="43" t="s">
+        <v>488</v>
+      </c>
+      <c r="D200" s="56">
+        <v>2.7140000596166343</v>
+      </c>
+      <c r="E200" s="56">
+        <v>2.7861417863259419</v>
+      </c>
+      <c r="F200" s="56">
+        <v>3.1219515815940131</v>
+      </c>
+      <c r="G200" s="56">
+        <v>3.1518408666107769</v>
+      </c>
+      <c r="H200" s="56">
+        <v>4.6541995984026396</v>
+      </c>
+      <c r="I200" s="56">
+        <v>4.2147296140725992</v>
+      </c>
+      <c r="J200" s="56">
+        <v>4.0837626787362673</v>
+      </c>
+      <c r="K200" s="56">
+        <v>3.8632367855489709</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="14.25">
+      <c r="A201" s="35" t="s">
+        <v>253</v>
+      </c>
+      <c r="B201" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C201" s="43" t="s">
+        <v>489</v>
+      </c>
+      <c r="D201" s="56">
+        <v>3.7596579664255514</v>
+      </c>
+      <c r="E201" s="56">
+        <v>4.4030494406418912</v>
+      </c>
+      <c r="F201" s="56">
+        <v>4.2479599548030365</v>
+      </c>
+      <c r="G201" s="56">
+        <v>4.6239639210269337</v>
+      </c>
+      <c r="H201" s="56">
+        <v>5.0294916050351466</v>
+      </c>
+      <c r="I201" s="56">
+        <v>4.6343715015857567</v>
+      </c>
+      <c r="J201" s="56">
+        <v>4.4408335972784805</v>
+      </c>
+      <c r="K201" s="56">
+        <v>4.0369132809283084</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" ht="14.25">
+      <c r="A202" s="35" t="s">
+        <v>254</v>
+      </c>
+      <c r="B202" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C202" s="43" t="s">
+        <v>490</v>
+      </c>
+      <c r="D202" s="56">
+        <v>3.2290981519226722</v>
+      </c>
+      <c r="E202" s="56">
+        <v>3.5665692877923121</v>
+      </c>
+      <c r="F202" s="56">
+        <v>4.0343512414208176</v>
+      </c>
+      <c r="G202" s="56">
+        <v>4.6438061006426858</v>
+      </c>
+      <c r="H202" s="56">
+        <v>5.0336671336638901</v>
+      </c>
+      <c r="I202" s="56">
+        <v>4.9794861793368437</v>
+      </c>
+      <c r="J202" s="56">
+        <v>4.5965969394832262</v>
+      </c>
+      <c r="K202" s="56">
+        <v>4.4855066749593169</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="14.25">
+      <c r="A203" s="35" t="s">
+        <v>255</v>
+      </c>
+      <c r="B203" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C203" s="43" t="s">
+        <v>491</v>
+      </c>
+      <c r="D203" s="56">
+        <v>3.7204873228815836</v>
+      </c>
+      <c r="E203" s="56">
+        <v>4.1876251879926967</v>
+      </c>
+      <c r="F203" s="56">
+        <v>4.5951078072297546</v>
+      </c>
+      <c r="G203" s="56">
+        <v>5.0165661923310259</v>
+      </c>
+      <c r="H203" s="56">
+        <v>5.0289197466313285</v>
+      </c>
+      <c r="I203" s="56">
+        <v>5.0468114605645882</v>
+      </c>
+      <c r="J203" s="56">
+        <v>5.5344245114936736</v>
+      </c>
+      <c r="K203" s="56">
+        <v>5.0250665151696712</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="14.25">
+      <c r="A204" s="35" t="s">
+        <v>256</v>
+      </c>
+      <c r="B204" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C204" s="43" t="s">
+        <v>492</v>
+      </c>
+      <c r="D204" s="56">
+        <v>2.9109730679353643</v>
+      </c>
+      <c r="E204" s="56">
+        <v>2.7928171266974031</v>
+      </c>
+      <c r="F204" s="56">
+        <v>3.5486783864567975</v>
+      </c>
+      <c r="G204" s="56">
+        <v>3.9034491977951582</v>
+      </c>
+      <c r="H204" s="56">
+        <v>4.2033818314636502</v>
+      </c>
+      <c r="I204" s="56">
+        <v>4.3547694526124774</v>
+      </c>
+      <c r="J204" s="56">
+        <v>4.0994294504545659</v>
+      </c>
+      <c r="K204" s="56">
+        <v>3.6613706815502209</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="14.25">
+      <c r="A205" s="35" t="s">
+        <v>257</v>
+      </c>
+      <c r="B205" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C205" s="43" t="s">
+        <v>493</v>
+      </c>
+      <c r="D205" s="56">
+        <v>3.7089010957108655</v>
+      </c>
+      <c r="E205" s="56">
+        <v>3.9884702466362545</v>
+      </c>
+      <c r="F205" s="56">
+        <v>4.4139262039494263</v>
+      </c>
+      <c r="G205" s="56">
+        <v>4.806078585942732</v>
+      </c>
+      <c r="H205" s="56">
+        <v>4.8271453221795433</v>
+      </c>
+      <c r="I205" s="56">
+        <v>4.7612321227690684</v>
+      </c>
+      <c r="J205" s="56">
+        <v>4.4363058570065883</v>
+      </c>
+      <c r="K205" s="56">
+        <v>4.1347371554315737</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="14.25">
+      <c r="A206" s="35" t="s">
+        <v>258</v>
+      </c>
+      <c r="B206" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C206" s="43" t="s">
+        <v>494</v>
+      </c>
+      <c r="D206" s="56">
+        <v>2.6667489407211495</v>
+      </c>
+      <c r="E206" s="56">
+        <v>2.7806428843356223</v>
+      </c>
+      <c r="F206" s="56">
+        <v>3.5552813494913305</v>
+      </c>
+      <c r="G206" s="56">
+        <v>3.5746930977095621</v>
+      </c>
+      <c r="H206" s="56">
+        <v>4.7337238377621196</v>
+      </c>
+      <c r="I206" s="56">
+        <v>4.5480887029915777</v>
+      </c>
+      <c r="J206" s="56">
+        <v>4.2893351348618367</v>
+      </c>
+      <c r="K206" s="56">
+        <v>3.7829585749926986</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="14.25">
+      <c r="A207" s="35" t="s">
+        <v>259</v>
+      </c>
+      <c r="B207" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C207" s="43" t="s">
+        <v>495</v>
+      </c>
+      <c r="D207" s="56">
+        <v>3.8357734826860526</v>
+      </c>
+      <c r="E207" s="56">
+        <v>4.0265865472855289</v>
+      </c>
+      <c r="F207" s="56">
+        <v>4.4894402882912186</v>
+      </c>
+      <c r="G207" s="56">
+        <v>4.858020932011712</v>
+      </c>
+      <c r="H207" s="56">
+        <v>4.522726702394178</v>
+      </c>
+      <c r="I207" s="56">
+        <v>4.4133414115911407</v>
+      </c>
+      <c r="J207" s="56">
+        <v>4.3097378158235884</v>
+      </c>
+      <c r="K207" s="56">
+        <v>4.10274742365322</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="14.25">
+      <c r="A208" s="35" t="s">
+        <v>260</v>
+      </c>
+      <c r="B208" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C208" s="43" t="s">
+        <v>496</v>
+      </c>
+      <c r="D208" s="56">
+        <v>4.4463504578381627</v>
+      </c>
+      <c r="E208" s="56">
+        <v>4.7995454888888682</v>
+      </c>
+      <c r="F208" s="56">
+        <v>5.333031276853391</v>
+      </c>
+      <c r="G208" s="56">
+        <v>5.5368441139446531</v>
+      </c>
+      <c r="H208" s="56">
+        <v>4.8281996358320285</v>
+      </c>
+      <c r="I208" s="56">
+        <v>4.7717976260440897</v>
+      </c>
+      <c r="J208" s="56">
+        <v>4.8578349264461611</v>
+      </c>
+      <c r="K208" s="56">
+        <v>4.1672199613687253</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="14.25">
+      <c r="A209" s="35" t="s">
+        <v>261</v>
+      </c>
+      <c r="B209" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C209" s="43" t="s">
+        <v>497</v>
+      </c>
+      <c r="D209" s="56">
+        <v>2.2704493643797132</v>
+      </c>
+      <c r="E209" s="56">
+        <v>2.054089804482083</v>
+      </c>
+      <c r="F209" s="56">
+        <v>3.0120643478526103</v>
+      </c>
+      <c r="G209" s="56">
+        <v>3.1924008863327042</v>
+      </c>
+      <c r="H209" s="56">
+        <v>3.3514372072480985</v>
+      </c>
+      <c r="I209" s="56">
+        <v>3.7369425244932759</v>
+      </c>
+      <c r="J209" s="56">
+        <v>3.5859804596432001</v>
+      </c>
+      <c r="K209" s="56">
+        <v>3.3448649779787183</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="14.25">
+      <c r="A210" s="35" t="s">
+        <v>262</v>
+      </c>
+      <c r="B210" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C210" s="43" t="s">
+        <v>498</v>
+      </c>
+      <c r="D210" s="56">
+        <v>3.8831659697066634</v>
+      </c>
+      <c r="E210" s="56">
+        <v>3.9884778721682648</v>
+      </c>
+      <c r="F210" s="56">
+        <v>4.9244475041665128</v>
+      </c>
+      <c r="G210" s="56">
+        <v>4.9903613176427841</v>
+      </c>
+      <c r="H210" s="56">
+        <v>4.566398878274831</v>
+      </c>
+      <c r="I210" s="56">
+        <v>4.4476438304748722</v>
+      </c>
+      <c r="J210" s="56">
+        <v>4.3166406478531911</v>
+      </c>
+      <c r="K210" s="56">
+        <v>4.1328056023558339</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="14.25">
+      <c r="A211" s="35" t="s">
+        <v>263</v>
+      </c>
+      <c r="B211" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C211" s="43" t="s">
+        <v>499</v>
+      </c>
+      <c r="D211" s="56">
+        <v>3.264256614138469</v>
+      </c>
+      <c r="E211" s="56">
+        <v>3.355900122742042</v>
+      </c>
+      <c r="F211" s="56">
+        <v>3.6135169938920959</v>
+      </c>
+      <c r="G211" s="56">
+        <v>3.9622604482759418</v>
+      </c>
+      <c r="H211" s="56">
+        <v>4.3129551542978781</v>
+      </c>
+      <c r="I211" s="56">
+        <v>4.2875607364993886</v>
+      </c>
+      <c r="J211" s="56">
+        <v>3.944650295852782</v>
+      </c>
+      <c r="K211" s="56">
+        <v>3.5442965444109467</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="14.25">
+      <c r="A212" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="B212" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C212" s="43" t="s">
+        <v>500</v>
+      </c>
+      <c r="D212" s="56">
+        <v>2.8836576248870882</v>
+      </c>
+      <c r="E212" s="56">
+        <v>3.0316543898163091</v>
+      </c>
+      <c r="F212" s="56">
+        <v>3.2776747798179202</v>
+      </c>
+      <c r="G212" s="56">
+        <v>3.6541363164780147</v>
+      </c>
+      <c r="H212" s="56">
+        <v>3.9484121599858093</v>
+      </c>
+      <c r="I212" s="56">
+        <v>3.7569973046700311</v>
+      </c>
+      <c r="J212" s="56">
+        <v>3.6384836780172454</v>
+      </c>
+      <c r="K212" s="56">
+        <v>3.3414541073716659</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="14.25">
+      <c r="A213" s="35" t="s">
+        <v>265</v>
+      </c>
+      <c r="B213" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C213" s="43" t="s">
+        <v>501</v>
+      </c>
+      <c r="D213" s="56">
+        <v>3.292992071302228</v>
+      </c>
+      <c r="E213" s="56">
+        <v>3.3380786529084454</v>
+      </c>
+      <c r="F213" s="56">
+        <v>3.8893320270690679</v>
+      </c>
+      <c r="G213" s="56">
+        <v>4.1962722021594754</v>
+      </c>
+      <c r="H213" s="56">
+        <v>4.4310311352896763</v>
+      </c>
+      <c r="I213" s="56">
+        <v>4.3966684008615804</v>
+      </c>
+      <c r="J213" s="56">
+        <v>3.9112384150573201</v>
+      </c>
+      <c r="K213" s="56">
+        <v>3.5885289237567926</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" ht="14.25">
+      <c r="A214" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B214" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C214" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="D214" s="56">
+        <v>2.6622333940320626</v>
+      </c>
+      <c r="E214" s="56">
+        <v>2.72229414623173</v>
+      </c>
+      <c r="F214" s="56">
+        <v>2.8778072703332556</v>
+      </c>
+      <c r="G214" s="56">
+        <v>3.01726864758546</v>
+      </c>
+      <c r="H214" s="57">
+        <v>3.3002500000000006</v>
+      </c>
+      <c r="I214" s="57">
+        <v>3.26</v>
+      </c>
+      <c r="J214" s="57">
+        <v>3.12</v>
+      </c>
+      <c r="K214" s="57">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" ht="14.25">
+      <c r="A215" s="35" t="s">
+        <v>266</v>
+      </c>
+      <c r="B215" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C215" s="43" t="s">
+        <v>502</v>
+      </c>
+      <c r="D215" s="56">
+        <v>2.5764801013282543</v>
+      </c>
+      <c r="E215" s="56">
+        <v>2.5010444832943852</v>
+      </c>
+      <c r="F215" s="56">
+        <v>2.7590880857472366</v>
+      </c>
+      <c r="G215" s="56">
+        <v>3.0301480569971222</v>
+      </c>
+      <c r="H215" s="56">
+        <v>3.1275352147842881</v>
+      </c>
+      <c r="I215" s="56">
+        <v>3.0902284325877698</v>
+      </c>
+      <c r="J215" s="56">
+        <v>2.917208981643721</v>
+      </c>
+      <c r="K215" s="56">
+        <v>2.6233600779595241</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" ht="14.25">
+      <c r="A216" s="35" t="s">
+        <v>267</v>
+      </c>
+      <c r="B216" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C216" s="43" t="s">
+        <v>503</v>
+      </c>
+      <c r="D216" s="56">
+        <v>2.6450228999102068</v>
+      </c>
+      <c r="E216" s="56">
+        <v>2.6871716476309722</v>
+      </c>
+      <c r="F216" s="56">
+        <v>3.0668236154159061</v>
+      </c>
+      <c r="G216" s="56">
+        <v>2.9156719475556305</v>
+      </c>
+      <c r="H216" s="56">
+        <v>3.4714101339790071</v>
+      </c>
+      <c r="I216" s="56">
+        <v>3.4235064450503234</v>
+      </c>
+      <c r="J216" s="56">
+        <v>3.4746369155536958</v>
+      </c>
+      <c r="K216" s="56">
+        <v>3.3175687821947859</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="14.25">
+      <c r="A217" s="35" t="s">
+        <v>268</v>
+      </c>
+      <c r="B217" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C217" s="43" t="s">
+        <v>504</v>
+      </c>
+      <c r="D217" s="56">
+        <v>2.8945455369200452</v>
+      </c>
+      <c r="E217" s="56">
+        <v>3.0382024463125261</v>
+      </c>
+      <c r="F217" s="56">
+        <v>3.0464122413456329</v>
+      </c>
+      <c r="G217" s="56">
+        <v>3.1253695460512314</v>
+      </c>
+      <c r="H217" s="56">
+        <v>3.4105046778578973</v>
+      </c>
+      <c r="I217" s="56">
+        <v>3.2743950280813428</v>
+      </c>
+      <c r="J217" s="56">
+        <v>3.0911106817389586</v>
+      </c>
+      <c r="K217" s="56">
+        <v>2.6691247979053596</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="14.25">
+      <c r="A218" s="35" t="s">
+        <v>269</v>
+      </c>
+      <c r="B218" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C218" s="43" t="s">
+        <v>505</v>
+      </c>
+      <c r="D218" s="56">
+        <v>2.6399376812823752</v>
+      </c>
+      <c r="E218" s="56">
+        <v>2.7952092957726409</v>
+      </c>
+      <c r="F218" s="56">
+        <v>2.9544366697941595</v>
+      </c>
+      <c r="G218" s="56">
+        <v>2.9388842710747469</v>
+      </c>
+      <c r="H218" s="56">
+        <v>3.7473771405018157</v>
+      </c>
+      <c r="I218" s="56">
+        <v>3.8110575387789445</v>
+      </c>
+      <c r="J218" s="56">
+        <v>3.7339052308456369</v>
+      </c>
+      <c r="K218" s="56">
+        <v>3.1607993731668307</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="14.25">
+      <c r="A219" s="35" t="s">
+        <v>270</v>
+      </c>
+      <c r="B219" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C219" s="43" t="s">
+        <v>506</v>
+      </c>
+      <c r="D219" s="56">
+        <v>2.2194842536169661</v>
+      </c>
+      <c r="E219" s="56">
+        <v>2.5003207912251351</v>
+      </c>
+      <c r="F219" s="56">
+        <v>2.4917938548737499</v>
+      </c>
+      <c r="G219" s="56">
+        <v>2.8070876210605094</v>
+      </c>
+      <c r="H219" s="56">
+        <v>3.1159839284790172</v>
+      </c>
+      <c r="I219" s="56">
+        <v>3.8009613872749823</v>
+      </c>
+      <c r="J219" s="56">
+        <v>3.5631747752198475</v>
+      </c>
+      <c r="K219" s="56">
+        <v>3.6181984386791184</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="14.25">
+      <c r="A220" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B220" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C220" s="42" t="s">
+        <v>507</v>
+      </c>
+      <c r="D220" s="56">
+        <v>2.0012607791197183</v>
+      </c>
+      <c r="E220" s="56">
+        <v>2.0601463521343328</v>
+      </c>
+      <c r="F220" s="56">
+        <v>2.1791181070308854</v>
+      </c>
+      <c r="G220" s="56">
+        <v>2.3011412135258347</v>
+      </c>
+      <c r="H220" s="57">
+        <v>2.2320499999999996</v>
+      </c>
+      <c r="I220" s="57">
+        <v>2.13</v>
+      </c>
+      <c r="J220" s="57">
+        <v>2.13</v>
+      </c>
+      <c r="K220" s="57">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="14.25">
+      <c r="A221" s="35" t="s">
+        <v>271</v>
+      </c>
+      <c r="B221" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C221" s="43" t="s">
+        <v>508</v>
+      </c>
+      <c r="D221" s="56">
+        <v>2.0955640936548385</v>
+      </c>
+      <c r="E221" s="56">
+        <v>2.1503655345085688</v>
+      </c>
+      <c r="F221" s="56">
+        <v>2.2672446704081795</v>
+      </c>
+      <c r="G221" s="56">
+        <v>2.4290672794415515</v>
+      </c>
+      <c r="H221" s="56">
+        <v>2.170984490633729</v>
+      </c>
+      <c r="I221" s="56">
+        <v>2.0576494444101958</v>
+      </c>
+      <c r="J221" s="56">
+        <v>2.0422024899730111</v>
+      </c>
+      <c r="K221" s="56">
+        <v>1.8763474166421186</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="14.25">
+      <c r="A222" s="35" t="s">
+        <v>272</v>
+      </c>
+      <c r="B222" s="36" t="s">
+        <v>305</v>
+      </c>
+      <c r="C222" s="43" t="s">
+        <v>509</v>
+      </c>
+      <c r="D222" s="56">
+        <v>1.9580553027195551</v>
+      </c>
+      <c r="E222" s="56">
+        <v>1.9480470813057782</v>
+      </c>
+      <c r="F222" s="56">
+        <v>2.072298922952684</v>
+      </c>
+      <c r="G222" s="56">
+        <v>2.064072408220941</v>
+      </c>
+      <c r="H222" s="56">
+        <v>1.9184876031289126</v>
+      </c>
+      <c r="I222" s="56">
+        <v>1.6786462700340272</v>
+      </c>
+      <c r="J222" s="56">
+        <v>1.8239271175379526</v>
+      </c>
+      <c r="K222" s="56">
+        <v>1.6123885395192534</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="14.25">
+      <c r="A223" s="35" t="s">
+        <v>273</v>
+      </c>
+      <c r="B223" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C223" s="43" t="s">
+        <v>510</v>
+      </c>
+      <c r="D223" s="56">
+        <v>1.7709111284553016</v>
+      </c>
+      <c r="E223" s="56">
+        <v>1.8472549482429095</v>
+      </c>
+      <c r="F223" s="56">
+        <v>1.9485170814173927</v>
+      </c>
+      <c r="G223" s="56">
+        <v>2.067149368272609</v>
+      </c>
+      <c r="H223" s="56">
+        <v>1.802579703744696</v>
+      </c>
+      <c r="I223" s="56">
+        <v>1.8354381190606084</v>
+      </c>
+      <c r="J223" s="56">
+        <v>1.8036121918158619</v>
+      </c>
+      <c r="K223" s="56">
+        <v>1.858337709717903</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="14.25">
+      <c r="A224" s="35" t="s">
+        <v>274</v>
+      </c>
+      <c r="B224" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C224" s="43" t="s">
+        <v>511</v>
+      </c>
+      <c r="D224" s="56">
+        <v>2.8565707275737271</v>
+      </c>
+      <c r="E224" s="56">
+        <v>3.0728079158466208</v>
+      </c>
+      <c r="F224" s="56">
+        <v>3.0115075331832717</v>
+      </c>
+      <c r="G224" s="56">
+        <v>3.3228132514768993</v>
+      </c>
+      <c r="H224" s="56">
+        <v>3.5866075097313499</v>
+      </c>
+      <c r="I224" s="56">
+        <v>3.5810393269365886</v>
+      </c>
+      <c r="J224" s="56">
+        <v>3.8018583470034324</v>
+      </c>
+      <c r="K224" s="56">
+        <v>3.6088689016092528</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="14.25">
+      <c r="A225" s="35" t="s">
+        <v>275</v>
+      </c>
+      <c r="B225" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C225" s="43" t="s">
+        <v>512</v>
+      </c>
+      <c r="D225" s="56">
+        <v>1.5997992198802102</v>
+      </c>
+      <c r="E225" s="56">
+        <v>1.6584436857776566</v>
+      </c>
+      <c r="F225" s="56">
+        <v>1.8289286240787661</v>
+      </c>
+      <c r="G225" s="56">
+        <v>1.7073202478808469</v>
+      </c>
+      <c r="H225" s="56">
+        <v>1.9100041030249961</v>
+      </c>
+      <c r="I225" s="56">
+        <v>1.9305128072118976</v>
+      </c>
+      <c r="J225" s="56">
+        <v>1.8678425832604806</v>
+      </c>
+      <c r="K225" s="56">
+        <v>1.8111918466078578</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="14.25">
+      <c r="A226" s="35" t="s">
+        <v>276</v>
+      </c>
+      <c r="B226" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C226" s="41" t="s">
+        <v>513</v>
+      </c>
+      <c r="D226" s="56">
+        <v>2.3188259734930021</v>
+      </c>
+      <c r="E226" s="56">
+        <v>2.330492326775933</v>
+      </c>
+      <c r="F226" s="56">
+        <v>2.7714821177249811</v>
+      </c>
+      <c r="G226" s="56">
+        <v>2.8363600936470883</v>
+      </c>
+      <c r="H226" s="56">
+        <v>3.4177426219698761</v>
+      </c>
+      <c r="I226" s="56">
+        <v>3.4031521458951621</v>
+      </c>
+      <c r="J226" s="56">
+        <v>3.453526774922842</v>
+      </c>
+      <c r="K226" s="56">
+        <v>2.89924619883389</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="14.25">
+      <c r="A227" s="35" t="s">
+        <v>277</v>
+      </c>
+      <c r="B227" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C227" s="41" t="s">
+        <v>514</v>
+      </c>
+      <c r="D227" s="56">
+        <v>1.6877930926384856</v>
+      </c>
+      <c r="E227" s="56">
+        <v>1.6742384538155914</v>
+      </c>
+      <c r="F227" s="56">
+        <v>1.9144547885084588</v>
+      </c>
+      <c r="G227" s="56">
+        <v>1.994440494446841</v>
+      </c>
+      <c r="H227" s="56">
+        <v>1.22545455466467</v>
+      </c>
+      <c r="I227" s="56">
+        <v>2.351526730962703</v>
+      </c>
+      <c r="J227" s="56">
+        <v>1.8972077424870415</v>
+      </c>
+      <c r="K227" s="56">
+        <v>3.1365203441405183</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" ht="14.25">
+      <c r="A228" s="35" t="s">
+        <v>278</v>
+      </c>
+      <c r="B228" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C228" s="41" t="s">
+        <v>515</v>
+      </c>
+      <c r="D228" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E228" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F228" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G228" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H228" s="56">
+        <v>2.9369847268709606</v>
+      </c>
+      <c r="I228" s="56">
+        <v>3.4412255559404361</v>
+      </c>
+      <c r="J228" s="56">
+        <v>3.2544859728047717</v>
+      </c>
+      <c r="K228" s="56">
+        <v>3.3630040300228963</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" ht="14.25">
+      <c r="A229" s="35" t="s">
+        <v>279</v>
+      </c>
+      <c r="B229" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C229" s="40" t="s">
+        <v>516</v>
+      </c>
+      <c r="D229" s="56">
+        <v>1.611500279838207</v>
+      </c>
+      <c r="E229" s="56">
+        <v>1.7043389505237099</v>
+      </c>
+      <c r="F229" s="56">
+        <v>1.8185356849682606</v>
+      </c>
+      <c r="G229" s="56">
+        <v>1.7820075282172874</v>
+      </c>
+      <c r="H229" s="56">
+        <v>2.1473974455308609</v>
+      </c>
+      <c r="I229" s="56">
+        <v>2.6236093591284906</v>
+      </c>
+      <c r="J229" s="56">
+        <v>2.9058373269841953</v>
+      </c>
+      <c r="K229" s="56">
+        <v>2.5241135948207827</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" ht="14.25">
+      <c r="A230" s="35" t="s">
+        <v>280</v>
+      </c>
+      <c r="B230" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C230" s="40" t="s">
+        <v>517</v>
+      </c>
+      <c r="D230" s="56">
+        <v>2.3134921478905031</v>
+      </c>
+      <c r="E230" s="56">
+        <v>2.229953801089207</v>
+      </c>
+      <c r="F230" s="56">
+        <v>2.6512324411831703</v>
+      </c>
+      <c r="G230" s="56">
+        <v>2.704430005762354</v>
+      </c>
+      <c r="H230" s="56">
+        <v>4.0486216609663659</v>
+      </c>
+      <c r="I230" s="56">
+        <v>3.7438692944481726</v>
+      </c>
+      <c r="J230" s="56">
+        <v>4.6695380353673182</v>
+      </c>
+      <c r="K230" s="56">
+        <v>4.624359310668182</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" ht="14.25">
+      <c r="A231" s="35" t="s">
+        <v>281</v>
+      </c>
+      <c r="B231" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C231" s="40" t="s">
+        <v>518</v>
+      </c>
+      <c r="D231" s="56">
+        <v>1.9548921786977813</v>
+      </c>
+      <c r="E231" s="56">
+        <v>2.0092772222425537</v>
+      </c>
+      <c r="F231" s="56">
+        <v>2.0552057653114977</v>
+      </c>
+      <c r="G231" s="56">
+        <v>2.3751627191992855</v>
+      </c>
+      <c r="H231" s="56">
+        <v>2.7050495948944713</v>
+      </c>
+      <c r="I231" s="56">
+        <v>2.4936788924523325</v>
+      </c>
+      <c r="J231" s="56">
+        <v>2.7237400044694255</v>
+      </c>
+      <c r="K231" s="56">
+        <v>2.5008924633841221</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" ht="14.25">
+      <c r="A232" s="35" t="s">
+        <v>282</v>
+      </c>
+      <c r="B232" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C232" s="41" t="s">
+        <v>519</v>
+      </c>
+      <c r="D232" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E232" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F232" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G232" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H232" s="56">
+        <v>3.489886741691071</v>
+      </c>
+      <c r="I232" s="56">
+        <v>2.1002893288191986</v>
+      </c>
+      <c r="J232" s="56">
+        <v>3.1647951399401348</v>
+      </c>
+      <c r="K232" s="56">
+        <v>2.4152901505262832</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="14.25">
+      <c r="A233" s="35" t="s">
+        <v>283</v>
+      </c>
+      <c r="B233" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C233" s="43" t="s">
+        <v>520</v>
+      </c>
+      <c r="D233" s="56">
+        <v>1.7836951816381952</v>
+      </c>
+      <c r="E233" s="56">
+        <v>1.8932950114030467</v>
+      </c>
+      <c r="F233" s="56">
+        <v>1.8605126306771915</v>
+      </c>
+      <c r="G233" s="56">
+        <v>1.8771117677212399</v>
+      </c>
+      <c r="H233" s="56">
+        <v>1.9277815340216014</v>
+      </c>
+      <c r="I233" s="56">
+        <v>1.8573324777171643</v>
+      </c>
+      <c r="J233" s="56">
+        <v>1.5977965811195125</v>
+      </c>
+      <c r="K233" s="56">
+        <v>1.7309838606920585</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="14.25">
+      <c r="A234" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B234" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C234" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="D234" s="56">
+        <v>3.696333902285228</v>
+      </c>
+      <c r="E234" s="56">
+        <v>3.5338309002762363</v>
+      </c>
+      <c r="F234" s="56">
+        <v>3.5425827420344733</v>
+      </c>
+      <c r="G234" s="56">
+        <v>3.6686056751190432</v>
+      </c>
+      <c r="H234" s="57">
+        <v>2.5849000000000006</v>
+      </c>
+      <c r="I234" s="57">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="J234" s="57">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="K234" s="57">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="14.25">
+      <c r="A235" s="35" t="s">
+        <v>284</v>
+      </c>
+      <c r="B235" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C235" s="46" t="s">
+        <v>521</v>
+      </c>
+      <c r="D235" s="56">
+        <v>4.8325634648344442</v>
+      </c>
+      <c r="E235" s="56">
+        <v>5.1184943957485167</v>
+      </c>
+      <c r="F235" s="56">
+        <v>5.4391304403128888</v>
+      </c>
+      <c r="G235" s="56">
+        <v>5.81334793497851</v>
+      </c>
+      <c r="H235" s="56">
+        <v>3.9038336379146936</v>
+      </c>
+      <c r="I235" s="56">
+        <v>3.9420104306877763</v>
+      </c>
+      <c r="J235" s="56">
+        <v>4.3603536515988051</v>
+      </c>
+      <c r="K235" s="56">
+        <v>3.7461732682911961</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="14.25">
+      <c r="A236" s="35" t="s">
+        <v>285</v>
+      </c>
+      <c r="B236" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C236" s="46" t="s">
+        <v>331</v>
+      </c>
+      <c r="D236" s="56">
+        <v>4.1096086353913206</v>
+      </c>
+      <c r="E236" s="56">
+        <v>3.3661050188251127</v>
+      </c>
+      <c r="F236" s="56">
+        <v>3.1334895830615537</v>
+      </c>
+      <c r="G236" s="56">
+        <v>3.3700832013647872</v>
+      </c>
+      <c r="H236" s="56">
+        <v>2.6440397575774677</v>
+      </c>
+      <c r="I236" s="56">
+        <v>2.5627116668583918</v>
+      </c>
+      <c r="J236" s="56">
+        <v>2.7094428060020346</v>
+      </c>
+      <c r="K236" s="56">
+        <v>2.0427408251859291</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="14.25">
+      <c r="A237" s="35" t="s">
+        <v>286</v>
+      </c>
+      <c r="B237" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C237" s="46" t="s">
+        <v>522</v>
+      </c>
+      <c r="D237" s="56">
+        <v>2.9415481905323793</v>
+      </c>
+      <c r="E237" s="56">
+        <v>2.9017720753853982</v>
+      </c>
+      <c r="F237" s="56">
+        <v>3.067245980170143</v>
+      </c>
+      <c r="G237" s="56">
+        <v>3.0018840063508501</v>
+      </c>
+      <c r="H237" s="56">
+        <v>2.3434309373754147</v>
+      </c>
+      <c r="I237" s="56">
+        <v>2.1834635951247869</v>
+      </c>
+      <c r="J237" s="56">
+        <v>2.0053215933898576</v>
+      </c>
+      <c r="K237" s="56">
+        <v>1.9259246692322622</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="14.25">
+      <c r="A238" s="35" t="s">
+        <v>287</v>
+      </c>
+      <c r="B238" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C238" s="46" t="s">
+        <v>523</v>
+      </c>
+      <c r="D238" s="56">
+        <v>2.9677043356648238</v>
+      </c>
+      <c r="E238" s="56">
+        <v>2.9093925241482523</v>
+      </c>
+      <c r="F238" s="56">
+        <v>2.8401163471385953</v>
+      </c>
+      <c r="G238" s="56">
+        <v>2.9053916498190393</v>
+      </c>
+      <c r="H238" s="56">
+        <v>1.7436355316569634</v>
+      </c>
+      <c r="I238" s="56">
+        <v>1.6786979756626834</v>
+      </c>
+      <c r="J238" s="56">
+        <v>1.4868291196205832</v>
+      </c>
+      <c r="K238" s="56">
+        <v>1.3839139827150855</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="14.25">
+      <c r="A239" s="35" t="s">
+        <v>288</v>
+      </c>
+      <c r="B239" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C239" s="49" t="s">
+        <v>524</v>
+      </c>
+      <c r="D239" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E239" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F239" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G239" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H239" s="56">
+        <v>2.4105547303777284</v>
+      </c>
+      <c r="I239" s="56">
+        <v>2.177319822336901</v>
+      </c>
+      <c r="J239" s="56">
+        <v>1.7641896370395171</v>
+      </c>
+      <c r="K239" s="56">
+        <v>2.3474672122015838</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="14.25">
+      <c r="A240" s="35" t="s">
+        <v>289</v>
+      </c>
+      <c r="B240" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C240" s="50" t="s">
+        <v>525</v>
+      </c>
+      <c r="D240" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E240" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F240" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G240" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H240" s="56">
+        <v>2.8687170234867923</v>
+      </c>
+      <c r="I240" s="56">
+        <v>2.3327068840009937</v>
+      </c>
+      <c r="J240" s="56">
+        <v>1.8196417578965736</v>
+      </c>
+      <c r="K240" s="56">
+        <v>1.6430844961351363</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="14.25">
+      <c r="A241" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B241" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C241" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="56">
+        <v>2.0844575537392376</v>
+      </c>
+      <c r="E241" s="56">
+        <v>2.1356490628275315</v>
+      </c>
+      <c r="F241" s="56">
+        <v>2.1886777781717517</v>
+      </c>
+      <c r="G241" s="56">
+        <v>2.3049016600725234</v>
+      </c>
+      <c r="H241" s="57">
+        <v>2.0472000000000001</v>
+      </c>
+      <c r="I241" s="57">
+        <v>1.96</v>
+      </c>
+      <c r="J241" s="57">
+        <v>1.85</v>
+      </c>
+      <c r="K241" s="57">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="14.25">
+      <c r="A242" s="35" t="s">
+        <v>290</v>
+      </c>
+      <c r="B242" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C242" s="46" t="s">
+        <v>526</v>
+      </c>
+      <c r="D242" s="56">
+        <v>1.6791093293767478</v>
+      </c>
+      <c r="E242" s="56">
+        <v>1.5662322510513627</v>
+      </c>
+      <c r="F242" s="56">
+        <v>1.6711414040278727</v>
+      </c>
+      <c r="G242" s="56">
+        <v>1.6796857371881857</v>
+      </c>
+      <c r="H242" s="56">
+        <v>1.4617865732700783</v>
+      </c>
+      <c r="I242" s="56">
+        <v>1.3647241364172096</v>
+      </c>
+      <c r="J242" s="56">
+        <v>1.3237029125444535</v>
+      </c>
+      <c r="K242" s="56">
+        <v>1.2138181026009824</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="14.25">
+      <c r="A243" s="35" t="s">
+        <v>291</v>
+      </c>
+      <c r="B243" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C243" s="46" t="s">
+        <v>527</v>
+      </c>
+      <c r="D243" s="56">
+        <v>2.9507611373455598</v>
+      </c>
+      <c r="E243" s="56">
+        <v>3.0950974410478955</v>
+      </c>
+      <c r="F243" s="56">
+        <v>3.2425693422291944</v>
+      </c>
+      <c r="G243" s="56">
+        <v>3.3169821192878213</v>
+      </c>
+      <c r="H243" s="56">
+        <v>2.8993888245174504</v>
+      </c>
+      <c r="I243" s="56">
+        <v>2.8059561117054157</v>
+      </c>
+      <c r="J243" s="56">
+        <v>2.5913022329851025</v>
+      </c>
+      <c r="K243" s="56">
+        <v>2.435760170738511</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" ht="14.25">
+      <c r="A244" s="35" t="s">
+        <v>292</v>
+      </c>
+      <c r="B244" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C244" s="46" t="s">
+        <v>528</v>
+      </c>
+      <c r="D244" s="56">
+        <v>2.045089255645693</v>
+      </c>
+      <c r="E244" s="56">
+        <v>2.1109946715396073</v>
+      </c>
+      <c r="F244" s="56">
+        <v>2.0474453659440708</v>
+      </c>
+      <c r="G244" s="56">
+        <v>2.1831680865613396</v>
+      </c>
+      <c r="H244" s="56">
+        <v>1.8402672774596371</v>
+      </c>
+      <c r="I244" s="56">
+        <v>1.6958731311525306</v>
+      </c>
+      <c r="J244" s="56">
+        <v>1.6912516960454147</v>
+      </c>
+      <c r="K244" s="56">
+        <v>1.5192227409505017</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" ht="14.25">
+      <c r="A245" s="35" t="s">
+        <v>293</v>
+      </c>
+      <c r="B245" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C245" s="46" t="s">
+        <v>529</v>
+      </c>
+      <c r="D245" s="56">
+        <v>1.3712100042134396</v>
+      </c>
+      <c r="E245" s="56">
+        <v>1.2851141620914095</v>
+      </c>
+      <c r="F245" s="56">
+        <v>1.3496941106497984</v>
+      </c>
+      <c r="G245" s="56">
+        <v>1.4249983922477023</v>
+      </c>
+      <c r="H245" s="56">
+        <v>1.7280314086353372</v>
+      </c>
+      <c r="I245" s="56">
+        <v>1.6206877072349961</v>
+      </c>
+      <c r="J245" s="56">
+        <v>1.4660184603764033</v>
+      </c>
+      <c r="K245" s="56">
+        <v>1.3417220486488495</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" ht="14.25">
+      <c r="A246" s="35" t="s">
+        <v>294</v>
+      </c>
+      <c r="B246" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C246" s="46" t="s">
+        <v>530</v>
+      </c>
+      <c r="D246" s="56">
+        <v>2.452393900140013</v>
+      </c>
+      <c r="E246" s="56">
+        <v>2.584164174214389</v>
+      </c>
+      <c r="F246" s="56">
+        <v>2.7229028428351931</v>
+      </c>
+      <c r="G246" s="56">
+        <v>2.7116029381178044</v>
+      </c>
+      <c r="H246" s="56">
+        <v>2.1173592293395371</v>
+      </c>
+      <c r="I246" s="56">
+        <v>1.9969414193527204</v>
+      </c>
+      <c r="J246" s="56">
+        <v>1.8272941303069106</v>
+      </c>
+      <c r="K246" s="56">
+        <v>1.7364841497247978</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" ht="14.25">
+      <c r="A247" s="35" t="s">
+        <v>295</v>
+      </c>
+      <c r="B247" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C247" s="46" t="s">
+        <v>531</v>
+      </c>
+      <c r="D247" s="56">
+        <v>1.8784384372945258</v>
+      </c>
+      <c r="E247" s="56">
+        <v>1.9283001803953688</v>
+      </c>
+      <c r="F247" s="56">
+        <v>1.8801451636972284</v>
+      </c>
+      <c r="G247" s="56">
+        <v>2.0797241769833046</v>
+      </c>
+      <c r="H247" s="56">
+        <v>1.7931502864703945</v>
+      </c>
+      <c r="I247" s="56">
+        <v>1.7101984754256792</v>
+      </c>
+      <c r="J247" s="56">
+        <v>1.6695920773972146</v>
+      </c>
+      <c r="K247" s="56">
+        <v>1.4686276283482791</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" ht="14.25">
+      <c r="A248" s="35" t="s">
+        <v>296</v>
+      </c>
+      <c r="B248" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C248" s="46" t="s">
+        <v>532</v>
+      </c>
+      <c r="D248" s="56">
+        <v>3.4047928094186242</v>
+      </c>
+      <c r="E248" s="56">
+        <v>3.437188940048213</v>
+      </c>
+      <c r="F248" s="56">
+        <v>3.3961320597344495</v>
+      </c>
+      <c r="G248" s="56">
+        <v>3.718922501846178</v>
+      </c>
+      <c r="H248" s="56">
+        <v>2.5563313229233904</v>
+      </c>
+      <c r="I248" s="56">
+        <v>2.5867828740902965</v>
+      </c>
+      <c r="J248" s="56">
+        <v>2.4986466769100901</v>
+      </c>
+      <c r="K248" s="56">
+        <v>2.2769127143839074</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" ht="14.25">
+      <c r="A249" s="35" t="s">
+        <v>297</v>
+      </c>
+      <c r="B249" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C249" s="46" t="s">
+        <v>533</v>
+      </c>
+      <c r="D249" s="56">
+        <v>2.3582299187326967</v>
+      </c>
+      <c r="E249" s="56">
+        <v>2.5437228147786715</v>
+      </c>
+      <c r="F249" s="56">
+        <v>2.489741381099543</v>
+      </c>
+      <c r="G249" s="56">
+        <v>2.5727798030196447</v>
+      </c>
+      <c r="H249" s="56">
+        <v>2.093915580754893</v>
+      </c>
+      <c r="I249" s="56">
+        <v>2.0181400534510456</v>
+      </c>
+      <c r="J249" s="56">
+        <v>1.8759143615831619</v>
+      </c>
+      <c r="K249" s="56">
+        <v>1.7369269105956004</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="14.25">
+      <c r="A250" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B250" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="C250" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="BX6" s="63">
-[...214 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="D250" s="56">
+        <v>3.3065085407594461</v>
+      </c>
+      <c r="E250" s="56">
+        <v>3.400006696474021</v>
+      </c>
+      <c r="F250" s="56">
+        <v>3.7602322160377635</v>
+      </c>
+      <c r="G250" s="56">
+        <v>4.1516663370979536</v>
+      </c>
+      <c r="H250" s="57">
+        <v>3.5707499999999999</v>
+      </c>
+      <c r="I250" s="57">
+        <v>3.45</v>
+      </c>
+      <c r="J250" s="57">
+        <v>3.23</v>
+      </c>
+      <c r="K250" s="57">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="14.25">
+      <c r="A251" s="35" t="s">
+        <v>298</v>
+      </c>
+      <c r="B251" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C251" s="46" t="s">
+        <v>414</v>
+      </c>
+      <c r="D251" s="56">
+        <v>3.907973307374569</v>
+      </c>
+      <c r="E251" s="56">
+        <v>3.7055223540433126</v>
+      </c>
+      <c r="F251" s="56">
+        <v>4.1442652138950136</v>
+      </c>
+      <c r="G251" s="56">
+        <v>4.6059193317290479</v>
+      </c>
+      <c r="H251" s="56">
+        <v>3.8634504454100398</v>
+      </c>
+      <c r="I251" s="56">
+        <v>3.8968709459938538</v>
+      </c>
+      <c r="J251" s="56">
+        <v>5.8662286076897994</v>
+      </c>
+      <c r="K251" s="56">
+        <v>5.1551562634922803</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="14.25">
+      <c r="A252" s="35" t="s">
+        <v>299</v>
+      </c>
+      <c r="B252" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C252" s="46" t="s">
+        <v>534</v>
+      </c>
+      <c r="D252" s="56">
+        <v>2.0440066953118912</v>
+      </c>
+      <c r="E252" s="56">
+        <v>2.6042227154679884</v>
+      </c>
+      <c r="F252" s="56">
+        <v>2.5411666544618514</v>
+      </c>
+      <c r="G252" s="56">
+        <v>2.7302837523687962</v>
+      </c>
+      <c r="H252" s="56">
+        <v>3.4978820884045763</v>
+      </c>
+      <c r="I252" s="56">
+        <v>3.4179605981344925</v>
+      </c>
+      <c r="J252" s="56">
+        <v>2.0431638488638408</v>
+      </c>
+      <c r="K252" s="56">
+        <v>1.8512853970707814</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="14.25">
+      <c r="A253" s="35" t="s">
+        <v>300</v>
+      </c>
+      <c r="B253" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C253" s="46" t="s">
+        <v>535</v>
+      </c>
+      <c r="D253" s="56">
+        <v>2.6911509836703522</v>
+      </c>
+      <c r="E253" s="56">
+        <v>2.4597777636572897</v>
+      </c>
+      <c r="F253" s="56">
+        <v>2.7676853674985886</v>
+      </c>
+      <c r="G253" s="56">
+        <v>3.0869937219250643</v>
+      </c>
+      <c r="H253" s="56">
+        <v>3.6167517002355258</v>
+      </c>
+      <c r="I253" s="56">
+        <v>3.5521719397483404</v>
+      </c>
+      <c r="J253" s="56">
+        <v>3.877462942770892</v>
+      </c>
+      <c r="K253" s="56">
+        <v>3.3708736916960089</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="14.25">
+      <c r="A254" s="35" t="s">
+        <v>301</v>
+      </c>
+      <c r="B254" s="36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C254" s="51" t="s">
+        <v>536</v>
+      </c>
+      <c r="D254" s="56">
+        <v>5.505769722111677</v>
+      </c>
+      <c r="E254" s="56">
+        <v>6.0342204837036579</v>
+      </c>
+      <c r="F254" s="56">
+        <v>6.7698963662377469</v>
+      </c>
+      <c r="G254" s="56">
+        <v>7.1460575007275304</v>
+      </c>
+      <c r="H254" s="56">
+        <v>3.5130535973670538</v>
+      </c>
+      <c r="I254" s="56">
+        <v>3.2803810776303894</v>
+      </c>
+      <c r="J254" s="56">
+        <v>3.7052605452250447</v>
+      </c>
+      <c r="K254" s="56">
+        <v>3.1908225467877349</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="14.25">
+      <c r="A255" s="37" t="s">
+        <v>302</v>
+      </c>
+      <c r="B255" s="38" t="s">
+        <v>308</v>
+      </c>
+      <c r="C255" s="52" t="s">
+        <v>537</v>
+      </c>
+      <c r="D255" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...8498 lines deleted...]
-      <c r="AU27"/>
+      <c r="E255" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="F255" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="G255" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="H255" s="59">
+        <v>3.4210304032706262</v>
+      </c>
+      <c r="I255" s="59">
+        <v>3.2867782305341415</v>
+      </c>
+      <c r="J255" s="59">
+        <v>1.0634498438794389</v>
+      </c>
+      <c r="K255" s="59">
+        <v>1.875516603108047</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="98">
-[...97 lines deleted...]
-    <mergeCell ref="BF4:BF5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="D2:K2"/>
+    <mergeCell ref="H5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
-      <vt:lpstr>Number of children </vt:lpstr>
-      <vt:lpstr>Infant mortality rate</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
+      <vt:lpstr>By districts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Арман Амантай</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>