--- v0 (2026-06-17)
+++ v1 (2026-07-07)
@@ -4,68 +4,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\ОДИН\6.2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\ОДИН\6.2\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15900" windowHeight="12030" tabRatio="823"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="27765" windowHeight="3675" tabRatio="823"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata (infant mor. rate)" sheetId="4" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="Number of children" sheetId="10" r:id="rId3"/>
     <sheet name="Infant mortality rate" sheetId="11" r:id="rId4"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="403" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1098" uniqueCount="102">
   <si>
     <t>Department of population statistics</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
@@ -194,66 +194,60 @@
   <si>
     <t>Tishtenova Bekzat</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z</t>
   </si>
   <si>
     <t>Код KSP - 612202</t>
   </si>
   <si>
     <t>Number of children who died before the age of 1 in the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>all population</t>
   </si>
   <si>
     <t xml:space="preserve">boys </t>
   </si>
   <si>
     <t>girls</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>100000000</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Mangistau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
-  </si>
-[...1 lines deleted...]
-    <t>КодКSP - 61220201</t>
   </si>
   <si>
     <t>Infant mortality rate</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Number of children who died before the age of 1</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
@@ -324,59 +318,104 @@
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>per 1000 births</t>
   </si>
   <si>
     <t>Number of infant deaths per 1,000 births by region</t>
   </si>
   <si>
     <t>Estimated</t>
   </si>
   <si>
     <t>The overall infant mortality rate is determined by the ratio of the number of infants under 1 year of age who died by month to the total number of births at the time of calculation, multiplied by 1,000</t>
   </si>
   <si>
     <t>To generate current data on infant mortality statistics, we use data sources such as administrative data provided by administrative sources, including civil registration offices and the State Corporation "Government for Citizens," which are conducted outside the statistical work plan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36720&amp;period=year&amp;type=</t>
   </si>
+  <si>
+    <t>код КСП - 61220201</t>
+  </si>
+  <si>
+    <t>на 1000 родившихся</t>
+  </si>
+  <si>
+    <t>Код КАТО</t>
+  </si>
+  <si>
+    <r>
+      <t>2008</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2009</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>peouple</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="#,##0.####"/>
+    <numFmt numFmtId="164" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="59">
+  <fonts count="58">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -714,96 +753,90 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -937,51 +970,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1182,82 +1215,67 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3823">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -5054,204 +5072,234 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="31" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1765" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="1728" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="32" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="50" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="50" fillId="0" borderId="10" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3807" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" xfId="3807" applyNumberFormat="1" applyFont="1"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="1648" applyFont="1"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" xfId="3808" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" xfId="3813" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="1648" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1648" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="1648" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="1648" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1648" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1648" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="1648" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="1648" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1648" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="20" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="20" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="20" xfId="34" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="20" xfId="34" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="20" xfId="34" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="20" xfId="34" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="1648" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="0" borderId="10" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="0" borderId="10" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3807" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3807" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3808" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3808" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" xfId="3808" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3809" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="0" xfId="3816" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3809" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3810" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="0" xfId="3817" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3811" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="0" xfId="3818" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3812" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="0" xfId="3819" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3813" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="0" xfId="3820" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3814" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="0" xfId="3821" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="0" xfId="3815" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="0" xfId="3822" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="47" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="10" xfId="3815" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="53" fillId="0" borderId="10" xfId="3822" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="50" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="50" fillId="0" borderId="10" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3823">
     <cellStyle name="20% - Акцент1 2" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="2806"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="1791"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="2807"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="1792"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="2808"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="1793"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="2809"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="1794"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="2810"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="1795"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="2811"/>
     <cellStyle name="20% - Акцент1 2 15 3" xfId="1796"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="2812"/>
     <cellStyle name="20% - Акцент1 2 16 3" xfId="1797"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="55"/>
@@ -9259,531 +9307,531 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:be.tishtenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:be.tishtenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+      <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="44" style="92" bestFit="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="93"/>
+    <col min="1" max="1" width="44" style="25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="26"/>
+    <col min="257" max="257" width="42.28515625" style="26" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="26" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="26"/>
+    <col min="513" max="513" width="42.28515625" style="26" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="26" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="26"/>
+    <col min="769" max="769" width="42.28515625" style="26" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="26" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="26"/>
+    <col min="1025" max="1025" width="42.28515625" style="26" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="26" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="26"/>
+    <col min="1281" max="1281" width="42.28515625" style="26" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="26" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="26"/>
+    <col min="1537" max="1537" width="42.28515625" style="26" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="26" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="26"/>
+    <col min="1793" max="1793" width="42.28515625" style="26" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="26" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="26"/>
+    <col min="2049" max="2049" width="42.28515625" style="26" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="26" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="26"/>
+    <col min="2305" max="2305" width="42.28515625" style="26" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="26" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="26"/>
+    <col min="2561" max="2561" width="42.28515625" style="26" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="26" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="26"/>
+    <col min="2817" max="2817" width="42.28515625" style="26" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="26" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="26"/>
+    <col min="3073" max="3073" width="42.28515625" style="26" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="26" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="26"/>
+    <col min="3329" max="3329" width="42.28515625" style="26" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="26" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="26"/>
+    <col min="3585" max="3585" width="42.28515625" style="26" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="26" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="26"/>
+    <col min="3841" max="3841" width="42.28515625" style="26" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="26" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="26"/>
+    <col min="4097" max="4097" width="42.28515625" style="26" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="26" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="26"/>
+    <col min="4353" max="4353" width="42.28515625" style="26" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="26" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="26"/>
+    <col min="4609" max="4609" width="42.28515625" style="26" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="26" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="26"/>
+    <col min="4865" max="4865" width="42.28515625" style="26" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="26" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="26"/>
+    <col min="5121" max="5121" width="42.28515625" style="26" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="26" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="26"/>
+    <col min="5377" max="5377" width="42.28515625" style="26" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="26" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="26"/>
+    <col min="5633" max="5633" width="42.28515625" style="26" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="26" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="26"/>
+    <col min="5889" max="5889" width="42.28515625" style="26" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="26" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="26"/>
+    <col min="6145" max="6145" width="42.28515625" style="26" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="26" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="26"/>
+    <col min="6401" max="6401" width="42.28515625" style="26" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="26" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="26"/>
+    <col min="6657" max="6657" width="42.28515625" style="26" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="26" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="26"/>
+    <col min="6913" max="6913" width="42.28515625" style="26" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="26" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="26"/>
+    <col min="7169" max="7169" width="42.28515625" style="26" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="26" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="26"/>
+    <col min="7425" max="7425" width="42.28515625" style="26" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="26" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="26"/>
+    <col min="7681" max="7681" width="42.28515625" style="26" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="26" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="26"/>
+    <col min="7937" max="7937" width="42.28515625" style="26" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="26" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="26"/>
+    <col min="8193" max="8193" width="42.28515625" style="26" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="26" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="26"/>
+    <col min="8449" max="8449" width="42.28515625" style="26" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="26" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="26"/>
+    <col min="8705" max="8705" width="42.28515625" style="26" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="26" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="26"/>
+    <col min="8961" max="8961" width="42.28515625" style="26" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="26" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="26"/>
+    <col min="9217" max="9217" width="42.28515625" style="26" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="26" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="26"/>
+    <col min="9473" max="9473" width="42.28515625" style="26" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="26" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="26"/>
+    <col min="9729" max="9729" width="42.28515625" style="26" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="26" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="26"/>
+    <col min="9985" max="9985" width="42.28515625" style="26" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="26" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="26"/>
+    <col min="10241" max="10241" width="42.28515625" style="26" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="26" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="26"/>
+    <col min="10497" max="10497" width="42.28515625" style="26" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="26" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="26"/>
+    <col min="10753" max="10753" width="42.28515625" style="26" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="26" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="26"/>
+    <col min="11009" max="11009" width="42.28515625" style="26" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="26" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="26"/>
+    <col min="11265" max="11265" width="42.28515625" style="26" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="26" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="26"/>
+    <col min="11521" max="11521" width="42.28515625" style="26" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="26" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="26"/>
+    <col min="11777" max="11777" width="42.28515625" style="26" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="26" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="26"/>
+    <col min="12033" max="12033" width="42.28515625" style="26" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="26" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="26"/>
+    <col min="12289" max="12289" width="42.28515625" style="26" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="26" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="26"/>
+    <col min="12545" max="12545" width="42.28515625" style="26" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="26" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="26"/>
+    <col min="12801" max="12801" width="42.28515625" style="26" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="26" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="26"/>
+    <col min="13057" max="13057" width="42.28515625" style="26" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="26" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="26"/>
+    <col min="13313" max="13313" width="42.28515625" style="26" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="26" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="26"/>
+    <col min="13569" max="13569" width="42.28515625" style="26" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="26" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="26"/>
+    <col min="13825" max="13825" width="42.28515625" style="26" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="26" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="26"/>
+    <col min="14081" max="14081" width="42.28515625" style="26" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="26" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="26"/>
+    <col min="14337" max="14337" width="42.28515625" style="26" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="26" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="26"/>
+    <col min="14593" max="14593" width="42.28515625" style="26" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="26" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="26"/>
+    <col min="14849" max="14849" width="42.28515625" style="26" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="26" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="26"/>
+    <col min="15105" max="15105" width="42.28515625" style="26" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="26" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="26"/>
+    <col min="15361" max="15361" width="42.28515625" style="26" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="26" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="26"/>
+    <col min="15617" max="15617" width="42.28515625" style="26" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="26" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="26"/>
+    <col min="15873" max="15873" width="42.28515625" style="26" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="26" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="26"/>
+    <col min="16129" max="16129" width="42.28515625" style="26" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="26" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75"/>
-    <row r="2" spans="1:13" s="96" customFormat="1" ht="12.75">
-      <c r="A2" s="94" t="s">
+    <row r="2" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A2" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="28">
+        <v>612202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A3" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B3" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="95">
-[...4 lines deleted...]
-      <c r="A3" s="94" t="s">
+    </row>
+    <row r="4" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A4" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B3" s="97" t="s">
+      <c r="B4" s="31" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="96" customFormat="1" ht="12.75">
-      <c r="A4" s="94" t="s">
+    <row r="5" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A5" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="98" t="s">
+      <c r="B5" s="32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A6" s="27" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="94" t="s">
+      <c r="B6" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="99" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="94" t="s">
+    </row>
+    <row r="7" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A7" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="B6" s="98" t="s">
+      <c r="B7" s="31" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="96" customFormat="1" ht="12.75">
-      <c r="A7" s="94" t="s">
+    <row r="8" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A8" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="B7" s="98" t="s">
+      <c r="B8" s="31" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="96" customFormat="1" ht="12.75">
-      <c r="A8" s="94" t="s">
+    <row r="9" spans="1:13" s="29" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A9" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="B8" s="98" t="s">
+      <c r="B9" s="31" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="96" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A9" s="94" t="s">
+    <row r="10" spans="1:13" s="29" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A10" s="27" t="s">
         <v>76</v>
       </c>
-      <c r="B9" s="98" t="s">
+      <c r="B10" s="31" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="96" customFormat="1" ht="43.5" customHeight="1">
-      <c r="A10" s="94" t="s">
+    <row r="11" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A11" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="B10" s="98" t="s">
+      <c r="B11" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="M11" s="33"/>
+    </row>
+    <row r="12" spans="1:13" s="29" customFormat="1" ht="12.75">
+      <c r="A12" s="27" t="s">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="94" t="s">
+      <c r="B12" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="98" t="s">
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:13" ht="12.75">
+      <c r="A13" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="12.75">
+      <c r="A14" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="12.75">
+      <c r="A15" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75">
+      <c r="A16" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="35"/>
+    </row>
+    <row r="17" spans="1:2" ht="12.75">
+      <c r="A17" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="36">
+        <v>7172749486</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75">
+      <c r="A18" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75">
+      <c r="A19" s="26"/>
+      <c r="B19" s="26"/>
+    </row>
+    <row r="20" spans="1:2" ht="12.75">
+      <c r="A20" s="26"/>
+      <c r="B20" s="26"/>
+    </row>
+    <row r="21" spans="1:2" ht="12.75">
+      <c r="A21" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="38">
+        <v>61220201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75">
+      <c r="A22" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="12.75">
+      <c r="A23" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="12.75">
+      <c r="A24" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="12.75">
+      <c r="A25" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="12.75">
+      <c r="A26" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="12.75">
+      <c r="A27" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="25.5">
+      <c r="A28" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="38.25">
+      <c r="A29" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="12.75">
+      <c r="A30" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="M11" s="100"/>
-[...2 lines deleted...]
-      <c r="A12" s="94" t="s">
+    </row>
+    <row r="31" spans="1:2" ht="38.25">
+      <c r="A31" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" ht="25.5">
+      <c r="A32" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="98" t="s">
-[...5 lines deleted...]
-      <c r="A13" s="94" t="s">
+      <c r="B32" s="40" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" ht="12.75">
+      <c r="A33" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="98" t="s">
+      <c r="B33" s="39" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="12.75">
-      <c r="A14" s="94" t="s">
+    <row r="34" spans="1:2" ht="12.75">
+      <c r="A34" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="98" t="s">
+      <c r="B34" s="30" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="12.75">
+      <c r="A35" s="27" t="s">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="94" t="s">
+      <c r="B35" s="30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" ht="12.75">
+      <c r="A36" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="97" t="s">
-[...5 lines deleted...]
-      <c r="A16" s="94" t="s">
+      <c r="B36" s="36">
+        <v>7172749486</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" ht="12.75">
+      <c r="A37" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="97" t="s">
-[...160 lines deleted...]
-      <c r="B37" s="106" t="s">
+      <c r="B37" s="39" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B18" r:id="rId1"/>
     <hyperlink ref="B37" r:id="rId2"/>
     <hyperlink ref="B30" r:id="rId3"/>
     <hyperlink ref="B33" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
@@ -9821,13999 +9869,26216 @@
       <c r="B10" s="1"/>
     </row>
     <row r="11" spans="2:2" ht="81.75" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="3"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:CX28"/>
+  <dimension ref="A2:CX194"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C38" sqref="C38"/>
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="39" customWidth="1"/>
+    <col min="1" max="1" width="14.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="6" customWidth="1"/>
-    <col min="3" max="92" width="12.5703125" style="39"/>
-[...1 lines deleted...]
-    <col min="94" max="16384" width="12.5703125" style="39"/>
+    <col min="3" max="92" width="12.5703125" style="21"/>
+    <col min="93" max="93" width="12.5703125" style="20"/>
+    <col min="94" max="16384" width="12.5703125" style="21"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:102" s="7" customFormat="1" ht="15.75">
-      <c r="A2" s="5" t="s">
+    <row r="2" spans="1:102" s="6" customFormat="1" ht="15.75">
+      <c r="A2" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="6"/>
       <c r="C2" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="M2" s="5"/>
-[...3 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="CO2" s="7"/>
+      <c r="CX2" s="7"/>
+    </row>
+    <row r="3" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="N3" s="98"/>
+      <c r="O3" s="98"/>
+      <c r="P3" s="98"/>
+      <c r="Q3" s="98"/>
+      <c r="R3" s="98"/>
+      <c r="S3" s="98"/>
+      <c r="T3" s="98"/>
+      <c r="U3" s="98"/>
+      <c r="V3" s="98"/>
+      <c r="W3" s="98"/>
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="98"/>
+      <c r="AB3" s="98"/>
+      <c r="AC3" s="98"/>
+      <c r="AD3" s="98"/>
+      <c r="AE3" s="98"/>
+      <c r="AF3" s="98"/>
+      <c r="AG3" s="98"/>
+    </row>
+    <row r="4" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="L4" s="99" t="s">
+        <v>101</v>
+      </c>
+      <c r="M4" s="99"/>
+      <c r="N4" s="98"/>
+      <c r="O4" s="98"/>
+      <c r="P4" s="98"/>
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98"/>
+      <c r="S4" s="98"/>
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="98"/>
+      <c r="X4" s="98"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="98"/>
+      <c r="AA4" s="98"/>
+      <c r="AB4" s="98"/>
+      <c r="AC4" s="98"/>
+      <c r="AD4" s="98"/>
+      <c r="AE4" s="98"/>
+      <c r="AF4" s="98"/>
+      <c r="AG4" s="98"/>
+    </row>
+    <row r="5" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A5" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="9"/>
-      <c r="C4" s="9">
+      <c r="B5" s="50"/>
+      <c r="C5" s="32">
         <v>2015</v>
       </c>
-      <c r="D4" s="9"/>
-[...7 lines deleted...]
-      <c r="L4" s="9">
+      <c r="D5" s="32">
         <v>2016</v>
       </c>
-      <c r="M4" s="9"/>
-[...7 lines deleted...]
-      <c r="U4" s="9">
+      <c r="E5" s="32">
         <v>2017</v>
       </c>
-      <c r="V4" s="9"/>
-[...7 lines deleted...]
-      <c r="AD4" s="9">
+      <c r="F5" s="32">
         <v>2018</v>
       </c>
-      <c r="AE4" s="9"/>
-[...7 lines deleted...]
-      <c r="AM4" s="9">
+      <c r="G5" s="53">
         <v>2019</v>
       </c>
-      <c r="AN4" s="9"/>
-[...7 lines deleted...]
-      <c r="AV4" s="9">
+      <c r="H5" s="32">
         <v>2020</v>
       </c>
-      <c r="AW4" s="9"/>
-[...7 lines deleted...]
-      <c r="BE4" s="9">
+      <c r="I5" s="32">
         <v>2021</v>
       </c>
-      <c r="BF4" s="9"/>
-[...7 lines deleted...]
-      <c r="BN4" s="9">
+      <c r="J5" s="32">
         <v>2022</v>
       </c>
-      <c r="BO4" s="9"/>
-[...7 lines deleted...]
-      <c r="BW4" s="9">
+      <c r="K5" s="32">
         <v>2023</v>
       </c>
-      <c r="BX4" s="9"/>
-[...7 lines deleted...]
-      <c r="CF4" s="9">
+      <c r="L5" s="32">
         <v>2024</v>
       </c>
-      <c r="CG4" s="9"/>
-[...7 lines deleted...]
-      <c r="CO4" s="9">
+      <c r="M5" s="53">
         <v>2025</v>
       </c>
-      <c r="CP4" s="9"/>
-[...12 lines deleted...]
-      <c r="C5" s="12" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="100"/>
+      <c r="R5" s="98"/>
+      <c r="S5" s="98"/>
+      <c r="T5" s="98"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="98"/>
+      <c r="W5" s="98"/>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="98"/>
+      <c r="Z5" s="98"/>
+      <c r="AA5" s="98"/>
+      <c r="AB5" s="98"/>
+      <c r="AC5" s="98"/>
+      <c r="AD5" s="98"/>
+      <c r="AE5" s="98"/>
+      <c r="AF5" s="98"/>
+      <c r="AG5" s="98"/>
+    </row>
+    <row r="6" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A6" s="42"/>
+      <c r="B6" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="101"/>
+      <c r="O6" s="101"/>
+      <c r="P6" s="101"/>
+      <c r="Q6" s="101"/>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="101"/>
+      <c r="U6" s="101"/>
+      <c r="V6" s="101"/>
+      <c r="W6" s="101"/>
+      <c r="X6" s="101"/>
+      <c r="Y6" s="101"/>
+      <c r="Z6" s="101"/>
+      <c r="AA6" s="101"/>
+      <c r="AB6" s="101"/>
+      <c r="AC6" s="98"/>
+      <c r="AD6" s="98"/>
+      <c r="AE6" s="98"/>
+      <c r="AF6" s="98"/>
+      <c r="AG6" s="98"/>
+    </row>
+    <row r="7" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A7" s="55"/>
+      <c r="B7" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <v>3771</v>
+      </c>
+      <c r="D7" s="8">
+        <v>3468</v>
+      </c>
+      <c r="E7" s="8">
+        <v>3115</v>
+      </c>
+      <c r="F7" s="8">
+        <v>3156</v>
+      </c>
+      <c r="G7" s="8">
+        <v>3323</v>
+      </c>
+      <c r="H7" s="8">
+        <v>3250</v>
+      </c>
+      <c r="I7" s="8">
+        <v>3690</v>
+      </c>
+      <c r="J7" s="8">
+        <v>3154</v>
+      </c>
+      <c r="K7" s="8">
+        <v>2998</v>
+      </c>
+      <c r="L7" s="8">
+        <v>2524</v>
+      </c>
+      <c r="M7" s="8">
+        <v>1992</v>
+      </c>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="98"/>
+      <c r="S7" s="98"/>
+      <c r="T7" s="98"/>
+      <c r="U7" s="98"/>
+      <c r="V7" s="98"/>
+      <c r="W7" s="98"/>
+      <c r="X7" s="98"/>
+      <c r="Y7" s="98"/>
+      <c r="Z7" s="98"/>
+      <c r="AA7" s="98"/>
+      <c r="AB7" s="98"/>
+      <c r="AC7" s="98"/>
+      <c r="AD7" s="98"/>
+      <c r="AE7" s="98"/>
+      <c r="AF7" s="98"/>
+      <c r="AG7" s="98"/>
+    </row>
+    <row r="8" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A8" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <v>129</v>
+      </c>
+      <c r="D8" s="8">
+        <v>119</v>
+      </c>
+      <c r="E8" s="8">
+        <v>73</v>
+      </c>
+      <c r="F8" s="8">
+        <v>80</v>
+      </c>
+      <c r="G8" s="8">
+        <v>80</v>
+      </c>
+      <c r="H8" s="8">
+        <v>81</v>
+      </c>
+      <c r="I8" s="8">
+        <v>93</v>
+      </c>
+      <c r="J8" s="8">
+        <v>64</v>
+      </c>
+      <c r="K8" s="8">
+        <v>63</v>
+      </c>
+      <c r="L8" s="8">
+        <v>68</v>
+      </c>
+      <c r="M8" s="8">
+        <v>45</v>
+      </c>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="98"/>
+      <c r="R8" s="98"/>
+      <c r="S8" s="98"/>
+      <c r="T8" s="98"/>
+      <c r="U8" s="98"/>
+      <c r="V8" s="98"/>
+      <c r="W8" s="98"/>
+      <c r="X8" s="98"/>
+      <c r="Y8" s="98"/>
+      <c r="Z8" s="98"/>
+      <c r="AA8" s="98"/>
+      <c r="AB8" s="98"/>
+      <c r="AC8" s="98"/>
+      <c r="AD8" s="98"/>
+      <c r="AE8" s="98"/>
+      <c r="AF8" s="98"/>
+      <c r="AG8" s="98"/>
+    </row>
+    <row r="9" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A9" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="8">
+        <v>105</v>
+      </c>
+      <c r="D9" s="8">
+        <v>88</v>
+      </c>
+      <c r="E9" s="8">
+        <v>96</v>
+      </c>
+      <c r="F9" s="8">
+        <v>69</v>
+      </c>
+      <c r="G9" s="8">
+        <v>89</v>
+      </c>
+      <c r="H9" s="8">
+        <v>80</v>
+      </c>
+      <c r="I9" s="8">
+        <v>64</v>
+      </c>
+      <c r="J9" s="8">
+        <v>60</v>
+      </c>
+      <c r="K9" s="8">
+        <v>66</v>
+      </c>
+      <c r="L9" s="8">
+        <v>59</v>
+      </c>
+      <c r="M9" s="8">
+        <v>38</v>
+      </c>
+      <c r="N9" s="98"/>
+      <c r="O9" s="98"/>
+      <c r="P9" s="98"/>
+      <c r="Q9" s="98"/>
+      <c r="R9" s="98"/>
+      <c r="S9" s="98"/>
+      <c r="T9" s="98"/>
+      <c r="U9" s="98"/>
+      <c r="V9" s="98"/>
+      <c r="W9" s="98"/>
+      <c r="X9" s="98"/>
+      <c r="Y9" s="98"/>
+      <c r="Z9" s="98"/>
+      <c r="AA9" s="98"/>
+      <c r="AB9" s="98"/>
+      <c r="AC9" s="98"/>
+      <c r="AD9" s="98"/>
+      <c r="AE9" s="98"/>
+      <c r="AF9" s="98"/>
+      <c r="AG9" s="98"/>
+    </row>
+    <row r="10" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A10" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="8">
+        <v>193</v>
+      </c>
+      <c r="D10" s="8">
+        <v>171</v>
+      </c>
+      <c r="E10" s="8">
+        <v>138</v>
+      </c>
+      <c r="F10" s="8">
+        <v>172</v>
+      </c>
+      <c r="G10" s="8">
+        <v>174</v>
+      </c>
+      <c r="H10" s="8">
+        <v>178</v>
+      </c>
+      <c r="I10" s="8">
+        <v>225</v>
+      </c>
+      <c r="J10" s="8">
+        <v>167</v>
+      </c>
+      <c r="K10" s="8">
+        <v>182</v>
+      </c>
+      <c r="L10" s="8">
+        <v>176</v>
+      </c>
+      <c r="M10" s="8">
+        <v>93</v>
+      </c>
+      <c r="N10" s="98"/>
+      <c r="O10" s="98"/>
+      <c r="P10" s="98"/>
+      <c r="Q10" s="98"/>
+      <c r="R10" s="98"/>
+      <c r="S10" s="98"/>
+      <c r="T10" s="98"/>
+      <c r="U10" s="98"/>
+      <c r="V10" s="98"/>
+      <c r="W10" s="98"/>
+      <c r="X10" s="98"/>
+      <c r="Y10" s="98"/>
+      <c r="Z10" s="98"/>
+      <c r="AA10" s="98"/>
+      <c r="AB10" s="98"/>
+      <c r="AC10" s="98"/>
+      <c r="AD10" s="98"/>
+      <c r="AE10" s="98"/>
+      <c r="AF10" s="98"/>
+      <c r="AG10" s="98"/>
+    </row>
+    <row r="11" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A11" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="8">
+        <v>283</v>
+      </c>
+      <c r="D11" s="8">
+        <v>258</v>
+      </c>
+      <c r="E11" s="8">
+        <v>280</v>
+      </c>
+      <c r="F11" s="8">
+        <v>247</v>
+      </c>
+      <c r="G11" s="8">
+        <v>251</v>
+      </c>
+      <c r="H11" s="8">
+        <v>292</v>
+      </c>
+      <c r="I11" s="8">
+        <v>274</v>
+      </c>
+      <c r="J11" s="8">
+        <v>337</v>
+      </c>
+      <c r="K11" s="8">
+        <v>292</v>
+      </c>
+      <c r="L11" s="8">
+        <v>255</v>
+      </c>
+      <c r="M11" s="8">
+        <v>178</v>
+      </c>
+      <c r="N11" s="98"/>
+      <c r="O11" s="98"/>
+      <c r="P11" s="98"/>
+      <c r="Q11" s="98"/>
+      <c r="R11" s="98"/>
+      <c r="S11" s="98"/>
+      <c r="T11" s="98"/>
+      <c r="U11" s="98"/>
+      <c r="V11" s="98"/>
+      <c r="W11" s="98"/>
+      <c r="X11" s="98"/>
+      <c r="Y11" s="98"/>
+      <c r="Z11" s="98"/>
+      <c r="AA11" s="98"/>
+      <c r="AB11" s="98"/>
+      <c r="AC11" s="98"/>
+      <c r="AD11" s="98"/>
+      <c r="AE11" s="98"/>
+      <c r="AF11" s="98"/>
+      <c r="AG11" s="98"/>
+    </row>
+    <row r="12" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A12" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="8">
+        <v>130</v>
+      </c>
+      <c r="D12" s="8">
+        <v>150</v>
+      </c>
+      <c r="E12" s="8">
+        <v>113</v>
+      </c>
+      <c r="F12" s="8">
+        <v>181</v>
+      </c>
+      <c r="G12" s="8">
+        <v>190</v>
+      </c>
+      <c r="H12" s="8">
+        <v>165</v>
+      </c>
+      <c r="I12" s="8">
+        <v>162</v>
+      </c>
+      <c r="J12" s="8">
+        <v>140</v>
+      </c>
+      <c r="K12" s="8">
+        <v>136</v>
+      </c>
+      <c r="L12" s="8">
+        <v>101</v>
+      </c>
+      <c r="M12" s="8">
+        <v>91</v>
+      </c>
+      <c r="N12" s="98"/>
+      <c r="O12" s="98"/>
+      <c r="P12" s="98"/>
+      <c r="Q12" s="98"/>
+      <c r="R12" s="98"/>
+      <c r="S12" s="98"/>
+      <c r="T12" s="98"/>
+      <c r="U12" s="98"/>
+      <c r="V12" s="98"/>
+      <c r="W12" s="98"/>
+      <c r="X12" s="98"/>
+      <c r="Y12" s="98"/>
+      <c r="Z12" s="98"/>
+      <c r="AA12" s="98"/>
+      <c r="AB12" s="98"/>
+      <c r="AC12" s="98"/>
+      <c r="AD12" s="98"/>
+      <c r="AE12" s="98"/>
+      <c r="AF12" s="98"/>
+      <c r="AG12" s="98"/>
+    </row>
+    <row r="13" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A13" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="8">
+        <v>110</v>
+      </c>
+      <c r="D13" s="8">
+        <v>107</v>
+      </c>
+      <c r="E13" s="8">
+        <v>87</v>
+      </c>
+      <c r="F13" s="8">
+        <v>84</v>
+      </c>
+      <c r="G13" s="8">
+        <v>91</v>
+      </c>
+      <c r="H13" s="8">
+        <v>125</v>
+      </c>
+      <c r="I13" s="8">
+        <v>107</v>
+      </c>
+      <c r="J13" s="8">
+        <v>108</v>
+      </c>
+      <c r="K13" s="8">
+        <v>99</v>
+      </c>
+      <c r="L13" s="8">
+        <v>74</v>
+      </c>
+      <c r="M13" s="8">
+        <v>64</v>
+      </c>
+      <c r="N13" s="98"/>
+      <c r="O13" s="98"/>
+      <c r="P13" s="98"/>
+      <c r="Q13" s="98"/>
+      <c r="R13" s="98"/>
+      <c r="S13" s="98"/>
+      <c r="T13" s="98"/>
+      <c r="U13" s="98"/>
+      <c r="V13" s="98"/>
+      <c r="W13" s="98"/>
+      <c r="X13" s="98"/>
+      <c r="Y13" s="98"/>
+      <c r="Z13" s="98"/>
+      <c r="AA13" s="98"/>
+      <c r="AB13" s="98"/>
+      <c r="AC13" s="98"/>
+      <c r="AD13" s="98"/>
+      <c r="AE13" s="98"/>
+      <c r="AF13" s="98"/>
+      <c r="AG13" s="98"/>
+    </row>
+    <row r="14" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A14" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="8">
+        <v>317</v>
+      </c>
+      <c r="D14" s="8">
+        <v>250</v>
+      </c>
+      <c r="E14" s="8">
+        <v>219</v>
+      </c>
+      <c r="F14" s="8">
+        <v>201</v>
+      </c>
+      <c r="G14" s="8">
+        <v>241</v>
+      </c>
+      <c r="H14" s="8">
+        <v>192</v>
+      </c>
+      <c r="I14" s="8">
+        <v>218</v>
+      </c>
+      <c r="J14" s="8">
+        <v>197</v>
+      </c>
+      <c r="K14" s="8">
+        <v>207</v>
+      </c>
+      <c r="L14" s="8">
+        <v>193</v>
+      </c>
+      <c r="M14" s="8">
+        <v>148</v>
+      </c>
+      <c r="N14" s="98"/>
+      <c r="O14" s="98"/>
+      <c r="P14" s="98"/>
+      <c r="Q14" s="98"/>
+      <c r="R14" s="98"/>
+      <c r="S14" s="98"/>
+      <c r="T14" s="98"/>
+      <c r="U14" s="98"/>
+      <c r="V14" s="98"/>
+      <c r="W14" s="98"/>
+      <c r="X14" s="98"/>
+      <c r="Y14" s="98"/>
+      <c r="Z14" s="98"/>
+      <c r="AA14" s="98"/>
+      <c r="AB14" s="98"/>
+      <c r="AC14" s="98"/>
+      <c r="AD14" s="98"/>
+      <c r="AE14" s="98"/>
+      <c r="AF14" s="98"/>
+      <c r="AG14" s="98"/>
+    </row>
+    <row r="15" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A15" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="8">
+        <v>120</v>
+      </c>
+      <c r="D15" s="8">
+        <v>131</v>
+      </c>
+      <c r="E15" s="8">
+        <v>107</v>
+      </c>
+      <c r="F15" s="8">
+        <v>99</v>
+      </c>
+      <c r="G15" s="8">
+        <v>122</v>
+      </c>
+      <c r="H15" s="8">
+        <v>113</v>
+      </c>
+      <c r="I15" s="8">
+        <v>121</v>
+      </c>
+      <c r="J15" s="8">
+        <v>119</v>
+      </c>
+      <c r="K15" s="8">
+        <v>113</v>
+      </c>
+      <c r="L15" s="8">
+        <v>94</v>
+      </c>
+      <c r="M15" s="8">
+        <v>79</v>
+      </c>
+      <c r="N15" s="98"/>
+      <c r="O15" s="98"/>
+      <c r="P15" s="98"/>
+      <c r="Q15" s="98"/>
+      <c r="R15" s="98"/>
+      <c r="S15" s="98"/>
+      <c r="T15" s="98"/>
+      <c r="U15" s="98"/>
+      <c r="V15" s="98"/>
+      <c r="W15" s="98"/>
+      <c r="X15" s="98"/>
+      <c r="Y15" s="98"/>
+      <c r="Z15" s="98"/>
+      <c r="AA15" s="98"/>
+      <c r="AB15" s="98"/>
+      <c r="AC15" s="98"/>
+      <c r="AD15" s="98"/>
+      <c r="AE15" s="98"/>
+      <c r="AF15" s="98"/>
+      <c r="AG15" s="98"/>
+    </row>
+    <row r="16" spans="1:102" s="97" customFormat="1" ht="15">
+      <c r="A16" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="8">
+        <v>164</v>
+      </c>
+      <c r="D16" s="8">
+        <v>155</v>
+      </c>
+      <c r="E16" s="8">
+        <v>148</v>
+      </c>
+      <c r="F16" s="8">
+        <v>135</v>
+      </c>
+      <c r="G16" s="8">
+        <v>155</v>
+      </c>
+      <c r="H16" s="8">
+        <v>148</v>
+      </c>
+      <c r="I16" s="8">
+        <v>161</v>
+      </c>
+      <c r="J16" s="8">
+        <v>136</v>
+      </c>
+      <c r="K16" s="8">
+        <v>99</v>
+      </c>
+      <c r="L16" s="8">
+        <v>93</v>
+      </c>
+      <c r="M16" s="8">
+        <v>75</v>
+      </c>
+      <c r="N16" s="98"/>
+      <c r="O16" s="98"/>
+      <c r="P16" s="98"/>
+      <c r="Q16" s="98"/>
+      <c r="R16" s="98"/>
+      <c r="S16" s="98"/>
+      <c r="T16" s="98"/>
+      <c r="U16" s="98"/>
+      <c r="V16" s="98"/>
+      <c r="W16" s="98"/>
+      <c r="X16" s="98"/>
+      <c r="Y16" s="98"/>
+      <c r="Z16" s="98"/>
+      <c r="AA16" s="98"/>
+      <c r="AB16" s="98"/>
+      <c r="AC16" s="98"/>
+      <c r="AD16" s="98"/>
+      <c r="AE16" s="98"/>
+      <c r="AF16" s="98"/>
+      <c r="AG16" s="98"/>
+    </row>
+    <row r="17" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A17" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="8">
+        <v>135</v>
+      </c>
+      <c r="D17" s="8">
+        <v>112</v>
+      </c>
+      <c r="E17" s="8">
+        <v>123</v>
+      </c>
+      <c r="F17" s="8">
+        <v>121</v>
+      </c>
+      <c r="G17" s="8">
+        <v>109</v>
+      </c>
+      <c r="H17" s="8">
+        <v>120</v>
+      </c>
+      <c r="I17" s="8">
+        <v>116</v>
+      </c>
+      <c r="J17" s="8">
+        <v>117</v>
+      </c>
+      <c r="K17" s="8">
+        <v>88</v>
+      </c>
+      <c r="L17" s="8">
+        <v>81</v>
+      </c>
+      <c r="M17" s="8">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A18" s="103" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="8">
+        <v>211</v>
+      </c>
+      <c r="D18" s="8">
+        <v>192</v>
+      </c>
+      <c r="E18" s="8">
+        <v>161</v>
+      </c>
+      <c r="F18" s="8">
+        <v>172</v>
+      </c>
+      <c r="G18" s="8">
+        <v>178</v>
+      </c>
+      <c r="H18" s="8">
+        <v>229</v>
+      </c>
+      <c r="I18" s="8">
+        <v>221</v>
+      </c>
+      <c r="J18" s="8">
+        <v>201</v>
+      </c>
+      <c r="K18" s="8">
+        <v>170</v>
+      </c>
+      <c r="L18" s="8">
+        <v>161</v>
+      </c>
+      <c r="M18" s="8">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A19" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="8">
+        <v>178</v>
+      </c>
+      <c r="D19" s="8">
+        <v>190</v>
+      </c>
+      <c r="E19" s="8">
+        <v>144</v>
+      </c>
+      <c r="F19" s="8">
+        <v>188</v>
+      </c>
+      <c r="G19" s="8">
+        <v>185</v>
+      </c>
+      <c r="H19" s="8">
+        <v>174</v>
+      </c>
+      <c r="I19" s="8">
+        <v>209</v>
+      </c>
+      <c r="J19" s="8">
+        <v>174</v>
+      </c>
+      <c r="K19" s="8">
+        <v>175</v>
+      </c>
+      <c r="L19" s="8">
+        <v>119</v>
+      </c>
+      <c r="M19" s="8">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A20" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="8">
+        <v>89</v>
+      </c>
+      <c r="D20" s="8">
+        <v>101</v>
+      </c>
+      <c r="E20" s="8">
+        <v>92</v>
+      </c>
+      <c r="F20" s="8">
+        <v>68</v>
+      </c>
+      <c r="G20" s="8">
+        <v>78</v>
+      </c>
+      <c r="H20" s="8">
+        <v>66</v>
+      </c>
+      <c r="I20" s="8">
+        <v>78</v>
+      </c>
+      <c r="J20" s="8">
+        <v>79</v>
+      </c>
+      <c r="K20" s="8">
+        <v>74</v>
+      </c>
+      <c r="L20" s="8">
+        <v>66</v>
+      </c>
+      <c r="M20" s="8">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A21" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="8">
+        <v>64</v>
+      </c>
+      <c r="D21" s="8">
         <v>55</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E21" s="8">
+        <v>67</v>
+      </c>
+      <c r="F21" s="8">
+        <v>78</v>
+      </c>
+      <c r="G21" s="8">
+        <v>64</v>
+      </c>
+      <c r="H21" s="8">
+        <v>60</v>
+      </c>
+      <c r="I21" s="8">
+        <v>66</v>
+      </c>
+      <c r="J21" s="8">
+        <v>64</v>
+      </c>
+      <c r="K21" s="8">
+        <v>48</v>
+      </c>
+      <c r="L21" s="8">
+        <v>35</v>
+      </c>
+      <c r="M21" s="8">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A22" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="8">
+        <v>670</v>
+      </c>
+      <c r="D22" s="8">
+        <v>630</v>
+      </c>
+      <c r="E22" s="8">
+        <v>530</v>
+      </c>
+      <c r="F22" s="8">
+        <v>460</v>
+      </c>
+      <c r="G22" s="8">
+        <v>468</v>
+      </c>
+      <c r="H22" s="8">
+        <v>423</v>
+      </c>
+      <c r="I22" s="8">
+        <v>490</v>
+      </c>
+      <c r="J22" s="8">
+        <v>486</v>
+      </c>
+      <c r="K22" s="8">
+        <v>455</v>
+      </c>
+      <c r="L22" s="8">
+        <v>395</v>
+      </c>
+      <c r="M22" s="8">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A23" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="8">
+        <v>49</v>
+      </c>
+      <c r="D23" s="8">
+        <v>42</v>
+      </c>
+      <c r="E23" s="8">
+        <v>38</v>
+      </c>
+      <c r="F23" s="8">
+        <v>36</v>
+      </c>
+      <c r="G23" s="8">
+        <v>37</v>
+      </c>
+      <c r="H23" s="8">
+        <v>49</v>
+      </c>
+      <c r="I23" s="8">
+        <v>45</v>
+      </c>
+      <c r="J23" s="8">
+        <v>46</v>
+      </c>
+      <c r="K23" s="8">
+        <v>29</v>
+      </c>
+      <c r="L23" s="8">
+        <v>37</v>
+      </c>
+      <c r="M23" s="8">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A24" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="8">
+        <v>96</v>
+      </c>
+      <c r="D24" s="8">
+        <v>99</v>
+      </c>
+      <c r="E24" s="8">
+        <v>91</v>
+      </c>
+      <c r="F24" s="8">
+        <v>93</v>
+      </c>
+      <c r="G24" s="8">
+        <v>99</v>
+      </c>
+      <c r="H24" s="8">
+        <v>85</v>
+      </c>
+      <c r="I24" s="8">
+        <v>83</v>
+      </c>
+      <c r="J24" s="8">
+        <v>76</v>
+      </c>
+      <c r="K24" s="8">
+        <v>68</v>
+      </c>
+      <c r="L24" s="8">
+        <v>45</v>
+      </c>
+      <c r="M24" s="8">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A25" s="102" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="8">
+        <v>197</v>
+      </c>
+      <c r="D25" s="8">
+        <v>188</v>
+      </c>
+      <c r="E25" s="8">
+        <v>168</v>
+      </c>
+      <c r="F25" s="8">
+        <v>179</v>
+      </c>
+      <c r="G25" s="8">
+        <v>173</v>
+      </c>
+      <c r="H25" s="8">
+        <v>153</v>
+      </c>
+      <c r="I25" s="8">
+        <v>237</v>
+      </c>
+      <c r="J25" s="8">
+        <v>161</v>
+      </c>
+      <c r="K25" s="8">
+        <v>179</v>
+      </c>
+      <c r="L25" s="8">
+        <v>125</v>
+      </c>
+      <c r="M25" s="8">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A26" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="8">
+        <v>280</v>
+      </c>
+      <c r="D26" s="8">
+        <v>241</v>
+      </c>
+      <c r="E26" s="8">
+        <v>222</v>
+      </c>
+      <c r="F26" s="8">
+        <v>272</v>
+      </c>
+      <c r="G26" s="8">
+        <v>270</v>
+      </c>
+      <c r="H26" s="8">
+        <v>267</v>
+      </c>
+      <c r="I26" s="8">
+        <v>390</v>
+      </c>
+      <c r="J26" s="8">
+        <v>183</v>
+      </c>
+      <c r="K26" s="8">
+        <v>213</v>
+      </c>
+      <c r="L26" s="8">
+        <v>187</v>
+      </c>
+      <c r="M26" s="8">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A27" s="102" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="8">
+        <v>251</v>
+      </c>
+      <c r="D27" s="8">
+        <v>189</v>
+      </c>
+      <c r="E27" s="8">
+        <v>218</v>
+      </c>
+      <c r="F27" s="8">
+        <v>221</v>
+      </c>
+      <c r="G27" s="8">
+        <v>269</v>
+      </c>
+      <c r="H27" s="8">
+        <v>250</v>
+      </c>
+      <c r="I27" s="8">
+        <v>330</v>
+      </c>
+      <c r="J27" s="8">
+        <v>239</v>
+      </c>
+      <c r="K27" s="8">
+        <v>242</v>
+      </c>
+      <c r="L27" s="8">
+        <v>160</v>
+      </c>
+      <c r="M27" s="8">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A28" s="102"/>
+      <c r="B28" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="101"/>
+      <c r="O28" s="101"/>
+      <c r="P28" s="101"/>
+      <c r="Q28" s="101"/>
+      <c r="R28" s="101"/>
+      <c r="S28" s="101"/>
+      <c r="T28" s="101"/>
+      <c r="U28" s="101"/>
+      <c r="V28" s="101"/>
+      <c r="W28" s="101"/>
+      <c r="X28" s="101"/>
+      <c r="Y28" s="101"/>
+      <c r="Z28" s="101"/>
+      <c r="AA28" s="101"/>
+      <c r="AB28" s="101"/>
+    </row>
+    <row r="29" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A29" s="102"/>
+      <c r="B29" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="9">
+        <v>2162</v>
+      </c>
+      <c r="D29" s="9">
+        <v>1988</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1771</v>
+      </c>
+      <c r="F29" s="9">
+        <v>1880</v>
+      </c>
+      <c r="G29" s="9">
+        <v>1921</v>
+      </c>
+      <c r="H29" s="9">
+        <v>1870</v>
+      </c>
+      <c r="I29" s="9">
+        <v>2038</v>
+      </c>
+      <c r="J29" s="9">
+        <v>1800</v>
+      </c>
+      <c r="K29" s="9">
+        <v>1723</v>
+      </c>
+      <c r="L29" s="9">
+        <v>1407</v>
+      </c>
+      <c r="M29" s="8">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A30" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C30" s="9">
+        <v>73</v>
+      </c>
+      <c r="D30" s="9">
+        <v>64</v>
+      </c>
+      <c r="E30" s="9">
+        <v>43</v>
+      </c>
+      <c r="F30" s="9">
+        <v>42</v>
+      </c>
+      <c r="G30" s="9">
+        <v>41</v>
+      </c>
+      <c r="H30" s="9">
+        <v>39</v>
+      </c>
+      <c r="I30" s="9">
+        <v>45</v>
+      </c>
+      <c r="J30" s="9">
+        <v>33</v>
+      </c>
+      <c r="K30" s="9">
+        <v>37</v>
+      </c>
+      <c r="L30" s="9">
+        <v>41</v>
+      </c>
+      <c r="M30" s="8">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A31" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="9">
+        <v>55</v>
+      </c>
+      <c r="D31" s="9">
+        <v>46</v>
+      </c>
+      <c r="E31" s="9">
+        <v>55</v>
+      </c>
+      <c r="F31" s="9">
+        <v>35</v>
+      </c>
+      <c r="G31" s="9">
+        <v>48</v>
+      </c>
+      <c r="H31" s="9">
+        <v>47</v>
+      </c>
+      <c r="I31" s="9">
+        <v>36</v>
+      </c>
+      <c r="J31" s="9">
+        <v>35</v>
+      </c>
+      <c r="K31" s="9">
+        <v>44</v>
+      </c>
+      <c r="L31" s="9">
+        <v>31</v>
+      </c>
+      <c r="M31" s="8">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A32" s="102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="9">
+        <v>111</v>
+      </c>
+      <c r="D32" s="9">
+        <v>102</v>
+      </c>
+      <c r="E32" s="9">
+        <v>64</v>
+      </c>
+      <c r="F32" s="9">
+        <v>101</v>
+      </c>
+      <c r="G32" s="9">
+        <v>84</v>
+      </c>
+      <c r="H32" s="9">
+        <v>109</v>
+      </c>
+      <c r="I32" s="9">
+        <v>124</v>
+      </c>
+      <c r="J32" s="9">
+        <v>98</v>
+      </c>
+      <c r="K32" s="9">
+        <v>106</v>
+      </c>
+      <c r="L32" s="9">
+        <v>101</v>
+      </c>
+      <c r="M32" s="8">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A33" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="9">
+        <v>170</v>
+      </c>
+      <c r="D33" s="9">
+        <v>147</v>
+      </c>
+      <c r="E33" s="9">
+        <v>167</v>
+      </c>
+      <c r="F33" s="9">
+        <v>148</v>
+      </c>
+      <c r="G33" s="9">
+        <v>158</v>
+      </c>
+      <c r="H33" s="9">
+        <v>168</v>
+      </c>
+      <c r="I33" s="9">
+        <v>149</v>
+      </c>
+      <c r="J33" s="9">
+        <v>192</v>
+      </c>
+      <c r="K33" s="9">
+        <v>169</v>
+      </c>
+      <c r="L33" s="9">
+        <v>143</v>
+      </c>
+      <c r="M33" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A34" s="102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="9">
+        <v>66</v>
+      </c>
+      <c r="D34" s="9">
+        <v>75</v>
+      </c>
+      <c r="E34" s="9">
+        <v>60</v>
+      </c>
+      <c r="F34" s="9">
+        <v>110</v>
+      </c>
+      <c r="G34" s="9">
+        <v>103</v>
+      </c>
+      <c r="H34" s="9">
+        <v>79</v>
+      </c>
+      <c r="I34" s="9">
+        <v>87</v>
+      </c>
+      <c r="J34" s="9">
+        <v>78</v>
+      </c>
+      <c r="K34" s="9">
+        <v>84</v>
+      </c>
+      <c r="L34" s="9">
         <v>56</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="M34" s="8">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A35" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="9">
+        <v>56</v>
+      </c>
+      <c r="D35" s="9">
+        <v>65</v>
+      </c>
+      <c r="E35" s="9">
+        <v>48</v>
+      </c>
+      <c r="F35" s="9">
+        <v>55</v>
+      </c>
+      <c r="G35" s="9">
+        <v>56</v>
+      </c>
+      <c r="H35" s="9">
+        <v>63</v>
+      </c>
+      <c r="I35" s="9">
+        <v>63</v>
+      </c>
+      <c r="J35" s="9">
+        <v>66</v>
+      </c>
+      <c r="K35" s="9">
+        <v>55</v>
+      </c>
+      <c r="L35" s="9">
+        <v>39</v>
+      </c>
+      <c r="M35" s="8">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A36" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="9">
+        <v>182</v>
+      </c>
+      <c r="D36" s="9">
+        <v>147</v>
+      </c>
+      <c r="E36" s="9">
+        <v>135</v>
+      </c>
+      <c r="F36" s="9">
+        <v>119</v>
+      </c>
+      <c r="G36" s="9">
+        <v>147</v>
+      </c>
+      <c r="H36" s="9">
+        <v>114</v>
+      </c>
+      <c r="I36" s="9">
+        <v>128</v>
+      </c>
+      <c r="J36" s="9">
+        <v>127</v>
+      </c>
+      <c r="K36" s="9">
+        <v>129</v>
+      </c>
+      <c r="L36" s="9">
+        <v>100</v>
+      </c>
+      <c r="M36" s="8">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A37" s="102" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="9">
+        <v>70</v>
+      </c>
+      <c r="D37" s="9">
+        <v>79</v>
+      </c>
+      <c r="E37" s="9">
+        <v>61</v>
+      </c>
+      <c r="F37" s="9">
+        <v>55</v>
+      </c>
+      <c r="G37" s="9">
+        <v>78</v>
+      </c>
+      <c r="H37" s="9">
+        <v>68</v>
+      </c>
+      <c r="I37" s="9">
+        <v>73</v>
+      </c>
+      <c r="J37" s="9">
+        <v>76</v>
+      </c>
+      <c r="K37" s="9">
+        <v>56</v>
+      </c>
+      <c r="L37" s="9">
+        <v>57</v>
+      </c>
+      <c r="M37" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A38" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="9">
+        <v>105</v>
+      </c>
+      <c r="D38" s="9">
+        <v>98</v>
+      </c>
+      <c r="E38" s="9">
+        <v>85</v>
+      </c>
+      <c r="F38" s="9">
+        <v>82</v>
+      </c>
+      <c r="G38" s="9">
+        <v>87</v>
+      </c>
+      <c r="H38" s="9">
+        <v>81</v>
+      </c>
+      <c r="I38" s="9">
+        <v>89</v>
+      </c>
+      <c r="J38" s="9">
+        <v>81</v>
+      </c>
+      <c r="K38" s="9">
+        <v>59</v>
+      </c>
+      <c r="L38" s="9">
+        <v>53</v>
+      </c>
+      <c r="M38" s="8">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A39" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="9">
+        <v>76</v>
+      </c>
+      <c r="D39" s="9">
+        <v>57</v>
+      </c>
+      <c r="E39" s="9">
+        <v>76</v>
+      </c>
+      <c r="F39" s="9">
+        <v>75</v>
+      </c>
+      <c r="G39" s="9">
+        <v>73</v>
+      </c>
+      <c r="H39" s="9">
+        <v>70</v>
+      </c>
+      <c r="I39" s="9">
+        <v>60</v>
+      </c>
+      <c r="J39" s="9">
+        <v>72</v>
+      </c>
+      <c r="K39" s="9">
+        <v>47</v>
+      </c>
+      <c r="L39" s="9">
+        <v>47</v>
+      </c>
+      <c r="M39" s="8">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A40" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="9">
+        <v>119</v>
+      </c>
+      <c r="D40" s="9">
+        <v>105</v>
+      </c>
+      <c r="E40" s="9">
+        <v>89</v>
+      </c>
+      <c r="F40" s="9">
+        <v>104</v>
+      </c>
+      <c r="G40" s="9">
+        <v>106</v>
+      </c>
+      <c r="H40" s="9">
+        <v>148</v>
+      </c>
+      <c r="I40" s="9">
+        <v>125</v>
+      </c>
+      <c r="J40" s="9">
+        <v>115</v>
+      </c>
+      <c r="K40" s="9">
+        <v>89</v>
+      </c>
+      <c r="L40" s="9">
+        <v>91</v>
+      </c>
+      <c r="M40" s="8">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A41" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="9">
+        <v>111</v>
+      </c>
+      <c r="D41" s="9">
+        <v>109</v>
+      </c>
+      <c r="E41" s="9">
+        <v>87</v>
+      </c>
+      <c r="F41" s="9">
+        <v>103</v>
+      </c>
+      <c r="G41" s="9">
+        <v>99</v>
+      </c>
+      <c r="H41" s="9">
+        <v>97</v>
+      </c>
+      <c r="I41" s="9">
+        <v>109</v>
+      </c>
+      <c r="J41" s="9">
+        <v>93</v>
+      </c>
+      <c r="K41" s="9">
+        <v>102</v>
+      </c>
+      <c r="L41" s="9">
+        <v>65</v>
+      </c>
+      <c r="M41" s="8">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A42" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="9">
+        <v>49</v>
+      </c>
+      <c r="D42" s="9">
+        <v>57</v>
+      </c>
+      <c r="E42" s="9">
+        <v>55</v>
+      </c>
+      <c r="F42" s="9">
+        <v>39</v>
+      </c>
+      <c r="G42" s="9">
+        <v>44</v>
+      </c>
+      <c r="H42" s="9">
+        <v>43</v>
+      </c>
+      <c r="I42" s="9">
+        <v>39</v>
+      </c>
+      <c r="J42" s="9">
+        <v>50</v>
+      </c>
+      <c r="K42" s="9">
+        <v>39</v>
+      </c>
+      <c r="L42" s="9">
+        <v>36</v>
+      </c>
+      <c r="M42" s="8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A43" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" s="9">
+        <v>33</v>
+      </c>
+      <c r="D43" s="9">
+        <v>33</v>
+      </c>
+      <c r="E43" s="9">
+        <v>33</v>
+      </c>
+      <c r="F43" s="9">
+        <v>52</v>
+      </c>
+      <c r="G43" s="9">
+        <v>41</v>
+      </c>
+      <c r="H43" s="9">
+        <v>35</v>
+      </c>
+      <c r="I43" s="9">
+        <v>37</v>
+      </c>
+      <c r="J43" s="9">
+        <v>34</v>
+      </c>
+      <c r="K43" s="9">
+        <v>32</v>
+      </c>
+      <c r="L43" s="9">
+        <v>17</v>
+      </c>
+      <c r="M43" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A44" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="9">
+        <v>391</v>
+      </c>
+      <c r="D44" s="9">
+        <v>373</v>
+      </c>
+      <c r="E44" s="9">
+        <v>315</v>
+      </c>
+      <c r="F44" s="9">
+        <v>275</v>
+      </c>
+      <c r="G44" s="9">
+        <v>267</v>
+      </c>
+      <c r="H44" s="9">
+        <v>245</v>
+      </c>
+      <c r="I44" s="9">
+        <v>278</v>
+      </c>
+      <c r="J44" s="9">
+        <v>267</v>
+      </c>
+      <c r="K44" s="9">
+        <v>270</v>
+      </c>
+      <c r="L44" s="9">
+        <v>209</v>
+      </c>
+      <c r="M44" s="8">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A45" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="9">
+        <v>27</v>
+      </c>
+      <c r="D45" s="9">
+        <v>20</v>
+      </c>
+      <c r="E45" s="9">
+        <v>23</v>
+      </c>
+      <c r="F45" s="9">
+        <v>25</v>
+      </c>
+      <c r="G45" s="9">
+        <v>21</v>
+      </c>
+      <c r="H45" s="9">
+        <v>26</v>
+      </c>
+      <c r="I45" s="9">
+        <v>24</v>
+      </c>
+      <c r="J45" s="9">
+        <v>25</v>
+      </c>
+      <c r="K45" s="9">
+        <v>14</v>
+      </c>
+      <c r="L45" s="9">
+        <v>22</v>
+      </c>
+      <c r="M45" s="8">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A46" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46" s="9">
+        <v>57</v>
+      </c>
+      <c r="D46" s="9">
+        <v>57</v>
+      </c>
+      <c r="E46" s="9">
+        <v>49</v>
+      </c>
+      <c r="F46" s="9">
+        <v>54</v>
+      </c>
+      <c r="G46" s="9">
+        <v>49</v>
+      </c>
+      <c r="H46" s="9">
+        <v>43</v>
+      </c>
+      <c r="I46" s="9">
+        <v>46</v>
+      </c>
+      <c r="J46" s="9">
+        <v>39</v>
+      </c>
+      <c r="K46" s="9">
+        <v>33</v>
+      </c>
+      <c r="L46" s="9">
+        <v>26</v>
+      </c>
+      <c r="M46" s="8">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A47" s="102" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="9">
+        <v>112</v>
+      </c>
+      <c r="D47" s="9">
+        <v>99</v>
+      </c>
+      <c r="E47" s="9">
+        <v>95</v>
+      </c>
+      <c r="F47" s="9">
+        <v>116</v>
+      </c>
+      <c r="G47" s="9">
+        <v>93</v>
+      </c>
+      <c r="H47" s="9">
+        <v>90</v>
+      </c>
+      <c r="I47" s="9">
+        <v>124</v>
+      </c>
+      <c r="J47" s="9">
+        <v>81</v>
+      </c>
+      <c r="K47" s="9">
+        <v>100</v>
+      </c>
+      <c r="L47" s="9">
+        <v>69</v>
+      </c>
+      <c r="M47" s="8">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="98" customFormat="1" ht="15">
+      <c r="A48" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="9">
+        <v>157</v>
+      </c>
+      <c r="D48" s="9">
+        <v>143</v>
+      </c>
+      <c r="E48" s="9">
+        <v>121</v>
+      </c>
+      <c r="F48" s="9">
+        <v>158</v>
+      </c>
+      <c r="G48" s="9">
+        <v>162</v>
+      </c>
+      <c r="H48" s="9">
+        <v>158</v>
+      </c>
+      <c r="I48" s="9">
+        <v>215</v>
+      </c>
+      <c r="J48" s="9">
+        <v>107</v>
+      </c>
+      <c r="K48" s="9">
+        <v>120</v>
+      </c>
+      <c r="L48" s="9">
+        <v>114</v>
+      </c>
+      <c r="M48" s="8">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A49" s="102" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="9">
+        <v>142</v>
+      </c>
+      <c r="D49" s="9">
+        <v>112</v>
+      </c>
+      <c r="E49" s="9">
+        <v>110</v>
+      </c>
+      <c r="F49" s="9">
+        <v>132</v>
+      </c>
+      <c r="G49" s="9">
+        <v>164</v>
+      </c>
+      <c r="H49" s="9">
+        <v>147</v>
+      </c>
+      <c r="I49" s="9">
+        <v>187</v>
+      </c>
+      <c r="J49" s="9">
+        <v>131</v>
+      </c>
+      <c r="K49" s="9">
+        <v>138</v>
+      </c>
+      <c r="L49" s="9">
+        <v>90</v>
+      </c>
+      <c r="M49" s="8">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A50" s="102"/>
+      <c r="B50" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C50" s="64"/>
+      <c r="D50" s="64"/>
+      <c r="E50" s="64"/>
+      <c r="F50" s="64"/>
+      <c r="G50" s="64"/>
+      <c r="H50" s="64"/>
+      <c r="I50" s="64"/>
+      <c r="J50" s="64"/>
+      <c r="K50" s="64"/>
+      <c r="L50" s="64"/>
+      <c r="M50" s="64"/>
+      <c r="N50" s="101"/>
+      <c r="O50" s="101"/>
+      <c r="P50" s="101"/>
+      <c r="Q50" s="101"/>
+      <c r="R50" s="101"/>
+      <c r="S50" s="101"/>
+      <c r="T50" s="101"/>
+      <c r="U50" s="101"/>
+      <c r="V50" s="101"/>
+      <c r="W50" s="101"/>
+      <c r="X50" s="101"/>
+      <c r="Y50" s="101"/>
+      <c r="Z50" s="101"/>
+      <c r="AA50" s="101"/>
+      <c r="AB50" s="101"/>
+    </row>
+    <row r="51" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A51" s="102"/>
+      <c r="B51" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="10">
+        <v>1609</v>
+      </c>
+      <c r="D51" s="10">
+        <v>1480</v>
+      </c>
+      <c r="E51" s="10">
+        <v>1344</v>
+      </c>
+      <c r="F51" s="10">
+        <v>1276</v>
+      </c>
+      <c r="G51" s="10">
+        <v>1402</v>
+      </c>
+      <c r="H51" s="10">
+        <v>1380</v>
+      </c>
+      <c r="I51" s="10">
+        <v>1652</v>
+      </c>
+      <c r="J51" s="10">
+        <v>1354</v>
+      </c>
+      <c r="K51" s="10">
+        <v>1275</v>
+      </c>
+      <c r="L51" s="10">
+        <v>1117</v>
+      </c>
+      <c r="M51" s="8">
+        <v>903</v>
+      </c>
+      <c r="AB51" s="69"/>
+    </row>
+    <row r="52" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A52" s="103" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C52" s="10">
+        <v>56</v>
+      </c>
+      <c r="D52" s="10">
+        <v>55</v>
+      </c>
+      <c r="E52" s="10">
+        <v>30</v>
+      </c>
+      <c r="F52" s="10">
+        <v>38</v>
+      </c>
+      <c r="G52" s="10">
+        <v>39</v>
+      </c>
+      <c r="H52" s="10">
+        <v>42</v>
+      </c>
+      <c r="I52" s="10">
+        <v>48</v>
+      </c>
+      <c r="J52" s="10">
+        <v>31</v>
+      </c>
+      <c r="K52" s="10">
+        <v>26</v>
+      </c>
+      <c r="L52" s="10">
+        <v>27</v>
+      </c>
+      <c r="M52" s="8">
+        <v>18</v>
+      </c>
+      <c r="AB52" s="69"/>
+    </row>
+    <row r="53" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A53" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B53" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C53" s="10">
+        <v>50</v>
+      </c>
+      <c r="D53" s="10">
+        <v>42</v>
+      </c>
+      <c r="E53" s="10">
+        <v>41</v>
+      </c>
+      <c r="F53" s="10">
+        <v>34</v>
+      </c>
+      <c r="G53" s="10">
+        <v>41</v>
+      </c>
+      <c r="H53" s="10">
+        <v>33</v>
+      </c>
+      <c r="I53" s="10">
+        <v>28</v>
+      </c>
+      <c r="J53" s="10">
+        <v>25</v>
+      </c>
+      <c r="K53" s="10">
+        <v>22</v>
+      </c>
+      <c r="L53" s="10">
+        <v>28</v>
+      </c>
+      <c r="M53" s="8">
+        <v>15</v>
+      </c>
+      <c r="AB53" s="69"/>
+    </row>
+    <row r="54" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A54" s="102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="10">
+        <v>82</v>
+      </c>
+      <c r="D54" s="10">
+        <v>69</v>
+      </c>
+      <c r="E54" s="10">
+        <v>74</v>
+      </c>
+      <c r="F54" s="10">
+        <v>71</v>
+      </c>
+      <c r="G54" s="10">
+        <v>90</v>
+      </c>
+      <c r="H54" s="10">
+        <v>69</v>
+      </c>
+      <c r="I54" s="10">
+        <v>101</v>
+      </c>
+      <c r="J54" s="10">
+        <v>69</v>
+      </c>
+      <c r="K54" s="10">
+        <v>76</v>
+      </c>
+      <c r="L54" s="10">
+        <v>75</v>
+      </c>
+      <c r="M54" s="8">
+        <v>44</v>
+      </c>
+      <c r="AB54" s="69"/>
+    </row>
+    <row r="55" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A55" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="10">
+        <v>113</v>
+      </c>
+      <c r="D55" s="10">
+        <v>111</v>
+      </c>
+      <c r="E55" s="10">
+        <v>113</v>
+      </c>
+      <c r="F55" s="10">
+        <v>99</v>
+      </c>
+      <c r="G55" s="10">
+        <v>93</v>
+      </c>
+      <c r="H55" s="10">
+        <v>124</v>
+      </c>
+      <c r="I55" s="10">
+        <v>125</v>
+      </c>
+      <c r="J55" s="10">
+        <v>145</v>
+      </c>
+      <c r="K55" s="10">
+        <v>123</v>
+      </c>
+      <c r="L55" s="10">
+        <v>112</v>
+      </c>
+      <c r="M55" s="8">
+        <v>81</v>
+      </c>
+      <c r="AB55" s="69"/>
+    </row>
+    <row r="56" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A56" s="102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B56" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="10">
+        <v>64</v>
+      </c>
+      <c r="D56" s="10">
+        <v>75</v>
+      </c>
+      <c r="E56" s="10">
+        <v>53</v>
+      </c>
+      <c r="F56" s="10">
+        <v>71</v>
+      </c>
+      <c r="G56" s="10">
+        <v>87</v>
+      </c>
+      <c r="H56" s="10">
+        <v>86</v>
+      </c>
+      <c r="I56" s="10">
+        <v>75</v>
+      </c>
+      <c r="J56" s="10">
+        <v>62</v>
+      </c>
+      <c r="K56" s="10">
+        <v>52</v>
+      </c>
+      <c r="L56" s="10">
+        <v>45</v>
+      </c>
+      <c r="M56" s="8">
+        <v>41</v>
+      </c>
+      <c r="AB56" s="69"/>
+    </row>
+    <row r="57" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A57" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="10">
+        <v>54</v>
+      </c>
+      <c r="D57" s="10">
+        <v>42</v>
+      </c>
+      <c r="E57" s="10">
+        <v>39</v>
+      </c>
+      <c r="F57" s="10">
+        <v>29</v>
+      </c>
+      <c r="G57" s="10">
+        <v>35</v>
+      </c>
+      <c r="H57" s="10">
+        <v>62</v>
+      </c>
+      <c r="I57" s="10">
+        <v>44</v>
+      </c>
+      <c r="J57" s="10">
+        <v>42</v>
+      </c>
+      <c r="K57" s="10">
+        <v>44</v>
+      </c>
+      <c r="L57" s="10">
+        <v>35</v>
+      </c>
+      <c r="M57" s="8">
+        <v>31</v>
+      </c>
+      <c r="AB57" s="69"/>
+    </row>
+    <row r="58" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A58" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C58" s="10">
+        <v>135</v>
+      </c>
+      <c r="D58" s="10">
+        <v>103</v>
+      </c>
+      <c r="E58" s="10">
+        <v>84</v>
+      </c>
+      <c r="F58" s="10">
+        <v>82</v>
+      </c>
+      <c r="G58" s="10">
+        <v>94</v>
+      </c>
+      <c r="H58" s="10">
+        <v>78</v>
+      </c>
+      <c r="I58" s="10">
+        <v>90</v>
+      </c>
+      <c r="J58" s="10">
+        <v>70</v>
+      </c>
+      <c r="K58" s="10">
+        <v>78</v>
+      </c>
+      <c r="L58" s="10">
+        <v>93</v>
+      </c>
+      <c r="M58" s="8">
+        <v>73</v>
+      </c>
+      <c r="AB58" s="69"/>
+    </row>
+    <row r="59" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A59" s="102" t="s">
+        <v>34</v>
+      </c>
+      <c r="B59" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="10">
+        <v>50</v>
+      </c>
+      <c r="D59" s="10">
+        <v>52</v>
+      </c>
+      <c r="E59" s="10">
+        <v>46</v>
+      </c>
+      <c r="F59" s="10">
+        <v>44</v>
+      </c>
+      <c r="G59" s="10">
+        <v>44</v>
+      </c>
+      <c r="H59" s="10">
+        <v>45</v>
+      </c>
+      <c r="I59" s="10">
+        <v>48</v>
+      </c>
+      <c r="J59" s="10">
+        <v>43</v>
+      </c>
+      <c r="K59" s="10">
+        <v>57</v>
+      </c>
+      <c r="L59" s="10">
+        <v>37</v>
+      </c>
+      <c r="M59" s="8">
+        <v>37</v>
+      </c>
+      <c r="AB59" s="69"/>
+    </row>
+    <row r="60" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A60" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="B60" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" s="10">
+        <v>59</v>
+      </c>
+      <c r="D60" s="10">
+        <v>57</v>
+      </c>
+      <c r="E60" s="10">
+        <v>63</v>
+      </c>
+      <c r="F60" s="10">
+        <v>53</v>
+      </c>
+      <c r="G60" s="10">
+        <v>68</v>
+      </c>
+      <c r="H60" s="10">
+        <v>67</v>
+      </c>
+      <c r="I60" s="10">
+        <v>72</v>
+      </c>
+      <c r="J60" s="10">
+        <v>55</v>
+      </c>
+      <c r="K60" s="10">
+        <v>40</v>
+      </c>
+      <c r="L60" s="10">
+        <v>40</v>
+      </c>
+      <c r="M60" s="8">
+        <v>32</v>
+      </c>
+      <c r="AB60" s="69"/>
+    </row>
+    <row r="61" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A61" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="B61" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="10">
+        <v>59</v>
+      </c>
+      <c r="D61" s="10">
+        <v>55</v>
+      </c>
+      <c r="E61" s="10">
+        <v>47</v>
+      </c>
+      <c r="F61" s="10">
+        <v>46</v>
+      </c>
+      <c r="G61" s="10">
+        <v>36</v>
+      </c>
+      <c r="H61" s="10">
+        <v>50</v>
+      </c>
+      <c r="I61" s="10">
+        <v>56</v>
+      </c>
+      <c r="J61" s="10">
+        <v>45</v>
+      </c>
+      <c r="K61" s="10">
+        <v>41</v>
+      </c>
+      <c r="L61" s="10">
+        <v>34</v>
+      </c>
+      <c r="M61" s="8">
+        <v>26</v>
+      </c>
+      <c r="AB61" s="69"/>
+    </row>
+    <row r="62" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A62" s="103" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" s="10">
+        <v>92</v>
+      </c>
+      <c r="D62" s="10">
+        <v>87</v>
+      </c>
+      <c r="E62" s="10">
+        <v>72</v>
+      </c>
+      <c r="F62" s="10">
+        <v>68</v>
+      </c>
+      <c r="G62" s="10">
+        <v>72</v>
+      </c>
+      <c r="H62" s="10">
+        <v>81</v>
+      </c>
+      <c r="I62" s="10">
+        <v>96</v>
+      </c>
+      <c r="J62" s="10">
+        <v>86</v>
+      </c>
+      <c r="K62" s="10">
+        <v>81</v>
+      </c>
+      <c r="L62" s="10">
+        <v>70</v>
+      </c>
+      <c r="M62" s="8">
+        <v>54</v>
+      </c>
+      <c r="AB62" s="69"/>
+    </row>
+    <row r="63" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A63" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="10">
+        <v>67</v>
+      </c>
+      <c r="D63" s="10">
+        <v>81</v>
+      </c>
+      <c r="E63" s="10">
+        <v>57</v>
+      </c>
+      <c r="F63" s="10">
+        <v>85</v>
+      </c>
+      <c r="G63" s="10">
+        <v>86</v>
+      </c>
+      <c r="H63" s="10">
+        <v>77</v>
+      </c>
+      <c r="I63" s="10">
+        <v>100</v>
+      </c>
+      <c r="J63" s="10">
+        <v>81</v>
+      </c>
+      <c r="K63" s="10">
+        <v>73</v>
+      </c>
+      <c r="L63" s="10">
+        <v>54</v>
+      </c>
+      <c r="M63" s="8">
+        <v>53</v>
+      </c>
+      <c r="AB63" s="69"/>
+    </row>
+    <row r="64" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A64" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="10">
+        <v>40</v>
+      </c>
+      <c r="D64" s="10">
+        <v>44</v>
+      </c>
+      <c r="E64" s="10">
+        <v>37</v>
+      </c>
+      <c r="F64" s="10">
+        <v>29</v>
+      </c>
+      <c r="G64" s="10">
+        <v>34</v>
+      </c>
+      <c r="H64" s="10">
+        <v>23</v>
+      </c>
+      <c r="I64" s="10">
+        <v>39</v>
+      </c>
+      <c r="J64" s="10">
+        <v>29</v>
+      </c>
+      <c r="K64" s="10">
+        <v>35</v>
+      </c>
+      <c r="L64" s="10">
+        <v>30</v>
+      </c>
+      <c r="M64" s="8">
+        <v>26</v>
+      </c>
+      <c r="AB64" s="69"/>
+    </row>
+    <row r="65" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A65" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="B65" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" s="10">
+        <v>31</v>
+      </c>
+      <c r="D65" s="10">
+        <v>22</v>
+      </c>
+      <c r="E65" s="10">
+        <v>34</v>
+      </c>
+      <c r="F65" s="10">
+        <v>26</v>
+      </c>
+      <c r="G65" s="10">
+        <v>23</v>
+      </c>
+      <c r="H65" s="10">
+        <v>25</v>
+      </c>
+      <c r="I65" s="10">
+        <v>29</v>
+      </c>
+      <c r="J65" s="10">
+        <v>30</v>
+      </c>
+      <c r="K65" s="10">
+        <v>16</v>
+      </c>
+      <c r="L65" s="10">
+        <v>18</v>
+      </c>
+      <c r="M65" s="8">
+        <v>15</v>
+      </c>
+      <c r="AB65" s="69"/>
+    </row>
+    <row r="66" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A66" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="10">
+        <v>279</v>
+      </c>
+      <c r="D66" s="10">
+        <v>257</v>
+      </c>
+      <c r="E66" s="10">
+        <v>215</v>
+      </c>
+      <c r="F66" s="10">
+        <v>185</v>
+      </c>
+      <c r="G66" s="10">
+        <v>201</v>
+      </c>
+      <c r="H66" s="10">
+        <v>178</v>
+      </c>
+      <c r="I66" s="10">
+        <v>212</v>
+      </c>
+      <c r="J66" s="10">
+        <v>219</v>
+      </c>
+      <c r="K66" s="10">
+        <v>185</v>
+      </c>
+      <c r="L66" s="10">
+        <v>186</v>
+      </c>
+      <c r="M66" s="8">
+        <v>144</v>
+      </c>
+      <c r="AB66" s="69"/>
+    </row>
+    <row r="67" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A67" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="B67" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="10">
+        <v>22</v>
+      </c>
+      <c r="D67" s="10">
+        <v>22</v>
+      </c>
+      <c r="E67" s="10">
+        <v>15</v>
+      </c>
+      <c r="F67" s="10">
+        <v>11</v>
+      </c>
+      <c r="G67" s="10">
+        <v>16</v>
+      </c>
+      <c r="H67" s="10">
+        <v>23</v>
+      </c>
+      <c r="I67" s="10">
+        <v>21</v>
+      </c>
+      <c r="J67" s="10">
+        <v>21</v>
+      </c>
+      <c r="K67" s="10">
+        <v>15</v>
+      </c>
+      <c r="L67" s="10">
+        <v>15</v>
+      </c>
+      <c r="M67" s="8">
+        <v>10</v>
+      </c>
+      <c r="AB67" s="69"/>
+    </row>
+    <row r="68" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A68" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="B68" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C68" s="10">
+        <v>39</v>
+      </c>
+      <c r="D68" s="10">
+        <v>42</v>
+      </c>
+      <c r="E68" s="10">
+        <v>42</v>
+      </c>
+      <c r="F68" s="10">
+        <v>39</v>
+      </c>
+      <c r="G68" s="10">
+        <v>50</v>
+      </c>
+      <c r="H68" s="10">
+        <v>42</v>
+      </c>
+      <c r="I68" s="10">
+        <v>37</v>
+      </c>
+      <c r="J68" s="10">
+        <v>37</v>
+      </c>
+      <c r="K68" s="10">
+        <v>35</v>
+      </c>
+      <c r="L68" s="10">
         <v>19</v>
       </c>
-      <c r="G5" s="9"/>
-[...1 lines deleted...]
-      <c r="I5" s="9" t="s">
+      <c r="M68" s="8">
+        <v>21</v>
+      </c>
+      <c r="AB68" s="69"/>
+    </row>
+    <row r="69" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A69" s="102" t="s">
+        <v>44</v>
+      </c>
+      <c r="B69" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="10">
+        <v>85</v>
+      </c>
+      <c r="D69" s="10">
+        <v>89</v>
+      </c>
+      <c r="E69" s="10">
+        <v>73</v>
+      </c>
+      <c r="F69" s="10">
+        <v>63</v>
+      </c>
+      <c r="G69" s="10">
+        <v>80</v>
+      </c>
+      <c r="H69" s="10">
+        <v>63</v>
+      </c>
+      <c r="I69" s="10">
+        <v>113</v>
+      </c>
+      <c r="J69" s="10">
+        <v>80</v>
+      </c>
+      <c r="K69" s="10">
+        <v>79</v>
+      </c>
+      <c r="L69" s="10">
+        <v>56</v>
+      </c>
+      <c r="M69" s="8">
+        <v>51</v>
+      </c>
+      <c r="AB69" s="69"/>
+    </row>
+    <row r="70" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A70" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" s="10">
+        <v>123</v>
+      </c>
+      <c r="D70" s="10">
+        <v>98</v>
+      </c>
+      <c r="E70" s="10">
+        <v>101</v>
+      </c>
+      <c r="F70" s="10">
+        <v>114</v>
+      </c>
+      <c r="G70" s="10">
+        <v>108</v>
+      </c>
+      <c r="H70" s="10">
+        <v>109</v>
+      </c>
+      <c r="I70" s="10">
+        <v>175</v>
+      </c>
+      <c r="J70" s="10">
+        <v>76</v>
+      </c>
+      <c r="K70" s="10">
+        <v>93</v>
+      </c>
+      <c r="L70" s="10">
+        <v>73</v>
+      </c>
+      <c r="M70" s="8">
+        <v>62</v>
+      </c>
+      <c r="AB70" s="69"/>
+    </row>
+    <row r="71" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A71" s="102" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" s="10">
+        <v>109</v>
+      </c>
+      <c r="D71" s="10">
+        <v>77</v>
+      </c>
+      <c r="E71" s="10">
+        <v>108</v>
+      </c>
+      <c r="F71" s="10">
+        <v>89</v>
+      </c>
+      <c r="G71" s="10">
+        <v>105</v>
+      </c>
+      <c r="H71" s="10">
+        <v>103</v>
+      </c>
+      <c r="I71" s="10">
+        <v>143</v>
+      </c>
+      <c r="J71" s="10">
+        <v>108</v>
+      </c>
+      <c r="K71" s="10">
+        <v>104</v>
+      </c>
+      <c r="L71" s="10">
+        <v>70</v>
+      </c>
+      <c r="M71" s="8">
+        <v>69</v>
+      </c>
+      <c r="AB71" s="69"/>
+    </row>
+    <row r="72" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A72" s="102"/>
+      <c r="B72" s="64" t="s">
+        <v>19</v>
+      </c>
+      <c r="C72" s="64"/>
+      <c r="D72" s="64"/>
+      <c r="E72" s="64"/>
+      <c r="F72" s="64"/>
+      <c r="G72" s="64"/>
+      <c r="H72" s="64"/>
+      <c r="I72" s="64"/>
+      <c r="J72" s="64"/>
+      <c r="K72" s="64"/>
+      <c r="L72" s="64"/>
+      <c r="M72" s="64"/>
+      <c r="N72" s="101"/>
+      <c r="O72" s="101"/>
+      <c r="P72" s="101"/>
+      <c r="Q72" s="101"/>
+      <c r="R72" s="101"/>
+      <c r="S72" s="101"/>
+      <c r="T72" s="101"/>
+      <c r="U72" s="101"/>
+      <c r="V72" s="101"/>
+      <c r="W72" s="101"/>
+      <c r="X72" s="101"/>
+      <c r="Y72" s="101"/>
+      <c r="Z72" s="101"/>
+      <c r="AA72" s="101"/>
+      <c r="AB72" s="101"/>
+    </row>
+    <row r="73" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A73" s="102"/>
+      <c r="B73" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C73" s="104">
+        <v>2215</v>
+      </c>
+      <c r="D73" s="104">
+        <v>1969</v>
+      </c>
+      <c r="E73" s="104">
+        <v>1722</v>
+      </c>
+      <c r="F73" s="104">
+        <v>1845</v>
+      </c>
+      <c r="G73" s="104">
+        <v>2041</v>
+      </c>
+      <c r="H73" s="104">
+        <v>2087</v>
+      </c>
+      <c r="I73" s="104">
+        <v>2701</v>
+      </c>
+      <c r="J73" s="104">
+        <v>1781</v>
+      </c>
+      <c r="K73" s="104">
+        <v>1693</v>
+      </c>
+      <c r="L73" s="104">
+        <v>1402</v>
+      </c>
+      <c r="M73" s="8">
+        <v>1130</v>
+      </c>
+      <c r="AA73" s="73"/>
+      <c r="AB73" s="74"/>
+    </row>
+    <row r="74" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A74" s="103" t="s">
+        <v>57</v>
+      </c>
+      <c r="B74" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C74" s="104">
+        <v>79</v>
+      </c>
+      <c r="D74" s="104">
+        <v>77</v>
+      </c>
+      <c r="E74" s="104">
+        <v>39</v>
+      </c>
+      <c r="F74" s="104">
+        <v>52</v>
+      </c>
+      <c r="G74" s="104">
+        <v>54</v>
+      </c>
+      <c r="H74" s="104">
+        <v>49</v>
+      </c>
+      <c r="I74" s="104">
+        <v>70</v>
+      </c>
+      <c r="J74" s="104">
+        <v>40</v>
+      </c>
+      <c r="K74" s="104">
+        <v>39</v>
+      </c>
+      <c r="L74" s="104">
+        <v>40</v>
+      </c>
+      <c r="M74" s="8">
+        <v>28</v>
+      </c>
+      <c r="AA74" s="73"/>
+      <c r="AB74" s="74"/>
+    </row>
+    <row r="75" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A75" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B75" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C75" s="104">
+        <v>62</v>
+      </c>
+      <c r="D75" s="104">
+        <v>47</v>
+      </c>
+      <c r="E75" s="104">
+        <v>44</v>
+      </c>
+      <c r="F75" s="104">
+        <v>40</v>
+      </c>
+      <c r="G75" s="104">
+        <v>52</v>
+      </c>
+      <c r="H75" s="104">
+        <v>44</v>
+      </c>
+      <c r="I75" s="104">
+        <v>55</v>
+      </c>
+      <c r="J75" s="104">
+        <v>40</v>
+      </c>
+      <c r="K75" s="104">
+        <v>38</v>
+      </c>
+      <c r="L75" s="104">
+        <v>34</v>
+      </c>
+      <c r="M75" s="8">
+        <v>12</v>
+      </c>
+      <c r="AA75" s="73"/>
+      <c r="AB75" s="74"/>
+    </row>
+    <row r="76" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A76" s="102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C76" s="104">
+        <v>144</v>
+      </c>
+      <c r="D76" s="104">
+        <v>124</v>
+      </c>
+      <c r="E76" s="104">
+        <v>88</v>
+      </c>
+      <c r="F76" s="104">
+        <v>131</v>
+      </c>
+      <c r="G76" s="104">
+        <v>128</v>
+      </c>
+      <c r="H76" s="104">
+        <v>131</v>
+      </c>
+      <c r="I76" s="104">
+        <v>166</v>
+      </c>
+      <c r="J76" s="104">
+        <v>114</v>
+      </c>
+      <c r="K76" s="104">
+        <v>126</v>
+      </c>
+      <c r="L76" s="104">
+        <v>125</v>
+      </c>
+      <c r="M76" s="8">
+        <v>75</v>
+      </c>
+      <c r="AA76" s="73"/>
+      <c r="AB76" s="74"/>
+    </row>
+    <row r="77" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A77" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" s="104">
+        <v>52</v>
+      </c>
+      <c r="D77" s="104">
+        <v>34</v>
+      </c>
+      <c r="E77" s="104">
+        <v>35</v>
+      </c>
+      <c r="F77" s="104">
+        <v>43</v>
+      </c>
+      <c r="G77" s="104">
+        <v>49</v>
+      </c>
+      <c r="H77" s="104">
+        <v>71</v>
+      </c>
+      <c r="I77" s="104">
+        <v>75</v>
+      </c>
+      <c r="J77" s="104">
+        <v>60</v>
+      </c>
+      <c r="K77" s="104">
+        <v>55</v>
+      </c>
+      <c r="L77" s="104">
+        <v>53</v>
+      </c>
+      <c r="M77" s="8">
+        <v>27</v>
+      </c>
+      <c r="AA77" s="73"/>
+      <c r="AB77" s="74"/>
+    </row>
+    <row r="78" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A78" s="102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="104">
+        <v>68</v>
+      </c>
+      <c r="D78" s="104">
+        <v>86</v>
+      </c>
+      <c r="E78" s="104">
+        <v>68</v>
+      </c>
+      <c r="F78" s="104">
+        <v>97</v>
+      </c>
+      <c r="G78" s="104">
+        <v>118</v>
+      </c>
+      <c r="H78" s="104">
+        <v>93</v>
+      </c>
+      <c r="I78" s="104">
+        <v>94</v>
+      </c>
+      <c r="J78" s="104">
+        <v>76</v>
+      </c>
+      <c r="K78" s="104">
+        <v>67</v>
+      </c>
+      <c r="L78" s="104">
+        <v>57</v>
+      </c>
+      <c r="M78" s="8">
+        <v>39</v>
+      </c>
+      <c r="AA78" s="73"/>
+      <c r="AB78" s="74"/>
+    </row>
+    <row r="79" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A79" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="B79" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C79" s="104">
+        <v>64</v>
+      </c>
+      <c r="D79" s="104">
+        <v>58</v>
+      </c>
+      <c r="E79" s="104">
+        <v>53</v>
+      </c>
+      <c r="F79" s="104">
+        <v>48</v>
+      </c>
+      <c r="G79" s="104">
+        <v>55</v>
+      </c>
+      <c r="H79" s="104">
+        <v>80</v>
+      </c>
+      <c r="I79" s="104">
+        <v>88</v>
+      </c>
+      <c r="J79" s="104">
+        <v>55</v>
+      </c>
+      <c r="K79" s="104">
+        <v>48</v>
+      </c>
+      <c r="L79" s="104">
+        <v>40</v>
+      </c>
+      <c r="M79" s="8">
+        <v>30</v>
+      </c>
+      <c r="AA79" s="73"/>
+      <c r="AB79" s="74"/>
+    </row>
+    <row r="80" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A80" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C80" s="104">
+        <v>178</v>
+      </c>
+      <c r="D80" s="104">
+        <v>126</v>
+      </c>
+      <c r="E80" s="104">
+        <v>103</v>
+      </c>
+      <c r="F80" s="104">
+        <v>82</v>
+      </c>
+      <c r="G80" s="104">
+        <v>124</v>
+      </c>
+      <c r="H80" s="104">
+        <v>120</v>
+      </c>
+      <c r="I80" s="104">
+        <v>173</v>
+      </c>
+      <c r="J80" s="104">
+        <v>105</v>
+      </c>
+      <c r="K80" s="104">
+        <v>115</v>
+      </c>
+      <c r="L80" s="104">
+        <v>92</v>
+      </c>
+      <c r="M80" s="8">
+        <v>73</v>
+      </c>
+      <c r="AA80" s="73"/>
+      <c r="AB80" s="74"/>
+    </row>
+    <row r="81" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A81" s="102" t="s">
+        <v>34</v>
+      </c>
+      <c r="B81" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" s="104">
+        <v>58</v>
+      </c>
+      <c r="D81" s="104">
+        <v>74</v>
+      </c>
+      <c r="E81" s="104">
+        <v>49</v>
+      </c>
+      <c r="F81" s="104">
+        <v>41</v>
+      </c>
+      <c r="G81" s="104">
+        <v>69</v>
+      </c>
+      <c r="H81" s="104">
+        <v>63</v>
+      </c>
+      <c r="I81" s="104">
+        <v>73</v>
+      </c>
+      <c r="J81" s="104">
+        <v>56</v>
+      </c>
+      <c r="K81" s="104">
+        <v>45</v>
+      </c>
+      <c r="L81" s="104">
+        <v>42</v>
+      </c>
+      <c r="M81" s="8">
+        <v>38</v>
+      </c>
+      <c r="AA81" s="73"/>
+      <c r="AB81" s="74"/>
+    </row>
+    <row r="82" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A82" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="B82" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" s="104">
+        <v>126</v>
+      </c>
+      <c r="D82" s="104">
+        <v>124</v>
+      </c>
+      <c r="E82" s="104">
+        <v>120</v>
+      </c>
+      <c r="F82" s="104">
+        <v>110</v>
+      </c>
+      <c r="G82" s="104">
+        <v>125</v>
+      </c>
+      <c r="H82" s="104">
+        <v>125</v>
+      </c>
+      <c r="I82" s="104">
+        <v>149</v>
+      </c>
+      <c r="J82" s="104">
+        <v>112</v>
+      </c>
+      <c r="K82" s="104">
+        <v>80</v>
+      </c>
+      <c r="L82" s="104">
+        <v>74</v>
+      </c>
+      <c r="M82" s="8">
+        <v>58</v>
+      </c>
+      <c r="AA82" s="73"/>
+      <c r="AB82" s="74"/>
+    </row>
+    <row r="83" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A83" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="B83" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="104">
+        <v>87</v>
+      </c>
+      <c r="D83" s="104">
+        <v>64</v>
+      </c>
+      <c r="E83" s="104">
+        <v>66</v>
+      </c>
+      <c r="F83" s="104">
+        <v>72</v>
+      </c>
+      <c r="G83" s="104">
+        <v>57</v>
+      </c>
+      <c r="H83" s="104">
+        <v>84</v>
+      </c>
+      <c r="I83" s="104">
+        <v>95</v>
+      </c>
+      <c r="J83" s="104">
+        <v>64</v>
+      </c>
+      <c r="K83" s="104">
+        <v>49</v>
+      </c>
+      <c r="L83" s="104">
+        <v>50</v>
+      </c>
+      <c r="M83" s="8">
+        <v>33</v>
+      </c>
+      <c r="AA83" s="73"/>
+      <c r="AB83" s="74"/>
+    </row>
+    <row r="84" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A84" s="103" t="s">
+        <v>37</v>
+      </c>
+      <c r="B84" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" s="104">
+        <v>120</v>
+      </c>
+      <c r="D84" s="104">
+        <v>118</v>
+      </c>
+      <c r="E84" s="104">
+        <v>77</v>
+      </c>
+      <c r="F84" s="104">
+        <v>96</v>
+      </c>
+      <c r="G84" s="104">
+        <v>88</v>
+      </c>
+      <c r="H84" s="104">
+        <v>124</v>
+      </c>
+      <c r="I84" s="104">
+        <v>168</v>
+      </c>
+      <c r="J84" s="104">
+        <v>107</v>
+      </c>
+      <c r="K84" s="104">
+        <v>82</v>
+      </c>
+      <c r="L84" s="104">
+        <v>72</v>
+      </c>
+      <c r="M84" s="8">
+        <v>64</v>
+      </c>
+      <c r="AA84" s="73"/>
+      <c r="AB84" s="74"/>
+    </row>
+    <row r="85" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A85" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C85" s="104">
+        <v>64</v>
+      </c>
+      <c r="D85" s="104">
+        <v>76</v>
+      </c>
+      <c r="E85" s="104">
+        <v>55</v>
+      </c>
+      <c r="F85" s="104">
+        <v>76</v>
+      </c>
+      <c r="G85" s="104">
+        <v>92</v>
+      </c>
+      <c r="H85" s="104">
+        <v>98</v>
+      </c>
+      <c r="I85" s="104">
+        <v>127</v>
+      </c>
+      <c r="J85" s="104">
+        <v>77</v>
+      </c>
+      <c r="K85" s="104">
+        <v>66</v>
+      </c>
+      <c r="L85" s="104">
+        <v>45</v>
+      </c>
+      <c r="M85" s="8">
+        <v>39</v>
+      </c>
+      <c r="AA85" s="73"/>
+      <c r="AB85" s="74"/>
+    </row>
+    <row r="86" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A86" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="B86" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="104">
+        <v>60</v>
+      </c>
+      <c r="D86" s="104">
+        <v>67</v>
+      </c>
+      <c r="E86" s="104">
+        <v>69</v>
+      </c>
+      <c r="F86" s="104">
+        <v>51</v>
+      </c>
+      <c r="G86" s="104">
+        <v>58</v>
+      </c>
+      <c r="H86" s="104">
+        <v>47</v>
+      </c>
+      <c r="I86" s="104">
+        <v>52</v>
+      </c>
+      <c r="J86" s="104">
+        <v>58</v>
+      </c>
+      <c r="K86" s="104">
+        <v>48</v>
+      </c>
+      <c r="L86" s="104">
+        <v>47</v>
+      </c>
+      <c r="M86" s="8">
+        <v>38</v>
+      </c>
+      <c r="AA86" s="73"/>
+      <c r="AB86" s="74"/>
+    </row>
+    <row r="87" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A87" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="B87" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" s="104">
+        <v>30</v>
+      </c>
+      <c r="D87" s="104">
+        <v>21</v>
+      </c>
+      <c r="E87" s="104">
+        <v>32</v>
+      </c>
+      <c r="F87" s="104">
+        <v>37</v>
+      </c>
+      <c r="G87" s="104">
+        <v>31</v>
+      </c>
+      <c r="H87" s="104">
+        <v>28</v>
+      </c>
+      <c r="I87" s="104">
+        <v>50</v>
+      </c>
+      <c r="J87" s="104">
+        <v>27</v>
+      </c>
+      <c r="K87" s="104">
+        <v>22</v>
+      </c>
+      <c r="L87" s="104">
         <v>20</v>
       </c>
-      <c r="J5" s="9"/>
-[...1 lines deleted...]
-      <c r="L5" s="12" t="s">
+      <c r="M87" s="8">
+        <v>9</v>
+      </c>
+      <c r="AA87" s="73"/>
+      <c r="AB87" s="74"/>
+    </row>
+    <row r="88" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A88" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="B88" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="104">
+        <v>185</v>
+      </c>
+      <c r="D88" s="104">
+        <v>164</v>
+      </c>
+      <c r="E88" s="104">
+        <v>136</v>
+      </c>
+      <c r="F88" s="104">
+        <v>112</v>
+      </c>
+      <c r="G88" s="104">
+        <v>125</v>
+      </c>
+      <c r="H88" s="104">
+        <v>162</v>
+      </c>
+      <c r="I88" s="104">
+        <v>215</v>
+      </c>
+      <c r="J88" s="104">
+        <v>120</v>
+      </c>
+      <c r="K88" s="104">
+        <v>110</v>
+      </c>
+      <c r="L88" s="104">
+        <v>78</v>
+      </c>
+      <c r="M88" s="8">
+        <v>91</v>
+      </c>
+      <c r="AA88" s="73"/>
+      <c r="AB88" s="74"/>
+    </row>
+    <row r="89" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A89" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" s="104">
+        <v>40</v>
+      </c>
+      <c r="D89" s="104">
+        <v>36</v>
+      </c>
+      <c r="E89" s="104">
+        <v>33</v>
+      </c>
+      <c r="F89" s="104">
+        <v>26</v>
+      </c>
+      <c r="G89" s="104">
+        <v>36</v>
+      </c>
+      <c r="H89" s="104">
+        <v>42</v>
+      </c>
+      <c r="I89" s="104">
+        <v>43</v>
+      </c>
+      <c r="J89" s="104">
+        <v>39</v>
+      </c>
+      <c r="K89" s="104">
+        <v>23</v>
+      </c>
+      <c r="L89" s="104">
+        <v>31</v>
+      </c>
+      <c r="M89" s="8">
+        <v>22</v>
+      </c>
+      <c r="AA89" s="73"/>
+      <c r="AB89" s="74"/>
+    </row>
+    <row r="90" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A90" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="B90" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C90" s="104">
+        <v>70</v>
+      </c>
+      <c r="D90" s="104">
+        <v>55</v>
+      </c>
+      <c r="E90" s="104">
+        <v>47</v>
+      </c>
+      <c r="F90" s="104">
+        <v>59</v>
+      </c>
+      <c r="G90" s="104">
+        <v>68</v>
+      </c>
+      <c r="H90" s="104">
+        <v>56</v>
+      </c>
+      <c r="I90" s="104">
+        <v>51</v>
+      </c>
+      <c r="J90" s="104">
+        <v>48</v>
+      </c>
+      <c r="K90" s="104">
+        <v>46</v>
+      </c>
+      <c r="L90" s="104">
+        <v>30</v>
+      </c>
+      <c r="M90" s="8">
+        <v>30</v>
+      </c>
+      <c r="AA90" s="73"/>
+      <c r="AB90" s="74"/>
+    </row>
+    <row r="91" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A91" s="102" t="s">
+        <v>44</v>
+      </c>
+      <c r="B91" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" s="104">
+        <v>197</v>
+      </c>
+      <c r="D91" s="104">
+        <v>188</v>
+      </c>
+      <c r="E91" s="104">
+        <v>168</v>
+      </c>
+      <c r="F91" s="104">
+        <v>179</v>
+      </c>
+      <c r="G91" s="104">
+        <v>173</v>
+      </c>
+      <c r="H91" s="104">
+        <v>153</v>
+      </c>
+      <c r="I91" s="104">
+        <v>237</v>
+      </c>
+      <c r="J91" s="104">
+        <v>161</v>
+      </c>
+      <c r="K91" s="104">
+        <v>179</v>
+      </c>
+      <c r="L91" s="104">
+        <v>125</v>
+      </c>
+      <c r="M91" s="8">
+        <v>114</v>
+      </c>
+      <c r="AA91" s="73"/>
+      <c r="AB91" s="74"/>
+    </row>
+    <row r="92" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A92" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B92" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" s="104">
+        <v>280</v>
+      </c>
+      <c r="D92" s="104">
+        <v>241</v>
+      </c>
+      <c r="E92" s="104">
+        <v>222</v>
+      </c>
+      <c r="F92" s="104">
+        <v>272</v>
+      </c>
+      <c r="G92" s="104">
+        <v>270</v>
+      </c>
+      <c r="H92" s="104">
+        <v>267</v>
+      </c>
+      <c r="I92" s="104">
+        <v>390</v>
+      </c>
+      <c r="J92" s="104">
+        <v>183</v>
+      </c>
+      <c r="K92" s="104">
+        <v>213</v>
+      </c>
+      <c r="L92" s="104">
+        <v>187</v>
+      </c>
+      <c r="M92" s="8">
+        <v>158</v>
+      </c>
+      <c r="AA92" s="73"/>
+      <c r="AB92" s="74"/>
+    </row>
+    <row r="93" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A93" s="102" t="s">
+        <v>46</v>
+      </c>
+      <c r="B93" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" s="104">
+        <v>251</v>
+      </c>
+      <c r="D93" s="104">
+        <v>189</v>
+      </c>
+      <c r="E93" s="104">
+        <v>218</v>
+      </c>
+      <c r="F93" s="104">
+        <v>221</v>
+      </c>
+      <c r="G93" s="104">
+        <v>269</v>
+      </c>
+      <c r="H93" s="104">
+        <v>250</v>
+      </c>
+      <c r="I93" s="104">
+        <v>330</v>
+      </c>
+      <c r="J93" s="104">
+        <v>239</v>
+      </c>
+      <c r="K93" s="104">
+        <v>242</v>
+      </c>
+      <c r="L93" s="104">
+        <v>160</v>
+      </c>
+      <c r="M93" s="8">
+        <v>152</v>
+      </c>
+      <c r="AA93" s="73"/>
+      <c r="AB93" s="74"/>
+    </row>
+    <row r="94" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A94" s="102"/>
+      <c r="B94" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="C94" s="64"/>
+      <c r="D94" s="64"/>
+      <c r="E94" s="64"/>
+      <c r="F94" s="64"/>
+      <c r="G94" s="64"/>
+      <c r="H94" s="64"/>
+      <c r="I94" s="64"/>
+      <c r="J94" s="64"/>
+      <c r="K94" s="64"/>
+      <c r="L94" s="64"/>
+      <c r="M94" s="64"/>
+      <c r="N94" s="101"/>
+      <c r="O94" s="101"/>
+      <c r="P94" s="101"/>
+      <c r="Q94" s="101"/>
+      <c r="R94" s="101"/>
+      <c r="S94" s="101"/>
+      <c r="T94" s="101"/>
+      <c r="U94" s="101"/>
+      <c r="V94" s="101"/>
+      <c r="W94" s="101"/>
+      <c r="X94" s="101"/>
+      <c r="Y94" s="101"/>
+      <c r="Z94" s="101"/>
+      <c r="AA94" s="101"/>
+      <c r="AB94" s="101"/>
+    </row>
+    <row r="95" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A95" s="102"/>
+      <c r="B95" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="11">
+        <v>1260</v>
+      </c>
+      <c r="D95" s="11">
+        <v>1140</v>
+      </c>
+      <c r="E95" s="11">
+        <v>947</v>
+      </c>
+      <c r="F95" s="11">
+        <v>1115</v>
+      </c>
+      <c r="G95" s="11">
+        <v>1171</v>
+      </c>
+      <c r="H95" s="11">
+        <v>1211</v>
+      </c>
+      <c r="I95" s="11">
+        <v>1474</v>
+      </c>
+      <c r="J95" s="11">
+        <v>1016</v>
+      </c>
+      <c r="K95" s="11">
+        <v>954</v>
+      </c>
+      <c r="L95" s="11">
+        <v>776</v>
+      </c>
+      <c r="M95" s="8">
+        <v>619</v>
+      </c>
+      <c r="Z95" s="75"/>
+      <c r="AA95" s="75"/>
+      <c r="AB95" s="76"/>
+    </row>
+    <row r="96" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A96" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="B96" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C96" s="11">
+        <v>40</v>
+      </c>
+      <c r="D96" s="11">
+        <v>44</v>
+      </c>
+      <c r="E96" s="11">
+        <v>24</v>
+      </c>
+      <c r="F96" s="11">
+        <v>29</v>
+      </c>
+      <c r="G96" s="11">
+        <v>30</v>
+      </c>
+      <c r="H96" s="11">
+        <v>21</v>
+      </c>
+      <c r="I96" s="11">
+        <v>32</v>
+      </c>
+      <c r="J96" s="11">
+        <v>21</v>
+      </c>
+      <c r="K96" s="11">
+        <v>24</v>
+      </c>
+      <c r="L96" s="11">
+        <v>22</v>
+      </c>
+      <c r="M96" s="8">
+        <v>16</v>
+      </c>
+      <c r="Z96" s="75"/>
+      <c r="AA96" s="75"/>
+      <c r="AB96" s="76"/>
+    </row>
+    <row r="97" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A97" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B97" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C97" s="11">
+        <v>31</v>
+      </c>
+      <c r="D97" s="11">
+        <v>26</v>
+      </c>
+      <c r="E97" s="11">
+        <v>20</v>
+      </c>
+      <c r="F97" s="11">
+        <v>20</v>
+      </c>
+      <c r="G97" s="11">
+        <v>33</v>
+      </c>
+      <c r="H97" s="11">
+        <v>25</v>
+      </c>
+      <c r="I97" s="11">
+        <v>30</v>
+      </c>
+      <c r="J97" s="11">
+        <v>20</v>
+      </c>
+      <c r="K97" s="11">
+        <v>25</v>
+      </c>
+      <c r="L97" s="11">
+        <v>13</v>
+      </c>
+      <c r="M97" s="8">
+        <v>6</v>
+      </c>
+      <c r="Z97" s="75"/>
+      <c r="AA97" s="75"/>
+      <c r="AB97" s="76"/>
+    </row>
+    <row r="98" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A98" s="102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B98" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C98" s="11">
+        <v>78</v>
+      </c>
+      <c r="D98" s="11">
+        <v>76</v>
+      </c>
+      <c r="E98" s="11">
+        <v>38</v>
+      </c>
+      <c r="F98" s="11">
+        <v>81</v>
+      </c>
+      <c r="G98" s="11">
+        <v>61</v>
+      </c>
+      <c r="H98" s="11">
+        <v>81</v>
+      </c>
+      <c r="I98" s="11">
+        <v>88</v>
+      </c>
+      <c r="J98" s="11">
+        <v>70</v>
+      </c>
+      <c r="K98" s="11">
+        <v>70</v>
+      </c>
+      <c r="L98" s="11">
+        <v>70</v>
+      </c>
+      <c r="M98" s="8">
+        <v>39</v>
+      </c>
+      <c r="Z98" s="75"/>
+      <c r="AA98" s="75"/>
+      <c r="AB98" s="76"/>
+    </row>
+    <row r="99" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A99" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B99" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" s="11">
+        <v>32</v>
+      </c>
+      <c r="D99" s="11">
+        <v>21</v>
+      </c>
+      <c r="E99" s="11">
+        <v>18</v>
+      </c>
+      <c r="F99" s="11">
+        <v>25</v>
+      </c>
+      <c r="G99" s="11">
+        <v>34</v>
+      </c>
+      <c r="H99" s="11">
+        <v>41</v>
+      </c>
+      <c r="I99" s="11">
+        <v>38</v>
+      </c>
+      <c r="J99" s="11">
+        <v>37</v>
+      </c>
+      <c r="K99" s="11">
+        <v>30</v>
+      </c>
+      <c r="L99" s="11">
+        <v>30</v>
+      </c>
+      <c r="M99" s="8">
+        <v>17</v>
+      </c>
+      <c r="Z99" s="75"/>
+      <c r="AA99" s="75"/>
+      <c r="AB99" s="76"/>
+    </row>
+    <row r="100" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A100" s="102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B100" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C100" s="11">
+        <v>40</v>
+      </c>
+      <c r="D100" s="11">
+        <v>41</v>
+      </c>
+      <c r="E100" s="11">
+        <v>36</v>
+      </c>
+      <c r="F100" s="11">
         <v>54</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="G100" s="11">
+        <v>59</v>
+      </c>
+      <c r="H100" s="11">
+        <v>49</v>
+      </c>
+      <c r="I100" s="11">
+        <v>49</v>
+      </c>
+      <c r="J100" s="11">
+        <v>42</v>
+      </c>
+      <c r="K100" s="11">
+        <v>43</v>
+      </c>
+      <c r="L100" s="11">
+        <v>34</v>
+      </c>
+      <c r="M100" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z100" s="75"/>
+      <c r="AA100" s="75"/>
+      <c r="AB100" s="76"/>
+    </row>
+    <row r="101" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A101" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="B101" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="11">
+        <v>31</v>
+      </c>
+      <c r="D101" s="11">
+        <v>36</v>
+      </c>
+      <c r="E101" s="11">
+        <v>26</v>
+      </c>
+      <c r="F101" s="11">
+        <v>32</v>
+      </c>
+      <c r="G101" s="11">
+        <v>35</v>
+      </c>
+      <c r="H101" s="11">
+        <v>41</v>
+      </c>
+      <c r="I101" s="11">
+        <v>51</v>
+      </c>
+      <c r="J101" s="11">
+        <v>29</v>
+      </c>
+      <c r="K101" s="11">
+        <v>26</v>
+      </c>
+      <c r="L101" s="11">
+        <v>23</v>
+      </c>
+      <c r="M101" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z101" s="75"/>
+      <c r="AA101" s="75"/>
+      <c r="AB101" s="76"/>
+    </row>
+    <row r="102" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A102" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C102" s="11">
+        <v>105</v>
+      </c>
+      <c r="D102" s="11">
+        <v>78</v>
+      </c>
+      <c r="E102" s="11">
+        <v>66</v>
+      </c>
+      <c r="F102" s="11">
+        <v>52</v>
+      </c>
+      <c r="G102" s="11">
+        <v>73</v>
+      </c>
+      <c r="H102" s="11">
+        <v>73</v>
+      </c>
+      <c r="I102" s="11">
+        <v>102</v>
+      </c>
+      <c r="J102" s="11">
+        <v>71</v>
+      </c>
+      <c r="K102" s="11">
+        <v>73</v>
+      </c>
+      <c r="L102" s="11">
+        <v>42</v>
+      </c>
+      <c r="M102" s="8">
+        <v>37</v>
+      </c>
+      <c r="Z102" s="75"/>
+      <c r="AA102" s="75"/>
+      <c r="AB102" s="76"/>
+    </row>
+    <row r="103" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A103" s="102" t="s">
+        <v>34</v>
+      </c>
+      <c r="B103" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" s="11">
+        <v>31</v>
+      </c>
+      <c r="D103" s="11">
+        <v>46</v>
+      </c>
+      <c r="E103" s="11">
+        <v>32</v>
+      </c>
+      <c r="F103" s="11">
+        <v>23</v>
+      </c>
+      <c r="G103" s="11">
+        <v>39</v>
+      </c>
+      <c r="H103" s="11">
+        <v>37</v>
+      </c>
+      <c r="I103" s="11">
+        <v>45</v>
+      </c>
+      <c r="J103" s="11">
+        <v>30</v>
+      </c>
+      <c r="K103" s="11">
+        <v>19</v>
+      </c>
+      <c r="L103" s="11">
+        <v>23</v>
+      </c>
+      <c r="M103" s="8">
+        <v>20</v>
+      </c>
+      <c r="Z103" s="75"/>
+      <c r="AA103" s="75"/>
+      <c r="AB103" s="76"/>
+    </row>
+    <row r="104" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A104" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="B104" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" s="11">
+        <v>81</v>
+      </c>
+      <c r="D104" s="11">
+        <v>77</v>
+      </c>
+      <c r="E104" s="11">
+        <v>71</v>
+      </c>
+      <c r="F104" s="11">
+        <v>68</v>
+      </c>
+      <c r="G104" s="11">
+        <v>73</v>
+      </c>
+      <c r="H104" s="11">
+        <v>67</v>
+      </c>
+      <c r="I104" s="11">
+        <v>83</v>
+      </c>
+      <c r="J104" s="11">
+        <v>66</v>
+      </c>
+      <c r="K104" s="11">
+        <v>48</v>
+      </c>
+      <c r="L104" s="11">
+        <v>41</v>
+      </c>
+      <c r="M104" s="8">
+        <v>31</v>
+      </c>
+      <c r="Z104" s="75"/>
+      <c r="AA104" s="75"/>
+      <c r="AB104" s="76"/>
+    </row>
+    <row r="105" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A105" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="B105" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="11">
+        <v>51</v>
+      </c>
+      <c r="D105" s="11">
+        <v>31</v>
+      </c>
+      <c r="E105" s="11">
+        <v>36</v>
+      </c>
+      <c r="F105" s="11">
+        <v>45</v>
+      </c>
+      <c r="G105" s="11">
+        <v>38</v>
+      </c>
+      <c r="H105" s="11">
+        <v>53</v>
+      </c>
+      <c r="I105" s="11">
+        <v>50</v>
+      </c>
+      <c r="J105" s="11">
+        <v>40</v>
+      </c>
+      <c r="K105" s="11">
+        <v>28</v>
+      </c>
+      <c r="L105" s="11">
+        <v>29</v>
+      </c>
+      <c r="M105" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z105" s="75"/>
+      <c r="AA105" s="75"/>
+      <c r="AB105" s="76"/>
+    </row>
+    <row r="106" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A106" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="B106" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" s="11">
+        <v>73</v>
+      </c>
+      <c r="D106" s="11">
+        <v>69</v>
+      </c>
+      <c r="E106" s="11">
+        <v>42</v>
+      </c>
+      <c r="F106" s="11">
+        <v>60</v>
+      </c>
+      <c r="G106" s="11">
+        <v>46</v>
+      </c>
+      <c r="H106" s="11">
+        <v>89</v>
+      </c>
+      <c r="I106" s="11">
+        <v>91</v>
+      </c>
+      <c r="J106" s="11">
+        <v>67</v>
+      </c>
+      <c r="K106" s="11">
+        <v>41</v>
+      </c>
+      <c r="L106" s="11">
+        <v>44</v>
+      </c>
+      <c r="M106" s="8">
+        <v>35</v>
+      </c>
+      <c r="Z106" s="75"/>
+      <c r="AA106" s="75"/>
+      <c r="AB106" s="76"/>
+    </row>
+    <row r="107" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A107" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="B107" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C107" s="11">
+        <v>35</v>
+      </c>
+      <c r="D107" s="11">
+        <v>47</v>
+      </c>
+      <c r="E107" s="11">
+        <v>34</v>
+      </c>
+      <c r="F107" s="11">
+        <v>42</v>
+      </c>
+      <c r="G107" s="11">
+        <v>52</v>
+      </c>
+      <c r="H107" s="11">
+        <v>50</v>
+      </c>
+      <c r="I107" s="11">
+        <v>63</v>
+      </c>
+      <c r="J107" s="11">
+        <v>41</v>
+      </c>
+      <c r="K107" s="11">
+        <v>37</v>
+      </c>
+      <c r="L107" s="11">
+        <v>20</v>
+      </c>
+      <c r="M107" s="8">
+        <v>18</v>
+      </c>
+      <c r="Z107" s="75"/>
+      <c r="AA107" s="75"/>
+      <c r="AB107" s="76"/>
+    </row>
+    <row r="108" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A108" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="B108" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="11">
+        <v>32</v>
+      </c>
+      <c r="D108" s="11">
+        <v>35</v>
+      </c>
+      <c r="E108" s="11">
+        <v>42</v>
+      </c>
+      <c r="F108" s="11">
+        <v>29</v>
+      </c>
+      <c r="G108" s="11">
+        <v>32</v>
+      </c>
+      <c r="H108" s="11">
+        <v>32</v>
+      </c>
+      <c r="I108" s="11">
+        <v>26</v>
+      </c>
+      <c r="J108" s="11">
+        <v>38</v>
+      </c>
+      <c r="K108" s="11">
+        <v>24</v>
+      </c>
+      <c r="L108" s="11">
+        <v>24</v>
+      </c>
+      <c r="M108" s="8">
+        <v>19</v>
+      </c>
+      <c r="Z108" s="75"/>
+      <c r="AA108" s="75"/>
+      <c r="AB108" s="76"/>
+    </row>
+    <row r="109" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A109" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="B109" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C109" s="11">
+        <v>16</v>
+      </c>
+      <c r="D109" s="11">
+        <v>10</v>
+      </c>
+      <c r="E109" s="11">
+        <v>12</v>
+      </c>
+      <c r="F109" s="11">
+        <v>23</v>
+      </c>
+      <c r="G109" s="11">
+        <v>21</v>
+      </c>
+      <c r="H109" s="11">
+        <v>16</v>
+      </c>
+      <c r="I109" s="11">
+        <v>30</v>
+      </c>
+      <c r="J109" s="11">
+        <v>13</v>
+      </c>
+      <c r="K109" s="11">
+        <v>13</v>
+      </c>
+      <c r="L109" s="11">
+        <v>12</v>
+      </c>
+      <c r="M109" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z109" s="75"/>
+      <c r="AA109" s="75"/>
+      <c r="AB109" s="76"/>
+    </row>
+    <row r="110" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A110" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="B110" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" s="11">
+        <v>108</v>
+      </c>
+      <c r="D110" s="11">
+        <v>100</v>
+      </c>
+      <c r="E110" s="11">
+        <v>79</v>
+      </c>
+      <c r="F110" s="11">
+        <v>70</v>
+      </c>
+      <c r="G110" s="11">
+        <v>76</v>
+      </c>
+      <c r="H110" s="11">
+        <v>93</v>
+      </c>
+      <c r="I110" s="11">
+        <v>117</v>
+      </c>
+      <c r="J110" s="11">
+        <v>67</v>
+      </c>
+      <c r="K110" s="11">
+        <v>65</v>
+      </c>
+      <c r="L110" s="11">
+        <v>41</v>
+      </c>
+      <c r="M110" s="8">
+        <v>50</v>
+      </c>
+      <c r="Z110" s="75"/>
+      <c r="AA110" s="75"/>
+      <c r="AB110" s="76"/>
+    </row>
+    <row r="111" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A111" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="B111" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" s="11">
+        <v>22</v>
+      </c>
+      <c r="D111" s="11">
+        <v>18</v>
+      </c>
+      <c r="E111" s="11">
+        <v>18</v>
+      </c>
+      <c r="F111" s="11">
+        <v>19</v>
+      </c>
+      <c r="G111" s="11">
+        <v>20</v>
+      </c>
+      <c r="H111" s="11">
+        <v>21</v>
+      </c>
+      <c r="I111" s="11">
+        <v>23</v>
+      </c>
+      <c r="J111" s="11">
+        <v>21</v>
+      </c>
+      <c r="K111" s="11">
+        <v>10</v>
+      </c>
+      <c r="L111" s="11">
+        <v>18</v>
+      </c>
+      <c r="M111" s="8">
+        <v>14</v>
+      </c>
+      <c r="Z111" s="75"/>
+      <c r="AA111" s="75"/>
+      <c r="AB111" s="76"/>
+    </row>
+    <row r="112" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A112" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="B112" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C112" s="11">
+        <v>43</v>
+      </c>
+      <c r="D112" s="11">
+        <v>31</v>
+      </c>
+      <c r="E112" s="11">
+        <v>27</v>
+      </c>
+      <c r="F112" s="11">
+        <v>37</v>
+      </c>
+      <c r="G112" s="11">
+        <v>30</v>
+      </c>
+      <c r="H112" s="11">
+        <v>27</v>
+      </c>
+      <c r="I112" s="11">
+        <v>30</v>
+      </c>
+      <c r="J112" s="11">
+        <v>24</v>
+      </c>
+      <c r="K112" s="11">
+        <v>20</v>
+      </c>
+      <c r="L112" s="11">
+        <v>17</v>
+      </c>
+      <c r="M112" s="8">
+        <v>16</v>
+      </c>
+      <c r="Z112" s="75"/>
+      <c r="AA112" s="75"/>
+      <c r="AB112" s="76"/>
+    </row>
+    <row r="113" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A113" s="102" t="s">
+        <v>44</v>
+      </c>
+      <c r="B113" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" s="11">
+        <v>112</v>
+      </c>
+      <c r="D113" s="11">
+        <v>99</v>
+      </c>
+      <c r="E113" s="11">
+        <v>95</v>
+      </c>
+      <c r="F113" s="11">
+        <v>116</v>
+      </c>
+      <c r="G113" s="11">
+        <v>93</v>
+      </c>
+      <c r="H113" s="11">
+        <v>90</v>
+      </c>
+      <c r="I113" s="11">
+        <v>124</v>
+      </c>
+      <c r="J113" s="11">
+        <v>81</v>
+      </c>
+      <c r="K113" s="11">
+        <v>100</v>
+      </c>
+      <c r="L113" s="11">
+        <v>69</v>
+      </c>
+      <c r="M113" s="8">
+        <v>63</v>
+      </c>
+      <c r="Z113" s="75"/>
+      <c r="AA113" s="75"/>
+      <c r="AB113" s="76"/>
+    </row>
+    <row r="114" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A114" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B114" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C114" s="11">
+        <v>157</v>
+      </c>
+      <c r="D114" s="11">
+        <v>143</v>
+      </c>
+      <c r="E114" s="11">
+        <v>121</v>
+      </c>
+      <c r="F114" s="11">
+        <v>158</v>
+      </c>
+      <c r="G114" s="11">
+        <v>162</v>
+      </c>
+      <c r="H114" s="11">
+        <v>158</v>
+      </c>
+      <c r="I114" s="11">
+        <v>215</v>
+      </c>
+      <c r="J114" s="11">
+        <v>107</v>
+      </c>
+      <c r="K114" s="11">
+        <v>120</v>
+      </c>
+      <c r="L114" s="11">
+        <v>114</v>
+      </c>
+      <c r="M114" s="8">
+        <v>96</v>
+      </c>
+      <c r="Z114" s="75"/>
+      <c r="AA114" s="75"/>
+      <c r="AB114" s="76"/>
+    </row>
+    <row r="115" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A115" s="102" t="s">
+        <v>46</v>
+      </c>
+      <c r="B115" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" s="11">
+        <v>142</v>
+      </c>
+      <c r="D115" s="11">
+        <v>112</v>
+      </c>
+      <c r="E115" s="11">
+        <v>110</v>
+      </c>
+      <c r="F115" s="11">
+        <v>132</v>
+      </c>
+      <c r="G115" s="11">
+        <v>164</v>
+      </c>
+      <c r="H115" s="11">
+        <v>147</v>
+      </c>
+      <c r="I115" s="11">
+        <v>187</v>
+      </c>
+      <c r="J115" s="11">
+        <v>131</v>
+      </c>
+      <c r="K115" s="11">
+        <v>138</v>
+      </c>
+      <c r="L115" s="11">
+        <v>90</v>
+      </c>
+      <c r="M115" s="8">
+        <v>83</v>
+      </c>
+      <c r="Z115" s="75"/>
+      <c r="AA115" s="75"/>
+      <c r="AB115" s="76"/>
+    </row>
+    <row r="116" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A116" s="102"/>
+      <c r="B116" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C116" s="64"/>
+      <c r="D116" s="64"/>
+      <c r="E116" s="64"/>
+      <c r="F116" s="64"/>
+      <c r="G116" s="64"/>
+      <c r="H116" s="64"/>
+      <c r="I116" s="64"/>
+      <c r="J116" s="64"/>
+      <c r="K116" s="64"/>
+      <c r="L116" s="64"/>
+      <c r="M116" s="64"/>
+      <c r="N116" s="101"/>
+      <c r="O116" s="101"/>
+      <c r="P116" s="101"/>
+      <c r="Q116" s="101"/>
+      <c r="R116" s="101"/>
+      <c r="S116" s="101"/>
+      <c r="T116" s="101"/>
+      <c r="U116" s="101"/>
+      <c r="V116" s="101"/>
+      <c r="W116" s="101"/>
+      <c r="X116" s="101"/>
+      <c r="Y116" s="101"/>
+      <c r="Z116" s="101"/>
+      <c r="AA116" s="101"/>
+      <c r="AB116" s="101"/>
+    </row>
+    <row r="117" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A117" s="102"/>
+      <c r="B117" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C117" s="12">
+        <v>955</v>
+      </c>
+      <c r="D117" s="12">
+        <v>829</v>
+      </c>
+      <c r="E117" s="12">
+        <v>775</v>
+      </c>
+      <c r="F117" s="12">
+        <v>730</v>
+      </c>
+      <c r="G117" s="12">
+        <v>870</v>
+      </c>
+      <c r="H117" s="12">
+        <v>876</v>
+      </c>
+      <c r="I117" s="12">
+        <v>1227</v>
+      </c>
+      <c r="J117" s="12">
+        <v>765</v>
+      </c>
+      <c r="K117" s="12">
+        <v>739</v>
+      </c>
+      <c r="L117" s="12">
+        <v>626</v>
+      </c>
+      <c r="M117" s="8">
+        <v>511</v>
+      </c>
+      <c r="Y117" s="77"/>
+      <c r="Z117" s="77"/>
+      <c r="AA117" s="77"/>
+      <c r="AB117" s="78"/>
+    </row>
+    <row r="118" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A118" s="103" t="s">
+        <v>57</v>
+      </c>
+      <c r="B118" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C118" s="12">
+        <v>39</v>
+      </c>
+      <c r="D118" s="12">
+        <v>33</v>
+      </c>
+      <c r="E118" s="12">
+        <v>15</v>
+      </c>
+      <c r="F118" s="12">
+        <v>23</v>
+      </c>
+      <c r="G118" s="12">
+        <v>24</v>
+      </c>
+      <c r="H118" s="12">
+        <v>28</v>
+      </c>
+      <c r="I118" s="12">
+        <v>38</v>
+      </c>
+      <c r="J118" s="12">
+        <v>19</v>
+      </c>
+      <c r="K118" s="12">
+        <v>15</v>
+      </c>
+      <c r="L118" s="12">
+        <v>18</v>
+      </c>
+      <c r="M118" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y118" s="77"/>
+      <c r="Z118" s="77"/>
+      <c r="AA118" s="77"/>
+      <c r="AB118" s="78"/>
+    </row>
+    <row r="119" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A119" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B119" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C119" s="12">
+        <v>31</v>
+      </c>
+      <c r="D119" s="12">
+        <v>21</v>
+      </c>
+      <c r="E119" s="12">
+        <v>24</v>
+      </c>
+      <c r="F119" s="12">
+        <v>20</v>
+      </c>
+      <c r="G119" s="12">
+        <v>19</v>
+      </c>
+      <c r="H119" s="12">
+        <v>19</v>
+      </c>
+      <c r="I119" s="12">
+        <v>25</v>
+      </c>
+      <c r="J119" s="12">
+        <v>20</v>
+      </c>
+      <c r="K119" s="12">
+        <v>13</v>
+      </c>
+      <c r="L119" s="12">
+        <v>21</v>
+      </c>
+      <c r="M119" s="8">
+        <v>6</v>
+      </c>
+      <c r="Y119" s="77"/>
+      <c r="Z119" s="77"/>
+      <c r="AA119" s="77"/>
+      <c r="AB119" s="78"/>
+    </row>
+    <row r="120" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A120" s="102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C120" s="12">
+        <v>66</v>
+      </c>
+      <c r="D120" s="12">
+        <v>48</v>
+      </c>
+      <c r="E120" s="12">
+        <v>50</v>
+      </c>
+      <c r="F120" s="12">
+        <v>50</v>
+      </c>
+      <c r="G120" s="12">
+        <v>67</v>
+      </c>
+      <c r="H120" s="12">
+        <v>50</v>
+      </c>
+      <c r="I120" s="12">
+        <v>78</v>
+      </c>
+      <c r="J120" s="12">
+        <v>44</v>
+      </c>
+      <c r="K120" s="12">
+        <v>56</v>
+      </c>
+      <c r="L120" s="12">
         <v>55</v>
       </c>
-      <c r="N5" s="12" t="s">
+      <c r="M120" s="8">
+        <v>36</v>
+      </c>
+      <c r="Y120" s="77"/>
+      <c r="Z120" s="77"/>
+      <c r="AA120" s="77"/>
+      <c r="AB120" s="78"/>
+    </row>
+    <row r="121" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A121" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" s="12">
+        <v>20</v>
+      </c>
+      <c r="D121" s="12">
+        <v>13</v>
+      </c>
+      <c r="E121" s="12">
+        <v>17</v>
+      </c>
+      <c r="F121" s="12">
+        <v>18</v>
+      </c>
+      <c r="G121" s="12">
+        <v>15</v>
+      </c>
+      <c r="H121" s="12">
+        <v>30</v>
+      </c>
+      <c r="I121" s="12">
+        <v>37</v>
+      </c>
+      <c r="J121" s="12">
+        <v>23</v>
+      </c>
+      <c r="K121" s="12">
+        <v>25</v>
+      </c>
+      <c r="L121" s="12">
+        <v>23</v>
+      </c>
+      <c r="M121" s="8">
+        <v>10</v>
+      </c>
+      <c r="Y121" s="77"/>
+      <c r="Z121" s="77"/>
+      <c r="AA121" s="77"/>
+      <c r="AB121" s="78"/>
+    </row>
+    <row r="122" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A122" s="102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" s="12">
+        <v>28</v>
+      </c>
+      <c r="D122" s="12">
+        <v>45</v>
+      </c>
+      <c r="E122" s="12">
+        <v>32</v>
+      </c>
+      <c r="F122" s="12">
+        <v>43</v>
+      </c>
+      <c r="G122" s="12">
+        <v>59</v>
+      </c>
+      <c r="H122" s="12">
+        <v>44</v>
+      </c>
+      <c r="I122" s="12">
+        <v>45</v>
+      </c>
+      <c r="J122" s="12">
+        <v>34</v>
+      </c>
+      <c r="K122" s="12">
+        <v>24</v>
+      </c>
+      <c r="L122" s="12">
+        <v>23</v>
+      </c>
+      <c r="M122" s="8">
+        <v>17</v>
+      </c>
+      <c r="Y122" s="77"/>
+      <c r="Z122" s="77"/>
+      <c r="AA122" s="77"/>
+      <c r="AB122" s="78"/>
+    </row>
+    <row r="123" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A123" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="B123" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C123" s="12">
+        <v>33</v>
+      </c>
+      <c r="D123" s="12">
+        <v>22</v>
+      </c>
+      <c r="E123" s="12">
+        <v>27</v>
+      </c>
+      <c r="F123" s="12">
+        <v>16</v>
+      </c>
+      <c r="G123" s="12">
+        <v>20</v>
+      </c>
+      <c r="H123" s="12">
+        <v>39</v>
+      </c>
+      <c r="I123" s="12">
+        <v>37</v>
+      </c>
+      <c r="J123" s="12">
+        <v>26</v>
+      </c>
+      <c r="K123" s="12">
+        <v>22</v>
+      </c>
+      <c r="L123" s="12">
+        <v>17</v>
+      </c>
+      <c r="M123" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y123" s="77"/>
+      <c r="Z123" s="77"/>
+      <c r="AA123" s="77"/>
+      <c r="AB123" s="78"/>
+    </row>
+    <row r="124" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A124" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B124" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" s="12">
+        <v>73</v>
+      </c>
+      <c r="D124" s="12">
+        <v>48</v>
+      </c>
+      <c r="E124" s="12">
+        <v>37</v>
+      </c>
+      <c r="F124" s="12">
+        <v>30</v>
+      </c>
+      <c r="G124" s="12">
+        <v>51</v>
+      </c>
+      <c r="H124" s="12">
+        <v>47</v>
+      </c>
+      <c r="I124" s="12">
+        <v>71</v>
+      </c>
+      <c r="J124" s="12">
+        <v>34</v>
+      </c>
+      <c r="K124" s="12">
+        <v>42</v>
+      </c>
+      <c r="L124" s="12">
+        <v>50</v>
+      </c>
+      <c r="M124" s="8">
+        <v>36</v>
+      </c>
+      <c r="Y124" s="77"/>
+      <c r="Z124" s="77"/>
+      <c r="AA124" s="77"/>
+      <c r="AB124" s="78"/>
+    </row>
+    <row r="125" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A125" s="102" t="s">
+        <v>34</v>
+      </c>
+      <c r="B125" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="12">
+        <v>27</v>
+      </c>
+      <c r="D125" s="12">
+        <v>28</v>
+      </c>
+      <c r="E125" s="12">
+        <v>17</v>
+      </c>
+      <c r="F125" s="12">
+        <v>18</v>
+      </c>
+      <c r="G125" s="12">
+        <v>30</v>
+      </c>
+      <c r="H125" s="12">
+        <v>26</v>
+      </c>
+      <c r="I125" s="12">
+        <v>28</v>
+      </c>
+      <c r="J125" s="12">
+        <v>26</v>
+      </c>
+      <c r="K125" s="12">
+        <v>26</v>
+      </c>
+      <c r="L125" s="12">
+        <v>19</v>
+      </c>
+      <c r="M125" s="8">
+        <v>18</v>
+      </c>
+      <c r="Y125" s="77"/>
+      <c r="Z125" s="77"/>
+      <c r="AA125" s="77"/>
+      <c r="AB125" s="78"/>
+    </row>
+    <row r="126" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A126" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="B126" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" s="12">
+        <v>45</v>
+      </c>
+      <c r="D126" s="12">
+        <v>47</v>
+      </c>
+      <c r="E126" s="12">
+        <v>49</v>
+      </c>
+      <c r="F126" s="12">
+        <v>42</v>
+      </c>
+      <c r="G126" s="12">
+        <v>52</v>
+      </c>
+      <c r="H126" s="12">
+        <v>58</v>
+      </c>
+      <c r="I126" s="12">
+        <v>66</v>
+      </c>
+      <c r="J126" s="12">
+        <v>46</v>
+      </c>
+      <c r="K126" s="12">
+        <v>32</v>
+      </c>
+      <c r="L126" s="12">
+        <v>33</v>
+      </c>
+      <c r="M126" s="8">
+        <v>27</v>
+      </c>
+      <c r="Y126" s="77"/>
+      <c r="Z126" s="77"/>
+      <c r="AA126" s="77"/>
+      <c r="AB126" s="78"/>
+    </row>
+    <row r="127" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A127" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="B127" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="12">
+        <v>36</v>
+      </c>
+      <c r="D127" s="12">
+        <v>33</v>
+      </c>
+      <c r="E127" s="12">
+        <v>30</v>
+      </c>
+      <c r="F127" s="12">
+        <v>27</v>
+      </c>
+      <c r="G127" s="12">
+        <v>19</v>
+      </c>
+      <c r="H127" s="12">
+        <v>31</v>
+      </c>
+      <c r="I127" s="12">
+        <v>45</v>
+      </c>
+      <c r="J127" s="12">
+        <v>24</v>
+      </c>
+      <c r="K127" s="12">
+        <v>21</v>
+      </c>
+      <c r="L127" s="12">
+        <v>21</v>
+      </c>
+      <c r="M127" s="8">
+        <v>19</v>
+      </c>
+      <c r="Y127" s="77"/>
+      <c r="Z127" s="77"/>
+      <c r="AA127" s="77"/>
+      <c r="AB127" s="78"/>
+    </row>
+    <row r="128" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A128" s="103" t="s">
+        <v>37</v>
+      </c>
+      <c r="B128" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C128" s="12">
+        <v>47</v>
+      </c>
+      <c r="D128" s="12">
+        <v>49</v>
+      </c>
+      <c r="E128" s="12">
+        <v>35</v>
+      </c>
+      <c r="F128" s="12">
+        <v>36</v>
+      </c>
+      <c r="G128" s="12">
+        <v>42</v>
+      </c>
+      <c r="H128" s="12">
+        <v>35</v>
+      </c>
+      <c r="I128" s="12">
+        <v>77</v>
+      </c>
+      <c r="J128" s="12">
+        <v>40</v>
+      </c>
+      <c r="K128" s="12">
+        <v>41</v>
+      </c>
+      <c r="L128" s="12">
+        <v>28</v>
+      </c>
+      <c r="M128" s="8">
+        <v>29</v>
+      </c>
+      <c r="Y128" s="77"/>
+      <c r="Z128" s="77"/>
+      <c r="AA128" s="77"/>
+      <c r="AB128" s="78"/>
+    </row>
+    <row r="129" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A129" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="B129" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C129" s="12">
+        <v>29</v>
+      </c>
+      <c r="D129" s="12">
+        <v>29</v>
+      </c>
+      <c r="E129" s="12">
+        <v>21</v>
+      </c>
+      <c r="F129" s="12">
+        <v>34</v>
+      </c>
+      <c r="G129" s="12">
+        <v>40</v>
+      </c>
+      <c r="H129" s="12">
+        <v>48</v>
+      </c>
+      <c r="I129" s="12">
+        <v>64</v>
+      </c>
+      <c r="J129" s="12">
+        <v>36</v>
+      </c>
+      <c r="K129" s="12">
+        <v>29</v>
+      </c>
+      <c r="L129" s="12">
+        <v>25</v>
+      </c>
+      <c r="M129" s="8">
+        <v>21</v>
+      </c>
+      <c r="Y129" s="77"/>
+      <c r="Z129" s="77"/>
+      <c r="AA129" s="77"/>
+      <c r="AB129" s="78"/>
+    </row>
+    <row r="130" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A130" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="B130" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="12">
+        <v>28</v>
+      </c>
+      <c r="D130" s="12">
+        <v>32</v>
+      </c>
+      <c r="E130" s="12">
+        <v>27</v>
+      </c>
+      <c r="F130" s="12">
+        <v>22</v>
+      </c>
+      <c r="G130" s="12">
+        <v>26</v>
+      </c>
+      <c r="H130" s="12">
+        <v>15</v>
+      </c>
+      <c r="I130" s="12">
+        <v>26</v>
+      </c>
+      <c r="J130" s="12">
+        <v>20</v>
+      </c>
+      <c r="K130" s="12">
+        <v>24</v>
+      </c>
+      <c r="L130" s="12">
+        <v>23</v>
+      </c>
+      <c r="M130" s="8">
+        <v>19</v>
+      </c>
+      <c r="Y130" s="77"/>
+      <c r="Z130" s="77"/>
+      <c r="AA130" s="77"/>
+      <c r="AB130" s="78"/>
+    </row>
+    <row r="131" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A131" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="B131" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C131" s="12">
+        <v>14</v>
+      </c>
+      <c r="D131" s="12">
+        <v>11</v>
+      </c>
+      <c r="E131" s="12">
+        <v>20</v>
+      </c>
+      <c r="F131" s="12">
+        <v>14</v>
+      </c>
+      <c r="G131" s="12">
+        <v>10</v>
+      </c>
+      <c r="H131" s="12">
+        <v>12</v>
+      </c>
+      <c r="I131" s="12">
+        <v>20</v>
+      </c>
+      <c r="J131" s="12">
+        <v>14</v>
+      </c>
+      <c r="K131" s="12">
+        <v>9</v>
+      </c>
+      <c r="L131" s="12">
+        <v>8</v>
+      </c>
+      <c r="M131" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y131" s="77"/>
+      <c r="Z131" s="77"/>
+      <c r="AA131" s="77"/>
+      <c r="AB131" s="78"/>
+    </row>
+    <row r="132" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A132" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="B132" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="12">
+        <v>77</v>
+      </c>
+      <c r="D132" s="12">
+        <v>64</v>
+      </c>
+      <c r="E132" s="12">
+        <v>57</v>
+      </c>
+      <c r="F132" s="12">
+        <v>42</v>
+      </c>
+      <c r="G132" s="12">
+        <v>49</v>
+      </c>
+      <c r="H132" s="12">
+        <v>69</v>
+      </c>
+      <c r="I132" s="12">
+        <v>98</v>
+      </c>
+      <c r="J132" s="12">
+        <v>53</v>
+      </c>
+      <c r="K132" s="12">
+        <v>45</v>
+      </c>
+      <c r="L132" s="12">
+        <v>37</v>
+      </c>
+      <c r="M132" s="8">
+        <v>41</v>
+      </c>
+      <c r="Y132" s="77"/>
+      <c r="Z132" s="77"/>
+      <c r="AA132" s="77"/>
+      <c r="AB132" s="78"/>
+    </row>
+    <row r="133" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A133" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="B133" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" s="12">
+        <v>18</v>
+      </c>
+      <c r="D133" s="12">
+        <v>18</v>
+      </c>
+      <c r="E133" s="12">
+        <v>15</v>
+      </c>
+      <c r="F133" s="12">
+        <v>7</v>
+      </c>
+      <c r="G133" s="12">
+        <v>16</v>
+      </c>
+      <c r="H133" s="12">
+        <v>21</v>
+      </c>
+      <c r="I133" s="12">
+        <v>20</v>
+      </c>
+      <c r="J133" s="12">
+        <v>18</v>
+      </c>
+      <c r="K133" s="12">
+        <v>13</v>
+      </c>
+      <c r="L133" s="12">
+        <v>13</v>
+      </c>
+      <c r="M133" s="8">
+        <v>8</v>
+      </c>
+      <c r="Y133" s="77"/>
+      <c r="Z133" s="77"/>
+      <c r="AA133" s="77"/>
+      <c r="AB133" s="78"/>
+    </row>
+    <row r="134" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A134" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="B134" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C134" s="12">
+        <v>27</v>
+      </c>
+      <c r="D134" s="12">
+        <v>24</v>
+      </c>
+      <c r="E134" s="12">
+        <v>20</v>
+      </c>
+      <c r="F134" s="12">
+        <v>22</v>
+      </c>
+      <c r="G134" s="12">
+        <v>38</v>
+      </c>
+      <c r="H134" s="12">
+        <v>29</v>
+      </c>
+      <c r="I134" s="12">
+        <v>21</v>
+      </c>
+      <c r="J134" s="12">
+        <v>24</v>
+      </c>
+      <c r="K134" s="12">
+        <v>26</v>
+      </c>
+      <c r="L134" s="12">
+        <v>13</v>
+      </c>
+      <c r="M134" s="8">
+        <v>14</v>
+      </c>
+      <c r="Y134" s="77"/>
+      <c r="Z134" s="77"/>
+      <c r="AA134" s="77"/>
+      <c r="AB134" s="78"/>
+    </row>
+    <row r="135" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A135" s="102" t="s">
+        <v>44</v>
+      </c>
+      <c r="B135" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" s="12">
+        <v>85</v>
+      </c>
+      <c r="D135" s="12">
+        <v>89</v>
+      </c>
+      <c r="E135" s="12">
+        <v>73</v>
+      </c>
+      <c r="F135" s="12">
+        <v>63</v>
+      </c>
+      <c r="G135" s="12">
+        <v>80</v>
+      </c>
+      <c r="H135" s="12">
+        <v>63</v>
+      </c>
+      <c r="I135" s="12">
+        <v>113</v>
+      </c>
+      <c r="J135" s="12">
+        <v>80</v>
+      </c>
+      <c r="K135" s="12">
+        <v>79</v>
+      </c>
+      <c r="L135" s="12">
         <v>56</v>
       </c>
-      <c r="O5" s="9" t="s">
+      <c r="M135" s="8">
+        <v>51</v>
+      </c>
+      <c r="N135" s="8"/>
+      <c r="O135" s="8"/>
+      <c r="P135" s="8"/>
+      <c r="Y135" s="77"/>
+      <c r="Z135" s="77"/>
+      <c r="AA135" s="77"/>
+      <c r="AB135" s="78"/>
+    </row>
+    <row r="136" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A136" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B136" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C136" s="12">
+        <v>123</v>
+      </c>
+      <c r="D136" s="12">
+        <v>98</v>
+      </c>
+      <c r="E136" s="12">
+        <v>101</v>
+      </c>
+      <c r="F136" s="12">
+        <v>114</v>
+      </c>
+      <c r="G136" s="12">
+        <v>108</v>
+      </c>
+      <c r="H136" s="12">
+        <v>109</v>
+      </c>
+      <c r="I136" s="12">
+        <v>175</v>
+      </c>
+      <c r="J136" s="12">
+        <v>76</v>
+      </c>
+      <c r="K136" s="12">
+        <v>93</v>
+      </c>
+      <c r="L136" s="12">
+        <v>73</v>
+      </c>
+      <c r="M136" s="8">
+        <v>62</v>
+      </c>
+      <c r="N136" s="8"/>
+      <c r="O136" s="8"/>
+      <c r="P136" s="8"/>
+      <c r="Y136" s="77"/>
+      <c r="Z136" s="77"/>
+      <c r="AA136" s="77"/>
+      <c r="AB136" s="78"/>
+    </row>
+    <row r="137" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A137" s="102" t="s">
+        <v>46</v>
+      </c>
+      <c r="B137" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C137" s="12">
+        <v>109</v>
+      </c>
+      <c r="D137" s="12">
+        <v>77</v>
+      </c>
+      <c r="E137" s="12">
+        <v>108</v>
+      </c>
+      <c r="F137" s="12">
+        <v>89</v>
+      </c>
+      <c r="G137" s="12">
+        <v>105</v>
+      </c>
+      <c r="H137" s="12">
+        <v>103</v>
+      </c>
+      <c r="I137" s="12">
+        <v>143</v>
+      </c>
+      <c r="J137" s="12">
+        <v>108</v>
+      </c>
+      <c r="K137" s="12">
+        <v>104</v>
+      </c>
+      <c r="L137" s="12">
+        <v>70</v>
+      </c>
+      <c r="M137" s="8">
+        <v>69</v>
+      </c>
+      <c r="N137" s="8"/>
+      <c r="O137" s="8"/>
+      <c r="P137" s="8"/>
+      <c r="Y137" s="77"/>
+      <c r="Z137" s="77"/>
+      <c r="AA137" s="77"/>
+      <c r="AB137" s="78"/>
+    </row>
+    <row r="138" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A138" s="102"/>
+      <c r="B138" s="64" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138" s="64"/>
+      <c r="D138" s="64"/>
+      <c r="E138" s="64"/>
+      <c r="F138" s="64"/>
+      <c r="G138" s="64"/>
+      <c r="H138" s="64"/>
+      <c r="I138" s="64"/>
+      <c r="J138" s="64"/>
+      <c r="K138" s="64"/>
+      <c r="L138" s="64"/>
+      <c r="M138" s="64"/>
+      <c r="N138" s="101"/>
+      <c r="O138" s="101"/>
+      <c r="P138" s="101"/>
+      <c r="Q138" s="101"/>
+      <c r="R138" s="101"/>
+      <c r="S138" s="101"/>
+      <c r="T138" s="101"/>
+      <c r="U138" s="101"/>
+      <c r="V138" s="101"/>
+      <c r="W138" s="101"/>
+      <c r="X138" s="101"/>
+      <c r="Y138" s="101"/>
+      <c r="Z138" s="101"/>
+      <c r="AA138" s="101"/>
+      <c r="AB138" s="101"/>
+    </row>
+    <row r="139" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A139" s="102"/>
+      <c r="B139" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C139" s="13">
+        <v>1556</v>
+      </c>
+      <c r="D139" s="13">
+        <v>1499</v>
+      </c>
+      <c r="E139" s="13">
+        <v>1393</v>
+      </c>
+      <c r="F139" s="13">
+        <v>1311</v>
+      </c>
+      <c r="G139" s="13">
+        <v>1282</v>
+      </c>
+      <c r="H139" s="13">
+        <v>1163</v>
+      </c>
+      <c r="I139" s="13">
+        <v>989</v>
+      </c>
+      <c r="J139" s="13">
+        <v>1373</v>
+      </c>
+      <c r="K139" s="13">
+        <v>1305</v>
+      </c>
+      <c r="L139" s="13">
+        <v>1122</v>
+      </c>
+      <c r="M139" s="8">
+        <v>862</v>
+      </c>
+      <c r="X139" s="81"/>
+      <c r="Y139" s="81"/>
+      <c r="Z139" s="81"/>
+      <c r="AA139" s="81"/>
+      <c r="AB139" s="82"/>
+    </row>
+    <row r="140" spans="1:33" s="98" customFormat="1" ht="15">
+      <c r="A140" s="103" t="s">
+        <v>57</v>
+      </c>
+      <c r="B140" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C140" s="13">
+        <v>50</v>
+      </c>
+      <c r="D140" s="13">
+        <v>42</v>
+      </c>
+      <c r="E140" s="13">
+        <v>34</v>
+      </c>
+      <c r="F140" s="13">
+        <v>28</v>
+      </c>
+      <c r="G140" s="13">
+        <v>26</v>
+      </c>
+      <c r="H140" s="13">
+        <v>32</v>
+      </c>
+      <c r="I140" s="13">
+        <v>23</v>
+      </c>
+      <c r="J140" s="13">
+        <v>24</v>
+      </c>
+      <c r="K140" s="13">
+        <v>24</v>
+      </c>
+      <c r="L140" s="13">
+        <v>28</v>
+      </c>
+      <c r="M140" s="8">
+        <v>17</v>
+      </c>
+      <c r="X140" s="81"/>
+      <c r="Y140" s="81"/>
+      <c r="Z140" s="81"/>
+      <c r="AA140" s="81"/>
+      <c r="AB140" s="82"/>
+    </row>
+    <row r="141" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A141" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B141" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C141" s="13">
+        <v>43</v>
+      </c>
+      <c r="D141" s="13">
+        <v>41</v>
+      </c>
+      <c r="E141" s="13">
+        <v>52</v>
+      </c>
+      <c r="F141" s="13">
+        <v>29</v>
+      </c>
+      <c r="G141" s="13">
+        <v>37</v>
+      </c>
+      <c r="H141" s="13">
+        <v>36</v>
+      </c>
+      <c r="I141" s="13">
+        <v>9</v>
+      </c>
+      <c r="J141" s="13">
+        <v>20</v>
+      </c>
+      <c r="K141" s="13">
+        <v>28</v>
+      </c>
+      <c r="L141" s="13">
+        <v>25</v>
+      </c>
+      <c r="M141" s="8">
+        <v>26</v>
+      </c>
+      <c r="N141" s="98"/>
+      <c r="O141" s="98"/>
+      <c r="P141" s="98"/>
+      <c r="Q141" s="98"/>
+      <c r="R141" s="98"/>
+      <c r="S141" s="98"/>
+      <c r="T141" s="98"/>
+      <c r="U141" s="98"/>
+      <c r="V141" s="98"/>
+      <c r="W141" s="98"/>
+      <c r="X141" s="81"/>
+      <c r="Y141" s="81"/>
+      <c r="Z141" s="81"/>
+      <c r="AA141" s="81"/>
+      <c r="AB141" s="82"/>
+      <c r="AC141" s="98"/>
+      <c r="AD141" s="98"/>
+      <c r="AE141" s="98"/>
+      <c r="AF141" s="98"/>
+      <c r="AG141" s="98"/>
+    </row>
+    <row r="142" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A142" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B142" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C142" s="13">
+        <v>49</v>
+      </c>
+      <c r="D142" s="13">
+        <v>47</v>
+      </c>
+      <c r="E142" s="13">
+        <v>50</v>
+      </c>
+      <c r="F142" s="13">
+        <v>41</v>
+      </c>
+      <c r="G142" s="13">
+        <v>46</v>
+      </c>
+      <c r="H142" s="13">
+        <v>47</v>
+      </c>
+      <c r="I142" s="13">
+        <v>59</v>
+      </c>
+      <c r="J142" s="13">
+        <v>53</v>
+      </c>
+      <c r="K142" s="13">
+        <v>56</v>
+      </c>
+      <c r="L142" s="13">
+        <v>51</v>
+      </c>
+      <c r="M142" s="8">
+        <v>18</v>
+      </c>
+      <c r="N142" s="98"/>
+      <c r="O142" s="98"/>
+      <c r="P142" s="98"/>
+      <c r="Q142" s="98"/>
+      <c r="R142" s="98"/>
+      <c r="S142" s="98"/>
+      <c r="T142" s="98"/>
+      <c r="U142" s="98"/>
+      <c r="V142" s="98"/>
+      <c r="W142" s="98"/>
+      <c r="X142" s="81"/>
+      <c r="Y142" s="81"/>
+      <c r="Z142" s="81"/>
+      <c r="AA142" s="81"/>
+      <c r="AB142" s="82"/>
+      <c r="AC142" s="98"/>
+      <c r="AD142" s="98"/>
+      <c r="AE142" s="98"/>
+      <c r="AF142" s="98"/>
+      <c r="AG142" s="98"/>
+    </row>
+    <row r="143" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A143" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B143" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" s="13">
+        <v>231</v>
+      </c>
+      <c r="D143" s="13">
+        <v>224</v>
+      </c>
+      <c r="E143" s="13">
+        <v>245</v>
+      </c>
+      <c r="F143" s="13">
+        <v>204</v>
+      </c>
+      <c r="G143" s="13">
+        <v>202</v>
+      </c>
+      <c r="H143" s="13">
+        <v>221</v>
+      </c>
+      <c r="I143" s="13">
+        <v>199</v>
+      </c>
+      <c r="J143" s="13">
+        <v>277</v>
+      </c>
+      <c r="K143" s="13">
+        <v>237</v>
+      </c>
+      <c r="L143" s="13">
+        <v>202</v>
+      </c>
+      <c r="M143" s="8">
+        <v>151</v>
+      </c>
+      <c r="N143" s="98"/>
+      <c r="O143" s="98"/>
+      <c r="P143" s="98"/>
+      <c r="Q143" s="98"/>
+      <c r="R143" s="98"/>
+      <c r="S143" s="98"/>
+      <c r="T143" s="98"/>
+      <c r="U143" s="98"/>
+      <c r="V143" s="98"/>
+      <c r="W143" s="98"/>
+      <c r="X143" s="81"/>
+      <c r="Y143" s="81"/>
+      <c r="Z143" s="81"/>
+      <c r="AA143" s="81"/>
+      <c r="AB143" s="82"/>
+      <c r="AC143" s="98"/>
+      <c r="AD143" s="98"/>
+      <c r="AE143" s="98"/>
+      <c r="AF143" s="98"/>
+      <c r="AG143" s="98"/>
+    </row>
+    <row r="144" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A144" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="13">
+        <v>62</v>
+      </c>
+      <c r="D144" s="13">
+        <v>64</v>
+      </c>
+      <c r="E144" s="13">
+        <v>45</v>
+      </c>
+      <c r="F144" s="13">
+        <v>84</v>
+      </c>
+      <c r="G144" s="13">
+        <v>72</v>
+      </c>
+      <c r="H144" s="13">
+        <v>72</v>
+      </c>
+      <c r="I144" s="13">
+        <v>68</v>
+      </c>
+      <c r="J144" s="13">
+        <v>64</v>
+      </c>
+      <c r="K144" s="13">
+        <v>69</v>
+      </c>
+      <c r="L144" s="13">
+        <v>44</v>
+      </c>
+      <c r="M144" s="8">
+        <v>52</v>
+      </c>
+      <c r="N144" s="98"/>
+      <c r="O144" s="98"/>
+      <c r="P144" s="98"/>
+      <c r="Q144" s="98"/>
+      <c r="R144" s="98"/>
+      <c r="S144" s="98"/>
+      <c r="T144" s="98"/>
+      <c r="U144" s="98"/>
+      <c r="V144" s="98"/>
+      <c r="W144" s="98"/>
+      <c r="X144" s="81"/>
+      <c r="Y144" s="81"/>
+      <c r="Z144" s="81"/>
+      <c r="AA144" s="81"/>
+      <c r="AB144" s="82"/>
+      <c r="AC144" s="98"/>
+      <c r="AD144" s="98"/>
+      <c r="AE144" s="98"/>
+      <c r="AF144" s="98"/>
+      <c r="AG144" s="98"/>
+    </row>
+    <row r="145" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A145" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B145" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C145" s="13">
+        <v>46</v>
+      </c>
+      <c r="D145" s="13">
+        <v>49</v>
+      </c>
+      <c r="E145" s="13">
+        <v>34</v>
+      </c>
+      <c r="F145" s="13">
+        <v>36</v>
+      </c>
+      <c r="G145" s="13">
+        <v>36</v>
+      </c>
+      <c r="H145" s="13">
+        <v>45</v>
+      </c>
+      <c r="I145" s="13">
         <v>19</v>
       </c>
-      <c r="P5" s="9"/>
-[...1 lines deleted...]
-      <c r="R5" s="9" t="s">
+      <c r="J145" s="13">
+        <v>53</v>
+      </c>
+      <c r="K145" s="13">
+        <v>51</v>
+      </c>
+      <c r="L145" s="13">
+        <v>34</v>
+      </c>
+      <c r="M145" s="8">
+        <v>34</v>
+      </c>
+      <c r="N145" s="98"/>
+      <c r="O145" s="98"/>
+      <c r="P145" s="98"/>
+      <c r="Q145" s="98"/>
+      <c r="R145" s="98"/>
+      <c r="S145" s="98"/>
+      <c r="T145" s="98"/>
+      <c r="U145" s="98"/>
+      <c r="V145" s="98"/>
+      <c r="W145" s="98"/>
+      <c r="X145" s="81"/>
+      <c r="Y145" s="81"/>
+      <c r="Z145" s="81"/>
+      <c r="AA145" s="81"/>
+      <c r="AB145" s="82"/>
+      <c r="AC145" s="98"/>
+      <c r="AD145" s="98"/>
+      <c r="AE145" s="98"/>
+      <c r="AF145" s="98"/>
+      <c r="AG145" s="98"/>
+    </row>
+    <row r="146" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A146" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B146" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C146" s="13">
+        <v>139</v>
+      </c>
+      <c r="D146" s="13">
+        <v>124</v>
+      </c>
+      <c r="E146" s="13">
+        <v>116</v>
+      </c>
+      <c r="F146" s="13">
+        <v>119</v>
+      </c>
+      <c r="G146" s="13">
+        <v>117</v>
+      </c>
+      <c r="H146" s="13">
+        <v>72</v>
+      </c>
+      <c r="I146" s="13">
+        <v>45</v>
+      </c>
+      <c r="J146" s="13">
+        <v>92</v>
+      </c>
+      <c r="K146" s="13">
+        <v>92</v>
+      </c>
+      <c r="L146" s="13">
+        <v>101</v>
+      </c>
+      <c r="M146" s="8">
+        <v>75</v>
+      </c>
+      <c r="N146" s="98"/>
+      <c r="O146" s="98"/>
+      <c r="P146" s="98"/>
+      <c r="Q146" s="98"/>
+      <c r="R146" s="98"/>
+      <c r="S146" s="98"/>
+      <c r="T146" s="98"/>
+      <c r="U146" s="98"/>
+      <c r="V146" s="98"/>
+      <c r="W146" s="98"/>
+      <c r="X146" s="81"/>
+      <c r="Y146" s="81"/>
+      <c r="Z146" s="81"/>
+      <c r="AA146" s="81"/>
+      <c r="AB146" s="82"/>
+      <c r="AC146" s="98"/>
+      <c r="AD146" s="98"/>
+      <c r="AE146" s="98"/>
+      <c r="AF146" s="98"/>
+      <c r="AG146" s="98"/>
+    </row>
+    <row r="147" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A147" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="13">
+        <v>62</v>
+      </c>
+      <c r="D147" s="13">
+        <v>57</v>
+      </c>
+      <c r="E147" s="13">
+        <v>58</v>
+      </c>
+      <c r="F147" s="13">
+        <v>58</v>
+      </c>
+      <c r="G147" s="13">
+        <v>53</v>
+      </c>
+      <c r="H147" s="13">
+        <v>50</v>
+      </c>
+      <c r="I147" s="13">
+        <v>48</v>
+      </c>
+      <c r="J147" s="13">
+        <v>63</v>
+      </c>
+      <c r="K147" s="13">
+        <v>68</v>
+      </c>
+      <c r="L147" s="13">
+        <v>52</v>
+      </c>
+      <c r="M147" s="8">
+        <v>41</v>
+      </c>
+      <c r="N147" s="98"/>
+      <c r="O147" s="98"/>
+      <c r="P147" s="98"/>
+      <c r="Q147" s="98"/>
+      <c r="R147" s="98"/>
+      <c r="S147" s="98"/>
+      <c r="T147" s="98"/>
+      <c r="U147" s="98"/>
+      <c r="V147" s="98"/>
+      <c r="W147" s="98"/>
+      <c r="X147" s="81"/>
+      <c r="Y147" s="81"/>
+      <c r="Z147" s="81"/>
+      <c r="AA147" s="81"/>
+      <c r="AB147" s="82"/>
+      <c r="AC147" s="98"/>
+      <c r="AD147" s="98"/>
+      <c r="AE147" s="98"/>
+      <c r="AF147" s="98"/>
+      <c r="AG147" s="98"/>
+    </row>
+    <row r="148" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A148" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B148" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" s="13">
+        <v>38</v>
+      </c>
+      <c r="D148" s="13">
+        <v>31</v>
+      </c>
+      <c r="E148" s="13">
+        <v>28</v>
+      </c>
+      <c r="F148" s="13">
+        <v>25</v>
+      </c>
+      <c r="G148" s="13">
+        <v>30</v>
+      </c>
+      <c r="H148" s="13">
+        <v>23</v>
+      </c>
+      <c r="I148" s="13">
+        <v>12</v>
+      </c>
+      <c r="J148" s="13">
+        <v>24</v>
+      </c>
+      <c r="K148" s="13">
+        <v>19</v>
+      </c>
+      <c r="L148" s="13">
+        <v>19</v>
+      </c>
+      <c r="M148" s="8">
+        <v>17</v>
+      </c>
+      <c r="N148" s="98"/>
+      <c r="O148" s="98"/>
+      <c r="P148" s="98"/>
+      <c r="Q148" s="98"/>
+      <c r="R148" s="98"/>
+      <c r="S148" s="98"/>
+      <c r="T148" s="98"/>
+      <c r="U148" s="98"/>
+      <c r="V148" s="98"/>
+      <c r="W148" s="98"/>
+      <c r="X148" s="81"/>
+      <c r="Y148" s="81"/>
+      <c r="Z148" s="81"/>
+      <c r="AA148" s="81"/>
+      <c r="AB148" s="82"/>
+      <c r="AC148" s="98"/>
+      <c r="AD148" s="98"/>
+      <c r="AE148" s="98"/>
+      <c r="AF148" s="98"/>
+      <c r="AG148" s="98"/>
+    </row>
+    <row r="149" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A149" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B149" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149" s="13">
+        <v>48</v>
+      </c>
+      <c r="D149" s="13">
+        <v>48</v>
+      </c>
+      <c r="E149" s="13">
+        <v>57</v>
+      </c>
+      <c r="F149" s="13">
+        <v>49</v>
+      </c>
+      <c r="G149" s="13">
+        <v>52</v>
+      </c>
+      <c r="H149" s="13">
+        <v>36</v>
+      </c>
+      <c r="I149" s="13">
+        <v>21</v>
+      </c>
+      <c r="J149" s="13">
+        <v>53</v>
+      </c>
+      <c r="K149" s="13">
+        <v>39</v>
+      </c>
+      <c r="L149" s="13">
+        <v>31</v>
+      </c>
+      <c r="M149" s="8">
+        <v>18</v>
+      </c>
+      <c r="N149" s="98"/>
+      <c r="O149" s="98"/>
+      <c r="P149" s="98"/>
+      <c r="Q149" s="98"/>
+      <c r="R149" s="98"/>
+      <c r="S149" s="98"/>
+      <c r="T149" s="98"/>
+      <c r="U149" s="98"/>
+      <c r="V149" s="98"/>
+      <c r="W149" s="98"/>
+      <c r="X149" s="81"/>
+      <c r="Y149" s="81"/>
+      <c r="Z149" s="81"/>
+      <c r="AA149" s="81"/>
+      <c r="AB149" s="82"/>
+      <c r="AC149" s="98"/>
+      <c r="AD149" s="98"/>
+      <c r="AE149" s="98"/>
+      <c r="AF149" s="98"/>
+      <c r="AG149" s="98"/>
+    </row>
+    <row r="150" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A150" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B150" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150" s="13">
+        <v>91</v>
+      </c>
+      <c r="D150" s="13">
+        <v>74</v>
+      </c>
+      <c r="E150" s="13">
+        <v>84</v>
+      </c>
+      <c r="F150" s="13">
+        <v>76</v>
+      </c>
+      <c r="G150" s="13">
+        <v>90</v>
+      </c>
+      <c r="H150" s="13">
+        <v>105</v>
+      </c>
+      <c r="I150" s="13">
+        <v>53</v>
+      </c>
+      <c r="J150" s="13">
+        <v>94</v>
+      </c>
+      <c r="K150" s="13">
+        <v>88</v>
+      </c>
+      <c r="L150" s="13">
+        <v>89</v>
+      </c>
+      <c r="M150" s="8">
+        <v>62</v>
+      </c>
+      <c r="N150" s="98"/>
+      <c r="O150" s="98"/>
+      <c r="P150" s="98"/>
+      <c r="Q150" s="98"/>
+      <c r="R150" s="98"/>
+      <c r="S150" s="98"/>
+      <c r="T150" s="98"/>
+      <c r="U150" s="98"/>
+      <c r="V150" s="98"/>
+      <c r="W150" s="98"/>
+      <c r="X150" s="81"/>
+      <c r="Y150" s="81"/>
+      <c r="Z150" s="81"/>
+      <c r="AA150" s="81"/>
+      <c r="AB150" s="82"/>
+      <c r="AC150" s="98"/>
+      <c r="AD150" s="98"/>
+      <c r="AE150" s="98"/>
+      <c r="AF150" s="98"/>
+      <c r="AG150" s="98"/>
+    </row>
+    <row r="151" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A151" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B151" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C151" s="13">
+        <v>114</v>
+      </c>
+      <c r="D151" s="13">
+        <v>114</v>
+      </c>
+      <c r="E151" s="13">
+        <v>89</v>
+      </c>
+      <c r="F151" s="13">
+        <v>112</v>
+      </c>
+      <c r="G151" s="13">
+        <v>93</v>
+      </c>
+      <c r="H151" s="13">
+        <v>76</v>
+      </c>
+      <c r="I151" s="13">
+        <v>82</v>
+      </c>
+      <c r="J151" s="13">
+        <v>97</v>
+      </c>
+      <c r="K151" s="13">
+        <v>109</v>
+      </c>
+      <c r="L151" s="13">
+        <v>74</v>
+      </c>
+      <c r="M151" s="8">
+        <v>63</v>
+      </c>
+      <c r="N151" s="98"/>
+      <c r="O151" s="98"/>
+      <c r="P151" s="98"/>
+      <c r="Q151" s="98"/>
+      <c r="R151" s="98"/>
+      <c r="S151" s="98"/>
+      <c r="T151" s="98"/>
+      <c r="U151" s="98"/>
+      <c r="V151" s="98"/>
+      <c r="W151" s="98"/>
+      <c r="X151" s="81"/>
+      <c r="Y151" s="81"/>
+      <c r="Z151" s="81"/>
+      <c r="AA151" s="81"/>
+      <c r="AB151" s="82"/>
+      <c r="AC151" s="98"/>
+      <c r="AD151" s="98"/>
+      <c r="AE151" s="98"/>
+      <c r="AF151" s="98"/>
+      <c r="AG151" s="98"/>
+    </row>
+    <row r="152" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A152" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B152" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" s="13">
+        <v>29</v>
+      </c>
+      <c r="D152" s="13">
+        <v>34</v>
+      </c>
+      <c r="E152" s="13">
+        <v>23</v>
+      </c>
+      <c r="F152" s="13">
+        <v>17</v>
+      </c>
+      <c r="G152" s="13">
         <v>20</v>
       </c>
-      <c r="S5" s="9"/>
-[...4 lines deleted...]
-      <c r="V5" s="12" t="s">
+      <c r="H152" s="13">
+        <v>19</v>
+      </c>
+      <c r="I152" s="13">
+        <v>26</v>
+      </c>
+      <c r="J152" s="13">
+        <v>21</v>
+      </c>
+      <c r="K152" s="13">
+        <v>26</v>
+      </c>
+      <c r="L152" s="13">
+        <v>19</v>
+      </c>
+      <c r="M152" s="8">
+        <v>12</v>
+      </c>
+      <c r="N152" s="98"/>
+      <c r="O152" s="98"/>
+      <c r="P152" s="98"/>
+      <c r="Q152" s="98"/>
+      <c r="R152" s="98"/>
+      <c r="S152" s="98"/>
+      <c r="T152" s="98"/>
+      <c r="U152" s="98"/>
+      <c r="V152" s="98"/>
+      <c r="W152" s="98"/>
+      <c r="X152" s="81"/>
+      <c r="Y152" s="81"/>
+      <c r="Z152" s="81"/>
+      <c r="AA152" s="81"/>
+      <c r="AB152" s="82"/>
+      <c r="AC152" s="98"/>
+      <c r="AD152" s="98"/>
+      <c r="AE152" s="98"/>
+      <c r="AF152" s="98"/>
+      <c r="AG152" s="98"/>
+    </row>
+    <row r="153" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A153" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B153" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" s="13">
+        <v>34</v>
+      </c>
+      <c r="D153" s="13">
+        <v>34</v>
+      </c>
+      <c r="E153" s="13">
+        <v>35</v>
+      </c>
+      <c r="F153" s="13">
+        <v>41</v>
+      </c>
+      <c r="G153" s="13">
+        <v>33</v>
+      </c>
+      <c r="H153" s="13">
+        <v>32</v>
+      </c>
+      <c r="I153" s="13">
+        <v>16</v>
+      </c>
+      <c r="J153" s="13">
+        <v>37</v>
+      </c>
+      <c r="K153" s="13">
+        <v>26</v>
+      </c>
+      <c r="L153" s="13">
+        <v>15</v>
+      </c>
+      <c r="M153" s="8">
+        <v>20</v>
+      </c>
+      <c r="N153" s="98"/>
+      <c r="O153" s="98"/>
+      <c r="P153" s="98"/>
+      <c r="Q153" s="98"/>
+      <c r="R153" s="98"/>
+      <c r="S153" s="98"/>
+      <c r="T153" s="98"/>
+      <c r="U153" s="98"/>
+      <c r="V153" s="98"/>
+      <c r="W153" s="98"/>
+      <c r="X153" s="81"/>
+      <c r="Y153" s="81"/>
+      <c r="Z153" s="81"/>
+      <c r="AA153" s="81"/>
+      <c r="AB153" s="82"/>
+      <c r="AC153" s="98"/>
+      <c r="AD153" s="98"/>
+      <c r="AE153" s="98"/>
+      <c r="AF153" s="98"/>
+      <c r="AG153" s="98"/>
+    </row>
+    <row r="154" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A154" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B154" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" s="13">
+        <v>485</v>
+      </c>
+      <c r="D154" s="13">
+        <v>466</v>
+      </c>
+      <c r="E154" s="13">
+        <v>394</v>
+      </c>
+      <c r="F154" s="13">
+        <v>348</v>
+      </c>
+      <c r="G154" s="13">
+        <v>343</v>
+      </c>
+      <c r="H154" s="13">
+        <v>261</v>
+      </c>
+      <c r="I154" s="13">
+        <v>275</v>
+      </c>
+      <c r="J154" s="13">
+        <v>366</v>
+      </c>
+      <c r="K154" s="13">
+        <v>345</v>
+      </c>
+      <c r="L154" s="13">
+        <v>317</v>
+      </c>
+      <c r="M154" s="8">
+        <v>236</v>
+      </c>
+      <c r="N154" s="98"/>
+      <c r="O154" s="98"/>
+      <c r="P154" s="98"/>
+      <c r="Q154" s="98"/>
+      <c r="R154" s="98"/>
+      <c r="S154" s="98"/>
+      <c r="T154" s="98"/>
+      <c r="U154" s="98"/>
+      <c r="V154" s="98"/>
+      <c r="W154" s="98"/>
+      <c r="X154" s="81"/>
+      <c r="Y154" s="81"/>
+      <c r="Z154" s="81"/>
+      <c r="AA154" s="81"/>
+      <c r="AB154" s="82"/>
+      <c r="AC154" s="98"/>
+      <c r="AD154" s="98"/>
+      <c r="AE154" s="98"/>
+      <c r="AF154" s="98"/>
+      <c r="AG154" s="98"/>
+    </row>
+    <row r="155" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A155" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B155" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" s="13">
+        <v>9</v>
+      </c>
+      <c r="D155" s="13">
+        <v>6</v>
+      </c>
+      <c r="E155" s="13">
+        <v>5</v>
+      </c>
+      <c r="F155" s="13">
+        <v>10</v>
+      </c>
+      <c r="G155" s="13">
+        <v>1</v>
+      </c>
+      <c r="H155" s="13">
+        <v>7</v>
+      </c>
+      <c r="I155" s="13">
+        <v>2</v>
+      </c>
+      <c r="J155" s="13">
+        <v>7</v>
+      </c>
+      <c r="K155" s="13">
+        <v>6</v>
+      </c>
+      <c r="L155" s="13">
+        <v>6</v>
+      </c>
+      <c r="M155" s="8">
+        <v>4</v>
+      </c>
+      <c r="N155" s="98"/>
+      <c r="O155" s="98"/>
+      <c r="P155" s="98"/>
+      <c r="Q155" s="98"/>
+      <c r="R155" s="98"/>
+      <c r="S155" s="98"/>
+      <c r="T155" s="98"/>
+      <c r="U155" s="98"/>
+      <c r="V155" s="98"/>
+      <c r="W155" s="98"/>
+      <c r="X155" s="81"/>
+      <c r="Y155" s="81"/>
+      <c r="Z155" s="81"/>
+      <c r="AA155" s="81"/>
+      <c r="AB155" s="82"/>
+      <c r="AC155" s="98"/>
+      <c r="AD155" s="98"/>
+      <c r="AE155" s="98"/>
+      <c r="AF155" s="98"/>
+      <c r="AG155" s="98"/>
+    </row>
+    <row r="156" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A156" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B156" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C156" s="13">
+        <v>26</v>
+      </c>
+      <c r="D156" s="13">
+        <v>44</v>
+      </c>
+      <c r="E156" s="13">
+        <v>44</v>
+      </c>
+      <c r="F156" s="13">
+        <v>34</v>
+      </c>
+      <c r="G156" s="13">
+        <v>31</v>
+      </c>
+      <c r="H156" s="13">
+        <v>29</v>
+      </c>
+      <c r="I156" s="13">
+        <v>32</v>
+      </c>
+      <c r="J156" s="13">
+        <v>28</v>
+      </c>
+      <c r="K156" s="13">
+        <v>22</v>
+      </c>
+      <c r="L156" s="13">
+        <v>15</v>
+      </c>
+      <c r="M156" s="8">
+        <v>16</v>
+      </c>
+      <c r="N156" s="98"/>
+      <c r="O156" s="98"/>
+      <c r="P156" s="98"/>
+      <c r="Q156" s="98"/>
+      <c r="R156" s="98"/>
+      <c r="S156" s="98"/>
+      <c r="T156" s="98"/>
+      <c r="U156" s="98"/>
+      <c r="V156" s="98"/>
+      <c r="W156" s="98"/>
+      <c r="X156" s="81"/>
+      <c r="Y156" s="81"/>
+      <c r="Z156" s="81"/>
+      <c r="AA156" s="81"/>
+      <c r="AB156" s="82"/>
+      <c r="AC156" s="98"/>
+      <c r="AD156" s="98"/>
+      <c r="AE156" s="98"/>
+      <c r="AF156" s="98"/>
+      <c r="AG156" s="98"/>
+    </row>
+    <row r="157" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A157" s="42"/>
+      <c r="B157" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="W5" s="12" t="s">
+      <c r="C157" s="64"/>
+      <c r="D157" s="64"/>
+      <c r="E157" s="64"/>
+      <c r="F157" s="64"/>
+      <c r="G157" s="64"/>
+      <c r="H157" s="64"/>
+      <c r="I157" s="64"/>
+      <c r="J157" s="64"/>
+      <c r="K157" s="64"/>
+      <c r="L157" s="64"/>
+      <c r="M157" s="64"/>
+      <c r="N157" s="98"/>
+      <c r="O157" s="98"/>
+      <c r="P157" s="98"/>
+      <c r="Q157" s="98"/>
+      <c r="R157" s="98"/>
+      <c r="S157" s="98"/>
+      <c r="T157" s="98"/>
+      <c r="U157" s="98"/>
+      <c r="V157" s="98"/>
+      <c r="W157" s="98"/>
+      <c r="X157" s="101"/>
+      <c r="Y157" s="101"/>
+      <c r="Z157" s="101"/>
+      <c r="AA157" s="101"/>
+      <c r="AB157" s="101"/>
+      <c r="AC157" s="98"/>
+      <c r="AD157" s="98"/>
+      <c r="AE157" s="98"/>
+      <c r="AF157" s="98"/>
+      <c r="AG157" s="98"/>
+    </row>
+    <row r="158" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A158" s="42"/>
+      <c r="B158" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C158" s="8">
+        <v>902</v>
+      </c>
+      <c r="D158" s="8">
+        <v>848</v>
+      </c>
+      <c r="E158" s="8">
+        <v>824</v>
+      </c>
+      <c r="F158" s="8">
+        <v>765</v>
+      </c>
+      <c r="G158" s="8">
+        <v>750</v>
+      </c>
+      <c r="H158" s="8">
+        <v>659</v>
+      </c>
+      <c r="I158" s="8">
+        <v>564</v>
+      </c>
+      <c r="J158" s="8">
+        <v>784</v>
+      </c>
+      <c r="K158" s="8">
+        <v>769</v>
+      </c>
+      <c r="L158" s="8">
+        <v>631</v>
+      </c>
+      <c r="M158" s="8">
+        <v>470</v>
+      </c>
+      <c r="N158" s="98"/>
+      <c r="O158" s="98"/>
+      <c r="P158" s="98"/>
+      <c r="Q158" s="98"/>
+      <c r="R158" s="98"/>
+      <c r="S158" s="98"/>
+      <c r="T158" s="98"/>
+      <c r="U158" s="98"/>
+      <c r="V158" s="98"/>
+      <c r="W158" s="98"/>
+      <c r="X158" s="83"/>
+      <c r="Y158" s="83"/>
+      <c r="Z158" s="83"/>
+      <c r="AA158" s="83"/>
+      <c r="AB158" s="84"/>
+      <c r="AC158" s="98"/>
+      <c r="AD158" s="98"/>
+      <c r="AE158" s="98"/>
+      <c r="AF158" s="98"/>
+      <c r="AG158" s="98"/>
+    </row>
+    <row r="159" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A159" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B159" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C159" s="8">
+        <v>33</v>
+      </c>
+      <c r="D159" s="8">
+        <v>20</v>
+      </c>
+      <c r="E159" s="8">
+        <v>19</v>
+      </c>
+      <c r="F159" s="8">
+        <v>13</v>
+      </c>
+      <c r="G159" s="8">
+        <v>11</v>
+      </c>
+      <c r="H159" s="8">
+        <v>18</v>
+      </c>
+      <c r="I159" s="8">
+        <v>13</v>
+      </c>
+      <c r="J159" s="8">
+        <v>12</v>
+      </c>
+      <c r="K159" s="8">
+        <v>13</v>
+      </c>
+      <c r="L159" s="8">
+        <v>19</v>
+      </c>
+      <c r="M159" s="8">
+        <v>11</v>
+      </c>
+      <c r="N159" s="98"/>
+      <c r="O159" s="98"/>
+      <c r="P159" s="98"/>
+      <c r="Q159" s="98"/>
+      <c r="R159" s="98"/>
+      <c r="S159" s="98"/>
+      <c r="T159" s="98"/>
+      <c r="U159" s="98"/>
+      <c r="V159" s="98"/>
+      <c r="W159" s="98"/>
+      <c r="X159" s="83"/>
+      <c r="Y159" s="83"/>
+      <c r="Z159" s="83"/>
+      <c r="AA159" s="83"/>
+      <c r="AB159" s="84"/>
+      <c r="AC159" s="98"/>
+      <c r="AD159" s="98"/>
+      <c r="AE159" s="98"/>
+      <c r="AF159" s="98"/>
+      <c r="AG159" s="98"/>
+    </row>
+    <row r="160" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A160" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B160" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C160" s="8">
+        <v>24</v>
+      </c>
+      <c r="D160" s="8">
+        <v>20</v>
+      </c>
+      <c r="E160" s="8">
+        <v>35</v>
+      </c>
+      <c r="F160" s="8">
+        <v>15</v>
+      </c>
+      <c r="G160" s="8">
+        <v>15</v>
+      </c>
+      <c r="H160" s="8">
+        <v>22</v>
+      </c>
+      <c r="I160" s="8">
+        <v>6</v>
+      </c>
+      <c r="J160" s="8">
+        <v>15</v>
+      </c>
+      <c r="K160" s="8">
+        <v>19</v>
+      </c>
+      <c r="L160" s="8">
+        <v>18</v>
+      </c>
+      <c r="M160" s="8">
+        <v>17</v>
+      </c>
+      <c r="N160" s="98"/>
+      <c r="O160" s="98"/>
+      <c r="P160" s="98"/>
+      <c r="Q160" s="98"/>
+      <c r="R160" s="98"/>
+      <c r="S160" s="98"/>
+      <c r="T160" s="98"/>
+      <c r="U160" s="98"/>
+      <c r="V160" s="98"/>
+      <c r="W160" s="83"/>
+      <c r="X160" s="83"/>
+      <c r="Y160" s="83"/>
+      <c r="Z160" s="83"/>
+      <c r="AA160" s="83"/>
+      <c r="AB160" s="84"/>
+      <c r="AC160" s="98"/>
+      <c r="AD160" s="98"/>
+      <c r="AE160" s="98"/>
+      <c r="AF160" s="98"/>
+      <c r="AG160" s="98"/>
+    </row>
+    <row r="161" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A161" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B161" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C161" s="8">
+        <v>33</v>
+      </c>
+      <c r="D161" s="8">
+        <v>26</v>
+      </c>
+      <c r="E161" s="8">
+        <v>26</v>
+      </c>
+      <c r="F161" s="8">
+        <v>20</v>
+      </c>
+      <c r="G161" s="8">
+        <v>23</v>
+      </c>
+      <c r="H161" s="8">
+        <v>28</v>
+      </c>
+      <c r="I161" s="8">
+        <v>36</v>
+      </c>
+      <c r="J161" s="8">
+        <v>28</v>
+      </c>
+      <c r="K161" s="8">
+        <v>36</v>
+      </c>
+      <c r="L161" s="8">
+        <v>31</v>
+      </c>
+      <c r="M161" s="8">
+        <v>10</v>
+      </c>
+      <c r="N161" s="98"/>
+      <c r="O161" s="98"/>
+      <c r="P161" s="98"/>
+      <c r="Q161" s="98"/>
+      <c r="R161" s="98"/>
+      <c r="S161" s="98"/>
+      <c r="T161" s="98"/>
+      <c r="U161" s="98"/>
+      <c r="V161" s="98"/>
+      <c r="W161" s="83"/>
+      <c r="X161" s="83"/>
+      <c r="Y161" s="83"/>
+      <c r="Z161" s="83"/>
+      <c r="AA161" s="83"/>
+      <c r="AB161" s="84"/>
+      <c r="AC161" s="98"/>
+      <c r="AD161" s="98"/>
+      <c r="AE161" s="98"/>
+      <c r="AF161" s="98"/>
+      <c r="AG161" s="98"/>
+    </row>
+    <row r="162" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A162" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B162" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" s="8">
+        <v>138</v>
+      </c>
+      <c r="D162" s="8">
+        <v>126</v>
+      </c>
+      <c r="E162" s="8">
+        <v>149</v>
+      </c>
+      <c r="F162" s="8">
+        <v>123</v>
+      </c>
+      <c r="G162" s="8">
+        <v>124</v>
+      </c>
+      <c r="H162" s="8">
+        <v>127</v>
+      </c>
+      <c r="I162" s="8">
+        <v>111</v>
+      </c>
+      <c r="J162" s="8">
+        <v>155</v>
+      </c>
+      <c r="K162" s="8">
+        <v>139</v>
+      </c>
+      <c r="L162" s="8">
+        <v>113</v>
+      </c>
+      <c r="M162" s="8">
+        <v>80</v>
+      </c>
+      <c r="N162" s="98"/>
+      <c r="O162" s="98"/>
+      <c r="P162" s="98"/>
+      <c r="Q162" s="98"/>
+      <c r="R162" s="98"/>
+      <c r="S162" s="98"/>
+      <c r="T162" s="98"/>
+      <c r="U162" s="98"/>
+      <c r="V162" s="98"/>
+      <c r="W162" s="83"/>
+      <c r="X162" s="83"/>
+      <c r="Y162" s="83"/>
+      <c r="Z162" s="83"/>
+      <c r="AA162" s="83"/>
+      <c r="AB162" s="84"/>
+      <c r="AC162" s="98"/>
+      <c r="AD162" s="98"/>
+      <c r="AE162" s="98"/>
+      <c r="AF162" s="98"/>
+      <c r="AG162" s="98"/>
+    </row>
+    <row r="163" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A163" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B163" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" s="8">
+        <v>26</v>
+      </c>
+      <c r="D163" s="8">
+        <v>34</v>
+      </c>
+      <c r="E163" s="8">
+        <v>24</v>
+      </c>
+      <c r="F163" s="8">
         <v>56</v>
       </c>
-      <c r="X5" s="9" t="s">
+      <c r="G163" s="8">
+        <v>44</v>
+      </c>
+      <c r="H163" s="8">
+        <v>30</v>
+      </c>
+      <c r="I163" s="8">
+        <v>38</v>
+      </c>
+      <c r="J163" s="8">
+        <v>36</v>
+      </c>
+      <c r="K163" s="8">
+        <v>41</v>
+      </c>
+      <c r="L163" s="8">
+        <v>22</v>
+      </c>
+      <c r="M163" s="8">
+        <v>28</v>
+      </c>
+      <c r="N163" s="98"/>
+      <c r="O163" s="98"/>
+      <c r="P163" s="98"/>
+      <c r="Q163" s="98"/>
+      <c r="R163" s="98"/>
+      <c r="S163" s="98"/>
+      <c r="T163" s="98"/>
+      <c r="U163" s="98"/>
+      <c r="V163" s="98"/>
+      <c r="W163" s="83"/>
+      <c r="X163" s="83"/>
+      <c r="Y163" s="83"/>
+      <c r="Z163" s="83"/>
+      <c r="AA163" s="83"/>
+      <c r="AB163" s="84"/>
+      <c r="AC163" s="98"/>
+      <c r="AD163" s="98"/>
+      <c r="AE163" s="98"/>
+      <c r="AF163" s="98"/>
+      <c r="AG163" s="98"/>
+    </row>
+    <row r="164" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A164" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B164" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C164" s="8">
+        <v>25</v>
+      </c>
+      <c r="D164" s="8">
+        <v>29</v>
+      </c>
+      <c r="E164" s="8">
+        <v>22</v>
+      </c>
+      <c r="F164" s="8">
+        <v>23</v>
+      </c>
+      <c r="G164" s="8">
+        <v>21</v>
+      </c>
+      <c r="H164" s="8">
+        <v>22</v>
+      </c>
+      <c r="I164" s="8">
+        <v>12</v>
+      </c>
+      <c r="J164" s="8">
+        <v>37</v>
+      </c>
+      <c r="K164" s="8">
+        <v>29</v>
+      </c>
+      <c r="L164" s="8">
+        <v>16</v>
+      </c>
+      <c r="M164" s="8">
+        <v>15</v>
+      </c>
+      <c r="N164" s="98"/>
+      <c r="O164" s="98"/>
+      <c r="P164" s="98"/>
+      <c r="Q164" s="98"/>
+      <c r="R164" s="98"/>
+      <c r="S164" s="98"/>
+      <c r="T164" s="98"/>
+      <c r="U164" s="98"/>
+      <c r="V164" s="98"/>
+      <c r="W164" s="83"/>
+      <c r="X164" s="83"/>
+      <c r="Y164" s="83"/>
+      <c r="Z164" s="83"/>
+      <c r="AA164" s="83"/>
+      <c r="AB164" s="84"/>
+      <c r="AC164" s="98"/>
+      <c r="AD164" s="98"/>
+      <c r="AE164" s="98"/>
+      <c r="AF164" s="98"/>
+      <c r="AG164" s="98"/>
+    </row>
+    <row r="165" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A165" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B165" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C165" s="8">
+        <v>77</v>
+      </c>
+      <c r="D165" s="8">
+        <v>69</v>
+      </c>
+      <c r="E165" s="8">
+        <v>69</v>
+      </c>
+      <c r="F165" s="8">
+        <v>67</v>
+      </c>
+      <c r="G165" s="8">
+        <v>74</v>
+      </c>
+      <c r="H165" s="8">
+        <v>41</v>
+      </c>
+      <c r="I165" s="8">
+        <v>26</v>
+      </c>
+      <c r="J165" s="8">
+        <v>56</v>
+      </c>
+      <c r="K165" s="8">
+        <v>56</v>
+      </c>
+      <c r="L165" s="8">
+        <v>58</v>
+      </c>
+      <c r="M165" s="8">
+        <v>38</v>
+      </c>
+      <c r="N165" s="98"/>
+      <c r="O165" s="98"/>
+      <c r="P165" s="98"/>
+      <c r="Q165" s="98"/>
+      <c r="R165" s="98"/>
+      <c r="S165" s="98"/>
+      <c r="T165" s="98"/>
+      <c r="U165" s="98"/>
+      <c r="V165" s="98"/>
+      <c r="W165" s="83"/>
+      <c r="X165" s="83"/>
+      <c r="Y165" s="83"/>
+      <c r="Z165" s="83"/>
+      <c r="AA165" s="83"/>
+      <c r="AB165" s="84"/>
+      <c r="AC165" s="98"/>
+      <c r="AD165" s="98"/>
+      <c r="AE165" s="98"/>
+      <c r="AF165" s="98"/>
+      <c r="AG165" s="98"/>
+    </row>
+    <row r="166" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A166" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B166" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" s="8">
+        <v>39</v>
+      </c>
+      <c r="D166" s="8">
+        <v>33</v>
+      </c>
+      <c r="E166" s="8">
+        <v>29</v>
+      </c>
+      <c r="F166" s="8">
+        <v>32</v>
+      </c>
+      <c r="G166" s="8">
+        <v>39</v>
+      </c>
+      <c r="H166" s="8">
+        <v>31</v>
+      </c>
+      <c r="I166" s="8">
+        <v>28</v>
+      </c>
+      <c r="J166" s="8">
+        <v>46</v>
+      </c>
+      <c r="K166" s="8">
+        <v>37</v>
+      </c>
+      <c r="L166" s="8">
+        <v>34</v>
+      </c>
+      <c r="M166" s="8">
+        <v>22</v>
+      </c>
+      <c r="N166" s="98"/>
+      <c r="O166" s="98"/>
+      <c r="P166" s="98"/>
+      <c r="Q166" s="98"/>
+      <c r="R166" s="98"/>
+      <c r="S166" s="98"/>
+      <c r="T166" s="98"/>
+      <c r="U166" s="98"/>
+      <c r="V166" s="98"/>
+      <c r="W166" s="83"/>
+      <c r="X166" s="83"/>
+      <c r="Y166" s="83"/>
+      <c r="Z166" s="83"/>
+      <c r="AA166" s="83"/>
+      <c r="AB166" s="84"/>
+      <c r="AC166" s="98"/>
+      <c r="AD166" s="98"/>
+      <c r="AE166" s="98"/>
+      <c r="AF166" s="98"/>
+      <c r="AG166" s="98"/>
+    </row>
+    <row r="167" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A167" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B167" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" s="8">
+        <v>24</v>
+      </c>
+      <c r="D167" s="8">
+        <v>21</v>
+      </c>
+      <c r="E167" s="8">
+        <v>14</v>
+      </c>
+      <c r="F167" s="8">
+        <v>14</v>
+      </c>
+      <c r="G167" s="8">
+        <v>14</v>
+      </c>
+      <c r="H167" s="8">
+        <v>14</v>
+      </c>
+      <c r="I167" s="8">
+        <v>6</v>
+      </c>
+      <c r="J167" s="8">
+        <v>15</v>
+      </c>
+      <c r="K167" s="8">
+        <v>11</v>
+      </c>
+      <c r="L167" s="8">
+        <v>12</v>
+      </c>
+      <c r="M167" s="8">
+        <v>12</v>
+      </c>
+      <c r="N167" s="98"/>
+      <c r="O167" s="98"/>
+      <c r="P167" s="98"/>
+      <c r="Q167" s="98"/>
+      <c r="R167" s="98"/>
+      <c r="S167" s="98"/>
+      <c r="T167" s="98"/>
+      <c r="U167" s="98"/>
+      <c r="V167" s="98"/>
+      <c r="W167" s="83"/>
+      <c r="X167" s="83"/>
+      <c r="Y167" s="83"/>
+      <c r="Z167" s="83"/>
+      <c r="AA167" s="83"/>
+      <c r="AB167" s="84"/>
+      <c r="AC167" s="98"/>
+      <c r="AD167" s="98"/>
+      <c r="AE167" s="98"/>
+      <c r="AF167" s="98"/>
+      <c r="AG167" s="98"/>
+    </row>
+    <row r="168" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A168" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B168" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168" s="8">
+        <v>25</v>
+      </c>
+      <c r="D168" s="8">
+        <v>26</v>
+      </c>
+      <c r="E168" s="8">
+        <v>40</v>
+      </c>
+      <c r="F168" s="8">
+        <v>30</v>
+      </c>
+      <c r="G168" s="8">
+        <v>35</v>
+      </c>
+      <c r="H168" s="8">
+        <v>17</v>
+      </c>
+      <c r="I168" s="8">
+        <v>10</v>
+      </c>
+      <c r="J168" s="8">
+        <v>32</v>
+      </c>
+      <c r="K168" s="8">
         <v>19</v>
       </c>
-      <c r="Y5" s="9"/>
-[...1 lines deleted...]
-      <c r="AA5" s="9" t="s">
+      <c r="L168" s="8">
+        <v>18</v>
+      </c>
+      <c r="M168" s="8">
+        <v>11</v>
+      </c>
+      <c r="N168" s="98"/>
+      <c r="O168" s="98"/>
+      <c r="P168" s="98"/>
+      <c r="Q168" s="98"/>
+      <c r="R168" s="98"/>
+      <c r="S168" s="98"/>
+      <c r="T168" s="98"/>
+      <c r="U168" s="98"/>
+      <c r="V168" s="98"/>
+      <c r="W168" s="83"/>
+      <c r="X168" s="83"/>
+      <c r="Y168" s="83"/>
+      <c r="Z168" s="83"/>
+      <c r="AA168" s="83"/>
+      <c r="AB168" s="84"/>
+      <c r="AC168" s="98"/>
+      <c r="AD168" s="98"/>
+      <c r="AE168" s="98"/>
+      <c r="AF168" s="98"/>
+      <c r="AG168" s="98"/>
+    </row>
+    <row r="169" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A169" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B169" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C169" s="8">
+        <v>46</v>
+      </c>
+      <c r="D169" s="8">
+        <v>36</v>
+      </c>
+      <c r="E169" s="8">
+        <v>47</v>
+      </c>
+      <c r="F169" s="8">
+        <v>44</v>
+      </c>
+      <c r="G169" s="8">
+        <v>60</v>
+      </c>
+      <c r="H169" s="8">
+        <v>59</v>
+      </c>
+      <c r="I169" s="8">
+        <v>34</v>
+      </c>
+      <c r="J169" s="8">
+        <v>48</v>
+      </c>
+      <c r="K169" s="8">
+        <v>48</v>
+      </c>
+      <c r="L169" s="8">
+        <v>47</v>
+      </c>
+      <c r="M169" s="8">
+        <v>37</v>
+      </c>
+      <c r="N169" s="98"/>
+      <c r="O169" s="98"/>
+      <c r="P169" s="98"/>
+      <c r="Q169" s="98"/>
+      <c r="R169" s="98"/>
+      <c r="S169" s="98"/>
+      <c r="T169" s="98"/>
+      <c r="U169" s="98"/>
+      <c r="V169" s="98"/>
+      <c r="W169" s="83"/>
+      <c r="X169" s="83"/>
+      <c r="Y169" s="83"/>
+      <c r="Z169" s="83"/>
+      <c r="AA169" s="83"/>
+      <c r="AB169" s="84"/>
+      <c r="AC169" s="98"/>
+      <c r="AD169" s="98"/>
+      <c r="AE169" s="98"/>
+      <c r="AF169" s="98"/>
+      <c r="AG169" s="98"/>
+    </row>
+    <row r="170" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A170" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B170" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C170" s="8">
+        <v>76</v>
+      </c>
+      <c r="D170" s="8">
+        <v>62</v>
+      </c>
+      <c r="E170" s="8">
+        <v>53</v>
+      </c>
+      <c r="F170" s="8">
+        <v>61</v>
+      </c>
+      <c r="G170" s="8">
+        <v>47</v>
+      </c>
+      <c r="H170" s="8">
+        <v>47</v>
+      </c>
+      <c r="I170" s="8">
+        <v>46</v>
+      </c>
+      <c r="J170" s="8">
+        <v>52</v>
+      </c>
+      <c r="K170" s="8">
+        <v>65</v>
+      </c>
+      <c r="L170" s="8">
+        <v>45</v>
+      </c>
+      <c r="M170" s="8">
+        <v>31</v>
+      </c>
+      <c r="N170" s="98"/>
+      <c r="O170" s="98"/>
+      <c r="P170" s="98"/>
+      <c r="Q170" s="98"/>
+      <c r="R170" s="98"/>
+      <c r="S170" s="98"/>
+      <c r="T170" s="98"/>
+      <c r="U170" s="98"/>
+      <c r="V170" s="98"/>
+      <c r="W170" s="83"/>
+      <c r="X170" s="83"/>
+      <c r="Y170" s="83"/>
+      <c r="Z170" s="83"/>
+      <c r="AA170" s="83"/>
+      <c r="AB170" s="84"/>
+      <c r="AC170" s="98"/>
+      <c r="AD170" s="98"/>
+      <c r="AE170" s="98"/>
+      <c r="AF170" s="98"/>
+      <c r="AG170" s="98"/>
+    </row>
+    <row r="171" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A171" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B171" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" s="8">
+        <v>17</v>
+      </c>
+      <c r="D171" s="8">
+        <v>22</v>
+      </c>
+      <c r="E171" s="8">
+        <v>13</v>
+      </c>
+      <c r="F171" s="8">
+        <v>10</v>
+      </c>
+      <c r="G171" s="8">
+        <v>12</v>
+      </c>
+      <c r="H171" s="8">
+        <v>11</v>
+      </c>
+      <c r="I171" s="8">
+        <v>13</v>
+      </c>
+      <c r="J171" s="8">
+        <v>12</v>
+      </c>
+      <c r="K171" s="8">
+        <v>15</v>
+      </c>
+      <c r="L171" s="8">
+        <v>12</v>
+      </c>
+      <c r="M171" s="8">
+        <v>5</v>
+      </c>
+      <c r="N171" s="98"/>
+      <c r="O171" s="98"/>
+      <c r="P171" s="98"/>
+      <c r="Q171" s="98"/>
+      <c r="R171" s="98"/>
+      <c r="S171" s="98"/>
+      <c r="T171" s="98"/>
+      <c r="U171" s="98"/>
+      <c r="V171" s="98"/>
+      <c r="W171" s="83"/>
+      <c r="X171" s="83"/>
+      <c r="Y171" s="83"/>
+      <c r="Z171" s="83"/>
+      <c r="AA171" s="83"/>
+      <c r="AB171" s="84"/>
+      <c r="AC171" s="98"/>
+      <c r="AD171" s="98"/>
+      <c r="AE171" s="98"/>
+      <c r="AF171" s="98"/>
+      <c r="AG171" s="98"/>
+    </row>
+    <row r="172" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A172" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B172" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C172" s="8">
+        <v>17</v>
+      </c>
+      <c r="D172" s="8">
+        <v>23</v>
+      </c>
+      <c r="E172" s="8">
+        <v>21</v>
+      </c>
+      <c r="F172" s="8">
+        <v>29</v>
+      </c>
+      <c r="G172" s="8">
         <v>20</v>
       </c>
-      <c r="AB5" s="9"/>
-[...4 lines deleted...]
-      <c r="AE5" s="12" t="s">
+      <c r="H172" s="8">
+        <v>19</v>
+      </c>
+      <c r="I172" s="8">
+        <v>7</v>
+      </c>
+      <c r="J172" s="8">
+        <v>21</v>
+      </c>
+      <c r="K172" s="8">
+        <v>19</v>
+      </c>
+      <c r="L172" s="8">
+        <v>5</v>
+      </c>
+      <c r="M172" s="8">
+        <v>9</v>
+      </c>
+      <c r="N172" s="98"/>
+      <c r="O172" s="98"/>
+      <c r="P172" s="98"/>
+      <c r="Q172" s="98"/>
+      <c r="R172" s="98"/>
+      <c r="S172" s="98"/>
+      <c r="T172" s="98"/>
+      <c r="U172" s="98"/>
+      <c r="V172" s="98"/>
+      <c r="W172" s="83"/>
+      <c r="X172" s="83"/>
+      <c r="Y172" s="83"/>
+      <c r="Z172" s="83"/>
+      <c r="AA172" s="83"/>
+      <c r="AB172" s="84"/>
+      <c r="AC172" s="98"/>
+      <c r="AD172" s="98"/>
+      <c r="AE172" s="98"/>
+      <c r="AF172" s="98"/>
+      <c r="AG172" s="98"/>
+    </row>
+    <row r="173" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A173" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B173" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" s="8">
+        <v>283</v>
+      </c>
+      <c r="D173" s="8">
+        <v>273</v>
+      </c>
+      <c r="E173" s="8">
+        <v>236</v>
+      </c>
+      <c r="F173" s="8">
+        <v>205</v>
+      </c>
+      <c r="G173" s="8">
+        <v>191</v>
+      </c>
+      <c r="H173" s="8">
+        <v>152</v>
+      </c>
+      <c r="I173" s="8">
+        <v>161</v>
+      </c>
+      <c r="J173" s="8">
+        <v>200</v>
+      </c>
+      <c r="K173" s="8">
+        <v>205</v>
+      </c>
+      <c r="L173" s="8">
+        <v>168</v>
+      </c>
+      <c r="M173" s="8">
+        <v>133</v>
+      </c>
+      <c r="N173" s="98"/>
+      <c r="O173" s="98"/>
+      <c r="P173" s="98"/>
+      <c r="Q173" s="98"/>
+      <c r="R173" s="98"/>
+      <c r="S173" s="98"/>
+      <c r="T173" s="98"/>
+      <c r="U173" s="98"/>
+      <c r="V173" s="98"/>
+      <c r="W173" s="83"/>
+      <c r="X173" s="83"/>
+      <c r="Y173" s="83"/>
+      <c r="Z173" s="83"/>
+      <c r="AA173" s="83"/>
+      <c r="AB173" s="84"/>
+      <c r="AC173" s="98"/>
+      <c r="AD173" s="98"/>
+      <c r="AE173" s="98"/>
+      <c r="AF173" s="98"/>
+      <c r="AG173" s="98"/>
+    </row>
+    <row r="174" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A174" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B174" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C174" s="8">
+        <v>5</v>
+      </c>
+      <c r="D174" s="8">
+        <v>2</v>
+      </c>
+      <c r="E174" s="8">
+        <v>5</v>
+      </c>
+      <c r="F174" s="8">
+        <v>6</v>
+      </c>
+      <c r="G174" s="8">
+        <v>1</v>
+      </c>
+      <c r="H174" s="8">
+        <v>5</v>
+      </c>
+      <c r="I174" s="8">
+        <v>1</v>
+      </c>
+      <c r="J174" s="8">
+        <v>4</v>
+      </c>
+      <c r="K174" s="8">
+        <v>4</v>
+      </c>
+      <c r="L174" s="8">
+        <v>4</v>
+      </c>
+      <c r="M174" s="8">
+        <v>2</v>
+      </c>
+      <c r="N174" s="98"/>
+      <c r="O174" s="98"/>
+      <c r="P174" s="98"/>
+      <c r="Q174" s="98"/>
+      <c r="R174" s="98"/>
+      <c r="S174" s="98"/>
+      <c r="T174" s="98"/>
+      <c r="U174" s="98"/>
+      <c r="V174" s="98"/>
+      <c r="W174" s="83"/>
+      <c r="X174" s="83"/>
+      <c r="Y174" s="83"/>
+      <c r="Z174" s="83"/>
+      <c r="AA174" s="83"/>
+      <c r="AB174" s="84"/>
+      <c r="AC174" s="98"/>
+      <c r="AD174" s="98"/>
+      <c r="AE174" s="98"/>
+      <c r="AF174" s="98"/>
+      <c r="AG174" s="98"/>
+    </row>
+    <row r="175" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A175" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B175" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C175" s="8">
+        <v>14</v>
+      </c>
+      <c r="D175" s="8">
+        <v>26</v>
+      </c>
+      <c r="E175" s="8">
+        <v>22</v>
+      </c>
+      <c r="F175" s="8">
+        <v>17</v>
+      </c>
+      <c r="G175" s="8">
+        <v>19</v>
+      </c>
+      <c r="H175" s="8">
+        <v>16</v>
+      </c>
+      <c r="I175" s="8">
+        <v>16</v>
+      </c>
+      <c r="J175" s="8">
+        <v>15</v>
+      </c>
+      <c r="K175" s="8">
+        <v>13</v>
+      </c>
+      <c r="L175" s="8">
+        <v>9</v>
+      </c>
+      <c r="M175" s="8">
+        <v>9</v>
+      </c>
+      <c r="N175" s="98"/>
+      <c r="O175" s="98"/>
+      <c r="P175" s="98"/>
+      <c r="Q175" s="98"/>
+      <c r="R175" s="98"/>
+      <c r="S175" s="98"/>
+      <c r="T175" s="98"/>
+      <c r="U175" s="98"/>
+      <c r="V175" s="98"/>
+      <c r="W175" s="83"/>
+      <c r="X175" s="83"/>
+      <c r="Y175" s="83"/>
+      <c r="Z175" s="83"/>
+      <c r="AA175" s="83"/>
+      <c r="AB175" s="84"/>
+      <c r="AC175" s="98"/>
+      <c r="AD175" s="98"/>
+      <c r="AE175" s="98"/>
+      <c r="AF175" s="98"/>
+      <c r="AG175" s="98"/>
+    </row>
+    <row r="176" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A176" s="42"/>
+      <c r="B176" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C176" s="64"/>
+      <c r="D176" s="64"/>
+      <c r="E176" s="64"/>
+      <c r="F176" s="64"/>
+      <c r="G176" s="64"/>
+      <c r="H176" s="64"/>
+      <c r="I176" s="64"/>
+      <c r="J176" s="64"/>
+      <c r="K176" s="64"/>
+      <c r="L176" s="64"/>
+      <c r="M176" s="64"/>
+      <c r="N176" s="98"/>
+      <c r="O176" s="98"/>
+      <c r="P176" s="98"/>
+      <c r="Q176" s="98"/>
+      <c r="R176" s="98"/>
+      <c r="S176" s="98"/>
+      <c r="T176" s="98"/>
+      <c r="U176" s="98"/>
+      <c r="V176" s="98"/>
+      <c r="W176" s="101"/>
+      <c r="X176" s="101"/>
+      <c r="Y176" s="101"/>
+      <c r="Z176" s="101"/>
+      <c r="AA176" s="101"/>
+      <c r="AB176" s="101"/>
+      <c r="AC176" s="98"/>
+      <c r="AD176" s="98"/>
+      <c r="AE176" s="98"/>
+      <c r="AF176" s="98"/>
+      <c r="AG176" s="98"/>
+    </row>
+    <row r="177" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A177" s="42"/>
+      <c r="B177" s="106" t="s">
+        <v>1</v>
+      </c>
+      <c r="C177" s="14">
+        <v>654</v>
+      </c>
+      <c r="D177" s="14">
+        <v>651</v>
+      </c>
+      <c r="E177" s="14">
+        <v>569</v>
+      </c>
+      <c r="F177" s="14">
+        <v>546</v>
+      </c>
+      <c r="G177" s="14">
+        <v>532</v>
+      </c>
+      <c r="H177" s="14">
+        <v>504</v>
+      </c>
+      <c r="I177" s="14">
+        <v>425</v>
+      </c>
+      <c r="J177" s="14">
+        <v>589</v>
+      </c>
+      <c r="K177" s="14">
+        <v>536</v>
+      </c>
+      <c r="L177" s="14">
+        <v>491</v>
+      </c>
+      <c r="M177" s="8">
+        <v>392</v>
+      </c>
+      <c r="N177" s="98"/>
+      <c r="O177" s="98"/>
+      <c r="P177" s="98"/>
+      <c r="Q177" s="98"/>
+      <c r="R177" s="98"/>
+      <c r="S177" s="98"/>
+      <c r="T177" s="98"/>
+      <c r="U177" s="98"/>
+      <c r="V177" s="98"/>
+      <c r="W177" s="85"/>
+      <c r="X177" s="85"/>
+      <c r="Y177" s="85"/>
+      <c r="Z177" s="85"/>
+      <c r="AA177" s="85"/>
+      <c r="AB177" s="86"/>
+      <c r="AC177" s="98"/>
+      <c r="AD177" s="98"/>
+      <c r="AE177" s="98"/>
+      <c r="AF177" s="98"/>
+      <c r="AG177" s="98"/>
+    </row>
+    <row r="178" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A178" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B178" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C178" s="14">
+        <v>17</v>
+      </c>
+      <c r="D178" s="14">
+        <v>22</v>
+      </c>
+      <c r="E178" s="14">
+        <v>15</v>
+      </c>
+      <c r="F178" s="14">
+        <v>15</v>
+      </c>
+      <c r="G178" s="14">
+        <v>15</v>
+      </c>
+      <c r="H178" s="14">
+        <v>14</v>
+      </c>
+      <c r="I178" s="14">
+        <v>10</v>
+      </c>
+      <c r="J178" s="14">
+        <v>12</v>
+      </c>
+      <c r="K178" s="14">
+        <v>11</v>
+      </c>
+      <c r="L178" s="14">
+        <v>9</v>
+      </c>
+      <c r="M178" s="8">
+        <v>6</v>
+      </c>
+      <c r="N178" s="98"/>
+      <c r="O178" s="98"/>
+      <c r="P178" s="98"/>
+      <c r="Q178" s="98"/>
+      <c r="R178" s="98"/>
+      <c r="S178" s="98"/>
+      <c r="T178" s="98"/>
+      <c r="U178" s="98"/>
+      <c r="V178" s="98"/>
+      <c r="W178" s="85"/>
+      <c r="X178" s="85"/>
+      <c r="Y178" s="85"/>
+      <c r="Z178" s="85"/>
+      <c r="AA178" s="85"/>
+      <c r="AB178" s="86"/>
+      <c r="AC178" s="98"/>
+      <c r="AD178" s="98"/>
+      <c r="AE178" s="98"/>
+      <c r="AF178" s="98"/>
+      <c r="AG178" s="98"/>
+    </row>
+    <row r="179" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A179" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B179" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C179" s="14">
+        <v>19</v>
+      </c>
+      <c r="D179" s="14">
+        <v>21</v>
+      </c>
+      <c r="E179" s="14">
+        <v>17</v>
+      </c>
+      <c r="F179" s="14">
+        <v>14</v>
+      </c>
+      <c r="G179" s="14">
+        <v>22</v>
+      </c>
+      <c r="H179" s="14">
+        <v>14</v>
+      </c>
+      <c r="I179" s="14">
+        <v>3</v>
+      </c>
+      <c r="J179" s="14">
+        <v>5</v>
+      </c>
+      <c r="K179" s="14">
+        <v>9</v>
+      </c>
+      <c r="L179" s="14">
+        <v>7</v>
+      </c>
+      <c r="M179" s="8">
+        <v>9</v>
+      </c>
+      <c r="N179" s="98"/>
+      <c r="O179" s="98"/>
+      <c r="P179" s="98"/>
+      <c r="Q179" s="98"/>
+      <c r="R179" s="98"/>
+      <c r="S179" s="98"/>
+      <c r="T179" s="98"/>
+      <c r="U179" s="98"/>
+      <c r="V179" s="85"/>
+      <c r="W179" s="85"/>
+      <c r="X179" s="85"/>
+      <c r="Y179" s="85"/>
+      <c r="Z179" s="85"/>
+      <c r="AA179" s="85"/>
+      <c r="AB179" s="86"/>
+      <c r="AC179" s="98"/>
+      <c r="AD179" s="98"/>
+      <c r="AE179" s="98"/>
+      <c r="AF179" s="98"/>
+      <c r="AG179" s="98"/>
+    </row>
+    <row r="180" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A180" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B180" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C180" s="14">
+        <v>16</v>
+      </c>
+      <c r="D180" s="14">
+        <v>21</v>
+      </c>
+      <c r="E180" s="14">
+        <v>24</v>
+      </c>
+      <c r="F180" s="14">
+        <v>21</v>
+      </c>
+      <c r="G180" s="14">
+        <v>23</v>
+      </c>
+      <c r="H180" s="14">
+        <v>19</v>
+      </c>
+      <c r="I180" s="14">
+        <v>23</v>
+      </c>
+      <c r="J180" s="14">
+        <v>25</v>
+      </c>
+      <c r="K180" s="14">
+        <v>20</v>
+      </c>
+      <c r="L180" s="14">
+        <v>20</v>
+      </c>
+      <c r="M180" s="8">
+        <v>8</v>
+      </c>
+      <c r="N180" s="98"/>
+      <c r="O180" s="98"/>
+      <c r="P180" s="98"/>
+      <c r="Q180" s="98"/>
+      <c r="R180" s="98"/>
+      <c r="S180" s="98"/>
+      <c r="T180" s="98"/>
+      <c r="U180" s="98"/>
+      <c r="V180" s="85"/>
+      <c r="W180" s="85"/>
+      <c r="X180" s="85"/>
+      <c r="Y180" s="85"/>
+      <c r="Z180" s="85"/>
+      <c r="AA180" s="85"/>
+      <c r="AB180" s="86"/>
+      <c r="AC180" s="98"/>
+      <c r="AD180" s="98"/>
+      <c r="AE180" s="98"/>
+      <c r="AF180" s="98"/>
+      <c r="AG180" s="98"/>
+    </row>
+    <row r="181" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A181" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B181" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" s="14">
+        <v>93</v>
+      </c>
+      <c r="D181" s="14">
+        <v>98</v>
+      </c>
+      <c r="E181" s="14">
+        <v>96</v>
+      </c>
+      <c r="F181" s="14">
+        <v>81</v>
+      </c>
+      <c r="G181" s="14">
+        <v>78</v>
+      </c>
+      <c r="H181" s="14">
+        <v>94</v>
+      </c>
+      <c r="I181" s="14">
+        <v>88</v>
+      </c>
+      <c r="J181" s="14">
+        <v>122</v>
+      </c>
+      <c r="K181" s="14">
+        <v>98</v>
+      </c>
+      <c r="L181" s="14">
+        <v>89</v>
+      </c>
+      <c r="M181" s="8">
+        <v>71</v>
+      </c>
+      <c r="N181" s="98"/>
+      <c r="O181" s="98"/>
+      <c r="P181" s="98"/>
+      <c r="Q181" s="98"/>
+      <c r="R181" s="98"/>
+      <c r="S181" s="98"/>
+      <c r="T181" s="98"/>
+      <c r="U181" s="98"/>
+      <c r="V181" s="85"/>
+      <c r="W181" s="85"/>
+      <c r="X181" s="85"/>
+      <c r="Y181" s="85"/>
+      <c r="Z181" s="85"/>
+      <c r="AA181" s="85"/>
+      <c r="AB181" s="86"/>
+      <c r="AC181" s="98"/>
+      <c r="AD181" s="98"/>
+      <c r="AE181" s="98"/>
+      <c r="AF181" s="98"/>
+      <c r="AG181" s="98"/>
+    </row>
+    <row r="182" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A182" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B182" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C182" s="14">
+        <v>36</v>
+      </c>
+      <c r="D182" s="14">
+        <v>30</v>
+      </c>
+      <c r="E182" s="14">
+        <v>21</v>
+      </c>
+      <c r="F182" s="14">
+        <v>28</v>
+      </c>
+      <c r="G182" s="14">
+        <v>28</v>
+      </c>
+      <c r="H182" s="14">
+        <v>42</v>
+      </c>
+      <c r="I182" s="14">
+        <v>30</v>
+      </c>
+      <c r="J182" s="14">
+        <v>28</v>
+      </c>
+      <c r="K182" s="14">
+        <v>28</v>
+      </c>
+      <c r="L182" s="14">
+        <v>22</v>
+      </c>
+      <c r="M182" s="8">
+        <v>24</v>
+      </c>
+      <c r="N182" s="98"/>
+      <c r="O182" s="98"/>
+      <c r="P182" s="98"/>
+      <c r="Q182" s="98"/>
+      <c r="R182" s="98"/>
+      <c r="S182" s="98"/>
+      <c r="T182" s="98"/>
+      <c r="U182" s="98"/>
+      <c r="V182" s="85"/>
+      <c r="W182" s="85"/>
+      <c r="X182" s="85"/>
+      <c r="Y182" s="85"/>
+      <c r="Z182" s="85"/>
+      <c r="AA182" s="85"/>
+      <c r="AB182" s="86"/>
+      <c r="AC182" s="98"/>
+      <c r="AD182" s="98"/>
+      <c r="AE182" s="98"/>
+      <c r="AF182" s="98"/>
+      <c r="AG182" s="98"/>
+    </row>
+    <row r="183" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A183" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B183" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C183" s="14">
+        <v>21</v>
+      </c>
+      <c r="D183" s="14">
+        <v>20</v>
+      </c>
+      <c r="E183" s="14">
+        <v>12</v>
+      </c>
+      <c r="F183" s="14">
+        <v>13</v>
+      </c>
+      <c r="G183" s="14">
+        <v>15</v>
+      </c>
+      <c r="H183" s="14">
+        <v>23</v>
+      </c>
+      <c r="I183" s="14">
+        <v>7</v>
+      </c>
+      <c r="J183" s="14">
+        <v>16</v>
+      </c>
+      <c r="K183" s="14">
+        <v>22</v>
+      </c>
+      <c r="L183" s="14">
+        <v>18</v>
+      </c>
+      <c r="M183" s="8">
+        <v>19</v>
+      </c>
+      <c r="N183" s="98"/>
+      <c r="O183" s="98"/>
+      <c r="P183" s="98"/>
+      <c r="Q183" s="98"/>
+      <c r="R183" s="98"/>
+      <c r="S183" s="98"/>
+      <c r="T183" s="98"/>
+      <c r="U183" s="98"/>
+      <c r="V183" s="85"/>
+      <c r="W183" s="85"/>
+      <c r="X183" s="85"/>
+      <c r="Y183" s="85"/>
+      <c r="Z183" s="85"/>
+      <c r="AA183" s="85"/>
+      <c r="AB183" s="86"/>
+      <c r="AC183" s="98"/>
+      <c r="AD183" s="98"/>
+      <c r="AE183" s="98"/>
+      <c r="AF183" s="98"/>
+      <c r="AG183" s="98"/>
+    </row>
+    <row r="184" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A184" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B184" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C184" s="14">
+        <v>62</v>
+      </c>
+      <c r="D184" s="14">
         <v>55</v>
       </c>
-      <c r="AF5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AG5" s="9" t="s">
+      <c r="E184" s="14">
+        <v>47</v>
+      </c>
+      <c r="F184" s="14">
+        <v>52</v>
+      </c>
+      <c r="G184" s="14">
+        <v>43</v>
+      </c>
+      <c r="H184" s="14">
+        <v>31</v>
+      </c>
+      <c r="I184" s="14">
         <v>19</v>
       </c>
-      <c r="AH5" s="9"/>
-[...1 lines deleted...]
-      <c r="AJ5" s="9" t="s">
+      <c r="J184" s="14">
+        <v>36</v>
+      </c>
+      <c r="K184" s="14">
+        <v>36</v>
+      </c>
+      <c r="L184" s="14">
+        <v>43</v>
+      </c>
+      <c r="M184" s="8">
+        <v>37</v>
+      </c>
+      <c r="N184" s="98"/>
+      <c r="O184" s="98"/>
+      <c r="P184" s="98"/>
+      <c r="Q184" s="98"/>
+      <c r="R184" s="98"/>
+      <c r="S184" s="98"/>
+      <c r="T184" s="98"/>
+      <c r="U184" s="98"/>
+      <c r="V184" s="85"/>
+      <c r="W184" s="85"/>
+      <c r="X184" s="85"/>
+      <c r="Y184" s="85"/>
+      <c r="Z184" s="85"/>
+      <c r="AA184" s="85"/>
+      <c r="AB184" s="86"/>
+      <c r="AC184" s="98"/>
+      <c r="AD184" s="98"/>
+      <c r="AE184" s="98"/>
+      <c r="AF184" s="98"/>
+      <c r="AG184" s="98"/>
+    </row>
+    <row r="185" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A185" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B185" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C185" s="14">
+        <v>23</v>
+      </c>
+      <c r="D185" s="14">
+        <v>24</v>
+      </c>
+      <c r="E185" s="14">
+        <v>29</v>
+      </c>
+      <c r="F185" s="14">
+        <v>26</v>
+      </c>
+      <c r="G185" s="14">
+        <v>14</v>
+      </c>
+      <c r="H185" s="14">
+        <v>19</v>
+      </c>
+      <c r="I185" s="14">
         <v>20</v>
       </c>
-      <c r="AK5" s="9"/>
-[...10 lines deleted...]
-      <c r="AP5" s="9" t="s">
+      <c r="J185" s="14">
+        <v>17</v>
+      </c>
+      <c r="K185" s="14">
+        <v>31</v>
+      </c>
+      <c r="L185" s="14">
+        <v>18</v>
+      </c>
+      <c r="M185" s="8">
         <v>19</v>
       </c>
-      <c r="AQ5" s="9"/>
-[...1 lines deleted...]
-      <c r="AS5" s="9" t="s">
+      <c r="N185" s="98"/>
+      <c r="O185" s="98"/>
+      <c r="P185" s="98"/>
+      <c r="Q185" s="98"/>
+      <c r="R185" s="98"/>
+      <c r="S185" s="98"/>
+      <c r="T185" s="98"/>
+      <c r="U185" s="98"/>
+      <c r="V185" s="85"/>
+      <c r="W185" s="85"/>
+      <c r="X185" s="85"/>
+      <c r="Y185" s="85"/>
+      <c r="Z185" s="85"/>
+      <c r="AA185" s="85"/>
+      <c r="AB185" s="86"/>
+      <c r="AC185" s="98"/>
+      <c r="AD185" s="98"/>
+      <c r="AE185" s="98"/>
+      <c r="AF185" s="98"/>
+      <c r="AG185" s="98"/>
+    </row>
+    <row r="186" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A186" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B186" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" s="14">
+        <v>14</v>
+      </c>
+      <c r="D186" s="14">
+        <v>10</v>
+      </c>
+      <c r="E186" s="14">
+        <v>14</v>
+      </c>
+      <c r="F186" s="14">
+        <v>11</v>
+      </c>
+      <c r="G186" s="14">
+        <v>16</v>
+      </c>
+      <c r="H186" s="14">
+        <v>9</v>
+      </c>
+      <c r="I186" s="14">
+        <v>6</v>
+      </c>
+      <c r="J186" s="14">
+        <v>9</v>
+      </c>
+      <c r="K186" s="14">
+        <v>8</v>
+      </c>
+      <c r="L186" s="14">
+        <v>7</v>
+      </c>
+      <c r="M186" s="8">
+        <v>5</v>
+      </c>
+      <c r="N186" s="98"/>
+      <c r="O186" s="98"/>
+      <c r="P186" s="98"/>
+      <c r="Q186" s="98"/>
+      <c r="R186" s="98"/>
+      <c r="S186" s="98"/>
+      <c r="T186" s="98"/>
+      <c r="U186" s="98"/>
+      <c r="V186" s="85"/>
+      <c r="W186" s="85"/>
+      <c r="X186" s="85"/>
+      <c r="Y186" s="85"/>
+      <c r="Z186" s="85"/>
+      <c r="AA186" s="85"/>
+      <c r="AB186" s="86"/>
+      <c r="AC186" s="98"/>
+      <c r="AD186" s="98"/>
+      <c r="AE186" s="98"/>
+      <c r="AF186" s="98"/>
+      <c r="AG186" s="98"/>
+    </row>
+    <row r="187" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A187" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B187" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C187" s="14">
+        <v>23</v>
+      </c>
+      <c r="D187" s="14">
+        <v>22</v>
+      </c>
+      <c r="E187" s="14">
+        <v>17</v>
+      </c>
+      <c r="F187" s="14">
+        <v>19</v>
+      </c>
+      <c r="G187" s="14">
+        <v>17</v>
+      </c>
+      <c r="H187" s="14">
+        <v>19</v>
+      </c>
+      <c r="I187" s="14">
+        <v>11</v>
+      </c>
+      <c r="J187" s="14">
+        <v>21</v>
+      </c>
+      <c r="K187" s="14">
         <v>20</v>
       </c>
-      <c r="AT5" s="9"/>
-[...10 lines deleted...]
-      <c r="AY5" s="9" t="s">
+      <c r="L187" s="14">
+        <v>13</v>
+      </c>
+      <c r="M187" s="8">
+        <v>7</v>
+      </c>
+      <c r="N187" s="98"/>
+      <c r="O187" s="98"/>
+      <c r="P187" s="98"/>
+      <c r="Q187" s="98"/>
+      <c r="R187" s="98"/>
+      <c r="S187" s="98"/>
+      <c r="T187" s="98"/>
+      <c r="U187" s="98"/>
+      <c r="V187" s="85"/>
+      <c r="W187" s="85"/>
+      <c r="X187" s="85"/>
+      <c r="Y187" s="85"/>
+      <c r="Z187" s="85"/>
+      <c r="AA187" s="85"/>
+      <c r="AB187" s="86"/>
+      <c r="AC187" s="98"/>
+      <c r="AD187" s="98"/>
+      <c r="AE187" s="98"/>
+      <c r="AF187" s="98"/>
+      <c r="AG187" s="98"/>
+    </row>
+    <row r="188" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A188" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B188" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C188" s="14">
+        <v>45</v>
+      </c>
+      <c r="D188" s="14">
+        <v>38</v>
+      </c>
+      <c r="E188" s="14">
+        <v>37</v>
+      </c>
+      <c r="F188" s="14">
+        <v>32</v>
+      </c>
+      <c r="G188" s="14">
+        <v>30</v>
+      </c>
+      <c r="H188" s="14">
+        <v>46</v>
+      </c>
+      <c r="I188" s="14">
         <v>19</v>
       </c>
-      <c r="AZ5" s="9"/>
-[...343 lines deleted...]
-      <c r="B7" s="17" t="s">
+      <c r="J188" s="14">
+        <v>46</v>
+      </c>
+      <c r="K188" s="14">
+        <v>40</v>
+      </c>
+      <c r="L188" s="14">
+        <v>42</v>
+      </c>
+      <c r="M188" s="8">
+        <v>25</v>
+      </c>
+      <c r="N188" s="98"/>
+      <c r="O188" s="98"/>
+      <c r="P188" s="98"/>
+      <c r="Q188" s="98"/>
+      <c r="R188" s="98"/>
+      <c r="S188" s="98"/>
+      <c r="T188" s="98"/>
+      <c r="U188" s="98"/>
+      <c r="V188" s="85"/>
+      <c r="W188" s="85"/>
+      <c r="X188" s="85"/>
+      <c r="Y188" s="85"/>
+      <c r="Z188" s="85"/>
+      <c r="AA188" s="85"/>
+      <c r="AB188" s="86"/>
+      <c r="AC188" s="98"/>
+      <c r="AD188" s="98"/>
+      <c r="AE188" s="98"/>
+      <c r="AF188" s="98"/>
+      <c r="AG188" s="98"/>
+    </row>
+    <row r="189" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A189" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B189" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C189" s="14">
+        <v>38</v>
+      </c>
+      <c r="D189" s="14">
+        <v>52</v>
+      </c>
+      <c r="E189" s="14">
+        <v>36</v>
+      </c>
+      <c r="F189" s="14">
+        <v>51</v>
+      </c>
+      <c r="G189" s="14">
+        <v>46</v>
+      </c>
+      <c r="H189" s="14">
+        <v>29</v>
+      </c>
+      <c r="I189" s="14">
+        <v>36</v>
+      </c>
+      <c r="J189" s="14">
+        <v>45</v>
+      </c>
+      <c r="K189" s="14">
+        <v>44</v>
+      </c>
+      <c r="L189" s="14">
+        <v>29</v>
+      </c>
+      <c r="M189" s="8">
+        <v>32</v>
+      </c>
+      <c r="N189" s="98"/>
+      <c r="O189" s="98"/>
+      <c r="P189" s="98"/>
+      <c r="Q189" s="98"/>
+      <c r="R189" s="98"/>
+      <c r="S189" s="98"/>
+      <c r="T189" s="98"/>
+      <c r="U189" s="98"/>
+      <c r="V189" s="85"/>
+      <c r="W189" s="85"/>
+      <c r="X189" s="85"/>
+      <c r="Y189" s="85"/>
+      <c r="Z189" s="85"/>
+      <c r="AA189" s="85"/>
+      <c r="AB189" s="86"/>
+      <c r="AC189" s="98"/>
+      <c r="AD189" s="98"/>
+      <c r="AE189" s="98"/>
+      <c r="AF189" s="98"/>
+      <c r="AG189" s="98"/>
+    </row>
+    <row r="190" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A190" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B190" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="14">
+        <v>12</v>
+      </c>
+      <c r="D190" s="14">
+        <v>12</v>
+      </c>
+      <c r="E190" s="14">
+        <v>10</v>
+      </c>
+      <c r="F190" s="14">
+        <v>7</v>
+      </c>
+      <c r="G190" s="14">
+        <v>8</v>
+      </c>
+      <c r="H190" s="14">
+        <v>8</v>
+      </c>
+      <c r="I190" s="14">
+        <v>13</v>
+      </c>
+      <c r="J190" s="14">
+        <v>9</v>
+      </c>
+      <c r="K190" s="14">
+        <v>11</v>
+      </c>
+      <c r="L190" s="14">
+        <v>7</v>
+      </c>
+      <c r="M190" s="8">
+        <v>7</v>
+      </c>
+      <c r="N190" s="98"/>
+      <c r="O190" s="98"/>
+      <c r="P190" s="98"/>
+      <c r="Q190" s="98"/>
+      <c r="R190" s="98"/>
+      <c r="S190" s="98"/>
+      <c r="T190" s="98"/>
+      <c r="U190" s="98"/>
+      <c r="V190" s="85"/>
+      <c r="W190" s="85"/>
+      <c r="X190" s="85"/>
+      <c r="Y190" s="85"/>
+      <c r="Z190" s="85"/>
+      <c r="AA190" s="85"/>
+      <c r="AB190" s="86"/>
+      <c r="AC190" s="98"/>
+      <c r="AD190" s="98"/>
+      <c r="AE190" s="98"/>
+      <c r="AF190" s="98"/>
+      <c r="AG190" s="98"/>
+    </row>
+    <row r="191" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A191" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B191" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C191" s="14">
+        <v>17</v>
+      </c>
+      <c r="D191" s="14">
+        <v>11</v>
+      </c>
+      <c r="E191" s="14">
+        <v>14</v>
+      </c>
+      <c r="F191" s="14">
+        <v>12</v>
+      </c>
+      <c r="G191" s="14">
+        <v>13</v>
+      </c>
+      <c r="H191" s="14">
+        <v>13</v>
+      </c>
+      <c r="I191" s="14">
+        <v>9</v>
+      </c>
+      <c r="J191" s="14">
+        <v>16</v>
+      </c>
+      <c r="K191" s="14">
+        <v>7</v>
+      </c>
+      <c r="L191" s="14">
+        <v>10</v>
+      </c>
+      <c r="M191" s="8">
+        <v>11</v>
+      </c>
+      <c r="N191" s="98"/>
+      <c r="O191" s="98"/>
+      <c r="P191" s="98"/>
+      <c r="Q191" s="98"/>
+      <c r="R191" s="98"/>
+      <c r="S191" s="98"/>
+      <c r="T191" s="98"/>
+      <c r="U191" s="98"/>
+      <c r="V191" s="85"/>
+      <c r="W191" s="85"/>
+      <c r="X191" s="85"/>
+      <c r="Y191" s="85"/>
+      <c r="Z191" s="85"/>
+      <c r="AA191" s="85"/>
+      <c r="AB191" s="86"/>
+      <c r="AC191" s="98"/>
+      <c r="AD191" s="98"/>
+      <c r="AE191" s="98"/>
+      <c r="AF191" s="98"/>
+      <c r="AG191" s="98"/>
+    </row>
+    <row r="192" spans="1:33" s="97" customFormat="1" ht="15">
+      <c r="A192" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B192" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C192" s="14">
+        <v>202</v>
+      </c>
+      <c r="D192" s="14">
+        <v>193</v>
+      </c>
+      <c r="E192" s="14">
+        <v>158</v>
+      </c>
+      <c r="F192" s="14">
+        <v>143</v>
+      </c>
+      <c r="G192" s="14">
+        <v>152</v>
+      </c>
+      <c r="H192" s="14">
+        <v>109</v>
+      </c>
+      <c r="I192" s="14">
+        <v>114</v>
+      </c>
+      <c r="J192" s="14">
+        <v>166</v>
+      </c>
+      <c r="K192" s="14">
+        <v>140</v>
+      </c>
+      <c r="L192" s="14">
+        <v>149</v>
+      </c>
+      <c r="M192" s="8">
+        <v>103</v>
+      </c>
+      <c r="N192" s="98"/>
+      <c r="O192" s="98"/>
+      <c r="P192" s="98"/>
+      <c r="Q192" s="98"/>
+      <c r="R192" s="98"/>
+      <c r="S192" s="98"/>
+      <c r="T192" s="98"/>
+      <c r="U192" s="98"/>
+      <c r="V192" s="85"/>
+      <c r="W192" s="85"/>
+      <c r="X192" s="85"/>
+      <c r="Y192" s="85"/>
+      <c r="Z192" s="85"/>
+      <c r="AA192" s="85"/>
+      <c r="AB192" s="86"/>
+      <c r="AC192" s="98"/>
+      <c r="AD192" s="98"/>
+      <c r="AE192" s="98"/>
+      <c r="AF192" s="98"/>
+      <c r="AG192" s="98"/>
+    </row>
+    <row r="193" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A193" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="B193" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C193" s="14">
+        <v>4</v>
+      </c>
+      <c r="D193" s="14">
+        <v>4</v>
+      </c>
+      <c r="E193" s="17"/>
+      <c r="F193" s="14">
+        <v>4</v>
+      </c>
+      <c r="G193" s="17"/>
+      <c r="H193" s="14">
+        <v>2</v>
+      </c>
+      <c r="I193" s="14">
         <v>1</v>
       </c>
-      <c r="C7" s="18">
-[...301 lines deleted...]
-      <c r="B8" s="26" t="s">
+      <c r="J193" s="14">
+        <v>3</v>
+      </c>
+      <c r="K193" s="14">
         <v>2</v>
       </c>
-      <c r="C8" s="18">
-[...23 lines deleted...]
-      <c r="K8" s="25">
+      <c r="L193" s="14">
+        <v>2</v>
+      </c>
+      <c r="M193" s="8">
+        <v>2</v>
+      </c>
+      <c r="V193" s="85"/>
+      <c r="W193" s="85"/>
+      <c r="X193" s="85"/>
+      <c r="Y193" s="85"/>
+      <c r="Z193" s="85"/>
+      <c r="AA193" s="85"/>
+      <c r="AB193" s="86"/>
+    </row>
+    <row r="194" spans="1:28" s="98" customFormat="1" ht="15">
+      <c r="A194" s="87" t="s">
+        <v>43</v>
+      </c>
+      <c r="B194" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C194" s="105">
+        <v>12</v>
+      </c>
+      <c r="D194" s="105">
+        <v>18</v>
+      </c>
+      <c r="E194" s="105">
+        <v>22</v>
+      </c>
+      <c r="F194" s="105">
         <v>17</v>
       </c>
-      <c r="L8" s="18">
-[...74 lines deleted...]
-      <c r="AK8" s="18">
+      <c r="G194" s="105">
+        <v>12</v>
+      </c>
+      <c r="H194" s="105">
         <v>13</v>
       </c>
-      <c r="AL8" s="25">
-[...77 lines deleted...]
-      <c r="BL8" s="18">
+      <c r="I194" s="105">
+        <v>16</v>
+      </c>
+      <c r="J194" s="105">
         <v>13</v>
       </c>
-      <c r="BM8" s="25">
-[...80 lines deleted...]
-      <c r="CN8" s="25">
+      <c r="K194" s="105">
         <v>9</v>
       </c>
-      <c r="CO8" s="18">
-[...23 lines deleted...]
-      <c r="CW8" s="18">
+      <c r="L194" s="105">
         <v>6</v>
       </c>
-    </row>
-[...274 lines deleted...]
-      <c r="CN9" s="25">
+      <c r="M194" s="19">
         <v>7</v>
       </c>
-      <c r="CO9" s="18">
-[...5310 lines deleted...]
-      <c r="B28" s="11"/>
+      <c r="V194" s="85"/>
+      <c r="W194" s="85"/>
+      <c r="X194" s="85"/>
+      <c r="Y194" s="85"/>
+      <c r="Z194" s="85"/>
+      <c r="AA194" s="85"/>
+      <c r="AB194" s="86"/>
     </row>
   </sheetData>
-  <mergeCells count="68">
-[...67 lines deleted...]
-    <mergeCell ref="W5:W6"/>
+  <mergeCells count="10">
+    <mergeCell ref="B94:M94"/>
+    <mergeCell ref="B116:M116"/>
+    <mergeCell ref="B138:M138"/>
+    <mergeCell ref="B157:M157"/>
+    <mergeCell ref="B176:M176"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="B72:M72"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CX28"/>
+  <dimension ref="A2:AG194"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F35" sqref="F35"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15" customWidth="1"/>
-    <col min="2" max="2" width="16.28515625" customWidth="1"/>
+    <col min="1" max="1" width="13.85546875" customWidth="1"/>
+    <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102" s="6" customFormat="1" ht="18" customHeight="1">
-[...197 lines deleted...]
-      <c r="C4" s="9">
+    <row r="2" spans="1:33" s="43" customFormat="1" ht="15.75">
+      <c r="A2" s="94" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+    </row>
+    <row r="3" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A3" s="42"/>
+      <c r="B3" s="22"/>
+      <c r="K3" s="44"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="45"/>
+      <c r="AA3" s="45"/>
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+      <c r="AD3" s="45"/>
+      <c r="AE3" s="45"/>
+      <c r="AF3" s="45"/>
+      <c r="AG3" s="45"/>
+    </row>
+    <row r="4" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A4" s="42"/>
+      <c r="K4" s="44"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="45"/>
+      <c r="AA4" s="48" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+    </row>
+    <row r="5" spans="1:33" s="43" customFormat="1" ht="14.25">
+      <c r="A5" s="49" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5" s="50"/>
+      <c r="C5" s="51">
+        <v>2000</v>
+      </c>
+      <c r="D5" s="51">
+        <v>2001</v>
+      </c>
+      <c r="E5" s="51">
+        <v>2002</v>
+      </c>
+      <c r="F5" s="51">
+        <v>2003</v>
+      </c>
+      <c r="G5" s="51">
+        <v>2004</v>
+      </c>
+      <c r="H5" s="51">
+        <v>2005</v>
+      </c>
+      <c r="I5" s="51">
+        <v>2006</v>
+      </c>
+      <c r="J5" s="51">
+        <v>2007</v>
+      </c>
+      <c r="K5" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="L5" s="51" t="s">
+        <v>99</v>
+      </c>
+      <c r="M5" s="51">
+        <v>2010</v>
+      </c>
+      <c r="N5" s="51">
+        <v>2011</v>
+      </c>
+      <c r="O5" s="51">
+        <v>2012</v>
+      </c>
+      <c r="P5" s="51">
+        <v>2013</v>
+      </c>
+      <c r="Q5" s="51">
+        <v>2014</v>
+      </c>
+      <c r="R5" s="32">
         <v>2015</v>
       </c>
-      <c r="D4" s="9"/>
-[...7 lines deleted...]
-      <c r="L4" s="9">
+      <c r="S5" s="32">
         <v>2016</v>
       </c>
-      <c r="M4" s="9"/>
-[...7 lines deleted...]
-      <c r="U4" s="9">
+      <c r="T5" s="32">
         <v>2017</v>
       </c>
-      <c r="V4" s="9"/>
-[...7 lines deleted...]
-      <c r="AD4" s="9">
+      <c r="U5" s="32">
         <v>2018</v>
       </c>
-      <c r="AE4" s="9"/>
-[...7 lines deleted...]
-      <c r="AM4" s="9">
+      <c r="V5" s="53">
         <v>2019</v>
       </c>
-      <c r="AN4" s="9"/>
-[...7 lines deleted...]
-      <c r="AV4" s="9">
+      <c r="W5" s="32">
         <v>2020</v>
       </c>
-      <c r="AW4" s="9"/>
-[...7 lines deleted...]
-      <c r="BE4" s="9">
+      <c r="X5" s="32">
         <v>2021</v>
       </c>
-      <c r="BF4" s="9"/>
-[...7 lines deleted...]
-      <c r="BN4" s="9">
+      <c r="Y5" s="32">
         <v>2022</v>
       </c>
-      <c r="BO4" s="9"/>
-[...7 lines deleted...]
-      <c r="BW4" s="9">
+      <c r="Z5" s="32">
         <v>2023</v>
       </c>
-      <c r="BX4" s="9"/>
-[...7 lines deleted...]
-      <c r="CF4" s="9">
+      <c r="AA5" s="32">
         <v>2024</v>
       </c>
-      <c r="CG4" s="9"/>
-[...7 lines deleted...]
-      <c r="CO4" s="9">
+      <c r="AB5" s="53">
         <v>2025</v>
       </c>
-      <c r="CP4" s="9"/>
-[...12 lines deleted...]
-      <c r="C5" s="12" t="s">
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
+    </row>
+    <row r="6" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A6" s="42"/>
+      <c r="B6" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+    </row>
+    <row r="7" spans="1:33" s="44" customFormat="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="56">
+        <v>18.8</v>
+      </c>
+      <c r="D7" s="56">
+        <v>19.12</v>
+      </c>
+      <c r="E7" s="56">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="F7" s="56">
+        <v>15.66</v>
+      </c>
+      <c r="G7" s="56">
+        <v>14.5</v>
+      </c>
+      <c r="H7" s="56">
+        <v>15.15</v>
+      </c>
+      <c r="I7" s="56">
+        <v>13.91</v>
+      </c>
+      <c r="J7" s="56">
+        <v>14.57</v>
+      </c>
+      <c r="K7" s="56">
+        <v>20.74</v>
+      </c>
+      <c r="L7" s="57">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="M7" s="57">
+        <v>14.61</v>
+      </c>
+      <c r="N7" s="57">
+        <v>14.92</v>
+      </c>
+      <c r="O7" s="57">
+        <v>13.6</v>
+      </c>
+      <c r="P7" s="57">
+        <v>11.43</v>
+      </c>
+      <c r="Q7" s="58">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="R7" s="59">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="S7" s="59">
+        <v>8.66</v>
+      </c>
+      <c r="T7" s="59">
+        <v>7.94</v>
+      </c>
+      <c r="U7" s="59">
+        <v>7.96</v>
+      </c>
+      <c r="V7" s="59">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="W7" s="60">
+        <v>7.68</v>
+      </c>
+      <c r="X7" s="60">
+        <v>8.32</v>
+      </c>
+      <c r="Y7" s="60">
+        <v>6.51</v>
+      </c>
+      <c r="Z7" s="60">
+        <v>7.67</v>
+      </c>
+      <c r="AA7" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="AB7" s="61">
+        <v>5.85</v>
+      </c>
+      <c r="AC7" s="62"/>
+      <c r="AD7" s="62"/>
+      <c r="AE7" s="62"/>
+      <c r="AF7" s="62"/>
+      <c r="AG7" s="62"/>
+    </row>
+    <row r="8" spans="1:33" s="44" customFormat="1">
+      <c r="A8" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D8" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E8" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F8" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G8" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H8" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I8" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J8" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K8" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L8" s="57">
+        <v>21.92</v>
+      </c>
+      <c r="M8" s="57">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="N8" s="57">
+        <v>16.11</v>
+      </c>
+      <c r="O8" s="57">
+        <v>16.02</v>
+      </c>
+      <c r="P8" s="57">
+        <v>13.63</v>
+      </c>
+      <c r="Q8" s="58">
+        <v>10.93</v>
+      </c>
+      <c r="R8" s="59">
+        <v>10.91</v>
+      </c>
+      <c r="S8" s="59">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="T8" s="59">
+        <v>6.36</v>
+      </c>
+      <c r="U8" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="V8" s="59">
+        <v>7.05</v>
+      </c>
+      <c r="W8" s="60">
+        <v>6.93</v>
+      </c>
+      <c r="X8" s="60">
+        <v>7.77</v>
+      </c>
+      <c r="Y8" s="60">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="Z8" s="60">
+        <v>6.27</v>
+      </c>
+      <c r="AA8" s="60">
+        <v>7.15</v>
+      </c>
+      <c r="AB8" s="61">
+        <v>5.32</v>
+      </c>
+      <c r="AC8" s="62"/>
+      <c r="AD8" s="62"/>
+      <c r="AE8" s="62"/>
+      <c r="AF8" s="62"/>
+      <c r="AG8" s="62"/>
+    </row>
+    <row r="9" spans="1:33" s="43" customFormat="1">
+      <c r="A9" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="57">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="D9" s="57">
+        <v>17.14</v>
+      </c>
+      <c r="E9" s="57">
+        <v>12.94</v>
+      </c>
+      <c r="F9" s="57">
+        <v>11.82</v>
+      </c>
+      <c r="G9" s="57">
+        <v>13.59</v>
+      </c>
+      <c r="H9" s="57">
+        <v>13.09</v>
+      </c>
+      <c r="I9" s="57">
+        <v>11.84</v>
+      </c>
+      <c r="J9" s="57">
+        <v>12.11</v>
+      </c>
+      <c r="K9" s="56">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="L9" s="57">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="M9" s="57">
+        <v>11.56</v>
+      </c>
+      <c r="N9" s="57">
+        <v>15.88</v>
+      </c>
+      <c r="O9" s="57">
+        <v>11.17</v>
+      </c>
+      <c r="P9" s="57">
+        <v>12.06</v>
+      </c>
+      <c r="Q9" s="58">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="R9" s="59">
+        <v>8.27</v>
+      </c>
+      <c r="S9" s="59">
+        <v>7.02</v>
+      </c>
+      <c r="T9" s="59">
+        <v>7.77</v>
+      </c>
+      <c r="U9" s="59">
+        <v>5.56</v>
+      </c>
+      <c r="V9" s="59">
+        <v>7.25</v>
+      </c>
+      <c r="W9" s="60">
+        <v>6.41</v>
+      </c>
+      <c r="X9" s="60">
+        <v>5</v>
+      </c>
+      <c r="Y9" s="60">
+        <v>4.41</v>
+      </c>
+      <c r="Z9" s="60">
+        <v>5.99</v>
+      </c>
+      <c r="AA9" s="60">
+        <v>5.77</v>
+      </c>
+      <c r="AB9" s="61">
+        <v>4.04</v>
+      </c>
+      <c r="AC9" s="45"/>
+      <c r="AD9" s="45"/>
+      <c r="AE9" s="45"/>
+      <c r="AF9" s="45"/>
+      <c r="AG9" s="45"/>
+    </row>
+    <row r="10" spans="1:33" s="43" customFormat="1">
+      <c r="A10" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="57">
+        <v>22.63</v>
+      </c>
+      <c r="D10" s="57">
+        <v>20.92</v>
+      </c>
+      <c r="E10" s="57">
+        <v>18.68</v>
+      </c>
+      <c r="F10" s="57">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="G10" s="57">
+        <v>15.35</v>
+      </c>
+      <c r="H10" s="57">
+        <v>14.8</v>
+      </c>
+      <c r="I10" s="57">
+        <v>14.37</v>
+      </c>
+      <c r="J10" s="57">
+        <v>13.89</v>
+      </c>
+      <c r="K10" s="56">
+        <v>19.05</v>
+      </c>
+      <c r="L10" s="57">
+        <v>17.77</v>
+      </c>
+      <c r="M10" s="57">
+        <v>15.31</v>
+      </c>
+      <c r="N10" s="57">
+        <v>12.02</v>
+      </c>
+      <c r="O10" s="57">
+        <v>13.6</v>
+      </c>
+      <c r="P10" s="57">
+        <v>11.4</v>
+      </c>
+      <c r="Q10" s="58">
+        <v>9.91</v>
+      </c>
+      <c r="R10" s="59">
+        <v>9.68</v>
+      </c>
+      <c r="S10" s="59">
+        <v>8.64</v>
+      </c>
+      <c r="T10" s="59">
+        <v>7.17</v>
+      </c>
+      <c r="U10" s="59">
+        <v>8.81</v>
+      </c>
+      <c r="V10" s="59">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="W10" s="60">
+        <v>8.4</v>
+      </c>
+      <c r="X10" s="60">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="Y10" s="60">
+        <v>7.46</v>
+      </c>
+      <c r="Z10" s="60">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="AA10" s="60">
+        <v>9.64</v>
+      </c>
+      <c r="AB10" s="61">
+        <v>5.71</v>
+      </c>
+      <c r="AC10" s="45"/>
+      <c r="AD10" s="45"/>
+      <c r="AE10" s="45"/>
+      <c r="AF10" s="45"/>
+      <c r="AG10" s="45"/>
+    </row>
+    <row r="11" spans="1:33" s="43" customFormat="1">
+      <c r="A11" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="57">
+        <v>13.11</v>
+      </c>
+      <c r="D11" s="57">
+        <v>11.72</v>
+      </c>
+      <c r="E11" s="57">
+        <v>10.8</v>
+      </c>
+      <c r="F11" s="57">
+        <v>12.51</v>
+      </c>
+      <c r="G11" s="57">
+        <v>11.84</v>
+      </c>
+      <c r="H11" s="57">
+        <v>11.91</v>
+      </c>
+      <c r="I11" s="57">
+        <v>10.1</v>
+      </c>
+      <c r="J11" s="57">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="K11" s="56">
+        <v>14.81</v>
+      </c>
+      <c r="L11" s="57">
+        <v>14.06</v>
+      </c>
+      <c r="M11" s="57">
+        <v>11.26</v>
+      </c>
+      <c r="N11" s="57">
+        <v>11.41</v>
+      </c>
+      <c r="O11" s="57">
+        <v>11.86</v>
+      </c>
+      <c r="P11" s="57">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="Q11" s="58">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="R11" s="59">
+        <v>8.44</v>
+      </c>
+      <c r="S11" s="59">
+        <v>7.33</v>
+      </c>
+      <c r="T11" s="59">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="U11" s="59">
+        <v>7.01</v>
+      </c>
+      <c r="V11" s="59">
+        <v>7.13</v>
+      </c>
+      <c r="W11" s="60">
+        <v>7.75</v>
+      </c>
+      <c r="X11" s="60">
+        <v>7.08</v>
+      </c>
+      <c r="Y11" s="60">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="Z11" s="60">
+        <v>8.65</v>
+      </c>
+      <c r="AA11" s="60">
+        <v>7.98</v>
+      </c>
+      <c r="AB11" s="61">
+        <v>6.14</v>
+      </c>
+      <c r="AC11" s="45"/>
+      <c r="AD11" s="45"/>
+      <c r="AE11" s="45"/>
+      <c r="AF11" s="45"/>
+      <c r="AG11" s="45"/>
+    </row>
+    <row r="12" spans="1:33" s="43" customFormat="1">
+      <c r="A12" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="57">
+        <v>18.46</v>
+      </c>
+      <c r="D12" s="57">
+        <v>21.63</v>
+      </c>
+      <c r="E12" s="57">
+        <v>18.14</v>
+      </c>
+      <c r="F12" s="57">
+        <v>16.39</v>
+      </c>
+      <c r="G12" s="57">
+        <v>13.79</v>
+      </c>
+      <c r="H12" s="57">
+        <v>11.49</v>
+      </c>
+      <c r="I12" s="57">
+        <v>12.41</v>
+      </c>
+      <c r="J12" s="57">
+        <v>13.74</v>
+      </c>
+      <c r="K12" s="56">
+        <v>21.27</v>
+      </c>
+      <c r="L12" s="57">
+        <v>19.02</v>
+      </c>
+      <c r="M12" s="57">
+        <v>14.93</v>
+      </c>
+      <c r="N12" s="57">
+        <v>16.97</v>
+      </c>
+      <c r="O12" s="57">
+        <v>15.94</v>
+      </c>
+      <c r="P12" s="57">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="Q12" s="58">
+        <v>9.19</v>
+      </c>
+      <c r="R12" s="59">
+        <v>7.92</v>
+      </c>
+      <c r="S12" s="59">
+        <v>8.99</v>
+      </c>
+      <c r="T12" s="59">
+        <v>6.85</v>
+      </c>
+      <c r="U12" s="59">
+        <v>10.69</v>
+      </c>
+      <c r="V12" s="59">
+        <v>11.19</v>
+      </c>
+      <c r="W12" s="60">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="X12" s="60">
+        <v>8.82</v>
+      </c>
+      <c r="Y12" s="60">
+        <v>6.7</v>
+      </c>
+      <c r="Z12" s="60">
+        <v>8.16</v>
+      </c>
+      <c r="AA12" s="60">
+        <v>6.58</v>
+      </c>
+      <c r="AB12" s="61">
+        <v>6.46</v>
+      </c>
+      <c r="AC12" s="45"/>
+      <c r="AD12" s="45"/>
+      <c r="AE12" s="45"/>
+      <c r="AF12" s="45"/>
+      <c r="AG12" s="45"/>
+    </row>
+    <row r="13" spans="1:33" s="43" customFormat="1">
+      <c r="A13" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="57">
+        <v>16.05</v>
+      </c>
+      <c r="D13" s="57">
+        <v>17.91</v>
+      </c>
+      <c r="E13" s="57">
+        <v>15.51</v>
+      </c>
+      <c r="F13" s="57">
+        <v>15.76</v>
+      </c>
+      <c r="G13" s="57">
+        <v>14.39</v>
+      </c>
+      <c r="H13" s="57">
+        <v>15.03</v>
+      </c>
+      <c r="I13" s="57">
+        <v>12.72</v>
+      </c>
+      <c r="J13" s="57">
+        <v>11.96</v>
+      </c>
+      <c r="K13" s="56">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="L13" s="57">
+        <v>15.48</v>
+      </c>
+      <c r="M13" s="57">
+        <v>12.39</v>
+      </c>
+      <c r="N13" s="57">
+        <v>11.85</v>
+      </c>
+      <c r="O13" s="57">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="P13" s="57">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="Q13" s="58">
+        <v>9.31</v>
+      </c>
+      <c r="R13" s="59">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="S13" s="59">
+        <v>8.14</v>
+      </c>
+      <c r="T13" s="59">
+        <v>6.74</v>
+      </c>
+      <c r="U13" s="59">
+        <v>6.45</v>
+      </c>
+      <c r="V13" s="59">
+        <v>6.94</v>
+      </c>
+      <c r="W13" s="60">
+        <v>9.18</v>
+      </c>
+      <c r="X13" s="60">
+        <v>7.56</v>
+      </c>
+      <c r="Y13" s="60">
+        <v>7.18</v>
+      </c>
+      <c r="Z13" s="60">
+        <v>8.17</v>
+      </c>
+      <c r="AA13" s="60">
+        <v>6.55</v>
+      </c>
+      <c r="AB13" s="61">
+        <v>6.17</v>
+      </c>
+      <c r="AC13" s="45"/>
+      <c r="AD13" s="45"/>
+      <c r="AE13" s="45"/>
+      <c r="AF13" s="45"/>
+      <c r="AG13" s="45"/>
+    </row>
+    <row r="14" spans="1:33" s="43" customFormat="1">
+      <c r="A14" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="57">
+        <v>22.93</v>
+      </c>
+      <c r="D14" s="57">
+        <v>20.69</v>
+      </c>
+      <c r="E14" s="57">
+        <v>18.52</v>
+      </c>
+      <c r="F14" s="57">
+        <v>15.86</v>
+      </c>
+      <c r="G14" s="57">
+        <v>15.9</v>
+      </c>
+      <c r="H14" s="57">
+        <v>15.94</v>
+      </c>
+      <c r="I14" s="57">
+        <v>13.42</v>
+      </c>
+      <c r="J14" s="57">
+        <v>13.87</v>
+      </c>
+      <c r="K14" s="56">
+        <v>22.92</v>
+      </c>
+      <c r="L14" s="57">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="M14" s="57">
+        <v>14.31</v>
+      </c>
+      <c r="N14" s="57">
+        <v>15.06</v>
+      </c>
+      <c r="O14" s="57">
+        <v>13.65</v>
+      </c>
+      <c r="P14" s="57">
+        <v>13.53</v>
+      </c>
+      <c r="Q14" s="58">
+        <v>10.52</v>
+      </c>
+      <c r="R14" s="59">
+        <v>11.09</v>
+      </c>
+      <c r="S14" s="59">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="T14" s="59">
+        <v>8.17</v>
+      </c>
+      <c r="U14" s="59">
+        <v>7.47</v>
+      </c>
+      <c r="V14" s="59">
+        <v>8.91</v>
+      </c>
+      <c r="W14" s="60">
+        <v>6.67</v>
+      </c>
+      <c r="X14" s="60">
+        <v>7.22</v>
+      </c>
+      <c r="Y14" s="60">
+        <v>6.1</v>
+      </c>
+      <c r="Z14" s="60">
+        <v>7.95</v>
+      </c>
+      <c r="AA14" s="60">
+        <v>7.86</v>
+      </c>
+      <c r="AB14" s="61">
+        <v>6.57</v>
+      </c>
+      <c r="AC14" s="45"/>
+      <c r="AD14" s="45"/>
+      <c r="AE14" s="45"/>
+      <c r="AF14" s="45"/>
+      <c r="AG14" s="45"/>
+    </row>
+    <row r="15" spans="1:33" s="43" customFormat="1">
+      <c r="A15" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F15" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G15" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H15" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K15" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="57">
+        <v>12.64</v>
+      </c>
+      <c r="M15" s="57">
+        <v>10.7</v>
+      </c>
+      <c r="N15" s="57">
+        <v>13.53</v>
+      </c>
+      <c r="O15" s="57">
+        <v>11.8</v>
+      </c>
+      <c r="P15" s="57">
+        <v>9.17</v>
+      </c>
+      <c r="Q15" s="58">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="R15" s="59">
+        <v>7.69</v>
+      </c>
+      <c r="S15" s="59">
+        <v>8.48</v>
+      </c>
+      <c r="T15" s="59">
+        <v>7</v>
+      </c>
+      <c r="U15" s="59">
+        <v>6.54</v>
+      </c>
+      <c r="V15" s="59">
+        <v>8</v>
+      </c>
+      <c r="W15" s="60">
+        <v>7</v>
+      </c>
+      <c r="X15" s="60">
+        <v>7.44</v>
+      </c>
+      <c r="Y15" s="60">
+        <v>6.66</v>
+      </c>
+      <c r="Z15" s="60">
+        <v>8.4</v>
+      </c>
+      <c r="AA15" s="60">
+        <v>7.54</v>
+      </c>
+      <c r="AB15" s="61">
+        <v>7.13</v>
+      </c>
+      <c r="AC15" s="45"/>
+      <c r="AD15" s="45"/>
+      <c r="AE15" s="45"/>
+      <c r="AF15" s="45"/>
+      <c r="AG15" s="45"/>
+    </row>
+    <row r="16" spans="1:33" s="43" customFormat="1">
+      <c r="A16" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="57">
+        <v>18.78</v>
+      </c>
+      <c r="D16" s="57">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="E16" s="57">
+        <v>16.28</v>
+      </c>
+      <c r="F16" s="57">
+        <v>14.66</v>
+      </c>
+      <c r="G16" s="57">
+        <v>11.85</v>
+      </c>
+      <c r="H16" s="57">
+        <v>10.95</v>
+      </c>
+      <c r="I16" s="57">
+        <v>11.04</v>
+      </c>
+      <c r="J16" s="57">
+        <v>11.53</v>
+      </c>
+      <c r="K16" s="56">
+        <v>19.8</v>
+      </c>
+      <c r="L16" s="57">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="M16" s="57">
+        <v>12.61</v>
+      </c>
+      <c r="N16" s="57">
+        <v>10.81</v>
+      </c>
+      <c r="O16" s="57">
+        <v>11.55</v>
+      </c>
+      <c r="P16" s="57">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Q16" s="58">
+        <v>8.82</v>
+      </c>
+      <c r="R16" s="59">
+        <v>8.27</v>
+      </c>
+      <c r="S16" s="59">
+        <v>8.01</v>
+      </c>
+      <c r="T16" s="59">
+        <v>8.08</v>
+      </c>
+      <c r="U16" s="59">
+        <v>7.38</v>
+      </c>
+      <c r="V16" s="59">
+        <v>8.44</v>
+      </c>
+      <c r="W16" s="60">
+        <v>7.97</v>
+      </c>
+      <c r="X16" s="60">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="Y16" s="60">
+        <v>6.84</v>
+      </c>
+      <c r="Z16" s="60">
+        <v>6.04</v>
+      </c>
+      <c r="AA16" s="60">
+        <v>5.99</v>
+      </c>
+      <c r="AB16" s="61">
+        <v>5.31</v>
+      </c>
+      <c r="AC16" s="45"/>
+      <c r="AD16" s="45"/>
+      <c r="AE16" s="45"/>
+      <c r="AF16" s="45"/>
+      <c r="AG16" s="45"/>
+    </row>
+    <row r="17" spans="1:33" s="43" customFormat="1">
+      <c r="A17" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="57">
+        <v>21.76</v>
+      </c>
+      <c r="D17" s="57">
+        <v>19.27</v>
+      </c>
+      <c r="E17" s="57">
+        <v>15.95</v>
+      </c>
+      <c r="F17" s="57">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="G17" s="57">
+        <v>14.52</v>
+      </c>
+      <c r="H17" s="57">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="I17" s="57">
+        <v>11.62</v>
+      </c>
+      <c r="J17" s="57">
+        <v>14.13</v>
+      </c>
+      <c r="K17" s="56">
+        <v>19.86</v>
+      </c>
+      <c r="L17" s="57">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="M17" s="57">
+        <v>12.3</v>
+      </c>
+      <c r="N17" s="57">
+        <v>13.25</v>
+      </c>
+      <c r="O17" s="57">
+        <v>14.85</v>
+      </c>
+      <c r="P17" s="57">
+        <v>12.19</v>
+      </c>
+      <c r="Q17" s="58">
+        <v>11.71</v>
+      </c>
+      <c r="R17" s="59">
+        <v>10.57</v>
+      </c>
+      <c r="S17" s="59">
+        <v>9.06</v>
+      </c>
+      <c r="T17" s="59">
+        <v>10.41</v>
+      </c>
+      <c r="U17" s="59">
+        <v>10.38</v>
+      </c>
+      <c r="V17" s="59">
+        <v>9.5</v>
+      </c>
+      <c r="W17" s="60">
+        <v>10.31</v>
+      </c>
+      <c r="X17" s="60">
+        <v>10.34</v>
+      </c>
+      <c r="Y17" s="60">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="Z17" s="60">
+        <v>8.99</v>
+      </c>
+      <c r="AA17" s="60">
+        <v>8.73</v>
+      </c>
+      <c r="AB17" s="61">
+        <v>6.07</v>
+      </c>
+      <c r="AC17" s="45"/>
+      <c r="AD17" s="45"/>
+      <c r="AE17" s="45"/>
+      <c r="AF17" s="45"/>
+      <c r="AG17" s="45"/>
+    </row>
+    <row r="18" spans="1:33" s="44" customFormat="1">
+      <c r="A18" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="56">
+        <v>22.24</v>
+      </c>
+      <c r="D18" s="56">
+        <v>25.43</v>
+      </c>
+      <c r="E18" s="56">
+        <v>23.7</v>
+      </c>
+      <c r="F18" s="56">
+        <v>22.4</v>
+      </c>
+      <c r="G18" s="56">
+        <v>19.47</v>
+      </c>
+      <c r="H18" s="56">
+        <v>23.89</v>
+      </c>
+      <c r="I18" s="56">
+        <v>22.69</v>
+      </c>
+      <c r="J18" s="56">
+        <v>20.59</v>
+      </c>
+      <c r="K18" s="56">
+        <v>23.36</v>
+      </c>
+      <c r="L18" s="57">
+        <v>24.71</v>
+      </c>
+      <c r="M18" s="57">
+        <v>19.82</v>
+      </c>
+      <c r="N18" s="57">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="O18" s="57">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="P18" s="57">
+        <v>14.58</v>
+      </c>
+      <c r="Q18" s="58">
+        <v>12.61</v>
+      </c>
+      <c r="R18" s="59">
+        <v>10.66</v>
+      </c>
+      <c r="S18" s="59">
+        <v>9.93</v>
+      </c>
+      <c r="T18" s="59">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="U18" s="59">
+        <v>8.98</v>
+      </c>
+      <c r="V18" s="59">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="W18" s="60">
+        <v>10.64</v>
+      </c>
+      <c r="X18" s="60">
+        <v>9.44</v>
+      </c>
+      <c r="Y18" s="60">
+        <v>7.41</v>
+      </c>
+      <c r="Z18" s="60">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="AA18" s="60">
+        <v>8.58</v>
+      </c>
+      <c r="AB18" s="61">
+        <v>7.34</v>
+      </c>
+      <c r="AC18" s="62"/>
+      <c r="AD18" s="62"/>
+      <c r="AE18" s="62"/>
+      <c r="AF18" s="62"/>
+      <c r="AG18" s="62"/>
+    </row>
+    <row r="19" spans="1:33" s="43" customFormat="1">
+      <c r="A19" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="57">
+        <v>25.26</v>
+      </c>
+      <c r="D19" s="57">
+        <v>26.56</v>
+      </c>
+      <c r="E19" s="57">
+        <v>20.63</v>
+      </c>
+      <c r="F19" s="57">
+        <v>17.36</v>
+      </c>
+      <c r="G19" s="57">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="H19" s="57">
+        <v>17.37</v>
+      </c>
+      <c r="I19" s="57">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="J19" s="57">
+        <v>17.21</v>
+      </c>
+      <c r="K19" s="56">
+        <v>21.2</v>
+      </c>
+      <c r="L19" s="57">
+        <v>20.68</v>
+      </c>
+      <c r="M19" s="57">
+        <v>17.04</v>
+      </c>
+      <c r="N19" s="57">
+        <v>17.27</v>
+      </c>
+      <c r="O19" s="57">
+        <v>13.28</v>
+      </c>
+      <c r="P19" s="57">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="Q19" s="58">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="R19" s="59">
+        <v>9.24</v>
+      </c>
+      <c r="S19" s="59">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="T19" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="U19" s="59">
+        <v>9.5</v>
+      </c>
+      <c r="V19" s="59">
+        <v>9.08</v>
+      </c>
+      <c r="W19" s="60">
+        <v>8.07</v>
+      </c>
+      <c r="X19" s="60">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="Y19" s="60">
+        <v>7.27</v>
+      </c>
+      <c r="Z19" s="60">
+        <v>8.35</v>
+      </c>
+      <c r="AA19" s="60">
+        <v>6.02</v>
+      </c>
+      <c r="AB19" s="61">
+        <v>5.72</v>
+      </c>
+      <c r="AC19" s="45"/>
+      <c r="AD19" s="45"/>
+      <c r="AE19" s="45"/>
+      <c r="AF19" s="45"/>
+      <c r="AG19" s="45"/>
+    </row>
+    <row r="20" spans="1:33" s="43" customFormat="1">
+      <c r="A20" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="57">
+        <v>26.21</v>
+      </c>
+      <c r="D20" s="57">
+        <v>25.9</v>
+      </c>
+      <c r="E20" s="57">
+        <v>21.14</v>
+      </c>
+      <c r="F20" s="57">
+        <v>16.09</v>
+      </c>
+      <c r="G20" s="57">
+        <v>15.87</v>
+      </c>
+      <c r="H20" s="57">
+        <v>12.98</v>
+      </c>
+      <c r="I20" s="57">
+        <v>14.51</v>
+      </c>
+      <c r="J20" s="57">
+        <v>10.78</v>
+      </c>
+      <c r="K20" s="56">
+        <v>20.5</v>
+      </c>
+      <c r="L20" s="57">
+        <v>16.98</v>
+      </c>
+      <c r="M20" s="57">
+        <v>11.53</v>
+      </c>
+      <c r="N20" s="57">
+        <v>13.41</v>
+      </c>
+      <c r="O20" s="57">
+        <v>9.09</v>
+      </c>
+      <c r="P20" s="57">
+        <v>8.81</v>
+      </c>
+      <c r="Q20" s="58">
+        <v>8.35</v>
+      </c>
+      <c r="R20" s="59">
+        <v>6.95</v>
+      </c>
+      <c r="S20" s="59">
+        <v>7.98</v>
+      </c>
+      <c r="T20" s="59">
+        <v>7.59</v>
+      </c>
+      <c r="U20" s="59">
+        <v>5.72</v>
+      </c>
+      <c r="V20" s="59">
+        <v>6.72</v>
+      </c>
+      <c r="W20" s="60">
+        <v>5.62</v>
+      </c>
+      <c r="X20" s="60">
+        <v>6.68</v>
+      </c>
+      <c r="Y20" s="60">
+        <v>6.19</v>
+      </c>
+      <c r="Z20" s="60">
+        <v>7.43</v>
+      </c>
+      <c r="AA20" s="60">
+        <v>7.11</v>
+      </c>
+      <c r="AB20" s="61">
+        <v>5.81</v>
+      </c>
+      <c r="AC20" s="45"/>
+      <c r="AD20" s="45"/>
+      <c r="AE20" s="45"/>
+      <c r="AF20" s="45"/>
+      <c r="AG20" s="45"/>
+    </row>
+    <row r="21" spans="1:33" s="43" customFormat="1">
+      <c r="A21" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="57">
+        <v>15.72</v>
+      </c>
+      <c r="D21" s="57">
+        <v>14.85</v>
+      </c>
+      <c r="E21" s="57">
+        <v>15</v>
+      </c>
+      <c r="F21" s="57">
+        <v>13.96</v>
+      </c>
+      <c r="G21" s="57">
+        <v>14.82</v>
+      </c>
+      <c r="H21" s="57">
+        <v>15.06</v>
+      </c>
+      <c r="I21" s="57">
+        <v>10.79</v>
+      </c>
+      <c r="J21" s="57">
+        <v>15.22</v>
+      </c>
+      <c r="K21" s="56">
+        <v>21.05</v>
+      </c>
+      <c r="L21" s="57">
+        <v>13.92</v>
+      </c>
+      <c r="M21" s="57">
+        <v>11.81</v>
+      </c>
+      <c r="N21" s="57">
+        <v>11.99</v>
+      </c>
+      <c r="O21" s="57">
+        <v>11.01</v>
+      </c>
+      <c r="P21" s="57">
+        <v>10.95</v>
+      </c>
+      <c r="Q21" s="58">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="R21" s="59">
+        <v>7.85</v>
+      </c>
+      <c r="S21" s="59">
+        <v>7.11</v>
+      </c>
+      <c r="T21" s="59">
+        <v>9</v>
+      </c>
+      <c r="U21" s="59">
+        <v>10.81</v>
+      </c>
+      <c r="V21" s="59">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="W21" s="60">
+        <v>8.73</v>
+      </c>
+      <c r="X21" s="60">
+        <v>10.1</v>
+      </c>
+      <c r="Y21" s="60">
+        <v>9.19</v>
+      </c>
+      <c r="Z21" s="60">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="AA21" s="60">
+        <v>6.74</v>
+      </c>
+      <c r="AB21" s="61">
+        <v>6.14</v>
+      </c>
+      <c r="AC21" s="45"/>
+      <c r="AD21" s="45"/>
+      <c r="AE21" s="45"/>
+      <c r="AF21" s="45"/>
+      <c r="AG21" s="45"/>
+    </row>
+    <row r="22" spans="1:33" s="43" customFormat="1">
+      <c r="A22" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="57">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="D22" s="57">
+        <v>19.61</v>
+      </c>
+      <c r="E22" s="57">
+        <v>17.3</v>
+      </c>
+      <c r="F22" s="57">
+        <v>15.29</v>
+      </c>
+      <c r="G22" s="57">
+        <v>14.6</v>
+      </c>
+      <c r="H22" s="57">
+        <v>15.95</v>
+      </c>
+      <c r="I22" s="57">
+        <v>16.41</v>
+      </c>
+      <c r="J22" s="57">
+        <v>19.29</v>
+      </c>
+      <c r="K22" s="56">
+        <v>25.56</v>
+      </c>
+      <c r="L22" s="57">
+        <v>19.05</v>
+      </c>
+      <c r="M22" s="57">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="N22" s="57">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="O22" s="57">
+        <v>16.05</v>
+      </c>
+      <c r="P22" s="57">
+        <v>14</v>
+      </c>
+      <c r="Q22" s="58">
+        <v>10.91</v>
+      </c>
+      <c r="R22" s="59">
+        <v>11.58</v>
+      </c>
+      <c r="S22" s="59">
+        <v>11.17</v>
+      </c>
+      <c r="T22" s="59">
+        <v>9.86</v>
+      </c>
+      <c r="U22" s="59">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="V22" s="59">
+        <v>8.48</v>
+      </c>
+      <c r="W22" s="60">
+        <v>7.05</v>
+      </c>
+      <c r="X22" s="60">
+        <v>7.62</v>
+      </c>
+      <c r="Y22" s="60">
+        <v>6.6</v>
+      </c>
+      <c r="Z22" s="60">
+        <v>8.08</v>
+      </c>
+      <c r="AA22" s="60">
+        <v>7.32</v>
+      </c>
+      <c r="AB22" s="61">
+        <v>6.68</v>
+      </c>
+      <c r="AC22" s="45"/>
+      <c r="AD22" s="45"/>
+      <c r="AE22" s="45"/>
+      <c r="AF22" s="45"/>
+      <c r="AG22" s="45"/>
+    </row>
+    <row r="23" spans="1:33" s="43" customFormat="1">
+      <c r="A23" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E23" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F23" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I23" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J23" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K23" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L23" s="57">
+        <v>17.88</v>
+      </c>
+      <c r="M23" s="57">
+        <v>14.42</v>
+      </c>
+      <c r="N23" s="57">
+        <v>11.77</v>
+      </c>
+      <c r="O23" s="57">
+        <v>14.14</v>
+      </c>
+      <c r="P23" s="57">
+        <v>11.53</v>
+      </c>
+      <c r="Q23" s="58">
+        <v>9.76</v>
+      </c>
+      <c r="R23" s="59">
+        <v>10.33</v>
+      </c>
+      <c r="S23" s="59">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="T23" s="59">
+        <v>8.23</v>
+      </c>
+      <c r="U23" s="59">
+        <v>7.78</v>
+      </c>
+      <c r="V23" s="59">
+        <v>7.97</v>
+      </c>
+      <c r="W23" s="60">
+        <v>10.24</v>
+      </c>
+      <c r="X23" s="60">
+        <v>9.26</v>
+      </c>
+      <c r="Y23" s="60">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="Z23" s="60">
+        <v>6.5</v>
+      </c>
+      <c r="AA23" s="60">
+        <v>8.82</v>
+      </c>
+      <c r="AB23" s="61">
+        <v>7.11</v>
+      </c>
+      <c r="AC23" s="45"/>
+      <c r="AD23" s="45"/>
+      <c r="AE23" s="45"/>
+      <c r="AF23" s="45"/>
+      <c r="AG23" s="45"/>
+    </row>
+    <row r="24" spans="1:33" s="43" customFormat="1">
+      <c r="A24" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="57">
+        <v>19.7</v>
+      </c>
+      <c r="D24" s="57">
+        <v>20.239999999999998</v>
+      </c>
+      <c r="E24" s="57">
+        <v>18.95</v>
+      </c>
+      <c r="F24" s="57">
+        <v>17.47</v>
+      </c>
+      <c r="G24" s="57">
+        <v>16.38</v>
+      </c>
+      <c r="H24" s="57">
+        <v>18.97</v>
+      </c>
+      <c r="I24" s="57">
+        <v>15.96</v>
+      </c>
+      <c r="J24" s="57">
+        <v>15.32</v>
+      </c>
+      <c r="K24" s="56">
+        <v>22.03</v>
+      </c>
+      <c r="L24" s="57">
+        <v>24.35</v>
+      </c>
+      <c r="M24" s="57">
+        <v>18.82</v>
+      </c>
+      <c r="N24" s="57">
+        <v>19.8</v>
+      </c>
+      <c r="O24" s="57">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="P24" s="57">
+        <v>13.32</v>
+      </c>
+      <c r="Q24" s="58">
+        <v>11.41</v>
+      </c>
+      <c r="R24" s="59">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="S24" s="59">
+        <v>8.98</v>
+      </c>
+      <c r="T24" s="59">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="U24" s="59">
+        <v>8.76</v>
+      </c>
+      <c r="V24" s="59">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="W24" s="60">
+        <v>7.94</v>
+      </c>
+      <c r="X24" s="60">
+        <v>7.63</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>7.17</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>7.74</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>5.28</v>
+      </c>
+      <c r="AB24" s="61">
+        <v>5.99</v>
+      </c>
+      <c r="AC24" s="45"/>
+      <c r="AD24" s="45"/>
+      <c r="AE24" s="45"/>
+      <c r="AF24" s="45"/>
+      <c r="AG24" s="45"/>
+    </row>
+    <row r="25" spans="1:33" s="43" customFormat="1">
+      <c r="A25" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="57">
+        <v>15</v>
+      </c>
+      <c r="D25" s="57">
+        <v>17.28</v>
+      </c>
+      <c r="E25" s="57">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F25" s="57">
+        <v>12.86</v>
+      </c>
+      <c r="G25" s="57">
+        <v>12.13</v>
+      </c>
+      <c r="H25" s="57">
+        <v>13.48</v>
+      </c>
+      <c r="I25" s="57">
+        <v>10.98</v>
+      </c>
+      <c r="J25" s="57">
+        <v>10.95</v>
+      </c>
+      <c r="K25" s="56">
+        <v>13.45</v>
+      </c>
+      <c r="L25" s="57">
+        <v>13.6</v>
+      </c>
+      <c r="M25" s="57">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="N25" s="57">
+        <v>11.28</v>
+      </c>
+      <c r="O25" s="57">
+        <v>11.5</v>
+      </c>
+      <c r="P25" s="57">
+        <v>9.33</v>
+      </c>
+      <c r="Q25" s="58">
+        <v>6.96</v>
+      </c>
+      <c r="R25" s="59">
+        <v>7.6</v>
+      </c>
+      <c r="S25" s="59">
+        <v>6.82</v>
+      </c>
+      <c r="T25" s="59">
+        <v>5.95</v>
+      </c>
+      <c r="U25" s="59">
+        <v>6.17</v>
+      </c>
+      <c r="V25" s="59">
+        <v>6</v>
+      </c>
+      <c r="W25" s="60">
+        <v>5.2</v>
+      </c>
+      <c r="X25" s="60">
+        <v>7.61</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>4.55</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>6.06</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AB25" s="61">
+        <v>4.13</v>
+      </c>
+      <c r="AC25" s="45"/>
+      <c r="AD25" s="45"/>
+      <c r="AE25" s="45"/>
+      <c r="AF25" s="45"/>
+      <c r="AG25" s="45"/>
+    </row>
+    <row r="26" spans="1:33" s="43" customFormat="1">
+      <c r="A26" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="57">
+        <v>13.35</v>
+      </c>
+      <c r="D26" s="57">
+        <v>14.88</v>
+      </c>
+      <c r="E26" s="57">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="F26" s="57">
+        <v>15.09</v>
+      </c>
+      <c r="G26" s="57">
+        <v>12.86</v>
+      </c>
+      <c r="H26" s="57">
+        <v>14.3</v>
+      </c>
+      <c r="I26" s="57">
+        <v>11.76</v>
+      </c>
+      <c r="J26" s="57">
+        <v>13.29</v>
+      </c>
+      <c r="K26" s="56">
+        <v>19.21</v>
+      </c>
+      <c r="L26" s="57">
+        <v>16.32</v>
+      </c>
+      <c r="M26" s="57">
+        <v>15.47</v>
+      </c>
+      <c r="N26" s="57">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="O26" s="57">
+        <v>12.5</v>
+      </c>
+      <c r="P26" s="57">
+        <v>10.35</v>
+      </c>
+      <c r="Q26" s="58">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="R26" s="59">
+        <v>9.02</v>
+      </c>
+      <c r="S26" s="59">
+        <v>7.61</v>
+      </c>
+      <c r="T26" s="59">
+        <v>7.04</v>
+      </c>
+      <c r="U26" s="59">
+        <v>8.24</v>
+      </c>
+      <c r="V26" s="59">
+        <v>7.91</v>
+      </c>
+      <c r="W26" s="60">
+        <v>7.54</v>
+      </c>
+      <c r="X26" s="60">
+        <v>10.41</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>4.21</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>5.99</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>5.41</v>
+      </c>
+      <c r="AB26" s="61">
+        <v>4.84</v>
+      </c>
+      <c r="AC26" s="45"/>
+      <c r="AD26" s="45"/>
+      <c r="AE26" s="45"/>
+      <c r="AF26" s="45"/>
+      <c r="AG26" s="45"/>
+    </row>
+    <row r="27" spans="1:33" s="43" customFormat="1">
+      <c r="A27" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E27" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F27" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G27" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H27" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I27" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J27" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K27" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L27" s="57">
+        <v>26.27</v>
+      </c>
+      <c r="M27" s="57">
+        <v>14.91</v>
+      </c>
+      <c r="N27" s="57">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="O27" s="57">
+        <v>12.93</v>
+      </c>
+      <c r="P27" s="57">
+        <v>11.81</v>
+      </c>
+      <c r="Q27" s="58">
+        <v>13</v>
+      </c>
+      <c r="R27" s="60">
+        <v>10.48</v>
+      </c>
+      <c r="S27" s="60">
+        <v>7.5</v>
+      </c>
+      <c r="T27" s="60">
+        <v>8.48</v>
+      </c>
+      <c r="U27" s="60">
+        <v>8.26</v>
+      </c>
+      <c r="V27" s="60">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="W27" s="60">
+        <v>8.02</v>
+      </c>
+      <c r="X27" s="60">
+        <v>9.42</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>6.26</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>7.76</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>5.39</v>
+      </c>
+      <c r="AB27" s="61">
+        <v>5.41</v>
+      </c>
+      <c r="AC27" s="45"/>
+      <c r="AD27" s="45"/>
+      <c r="AE27" s="45"/>
+      <c r="AF27" s="45"/>
+      <c r="AG27" s="45"/>
+    </row>
+    <row r="28" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A28" s="42"/>
+      <c r="B28" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64"/>
+      <c r="R28" s="64"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="64"/>
+      <c r="Z28" s="64"/>
+      <c r="AA28" s="64"/>
+      <c r="AB28" s="64"/>
+      <c r="AC28" s="45"/>
+      <c r="AD28" s="45"/>
+      <c r="AE28" s="45"/>
+      <c r="AF28" s="45"/>
+      <c r="AG28" s="45"/>
+    </row>
+    <row r="29" spans="1:33" s="43" customFormat="1">
+      <c r="A29" s="42"/>
+      <c r="B29" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="57">
+        <v>21.58</v>
+      </c>
+      <c r="D29" s="57">
+        <v>22.15</v>
+      </c>
+      <c r="E29" s="57">
+        <v>19.46</v>
+      </c>
+      <c r="F29" s="57">
+        <v>17.79</v>
+      </c>
+      <c r="G29" s="57">
+        <v>16.47</v>
+      </c>
+      <c r="H29" s="57">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="I29" s="57">
+        <v>15.6</v>
+      </c>
+      <c r="J29" s="57">
+        <v>16.73</v>
+      </c>
+      <c r="K29" s="57">
+        <v>22.89</v>
+      </c>
+      <c r="L29" s="57">
+        <v>20.23</v>
+      </c>
+      <c r="M29" s="57">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="N29" s="57">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="O29" s="57">
+        <v>15.19</v>
+      </c>
+      <c r="P29" s="57">
+        <v>12.71</v>
+      </c>
+      <c r="Q29" s="58">
+        <v>10.83</v>
+      </c>
+      <c r="R29" s="23">
+        <v>10.52</v>
+      </c>
+      <c r="S29" s="65">
+        <v>9.6</v>
+      </c>
+      <c r="T29" s="65">
+        <v>8.74</v>
+      </c>
+      <c r="U29" s="65">
+        <v>9.19</v>
+      </c>
+      <c r="V29" s="65">
+        <v>9.26</v>
+      </c>
+      <c r="W29" s="66">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="X29" s="66">
+        <v>8.91</v>
+      </c>
+      <c r="Y29" s="66">
+        <v>7.27</v>
+      </c>
+      <c r="Z29" s="66">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="AA29" s="66">
+        <v>7.34</v>
+      </c>
+      <c r="AB29" s="61">
+        <v>6.21</v>
+      </c>
+      <c r="AC29" s="45"/>
+      <c r="AD29" s="45"/>
+      <c r="AE29" s="45"/>
+      <c r="AF29" s="45"/>
+      <c r="AG29" s="45"/>
+    </row>
+    <row r="30" spans="1:33" s="43" customFormat="1">
+      <c r="A30" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="C30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K30" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L30" s="57">
+        <v>26.29</v>
+      </c>
+      <c r="M30" s="57">
+        <v>20.39</v>
+      </c>
+      <c r="N30" s="57">
+        <v>18.79</v>
+      </c>
+      <c r="O30" s="57">
+        <v>15.38</v>
+      </c>
+      <c r="P30" s="57">
+        <v>15.35</v>
+      </c>
+      <c r="Q30" s="58">
+        <v>12.11</v>
+      </c>
+      <c r="R30" s="23">
+        <v>12.12</v>
+      </c>
+      <c r="S30" s="65">
+        <v>10.35</v>
+      </c>
+      <c r="T30" s="65">
+        <v>7.24</v>
+      </c>
+      <c r="U30" s="65">
+        <v>7.22</v>
+      </c>
+      <c r="V30" s="65">
+        <v>6.86</v>
+      </c>
+      <c r="W30" s="66">
+        <v>6.38</v>
+      </c>
+      <c r="X30" s="66">
+        <v>7.26</v>
+      </c>
+      <c r="Y30" s="66">
+        <v>5.44</v>
+      </c>
+      <c r="Z30" s="66">
+        <v>7.08</v>
+      </c>
+      <c r="AA30" s="66">
+        <v>8.36</v>
+      </c>
+      <c r="AB30" s="61">
+        <v>6.21</v>
+      </c>
+      <c r="AC30" s="45"/>
+      <c r="AD30" s="45"/>
+      <c r="AE30" s="45"/>
+      <c r="AF30" s="45"/>
+      <c r="AG30" s="45"/>
+    </row>
+    <row r="31" spans="1:33" s="43" customFormat="1">
+      <c r="A31" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="57">
+        <v>20.11</v>
+      </c>
+      <c r="D31" s="57">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="E31" s="57">
+        <v>15.6</v>
+      </c>
+      <c r="F31" s="57">
+        <v>12.64</v>
+      </c>
+      <c r="G31" s="57">
+        <v>15.84</v>
+      </c>
+      <c r="H31" s="57">
+        <v>15.89</v>
+      </c>
+      <c r="I31" s="57">
+        <v>14.12</v>
+      </c>
+      <c r="J31" s="57">
+        <v>13.39</v>
+      </c>
+      <c r="K31" s="57">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="L31" s="57">
+        <v>20.32</v>
+      </c>
+      <c r="M31" s="57">
+        <v>14.04</v>
+      </c>
+      <c r="N31" s="57">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="O31" s="57">
+        <v>11.67</v>
+      </c>
+      <c r="P31" s="57">
+        <v>13.99</v>
+      </c>
+      <c r="Q31" s="58">
+        <v>10.66</v>
+      </c>
+      <c r="R31" s="23">
+        <v>8.42</v>
+      </c>
+      <c r="S31" s="65">
+        <v>7.11</v>
+      </c>
+      <c r="T31" s="65">
+        <v>8.6</v>
+      </c>
+      <c r="U31" s="65">
+        <v>5.49</v>
+      </c>
+      <c r="V31" s="65">
+        <v>7.55</v>
+      </c>
+      <c r="W31" s="66">
+        <v>7.23</v>
+      </c>
+      <c r="X31" s="66">
+        <v>5.37</v>
+      </c>
+      <c r="Y31" s="66">
+        <v>4.75</v>
+      </c>
+      <c r="Z31" s="66">
+        <v>7.58</v>
+      </c>
+      <c r="AA31" s="66">
+        <v>5.81</v>
+      </c>
+      <c r="AB31" s="61">
+        <v>4.75</v>
+      </c>
+      <c r="AC31" s="45"/>
+      <c r="AD31" s="45"/>
+      <c r="AE31" s="45"/>
+      <c r="AF31" s="45"/>
+      <c r="AG31" s="45"/>
+    </row>
+    <row r="32" spans="1:33" s="43" customFormat="1">
+      <c r="A32" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="57">
+        <v>22.29</v>
+      </c>
+      <c r="D32" s="57">
+        <v>23.15</v>
+      </c>
+      <c r="E32" s="57">
+        <v>22.12</v>
+      </c>
+      <c r="F32" s="57">
+        <v>22.39</v>
+      </c>
+      <c r="G32" s="57">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="H32" s="57">
+        <v>18.23</v>
+      </c>
+      <c r="I32" s="57">
+        <v>16.2</v>
+      </c>
+      <c r="J32" s="57">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="K32" s="57">
+        <v>20.29</v>
+      </c>
+      <c r="L32" s="57">
+        <v>20.29</v>
+      </c>
+      <c r="M32" s="57">
+        <v>17.98</v>
+      </c>
+      <c r="N32" s="57">
+        <v>14.91</v>
+      </c>
+      <c r="O32" s="57">
+        <v>14.01</v>
+      </c>
+      <c r="P32" s="57">
+        <v>13.13</v>
+      </c>
+      <c r="Q32" s="58">
+        <v>10.11</v>
+      </c>
+      <c r="R32" s="23">
+        <v>10.7</v>
+      </c>
+      <c r="S32" s="65">
+        <v>9.99</v>
+      </c>
+      <c r="T32" s="65">
+        <v>6.44</v>
+      </c>
+      <c r="U32" s="65">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="V32" s="65">
+        <v>7.98</v>
+      </c>
+      <c r="W32" s="66">
+        <v>9.92</v>
+      </c>
+      <c r="X32" s="66">
+        <v>10.88</v>
+      </c>
+      <c r="Y32" s="66">
+        <v>8.76</v>
+      </c>
+      <c r="Z32" s="66">
+        <v>10.63</v>
+      </c>
+      <c r="AA32" s="66">
+        <v>10.74</v>
+      </c>
+      <c r="AB32" s="61">
+        <v>5.82</v>
+      </c>
+      <c r="AC32" s="45"/>
+      <c r="AD32" s="45"/>
+      <c r="AE32" s="45"/>
+      <c r="AF32" s="45"/>
+      <c r="AG32" s="45"/>
+    </row>
+    <row r="33" spans="1:33" s="43" customFormat="1">
+      <c r="A33" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="57">
+        <v>14.26</v>
+      </c>
+      <c r="D33" s="57">
+        <v>15.41</v>
+      </c>
+      <c r="E33" s="57">
+        <v>12.55</v>
+      </c>
+      <c r="F33" s="57">
+        <v>13.16</v>
+      </c>
+      <c r="G33" s="57">
+        <v>13.57</v>
+      </c>
+      <c r="H33" s="57">
+        <v>13.31</v>
+      </c>
+      <c r="I33" s="57">
+        <v>11.98</v>
+      </c>
+      <c r="J33" s="57">
+        <v>10.54</v>
+      </c>
+      <c r="K33" s="57">
+        <v>17.12</v>
+      </c>
+      <c r="L33" s="57">
+        <v>16.53</v>
+      </c>
+      <c r="M33" s="57">
+        <v>12.7</v>
+      </c>
+      <c r="N33" s="57">
+        <v>13.09</v>
+      </c>
+      <c r="O33" s="57">
+        <v>14.44</v>
+      </c>
+      <c r="P33" s="57">
+        <v>11.44</v>
+      </c>
+      <c r="Q33" s="58">
+        <v>9.1</v>
+      </c>
+      <c r="R33" s="23">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="S33" s="65">
+        <v>8.01</v>
+      </c>
+      <c r="T33" s="65">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="U33" s="65">
+        <v>8.17</v>
+      </c>
+      <c r="V33" s="65">
+        <v>8.68</v>
+      </c>
+      <c r="W33" s="66">
+        <v>8.68</v>
+      </c>
+      <c r="X33" s="66">
+        <v>7.44</v>
+      </c>
+      <c r="Y33" s="66">
+        <v>9.39</v>
+      </c>
+      <c r="Z33" s="66">
+        <v>9.68</v>
+      </c>
+      <c r="AA33" s="66">
+        <v>8.68</v>
+      </c>
+      <c r="AB33" s="61">
+        <v>6.51</v>
+      </c>
+      <c r="AC33" s="45"/>
+      <c r="AD33" s="45"/>
+      <c r="AE33" s="45"/>
+      <c r="AF33" s="45"/>
+      <c r="AG33" s="45"/>
+    </row>
+    <row r="34" spans="1:33" s="43" customFormat="1">
+      <c r="A34" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="57">
+        <v>20.57</v>
+      </c>
+      <c r="D34" s="57">
+        <v>26.34</v>
+      </c>
+      <c r="E34" s="57">
+        <v>19.07</v>
+      </c>
+      <c r="F34" s="57">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G34" s="57">
+        <v>15.35</v>
+      </c>
+      <c r="H34" s="57">
+        <v>13.1</v>
+      </c>
+      <c r="I34" s="57">
+        <v>13.87</v>
+      </c>
+      <c r="J34" s="57">
+        <v>18.46</v>
+      </c>
+      <c r="K34" s="57">
+        <v>24.05</v>
+      </c>
+      <c r="L34" s="57">
+        <v>18.57</v>
+      </c>
+      <c r="M34" s="57">
+        <v>16.61</v>
+      </c>
+      <c r="N34" s="57">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="O34" s="57">
+        <v>16.2</v>
+      </c>
+      <c r="P34" s="57">
+        <v>10</v>
+      </c>
+      <c r="Q34" s="58">
+        <v>9.6</v>
+      </c>
+      <c r="R34" s="23">
+        <v>7.8</v>
+      </c>
+      <c r="S34" s="65">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="T34" s="65">
+        <v>7.05</v>
+      </c>
+      <c r="U34" s="65">
+        <v>12.56</v>
+      </c>
+      <c r="V34" s="65">
+        <v>11.63</v>
+      </c>
+      <c r="W34" s="66">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="X34" s="66">
+        <v>9.18</v>
+      </c>
+      <c r="Y34" s="66">
+        <v>6.91</v>
+      </c>
+      <c r="Z34" s="66">
+        <v>9.74</v>
+      </c>
+      <c r="AA34" s="66">
+        <v>7.05</v>
+      </c>
+      <c r="AB34" s="61">
+        <v>6.9</v>
+      </c>
+      <c r="AC34" s="45"/>
+      <c r="AD34" s="45"/>
+      <c r="AE34" s="45"/>
+      <c r="AF34" s="45"/>
+      <c r="AG34" s="45"/>
+    </row>
+    <row r="35" spans="1:33" s="43" customFormat="1">
+      <c r="A35" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="57">
+        <v>18.09</v>
+      </c>
+      <c r="D35" s="57">
+        <v>18.43</v>
+      </c>
+      <c r="E35" s="57">
+        <v>16.38</v>
+      </c>
+      <c r="F35" s="57">
+        <v>18.77</v>
+      </c>
+      <c r="G35" s="57">
+        <v>15.83</v>
+      </c>
+      <c r="H35" s="57">
+        <v>16.89</v>
+      </c>
+      <c r="I35" s="57">
+        <v>13.11</v>
+      </c>
+      <c r="J35" s="57">
+        <v>14.16</v>
+      </c>
+      <c r="K35" s="57">
+        <v>19.93</v>
+      </c>
+      <c r="L35" s="57">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="M35" s="57">
+        <v>13.03</v>
+      </c>
+      <c r="N35" s="57">
+        <v>12.68</v>
+      </c>
+      <c r="O35" s="57">
+        <v>12.67</v>
+      </c>
+      <c r="P35" s="57">
+        <v>10.52</v>
+      </c>
+      <c r="Q35" s="58">
+        <v>10.42</v>
+      </c>
+      <c r="R35" s="23">
+        <v>8.36</v>
+      </c>
+      <c r="S35" s="65">
+        <v>9.44</v>
+      </c>
+      <c r="T35" s="65">
+        <v>7.2</v>
+      </c>
+      <c r="U35" s="65">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="V35" s="65">
+        <v>8.18</v>
+      </c>
+      <c r="W35" s="66">
+        <v>8.92</v>
+      </c>
+      <c r="X35" s="66">
+        <v>8.76</v>
+      </c>
+      <c r="Y35" s="66">
+        <v>8.65</v>
+      </c>
+      <c r="Z35" s="66">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="AA35" s="66">
+        <v>6.7</v>
+      </c>
+      <c r="AB35" s="61">
+        <v>6.24</v>
+      </c>
+      <c r="AC35" s="45"/>
+      <c r="AD35" s="45"/>
+      <c r="AE35" s="45"/>
+      <c r="AF35" s="45"/>
+      <c r="AG35" s="45"/>
+    </row>
+    <row r="36" spans="1:33" s="43" customFormat="1">
+      <c r="A36" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="57">
+        <v>28.42</v>
+      </c>
+      <c r="D36" s="57">
+        <v>24.47</v>
+      </c>
+      <c r="E36" s="57">
+        <v>21.25</v>
+      </c>
+      <c r="F36" s="57">
+        <v>18.93</v>
+      </c>
+      <c r="G36" s="57">
+        <v>18.07</v>
+      </c>
+      <c r="H36" s="57">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="I36" s="57">
+        <v>15.06</v>
+      </c>
+      <c r="J36" s="57">
+        <v>15.67</v>
+      </c>
+      <c r="K36" s="57">
+        <v>24.63</v>
+      </c>
+      <c r="L36" s="57">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="M36" s="57">
+        <v>16.36</v>
+      </c>
+      <c r="N36" s="57">
+        <v>16.11</v>
+      </c>
+      <c r="O36" s="57">
+        <v>15.69</v>
+      </c>
+      <c r="P36" s="57">
+        <v>13.93</v>
+      </c>
+      <c r="Q36" s="58">
+        <v>11.27</v>
+      </c>
+      <c r="R36" s="23">
+        <v>12.37</v>
+      </c>
+      <c r="S36" s="65">
+        <v>10.19</v>
+      </c>
+      <c r="T36" s="65">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="U36" s="65">
+        <v>8.57</v>
+      </c>
+      <c r="V36" s="65">
+        <v>10.53</v>
+      </c>
+      <c r="W36" s="66">
+        <v>7.66</v>
+      </c>
+      <c r="X36" s="66">
+        <v>8.27</v>
+      </c>
+      <c r="Y36" s="66">
+        <v>7.84</v>
+      </c>
+      <c r="Z36" s="66">
+        <v>9.64</v>
+      </c>
+      <c r="AA36" s="66">
+        <v>7.93</v>
+      </c>
+      <c r="AB36" s="61">
+        <v>6.47</v>
+      </c>
+      <c r="AC36" s="45"/>
+      <c r="AD36" s="45"/>
+      <c r="AE36" s="45"/>
+      <c r="AF36" s="45"/>
+      <c r="AG36" s="45"/>
+    </row>
+    <row r="37" spans="1:33" s="43" customFormat="1">
+      <c r="A37" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K37" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L37" s="57">
+        <v>12.78</v>
+      </c>
+      <c r="M37" s="57">
+        <v>11.34</v>
+      </c>
+      <c r="N37" s="57">
+        <v>15.9</v>
+      </c>
+      <c r="O37" s="57">
+        <v>13.59</v>
+      </c>
+      <c r="P37" s="57">
+        <v>10.94</v>
+      </c>
+      <c r="Q37" s="58">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="R37" s="23">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="S37" s="65">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="T37" s="65">
+        <v>7.74</v>
+      </c>
+      <c r="U37" s="65">
+        <v>7.12</v>
+      </c>
+      <c r="V37" s="65">
+        <v>10</v>
+      </c>
+      <c r="W37" s="66">
+        <v>8.27</v>
+      </c>
+      <c r="X37" s="66">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="Y37" s="66">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Z37" s="66">
+        <v>8.19</v>
+      </c>
+      <c r="AA37" s="66">
+        <v>8.86</v>
+      </c>
+      <c r="AB37" s="61">
+        <v>7.38</v>
+      </c>
+      <c r="AC37" s="45"/>
+      <c r="AD37" s="45"/>
+      <c r="AE37" s="45"/>
+      <c r="AF37" s="45"/>
+      <c r="AG37" s="45"/>
+    </row>
+    <row r="38" spans="1:33" s="43" customFormat="1">
+      <c r="A38" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="57">
+        <v>22.29</v>
+      </c>
+      <c r="D38" s="57">
+        <v>22.74</v>
+      </c>
+      <c r="E38" s="57">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="F38" s="57">
+        <v>17.53</v>
+      </c>
+      <c r="G38" s="57">
+        <v>12.39</v>
+      </c>
+      <c r="H38" s="57">
+        <v>12.38</v>
+      </c>
+      <c r="I38" s="57">
+        <v>11.96</v>
+      </c>
+      <c r="J38" s="57">
+        <v>11.62</v>
+      </c>
+      <c r="K38" s="57">
+        <v>21.75</v>
+      </c>
+      <c r="L38" s="57">
+        <v>21.17</v>
+      </c>
+      <c r="M38" s="57">
+        <v>13.89</v>
+      </c>
+      <c r="N38" s="57">
+        <v>12.72</v>
+      </c>
+      <c r="O38" s="57">
+        <v>13</v>
+      </c>
+      <c r="P38" s="57">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="Q38" s="58">
+        <v>10.42</v>
+      </c>
+      <c r="R38" s="23">
+        <v>10.28</v>
+      </c>
+      <c r="S38" s="65">
+        <v>9.83</v>
+      </c>
+      <c r="T38" s="65">
+        <v>9.08</v>
+      </c>
+      <c r="U38" s="65">
+        <v>8.57</v>
+      </c>
+      <c r="V38" s="65">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="W38" s="66">
+        <v>8.4</v>
+      </c>
+      <c r="X38" s="66">
+        <v>9.02</v>
+      </c>
+      <c r="Y38" s="66">
+        <v>7.98</v>
+      </c>
+      <c r="Z38" s="66">
+        <v>6.97</v>
+      </c>
+      <c r="AA38" s="66">
+        <v>6.58</v>
+      </c>
+      <c r="AB38" s="61">
+        <v>5.88</v>
+      </c>
+      <c r="AC38" s="45"/>
+      <c r="AD38" s="45"/>
+      <c r="AE38" s="45"/>
+      <c r="AF38" s="45"/>
+      <c r="AG38" s="45"/>
+    </row>
+    <row r="39" spans="1:33" s="43" customFormat="1">
+      <c r="A39" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="57">
+        <v>24.19</v>
+      </c>
+      <c r="D39" s="57">
+        <v>21.37</v>
+      </c>
+      <c r="E39" s="57">
+        <v>17.21</v>
+      </c>
+      <c r="F39" s="57">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="G39" s="57">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="H39" s="57">
+        <v>18.21</v>
+      </c>
+      <c r="I39" s="57">
+        <v>14.6</v>
+      </c>
+      <c r="J39" s="57">
+        <v>15.94</v>
+      </c>
+      <c r="K39" s="57">
+        <v>22.99</v>
+      </c>
+      <c r="L39" s="57">
+        <v>19.84</v>
+      </c>
+      <c r="M39" s="57">
+        <v>15.26</v>
+      </c>
+      <c r="N39" s="57">
+        <v>15.38</v>
+      </c>
+      <c r="O39" s="57">
+        <v>17.53</v>
+      </c>
+      <c r="P39" s="57">
+        <v>14.06</v>
+      </c>
+      <c r="Q39" s="58">
+        <v>12.51</v>
+      </c>
+      <c r="R39" s="23">
+        <v>11.54</v>
+      </c>
+      <c r="S39" s="65">
+        <v>8.89</v>
+      </c>
+      <c r="T39" s="65">
+        <v>12.36</v>
+      </c>
+      <c r="U39" s="65">
+        <v>12.55</v>
+      </c>
+      <c r="V39" s="65">
+        <v>12.45</v>
+      </c>
+      <c r="W39" s="66">
+        <v>11.72</v>
+      </c>
+      <c r="X39" s="66">
+        <v>10.51</v>
+      </c>
+      <c r="Y39" s="66">
+        <v>11.1</v>
+      </c>
+      <c r="Z39" s="66">
+        <v>9.39</v>
+      </c>
+      <c r="AA39" s="66">
+        <v>9.89</v>
+      </c>
+      <c r="AB39" s="61">
+        <v>5.74</v>
+      </c>
+      <c r="AC39" s="45"/>
+      <c r="AD39" s="45"/>
+      <c r="AE39" s="45"/>
+      <c r="AF39" s="45"/>
+      <c r="AG39" s="45"/>
+    </row>
+    <row r="40" spans="1:33" s="43" customFormat="1">
+      <c r="A40" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="57">
+        <v>25.46</v>
+      </c>
+      <c r="D40" s="57">
+        <v>30.36</v>
+      </c>
+      <c r="E40" s="57">
+        <v>25.82</v>
+      </c>
+      <c r="F40" s="57">
+        <v>23.21</v>
+      </c>
+      <c r="G40" s="57">
+        <v>22.7</v>
+      </c>
+      <c r="H40" s="57">
+        <v>28.64</v>
+      </c>
+      <c r="I40" s="57">
+        <v>26</v>
+      </c>
+      <c r="J40" s="57">
+        <v>22.97</v>
+      </c>
+      <c r="K40" s="57">
+        <v>24.73</v>
+      </c>
+      <c r="L40" s="57">
+        <v>25.31</v>
+      </c>
+      <c r="M40" s="57">
+        <v>21.85</v>
+      </c>
+      <c r="N40" s="57">
+        <v>22.26</v>
+      </c>
+      <c r="O40" s="57">
+        <v>21.58</v>
+      </c>
+      <c r="P40" s="57">
+        <v>14.91</v>
+      </c>
+      <c r="Q40" s="58">
+        <v>13.26</v>
+      </c>
+      <c r="R40" s="23">
+        <v>11.61</v>
+      </c>
+      <c r="S40" s="65">
+        <v>10.41</v>
+      </c>
+      <c r="T40" s="65">
+        <v>9.02</v>
+      </c>
+      <c r="U40" s="65">
+        <v>10.5</v>
+      </c>
+      <c r="V40" s="65">
+        <v>10.63</v>
+      </c>
+      <c r="W40" s="66">
+        <v>13.28</v>
+      </c>
+      <c r="X40" s="66">
+        <v>10.33</v>
+      </c>
+      <c r="Y40" s="66">
+        <v>8.36</v>
+      </c>
+      <c r="Z40" s="66">
+        <v>8.49</v>
+      </c>
+      <c r="AA40" s="66">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="AB40" s="61">
+        <v>8.19</v>
+      </c>
+      <c r="AC40" s="45"/>
+      <c r="AD40" s="45"/>
+      <c r="AE40" s="45"/>
+      <c r="AF40" s="45"/>
+      <c r="AG40" s="45"/>
+    </row>
+    <row r="41" spans="1:33" s="43" customFormat="1">
+      <c r="A41" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="57">
+        <v>28.01</v>
+      </c>
+      <c r="D41" s="57">
+        <v>29.82</v>
+      </c>
+      <c r="E41" s="57">
+        <v>25.91</v>
+      </c>
+      <c r="F41" s="57">
+        <v>21.25</v>
+      </c>
+      <c r="G41" s="57">
+        <v>20.57</v>
+      </c>
+      <c r="H41" s="57">
+        <v>21.45</v>
+      </c>
+      <c r="I41" s="57">
+        <v>18.88</v>
+      </c>
+      <c r="J41" s="57">
+        <v>21.92</v>
+      </c>
+      <c r="K41" s="57">
+        <v>24.2</v>
+      </c>
+      <c r="L41" s="57">
+        <v>22.34</v>
+      </c>
+      <c r="M41" s="57">
+        <v>16.43</v>
+      </c>
+      <c r="N41" s="57">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="O41" s="57">
+        <v>13.68</v>
+      </c>
+      <c r="P41" s="57">
+        <v>10.85</v>
+      </c>
+      <c r="Q41" s="58">
+        <v>10.7</v>
+      </c>
+      <c r="R41" s="23">
+        <v>11.12</v>
+      </c>
+      <c r="S41" s="65">
+        <v>10.68</v>
+      </c>
+      <c r="T41" s="65">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="U41" s="65">
+        <v>10.01</v>
+      </c>
+      <c r="V41" s="65">
+        <v>9.44</v>
+      </c>
+      <c r="W41" s="66">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="X41" s="66">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Y41" s="66">
+        <v>7.41</v>
+      </c>
+      <c r="Z41" s="66">
+        <v>9.44</v>
+      </c>
+      <c r="AA41" s="66">
+        <v>6.33</v>
+      </c>
+      <c r="AB41" s="61">
+        <v>5.35</v>
+      </c>
+      <c r="AC41" s="45"/>
+      <c r="AD41" s="45"/>
+      <c r="AE41" s="45"/>
+      <c r="AF41" s="45"/>
+      <c r="AG41" s="45"/>
+    </row>
+    <row r="42" spans="1:33" s="43" customFormat="1">
+      <c r="A42" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="57">
+        <v>31.4</v>
+      </c>
+      <c r="D42" s="57">
+        <v>32.1</v>
+      </c>
+      <c r="E42" s="57">
+        <v>23.19</v>
+      </c>
+      <c r="F42" s="57">
+        <v>19.27</v>
+      </c>
+      <c r="G42" s="57">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="H42" s="57">
+        <v>14.65</v>
+      </c>
+      <c r="I42" s="57">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J42" s="57">
+        <v>11.8</v>
+      </c>
+      <c r="K42" s="57">
+        <v>22.91</v>
+      </c>
+      <c r="L42" s="57">
+        <v>19.3</v>
+      </c>
+      <c r="M42" s="57">
+        <v>12.76</v>
+      </c>
+      <c r="N42" s="57">
+        <v>13.82</v>
+      </c>
+      <c r="O42" s="57">
+        <v>10.27</v>
+      </c>
+      <c r="P42" s="57">
+        <v>10.29</v>
+      </c>
+      <c r="Q42" s="58">
+        <v>8.48</v>
+      </c>
+      <c r="R42" s="23">
+        <v>7.5</v>
+      </c>
+      <c r="S42" s="65">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="T42" s="65">
+        <v>8.74</v>
+      </c>
+      <c r="U42" s="65">
+        <v>6.42</v>
+      </c>
+      <c r="V42" s="65">
+        <v>7.31</v>
+      </c>
+      <c r="W42" s="66">
+        <v>7.15</v>
+      </c>
+      <c r="X42" s="66">
+        <v>6.48</v>
+      </c>
+      <c r="Y42" s="66">
+        <v>7.97</v>
+      </c>
+      <c r="Z42" s="66">
+        <v>7.58</v>
+      </c>
+      <c r="AA42" s="66">
+        <v>7.58</v>
+      </c>
+      <c r="AB42" s="61">
+        <v>5.45</v>
+      </c>
+      <c r="AC42" s="45"/>
+      <c r="AD42" s="45"/>
+      <c r="AE42" s="45"/>
+      <c r="AF42" s="45"/>
+      <c r="AG42" s="45"/>
+    </row>
+    <row r="43" spans="1:33" s="43" customFormat="1">
+      <c r="A43" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" s="57">
+        <v>17.84</v>
+      </c>
+      <c r="D43" s="57">
+        <v>17.16</v>
+      </c>
+      <c r="E43" s="57">
+        <v>17.21</v>
+      </c>
+      <c r="F43" s="57">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="G43" s="57">
+        <v>14.79</v>
+      </c>
+      <c r="H43" s="57">
+        <v>16.43</v>
+      </c>
+      <c r="I43" s="57">
+        <v>12.34</v>
+      </c>
+      <c r="J43" s="57">
+        <v>16.52</v>
+      </c>
+      <c r="K43" s="57">
+        <v>24.32</v>
+      </c>
+      <c r="L43" s="57">
+        <v>15.33</v>
+      </c>
+      <c r="M43" s="57">
+        <v>13.23</v>
+      </c>
+      <c r="N43" s="57">
+        <v>14.48</v>
+      </c>
+      <c r="O43" s="57">
+        <v>12.32</v>
+      </c>
+      <c r="P43" s="57">
+        <v>11.21</v>
+      </c>
+      <c r="Q43" s="58">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="R43" s="23">
+        <v>7.77</v>
+      </c>
+      <c r="S43" s="65">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="T43" s="65">
+        <v>8.75</v>
+      </c>
+      <c r="U43" s="65">
+        <v>14.01</v>
+      </c>
+      <c r="V43" s="65">
+        <v>11.52</v>
+      </c>
+      <c r="W43" s="66">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="X43" s="66">
+        <v>10.87</v>
+      </c>
+      <c r="Y43" s="66">
+        <v>9.31</v>
+      </c>
+      <c r="Z43" s="66">
+        <v>11.11</v>
+      </c>
+      <c r="AA43" s="66">
+        <v>6.41</v>
+      </c>
+      <c r="AB43" s="61">
+        <v>5.71</v>
+      </c>
+      <c r="AC43" s="45"/>
+      <c r="AD43" s="45"/>
+      <c r="AE43" s="45"/>
+      <c r="AF43" s="45"/>
+      <c r="AG43" s="45"/>
+    </row>
+    <row r="44" spans="1:33" s="43" customFormat="1">
+      <c r="A44" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="57">
+        <v>21.72</v>
+      </c>
+      <c r="D44" s="57">
+        <v>21.71</v>
+      </c>
+      <c r="E44" s="57">
+        <v>19.71</v>
+      </c>
+      <c r="F44" s="57">
+        <v>17.43</v>
+      </c>
+      <c r="G44" s="57">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H44" s="57">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="I44" s="57">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="J44" s="57">
+        <v>22.46</v>
+      </c>
+      <c r="K44" s="57">
+        <v>28.29</v>
+      </c>
+      <c r="L44" s="57">
+        <v>21.01</v>
+      </c>
+      <c r="M44" s="57">
+        <v>20.2</v>
+      </c>
+      <c r="N44" s="57">
+        <v>18.78</v>
+      </c>
+      <c r="O44" s="57">
+        <v>18.05</v>
+      </c>
+      <c r="P44" s="57">
+        <v>15.78</v>
+      </c>
+      <c r="Q44" s="58">
+        <v>12.48</v>
+      </c>
+      <c r="R44" s="23">
+        <v>13.17</v>
+      </c>
+      <c r="S44" s="65">
+        <v>12.85</v>
+      </c>
+      <c r="T44" s="65">
+        <v>11.37</v>
+      </c>
+      <c r="U44" s="65">
+        <v>9.89</v>
+      </c>
+      <c r="V44" s="65">
+        <v>9.36</v>
+      </c>
+      <c r="W44" s="66">
+        <v>7.86</v>
+      </c>
+      <c r="X44" s="66">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="Y44" s="66">
+        <v>7.18</v>
+      </c>
+      <c r="Z44" s="66">
+        <v>9.32</v>
+      </c>
+      <c r="AA44" s="66">
+        <v>7.47</v>
+      </c>
+      <c r="AB44" s="61">
+        <v>7.26</v>
+      </c>
+      <c r="AC44" s="45"/>
+      <c r="AD44" s="45"/>
+      <c r="AE44" s="45"/>
+      <c r="AF44" s="45"/>
+      <c r="AG44" s="45"/>
+    </row>
+    <row r="45" spans="1:33" s="43" customFormat="1">
+      <c r="A45" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K45" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L45" s="57">
+        <v>24.26</v>
+      </c>
+      <c r="M45" s="57">
+        <v>16.72</v>
+      </c>
+      <c r="N45" s="57">
+        <v>12.03</v>
+      </c>
+      <c r="O45" s="57">
+        <v>14.82</v>
+      </c>
+      <c r="P45" s="57">
+        <v>13.39</v>
+      </c>
+      <c r="Q45" s="58">
+        <v>12.72</v>
+      </c>
+      <c r="R45" s="23">
+        <v>11.23</v>
+      </c>
+      <c r="S45" s="65">
+        <v>8.49</v>
+      </c>
+      <c r="T45" s="65">
+        <v>9.82</v>
+      </c>
+      <c r="U45" s="65">
+        <v>10.56</v>
+      </c>
+      <c r="V45" s="65">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="W45" s="66">
+        <v>10.72</v>
+      </c>
+      <c r="X45" s="66">
+        <v>9.64</v>
+      </c>
+      <c r="Y45" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Z45" s="66">
+        <v>6.05</v>
+      </c>
+      <c r="AA45" s="66">
+        <v>10.18</v>
+      </c>
+      <c r="AB45" s="61">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AC45" s="45"/>
+      <c r="AD45" s="45"/>
+      <c r="AE45" s="45"/>
+      <c r="AF45" s="45"/>
+      <c r="AG45" s="45"/>
+    </row>
+    <row r="46" spans="1:33" s="43" customFormat="1">
+      <c r="A46" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46" s="57">
+        <v>24.1</v>
+      </c>
+      <c r="D46" s="57">
+        <v>24.33</v>
+      </c>
+      <c r="E46" s="57">
+        <v>22.96</v>
+      </c>
+      <c r="F46" s="57">
+        <v>20.03</v>
+      </c>
+      <c r="G46" s="57">
+        <v>17.95</v>
+      </c>
+      <c r="H46" s="57">
+        <v>20.99</v>
+      </c>
+      <c r="I46" s="57">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="J46" s="57">
+        <v>17.72</v>
+      </c>
+      <c r="K46" s="57">
+        <v>23.02</v>
+      </c>
+      <c r="L46" s="57">
+        <v>24.8</v>
+      </c>
+      <c r="M46" s="57">
+        <v>20.239999999999998</v>
+      </c>
+      <c r="N46" s="57">
+        <v>23.16</v>
+      </c>
+      <c r="O46" s="57">
+        <v>19.29</v>
+      </c>
+      <c r="P46" s="57">
+        <v>15.31</v>
+      </c>
+      <c r="Q46" s="58">
+        <v>11.29</v>
+      </c>
+      <c r="R46" s="23">
+        <v>9.85</v>
+      </c>
+      <c r="S46" s="65">
+        <v>9.91</v>
+      </c>
+      <c r="T46" s="65">
+        <v>8.83</v>
+      </c>
+      <c r="U46" s="65">
+        <v>9.76</v>
+      </c>
+      <c r="V46" s="65">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="W46" s="66">
+        <v>7.86</v>
+      </c>
+      <c r="X46" s="66">
+        <v>8.18</v>
+      </c>
+      <c r="Y46" s="66">
+        <v>6.93</v>
+      </c>
+      <c r="Z46" s="66">
+        <v>7.29</v>
+      </c>
+      <c r="AA46" s="66">
+        <v>5.85</v>
+      </c>
+      <c r="AB46" s="61">
+        <v>6.28</v>
+      </c>
+      <c r="AC46" s="45"/>
+      <c r="AD46" s="45"/>
+      <c r="AE46" s="45"/>
+      <c r="AF46" s="45"/>
+      <c r="AG46" s="45"/>
+    </row>
+    <row r="47" spans="1:33" s="43" customFormat="1">
+      <c r="A47" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="57">
+        <v>15.34</v>
+      </c>
+      <c r="D47" s="57">
+        <v>21.75</v>
+      </c>
+      <c r="E47" s="57">
+        <v>17.989999999999998</v>
+      </c>
+      <c r="F47" s="57">
+        <v>14.7</v>
+      </c>
+      <c r="G47" s="57">
+        <v>13.58</v>
+      </c>
+      <c r="H47" s="57">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="I47" s="57">
+        <v>10.27</v>
+      </c>
+      <c r="J47" s="57">
+        <v>11.34</v>
+      </c>
+      <c r="K47" s="57">
+        <v>15.56</v>
+      </c>
+      <c r="L47" s="57">
+        <v>16.2</v>
+      </c>
+      <c r="M47" s="57">
+        <v>10.92</v>
+      </c>
+      <c r="N47" s="57">
+        <v>12.05</v>
+      </c>
+      <c r="O47" s="57">
+        <v>13.17</v>
+      </c>
+      <c r="P47" s="57">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="Q47" s="58">
+        <v>7.93</v>
+      </c>
+      <c r="R47" s="23">
+        <v>8.49</v>
+      </c>
+      <c r="S47" s="65">
+        <v>6.98</v>
+      </c>
+      <c r="T47" s="65">
+        <v>6.47</v>
+      </c>
+      <c r="U47" s="65">
+        <v>7.76</v>
+      </c>
+      <c r="V47" s="65">
+        <v>6.29</v>
+      </c>
+      <c r="W47" s="66">
+        <v>5.88</v>
+      </c>
+      <c r="X47" s="66">
+        <v>7.68</v>
+      </c>
+      <c r="Y47" s="66">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="Z47" s="66">
+        <v>6.56</v>
+      </c>
+      <c r="AA47" s="66">
+        <v>4.66</v>
+      </c>
+      <c r="AB47" s="61">
+        <v>4.46</v>
+      </c>
+      <c r="AC47" s="45"/>
+      <c r="AD47" s="45"/>
+      <c r="AE47" s="45"/>
+      <c r="AF47" s="45"/>
+      <c r="AG47" s="45"/>
+    </row>
+    <row r="48" spans="1:33" s="43" customFormat="1">
+      <c r="A48" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="57">
+        <v>14.36</v>
+      </c>
+      <c r="D48" s="57">
+        <v>16.78</v>
+      </c>
+      <c r="E48" s="57">
+        <v>20.14</v>
+      </c>
+      <c r="F48" s="57">
+        <v>18.29</v>
+      </c>
+      <c r="G48" s="57">
+        <v>15.5</v>
+      </c>
+      <c r="H48" s="57">
+        <v>15.48</v>
+      </c>
+      <c r="I48" s="57">
+        <v>13.41</v>
+      </c>
+      <c r="J48" s="57">
+        <v>15.18</v>
+      </c>
+      <c r="K48" s="57">
+        <v>20.67</v>
+      </c>
+      <c r="L48" s="57">
+        <v>17.32</v>
+      </c>
+      <c r="M48" s="57">
+        <v>18.03</v>
+      </c>
+      <c r="N48" s="57">
+        <v>18.14</v>
+      </c>
+      <c r="O48" s="57">
+        <v>13.72</v>
+      </c>
+      <c r="P48" s="57">
+        <v>12.26</v>
+      </c>
+      <c r="Q48" s="58">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="R48" s="67">
+        <v>9.74</v>
+      </c>
+      <c r="S48" s="66">
+        <v>8.75</v>
+      </c>
+      <c r="T48" s="66">
+        <v>7.38</v>
+      </c>
+      <c r="U48" s="66">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="V48" s="66">
+        <v>9.23</v>
+      </c>
+      <c r="W48" s="66">
+        <v>8.58</v>
+      </c>
+      <c r="X48" s="66">
+        <v>11.09</v>
+      </c>
+      <c r="Y48" s="66">
+        <v>4.88</v>
+      </c>
+      <c r="Z48" s="66">
+        <v>6.54</v>
+      </c>
+      <c r="AA48" s="66">
+        <v>6.37</v>
+      </c>
+      <c r="AB48" s="61">
+        <v>5.69</v>
+      </c>
+      <c r="AC48" s="45"/>
+      <c r="AD48" s="45"/>
+      <c r="AE48" s="45"/>
+      <c r="AF48" s="45"/>
+      <c r="AG48" s="45"/>
+    </row>
+    <row r="49" spans="1:33" s="43" customFormat="1">
+      <c r="A49" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K49" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L49" s="57">
+        <v>28.11</v>
+      </c>
+      <c r="M49" s="57">
+        <v>16.23</v>
+      </c>
+      <c r="N49" s="57">
+        <v>18.2</v>
+      </c>
+      <c r="O49" s="57">
+        <v>14.36</v>
+      </c>
+      <c r="P49" s="57">
+        <v>12.34</v>
+      </c>
+      <c r="Q49" s="58">
+        <v>14.49</v>
+      </c>
+      <c r="R49" s="67">
+        <v>11.43</v>
+      </c>
+      <c r="S49" s="66">
+        <v>8.51</v>
+      </c>
+      <c r="T49" s="66">
+        <v>8.26</v>
+      </c>
+      <c r="U49" s="66">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="V49" s="66">
+        <v>11.23</v>
+      </c>
+      <c r="W49" s="66">
+        <v>9.14</v>
+      </c>
+      <c r="X49" s="66">
+        <v>10.39</v>
+      </c>
+      <c r="Y49" s="66">
+        <v>6.61</v>
+      </c>
+      <c r="Z49" s="66">
+        <v>8.59</v>
+      </c>
+      <c r="AA49" s="66">
+        <v>5.93</v>
+      </c>
+      <c r="AB49" s="61">
+        <v>5.74</v>
+      </c>
+      <c r="AC49" s="45"/>
+      <c r="AD49" s="45"/>
+      <c r="AE49" s="45"/>
+      <c r="AF49" s="45"/>
+      <c r="AG49" s="45"/>
+    </row>
+    <row r="50" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A50" s="42"/>
+      <c r="B50" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="C50" s="64"/>
+      <c r="D50" s="64"/>
+      <c r="E50" s="64"/>
+      <c r="F50" s="64"/>
+      <c r="G50" s="64"/>
+      <c r="H50" s="64"/>
+      <c r="I50" s="64"/>
+      <c r="J50" s="64"/>
+      <c r="K50" s="64"/>
+      <c r="L50" s="64"/>
+      <c r="M50" s="64"/>
+      <c r="N50" s="64"/>
+      <c r="O50" s="64"/>
+      <c r="P50" s="64"/>
+      <c r="Q50" s="64"/>
+      <c r="R50" s="64"/>
+      <c r="S50" s="64"/>
+      <c r="T50" s="64"/>
+      <c r="U50" s="64"/>
+      <c r="V50" s="64"/>
+      <c r="W50" s="64"/>
+      <c r="X50" s="64"/>
+      <c r="Y50" s="64"/>
+      <c r="Z50" s="64"/>
+      <c r="AA50" s="64"/>
+      <c r="AB50" s="64"/>
+      <c r="AC50" s="45"/>
+      <c r="AD50" s="45"/>
+      <c r="AE50" s="45"/>
+      <c r="AF50" s="45"/>
+      <c r="AG50" s="45"/>
+    </row>
+    <row r="51" spans="1:33" s="43" customFormat="1">
+      <c r="A51" s="42"/>
+      <c r="B51" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="57">
+        <v>15.88</v>
+      </c>
+      <c r="D51" s="57">
+        <v>15.91</v>
+      </c>
+      <c r="E51" s="57">
+        <v>14.44</v>
+      </c>
+      <c r="F51" s="57">
+        <v>13.4</v>
+      </c>
+      <c r="G51" s="57">
+        <v>12.42</v>
+      </c>
+      <c r="H51" s="57">
+        <v>13.38</v>
+      </c>
+      <c r="I51" s="57">
+        <v>12.12</v>
+      </c>
+      <c r="J51" s="57">
+        <v>12.29</v>
+      </c>
+      <c r="K51" s="57">
+        <v>18.46</v>
+      </c>
+      <c r="L51" s="57">
+        <v>16.3</v>
+      </c>
+      <c r="M51" s="57">
+        <v>12.69</v>
+      </c>
+      <c r="N51" s="57">
+        <v>13.04</v>
+      </c>
+      <c r="O51" s="57">
+        <v>11.92</v>
+      </c>
+      <c r="P51" s="57">
+        <v>10.06</v>
+      </c>
+      <c r="Q51" s="58">
+        <v>8.84</v>
+      </c>
+      <c r="R51" s="68">
+        <v>8.32</v>
+      </c>
+      <c r="S51" s="68">
+        <v>7.65</v>
+      </c>
+      <c r="T51" s="68">
+        <v>7.09</v>
+      </c>
+      <c r="U51" s="68">
+        <v>6.65</v>
+      </c>
+      <c r="V51" s="68">
+        <v>7.23</v>
+      </c>
+      <c r="W51" s="68">
+        <v>6.76</v>
+      </c>
+      <c r="X51" s="68">
+        <v>7.7</v>
+      </c>
+      <c r="Y51" s="68">
+        <v>5.71</v>
+      </c>
+      <c r="Z51" s="68">
+        <v>6.74</v>
+      </c>
+      <c r="AA51" s="68">
+        <v>6.22</v>
+      </c>
+      <c r="AB51" s="69">
+        <v>5.46</v>
+      </c>
+      <c r="AC51" s="45"/>
+      <c r="AD51" s="45"/>
+      <c r="AE51" s="45"/>
+      <c r="AF51" s="45"/>
+      <c r="AG51" s="45"/>
+    </row>
+    <row r="52" spans="1:33" s="43" customFormat="1">
+      <c r="A52" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K52" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L52" s="57">
+        <v>17.22</v>
+      </c>
+      <c r="M52" s="57">
+        <v>14.85</v>
+      </c>
+      <c r="N52" s="57">
+        <v>13.27</v>
+      </c>
+      <c r="O52" s="57">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="P52" s="57">
+        <v>11.77</v>
+      </c>
+      <c r="Q52" s="58">
+        <v>9.67</v>
+      </c>
+      <c r="R52" s="70">
+        <v>9.66</v>
+      </c>
+      <c r="S52" s="70">
+        <v>9.56</v>
+      </c>
+      <c r="T52" s="70">
+        <v>5.42</v>
+      </c>
+      <c r="U52" s="70">
+        <v>6.98</v>
+      </c>
+      <c r="V52" s="70">
+        <v>7.23</v>
+      </c>
+      <c r="W52" s="68">
+        <v>7.54</v>
+      </c>
+      <c r="X52" s="68">
+        <v>8.33</v>
+      </c>
+      <c r="Y52" s="68">
+        <v>4.51</v>
+      </c>
+      <c r="Z52" s="68">
+        <v>5.4</v>
+      </c>
+      <c r="AA52" s="68">
+        <v>5.86</v>
+      </c>
+      <c r="AB52" s="69">
+        <v>4.37</v>
+      </c>
+      <c r="AC52" s="45"/>
+      <c r="AD52" s="45"/>
+      <c r="AE52" s="45"/>
+      <c r="AF52" s="45"/>
+      <c r="AG52" s="45"/>
+    </row>
+    <row r="53" spans="1:33" s="43" customFormat="1">
+      <c r="A53" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B53" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C53" s="57">
+        <v>12.73</v>
+      </c>
+      <c r="D53" s="57">
+        <v>15.48</v>
+      </c>
+      <c r="E53" s="57">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="F53" s="57">
+        <v>10.95</v>
+      </c>
+      <c r="G53" s="57">
+        <v>11.24</v>
+      </c>
+      <c r="H53" s="57">
+        <v>10.14</v>
+      </c>
+      <c r="I53" s="57">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="J53" s="57">
+        <v>10.74</v>
+      </c>
+      <c r="K53" s="57">
+        <v>14.62</v>
+      </c>
+      <c r="L53" s="57">
+        <v>15.04</v>
+      </c>
+      <c r="M53" s="57">
+        <v>8.91</v>
+      </c>
+      <c r="N53" s="57">
+        <v>13.51</v>
+      </c>
+      <c r="O53" s="57">
+        <v>10.62</v>
+      </c>
+      <c r="P53" s="57">
+        <v>10</v>
+      </c>
+      <c r="Q53" s="58">
+        <v>7.84</v>
+      </c>
+      <c r="R53" s="70">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="S53" s="70">
+        <v>6.94</v>
+      </c>
+      <c r="T53" s="70">
+        <v>6.87</v>
+      </c>
+      <c r="U53" s="70">
+        <v>5.64</v>
+      </c>
+      <c r="V53" s="70">
+        <v>6.93</v>
+      </c>
+      <c r="W53" s="68">
+        <v>5.53</v>
+      </c>
+      <c r="X53" s="68">
+        <v>4.59</v>
+      </c>
+      <c r="Y53" s="68">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="Z53" s="68">
+        <v>4.22</v>
+      </c>
+      <c r="AA53" s="68">
+        <v>5.71</v>
+      </c>
+      <c r="AB53" s="69">
+        <v>3.29</v>
+      </c>
+      <c r="AC53" s="45"/>
+      <c r="AD53" s="45"/>
+      <c r="AE53" s="45"/>
+      <c r="AF53" s="45"/>
+      <c r="AG53" s="45"/>
+    </row>
+    <row r="54" spans="1:33" s="43" customFormat="1">
+      <c r="A54" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="57">
+        <v>22.99</v>
+      </c>
+      <c r="D54" s="57">
+        <v>18.48</v>
+      </c>
+      <c r="E54" s="57">
+        <v>15.06</v>
+      </c>
+      <c r="F54" s="57">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="G54" s="57">
+        <v>14.22</v>
+      </c>
+      <c r="H54" s="57">
+        <v>11.04</v>
+      </c>
+      <c r="I54" s="57">
+        <v>12.45</v>
+      </c>
+      <c r="J54" s="57">
+        <v>11.1</v>
+      </c>
+      <c r="K54" s="57">
+        <v>17.72</v>
+      </c>
+      <c r="L54" s="57">
+        <v>15.03</v>
+      </c>
+      <c r="M54" s="57">
+        <v>12.51</v>
+      </c>
+      <c r="N54" s="57">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="O54" s="57">
+        <v>13.14</v>
+      </c>
+      <c r="P54" s="57">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="Q54" s="58">
+        <v>9.67</v>
+      </c>
+      <c r="R54" s="70">
+        <v>8.57</v>
+      </c>
+      <c r="S54" s="70">
+        <v>7.2</v>
+      </c>
+      <c r="T54" s="70">
+        <v>7.94</v>
+      </c>
+      <c r="U54" s="70">
+        <v>7.49</v>
+      </c>
+      <c r="V54" s="70">
+        <v>9.14</v>
+      </c>
+      <c r="W54" s="68">
+        <v>6.77</v>
+      </c>
+      <c r="X54" s="68">
+        <v>9.5</v>
+      </c>
+      <c r="Y54" s="68">
+        <v>6.08</v>
+      </c>
+      <c r="Z54" s="68">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="AA54" s="68">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="AB54" s="69">
+        <v>5.58</v>
+      </c>
+      <c r="AC54" s="45"/>
+      <c r="AD54" s="45"/>
+      <c r="AE54" s="45"/>
+      <c r="AF54" s="45"/>
+      <c r="AG54" s="45"/>
+    </row>
+    <row r="55" spans="1:33" s="43" customFormat="1">
+      <c r="A55" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="57">
+        <v>11.89</v>
+      </c>
+      <c r="D55" s="57">
+        <v>7.92</v>
+      </c>
+      <c r="E55" s="57">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="F55" s="57">
+        <v>11.82</v>
+      </c>
+      <c r="G55" s="57">
+        <v>9.98</v>
+      </c>
+      <c r="H55" s="57">
+        <v>10.4</v>
+      </c>
+      <c r="I55" s="57">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="J55" s="57">
+        <v>7.99</v>
+      </c>
+      <c r="K55" s="57">
+        <v>12.4</v>
+      </c>
+      <c r="L55" s="57">
+        <v>11.47</v>
+      </c>
+      <c r="M55" s="57">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="N55" s="57">
+        <v>9.66</v>
+      </c>
+      <c r="O55" s="57">
+        <v>9.17</v>
+      </c>
+      <c r="P55" s="57">
+        <v>7.9</v>
+      </c>
+      <c r="Q55" s="58">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="R55" s="70">
+        <v>6.93</v>
+      </c>
+      <c r="S55" s="70">
+        <v>6.59</v>
+      </c>
+      <c r="T55" s="70">
+        <v>6.74</v>
+      </c>
+      <c r="U55" s="70">
+        <v>5.78</v>
+      </c>
+      <c r="V55" s="70">
+        <v>5.47</v>
+      </c>
+      <c r="W55" s="68">
+        <v>6.77</v>
+      </c>
+      <c r="X55" s="68">
+        <v>6.69</v>
+      </c>
+      <c r="Y55" s="68">
+        <v>7.48</v>
+      </c>
+      <c r="Z55" s="68">
+        <v>7.54</v>
+      </c>
+      <c r="AA55" s="68">
+        <v>7.23</v>
+      </c>
+      <c r="AB55" s="69">
+        <v>5.75</v>
+      </c>
+      <c r="AC55" s="45"/>
+      <c r="AD55" s="45"/>
+      <c r="AE55" s="45"/>
+      <c r="AF55" s="45"/>
+      <c r="AG55" s="45"/>
+    </row>
+    <row r="56" spans="1:33" s="43" customFormat="1">
+      <c r="A56" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B56" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="57">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="D56" s="57">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="E56" s="57">
+        <v>17.21</v>
+      </c>
+      <c r="F56" s="57">
+        <v>14.7</v>
+      </c>
+      <c r="G56" s="57">
+        <v>12.19</v>
+      </c>
+      <c r="H56" s="57">
+        <v>9.77</v>
+      </c>
+      <c r="I56" s="57">
+        <v>10.86</v>
+      </c>
+      <c r="J56" s="57">
+        <v>8.84</v>
+      </c>
+      <c r="K56" s="57">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="L56" s="57">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="M56" s="57">
+        <v>13.16</v>
+      </c>
+      <c r="N56" s="57">
+        <v>15.55</v>
+      </c>
+      <c r="O56" s="57">
+        <v>15.68</v>
+      </c>
+      <c r="P56" s="57">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="Q56" s="58">
+        <v>8.75</v>
+      </c>
+      <c r="R56" s="70">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="S56" s="70">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="T56" s="70">
+        <v>6.64</v>
+      </c>
+      <c r="U56" s="70">
+        <v>8.68</v>
+      </c>
+      <c r="V56" s="70">
+        <v>10.7</v>
+      </c>
+      <c r="W56" s="68">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="X56" s="68">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="Y56" s="68">
+        <v>6.48</v>
+      </c>
+      <c r="Z56" s="68">
+        <v>6.47</v>
+      </c>
+      <c r="AA56" s="68">
+        <v>6.07</v>
+      </c>
+      <c r="AB56" s="69">
+        <v>5.99</v>
+      </c>
+      <c r="AC56" s="45"/>
+      <c r="AD56" s="45"/>
+      <c r="AE56" s="45"/>
+      <c r="AF56" s="45"/>
+      <c r="AG56" s="45"/>
+    </row>
+    <row r="57" spans="1:33" s="43" customFormat="1">
+      <c r="A57" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="57">
+        <v>13.89</v>
+      </c>
+      <c r="D57" s="57">
+        <v>17.34</v>
+      </c>
+      <c r="E57" s="57">
+        <v>14.64</v>
+      </c>
+      <c r="F57" s="57">
+        <v>12.69</v>
+      </c>
+      <c r="G57" s="57">
+        <v>12.92</v>
+      </c>
+      <c r="H57" s="57">
+        <v>13.03</v>
+      </c>
+      <c r="I57" s="57">
+        <v>12.29</v>
+      </c>
+      <c r="J57" s="57">
+        <v>9.59</v>
+      </c>
+      <c r="K57" s="57">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="L57" s="57">
+        <v>13.37</v>
+      </c>
+      <c r="M57" s="57">
+        <v>11.72</v>
+      </c>
+      <c r="N57" s="57">
+        <v>10.96</v>
+      </c>
+      <c r="O57" s="57">
+        <v>7.21</v>
+      </c>
+      <c r="P57" s="57">
+        <v>5.8</v>
+      </c>
+      <c r="Q57" s="58">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="R57" s="70">
+        <v>8.58</v>
+      </c>
+      <c r="S57" s="70">
+        <v>6.71</v>
+      </c>
+      <c r="T57" s="70">
+        <v>6.25</v>
+      </c>
+      <c r="U57" s="70">
+        <v>4.59</v>
+      </c>
+      <c r="V57" s="70">
+        <v>5.59</v>
+      </c>
+      <c r="W57" s="68">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="X57" s="68">
+        <v>6.32</v>
+      </c>
+      <c r="Y57" s="68">
+        <v>5.61</v>
+      </c>
+      <c r="Z57" s="68">
+        <v>7.51</v>
+      </c>
+      <c r="AA57" s="68">
+        <v>6.38</v>
+      </c>
+      <c r="AB57" s="69">
+        <v>6.11</v>
+      </c>
+      <c r="AC57" s="45"/>
+      <c r="AD57" s="45"/>
+      <c r="AE57" s="45"/>
+      <c r="AF57" s="45"/>
+      <c r="AG57" s="45"/>
+    </row>
+    <row r="58" spans="1:33" s="43" customFormat="1">
+      <c r="A58" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C58" s="57">
+        <v>17.25</v>
+      </c>
+      <c r="D58" s="57">
+        <v>16.75</v>
+      </c>
+      <c r="E58" s="57">
+        <v>15.65</v>
+      </c>
+      <c r="F58" s="57">
+        <v>12.65</v>
+      </c>
+      <c r="G58" s="57">
+        <v>13.65</v>
+      </c>
+      <c r="H58" s="57">
+        <v>15.24</v>
+      </c>
+      <c r="I58" s="57">
+        <v>11.74</v>
+      </c>
+      <c r="J58" s="57">
+        <v>12.01</v>
+      </c>
+      <c r="K58" s="57">
+        <v>21.11</v>
+      </c>
+      <c r="L58" s="57">
+        <v>16.3</v>
+      </c>
+      <c r="M58" s="57">
+        <v>12.1</v>
+      </c>
+      <c r="N58" s="57">
+        <v>13.93</v>
+      </c>
+      <c r="O58" s="57">
+        <v>11.54</v>
+      </c>
+      <c r="P58" s="57">
+        <v>13.11</v>
+      </c>
+      <c r="Q58" s="58">
+        <v>9.73</v>
+      </c>
+      <c r="R58" s="70">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="S58" s="70">
+        <v>7.48</v>
+      </c>
+      <c r="T58" s="70">
+        <v>6.46</v>
+      </c>
+      <c r="U58" s="70">
+        <v>6.29</v>
+      </c>
+      <c r="V58" s="70">
+        <v>7.19</v>
+      </c>
+      <c r="W58" s="68">
+        <v>5.62</v>
+      </c>
+      <c r="X58" s="68">
+        <v>6.11</v>
+      </c>
+      <c r="Y58" s="68">
+        <v>4.25</v>
+      </c>
+      <c r="Z58" s="68">
+        <v>6.16</v>
+      </c>
+      <c r="AA58" s="68">
+        <v>7.78</v>
+      </c>
+      <c r="AB58" s="69">
+        <v>6.67</v>
+      </c>
+      <c r="AC58" s="45"/>
+      <c r="AD58" s="45"/>
+      <c r="AE58" s="45"/>
+      <c r="AF58" s="45"/>
+      <c r="AG58" s="45"/>
+    </row>
+    <row r="59" spans="1:33" s="43" customFormat="1">
+      <c r="A59" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B59" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K59" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L59" s="57">
+        <v>12.48</v>
+      </c>
+      <c r="M59" s="57">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="N59" s="57">
+        <v>10.95</v>
+      </c>
+      <c r="O59" s="57">
+        <v>9.98</v>
+      </c>
+      <c r="P59" s="57">
+        <v>7.32</v>
+      </c>
+      <c r="Q59" s="58">
+        <v>7.74</v>
+      </c>
+      <c r="R59" s="70">
+        <v>6.61</v>
+      </c>
+      <c r="S59" s="70">
+        <v>6.99</v>
+      </c>
+      <c r="T59" s="70">
+        <v>6.23</v>
+      </c>
+      <c r="U59" s="70">
+        <v>5.95</v>
+      </c>
+      <c r="V59" s="70">
+        <v>5.9</v>
+      </c>
+      <c r="W59" s="68">
+        <v>5.67</v>
+      </c>
+      <c r="X59" s="68">
+        <v>6.1</v>
+      </c>
+      <c r="Y59" s="68">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Z59" s="68">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="AA59" s="68">
+        <v>6.16</v>
+      </c>
+      <c r="AB59" s="69">
+        <v>6.86</v>
+      </c>
+      <c r="AC59" s="45"/>
+      <c r="AD59" s="45"/>
+      <c r="AE59" s="45"/>
+      <c r="AF59" s="45"/>
+      <c r="AG59" s="45"/>
+    </row>
+    <row r="60" spans="1:33" s="43" customFormat="1">
+      <c r="A60" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B60" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" s="57">
+        <v>15.07</v>
+      </c>
+      <c r="D60" s="57">
+        <v>16.68</v>
+      </c>
+      <c r="E60" s="57">
+        <v>14.13</v>
+      </c>
+      <c r="F60" s="57">
+        <v>11.67</v>
+      </c>
+      <c r="G60" s="57">
+        <v>11.28</v>
+      </c>
+      <c r="H60" s="57">
+        <v>9.44</v>
+      </c>
+      <c r="I60" s="57">
+        <v>10.09</v>
+      </c>
+      <c r="J60" s="57">
+        <v>11.44</v>
+      </c>
+      <c r="K60" s="57">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="L60" s="57">
+        <v>15.71</v>
+      </c>
+      <c r="M60" s="57">
+        <v>11.26</v>
+      </c>
+      <c r="N60" s="57">
+        <v>8.83</v>
+      </c>
+      <c r="O60" s="57">
+        <v>10.01</v>
+      </c>
+      <c r="P60" s="57">
+        <v>8.43</v>
+      </c>
+      <c r="Q60" s="58">
+        <v>7.12</v>
+      </c>
+      <c r="R60" s="70">
+        <v>6.14</v>
+      </c>
+      <c r="S60" s="70">
+        <v>6.07</v>
+      </c>
+      <c r="T60" s="70">
+        <v>7.03</v>
+      </c>
+      <c r="U60" s="70">
+        <v>6.06</v>
+      </c>
+      <c r="V60" s="70">
+        <v>7.79</v>
+      </c>
+      <c r="W60" s="68">
+        <v>7.51</v>
+      </c>
+      <c r="X60" s="68">
+        <v>7.85</v>
+      </c>
+      <c r="Y60" s="68">
+        <v>5.63</v>
+      </c>
+      <c r="Z60" s="68">
+        <v>5.04</v>
+      </c>
+      <c r="AA60" s="68">
+        <v>5.35</v>
+      </c>
+      <c r="AB60" s="69">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AC60" s="45"/>
+      <c r="AD60" s="45"/>
+      <c r="AE60" s="45"/>
+      <c r="AF60" s="45"/>
+      <c r="AG60" s="45"/>
+    </row>
+    <row r="61" spans="1:33" s="43" customFormat="1">
+      <c r="A61" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B61" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="57">
+        <v>19.16</v>
+      </c>
+      <c r="D61" s="57">
+        <v>17.09</v>
+      </c>
+      <c r="E61" s="57">
+        <v>14.6</v>
+      </c>
+      <c r="F61" s="57">
+        <v>15.85</v>
+      </c>
+      <c r="G61" s="57">
+        <v>12.11</v>
+      </c>
+      <c r="H61" s="57">
+        <v>14.8</v>
+      </c>
+      <c r="I61" s="57">
+        <v>8.5</v>
+      </c>
+      <c r="J61" s="57">
+        <v>12.25</v>
+      </c>
+      <c r="K61" s="57">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="L61" s="57">
+        <v>12.62</v>
+      </c>
+      <c r="M61" s="57">
+        <v>9.09</v>
+      </c>
+      <c r="N61" s="57">
+        <v>11.03</v>
+      </c>
+      <c r="O61" s="57">
+        <v>12.11</v>
+      </c>
+      <c r="P61" s="57">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="Q61" s="58">
+        <v>10.88</v>
+      </c>
+      <c r="R61" s="70">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="S61" s="70">
+        <v>9.25</v>
+      </c>
+      <c r="T61" s="70">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="U61" s="70">
+        <v>8.11</v>
+      </c>
+      <c r="V61" s="70">
+        <v>6.42</v>
+      </c>
+      <c r="W61" s="68">
+        <v>8.83</v>
+      </c>
+      <c r="X61" s="68">
+        <v>10.17</v>
+      </c>
+      <c r="Y61" s="68">
+        <v>7.48</v>
+      </c>
+      <c r="Z61" s="68">
+        <v>8.59</v>
+      </c>
+      <c r="AA61" s="68">
+        <v>7.52</v>
+      </c>
+      <c r="AB61" s="69">
+        <v>6.43</v>
+      </c>
+      <c r="AC61" s="45"/>
+      <c r="AD61" s="45"/>
+      <c r="AE61" s="45"/>
+      <c r="AF61" s="45"/>
+      <c r="AG61" s="45"/>
+    </row>
+    <row r="62" spans="1:33" s="43" customFormat="1">
+      <c r="A62" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" s="57">
+        <v>18.95</v>
+      </c>
+      <c r="D62" s="57">
+        <v>20.32</v>
+      </c>
+      <c r="E62" s="57">
+        <v>21.47</v>
+      </c>
+      <c r="F62" s="57">
+        <v>21.56</v>
+      </c>
+      <c r="G62" s="57">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="H62" s="57">
+        <v>18.84</v>
+      </c>
+      <c r="I62" s="57">
+        <v>19.21</v>
+      </c>
+      <c r="J62" s="57">
+        <v>18.05</v>
+      </c>
+      <c r="K62" s="57">
+        <v>21.87</v>
+      </c>
+      <c r="L62" s="57">
+        <v>24.09</v>
+      </c>
+      <c r="M62" s="57">
+        <v>17.66</v>
+      </c>
+      <c r="N62" s="57">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="O62" s="57">
+        <v>16.41</v>
+      </c>
+      <c r="P62" s="57">
+        <v>14.23</v>
+      </c>
+      <c r="Q62" s="58">
+        <v>11.92</v>
+      </c>
+      <c r="R62" s="70">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="S62" s="70">
+        <v>9.41</v>
+      </c>
+      <c r="T62" s="70">
+        <v>7.86</v>
+      </c>
+      <c r="U62" s="70">
+        <v>7.35</v>
+      </c>
+      <c r="V62" s="70">
+        <v>7.71</v>
+      </c>
+      <c r="W62" s="68">
+        <v>7.81</v>
+      </c>
+      <c r="X62" s="68">
+        <v>8.49</v>
+      </c>
+      <c r="Y62" s="68">
+        <v>6.39</v>
+      </c>
+      <c r="Z62" s="68">
+        <v>8.41</v>
+      </c>
+      <c r="AA62" s="68">
+        <v>7.79</v>
+      </c>
+      <c r="AB62" s="69">
+        <v>6.45</v>
+      </c>
+      <c r="AC62" s="45"/>
+      <c r="AD62" s="45"/>
+      <c r="AE62" s="45"/>
+      <c r="AF62" s="45"/>
+      <c r="AG62" s="45"/>
+    </row>
+    <row r="63" spans="1:33" s="43" customFormat="1">
+      <c r="A63" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="57">
+        <v>22.26</v>
+      </c>
+      <c r="D63" s="57">
+        <v>23</v>
+      </c>
+      <c r="E63" s="57">
+        <v>15.15</v>
+      </c>
+      <c r="F63" s="57">
+        <v>13.19</v>
+      </c>
+      <c r="G63" s="57">
+        <v>15.11</v>
+      </c>
+      <c r="H63" s="57">
+        <v>13.1</v>
+      </c>
+      <c r="I63" s="57">
+        <v>15.15</v>
+      </c>
+      <c r="J63" s="57">
+        <v>12.23</v>
+      </c>
+      <c r="K63" s="57">
+        <v>17.95</v>
+      </c>
+      <c r="L63" s="57">
+        <v>18.87</v>
+      </c>
+      <c r="M63" s="57">
+        <v>17.71</v>
+      </c>
+      <c r="N63" s="57">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="O63" s="57">
+        <v>12.86</v>
+      </c>
+      <c r="P63" s="57">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="Q63" s="58">
+        <v>7.76</v>
+      </c>
+      <c r="R63" s="70">
+        <v>7.22</v>
+      </c>
+      <c r="S63" s="70">
+        <v>8.5</v>
+      </c>
+      <c r="T63" s="70">
+        <v>6.08</v>
+      </c>
+      <c r="U63" s="70">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="V63" s="70">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="W63" s="68">
+        <v>7.46</v>
+      </c>
+      <c r="X63" s="68">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Y63" s="68">
+        <v>7.12</v>
+      </c>
+      <c r="Z63" s="68">
+        <v>7.2</v>
+      </c>
+      <c r="AA63" s="68">
+        <v>5.7</v>
+      </c>
+      <c r="AB63" s="69">
+        <v>6.11</v>
+      </c>
+      <c r="AC63" s="45"/>
+      <c r="AD63" s="45"/>
+      <c r="AE63" s="45"/>
+      <c r="AF63" s="45"/>
+      <c r="AG63" s="45"/>
+    </row>
+    <row r="64" spans="1:33" s="43" customFormat="1">
+      <c r="A64" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="57">
+        <v>20.99</v>
+      </c>
+      <c r="D64" s="57">
+        <v>19.27</v>
+      </c>
+      <c r="E64" s="57">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="F64" s="57">
+        <v>12.72</v>
+      </c>
+      <c r="G64" s="57">
+        <v>15.2</v>
+      </c>
+      <c r="H64" s="57">
+        <v>11.28</v>
+      </c>
+      <c r="I64" s="57">
+        <v>11.72</v>
+      </c>
+      <c r="J64" s="57">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="K64" s="57">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="L64" s="57">
+        <v>14.43</v>
+      </c>
+      <c r="M64" s="57">
+        <v>10.26</v>
+      </c>
+      <c r="N64" s="57">
+        <v>12.98</v>
+      </c>
+      <c r="O64" s="57">
+        <v>7.84</v>
+      </c>
+      <c r="P64" s="57">
+        <v>7.19</v>
+      </c>
+      <c r="Q64" s="58">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="R64" s="70">
+        <v>6.37</v>
+      </c>
+      <c r="S64" s="70">
+        <v>7.21</v>
+      </c>
+      <c r="T64" s="70">
+        <v>6.35</v>
+      </c>
+      <c r="U64" s="70">
+        <v>4.99</v>
+      </c>
+      <c r="V64" s="70">
+        <v>6.08</v>
+      </c>
+      <c r="W64" s="68">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="X64" s="68">
+        <v>6.89</v>
+      </c>
+      <c r="Y64" s="68">
+        <v>4.29</v>
+      </c>
+      <c r="Z64" s="68">
+        <v>7.26</v>
+      </c>
+      <c r="AA64" s="68">
+        <v>6.62</v>
+      </c>
+      <c r="AB64" s="69">
+        <v>6.19</v>
+      </c>
+      <c r="AC64" s="45"/>
+      <c r="AD64" s="45"/>
+      <c r="AE64" s="45"/>
+      <c r="AF64" s="45"/>
+      <c r="AG64" s="45"/>
+    </row>
+    <row r="65" spans="1:33" s="43" customFormat="1">
+      <c r="A65" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B65" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" s="57">
+        <v>13.45</v>
+      </c>
+      <c r="D65" s="57">
+        <v>12.31</v>
+      </c>
+      <c r="E65" s="57">
+        <v>12.65</v>
+      </c>
+      <c r="F65" s="57">
+        <v>11.47</v>
+      </c>
+      <c r="G65" s="57">
+        <v>14.87</v>
+      </c>
+      <c r="H65" s="57">
+        <v>13.63</v>
+      </c>
+      <c r="I65" s="57">
+        <v>9.15</v>
+      </c>
+      <c r="J65" s="57">
+        <v>13.83</v>
+      </c>
+      <c r="K65" s="57">
+        <v>17.55</v>
+      </c>
+      <c r="L65" s="57">
+        <v>12.43</v>
+      </c>
+      <c r="M65" s="57">
+        <v>10.33</v>
+      </c>
+      <c r="N65" s="57">
+        <v>9.32</v>
+      </c>
+      <c r="O65" s="57">
+        <v>9.65</v>
+      </c>
+      <c r="P65" s="57">
+        <v>10.67</v>
+      </c>
+      <c r="Q65" s="58">
+        <v>7.48</v>
+      </c>
+      <c r="R65" s="70">
+        <v>7.92</v>
+      </c>
+      <c r="S65" s="70">
+        <v>5.85</v>
+      </c>
+      <c r="T65" s="70">
+        <v>9.26</v>
+      </c>
+      <c r="U65" s="70">
+        <v>7.41</v>
+      </c>
+      <c r="V65" s="70">
+        <v>6.92</v>
+      </c>
+      <c r="W65" s="68">
+        <v>7.59</v>
+      </c>
+      <c r="X65" s="68">
+        <v>9.26</v>
+      </c>
+      <c r="Y65" s="68">
+        <v>9.06</v>
+      </c>
+      <c r="Z65" s="68">
+        <v>5.84</v>
+      </c>
+      <c r="AA65" s="68">
+        <v>7.07</v>
+      </c>
+      <c r="AB65" s="69">
+        <v>6.59</v>
+      </c>
+      <c r="AC65" s="45"/>
+      <c r="AD65" s="45"/>
+      <c r="AE65" s="45"/>
+      <c r="AF65" s="45"/>
+      <c r="AG65" s="45"/>
+    </row>
+    <row r="66" spans="1:33" s="43" customFormat="1">
+      <c r="A66" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B66" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="57">
+        <v>15.67</v>
+      </c>
+      <c r="D66" s="57">
+        <v>17.38</v>
+      </c>
+      <c r="E66" s="57">
+        <v>14.79</v>
+      </c>
+      <c r="F66" s="57">
+        <v>13.04</v>
+      </c>
+      <c r="G66" s="57">
+        <v>11.64</v>
+      </c>
+      <c r="H66" s="57">
+        <v>15.47</v>
+      </c>
+      <c r="I66" s="57">
+        <v>14.55</v>
+      </c>
+      <c r="J66" s="57">
+        <v>15.9</v>
+      </c>
+      <c r="K66" s="57">
+        <v>22.69</v>
+      </c>
+      <c r="L66" s="57">
+        <v>16.96</v>
+      </c>
+      <c r="M66" s="57">
+        <v>14.97</v>
+      </c>
+      <c r="N66" s="57">
+        <v>14.8</v>
+      </c>
+      <c r="O66" s="57">
+        <v>13.9</v>
+      </c>
+      <c r="P66" s="57">
+        <v>12.1</v>
+      </c>
+      <c r="Q66" s="58">
+        <v>9.25</v>
+      </c>
+      <c r="R66" s="70">
+        <v>9.89</v>
+      </c>
+      <c r="S66" s="70">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="T66" s="70">
+        <v>8.25</v>
+      </c>
+      <c r="U66" s="70">
+        <v>7.08</v>
+      </c>
+      <c r="V66" s="70">
+        <v>7.54</v>
+      </c>
+      <c r="W66" s="68">
+        <v>6.17</v>
+      </c>
+      <c r="X66" s="68">
+        <v>6.81</v>
+      </c>
+      <c r="Y66" s="68">
+        <v>5.98</v>
+      </c>
+      <c r="Z66" s="68">
+        <v>6.77</v>
+      </c>
+      <c r="AA66" s="68">
+        <v>7.15</v>
+      </c>
+      <c r="AB66" s="69">
+        <v>6.08</v>
+      </c>
+      <c r="AC66" s="45"/>
+      <c r="AD66" s="45"/>
+      <c r="AE66" s="45"/>
+      <c r="AF66" s="45"/>
+      <c r="AG66" s="45"/>
+    </row>
+    <row r="67" spans="1:33" s="43" customFormat="1">
+      <c r="A67" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B67" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K67" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L67" s="57">
+        <v>11.43</v>
+      </c>
+      <c r="M67" s="57">
+        <v>12.08</v>
+      </c>
+      <c r="N67" s="57">
+        <v>11.52</v>
+      </c>
+      <c r="O67" s="57">
+        <v>13.41</v>
+      </c>
+      <c r="P67" s="57">
+        <v>9.6</v>
+      </c>
+      <c r="Q67" s="58">
+        <v>6.65</v>
+      </c>
+      <c r="R67" s="70">
+        <v>9.4</v>
+      </c>
+      <c r="S67" s="70">
+        <v>9.43</v>
+      </c>
+      <c r="T67" s="70">
+        <v>6.57</v>
+      </c>
+      <c r="U67" s="70">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="V67" s="70">
+        <v>7.16</v>
+      </c>
+      <c r="W67" s="68">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="X67" s="68">
+        <v>8.86</v>
+      </c>
+      <c r="Y67" s="68">
+        <v>7.73</v>
+      </c>
+      <c r="Z67" s="68">
+        <v>6.98</v>
+      </c>
+      <c r="AA67" s="68">
+        <v>7.39</v>
+      </c>
+      <c r="AB67" s="69">
+        <v>5.55</v>
+      </c>
+      <c r="AC67" s="45"/>
+      <c r="AD67" s="45"/>
+      <c r="AE67" s="45"/>
+      <c r="AF67" s="45"/>
+      <c r="AG67" s="45"/>
+    </row>
+    <row r="68" spans="1:33" s="43" customFormat="1">
+      <c r="A68" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B68" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C68" s="57">
+        <v>14.99</v>
+      </c>
+      <c r="D68" s="57">
+        <v>15.96</v>
+      </c>
+      <c r="E68" s="57">
+        <v>14.76</v>
+      </c>
+      <c r="F68" s="57">
+        <v>14.71</v>
+      </c>
+      <c r="G68" s="57">
+        <v>14.73</v>
+      </c>
+      <c r="H68" s="57">
+        <v>16.87</v>
+      </c>
+      <c r="I68" s="57">
+        <v>14.69</v>
+      </c>
+      <c r="J68" s="57">
+        <v>12.79</v>
+      </c>
+      <c r="K68" s="57">
+        <v>20.98</v>
+      </c>
+      <c r="L68" s="57">
+        <v>23.85</v>
+      </c>
+      <c r="M68" s="57">
+        <v>17.3</v>
+      </c>
+      <c r="N68" s="57">
+        <v>16.23</v>
+      </c>
+      <c r="O68" s="57">
+        <v>13.24</v>
+      </c>
+      <c r="P68" s="57">
+        <v>11.24</v>
+      </c>
+      <c r="Q68" s="58">
+        <v>11.55</v>
+      </c>
+      <c r="R68" s="70">
+        <v>7.15</v>
+      </c>
+      <c r="S68" s="70">
+        <v>7.94</v>
+      </c>
+      <c r="T68" s="70">
+        <v>8.06</v>
+      </c>
+      <c r="U68" s="70">
+        <v>7.66</v>
+      </c>
+      <c r="V68" s="70">
+        <v>10</v>
+      </c>
+      <c r="W68" s="68">
+        <v>8.02</v>
+      </c>
+      <c r="X68" s="68">
+        <v>7.04</v>
+      </c>
+      <c r="Y68" s="68">
+        <v>7.43</v>
+      </c>
+      <c r="Z68" s="68">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="AA68" s="68">
+        <v>4.67</v>
+      </c>
+      <c r="AB68" s="69">
+        <v>5.68</v>
+      </c>
+      <c r="AC68" s="45"/>
+      <c r="AD68" s="45"/>
+      <c r="AE68" s="45"/>
+      <c r="AF68" s="45"/>
+      <c r="AG68" s="45"/>
+    </row>
+    <row r="69" spans="1:33" s="43" customFormat="1">
+      <c r="A69" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B69" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="57">
+        <v>14.62</v>
+      </c>
+      <c r="D69" s="57">
+        <v>12.55</v>
+      </c>
+      <c r="E69" s="57">
+        <v>14.07</v>
+      </c>
+      <c r="F69" s="57">
+        <v>10.94</v>
+      </c>
+      <c r="G69" s="57">
+        <v>10.62</v>
+      </c>
+      <c r="H69" s="57">
+        <v>10.63</v>
+      </c>
+      <c r="I69" s="57">
+        <v>11.71</v>
+      </c>
+      <c r="J69" s="57">
+        <v>10.52</v>
+      </c>
+      <c r="K69" s="57">
+        <v>11.26</v>
+      </c>
+      <c r="L69" s="57">
+        <v>10.81</v>
+      </c>
+      <c r="M69" s="57">
+        <v>8.24</v>
+      </c>
+      <c r="N69" s="57">
+        <v>10.48</v>
+      </c>
+      <c r="O69" s="57">
+        <v>9.75</v>
+      </c>
+      <c r="P69" s="57">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="Q69" s="58">
+        <v>5.94</v>
+      </c>
+      <c r="R69" s="70">
+        <v>6.69</v>
+      </c>
+      <c r="S69" s="70">
+        <v>6.64</v>
+      </c>
+      <c r="T69" s="70">
+        <v>5.38</v>
+      </c>
+      <c r="U69" s="70">
+        <v>4.46</v>
+      </c>
+      <c r="V69" s="70">
+        <v>5.7</v>
+      </c>
+      <c r="W69" s="68">
+        <v>4.45</v>
+      </c>
+      <c r="X69" s="68">
+        <v>7.53</v>
+      </c>
+      <c r="Y69" s="68">
+        <v>4.59</v>
+      </c>
+      <c r="Z69" s="68">
+        <v>5.53</v>
+      </c>
+      <c r="AA69" s="68">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AB69" s="69">
+        <v>3.78</v>
+      </c>
+      <c r="AC69" s="45"/>
+      <c r="AD69" s="45"/>
+      <c r="AE69" s="45"/>
+      <c r="AF69" s="45"/>
+      <c r="AG69" s="45"/>
+    </row>
+    <row r="70" spans="1:33" s="43" customFormat="1">
+      <c r="A70" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" s="57">
+        <v>12.3</v>
+      </c>
+      <c r="D70" s="57">
+        <v>12.89</v>
+      </c>
+      <c r="E70" s="57">
+        <v>13.36</v>
+      </c>
+      <c r="F70" s="57">
+        <v>11.62</v>
+      </c>
+      <c r="G70" s="57">
+        <v>10.02</v>
+      </c>
+      <c r="H70" s="57">
+        <v>13.08</v>
+      </c>
+      <c r="I70" s="57">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="J70" s="57">
+        <v>11.23</v>
+      </c>
+      <c r="K70" s="57">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="L70" s="57">
+        <v>15.26</v>
+      </c>
+      <c r="M70" s="57">
+        <v>12.72</v>
+      </c>
+      <c r="N70" s="57">
+        <v>15.44</v>
+      </c>
+      <c r="O70" s="57">
+        <v>11.21</v>
+      </c>
+      <c r="P70" s="57">
+        <v>8.33</v>
+      </c>
+      <c r="Q70" s="58">
+        <v>7.37</v>
+      </c>
+      <c r="R70" s="68">
+        <v>8.25</v>
+      </c>
+      <c r="S70" s="68">
+        <v>6.38</v>
+      </c>
+      <c r="T70" s="68">
+        <v>6.67</v>
+      </c>
+      <c r="U70" s="68">
+        <v>7.12</v>
+      </c>
+      <c r="V70" s="68">
+        <v>6.51</v>
+      </c>
+      <c r="W70" s="68">
+        <v>6.42</v>
+      </c>
+      <c r="X70" s="68">
+        <v>9.68</v>
+      </c>
+      <c r="Y70" s="68">
+        <v>3.5</v>
+      </c>
+      <c r="Z70" s="68">
+        <v>5.39</v>
+      </c>
+      <c r="AA70" s="68">
+        <v>4.37</v>
+      </c>
+      <c r="AB70" s="69">
+        <v>3.94</v>
+      </c>
+      <c r="AC70" s="45"/>
+      <c r="AD70" s="45"/>
+      <c r="AE70" s="45"/>
+      <c r="AF70" s="45"/>
+      <c r="AG70" s="45"/>
+    </row>
+    <row r="71" spans="1:33" s="43" customFormat="1">
+      <c r="A71" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K71" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L71" s="57">
+        <v>24.3</v>
+      </c>
+      <c r="M71" s="57">
+        <v>13.54</v>
+      </c>
+      <c r="N71" s="57">
+        <v>14.75</v>
+      </c>
+      <c r="O71" s="57">
+        <v>11.43</v>
+      </c>
+      <c r="P71" s="57">
+        <v>11.23</v>
+      </c>
+      <c r="Q71" s="58">
+        <v>11.41</v>
+      </c>
+      <c r="R71" s="68">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="S71" s="68">
+        <v>6.4</v>
+      </c>
+      <c r="T71" s="68">
+        <v>8.74</v>
+      </c>
+      <c r="U71" s="68">
+        <v>6.95</v>
+      </c>
+      <c r="V71" s="68">
+        <v>7.71</v>
+      </c>
+      <c r="W71" s="68">
+        <v>6.82</v>
+      </c>
+      <c r="X71" s="68">
+        <v>8.39</v>
+      </c>
+      <c r="Y71" s="68">
+        <v>5.89</v>
+      </c>
+      <c r="Z71" s="68">
+        <v>6.88</v>
+      </c>
+      <c r="AA71" s="68">
+        <v>4.82</v>
+      </c>
+      <c r="AB71" s="69">
+        <v>5.07</v>
+      </c>
+      <c r="AC71" s="45"/>
+      <c r="AD71" s="45"/>
+      <c r="AE71" s="45"/>
+      <c r="AF71" s="45"/>
+      <c r="AG71" s="45"/>
+    </row>
+    <row r="72" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A72" s="42"/>
+      <c r="B72" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="9"/>
-[...1 lines deleted...]
-      <c r="I5" s="9" t="s">
+      <c r="C72" s="71"/>
+      <c r="D72" s="71"/>
+      <c r="E72" s="71"/>
+      <c r="F72" s="71"/>
+      <c r="G72" s="71"/>
+      <c r="H72" s="71"/>
+      <c r="I72" s="71"/>
+      <c r="J72" s="71"/>
+      <c r="K72" s="71"/>
+      <c r="L72" s="71"/>
+      <c r="M72" s="71"/>
+      <c r="N72" s="71"/>
+      <c r="O72" s="71"/>
+      <c r="P72" s="71"/>
+      <c r="Q72" s="71"/>
+      <c r="R72" s="71"/>
+      <c r="S72" s="71"/>
+      <c r="T72" s="71"/>
+      <c r="U72" s="71"/>
+      <c r="V72" s="71"/>
+      <c r="W72" s="71"/>
+      <c r="X72" s="71"/>
+      <c r="Y72" s="71"/>
+      <c r="Z72" s="71"/>
+      <c r="AA72" s="71"/>
+      <c r="AB72" s="71"/>
+      <c r="AC72" s="45"/>
+      <c r="AD72" s="45"/>
+      <c r="AE72" s="45"/>
+      <c r="AF72" s="45"/>
+      <c r="AG72" s="45"/>
+    </row>
+    <row r="73" spans="1:33" s="43" customFormat="1">
+      <c r="A73" s="42"/>
+      <c r="B73" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="C73" s="72">
+        <v>20.29</v>
+      </c>
+      <c r="D73" s="72">
+        <v>20.56</v>
+      </c>
+      <c r="E73" s="57">
+        <v>18.16</v>
+      </c>
+      <c r="F73" s="57">
+        <v>17.22</v>
+      </c>
+      <c r="G73" s="57">
+        <v>15.74</v>
+      </c>
+      <c r="H73" s="72">
+        <v>16.63</v>
+      </c>
+      <c r="I73" s="57">
+        <v>15.66</v>
+      </c>
+      <c r="J73" s="57">
+        <v>15.85</v>
+      </c>
+      <c r="K73" s="56">
+        <v>22.61</v>
+      </c>
+      <c r="L73" s="57">
+        <v>19.09</v>
+      </c>
+      <c r="M73" s="57">
+        <v>15.08</v>
+      </c>
+      <c r="N73" s="57">
+        <v>15.37</v>
+      </c>
+      <c r="O73" s="57">
+        <v>13.49</v>
+      </c>
+      <c r="P73" s="57">
+        <v>11.39</v>
+      </c>
+      <c r="Q73" s="58">
+        <v>10.06</v>
+      </c>
+      <c r="R73" s="73">
+        <v>9.68</v>
+      </c>
+      <c r="S73" s="73">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="T73" s="73">
+        <v>7.46</v>
+      </c>
+      <c r="U73" s="73">
+        <v>7.84</v>
+      </c>
+      <c r="V73" s="73">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="W73" s="73">
+        <v>8.39</v>
+      </c>
+      <c r="X73" s="73">
+        <v>10.34</v>
+      </c>
+      <c r="Y73" s="73">
+        <v>6.16</v>
+      </c>
+      <c r="Z73" s="73">
+        <v>7.22</v>
+      </c>
+      <c r="AA73" s="73">
+        <v>6.29</v>
+      </c>
+      <c r="AB73" s="74">
+        <v>5.44</v>
+      </c>
+      <c r="AC73" s="45"/>
+      <c r="AD73" s="45"/>
+      <c r="AE73" s="45"/>
+      <c r="AF73" s="45"/>
+      <c r="AG73" s="45"/>
+    </row>
+    <row r="74" spans="1:33" s="43" customFormat="1">
+      <c r="A74" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B74" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C74" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D74" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E74" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F74" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G74" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H74" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I74" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J74" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K74" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L74" s="57">
+        <v>21.12</v>
+      </c>
+      <c r="M74" s="57">
+        <v>15.52</v>
+      </c>
+      <c r="N74" s="57">
+        <v>14.16</v>
+      </c>
+      <c r="O74" s="57">
+        <v>16.93</v>
+      </c>
+      <c r="P74" s="57">
+        <v>12.72</v>
+      </c>
+      <c r="Q74" s="58">
+        <v>12.75</v>
+      </c>
+      <c r="R74" s="73">
+        <v>11.11</v>
+      </c>
+      <c r="S74" s="73">
+        <v>10.41</v>
+      </c>
+      <c r="T74" s="73">
+        <v>5.49</v>
+      </c>
+      <c r="U74" s="73">
+        <v>7.35</v>
+      </c>
+      <c r="V74" s="73">
+        <v>7.52</v>
+      </c>
+      <c r="W74" s="73">
+        <v>6.66</v>
+      </c>
+      <c r="X74" s="73">
+        <v>9.16</v>
+      </c>
+      <c r="Y74" s="73">
+        <v>5.03</v>
+      </c>
+      <c r="Z74" s="73">
+        <v>5.97</v>
+      </c>
+      <c r="AA74" s="73">
+        <v>6.44</v>
+      </c>
+      <c r="AB74" s="74">
+        <v>4.97</v>
+      </c>
+      <c r="AC74" s="45"/>
+      <c r="AD74" s="45"/>
+      <c r="AE74" s="45"/>
+      <c r="AF74" s="45"/>
+      <c r="AG74" s="45"/>
+    </row>
+    <row r="75" spans="1:33" s="43" customFormat="1">
+      <c r="A75" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B75" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C75" s="72">
+        <v>14.18</v>
+      </c>
+      <c r="D75" s="72">
+        <v>19.52</v>
+      </c>
+      <c r="E75" s="57">
+        <v>12.06</v>
+      </c>
+      <c r="F75" s="57">
+        <v>11.68</v>
+      </c>
+      <c r="G75" s="57">
+        <v>14.12</v>
+      </c>
+      <c r="H75" s="72">
+        <v>11.82</v>
+      </c>
+      <c r="I75" s="57">
+        <v>9.08</v>
+      </c>
+      <c r="J75" s="57">
+        <v>12.75</v>
+      </c>
+      <c r="K75" s="56">
+        <v>18.16</v>
+      </c>
+      <c r="L75" s="57">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="M75" s="57">
+        <v>11.93</v>
+      </c>
+      <c r="N75" s="57">
+        <v>17.53</v>
+      </c>
+      <c r="O75" s="57">
+        <v>13.29</v>
+      </c>
+      <c r="P75" s="57">
+        <v>13.83</v>
+      </c>
+      <c r="Q75" s="58">
+        <v>8.98</v>
+      </c>
+      <c r="R75" s="73">
+        <v>8.94</v>
+      </c>
+      <c r="S75" s="73">
+        <v>6.77</v>
+      </c>
+      <c r="T75" s="73">
+        <v>6.38</v>
+      </c>
+      <c r="U75" s="73">
+        <v>5.88</v>
+      </c>
+      <c r="V75" s="73">
+        <v>7.54</v>
+      </c>
+      <c r="W75" s="73">
+        <v>6.26</v>
+      </c>
+      <c r="X75" s="73">
+        <v>7.62</v>
+      </c>
+      <c r="Y75" s="73">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="Z75" s="73">
+        <v>5.95</v>
+      </c>
+      <c r="AA75" s="73">
+        <v>5.68</v>
+      </c>
+      <c r="AB75" s="74">
+        <v>2.15</v>
+      </c>
+      <c r="AC75" s="45"/>
+      <c r="AD75" s="45"/>
+      <c r="AE75" s="45"/>
+      <c r="AF75" s="45"/>
+      <c r="AG75" s="45"/>
+    </row>
+    <row r="76" spans="1:33" s="43" customFormat="1">
+      <c r="A76" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C76" s="72">
+        <v>21.55</v>
+      </c>
+      <c r="D76" s="72">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="E76" s="57">
+        <v>17.3</v>
+      </c>
+      <c r="F76" s="57">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="G76" s="57">
+        <v>15.27</v>
+      </c>
+      <c r="H76" s="72">
+        <v>15.66</v>
+      </c>
+      <c r="I76" s="57">
+        <v>14.43</v>
+      </c>
+      <c r="J76" s="57">
+        <v>15.18</v>
+      </c>
+      <c r="K76" s="56">
+        <v>19.55</v>
+      </c>
+      <c r="L76" s="57">
+        <v>18</v>
+      </c>
+      <c r="M76" s="57">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="N76" s="57">
+        <v>11.43</v>
+      </c>
+      <c r="O76" s="57">
+        <v>14.42</v>
+      </c>
+      <c r="P76" s="57">
+        <v>11.34</v>
+      </c>
+      <c r="Q76" s="58">
+        <v>10.65</v>
+      </c>
+      <c r="R76" s="73">
+        <v>9.83</v>
+      </c>
+      <c r="S76" s="73">
+        <v>8.43</v>
+      </c>
+      <c r="T76" s="73">
+        <v>6.06</v>
+      </c>
+      <c r="U76" s="73">
+        <v>8.94</v>
+      </c>
+      <c r="V76" s="73">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="W76" s="73">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="X76" s="73">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="Y76" s="73">
+        <v>6.83</v>
+      </c>
+      <c r="Z76" s="73">
+        <v>8.82</v>
+      </c>
+      <c r="AA76" s="73">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AB76" s="74">
+        <v>6.05</v>
+      </c>
+      <c r="AC76" s="45"/>
+      <c r="AD76" s="45"/>
+      <c r="AE76" s="45"/>
+      <c r="AF76" s="45"/>
+      <c r="AG76" s="45"/>
+    </row>
+    <row r="77" spans="1:33" s="43" customFormat="1">
+      <c r="A77" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B77" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" s="72">
+        <v>13.35</v>
+      </c>
+      <c r="D77" s="72">
+        <v>14.63</v>
+      </c>
+      <c r="E77" s="57">
+        <v>12.4</v>
+      </c>
+      <c r="F77" s="57">
+        <v>13.41</v>
+      </c>
+      <c r="G77" s="57">
+        <v>12.97</v>
+      </c>
+      <c r="H77" s="72">
+        <v>12.94</v>
+      </c>
+      <c r="I77" s="57">
+        <v>12.03</v>
+      </c>
+      <c r="J77" s="57">
+        <v>7.39</v>
+      </c>
+      <c r="K77" s="56">
+        <v>18.37</v>
+      </c>
+      <c r="L77" s="57">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="M77" s="57">
+        <v>14.14</v>
+      </c>
+      <c r="N77" s="57">
+        <v>14.66</v>
+      </c>
+      <c r="O77" s="57">
+        <v>12.49</v>
+      </c>
+      <c r="P77" s="57">
+        <v>9.07</v>
+      </c>
+      <c r="Q77" s="58">
+        <v>8.74</v>
+      </c>
+      <c r="R77" s="73">
+        <v>8.83</v>
+      </c>
+      <c r="S77" s="73">
+        <v>5.97</v>
+      </c>
+      <c r="T77" s="73">
+        <v>6.07</v>
+      </c>
+      <c r="U77" s="73">
+        <v>7.62</v>
+      </c>
+      <c r="V77" s="73">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="W77" s="73">
+        <v>12.68</v>
+      </c>
+      <c r="X77" s="73">
+        <v>13.16</v>
+      </c>
+      <c r="Y77" s="73">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Z77" s="73">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AA77" s="73">
+        <v>9.58</v>
+      </c>
+      <c r="AB77" s="74">
+        <v>5.45</v>
+      </c>
+      <c r="AC77" s="45"/>
+      <c r="AD77" s="45"/>
+      <c r="AE77" s="45"/>
+      <c r="AF77" s="45"/>
+      <c r="AG77" s="45"/>
+    </row>
+    <row r="78" spans="1:33" s="43" customFormat="1">
+      <c r="A78" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="72">
+        <v>18.78</v>
+      </c>
+      <c r="D78" s="72">
+        <v>22.58</v>
+      </c>
+      <c r="E78" s="57">
+        <v>20.11</v>
+      </c>
+      <c r="F78" s="57">
+        <v>16.88</v>
+      </c>
+      <c r="G78" s="57">
+        <v>15.12</v>
+      </c>
+      <c r="H78" s="72">
+        <v>11.31</v>
+      </c>
+      <c r="I78" s="57">
+        <v>12.55</v>
+      </c>
+      <c r="J78" s="57">
+        <v>13</v>
+      </c>
+      <c r="K78" s="56">
+        <v>19.03</v>
+      </c>
+      <c r="L78" s="57">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="M78" s="57">
+        <v>14.18</v>
+      </c>
+      <c r="N78" s="57">
+        <v>16.12</v>
+      </c>
+      <c r="O78" s="57">
+        <v>16.28</v>
+      </c>
+      <c r="P78" s="57">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="Q78" s="58">
+        <v>8.42</v>
+      </c>
+      <c r="R78" s="73">
+        <v>7.27</v>
+      </c>
+      <c r="S78" s="73">
+        <v>8.73</v>
+      </c>
+      <c r="T78" s="73">
+        <v>7.08</v>
+      </c>
+      <c r="U78" s="73">
+        <v>9.94</v>
+      </c>
+      <c r="V78" s="73">
+        <v>12.26</v>
+      </c>
+      <c r="W78" s="73">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="X78" s="73">
+        <v>9.48</v>
+      </c>
+      <c r="Y78" s="73">
+        <v>6.96</v>
+      </c>
+      <c r="Z78" s="73">
+        <v>7.48</v>
+      </c>
+      <c r="AA78" s="73">
+        <v>7</v>
+      </c>
+      <c r="AB78" s="74">
+        <v>5.2</v>
+      </c>
+      <c r="AC78" s="45"/>
+      <c r="AD78" s="45"/>
+      <c r="AE78" s="45"/>
+      <c r="AF78" s="45"/>
+      <c r="AG78" s="45"/>
+    </row>
+    <row r="79" spans="1:33" s="43" customFormat="1">
+      <c r="A79" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B79" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C79" s="72">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="D79" s="72">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="E79" s="57">
+        <v>14.14</v>
+      </c>
+      <c r="F79" s="57">
+        <v>13.82</v>
+      </c>
+      <c r="G79" s="57">
+        <v>15.25</v>
+      </c>
+      <c r="H79" s="72">
+        <v>16.41</v>
+      </c>
+      <c r="I79" s="57">
+        <v>14.33</v>
+      </c>
+      <c r="J79" s="57">
+        <v>12.43</v>
+      </c>
+      <c r="K79" s="56">
+        <v>16.86</v>
+      </c>
+      <c r="L79" s="57">
+        <v>14.87</v>
+      </c>
+      <c r="M79" s="57">
+        <v>11.19</v>
+      </c>
+      <c r="N79" s="57">
+        <v>10.47</v>
+      </c>
+      <c r="O79" s="57">
+        <v>8.02</v>
+      </c>
+      <c r="P79" s="57">
+        <v>7.94</v>
+      </c>
+      <c r="Q79" s="58">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="R79" s="73">
+        <v>9.18</v>
+      </c>
+      <c r="S79" s="73">
+        <v>7.88</v>
+      </c>
+      <c r="T79" s="73">
+        <v>7.17</v>
+      </c>
+      <c r="U79" s="73">
+        <v>6.35</v>
+      </c>
+      <c r="V79" s="73">
+        <v>7.31</v>
+      </c>
+      <c r="W79" s="73">
+        <v>10.38</v>
+      </c>
+      <c r="X79" s="73">
+        <v>11.22</v>
+      </c>
+      <c r="Y79" s="73">
+        <v>6.24</v>
+      </c>
+      <c r="Z79" s="73">
+        <v>7.13</v>
+      </c>
+      <c r="AA79" s="73">
+        <v>6.32</v>
+      </c>
+      <c r="AB79" s="74">
+        <v>4.97</v>
+      </c>
+      <c r="AC79" s="45"/>
+      <c r="AD79" s="45"/>
+      <c r="AE79" s="45"/>
+      <c r="AF79" s="45"/>
+      <c r="AG79" s="45"/>
+    </row>
+    <row r="80" spans="1:33" s="43" customFormat="1">
+      <c r="A80" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C80" s="72">
+        <v>34.82</v>
+      </c>
+      <c r="D80" s="72">
+        <v>32.31</v>
+      </c>
+      <c r="E80" s="57">
+        <v>26.53</v>
+      </c>
+      <c r="F80" s="57">
+        <v>23.02</v>
+      </c>
+      <c r="G80" s="57">
+        <v>22.86</v>
+      </c>
+      <c r="H80" s="72">
+        <v>22.51</v>
+      </c>
+      <c r="I80" s="57">
+        <v>19.87</v>
+      </c>
+      <c r="J80" s="57">
+        <v>18.3</v>
+      </c>
+      <c r="K80" s="56">
+        <v>31.93</v>
+      </c>
+      <c r="L80" s="57">
+        <v>20.71</v>
+      </c>
+      <c r="M80" s="57">
+        <v>15.28</v>
+      </c>
+      <c r="N80" s="57">
+        <v>17.05</v>
+      </c>
+      <c r="O80" s="57">
+        <v>13.17</v>
+      </c>
+      <c r="P80" s="57">
+        <v>18.37</v>
+      </c>
+      <c r="Q80" s="58">
+        <v>14.65</v>
+      </c>
+      <c r="R80" s="73">
+        <v>15.69</v>
+      </c>
+      <c r="S80" s="73">
+        <v>11.13</v>
+      </c>
+      <c r="T80" s="73">
+        <v>9.41</v>
+      </c>
+      <c r="U80" s="73">
+        <v>7.22</v>
+      </c>
+      <c r="V80" s="73">
+        <v>10.55</v>
+      </c>
+      <c r="W80" s="73">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="X80" s="73">
+        <v>13.02</v>
+      </c>
+      <c r="Y80" s="73">
+        <v>6.98</v>
+      </c>
+      <c r="Z80" s="73">
+        <v>9.67</v>
+      </c>
+      <c r="AA80" s="73">
+        <v>8.33</v>
+      </c>
+      <c r="AB80" s="74">
+        <v>7.04</v>
+      </c>
+      <c r="AC80" s="45"/>
+      <c r="AD80" s="45"/>
+      <c r="AE80" s="45"/>
+      <c r="AF80" s="45"/>
+      <c r="AG80" s="45"/>
+    </row>
+    <row r="81" spans="1:33" s="43" customFormat="1">
+      <c r="A81" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B81" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D81" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E81" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F81" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G81" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H81" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I81" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J81" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K81" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L81" s="57">
+        <v>14.4</v>
+      </c>
+      <c r="M81" s="57">
+        <v>13.95</v>
+      </c>
+      <c r="N81" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="O81" s="57">
+        <v>12.42</v>
+      </c>
+      <c r="P81" s="57">
+        <v>10.41</v>
+      </c>
+      <c r="Q81" s="58">
+        <v>7.73</v>
+      </c>
+      <c r="R81" s="73">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="S81" s="73">
+        <v>10.72</v>
+      </c>
+      <c r="T81" s="73">
+        <v>7.04</v>
+      </c>
+      <c r="U81" s="73">
+        <v>5.93</v>
+      </c>
+      <c r="V81" s="73">
+        <v>9.65</v>
+      </c>
+      <c r="W81" s="73">
+        <v>8.6</v>
+      </c>
+      <c r="X81" s="73">
+        <v>10.1</v>
+      </c>
+      <c r="Y81" s="73">
+        <v>7.08</v>
+      </c>
+      <c r="Z81" s="73">
+        <v>7.4</v>
+      </c>
+      <c r="AA81" s="73">
+        <v>7.41</v>
+      </c>
+      <c r="AB81" s="74">
+        <v>7.29</v>
+      </c>
+      <c r="AC81" s="45"/>
+      <c r="AD81" s="45"/>
+      <c r="AE81" s="45"/>
+      <c r="AF81" s="45"/>
+      <c r="AG81" s="45"/>
+    </row>
+    <row r="82" spans="1:33" s="43" customFormat="1">
+      <c r="A82" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B82" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" s="72">
+        <v>18.66</v>
+      </c>
+      <c r="D82" s="72">
+        <v>19</v>
+      </c>
+      <c r="E82" s="57">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="F82" s="57">
+        <v>13.84</v>
+      </c>
+      <c r="G82" s="57">
+        <v>11.36</v>
+      </c>
+      <c r="H82" s="72">
+        <v>10.67</v>
+      </c>
+      <c r="I82" s="57">
+        <v>10.69</v>
+      </c>
+      <c r="J82" s="57">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="K82" s="56">
+        <v>19.63</v>
+      </c>
+      <c r="L82" s="57">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="M82" s="57">
+        <v>12.93</v>
+      </c>
+      <c r="N82" s="57">
+        <v>10.09</v>
+      </c>
+      <c r="O82" s="57">
+        <v>11.44</v>
+      </c>
+      <c r="P82" s="57">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="Q82" s="58">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="R82" s="73">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="S82" s="73">
+        <v>8</v>
+      </c>
+      <c r="T82" s="73">
+        <v>8.17</v>
+      </c>
+      <c r="U82" s="73">
+        <v>7.48</v>
+      </c>
+      <c r="V82" s="73">
+        <v>8.48</v>
+      </c>
+      <c r="W82" s="73">
+        <v>8.44</v>
+      </c>
+      <c r="X82" s="73">
+        <v>9.74</v>
+      </c>
+      <c r="Y82" s="73">
+        <v>7.14</v>
+      </c>
+      <c r="Z82" s="73">
+        <v>6.09</v>
+      </c>
+      <c r="AA82" s="73">
+        <v>5.92</v>
+      </c>
+      <c r="AB82" s="74">
+        <v>5.08</v>
+      </c>
+      <c r="AC82" s="45"/>
+      <c r="AD82" s="45"/>
+      <c r="AE82" s="45"/>
+      <c r="AF82" s="45"/>
+      <c r="AG82" s="45"/>
+    </row>
+    <row r="83" spans="1:33" s="43" customFormat="1">
+      <c r="A83" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B83" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="72">
+        <v>18.91</v>
+      </c>
+      <c r="D83" s="72">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="E83" s="57">
+        <v>16</v>
+      </c>
+      <c r="F83" s="57">
+        <v>20.41</v>
+      </c>
+      <c r="G83" s="57">
+        <v>15.64</v>
+      </c>
+      <c r="H83" s="72">
+        <v>18.39</v>
+      </c>
+      <c r="I83" s="57">
+        <v>12.45</v>
+      </c>
+      <c r="J83" s="57">
+        <v>13.26</v>
+      </c>
+      <c r="K83" s="56">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="L83" s="57">
+        <v>16</v>
+      </c>
+      <c r="M83" s="57">
+        <v>11.96</v>
+      </c>
+      <c r="N83" s="57">
+        <v>12.8</v>
+      </c>
+      <c r="O83" s="57">
+        <v>13.73</v>
+      </c>
+      <c r="P83" s="57">
+        <v>11.18</v>
+      </c>
+      <c r="Q83" s="58">
+        <v>11.29</v>
+      </c>
+      <c r="R83" s="73">
+        <v>11.46</v>
+      </c>
+      <c r="S83" s="73">
+        <v>8.58</v>
+      </c>
+      <c r="T83" s="73">
+        <v>9.18</v>
+      </c>
+      <c r="U83" s="73">
+        <v>10.01</v>
+      </c>
+      <c r="V83" s="73">
+        <v>8.01</v>
+      </c>
+      <c r="W83" s="73">
+        <v>11.68</v>
+      </c>
+      <c r="X83" s="73">
+        <v>13.5</v>
+      </c>
+      <c r="Y83" s="73">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="Z83" s="73">
+        <v>7.93</v>
+      </c>
+      <c r="AA83" s="73">
+        <v>8.59</v>
+      </c>
+      <c r="AB83" s="74">
+        <v>6.14</v>
+      </c>
+      <c r="AC83" s="45"/>
+      <c r="AD83" s="45"/>
+      <c r="AE83" s="45"/>
+      <c r="AF83" s="45"/>
+      <c r="AG83" s="45"/>
+    </row>
+    <row r="84" spans="1:33" s="43" customFormat="1">
+      <c r="A84" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B84" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" s="72">
+        <v>25.17</v>
+      </c>
+      <c r="D84" s="72">
+        <v>26.26</v>
+      </c>
+      <c r="E84" s="57">
+        <v>24.66</v>
+      </c>
+      <c r="F84" s="57">
+        <v>22.22</v>
+      </c>
+      <c r="G84" s="57">
+        <v>20.16</v>
+      </c>
+      <c r="H84" s="72">
+        <v>25.04</v>
+      </c>
+      <c r="I84" s="57">
+        <v>22.77</v>
+      </c>
+      <c r="J84" s="57">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="K84" s="56">
+        <v>21.25</v>
+      </c>
+      <c r="L84" s="57">
+        <v>21.61</v>
+      </c>
+      <c r="M84" s="57">
+        <v>20.58</v>
+      </c>
+      <c r="N84" s="57">
+        <v>18.13</v>
+      </c>
+      <c r="O84" s="57">
+        <v>17.97</v>
+      </c>
+      <c r="P84" s="57">
+        <v>14.55</v>
+      </c>
+      <c r="Q84" s="58">
+        <v>14.01</v>
+      </c>
+      <c r="R84" s="73">
+        <v>12.96</v>
+      </c>
+      <c r="S84" s="73">
+        <v>12.77</v>
+      </c>
+      <c r="T84" s="73">
+        <v>8.49</v>
+      </c>
+      <c r="U84" s="73">
+        <v>10.39</v>
+      </c>
+      <c r="V84" s="73">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="W84" s="73">
+        <v>11.89</v>
+      </c>
+      <c r="X84" s="73">
+        <v>15.13</v>
+      </c>
+      <c r="Y84" s="73">
+        <v>8.15</v>
+      </c>
+      <c r="Z84" s="73">
+        <v>8.58</v>
+      </c>
+      <c r="AA84" s="73">
+        <v>8.26</v>
+      </c>
+      <c r="AB84" s="74">
+        <v>7.9</v>
+      </c>
+      <c r="AC84" s="45"/>
+      <c r="AD84" s="45"/>
+      <c r="AE84" s="45"/>
+      <c r="AF84" s="45"/>
+      <c r="AG84" s="45"/>
+    </row>
+    <row r="85" spans="1:33" s="43" customFormat="1">
+      <c r="A85" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C85" s="72">
+        <v>28.1</v>
+      </c>
+      <c r="D85" s="72">
+        <v>27.24</v>
+      </c>
+      <c r="E85" s="57">
+        <v>20.84</v>
+      </c>
+      <c r="F85" s="57">
+        <v>17.43</v>
+      </c>
+      <c r="G85" s="57">
+        <v>17.64</v>
+      </c>
+      <c r="H85" s="72">
+        <v>16.47</v>
+      </c>
+      <c r="I85" s="57">
+        <v>16.03</v>
+      </c>
+      <c r="J85" s="57">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="K85" s="56">
+        <v>17.47</v>
+      </c>
+      <c r="L85" s="57">
+        <v>19.21</v>
+      </c>
+      <c r="M85" s="57">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="N85" s="57">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="O85" s="57">
+        <v>12.3</v>
+      </c>
+      <c r="P85" s="57">
+        <v>9.34</v>
+      </c>
+      <c r="Q85" s="58">
+        <v>9.98</v>
+      </c>
+      <c r="R85" s="73">
+        <v>7.71</v>
+      </c>
+      <c r="S85" s="73">
+        <v>8.75</v>
+      </c>
+      <c r="T85" s="73">
+        <v>6.05</v>
+      </c>
+      <c r="U85" s="73">
+        <v>8.61</v>
+      </c>
+      <c r="V85" s="73">
+        <v>11.09</v>
+      </c>
+      <c r="W85" s="73">
+        <v>11.07</v>
+      </c>
+      <c r="X85" s="73">
+        <v>13.36</v>
+      </c>
+      <c r="Y85" s="73">
+        <v>7.58</v>
+      </c>
+      <c r="Z85" s="73">
+        <v>7.43</v>
+      </c>
+      <c r="AA85" s="73">
+        <v>5.35</v>
+      </c>
+      <c r="AB85" s="74">
+        <v>5.01</v>
+      </c>
+      <c r="AC85" s="45"/>
+      <c r="AD85" s="45"/>
+      <c r="AE85" s="45"/>
+      <c r="AF85" s="45"/>
+      <c r="AG85" s="45"/>
+    </row>
+    <row r="86" spans="1:33" s="43" customFormat="1">
+      <c r="A86" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B86" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="72">
+        <v>27.39</v>
+      </c>
+      <c r="D86" s="72">
+        <v>26.42</v>
+      </c>
+      <c r="E86" s="57">
+        <v>21.66</v>
+      </c>
+      <c r="F86" s="57">
+        <v>16.55</v>
+      </c>
+      <c r="G86" s="57">
+        <v>13.58</v>
+      </c>
+      <c r="H86" s="72">
+        <v>13.64</v>
+      </c>
+      <c r="I86" s="57">
+        <v>15.68</v>
+      </c>
+      <c r="J86" s="57">
+        <v>11.32</v>
+      </c>
+      <c r="K86" s="56">
+        <v>20.38</v>
+      </c>
+      <c r="L86" s="57">
+        <v>17.29</v>
+      </c>
+      <c r="M86" s="57">
+        <v>12</v>
+      </c>
+      <c r="N86" s="57">
+        <v>12.09</v>
+      </c>
+      <c r="O86" s="57">
+        <v>8.98</v>
+      </c>
+      <c r="P86" s="57">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Q86" s="58">
+        <v>7.69</v>
+      </c>
+      <c r="R86" s="73">
+        <v>6.7</v>
+      </c>
+      <c r="S86" s="73">
+        <v>7.58</v>
+      </c>
+      <c r="T86" s="73">
+        <v>8.18</v>
+      </c>
+      <c r="U86" s="73">
+        <v>6.13</v>
+      </c>
+      <c r="V86" s="73">
+        <v>7.1</v>
+      </c>
+      <c r="W86" s="73">
+        <v>5.82</v>
+      </c>
+      <c r="X86" s="73">
+        <v>6.35</v>
+      </c>
+      <c r="Y86" s="73">
+        <v>6.59</v>
+      </c>
+      <c r="Z86" s="73">
+        <v>6.93</v>
+      </c>
+      <c r="AA86" s="73">
+        <v>7.31</v>
+      </c>
+      <c r="AB86" s="74">
+        <v>6.33</v>
+      </c>
+      <c r="AC86" s="45"/>
+      <c r="AD86" s="45"/>
+      <c r="AE86" s="45"/>
+      <c r="AF86" s="45"/>
+      <c r="AG86" s="45"/>
+    </row>
+    <row r="87" spans="1:33" s="43" customFormat="1">
+      <c r="A87" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B87" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" s="72">
+        <v>15.06</v>
+      </c>
+      <c r="D87" s="72">
+        <v>14.19</v>
+      </c>
+      <c r="E87" s="57">
+        <v>17.59</v>
+      </c>
+      <c r="F87" s="57">
+        <v>18.73</v>
+      </c>
+      <c r="G87" s="56">
+        <v>17.38</v>
+      </c>
+      <c r="H87" s="72">
+        <v>17.27</v>
+      </c>
+      <c r="I87" s="56">
+        <v>12.18</v>
+      </c>
+      <c r="J87" s="56">
+        <v>17.05</v>
+      </c>
+      <c r="K87" s="56">
+        <v>21.63</v>
+      </c>
+      <c r="L87" s="57">
+        <v>14.79</v>
+      </c>
+      <c r="M87" s="57">
+        <v>11.23</v>
+      </c>
+      <c r="N87" s="57">
+        <v>10.25</v>
+      </c>
+      <c r="O87" s="57">
+        <v>11.22</v>
+      </c>
+      <c r="P87" s="57">
+        <v>12.17</v>
+      </c>
+      <c r="Q87" s="58">
+        <v>8</v>
+      </c>
+      <c r="R87" s="73">
+        <v>7.72</v>
+      </c>
+      <c r="S87" s="73">
+        <v>5.53</v>
+      </c>
+      <c r="T87" s="73">
+        <v>8.92</v>
+      </c>
+      <c r="U87" s="73">
+        <v>10.38</v>
+      </c>
+      <c r="V87" s="73">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="W87" s="73">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="X87" s="73">
+        <v>15.85</v>
+      </c>
+      <c r="Y87" s="73">
+        <v>7.25</v>
+      </c>
+      <c r="Z87" s="73">
+        <v>8.02</v>
+      </c>
+      <c r="AA87" s="73">
+        <v>8.1</v>
+      </c>
+      <c r="AB87" s="74">
+        <v>3.96</v>
+      </c>
+      <c r="AC87" s="45"/>
+      <c r="AD87" s="45"/>
+      <c r="AE87" s="45"/>
+      <c r="AF87" s="45"/>
+      <c r="AG87" s="45"/>
+    </row>
+    <row r="88" spans="1:33" s="43" customFormat="1">
+      <c r="A88" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B88" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="72">
+        <v>22.54</v>
+      </c>
+      <c r="D88" s="72">
+        <v>20.29</v>
+      </c>
+      <c r="E88" s="57">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="F88" s="57">
+        <v>21.46</v>
+      </c>
+      <c r="G88" s="57">
+        <v>20.28</v>
+      </c>
+      <c r="H88" s="72">
+        <v>24.18</v>
+      </c>
+      <c r="I88" s="57">
+        <v>26.47</v>
+      </c>
+      <c r="J88" s="57">
+        <v>30.25</v>
+      </c>
+      <c r="K88" s="56">
+        <v>36.68</v>
+      </c>
+      <c r="L88" s="57">
+        <v>26.94</v>
+      </c>
+      <c r="M88" s="57">
+        <v>24.32</v>
+      </c>
+      <c r="N88" s="57">
+        <v>26.56</v>
+      </c>
+      <c r="O88" s="57">
+        <v>20.97</v>
+      </c>
+      <c r="P88" s="57">
+        <v>16.57</v>
+      </c>
+      <c r="Q88" s="58">
+        <v>13.05</v>
+      </c>
+      <c r="R88" s="73">
+        <v>13.32</v>
+      </c>
+      <c r="S88" s="73">
+        <v>12.12</v>
+      </c>
+      <c r="T88" s="73">
+        <v>10.11</v>
+      </c>
+      <c r="U88" s="73">
+        <v>7.95</v>
+      </c>
+      <c r="V88" s="73">
+        <v>8.26</v>
+      </c>
+      <c r="W88" s="73">
+        <v>10.19</v>
+      </c>
+      <c r="X88" s="73">
+        <v>12.67</v>
+      </c>
+      <c r="Y88" s="73">
+        <v>6.4</v>
+      </c>
+      <c r="Z88" s="73">
+        <v>7.54</v>
+      </c>
+      <c r="AA88" s="73">
+        <v>5.58</v>
+      </c>
+      <c r="AB88" s="74">
+        <v>7.12</v>
+      </c>
+      <c r="AC88" s="45"/>
+      <c r="AD88" s="45"/>
+      <c r="AE88" s="45"/>
+      <c r="AF88" s="45"/>
+      <c r="AG88" s="45"/>
+    </row>
+    <row r="89" spans="1:33" s="43" customFormat="1">
+      <c r="A89" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D89" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E89" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F89" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G89" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H89" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I89" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J89" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K89" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L89" s="57">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="M89" s="57">
+        <v>16.12</v>
+      </c>
+      <c r="N89" s="57">
+        <v>11.73</v>
+      </c>
+      <c r="O89" s="57">
+        <v>13.33</v>
+      </c>
+      <c r="P89" s="57">
+        <v>10.87</v>
+      </c>
+      <c r="Q89" s="58">
+        <v>9.17</v>
+      </c>
+      <c r="R89" s="73">
+        <v>10.36</v>
+      </c>
+      <c r="S89" s="73">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="T89" s="73">
+        <v>9.01</v>
+      </c>
+      <c r="U89" s="73">
+        <v>7.03</v>
+      </c>
+      <c r="V89" s="73">
+        <v>9.93</v>
+      </c>
+      <c r="W89" s="73">
+        <v>11.21</v>
+      </c>
+      <c r="X89" s="73">
+        <v>11.3</v>
+      </c>
+      <c r="Y89" s="73">
+        <v>9.36</v>
+      </c>
+      <c r="Z89" s="73">
+        <v>6.59</v>
+      </c>
+      <c r="AA89" s="73">
+        <v>9.49</v>
+      </c>
+      <c r="AB89" s="74">
+        <v>7.73</v>
+      </c>
+      <c r="AC89" s="45"/>
+      <c r="AD89" s="45"/>
+      <c r="AE89" s="45"/>
+      <c r="AF89" s="45"/>
+      <c r="AG89" s="45"/>
+    </row>
+    <row r="90" spans="1:33" s="43" customFormat="1">
+      <c r="A90" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B90" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C90" s="72">
+        <v>20.66</v>
+      </c>
+      <c r="D90" s="72">
+        <v>20.69</v>
+      </c>
+      <c r="E90" s="57">
+        <v>17.96</v>
+      </c>
+      <c r="F90" s="57">
+        <v>17.91</v>
+      </c>
+      <c r="G90" s="57">
+        <v>17.2</v>
+      </c>
+      <c r="H90" s="72">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="I90" s="57">
+        <v>15.83</v>
+      </c>
+      <c r="J90" s="57">
+        <v>15</v>
+      </c>
+      <c r="K90" s="56">
+        <v>21.45</v>
+      </c>
+      <c r="L90" s="57">
+        <v>24.09</v>
+      </c>
+      <c r="M90" s="57">
+        <v>20.83</v>
+      </c>
+      <c r="N90" s="57">
+        <v>20.71</v>
+      </c>
+      <c r="O90" s="57">
+        <v>16.09</v>
+      </c>
+      <c r="P90" s="57">
+        <v>13.01</v>
+      </c>
+      <c r="Q90" s="58">
+        <v>10.37</v>
+      </c>
+      <c r="R90" s="73">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="S90" s="73">
+        <v>7.56</v>
+      </c>
+      <c r="T90" s="73">
+        <v>6.62</v>
+      </c>
+      <c r="U90" s="73">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="V90" s="73">
+        <v>9.77</v>
+      </c>
+      <c r="W90" s="73">
+        <v>7.93</v>
+      </c>
+      <c r="X90" s="73">
+        <v>7.07</v>
+      </c>
+      <c r="Y90" s="73">
+        <v>6.54</v>
+      </c>
+      <c r="Z90" s="73">
+        <v>7.77</v>
+      </c>
+      <c r="AA90" s="73">
+        <v>5.23</v>
+      </c>
+      <c r="AB90" s="74">
+        <v>5.85</v>
+      </c>
+      <c r="AC90" s="45"/>
+      <c r="AD90" s="45"/>
+      <c r="AE90" s="45"/>
+      <c r="AF90" s="45"/>
+      <c r="AG90" s="45"/>
+    </row>
+    <row r="91" spans="1:33" s="43" customFormat="1">
+      <c r="A91" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B91" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" s="72">
+        <v>15</v>
+      </c>
+      <c r="D91" s="72">
+        <v>17.28</v>
+      </c>
+      <c r="E91" s="57">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F91" s="57">
+        <v>12.86</v>
+      </c>
+      <c r="G91" s="57">
+        <v>12.13</v>
+      </c>
+      <c r="H91" s="72">
+        <v>13.48</v>
+      </c>
+      <c r="I91" s="57">
+        <v>10.98</v>
+      </c>
+      <c r="J91" s="57">
+        <v>10.95</v>
+      </c>
+      <c r="K91" s="56">
+        <v>13.45</v>
+      </c>
+      <c r="L91" s="57">
+        <v>13.6</v>
+      </c>
+      <c r="M91" s="57">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="N91" s="57">
+        <v>11.28</v>
+      </c>
+      <c r="O91" s="57">
+        <v>11.5</v>
+      </c>
+      <c r="P91" s="57">
+        <v>9.33</v>
+      </c>
+      <c r="Q91" s="58">
+        <v>6.96</v>
+      </c>
+      <c r="R91" s="73">
+        <v>7.6</v>
+      </c>
+      <c r="S91" s="73">
+        <v>6.82</v>
+      </c>
+      <c r="T91" s="73">
+        <v>5.95</v>
+      </c>
+      <c r="U91" s="73">
+        <v>6.17</v>
+      </c>
+      <c r="V91" s="73">
+        <v>6</v>
+      </c>
+      <c r="W91" s="73">
+        <v>5.2</v>
+      </c>
+      <c r="X91" s="73">
+        <v>7.61</v>
+      </c>
+      <c r="Y91" s="73">
+        <v>4.55</v>
+      </c>
+      <c r="Z91" s="73">
+        <v>6.06</v>
+      </c>
+      <c r="AA91" s="73">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AB91" s="74">
+        <v>4.13</v>
+      </c>
+      <c r="AC91" s="45"/>
+      <c r="AD91" s="45"/>
+      <c r="AE91" s="45"/>
+      <c r="AF91" s="45"/>
+      <c r="AG91" s="45"/>
+    </row>
+    <row r="92" spans="1:33" s="43" customFormat="1">
+      <c r="A92" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B92" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" s="72">
+        <v>13.35</v>
+      </c>
+      <c r="D92" s="72">
+        <v>14.88</v>
+      </c>
+      <c r="E92" s="57">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="F92" s="57">
+        <v>15.09</v>
+      </c>
+      <c r="G92" s="57">
+        <v>12.86</v>
+      </c>
+      <c r="H92" s="72">
+        <v>14.3</v>
+      </c>
+      <c r="I92" s="57">
+        <v>11.76</v>
+      </c>
+      <c r="J92" s="57">
+        <v>13.29</v>
+      </c>
+      <c r="K92" s="56">
+        <v>19.21</v>
+      </c>
+      <c r="L92" s="57">
+        <v>16.32</v>
+      </c>
+      <c r="M92" s="57">
+        <v>15.47</v>
+      </c>
+      <c r="N92" s="57">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="O92" s="57">
+        <v>12.5</v>
+      </c>
+      <c r="P92" s="57">
+        <v>10.35</v>
+      </c>
+      <c r="Q92" s="58">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="R92" s="73">
+        <v>9.02</v>
+      </c>
+      <c r="S92" s="73">
+        <v>7.61</v>
+      </c>
+      <c r="T92" s="73">
+        <v>7.04</v>
+      </c>
+      <c r="U92" s="73">
+        <v>8.24</v>
+      </c>
+      <c r="V92" s="73">
+        <v>7.91</v>
+      </c>
+      <c r="W92" s="73">
+        <v>7.54</v>
+      </c>
+      <c r="X92" s="73">
+        <v>10.41</v>
+      </c>
+      <c r="Y92" s="73">
+        <v>4.21</v>
+      </c>
+      <c r="Z92" s="73">
+        <v>5.99</v>
+      </c>
+      <c r="AA92" s="73">
+        <v>5.41</v>
+      </c>
+      <c r="AB92" s="74">
+        <v>4.84</v>
+      </c>
+      <c r="AC92" s="45"/>
+      <c r="AD92" s="45"/>
+      <c r="AE92" s="45"/>
+      <c r="AF92" s="45"/>
+      <c r="AG92" s="45"/>
+    </row>
+    <row r="93" spans="1:33" s="43" customFormat="1">
+      <c r="A93" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B93" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D93" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E93" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F93" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G93" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H93" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I93" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J93" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K93" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L93" s="57">
+        <v>26.27</v>
+      </c>
+      <c r="M93" s="57">
+        <v>14.91</v>
+      </c>
+      <c r="N93" s="57">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="O93" s="57">
+        <v>12.93</v>
+      </c>
+      <c r="P93" s="57">
+        <v>11.81</v>
+      </c>
+      <c r="Q93" s="58">
+        <v>13</v>
+      </c>
+      <c r="R93" s="73">
+        <v>10.48</v>
+      </c>
+      <c r="S93" s="73">
+        <v>7.5</v>
+      </c>
+      <c r="T93" s="73">
+        <v>8.48</v>
+      </c>
+      <c r="U93" s="73">
+        <v>8.26</v>
+      </c>
+      <c r="V93" s="73">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="W93" s="73">
+        <v>8.02</v>
+      </c>
+      <c r="X93" s="73">
+        <v>9.42</v>
+      </c>
+      <c r="Y93" s="73">
+        <v>6.26</v>
+      </c>
+      <c r="Z93" s="73">
+        <v>7.76</v>
+      </c>
+      <c r="AA93" s="73">
+        <v>5.39</v>
+      </c>
+      <c r="AB93" s="74">
+        <v>5.41</v>
+      </c>
+      <c r="AC93" s="45"/>
+      <c r="AD93" s="45"/>
+      <c r="AE93" s="45"/>
+      <c r="AF93" s="45"/>
+      <c r="AG93" s="45"/>
+    </row>
+    <row r="94" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A94" s="42"/>
+      <c r="B94" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="C94" s="64"/>
+      <c r="D94" s="64"/>
+      <c r="E94" s="64"/>
+      <c r="F94" s="64"/>
+      <c r="G94" s="64"/>
+      <c r="H94" s="64"/>
+      <c r="I94" s="64"/>
+      <c r="J94" s="64"/>
+      <c r="K94" s="64"/>
+      <c r="L94" s="64"/>
+      <c r="M94" s="64"/>
+      <c r="N94" s="64"/>
+      <c r="O94" s="64"/>
+      <c r="P94" s="64"/>
+      <c r="Q94" s="64"/>
+      <c r="R94" s="64"/>
+      <c r="S94" s="64"/>
+      <c r="T94" s="64"/>
+      <c r="U94" s="64"/>
+      <c r="V94" s="64"/>
+      <c r="W94" s="64"/>
+      <c r="X94" s="64"/>
+      <c r="Y94" s="64"/>
+      <c r="Z94" s="64"/>
+      <c r="AA94" s="64"/>
+      <c r="AB94" s="64"/>
+      <c r="AC94" s="45"/>
+      <c r="AD94" s="45"/>
+      <c r="AE94" s="45"/>
+      <c r="AF94" s="45"/>
+      <c r="AG94" s="45"/>
+    </row>
+    <row r="95" spans="1:33" s="43" customFormat="1">
+      <c r="A95" s="42"/>
+      <c r="B95" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="57">
+        <v>23.15</v>
+      </c>
+      <c r="D95" s="57">
+        <v>24.27</v>
+      </c>
+      <c r="E95" s="57">
+        <v>20.61</v>
+      </c>
+      <c r="F95" s="57">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="G95" s="57">
+        <v>17.77</v>
+      </c>
+      <c r="H95" s="57">
+        <v>18.5</v>
+      </c>
+      <c r="I95" s="57">
+        <v>17.5</v>
+      </c>
+      <c r="J95" s="57">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="K95" s="57">
+        <v>24.66</v>
+      </c>
+      <c r="L95" s="57">
+        <v>21.05</v>
+      </c>
+      <c r="M95" s="57">
+        <v>16.88</v>
+      </c>
+      <c r="N95" s="57">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="O95" s="57">
+        <v>14.94</v>
+      </c>
+      <c r="P95" s="57">
+        <v>12.45</v>
+      </c>
+      <c r="Q95" s="58">
+        <v>10.95</v>
+      </c>
+      <c r="R95" s="75">
+        <v>10.68</v>
+      </c>
+      <c r="S95" s="75">
+        <v>9.48</v>
+      </c>
+      <c r="T95" s="75">
+        <v>7.94</v>
+      </c>
+      <c r="U95" s="75">
+        <v>9.17</v>
+      </c>
+      <c r="V95" s="75">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="W95" s="75">
+        <v>9.39</v>
+      </c>
+      <c r="X95" s="75">
+        <v>10.93</v>
+      </c>
+      <c r="Y95" s="75">
+        <v>6.85</v>
+      </c>
+      <c r="Z95" s="75">
+        <v>7.89</v>
+      </c>
+      <c r="AA95" s="75">
+        <v>6.76</v>
+      </c>
+      <c r="AB95" s="76">
+        <v>5.79</v>
+      </c>
+      <c r="AC95" s="45"/>
+      <c r="AD95" s="45"/>
+      <c r="AE95" s="45"/>
+      <c r="AF95" s="45"/>
+      <c r="AG95" s="45"/>
+    </row>
+    <row r="96" spans="1:33" s="43" customFormat="1">
+      <c r="A96" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B96" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K96" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L96" s="57">
+        <v>24.37</v>
+      </c>
+      <c r="M96" s="57">
+        <v>16.54</v>
+      </c>
+      <c r="N96" s="57">
+        <v>16.43</v>
+      </c>
+      <c r="O96" s="57">
+        <v>16.45</v>
+      </c>
+      <c r="P96" s="57">
+        <v>14.05</v>
+      </c>
+      <c r="Q96" s="58">
+        <v>14.8</v>
+      </c>
+      <c r="R96" s="75">
+        <v>11.01</v>
+      </c>
+      <c r="S96" s="75">
+        <v>11.48</v>
+      </c>
+      <c r="T96" s="75">
+        <v>6.51</v>
+      </c>
+      <c r="U96" s="75">
+        <v>7.84</v>
+      </c>
+      <c r="V96" s="75">
+        <v>7.95</v>
+      </c>
+      <c r="W96" s="75">
+        <v>5.48</v>
+      </c>
+      <c r="X96" s="75">
+        <v>8</v>
+      </c>
+      <c r="Y96" s="75">
+        <v>5.36</v>
+      </c>
+      <c r="Z96" s="75">
+        <v>7.12</v>
+      </c>
+      <c r="AA96" s="75">
+        <v>6.89</v>
+      </c>
+      <c r="AB96" s="76">
+        <v>5.56</v>
+      </c>
+      <c r="AC96" s="45"/>
+      <c r="AD96" s="45"/>
+      <c r="AE96" s="45"/>
+      <c r="AF96" s="45"/>
+      <c r="AG96" s="45"/>
+    </row>
+    <row r="97" spans="1:33" s="43" customFormat="1">
+      <c r="A97" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B97" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C97" s="57">
+        <v>17.57</v>
+      </c>
+      <c r="D97" s="57">
+        <v>22.54</v>
+      </c>
+      <c r="E97" s="57">
+        <v>15.44</v>
+      </c>
+      <c r="F97" s="57">
+        <v>11.84</v>
+      </c>
+      <c r="G97" s="57">
+        <v>15.66</v>
+      </c>
+      <c r="H97" s="57">
+        <v>14.95</v>
+      </c>
+      <c r="I97" s="57">
+        <v>10.15</v>
+      </c>
+      <c r="J97" s="57">
+        <v>14.21</v>
+      </c>
+      <c r="K97" s="57">
+        <v>21.66</v>
+      </c>
+      <c r="L97" s="57">
+        <v>18.88</v>
+      </c>
+      <c r="M97" s="57">
+        <v>14.39</v>
+      </c>
+      <c r="N97" s="57">
+        <v>19.8</v>
+      </c>
+      <c r="O97" s="57">
+        <v>13.86</v>
+      </c>
+      <c r="P97" s="57">
+        <v>14.4</v>
+      </c>
+      <c r="Q97" s="58">
+        <v>10.43</v>
+      </c>
+      <c r="R97" s="75">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="S97" s="75">
+        <v>7.25</v>
+      </c>
+      <c r="T97" s="75">
+        <v>5.59</v>
+      </c>
+      <c r="U97" s="75">
+        <v>5.67</v>
+      </c>
+      <c r="V97" s="75">
+        <v>9.17</v>
+      </c>
+      <c r="W97" s="75">
+        <v>6.87</v>
+      </c>
+      <c r="X97" s="75">
+        <v>7.91</v>
+      </c>
+      <c r="Y97" s="75">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z97" s="75">
+        <v>7.29</v>
+      </c>
+      <c r="AA97" s="75">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AB97" s="76">
+        <v>2.09</v>
+      </c>
+      <c r="AC97" s="45"/>
+      <c r="AD97" s="45"/>
+      <c r="AE97" s="45"/>
+      <c r="AF97" s="45"/>
+      <c r="AG97" s="45"/>
+    </row>
+    <row r="98" spans="1:33" s="43" customFormat="1">
+      <c r="A98" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B98" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C98" s="57">
+        <v>21.27</v>
+      </c>
+      <c r="D98" s="57">
+        <v>21.95</v>
+      </c>
+      <c r="E98" s="57">
+        <v>20.53</v>
+      </c>
+      <c r="F98" s="57">
+        <v>22.36</v>
+      </c>
+      <c r="G98" s="57">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="H98" s="57">
+        <v>17.63</v>
+      </c>
+      <c r="I98" s="57">
+        <v>15.94</v>
+      </c>
+      <c r="J98" s="57">
+        <v>18.14</v>
+      </c>
+      <c r="K98" s="57">
+        <v>21.93</v>
+      </c>
+      <c r="L98" s="57">
+        <v>20.63</v>
+      </c>
+      <c r="M98" s="57">
+        <v>18.93</v>
+      </c>
+      <c r="N98" s="57">
+        <v>14.38</v>
+      </c>
+      <c r="O98" s="57">
+        <v>14.88</v>
+      </c>
+      <c r="P98" s="57">
+        <v>12.55</v>
+      </c>
+      <c r="Q98" s="58">
+        <v>10.7</v>
+      </c>
+      <c r="R98" s="75">
+        <v>10.24</v>
+      </c>
+      <c r="S98" s="75">
+        <v>9.99</v>
+      </c>
+      <c r="T98" s="75">
+        <v>5.04</v>
+      </c>
+      <c r="U98" s="75">
+        <v>10.74</v>
+      </c>
+      <c r="V98" s="75">
+        <v>7.74</v>
+      </c>
+      <c r="W98" s="75">
+        <v>9.91</v>
+      </c>
+      <c r="X98" s="75">
+        <v>10.34</v>
+      </c>
+      <c r="Y98" s="75">
+        <v>8.51</v>
+      </c>
+      <c r="Z98" s="75">
+        <v>9.5</v>
+      </c>
+      <c r="AA98" s="75">
+        <v>10.01</v>
+      </c>
+      <c r="AB98" s="76">
+        <v>6.08</v>
+      </c>
+      <c r="AC98" s="45"/>
+      <c r="AD98" s="45"/>
+      <c r="AE98" s="45"/>
+      <c r="AF98" s="45"/>
+      <c r="AG98" s="45"/>
+    </row>
+    <row r="99" spans="1:33" s="43" customFormat="1">
+      <c r="A99" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B99" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" s="57">
+        <v>12.11</v>
+      </c>
+      <c r="D99" s="57">
+        <v>20.57</v>
+      </c>
+      <c r="E99" s="57">
+        <v>15.07</v>
+      </c>
+      <c r="F99" s="57">
+        <v>16.3</v>
+      </c>
+      <c r="G99" s="57">
+        <v>13.62</v>
+      </c>
+      <c r="H99" s="57">
+        <v>15.59</v>
+      </c>
+      <c r="I99" s="57">
+        <v>14.52</v>
+      </c>
+      <c r="J99" s="57">
+        <v>8.94</v>
+      </c>
+      <c r="K99" s="57">
+        <v>18.77</v>
+      </c>
+      <c r="L99" s="57">
+        <v>23.18</v>
+      </c>
+      <c r="M99" s="57">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="N99" s="57">
+        <v>15.31</v>
+      </c>
+      <c r="O99" s="57">
+        <v>13.13</v>
+      </c>
+      <c r="P99" s="57">
+        <v>10.67</v>
+      </c>
+      <c r="Q99" s="58">
+        <v>7.36</v>
+      </c>
+      <c r="R99" s="75">
+        <v>10.51</v>
+      </c>
+      <c r="S99" s="75">
+        <v>7.05</v>
+      </c>
+      <c r="T99" s="75">
+        <v>6.02</v>
+      </c>
+      <c r="U99" s="75">
+        <v>8.61</v>
+      </c>
+      <c r="V99" s="75">
+        <v>11.72</v>
+      </c>
+      <c r="W99" s="75">
+        <v>14.29</v>
+      </c>
+      <c r="X99" s="75">
+        <v>13.08</v>
+      </c>
+      <c r="Y99" s="75">
+        <v>9.44</v>
+      </c>
+      <c r="Z99" s="75">
+        <v>9.9</v>
+      </c>
+      <c r="AA99" s="75">
+        <v>10.6</v>
+      </c>
+      <c r="AB99" s="76">
+        <v>6.65</v>
+      </c>
+      <c r="AC99" s="45"/>
+      <c r="AD99" s="45"/>
+      <c r="AE99" s="45"/>
+      <c r="AF99" s="45"/>
+      <c r="AG99" s="45"/>
+    </row>
+    <row r="100" spans="1:33" s="43" customFormat="1">
+      <c r="A100" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B100" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C100" s="57">
+        <v>20.89</v>
+      </c>
+      <c r="D100" s="57">
+        <v>26.91</v>
+      </c>
+      <c r="E100" s="57">
+        <v>21.22</v>
+      </c>
+      <c r="F100" s="57">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="G100" s="57">
+        <v>15.28</v>
+      </c>
+      <c r="H100" s="57">
+        <v>13.23</v>
+      </c>
+      <c r="I100" s="57">
+        <v>12.4</v>
+      </c>
+      <c r="J100" s="57">
+        <v>17.53</v>
+      </c>
+      <c r="K100" s="57">
+        <v>20.89</v>
+      </c>
+      <c r="L100" s="57">
+        <v>15.27</v>
+      </c>
+      <c r="M100" s="57">
+        <v>15.33</v>
+      </c>
+      <c r="N100" s="57">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="O100" s="57">
+        <v>17.2</v>
+      </c>
+      <c r="P100" s="57">
+        <v>10.58</v>
+      </c>
+      <c r="Q100" s="58">
+        <v>8.92</v>
+      </c>
+      <c r="R100" s="75">
+        <v>8.43</v>
+      </c>
+      <c r="S100" s="75">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="T100" s="75">
+        <v>7.22</v>
+      </c>
+      <c r="U100" s="75">
+        <v>10.74</v>
+      </c>
+      <c r="V100" s="75">
+        <v>11.77</v>
+      </c>
+      <c r="W100" s="75">
+        <v>9.69</v>
+      </c>
+      <c r="X100" s="75">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="Y100" s="75">
+        <v>7.23</v>
+      </c>
+      <c r="Z100" s="75">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AA100" s="75">
+        <v>8.17</v>
+      </c>
+      <c r="AB100" s="76">
+        <v>5.73</v>
+      </c>
+      <c r="AC100" s="45"/>
+      <c r="AD100" s="45"/>
+      <c r="AE100" s="45"/>
+      <c r="AF100" s="45"/>
+      <c r="AG100" s="45"/>
+    </row>
+    <row r="101" spans="1:33" s="43" customFormat="1">
+      <c r="A101" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B101" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="57">
+        <v>22.76</v>
+      </c>
+      <c r="D101" s="57">
+        <v>16.72</v>
+      </c>
+      <c r="E101" s="57">
+        <v>15.55</v>
+      </c>
+      <c r="F101" s="57">
+        <v>15.63</v>
+      </c>
+      <c r="G101" s="57">
+        <v>14.11</v>
+      </c>
+      <c r="H101" s="57">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="I101" s="57">
+        <v>14.83</v>
+      </c>
+      <c r="J101" s="57">
+        <v>15.76</v>
+      </c>
+      <c r="K101" s="57">
+        <v>19.09</v>
+      </c>
+      <c r="L101" s="57">
+        <v>17.87</v>
+      </c>
+      <c r="M101" s="57">
+        <v>9.01</v>
+      </c>
+      <c r="N101" s="57">
+        <v>9.94</v>
+      </c>
+      <c r="O101" s="57">
+        <v>10.61</v>
+      </c>
+      <c r="P101" s="57">
+        <v>9.57</v>
+      </c>
+      <c r="Q101" s="58">
+        <v>9.85</v>
+      </c>
+      <c r="R101" s="75">
+        <v>8.65</v>
+      </c>
+      <c r="S101" s="75">
+        <v>9.36</v>
+      </c>
+      <c r="T101" s="75">
+        <v>6.81</v>
+      </c>
+      <c r="U101" s="75">
+        <v>8.26</v>
+      </c>
+      <c r="V101" s="75">
+        <v>8.91</v>
+      </c>
+      <c r="W101" s="75">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="X101" s="75">
+        <v>12.9</v>
+      </c>
+      <c r="Y101" s="75">
+        <v>6.62</v>
+      </c>
+      <c r="Z101" s="75">
+        <v>7.47</v>
+      </c>
+      <c r="AA101" s="75">
+        <v>7.05</v>
+      </c>
+      <c r="AB101" s="76">
+        <v>5.82</v>
+      </c>
+      <c r="AC101" s="45"/>
+      <c r="AD101" s="45"/>
+      <c r="AE101" s="45"/>
+      <c r="AF101" s="45"/>
+      <c r="AG101" s="45"/>
+    </row>
+    <row r="102" spans="1:33" s="43" customFormat="1">
+      <c r="A102" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C102" s="57">
+        <v>43.2</v>
+      </c>
+      <c r="D102" s="57">
+        <v>38.19</v>
+      </c>
+      <c r="E102" s="57">
+        <v>28.27</v>
+      </c>
+      <c r="F102" s="57">
+        <v>27.53</v>
+      </c>
+      <c r="G102" s="57">
+        <v>24.71</v>
+      </c>
+      <c r="H102" s="57">
+        <v>22.54</v>
+      </c>
+      <c r="I102" s="57">
+        <v>21.88</v>
+      </c>
+      <c r="J102" s="57">
+        <v>21.97</v>
+      </c>
+      <c r="K102" s="57">
+        <v>34.68</v>
+      </c>
+      <c r="L102" s="57">
+        <v>23.46</v>
+      </c>
+      <c r="M102" s="57">
+        <v>16.43</v>
+      </c>
+      <c r="N102" s="57">
+        <v>19.2</v>
+      </c>
+      <c r="O102" s="57">
+        <v>14.47</v>
+      </c>
+      <c r="P102" s="57">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="Q102" s="58">
+        <v>15.76</v>
+      </c>
+      <c r="R102" s="75">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="S102" s="75">
+        <v>13.45</v>
+      </c>
+      <c r="T102" s="75">
+        <v>11.8</v>
+      </c>
+      <c r="U102" s="75">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="V102" s="75">
+        <v>12.01</v>
+      </c>
+      <c r="W102" s="75">
+        <v>11.11</v>
+      </c>
+      <c r="X102" s="75">
+        <v>15.04</v>
+      </c>
+      <c r="Y102" s="75">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="Z102" s="75">
+        <v>11.97</v>
+      </c>
+      <c r="AA102" s="75">
+        <v>7.43</v>
+      </c>
+      <c r="AB102" s="76">
+        <v>6.9</v>
+      </c>
+      <c r="AC102" s="45"/>
+      <c r="AD102" s="45"/>
+      <c r="AE102" s="45"/>
+      <c r="AF102" s="45"/>
+      <c r="AG102" s="45"/>
+    </row>
+    <row r="103" spans="1:33" s="43" customFormat="1">
+      <c r="A103" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B103" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K103" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L103" s="57">
+        <v>12.88</v>
+      </c>
+      <c r="M103" s="57">
+        <v>15.53</v>
+      </c>
+      <c r="N103" s="57">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="O103" s="57">
+        <v>14.11</v>
+      </c>
+      <c r="P103" s="57">
+        <v>13.21</v>
+      </c>
+      <c r="Q103" s="58">
+        <v>7.07</v>
+      </c>
+      <c r="R103" s="75">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="S103" s="75">
+        <v>12.9</v>
+      </c>
+      <c r="T103" s="75">
+        <v>8.99</v>
+      </c>
+      <c r="U103" s="75">
+        <v>6.48</v>
+      </c>
+      <c r="V103" s="75">
+        <v>10.67</v>
+      </c>
+      <c r="W103" s="75">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="X103" s="75">
+        <v>12.04</v>
+      </c>
+      <c r="Y103" s="75">
+        <v>7.46</v>
+      </c>
+      <c r="Z103" s="75">
+        <v>6.14</v>
+      </c>
+      <c r="AA103" s="75">
+        <v>7.89</v>
+      </c>
+      <c r="AB103" s="76">
+        <v>7.49</v>
+      </c>
+      <c r="AC103" s="45"/>
+      <c r="AD103" s="45"/>
+      <c r="AE103" s="45"/>
+      <c r="AF103" s="45"/>
+      <c r="AG103" s="45"/>
+    </row>
+    <row r="104" spans="1:33" s="43" customFormat="1">
+      <c r="A104" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B104" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" s="57">
+        <v>21.7</v>
+      </c>
+      <c r="D104" s="57">
+        <v>21.34</v>
+      </c>
+      <c r="E104" s="57">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="F104" s="57">
+        <v>16.8</v>
+      </c>
+      <c r="G104" s="57">
+        <v>11.57</v>
+      </c>
+      <c r="H104" s="57">
+        <v>12.24</v>
+      </c>
+      <c r="I104" s="57">
+        <v>11.88</v>
+      </c>
+      <c r="J104" s="57">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="K104" s="57">
+        <v>21.15</v>
+      </c>
+      <c r="L104" s="57">
+        <v>20.3</v>
+      </c>
+      <c r="M104" s="57">
+        <v>15.08</v>
+      </c>
+      <c r="N104" s="57">
+        <v>12.53</v>
+      </c>
+      <c r="O104" s="57">
+        <v>12.88</v>
+      </c>
+      <c r="P104" s="57">
+        <v>8.08</v>
+      </c>
+      <c r="Q104" s="58">
+        <v>9.6</v>
+      </c>
+      <c r="R104" s="75">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="S104" s="75">
+        <v>9.69</v>
+      </c>
+      <c r="T104" s="75">
+        <v>9.5</v>
+      </c>
+      <c r="U104" s="75">
+        <v>8.77</v>
+      </c>
+      <c r="V104" s="75">
+        <v>9.4</v>
+      </c>
+      <c r="W104" s="75">
+        <v>8.74</v>
+      </c>
+      <c r="X104" s="75">
+        <v>10.46</v>
+      </c>
+      <c r="Y104" s="75">
+        <v>8.26</v>
+      </c>
+      <c r="Z104" s="75">
+        <v>7.04</v>
+      </c>
+      <c r="AA104" s="75">
+        <v>6.33</v>
+      </c>
+      <c r="AB104" s="76">
+        <v>5.23</v>
+      </c>
+      <c r="AC104" s="45"/>
+      <c r="AD104" s="45"/>
+      <c r="AE104" s="45"/>
+      <c r="AF104" s="45"/>
+      <c r="AG104" s="45"/>
+    </row>
+    <row r="105" spans="1:33" s="43" customFormat="1">
+      <c r="A105" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B105" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="57">
+        <v>22.77</v>
+      </c>
+      <c r="D105" s="57">
+        <v>21.61</v>
+      </c>
+      <c r="E105" s="57">
+        <v>16.59</v>
+      </c>
+      <c r="F105" s="57">
+        <v>21.82</v>
+      </c>
+      <c r="G105" s="57">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H105" s="57">
+        <v>18.28</v>
+      </c>
+      <c r="I105" s="57">
+        <v>17.45</v>
+      </c>
+      <c r="J105" s="57">
+        <v>15.12</v>
+      </c>
+      <c r="K105" s="57">
+        <v>23.5</v>
+      </c>
+      <c r="L105" s="57">
+        <v>20.34</v>
+      </c>
+      <c r="M105" s="57">
+        <v>14.03</v>
+      </c>
+      <c r="N105" s="57">
+        <v>15.22</v>
+      </c>
+      <c r="O105" s="57">
+        <v>15.97</v>
+      </c>
+      <c r="P105" s="57">
+        <v>14.1</v>
+      </c>
+      <c r="Q105" s="58">
+        <v>11.45</v>
+      </c>
+      <c r="R105" s="75">
+        <v>12.91</v>
+      </c>
+      <c r="S105" s="75">
+        <v>8.07</v>
+      </c>
+      <c r="T105" s="75">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="U105" s="75">
+        <v>12.35</v>
+      </c>
+      <c r="V105" s="75">
+        <v>10.47</v>
+      </c>
+      <c r="W105" s="75">
+        <v>14.25</v>
+      </c>
+      <c r="X105" s="75">
+        <v>14.1</v>
+      </c>
+      <c r="Y105" s="75">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="Z105" s="75">
+        <v>8.83</v>
+      </c>
+      <c r="AA105" s="75">
+        <v>9.76</v>
+      </c>
+      <c r="AB105" s="76">
+        <v>5.03</v>
+      </c>
+      <c r="AC105" s="45"/>
+      <c r="AD105" s="45"/>
+      <c r="AE105" s="45"/>
+      <c r="AF105" s="45"/>
+      <c r="AG105" s="45"/>
+    </row>
+    <row r="106" spans="1:33" s="43" customFormat="1">
+      <c r="A106" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="B106" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" s="57">
+        <v>29.54</v>
+      </c>
+      <c r="D106" s="57">
+        <v>31.33</v>
+      </c>
+      <c r="E106" s="57">
+        <v>27.43</v>
+      </c>
+      <c r="F106" s="57">
+        <v>23.33</v>
+      </c>
+      <c r="G106" s="57">
+        <v>23.69</v>
+      </c>
+      <c r="H106" s="57">
+        <v>31.87</v>
+      </c>
+      <c r="I106" s="57">
+        <v>25.38</v>
+      </c>
+      <c r="J106" s="57">
+        <v>20.25</v>
+      </c>
+      <c r="K106" s="57">
+        <v>22.23</v>
+      </c>
+      <c r="L106" s="57">
+        <v>22.53</v>
+      </c>
+      <c r="M106" s="57">
+        <v>23.52</v>
+      </c>
+      <c r="N106" s="57">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="O106" s="57">
+        <v>20.86</v>
+      </c>
+      <c r="P106" s="57">
+        <v>13.91</v>
+      </c>
+      <c r="Q106" s="58">
+        <v>14.89</v>
+      </c>
+      <c r="R106" s="75">
+        <v>15.17</v>
+      </c>
+      <c r="S106" s="75">
+        <v>14.21</v>
+      </c>
+      <c r="T106" s="75">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="U106" s="75">
+        <v>12.42</v>
+      </c>
+      <c r="V106" s="75">
+        <v>9.25</v>
+      </c>
+      <c r="W106" s="75">
+        <v>16.37</v>
+      </c>
+      <c r="X106" s="75">
+        <v>15.74</v>
+      </c>
+      <c r="Y106" s="75">
+        <v>10.42</v>
+      </c>
+      <c r="Z106" s="75">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="AA106" s="75">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="AB106" s="76">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AC106" s="45"/>
+      <c r="AD106" s="45"/>
+      <c r="AE106" s="45"/>
+      <c r="AF106" s="45"/>
+      <c r="AG106" s="45"/>
+    </row>
+    <row r="107" spans="1:33" s="43" customFormat="1">
+      <c r="A107" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B107" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C107" s="57">
+        <v>30.45</v>
+      </c>
+      <c r="D107" s="57">
+        <v>30.69</v>
+      </c>
+      <c r="E107" s="57">
+        <v>26.46</v>
+      </c>
+      <c r="F107" s="57">
+        <v>21.17</v>
+      </c>
+      <c r="G107" s="57">
+        <v>20.09</v>
+      </c>
+      <c r="H107" s="57">
+        <v>19.36</v>
+      </c>
+      <c r="I107" s="57">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="J107" s="57">
+        <v>21.56</v>
+      </c>
+      <c r="K107" s="57">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="L107" s="57">
+        <v>21.18</v>
+      </c>
+      <c r="M107" s="57">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="N107" s="57">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="O107" s="57">
+        <v>11.9</v>
+      </c>
+      <c r="P107" s="57">
+        <v>9.59</v>
+      </c>
+      <c r="Q107" s="58">
+        <v>11.94</v>
+      </c>
+      <c r="R107" s="75">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="S107" s="75">
+        <v>10.55</v>
+      </c>
+      <c r="T107" s="75">
+        <v>7.3</v>
+      </c>
+      <c r="U107" s="75">
+        <v>9.19</v>
+      </c>
+      <c r="V107" s="75">
+        <v>12.21</v>
+      </c>
+      <c r="W107" s="75">
+        <v>10.8</v>
+      </c>
+      <c r="X107" s="75">
+        <v>12.87</v>
+      </c>
+      <c r="Y107" s="75">
+        <v>7.5</v>
+      </c>
+      <c r="Z107" s="75">
+        <v>8.15</v>
+      </c>
+      <c r="AA107" s="75">
+        <v>4.58</v>
+      </c>
+      <c r="AB107" s="76">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AC107" s="45"/>
+      <c r="AD107" s="45"/>
+      <c r="AE107" s="45"/>
+      <c r="AF107" s="45"/>
+      <c r="AG107" s="45"/>
+    </row>
+    <row r="108" spans="1:33" s="43" customFormat="1">
+      <c r="A108" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B108" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="57">
+        <v>34.85</v>
+      </c>
+      <c r="D108" s="57">
+        <v>34.18</v>
+      </c>
+      <c r="E108" s="57">
+        <v>22.62</v>
+      </c>
+      <c r="F108" s="57">
+        <v>21.17</v>
+      </c>
+      <c r="G108" s="57">
+        <v>15.52</v>
+      </c>
+      <c r="H108" s="57">
+        <v>15.83</v>
+      </c>
+      <c r="I108" s="57">
+        <v>19.420000000000002</v>
+      </c>
+      <c r="J108" s="57">
+        <v>13.14</v>
+      </c>
+      <c r="K108" s="57">
+        <v>22.78</v>
+      </c>
+      <c r="L108" s="57">
+        <v>20.32</v>
+      </c>
+      <c r="M108" s="57">
+        <v>12.15</v>
+      </c>
+      <c r="N108" s="57">
+        <v>13.65</v>
+      </c>
+      <c r="O108" s="57">
+        <v>10.62</v>
+      </c>
+      <c r="P108" s="57">
+        <v>9.09</v>
+      </c>
+      <c r="Q108" s="58">
+        <v>7.15</v>
+      </c>
+      <c r="R108" s="75">
+        <v>6.98</v>
+      </c>
+      <c r="S108" s="75">
+        <v>7.59</v>
+      </c>
+      <c r="T108" s="75">
+        <v>9.49</v>
+      </c>
+      <c r="U108" s="75">
+        <v>6.83</v>
+      </c>
+      <c r="V108" s="75">
+        <v>7.55</v>
+      </c>
+      <c r="W108" s="75">
+        <v>7.71</v>
+      </c>
+      <c r="X108" s="75">
+        <v>6.15</v>
+      </c>
+      <c r="Y108" s="75">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Z108" s="75">
+        <v>6.73</v>
+      </c>
+      <c r="AA108" s="75">
+        <v>7.24</v>
+      </c>
+      <c r="AB108" s="76">
+        <v>6.23</v>
+      </c>
+      <c r="AC108" s="45"/>
+      <c r="AD108" s="45"/>
+      <c r="AE108" s="45"/>
+      <c r="AF108" s="45"/>
+      <c r="AG108" s="45"/>
+    </row>
+    <row r="109" spans="1:33" s="43" customFormat="1">
+      <c r="A109" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B109" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C109" s="57">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="D109" s="57">
+        <v>17.21</v>
+      </c>
+      <c r="E109" s="57">
+        <v>19.2</v>
+      </c>
+      <c r="F109" s="57">
+        <v>23.57</v>
+      </c>
+      <c r="G109" s="57">
+        <v>16.71</v>
+      </c>
+      <c r="H109" s="57">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="I109" s="57">
+        <v>11.63</v>
+      </c>
+      <c r="J109" s="57">
+        <v>18</v>
+      </c>
+      <c r="K109" s="57">
+        <v>26.36</v>
+      </c>
+      <c r="L109" s="57">
+        <v>15.48</v>
+      </c>
+      <c r="M109" s="57">
+        <v>12.65</v>
+      </c>
+      <c r="N109" s="57">
+        <v>13.59</v>
+      </c>
+      <c r="O109" s="57">
+        <v>10.7</v>
+      </c>
+      <c r="P109" s="57">
+        <v>14.39</v>
+      </c>
+      <c r="Q109" s="58">
+        <v>8.33</v>
+      </c>
+      <c r="R109" s="75">
+        <v>7.91</v>
+      </c>
+      <c r="S109" s="75">
+        <v>5.13</v>
+      </c>
+      <c r="T109" s="75">
+        <v>6.69</v>
+      </c>
+      <c r="U109" s="75">
+        <v>12.55</v>
+      </c>
+      <c r="V109" s="75">
+        <v>11.77</v>
+      </c>
+      <c r="W109" s="75">
+        <v>9.18</v>
+      </c>
+      <c r="X109" s="75">
+        <v>18.13</v>
+      </c>
+      <c r="Y109" s="75">
+        <v>6.9</v>
+      </c>
+      <c r="Z109" s="75">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AA109" s="75">
+        <v>9.44</v>
+      </c>
+      <c r="AB109" s="76">
+        <v>4.18</v>
+      </c>
+      <c r="AC109" s="45"/>
+      <c r="AD109" s="45"/>
+      <c r="AE109" s="45"/>
+      <c r="AF109" s="45"/>
+      <c r="AG109" s="45"/>
+    </row>
+    <row r="110" spans="1:33" s="43" customFormat="1">
+      <c r="A110" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B110" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" s="57">
+        <v>24.67</v>
+      </c>
+      <c r="D110" s="57">
+        <v>24.79</v>
+      </c>
+      <c r="E110" s="57">
+        <v>21.07</v>
+      </c>
+      <c r="F110" s="57">
+        <v>24.74</v>
+      </c>
+      <c r="G110" s="57">
+        <v>24.52</v>
+      </c>
+      <c r="H110" s="57">
+        <v>24.15</v>
+      </c>
+      <c r="I110" s="57">
+        <v>29.34</v>
+      </c>
+      <c r="J110" s="57">
+        <v>35.119999999999997</v>
+      </c>
+      <c r="K110" s="57">
+        <v>39.450000000000003</v>
+      </c>
+      <c r="L110" s="57">
+        <v>29.14</v>
+      </c>
+      <c r="M110" s="57">
+        <v>28.12</v>
+      </c>
+      <c r="N110" s="57">
+        <v>29.95</v>
+      </c>
+      <c r="O110" s="57">
+        <v>24.64</v>
+      </c>
+      <c r="P110" s="57">
+        <v>19.32</v>
+      </c>
+      <c r="Q110" s="58">
+        <v>15.43</v>
+      </c>
+      <c r="R110" s="75">
+        <v>15.09</v>
+      </c>
+      <c r="S110" s="75">
+        <v>14.39</v>
+      </c>
+      <c r="T110" s="75">
+        <v>11.4</v>
+      </c>
+      <c r="U110" s="75">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="V110" s="75">
+        <v>9.75</v>
+      </c>
+      <c r="W110" s="75">
+        <v>11.15</v>
+      </c>
+      <c r="X110" s="75">
+        <v>13.42</v>
+      </c>
+      <c r="Y110" s="75">
+        <v>7.16</v>
+      </c>
+      <c r="Z110" s="75">
+        <v>8.67</v>
+      </c>
+      <c r="AA110" s="75">
+        <v>5.66</v>
+      </c>
+      <c r="AB110" s="76">
+        <v>7.55</v>
+      </c>
+      <c r="AC110" s="45"/>
+      <c r="AD110" s="45"/>
+      <c r="AE110" s="45"/>
+      <c r="AF110" s="45"/>
+      <c r="AG110" s="45"/>
+    </row>
+    <row r="111" spans="1:33" s="43" customFormat="1">
+      <c r="A111" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B111" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K111" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L111" s="57">
+        <v>26.12</v>
+      </c>
+      <c r="M111" s="57">
+        <v>18.84</v>
+      </c>
+      <c r="N111" s="57">
+        <v>11.93</v>
+      </c>
+      <c r="O111" s="57">
+        <v>15.28</v>
+      </c>
+      <c r="P111" s="57">
+        <v>11.94</v>
+      </c>
+      <c r="Q111" s="58">
+        <v>11.72</v>
+      </c>
+      <c r="R111" s="75">
+        <v>11.29</v>
+      </c>
+      <c r="S111" s="75">
+        <v>9.39</v>
+      </c>
+      <c r="T111" s="75">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="U111" s="75">
+        <v>10.01</v>
+      </c>
+      <c r="V111" s="75">
+        <v>10.6</v>
+      </c>
+      <c r="W111" s="75">
+        <v>11.14</v>
+      </c>
+      <c r="X111" s="75">
+        <v>11.81</v>
+      </c>
+      <c r="Y111" s="75">
+        <v>9.5</v>
+      </c>
+      <c r="Z111" s="75">
+        <v>5.67</v>
+      </c>
+      <c r="AA111" s="75">
+        <v>10.69</v>
+      </c>
+      <c r="AB111" s="76">
+        <v>9.91</v>
+      </c>
+      <c r="AC111" s="45"/>
+      <c r="AD111" s="45"/>
+      <c r="AE111" s="45"/>
+      <c r="AF111" s="45"/>
+      <c r="AG111" s="45"/>
+    </row>
+    <row r="112" spans="1:33" s="43" customFormat="1">
+      <c r="A112" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B112" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C112" s="57">
+        <v>25.14</v>
+      </c>
+      <c r="D112" s="57">
+        <v>25</v>
+      </c>
+      <c r="E112" s="57">
+        <v>21.89</v>
+      </c>
+      <c r="F112" s="57">
+        <v>19.64</v>
+      </c>
+      <c r="G112" s="57">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="H112" s="57">
+        <v>20.09</v>
+      </c>
+      <c r="I112" s="57">
+        <v>17.87</v>
+      </c>
+      <c r="J112" s="57">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="K112" s="57">
+        <v>22.84</v>
+      </c>
+      <c r="L112" s="57">
+        <v>23.46</v>
+      </c>
+      <c r="M112" s="57">
+        <v>22.25</v>
+      </c>
+      <c r="N112" s="57">
+        <v>23.72</v>
+      </c>
+      <c r="O112" s="57">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="P112" s="57">
+        <v>14.83</v>
+      </c>
+      <c r="Q112" s="58">
+        <v>10.08</v>
+      </c>
+      <c r="R112" s="75">
+        <v>11.27</v>
+      </c>
+      <c r="S112" s="75">
+        <v>8.19</v>
+      </c>
+      <c r="T112" s="75">
+        <v>7.39</v>
+      </c>
+      <c r="U112" s="75">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="V112" s="75">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="W112" s="75">
+        <v>7.44</v>
+      </c>
+      <c r="X112" s="75">
+        <v>8</v>
+      </c>
+      <c r="Y112" s="75">
+        <v>6.29</v>
+      </c>
+      <c r="Z112" s="75">
+        <v>6.61</v>
+      </c>
+      <c r="AA112" s="75">
+        <v>5.7</v>
+      </c>
+      <c r="AB112" s="76">
+        <v>6.01</v>
+      </c>
+      <c r="AC112" s="45"/>
+      <c r="AD112" s="45"/>
+      <c r="AE112" s="45"/>
+      <c r="AF112" s="45"/>
+      <c r="AG112" s="45"/>
+    </row>
+    <row r="113" spans="1:33" s="43" customFormat="1">
+      <c r="A113" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B113" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" s="57">
+        <v>15.34</v>
+      </c>
+      <c r="D113" s="57">
+        <v>21.75</v>
+      </c>
+      <c r="E113" s="57">
+        <v>17.989999999999998</v>
+      </c>
+      <c r="F113" s="57">
+        <v>14.7</v>
+      </c>
+      <c r="G113" s="57">
+        <v>13.58</v>
+      </c>
+      <c r="H113" s="57">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="I113" s="57">
+        <v>10.27</v>
+      </c>
+      <c r="J113" s="57">
+        <v>11.34</v>
+      </c>
+      <c r="K113" s="57">
+        <v>15.56</v>
+      </c>
+      <c r="L113" s="57">
+        <v>16.2</v>
+      </c>
+      <c r="M113" s="57">
+        <v>10.92</v>
+      </c>
+      <c r="N113" s="57">
+        <v>12.05</v>
+      </c>
+      <c r="O113" s="57">
+        <v>13.17</v>
+      </c>
+      <c r="P113" s="57">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="Q113" s="58">
+        <v>7.93</v>
+      </c>
+      <c r="R113" s="75">
+        <v>8.49</v>
+      </c>
+      <c r="S113" s="75">
+        <v>6.98</v>
+      </c>
+      <c r="T113" s="75">
+        <v>6.47</v>
+      </c>
+      <c r="U113" s="75">
+        <v>7.76</v>
+      </c>
+      <c r="V113" s="75">
+        <v>6.29</v>
+      </c>
+      <c r="W113" s="75">
+        <v>5.88</v>
+      </c>
+      <c r="X113" s="75">
+        <v>7.68</v>
+      </c>
+      <c r="Y113" s="75">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="Z113" s="75">
+        <v>6.56</v>
+      </c>
+      <c r="AA113" s="75">
+        <v>4.66</v>
+      </c>
+      <c r="AB113" s="76">
+        <v>4.46</v>
+      </c>
+      <c r="AC113" s="45"/>
+      <c r="AD113" s="45"/>
+      <c r="AE113" s="45"/>
+      <c r="AF113" s="45"/>
+      <c r="AG113" s="45"/>
+    </row>
+    <row r="114" spans="1:33" s="43" customFormat="1">
+      <c r="A114" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B114" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C114" s="57">
+        <v>14.36</v>
+      </c>
+      <c r="D114" s="57">
+        <v>16.78</v>
+      </c>
+      <c r="E114" s="57">
+        <v>20.14</v>
+      </c>
+      <c r="F114" s="57">
+        <v>18.29</v>
+      </c>
+      <c r="G114" s="57">
+        <v>15.5</v>
+      </c>
+      <c r="H114" s="57">
+        <v>15.48</v>
+      </c>
+      <c r="I114" s="57">
+        <v>13.41</v>
+      </c>
+      <c r="J114" s="57">
+        <v>15.18</v>
+      </c>
+      <c r="K114" s="57">
+        <v>20.67</v>
+      </c>
+      <c r="L114" s="57">
+        <v>17.32</v>
+      </c>
+      <c r="M114" s="57">
+        <v>18.03</v>
+      </c>
+      <c r="N114" s="57">
+        <v>18.14</v>
+      </c>
+      <c r="O114" s="57">
+        <v>13.72</v>
+      </c>
+      <c r="P114" s="57">
+        <v>12.26</v>
+      </c>
+      <c r="Q114" s="58">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="R114" s="75">
+        <v>9.74</v>
+      </c>
+      <c r="S114" s="75">
+        <v>8.75</v>
+      </c>
+      <c r="T114" s="75">
+        <v>7.38</v>
+      </c>
+      <c r="U114" s="75">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="V114" s="75">
+        <v>9.23</v>
+      </c>
+      <c r="W114" s="75">
+        <v>8.58</v>
+      </c>
+      <c r="X114" s="75">
+        <v>11.09</v>
+      </c>
+      <c r="Y114" s="75">
+        <v>4.88</v>
+      </c>
+      <c r="Z114" s="75">
+        <v>6.54</v>
+      </c>
+      <c r="AA114" s="75">
+        <v>6.37</v>
+      </c>
+      <c r="AB114" s="76">
+        <v>5.69</v>
+      </c>
+      <c r="AC114" s="45"/>
+      <c r="AD114" s="45"/>
+      <c r="AE114" s="45"/>
+      <c r="AF114" s="45"/>
+      <c r="AG114" s="45"/>
+    </row>
+    <row r="115" spans="1:33" s="43" customFormat="1">
+      <c r="A115" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B115" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K115" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L115" s="57">
+        <v>28.11</v>
+      </c>
+      <c r="M115" s="57">
+        <v>16.23</v>
+      </c>
+      <c r="N115" s="57">
+        <v>18.2</v>
+      </c>
+      <c r="O115" s="57">
+        <v>14.36</v>
+      </c>
+      <c r="P115" s="57">
+        <v>12.34</v>
+      </c>
+      <c r="Q115" s="58">
+        <v>14.49</v>
+      </c>
+      <c r="R115" s="75">
+        <v>11.43</v>
+      </c>
+      <c r="S115" s="75">
+        <v>8.51</v>
+      </c>
+      <c r="T115" s="75">
+        <v>8.26</v>
+      </c>
+      <c r="U115" s="75">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="V115" s="75">
+        <v>11.23</v>
+      </c>
+      <c r="W115" s="75">
+        <v>9.14</v>
+      </c>
+      <c r="X115" s="75">
+        <v>10.39</v>
+      </c>
+      <c r="Y115" s="75">
+        <v>6.61</v>
+      </c>
+      <c r="Z115" s="75">
+        <v>8.59</v>
+      </c>
+      <c r="AA115" s="75">
+        <v>5.93</v>
+      </c>
+      <c r="AB115" s="76">
+        <v>5.74</v>
+      </c>
+      <c r="AC115" s="45"/>
+      <c r="AD115" s="45"/>
+      <c r="AE115" s="45"/>
+      <c r="AF115" s="45"/>
+      <c r="AG115" s="45"/>
+    </row>
+    <row r="116" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A116" s="42"/>
+      <c r="B116" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C116" s="64"/>
+      <c r="D116" s="64"/>
+      <c r="E116" s="64"/>
+      <c r="F116" s="64"/>
+      <c r="G116" s="64"/>
+      <c r="H116" s="64"/>
+      <c r="I116" s="64"/>
+      <c r="J116" s="64"/>
+      <c r="K116" s="64"/>
+      <c r="L116" s="64"/>
+      <c r="M116" s="64"/>
+      <c r="N116" s="64"/>
+      <c r="O116" s="64"/>
+      <c r="P116" s="64"/>
+      <c r="Q116" s="64"/>
+      <c r="R116" s="64"/>
+      <c r="S116" s="64"/>
+      <c r="T116" s="64"/>
+      <c r="U116" s="64"/>
+      <c r="V116" s="64"/>
+      <c r="W116" s="64"/>
+      <c r="X116" s="64"/>
+      <c r="Y116" s="64"/>
+      <c r="Z116" s="64"/>
+      <c r="AA116" s="64"/>
+      <c r="AB116" s="64"/>
+      <c r="AC116" s="45"/>
+      <c r="AD116" s="45"/>
+      <c r="AE116" s="45"/>
+      <c r="AF116" s="45"/>
+      <c r="AG116" s="45"/>
+    </row>
+    <row r="117" spans="1:33" s="43" customFormat="1">
+      <c r="A117" s="42"/>
+      <c r="B117" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="C117" s="57">
+        <v>17.3</v>
+      </c>
+      <c r="D117" s="57">
+        <v>16.62</v>
+      </c>
+      <c r="E117" s="57">
+        <v>15.57</v>
+      </c>
+      <c r="F117" s="57">
+        <v>14.26</v>
+      </c>
+      <c r="G117" s="57">
+        <v>13.58</v>
+      </c>
+      <c r="H117" s="57">
+        <v>14.64</v>
+      </c>
+      <c r="I117" s="57">
+        <v>13.71</v>
+      </c>
+      <c r="J117" s="57">
+        <v>13.19</v>
+      </c>
+      <c r="K117" s="57">
+        <v>20.43</v>
+      </c>
+      <c r="L117" s="57">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="M117" s="57">
+        <v>13.17</v>
+      </c>
+      <c r="N117" s="57">
+        <v>13.3</v>
+      </c>
+      <c r="O117" s="57">
+        <v>11.96</v>
+      </c>
+      <c r="P117" s="57">
+        <v>10.26</v>
+      </c>
+      <c r="Q117" s="58">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="R117" s="77">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="S117" s="77">
+        <v>7.37</v>
+      </c>
+      <c r="T117" s="77">
+        <v>6.94</v>
+      </c>
+      <c r="U117" s="77">
+        <v>6.42</v>
+      </c>
+      <c r="V117" s="77">
+        <v>7.54</v>
+      </c>
+      <c r="W117" s="77">
+        <v>7.3</v>
+      </c>
+      <c r="X117" s="77">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="Y117" s="77">
+        <v>5.42</v>
+      </c>
+      <c r="Z117" s="77">
+        <v>6.51</v>
+      </c>
+      <c r="AA117" s="77">
+        <v>5.8</v>
+      </c>
+      <c r="AB117" s="78">
+        <v>5.07</v>
+      </c>
+      <c r="AC117" s="45"/>
+      <c r="AD117" s="45"/>
+      <c r="AE117" s="45"/>
+      <c r="AF117" s="45"/>
+      <c r="AG117" s="45"/>
+    </row>
+    <row r="118" spans="1:33" s="43" customFormat="1">
+      <c r="A118" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B118" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K118" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L118" s="57">
+        <v>17.55</v>
+      </c>
+      <c r="M118" s="57">
+        <v>14.5</v>
+      </c>
+      <c r="N118" s="57">
+        <v>11.78</v>
+      </c>
+      <c r="O118" s="57">
+        <v>17.43</v>
+      </c>
+      <c r="P118" s="57">
+        <v>11.23</v>
+      </c>
+      <c r="Q118" s="58">
+        <v>10.61</v>
+      </c>
+      <c r="R118" s="77">
+        <v>11.22</v>
+      </c>
+      <c r="S118" s="77">
+        <v>9.25</v>
+      </c>
+      <c r="T118" s="77">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U118" s="77">
+        <v>6.8</v>
+      </c>
+      <c r="V118" s="77">
+        <v>7.04</v>
+      </c>
+      <c r="W118" s="77">
+        <v>7.94</v>
+      </c>
+      <c r="X118" s="77">
+        <v>10.43</v>
+      </c>
+      <c r="Y118" s="77">
+        <v>4.68</v>
+      </c>
+      <c r="Z118" s="77">
+        <v>4.74</v>
+      </c>
+      <c r="AA118" s="77">
+        <v>5.96</v>
+      </c>
+      <c r="AB118" s="78">
+        <v>4.33</v>
+      </c>
+      <c r="AC118" s="45"/>
+      <c r="AD118" s="45"/>
+      <c r="AE118" s="45"/>
+      <c r="AF118" s="45"/>
+      <c r="AG118" s="45"/>
+    </row>
+    <row r="119" spans="1:33" s="43" customFormat="1">
+      <c r="A119" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B119" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C119" s="57">
+        <v>10.71</v>
+      </c>
+      <c r="D119" s="57">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="E119" s="57">
+        <v>8.49</v>
+      </c>
+      <c r="F119" s="57">
+        <v>11.48</v>
+      </c>
+      <c r="G119" s="57">
+        <v>12.51</v>
+      </c>
+      <c r="H119" s="57">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="I119" s="57">
+        <v>7.93</v>
+      </c>
+      <c r="J119" s="57">
+        <v>11.17</v>
+      </c>
+      <c r="K119" s="57">
+        <v>14.42</v>
+      </c>
+      <c r="L119" s="57">
+        <v>15.17</v>
+      </c>
+      <c r="M119" s="57">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="N119" s="57">
+        <v>15</v>
+      </c>
+      <c r="O119" s="57">
+        <v>12.66</v>
+      </c>
+      <c r="P119" s="57">
+        <v>13.18</v>
+      </c>
+      <c r="Q119" s="58">
+        <v>7.46</v>
+      </c>
+      <c r="R119" s="77">
+        <v>9.27</v>
+      </c>
+      <c r="S119" s="77">
+        <v>6.26</v>
+      </c>
+      <c r="T119" s="77">
+        <v>7.24</v>
+      </c>
+      <c r="U119" s="77">
+        <v>6.12</v>
+      </c>
+      <c r="V119" s="77">
+        <v>5.76</v>
+      </c>
+      <c r="W119" s="77">
+        <v>5.61</v>
+      </c>
+      <c r="X119" s="77">
+        <v>7.29</v>
+      </c>
+      <c r="Y119" s="77">
+        <v>6.17</v>
+      </c>
+      <c r="Z119" s="77">
+        <v>4.38</v>
+      </c>
+      <c r="AA119" s="77">
+        <v>7.41</v>
+      </c>
+      <c r="AB119" s="78">
+        <v>2.21</v>
+      </c>
+      <c r="AC119" s="45"/>
+      <c r="AD119" s="45"/>
+      <c r="AE119" s="45"/>
+      <c r="AF119" s="45"/>
+      <c r="AG119" s="45"/>
+    </row>
+    <row r="120" spans="1:33" s="43" customFormat="1">
+      <c r="A120" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C120" s="57">
+        <v>21.85</v>
+      </c>
+      <c r="D120" s="57">
+        <v>16.95</v>
+      </c>
+      <c r="E120" s="57">
+        <v>13.89</v>
+      </c>
+      <c r="F120" s="57">
+        <v>15</v>
+      </c>
+      <c r="G120" s="57">
+        <v>13.74</v>
+      </c>
+      <c r="H120" s="57">
+        <v>13.49</v>
+      </c>
+      <c r="I120" s="57">
+        <v>12.83</v>
+      </c>
+      <c r="J120" s="57">
+        <v>12.05</v>
+      </c>
+      <c r="K120" s="57">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="L120" s="57">
+        <v>15.19</v>
+      </c>
+      <c r="M120" s="57">
+        <v>13.29</v>
+      </c>
+      <c r="N120" s="57">
+        <v>8.26</v>
+      </c>
+      <c r="O120" s="57">
+        <v>13.91</v>
+      </c>
+      <c r="P120" s="57">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="Q120" s="58">
+        <v>10.59</v>
+      </c>
+      <c r="R120" s="77">
+        <v>9.39</v>
+      </c>
+      <c r="S120" s="77">
+        <v>6.76</v>
+      </c>
+      <c r="T120" s="77">
+        <v>7.16</v>
+      </c>
+      <c r="U120" s="77">
+        <v>7.04</v>
+      </c>
+      <c r="V120" s="77">
+        <v>9.06</v>
+      </c>
+      <c r="W120" s="77">
+        <v>6.57</v>
+      </c>
+      <c r="X120" s="77">
+        <v>9.89</v>
+      </c>
+      <c r="Y120" s="77">
+        <v>5.04</v>
+      </c>
+      <c r="Z120" s="77">
+        <v>8.09</v>
+      </c>
+      <c r="AA120" s="77">
+        <v>8.34</v>
+      </c>
+      <c r="AB120" s="78">
+        <v>6.01</v>
+      </c>
+      <c r="AC120" s="45"/>
+      <c r="AD120" s="45"/>
+      <c r="AE120" s="45"/>
+      <c r="AF120" s="45"/>
+      <c r="AG120" s="45"/>
+    </row>
+    <row r="121" spans="1:33" s="43" customFormat="1">
+      <c r="A121" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" s="57">
+        <v>14.62</v>
+      </c>
+      <c r="D121" s="57">
+        <v>8.42</v>
+      </c>
+      <c r="E121" s="57">
+        <v>9.57</v>
+      </c>
+      <c r="F121" s="57">
+        <v>10.33</v>
+      </c>
+      <c r="G121" s="57">
+        <v>12.28</v>
+      </c>
+      <c r="H121" s="57">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="I121" s="57">
+        <v>9.43</v>
+      </c>
+      <c r="J121" s="57">
+        <v>5.79</v>
+      </c>
+      <c r="K121" s="57">
+        <v>17.95</v>
+      </c>
+      <c r="L121" s="57">
+        <v>13.71</v>
+      </c>
+      <c r="M121" s="57">
+        <v>9.64</v>
+      </c>
+      <c r="N121" s="57">
+        <v>13.97</v>
+      </c>
+      <c r="O121" s="57">
+        <v>11.88</v>
+      </c>
+      <c r="P121" s="57">
+        <v>7.38</v>
+      </c>
+      <c r="Q121" s="58">
+        <v>10.18</v>
+      </c>
+      <c r="R121" s="77">
+        <v>7.03</v>
+      </c>
+      <c r="S121" s="77">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="T121" s="77">
+        <v>6.14</v>
+      </c>
+      <c r="U121" s="77">
+        <v>6.53</v>
+      </c>
+      <c r="V121" s="77">
+        <v>5.83</v>
+      </c>
+      <c r="W121" s="77">
+        <v>10.9</v>
+      </c>
+      <c r="X121" s="77">
+        <v>13.24</v>
+      </c>
+      <c r="Y121" s="77">
+        <v>6.86</v>
+      </c>
+      <c r="Z121" s="77">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AA121" s="77">
+        <v>8.5</v>
+      </c>
+      <c r="AB121" s="78">
+        <v>4.2</v>
+      </c>
+      <c r="AC121" s="45"/>
+      <c r="AD121" s="45"/>
+      <c r="AE121" s="45"/>
+      <c r="AF121" s="45"/>
+      <c r="AG121" s="45"/>
+    </row>
+    <row r="122" spans="1:33" s="43" customFormat="1">
+      <c r="A122" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" s="57">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="D122" s="57">
+        <v>17.75</v>
+      </c>
+      <c r="E122" s="57">
+        <v>18.98</v>
+      </c>
+      <c r="F122" s="57">
+        <v>15.47</v>
+      </c>
+      <c r="G122" s="57">
+        <v>15</v>
+      </c>
+      <c r="H122" s="57">
+        <v>9.26</v>
+      </c>
+      <c r="I122" s="57">
+        <v>12.72</v>
+      </c>
+      <c r="J122" s="57">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="K122" s="57">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="L122" s="57">
+        <v>18.72</v>
+      </c>
+      <c r="M122" s="57">
+        <v>12.96</v>
+      </c>
+      <c r="N122" s="57">
+        <v>12.95</v>
+      </c>
+      <c r="O122" s="57">
+        <v>15.33</v>
+      </c>
+      <c r="P122" s="57">
+        <v>9.11</v>
+      </c>
+      <c r="Q122" s="58">
+        <v>7.87</v>
+      </c>
+      <c r="R122" s="77">
+        <v>6.09</v>
+      </c>
+      <c r="S122" s="77">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="T122" s="77">
+        <v>6.93</v>
+      </c>
+      <c r="U122" s="77">
+        <v>9.08</v>
+      </c>
+      <c r="V122" s="77">
+        <v>12.78</v>
+      </c>
+      <c r="W122" s="77">
+        <v>9.36</v>
+      </c>
+      <c r="X122" s="77">
+        <v>9.41</v>
+      </c>
+      <c r="Y122" s="77">
+        <v>6.69</v>
+      </c>
+      <c r="Z122" s="77">
+        <v>5.58</v>
+      </c>
+      <c r="AA122" s="77">
+        <v>5.77</v>
+      </c>
+      <c r="AB122" s="78">
+        <v>4.63</v>
+      </c>
+      <c r="AC122" s="45"/>
+      <c r="AD122" s="45"/>
+      <c r="AE122" s="45"/>
+      <c r="AF122" s="45"/>
+      <c r="AG122" s="45"/>
+    </row>
+    <row r="123" spans="1:33" s="43" customFormat="1">
+      <c r="A123" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B123" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C123" s="57">
+        <v>16.75</v>
+      </c>
+      <c r="D123" s="57">
+        <v>21.54</v>
+      </c>
+      <c r="E123" s="57">
+        <v>12.55</v>
+      </c>
+      <c r="F123" s="57">
+        <v>12.07</v>
+      </c>
+      <c r="G123" s="57">
+        <v>16.46</v>
+      </c>
+      <c r="H123" s="57">
+        <v>12.2</v>
+      </c>
+      <c r="I123" s="57">
+        <v>13.78</v>
+      </c>
+      <c r="J123" s="57">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K123" s="57">
+        <v>14.5</v>
+      </c>
+      <c r="L123" s="57">
+        <v>11.65</v>
+      </c>
+      <c r="M123" s="57">
+        <v>13.43</v>
+      </c>
+      <c r="N123" s="57">
+        <v>11.06</v>
+      </c>
+      <c r="O123" s="57">
+        <v>5.22</v>
+      </c>
+      <c r="P123" s="57">
+        <v>6.12</v>
+      </c>
+      <c r="Q123" s="58">
+        <v>9.91</v>
+      </c>
+      <c r="R123" s="77">
+        <v>9.74</v>
+      </c>
+      <c r="S123" s="77">
+        <v>6.27</v>
+      </c>
+      <c r="T123" s="77">
+        <v>7.57</v>
+      </c>
+      <c r="U123" s="77">
+        <v>4.34</v>
+      </c>
+      <c r="V123" s="77">
+        <v>5.57</v>
+      </c>
+      <c r="W123" s="77">
+        <v>10.55</v>
+      </c>
+      <c r="X123" s="77">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="Y123" s="77">
+        <v>5.85</v>
+      </c>
+      <c r="Z123" s="77">
+        <v>6.75</v>
+      </c>
+      <c r="AA123" s="77">
+        <v>5.54</v>
+      </c>
+      <c r="AB123" s="78">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AC123" s="45"/>
+      <c r="AD123" s="45"/>
+      <c r="AE123" s="45"/>
+      <c r="AF123" s="45"/>
+      <c r="AG123" s="45"/>
+    </row>
+    <row r="124" spans="1:33" s="43" customFormat="1">
+      <c r="A124" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B124" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" s="57">
+        <v>26.23</v>
+      </c>
+      <c r="D124" s="57">
+        <v>26.04</v>
+      </c>
+      <c r="E124" s="57">
+        <v>24.66</v>
+      </c>
+      <c r="F124" s="57">
+        <v>18.23</v>
+      </c>
+      <c r="G124" s="57">
+        <v>20.97</v>
+      </c>
+      <c r="H124" s="57">
+        <v>22.45</v>
+      </c>
+      <c r="I124" s="57">
+        <v>17.86</v>
+      </c>
+      <c r="J124" s="57">
+        <v>14.42</v>
+      </c>
+      <c r="K124" s="57">
+        <v>29.02</v>
+      </c>
+      <c r="L124" s="57">
+        <v>17.79</v>
+      </c>
+      <c r="M124" s="57">
+        <v>14.04</v>
+      </c>
+      <c r="N124" s="57">
+        <v>14.76</v>
+      </c>
+      <c r="O124" s="57">
+        <v>11.82</v>
+      </c>
+      <c r="P124" s="57">
+        <v>18.93</v>
+      </c>
+      <c r="Q124" s="58">
+        <v>13.49</v>
+      </c>
+      <c r="R124" s="77">
+        <v>13.42</v>
+      </c>
+      <c r="S124" s="77">
+        <v>8.68</v>
+      </c>
+      <c r="T124" s="77">
+        <v>6.91</v>
+      </c>
+      <c r="U124" s="77">
+        <v>5.45</v>
+      </c>
+      <c r="V124" s="77">
+        <v>8.99</v>
+      </c>
+      <c r="W124" s="77">
+        <v>7.58</v>
+      </c>
+      <c r="X124" s="77">
+        <v>10.91</v>
+      </c>
+      <c r="Y124" s="77">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="Z124" s="77">
+        <v>7.25</v>
+      </c>
+      <c r="AA124" s="77">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="AB124" s="78">
+        <v>7.19</v>
+      </c>
+      <c r="AC124" s="45"/>
+      <c r="AD124" s="45"/>
+      <c r="AE124" s="45"/>
+      <c r="AF124" s="45"/>
+      <c r="AG124" s="45"/>
+    </row>
+    <row r="125" spans="1:33" s="43" customFormat="1">
+      <c r="A125" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B125" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K125" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L125" s="57">
+        <v>16.04</v>
+      </c>
+      <c r="M125" s="57">
+        <v>12.33</v>
+      </c>
+      <c r="N125" s="57">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="O125" s="57">
+        <v>10.65</v>
+      </c>
+      <c r="P125" s="57">
+        <v>7.45</v>
+      </c>
+      <c r="Q125" s="58">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="R125" s="77">
+        <v>8.11</v>
+      </c>
+      <c r="S125" s="77">
+        <v>8.4</v>
+      </c>
+      <c r="T125" s="77">
+        <v>5</v>
+      </c>
+      <c r="U125" s="77">
+        <v>5.33</v>
+      </c>
+      <c r="V125" s="77">
+        <v>8.58</v>
+      </c>
+      <c r="W125" s="77">
+        <v>7.27</v>
+      </c>
+      <c r="X125" s="77">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="Y125" s="77">
+        <v>6.71</v>
+      </c>
+      <c r="Z125" s="77">
+        <v>8.69</v>
+      </c>
+      <c r="AA125" s="77">
+        <v>6.91</v>
+      </c>
+      <c r="AB125" s="78">
+        <v>7.09</v>
+      </c>
+      <c r="AC125" s="45"/>
+      <c r="AD125" s="45"/>
+      <c r="AE125" s="45"/>
+      <c r="AF125" s="45"/>
+      <c r="AG125" s="45"/>
+    </row>
+    <row r="126" spans="1:33" s="43" customFormat="1">
+      <c r="A126" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B126" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" s="57">
+        <v>15.5</v>
+      </c>
+      <c r="D126" s="57">
+        <v>16.48</v>
+      </c>
+      <c r="E126" s="57">
+        <v>14.49</v>
+      </c>
+      <c r="F126" s="57">
+        <v>10.77</v>
+      </c>
+      <c r="G126" s="57">
+        <v>11.15</v>
+      </c>
+      <c r="H126" s="57">
+        <v>9</v>
+      </c>
+      <c r="I126" s="57">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="J126" s="57">
+        <v>10.44</v>
+      </c>
+      <c r="K126" s="57">
+        <v>17.989999999999998</v>
+      </c>
+      <c r="L126" s="57">
+        <v>14.15</v>
+      </c>
+      <c r="M126" s="57">
+        <v>10.68</v>
+      </c>
+      <c r="N126" s="57">
+        <v>7.54</v>
+      </c>
+      <c r="O126" s="57">
+        <v>9.9</v>
+      </c>
+      <c r="P126" s="57">
+        <v>8.86</v>
+      </c>
+      <c r="Q126" s="58">
+        <v>6.71</v>
+      </c>
+      <c r="R126" s="77">
+        <v>5.9</v>
+      </c>
+      <c r="S126" s="77">
+        <v>6.22</v>
+      </c>
+      <c r="T126" s="77">
+        <v>6.79</v>
+      </c>
+      <c r="U126" s="77">
+        <v>6.03</v>
+      </c>
+      <c r="V126" s="77">
+        <v>7.46</v>
+      </c>
+      <c r="W126" s="77">
+        <v>8.14</v>
+      </c>
+      <c r="X126" s="77">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="Y126" s="77">
+        <v>5.97</v>
+      </c>
+      <c r="Z126" s="77">
+        <v>5.07</v>
+      </c>
+      <c r="AA126" s="77">
+        <v>5.49</v>
+      </c>
+      <c r="AB126" s="78">
+        <v>4.91</v>
+      </c>
+      <c r="AC126" s="45"/>
+      <c r="AD126" s="45"/>
+      <c r="AE126" s="45"/>
+      <c r="AF126" s="45"/>
+      <c r="AG126" s="45"/>
+    </row>
+    <row r="127" spans="1:33" s="43" customFormat="1">
+      <c r="A127" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B127" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="57">
+        <v>14.75</v>
+      </c>
+      <c r="D127" s="57">
+        <v>18.39</v>
+      </c>
+      <c r="E127" s="57">
+        <v>15.29</v>
+      </c>
+      <c r="F127" s="57">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="G127" s="57">
+        <v>11.3</v>
+      </c>
+      <c r="H127" s="57">
+        <v>18.46</v>
+      </c>
+      <c r="I127" s="57">
+        <v>7.29</v>
+      </c>
+      <c r="J127" s="57">
+        <v>11.34</v>
+      </c>
+      <c r="K127" s="57">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="L127" s="57">
+        <v>11.36</v>
+      </c>
+      <c r="M127" s="57">
+        <v>9.68</v>
+      </c>
+      <c r="N127" s="57">
+        <v>10.25</v>
+      </c>
+      <c r="O127" s="57">
+        <v>11.47</v>
+      </c>
+      <c r="P127" s="57">
+        <v>8.18</v>
+      </c>
+      <c r="Q127" s="58">
+        <v>11.13</v>
+      </c>
+      <c r="R127" s="77">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="S127" s="77">
+        <v>9.14</v>
+      </c>
+      <c r="T127" s="77">
+        <v>8.61</v>
+      </c>
+      <c r="U127" s="77">
+        <v>7.61</v>
+      </c>
+      <c r="V127" s="77">
+        <v>5.46</v>
+      </c>
+      <c r="W127" s="77">
+        <v>8.91</v>
+      </c>
+      <c r="X127" s="77">
+        <v>12.93</v>
+      </c>
+      <c r="Y127" s="77">
+        <v>6.33</v>
+      </c>
+      <c r="Z127" s="77">
+        <v>6.98</v>
+      </c>
+      <c r="AA127" s="77">
+        <v>7.37</v>
+      </c>
+      <c r="AB127" s="78">
+        <v>7.33</v>
+      </c>
+      <c r="AC127" s="45"/>
+      <c r="AD127" s="45"/>
+      <c r="AE127" s="45"/>
+      <c r="AF127" s="45"/>
+      <c r="AG127" s="45"/>
+    </row>
+    <row r="128" spans="1:33" s="43" customFormat="1">
+      <c r="A128" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B128" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C128" s="57">
+        <v>20.59</v>
+      </c>
+      <c r="D128" s="57">
+        <v>20.94</v>
+      </c>
+      <c r="E128" s="57">
+        <v>21.61</v>
+      </c>
+      <c r="F128" s="57">
+        <v>21.13</v>
+      </c>
+      <c r="G128" s="57">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="H128" s="57">
+        <v>17.77</v>
+      </c>
+      <c r="I128" s="57">
+        <v>20.04</v>
+      </c>
+      <c r="J128" s="57">
+        <v>13.51</v>
+      </c>
+      <c r="K128" s="57">
+        <v>20.2</v>
+      </c>
+      <c r="L128" s="57">
+        <v>20.68</v>
+      </c>
+      <c r="M128" s="57">
+        <v>17.46</v>
+      </c>
+      <c r="N128" s="57">
+        <v>16.82</v>
+      </c>
+      <c r="O128" s="57">
+        <v>14.87</v>
+      </c>
+      <c r="P128" s="57">
+        <v>15.22</v>
+      </c>
+      <c r="Q128" s="58">
+        <v>13.07</v>
+      </c>
+      <c r="R128" s="77">
+        <v>10.57</v>
+      </c>
+      <c r="S128" s="77">
+        <v>11.17</v>
+      </c>
+      <c r="T128" s="77">
+        <v>7.98</v>
+      </c>
+      <c r="U128" s="77">
+        <v>8.17</v>
+      </c>
+      <c r="V128" s="77">
+        <v>9.18</v>
+      </c>
+      <c r="W128" s="77">
+        <v>6.99</v>
+      </c>
+      <c r="X128" s="77">
+        <v>14.48</v>
+      </c>
+      <c r="Y128" s="77">
+        <v>5.74</v>
+      </c>
+      <c r="Z128" s="77">
+        <v>8.98</v>
+      </c>
+      <c r="AA128" s="77">
+        <v>6.62</v>
+      </c>
+      <c r="AB128" s="78">
+        <v>7.4</v>
+      </c>
+      <c r="AC128" s="45"/>
+      <c r="AD128" s="45"/>
+      <c r="AE128" s="45"/>
+      <c r="AF128" s="45"/>
+      <c r="AG128" s="45"/>
+    </row>
+    <row r="129" spans="1:33" s="43" customFormat="1">
+      <c r="A129" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B129" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C129" s="57">
+        <v>25.56</v>
+      </c>
+      <c r="D129" s="57">
+        <v>23.45</v>
+      </c>
+      <c r="E129" s="57">
+        <v>15.08</v>
+      </c>
+      <c r="F129" s="57">
+        <v>13.42</v>
+      </c>
+      <c r="G129" s="57">
+        <v>14.96</v>
+      </c>
+      <c r="H129" s="57">
+        <v>13.41</v>
+      </c>
+      <c r="I129" s="57">
+        <v>13.92</v>
+      </c>
+      <c r="J129" s="57">
+        <v>11.65</v>
+      </c>
+      <c r="K129" s="57">
+        <v>15.27</v>
+      </c>
+      <c r="L129" s="57">
+        <v>17.07</v>
+      </c>
+      <c r="M129" s="57">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="N129" s="57">
+        <v>16.61</v>
+      </c>
+      <c r="O129" s="57">
+        <v>12.71</v>
+      </c>
+      <c r="P129" s="57">
+        <v>9.08</v>
+      </c>
+      <c r="Q129" s="58">
+        <v>7.93</v>
+      </c>
+      <c r="R129" s="77">
+        <v>7.26</v>
+      </c>
+      <c r="S129" s="77">
+        <v>6.87</v>
+      </c>
+      <c r="T129" s="77">
+        <v>4.74</v>
+      </c>
+      <c r="U129" s="77">
+        <v>7.98</v>
+      </c>
+      <c r="V129" s="77">
+        <v>9.91</v>
+      </c>
+      <c r="W129" s="77">
+        <v>11.36</v>
+      </c>
+      <c r="X129" s="77">
+        <v>13.88</v>
+      </c>
+      <c r="Y129" s="77">
+        <v>7.66</v>
+      </c>
+      <c r="Z129" s="77">
+        <v>6.68</v>
+      </c>
+      <c r="AA129" s="77">
+        <v>6.2</v>
+      </c>
+      <c r="AB129" s="78">
+        <v>5.52</v>
+      </c>
+      <c r="AC129" s="45"/>
+      <c r="AD129" s="45"/>
+      <c r="AE129" s="45"/>
+      <c r="AF129" s="45"/>
+      <c r="AG129" s="45"/>
+    </row>
+    <row r="130" spans="1:33" s="43" customFormat="1">
+      <c r="A130" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B130" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="57">
+        <v>19.78</v>
+      </c>
+      <c r="D130" s="57">
+        <v>18.18</v>
+      </c>
+      <c r="E130" s="57">
+        <v>20.72</v>
+      </c>
+      <c r="F130" s="57">
+        <v>11.64</v>
+      </c>
+      <c r="G130" s="57">
+        <v>11.55</v>
+      </c>
+      <c r="H130" s="57">
+        <v>11.39</v>
+      </c>
+      <c r="I130" s="57">
+        <v>11.66</v>
+      </c>
+      <c r="J130" s="57">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="K130" s="57">
+        <v>17.82</v>
+      </c>
+      <c r="L130" s="57">
+        <v>13.92</v>
+      </c>
+      <c r="M130" s="57">
+        <v>11.84</v>
+      </c>
+      <c r="N130" s="57">
+        <v>10.46</v>
+      </c>
+      <c r="O130" s="57">
+        <v>7.24</v>
+      </c>
+      <c r="P130" s="57">
+        <v>7.45</v>
+      </c>
+      <c r="Q130" s="58">
+        <v>8.27</v>
+      </c>
+      <c r="R130" s="77">
+        <v>6.4</v>
+      </c>
+      <c r="S130" s="77">
+        <v>7.57</v>
+      </c>
+      <c r="T130" s="77">
+        <v>6.73</v>
+      </c>
+      <c r="U130" s="77">
+        <v>5.41</v>
+      </c>
+      <c r="V130" s="77">
+        <v>6.61</v>
+      </c>
+      <c r="W130" s="77">
+        <v>3.81</v>
+      </c>
+      <c r="X130" s="77">
+        <v>6.55</v>
+      </c>
+      <c r="Y130" s="77">
+        <v>4.75</v>
+      </c>
+      <c r="Z130" s="77">
+        <v>7.14</v>
+      </c>
+      <c r="AA130" s="77">
+        <v>7.37</v>
+      </c>
+      <c r="AB130" s="78">
+        <v>6.45</v>
+      </c>
+      <c r="AC130" s="45"/>
+      <c r="AD130" s="45"/>
+      <c r="AE130" s="45"/>
+      <c r="AF130" s="45"/>
+      <c r="AG130" s="45"/>
+    </row>
+    <row r="131" spans="1:33" s="43" customFormat="1">
+      <c r="A131" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B131" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C131" s="57">
+        <v>10.83</v>
+      </c>
+      <c r="D131" s="57">
+        <v>10.89</v>
+      </c>
+      <c r="E131" s="57">
+        <v>15.87</v>
+      </c>
+      <c r="F131" s="57">
+        <v>13.39</v>
+      </c>
+      <c r="G131" s="57">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="H131" s="57">
+        <v>15.54</v>
+      </c>
+      <c r="I131" s="57">
+        <v>12.83</v>
+      </c>
+      <c r="J131" s="57">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="K131" s="57">
+        <v>16.45</v>
+      </c>
+      <c r="L131" s="57">
+        <v>14.04</v>
+      </c>
+      <c r="M131" s="57">
+        <v>9.77</v>
+      </c>
+      <c r="N131" s="57">
+        <v>6.61</v>
+      </c>
+      <c r="O131" s="57">
+        <v>11.81</v>
+      </c>
+      <c r="P131" s="57">
+        <v>9.73</v>
+      </c>
+      <c r="Q131" s="58">
+        <v>7.61</v>
+      </c>
+      <c r="R131" s="77">
+        <v>7.53</v>
+      </c>
+      <c r="S131" s="77">
+        <v>5.97</v>
+      </c>
+      <c r="T131" s="77">
+        <v>11.19</v>
+      </c>
+      <c r="U131" s="77">
+        <v>8.09</v>
+      </c>
+      <c r="V131" s="77">
+        <v>6.22</v>
+      </c>
+      <c r="W131" s="77">
+        <v>7.64</v>
+      </c>
+      <c r="X131" s="77">
+        <v>13.32</v>
+      </c>
+      <c r="Y131" s="77">
+        <v>7.6</v>
+      </c>
+      <c r="Z131" s="77">
+        <v>6.73</v>
+      </c>
+      <c r="AA131" s="77">
+        <v>6.68</v>
+      </c>
+      <c r="AB131" s="78">
+        <v>3.72</v>
+      </c>
+      <c r="AC131" s="45"/>
+      <c r="AD131" s="45"/>
+      <c r="AE131" s="45"/>
+      <c r="AF131" s="45"/>
+      <c r="AG131" s="45"/>
+    </row>
+    <row r="132" spans="1:33" s="43" customFormat="1">
+      <c r="A132" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B132" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="57">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="D132" s="57">
+        <v>15.55</v>
+      </c>
+      <c r="E132" s="57">
+        <v>17.11</v>
+      </c>
+      <c r="F132" s="57">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="G132" s="57">
+        <v>15.78</v>
+      </c>
+      <c r="H132" s="57">
+        <v>24.2</v>
+      </c>
+      <c r="I132" s="57">
+        <v>23.43</v>
+      </c>
+      <c r="J132" s="57">
+        <v>25</v>
+      </c>
+      <c r="K132" s="57">
+        <v>33.76</v>
+      </c>
+      <c r="L132" s="57">
+        <v>24.61</v>
+      </c>
+      <c r="M132" s="57">
+        <v>20.28</v>
+      </c>
+      <c r="N132" s="57">
+        <v>22.92</v>
+      </c>
+      <c r="O132" s="57">
+        <v>17.02</v>
+      </c>
+      <c r="P132" s="57">
+        <v>13.62</v>
+      </c>
+      <c r="Q132" s="58">
+        <v>10.47</v>
+      </c>
+      <c r="R132" s="77">
+        <v>11.43</v>
+      </c>
+      <c r="S132" s="77">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="T132" s="77">
+        <v>8.74</v>
+      </c>
+      <c r="U132" s="77">
+        <v>6.08</v>
+      </c>
+      <c r="V132" s="77">
+        <v>6.68</v>
+      </c>
+      <c r="W132" s="77">
+        <v>9.14</v>
+      </c>
+      <c r="X132" s="77">
+        <v>11.86</v>
+      </c>
+      <c r="Y132" s="77">
+        <v>5.61</v>
+      </c>
+      <c r="Z132" s="77">
+        <v>6.35</v>
+      </c>
+      <c r="AA132" s="77">
+        <v>5.49</v>
+      </c>
+      <c r="AB132" s="78">
+        <v>6.67</v>
+      </c>
+      <c r="AC132" s="45"/>
+      <c r="AD132" s="45"/>
+      <c r="AE132" s="45"/>
+      <c r="AF132" s="45"/>
+      <c r="AG132" s="45"/>
+    </row>
+    <row r="133" spans="1:33" s="43" customFormat="1">
+      <c r="A133" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B133" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K133" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L133" s="57">
+        <v>11.88</v>
+      </c>
+      <c r="M133" s="57">
+        <v>13.35</v>
+      </c>
+      <c r="N133" s="57">
+        <v>11.53</v>
+      </c>
+      <c r="O133" s="57">
+        <v>11.25</v>
+      </c>
+      <c r="P133" s="57">
+        <v>9.75</v>
+      </c>
+      <c r="Q133" s="58">
+        <v>6.53</v>
+      </c>
+      <c r="R133" s="77">
+        <v>9.41</v>
+      </c>
+      <c r="S133" s="77">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="T133" s="77">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="U133" s="77">
+        <v>3.89</v>
+      </c>
+      <c r="V133" s="77">
+        <v>9.19</v>
+      </c>
+      <c r="W133" s="77">
+        <v>11.23</v>
+      </c>
+      <c r="X133" s="77">
+        <v>10.77</v>
+      </c>
+      <c r="Y133" s="77">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Z133" s="77">
+        <v>7.62</v>
+      </c>
+      <c r="AA133" s="77">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AB133" s="78">
+        <v>5.58</v>
+      </c>
+      <c r="AC133" s="45"/>
+      <c r="AD133" s="45"/>
+      <c r="AE133" s="45"/>
+      <c r="AF133" s="45"/>
+      <c r="AG133" s="45"/>
+    </row>
+    <row r="134" spans="1:33" s="43" customFormat="1">
+      <c r="A134" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B134" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C134" s="57">
+        <v>15.85</v>
+      </c>
+      <c r="D134" s="57">
+        <v>16.3</v>
+      </c>
+      <c r="E134" s="57">
+        <v>13.78</v>
+      </c>
+      <c r="F134" s="57">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="G134" s="57">
+        <v>14.7</v>
+      </c>
+      <c r="H134" s="57">
+        <v>14.85</v>
+      </c>
+      <c r="I134" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="J134" s="57">
+        <v>12.98</v>
+      </c>
+      <c r="K134" s="57">
+        <v>19.98</v>
+      </c>
+      <c r="L134" s="57">
+        <v>24.75</v>
+      </c>
+      <c r="M134" s="57">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="N134" s="57">
+        <v>17.48</v>
+      </c>
+      <c r="O134" s="57">
+        <v>13.68</v>
+      </c>
+      <c r="P134" s="57">
+        <v>11.09</v>
+      </c>
+      <c r="Q134" s="58">
+        <v>10.66</v>
+      </c>
+      <c r="R134" s="77">
+        <v>7.52</v>
+      </c>
+      <c r="S134" s="77">
+        <v>6.87</v>
+      </c>
+      <c r="T134" s="77">
+        <v>5.8</v>
+      </c>
+      <c r="U134" s="77">
+        <v>6.48</v>
+      </c>
+      <c r="V134" s="77">
+        <v>11.33</v>
+      </c>
+      <c r="W134" s="77">
+        <v>8.44</v>
+      </c>
+      <c r="X134" s="77">
+        <v>6.07</v>
+      </c>
+      <c r="Y134" s="77">
+        <v>6.81</v>
+      </c>
+      <c r="Z134" s="77">
+        <v>9.02</v>
+      </c>
+      <c r="AA134" s="77">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AB134" s="78">
+        <v>5.69</v>
+      </c>
+      <c r="AC134" s="45"/>
+      <c r="AD134" s="45"/>
+      <c r="AE134" s="45"/>
+      <c r="AF134" s="45"/>
+      <c r="AG134" s="45"/>
+    </row>
+    <row r="135" spans="1:33" s="43" customFormat="1">
+      <c r="A135" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B135" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" s="57">
+        <v>14.62</v>
+      </c>
+      <c r="D135" s="57">
+        <v>12.55</v>
+      </c>
+      <c r="E135" s="57">
+        <v>14.07</v>
+      </c>
+      <c r="F135" s="57">
+        <v>10.94</v>
+      </c>
+      <c r="G135" s="57">
+        <v>10.62</v>
+      </c>
+      <c r="H135" s="57">
+        <v>10.63</v>
+      </c>
+      <c r="I135" s="57">
+        <v>11.71</v>
+      </c>
+      <c r="J135" s="57">
+        <v>10.52</v>
+      </c>
+      <c r="K135" s="57">
+        <v>11.26</v>
+      </c>
+      <c r="L135" s="57">
+        <v>10.81</v>
+      </c>
+      <c r="M135" s="57">
+        <v>8.24</v>
+      </c>
+      <c r="N135" s="57">
+        <v>10.48</v>
+      </c>
+      <c r="O135" s="57">
+        <v>9.75</v>
+      </c>
+      <c r="P135" s="57">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="Q135" s="58">
+        <v>5.94</v>
+      </c>
+      <c r="R135" s="77">
+        <v>6.69</v>
+      </c>
+      <c r="S135" s="77">
+        <v>6.64</v>
+      </c>
+      <c r="T135" s="77">
+        <v>5.38</v>
+      </c>
+      <c r="U135" s="77">
+        <v>4.46</v>
+      </c>
+      <c r="V135" s="77">
+        <v>5.7</v>
+      </c>
+      <c r="W135" s="77">
+        <v>4.45</v>
+      </c>
+      <c r="X135" s="77">
+        <v>7.53</v>
+      </c>
+      <c r="Y135" s="77">
+        <v>4.59</v>
+      </c>
+      <c r="Z135" s="77">
+        <v>5.53</v>
+      </c>
+      <c r="AA135" s="77">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AB135" s="78">
+        <v>3.78</v>
+      </c>
+      <c r="AC135" s="24"/>
+      <c r="AD135" s="24"/>
+      <c r="AE135" s="24"/>
+      <c r="AF135" s="45"/>
+      <c r="AG135" s="45"/>
+    </row>
+    <row r="136" spans="1:33" s="43" customFormat="1">
+      <c r="A136" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B136" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C136" s="57">
+        <v>12.3</v>
+      </c>
+      <c r="D136" s="57">
+        <v>12.89</v>
+      </c>
+      <c r="E136" s="57">
+        <v>13.36</v>
+      </c>
+      <c r="F136" s="57">
+        <v>11.62</v>
+      </c>
+      <c r="G136" s="57">
+        <v>10.02</v>
+      </c>
+      <c r="H136" s="57">
+        <v>13.08</v>
+      </c>
+      <c r="I136" s="57">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="J136" s="57">
+        <v>11.23</v>
+      </c>
+      <c r="K136" s="57">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="L136" s="57">
+        <v>15.26</v>
+      </c>
+      <c r="M136" s="57">
+        <v>12.72</v>
+      </c>
+      <c r="N136" s="57">
+        <v>15.44</v>
+      </c>
+      <c r="O136" s="57">
+        <v>11.21</v>
+      </c>
+      <c r="P136" s="57">
+        <v>8.33</v>
+      </c>
+      <c r="Q136" s="58">
+        <v>7.37</v>
+      </c>
+      <c r="R136" s="77">
+        <v>8.25</v>
+      </c>
+      <c r="S136" s="77">
+        <v>6.38</v>
+      </c>
+      <c r="T136" s="77">
+        <v>6.67</v>
+      </c>
+      <c r="U136" s="77">
+        <v>7.12</v>
+      </c>
+      <c r="V136" s="77">
+        <v>6.51</v>
+      </c>
+      <c r="W136" s="77">
+        <v>6.42</v>
+      </c>
+      <c r="X136" s="77">
+        <v>9.68</v>
+      </c>
+      <c r="Y136" s="77">
+        <v>3.5</v>
+      </c>
+      <c r="Z136" s="77">
+        <v>5.39</v>
+      </c>
+      <c r="AA136" s="77">
+        <v>4.37</v>
+      </c>
+      <c r="AB136" s="78">
+        <v>3.94</v>
+      </c>
+      <c r="AC136" s="24"/>
+      <c r="AD136" s="24"/>
+      <c r="AE136" s="24"/>
+      <c r="AF136" s="45"/>
+      <c r="AG136" s="45"/>
+    </row>
+    <row r="137" spans="1:33" s="43" customFormat="1">
+      <c r="A137" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B137" s="93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K137" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L137" s="57">
+        <v>24.3</v>
+      </c>
+      <c r="M137" s="57">
+        <v>13.54</v>
+      </c>
+      <c r="N137" s="57">
+        <v>14.75</v>
+      </c>
+      <c r="O137" s="57">
+        <v>11.43</v>
+      </c>
+      <c r="P137" s="57">
+        <v>11.23</v>
+      </c>
+      <c r="Q137" s="58">
+        <v>11.41</v>
+      </c>
+      <c r="R137" s="77">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="S137" s="77">
+        <v>6.4</v>
+      </c>
+      <c r="T137" s="77">
+        <v>8.74</v>
+      </c>
+      <c r="U137" s="77">
+        <v>6.95</v>
+      </c>
+      <c r="V137" s="77">
+        <v>7.71</v>
+      </c>
+      <c r="W137" s="77">
+        <v>6.82</v>
+      </c>
+      <c r="X137" s="77">
+        <v>8.39</v>
+      </c>
+      <c r="Y137" s="77">
+        <v>5.89</v>
+      </c>
+      <c r="Z137" s="77">
+        <v>6.88</v>
+      </c>
+      <c r="AA137" s="77">
+        <v>4.82</v>
+      </c>
+      <c r="AB137" s="78">
+        <v>5.07</v>
+      </c>
+      <c r="AC137" s="24"/>
+      <c r="AD137" s="24"/>
+      <c r="AE137" s="24"/>
+      <c r="AF137" s="45"/>
+      <c r="AG137" s="45"/>
+    </row>
+    <row r="138" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A138" s="42"/>
+      <c r="B138" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="J5" s="9"/>
-[...4 lines deleted...]
-      <c r="M5" s="12" t="s">
+      <c r="C138" s="71"/>
+      <c r="D138" s="71"/>
+      <c r="E138" s="71"/>
+      <c r="F138" s="71"/>
+      <c r="G138" s="71"/>
+      <c r="H138" s="71"/>
+      <c r="I138" s="71"/>
+      <c r="J138" s="71"/>
+      <c r="K138" s="71"/>
+      <c r="L138" s="71"/>
+      <c r="M138" s="71"/>
+      <c r="N138" s="71"/>
+      <c r="O138" s="71"/>
+      <c r="P138" s="71"/>
+      <c r="Q138" s="71"/>
+      <c r="R138" s="71"/>
+      <c r="S138" s="71"/>
+      <c r="T138" s="71"/>
+      <c r="U138" s="71"/>
+      <c r="V138" s="71"/>
+      <c r="W138" s="71"/>
+      <c r="X138" s="71"/>
+      <c r="Y138" s="71"/>
+      <c r="Z138" s="71"/>
+      <c r="AA138" s="71"/>
+      <c r="AB138" s="71"/>
+      <c r="AC138" s="45"/>
+      <c r="AD138" s="45"/>
+      <c r="AE138" s="45"/>
+      <c r="AF138" s="45"/>
+      <c r="AG138" s="45"/>
+    </row>
+    <row r="139" spans="1:33" s="43" customFormat="1">
+      <c r="A139" s="42"/>
+      <c r="B139" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="C139" s="72">
+        <v>17.2</v>
+      </c>
+      <c r="D139" s="72">
+        <v>17.55</v>
+      </c>
+      <c r="E139" s="79">
+        <v>15.64</v>
+      </c>
+      <c r="F139" s="79">
+        <v>13.62</v>
+      </c>
+      <c r="G139" s="79">
+        <v>12.84</v>
+      </c>
+      <c r="H139" s="72">
+        <v>13.02</v>
+      </c>
+      <c r="I139" s="79">
+        <v>11.48</v>
+      </c>
+      <c r="J139" s="79">
+        <v>13.17</v>
+      </c>
+      <c r="K139" s="72">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="L139" s="79">
+        <v>17.45</v>
+      </c>
+      <c r="M139" s="79">
+        <v>14.05</v>
+      </c>
+      <c r="N139" s="79">
+        <v>14.37</v>
+      </c>
+      <c r="O139" s="79">
+        <v>13.73</v>
+      </c>
+      <c r="P139" s="79">
+        <v>11.48</v>
+      </c>
+      <c r="Q139" s="80">
+        <v>9.6</v>
+      </c>
+      <c r="R139" s="81">
+        <v>9.14</v>
+      </c>
+      <c r="S139" s="81">
+        <v>8.93</v>
+      </c>
+      <c r="T139" s="81">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="U139" s="81">
+        <v>8.14</v>
+      </c>
+      <c r="V139" s="81">
+        <v>7.91</v>
+      </c>
+      <c r="W139" s="81">
+        <v>6.68</v>
+      </c>
+      <c r="X139" s="81">
+        <v>5.43</v>
+      </c>
+      <c r="Y139" s="81">
+        <v>7.05</v>
+      </c>
+      <c r="Z139" s="81">
+        <v>8.33</v>
+      </c>
+      <c r="AA139" s="81">
+        <v>7.56</v>
+      </c>
+      <c r="AB139" s="82">
+        <v>6.48</v>
+      </c>
+      <c r="AC139" s="45"/>
+      <c r="AD139" s="45"/>
+      <c r="AE139" s="45"/>
+      <c r="AF139" s="45"/>
+      <c r="AG139" s="45"/>
+    </row>
+    <row r="140" spans="1:33" s="43" customFormat="1">
+      <c r="A140" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B140" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C140" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D140" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E140" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F140" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G140" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H140" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I140" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J140" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K140" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L140" s="57">
+        <v>22.85</v>
+      </c>
+      <c r="M140" s="57">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="N140" s="57">
+        <v>18.59</v>
+      </c>
+      <c r="O140" s="57">
+        <v>14.66</v>
+      </c>
+      <c r="P140" s="57">
+        <v>14.96</v>
+      </c>
+      <c r="Q140" s="58">
+        <v>8.19</v>
+      </c>
+      <c r="R140" s="81">
+        <v>10.6</v>
+      </c>
+      <c r="S140" s="81">
+        <v>9.23</v>
+      </c>
+      <c r="T140" s="81">
+        <v>7.77</v>
+      </c>
+      <c r="U140" s="81">
+        <v>6.66</v>
+      </c>
+      <c r="V140" s="81">
+        <v>6.24</v>
+      </c>
+      <c r="W140" s="81">
+        <v>7.4</v>
+      </c>
+      <c r="X140" s="81">
+        <v>5.31</v>
+      </c>
+      <c r="Y140" s="81">
+        <v>4.91</v>
+      </c>
+      <c r="Z140" s="81">
+        <v>6.84</v>
+      </c>
+      <c r="AA140" s="81">
+        <v>8.48</v>
+      </c>
+      <c r="AB140" s="82">
+        <v>6.01</v>
+      </c>
+      <c r="AC140" s="45"/>
+      <c r="AD140" s="45"/>
+      <c r="AE140" s="45"/>
+      <c r="AF140" s="45"/>
+      <c r="AG140" s="45"/>
+    </row>
+    <row r="141" spans="1:33" s="43" customFormat="1">
+      <c r="A141" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B141" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C141" s="72">
+        <v>18.3</v>
+      </c>
+      <c r="D141" s="72">
+        <v>15.13</v>
+      </c>
+      <c r="E141" s="79">
+        <v>13.68</v>
+      </c>
+      <c r="F141" s="79">
+        <v>11.93</v>
+      </c>
+      <c r="G141" s="79">
+        <v>12.95</v>
+      </c>
+      <c r="H141" s="72">
+        <v>14.54</v>
+      </c>
+      <c r="I141" s="79">
+        <v>15.3</v>
+      </c>
+      <c r="J141" s="79">
+        <v>11.51</v>
+      </c>
+      <c r="K141" s="72">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="L141" s="79">
+        <v>18.53</v>
+      </c>
+      <c r="M141" s="79">
+        <v>11.14</v>
+      </c>
+      <c r="N141" s="79">
+        <v>14.05</v>
+      </c>
+      <c r="O141" s="79">
+        <v>8.84</v>
+      </c>
+      <c r="P141" s="79">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="Q141" s="80">
+        <v>9.64</v>
+      </c>
+      <c r="R141" s="81">
+        <v>7.46</v>
+      </c>
+      <c r="S141" s="81">
+        <v>7.34</v>
+      </c>
+      <c r="T141" s="81">
+        <v>9.51</v>
+      </c>
+      <c r="U141" s="81">
+        <v>5.16</v>
+      </c>
+      <c r="V141" s="81">
+        <v>6.88</v>
+      </c>
+      <c r="W141" s="81">
+        <v>6.61</v>
+      </c>
+      <c r="X141" s="81">
+        <v>1.61</v>
+      </c>
+      <c r="Y141" s="81">
+        <v>3.47</v>
+      </c>
+      <c r="Z141" s="81">
+        <v>6.04</v>
+      </c>
+      <c r="AA141" s="81">
+        <v>5.89</v>
+      </c>
+      <c r="AB141" s="82">
+        <v>6.8</v>
+      </c>
+      <c r="AC141" s="45"/>
+      <c r="AD141" s="45"/>
+      <c r="AE141" s="45"/>
+      <c r="AF141" s="45"/>
+      <c r="AG141" s="45"/>
+    </row>
+    <row r="142" spans="1:33" s="43" customFormat="1">
+      <c r="A142" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B142" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C142" s="72">
+        <v>23.81</v>
+      </c>
+      <c r="D142" s="72">
+        <v>22.5</v>
+      </c>
+      <c r="E142" s="79">
+        <v>20.51</v>
+      </c>
+      <c r="F142" s="79">
+        <v>20.6</v>
+      </c>
+      <c r="G142" s="79">
+        <v>15.47</v>
+      </c>
+      <c r="H142" s="72">
+        <v>13.49</v>
+      </c>
+      <c r="I142" s="79">
+        <v>14.27</v>
+      </c>
+      <c r="J142" s="79">
+        <v>11.79</v>
+      </c>
+      <c r="K142" s="72">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="L142" s="79">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="M142" s="79">
+        <v>13.48</v>
+      </c>
+      <c r="N142" s="79">
+        <v>13.36</v>
+      </c>
+      <c r="O142" s="79">
+        <v>11.58</v>
+      </c>
+      <c r="P142" s="79">
+        <v>11.54</v>
+      </c>
+      <c r="Q142" s="80">
+        <v>7.96</v>
+      </c>
+      <c r="R142" s="81">
+        <v>9.24</v>
+      </c>
+      <c r="S142" s="81">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="T142" s="81">
+        <v>10.59</v>
+      </c>
+      <c r="U142" s="81">
+        <v>8.42</v>
+      </c>
+      <c r="V142" s="81">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="W142" s="81">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="X142" s="81">
+        <v>10.47</v>
+      </c>
+      <c r="Y142" s="81">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="Z142" s="81">
+        <v>11.36</v>
+      </c>
+      <c r="AA142" s="81">
+        <v>10.92</v>
+      </c>
+      <c r="AB142" s="82">
+        <v>4.62</v>
+      </c>
+      <c r="AC142" s="45"/>
+      <c r="AD142" s="45"/>
+      <c r="AE142" s="45"/>
+      <c r="AF142" s="45"/>
+      <c r="AG142" s="45"/>
+    </row>
+    <row r="143" spans="1:33" s="43" customFormat="1">
+      <c r="A143" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B143" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" s="72">
+        <v>13.01</v>
+      </c>
+      <c r="D143" s="72">
+        <v>10.47</v>
+      </c>
+      <c r="E143" s="79">
+        <v>10.08</v>
+      </c>
+      <c r="F143" s="79">
+        <v>12.1</v>
+      </c>
+      <c r="G143" s="79">
+        <v>11.3</v>
+      </c>
+      <c r="H143" s="72">
+        <v>11.41</v>
+      </c>
+      <c r="I143" s="79">
+        <v>9.16</v>
+      </c>
+      <c r="J143" s="79">
+        <v>10.1</v>
+      </c>
+      <c r="K143" s="72">
+        <v>13.58</v>
+      </c>
+      <c r="L143" s="79">
+        <v>13.13</v>
+      </c>
+      <c r="M143" s="79">
+        <v>10.66</v>
+      </c>
+      <c r="N143" s="79">
+        <v>10.74</v>
+      </c>
+      <c r="O143" s="79">
+        <v>11.72</v>
+      </c>
+      <c r="P143" s="79">
+        <v>9.85</v>
+      </c>
+      <c r="Q143" s="80">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="R143" s="81">
+        <v>8.36</v>
+      </c>
+      <c r="S143" s="81">
+        <v>7.62</v>
+      </c>
+      <c r="T143" s="81">
+        <v>8.41</v>
+      </c>
+      <c r="U143" s="81">
+        <v>6.89</v>
+      </c>
+      <c r="V143" s="81">
+        <v>6.8</v>
+      </c>
+      <c r="W143" s="81">
+        <v>6.88</v>
+      </c>
+      <c r="X143" s="81">
+        <v>6.03</v>
+      </c>
+      <c r="Y143" s="81">
+        <v>8.52</v>
+      </c>
+      <c r="Z143" s="81">
+        <v>8.49</v>
+      </c>
+      <c r="AA143" s="81">
+        <v>7.64</v>
+      </c>
+      <c r="AB143" s="82">
+        <v>6.28</v>
+      </c>
+      <c r="AC143" s="45"/>
+      <c r="AD143" s="45"/>
+      <c r="AE143" s="45"/>
+      <c r="AF143" s="45"/>
+      <c r="AG143" s="45"/>
+    </row>
+    <row r="144" spans="1:33" s="43" customFormat="1">
+      <c r="A144" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="72">
+        <v>17.68</v>
+      </c>
+      <c r="D144" s="72">
+        <v>20.07</v>
+      </c>
+      <c r="E144" s="79">
+        <v>15.14</v>
+      </c>
+      <c r="F144" s="79">
+        <v>15.33</v>
+      </c>
+      <c r="G144" s="79">
+        <v>11.35</v>
+      </c>
+      <c r="H144" s="72">
+        <v>11.83</v>
+      </c>
+      <c r="I144" s="79">
+        <v>12.29</v>
+      </c>
+      <c r="J144" s="79">
+        <v>14.65</v>
+      </c>
+      <c r="K144" s="72">
+        <v>23.48</v>
+      </c>
+      <c r="L144" s="79">
+        <v>21.83</v>
+      </c>
+      <c r="M144" s="79">
+        <v>15.97</v>
+      </c>
+      <c r="N144" s="79">
+        <v>18.03</v>
+      </c>
+      <c r="O144" s="79">
+        <v>15.48</v>
+      </c>
+      <c r="P144" s="79">
+        <v>9.49</v>
+      </c>
+      <c r="Q144" s="80">
+        <v>10.18</v>
+      </c>
+      <c r="R144" s="81">
+        <v>8.77</v>
+      </c>
+      <c r="S144" s="81">
+        <v>9.4</v>
+      </c>
+      <c r="T144" s="81">
+        <v>6.55</v>
+      </c>
+      <c r="U144" s="81">
+        <v>11.72</v>
+      </c>
+      <c r="V144" s="81">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="W144" s="81">
+        <v>8.84</v>
+      </c>
+      <c r="X144" s="81">
+        <v>8.06</v>
+      </c>
+      <c r="Y144" s="81">
+        <v>6.38</v>
+      </c>
+      <c r="Z144" s="81">
+        <v>8.92</v>
+      </c>
+      <c r="AA144" s="81">
+        <v>6.1</v>
+      </c>
+      <c r="AB144" s="82">
+        <v>7.89</v>
+      </c>
+      <c r="AC144" s="45"/>
+      <c r="AD144" s="45"/>
+      <c r="AE144" s="45"/>
+      <c r="AF144" s="45"/>
+      <c r="AG144" s="45"/>
+    </row>
+    <row r="145" spans="1:33" s="43" customFormat="1">
+      <c r="A145" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B145" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C145" s="72">
+        <v>14.06</v>
+      </c>
+      <c r="D145" s="72">
+        <v>17.14</v>
+      </c>
+      <c r="E145" s="79">
+        <v>16.36</v>
+      </c>
+      <c r="F145" s="79">
+        <v>17.07</v>
+      </c>
+      <c r="G145" s="79">
+        <v>13.7</v>
+      </c>
+      <c r="H145" s="72">
+        <v>13.88</v>
+      </c>
+      <c r="I145" s="79">
+        <v>11.18</v>
+      </c>
+      <c r="J145" s="79">
+        <v>11.49</v>
+      </c>
+      <c r="K145" s="72">
+        <v>19.55</v>
+      </c>
+      <c r="L145" s="79">
+        <v>16.07</v>
+      </c>
+      <c r="M145" s="79">
+        <v>13.76</v>
+      </c>
+      <c r="N145" s="79">
+        <v>13.47</v>
+      </c>
+      <c r="O145" s="79">
+        <v>12.47</v>
+      </c>
+      <c r="P145" s="79">
+        <v>8.68</v>
+      </c>
+      <c r="Q145" s="80">
+        <v>8.69</v>
+      </c>
+      <c r="R145" s="81">
+        <v>7.62</v>
+      </c>
+      <c r="S145" s="81">
+        <v>8.42</v>
+      </c>
+      <c r="T145" s="81">
+        <v>6.14</v>
+      </c>
+      <c r="U145" s="81">
+        <v>6.59</v>
+      </c>
+      <c r="V145" s="81">
+        <v>6.42</v>
+      </c>
+      <c r="W145" s="81">
+        <v>7.63</v>
+      </c>
+      <c r="X145" s="81">
+        <v>3</v>
+      </c>
+      <c r="Y145" s="81">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="Z145" s="81">
+        <v>9.49</v>
+      </c>
+      <c r="AA145" s="81">
+        <v>6.83</v>
+      </c>
+      <c r="AB145" s="82">
+        <v>7.89</v>
+      </c>
+      <c r="AC145" s="45"/>
+      <c r="AD145" s="45"/>
+      <c r="AE145" s="45"/>
+      <c r="AF145" s="45"/>
+      <c r="AG145" s="45"/>
+    </row>
+    <row r="146" spans="1:33" s="43" customFormat="1">
+      <c r="A146" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B146" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C146" s="72">
+        <v>15.13</v>
+      </c>
+      <c r="D146" s="72">
+        <v>13.05</v>
+      </c>
+      <c r="E146" s="79">
+        <v>13.17</v>
+      </c>
+      <c r="F146" s="79">
+        <v>11.06</v>
+      </c>
+      <c r="G146" s="79">
+        <v>11.01</v>
+      </c>
+      <c r="H146" s="72">
+        <v>11.05</v>
+      </c>
+      <c r="I146" s="79">
+        <v>8.77</v>
+      </c>
+      <c r="J146" s="79">
+        <v>10.88</v>
+      </c>
+      <c r="K146" s="72">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="L146" s="79">
+        <v>16.59</v>
+      </c>
+      <c r="M146" s="79">
+        <v>13.72</v>
+      </c>
+      <c r="N146" s="79">
+        <v>13.8</v>
+      </c>
+      <c r="O146" s="79">
+        <v>13.95</v>
+      </c>
+      <c r="P146" s="79">
+        <v>10.48</v>
+      </c>
+      <c r="Q146" s="80">
+        <v>7.92</v>
+      </c>
+      <c r="R146" s="81">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="S146" s="81">
+        <v>7.34</v>
+      </c>
+      <c r="T146" s="81">
+        <v>7.31</v>
+      </c>
+      <c r="U146" s="81">
+        <v>7.62</v>
+      </c>
+      <c r="V146" s="81">
+        <v>7.64</v>
+      </c>
+      <c r="W146" s="81">
+        <v>4.51</v>
+      </c>
+      <c r="X146" s="81">
+        <v>2.68</v>
+      </c>
+      <c r="Y146" s="81">
+        <v>5.35</v>
+      </c>
+      <c r="Z146" s="81">
+        <v>6.51</v>
+      </c>
+      <c r="AA146" s="81">
+        <v>7.47</v>
+      </c>
+      <c r="AB146" s="82">
+        <v>6.15</v>
+      </c>
+      <c r="AC146" s="45"/>
+      <c r="AD146" s="45"/>
+      <c r="AE146" s="45"/>
+      <c r="AF146" s="45"/>
+      <c r="AG146" s="45"/>
+    </row>
+    <row r="147" spans="1:33" s="43" customFormat="1">
+      <c r="A147" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D147" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E147" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F147" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G147" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H147" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I147" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J147" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K147" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L147" s="57">
+        <v>11.47</v>
+      </c>
+      <c r="M147" s="57">
+        <v>8.41</v>
+      </c>
+      <c r="N147" s="57">
+        <v>13.4</v>
+      </c>
+      <c r="O147" s="57">
+        <v>11.35</v>
+      </c>
+      <c r="P147" s="57">
+        <v>8.24</v>
+      </c>
+      <c r="Q147" s="58">
+        <v>9.31</v>
+      </c>
+      <c r="R147" s="81">
+        <v>7.08</v>
+      </c>
+      <c r="S147" s="81">
+        <v>6.67</v>
+      </c>
+      <c r="T147" s="81">
+        <v>6.98</v>
+      </c>
+      <c r="U147" s="81">
+        <v>7.07</v>
+      </c>
+      <c r="V147" s="81">
+        <v>6.54</v>
+      </c>
+      <c r="W147" s="81">
+        <v>5.71</v>
+      </c>
+      <c r="X147" s="81">
+        <v>5.31</v>
+      </c>
+      <c r="Y147" s="81">
+        <v>6.29</v>
+      </c>
+      <c r="Z147" s="81">
+        <v>9.23</v>
+      </c>
+      <c r="AA147" s="81">
+        <v>7.65</v>
+      </c>
+      <c r="AB147" s="82">
+        <v>6.99</v>
+      </c>
+      <c r="AC147" s="45"/>
+      <c r="AD147" s="45"/>
+      <c r="AE147" s="45"/>
+      <c r="AF147" s="45"/>
+      <c r="AG147" s="45"/>
+    </row>
+    <row r="148" spans="1:33" s="43" customFormat="1">
+      <c r="A148" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B148" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" s="72">
+        <v>18.98</v>
+      </c>
+      <c r="D148" s="72">
+        <v>25.12</v>
+      </c>
+      <c r="E148" s="79">
+        <v>17.46</v>
+      </c>
+      <c r="F148" s="79">
+        <v>21.6</v>
+      </c>
+      <c r="G148" s="79">
+        <v>17.13</v>
+      </c>
+      <c r="H148" s="72">
+        <v>13.99</v>
+      </c>
+      <c r="I148" s="79">
+        <v>15.92</v>
+      </c>
+      <c r="J148" s="79">
+        <v>17.12</v>
+      </c>
+      <c r="K148" s="72">
+        <v>20.41</v>
+      </c>
+      <c r="L148" s="79">
+        <v>22.55</v>
+      </c>
+      <c r="M148" s="79">
+        <v>11.48</v>
+      </c>
+      <c r="N148" s="79">
+        <v>13.38</v>
+      </c>
+      <c r="O148" s="79">
+        <v>11.97</v>
+      </c>
+      <c r="P148" s="79">
+        <v>11.22</v>
+      </c>
+      <c r="Q148" s="80">
+        <v>11.1</v>
+      </c>
+      <c r="R148" s="81">
+        <v>9.19</v>
+      </c>
+      <c r="S148" s="81">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="T148" s="81">
+        <v>7.72</v>
+      </c>
+      <c r="U148" s="81">
+        <v>6.97</v>
+      </c>
+      <c r="V148" s="81">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="W148" s="81">
+        <v>6.16</v>
+      </c>
+      <c r="X148" s="81">
+        <v>3.21</v>
+      </c>
+      <c r="Y148" s="81">
+        <v>5.64</v>
+      </c>
+      <c r="Z148" s="81">
+        <v>5.82</v>
+      </c>
+      <c r="AA148" s="81">
+        <v>6.28</v>
+      </c>
+      <c r="AB148" s="82">
+        <v>6.26</v>
+      </c>
+      <c r="AC148" s="45"/>
+      <c r="AD148" s="45"/>
+      <c r="AE148" s="45"/>
+      <c r="AF148" s="45"/>
+      <c r="AG148" s="45"/>
+    </row>
+    <row r="149" spans="1:33" s="43" customFormat="1">
+      <c r="A149" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B149" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149" s="72">
+        <v>24.2</v>
+      </c>
+      <c r="D149" s="72">
+        <v>18.63</v>
+      </c>
+      <c r="E149" s="79">
+        <v>15.83</v>
+      </c>
+      <c r="F149" s="79">
+        <v>11.48</v>
+      </c>
+      <c r="G149" s="79">
+        <v>13.32</v>
+      </c>
+      <c r="H149" s="72">
+        <v>14.39</v>
+      </c>
+      <c r="I149" s="79">
+        <v>10.62</v>
+      </c>
+      <c r="J149" s="79">
+        <v>14.87</v>
+      </c>
+      <c r="K149" s="72">
+        <v>19.37</v>
+      </c>
+      <c r="L149" s="79">
+        <v>16.71</v>
+      </c>
+      <c r="M149" s="79">
+        <v>12.71</v>
+      </c>
+      <c r="N149" s="79">
+        <v>13.78</v>
+      </c>
+      <c r="O149" s="79">
+        <v>16.27</v>
+      </c>
+      <c r="P149" s="79">
+        <v>13.63</v>
+      </c>
+      <c r="Q149" s="80">
+        <v>12.32</v>
+      </c>
+      <c r="R149" s="81">
+        <v>9.27</v>
+      </c>
+      <c r="S149" s="81">
+        <v>9.81</v>
+      </c>
+      <c r="T149" s="81">
+        <v>12.31</v>
+      </c>
+      <c r="U149" s="81">
+        <v>11</v>
+      </c>
+      <c r="V149" s="81">
+        <v>11.94</v>
+      </c>
+      <c r="W149" s="81">
+        <v>8.11</v>
+      </c>
+      <c r="X149" s="81">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="Y149" s="81">
+        <v>11.67</v>
+      </c>
+      <c r="Z149" s="81">
+        <v>10.8</v>
+      </c>
+      <c r="AA149" s="81">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="AB149" s="82">
+        <v>5.97</v>
+      </c>
+      <c r="AC149" s="45"/>
+      <c r="AD149" s="45"/>
+      <c r="AE149" s="45"/>
+      <c r="AF149" s="45"/>
+      <c r="AG149" s="45"/>
+    </row>
+    <row r="150" spans="1:33" s="43" customFormat="1">
+      <c r="A150" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B150" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150" s="72">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="D150" s="72">
+        <v>24.27</v>
+      </c>
+      <c r="E150" s="79">
+        <v>22.21</v>
+      </c>
+      <c r="F150" s="79">
+        <v>22.64</v>
+      </c>
+      <c r="G150" s="79">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="H150" s="72">
+        <v>21.94</v>
+      </c>
+      <c r="I150" s="79">
+        <v>22.53</v>
+      </c>
+      <c r="J150" s="79">
+        <v>24.95</v>
+      </c>
+      <c r="K150" s="72">
+        <v>24.98</v>
+      </c>
+      <c r="L150" s="79">
+        <v>27.3</v>
+      </c>
+      <c r="M150" s="79">
+        <v>19.21</v>
+      </c>
+      <c r="N150" s="79">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="O150" s="79">
+        <v>20.07</v>
+      </c>
+      <c r="P150" s="79">
+        <v>14.61</v>
+      </c>
+      <c r="Q150" s="80">
+        <v>11.4</v>
+      </c>
+      <c r="R150" s="81">
+        <v>8.61</v>
+      </c>
+      <c r="S150" s="81">
+        <v>7.32</v>
+      </c>
+      <c r="T150" s="81">
+        <v>8.43</v>
+      </c>
+      <c r="U150" s="81">
+        <v>7.66</v>
+      </c>
+      <c r="V150" s="81">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="W150" s="81">
+        <v>9.5</v>
+      </c>
+      <c r="X150" s="81">
+        <v>4.32</v>
+      </c>
+      <c r="Y150" s="81">
+        <v>6.72</v>
+      </c>
+      <c r="Z150" s="81">
+        <v>8.33</v>
+      </c>
+      <c r="AA150" s="81">
+        <v>8.84</v>
+      </c>
+      <c r="AB150" s="82">
+        <v>6.85</v>
+      </c>
+      <c r="AC150" s="45"/>
+      <c r="AD150" s="45"/>
+      <c r="AE150" s="45"/>
+      <c r="AF150" s="45"/>
+      <c r="AG150" s="45"/>
+    </row>
+    <row r="151" spans="1:33" s="43" customFormat="1">
+      <c r="A151" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B151" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C151" s="72">
+        <v>17.2</v>
+      </c>
+      <c r="D151" s="72">
+        <v>24.58</v>
+      </c>
+      <c r="E151" s="79">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="F151" s="79">
+        <v>17.14</v>
+      </c>
+      <c r="G151" s="79">
+        <v>18.829999999999998</v>
+      </c>
+      <c r="H151" s="72">
+        <v>19.53</v>
+      </c>
+      <c r="I151" s="79">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="J151" s="79">
+        <v>18.21</v>
+      </c>
+      <c r="K151" s="72">
+        <v>25.31</v>
+      </c>
+      <c r="L151" s="79">
+        <v>22.25</v>
+      </c>
+      <c r="M151" s="79">
+        <v>16.59</v>
+      </c>
+      <c r="N151" s="79">
+        <v>16.21</v>
+      </c>
+      <c r="O151" s="79">
+        <v>14.15</v>
+      </c>
+      <c r="P151" s="79">
+        <v>10.55</v>
+      </c>
+      <c r="Q151" s="80">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="R151" s="81">
+        <v>10.53</v>
+      </c>
+      <c r="S151" s="81">
+        <v>10.31</v>
+      </c>
+      <c r="T151" s="81">
+        <v>8.57</v>
+      </c>
+      <c r="U151" s="81">
+        <v>10.27</v>
+      </c>
+      <c r="V151" s="81">
+        <v>7.73</v>
+      </c>
+      <c r="W151" s="81">
+        <v>5.98</v>
+      </c>
+      <c r="X151" s="81">
+        <v>6.03</v>
+      </c>
+      <c r="Y151" s="81">
+        <v>7.04</v>
+      </c>
+      <c r="Z151" s="81">
+        <v>9.02</v>
+      </c>
+      <c r="AA151" s="81">
+        <v>6.51</v>
+      </c>
+      <c r="AB151" s="82">
+        <v>6.27</v>
+      </c>
+      <c r="AC151" s="45"/>
+      <c r="AD151" s="45"/>
+      <c r="AE151" s="45"/>
+      <c r="AF151" s="45"/>
+      <c r="AG151" s="45"/>
+    </row>
+    <row r="152" spans="1:33" s="43" customFormat="1">
+      <c r="A152" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B152" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" s="79">
+        <v>23.99</v>
+      </c>
+      <c r="D152" s="79">
+        <v>24.92</v>
+      </c>
+      <c r="E152" s="79">
+        <v>20.170000000000002</v>
+      </c>
+      <c r="F152" s="79">
+        <v>15.25</v>
+      </c>
+      <c r="G152" s="79">
+        <v>20.52</v>
+      </c>
+      <c r="H152" s="79">
+        <v>11.55</v>
+      </c>
+      <c r="I152" s="79">
+        <v>11.77</v>
+      </c>
+      <c r="J152" s="79">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="K152" s="72">
+        <v>20.79</v>
+      </c>
+      <c r="L152" s="79">
+        <v>16.32</v>
+      </c>
+      <c r="M152" s="79">
+        <v>10.59</v>
+      </c>
+      <c r="N152" s="79">
+        <v>16.11</v>
+      </c>
+      <c r="O152" s="79">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="P152" s="79">
+        <v>9.89</v>
+      </c>
+      <c r="Q152" s="80">
+        <v>9.82</v>
+      </c>
+      <c r="R152" s="81">
+        <v>7.51</v>
+      </c>
+      <c r="S152" s="81">
+        <v>8.92</v>
+      </c>
+      <c r="T152" s="81">
+        <v>6.24</v>
+      </c>
+      <c r="U152" s="81">
+        <v>4.76</v>
+      </c>
+      <c r="V152" s="81">
+        <v>5.81</v>
+      </c>
+      <c r="W152" s="81">
+        <v>5.18</v>
+      </c>
+      <c r="X152" s="81">
+        <v>7.44</v>
+      </c>
+      <c r="Y152" s="81">
+        <v>5.27</v>
+      </c>
+      <c r="Z152" s="81">
+        <v>8.57</v>
+      </c>
+      <c r="AA152" s="81">
+        <v>6.67</v>
+      </c>
+      <c r="AB152" s="82">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AC152" s="45"/>
+      <c r="AD152" s="45"/>
+      <c r="AE152" s="45"/>
+      <c r="AF152" s="45"/>
+      <c r="AG152" s="45"/>
+    </row>
+    <row r="153" spans="1:33" s="43" customFormat="1">
+      <c r="A153" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B153" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" s="72">
+        <v>15.97</v>
+      </c>
+      <c r="D153" s="72">
+        <v>15.16</v>
+      </c>
+      <c r="E153" s="79">
+        <v>13.66</v>
+      </c>
+      <c r="F153" s="79">
+        <v>11.23</v>
+      </c>
+      <c r="G153" s="79">
+        <v>13.56</v>
+      </c>
+      <c r="H153" s="72">
+        <v>13.7</v>
+      </c>
+      <c r="I153" s="79">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="J153" s="79">
+        <v>13.95</v>
+      </c>
+      <c r="K153" s="72">
+        <v>20.65</v>
+      </c>
+      <c r="L153" s="79">
+        <v>13.29</v>
+      </c>
+      <c r="M153" s="79">
+        <v>12.25</v>
+      </c>
+      <c r="N153" s="79">
+        <v>13.34</v>
+      </c>
+      <c r="O153" s="79">
+        <v>10.82</v>
+      </c>
+      <c r="P153" s="79">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="Q153" s="80">
+        <v>9.17</v>
+      </c>
+      <c r="R153" s="81">
+        <v>7.97</v>
+      </c>
+      <c r="S153" s="81">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="T153" s="81">
+        <v>9.1</v>
+      </c>
+      <c r="U153" s="81">
+        <v>11.2</v>
+      </c>
+      <c r="V153" s="81">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="W153" s="81">
+        <v>8.98</v>
+      </c>
+      <c r="X153" s="81">
+        <v>4.75</v>
+      </c>
+      <c r="Y153" s="81">
+        <v>11.06</v>
+      </c>
+      <c r="Z153" s="81">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="AA153" s="81">
+        <v>5.5</v>
+      </c>
+      <c r="AB153" s="82">
+        <v>8.16</v>
+      </c>
+      <c r="AC153" s="45"/>
+      <c r="AD153" s="45"/>
+      <c r="AE153" s="45"/>
+      <c r="AF153" s="45"/>
+      <c r="AG153" s="45"/>
+    </row>
+    <row r="154" spans="1:33" s="43" customFormat="1">
+      <c r="A154" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B154" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" s="72">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="D154" s="72">
+        <v>19.260000000000002</v>
+      </c>
+      <c r="E154" s="79">
+        <v>16.34</v>
+      </c>
+      <c r="F154" s="79">
+        <v>11.8</v>
+      </c>
+      <c r="G154" s="79">
+        <v>11.15</v>
+      </c>
+      <c r="H154" s="72">
+        <v>10.36</v>
+      </c>
+      <c r="I154" s="79">
+        <v>9.56</v>
+      </c>
+      <c r="J154" s="79">
+        <v>12.28</v>
+      </c>
+      <c r="K154" s="72">
+        <v>16.66</v>
+      </c>
+      <c r="L154" s="79">
+        <v>16.38</v>
+      </c>
+      <c r="M154" s="79">
+        <v>15.73</v>
+      </c>
+      <c r="N154" s="79">
+        <v>14</v>
+      </c>
+      <c r="O154" s="79">
+        <v>14.56</v>
+      </c>
+      <c r="P154" s="79">
+        <v>13.22</v>
+      </c>
+      <c r="Q154" s="80">
+        <v>10.25</v>
+      </c>
+      <c r="R154" s="81">
+        <v>11.03</v>
+      </c>
+      <c r="S154" s="81">
+        <v>10.87</v>
+      </c>
+      <c r="T154" s="81">
+        <v>9.76</v>
+      </c>
+      <c r="U154" s="81">
+        <v>8.73</v>
+      </c>
+      <c r="V154" s="81">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="W154" s="81">
+        <v>5.94</v>
+      </c>
+      <c r="X154" s="81">
+        <v>5.81</v>
+      </c>
+      <c r="Y154" s="81">
+        <v>6.67</v>
+      </c>
+      <c r="Z154" s="81">
+        <v>8.27</v>
+      </c>
+      <c r="AA154" s="81">
+        <v>7.92</v>
+      </c>
+      <c r="AB154" s="82">
+        <v>6.53</v>
+      </c>
+      <c r="AC154" s="45"/>
+      <c r="AD154" s="45"/>
+      <c r="AE154" s="45"/>
+      <c r="AF154" s="45"/>
+      <c r="AG154" s="45"/>
+    </row>
+    <row r="155" spans="1:33" s="43" customFormat="1">
+      <c r="A155" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B155" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D155" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E155" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F155" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G155" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H155" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I155" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J155" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K155" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="L155" s="57">
+        <v>13.4</v>
+      </c>
+      <c r="M155" s="57">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="N155" s="57">
+        <v>11.79</v>
+      </c>
+      <c r="O155" s="57">
+        <v>17.59</v>
+      </c>
+      <c r="P155" s="57">
+        <v>14.39</v>
+      </c>
+      <c r="Q155" s="58">
+        <v>12.44</v>
+      </c>
+      <c r="R155" s="81">
+        <v>10.27</v>
+      </c>
+      <c r="S155" s="81">
+        <v>6.76</v>
+      </c>
+      <c r="T155" s="81">
+        <v>5.22</v>
+      </c>
+      <c r="U155" s="81">
+        <v>10.64</v>
+      </c>
+      <c r="V155" s="81">
+        <v>0.97</v>
+      </c>
+      <c r="W155" s="81">
+        <v>6.75</v>
+      </c>
+      <c r="X155" s="81">
+        <v>1.91</v>
+      </c>
+      <c r="Y155" s="81">
+        <v>4.2</v>
+      </c>
+      <c r="Z155" s="81">
+        <v>6.22</v>
+      </c>
+      <c r="AA155" s="81">
+        <v>6.47</v>
+      </c>
+      <c r="AB155" s="82">
+        <v>4.83</v>
+      </c>
+      <c r="AC155" s="45"/>
+      <c r="AD155" s="45"/>
+      <c r="AE155" s="45"/>
+      <c r="AF155" s="45"/>
+      <c r="AG155" s="45"/>
+    </row>
+    <row r="156" spans="1:33" s="43" customFormat="1">
+      <c r="A156" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B156" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C156" s="79">
+        <v>18.53</v>
+      </c>
+      <c r="D156" s="79">
+        <v>19.66</v>
+      </c>
+      <c r="E156" s="79">
+        <v>20.21</v>
+      </c>
+      <c r="F156" s="72">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="G156" s="72">
+        <v>15.21</v>
+      </c>
+      <c r="H156" s="72">
+        <v>21.15</v>
+      </c>
+      <c r="I156" s="72">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="J156" s="79">
+        <v>15.81</v>
+      </c>
+      <c r="K156" s="72">
+        <v>22.82</v>
+      </c>
+      <c r="L156" s="79">
+        <v>24.77</v>
+      </c>
+      <c r="M156" s="79">
+        <v>15.98</v>
+      </c>
+      <c r="N156" s="79">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="O156" s="79">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="P156" s="79">
+        <v>13.84</v>
+      </c>
+      <c r="Q156" s="80">
+        <v>13.24</v>
+      </c>
+      <c r="R156" s="81">
+        <v>6.68</v>
+      </c>
+      <c r="S156" s="81">
+        <v>11.73</v>
+      </c>
+      <c r="T156" s="81">
+        <v>12.01</v>
+      </c>
+      <c r="U156" s="81">
+        <v>9.68</v>
+      </c>
+      <c r="V156" s="81">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="W156" s="81">
+        <v>7.99</v>
+      </c>
+      <c r="X156" s="81">
+        <v>8.74</v>
+      </c>
+      <c r="Y156" s="81">
+        <v>8.5</v>
+      </c>
+      <c r="Z156" s="81">
+        <v>7.66</v>
+      </c>
+      <c r="AA156" s="81">
+        <v>5.39</v>
+      </c>
+      <c r="AB156" s="82">
+        <v>6.28</v>
+      </c>
+      <c r="AC156" s="45"/>
+      <c r="AD156" s="45"/>
+      <c r="AE156" s="45"/>
+      <c r="AF156" s="45"/>
+      <c r="AG156" s="45"/>
+    </row>
+    <row r="157" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A157" s="42"/>
+      <c r="B157" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="N5" s="12" t="s">
+      <c r="C157" s="64"/>
+      <c r="D157" s="64"/>
+      <c r="E157" s="64"/>
+      <c r="F157" s="64"/>
+      <c r="G157" s="64"/>
+      <c r="H157" s="64"/>
+      <c r="I157" s="64"/>
+      <c r="J157" s="64"/>
+      <c r="K157" s="64"/>
+      <c r="L157" s="64"/>
+      <c r="M157" s="64"/>
+      <c r="N157" s="64"/>
+      <c r="O157" s="64"/>
+      <c r="P157" s="64"/>
+      <c r="Q157" s="64"/>
+      <c r="R157" s="64"/>
+      <c r="S157" s="64"/>
+      <c r="T157" s="64"/>
+      <c r="U157" s="64"/>
+      <c r="V157" s="64"/>
+      <c r="W157" s="64"/>
+      <c r="X157" s="64"/>
+      <c r="Y157" s="64"/>
+      <c r="Z157" s="64"/>
+      <c r="AA157" s="64"/>
+      <c r="AB157" s="64"/>
+      <c r="AC157" s="45"/>
+      <c r="AD157" s="45"/>
+      <c r="AE157" s="45"/>
+      <c r="AF157" s="45"/>
+      <c r="AG157" s="45"/>
+    </row>
+    <row r="158" spans="1:33" s="43" customFormat="1">
+      <c r="A158" s="42"/>
+      <c r="B158" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="C158" s="79">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="D158" s="79">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="E158" s="79">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="F158" s="79">
+        <v>14.91</v>
+      </c>
+      <c r="G158" s="79">
+        <v>14.73</v>
+      </c>
+      <c r="H158" s="79">
+        <v>14.38</v>
+      </c>
+      <c r="I158" s="79">
+        <v>12.96</v>
+      </c>
+      <c r="J158" s="79">
+        <v>14.95</v>
+      </c>
+      <c r="K158" s="79">
+        <v>20.66</v>
+      </c>
+      <c r="L158" s="79">
+        <v>19.28</v>
+      </c>
+      <c r="M158" s="79">
+        <v>15.87</v>
+      </c>
+      <c r="N158" s="79">
+        <v>15.92</v>
+      </c>
+      <c r="O158" s="79">
+        <v>15.5</v>
+      </c>
+      <c r="P158" s="79">
+        <v>13.05</v>
+      </c>
+      <c r="Q158" s="80">
+        <v>10.67</v>
+      </c>
+      <c r="R158" s="83">
+        <v>10.31</v>
+      </c>
+      <c r="S158" s="83">
+        <v>9.77</v>
+      </c>
+      <c r="T158" s="83">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="U158" s="83">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="V158" s="83">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="W158" s="83">
+        <v>7.33</v>
+      </c>
+      <c r="X158" s="83">
+        <v>6.01</v>
+      </c>
+      <c r="Y158" s="83">
+        <v>7.9</v>
+      </c>
+      <c r="Z158" s="83">
+        <v>9.51</v>
+      </c>
+      <c r="AA158" s="83">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="AB158" s="84">
+        <v>6.87</v>
+      </c>
+      <c r="AC158" s="45"/>
+      <c r="AD158" s="45"/>
+      <c r="AE158" s="45"/>
+      <c r="AF158" s="45"/>
+      <c r="AG158" s="45"/>
+    </row>
+    <row r="159" spans="1:33" s="43" customFormat="1">
+      <c r="A159" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B159" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="D159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="E159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="F159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="G159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="H159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="I159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="J159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="K159" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="L159" s="79">
+        <v>28.6</v>
+      </c>
+      <c r="M159" s="79">
+        <v>24.62</v>
+      </c>
+      <c r="N159" s="79">
+        <v>21.75</v>
+      </c>
+      <c r="O159" s="79">
+        <v>13.79</v>
+      </c>
+      <c r="P159" s="79">
+        <v>17.25</v>
+      </c>
+      <c r="Q159" s="80">
+        <v>8.14</v>
+      </c>
+      <c r="R159" s="83">
+        <v>13.76</v>
+      </c>
+      <c r="S159" s="83">
+        <v>8.48</v>
+      </c>
+      <c r="T159" s="83">
+        <v>8.44</v>
+      </c>
+      <c r="U159" s="83">
+        <v>6.07</v>
+      </c>
+      <c r="V159" s="83">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="W159" s="83">
+        <v>7.89</v>
+      </c>
+      <c r="X159" s="83">
+        <v>5.83</v>
+      </c>
+      <c r="Y159" s="83">
+        <v>5.58</v>
+      </c>
+      <c r="Z159" s="83">
+        <v>7.03</v>
+      </c>
+      <c r="AA159" s="83">
+        <v>11.07</v>
+      </c>
+      <c r="AB159" s="84">
+        <v>7.45</v>
+      </c>
+      <c r="AC159" s="45"/>
+      <c r="AD159" s="45"/>
+      <c r="AE159" s="45"/>
+      <c r="AF159" s="45"/>
+      <c r="AG159" s="45"/>
+    </row>
+    <row r="160" spans="1:33" s="43" customFormat="1">
+      <c r="A160" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B160" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C160" s="79">
+        <v>21.99</v>
+      </c>
+      <c r="D160" s="79">
+        <v>15.45</v>
+      </c>
+      <c r="E160" s="79">
+        <v>15.72</v>
+      </c>
+      <c r="F160" s="79">
+        <v>13.34</v>
+      </c>
+      <c r="G160" s="79">
+        <v>15.95</v>
+      </c>
+      <c r="H160" s="79">
+        <v>16.98</v>
+      </c>
+      <c r="I160" s="79">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="J160" s="79">
+        <v>12.59</v>
+      </c>
+      <c r="K160" s="79">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="L160" s="79">
+        <v>21.99</v>
+      </c>
+      <c r="M160" s="79">
+        <v>13.64</v>
+      </c>
+      <c r="N160" s="79">
+        <v>16.07</v>
+      </c>
+      <c r="O160" s="79">
+        <v>9.31</v>
+      </c>
+      <c r="P160" s="79">
+        <v>13.49</v>
+      </c>
+      <c r="Q160" s="80">
+        <v>10.91</v>
+      </c>
+      <c r="R160" s="83">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="S160" s="83">
+        <v>6.92</v>
+      </c>
+      <c r="T160" s="83">
+        <v>12.43</v>
+      </c>
+      <c r="U160" s="83">
+        <v>5.27</v>
+      </c>
+      <c r="V160" s="83">
+        <v>5.41</v>
+      </c>
+      <c r="W160" s="83">
+        <v>7.72</v>
+      </c>
+      <c r="X160" s="83">
+        <v>2.06</v>
+      </c>
+      <c r="Y160" s="83">
+        <v>5.65</v>
+      </c>
+      <c r="Z160" s="83">
+        <v>8.01</v>
+      </c>
+      <c r="AA160" s="83">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AB160" s="84">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AC160" s="45"/>
+      <c r="AD160" s="45"/>
+      <c r="AE160" s="45"/>
+      <c r="AF160" s="45"/>
+      <c r="AG160" s="45"/>
+    </row>
+    <row r="161" spans="1:33" s="43" customFormat="1">
+      <c r="A161" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B161" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C161" s="79">
+        <v>23.41</v>
+      </c>
+      <c r="D161" s="79">
+        <v>24.55</v>
+      </c>
+      <c r="E161" s="79">
+        <v>24.2</v>
+      </c>
+      <c r="F161" s="79">
+        <v>21.12</v>
+      </c>
+      <c r="G161" s="79">
+        <v>15.88</v>
+      </c>
+      <c r="H161" s="79">
+        <v>19.38</v>
+      </c>
+      <c r="I161" s="79">
+        <v>16.62</v>
+      </c>
+      <c r="J161" s="79">
+        <v>13.9</v>
+      </c>
+      <c r="K161" s="79">
+        <v>17.62</v>
+      </c>
+      <c r="L161" s="79">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="M161" s="79">
+        <v>15.98</v>
+      </c>
+      <c r="N161" s="79">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="O161" s="79">
+        <v>11.92</v>
+      </c>
+      <c r="P161" s="79">
+        <v>14.58</v>
+      </c>
+      <c r="Q161" s="80">
+        <v>8.57</v>
+      </c>
+      <c r="R161" s="83">
+        <v>11.97</v>
+      </c>
+      <c r="S161" s="83">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="T161" s="83">
+        <v>10.85</v>
+      </c>
+      <c r="U161" s="83">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="V161" s="83">
+        <v>8.73</v>
+      </c>
+      <c r="W161" s="83">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="X161" s="83">
+        <v>12.45</v>
+      </c>
+      <c r="Y161" s="83">
+        <v>9.5</v>
+      </c>
+      <c r="Z161" s="83">
+        <v>13.86</v>
+      </c>
+      <c r="AA161" s="83">
+        <v>12.83</v>
+      </c>
+      <c r="AB161" s="84">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AC161" s="45"/>
+      <c r="AD161" s="45"/>
+      <c r="AE161" s="45"/>
+      <c r="AF161" s="45"/>
+      <c r="AG161" s="45"/>
+    </row>
+    <row r="162" spans="1:33" s="43" customFormat="1">
+      <c r="A162" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B162" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" s="79">
+        <v>15.16</v>
+      </c>
+      <c r="D162" s="79">
+        <v>13.16</v>
+      </c>
+      <c r="E162" s="79">
+        <v>11.41</v>
+      </c>
+      <c r="F162" s="79">
+        <v>11.68</v>
+      </c>
+      <c r="G162" s="79">
+        <v>13.55</v>
+      </c>
+      <c r="H162" s="79">
+        <v>12.2</v>
+      </c>
+      <c r="I162" s="79">
+        <v>10.77</v>
+      </c>
+      <c r="J162" s="79">
+        <v>11.25</v>
+      </c>
+      <c r="K162" s="79">
+        <v>16.53</v>
+      </c>
+      <c r="L162" s="79">
+        <v>15.15</v>
+      </c>
+      <c r="M162" s="79">
+        <v>11.53</v>
+      </c>
+      <c r="N162" s="79">
+        <v>12.62</v>
+      </c>
+      <c r="O162" s="79">
+        <v>14.71</v>
+      </c>
+      <c r="P162" s="79">
+        <v>11.6</v>
+      </c>
+      <c r="Q162" s="80">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="R162" s="83">
+        <v>9.73</v>
+      </c>
+      <c r="S162" s="83">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="T162" s="83">
+        <v>9.85</v>
+      </c>
+      <c r="U162" s="83">
+        <v>8.07</v>
+      </c>
+      <c r="V162" s="83">
+        <v>8.1</v>
+      </c>
+      <c r="W162" s="83">
+        <v>7.68</v>
+      </c>
+      <c r="X162" s="83">
+        <v>6.48</v>
+      </c>
+      <c r="Y162" s="83">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="Z162" s="83">
+        <v>9.64</v>
+      </c>
+      <c r="AA162" s="83">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AB162" s="84">
+        <v>6.48</v>
+      </c>
+      <c r="AC162" s="45"/>
+      <c r="AD162" s="45"/>
+      <c r="AE162" s="45"/>
+      <c r="AF162" s="45"/>
+      <c r="AG162" s="45"/>
+    </row>
+    <row r="163" spans="1:33" s="43" customFormat="1">
+      <c r="A163" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B163" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" s="79">
+        <v>19.72</v>
+      </c>
+      <c r="D163" s="79">
+        <v>25.42</v>
+      </c>
+      <c r="E163" s="79">
+        <v>15.81</v>
+      </c>
+      <c r="F163" s="79">
+        <v>17.2</v>
+      </c>
+      <c r="G163" s="79">
+        <v>15.52</v>
+      </c>
+      <c r="H163" s="79">
+        <v>12.72</v>
+      </c>
+      <c r="I163" s="79">
+        <v>16.34</v>
+      </c>
+      <c r="J163" s="79">
+        <v>19.61</v>
+      </c>
+      <c r="K163" s="79">
+        <v>27.17</v>
+      </c>
+      <c r="L163" s="79">
+        <v>23.08</v>
+      </c>
+      <c r="M163" s="79">
+        <v>18.37</v>
+      </c>
+      <c r="N163" s="79">
+        <v>17.22</v>
+      </c>
+      <c r="O163" s="79">
+        <v>14.9</v>
+      </c>
+      <c r="P163" s="79">
+        <v>9.25</v>
+      </c>
+      <c r="Q163" s="80">
+        <v>10.46</v>
+      </c>
+      <c r="R163" s="83">
+        <v>6.99</v>
+      </c>
+      <c r="S163" s="83">
+        <v>9.75</v>
+      </c>
+      <c r="T163" s="83">
+        <v>6.81</v>
+      </c>
+      <c r="U163" s="83">
+        <v>15.02</v>
+      </c>
+      <c r="V163" s="83">
+        <v>11.46</v>
+      </c>
+      <c r="W163" s="83">
+        <v>7.19</v>
+      </c>
+      <c r="X163" s="83">
+        <v>8.76</v>
+      </c>
+      <c r="Y163" s="83">
+        <v>6.52</v>
+      </c>
+      <c r="Z163" s="83">
+        <v>10.25</v>
+      </c>
+      <c r="AA163" s="83">
+        <v>5.81</v>
+      </c>
+      <c r="AB163" s="84">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="AC163" s="45"/>
+      <c r="AD163" s="45"/>
+      <c r="AE163" s="45"/>
+      <c r="AF163" s="45"/>
+      <c r="AG163" s="45"/>
+    </row>
+    <row r="164" spans="1:33" s="43" customFormat="1">
+      <c r="A164" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B164" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C164" s="79">
+        <v>15.65</v>
+      </c>
+      <c r="D164" s="79">
+        <v>19.37</v>
+      </c>
+      <c r="E164" s="79">
+        <v>16.95</v>
+      </c>
+      <c r="F164" s="79">
+        <v>20.9</v>
+      </c>
+      <c r="G164" s="79">
+        <v>17.18</v>
+      </c>
+      <c r="H164" s="79">
+        <v>14.02</v>
+      </c>
+      <c r="I164" s="79">
+        <v>11.42</v>
+      </c>
+      <c r="J164" s="79">
+        <v>12.53</v>
+      </c>
+      <c r="K164" s="79">
+        <v>20.79</v>
+      </c>
+      <c r="L164" s="79">
+        <v>16.87</v>
+      </c>
+      <c r="M164" s="79">
+        <v>17.45</v>
+      </c>
+      <c r="N164" s="79">
+        <v>15.94</v>
+      </c>
+      <c r="O164" s="79">
+        <v>15.15</v>
+      </c>
+      <c r="P164" s="79">
+        <v>11.67</v>
+      </c>
+      <c r="Q164" s="80">
+        <v>11.08</v>
+      </c>
+      <c r="R164" s="83">
+        <v>8</v>
+      </c>
+      <c r="S164" s="83">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="T164" s="83">
+        <v>7.73</v>
+      </c>
+      <c r="U164" s="83">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="V164" s="83">
+        <v>7.18</v>
+      </c>
+      <c r="W164" s="83">
+        <v>7.21</v>
+      </c>
+      <c r="X164" s="83">
+        <v>3.72</v>
+      </c>
+      <c r="Y164" s="83">
+        <v>11.23</v>
+      </c>
+      <c r="Z164" s="83">
+        <v>10.43</v>
+      </c>
+      <c r="AA164" s="83">
+        <v>6.26</v>
+      </c>
+      <c r="AB164" s="84">
+        <v>6.86</v>
+      </c>
+      <c r="AC164" s="45"/>
+      <c r="AD164" s="45"/>
+      <c r="AE164" s="45"/>
+      <c r="AF164" s="45"/>
+      <c r="AG164" s="45"/>
+    </row>
+    <row r="165" spans="1:33" s="43" customFormat="1">
+      <c r="A165" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B165" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C165" s="79">
+        <v>18.82</v>
+      </c>
+      <c r="D165" s="79">
+        <v>15.28</v>
+      </c>
+      <c r="E165" s="79">
+        <v>16.48</v>
+      </c>
+      <c r="F165" s="79">
+        <v>13.08</v>
+      </c>
+      <c r="G165" s="79">
+        <v>13.51</v>
+      </c>
+      <c r="H165" s="79">
+        <v>12.13</v>
+      </c>
+      <c r="I165" s="79">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="J165" s="79">
+        <v>11.3</v>
+      </c>
+      <c r="K165" s="79">
+        <v>18.52</v>
+      </c>
+      <c r="L165" s="79">
+        <v>17.73</v>
+      </c>
+      <c r="M165" s="79">
+        <v>16.32</v>
+      </c>
+      <c r="N165" s="79">
+        <v>14.16</v>
+      </c>
+      <c r="O165" s="79">
+        <v>16.48</v>
+      </c>
+      <c r="P165" s="79">
+        <v>11.51</v>
+      </c>
+      <c r="Q165" s="80">
+        <v>8.43</v>
+      </c>
+      <c r="R165" s="83">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="S165" s="83">
+        <v>8</v>
+      </c>
+      <c r="T165" s="83">
+        <v>8.41</v>
+      </c>
+      <c r="U165" s="83">
+        <v>8.31</v>
+      </c>
+      <c r="V165" s="83">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="W165" s="83">
+        <v>4.95</v>
+      </c>
+      <c r="X165" s="83">
+        <v>3.01</v>
+      </c>
+      <c r="Y165" s="83">
+        <v>6.46</v>
+      </c>
+      <c r="Z165" s="83">
+        <v>7.69</v>
+      </c>
+      <c r="AA165" s="83">
+        <v>8.35</v>
+      </c>
+      <c r="AB165" s="84">
+        <v>6.06</v>
+      </c>
+      <c r="AC165" s="45"/>
+      <c r="AD165" s="45"/>
+      <c r="AE165" s="45"/>
+      <c r="AF165" s="45"/>
+      <c r="AG165" s="45"/>
+    </row>
+    <row r="166" spans="1:33" s="43" customFormat="1">
+      <c r="A166" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B166" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="D166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="E166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="F166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="G166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="H166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="I166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="J166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="K166" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="L166" s="79">
+        <v>12.72</v>
+      </c>
+      <c r="M166" s="79">
+        <v>8.43</v>
+      </c>
+      <c r="N166" s="79">
+        <v>14.69</v>
+      </c>
+      <c r="O166" s="79">
+        <v>13.2</v>
+      </c>
+      <c r="P166" s="79">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="Q166" s="80">
+        <v>11.28</v>
+      </c>
+      <c r="R166" s="83">
+        <v>8.64</v>
+      </c>
+      <c r="S166" s="83">
+        <v>7.44</v>
+      </c>
+      <c r="T166" s="83">
+        <v>6.71</v>
+      </c>
+      <c r="U166" s="83">
+        <v>7.64</v>
+      </c>
+      <c r="V166" s="83">
+        <v>9.42</v>
+      </c>
+      <c r="W166" s="83">
+        <v>6.99</v>
+      </c>
+      <c r="X166" s="83">
+        <v>6.01</v>
+      </c>
+      <c r="Y166" s="83">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="Z166" s="83">
+        <v>9.86</v>
+      </c>
+      <c r="AA166" s="83">
+        <v>9.66</v>
+      </c>
+      <c r="AB166" s="84">
+        <v>7.3</v>
+      </c>
+      <c r="AC166" s="45"/>
+      <c r="AD166" s="45"/>
+      <c r="AE166" s="45"/>
+      <c r="AF166" s="45"/>
+      <c r="AG166" s="45"/>
+    </row>
+    <row r="167" spans="1:33" s="43" customFormat="1">
+      <c r="A167" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B167" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" s="79">
+        <v>25.32</v>
+      </c>
+      <c r="D167" s="79">
+        <v>32.01</v>
+      </c>
+      <c r="E167" s="79">
+        <v>22.66</v>
+      </c>
+      <c r="F167" s="79">
+        <v>22.93</v>
+      </c>
+      <c r="G167" s="79">
+        <v>21.26</v>
+      </c>
+      <c r="H167" s="79">
+        <v>14</v>
+      </c>
+      <c r="I167" s="79">
+        <v>14.18</v>
+      </c>
+      <c r="J167" s="79">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="K167" s="79">
+        <v>23.83</v>
+      </c>
+      <c r="L167" s="79">
+        <v>24.19</v>
+      </c>
+      <c r="M167" s="79">
+        <v>9.74</v>
+      </c>
+      <c r="N167" s="79">
+        <v>13.37</v>
+      </c>
+      <c r="O167" s="79">
+        <v>13.44</v>
+      </c>
+      <c r="P167" s="79">
+        <v>15.39</v>
+      </c>
+      <c r="Q167" s="80">
+        <v>13.5</v>
+      </c>
+      <c r="R167" s="83">
+        <v>11.16</v>
+      </c>
+      <c r="S167" s="83">
+        <v>10.35</v>
+      </c>
+      <c r="T167" s="83">
+        <v>7.43</v>
+      </c>
+      <c r="U167" s="83">
+        <v>7.67</v>
+      </c>
+      <c r="V167" s="83">
+        <v>7.54</v>
+      </c>
+      <c r="W167" s="83">
+        <v>7.21</v>
+      </c>
+      <c r="X167" s="83">
+        <v>3.1</v>
+      </c>
+      <c r="Y167" s="83">
+        <v>6.9</v>
+      </c>
+      <c r="Z167" s="83">
+        <v>6.69</v>
+      </c>
+      <c r="AA167" s="83">
+        <v>7.58</v>
+      </c>
+      <c r="AB167" s="84">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AC167" s="45"/>
+      <c r="AD167" s="45"/>
+      <c r="AE167" s="45"/>
+      <c r="AF167" s="45"/>
+      <c r="AG167" s="45"/>
+    </row>
+    <row r="168" spans="1:33" s="43" customFormat="1">
+      <c r="A168" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B168" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168" s="79">
+        <v>25.41</v>
+      </c>
+      <c r="D168" s="79">
+        <v>21.17</v>
+      </c>
+      <c r="E168" s="79">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F168" s="79">
+        <v>10.52</v>
+      </c>
+      <c r="G168" s="79">
+        <v>13.66</v>
+      </c>
+      <c r="H168" s="79">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="I168" s="79">
+        <v>11.25</v>
+      </c>
+      <c r="J168" s="79">
+        <v>16.82</v>
+      </c>
+      <c r="K168" s="79">
+        <v>22.5</v>
+      </c>
+      <c r="L168" s="79">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="M168" s="79">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="N168" s="79">
+        <v>15.54</v>
+      </c>
+      <c r="O168" s="79">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="P168" s="79">
+        <v>13.99</v>
+      </c>
+      <c r="Q168" s="80">
+        <v>14</v>
+      </c>
+      <c r="R168" s="83">
+        <v>9.48</v>
+      </c>
+      <c r="S168" s="83">
+        <v>10.11</v>
+      </c>
+      <c r="T168" s="83">
+        <v>16.39</v>
+      </c>
+      <c r="U168" s="83">
+        <v>12.85</v>
+      </c>
+      <c r="V168" s="83">
+        <v>15.69</v>
+      </c>
+      <c r="W168" s="83">
+        <v>7.55</v>
+      </c>
+      <c r="X168" s="83">
+        <v>4.59</v>
+      </c>
+      <c r="Y168" s="83">
+        <v>13.64</v>
+      </c>
+      <c r="Z168" s="83">
+        <v>10.34</v>
+      </c>
+      <c r="AA168" s="83">
+        <v>10.08</v>
+      </c>
+      <c r="AB168" s="84">
+        <v>7.03</v>
+      </c>
+      <c r="AC168" s="45"/>
+      <c r="AD168" s="45"/>
+      <c r="AE168" s="45"/>
+      <c r="AF168" s="45"/>
+      <c r="AG168" s="45"/>
+    </row>
+    <row r="169" spans="1:33" s="43" customFormat="1">
+      <c r="A169" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B169" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C169" s="79">
+        <v>19.63</v>
+      </c>
+      <c r="D169" s="79">
+        <v>28.96</v>
+      </c>
+      <c r="E169" s="79">
+        <v>23.02</v>
+      </c>
+      <c r="F169" s="79">
+        <v>22.91</v>
+      </c>
+      <c r="G169" s="79">
+        <v>21.13</v>
+      </c>
+      <c r="H169" s="79">
+        <v>23.06</v>
+      </c>
+      <c r="I169" s="79">
+        <v>27.1</v>
+      </c>
+      <c r="J169" s="79">
+        <v>26.33</v>
+      </c>
+      <c r="K169" s="79">
+        <v>26.7</v>
+      </c>
+      <c r="L169" s="79">
+        <v>27.59</v>
+      </c>
+      <c r="M169" s="79">
+        <v>20.5</v>
+      </c>
+      <c r="N169" s="79">
+        <v>24.68</v>
+      </c>
+      <c r="O169" s="79">
+        <v>22.19</v>
+      </c>
+      <c r="P169" s="79">
+        <v>15.73</v>
+      </c>
+      <c r="Q169" s="80">
+        <v>11.85</v>
+      </c>
+      <c r="R169" s="83">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="S169" s="83">
+        <v>6.88</v>
+      </c>
+      <c r="T169" s="83">
+        <v>9.07</v>
+      </c>
+      <c r="U169" s="83">
+        <v>8.65</v>
+      </c>
+      <c r="V169" s="83">
+        <v>12.01</v>
+      </c>
+      <c r="W169" s="83">
+        <v>10.37</v>
+      </c>
+      <c r="X169" s="83">
+        <v>5.4</v>
+      </c>
+      <c r="Y169" s="83">
+        <v>6.45</v>
+      </c>
+      <c r="Z169" s="83">
+        <v>8.74</v>
+      </c>
+      <c r="AA169" s="83">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AB169" s="84">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="AC169" s="45"/>
+      <c r="AD169" s="45"/>
+      <c r="AE169" s="45"/>
+      <c r="AF169" s="45"/>
+      <c r="AG169" s="45"/>
+    </row>
+    <row r="170" spans="1:33" s="43" customFormat="1">
+      <c r="A170" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B170" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C170" s="79">
+        <v>21.03</v>
+      </c>
+      <c r="D170" s="79">
+        <v>27.2</v>
+      </c>
+      <c r="E170" s="79">
+        <v>24.29</v>
+      </c>
+      <c r="F170" s="79">
+        <v>21.46</v>
+      </c>
+      <c r="G170" s="79">
+        <v>22</v>
+      </c>
+      <c r="H170" s="79">
+        <v>26.68</v>
+      </c>
+      <c r="I170" s="79">
+        <v>21.05</v>
+      </c>
+      <c r="J170" s="79">
+        <v>22.75</v>
+      </c>
+      <c r="K170" s="79">
+        <v>29.4</v>
+      </c>
+      <c r="L170" s="79">
+        <v>23.59</v>
+      </c>
+      <c r="M170" s="79">
+        <v>15.45</v>
+      </c>
+      <c r="N170" s="79">
+        <v>16.25</v>
+      </c>
+      <c r="O170" s="79">
+        <v>15.31</v>
+      </c>
+      <c r="P170" s="79">
+        <v>12.01</v>
+      </c>
+      <c r="Q170" s="80">
+        <v>9.56</v>
+      </c>
+      <c r="R170" s="83">
+        <v>13.47</v>
+      </c>
+      <c r="S170" s="83">
+        <v>10.78</v>
+      </c>
+      <c r="T170" s="83">
+        <v>9.77</v>
+      </c>
+      <c r="U170" s="83">
+        <v>10.72</v>
+      </c>
+      <c r="V170" s="83">
+        <v>7.6</v>
+      </c>
+      <c r="W170" s="83">
+        <v>7.1</v>
+      </c>
+      <c r="X170" s="83">
+        <v>6.62</v>
+      </c>
+      <c r="Y170" s="83">
+        <v>7.35</v>
+      </c>
+      <c r="Z170" s="83">
+        <v>10.38</v>
+      </c>
+      <c r="AA170" s="83">
+        <v>7.62</v>
+      </c>
+      <c r="AB170" s="84">
+        <v>6</v>
+      </c>
+      <c r="AC170" s="45"/>
+      <c r="AD170" s="45"/>
+      <c r="AE170" s="45"/>
+      <c r="AF170" s="45"/>
+      <c r="AG170" s="45"/>
+    </row>
+    <row r="171" spans="1:33" s="43" customFormat="1">
+      <c r="A171" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B171" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" s="79">
+        <v>25.27</v>
+      </c>
+      <c r="D171" s="79">
+        <v>28.42</v>
+      </c>
+      <c r="E171" s="79">
+        <v>24.2</v>
+      </c>
+      <c r="F171" s="79">
+        <v>15.73</v>
+      </c>
+      <c r="G171" s="79">
+        <v>18.37</v>
+      </c>
+      <c r="H171" s="79">
+        <v>12.12</v>
+      </c>
+      <c r="I171" s="79">
+        <v>11.7</v>
+      </c>
+      <c r="J171" s="79">
+        <v>8.86</v>
+      </c>
+      <c r="K171" s="79">
+        <v>23.29</v>
+      </c>
+      <c r="L171" s="79">
+        <v>17.12</v>
+      </c>
+      <c r="M171" s="79">
+        <v>14</v>
+      </c>
+      <c r="N171" s="79">
+        <v>14.2</v>
+      </c>
+      <c r="O171" s="79">
+        <v>9.42</v>
+      </c>
+      <c r="P171" s="79">
+        <v>12.84</v>
+      </c>
+      <c r="Q171" s="80">
+        <v>11.43</v>
+      </c>
+      <c r="R171" s="83">
+        <v>8.73</v>
+      </c>
+      <c r="S171" s="83">
+        <v>11.37</v>
+      </c>
+      <c r="T171" s="83">
+        <v>6.95</v>
+      </c>
+      <c r="U171" s="83">
+        <v>5.49</v>
+      </c>
+      <c r="V171" s="83">
+        <v>6.72</v>
+      </c>
+      <c r="W171" s="83">
+        <v>5.86</v>
+      </c>
+      <c r="X171" s="83">
+        <v>7.28</v>
+      </c>
+      <c r="Y171" s="83">
+        <v>7.2</v>
+      </c>
+      <c r="Z171" s="83">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AA171" s="83">
+        <v>8.33</v>
+      </c>
+      <c r="AB171" s="84">
+        <v>3.67</v>
+      </c>
+      <c r="AC171" s="45"/>
+      <c r="AD171" s="45"/>
+      <c r="AE171" s="45"/>
+      <c r="AF171" s="45"/>
+      <c r="AG171" s="45"/>
+    </row>
+    <row r="172" spans="1:33" s="43" customFormat="1">
+      <c r="A172" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B172" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C172" s="79">
+        <v>17.22</v>
+      </c>
+      <c r="D172" s="79">
+        <v>17.13</v>
+      </c>
+      <c r="E172" s="79">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="F172" s="79">
+        <v>12.05</v>
+      </c>
+      <c r="G172" s="79">
+        <v>13.81</v>
+      </c>
+      <c r="H172" s="79">
+        <v>14.92</v>
+      </c>
+      <c r="I172" s="79">
+        <v>12.8</v>
+      </c>
+      <c r="J172" s="79">
+        <v>15.47</v>
+      </c>
+      <c r="K172" s="79">
+        <v>22.85</v>
+      </c>
+      <c r="L172" s="79">
+        <v>15.2</v>
+      </c>
+      <c r="M172" s="79">
+        <v>13.65</v>
+      </c>
+      <c r="N172" s="79">
+        <v>15.18</v>
+      </c>
+      <c r="O172" s="79">
+        <v>13.68</v>
+      </c>
+      <c r="P172" s="79">
+        <v>8.58</v>
+      </c>
+      <c r="Q172" s="80">
+        <v>10.96</v>
+      </c>
+      <c r="R172" s="83">
+        <v>7.66</v>
+      </c>
+      <c r="S172" s="83">
+        <v>11.34</v>
+      </c>
+      <c r="T172" s="83">
+        <v>10.7</v>
+      </c>
+      <c r="U172" s="83">
+        <v>15.42</v>
+      </c>
+      <c r="V172" s="83">
+        <v>11.26</v>
+      </c>
+      <c r="W172" s="83">
+        <v>10.34</v>
+      </c>
+      <c r="X172" s="83">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="Y172" s="83">
+        <v>11.54</v>
+      </c>
+      <c r="Z172" s="83">
+        <v>12.88</v>
+      </c>
+      <c r="AA172" s="83">
+        <v>3.62</v>
+      </c>
+      <c r="AB172" s="84">
+        <v>7.17</v>
+      </c>
+      <c r="AC172" s="45"/>
+      <c r="AD172" s="45"/>
+      <c r="AE172" s="45"/>
+      <c r="AF172" s="45"/>
+      <c r="AG172" s="45"/>
+    </row>
+    <row r="173" spans="1:33" s="43" customFormat="1">
+      <c r="A173" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B173" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" s="79">
+        <v>20.28</v>
+      </c>
+      <c r="D173" s="79">
+        <v>20.18</v>
+      </c>
+      <c r="E173" s="79">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="F173" s="79">
+        <v>13.22</v>
+      </c>
+      <c r="G173" s="79">
+        <v>13.09</v>
+      </c>
+      <c r="H173" s="79">
+        <v>11.04</v>
+      </c>
+      <c r="I173" s="79">
+        <v>10.53</v>
+      </c>
+      <c r="J173" s="79">
+        <v>14.3</v>
+      </c>
+      <c r="K173" s="79">
+        <v>19.28</v>
+      </c>
+      <c r="L173" s="79">
+        <v>18.28</v>
+      </c>
+      <c r="M173" s="79">
+        <v>17.91</v>
+      </c>
+      <c r="N173" s="79">
+        <v>15.49</v>
+      </c>
+      <c r="O173" s="79">
+        <v>16.05</v>
+      </c>
+      <c r="P173" s="79">
+        <v>14.71</v>
+      </c>
+      <c r="Q173" s="80">
+        <v>11.56</v>
+      </c>
+      <c r="R173" s="83">
+        <v>12.57</v>
+      </c>
+      <c r="S173" s="83">
+        <v>12.36</v>
+      </c>
+      <c r="T173" s="83">
+        <v>11.35</v>
+      </c>
+      <c r="U173" s="83">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="V173" s="83">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="W173" s="83">
+        <v>6.68</v>
+      </c>
+      <c r="X173" s="83">
+        <v>6.57</v>
+      </c>
+      <c r="Y173" s="83">
+        <v>7.19</v>
+      </c>
+      <c r="Z173" s="83">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="AA173" s="83">
+        <v>8.11</v>
+      </c>
+      <c r="AB173" s="84">
+        <v>7.15</v>
+      </c>
+      <c r="AC173" s="45"/>
+      <c r="AD173" s="45"/>
+      <c r="AE173" s="45"/>
+      <c r="AF173" s="45"/>
+      <c r="AG173" s="45"/>
+    </row>
+    <row r="174" spans="1:33" s="43" customFormat="1">
+      <c r="A174" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B174" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="D174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="E174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="F174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="G174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="H174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="I174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="J174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="K174" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="L174" s="79">
+        <v>17.23</v>
+      </c>
+      <c r="M174" s="79">
+        <v>9.6</v>
+      </c>
+      <c r="N174" s="79">
+        <v>12.38</v>
+      </c>
+      <c r="O174" s="79">
+        <v>12.88</v>
+      </c>
+      <c r="P174" s="79">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="Q174" s="80">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="R174" s="83">
+        <v>10.97</v>
+      </c>
+      <c r="S174" s="83">
+        <v>4.57</v>
+      </c>
+      <c r="T174" s="83">
+        <v>10.32</v>
+      </c>
+      <c r="U174" s="83">
+        <v>12.65</v>
+      </c>
+      <c r="V174" s="83">
+        <v>1.9</v>
+      </c>
+      <c r="W174" s="83">
+        <v>9.25</v>
+      </c>
+      <c r="X174" s="83">
+        <v>1.84</v>
+      </c>
+      <c r="Y174" s="83">
+        <v>6.11</v>
+      </c>
+      <c r="Z174" s="83">
+        <v>7.79</v>
+      </c>
+      <c r="AA174" s="83">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AB174" s="84">
+        <v>4.34</v>
+      </c>
+      <c r="AC174" s="45"/>
+      <c r="AD174" s="45"/>
+      <c r="AE174" s="45"/>
+      <c r="AF174" s="45"/>
+      <c r="AG174" s="45"/>
+    </row>
+    <row r="175" spans="1:33" s="43" customFormat="1">
+      <c r="A175" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B175" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C175" s="79">
+        <v>22.85</v>
+      </c>
+      <c r="D175" s="79">
+        <v>23.54</v>
+      </c>
+      <c r="E175" s="79">
+        <v>24.24</v>
+      </c>
+      <c r="F175" s="79">
+        <v>20.58</v>
+      </c>
+      <c r="G175" s="79">
+        <v>15.65</v>
+      </c>
+      <c r="H175" s="79">
+        <v>22.29</v>
+      </c>
+      <c r="I175" s="79">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="J175" s="79">
+        <v>18.96</v>
+      </c>
+      <c r="K175" s="79">
+        <v>23.25</v>
+      </c>
+      <c r="L175" s="79">
+        <v>26.83</v>
+      </c>
+      <c r="M175" s="79">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="N175" s="79">
+        <v>22.33</v>
+      </c>
+      <c r="O175" s="79">
+        <v>20.88</v>
+      </c>
+      <c r="P175" s="79">
+        <v>16.14</v>
+      </c>
+      <c r="Q175" s="80">
+        <v>13.36</v>
+      </c>
+      <c r="R175" s="83">
+        <v>6.92</v>
+      </c>
+      <c r="S175" s="83">
+        <v>13.24</v>
+      </c>
+      <c r="T175" s="83">
+        <v>11.59</v>
+      </c>
+      <c r="U175" s="83">
+        <v>9.35</v>
+      </c>
+      <c r="V175" s="83">
+        <v>10.27</v>
+      </c>
+      <c r="W175" s="83">
+        <v>8.68</v>
+      </c>
+      <c r="X175" s="83">
+        <v>8.57</v>
+      </c>
+      <c r="Y175" s="83">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="Z175" s="83">
+        <v>8.69</v>
+      </c>
+      <c r="AA175" s="83">
+        <v>6.15</v>
+      </c>
+      <c r="AB175" s="84">
+        <v>6.85</v>
+      </c>
+      <c r="AC175" s="45"/>
+      <c r="AD175" s="45"/>
+      <c r="AE175" s="45"/>
+      <c r="AF175" s="45"/>
+      <c r="AG175" s="45"/>
+    </row>
+    <row r="176" spans="1:33" s="43" customFormat="1" ht="12.75">
+      <c r="A176" s="42"/>
+      <c r="B176" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="O5" s="9" t="s">
-[...419 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="C176" s="64"/>
+      <c r="D176" s="64"/>
+      <c r="E176" s="64"/>
+      <c r="F176" s="64"/>
+      <c r="G176" s="64"/>
+      <c r="H176" s="64"/>
+      <c r="I176" s="64"/>
+      <c r="J176" s="64"/>
+      <c r="K176" s="64"/>
+      <c r="L176" s="64"/>
+      <c r="M176" s="64"/>
+      <c r="N176" s="64"/>
+      <c r="O176" s="64"/>
+      <c r="P176" s="64"/>
+      <c r="Q176" s="64"/>
+      <c r="R176" s="64"/>
+      <c r="S176" s="64"/>
+      <c r="T176" s="64"/>
+      <c r="U176" s="64"/>
+      <c r="V176" s="64"/>
+      <c r="W176" s="64"/>
+      <c r="X176" s="64"/>
+      <c r="Y176" s="64"/>
+      <c r="Z176" s="64"/>
+      <c r="AA176" s="64"/>
+      <c r="AB176" s="64"/>
+      <c r="AC176" s="45"/>
+      <c r="AD176" s="45"/>
+      <c r="AE176" s="45"/>
+      <c r="AF176" s="45"/>
+      <c r="AG176" s="45"/>
+    </row>
+    <row r="177" spans="1:33" s="43" customFormat="1">
+      <c r="A177" s="42"/>
+      <c r="B177" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="C177" s="79">
+        <v>14.35</v>
+      </c>
+      <c r="D177" s="79">
+        <v>15.14</v>
+      </c>
+      <c r="E177" s="79">
+        <v>13.11</v>
+      </c>
+      <c r="F177" s="79">
+        <v>12.29</v>
+      </c>
+      <c r="G177" s="79">
+        <v>10.84</v>
+      </c>
+      <c r="H177" s="79">
+        <v>11.57</v>
+      </c>
+      <c r="I177" s="79">
+        <v>9.92</v>
+      </c>
+      <c r="J177" s="79">
+        <v>11.3</v>
+      </c>
+      <c r="K177" s="79">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="L177" s="79">
+        <v>15.51</v>
+      </c>
+      <c r="M177" s="79">
+        <v>12.12</v>
+      </c>
+      <c r="N177" s="79">
+        <v>12.73</v>
+      </c>
+      <c r="O177" s="79">
+        <v>11.86</v>
+      </c>
+      <c r="P177" s="79">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="Q177" s="80">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="R177" s="85">
+        <v>7.91</v>
+      </c>
+      <c r="S177" s="85">
+        <v>8.02</v>
+      </c>
+      <c r="T177" s="85">
+        <v>7.3</v>
+      </c>
+      <c r="U177" s="85">
+        <v>6.99</v>
+      </c>
+      <c r="V177" s="85">
+        <v>6.79</v>
+      </c>
+      <c r="W177" s="85">
+        <v>5.99</v>
+      </c>
+      <c r="X177" s="85">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="Y177" s="85">
+        <v>6.15</v>
+      </c>
+      <c r="Z177" s="85">
+        <v>7.07</v>
+      </c>
+      <c r="AA177" s="85">
+        <v>6.86</v>
+      </c>
+      <c r="AB177" s="86">
+        <v>6.07</v>
+      </c>
+      <c r="AC177" s="45"/>
+      <c r="AD177" s="45"/>
+      <c r="AE177" s="45"/>
+      <c r="AF177" s="45"/>
+      <c r="AG177" s="45"/>
+    </row>
+    <row r="178" spans="1:33" s="43" customFormat="1">
+      <c r="A178" s="55" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="46">
+      <c r="B178" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K178" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L178" s="57">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="M178" s="57">
+        <v>15.26</v>
+      </c>
+      <c r="N178" s="57">
+        <v>15.19</v>
+      </c>
+      <c r="O178" s="57">
+        <v>15.57</v>
+      </c>
+      <c r="P178" s="57">
+        <v>12.53</v>
+      </c>
+      <c r="Q178" s="58">
+        <v>8.18</v>
+      </c>
+      <c r="R178" s="85">
+        <v>7.33</v>
+      </c>
+      <c r="S178" s="85">
+        <v>10.07</v>
+      </c>
+      <c r="T178" s="85">
+        <v>7.06</v>
+      </c>
+      <c r="U178" s="85">
+        <v>7.27</v>
+      </c>
+      <c r="V178" s="85">
+        <v>7.65</v>
+      </c>
+      <c r="W178" s="85">
+        <v>6.84</v>
+      </c>
+      <c r="X178" s="85">
+        <v>4.72</v>
+      </c>
+      <c r="Y178" s="85">
+        <v>4.21</v>
+      </c>
+      <c r="Z178" s="85">
+        <v>6.65</v>
+      </c>
+      <c r="AA178" s="85">
+        <v>5.67</v>
+      </c>
+      <c r="AB178" s="86">
+        <v>4.46</v>
+      </c>
+      <c r="AC178" s="45"/>
+      <c r="AD178" s="45"/>
+      <c r="AE178" s="45"/>
+      <c r="AF178" s="45"/>
+      <c r="AG178" s="45"/>
+    </row>
+    <row r="179" spans="1:33" s="43" customFormat="1">
+      <c r="A179" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B179" s="93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C179" s="79">
+        <v>14.39</v>
+      </c>
+      <c r="D179" s="79">
+        <v>14.79</v>
+      </c>
+      <c r="E179" s="79">
+        <v>11.47</v>
+      </c>
+      <c r="F179" s="79">
+        <v>10.44</v>
+      </c>
+      <c r="G179" s="79">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="H179" s="79">
+        <v>11.98</v>
+      </c>
+      <c r="I179" s="79">
+        <v>11.19</v>
+      </c>
+      <c r="J179" s="79">
+        <v>10.36</v>
+      </c>
+      <c r="K179" s="79">
+        <v>14.83</v>
+      </c>
+      <c r="L179" s="79">
+        <v>14.86</v>
+      </c>
+      <c r="M179" s="79">
+        <v>8.49</v>
+      </c>
+      <c r="N179" s="79">
+        <v>11.95</v>
+      </c>
+      <c r="O179" s="79">
+        <v>8.35</v>
+      </c>
+      <c r="P179" s="79">
+        <v>6.41</v>
+      </c>
+      <c r="Q179" s="80">
+        <v>8.31</v>
+      </c>
+      <c r="R179" s="85">
+        <v>6.75</v>
+      </c>
+      <c r="S179" s="85">
+        <v>7.79</v>
+      </c>
+      <c r="T179" s="85">
+        <v>6.41</v>
+      </c>
+      <c r="U179" s="85">
+        <v>5.04</v>
+      </c>
+      <c r="V179" s="85">
+        <v>8.44</v>
+      </c>
+      <c r="W179" s="85">
+        <v>5.42</v>
+      </c>
+      <c r="X179" s="85">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="Y179" s="85">
+        <v>1.24</v>
+      </c>
+      <c r="Z179" s="85">
+        <v>4</v>
+      </c>
+      <c r="AA179" s="85">
+        <v>3.4</v>
+      </c>
+      <c r="AB179" s="86">
+        <v>4.87</v>
+      </c>
+      <c r="AC179" s="45"/>
+      <c r="AD179" s="45"/>
+      <c r="AE179" s="45"/>
+      <c r="AF179" s="45"/>
+      <c r="AG179" s="45"/>
+    </row>
+    <row r="180" spans="1:33" s="43" customFormat="1">
+      <c r="A180" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B180" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C180" s="79">
+        <v>24.23</v>
+      </c>
+      <c r="D180" s="79">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="E180" s="79">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="F180" s="79">
+        <v>20.05</v>
+      </c>
+      <c r="G180" s="79">
+        <v>14.99</v>
+      </c>
+      <c r="H180" s="79">
+        <v>7.03</v>
+      </c>
+      <c r="I180" s="79">
+        <v>11.83</v>
+      </c>
+      <c r="J180" s="79">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="K180" s="79">
+        <v>18.809999999999999</v>
+      </c>
+      <c r="L180" s="79">
+        <v>14.69</v>
+      </c>
+      <c r="M180" s="79">
+        <v>10.85</v>
+      </c>
+      <c r="N180" s="79">
+        <v>10.46</v>
+      </c>
+      <c r="O180" s="79">
+        <v>11.16</v>
+      </c>
+      <c r="P180" s="79">
+        <v>8.25</v>
+      </c>
+      <c r="Q180" s="80">
+        <v>7.31</v>
+      </c>
+      <c r="R180" s="85">
+        <v>6.27</v>
+      </c>
+      <c r="S180" s="85">
+        <v>8.44</v>
+      </c>
+      <c r="T180" s="85">
+        <v>10.32</v>
+      </c>
+      <c r="U180" s="85">
+        <v>8.82</v>
+      </c>
+      <c r="V180" s="85">
+        <v>9.4</v>
+      </c>
+      <c r="W180" s="85">
+        <v>7.38</v>
+      </c>
+      <c r="X180" s="85">
+        <v>8.39</v>
+      </c>
+      <c r="Y180" s="85">
+        <v>9.07</v>
+      </c>
+      <c r="Z180" s="85">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="AA180" s="85">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="AB180" s="86">
+        <v>4.28</v>
+      </c>
+      <c r="AC180" s="45"/>
+      <c r="AD180" s="45"/>
+      <c r="AE180" s="45"/>
+      <c r="AF180" s="45"/>
+      <c r="AG180" s="45"/>
+    </row>
+    <row r="181" spans="1:33" s="43" customFormat="1">
+      <c r="A181" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B181" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" s="79">
+        <v>10.74</v>
+      </c>
+      <c r="D181" s="79">
+        <v>7.71</v>
+      </c>
+      <c r="E181" s="79">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F181" s="79">
+        <v>12.53</v>
+      </c>
+      <c r="G181" s="79">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="H181" s="79">
+        <v>10.56</v>
+      </c>
+      <c r="I181" s="79">
+        <v>7.46</v>
+      </c>
+      <c r="J181" s="79">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="K181" s="79">
+        <v>10.5</v>
+      </c>
+      <c r="L181" s="79">
+        <v>11.01</v>
+      </c>
+      <c r="M181" s="79">
+        <v>9.73</v>
+      </c>
+      <c r="N181" s="79">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="O181" s="79">
+        <v>8.59</v>
+      </c>
+      <c r="P181" s="79">
+        <v>8.02</v>
+      </c>
+      <c r="Q181" s="80">
+        <v>7.89</v>
+      </c>
+      <c r="R181" s="85">
+        <v>6.92</v>
+      </c>
+      <c r="S181" s="85">
+        <v>6.96</v>
+      </c>
+      <c r="T181" s="85">
+        <v>6.85</v>
+      </c>
+      <c r="U181" s="85">
+        <v>5.64</v>
+      </c>
+      <c r="V181" s="85">
+        <v>5.42</v>
+      </c>
+      <c r="W181" s="85">
+        <v>6.05</v>
+      </c>
+      <c r="X181" s="85">
+        <v>5.54</v>
+      </c>
+      <c r="Y181" s="85">
+        <v>7.62</v>
+      </c>
+      <c r="Z181" s="85">
+        <v>7.26</v>
+      </c>
+      <c r="AA181" s="85">
+        <v>6.96</v>
+      </c>
+      <c r="AB181" s="86">
+        <v>6.07</v>
+      </c>
+      <c r="AC181" s="45"/>
+      <c r="AD181" s="45"/>
+      <c r="AE181" s="45"/>
+      <c r="AF181" s="45"/>
+      <c r="AG181" s="45"/>
+    </row>
+    <row r="182" spans="1:33" s="43" customFormat="1">
+      <c r="A182" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B182" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C182" s="79">
+        <v>15.46</v>
+      </c>
+      <c r="D182" s="79">
+        <v>14.22</v>
+      </c>
+      <c r="E182" s="79">
+        <v>14.47</v>
+      </c>
+      <c r="F182" s="79">
+        <v>13.28</v>
+      </c>
+      <c r="G182" s="79">
+        <v>6.84</v>
+      </c>
+      <c r="H182" s="79">
+        <v>10.88</v>
+      </c>
+      <c r="I182" s="79">
+        <v>8.06</v>
+      </c>
+      <c r="J182" s="79">
+        <v>9.59</v>
+      </c>
+      <c r="K182" s="79">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="L182" s="79">
+        <v>20.53</v>
+      </c>
+      <c r="M182" s="79">
+        <v>13.43</v>
+      </c>
+      <c r="N182" s="79">
+        <v>18.89</v>
+      </c>
+      <c r="O182" s="79">
+        <v>16.12</v>
+      </c>
+      <c r="P182" s="79">
+        <v>9.74</v>
+      </c>
+      <c r="Q182" s="80">
+        <v>9.9</v>
+      </c>
+      <c r="R182" s="85">
+        <v>10.72</v>
+      </c>
+      <c r="S182" s="85">
+        <v>9.02</v>
+      </c>
+      <c r="T182" s="85">
+        <v>6.28</v>
+      </c>
+      <c r="U182" s="85">
+        <v>8.14</v>
+      </c>
+      <c r="V182" s="85">
+        <v>7.98</v>
+      </c>
+      <c r="W182" s="85">
+        <v>10.57</v>
+      </c>
+      <c r="X182" s="85">
+        <v>7.32</v>
+      </c>
+      <c r="Y182" s="85">
+        <v>6.23</v>
+      </c>
+      <c r="Z182" s="85">
+        <v>7.49</v>
+      </c>
+      <c r="AA182" s="85">
+        <v>6.42</v>
+      </c>
+      <c r="AB182" s="86">
+        <v>7.53</v>
+      </c>
+      <c r="AC182" s="45"/>
+      <c r="AD182" s="45"/>
+      <c r="AE182" s="45"/>
+      <c r="AF182" s="45"/>
+      <c r="AG182" s="45"/>
+    </row>
+    <row r="183" spans="1:33" s="43" customFormat="1">
+      <c r="A183" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B183" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C183" s="79">
+        <v>12.35</v>
+      </c>
+      <c r="D183" s="79">
+        <v>14.76</v>
+      </c>
+      <c r="E183" s="79">
+        <v>15.84</v>
+      </c>
+      <c r="F183" s="79">
+        <v>13.08</v>
+      </c>
+      <c r="G183" s="79">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="H183" s="79">
+        <v>13.73</v>
+      </c>
+      <c r="I183" s="79">
+        <v>10.9</v>
+      </c>
+      <c r="J183" s="79">
+        <v>10.37</v>
+      </c>
+      <c r="K183" s="79">
+        <v>18.22</v>
+      </c>
+      <c r="L183" s="79">
+        <v>15.17</v>
+      </c>
+      <c r="M183" s="79">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="N183" s="79">
+        <v>10.86</v>
+      </c>
+      <c r="O183" s="79">
+        <v>9.6</v>
+      </c>
+      <c r="P183" s="79">
+        <v>5.43</v>
+      </c>
+      <c r="Q183" s="80">
+        <v>6.12</v>
+      </c>
+      <c r="R183" s="85">
+        <v>7.2</v>
+      </c>
+      <c r="S183" s="85">
+        <v>7.17</v>
+      </c>
+      <c r="T183" s="85">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U183" s="85">
+        <v>4.95</v>
+      </c>
+      <c r="V183" s="85">
+        <v>5.59</v>
+      </c>
+      <c r="W183" s="85">
+        <v>8.07</v>
+      </c>
+      <c r="X183" s="85">
+        <v>2.25</v>
+      </c>
+      <c r="Y183" s="85">
+        <v>5.3</v>
+      </c>
+      <c r="Z183" s="85">
+        <v>8.49</v>
+      </c>
+      <c r="AA183" s="85">
+        <v>7.45</v>
+      </c>
+      <c r="AB183" s="86">
+        <v>8.98</v>
+      </c>
+      <c r="AC183" s="45"/>
+      <c r="AD183" s="45"/>
+      <c r="AE183" s="45"/>
+      <c r="AF183" s="45"/>
+      <c r="AG183" s="45"/>
+    </row>
+    <row r="184" spans="1:33" s="43" customFormat="1">
+      <c r="A184" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B184" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C184" s="79">
+        <v>11.33</v>
+      </c>
+      <c r="D184" s="79">
+        <v>10.76</v>
+      </c>
+      <c r="E184" s="79">
+        <v>9.75</v>
+      </c>
+      <c r="F184" s="79">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="G184" s="79">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="H184" s="79">
+        <v>9.91</v>
+      </c>
+      <c r="I184" s="79">
+        <v>7.29</v>
+      </c>
+      <c r="J184" s="79">
+        <v>10.45</v>
+      </c>
+      <c r="K184" s="79">
+        <v>16.3</v>
+      </c>
+      <c r="L184" s="79">
+        <v>15.37</v>
+      </c>
+      <c r="M184" s="79">
+        <v>10.96</v>
+      </c>
+      <c r="N184" s="79">
+        <v>13.42</v>
+      </c>
+      <c r="O184" s="79">
+        <v>11.27</v>
+      </c>
+      <c r="P184" s="79">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="Q184" s="80">
+        <v>7.38</v>
+      </c>
+      <c r="R184" s="85">
+        <v>7.31</v>
+      </c>
+      <c r="S184" s="85">
+        <v>6.66</v>
+      </c>
+      <c r="T184" s="85">
+        <v>6.14</v>
+      </c>
+      <c r="U184" s="85">
+        <v>6.88</v>
+      </c>
+      <c r="V184" s="85">
+        <v>5.78</v>
+      </c>
+      <c r="W184" s="85">
+        <v>4.04</v>
+      </c>
+      <c r="X184" s="85">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="Y184" s="85">
+        <v>4.16</v>
+      </c>
+      <c r="Z184" s="85">
+        <v>5.25</v>
+      </c>
+      <c r="AA184" s="85">
+        <v>6.54</v>
+      </c>
+      <c r="AB184" s="86">
+        <v>6.24</v>
+      </c>
+      <c r="AC184" s="45"/>
+      <c r="AD184" s="45"/>
+      <c r="AE184" s="45"/>
+      <c r="AF184" s="45"/>
+      <c r="AG184" s="45"/>
+    </row>
+    <row r="185" spans="1:33" s="43" customFormat="1">
+      <c r="A185" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B185" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K185" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L185" s="57">
+        <v>10.17</v>
+      </c>
+      <c r="M185" s="57">
+        <v>8.4</v>
+      </c>
+      <c r="N185" s="57">
+        <v>11.96</v>
+      </c>
+      <c r="O185" s="57">
+        <v>9.5</v>
+      </c>
+      <c r="P185" s="57">
+        <v>7.22</v>
+      </c>
+      <c r="Q185" s="58">
+        <v>7.22</v>
+      </c>
+      <c r="R185" s="85">
+        <v>5.42</v>
+      </c>
+      <c r="S185" s="85">
+        <v>5.83</v>
+      </c>
+      <c r="T185" s="85">
+        <v>7.27</v>
+      </c>
+      <c r="U185" s="85">
+        <v>6.46</v>
+      </c>
+      <c r="V185" s="85">
+        <v>3.53</v>
+      </c>
+      <c r="W185" s="85">
+        <v>4.38</v>
+      </c>
+      <c r="X185" s="85">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="Y185" s="85">
+        <v>3.33</v>
+      </c>
+      <c r="Z185" s="85">
+        <v>8.59</v>
+      </c>
+      <c r="AA185" s="85">
+        <v>5.52</v>
+      </c>
+      <c r="AB185" s="86">
+        <v>6.66</v>
+      </c>
+      <c r="AC185" s="45"/>
+      <c r="AD185" s="45"/>
+      <c r="AE185" s="45"/>
+      <c r="AF185" s="45"/>
+      <c r="AG185" s="45"/>
+    </row>
+    <row r="186" spans="1:33" s="43" customFormat="1">
+      <c r="A186" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B186" s="93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" s="79">
+        <v>11.71</v>
+      </c>
+      <c r="D186" s="79">
+        <v>17.98</v>
+      </c>
+      <c r="E186" s="79">
+        <v>12.11</v>
+      </c>
+      <c r="F186" s="79">
+        <v>20.29</v>
+      </c>
+      <c r="G186" s="79">
+        <v>12.69</v>
+      </c>
+      <c r="H186" s="79">
+        <v>14.21</v>
+      </c>
+      <c r="I186" s="79">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="J186" s="79">
+        <v>15.83</v>
+      </c>
+      <c r="K186" s="79">
+        <v>17.12</v>
+      </c>
+      <c r="L186" s="79">
+        <v>20.89</v>
+      </c>
+      <c r="M186" s="79">
+        <v>13.34</v>
+      </c>
+      <c r="N186" s="79">
+        <v>13.38</v>
+      </c>
+      <c r="O186" s="79">
+        <v>10.41</v>
+      </c>
+      <c r="P186" s="79">
+        <v>6.85</v>
+      </c>
+      <c r="Q186" s="80">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="R186" s="85">
+        <v>7.04</v>
+      </c>
+      <c r="S186" s="85">
+        <v>5.47</v>
+      </c>
+      <c r="T186" s="85">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="U186" s="85">
+        <v>6.27</v>
+      </c>
+      <c r="V186" s="85">
+        <v>9.08</v>
+      </c>
+      <c r="W186" s="85">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="X186" s="85">
+        <v>3.31</v>
+      </c>
+      <c r="Y186" s="85">
+        <v>4.29</v>
+      </c>
+      <c r="Z186" s="85">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AA186" s="85">
+        <v>4.82</v>
+      </c>
+      <c r="AB186" s="86">
+        <v>3.77</v>
+      </c>
+      <c r="AC186" s="45"/>
+      <c r="AD186" s="45"/>
+      <c r="AE186" s="45"/>
+      <c r="AF186" s="45"/>
+      <c r="AG186" s="45"/>
+    </row>
+    <row r="187" spans="1:33" s="43" customFormat="1">
+      <c r="A187" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B187" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C187" s="79">
+        <v>22.91</v>
+      </c>
+      <c r="D187" s="79">
+        <v>15.94</v>
+      </c>
+      <c r="E187" s="79">
+        <v>13.95</v>
+      </c>
+      <c r="F187" s="79">
+        <v>12.47</v>
+      </c>
+      <c r="G187" s="79">
+        <v>12.96</v>
+      </c>
+      <c r="H187" s="79">
+        <v>10.37</v>
+      </c>
+      <c r="I187" s="79">
+        <v>9.93</v>
+      </c>
+      <c r="J187" s="79">
+        <v>12.82</v>
+      </c>
+      <c r="K187" s="79">
+        <v>16.11</v>
+      </c>
+      <c r="L187" s="79">
+        <v>14.07</v>
+      </c>
+      <c r="M187" s="79">
+        <v>8.4</v>
+      </c>
+      <c r="N187" s="79">
+        <v>11.97</v>
+      </c>
+      <c r="O187" s="79">
+        <v>12.92</v>
+      </c>
+      <c r="P187" s="79">
+        <v>13.21</v>
+      </c>
+      <c r="Q187" s="80">
         <v>10.52</v>
       </c>
-      <c r="E7" s="47">
-[...35 lines deleted...]
-      <c r="Q7" s="50">
+      <c r="R187" s="85">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="S187" s="85">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="T187" s="85">
+        <v>7.72</v>
+      </c>
+      <c r="U187" s="85">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="V187" s="85">
+        <v>8</v>
+      </c>
+      <c r="W187" s="85">
+        <v>8.68</v>
+      </c>
+      <c r="X187" s="85">
+        <v>5.41</v>
+      </c>
+      <c r="Y187" s="85">
+        <v>9.5</v>
+      </c>
+      <c r="Z187" s="85">
+        <v>11.32</v>
+      </c>
+      <c r="AA187" s="85">
+        <v>7.75</v>
+      </c>
+      <c r="AB187" s="86">
+        <v>4.84</v>
+      </c>
+      <c r="AC187" s="45"/>
+      <c r="AD187" s="45"/>
+      <c r="AE187" s="45"/>
+      <c r="AF187" s="45"/>
+      <c r="AG187" s="45"/>
+    </row>
+    <row r="188" spans="1:33" s="43" customFormat="1">
+      <c r="A188" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B188" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C188" s="79">
+        <v>16.75</v>
+      </c>
+      <c r="D188" s="79">
+        <v>19.46</v>
+      </c>
+      <c r="E188" s="79">
+        <v>21.33</v>
+      </c>
+      <c r="F188" s="79">
+        <v>22.36</v>
+      </c>
+      <c r="G188" s="79">
+        <v>15.45</v>
+      </c>
+      <c r="H188" s="79">
+        <v>20.75</v>
+      </c>
+      <c r="I188" s="79">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="J188" s="79">
+        <v>23.47</v>
+      </c>
+      <c r="K188" s="79">
+        <v>23.13</v>
+      </c>
+      <c r="L188" s="79">
+        <v>26.98</v>
+      </c>
+      <c r="M188" s="79">
+        <v>17.82</v>
+      </c>
+      <c r="N188" s="79">
+        <v>15.73</v>
+      </c>
+      <c r="O188" s="79">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="P188" s="79">
+        <v>13.37</v>
+      </c>
+      <c r="Q188" s="80">
+        <v>10.96</v>
+      </c>
+      <c r="R188" s="85">
+        <v>8.77</v>
+      </c>
+      <c r="S188" s="85">
+        <v>7.8</v>
+      </c>
+      <c r="T188" s="85">
+        <v>7.74</v>
+      </c>
+      <c r="U188" s="85">
+        <v>6.6</v>
+      </c>
+      <c r="V188" s="85">
+        <v>6.28</v>
+      </c>
+      <c r="W188" s="85">
+        <v>8.58</v>
+      </c>
+      <c r="X188" s="85">
+        <v>3.19</v>
+      </c>
+      <c r="Y188" s="85">
+        <v>7.01</v>
+      </c>
+      <c r="Z188" s="85">
+        <v>7.9</v>
+      </c>
+      <c r="AA188" s="85">
+        <v>8.81</v>
+      </c>
+      <c r="AB188" s="86">
+        <v>5.62</v>
+      </c>
+      <c r="AC188" s="45"/>
+      <c r="AD188" s="45"/>
+      <c r="AE188" s="45"/>
+      <c r="AF188" s="45"/>
+      <c r="AG188" s="45"/>
+    </row>
+    <row r="189" spans="1:33" s="43" customFormat="1">
+      <c r="A189" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B189" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C189" s="79">
+        <v>12.92</v>
+      </c>
+      <c r="D189" s="79">
+        <v>21.8</v>
+      </c>
+      <c r="E189" s="79">
+        <v>15.61</v>
+      </c>
+      <c r="F189" s="79">
+        <v>12.63</v>
+      </c>
+      <c r="G189" s="79">
+        <v>15.49</v>
+      </c>
+      <c r="H189" s="79">
+        <v>12.3</v>
+      </c>
+      <c r="I189" s="79">
+        <v>17.55</v>
+      </c>
+      <c r="J189" s="79">
+        <v>13.47</v>
+      </c>
+      <c r="K189" s="79">
+        <v>20.88</v>
+      </c>
+      <c r="L189" s="79">
+        <v>20.8</v>
+      </c>
+      <c r="M189" s="79">
+        <v>17.82</v>
+      </c>
+      <c r="N189" s="79">
+        <v>16.13</v>
+      </c>
+      <c r="O189" s="79">
+        <v>12.9</v>
+      </c>
+      <c r="P189" s="79">
+        <v>8.98</v>
+      </c>
+      <c r="Q189" s="80">
+        <v>7.62</v>
+      </c>
+      <c r="R189" s="85">
         <v>7.37</v>
       </c>
-      <c r="R7" s="51">
-[...35 lines deleted...]
-      <c r="AD7" s="45">
+      <c r="S189" s="85">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="T189" s="85">
+        <v>7.23</v>
+      </c>
+      <c r="U189" s="85">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="V189" s="85">
+        <v>7.86</v>
+      </c>
+      <c r="W189" s="85">
+        <v>4.76</v>
+      </c>
+      <c r="X189" s="85">
+        <v>5.41</v>
+      </c>
+      <c r="Y189" s="85">
+        <v>6.71</v>
+      </c>
+      <c r="Z189" s="85">
+        <v>7.56</v>
+      </c>
+      <c r="AA189" s="85">
+        <v>5.32</v>
+      </c>
+      <c r="AB189" s="86">
+        <v>6.57</v>
+      </c>
+      <c r="AC189" s="45"/>
+      <c r="AD189" s="45"/>
+      <c r="AE189" s="45"/>
+      <c r="AF189" s="45"/>
+      <c r="AG189" s="45"/>
+    </row>
+    <row r="190" spans="1:33" s="43" customFormat="1">
+      <c r="A190" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B190" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="79">
+        <v>22.75</v>
+      </c>
+      <c r="D190" s="79">
+        <v>21.12</v>
+      </c>
+      <c r="E190" s="79">
+        <v>15.98</v>
+      </c>
+      <c r="F190" s="79">
+        <v>14.73</v>
+      </c>
+      <c r="G190" s="79">
+        <v>22.98</v>
+      </c>
+      <c r="H190" s="79">
+        <v>11.05</v>
+      </c>
+      <c r="I190" s="79">
+        <v>11.82</v>
+      </c>
+      <c r="J190" s="79">
+        <v>10.3</v>
+      </c>
+      <c r="K190" s="79">
+        <v>18.25</v>
+      </c>
+      <c r="L190" s="79">
+        <v>15.5</v>
+      </c>
+      <c r="M190" s="79">
+        <v>7.05</v>
+      </c>
+      <c r="N190" s="79">
+        <v>18.239999999999998</v>
+      </c>
+      <c r="O190" s="79">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="P190" s="79">
+        <v>6.62</v>
+      </c>
+      <c r="Q190" s="80">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="R190" s="85">
+        <v>6.28</v>
+      </c>
+      <c r="S190" s="85">
+        <v>6.39</v>
+      </c>
+      <c r="T190" s="85">
+        <v>5.51</v>
+      </c>
+      <c r="U190" s="85">
+        <v>4</v>
+      </c>
+      <c r="V190" s="85">
+        <v>4.8</v>
+      </c>
+      <c r="W190" s="85">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="X190" s="85">
+        <v>7.59</v>
+      </c>
+      <c r="Y190" s="85">
+        <v>3.21</v>
+      </c>
+      <c r="Z190" s="85">
+        <v>7.53</v>
+      </c>
+      <c r="AA190" s="85">
+        <v>4.97</v>
+      </c>
+      <c r="AB190" s="86">
+        <v>5.64</v>
+      </c>
+      <c r="AC190" s="45"/>
+      <c r="AD190" s="45"/>
+      <c r="AE190" s="45"/>
+      <c r="AF190" s="45"/>
+      <c r="AG190" s="45"/>
+    </row>
+    <row r="191" spans="1:33" s="43" customFormat="1">
+      <c r="A191" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="B191" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C191" s="79">
+        <v>14.6</v>
+      </c>
+      <c r="D191" s="79">
+        <v>13.02</v>
+      </c>
+      <c r="E191" s="79">
+        <v>10.98</v>
+      </c>
+      <c r="F191" s="79">
+        <v>10.36</v>
+      </c>
+      <c r="G191" s="79">
+        <v>13.32</v>
+      </c>
+      <c r="H191" s="79">
+        <v>12.43</v>
+      </c>
+      <c r="I191" s="79">
+        <v>7.01</v>
+      </c>
+      <c r="J191" s="79">
+        <v>12.36</v>
+      </c>
+      <c r="K191" s="79">
+        <v>18.32</v>
+      </c>
+      <c r="L191" s="79">
+        <v>11.32</v>
+      </c>
+      <c r="M191" s="79">
+        <v>10.76</v>
+      </c>
+      <c r="N191" s="79">
+        <v>11.4</v>
+      </c>
+      <c r="O191" s="79">
         <v>7.96</v>
       </c>
-      <c r="AE7" s="46">
-[...17 lines deleted...]
-      <c r="AK7" s="52">
+      <c r="P191" s="79">
+        <v>11.39</v>
+      </c>
+      <c r="Q191" s="80">
+        <v>7.38</v>
+      </c>
+      <c r="R191" s="85">
+        <v>8.26</v>
+      </c>
+      <c r="S191" s="85">
+        <v>5.74</v>
+      </c>
+      <c r="T191" s="85">
+        <v>7.43</v>
+      </c>
+      <c r="U191" s="85">
+        <v>6.72</v>
+      </c>
+      <c r="V191" s="85">
+        <v>7.59</v>
+      </c>
+      <c r="W191" s="85">
+        <v>7.54</v>
+      </c>
+      <c r="X191" s="85">
+        <v>5.54</v>
+      </c>
+      <c r="Y191" s="85">
+        <v>10.54</v>
+      </c>
+      <c r="Z191" s="85">
+        <v>4.96</v>
+      </c>
+      <c r="AA191" s="85">
+        <v>7.44</v>
+      </c>
+      <c r="AB191" s="86">
         <v>9.2100000000000009</v>
       </c>
-      <c r="AL7" s="53">
-[...8 lines deleted...]
-      <c r="AO7" s="47">
+      <c r="AC191" s="45"/>
+      <c r="AD191" s="45"/>
+      <c r="AE191" s="45"/>
+      <c r="AF191" s="45"/>
+      <c r="AG191" s="45"/>
+    </row>
+    <row r="192" spans="1:33" s="43" customFormat="1">
+      <c r="A192" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B192" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C192" s="79">
+        <v>13.38</v>
+      </c>
+      <c r="D192" s="79">
+        <v>18.29</v>
+      </c>
+      <c r="E192" s="79">
+        <v>13.61</v>
+      </c>
+      <c r="F192" s="79">
+        <v>10.33</v>
+      </c>
+      <c r="G192" s="79">
+        <v>9.1</v>
+      </c>
+      <c r="H192" s="79">
+        <v>9.66</v>
+      </c>
+      <c r="I192" s="79">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="J192" s="79">
+        <v>10.14</v>
+      </c>
+      <c r="K192" s="79">
+        <v>13.89</v>
+      </c>
+      <c r="L192" s="79">
+        <v>14.36</v>
+      </c>
+      <c r="M192" s="79">
+        <v>13.46</v>
+      </c>
+      <c r="N192" s="79">
+        <v>12.42</v>
+      </c>
+      <c r="O192" s="79">
+        <v>12.96</v>
+      </c>
+      <c r="P192" s="79">
+        <v>11.65</v>
+      </c>
+      <c r="Q192" s="80">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="R192" s="85">
+        <v>9.41</v>
+      </c>
+      <c r="S192" s="85">
+        <v>9.27</v>
+      </c>
+      <c r="T192" s="85">
+        <v>8.08</v>
+      </c>
+      <c r="U192" s="85">
+        <v>7.42</v>
+      </c>
+      <c r="V192" s="85">
+        <v>7.85</v>
+      </c>
+      <c r="W192" s="85">
+        <v>5.13</v>
+      </c>
+      <c r="X192" s="85">
+        <v>4.99</v>
+      </c>
+      <c r="Y192" s="85">
+        <v>6.12</v>
+      </c>
+      <c r="Z192" s="85">
+        <v>6.92</v>
+      </c>
+      <c r="AA192" s="85">
+        <v>7.72</v>
+      </c>
+      <c r="AB192" s="86">
+        <v>5.87</v>
+      </c>
+      <c r="AC192" s="45"/>
+      <c r="AD192" s="45"/>
+      <c r="AE192" s="45"/>
+      <c r="AF192" s="45"/>
+      <c r="AG192" s="45"/>
+    </row>
+    <row r="193" spans="1:33" s="43" customFormat="1">
+      <c r="A193" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B193" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="H193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="I193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="J193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="K193" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="L193" s="57">
+        <v>9.93</v>
+      </c>
+      <c r="M193" s="57">
+        <v>7.81</v>
+      </c>
+      <c r="N193" s="57">
+        <v>11.15</v>
+      </c>
+      <c r="O193" s="57">
+        <v>22.7</v>
+      </c>
+      <c r="P193" s="57">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="Q193" s="58">
+        <v>7.17</v>
+      </c>
+      <c r="R193" s="85">
+        <v>9.64</v>
+      </c>
+      <c r="S193" s="85">
+        <v>8.89</v>
+      </c>
+      <c r="T193" s="85"/>
+      <c r="U193" s="85">
+        <v>8.6</v>
+      </c>
+      <c r="V193" s="85"/>
+      <c r="W193" s="85">
+        <v>4.04</v>
+      </c>
+      <c r="X193" s="85">
+        <v>1.94</v>
+      </c>
+      <c r="Y193" s="85">
+        <v>2.17</v>
+      </c>
+      <c r="Z193" s="85">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="AA193" s="85">
+        <v>4.55</v>
+      </c>
+      <c r="AB193" s="86">
+        <v>5.56</v>
+      </c>
+      <c r="AC193" s="45"/>
+      <c r="AD193" s="45"/>
+      <c r="AE193" s="45"/>
+      <c r="AF193" s="45"/>
+      <c r="AG193" s="45"/>
+    </row>
+    <row r="194" spans="1:33" s="43" customFormat="1">
+      <c r="A194" s="87" t="s">
+        <v>43</v>
+      </c>
+      <c r="B194" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C194" s="88">
+        <v>13.92</v>
+      </c>
+      <c r="D194" s="88">
+        <v>15.48</v>
+      </c>
+      <c r="E194" s="88">
+        <v>16.04</v>
+      </c>
+      <c r="F194" s="88">
+        <v>12.75</v>
+      </c>
+      <c r="G194" s="88">
+        <v>14.75</v>
+      </c>
+      <c r="H194" s="88">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="I194" s="88">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="J194" s="88">
+        <v>12.51</v>
+      </c>
+      <c r="K194" s="88">
+        <v>22.37</v>
+      </c>
+      <c r="L194" s="88">
+        <v>22.56</v>
+      </c>
+      <c r="M194" s="88">
+        <v>14.42</v>
+      </c>
+      <c r="N194" s="88">
+        <v>14.37</v>
+      </c>
+      <c r="O194" s="88">
+        <v>12.35</v>
+      </c>
+      <c r="P194" s="88">
+        <v>11.48</v>
+      </c>
+      <c r="Q194" s="89">
+        <v>13.1</v>
+      </c>
+      <c r="R194" s="90">
+        <v>6.41</v>
+      </c>
+      <c r="S194" s="90">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="T194" s="90">
+        <v>12.48</v>
+      </c>
+      <c r="U194" s="90">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="V194" s="90">
+        <v>7.29</v>
+      </c>
+      <c r="W194" s="90">
         <v>7.23</v>
       </c>
-      <c r="AP7" s="48">
-[...71 lines deleted...]
-      <c r="BN7" s="45">
+      <c r="X194" s="90">
+        <v>8.89</v>
+      </c>
+      <c r="Y194" s="90">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="Z194" s="90">
         <v>6.51</v>
       </c>
-      <c r="BO7" s="46">
-[...380 lines deleted...]
-      <c r="CN8" s="53">
+      <c r="AA194" s="90">
+        <v>4.54</v>
+      </c>
+      <c r="AB194" s="91">
         <v>5.67</v>
       </c>
-      <c r="CO8" s="65">
-[...5625 lines deleted...]
-      <c r="CX28" s="63"/>
+      <c r="AC194" s="45"/>
+      <c r="AD194" s="45"/>
+      <c r="AE194" s="45"/>
+      <c r="AF194" s="45"/>
+      <c r="AG194" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="69">
-[...68 lines deleted...]
-    <mergeCell ref="BE4:BM4"/>
+  <mergeCells count="10">
+    <mergeCell ref="B94:AB94"/>
+    <mergeCell ref="B116:AB116"/>
+    <mergeCell ref="B138:AB138"/>
+    <mergeCell ref="B157:AB157"/>
+    <mergeCell ref="B176:AB176"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B6:AB6"/>
+    <mergeCell ref="B28:AB28"/>
+    <mergeCell ref="B50:AB50"/>
+    <mergeCell ref="B72:AB72"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata (infant mor. rate)</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Number of children</vt:lpstr>