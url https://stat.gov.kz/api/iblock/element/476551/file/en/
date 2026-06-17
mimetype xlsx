--- v0 (2026-04-16)
+++ v1 (2026-06-17)
@@ -3,151 +3,103 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9390" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="metadata" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="3.3.2" sheetId="1" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="3.3.2" sheetId="5" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'3.3.2'!$S$2:$V$4</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
-[...41 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="76">
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
-  </si>
-[...1 lines deleted...]
-    <t>per 100 thousand live births</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
-    <t>since 2010</t>
-[...1 lines deleted...]
-  <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
     <t>Data Processing Method</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ministry of Healthcare of the Republic of Kazakhstan</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
@@ -183,455 +135,740 @@
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
+    <t>https://bala.stat.gov.kz/kz/doshkolnye-organizatsii-po-tipam/</t>
+  </si>
+  <si>
+    <t>Global indicator</t>
+  </si>
+  <si>
+    <t>Measurement unit</t>
+  </si>
+  <si>
+    <t>Years</t>
+  </si>
+  <si>
+    <t>Data source</t>
+  </si>
+  <si>
+    <t>Agency responsible for compilation of indicator (co-implementing agencies)</t>
+  </si>
+  <si>
+    <t>Agency responsible for policy implementation (co-implementing agencies)</t>
+  </si>
+  <si>
+    <t>Global without changes - 1, global with minor changes-2, alternative national-3, additional national-4</t>
+  </si>
+  <si>
+    <t>3.3.4 Hepatitis B incidence per 100,000 population</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> per 100,000 people</t>
+  </si>
+  <si>
+    <t>Administrative data</t>
+  </si>
+  <si>
+    <t>Ministry of Healthcare of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministry of Healthcare of the Republic of Kazakhstan, Local executive bodies </t>
+  </si>
+  <si>
+    <t>Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Abai</t>
+  </si>
+  <si>
+    <t>Akmola</t>
+  </si>
+  <si>
+    <t>Aktobe</t>
+  </si>
+  <si>
+    <t>Almaty</t>
+  </si>
+  <si>
+    <t>Atyrau</t>
+  </si>
+  <si>
+    <t>West Kazakhstan</t>
+  </si>
+  <si>
+    <t>Zhambyl</t>
+  </si>
+  <si>
+    <t>Zhetisu</t>
+  </si>
+  <si>
+    <t>Karagandy</t>
+  </si>
+  <si>
+    <t>Kostanai</t>
+  </si>
+  <si>
+    <t>Kyzylorda</t>
+  </si>
+  <si>
+    <t>Mangistau</t>
+  </si>
+  <si>
+    <t>Pavlodar</t>
+  </si>
+  <si>
+    <t>North-Kazakhstan</t>
+  </si>
+  <si>
+    <t>Turkistan</t>
+  </si>
+  <si>
+    <t>Ulytau</t>
+  </si>
+  <si>
+    <t>East Kazakhstan</t>
+  </si>
+  <si>
+    <t>Astana city</t>
+  </si>
+  <si>
+    <t>Almaty city</t>
+  </si>
+  <si>
+    <t>Shymkent city</t>
+  </si>
+  <si>
+    <t>Men</t>
+  </si>
+  <si>
+    <t>Women</t>
+  </si>
+  <si>
+    <t>Since 2010</t>
+  </si>
+  <si>
+    <t>100,000 Population</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Tuberculosis incidence estimates are produced by the World Health Organization (WHO) through a consultative and analytical process and are published annually. These estimates are based on annual case notifications, assessments of the quality and completeness of tuberculosis surveillance data, national tuberculosis prevalence surveys, and information from civil registration and vital statistics systems.
+Incidence estimates for each country are calculated using one or more of the following approaches, depending on the availability of data:
+Incidence = number of notified cases / estimated case detection rate;
+Capture–recapture method;
+Incidence = disease prevalence / average duration of the disease.
+In addition to the best estimates, uncertainty intervals are also provided.</t>
+  </si>
+  <si>
+    <t>Tuberculosis incidence rate per 100,000 population is defined as the estimated number of new and relapse cases of tuberculosis (including all forms of tuberculosis, as well as cases among people living with HIV/AIDS) occurring during a given year, per 100,000 population.</t>
+  </si>
+  <si>
+    <t>Ministry of Health of the Republic of Kazakhstan.</t>
+  </si>
+  <si>
     <t>Tuberculosis incidence per 100,000 population</t>
   </si>
   <si>
-    <t>The tuberculosis incidence rate per 100,000 people is defined as the estimated number of new or newly infected with tuberculosis (all forms of tuberculosis, including people with AIDS, are taken into account) that occurred in a given year, per 100,000 population.</t>
-[...10 lines deleted...]
-    <t xml:space="preserve">https://sdgdata.stat.gov.kz/en/3-3-2/ </t>
+    <t>Urban population</t>
+  </si>
+  <si>
+    <t>Rural population</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...15 lines deleted...]
-      <sz val="8"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...18 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Times New Roman Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="8"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="hair">
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="hair">
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="8"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="hair">
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="10" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="6" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+  <cellStyles count="16">
+    <cellStyle name="Normal 2" xfId="3"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 3 2" xfId="8"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="9"/>
+    <cellStyle name="Обычный 4" xfId="10"/>
+    <cellStyle name="Обычный 5" xfId="11"/>
+    <cellStyle name="Обычный 6" xfId="12"/>
+    <cellStyle name="Обычный 7" xfId="13"/>
+    <cellStyle name="Обычный 8" xfId="14"/>
+    <cellStyle name="Процентный 2" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -889,646 +1126,2485 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bala.stat.gov.kz/kz/doshkolnye-organizatsii-po-tipam/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="21"/>
-      <c r="B1" s="21"/>
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="2"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="D3" s="4"/>
+    </row>
+    <row r="4" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D5" s="4"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="22"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="4"/>
+    </row>
+    <row r="8" spans="1:4" ht="51" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="23"/>
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" spans="1:4" ht="157.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" s="4"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="7"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="D13" s="4"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="8"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="4"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="23"/>
-[...2 lines deleted...]
-      <c r="A3" s="22" t="s">
+      <c r="B16" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="24" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="22" t="s">
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="26" t="s">
+      <c r="B17" s="9" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="22" t="s">
+      <c r="D17" s="4"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="23"/>
-[...3 lines deleted...]
-      <c r="A6" s="22" t="s">
+      <c r="B18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="23" t="s">
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="27" t="s">
+      <c r="B19" s="5"/>
+      <c r="D19" s="4"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="28" t="s">
-[...5 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="B20" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="26"/>
-[...2 lines deleted...]
-      <c r="A9" s="27" t="s">
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="28" t="s">
-[...92 lines deleted...]
-      <c r="D21" s="25"/>
+      <c r="B21" s="11"/>
+      <c r="D21" s="4"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A22" s="35"/>
-      <c r="B22" s="35"/>
+      <c r="A22" s="12"/>
+      <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A23" s="35"/>
-[...1 lines deleted...]
-      <c r="D23" s="25"/>
+      <c r="A23" s="12"/>
+      <c r="B23" s="12"/>
+      <c r="D23" s="4"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A24" s="35"/>
-      <c r="B24" s="35"/>
+      <c r="A24" s="12"/>
+      <c r="B24" s="12"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A25" s="35"/>
-      <c r="B25" s="35"/>
+      <c r="A25" s="12"/>
+      <c r="B25" s="12"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A26" s="35"/>
-      <c r="B26" s="35"/>
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A27" s="35"/>
-[...1 lines deleted...]
-      <c r="D27" s="25"/>
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
+      <c r="D27" s="4"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A28" s="35"/>
-      <c r="B28" s="35"/>
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A29" s="36"/>
-      <c r="B29" s="36"/>
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="76.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B2" s="37"/>
+      <c r="B2" s="14"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="38" t="s">
-        <v>41</v>
+      <c r="B5" s="15" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="38" t="s">
-        <v>42</v>
+      <c r="B6" s="15" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="38" t="s">
-        <v>43</v>
+      <c r="B7" s="15" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="38" t="s">
-        <v>44</v>
+      <c r="B8" s="15" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="38" t="s">
-        <v>45</v>
+      <c r="B9" s="15" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="B10" s="39" t="s">
-        <v>46</v>
+      <c r="B10" s="16" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B11" s="40"/>
+      <c r="B11" s="17"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B12" s="40"/>
+      <c r="B12" s="17"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B19" s="41" t="s">
-[...3 lines deleted...]
-      <c r="D19" s="42"/>
+      <c r="B19" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U5"/>
+  <dimension ref="A1:AY50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.28515625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="22" max="22" width="16.5703125" customWidth="1"/>
+    <col min="1" max="1" width="34.140625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="24" customWidth="1"/>
+    <col min="3" max="6" width="8.85546875" style="24" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="25" customWidth="1"/>
+    <col min="8" max="18" width="8.85546875" style="24" customWidth="1"/>
+    <col min="19" max="19" width="20.140625" style="24" customWidth="1"/>
+    <col min="20" max="20" width="29.42578125" style="24" customWidth="1"/>
+    <col min="21" max="21" width="28.85546875" style="24" customWidth="1"/>
+    <col min="22" max="22" width="31.28515625" style="24" customWidth="1"/>
+    <col min="23" max="50" width="9.140625" style="26" customWidth="1"/>
+    <col min="51" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="16" t="s">
+    <row r="1" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:51" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="U2" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="AY2" s="26"/>
+    </row>
+    <row r="3" spans="1:51" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="27">
+        <v>2010</v>
+      </c>
+      <c r="D3" s="27">
+        <v>2011</v>
+      </c>
+      <c r="E3" s="27">
+        <v>2012</v>
+      </c>
+      <c r="F3" s="27">
+        <v>2013</v>
+      </c>
+      <c r="G3" s="27">
+        <v>2014</v>
+      </c>
+      <c r="H3" s="27">
+        <v>2015</v>
+      </c>
+      <c r="I3" s="27">
+        <v>2016</v>
+      </c>
+      <c r="J3" s="28">
+        <v>2017</v>
+      </c>
+      <c r="K3" s="28">
+        <v>2018</v>
+      </c>
+      <c r="L3" s="28">
+        <v>2019</v>
+      </c>
+      <c r="M3" s="28">
+        <v>2020</v>
+      </c>
+      <c r="N3" s="28">
+        <v>2021</v>
+      </c>
+      <c r="O3" s="28">
+        <v>2022</v>
+      </c>
+      <c r="P3" s="28">
+        <v>2023</v>
+      </c>
+      <c r="Q3" s="28">
+        <v>2024</v>
+      </c>
+      <c r="R3" s="28">
+        <v>2025</v>
+      </c>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="AY3" s="26"/>
+    </row>
+    <row r="4" spans="1:51" s="25" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="50">
+        <v>95.3</v>
+      </c>
+      <c r="D4" s="50">
+        <v>86.6</v>
+      </c>
+      <c r="E4" s="50">
+        <v>81.7</v>
+      </c>
+      <c r="F4" s="50">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="G4" s="50">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="H4" s="51">
+        <v>58.5</v>
+      </c>
+      <c r="I4" s="51">
+        <v>52.7</v>
+      </c>
+      <c r="J4" s="51">
+        <v>52.2</v>
+      </c>
+      <c r="K4" s="51">
+        <v>48.2</v>
+      </c>
+      <c r="L4" s="52">
+        <v>45.6</v>
+      </c>
+      <c r="M4" s="53">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="N4" s="53">
+        <v>35.9</v>
+      </c>
+      <c r="O4" s="53">
+        <v>36.5</v>
+      </c>
+      <c r="P4" s="53">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="Q4" s="53">
+        <v>33.4</v>
+      </c>
+      <c r="R4" s="53">
+        <v>30.1</v>
+      </c>
+      <c r="S4" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="T4" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="U4" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="V4" s="37">
         <v>1</v>
       </c>
-      <c r="C1" s="18" t="s">
-[...107 lines deleted...]
-      <c r="I3" s="11">
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="31"/>
+      <c r="AA4" s="31"/>
+      <c r="AB4" s="31"/>
+      <c r="AC4" s="31"/>
+      <c r="AD4" s="31"/>
+      <c r="AE4" s="31"/>
+      <c r="AF4" s="31"/>
+      <c r="AG4" s="31"/>
+      <c r="AH4" s="31"/>
+      <c r="AI4" s="31"/>
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="31"/>
+      <c r="AM4" s="31"/>
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="31"/>
+      <c r="AP4" s="31"/>
+      <c r="AQ4" s="31"/>
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="31"/>
+      <c r="AT4" s="31"/>
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31"/>
+      <c r="AX4" s="31"/>
+    </row>
+    <row r="5" spans="1:51" s="25" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="36"/>
+      <c r="C5" s="54">
+        <v>107.3</v>
+      </c>
+      <c r="D5" s="54">
+        <v>97.1</v>
+      </c>
+      <c r="E5" s="54">
+        <v>91</v>
+      </c>
+      <c r="F5" s="54">
+        <v>85.9</v>
+      </c>
+      <c r="G5" s="54">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="H5" s="53">
+        <v>63.2</v>
+      </c>
+      <c r="I5" s="53">
+        <v>55.6</v>
+      </c>
+      <c r="J5" s="53">
+        <v>54.4</v>
+      </c>
+      <c r="K5" s="53">
+        <v>50.224406723016827</v>
+      </c>
+      <c r="L5" s="55">
+        <v>47.7</v>
+      </c>
+      <c r="M5" s="53">
+        <v>35.9</v>
+      </c>
+      <c r="N5" s="53">
+        <v>37.1</v>
+      </c>
+      <c r="O5" s="53">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="P5" s="53">
+        <v>33.9</v>
+      </c>
+      <c r="Q5" s="53">
+        <v>33</v>
+      </c>
+      <c r="R5" s="53">
+        <v>28.2</v>
+      </c>
+      <c r="S5" s="30"/>
+      <c r="T5" s="30"/>
+      <c r="U5" s="30"/>
+      <c r="V5" s="37"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31"/>
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="31"/>
+      <c r="AO5" s="31"/>
+      <c r="AP5" s="31"/>
+      <c r="AQ5" s="31"/>
+      <c r="AR5" s="31"/>
+      <c r="AS5" s="31"/>
+      <c r="AT5" s="31"/>
+      <c r="AU5" s="31"/>
+      <c r="AV5" s="31"/>
+      <c r="AW5" s="31"/>
+      <c r="AX5" s="31"/>
+    </row>
+    <row r="6" spans="1:51" s="25" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B6" s="36"/>
+      <c r="C6" s="54">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D6" s="54">
+        <v>74</v>
+      </c>
+      <c r="E6" s="54">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="F6" s="54">
+        <v>61.2</v>
+      </c>
+      <c r="G6" s="54">
+        <v>50.6</v>
+      </c>
+      <c r="H6" s="53">
+        <v>52.1</v>
+      </c>
+      <c r="I6" s="53">
+        <v>48.9</v>
+      </c>
+      <c r="J6" s="53">
+        <v>49.2</v>
+      </c>
+      <c r="K6" s="53">
+        <v>45.315218367351463</v>
+      </c>
+      <c r="L6" s="55">
+        <v>42.6</v>
+      </c>
+      <c r="M6" s="53">
+        <v>35.4</v>
+      </c>
+      <c r="N6" s="53">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="O6" s="53">
+        <v>37.5</v>
+      </c>
+      <c r="P6" s="53">
+        <v>36</v>
+      </c>
+      <c r="Q6" s="53">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="R6" s="53">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="Z6" s="31"/>
+      <c r="AA6" s="31"/>
+      <c r="AB6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AD6" s="31"/>
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AL6" s="31"/>
+      <c r="AM6" s="31"/>
+      <c r="AN6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AP6" s="31"/>
+      <c r="AQ6" s="31"/>
+      <c r="AR6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AT6" s="31"/>
+      <c r="AU6" s="31"/>
+      <c r="AV6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="AX6" s="31"/>
+    </row>
+    <row r="7" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="32"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="56"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="33"/>
+      <c r="T7" s="33"/>
+      <c r="U7" s="33"/>
+      <c r="V7" s="33"/>
+    </row>
+    <row r="8" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A8" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="32"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="61"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="55">
+        <v>105.2</v>
+      </c>
+      <c r="M8" s="55">
+        <v>44.6</v>
+      </c>
+      <c r="N8" s="55">
+        <v>43.8</v>
+      </c>
+      <c r="O8" s="55">
+        <v>44.2</v>
+      </c>
+      <c r="P8" s="55">
+        <v>42.2</v>
+      </c>
+      <c r="Q8" s="55">
+        <v>41.3</v>
+      </c>
+      <c r="R8" s="55">
+        <v>36.9</v>
+      </c>
+      <c r="S8" s="33"/>
+      <c r="T8" s="33"/>
+      <c r="U8" s="33"/>
+      <c r="V8" s="33"/>
+    </row>
+    <row r="9" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A9" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="32"/>
+      <c r="C9" s="61"/>
+      <c r="D9" s="61"/>
+      <c r="E9" s="61"/>
+      <c r="F9" s="61"/>
+      <c r="G9" s="61"/>
+      <c r="H9" s="61"/>
+      <c r="I9" s="61"/>
+      <c r="J9" s="61"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="55">
+        <v>53.8</v>
+      </c>
+      <c r="P9" s="55">
+        <v>54.3</v>
+      </c>
+      <c r="Q9" s="55">
+        <v>48.2</v>
+      </c>
+      <c r="R9" s="55">
+        <v>49.3</v>
+      </c>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+      <c r="U9" s="33"/>
+      <c r="V9" s="33"/>
+    </row>
+    <row r="10" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A10" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="54"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="54"/>
+      <c r="I10" s="54"/>
+      <c r="J10" s="54"/>
+      <c r="K10" s="54"/>
+      <c r="L10" s="55">
+        <v>-7.7</v>
+      </c>
+      <c r="M10" s="55">
+        <v>55.9</v>
+      </c>
+      <c r="N10" s="55">
+        <v>55.1</v>
+      </c>
+      <c r="O10" s="55">
+        <v>53.9</v>
+      </c>
+      <c r="P10" s="55">
+        <v>56.5</v>
+      </c>
+      <c r="Q10" s="55">
+        <v>47.4</v>
+      </c>
+      <c r="R10" s="55">
+        <v>46.4</v>
+      </c>
+      <c r="S10" s="33"/>
+      <c r="T10" s="33"/>
+      <c r="U10" s="33"/>
+      <c r="V10" s="33"/>
+    </row>
+    <row r="11" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A11" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="54"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="54"/>
+      <c r="G11" s="54"/>
+      <c r="H11" s="54"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="55">
+        <v>57.6</v>
+      </c>
+      <c r="M11" s="55">
+        <v>42.9</v>
+      </c>
+      <c r="N11" s="55">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="O11" s="55">
+        <v>47.1</v>
+      </c>
+      <c r="P11" s="55">
+        <v>42.6</v>
+      </c>
+      <c r="Q11" s="55">
+        <v>41.2</v>
+      </c>
+      <c r="R11" s="55">
+        <v>34.4</v>
+      </c>
+      <c r="S11" s="33"/>
+      <c r="T11" s="33"/>
+      <c r="U11" s="33"/>
+      <c r="V11" s="33"/>
+    </row>
+    <row r="12" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A12" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="54"/>
+      <c r="K12" s="54"/>
+      <c r="L12" s="55">
+        <v>51.1</v>
+      </c>
+      <c r="M12" s="55">
+        <v>42.3</v>
+      </c>
+      <c r="N12" s="55">
+        <v>43.1</v>
+      </c>
+      <c r="O12" s="55">
+        <v>64.2</v>
+      </c>
+      <c r="P12" s="55">
+        <v>43.6</v>
+      </c>
+      <c r="Q12" s="55">
+        <v>42</v>
+      </c>
+      <c r="R12" s="55">
+        <v>41.6</v>
+      </c>
+      <c r="S12" s="33"/>
+      <c r="T12" s="33"/>
+      <c r="U12" s="33"/>
+      <c r="V12" s="33"/>
+    </row>
+    <row r="13" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A13" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="54"/>
+      <c r="L13" s="55">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="M13" s="55">
+        <v>61.4</v>
+      </c>
+      <c r="N13" s="55">
+        <v>73.5</v>
+      </c>
+      <c r="O13" s="55">
+        <v>66.7</v>
+      </c>
+      <c r="P13" s="55">
+        <v>55.1</v>
+      </c>
+      <c r="Q13" s="55">
+        <v>58.4</v>
+      </c>
+      <c r="R13" s="55">
+        <v>43.3</v>
+      </c>
+      <c r="S13" s="33"/>
+      <c r="T13" s="33"/>
+      <c r="U13" s="33"/>
+      <c r="V13" s="33"/>
+    </row>
+    <row r="14" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A14" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="32"/>
+      <c r="C14" s="54"/>
+      <c r="D14" s="54"/>
+      <c r="E14" s="54"/>
+      <c r="F14" s="54"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="54"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="54"/>
+      <c r="K14" s="54"/>
+      <c r="L14" s="55">
+        <v>55.8</v>
+      </c>
+      <c r="M14" s="55">
+        <v>57.8</v>
+      </c>
+      <c r="N14" s="55">
+        <v>55.5</v>
+      </c>
+      <c r="O14" s="55">
+        <v>61.2</v>
+      </c>
+      <c r="P14" s="55">
+        <v>58.4</v>
+      </c>
+      <c r="Q14" s="55">
+        <v>54.5</v>
+      </c>
+      <c r="R14" s="55">
+        <v>49.8</v>
+      </c>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="33"/>
+      <c r="V14" s="33"/>
+    </row>
+    <row r="15" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A15" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="54"/>
+      <c r="E15" s="54"/>
+      <c r="F15" s="54"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="54"/>
+      <c r="J15" s="54"/>
+      <c r="K15" s="54"/>
+      <c r="L15" s="55">
+        <v>53.1</v>
+      </c>
+      <c r="M15" s="55">
+        <v>42.7</v>
+      </c>
+      <c r="N15" s="55">
+        <v>44.3</v>
+      </c>
+      <c r="O15" s="55">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="P15" s="55">
+        <v>40.4</v>
+      </c>
+      <c r="Q15" s="55">
+        <v>42.1</v>
+      </c>
+      <c r="R15" s="55">
+        <v>38.9</v>
+      </c>
+      <c r="S15" s="33"/>
+      <c r="T15" s="33"/>
+      <c r="U15" s="33"/>
+      <c r="V15" s="33"/>
+    </row>
+    <row r="16" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="32"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="N16" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="O16" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="P16" s="55">
+        <v>48.4</v>
+      </c>
+      <c r="Q16" s="55">
+        <v>49.7</v>
+      </c>
+      <c r="R16" s="55">
+        <v>40.4</v>
+      </c>
+      <c r="S16" s="33"/>
+      <c r="T16" s="33"/>
+      <c r="U16" s="33"/>
+      <c r="V16" s="33"/>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A17" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="34"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="55">
+        <v>47.1</v>
+      </c>
+      <c r="M17" s="55">
+        <v>46</v>
+      </c>
+      <c r="N17" s="55">
+        <v>40.1</v>
+      </c>
+      <c r="O17" s="55">
+        <v>48.8</v>
+      </c>
+      <c r="P17" s="55">
+        <v>50.4</v>
+      </c>
+      <c r="Q17" s="55">
+        <v>44.3</v>
+      </c>
+      <c r="R17" s="55">
+        <v>42.5</v>
+      </c>
+      <c r="S17" s="33"/>
+      <c r="T17" s="33"/>
+      <c r="U17" s="33"/>
+      <c r="V17" s="33"/>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A18" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="54"/>
+      <c r="J18" s="54"/>
+      <c r="K18" s="54"/>
+      <c r="L18" s="55">
+        <v>72.7</v>
+      </c>
+      <c r="M18" s="55">
+        <v>56.6</v>
+      </c>
+      <c r="N18" s="55">
+        <v>54.1</v>
+      </c>
+      <c r="O18" s="55">
+        <v>58.9</v>
+      </c>
+      <c r="P18" s="55">
         <v>52.7</v>
       </c>
-      <c r="J3" s="11">
+      <c r="Q18" s="55">
+        <v>53.7</v>
+      </c>
+      <c r="R18" s="55">
         <v>52.2</v>
       </c>
-      <c r="K3" s="11">
-[...5 lines deleted...]
-      <c r="M3" s="13">
+      <c r="S18" s="33"/>
+      <c r="T18" s="33"/>
+      <c r="U18" s="33"/>
+      <c r="V18" s="33"/>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A19" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="54"/>
+      <c r="L19" s="55">
+        <v>45.2</v>
+      </c>
+      <c r="M19" s="55">
+        <v>49.2</v>
+      </c>
+      <c r="N19" s="55">
+        <v>48.9</v>
+      </c>
+      <c r="O19" s="55">
+        <v>51.3</v>
+      </c>
+      <c r="P19" s="55">
+        <v>46.8</v>
+      </c>
+      <c r="Q19" s="55">
+        <v>45.5</v>
+      </c>
+      <c r="R19" s="55">
+        <v>40.4</v>
+      </c>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+      <c r="U19" s="33"/>
+      <c r="V19" s="33"/>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A20" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="54"/>
+      <c r="F20" s="54"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="54"/>
+      <c r="I20" s="54"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="54"/>
+      <c r="L20" s="55">
+        <v>1411.1</v>
+      </c>
+      <c r="M20" s="55">
+        <v>47.3</v>
+      </c>
+      <c r="N20" s="55">
+        <v>46.4</v>
+      </c>
+      <c r="O20" s="55">
+        <v>44.1</v>
+      </c>
+      <c r="P20" s="55">
+        <v>32.6</v>
+      </c>
+      <c r="Q20" s="55">
+        <v>36.1</v>
+      </c>
+      <c r="R20" s="55">
         <v>35.700000000000003</v>
       </c>
-      <c r="N3" s="13">
-[...8 lines deleted...]
-      <c r="Q3" s="13">
+      <c r="S20" s="33"/>
+      <c r="T20" s="33"/>
+      <c r="U20" s="33"/>
+      <c r="V20" s="33"/>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A21" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="55">
+        <v>56.6</v>
+      </c>
+      <c r="M21" s="55">
+        <v>51.9</v>
+      </c>
+      <c r="N21" s="55">
+        <v>59.5</v>
+      </c>
+      <c r="O21" s="55">
+        <v>52.4</v>
+      </c>
+      <c r="P21" s="55">
+        <v>52.2</v>
+      </c>
+      <c r="Q21" s="55">
+        <v>57.8</v>
+      </c>
+      <c r="R21" s="55">
+        <v>44.5</v>
+      </c>
+      <c r="S21" s="33"/>
+      <c r="T21" s="33"/>
+      <c r="U21" s="33"/>
+      <c r="V21" s="33"/>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A22" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="32"/>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="55">
+        <v>88.5</v>
+      </c>
+      <c r="M22" s="55">
+        <v>57</v>
+      </c>
+      <c r="N22" s="55">
+        <v>49.4</v>
+      </c>
+      <c r="O22" s="55">
+        <v>52.9</v>
+      </c>
+      <c r="P22" s="55">
+        <v>56</v>
+      </c>
+      <c r="Q22" s="55">
+        <v>51.6</v>
+      </c>
+      <c r="R22" s="55">
+        <v>48.1</v>
+      </c>
+      <c r="S22" s="33"/>
+      <c r="T22" s="33"/>
+      <c r="U22" s="33"/>
+      <c r="V22" s="33"/>
+    </row>
+    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A23" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="32"/>
+      <c r="C23" s="54"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="54"/>
+      <c r="F23" s="54"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="54"/>
+      <c r="I23" s="54"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="54"/>
+      <c r="L23" s="55">
+        <v>42</v>
+      </c>
+      <c r="M23" s="55">
+        <v>41.3</v>
+      </c>
+      <c r="N23" s="55">
+        <v>29.9</v>
+      </c>
+      <c r="O23" s="55">
+        <v>29.9</v>
+      </c>
+      <c r="P23" s="55">
+        <v>26.5</v>
+      </c>
+      <c r="Q23" s="55">
+        <v>26.8</v>
+      </c>
+      <c r="R23" s="55">
+        <v>24.9</v>
+      </c>
+      <c r="S23" s="33"/>
+      <c r="T23" s="33"/>
+      <c r="U23" s="33"/>
+      <c r="V23" s="33"/>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A24" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="M24" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="N24" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="O24" s="55">
+        <v>63.8</v>
+      </c>
+      <c r="P24" s="55">
+        <v>44.3</v>
+      </c>
+      <c r="Q24" s="55">
+        <v>64.5</v>
+      </c>
+      <c r="R24" s="55">
+        <v>51.8</v>
+      </c>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A25" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="55">
+        <v>61.7</v>
+      </c>
+      <c r="M25" s="55">
+        <v>53.2</v>
+      </c>
+      <c r="N25" s="55">
+        <v>57.4</v>
+      </c>
+      <c r="O25" s="55">
+        <v>62</v>
+      </c>
+      <c r="P25" s="55">
+        <v>63.6</v>
+      </c>
+      <c r="Q25" s="55">
+        <v>59.6</v>
+      </c>
+      <c r="R25" s="55">
+        <v>56.4</v>
+      </c>
+      <c r="S25" s="33"/>
+      <c r="T25" s="33"/>
+      <c r="U25" s="33"/>
+      <c r="V25" s="33"/>
+    </row>
+    <row r="26" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A26" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="32"/>
+      <c r="C26" s="54"/>
+      <c r="D26" s="54"/>
+      <c r="E26" s="54"/>
+      <c r="F26" s="54"/>
+      <c r="G26" s="54"/>
+      <c r="H26" s="54"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="54"/>
+      <c r="K26" s="54"/>
+      <c r="L26" s="55">
+        <v>45.5</v>
+      </c>
+      <c r="M26" s="55">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="N26" s="55">
+        <v>41.7</v>
+      </c>
+      <c r="O26" s="55">
+        <v>37.5</v>
+      </c>
+      <c r="P26" s="55">
+        <v>39.1</v>
+      </c>
+      <c r="Q26" s="55">
+        <v>39.6</v>
+      </c>
+      <c r="R26" s="55">
+        <v>30.9</v>
+      </c>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33"/>
+      <c r="U26" s="33"/>
+      <c r="V26" s="33"/>
+    </row>
+    <row r="27" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A27" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="32"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="55">
+        <v>41.8</v>
+      </c>
+      <c r="M27" s="55">
+        <v>30.7</v>
+      </c>
+      <c r="N27" s="55">
+        <v>27.2</v>
+      </c>
+      <c r="O27" s="55">
+        <v>27.4</v>
+      </c>
+      <c r="P27" s="55">
+        <v>26.4</v>
+      </c>
+      <c r="Q27" s="55">
+        <v>24.1</v>
+      </c>
+      <c r="R27" s="55">
+        <v>21.9</v>
+      </c>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="33"/>
+      <c r="V27" s="33"/>
+    </row>
+    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A28" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="32"/>
+      <c r="C28" s="54"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+      <c r="K28" s="54"/>
+      <c r="L28" s="55">
+        <v>48.1</v>
+      </c>
+      <c r="M28" s="55">
+        <v>29.2</v>
+      </c>
+      <c r="N28" s="55">
         <v>33.4</v>
       </c>
-      <c r="R3" s="4" t="s">
-[...90 lines deleted...]
-      <c r="I5" s="13">
+      <c r="O28" s="55">
+        <v>31.7</v>
+      </c>
+      <c r="P28" s="55">
+        <v>30</v>
+      </c>
+      <c r="Q28" s="55">
+        <v>29.2</v>
+      </c>
+      <c r="R28" s="55">
+        <v>22.4</v>
+      </c>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+      <c r="U28" s="33"/>
+      <c r="V28" s="33"/>
+    </row>
+    <row r="29" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A29" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="32"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="55"/>
+      <c r="N29" s="55"/>
+      <c r="O29" s="55"/>
+      <c r="P29" s="55"/>
+      <c r="Q29" s="55"/>
+      <c r="R29" s="55"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33"/>
+      <c r="U29" s="33"/>
+      <c r="V29" s="33"/>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A30" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="32"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="55">
+        <v>73</v>
+      </c>
+      <c r="M30" s="55">
+        <v>29.1</v>
+      </c>
+      <c r="N30" s="55">
+        <v>28.6</v>
+      </c>
+      <c r="O30" s="55">
+        <v>29.1</v>
+      </c>
+      <c r="P30" s="55">
+        <v>27.5</v>
+      </c>
+      <c r="Q30" s="55">
+        <v>25.9</v>
+      </c>
+      <c r="R30" s="55">
+        <v>23.5</v>
+      </c>
+      <c r="S30" s="33"/>
+      <c r="T30" s="33"/>
+      <c r="U30" s="33"/>
+      <c r="V30" s="33"/>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A31" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="M31" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="N31" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="O31" s="55">
+        <v>26.3</v>
+      </c>
+      <c r="P31" s="55">
+        <v>25.8</v>
+      </c>
+      <c r="Q31" s="55">
+        <v>26.3</v>
+      </c>
+      <c r="R31" s="55">
+        <v>25.2</v>
+      </c>
+      <c r="S31" s="33"/>
+      <c r="T31" s="33"/>
+      <c r="U31" s="33"/>
+      <c r="V31" s="33"/>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A32" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="54"/>
+      <c r="D32" s="54"/>
+      <c r="E32" s="54"/>
+      <c r="F32" s="54"/>
+      <c r="G32" s="54"/>
+      <c r="H32" s="54"/>
+      <c r="I32" s="54"/>
+      <c r="J32" s="54"/>
+      <c r="K32" s="54"/>
+      <c r="L32" s="55">
+        <v>3.7</v>
+      </c>
+      <c r="M32" s="55">
+        <v>27.2</v>
+      </c>
+      <c r="N32" s="55">
+        <v>29.5</v>
+      </c>
+      <c r="O32" s="55">
+        <v>24.8</v>
+      </c>
+      <c r="P32" s="55">
+        <v>21.6</v>
+      </c>
+      <c r="Q32" s="55">
+        <v>21.9</v>
+      </c>
+      <c r="R32" s="55">
+        <v>20.5</v>
+      </c>
+      <c r="S32" s="33"/>
+      <c r="T32" s="33"/>
+      <c r="U32" s="33"/>
+      <c r="V32" s="33"/>
+    </row>
+    <row r="33" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A33" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="54"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="54"/>
+      <c r="I33" s="54"/>
+      <c r="J33" s="54"/>
+      <c r="K33" s="54"/>
+      <c r="L33" s="55">
+        <v>43</v>
+      </c>
+      <c r="M33" s="55">
+        <v>31.1</v>
+      </c>
+      <c r="N33" s="55">
+        <v>32.1</v>
+      </c>
+      <c r="O33" s="55">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="P33" s="55">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="Q33" s="55">
+        <v>31.6</v>
+      </c>
+      <c r="R33" s="55">
+        <v>26.6</v>
+      </c>
+      <c r="S33" s="33"/>
+      <c r="T33" s="33"/>
+      <c r="U33" s="33"/>
+      <c r="V33" s="33"/>
+    </row>
+    <row r="34" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A34" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="32"/>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="55">
+        <v>36</v>
+      </c>
+      <c r="M34" s="55">
+        <v>28.2</v>
+      </c>
+      <c r="N34" s="55">
+        <v>25.1</v>
+      </c>
+      <c r="O34" s="55">
+        <v>42.3</v>
+      </c>
+      <c r="P34" s="55">
+        <v>32.9</v>
+      </c>
+      <c r="Q34" s="55">
+        <v>28.2</v>
+      </c>
+      <c r="R34" s="55">
+        <v>28.1</v>
+      </c>
+      <c r="S34" s="33"/>
+      <c r="T34" s="33"/>
+      <c r="U34" s="33"/>
+      <c r="V34" s="33"/>
+    </row>
+    <row r="35" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A35" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="54"/>
+      <c r="G35" s="54"/>
+      <c r="H35" s="54"/>
+      <c r="I35" s="54"/>
+      <c r="J35" s="54"/>
+      <c r="K35" s="54"/>
+      <c r="L35" s="55">
+        <v>60.5</v>
+      </c>
+      <c r="M35" s="55">
+        <v>48.5</v>
+      </c>
+      <c r="N35" s="55">
+        <v>51.6</v>
+      </c>
+      <c r="O35" s="55">
+        <v>49.1</v>
+      </c>
+      <c r="P35" s="55">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="Q35" s="55">
+        <v>31</v>
+      </c>
+      <c r="R35" s="55">
+        <v>30.3</v>
+      </c>
+      <c r="S35" s="33"/>
+      <c r="T35" s="33"/>
+      <c r="U35" s="33"/>
+      <c r="V35" s="33"/>
+    </row>
+    <row r="36" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A36" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="32"/>
+      <c r="C36" s="54"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="54"/>
+      <c r="G36" s="54"/>
+      <c r="H36" s="54"/>
+      <c r="I36" s="54"/>
+      <c r="J36" s="54"/>
+      <c r="K36" s="54"/>
+      <c r="L36" s="55">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="M36" s="55">
+        <v>31.6</v>
+      </c>
+      <c r="N36" s="55">
+        <v>33.6</v>
+      </c>
+      <c r="O36" s="55">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="P36" s="55">
+        <v>30.6</v>
+      </c>
+      <c r="Q36" s="55">
+        <v>32.9</v>
+      </c>
+      <c r="R36" s="55">
+        <v>23.1</v>
+      </c>
+      <c r="S36" s="33"/>
+      <c r="T36" s="33"/>
+      <c r="U36" s="33"/>
+      <c r="V36" s="33"/>
+    </row>
+    <row r="37" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A37" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="32"/>
+      <c r="C37" s="54"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="54"/>
+      <c r="F37" s="54"/>
+      <c r="G37" s="54"/>
+      <c r="H37" s="54"/>
+      <c r="I37" s="54"/>
+      <c r="J37" s="54"/>
+      <c r="K37" s="54"/>
+      <c r="L37" s="55">
+        <v>37.5</v>
+      </c>
+      <c r="M37" s="55">
+        <v>29.1</v>
+      </c>
+      <c r="N37" s="55">
+        <v>31</v>
+      </c>
+      <c r="O37" s="55">
+        <v>25.6</v>
+      </c>
+      <c r="P37" s="55">
+        <v>28</v>
+      </c>
+      <c r="Q37" s="55">
+        <v>23.2</v>
+      </c>
+      <c r="R37" s="55">
+        <v>22.8</v>
+      </c>
+      <c r="S37" s="33"/>
+      <c r="T37" s="33"/>
+      <c r="U37" s="33"/>
+      <c r="V37" s="33"/>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="32"/>
+      <c r="C38" s="54"/>
+      <c r="D38" s="54"/>
+      <c r="E38" s="54"/>
+      <c r="F38" s="54"/>
+      <c r="G38" s="54"/>
+      <c r="H38" s="54"/>
+      <c r="I38" s="54"/>
+      <c r="J38" s="54"/>
+      <c r="K38" s="54"/>
+      <c r="L38" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="M38" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="N38" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="O38" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="P38" s="55">
+        <v>28.6</v>
+      </c>
+      <c r="Q38" s="55">
+        <v>26.4</v>
+      </c>
+      <c r="R38" s="55">
+        <v>26.3</v>
+      </c>
+      <c r="S38" s="33"/>
+      <c r="T38" s="33"/>
+      <c r="U38" s="33"/>
+      <c r="V38" s="33"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A39" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="32"/>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="54"/>
+      <c r="F39" s="54"/>
+      <c r="G39" s="54"/>
+      <c r="H39" s="54"/>
+      <c r="I39" s="54"/>
+      <c r="J39" s="54"/>
+      <c r="K39" s="54"/>
+      <c r="L39" s="55">
+        <v>25.6</v>
+      </c>
+      <c r="M39" s="55">
+        <v>24.4</v>
+      </c>
+      <c r="N39" s="55">
+        <v>25.9</v>
+      </c>
+      <c r="O39" s="55">
+        <v>29.9</v>
+      </c>
+      <c r="P39" s="55">
+        <v>25.5</v>
+      </c>
+      <c r="Q39" s="55">
+        <v>26.4</v>
+      </c>
+      <c r="R39" s="55">
+        <v>21.5</v>
+      </c>
+      <c r="S39" s="33"/>
+      <c r="T39" s="33"/>
+      <c r="U39" s="33"/>
+      <c r="V39" s="33"/>
+    </row>
+    <row r="40" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A40" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="32"/>
+      <c r="C40" s="54"/>
+      <c r="D40" s="54"/>
+      <c r="E40" s="54"/>
+      <c r="F40" s="54"/>
+      <c r="G40" s="54"/>
+      <c r="H40" s="54"/>
+      <c r="I40" s="54"/>
+      <c r="J40" s="54"/>
+      <c r="K40" s="54"/>
+      <c r="L40" s="55">
+        <v>41.3</v>
+      </c>
+      <c r="M40" s="55">
+        <v>33.4</v>
+      </c>
+      <c r="N40" s="55">
+        <v>30.9</v>
+      </c>
+      <c r="O40" s="55">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="P40" s="55">
+        <v>28.9</v>
+      </c>
+      <c r="Q40" s="55">
+        <v>25.5</v>
+      </c>
+      <c r="R40" s="55">
+        <v>21.6</v>
+      </c>
+      <c r="S40" s="33"/>
+      <c r="T40" s="33"/>
+      <c r="U40" s="33"/>
+      <c r="V40" s="33"/>
+    </row>
+    <row r="41" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A41" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="32"/>
+      <c r="C41" s="54"/>
+      <c r="D41" s="54"/>
+      <c r="E41" s="54"/>
+      <c r="F41" s="54"/>
+      <c r="G41" s="54"/>
+      <c r="H41" s="54"/>
+      <c r="I41" s="54"/>
+      <c r="J41" s="54"/>
+      <c r="K41" s="54"/>
+      <c r="L41" s="55">
+        <v>57.8</v>
+      </c>
+      <c r="M41" s="55">
+        <v>47.6</v>
+      </c>
+      <c r="N41" s="55">
+        <v>43.4</v>
+      </c>
+      <c r="O41" s="55">
+        <v>47</v>
+      </c>
+      <c r="P41" s="55">
         <v>48.9</v>
       </c>
-      <c r="J5" s="13">
-[...26 lines deleted...]
-      <c r="U5" s="3"/>
+      <c r="Q41" s="55">
+        <v>44.8</v>
+      </c>
+      <c r="R41" s="55">
+        <v>43.6</v>
+      </c>
+      <c r="S41" s="33"/>
+      <c r="T41" s="33"/>
+      <c r="U41" s="33"/>
+      <c r="V41" s="33"/>
+    </row>
+    <row r="42" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A42" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="32"/>
+      <c r="C42" s="54"/>
+      <c r="D42" s="54"/>
+      <c r="E42" s="54"/>
+      <c r="F42" s="54"/>
+      <c r="G42" s="54"/>
+      <c r="H42" s="54"/>
+      <c r="I42" s="54"/>
+      <c r="J42" s="54"/>
+      <c r="K42" s="54"/>
+      <c r="L42" s="55">
+        <v>1038.3</v>
+      </c>
+      <c r="M42" s="55">
+        <v>44.7</v>
+      </c>
+      <c r="N42" s="55">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="O42" s="55">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="P42" s="55">
+        <v>31</v>
+      </c>
+      <c r="Q42" s="55">
+        <v>35.5</v>
+      </c>
+      <c r="R42" s="55">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="S42" s="33"/>
+      <c r="T42" s="33"/>
+      <c r="U42" s="33"/>
+      <c r="V42" s="33"/>
+    </row>
+    <row r="43" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A43" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="32"/>
+      <c r="C43" s="54"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="54"/>
+      <c r="F43" s="54"/>
+      <c r="G43" s="54"/>
+      <c r="H43" s="54"/>
+      <c r="I43" s="54"/>
+      <c r="J43" s="54"/>
+      <c r="K43" s="54"/>
+      <c r="L43" s="55">
+        <v>34.6</v>
+      </c>
+      <c r="M43" s="55">
+        <v>26.8</v>
+      </c>
+      <c r="N43" s="55">
+        <v>24.1</v>
+      </c>
+      <c r="O43" s="55">
+        <v>29.5</v>
+      </c>
+      <c r="P43" s="55">
+        <v>27.5</v>
+      </c>
+      <c r="Q43" s="55">
+        <v>22.2</v>
+      </c>
+      <c r="R43" s="55">
+        <v>21.6</v>
+      </c>
+      <c r="S43" s="33"/>
+      <c r="T43" s="33"/>
+      <c r="U43" s="33"/>
+      <c r="V43" s="33"/>
+    </row>
+    <row r="44" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A44" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="32"/>
+      <c r="C44" s="54"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="54"/>
+      <c r="F44" s="54"/>
+      <c r="G44" s="54"/>
+      <c r="H44" s="54"/>
+      <c r="I44" s="54"/>
+      <c r="J44" s="54"/>
+      <c r="K44" s="54"/>
+      <c r="L44" s="55">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="M44" s="55">
+        <v>24.6</v>
+      </c>
+      <c r="N44" s="55">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="O44" s="55">
+        <v>26.3</v>
+      </c>
+      <c r="P44" s="55">
+        <v>26.2</v>
+      </c>
+      <c r="Q44" s="55">
+        <v>20.9</v>
+      </c>
+      <c r="R44" s="55">
+        <v>17.5</v>
+      </c>
+      <c r="S44" s="33"/>
+      <c r="T44" s="33"/>
+      <c r="U44" s="33"/>
+      <c r="V44" s="33"/>
+    </row>
+    <row r="45" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A45" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="32"/>
+      <c r="C45" s="54"/>
+      <c r="D45" s="54"/>
+      <c r="E45" s="54"/>
+      <c r="F45" s="54"/>
+      <c r="G45" s="54"/>
+      <c r="H45" s="54"/>
+      <c r="I45" s="54"/>
+      <c r="J45" s="54"/>
+      <c r="K45" s="54"/>
+      <c r="L45" s="55">
+        <v>30.1</v>
+      </c>
+      <c r="M45" s="55">
+        <v>29.6</v>
+      </c>
+      <c r="N45" s="55">
+        <v>25</v>
+      </c>
+      <c r="O45" s="55">
+        <v>22.7</v>
+      </c>
+      <c r="P45" s="55">
+        <v>22.1</v>
+      </c>
+      <c r="Q45" s="55">
+        <v>21.2</v>
+      </c>
+      <c r="R45" s="55">
+        <v>22.8</v>
+      </c>
+      <c r="S45" s="33"/>
+      <c r="T45" s="33"/>
+      <c r="U45" s="33"/>
+      <c r="V45" s="33"/>
+    </row>
+    <row r="46" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A46" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="32"/>
+      <c r="C46" s="54"/>
+      <c r="D46" s="54"/>
+      <c r="E46" s="54"/>
+      <c r="F46" s="54"/>
+      <c r="G46" s="54"/>
+      <c r="H46" s="54"/>
+      <c r="I46" s="54"/>
+      <c r="J46" s="54"/>
+      <c r="K46" s="54"/>
+      <c r="L46" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="M46" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="N46" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="O46" s="55">
+        <v>41.6</v>
+      </c>
+      <c r="P46" s="55">
+        <v>30.9</v>
+      </c>
+      <c r="Q46" s="55">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="R46" s="55">
+        <v>24.1</v>
+      </c>
+      <c r="S46" s="33"/>
+      <c r="T46" s="33"/>
+      <c r="U46" s="33"/>
+      <c r="V46" s="33"/>
+    </row>
+    <row r="47" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A47" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="32"/>
+      <c r="C47" s="54"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="54"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="54"/>
+      <c r="I47" s="54"/>
+      <c r="J47" s="54"/>
+      <c r="K47" s="54"/>
+      <c r="L47" s="55">
+        <v>38</v>
+      </c>
+      <c r="M47" s="55">
+        <v>22</v>
+      </c>
+      <c r="N47" s="55">
+        <v>27.1</v>
+      </c>
+      <c r="O47" s="55">
+        <v>26.2</v>
+      </c>
+      <c r="P47" s="55">
+        <v>23.4</v>
+      </c>
+      <c r="Q47" s="55">
+        <v>23.8</v>
+      </c>
+      <c r="R47" s="55">
+        <v>21.6</v>
+      </c>
+      <c r="S47" s="33"/>
+      <c r="T47" s="33"/>
+      <c r="U47" s="33"/>
+      <c r="V47" s="33"/>
+    </row>
+    <row r="48" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A48" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="32"/>
+      <c r="C48" s="54"/>
+      <c r="D48" s="54"/>
+      <c r="E48" s="54"/>
+      <c r="F48" s="54"/>
+      <c r="G48" s="54"/>
+      <c r="H48" s="54"/>
+      <c r="I48" s="54"/>
+      <c r="J48" s="54"/>
+      <c r="K48" s="54"/>
+      <c r="L48" s="55">
+        <v>42.8</v>
+      </c>
+      <c r="M48" s="55">
+        <v>33.5</v>
+      </c>
+      <c r="N48" s="55">
+        <v>34.1</v>
+      </c>
+      <c r="O48" s="55">
+        <v>31.1</v>
+      </c>
+      <c r="P48" s="55">
+        <v>31.3</v>
+      </c>
+      <c r="Q48" s="55">
+        <v>29.1</v>
+      </c>
+      <c r="R48" s="55">
+        <v>24.2</v>
+      </c>
+      <c r="S48" s="33"/>
+      <c r="T48" s="33"/>
+      <c r="U48" s="33"/>
+      <c r="V48" s="33"/>
+    </row>
+    <row r="49" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A49" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="32"/>
+      <c r="C49" s="54"/>
+      <c r="D49" s="54"/>
+      <c r="E49" s="54"/>
+      <c r="F49" s="54"/>
+      <c r="G49" s="54"/>
+      <c r="H49" s="54"/>
+      <c r="I49" s="54"/>
+      <c r="J49" s="54"/>
+      <c r="K49" s="54"/>
+      <c r="L49" s="55">
+        <v>26.5</v>
+      </c>
+      <c r="M49" s="55">
+        <v>21.7</v>
+      </c>
+      <c r="N49" s="55">
+        <v>19.7</v>
+      </c>
+      <c r="O49" s="55">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="P49" s="55">
+        <v>18.3</v>
+      </c>
+      <c r="Q49" s="55">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="R49" s="55">
+        <v>14.7</v>
+      </c>
+      <c r="S49" s="33"/>
+      <c r="T49" s="33"/>
+      <c r="U49" s="33"/>
+      <c r="V49" s="33"/>
+    </row>
+    <row r="50" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A50" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="32"/>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="54"/>
+      <c r="F50" s="54"/>
+      <c r="G50" s="54"/>
+      <c r="H50" s="54"/>
+      <c r="I50" s="54"/>
+      <c r="J50" s="54"/>
+      <c r="K50" s="54"/>
+      <c r="L50" s="55">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="M50" s="55">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="N50" s="55">
+        <v>23.7</v>
+      </c>
+      <c r="O50" s="55">
+        <v>23.6</v>
+      </c>
+      <c r="P50" s="55">
+        <v>21.6</v>
+      </c>
+      <c r="Q50" s="55">
+        <v>18.7</v>
+      </c>
+      <c r="R50" s="55">
+        <v>18.7</v>
+      </c>
+      <c r="S50" s="33"/>
+      <c r="T50" s="33"/>
+      <c r="U50" s="33"/>
+      <c r="V50" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="T1:T2"/>
-[...5 lines deleted...]
-    <mergeCell ref="C1:Q1"/>
+    <mergeCell ref="V2:V3"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:R2"/>
+    <mergeCell ref="S2:S3"/>
+    <mergeCell ref="T2:T3"/>
+    <mergeCell ref="U2:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>metadata</vt:lpstr>
-      <vt:lpstr>conventions</vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>3.3.2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>