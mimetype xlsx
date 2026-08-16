--- v1 (2026-06-17)
+++ v2 (2026-08-16)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9390" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
-    <sheet name="3.3.2" sheetId="5" r:id="rId3"/>
+    <sheet name="3.3.4" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'3.3.2'!$S$2:$V$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'3.3.4'!$S$2:$V$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="77">
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
@@ -174,159 +174,158 @@
   <si>
     <t>Agency responsible for compilation of indicator (co-implementing agencies)</t>
   </si>
   <si>
     <t>Agency responsible for policy implementation (co-implementing agencies)</t>
   </si>
   <si>
     <t>Global without changes - 1, global with minor changes-2, alternative national-3, additional national-4</t>
   </si>
   <si>
     <t>3.3.4 Hepatitis B incidence per 100,000 population</t>
   </si>
   <si>
     <t xml:space="preserve"> per 100,000 people</t>
   </si>
   <si>
     <t>Administrative data</t>
   </si>
   <si>
     <t>Ministry of Healthcare of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Healthcare of the Republic of Kazakhstan, Local executive bodies </t>
   </si>
   <si>
+    <t>0,70.</t>
+  </si>
+  <si>
+    <t>0,32.</t>
+  </si>
+  <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
-    <t>Abai</t>
-[...1 lines deleted...]
-  <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
-    <t>West Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
-    <t>Kostanai</t>
-[...1 lines deleted...]
-  <si>
     <t>Kyzylorda</t>
   </si>
   <si>
     <t>Mangistau</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
-    <t>North-Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
-    <t>East Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
+    <t>Urban</t>
+  </si>
+  <si>
+    <t>Rural</t>
+  </si>
+  <si>
     <t>Men</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
+    <t>Incidence of Hepatitis B per 100,000 Population</t>
+  </si>
+  <si>
     <t>Since 2010</t>
   </si>
   <si>
     <t>100,000 Population</t>
   </si>
   <si>
-    <t/>
-[...22 lines deleted...]
-    <t>Rural population</t>
+    <t>A relative indicator that characterizes the number of newly registered cases of hepatitis B among the population during a specified period (month, year), calculated per 100,000 people.</t>
+  </si>
+  <si>
+    <t>Incidence is defined as the frequency of newly registered disease cases among the population during a specific period of time (month, year), calculated per 100,000 people.
+Vaccination coverage is calculated as follows: the number of individuals who received immunization during the current year divided by the number of individuals eligible for immunization in the same year, multiplied by 100.</t>
+  </si>
+  <si>
+    <t>Committee for Sanitary and Epidemiological Control, Ministry of Health of the Republic of Kazakhstan.</t>
+  </si>
+  <si>
+    <t>Abay</t>
+  </si>
+  <si>
+    <t>Kostanay</t>
+  </si>
+  <si>
+    <t>Batys Kazakhstan</t>
+  </si>
+  <si>
+    <t>Soltustik Kazakhstan</t>
+  </si>
+  <si>
+    <t>Shygys Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
@@ -400,111 +399,111 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -646,51 +645,51 @@
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -717,139 +716,151 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="26" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="10" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="28" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="29" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="10" applyBorder="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="6" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Normal 2" xfId="3"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="10"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="12"/>
     <cellStyle name="Обычный 7" xfId="13"/>
     <cellStyle name="Обычный 8" xfId="14"/>
     <cellStyle name="Процентный 2" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -915,86 +926,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1134,2477 +1143,5446 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bala.stat.gov.kz/kz/doshkolnye-organizatsii-po-tipam/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="15.75">
+      <c r="A1" s="60"/>
+      <c r="B1" s="60"/>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3"/>
       <c r="D3" s="4"/>
     </row>
-    <row r="4" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" ht="14.25" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="42" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" s="59" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>68</v>
       </c>
       <c r="D5" s="4"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="22"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4">
       <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="42" t="s">
+      <c r="B7" s="59" t="s">
         <v>67</v>
       </c>
       <c r="D7" s="4"/>
     </row>
-    <row r="8" spans="1:4" ht="51" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" ht="38.25">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="20" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="23"/>
       <c r="D9" s="4"/>
     </row>
-    <row r="10" spans="1:4" ht="157.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" ht="89.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4" ht="25.5">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D11" s="4"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="8"/>
       <c r="D13" s="4"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="8"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="4"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="4"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="5"/>
       <c r="D19" s="4"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="11"/>
       <c r="D21" s="4"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="D23" s="4"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4">
       <c r="A25" s="12"/>
       <c r="B25" s="12"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4">
       <c r="A26" s="12"/>
       <c r="B26" s="12"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4">
       <c r="A27" s="12"/>
       <c r="B27" s="12"/>
       <c r="D27" s="4"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4">
       <c r="A28" s="12"/>
       <c r="B28" s="12"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4">
       <c r="A29" s="13"/>
       <c r="B29" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="76.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2">
       <c r="B2" s="14"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:2">
       <c r="B5" s="15" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:2">
       <c r="B6" s="15" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:2">
       <c r="B7" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:2">
       <c r="B8" s="15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:2">
       <c r="B9" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:2">
       <c r="B11" s="17"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:2">
       <c r="B12" s="17"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:4">
       <c r="B19" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AY130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F28" sqref="F28"/>
+      <selection activeCell="D131" sqref="D131"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.140625" style="24" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="24" customWidth="1"/>
     <col min="3" max="6" width="8.85546875" style="24" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="25" customWidth="1"/>
     <col min="8" max="18" width="8.85546875" style="24" customWidth="1"/>
     <col min="19" max="19" width="20.140625" style="24" customWidth="1"/>
     <col min="20" max="20" width="29.42578125" style="24" customWidth="1"/>
     <col min="21" max="21" width="28.85546875" style="24" customWidth="1"/>
     <col min="22" max="22" width="31.28515625" style="24" customWidth="1"/>
     <col min="23" max="50" width="9.140625" style="26" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="44" t="s">
+    <row r="1" spans="1:51" ht="15" customHeight="1"/>
+    <row r="2" spans="1:51" ht="21" customHeight="1">
+      <c r="A2" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B2" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="46" t="s">
+      <c r="C2" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="D2" s="47"/>
-[...14 lines deleted...]
-      <c r="S2" s="44" t="s">
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="T2" s="44" t="s">
+      <c r="T2" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="U2" s="44" t="s">
+      <c r="U2" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="V2" s="44" t="s">
+      <c r="V2" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AY2" s="26"/>
     </row>
-    <row r="3" spans="1:51" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="45"/>
+    <row r="3" spans="1:51" ht="24.75" customHeight="1">
+      <c r="A3" s="62"/>
+      <c r="B3" s="62"/>
       <c r="C3" s="27">
         <v>2010</v>
       </c>
       <c r="D3" s="27">
         <v>2011</v>
       </c>
       <c r="E3" s="27">
         <v>2012</v>
       </c>
       <c r="F3" s="27">
         <v>2013</v>
       </c>
       <c r="G3" s="27">
         <v>2014</v>
       </c>
       <c r="H3" s="27">
         <v>2015</v>
       </c>
       <c r="I3" s="27">
         <v>2016</v>
       </c>
       <c r="J3" s="28">
         <v>2017</v>
       </c>
       <c r="K3" s="28">
         <v>2018</v>
       </c>
       <c r="L3" s="28">
         <v>2019</v>
       </c>
       <c r="M3" s="28">
         <v>2020</v>
       </c>
       <c r="N3" s="28">
         <v>2021</v>
       </c>
       <c r="O3" s="28">
         <v>2022</v>
       </c>
       <c r="P3" s="28">
         <v>2023</v>
       </c>
       <c r="Q3" s="28">
         <v>2024</v>
       </c>
       <c r="R3" s="28">
         <v>2025</v>
       </c>
-      <c r="S3" s="45"/>
-[...2 lines deleted...]
-      <c r="V3" s="45"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
       <c r="AY3" s="26"/>
     </row>
-    <row r="4" spans="1:51" s="25" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="35" t="s">
+    <row r="4" spans="1:51" s="25" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A4" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="50">
-[...47 lines deleted...]
-      <c r="S4" s="30" t="s">
+      <c r="C4" s="30">
+        <v>2.62</v>
+      </c>
+      <c r="D4" s="30">
+        <v>1.76</v>
+      </c>
+      <c r="E4" s="30">
+        <v>1.24</v>
+      </c>
+      <c r="F4" s="30">
+        <v>1.01</v>
+      </c>
+      <c r="G4" s="30">
+        <v>0.77</v>
+      </c>
+      <c r="H4" s="31">
+        <v>0.95</v>
+      </c>
+      <c r="I4" s="31">
+        <v>0.54</v>
+      </c>
+      <c r="J4" s="31">
+        <v>0.54</v>
+      </c>
+      <c r="K4" s="31">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="L4" s="32">
+        <v>0.6</v>
+      </c>
+      <c r="M4" s="31">
+        <v>0.18</v>
+      </c>
+      <c r="N4" s="33">
+        <v>0.17</v>
+      </c>
+      <c r="O4" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="P4" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="Q4" s="34">
+        <v>0.19</v>
+      </c>
+      <c r="R4" s="34">
+        <v>0.25</v>
+      </c>
+      <c r="S4" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="T4" s="30" t="s">
+      <c r="T4" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="U4" s="30" t="s">
+      <c r="U4" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="V4" s="37">
+      <c r="V4" s="50">
         <v>1</v>
       </c>
-      <c r="W4" s="31"/>
-[...29 lines deleted...]
-      <c r="A5" s="49" t="s">
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="36"/>
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
+      <c r="AH4" s="36"/>
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="36"/>
+      <c r="AL4" s="36"/>
+      <c r="AM4" s="36"/>
+      <c r="AN4" s="36"/>
+      <c r="AO4" s="36"/>
+      <c r="AP4" s="36"/>
+      <c r="AQ4" s="36"/>
+      <c r="AR4" s="36"/>
+      <c r="AS4" s="36"/>
+      <c r="AT4" s="36"/>
+      <c r="AU4" s="36"/>
+      <c r="AV4" s="36"/>
+      <c r="AW4" s="36"/>
+      <c r="AX4" s="36"/>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="37"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+    </row>
+    <row r="6" spans="1:51">
+      <c r="A6" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+      <c r="V6" s="43"/>
+    </row>
+    <row r="7" spans="1:51">
+      <c r="A7" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" s="37"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="45">
+        <v>1</v>
+      </c>
+      <c r="P7" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="S7" s="43"/>
+      <c r="T7" s="43"/>
+      <c r="U7" s="43"/>
+      <c r="V7" s="43"/>
+    </row>
+    <row r="8" spans="1:51">
+      <c r="A8" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="37"/>
+      <c r="C8" s="45">
+        <v>1.39</v>
+      </c>
+      <c r="D8" s="45">
+        <v>0.76</v>
+      </c>
+      <c r="E8" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="F8" s="45">
+        <v>0.42</v>
+      </c>
+      <c r="G8" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="H8" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="I8" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="J8" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="K8" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="P8" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+    </row>
+    <row r="9" spans="1:51">
+      <c r="A9" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="37"/>
+      <c r="C9" s="45">
+        <v>1.96</v>
+      </c>
+      <c r="D9" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="E9" s="45">
+        <v>1.01</v>
+      </c>
+      <c r="F9" s="45">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="G9" s="45">
+        <v>0.86</v>
+      </c>
+      <c r="H9" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I9" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="J9" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="K9" s="45">
+        <v>0.46</v>
+      </c>
+      <c r="L9" s="45">
+        <v>0.11</v>
+      </c>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="P9" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="R9" s="45"/>
+      <c r="S9" s="43"/>
+      <c r="T9" s="43"/>
+      <c r="U9" s="43"/>
+      <c r="V9" s="43"/>
+    </row>
+    <row r="10" spans="1:51">
+      <c r="A10" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="37"/>
+      <c r="C10" s="45">
+        <v>1.08</v>
+      </c>
+      <c r="D10" s="45">
+        <v>0.99</v>
+      </c>
+      <c r="E10" s="45">
+        <v>0.46</v>
+      </c>
+      <c r="F10" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="G10" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="H10" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="I10" s="45">
+        <v>0.08</v>
+      </c>
+      <c r="J10" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="K10" s="45">
+        <v>0.19</v>
+      </c>
+      <c r="L10" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="M10" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="N10" s="45"/>
+      <c r="O10" s="45"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="R10" s="45"/>
+      <c r="S10" s="43"/>
+      <c r="T10" s="43"/>
+      <c r="U10" s="43"/>
+      <c r="V10" s="43"/>
+    </row>
+    <row r="11" spans="1:51">
+      <c r="A11" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="37"/>
+      <c r="C11" s="45">
+        <v>0.17</v>
+      </c>
+      <c r="D11" s="45">
+        <v>0.34</v>
+      </c>
+      <c r="E11" s="45">
+        <v>0.87</v>
+      </c>
+      <c r="F11" s="45">
+        <v>1.22</v>
+      </c>
+      <c r="G11" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="H11" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="I11" s="45">
+        <v>0.53</v>
+      </c>
+      <c r="J11" s="45">
+        <v>0.87</v>
+      </c>
+      <c r="K11" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="L11" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="M11" s="45"/>
+      <c r="N11" s="45"/>
+      <c r="O11" s="45"/>
+      <c r="P11" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>1.05</v>
+      </c>
+      <c r="R11" s="45">
+        <v>1.43</v>
+      </c>
+      <c r="S11" s="43"/>
+      <c r="T11" s="43"/>
+      <c r="U11" s="43"/>
+      <c r="V11" s="43"/>
+    </row>
+    <row r="12" spans="1:51">
+      <c r="A12" s="58" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="36"/>
-[...82 lines deleted...]
-      <c r="A6" s="49" t="s">
+      <c r="B12" s="37"/>
+      <c r="C12" s="45">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45">
+        <v>0.86</v>
+      </c>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K12" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="L12" s="45"/>
+      <c r="M12" s="45"/>
+      <c r="N12" s="45"/>
+      <c r="O12" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P12" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>0.43</v>
+      </c>
+      <c r="R12" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="S12" s="43"/>
+      <c r="T12" s="43"/>
+      <c r="U12" s="43"/>
+      <c r="V12" s="43"/>
+    </row>
+    <row r="13" spans="1:51">
+      <c r="A13" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="37"/>
+      <c r="C13" s="45">
+        <v>1.4</v>
+      </c>
+      <c r="D13" s="45">
+        <v>0.8</v>
+      </c>
+      <c r="E13" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="F13" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="G13" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="K13" s="45">
+        <v>0</v>
+      </c>
+      <c r="L13" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="M13" s="45"/>
+      <c r="N13" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="O13" s="45"/>
+      <c r="P13" s="45"/>
+      <c r="Q13" s="45"/>
+      <c r="R13" s="45"/>
+      <c r="S13" s="43"/>
+      <c r="T13" s="43"/>
+      <c r="U13" s="43"/>
+      <c r="V13" s="43"/>
+    </row>
+    <row r="14" spans="1:51">
+      <c r="A14" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="37"/>
+      <c r="C14" s="45">
+        <v>1.5</v>
+      </c>
+      <c r="D14" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="E14" s="45">
+        <v>1.9</v>
+      </c>
+      <c r="F14" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="G14" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="H14" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="S14" s="43"/>
+      <c r="T14" s="43"/>
+      <c r="U14" s="43"/>
+      <c r="V14" s="43"/>
+    </row>
+    <row r="15" spans="1:51">
+      <c r="A15" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="46"/>
+      <c r="C15" s="45">
+        <v>5.7546149957045909</v>
+      </c>
+      <c r="D15" s="45">
+        <v>4.2854868925322327</v>
+      </c>
+      <c r="E15" s="45">
+        <v>3.446255643243616</v>
+      </c>
+      <c r="F15" s="45">
+        <v>2.2181936241049085</v>
+      </c>
+      <c r="G15" s="45">
+        <v>1.0526664040013354</v>
+      </c>
+      <c r="H15" s="45">
+        <v>1.0504911045913965</v>
+      </c>
+      <c r="I15" s="45">
+        <v>0.91525920140583816</v>
+      </c>
+      <c r="J15" s="45">
+        <v>0.76581757918936677</v>
+      </c>
+      <c r="K15" s="45">
+        <v>0.61073084633553854</v>
+      </c>
+      <c r="L15" s="45">
+        <v>0.60330824073808731</v>
+      </c>
+      <c r="M15" s="45"/>
+      <c r="N15" s="45">
+        <v>0.14788939647816191</v>
+      </c>
+      <c r="O15" s="45">
+        <v>0.29381216881859595</v>
+      </c>
+      <c r="P15" s="45">
+        <v>0.35026576414854771</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>0.34957456775104695</v>
+      </c>
+      <c r="R15" s="45">
+        <v>0.35028723553313718</v>
+      </c>
+      <c r="S15" s="43"/>
+      <c r="T15" s="43"/>
+      <c r="U15" s="43"/>
+      <c r="V15" s="43"/>
+    </row>
+    <row r="16" spans="1:51">
+      <c r="A16" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="37"/>
+      <c r="C16" s="45">
+        <v>2.25</v>
+      </c>
+      <c r="D16" s="45">
+        <v>2.04</v>
+      </c>
+      <c r="E16" s="45">
+        <v>2.35</v>
+      </c>
+      <c r="F16" s="45">
+        <v>0.78</v>
+      </c>
+      <c r="G16" s="45">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="H16" s="45">
+        <v>0.11</v>
+      </c>
+      <c r="I16" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="J16" s="45">
+        <v>0.34</v>
+      </c>
+      <c r="K16" s="45">
+        <v>0.23</v>
+      </c>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45">
+        <v>0.12</v>
+      </c>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="S16" s="43"/>
+      <c r="T16" s="43"/>
+      <c r="U16" s="43"/>
+      <c r="V16" s="43"/>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="52" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="37"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="45"/>
+      <c r="S17" s="43"/>
+      <c r="T17" s="43"/>
+      <c r="U17" s="43"/>
+      <c r="V17" s="43"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="37"/>
+      <c r="C18" s="45">
+        <v>7.76</v>
+      </c>
+      <c r="D18" s="45">
+        <v>3.55</v>
+      </c>
+      <c r="E18" s="45">
+        <v>1.7</v>
+      </c>
+      <c r="F18" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="G18" s="45">
+        <v>0.95</v>
+      </c>
+      <c r="H18" s="45">
+        <v>0.91</v>
+      </c>
+      <c r="I18" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="J18" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="K18" s="45">
+        <v>1.17</v>
+      </c>
+      <c r="L18" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M18" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="N18" s="45">
+        <v>0.53</v>
+      </c>
+      <c r="O18" s="45">
+        <v>0.51</v>
+      </c>
+      <c r="P18" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="R18" s="45">
+        <v>0.49</v>
+      </c>
+      <c r="S18" s="43"/>
+      <c r="T18" s="43"/>
+      <c r="U18" s="43"/>
+      <c r="V18" s="43"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="37"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="K19" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="L19" s="45"/>
+      <c r="M19" s="45"/>
+      <c r="N19" s="45"/>
+      <c r="O19" s="45"/>
+      <c r="P19" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="45">
+        <v>0.27</v>
+      </c>
+      <c r="S19" s="43"/>
+      <c r="T19" s="43"/>
+      <c r="U19" s="43"/>
+      <c r="V19" s="43"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="58" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="36"/>
-[...3 lines deleted...]
-      <c r="D6" s="54">
+      <c r="B20" s="37"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
+      <c r="P20" s="45"/>
+      <c r="Q20" s="45"/>
+      <c r="R20" s="45"/>
+      <c r="S20" s="43"/>
+      <c r="T20" s="43"/>
+      <c r="U20" s="43"/>
+      <c r="V20" s="43"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="37"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45">
+        <v>0.05</v>
+      </c>
+      <c r="L21" s="45">
+        <v>0.05</v>
+      </c>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45">
+        <v>0.04</v>
+      </c>
+      <c r="O21" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45">
+        <v>0.04</v>
+      </c>
+      <c r="S21" s="43"/>
+      <c r="T21" s="43"/>
+      <c r="U21" s="43"/>
+      <c r="V21" s="43"/>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="37"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45">
+        <v>0.46</v>
+      </c>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="37"/>
+      <c r="C23" s="45">
+        <v>3.45</v>
+      </c>
+      <c r="D23" s="45">
+        <v>6.3</v>
+      </c>
+      <c r="E23" s="45">
+        <v>1.35</v>
+      </c>
+      <c r="F23" s="45">
+        <v>1.05</v>
+      </c>
+      <c r="G23" s="45">
+        <v>1</v>
+      </c>
+      <c r="H23" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="I23" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="J23" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="K23" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="L23" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="M23" s="45"/>
+      <c r="N23" s="45">
+        <v>0.46</v>
+      </c>
+      <c r="O23" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="P23" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="R23" s="45">
+        <v>0</v>
+      </c>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
+      <c r="V23" s="43"/>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="37"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="45"/>
+      <c r="K24" s="45"/>
+      <c r="L24" s="45"/>
+      <c r="M24" s="45">
+        <v>0.62</v>
+      </c>
+      <c r="N24" s="45">
+        <v>0.51</v>
+      </c>
+      <c r="O24" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="P24" s="45">
+        <v>0.82</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="R24" s="45">
+        <v>0.53</v>
+      </c>
+      <c r="S24" s="43"/>
+      <c r="T24" s="43"/>
+      <c r="U24" s="43"/>
+      <c r="V24" s="43"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="37"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="K25" s="45">
+        <v>0.62</v>
+      </c>
+      <c r="L25" s="45">
+        <v>0.83</v>
+      </c>
+      <c r="M25" s="45">
+        <v>0.22</v>
+      </c>
+      <c r="N25" s="45">
+        <v>0</v>
+      </c>
+      <c r="O25" s="45">
+        <v>0</v>
+      </c>
+      <c r="P25" s="45">
+        <v>0.39</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="R25" s="45">
+        <v>0.19</v>
+      </c>
+      <c r="S25" s="43"/>
+      <c r="T25" s="43"/>
+      <c r="U25" s="43"/>
+      <c r="V25" s="43"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="37"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45">
+        <v>1.07</v>
+      </c>
+      <c r="M26" s="45">
+        <v>0.84</v>
+      </c>
+      <c r="N26" s="45">
+        <v>0.76</v>
+      </c>
+      <c r="O26" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="P26" s="45"/>
+      <c r="Q26" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="R26" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="S26" s="43"/>
+      <c r="T26" s="43"/>
+      <c r="U26" s="43"/>
+      <c r="V26" s="43"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="37"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
+      <c r="N27" s="45"/>
+      <c r="O27" s="45"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="43"/>
+      <c r="U27" s="43"/>
+      <c r="V27" s="43"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="37"/>
+      <c r="C28" s="45"/>
+      <c r="D28" s="45"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="45"/>
+      <c r="M28" s="45"/>
+      <c r="N28" s="45"/>
+      <c r="O28" s="45"/>
+      <c r="P28" s="45"/>
+      <c r="Q28" s="45"/>
+      <c r="R28" s="45"/>
+      <c r="S28" s="43"/>
+      <c r="T28" s="43"/>
+      <c r="U28" s="43"/>
+      <c r="V28" s="43"/>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="37"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="N29" s="45"/>
+      <c r="O29" s="45"/>
+      <c r="P29" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="S29" s="43"/>
+      <c r="T29" s="43"/>
+      <c r="U29" s="43"/>
+      <c r="V29" s="43"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="37"/>
+      <c r="C30" s="45">
+        <v>1.39</v>
+      </c>
+      <c r="D30" s="45">
+        <v>0.76</v>
+      </c>
+      <c r="E30" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="F30" s="45">
+        <v>0.42</v>
+      </c>
+      <c r="G30" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="H30" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="I30" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="N30" s="45"/>
+      <c r="O30" s="45"/>
+      <c r="P30" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="45"/>
+      <c r="S30" s="43"/>
+      <c r="T30" s="43"/>
+      <c r="U30" s="43"/>
+      <c r="V30" s="43"/>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="37"/>
+      <c r="C31" s="45">
+        <v>2.5</v>
+      </c>
+      <c r="D31" s="45">
+        <v>1.25</v>
+      </c>
+      <c r="E31" s="45">
+        <v>1.4</v>
+      </c>
+      <c r="F31" s="45">
+        <v>1.4</v>
+      </c>
+      <c r="G31" s="45">
+        <v>1.2</v>
+      </c>
+      <c r="H31" s="45">
+        <v>1.58</v>
+      </c>
+      <c r="I31" s="45">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="J31" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="K31" s="45">
+        <v>0.74</v>
+      </c>
+      <c r="L31" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="M31" s="45"/>
+      <c r="N31" s="45"/>
+      <c r="O31" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P31" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q31" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="R31" s="45"/>
+      <c r="S31" s="43"/>
+      <c r="T31" s="43"/>
+      <c r="U31" s="43"/>
+      <c r="V31" s="43"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="37"/>
+      <c r="C32" s="45">
+        <v>3.2</v>
+      </c>
+      <c r="D32" s="45">
+        <v>2.54</v>
+      </c>
+      <c r="E32" s="45">
+        <v>1.45</v>
+      </c>
+      <c r="F32" s="45">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="G32" s="45">
+        <v>0.54</v>
+      </c>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="45"/>
+      <c r="K32" s="45">
+        <v>1.25</v>
+      </c>
+      <c r="L32" s="45"/>
+      <c r="M32" s="45"/>
+      <c r="N32" s="45"/>
+      <c r="O32" s="45"/>
+      <c r="P32" s="45"/>
+      <c r="Q32" s="45">
+        <v>0.52</v>
+      </c>
+      <c r="R32" s="45"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="43"/>
+      <c r="U32" s="43"/>
+      <c r="V32" s="43"/>
+    </row>
+    <row r="33" spans="1:22">
+      <c r="A33" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="37"/>
+      <c r="C33" s="45">
+        <v>1.32</v>
+      </c>
+      <c r="D33" s="45">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="E33" s="45">
+        <v>1.52</v>
+      </c>
+      <c r="F33" s="45">
+        <v>0.71</v>
+      </c>
+      <c r="G33" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="H33" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="I33" s="45">
+        <v>0.67</v>
+      </c>
+      <c r="J33" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="K33" s="45">
+        <v>0.61</v>
+      </c>
+      <c r="L33" s="45"/>
+      <c r="M33" s="45"/>
+      <c r="N33" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="O33" s="45">
+        <v>0.54</v>
+      </c>
+      <c r="P33" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="Q33" s="45">
+        <v>0.97</v>
+      </c>
+      <c r="R33" s="45">
+        <v>0.71</v>
+      </c>
+      <c r="S33" s="43"/>
+      <c r="T33" s="43"/>
+      <c r="U33" s="43"/>
+      <c r="V33" s="43"/>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="58" t="s">
         <v>74</v>
       </c>
-      <c r="E6" s="54">
-[...75 lines deleted...]
-      <c r="A7" s="29" t="s">
+      <c r="B34" s="37"/>
+      <c r="C34" s="45">
+        <v>0.43</v>
+      </c>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G34" s="45"/>
+      <c r="H34" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="I34" s="45"/>
+      <c r="J34" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K34" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="L34" s="45"/>
+      <c r="M34" s="45"/>
+      <c r="N34" s="45"/>
+      <c r="O34" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P34" s="45"/>
+      <c r="Q34" s="45">
+        <v>0.43</v>
+      </c>
+      <c r="R34" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="S34" s="43"/>
+      <c r="T34" s="43"/>
+      <c r="U34" s="43"/>
+      <c r="V34" s="43"/>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="37"/>
+      <c r="C35" s="45">
+        <v>2.4</v>
+      </c>
+      <c r="D35" s="45">
+        <v>1.2</v>
+      </c>
+      <c r="E35" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="F35" s="45">
+        <v>1.2</v>
+      </c>
+      <c r="G35" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="K35" s="45">
+        <v>0</v>
+      </c>
+      <c r="L35" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="M35" s="45"/>
+      <c r="N35" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="O35" s="45"/>
+      <c r="P35" s="45"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="45"/>
+      <c r="S35" s="43"/>
+      <c r="T35" s="43"/>
+      <c r="U35" s="43"/>
+      <c r="V35" s="43"/>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="37"/>
+      <c r="C36" s="45">
+        <v>1.2</v>
+      </c>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="F36" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="G36" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+      <c r="N36" s="45"/>
+      <c r="O36" s="45"/>
+      <c r="P36" s="45"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="S36" s="43"/>
+      <c r="T36" s="43"/>
+      <c r="U36" s="43"/>
+      <c r="V36" s="43"/>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="46"/>
+      <c r="C37" s="45">
+        <v>2.1945161902817283</v>
+      </c>
+      <c r="D37" s="45">
+        <v>1.2301868937780933</v>
+      </c>
+      <c r="E37" s="45">
+        <v>1.4107489666263819</v>
+      </c>
+      <c r="F37" s="45">
+        <v>0.93596852150668464</v>
+      </c>
+      <c r="G37" s="45">
+        <v>0.65307219153301233</v>
+      </c>
+      <c r="H37" s="45">
+        <v>0.65419276817931615</v>
+      </c>
+      <c r="I37" s="45">
+        <v>0.56300441676964952</v>
+      </c>
+      <c r="J37" s="45">
+        <v>0.37003391360818216</v>
+      </c>
+      <c r="K37" s="45">
+        <v>0.36495418000270063</v>
+      </c>
+      <c r="L37" s="45">
+        <v>0.26873773884066537</v>
+      </c>
+      <c r="M37" s="45"/>
+      <c r="N37" s="45">
+        <v>8.7303229433759982E-2</v>
+      </c>
+      <c r="O37" s="45">
+        <v>0.17329866204767966</v>
+      </c>
+      <c r="P37" s="45">
+        <v>0.20782006107831594</v>
+      </c>
+      <c r="Q37" s="45">
+        <v>0.20648571635057145</v>
+      </c>
+      <c r="R37" s="45">
+        <v>0.20502201423877889</v>
+      </c>
+      <c r="S37" s="43"/>
+      <c r="T37" s="43"/>
+      <c r="U37" s="43"/>
+      <c r="V37" s="43"/>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="37"/>
+      <c r="C38" s="45">
+        <v>2.38</v>
+      </c>
+      <c r="D38" s="45">
+        <v>2.4</v>
+      </c>
+      <c r="E38" s="45">
+        <v>0.89</v>
+      </c>
+      <c r="F38" s="45">
+        <v>0.8</v>
+      </c>
+      <c r="G38" s="45">
+        <v>1.6</v>
+      </c>
+      <c r="H38" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="I38" s="45">
+        <v>0.46</v>
+      </c>
+      <c r="J38" s="45">
+        <v>0.67</v>
+      </c>
+      <c r="K38" s="45">
+        <v>0.66</v>
+      </c>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45">
+        <v>0.83</v>
+      </c>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="37"/>
+      <c r="C39" s="45">
+        <v>5.04</v>
+      </c>
+      <c r="D39" s="45">
+        <v>5</v>
+      </c>
+      <c r="E39" s="45">
+        <v>2.4</v>
+      </c>
+      <c r="F39" s="45">
+        <v>2.8</v>
+      </c>
+      <c r="G39" s="45">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="H39" s="45">
+        <v>3.92</v>
+      </c>
+      <c r="I39" s="45">
+        <v>1.68</v>
+      </c>
+      <c r="J39" s="45">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="K39" s="45">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="L39" s="45"/>
+      <c r="M39" s="45">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="N39" s="45">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="O39" s="45">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="P39" s="45"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="45">
+        <v>0.94</v>
+      </c>
+      <c r="S39" s="43"/>
+      <c r="T39" s="43"/>
+      <c r="U39" s="43"/>
+      <c r="V39" s="43"/>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="37"/>
+      <c r="C40" s="45">
+        <v>4.8</v>
+      </c>
+      <c r="D40" s="45">
+        <v>2.84</v>
+      </c>
+      <c r="E40" s="45">
+        <v>1.02</v>
+      </c>
+      <c r="F40" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="G40" s="45">
+        <v>0.63</v>
+      </c>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="45"/>
+      <c r="K40" s="45">
+        <v>0.88</v>
+      </c>
+      <c r="L40" s="45"/>
+      <c r="M40" s="45">
+        <v>0.12</v>
+      </c>
+      <c r="N40" s="45"/>
+      <c r="O40" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="P40" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="R40" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="S40" s="43"/>
+      <c r="T40" s="43"/>
+      <c r="U40" s="43"/>
+      <c r="V40" s="43"/>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="37"/>
+      <c r="C41" s="45"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45">
+        <v>0.44</v>
+      </c>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45">
+        <v>0.41</v>
+      </c>
+      <c r="J41" s="45">
+        <v>0.42</v>
+      </c>
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+      <c r="N41" s="45"/>
+      <c r="O41" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="P41" s="45"/>
+      <c r="Q41" s="45">
+        <v>0.37</v>
+      </c>
+      <c r="R41" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="S41" s="43"/>
+      <c r="T41" s="43"/>
+      <c r="U41" s="43"/>
+      <c r="V41" s="43"/>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B42" s="37"/>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="45"/>
+      <c r="N42" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="O42" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="P42" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="45"/>
+      <c r="S42" s="43"/>
+      <c r="T42" s="43"/>
+      <c r="U42" s="43"/>
+      <c r="V42" s="43"/>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="37"/>
+      <c r="C43" s="45"/>
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="45"/>
+      <c r="J43" s="45"/>
+      <c r="K43" s="45"/>
+      <c r="L43" s="45"/>
+      <c r="M43" s="45"/>
+      <c r="N43" s="45"/>
+      <c r="O43" s="45">
+        <v>0.19</v>
+      </c>
+      <c r="P43" s="45"/>
+      <c r="Q43" s="45"/>
+      <c r="R43" s="45"/>
+      <c r="S43" s="43"/>
+      <c r="T43" s="43"/>
+      <c r="U43" s="43"/>
+      <c r="V43" s="43"/>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="37"/>
+      <c r="C44" s="45"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="45"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="45"/>
+      <c r="M44" s="45"/>
+      <c r="N44" s="45"/>
+      <c r="O44" s="45"/>
+      <c r="P44" s="45">
+        <v>0.46</v>
+      </c>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="S44" s="43"/>
+      <c r="T44" s="43"/>
+      <c r="U44" s="43"/>
+      <c r="V44" s="43"/>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" s="37"/>
+      <c r="C45" s="45">
+        <v>3.45</v>
+      </c>
+      <c r="D45" s="45">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="E45" s="45">
+        <v>1.85</v>
+      </c>
+      <c r="F45" s="45">
+        <v>0.79</v>
+      </c>
+      <c r="G45" s="45">
+        <v>1.26</v>
+      </c>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45">
+        <v>0.51</v>
+      </c>
+      <c r="J45" s="45">
+        <v>0.8</v>
+      </c>
+      <c r="K45" s="45">
+        <v>0.76</v>
+      </c>
+      <c r="L45" s="45">
+        <v>0.51</v>
+      </c>
+      <c r="M45" s="45"/>
+      <c r="N45" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="O45" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="P45" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="Q45" s="45">
+        <v>0.88</v>
+      </c>
+      <c r="R45" s="45"/>
+      <c r="S45" s="43"/>
+      <c r="T45" s="43"/>
+      <c r="U45" s="43"/>
+      <c r="V45" s="43"/>
+    </row>
+    <row r="46" spans="1:22">
+      <c r="A46" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="37"/>
+      <c r="C46" s="45"/>
+      <c r="D46" s="45"/>
+      <c r="E46" s="45"/>
+      <c r="F46" s="45"/>
+      <c r="G46" s="45"/>
+      <c r="H46" s="45"/>
+      <c r="I46" s="45"/>
+      <c r="J46" s="45"/>
+      <c r="K46" s="45"/>
+      <c r="L46" s="45"/>
+      <c r="M46" s="45">
+        <v>0.62</v>
+      </c>
+      <c r="N46" s="45">
+        <v>0.51</v>
+      </c>
+      <c r="O46" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="P46" s="45">
+        <v>0.82</v>
+      </c>
+      <c r="Q46" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="R46" s="45">
+        <v>0.53</v>
+      </c>
+      <c r="S46" s="43"/>
+      <c r="T46" s="43"/>
+      <c r="U46" s="43"/>
+      <c r="V46" s="43"/>
+    </row>
+    <row r="47" spans="1:22">
+      <c r="A47" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="37"/>
+      <c r="C47" s="45"/>
+      <c r="D47" s="45"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="J47" s="45">
+        <v>0.62</v>
+      </c>
+      <c r="K47" s="45">
+        <v>0.83</v>
+      </c>
+      <c r="L47" s="45">
+        <v>0.22</v>
+      </c>
+      <c r="M47" s="45"/>
+      <c r="N47" s="45"/>
+      <c r="O47" s="45">
+        <v>0.39</v>
+      </c>
+      <c r="P47" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="Q47" s="45">
+        <v>0.19</v>
+      </c>
+      <c r="R47" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="S47" s="43"/>
+      <c r="T47" s="43"/>
+      <c r="U47" s="43"/>
+      <c r="V47" s="43"/>
+    </row>
+    <row r="48" spans="1:22">
+      <c r="A48" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" s="37"/>
+      <c r="C48" s="45"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="45"/>
+      <c r="G48" s="45"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="45"/>
+      <c r="K48" s="45">
+        <v>1.07</v>
+      </c>
+      <c r="L48" s="45">
+        <v>0.84</v>
+      </c>
+      <c r="M48" s="45">
+        <v>0.76</v>
+      </c>
+      <c r="N48" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="O48" s="45"/>
+      <c r="P48" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="Q48" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="R48" s="45"/>
+      <c r="S48" s="43"/>
+      <c r="T48" s="43"/>
+      <c r="U48" s="43"/>
+      <c r="V48" s="43"/>
+    </row>
+    <row r="49" spans="1:22">
+      <c r="A49" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="37"/>
+      <c r="C49" s="45"/>
+      <c r="D49" s="45"/>
+      <c r="E49" s="45"/>
+      <c r="F49" s="45"/>
+      <c r="G49" s="45"/>
+      <c r="H49" s="45"/>
+      <c r="I49" s="45"/>
+      <c r="J49" s="45"/>
+      <c r="K49" s="45"/>
+      <c r="L49" s="45"/>
+      <c r="M49" s="45"/>
+      <c r="N49" s="45"/>
+      <c r="O49" s="45"/>
+      <c r="P49" s="45"/>
+      <c r="Q49" s="45"/>
+      <c r="R49" s="45"/>
+      <c r="S49" s="43"/>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+    </row>
+    <row r="50" spans="1:22">
+      <c r="A50" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="B50" s="37"/>
+      <c r="C50" s="45"/>
+      <c r="D50" s="45"/>
+      <c r="E50" s="45"/>
+      <c r="F50" s="45"/>
+      <c r="G50" s="45"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="45"/>
+      <c r="J50" s="45"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+      <c r="M50" s="45"/>
+      <c r="N50" s="45"/>
+      <c r="O50" s="45"/>
+      <c r="P50" s="45"/>
+      <c r="Q50" s="45"/>
+      <c r="R50" s="45"/>
+      <c r="S50" s="43"/>
+      <c r="T50" s="43"/>
+      <c r="U50" s="43"/>
+      <c r="V50" s="43"/>
+    </row>
+    <row r="51" spans="1:22">
+      <c r="A51" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51" s="37"/>
+      <c r="C51" s="45"/>
+      <c r="D51" s="45"/>
+      <c r="E51" s="45"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="45"/>
+      <c r="J51" s="45"/>
+      <c r="K51" s="45"/>
+      <c r="L51" s="45"/>
+      <c r="M51" s="45"/>
+      <c r="N51" s="45"/>
+      <c r="O51" s="45"/>
+      <c r="P51" s="45"/>
+      <c r="Q51" s="45"/>
+      <c r="R51" s="45"/>
+      <c r="S51" s="43"/>
+      <c r="T51" s="43"/>
+      <c r="U51" s="43"/>
+      <c r="V51" s="43"/>
+    </row>
+    <row r="52" spans="1:22">
+      <c r="A52" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B52" s="37"/>
+      <c r="C52" s="45"/>
+      <c r="D52" s="45"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="K52" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="L52" s="45"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="45"/>
+      <c r="O52" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="P52" s="45"/>
+      <c r="Q52" s="45"/>
+      <c r="R52" s="45"/>
+      <c r="S52" s="43"/>
+      <c r="T52" s="43"/>
+      <c r="U52" s="43"/>
+      <c r="V52" s="43"/>
+    </row>
+    <row r="53" spans="1:22">
+      <c r="A53" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B53" s="37"/>
+      <c r="C53" s="45">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D53" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="E53" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="F53" s="45">
+        <v>0.65</v>
+      </c>
+      <c r="G53" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="H53" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="I53" s="45"/>
+      <c r="J53" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="K53" s="45"/>
+      <c r="L53" s="45"/>
+      <c r="M53" s="45"/>
+      <c r="N53" s="45"/>
+      <c r="O53" s="45"/>
+      <c r="P53" s="45"/>
+      <c r="Q53" s="45"/>
+      <c r="R53" s="45"/>
+      <c r="S53" s="43"/>
+      <c r="T53" s="43"/>
+      <c r="U53" s="43"/>
+      <c r="V53" s="43"/>
+    </row>
+    <row r="54" spans="1:22">
+      <c r="A54" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B54" s="37"/>
+      <c r="C54" s="45">
+        <v>0.22</v>
+      </c>
+      <c r="D54" s="45">
+        <v>1.39</v>
+      </c>
+      <c r="E54" s="45">
+        <v>0.78</v>
+      </c>
+      <c r="F54" s="45">
+        <v>0.65</v>
+      </c>
+      <c r="G54" s="45">
+        <v>0.21</v>
+      </c>
+      <c r="H54" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="I54" s="45">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J54" s="45">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="K54" s="45">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="L54" s="45">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="M54" s="45">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="N54" s="45"/>
+      <c r="O54" s="45"/>
+      <c r="P54" s="45"/>
+      <c r="Q54" s="45"/>
+      <c r="R54" s="45"/>
+      <c r="S54" s="43"/>
+      <c r="T54" s="43"/>
+      <c r="U54" s="43"/>
+      <c r="V54" s="43"/>
+    </row>
+    <row r="55" spans="1:22">
+      <c r="A55" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="37"/>
+      <c r="C55" s="45">
+        <v>0.11</v>
+      </c>
+      <c r="D55" s="45"/>
+      <c r="E55" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="F55" s="45">
+        <v>0.87</v>
+      </c>
+      <c r="G55" s="45">
+        <v>0.17</v>
+      </c>
+      <c r="H55" s="45"/>
+      <c r="I55" s="45"/>
+      <c r="J55" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="K55" s="45"/>
+      <c r="L55" s="45">
+        <v>0.16</v>
+      </c>
+      <c r="M55" s="45"/>
+      <c r="N55" s="45"/>
+      <c r="O55" s="45"/>
+      <c r="P55" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="Q55" s="45">
+        <v>3.8</v>
+      </c>
+      <c r="R55" s="45">
+        <v>13.73</v>
+      </c>
+      <c r="S55" s="43"/>
+      <c r="T55" s="43"/>
+      <c r="U55" s="43"/>
+      <c r="V55" s="43"/>
+    </row>
+    <row r="56" spans="1:22">
+      <c r="A56" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56" s="37"/>
+      <c r="C56" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="D56" s="45"/>
+      <c r="E56" s="45"/>
+      <c r="F56" s="45">
+        <v>0.71</v>
+      </c>
+      <c r="G56" s="45"/>
+      <c r="H56" s="45"/>
+      <c r="I56" s="45"/>
+      <c r="J56" s="45"/>
+      <c r="K56" s="45"/>
+      <c r="L56" s="45"/>
+      <c r="M56" s="45"/>
+      <c r="N56" s="45"/>
+      <c r="O56" s="45"/>
+      <c r="P56" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q56" s="45"/>
+      <c r="R56" s="45"/>
+      <c r="S56" s="43"/>
+      <c r="T56" s="43"/>
+      <c r="U56" s="43"/>
+      <c r="V56" s="43"/>
+    </row>
+    <row r="57" spans="1:22">
+      <c r="A57" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="37"/>
+      <c r="C57" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="D57" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="E57" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="F57" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="G57" s="45"/>
+      <c r="H57" s="45"/>
+      <c r="I57" s="45"/>
+      <c r="J57" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="K57" s="45"/>
+      <c r="L57" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="M57" s="45"/>
+      <c r="N57" s="45"/>
+      <c r="O57" s="45"/>
+      <c r="P57" s="45"/>
+      <c r="Q57" s="45"/>
+      <c r="R57" s="45"/>
+      <c r="S57" s="43"/>
+      <c r="T57" s="43"/>
+      <c r="U57" s="43"/>
+      <c r="V57" s="43"/>
+    </row>
+    <row r="58" spans="1:22">
+      <c r="A58" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B58" s="37"/>
+      <c r="C58" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="D58" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="E58" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="F58" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="G58" s="45"/>
+      <c r="H58" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="I58" s="45"/>
+      <c r="J58" s="45"/>
+      <c r="K58" s="45"/>
+      <c r="L58" s="45"/>
+      <c r="M58" s="45"/>
+      <c r="N58" s="45"/>
+      <c r="O58" s="45"/>
+      <c r="P58" s="45"/>
+      <c r="Q58" s="45"/>
+      <c r="R58" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="S58" s="43"/>
+      <c r="T58" s="43"/>
+      <c r="U58" s="43"/>
+      <c r="V58" s="43"/>
+    </row>
+    <row r="59" spans="1:22">
+      <c r="A59" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B59" s="37"/>
+      <c r="C59" s="45">
+        <v>1.6736121571187093</v>
+      </c>
+      <c r="D59" s="45">
+        <v>2.6985363813301761</v>
+      </c>
+      <c r="E59" s="45">
+        <v>0.67864704924262986</v>
+      </c>
+      <c r="F59" s="45">
+        <v>0.33971430027346999</v>
+      </c>
+      <c r="G59" s="45"/>
+      <c r="H59" s="45"/>
+      <c r="I59" s="45"/>
+      <c r="J59" s="45">
+        <v>0.33739329936907453</v>
+      </c>
+      <c r="K59" s="45"/>
+      <c r="L59" s="45">
+        <v>0.35033755022964624</v>
+      </c>
+      <c r="M59" s="45"/>
+      <c r="N59" s="45"/>
+      <c r="O59" s="45">
+        <v>0.72999627701898717</v>
+      </c>
+      <c r="P59" s="45"/>
+      <c r="Q59" s="45"/>
+      <c r="R59" s="45"/>
+      <c r="S59" s="43"/>
+      <c r="T59" s="43"/>
+      <c r="U59" s="43"/>
+      <c r="V59" s="43"/>
+    </row>
+    <row r="60" spans="1:22">
+      <c r="A60" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60" s="37"/>
+      <c r="C60" s="45">
+        <v>0.72</v>
+      </c>
+      <c r="D60" s="45">
+        <v>1.44</v>
+      </c>
+      <c r="E60" s="45">
+        <v>0.23</v>
+      </c>
+      <c r="F60" s="45">
+        <v>1.23</v>
+      </c>
+      <c r="G60" s="45"/>
+      <c r="H60" s="45"/>
+      <c r="I60" s="45">
+        <v>1</v>
+      </c>
+      <c r="J60" s="45"/>
+      <c r="K60" s="45"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="45"/>
+      <c r="N60" s="45"/>
+      <c r="O60" s="45"/>
+      <c r="P60" s="45"/>
+      <c r="Q60" s="45"/>
+      <c r="R60" s="45"/>
+      <c r="S60" s="43"/>
+      <c r="T60" s="43"/>
+      <c r="U60" s="43"/>
+      <c r="V60" s="43"/>
+    </row>
+    <row r="61" spans="1:22">
+      <c r="A61" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B61" s="37"/>
+      <c r="C61" s="45">
+        <v>2.82</v>
+      </c>
+      <c r="D61" s="45">
+        <v>1.4</v>
+      </c>
+      <c r="E61" s="45">
+        <v>0.94</v>
+      </c>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45">
+        <v>0.47</v>
+      </c>
+      <c r="H61" s="45">
+        <v>1.68</v>
+      </c>
+      <c r="I61" s="45">
+        <v>0.47</v>
+      </c>
+      <c r="J61" s="45">
+        <v>0.94</v>
+      </c>
+      <c r="K61" s="45">
+        <v>0.94</v>
+      </c>
+      <c r="L61" s="45"/>
+      <c r="M61" s="45">
+        <v>0.94</v>
+      </c>
+      <c r="N61" s="45"/>
+      <c r="O61" s="45">
+        <v>0.47</v>
+      </c>
+      <c r="P61" s="45">
+        <v>0.47</v>
+      </c>
+      <c r="Q61" s="45"/>
+      <c r="R61" s="45"/>
+      <c r="S61" s="43"/>
+      <c r="T61" s="43"/>
+      <c r="U61" s="43"/>
+      <c r="V61" s="43"/>
+    </row>
+    <row r="62" spans="1:22">
+      <c r="A62" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="45">
+        <v>2.95</v>
+      </c>
+      <c r="D62" s="45">
+        <v>0.67</v>
+      </c>
+      <c r="E62" s="45">
+        <v>0.68</v>
+      </c>
+      <c r="F62" s="45"/>
+      <c r="G62" s="45">
+        <v>0.31</v>
+      </c>
+      <c r="H62" s="45">
+        <v>0.91</v>
+      </c>
+      <c r="I62" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="J62" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="K62" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L62" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="M62" s="45">
+        <v>0.12</v>
+      </c>
+      <c r="N62" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="O62" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="P62" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="Q62" s="45"/>
+      <c r="R62" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="S62" s="43"/>
+      <c r="T62" s="43"/>
+      <c r="U62" s="43"/>
+      <c r="V62" s="43"/>
+    </row>
+    <row r="63" spans="1:22">
+      <c r="A63" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B63" s="37"/>
+      <c r="C63" s="45"/>
+      <c r="D63" s="45"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="45"/>
+      <c r="I63" s="45"/>
+      <c r="J63" s="45"/>
+      <c r="K63" s="45"/>
+      <c r="L63" s="45"/>
+      <c r="M63" s="45"/>
+      <c r="N63" s="45"/>
+      <c r="O63" s="45"/>
+      <c r="P63" s="45"/>
+      <c r="Q63" s="45"/>
+      <c r="R63" s="45"/>
+      <c r="S63" s="43"/>
+      <c r="T63" s="43"/>
+      <c r="U63" s="43"/>
+      <c r="V63" s="43"/>
+    </row>
+    <row r="64" spans="1:22">
+      <c r="A64" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B64" s="37"/>
+      <c r="C64" s="45"/>
+      <c r="D64" s="45"/>
+      <c r="E64" s="45"/>
+      <c r="F64" s="45"/>
+      <c r="G64" s="45"/>
+      <c r="H64" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="I64" s="45">
+        <v>0.93</v>
+      </c>
+      <c r="J64" s="45">
+        <v>0.31</v>
+      </c>
+      <c r="K64" s="45">
+        <v>0.65</v>
+      </c>
+      <c r="L64" s="45"/>
+      <c r="M64" s="45"/>
+      <c r="N64" s="45"/>
+      <c r="O64" s="45"/>
+      <c r="P64" s="45"/>
+      <c r="Q64" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="R64" s="45">
+        <v>0.37</v>
+      </c>
+      <c r="S64" s="43"/>
+      <c r="T64" s="43"/>
+      <c r="U64" s="43"/>
+      <c r="V64" s="43"/>
+    </row>
+    <row r="65" spans="1:22">
+      <c r="A65" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B65" s="37"/>
+      <c r="C65" s="45"/>
+      <c r="D65" s="45"/>
+      <c r="E65" s="45"/>
+      <c r="F65" s="45"/>
+      <c r="G65" s="45"/>
+      <c r="H65" s="45"/>
+      <c r="I65" s="45"/>
+      <c r="J65" s="45"/>
+      <c r="K65" s="45">
+        <v>0.06</v>
+      </c>
+      <c r="L65" s="45">
+        <v>0.19</v>
+      </c>
+      <c r="M65" s="45"/>
+      <c r="N65" s="45">
+        <v>0.06</v>
+      </c>
+      <c r="O65" s="45"/>
+      <c r="P65" s="45"/>
+      <c r="Q65" s="45"/>
+      <c r="R65" s="45">
+        <v>0.06</v>
+      </c>
+      <c r="S65" s="43"/>
+      <c r="T65" s="43"/>
+      <c r="U65" s="43"/>
+      <c r="V65" s="43"/>
+    </row>
+    <row r="66" spans="1:22">
+      <c r="A66" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B66" s="37"/>
+      <c r="C66" s="45"/>
+      <c r="D66" s="45"/>
+      <c r="E66" s="45"/>
+      <c r="F66" s="45"/>
+      <c r="G66" s="45"/>
+      <c r="H66" s="45"/>
+      <c r="I66" s="45"/>
+      <c r="J66" s="45"/>
+      <c r="K66" s="45"/>
+      <c r="L66" s="45"/>
+      <c r="M66" s="45"/>
+      <c r="N66" s="45"/>
+      <c r="O66" s="45"/>
+      <c r="P66" s="45"/>
+      <c r="Q66" s="45"/>
+      <c r="R66" s="45"/>
+      <c r="S66" s="43"/>
+      <c r="T66" s="43"/>
+      <c r="U66" s="43"/>
+      <c r="V66" s="43"/>
+    </row>
+    <row r="67" spans="1:22">
+      <c r="A67" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B67" s="37"/>
+      <c r="C67" s="45"/>
+      <c r="D67" s="45">
+        <v>3.4</v>
+      </c>
+      <c r="E67" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="F67" s="45">
+        <v>1.38</v>
+      </c>
+      <c r="G67" s="45">
+        <v>0.67</v>
+      </c>
+      <c r="H67" s="45">
+        <v>0.67</v>
+      </c>
+      <c r="I67" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="J67" s="45">
+        <v>1.08</v>
+      </c>
+      <c r="K67" s="45"/>
+      <c r="L67" s="45">
+        <v>0.76</v>
+      </c>
+      <c r="M67" s="45"/>
+      <c r="N67" s="45">
+        <v>0.8</v>
+      </c>
+      <c r="O67" s="45"/>
+      <c r="P67" s="45"/>
+      <c r="Q67" s="45"/>
+      <c r="R67" s="45"/>
+      <c r="S67" s="43"/>
+      <c r="T67" s="43"/>
+      <c r="U67" s="43"/>
+      <c r="V67" s="43"/>
+    </row>
+    <row r="68" spans="1:22">
+      <c r="A68" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="B7" s="32"/>
-[...22 lines deleted...]
-      <c r="A8" s="38" t="s">
+      <c r="B68" s="37"/>
+      <c r="C68" s="45"/>
+      <c r="D68" s="45"/>
+      <c r="E68" s="45"/>
+      <c r="F68" s="45"/>
+      <c r="G68" s="45"/>
+      <c r="H68" s="45"/>
+      <c r="I68" s="45"/>
+      <c r="J68" s="45"/>
+      <c r="K68" s="45"/>
+      <c r="L68" s="45"/>
+      <c r="M68" s="45"/>
+      <c r="N68" s="45"/>
+      <c r="O68" s="45"/>
+      <c r="P68" s="45"/>
+      <c r="Q68" s="45"/>
+      <c r="R68" s="45"/>
+      <c r="S68" s="43"/>
+      <c r="T68" s="43"/>
+      <c r="U68" s="43"/>
+      <c r="V68" s="43"/>
+    </row>
+    <row r="69" spans="1:22">
+      <c r="A69" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B69" s="37"/>
+      <c r="C69" s="45"/>
+      <c r="D69" s="45"/>
+      <c r="E69" s="45"/>
+      <c r="F69" s="45"/>
+      <c r="G69" s="45"/>
+      <c r="H69" s="45"/>
+      <c r="I69" s="45"/>
+      <c r="J69" s="45"/>
+      <c r="K69" s="45"/>
+      <c r="L69" s="45"/>
+      <c r="M69" s="45"/>
+      <c r="N69" s="45"/>
+      <c r="O69" s="45"/>
+      <c r="P69" s="45"/>
+      <c r="Q69" s="45"/>
+      <c r="R69" s="45"/>
+      <c r="S69" s="43"/>
+      <c r="T69" s="43"/>
+      <c r="U69" s="43"/>
+      <c r="V69" s="43"/>
+    </row>
+    <row r="70" spans="1:22">
+      <c r="A70" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B70" s="37"/>
+      <c r="C70" s="45"/>
+      <c r="D70" s="45"/>
+      <c r="E70" s="45"/>
+      <c r="F70" s="45"/>
+      <c r="G70" s="45"/>
+      <c r="H70" s="45"/>
+      <c r="I70" s="45"/>
+      <c r="J70" s="45"/>
+      <c r="K70" s="45"/>
+      <c r="L70" s="45"/>
+      <c r="M70" s="45"/>
+      <c r="N70" s="45"/>
+      <c r="O70" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="P70" s="45"/>
+      <c r="Q70" s="45"/>
+      <c r="R70" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="S70" s="43"/>
+      <c r="T70" s="43"/>
+      <c r="U70" s="43"/>
+      <c r="V70" s="43"/>
+    </row>
+    <row r="71" spans="1:22">
+      <c r="A71" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B71" s="37"/>
+      <c r="C71" s="45">
+        <v>0.91</v>
+      </c>
+      <c r="D71" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="E71" s="45">
+        <v>0.77</v>
+      </c>
+      <c r="F71" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="G71" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="H71" s="45">
+        <v>0</v>
+      </c>
+      <c r="I71" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="J71" s="45">
+        <v>0.12</v>
+      </c>
+      <c r="K71" s="45"/>
+      <c r="L71" s="45"/>
+      <c r="M71" s="45"/>
+      <c r="N71" s="45"/>
+      <c r="O71" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="P71" s="45"/>
+      <c r="Q71" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="R71" s="45"/>
+      <c r="S71" s="43"/>
+      <c r="T71" s="43"/>
+      <c r="U71" s="43"/>
+      <c r="V71" s="43"/>
+    </row>
+    <row r="72" spans="1:22">
+      <c r="A72" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B72" s="37"/>
+      <c r="C72" s="45">
+        <v>1.17</v>
+      </c>
+      <c r="D72" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="E72" s="45">
+        <v>0.63</v>
+      </c>
+      <c r="F72" s="45">
+        <v>0.75</v>
+      </c>
+      <c r="G72" s="45">
+        <v>0.37</v>
+      </c>
+      <c r="H72" s="45">
+        <v>0.98</v>
+      </c>
+      <c r="I72" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="J72" s="45">
+        <v>0.11</v>
+      </c>
+      <c r="K72" s="45">
+        <v>0.11</v>
+      </c>
+      <c r="L72" s="45">
+        <v>0.46</v>
+      </c>
+      <c r="M72" s="45"/>
+      <c r="N72" s="45">
+        <v>0.22</v>
+      </c>
+      <c r="O72" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="P72" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="Q72" s="45"/>
+      <c r="R72" s="45"/>
+      <c r="S72" s="43"/>
+      <c r="T72" s="43"/>
+      <c r="U72" s="43"/>
+      <c r="V72" s="43"/>
+    </row>
+    <row r="73" spans="1:22">
+      <c r="A73" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B73" s="37"/>
+      <c r="C73" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="D73" s="45">
+        <v>0.22</v>
+      </c>
+      <c r="E73" s="45">
+        <v>0.27</v>
+      </c>
+      <c r="F73" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="G73" s="45">
+        <v>0.05</v>
+      </c>
+      <c r="H73" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="I73" s="45">
+        <v>0.08</v>
+      </c>
+      <c r="J73" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="K73" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="L73" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="M73" s="45"/>
+      <c r="N73" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="O73" s="45"/>
+      <c r="P73" s="45"/>
+      <c r="Q73" s="45"/>
+      <c r="R73" s="45"/>
+      <c r="S73" s="43"/>
+      <c r="T73" s="43"/>
+      <c r="U73" s="43"/>
+      <c r="V73" s="43"/>
+    </row>
+    <row r="74" spans="1:22">
+      <c r="A74" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B74" s="37"/>
+      <c r="C74" s="45"/>
+      <c r="D74" s="45"/>
+      <c r="E74" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="F74" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="G74" s="45"/>
+      <c r="H74" s="45"/>
+      <c r="I74" s="45"/>
+      <c r="J74" s="45">
+        <v>1.05</v>
+      </c>
+      <c r="K74" s="45"/>
+      <c r="L74" s="45"/>
+      <c r="M74" s="45"/>
+      <c r="N74" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="O74" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="P74" s="45"/>
+      <c r="Q74" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="R74" s="45">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="S74" s="43"/>
+      <c r="T74" s="43"/>
+      <c r="U74" s="43"/>
+      <c r="V74" s="43"/>
+    </row>
+    <row r="75" spans="1:22">
+      <c r="A75" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="37"/>
+      <c r="C75" s="45">
+        <v>0.71</v>
+      </c>
+      <c r="D75" s="45"/>
+      <c r="E75" s="45"/>
+      <c r="F75" s="45">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G75" s="45"/>
+      <c r="H75" s="45"/>
+      <c r="I75" s="45"/>
+      <c r="J75" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K75" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="L75" s="45"/>
+      <c r="M75" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N75" s="45"/>
+      <c r="O75" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P75" s="45"/>
+      <c r="Q75" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="R75" s="45"/>
+      <c r="S75" s="43"/>
+      <c r="T75" s="43"/>
+      <c r="U75" s="43"/>
+      <c r="V75" s="43"/>
+    </row>
+    <row r="76" spans="1:22">
+      <c r="A76" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="37"/>
+      <c r="C76" s="45">
+        <v>1.9</v>
+      </c>
+      <c r="D76" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="E76" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="F76" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="G76" s="45"/>
+      <c r="H76" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="I76" s="45"/>
+      <c r="J76" s="45"/>
+      <c r="K76" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="L76" s="45"/>
+      <c r="M76" s="45"/>
+      <c r="N76" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="O76" s="45"/>
+      <c r="P76" s="45"/>
+      <c r="Q76" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="R76" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="S76" s="43"/>
+      <c r="T76" s="43"/>
+      <c r="U76" s="43"/>
+      <c r="V76" s="43"/>
+    </row>
+    <row r="77" spans="1:22">
+      <c r="A77" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B77" s="37"/>
+      <c r="C77" s="45">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D77" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="E77" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="F77" s="45">
+        <v>0.8</v>
+      </c>
+      <c r="G77" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="H77" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="I77" s="45"/>
+      <c r="J77" s="45"/>
+      <c r="K77" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="L77" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="M77" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="N77" s="45"/>
+      <c r="O77" s="45"/>
+      <c r="P77" s="45"/>
+      <c r="Q77" s="45"/>
+      <c r="R77" s="45">
+        <v>0</v>
+      </c>
+      <c r="S77" s="43"/>
+      <c r="T77" s="43"/>
+      <c r="U77" s="43"/>
+      <c r="V77" s="43"/>
+    </row>
+    <row r="78" spans="1:22">
+      <c r="A78" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B78" s="37"/>
+      <c r="C78" s="45">
+        <v>5.3527459586768016</v>
+      </c>
+      <c r="D78" s="45">
+        <v>4.7116789058135389</v>
+      </c>
+      <c r="E78" s="45">
+        <v>2.7027940133112605</v>
+      </c>
+      <c r="F78" s="45">
+        <v>1.3518537294264761</v>
+      </c>
+      <c r="G78" s="45">
+        <v>0.68379808810054565</v>
+      </c>
+      <c r="H78" s="45">
+        <v>0.69381808089918828</v>
+      </c>
+      <c r="I78" s="45">
+        <v>0.42385752735647125</v>
+      </c>
+      <c r="J78" s="45">
+        <v>0.27606197591359261</v>
+      </c>
+      <c r="K78" s="45">
+        <v>0.13696191089258078</v>
+      </c>
+      <c r="L78" s="45">
+        <v>0.67681162166771802</v>
+      </c>
+      <c r="M78" s="45">
+        <v>0.40279377764172297</v>
+      </c>
+      <c r="N78" s="45">
+        <v>0.13356698651507704</v>
+      </c>
+      <c r="O78" s="45">
+        <v>0.13380718919266094</v>
+      </c>
+      <c r="P78" s="45"/>
+      <c r="Q78" s="45">
+        <v>0.6434561315739098</v>
+      </c>
+      <c r="R78" s="45">
+        <v>0.47913449145463632</v>
+      </c>
+      <c r="S78" s="43"/>
+      <c r="T78" s="43"/>
+      <c r="U78" s="43"/>
+      <c r="V78" s="43"/>
+    </row>
+    <row r="79" spans="1:22">
+      <c r="A79" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" s="37"/>
+      <c r="C79" s="45"/>
+      <c r="D79" s="45"/>
+      <c r="E79" s="45"/>
+      <c r="F79" s="45"/>
+      <c r="G79" s="45"/>
+      <c r="H79" s="45"/>
+      <c r="I79" s="45"/>
+      <c r="J79" s="45"/>
+      <c r="K79" s="45"/>
+      <c r="L79" s="45"/>
+      <c r="M79" s="45"/>
+      <c r="N79" s="45"/>
+      <c r="O79" s="45"/>
+      <c r="P79" s="45"/>
+      <c r="Q79" s="45"/>
+      <c r="R79" s="45"/>
+      <c r="S79" s="43"/>
+      <c r="T79" s="43"/>
+      <c r="U79" s="43"/>
+      <c r="V79" s="43"/>
+    </row>
+    <row r="80" spans="1:22">
+      <c r="A80" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B80" s="37"/>
+      <c r="C80" s="45"/>
+      <c r="D80" s="45"/>
+      <c r="E80" s="45"/>
+      <c r="F80" s="45"/>
+      <c r="G80" s="45"/>
+      <c r="H80" s="45"/>
+      <c r="I80" s="45"/>
+      <c r="J80" s="45"/>
+      <c r="K80" s="45"/>
+      <c r="L80" s="45"/>
+      <c r="M80" s="45"/>
+      <c r="N80" s="45"/>
+      <c r="O80" s="45"/>
+      <c r="P80" s="45"/>
+      <c r="Q80" s="45"/>
+      <c r="R80" s="45"/>
+      <c r="S80" s="43"/>
+      <c r="T80" s="43"/>
+      <c r="U80" s="43"/>
+      <c r="V80" s="43"/>
+    </row>
+    <row r="81" spans="1:22">
+      <c r="A81" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B81" s="37"/>
+      <c r="C81" s="45">
+        <v>3.14</v>
+      </c>
+      <c r="D81" s="45">
+        <v>0.77</v>
+      </c>
+      <c r="E81" s="45">
+        <v>0.64</v>
+      </c>
+      <c r="F81" s="45">
+        <v>0.31</v>
+      </c>
+      <c r="G81" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="H81" s="45">
+        <v>0.89</v>
+      </c>
+      <c r="I81" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="J81" s="45">
+        <v>1.02</v>
+      </c>
+      <c r="K81" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L81" s="45"/>
+      <c r="M81" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="N81" s="45"/>
+      <c r="O81" s="45"/>
+      <c r="P81" s="45"/>
+      <c r="Q81" s="45"/>
+      <c r="R81" s="45">
+        <v>0.48</v>
+      </c>
+      <c r="S81" s="43"/>
+      <c r="T81" s="43"/>
+      <c r="U81" s="43"/>
+      <c r="V81" s="43"/>
+    </row>
+    <row r="82" spans="1:22">
+      <c r="A82" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="37"/>
+      <c r="C82" s="45"/>
+      <c r="D82" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="E82" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="F82" s="45"/>
+      <c r="G82" s="45"/>
+      <c r="H82" s="45"/>
+      <c r="I82" s="45"/>
+      <c r="J82" s="45"/>
+      <c r="K82" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="L82" s="45"/>
+      <c r="M82" s="45"/>
+      <c r="N82" s="45"/>
+      <c r="O82" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="P82" s="45"/>
+      <c r="Q82" s="45"/>
+      <c r="R82" s="45">
+        <v>0.51</v>
+      </c>
+      <c r="S82" s="43"/>
+      <c r="T82" s="43"/>
+      <c r="U82" s="43"/>
+      <c r="V82" s="43"/>
+    </row>
+    <row r="83" spans="1:22">
+      <c r="A83" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" s="37"/>
+      <c r="C83" s="45"/>
+      <c r="D83" s="45"/>
+      <c r="E83" s="45"/>
+      <c r="F83" s="45"/>
+      <c r="G83" s="45"/>
+      <c r="H83" s="45"/>
+      <c r="I83" s="45"/>
+      <c r="J83" s="45"/>
+      <c r="K83" s="45"/>
+      <c r="L83" s="45"/>
+      <c r="M83" s="45"/>
+      <c r="N83" s="45"/>
+      <c r="O83" s="45"/>
+      <c r="P83" s="45"/>
+      <c r="Q83" s="45"/>
+      <c r="R83" s="45"/>
+      <c r="S83" s="43"/>
+      <c r="T83" s="43"/>
+      <c r="U83" s="43"/>
+      <c r="V83" s="43"/>
+    </row>
+    <row r="84" spans="1:22">
+      <c r="A84" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B84" s="37"/>
+      <c r="C84" s="45"/>
+      <c r="D84" s="45"/>
+      <c r="E84" s="45"/>
+      <c r="F84" s="45"/>
+      <c r="G84" s="45"/>
+      <c r="H84" s="45"/>
+      <c r="I84" s="45"/>
+      <c r="J84" s="45"/>
+      <c r="K84" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="L84" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="M84" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="N84" s="45">
+        <v>0.04</v>
+      </c>
+      <c r="O84" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="P84" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="Q84" s="45">
+        <v>0.05</v>
+      </c>
+      <c r="R84" s="45">
+        <v>0.04</v>
+      </c>
+      <c r="S84" s="43"/>
+      <c r="T84" s="43"/>
+      <c r="U84" s="43"/>
+      <c r="V84" s="43"/>
+    </row>
+    <row r="85" spans="1:22">
+      <c r="A85" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B85" s="37"/>
+      <c r="C85" s="45"/>
+      <c r="D85" s="45"/>
+      <c r="E85" s="45"/>
+      <c r="F85" s="45"/>
+      <c r="G85" s="45"/>
+      <c r="H85" s="45"/>
+      <c r="I85" s="45"/>
+      <c r="J85" s="45"/>
+      <c r="K85" s="45"/>
+      <c r="L85" s="45"/>
+      <c r="M85" s="45"/>
+      <c r="N85" s="45"/>
+      <c r="O85" s="45">
+        <v>0</v>
+      </c>
+      <c r="P85" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="R85" s="45">
+        <v>0</v>
+      </c>
+      <c r="S85" s="43"/>
+      <c r="T85" s="43"/>
+      <c r="U85" s="43"/>
+      <c r="V85" s="43"/>
+    </row>
+    <row r="86" spans="1:22">
+      <c r="A86" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B86" s="37"/>
+      <c r="C86" s="45"/>
+      <c r="D86" s="45"/>
+      <c r="E86" s="45">
+        <v>2.19</v>
+      </c>
+      <c r="F86" s="45">
+        <v>0.68</v>
+      </c>
+      <c r="G86" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="H86" s="45">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="I86" s="45">
+        <v>0.68</v>
+      </c>
+      <c r="J86" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="K86" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="L86" s="45">
+        <v>0.27</v>
+      </c>
+      <c r="M86" s="45"/>
+      <c r="N86" s="45">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="O86" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="P86" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q86" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="R86" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="S86" s="43"/>
+      <c r="T86" s="43"/>
+      <c r="U86" s="43"/>
+      <c r="V86" s="43"/>
+    </row>
+    <row r="87" spans="1:22">
+      <c r="A87" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="B87" s="37"/>
+      <c r="C87" s="45"/>
+      <c r="D87" s="45"/>
+      <c r="E87" s="45"/>
+      <c r="F87" s="45"/>
+      <c r="G87" s="45"/>
+      <c r="H87" s="45"/>
+      <c r="I87" s="45"/>
+      <c r="J87" s="45"/>
+      <c r="K87" s="45"/>
+      <c r="L87" s="45"/>
+      <c r="M87" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="N87" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="O87" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="P87" s="45">
+        <v>0.21</v>
+      </c>
+      <c r="Q87" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="R87" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="S87" s="43"/>
+      <c r="T87" s="43"/>
+      <c r="U87" s="43"/>
+      <c r="V87" s="43"/>
+    </row>
+    <row r="88" spans="1:22">
+      <c r="A88" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="B88" s="37"/>
+      <c r="C88" s="45"/>
+      <c r="D88" s="45"/>
+      <c r="E88" s="45"/>
+      <c r="F88" s="45"/>
+      <c r="G88" s="45"/>
+      <c r="H88" s="45"/>
+      <c r="I88" s="45">
+        <v>0.21</v>
+      </c>
+      <c r="J88" s="45">
+        <v>0.31</v>
+      </c>
+      <c r="K88" s="45">
+        <v>0.79</v>
+      </c>
+      <c r="L88" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="M88" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="N88" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="O88" s="45">
+        <v>0.74</v>
+      </c>
+      <c r="P88" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="R88" s="45">
+        <v>0</v>
+      </c>
+      <c r="S88" s="43"/>
+      <c r="T88" s="43"/>
+      <c r="U88" s="43"/>
+      <c r="V88" s="43"/>
+    </row>
+    <row r="89" spans="1:22">
+      <c r="A89" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B89" s="37"/>
+      <c r="C89" s="45"/>
+      <c r="D89" s="45"/>
+      <c r="E89" s="45"/>
+      <c r="F89" s="45"/>
+      <c r="G89" s="45"/>
+      <c r="H89" s="45"/>
+      <c r="I89" s="45"/>
+      <c r="J89" s="45"/>
+      <c r="K89" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="L89" s="45">
+        <v>0.78</v>
+      </c>
+      <c r="M89" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="N89" s="45">
+        <v>0.36</v>
+      </c>
+      <c r="O89" s="45">
+        <v>0</v>
+      </c>
+      <c r="P89" s="45">
+        <v>0.17</v>
+      </c>
+      <c r="Q89" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="R89" s="45">
+        <v>0.16</v>
+      </c>
+      <c r="S89" s="43"/>
+      <c r="T89" s="43"/>
+      <c r="U89" s="43"/>
+      <c r="V89" s="43"/>
+    </row>
+    <row r="90" spans="1:22">
+      <c r="A90" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B90" s="37"/>
+      <c r="C90" s="45"/>
+      <c r="D90" s="45"/>
+      <c r="E90" s="45"/>
+      <c r="F90" s="45"/>
+      <c r="G90" s="45"/>
+      <c r="H90" s="45"/>
+      <c r="I90" s="45"/>
+      <c r="J90" s="45"/>
+      <c r="K90" s="45"/>
+      <c r="L90" s="45"/>
+      <c r="M90" s="45"/>
+      <c r="N90" s="45"/>
+      <c r="O90" s="45"/>
+      <c r="P90" s="45"/>
+      <c r="Q90" s="45"/>
+      <c r="R90" s="45"/>
+      <c r="S90" s="43"/>
+      <c r="T90" s="43"/>
+      <c r="U90" s="43"/>
+      <c r="V90" s="43"/>
+    </row>
+    <row r="91" spans="1:22">
+      <c r="A91" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="B91" s="37"/>
+      <c r="C91" s="45"/>
+      <c r="D91" s="45"/>
+      <c r="E91" s="45"/>
+      <c r="F91" s="45"/>
+      <c r="G91" s="45"/>
+      <c r="H91" s="45"/>
+      <c r="I91" s="45"/>
+      <c r="J91" s="45"/>
+      <c r="K91" s="45"/>
+      <c r="L91" s="45"/>
+      <c r="M91" s="45"/>
+      <c r="N91" s="45"/>
+      <c r="O91" s="45"/>
+      <c r="P91" s="45"/>
+      <c r="Q91" s="45"/>
+      <c r="R91" s="45"/>
+      <c r="S91" s="43"/>
+      <c r="T91" s="43"/>
+      <c r="U91" s="43"/>
+      <c r="V91" s="43"/>
+    </row>
+    <row r="92" spans="1:22">
+      <c r="A92" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B92" s="37"/>
+      <c r="C92" s="45"/>
+      <c r="D92" s="45"/>
+      <c r="E92" s="45"/>
+      <c r="F92" s="45"/>
+      <c r="G92" s="45"/>
+      <c r="H92" s="45"/>
+      <c r="I92" s="45"/>
+      <c r="J92" s="45"/>
+      <c r="K92" s="45"/>
+      <c r="L92" s="45"/>
+      <c r="M92" s="45"/>
+      <c r="N92" s="45"/>
+      <c r="O92" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="P92" s="45"/>
+      <c r="Q92" s="45"/>
+      <c r="R92" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="S92" s="43"/>
+      <c r="T92" s="43"/>
+      <c r="U92" s="43"/>
+      <c r="V92" s="43"/>
+    </row>
+    <row r="93" spans="1:22">
+      <c r="A93" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B93" s="37"/>
+      <c r="C93" s="45">
+        <v>0.91</v>
+      </c>
+      <c r="D93" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="E93" s="45">
+        <v>0.77</v>
+      </c>
+      <c r="F93" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="G93" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="H93" s="45"/>
+      <c r="I93" s="45"/>
+      <c r="J93" s="45">
+        <v>0.12</v>
+      </c>
+      <c r="K93" s="45"/>
+      <c r="L93" s="45"/>
+      <c r="M93" s="45"/>
+      <c r="N93" s="45"/>
+      <c r="O93" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="P93" s="45"/>
+      <c r="Q93" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="R93" s="45"/>
+      <c r="S93" s="43"/>
+      <c r="T93" s="43"/>
+      <c r="U93" s="43"/>
+      <c r="V93" s="43"/>
+    </row>
+    <row r="94" spans="1:22">
+      <c r="A94" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B94" s="37"/>
+      <c r="C94" s="45">
+        <v>1.07</v>
+      </c>
+      <c r="D94" s="45">
+        <v>1.46</v>
+      </c>
+      <c r="E94" s="45">
+        <v>1.03</v>
+      </c>
+      <c r="F94" s="45">
+        <v>1.22</v>
+      </c>
+      <c r="G94" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="H94" s="45">
+        <v>1.38</v>
+      </c>
+      <c r="I94" s="45">
+        <v>0.19</v>
+      </c>
+      <c r="J94" s="45">
+        <v>0.19</v>
+      </c>
+      <c r="K94" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="L94" s="45">
+        <v>0.54</v>
+      </c>
+      <c r="M94" s="45"/>
+      <c r="N94" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="O94" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P94" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q94" s="45"/>
+      <c r="R94" s="45"/>
+      <c r="S94" s="43"/>
+      <c r="T94" s="43"/>
+      <c r="U94" s="43"/>
+      <c r="V94" s="43"/>
+    </row>
+    <row r="95" spans="1:22">
+      <c r="A95" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B95" s="37"/>
+      <c r="C95" s="45">
+        <v>2.13</v>
+      </c>
+      <c r="D95" s="45">
+        <v>0</v>
+      </c>
+      <c r="E95" s="45">
+        <v>1.05</v>
+      </c>
+      <c r="F95" s="45">
+        <v>1.06</v>
+      </c>
+      <c r="G95" s="45"/>
+      <c r="H95" s="45"/>
+      <c r="I95" s="45">
+        <v>1.25</v>
+      </c>
+      <c r="J95" s="45"/>
+      <c r="K95" s="45"/>
+      <c r="L95" s="45"/>
+      <c r="M95" s="45"/>
+      <c r="N95" s="45"/>
+      <c r="O95" s="45"/>
+      <c r="P95" s="45"/>
+      <c r="Q95" s="45"/>
+      <c r="R95" s="45"/>
+      <c r="S95" s="43"/>
+      <c r="T95" s="43"/>
+      <c r="U95" s="43"/>
+      <c r="V95" s="43"/>
+    </row>
+    <row r="96" spans="1:22">
+      <c r="A96" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="37"/>
+      <c r="C96" s="45">
+        <v>1.32</v>
+      </c>
+      <c r="D96" s="45">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="E96" s="45">
+        <v>1.52</v>
+      </c>
+      <c r="F96" s="45">
+        <v>0.71</v>
+      </c>
+      <c r="G96" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="H96" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="I96" s="45">
+        <v>0.67</v>
+      </c>
+      <c r="J96" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="K96" s="45">
+        <v>0.61</v>
+      </c>
+      <c r="L96" s="45"/>
+      <c r="M96" s="45"/>
+      <c r="N96" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="O96" s="45">
+        <v>0.54</v>
+      </c>
+      <c r="P96" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="Q96" s="45">
+        <v>0.97</v>
+      </c>
+      <c r="R96" s="45">
+        <v>0.71</v>
+      </c>
+      <c r="S96" s="43"/>
+      <c r="T96" s="43"/>
+      <c r="U96" s="43"/>
+      <c r="V96" s="43"/>
+    </row>
+    <row r="97" spans="1:22">
+      <c r="A97" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B97" s="37"/>
+      <c r="C97" s="45">
+        <v>0.43</v>
+      </c>
+      <c r="D97" s="45"/>
+      <c r="E97" s="45"/>
+      <c r="F97" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G97" s="45"/>
+      <c r="H97" s="45"/>
+      <c r="I97" s="45"/>
+      <c r="J97" s="45"/>
+      <c r="K97" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="L97" s="45"/>
+      <c r="M97" s="45"/>
+      <c r="N97" s="45"/>
+      <c r="O97" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P97" s="45"/>
+      <c r="Q97" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="R97" s="45"/>
+      <c r="S97" s="43"/>
+      <c r="T97" s="43"/>
+      <c r="U97" s="43"/>
+      <c r="V97" s="43"/>
+    </row>
+    <row r="98" spans="1:22">
+      <c r="A98" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B98" s="37"/>
+      <c r="C98" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D98" s="45">
+        <v>1.6</v>
+      </c>
+      <c r="E98" s="45">
+        <v>1.2</v>
+      </c>
+      <c r="F98" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="G98" s="45"/>
+      <c r="H98" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="I98" s="45"/>
+      <c r="J98" s="45"/>
+      <c r="K98" s="45">
+        <v>1.6</v>
+      </c>
+      <c r="L98" s="45"/>
+      <c r="M98" s="45"/>
+      <c r="N98" s="45"/>
+      <c r="O98" s="45"/>
+      <c r="P98" s="45"/>
+      <c r="Q98" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="R98" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="S98" s="43"/>
+      <c r="T98" s="43"/>
+      <c r="U98" s="43"/>
+      <c r="V98" s="43"/>
+    </row>
+    <row r="99" spans="1:22">
+      <c r="A99" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B99" s="47"/>
+      <c r="C99" s="45">
+        <v>1.4</v>
+      </c>
+      <c r="D99" s="45"/>
+      <c r="E99" s="45"/>
+      <c r="F99" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="G99" s="45"/>
+      <c r="H99" s="45"/>
+      <c r="I99" s="45"/>
+      <c r="J99" s="45"/>
+      <c r="K99" s="45">
+        <v>0</v>
+      </c>
+      <c r="L99" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="M99" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="N99" s="45"/>
+      <c r="O99" s="45"/>
+      <c r="P99" s="45"/>
+      <c r="Q99" s="45"/>
+      <c r="R99" s="45"/>
+      <c r="S99" s="43"/>
+      <c r="T99" s="43"/>
+      <c r="U99" s="43"/>
+      <c r="V99" s="43"/>
+    </row>
+    <row r="100" spans="1:22">
+      <c r="A100" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B100" s="37"/>
+      <c r="C100" s="45">
+        <v>0.76330997922842714</v>
+      </c>
+      <c r="D100" s="45">
+        <v>0.56777856635911994</v>
+      </c>
+      <c r="E100" s="45">
+        <v>0.37619972443370187</v>
+      </c>
+      <c r="F100" s="45">
+        <v>0.18719370430133694</v>
+      </c>
+      <c r="G100" s="45">
+        <v>0.27988808208557669</v>
+      </c>
+      <c r="H100" s="45">
+        <v>0.28036832921970689</v>
+      </c>
+      <c r="I100" s="45">
+        <v>0.18766813892321652</v>
+      </c>
+      <c r="J100" s="45">
+        <v>9.2508478402045541E-2</v>
+      </c>
+      <c r="K100" s="45">
+        <v>9.1238545000675159E-2</v>
+      </c>
+      <c r="L100" s="45">
+        <v>0.44789623140110901</v>
+      </c>
+      <c r="M100" s="45">
+        <v>0.26125281173338627</v>
+      </c>
+      <c r="N100" s="45">
+        <v>8.7303229433759982E-2</v>
+      </c>
+      <c r="O100" s="45">
+        <v>8.6649331023839829E-2</v>
+      </c>
+      <c r="P100" s="45"/>
+      <c r="Q100" s="45">
+        <v>0.41297143270114289</v>
+      </c>
+      <c r="R100" s="45">
+        <v>0.30753302135816835</v>
+      </c>
+      <c r="S100" s="43"/>
+      <c r="T100" s="43"/>
+      <c r="U100" s="43"/>
+      <c r="V100" s="43"/>
+    </row>
+    <row r="101" spans="1:22">
+      <c r="A101" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B101" s="37"/>
+      <c r="C101" s="45"/>
+      <c r="D101" s="45"/>
+      <c r="E101" s="45"/>
+      <c r="F101" s="45"/>
+      <c r="G101" s="45"/>
+      <c r="H101" s="45"/>
+      <c r="I101" s="45"/>
+      <c r="J101" s="45"/>
+      <c r="K101" s="45"/>
+      <c r="L101" s="45"/>
+      <c r="M101" s="45"/>
+      <c r="N101" s="45"/>
+      <c r="O101" s="45"/>
+      <c r="P101" s="45"/>
+      <c r="Q101" s="45"/>
+      <c r="R101" s="45"/>
+      <c r="S101" s="43"/>
+      <c r="T101" s="43"/>
+      <c r="U101" s="43"/>
+      <c r="V101" s="43"/>
+    </row>
+    <row r="102" spans="1:22">
+      <c r="A102" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B102" s="37"/>
+      <c r="C102" s="45">
+        <v>5.9</v>
+      </c>
+      <c r="D102" s="45">
+        <v>2.95</v>
+      </c>
+      <c r="E102" s="45">
+        <v>2.9</v>
+      </c>
+      <c r="F102" s="45">
+        <v>2.36</v>
+      </c>
+      <c r="G102" s="45">
+        <v>0.59</v>
+      </c>
+      <c r="H102" s="45">
+        <v>1.41</v>
+      </c>
+      <c r="I102" s="45">
+        <v>1.18</v>
+      </c>
+      <c r="J102" s="45">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K102" s="45">
+        <v>1.77</v>
+      </c>
+      <c r="L102" s="45">
+        <v>1.18</v>
+      </c>
+      <c r="M102" s="45">
+        <v>0.59</v>
+      </c>
+      <c r="N102" s="45"/>
+      <c r="O102" s="45">
+        <v>1.18</v>
+      </c>
+      <c r="P102" s="45"/>
+      <c r="Q102" s="45">
+        <v>0.59</v>
+      </c>
+      <c r="R102" s="45"/>
+      <c r="S102" s="43"/>
+      <c r="T102" s="43"/>
+      <c r="U102" s="43"/>
+      <c r="V102" s="43"/>
+    </row>
+    <row r="103" spans="1:22">
+      <c r="A103" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B103" s="37"/>
+      <c r="C103" s="45">
+        <v>2.09</v>
+      </c>
+      <c r="D103" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="E103" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="F103" s="45">
+        <v>0.31</v>
+      </c>
+      <c r="G103" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="H103" s="45">
+        <v>0.59</v>
+      </c>
+      <c r="I103" s="45"/>
+      <c r="J103" s="45">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="K103" s="45"/>
+      <c r="L103" s="45"/>
+      <c r="M103" s="45"/>
+      <c r="N103" s="45"/>
+      <c r="O103" s="45"/>
+      <c r="P103" s="45"/>
+      <c r="Q103" s="45"/>
+      <c r="R103" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="S103" s="43"/>
+      <c r="T103" s="43"/>
+      <c r="U103" s="43"/>
+      <c r="V103" s="43"/>
+    </row>
+    <row r="104" spans="1:22">
+      <c r="A104" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B104" s="37"/>
+      <c r="C104" s="45"/>
+      <c r="D104" s="45">
+        <v>0.37</v>
+      </c>
+      <c r="E104" s="45">
+        <v>0.37</v>
+      </c>
+      <c r="F104" s="45"/>
+      <c r="G104" s="45"/>
+      <c r="H104" s="45"/>
+      <c r="I104" s="45"/>
+      <c r="J104" s="45"/>
+      <c r="K104" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="32"/>
-[...36 lines deleted...]
-      <c r="A9" s="39" t="s">
+      <c r="L104" s="45"/>
+      <c r="M104" s="45"/>
+      <c r="N104" s="45"/>
+      <c r="O104" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="32"/>
-[...36 lines deleted...]
-      <c r="A10" s="39" t="s">
+      <c r="P104" s="45"/>
+      <c r="Q104" s="45"/>
+      <c r="R104" s="45">
+        <v>0.71</v>
+      </c>
+      <c r="S104" s="43"/>
+      <c r="T104" s="43"/>
+      <c r="U104" s="43"/>
+      <c r="V104" s="43"/>
+    </row>
+    <row r="105" spans="1:22">
+      <c r="A105" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B105" s="37"/>
+      <c r="C105" s="45"/>
+      <c r="D105" s="45"/>
+      <c r="E105" s="45"/>
+      <c r="F105" s="45"/>
+      <c r="G105" s="45"/>
+      <c r="H105" s="45"/>
+      <c r="I105" s="45"/>
+      <c r="J105" s="45"/>
+      <c r="K105" s="45"/>
+      <c r="L105" s="45"/>
+      <c r="M105" s="45"/>
+      <c r="N105" s="45"/>
+      <c r="O105" s="45"/>
+      <c r="P105" s="45"/>
+      <c r="Q105" s="45"/>
+      <c r="R105" s="45"/>
+      <c r="S105" s="43"/>
+      <c r="T105" s="43"/>
+      <c r="U105" s="43"/>
+      <c r="V105" s="43"/>
+    </row>
+    <row r="106" spans="1:22">
+      <c r="A106" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B106" s="37"/>
+      <c r="C106" s="45"/>
+      <c r="D106" s="45"/>
+      <c r="E106" s="45"/>
+      <c r="F106" s="45"/>
+      <c r="G106" s="45"/>
+      <c r="H106" s="45"/>
+      <c r="I106" s="45"/>
+      <c r="J106" s="45"/>
+      <c r="K106" s="45"/>
+      <c r="L106" s="45"/>
+      <c r="M106" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="N106" s="45"/>
+      <c r="O106" s="45"/>
+      <c r="P106" s="45"/>
+      <c r="Q106" s="45">
+        <v>0.06</v>
+      </c>
+      <c r="R106" s="45"/>
+      <c r="S106" s="43"/>
+      <c r="T106" s="43"/>
+      <c r="U106" s="43"/>
+      <c r="V106" s="43"/>
+    </row>
+    <row r="107" spans="1:22">
+      <c r="A107" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B107" s="37"/>
+      <c r="C107" s="45"/>
+      <c r="D107" s="45"/>
+      <c r="E107" s="45"/>
+      <c r="F107" s="45"/>
+      <c r="G107" s="45"/>
+      <c r="H107" s="45"/>
+      <c r="I107" s="45"/>
+      <c r="J107" s="45"/>
+      <c r="K107" s="45"/>
+      <c r="L107" s="45"/>
+      <c r="M107" s="45"/>
+      <c r="N107" s="45"/>
+      <c r="O107" s="45"/>
+      <c r="P107" s="45"/>
+      <c r="Q107" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="R107" s="45"/>
+      <c r="S107" s="43"/>
+      <c r="T107" s="43"/>
+      <c r="U107" s="43"/>
+      <c r="V107" s="43"/>
+    </row>
+    <row r="108" spans="1:22">
+      <c r="A108" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108" s="37"/>
+      <c r="C108" s="45"/>
+      <c r="D108" s="45"/>
+      <c r="E108" s="45">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F108" s="45">
+        <v>0.69</v>
+      </c>
+      <c r="G108" s="45">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="H108" s="45">
+        <v>1.86</v>
+      </c>
+      <c r="I108" s="45">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="J108" s="45">
+        <v>0.22</v>
+      </c>
+      <c r="K108" s="45"/>
+      <c r="L108" s="45">
+        <v>0.44</v>
+      </c>
+      <c r="M108" s="45"/>
+      <c r="N108" s="45">
+        <v>0.88</v>
+      </c>
+      <c r="O108" s="45">
+        <v>0.44</v>
+      </c>
+      <c r="P108" s="45">
+        <v>0.22</v>
+      </c>
+      <c r="Q108" s="45">
+        <v>0.38</v>
+      </c>
+      <c r="R108" s="45"/>
+      <c r="S108" s="43"/>
+      <c r="T108" s="43"/>
+      <c r="U108" s="43"/>
+      <c r="V108" s="43"/>
+    </row>
+    <row r="109" spans="1:22">
+      <c r="A109" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B109" s="37"/>
+      <c r="C109" s="45"/>
+      <c r="D109" s="45"/>
+      <c r="E109" s="45"/>
+      <c r="F109" s="45"/>
+      <c r="G109" s="45"/>
+      <c r="H109" s="45"/>
+      <c r="I109" s="45"/>
+      <c r="J109" s="45"/>
+      <c r="K109" s="45"/>
+      <c r="L109" s="45"/>
+      <c r="M109" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="N109" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="O109" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="P109" s="45">
+        <v>0.21</v>
+      </c>
+      <c r="Q109" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="R109" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="S109" s="43"/>
+      <c r="T109" s="43"/>
+      <c r="U109" s="43"/>
+      <c r="V109" s="43"/>
+    </row>
+    <row r="110" spans="1:22">
+      <c r="A110" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="B110" s="37"/>
+      <c r="C110" s="45"/>
+      <c r="D110" s="45"/>
+      <c r="E110" s="45"/>
+      <c r="F110" s="45"/>
+      <c r="G110" s="45"/>
+      <c r="H110" s="45"/>
+      <c r="I110" s="45">
+        <v>0.21</v>
+      </c>
+      <c r="J110" s="45">
+        <v>0.31</v>
+      </c>
+      <c r="K110" s="45">
+        <v>0.79</v>
+      </c>
+      <c r="L110" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="M110" s="45">
+        <v>0.09</v>
+      </c>
+      <c r="N110" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="O110" s="45">
+        <v>0.74</v>
+      </c>
+      <c r="P110" s="45"/>
+      <c r="Q110" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="R110" s="45"/>
+      <c r="S110" s="43"/>
+      <c r="T110" s="43"/>
+      <c r="U110" s="43"/>
+      <c r="V110" s="43"/>
+    </row>
+    <row r="111" spans="1:22">
+      <c r="A111" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="B111" s="37"/>
+      <c r="C111" s="45"/>
+      <c r="D111" s="45"/>
+      <c r="E111" s="45"/>
+      <c r="F111" s="45"/>
+      <c r="G111" s="45"/>
+      <c r="H111" s="45"/>
+      <c r="I111" s="45"/>
+      <c r="J111" s="45"/>
+      <c r="K111" s="45"/>
+      <c r="L111" s="45"/>
+      <c r="M111" s="45"/>
+      <c r="N111" s="45"/>
+      <c r="O111" s="45"/>
+      <c r="P111" s="45"/>
+      <c r="Q111" s="45"/>
+      <c r="R111" s="45"/>
+      <c r="S111" s="43"/>
+      <c r="T111" s="43"/>
+      <c r="U111" s="43"/>
+      <c r="V111" s="43"/>
+    </row>
+    <row r="112" spans="1:22">
+      <c r="A112" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B112" s="37"/>
+      <c r="C112" s="45"/>
+      <c r="D112" s="45"/>
+      <c r="E112" s="45"/>
+      <c r="F112" s="45"/>
+      <c r="G112" s="45"/>
+      <c r="H112" s="45"/>
+      <c r="I112" s="45"/>
+      <c r="J112" s="45"/>
+      <c r="K112" s="45"/>
+      <c r="L112" s="45"/>
+      <c r="M112" s="45"/>
+      <c r="N112" s="45"/>
+      <c r="O112" s="45"/>
+      <c r="P112" s="45"/>
+      <c r="Q112" s="45"/>
+      <c r="R112" s="45"/>
+      <c r="S112" s="43"/>
+      <c r="T112" s="43"/>
+      <c r="U112" s="43"/>
+      <c r="V112" s="43"/>
+    </row>
+    <row r="113" spans="1:22">
+      <c r="A113" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="32"/>
-[...36 lines deleted...]
-      <c r="A11" s="39" t="s">
+      <c r="B113" s="37"/>
+      <c r="C113" s="45"/>
+      <c r="D113" s="45"/>
+      <c r="E113" s="45"/>
+      <c r="F113" s="45"/>
+      <c r="G113" s="45"/>
+      <c r="H113" s="45"/>
+      <c r="I113" s="45"/>
+      <c r="J113" s="45"/>
+      <c r="K113" s="45"/>
+      <c r="L113" s="45"/>
+      <c r="M113" s="45"/>
+      <c r="N113" s="45"/>
+      <c r="O113" s="45"/>
+      <c r="P113" s="45"/>
+      <c r="Q113" s="45"/>
+      <c r="R113" s="45"/>
+      <c r="S113" s="43"/>
+      <c r="T113" s="43"/>
+      <c r="U113" s="43"/>
+      <c r="V113" s="43"/>
+    </row>
+    <row r="114" spans="1:22">
+      <c r="A114" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B114" s="37"/>
+      <c r="C114" s="45"/>
+      <c r="D114" s="45"/>
+      <c r="E114" s="45"/>
+      <c r="F114" s="45"/>
+      <c r="G114" s="45"/>
+      <c r="H114" s="45"/>
+      <c r="I114" s="45"/>
+      <c r="J114" s="45"/>
+      <c r="K114" s="45"/>
+      <c r="L114" s="45"/>
+      <c r="M114" s="45"/>
+      <c r="N114" s="45"/>
+      <c r="O114" s="45"/>
+      <c r="P114" s="45"/>
+      <c r="Q114" s="45"/>
+      <c r="R114" s="45"/>
+      <c r="S114" s="43"/>
+      <c r="T114" s="43"/>
+      <c r="U114" s="43"/>
+      <c r="V114" s="43"/>
+    </row>
+    <row r="115" spans="1:22">
+      <c r="A115" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="32"/>
-[...36 lines deleted...]
-      <c r="A12" s="39" t="s">
+      <c r="B115" s="37"/>
+      <c r="C115" s="45"/>
+      <c r="D115" s="45"/>
+      <c r="E115" s="45"/>
+      <c r="F115" s="45"/>
+      <c r="G115" s="45"/>
+      <c r="H115" s="45"/>
+      <c r="I115" s="45">
+        <v>0.13</v>
+      </c>
+      <c r="J115" s="45"/>
+      <c r="K115" s="45"/>
+      <c r="L115" s="45"/>
+      <c r="M115" s="45"/>
+      <c r="N115" s="45"/>
+      <c r="O115" s="45"/>
+      <c r="P115" s="45"/>
+      <c r="Q115" s="45"/>
+      <c r="R115" s="45"/>
+      <c r="S115" s="43"/>
+      <c r="T115" s="43"/>
+      <c r="U115" s="43"/>
+      <c r="V115" s="43"/>
+    </row>
+    <row r="116" spans="1:22">
+      <c r="A116" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="32"/>
-[...36 lines deleted...]
-      <c r="A13" s="39" t="s">
+      <c r="B116" s="37"/>
+      <c r="C116" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="D116" s="45"/>
+      <c r="E116" s="45"/>
+      <c r="F116" s="45"/>
+      <c r="G116" s="45"/>
+      <c r="H116" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="I116" s="45">
+        <v>0.31</v>
+      </c>
+      <c r="J116" s="45"/>
+      <c r="K116" s="45"/>
+      <c r="L116" s="45">
+        <v>0.31</v>
+      </c>
+      <c r="M116" s="45"/>
+      <c r="N116" s="45">
+        <v>0.42</v>
+      </c>
+      <c r="O116" s="45"/>
+      <c r="P116" s="45"/>
+      <c r="Q116" s="45"/>
+      <c r="R116" s="45"/>
+      <c r="S116" s="43"/>
+      <c r="T116" s="43"/>
+      <c r="U116" s="43"/>
+      <c r="V116" s="43"/>
+    </row>
+    <row r="117" spans="1:22">
+      <c r="A117" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="32"/>
-[...36 lines deleted...]
-      <c r="A14" s="39" t="s">
+      <c r="B117" s="37"/>
+      <c r="C117" s="45">
+        <v>0.11</v>
+      </c>
+      <c r="D117" s="45">
+        <v>0.86</v>
+      </c>
+      <c r="E117" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="F117" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="G117" s="45">
+        <v>0.05</v>
+      </c>
+      <c r="H117" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="I117" s="45"/>
+      <c r="J117" s="45"/>
+      <c r="K117" s="45"/>
+      <c r="L117" s="45">
+        <v>0.08</v>
+      </c>
+      <c r="M117" s="45"/>
+      <c r="N117" s="45">
+        <v>0.08</v>
+      </c>
+      <c r="O117" s="45"/>
+      <c r="P117" s="45"/>
+      <c r="Q117" s="45"/>
+      <c r="R117" s="45"/>
+      <c r="S117" s="43"/>
+      <c r="T117" s="43"/>
+      <c r="U117" s="43"/>
+      <c r="V117" s="43"/>
+    </row>
+    <row r="118" spans="1:22">
+      <c r="A118" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="32"/>
-[...36 lines deleted...]
-      <c r="A15" s="39" t="s">
+      <c r="B118" s="37"/>
+      <c r="C118" s="45">
+        <v>0.11</v>
+      </c>
+      <c r="D118" s="45"/>
+      <c r="E118" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="F118" s="45">
+        <v>0.87</v>
+      </c>
+      <c r="G118" s="45">
+        <v>0.17</v>
+      </c>
+      <c r="H118" s="45"/>
+      <c r="I118" s="45"/>
+      <c r="J118" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="K118" s="45"/>
+      <c r="L118" s="45">
+        <v>0.16</v>
+      </c>
+      <c r="M118" s="45"/>
+      <c r="N118" s="45">
+        <v>0</v>
+      </c>
+      <c r="O118" s="45"/>
+      <c r="P118" s="45">
+        <v>0.15</v>
+      </c>
+      <c r="Q118" s="45">
+        <v>3.8</v>
+      </c>
+      <c r="R118" s="45">
+        <v>13.73</v>
+      </c>
+      <c r="S118" s="43"/>
+      <c r="T118" s="43"/>
+      <c r="U118" s="43"/>
+      <c r="V118" s="43"/>
+    </row>
+    <row r="119" spans="1:22">
+      <c r="A119" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B119" s="37"/>
+      <c r="C119" s="45">
+        <v>0.71</v>
+      </c>
+      <c r="D119" s="45"/>
+      <c r="E119" s="45"/>
+      <c r="F119" s="45">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="G119" s="45"/>
+      <c r="H119" s="45"/>
+      <c r="I119" s="45"/>
+      <c r="J119" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K119" s="45"/>
+      <c r="L119" s="45"/>
+      <c r="M119" s="45">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N119" s="45"/>
+      <c r="O119" s="45"/>
+      <c r="P119" s="45"/>
+      <c r="Q119" s="45">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="R119" s="45"/>
+      <c r="S119" s="43"/>
+      <c r="T119" s="43"/>
+      <c r="U119" s="43"/>
+      <c r="V119" s="43"/>
+    </row>
+    <row r="120" spans="1:22">
+      <c r="A120" s="58" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="32"/>
-[...36 lines deleted...]
-      <c r="A16" s="39" t="s">
+      <c r="B120" s="37"/>
+      <c r="C120" s="45">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D120" s="45">
+        <v>0.7</v>
+      </c>
+      <c r="E120" s="45">
+        <v>0.8</v>
+      </c>
+      <c r="F120" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="G120" s="45"/>
+      <c r="H120" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="I120" s="45"/>
+      <c r="J120" s="45"/>
+      <c r="K120" s="45"/>
+      <c r="L120" s="45"/>
+      <c r="M120" s="45"/>
+      <c r="N120" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="O120" s="45"/>
+      <c r="P120" s="45"/>
+      <c r="Q120" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="R120" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="S120" s="43"/>
+      <c r="T120" s="43"/>
+      <c r="U120" s="43"/>
+      <c r="V120" s="43"/>
+    </row>
+    <row r="121" spans="1:22">
+      <c r="A121" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="32"/>
-[...36 lines deleted...]
-      <c r="A17" s="39" t="s">
+      <c r="B121" s="37"/>
+      <c r="C121" s="45">
+        <v>0.8</v>
+      </c>
+      <c r="D121" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="E121" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="F121" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="G121" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="H121" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="I121" s="45"/>
+      <c r="J121" s="45"/>
+      <c r="K121" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="L121" s="45"/>
+      <c r="M121" s="45"/>
+      <c r="N121" s="45"/>
+      <c r="O121" s="45"/>
+      <c r="P121" s="45"/>
+      <c r="Q121" s="45"/>
+      <c r="R121" s="45">
+        <v>0</v>
+      </c>
+      <c r="S121" s="43"/>
+      <c r="T121" s="43"/>
+      <c r="U121" s="43"/>
+      <c r="V121" s="43"/>
+    </row>
+    <row r="122" spans="1:22">
+      <c r="A122" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="34"/>
-[...36 lines deleted...]
-      <c r="A18" s="39" t="s">
+      <c r="B122" s="37"/>
+      <c r="C122" s="45">
+        <v>0</v>
+      </c>
+      <c r="D122" s="45">
+        <v>0.33731704766627202</v>
+      </c>
+      <c r="E122" s="45">
+        <v>0</v>
+      </c>
+      <c r="F122" s="45">
+        <v>0</v>
+      </c>
+      <c r="G122" s="45">
+        <v>0.61665397387237109</v>
+      </c>
+      <c r="H122" s="45">
+        <v>0.63094667238724989</v>
+      </c>
+      <c r="I122" s="45">
+        <v>0.33599215122334741</v>
+      </c>
+      <c r="J122" s="45">
+        <v>0.33739329936907453</v>
+      </c>
+      <c r="K122" s="45">
+        <v>0</v>
+      </c>
+      <c r="L122" s="45"/>
+      <c r="M122" s="45"/>
+      <c r="N122" s="45"/>
+      <c r="O122" s="45"/>
+      <c r="P122" s="45"/>
+      <c r="Q122" s="45">
+        <v>0</v>
+      </c>
+      <c r="R122" s="45">
+        <v>0</v>
+      </c>
+      <c r="S122" s="43"/>
+      <c r="T122" s="43"/>
+      <c r="U122" s="43"/>
+      <c r="V122" s="43"/>
+    </row>
+    <row r="123" spans="1:22">
+      <c r="A123" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B123" s="37"/>
+      <c r="C123" s="45"/>
+      <c r="D123" s="45"/>
+      <c r="E123" s="45"/>
+      <c r="F123" s="45"/>
+      <c r="G123" s="45"/>
+      <c r="H123" s="45"/>
+      <c r="I123" s="45"/>
+      <c r="J123" s="45"/>
+      <c r="K123" s="45"/>
+      <c r="L123" s="45"/>
+      <c r="M123" s="45"/>
+      <c r="N123" s="45"/>
+      <c r="O123" s="45"/>
+      <c r="P123" s="45"/>
+      <c r="Q123" s="45"/>
+      <c r="R123" s="45"/>
+      <c r="S123" s="43"/>
+      <c r="T123" s="43"/>
+      <c r="U123" s="43"/>
+      <c r="V123" s="43"/>
+    </row>
+    <row r="124" spans="1:22">
+      <c r="A124" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="32"/>
-[...36 lines deleted...]
-      <c r="A19" s="39" t="s">
+      <c r="B124" s="37"/>
+      <c r="C124" s="45">
+        <v>2.7</v>
+      </c>
+      <c r="D124" s="45">
+        <v>1.35</v>
+      </c>
+      <c r="E124" s="45"/>
+      <c r="F124" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="G124" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="H124" s="45">
+        <v>1.35</v>
+      </c>
+      <c r="I124" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="J124" s="45">
+        <v>1.8</v>
+      </c>
+      <c r="K124" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="L124" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="M124" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="N124" s="45"/>
+      <c r="O124" s="45"/>
+      <c r="P124" s="45"/>
+      <c r="Q124" s="45">
+        <v>0.45</v>
+      </c>
+      <c r="R124" s="45"/>
+      <c r="S124" s="43"/>
+      <c r="T124" s="43"/>
+      <c r="U124" s="43"/>
+      <c r="V124" s="43"/>
+    </row>
+    <row r="125" spans="1:22">
+      <c r="A125" s="58" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="32"/>
-[...36 lines deleted...]
-      <c r="A20" s="39" t="s">
+      <c r="B125" s="37"/>
+      <c r="C125" s="45">
+        <v>1.04</v>
+      </c>
+      <c r="D125" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="E125" s="45">
+        <v>0.32</v>
+      </c>
+      <c r="F125" s="45"/>
+      <c r="G125" s="45"/>
+      <c r="H125" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="I125" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="J125" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="K125" s="45">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L125" s="45"/>
+      <c r="M125" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="N125" s="45"/>
+      <c r="O125" s="45"/>
+      <c r="P125" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="Q125" s="45"/>
+      <c r="R125" s="45">
+        <v>0.24</v>
+      </c>
+      <c r="S125" s="43"/>
+      <c r="T125" s="43"/>
+      <c r="U125" s="43"/>
+      <c r="V125" s="43"/>
+    </row>
+    <row r="126" spans="1:22">
+      <c r="A126" s="58" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="32"/>
-[...36 lines deleted...]
-      <c r="A21" s="39" t="s">
+      <c r="B126" s="37"/>
+      <c r="C126" s="45"/>
+      <c r="D126" s="45"/>
+      <c r="E126" s="45"/>
+      <c r="F126" s="45"/>
+      <c r="G126" s="45"/>
+      <c r="H126" s="45"/>
+      <c r="I126" s="45"/>
+      <c r="J126" s="45"/>
+      <c r="K126" s="45">
+        <v>1</v>
+      </c>
+      <c r="L126" s="45"/>
+      <c r="M126" s="45"/>
+      <c r="N126" s="45"/>
+      <c r="O126" s="45"/>
+      <c r="P126" s="45"/>
+      <c r="Q126" s="45"/>
+      <c r="R126" s="45"/>
+      <c r="S126" s="43"/>
+      <c r="T126" s="43"/>
+      <c r="U126" s="43"/>
+      <c r="V126" s="43"/>
+    </row>
+    <row r="127" spans="1:22">
+      <c r="A127" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B127" s="37"/>
+      <c r="C127" s="45"/>
+      <c r="D127" s="45"/>
+      <c r="E127" s="45"/>
+      <c r="F127" s="45"/>
+      <c r="G127" s="45"/>
+      <c r="H127" s="45"/>
+      <c r="I127" s="45"/>
+      <c r="J127" s="45"/>
+      <c r="K127" s="45"/>
+      <c r="L127" s="45"/>
+      <c r="M127" s="45"/>
+      <c r="N127" s="45"/>
+      <c r="O127" s="45"/>
+      <c r="P127" s="45"/>
+      <c r="Q127" s="45"/>
+      <c r="R127" s="45"/>
+      <c r="S127" s="43"/>
+      <c r="T127" s="43"/>
+      <c r="U127" s="43"/>
+      <c r="V127" s="43"/>
+    </row>
+    <row r="128" spans="1:22">
+      <c r="A128" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="32"/>
-[...36 lines deleted...]
-      <c r="A22" s="39" t="s">
+      <c r="B128" s="37"/>
+      <c r="C128" s="45"/>
+      <c r="D128" s="45"/>
+      <c r="E128" s="45"/>
+      <c r="F128" s="45"/>
+      <c r="G128" s="45"/>
+      <c r="H128" s="45"/>
+      <c r="I128" s="45"/>
+      <c r="J128" s="45"/>
+      <c r="K128" s="45">
+        <v>0.19</v>
+      </c>
+      <c r="L128" s="45">
+        <v>0.26</v>
+      </c>
+      <c r="M128" s="45"/>
+      <c r="N128" s="45">
+        <v>0.06</v>
+      </c>
+      <c r="O128" s="45">
+        <v>0.33</v>
+      </c>
+      <c r="P128" s="45">
+        <v>0.06</v>
+      </c>
+      <c r="Q128" s="45"/>
+      <c r="R128" s="45">
+        <v>0.06</v>
+      </c>
+      <c r="S128" s="43"/>
+      <c r="T128" s="43"/>
+      <c r="U128" s="43"/>
+      <c r="V128" s="43"/>
+    </row>
+    <row r="129" spans="1:22">
+      <c r="A129" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="B22" s="32"/>
-[...1139 lines deleted...]
-      <c r="V50" s="33"/>
+      <c r="B129" s="37"/>
+      <c r="C129" s="45"/>
+      <c r="D129" s="45"/>
+      <c r="E129" s="45"/>
+      <c r="F129" s="45"/>
+      <c r="G129" s="45"/>
+      <c r="H129" s="45"/>
+      <c r="I129" s="45"/>
+      <c r="J129" s="45"/>
+      <c r="K129" s="45"/>
+      <c r="L129" s="45"/>
+      <c r="M129" s="45"/>
+      <c r="N129" s="45"/>
+      <c r="O129" s="45"/>
+      <c r="P129" s="45"/>
+      <c r="Q129" s="45"/>
+      <c r="R129" s="45"/>
+      <c r="S129" s="43"/>
+      <c r="T129" s="43"/>
+      <c r="U129" s="43"/>
+      <c r="V129" s="43"/>
+    </row>
+    <row r="130" spans="1:22">
+      <c r="A130" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B130" s="37"/>
+      <c r="C130" s="45"/>
+      <c r="D130" s="45"/>
+      <c r="E130" s="45">
+        <v>2.02</v>
+      </c>
+      <c r="F130" s="45">
+        <v>0.67</v>
+      </c>
+      <c r="G130" s="45"/>
+      <c r="H130" s="45"/>
+      <c r="I130" s="45"/>
+      <c r="J130" s="45"/>
+      <c r="K130" s="45">
+        <v>0.37</v>
+      </c>
+      <c r="L130" s="45"/>
+      <c r="M130" s="45"/>
+      <c r="N130" s="45"/>
+      <c r="O130" s="45"/>
+      <c r="P130" s="45"/>
+      <c r="Q130" s="45"/>
+      <c r="R130" s="45">
+        <v>0.85</v>
+      </c>
+      <c r="S130" s="43"/>
+      <c r="T130" s="43"/>
+      <c r="U130" s="43"/>
+      <c r="V130" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="V2:V3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:R2"/>
     <mergeCell ref="S2:S3"/>
     <mergeCell ref="T2:T3"/>
     <mergeCell ref="U2:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
-      <vt:lpstr>3.3.2</vt:lpstr>
+      <vt:lpstr>3.3.4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>