--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,120 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\ODIN\18.3a Молоко\18.3 М\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\25 шаг Окончательная инвентаризация\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFA02A07-9FA4-4462-9362-D9BF8514B94D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08C65646-6617-4713-BD4F-B06642128ECD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="735" yWindow="735" windowWidth="14385" windowHeight="14730" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="600" windowWidth="28800" windowHeight="15600" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
-    <sheet name="Көрсеткіш аудандар бойынша" sheetId="31" r:id="rId4"/>
+    <sheet name="Обл, аудан бойын сүт өндіру" sheetId="31" r:id="rId4"/>
+    <sheet name="Обл, аудан бойын жүн өндірісі" sheetId="32" r:id="rId5"/>
+    <sheet name="Обл,аудан бойын жұмырт өндірісі" sheetId="33" r:id="rId6"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId7"/>
+    <externalReference r:id="rId8"/>
+  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M33" i="30" l="1"/>
+  <c r="A234" i="32" l="1"/>
+  <c r="A233" i="32"/>
+  <c r="A232" i="32"/>
+  <c r="A234" i="33"/>
+  <c r="A233" i="33"/>
+  <c r="A232" i="33"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2268" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3265" uniqueCount="576">
   <si>
     <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
   </si>
   <si>
     <t>Турмаганбет Айбота Аманжоловна</t>
   </si>
   <si>
-    <t>+7 7172749316</t>
-[...1 lines deleted...]
-  <si>
     <t>ai.kalieva@aspire.gov.kz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>Барлық түрдегі сүт өндірісі</t>
   </si>
   <si>
-    <t>2000 жылдан</t>
-[...1 lines deleted...]
-  <si>
     <t>Агрегациялау</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>КАТО коды</t>
@@ -222,68 +231,62 @@
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
-  </si>
-[...1 lines deleted...]
-    <t>Түркістан облысы мен республикалық маңызы бар Шымкент қаласы 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t>Жалпы мемлекеттік статистикалық байқаулар «Мал шаруашылығының жай-күйі туралы есеп» (24-сх нысаны, кезеңділігі – жыл сайын) және «Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру» (А-008 нысаны, кезеңділігі – тоқсан сайын).</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесіне сәйкес қалыптастырылады.
 </t>
   </si>
   <si>
     <t>Статистикалық мақсаттар үшін ресми статистикалық ақпаратты қайта қарау қағидаларының 10-тармағы 2-тармақшасына сәйкес және шаруашылық бойынша есептің жаңартылған әкімшілік деректері негізінде шаруа және фермер қожалықтары мен жеке қосалқы шаруашылықтарға қатысты 2022 және 2023 жылдарға мал шаруашылығы статистикасының жеке көрсеткіштеріне арнайы қайта қарау жүзеге асырылды.</t>
   </si>
   <si>
-    <t>Барлық түрдегі сүт өндіру – есепті кезеңде ауыл шаруашылығы жануарларының  барлық түрлерінен  (шикі сиыр сүті, ешкі сүті, қой сүті, бие сүті, түйе сүті) алынған нақты сауылған сүттің мөлшері.</t>
-[...1 lines deleted...]
-  <si>
     <t>СКК коды 143401</t>
   </si>
   <si>
     <t>100000000</t>
   </si>
   <si>
     <t>101000000</t>
   </si>
   <si>
     <t>101800000</t>
   </si>
   <si>
     <t>103200000</t>
   </si>
   <si>
     <t>103400000</t>
   </si>
   <si>
     <t>103600000</t>
   </si>
   <si>
     <t>103800000</t>
   </si>
   <si>
     <t>104000000</t>
@@ -393,53 +396,50 @@
   <si>
     <t>154800000</t>
   </si>
   <si>
     <t>155200000</t>
   </si>
   <si>
     <t>155600000</t>
   </si>
   <si>
     <t>156000000</t>
   </si>
   <si>
     <t>156400000</t>
   </si>
   <si>
     <t>156800000</t>
   </si>
   <si>
     <t>190000000</t>
   </si>
   <si>
     <t>191000000</t>
   </si>
   <si>
-    <t xml:space="preserve"> - </t>
-[...1 lines deleted...]
-  <si>
     <t>191800000</t>
   </si>
   <si>
     <t>193600000</t>
   </si>
   <si>
     <t>194000000</t>
   </si>
   <si>
     <t>194200000</t>
   </si>
   <si>
     <t>194400000</t>
   </si>
   <si>
     <t>195200000</t>
   </si>
   <si>
     <t>195800000</t>
   </si>
   <si>
     <t>196200000</t>
   </si>
   <si>
     <t>196600000</t>
@@ -1741,64 +1741,106 @@
     <t>Медеу ауданы</t>
   </si>
   <si>
     <t>Наурызбай ауданы</t>
   </si>
   <si>
     <t>Түрксіб ауданы</t>
   </si>
   <si>
     <t>Әл Фараби ауданы</t>
   </si>
   <si>
     <t>Еңбекші ауданы</t>
   </si>
   <si>
     <t>Тұран ауданы</t>
   </si>
   <si>
     <t>Жаңақала ауданы</t>
   </si>
   <si>
     <t>Аграрлық сектор статистикасы департаменті</t>
   </si>
   <si>
     <t>мың тонна</t>
+  </si>
+  <si>
+    <t>Барлық түрдегі сүт өндірісі, жүн өндірісі, жұмыртқа өндірісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        </t>
+  </si>
+  <si>
+    <t>Жүн өндірісі</t>
+  </si>
+  <si>
+    <t>тонна</t>
+  </si>
+  <si>
+    <t>СКК коды 14340101</t>
+  </si>
+  <si>
+    <t>Жұмыртқа өндірісі</t>
+  </si>
+  <si>
+    <t>млн. дана</t>
+  </si>
+  <si>
+    <t>Облыстар мен аудандар бойынша жұмыртқа өндірісі</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ұлытау облысы </t>
+  </si>
+  <si>
+    <t>Облыстар мен аудандар бойынша барлық жүн өндірісі</t>
+  </si>
+  <si>
+    <t>Барлық түрдегі сүт өндіру – есепті кезеңде ауыл шаруашылығы жануарларының  барлық түрлерінен  (шикі сиыр сүті, ешкі сүті, қой сүті, бие сүті, түйе сүті) алынған нақты сауылған сүттің мөлшері.                             Жүн өндіру - бұл кезең ішінде  ауыл шаруашылығы жануарларынан (қой, ешкі, түйе) қырқылған жүн көлемі.                                                         Жұмыртқа өндіру – бұл кезең ішінде барлық ауыл шаруашылығы құстарынан (тауық, үйрек, қаз, күркетауық және басқалар) алынған жұмыртқа саны.</t>
+  </si>
+  <si>
+    <t>+7 7172749319</t>
+  </si>
+  <si>
+    <t>2015 жылдан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0;[Red]0"/>
     <numFmt numFmtId="168" formatCode="0.0;[Red]0.0"/>
-    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-    <numFmt numFmtId="170" formatCode="#,##0.00000;[Red]#,##0.00000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.00000;[Red]#,##0.00000"/>
+    <numFmt numFmtId="170" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1903,72 +1945,66 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC5D9F1"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -2010,51 +2046,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -2080,285 +2116,364 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="23" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Финансовый 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\k720-11\&#1040;&#1075;&#1088;&#1072;&#1088;&#1082;&#1072;%20&#1056;&#1091;&#1082;&#1059;&#1087;&#1088;\Users\g.kurmanbayeva\Downloads\&#1050;&#1040;&#1058;&#1054;_16.03.2026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\k720-11\Users\g.kurmanbayeva\Downloads\&#1050;&#1040;&#1058;&#1054;_16.03.2026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="katonew1"/>
+      <sheetName val="Лист1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="2">
+          <cell r="H2" t="str">
+            <v>область Абай</v>
+          </cell>
+        </row>
+        <row r="13924">
+          <cell r="A13924" t="str">
+            <v>622000000</v>
+          </cell>
+        </row>
+        <row r="13928">
+          <cell r="A13928" t="str">
+            <v>623600000</v>
+          </cell>
+        </row>
+        <row r="14036">
+          <cell r="A14036" t="str">
+            <v>623800000</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="katonew1"/>
+      <sheetName val="Лист1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="2">
+          <cell r="H2" t="str">
+            <v>область Абай</v>
+          </cell>
+        </row>
+        <row r="13924">
+          <cell r="A13924" t="str">
+            <v>622000000</v>
+          </cell>
+        </row>
+        <row r="13928">
+          <cell r="A13928" t="str">
+            <v>623600000</v>
+          </cell>
+        </row>
+        <row r="14036">
+          <cell r="A14036" t="str">
+            <v>623800000</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2657,232 +2772,232 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B11" sqref="A10:B11"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B2" s="13">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>8</v>
+        <v>562</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="19" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="27" t="s">
-[...16 lines deleted...]
-        <v>65</v>
+      <c r="B7" s="47" t="s">
+        <v>573</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B8" s="27" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>46</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:13" s="19" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>47</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>48</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>563</v>
       </c>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>49</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>6</v>
       </c>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>50</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>5</v>
       </c>
       <c r="M13" s="21"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B14" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="M14" s="21"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>52</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>4</v>
       </c>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B16" s="42">
+        <v>53</v>
+      </c>
+      <c r="B16" s="36">
         <v>46126</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B17" s="42">
+        <v>54</v>
+      </c>
+      <c r="B17" s="36">
         <v>46493</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>1</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>2</v>
+        <v>574</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
@@ -2891,14427 +3006,3346 @@
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="11"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="45" t="s">
+      <c r="B6" s="39" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="39" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="45" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="39" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="45" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="39" t="s">
         <v>13</v>
-      </c>
-[...8 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="46" t="s">
-        <v>16</v>
+      <c r="B12" s="40" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="47" t="s">
-        <v>17</v>
+      <c r="B18" s="41" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AB404"/>
+  <dimension ref="A2:M457"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView topLeftCell="A417" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H446" sqref="H446"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="30" style="1" customWidth="1"/>
-    <col min="3" max="27" width="8.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="37" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="12" width="8.7109375" style="1" customWidth="1"/>
+    <col min="13" max="20" width="9.140625" style="1"/>
+    <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" s="9" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="9" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
-        <v>66</v>
-[...30 lines deleted...]
-        <v>18</v>
+        <v>62</v>
+      </c>
+      <c r="B2" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="K3" s="115" t="s">
+        <v>561</v>
+      </c>
+      <c r="L3" s="115"/>
+      <c r="M3" s="115"/>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
+        <v>16</v>
       </c>
       <c r="B4" s="7"/>
-      <c r="C4" s="7">
-[...6 lines deleted...]
-        <v>2002</v>
+      <c r="C4" s="8">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="8">
+        <v>2016</v>
+      </c>
+      <c r="E4" s="8">
+        <v>2017</v>
       </c>
       <c r="F4" s="8">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="G4" s="8">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="H4" s="8">
-        <v>2005</v>
+        <v>2020</v>
       </c>
       <c r="I4" s="8">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="J4" s="8">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="K4" s="8">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="L4" s="8">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="M4" s="8">
-        <v>2010</v>
-[...40 lines deleted...]
-      <c r="AA4" s="8">
         <v>2024</v>
       </c>
-      <c r="AB4" s="8">
-[...3 lines deleted...]
-    <row r="5" spans="1:28" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="5" spans="1:13" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
-      <c r="B5" s="49" t="s">
-[...9 lines deleted...]
-        <v>4109.8</v>
+      <c r="B5" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="29">
+        <v>5182.3999999999996</v>
+      </c>
+      <c r="D5" s="29">
+        <v>5341.6</v>
+      </c>
+      <c r="E5" s="29">
+        <v>5503.4</v>
       </c>
       <c r="F5" s="29">
-        <v>4316.7</v>
+        <v>5686.2107999999998</v>
       </c>
       <c r="G5" s="29">
-        <v>4556.8</v>
+        <v>5865.0876000000017</v>
       </c>
       <c r="H5" s="29">
-        <v>4749.2</v>
+        <v>6051.4076999999988</v>
       </c>
       <c r="I5" s="29">
-        <v>4926</v>
+        <v>6247.2023000000008</v>
       </c>
       <c r="J5" s="29">
-        <v>5073.2</v>
-[...43 lines deleted...]
-      <c r="Y5" s="33">
         <v>3354.5912000000003</v>
       </c>
-      <c r="Z5" s="33">
+      <c r="K5" s="29">
         <v>3472.8952999999992</v>
       </c>
-      <c r="AA5" s="33">
+      <c r="L5" s="29">
         <v>3628.5112000000004</v>
       </c>
-      <c r="AB5" s="33">
+      <c r="M5" s="29">
         <v>3802.6819999999998</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="26">
         <v>100000000</v>
       </c>
-      <c r="B6" s="50" t="s">
-[...68 lines deleted...]
-      <c r="Y6" s="35">
+      <c r="B6" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="G6" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="31">
         <v>289.71070000000003</v>
       </c>
-      <c r="Z6" s="35">
+      <c r="K6" s="31">
         <v>289.6155</v>
       </c>
-      <c r="AA6" s="98">
+      <c r="L6" s="71">
         <v>296.89999999999998</v>
       </c>
-      <c r="AB6" s="98">
+      <c r="M6" s="71">
         <v>315.8</v>
       </c>
     </row>
-    <row r="7" spans="1:28" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="26">
         <v>110000000</v>
       </c>
-      <c r="B7" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R7" s="35">
+      <c r="B7" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="31">
         <v>360.6</v>
       </c>
-      <c r="S7" s="35">
+      <c r="D7" s="31">
         <v>378.6</v>
       </c>
-      <c r="T7" s="35">
+      <c r="E7" s="31">
         <v>385.3</v>
       </c>
-      <c r="U7" s="35">
+      <c r="F7" s="31">
         <v>387.428</v>
       </c>
-      <c r="V7" s="35">
+      <c r="G7" s="31">
         <v>397.90610000000004</v>
       </c>
-      <c r="W7" s="35">
+      <c r="H7" s="31">
         <v>404.69930000000005</v>
       </c>
-      <c r="X7" s="35">
+      <c r="I7" s="31">
         <v>406.24040000000002</v>
       </c>
-      <c r="Y7" s="35">
+      <c r="J7" s="31">
         <v>226.32</v>
       </c>
-      <c r="Z7" s="35">
+      <c r="K7" s="31">
         <v>224.86679999999998</v>
       </c>
-      <c r="AA7" s="73">
+      <c r="L7" s="59">
         <v>236.7</v>
       </c>
-      <c r="AB7" s="75">
+      <c r="M7" s="61">
         <v>241.6</v>
       </c>
     </row>
-    <row r="8" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="26">
         <v>150000000</v>
       </c>
-      <c r="B8" s="51" t="s">
-[...26 lines deleted...]
-      <c r="K8" s="37">
+      <c r="B8" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="31">
         <v>302</v>
       </c>
-      <c r="L8" s="38">
-[...20 lines deleted...]
-      <c r="S8" s="35">
+      <c r="D8" s="31">
         <v>307.10000000000002</v>
       </c>
-      <c r="T8" s="35">
+      <c r="E8" s="31">
         <v>315.39999999999998</v>
       </c>
-      <c r="U8" s="35">
+      <c r="F8" s="31">
         <v>327.59840000000003</v>
       </c>
-      <c r="V8" s="35">
+      <c r="G8" s="31">
         <v>337.99369999999993</v>
       </c>
-      <c r="W8" s="35">
+      <c r="H8" s="31">
         <v>345.39299999999997</v>
       </c>
-      <c r="X8" s="35">
+      <c r="I8" s="31">
         <v>354.28490000000005</v>
       </c>
-      <c r="Y8" s="35">
+      <c r="J8" s="31">
         <v>170.13560000000001</v>
       </c>
-      <c r="Z8" s="35">
+      <c r="K8" s="31">
         <v>178.05770000000001</v>
       </c>
-      <c r="AA8" s="79">
+      <c r="L8" s="62">
         <v>178.3</v>
       </c>
-      <c r="AB8" s="67">
+      <c r="M8" s="57">
         <v>183.4</v>
       </c>
     </row>
-    <row r="9" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>190000000</v>
       </c>
-      <c r="B9" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R9" s="35">
+      <c r="B9" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="31">
         <v>684.2</v>
       </c>
-      <c r="S9" s="35">
+      <c r="D9" s="31">
         <v>696.9</v>
       </c>
-      <c r="T9" s="35">
+      <c r="E9" s="31">
         <v>723.4</v>
       </c>
-      <c r="U9" s="35">
+      <c r="F9" s="31">
         <v>758.024</v>
       </c>
-      <c r="V9" s="35">
+      <c r="G9" s="31">
         <v>792.83749999999998</v>
       </c>
-      <c r="W9" s="35">
+      <c r="H9" s="31">
         <v>818.15809999999999</v>
       </c>
-      <c r="X9" s="35">
+      <c r="I9" s="31">
         <v>847.52329999999995</v>
       </c>
-      <c r="Y9" s="35">
+      <c r="J9" s="31">
         <v>259.26170000000002</v>
       </c>
-      <c r="Z9" s="35">
+      <c r="K9" s="31">
         <v>266.10220000000004</v>
       </c>
-      <c r="AA9" s="74">
+      <c r="L9" s="60">
         <v>290.10000000000002</v>
       </c>
-      <c r="AB9" s="75">
+      <c r="M9" s="61">
         <v>308.39999999999998</v>
       </c>
     </row>
-    <row r="10" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>230000000</v>
       </c>
-      <c r="B10" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R10" s="35">
+      <c r="B10" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="31">
         <v>58.8</v>
       </c>
-      <c r="S10" s="35">
+      <c r="D10" s="31">
         <v>61.3</v>
       </c>
-      <c r="T10" s="35">
+      <c r="E10" s="31">
         <v>62.1</v>
       </c>
-      <c r="U10" s="35">
+      <c r="F10" s="31">
         <v>63.176499999999997</v>
       </c>
-      <c r="V10" s="35">
+      <c r="G10" s="31">
         <v>63.602699999999999</v>
       </c>
-      <c r="W10" s="35">
+      <c r="H10" s="31">
         <v>66.6935</v>
       </c>
-      <c r="X10" s="35">
+      <c r="I10" s="31">
         <v>70.336699999999993</v>
       </c>
-      <c r="Y10" s="35">
+      <c r="J10" s="31">
         <v>30.541799999999999</v>
       </c>
-      <c r="Z10" s="35">
+      <c r="K10" s="31">
         <v>32.142200000000003</v>
       </c>
-      <c r="AA10" s="88">
+      <c r="L10" s="65">
         <v>33.5</v>
       </c>
-      <c r="AB10" s="88">
+      <c r="M10" s="65">
         <v>33.6</v>
       </c>
     </row>
-    <row r="11" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>270000000</v>
       </c>
-      <c r="B11" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R11" s="35">
+      <c r="B11" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="31">
         <v>226.4</v>
       </c>
-      <c r="S11" s="35">
+      <c r="D11" s="31">
         <v>227.6</v>
       </c>
-      <c r="T11" s="35">
+      <c r="E11" s="31">
         <v>231.9</v>
       </c>
-      <c r="U11" s="35">
+      <c r="F11" s="31">
         <v>234.90020000000001</v>
       </c>
-      <c r="V11" s="35">
+      <c r="G11" s="31">
         <v>236.81009999999998</v>
       </c>
-      <c r="W11" s="35">
+      <c r="H11" s="31">
         <v>237.24409999999997</v>
       </c>
-      <c r="X11" s="35">
+      <c r="I11" s="31">
         <v>240.3407</v>
       </c>
-      <c r="Y11" s="35">
+      <c r="J11" s="31">
         <v>219.8587</v>
       </c>
-      <c r="Z11" s="35">
+      <c r="K11" s="31">
         <v>216.82380000000001</v>
       </c>
-      <c r="AA11" s="91">
+      <c r="L11" s="66">
         <v>208.3</v>
       </c>
-      <c r="AB11" s="75">
+      <c r="M11" s="61">
         <v>214.2</v>
       </c>
     </row>
-    <row r="12" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>310000000</v>
       </c>
-      <c r="B12" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R12" s="35">
+      <c r="B12" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="31">
         <v>294.7</v>
       </c>
-      <c r="S12" s="35">
+      <c r="D12" s="31">
         <v>297.60000000000002</v>
       </c>
-      <c r="T12" s="35">
+      <c r="E12" s="31">
         <v>306.2</v>
       </c>
-      <c r="U12" s="35">
+      <c r="F12" s="31">
         <v>314.9982</v>
       </c>
-      <c r="V12" s="35">
+      <c r="G12" s="31">
         <v>323.62270000000001</v>
       </c>
-      <c r="W12" s="35">
+      <c r="H12" s="31">
         <v>329.20890000000003</v>
       </c>
-      <c r="X12" s="35">
+      <c r="I12" s="31">
         <v>334.10180000000003</v>
       </c>
-      <c r="Y12" s="35">
+      <c r="J12" s="31">
         <v>223.44110000000001</v>
       </c>
-      <c r="Z12" s="35">
+      <c r="K12" s="31">
         <v>225.57269999999997</v>
       </c>
-      <c r="AA12" s="94">
+      <c r="L12" s="67">
         <v>228.3</v>
       </c>
-      <c r="AB12" s="67">
+      <c r="M12" s="57">
         <v>232.3</v>
       </c>
     </row>
-    <row r="13" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="26">
         <v>330000000</v>
       </c>
-      <c r="B13" s="50" t="s">
-[...68 lines deleted...]
-      <c r="Y13" s="35">
+      <c r="B13" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="J13" s="31">
         <v>209.16499999999999</v>
       </c>
-      <c r="Z13" s="35">
+      <c r="K13" s="31">
         <v>211.50110000000001</v>
       </c>
-      <c r="AA13" s="73">
+      <c r="L13" s="59">
         <v>216.7</v>
       </c>
-      <c r="AB13" s="75">
+      <c r="M13" s="61">
         <v>226.4</v>
       </c>
     </row>
-    <row r="14" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="26">
         <v>350000000</v>
       </c>
-      <c r="B14" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R14" s="35">
+      <c r="B14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="31">
         <v>408.7</v>
       </c>
-      <c r="S14" s="35">
+      <c r="D14" s="31">
         <v>436.2</v>
       </c>
-      <c r="T14" s="35">
+      <c r="E14" s="31">
         <v>456.7</v>
       </c>
-      <c r="U14" s="35">
+      <c r="F14" s="31">
         <v>472.61840000000001</v>
       </c>
-      <c r="V14" s="35">
+      <c r="G14" s="31">
         <v>490.19930000000005</v>
       </c>
-      <c r="W14" s="35">
+      <c r="H14" s="31">
         <v>510.73009999999999</v>
       </c>
-      <c r="X14" s="35">
+      <c r="I14" s="31">
         <v>531.94230000000005</v>
       </c>
-      <c r="Y14" s="35">
+      <c r="J14" s="31">
         <v>207.24710000000002</v>
       </c>
-      <c r="Z14" s="35">
+      <c r="K14" s="31">
         <v>211.8749</v>
       </c>
-      <c r="AA14" s="73">
+      <c r="L14" s="59">
         <v>217.9</v>
       </c>
-      <c r="AB14" s="75">
+      <c r="M14" s="61">
         <v>224.7</v>
       </c>
     </row>
-    <row r="15" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>390000000</v>
       </c>
-      <c r="B15" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R15" s="35">
+      <c r="B15" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="31">
         <v>375.7</v>
       </c>
-      <c r="S15" s="35">
+      <c r="D15" s="31">
         <v>380.2</v>
       </c>
-      <c r="T15" s="35">
+      <c r="E15" s="31">
         <v>384.1</v>
       </c>
-      <c r="U15" s="35">
+      <c r="F15" s="31">
         <v>410.0009</v>
       </c>
-      <c r="V15" s="35">
+      <c r="G15" s="31">
         <v>420.38779999999997</v>
       </c>
-      <c r="W15" s="35">
+      <c r="H15" s="31">
         <v>428.6644</v>
       </c>
-      <c r="X15" s="35">
+      <c r="I15" s="31">
         <v>437.2133</v>
       </c>
-      <c r="Y15" s="35">
+      <c r="J15" s="31">
         <v>190.25910000000002</v>
       </c>
-      <c r="Z15" s="35">
+      <c r="K15" s="31">
         <v>202.81470000000002</v>
       </c>
-      <c r="AA15" s="73">
+      <c r="L15" s="59">
         <v>207.6</v>
       </c>
-      <c r="AB15" s="75">
+      <c r="M15" s="61">
         <v>227.2</v>
       </c>
     </row>
-    <row r="16" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="26">
         <v>430000000</v>
       </c>
-      <c r="B16" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R16" s="35">
+      <c r="B16" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="31">
         <v>87.5</v>
       </c>
-      <c r="S16" s="35">
+      <c r="D16" s="31">
         <v>88.6</v>
       </c>
-      <c r="T16" s="35">
+      <c r="E16" s="31">
         <v>89.8</v>
       </c>
-      <c r="U16" s="35">
+      <c r="F16" s="31">
         <v>91.562300000000008</v>
       </c>
-      <c r="V16" s="35">
+      <c r="G16" s="31">
         <v>93.9131</v>
       </c>
-      <c r="W16" s="35">
+      <c r="H16" s="31">
         <v>96.111400000000003</v>
       </c>
-      <c r="X16" s="35">
+      <c r="I16" s="31">
         <v>98.671600000000012</v>
       </c>
-      <c r="Y16" s="35">
+      <c r="J16" s="31">
         <v>61.534300000000002</v>
       </c>
-      <c r="Z16" s="35">
+      <c r="K16" s="31">
         <v>62.478199999999994</v>
       </c>
-      <c r="AA16" s="102">
+      <c r="L16" s="72">
         <v>61.1</v>
       </c>
-      <c r="AB16" s="88">
+      <c r="M16" s="65">
         <v>63.2</v>
       </c>
     </row>
-    <row r="17" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="26">
         <v>470000000</v>
       </c>
-      <c r="B17" s="51" t="s">
-[...17 lines deleted...]
-      <c r="H17" s="36">
+      <c r="B17" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="31">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D17" s="31">
+        <v>10.9</v>
+      </c>
+      <c r="E17" s="31">
+        <v>11.7</v>
+      </c>
+      <c r="F17" s="31">
+        <v>12.4215</v>
+      </c>
+      <c r="G17" s="31">
+        <v>12.4802</v>
+      </c>
+      <c r="H17" s="31">
+        <v>12.495899999999999</v>
+      </c>
+      <c r="I17" s="31">
+        <v>7.4181000000000008</v>
+      </c>
+      <c r="J17" s="31">
+        <v>6.0225</v>
+      </c>
+      <c r="K17" s="31">
+        <v>5.9945000000000004</v>
+      </c>
+      <c r="L17" s="61">
         <v>5.9</v>
       </c>
-      <c r="I17" s="36">
-[...53 lines deleted...]
-      <c r="AA17" s="75">
+      <c r="M17" s="61">
         <v>5.9</v>
       </c>
-      <c r="AB17" s="75">
-[...3 lines deleted...]
-    <row r="18" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="18" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="26">
         <v>550000000</v>
       </c>
-      <c r="B18" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R18" s="35">
+      <c r="B18" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="31">
         <v>361.7</v>
       </c>
-      <c r="S18" s="35">
+      <c r="D18" s="31">
         <v>364.4</v>
       </c>
-      <c r="T18" s="35">
+      <c r="E18" s="31">
         <v>371</v>
       </c>
-      <c r="U18" s="35">
+      <c r="F18" s="31">
         <v>383.12329999999997</v>
       </c>
-      <c r="V18" s="35">
+      <c r="G18" s="31">
         <v>393.15070000000003</v>
       </c>
-      <c r="W18" s="35">
+      <c r="H18" s="31">
         <v>405.70249999999999</v>
       </c>
-      <c r="X18" s="35">
+      <c r="I18" s="31">
         <v>421.31990000000002</v>
       </c>
-      <c r="Y18" s="35">
+      <c r="J18" s="31">
         <v>212.89370000000002</v>
       </c>
-      <c r="Z18" s="35">
+      <c r="K18" s="31">
         <v>232.488</v>
       </c>
-      <c r="AA18" s="73">
+      <c r="L18" s="59">
         <v>237.6</v>
       </c>
-      <c r="AB18" s="75">
+      <c r="M18" s="61">
         <v>255.2</v>
       </c>
     </row>
-    <row r="19" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="26">
         <v>590000000</v>
       </c>
-      <c r="B19" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R19" s="35">
+      <c r="B19" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="31">
         <v>504.1</v>
       </c>
-      <c r="S19" s="35">
+      <c r="D19" s="31">
         <v>525.6</v>
       </c>
-      <c r="T19" s="35">
+      <c r="E19" s="31">
         <v>546.1</v>
       </c>
-      <c r="U19" s="35">
+      <c r="F19" s="31">
         <v>555.06939999999997</v>
       </c>
-      <c r="V19" s="35">
+      <c r="G19" s="31">
         <v>566.57540000000006</v>
       </c>
-      <c r="W19" s="35">
+      <c r="H19" s="31">
         <v>597.87330000000009</v>
       </c>
-      <c r="X19" s="35">
+      <c r="I19" s="31">
         <v>635.26430000000005</v>
       </c>
-      <c r="Y19" s="35">
+      <c r="J19" s="31">
         <v>322.72500000000002</v>
       </c>
-      <c r="Z19" s="35">
+      <c r="K19" s="31">
         <v>348.88079999999997</v>
       </c>
-      <c r="AA19" s="102">
+      <c r="L19" s="72">
         <v>370.7</v>
       </c>
-      <c r="AB19" s="88">
+      <c r="M19" s="65">
         <v>382.8</v>
       </c>
     </row>
-    <row r="20" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="26">
         <v>610000000</v>
       </c>
-      <c r="B20" s="51" t="s">
-[...56 lines deleted...]
-      <c r="U20" s="35">
+      <c r="B20" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="31">
         <v>706.59</v>
       </c>
-      <c r="V20" s="35">
+      <c r="G20" s="31">
         <v>730.15380000000005</v>
       </c>
-      <c r="W20" s="35">
+      <c r="H20" s="31">
         <v>756.45140000000004</v>
       </c>
-      <c r="X20" s="35">
+      <c r="I20" s="31">
         <v>772.9011999999999</v>
       </c>
-      <c r="Y20" s="35">
+      <c r="J20" s="31">
         <v>386.08449999999999</v>
       </c>
-      <c r="Z20" s="35">
+      <c r="K20" s="31">
         <v>409.1798</v>
       </c>
-      <c r="AA20" s="73">
+      <c r="L20" s="59">
         <v>460.5</v>
       </c>
-      <c r="AB20" s="75">
+      <c r="M20" s="61">
         <v>487.7</v>
       </c>
     </row>
-    <row r="21" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="26"/>
-      <c r="B21" s="50" t="s">
-[...47 lines deleted...]
-      <c r="R21" s="35">
+      <c r="B21" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="31">
         <v>710.6</v>
       </c>
-      <c r="S21" s="35">
+      <c r="D21" s="31">
         <v>721.7</v>
       </c>
-      <c r="T21" s="35">
+      <c r="E21" s="31">
         <v>734.4</v>
       </c>
-      <c r="U21" s="35" t="s">
-[...24 lines deleted...]
-    <row r="22" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="F21" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="H21" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J21" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="K21" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="L21" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="M21" s="83" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="26">
         <v>620000000</v>
       </c>
-      <c r="B22" s="50" t="s">
-[...68 lines deleted...]
-      <c r="Y22" s="35">
+      <c r="B22" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="D22" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F22" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="G22" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="H22" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="J22" s="31">
         <v>65.779800000000009</v>
       </c>
-      <c r="Z22" s="35">
+      <c r="K22" s="31">
         <v>66.289899999999989</v>
       </c>
-      <c r="AA22" s="73">
+      <c r="L22" s="59">
         <v>67</v>
       </c>
-      <c r="AB22" s="75">
+      <c r="M22" s="61">
         <v>67</v>
       </c>
     </row>
-    <row r="23" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="26">
         <v>630000000</v>
       </c>
-      <c r="B23" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R23" s="35">
+      <c r="B23" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="31">
         <v>792.4</v>
       </c>
-      <c r="S23" s="35">
+      <c r="D23" s="31">
         <v>839.3</v>
       </c>
-      <c r="T23" s="35">
+      <c r="E23" s="31">
         <v>879.6</v>
       </c>
-      <c r="U23" s="35">
+      <c r="F23" s="31">
         <v>917.72019999999998</v>
       </c>
-      <c r="V23" s="35">
+      <c r="G23" s="31">
         <v>954.2546000000001</v>
       </c>
-      <c r="W23" s="35">
+      <c r="H23" s="31">
         <v>991.94230000000005</v>
       </c>
-      <c r="X23" s="35">
+      <c r="I23" s="31">
         <v>1038.9777000000001</v>
       </c>
-      <c r="Y23" s="35">
+      <c r="J23" s="31">
         <v>220.4427</v>
       </c>
-      <c r="Z23" s="35">
+      <c r="K23" s="31">
         <v>227.9589</v>
       </c>
-      <c r="AA23" s="91">
+      <c r="L23" s="66">
         <v>241.2</v>
       </c>
-      <c r="AB23" s="75">
+      <c r="M23" s="61">
         <v>262.60000000000002</v>
       </c>
     </row>
-    <row r="24" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
         <v>710000000</v>
       </c>
-      <c r="B24" s="51" t="s">
-[...47 lines deleted...]
-      <c r="R24" s="35">
+      <c r="B24" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="31">
         <v>0.6</v>
       </c>
-      <c r="S24" s="35">
+      <c r="D24" s="31">
         <v>0.5</v>
       </c>
-      <c r="T24" s="35">
+      <c r="E24" s="31">
         <v>0.5</v>
       </c>
-      <c r="U24" s="35">
+      <c r="F24" s="31">
         <v>0.37719999999999998</v>
       </c>
-      <c r="V24" s="35">
+      <c r="G24" s="31">
         <v>0.24719999999999998</v>
       </c>
-      <c r="W24" s="35">
+      <c r="H24" s="31">
         <v>0.23069999999999999</v>
       </c>
-      <c r="X24" s="35">
+      <c r="I24" s="31">
         <v>0.23110000000000003</v>
       </c>
-      <c r="Y24" s="35">
+      <c r="J24" s="31">
         <v>0.18140000000000001</v>
       </c>
-      <c r="Z24" s="35">
+      <c r="K24" s="31">
         <v>0.18759999999999999</v>
       </c>
-      <c r="AA24" s="74">
+      <c r="L24" s="60">
         <v>0.2</v>
       </c>
-      <c r="AB24" s="75">
+      <c r="M24" s="61">
         <v>0.1</v>
       </c>
     </row>
-    <row r="25" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="26">
         <v>750000000</v>
       </c>
-      <c r="B25" s="51" t="s">
-[...38 lines deleted...]
-      <c r="O25" s="35">
+      <c r="B25" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="31">
+        <v>5.2</v>
+      </c>
+      <c r="D25" s="31">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E25" s="31">
+        <v>5.2</v>
+      </c>
+      <c r="F25" s="31">
+        <v>5.2291999999999996</v>
+      </c>
+      <c r="G25" s="31">
+        <v>5.0183999999999997</v>
+      </c>
+      <c r="H25" s="31">
+        <v>2.5676999999999999</v>
+      </c>
+      <c r="I25" s="31">
+        <v>1.8372999999999999</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1.5398000000000001</v>
+      </c>
+      <c r="K25" s="31">
+        <v>0.46810000000000002</v>
+      </c>
+      <c r="L25" s="62">
         <v>0.5</v>
       </c>
-      <c r="P25" s="35">
-[...35 lines deleted...]
-      <c r="AB25" s="67">
+      <c r="M25" s="57">
         <v>0.3</v>
       </c>
     </row>
-    <row r="26" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="26">
         <v>790000000</v>
       </c>
-      <c r="B26" s="51" t="s">
-[...56 lines deleted...]
-      <c r="U26" s="35">
+      <c r="B26" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="D26" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F26" s="31">
         <v>45.373100000000001</v>
       </c>
-      <c r="V26" s="35">
+      <c r="G26" s="31">
         <v>45.9343</v>
       </c>
-      <c r="W26" s="35">
+      <c r="H26" s="31">
         <v>47.241099999999996</v>
       </c>
-      <c r="X26" s="35">
+      <c r="I26" s="31">
         <v>48.597699999999996</v>
       </c>
-      <c r="Y26" s="35">
+      <c r="J26" s="31">
         <v>51.4467</v>
       </c>
-      <c r="Z26" s="35">
+      <c r="K26" s="31">
         <v>59.597899999999996</v>
       </c>
-      <c r="AA26" s="66">
+      <c r="L26" s="56">
         <v>69.5</v>
       </c>
-      <c r="AB26" s="67">
+      <c r="M26" s="57">
         <v>70.3</v>
       </c>
     </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-      <c r="A29" s="121" t="s">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C27" s="82"/>
+      <c r="D27" s="82"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="82"/>
+      <c r="G27" s="82"/>
+      <c r="H27" s="82"/>
+      <c r="I27" s="82"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="82"/>
+      <c r="L27" s="82"/>
+      <c r="M27" s="82"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C28" s="82"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
+      <c r="K28" s="82"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="82"/>
+    </row>
+    <row r="29" spans="1:13" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="48"/>
+      <c r="B29" s="49" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30"/>
+      <c r="B30"/>
+    </row>
+    <row r="31" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="50" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="6"/>
+      <c r="B32" s="43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="81" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="B29" s="121"/>
-[...28 lines deleted...]
-      <c r="B32" s="56" t="s">
+      <c r="B34" s="54" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36" s="54" t="s">
         <v>319</v>
       </c>
-      <c r="C32" s="55"/>
-[...35 lines deleted...]
-      <c r="B34" s="57" t="s">
+    </row>
+    <row r="37" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="54" t="s">
         <v>320</v>
       </c>
-      <c r="C34" s="58">
-[...82 lines deleted...]
-      <c r="B36" s="113" t="s">
+    </row>
+    <row r="38" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38" s="54" t="s">
         <v>321</v>
       </c>
-      <c r="C36" s="62" t="s">
-[...40 lines deleted...]
-      <c r="B37" s="64" t="s">
+    </row>
+    <row r="39" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="54" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41" s="54" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44" s="54" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B46" s="58" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49" s="54" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B51" s="54" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58" s="54" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B59" s="54" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B63" s="54" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B64" s="54" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B65" s="54" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B66" s="54" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="B67" s="58" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B69" s="54" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B70" s="54" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B71" s="54" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B73" s="54" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B74" s="54" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B75" s="54" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B76" s="54" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B77" s="54" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B78" s="54" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B79" s="54" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B80" s="54" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B81" s="58" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B82" s="63" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B83" s="63" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="26">
+        <v>193200000</v>
+      </c>
+      <c r="B84" s="63" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="26">
+        <v>193400000</v>
+      </c>
+      <c r="B85" s="63" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B86" s="63" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B87" s="63" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B88" s="63" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="26">
+        <v>194400000</v>
+      </c>
+      <c r="B89" s="63" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B90" s="63" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="26">
+        <v>194600000</v>
+      </c>
+      <c r="B91" s="63" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="26">
+        <v>194800000</v>
+      </c>
+      <c r="B92" s="63" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="26">
+        <v>195000000</v>
+      </c>
+      <c r="B93" s="63" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B94" s="63" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="26">
+        <v>195600000</v>
+      </c>
+      <c r="B95" s="63" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B96" s="63" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B97" s="63" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="26">
+        <v>196400000</v>
+      </c>
+      <c r="B98" s="63" t="s">
         <v>322</v>
       </c>
-      <c r="C37" s="65" t="s">
-[...40 lines deleted...]
-      <c r="B38" s="64" t="s">
+    </row>
+    <row r="99" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B99" s="63" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="26">
+        <v>191800000</v>
+      </c>
+      <c r="B100" s="63" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="26">
+        <v>191000000</v>
+      </c>
+      <c r="B101" s="63" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="26">
+        <v>192200000</v>
+      </c>
+      <c r="B102" s="63" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B103" s="63" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B104" s="58" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B105" s="54" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B106" s="54" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B107" s="54" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B108" s="79" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B109" s="54" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B110" s="54" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B111" s="54" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B112" s="54" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="B113" s="58" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B114" s="54" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B115" s="54" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B116" s="54" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B117" s="63" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B118" s="54" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B119" s="54" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B120" s="54" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B121" s="54" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B122" s="54" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B123" s="54" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B124" s="54" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B125" s="54" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B126" s="54" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="53" t="s">
+        <v>146</v>
+      </c>
+      <c r="B127" s="58" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B128" s="54" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B129" s="54" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B130" s="54" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B131" s="54" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B132" s="54" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B133" s="54" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B134" s="54" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B135" s="54" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B136" s="54" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B137" s="54" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B138" s="54" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="53" t="s">
+        <v>158</v>
+      </c>
+      <c r="B139" s="68" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B140" s="63" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B141" s="63" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B142" s="63" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B143" s="63" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B144" s="63" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B145" s="80" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B146" s="63" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B147" s="63" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B148" s="63" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B149" s="63" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="53" t="s">
+        <v>169</v>
+      </c>
+      <c r="B150" s="58" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="151" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B151" s="63" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B152" s="80" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="153" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="26">
+        <v>351800000</v>
+      </c>
+      <c r="B153" s="63" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="26">
+        <v>352000000</v>
+      </c>
+      <c r="B154" s="63" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B155" s="63" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B156" s="63" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="26">
+        <v>352300000</v>
+      </c>
+      <c r="B157" s="63" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="158" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B158" s="63" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B159" s="63" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B160" s="63" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B161" s="63" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="162" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B162" s="63" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="163" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="26">
+        <v>354400000</v>
+      </c>
+      <c r="B163" s="63" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="164" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B164" s="63" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="165" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B165" s="63" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="166" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B166" s="63" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="167" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="26">
+        <v>356000000</v>
+      </c>
+      <c r="B167" s="63" t="s">
         <v>323</v>
       </c>
-      <c r="C38" s="65" t="s">
-[...40 lines deleted...]
-      <c r="B39" s="64" t="s">
+    </row>
+    <row r="168" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B168" s="63" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="169" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B169" s="58" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="170" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B170" s="63" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="171" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B171" s="63" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="172" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B172" s="63" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="173" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B173" s="63" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="174" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B174" s="63" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="175" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B175" s="63" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="176" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B176" s="63" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="177" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B177" s="63" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="178" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B178" s="63" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="179" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B179" s="63" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="180" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B180" s="63" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="181" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B181" s="63" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="182" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B182" s="63" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="183" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B183" s="63" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="184" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B184" s="63" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="185" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B185" s="63" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="186" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B186" s="63" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="187" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B187" s="63" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="188" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B188" s="63" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="189" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B189" s="63" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="190" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B190" s="58" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="191" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B191" s="63" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="192" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B192" s="63" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="193" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B193" s="80" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="194" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B194" s="63" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="195" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B195" s="63" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="196" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B196" s="63" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="197" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B197" s="63" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="198" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B198" s="63" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="199" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B199" s="63" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="200" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="53" t="s">
+        <v>215</v>
+      </c>
+      <c r="B200" s="58" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="201" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B201" s="63" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="202" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B202" s="63" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="203" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B203" s="63" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="204" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B204" s="63" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="205" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B205" s="80" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="206" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B206" s="63" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="207" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B207" s="63" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="208" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B208" s="58" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="209" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B209" s="63" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="210" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B210" s="63" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="211" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B211" s="63" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="212" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B212" s="63" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="213" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B213" s="63" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="214" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B214" s="63" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="215" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B215" s="63" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="216" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B216" s="63" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="217" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B217" s="63" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="218" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B218" s="80" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="219" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B219" s="63" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="220" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B220" s="63" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="221" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B221" s="63" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="222" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="53" t="s">
+        <v>237</v>
+      </c>
+      <c r="B222" s="58" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="223" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B223" s="63" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="224" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B224" s="63" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="225" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B225" s="63" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="226" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B226" s="63" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="227" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B227" s="63" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="228" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B228" s="63" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="229" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B229" s="63" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="230" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B230" s="63" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="231" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B231" s="63" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="232" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B232" s="63" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="233" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B233" s="63" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="234" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B234" s="63" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="235" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B235" s="63" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="236" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B236" s="63" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="237" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="53" t="s">
+        <v>252</v>
+      </c>
+      <c r="B237" s="58" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="238" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="26">
+        <v>511000000</v>
+      </c>
+      <c r="B238" s="63" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="239" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B239" s="63" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="240" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="B240" s="63" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="241" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="B241" s="63" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="242" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="26" t="s">
+        <v>256</v>
+      </c>
+      <c r="B242" s="63" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="243" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="26" t="s">
+        <v>257</v>
+      </c>
+      <c r="B243" s="63" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="244" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="26" t="s">
+        <v>258</v>
+      </c>
+      <c r="B244" s="63" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="245" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="26" t="s">
+        <v>259</v>
+      </c>
+      <c r="B245" s="63" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="246" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="26" t="s">
+        <v>260</v>
+      </c>
+      <c r="B246" s="63" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="247" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="26" t="s">
+        <v>261</v>
+      </c>
+      <c r="B247" s="63" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="248" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="26" t="s">
+        <v>262</v>
+      </c>
+      <c r="B248" s="63" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="249" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="26" t="s">
+        <v>263</v>
+      </c>
+      <c r="B249" s="63" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="250" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="26" t="s">
+        <v>264</v>
+      </c>
+      <c r="B250" s="63" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="251" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="26" t="s">
+        <v>265</v>
+      </c>
+      <c r="B251" s="63" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="252" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="26" t="s">
+        <v>266</v>
+      </c>
+      <c r="B252" s="63" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="253" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="26" t="s">
+        <v>267</v>
+      </c>
+      <c r="B253" s="63" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="254" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="26" t="s">
+        <v>268</v>
+      </c>
+      <c r="B254" s="63" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="255" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="26" t="s">
+        <v>269</v>
+      </c>
+      <c r="B255" s="63" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="256" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="73" t="s">
+        <v>270</v>
+      </c>
+      <c r="B256" s="68" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="257" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="B257" s="63" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="258" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="26" t="s">
+        <v>272</v>
+      </c>
+      <c r="B258" s="63" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="259" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="26" t="s">
+        <v>273</v>
+      </c>
+      <c r="B259" s="63" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="260" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="26" t="s">
+        <v>274</v>
+      </c>
+      <c r="B260" s="63" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="261" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="26" t="s">
+        <v>275</v>
+      </c>
+      <c r="B261" s="63" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="262" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="53" t="s">
+        <v>276</v>
+      </c>
+      <c r="B262" s="58" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="263" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="B263" s="63" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="264" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="26">
+        <v>632800000</v>
+      </c>
+      <c r="B264" s="63" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="265" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="26" t="s">
+        <v>278</v>
+      </c>
+      <c r="B265" s="63" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="266" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="26">
+        <v>632800000</v>
+      </c>
+      <c r="B266" s="63" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="267" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="26">
+        <v>633200000</v>
+      </c>
+      <c r="B267" s="54" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="268" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="26">
+        <v>633400000</v>
+      </c>
+      <c r="B268" s="63" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="269" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="26">
+        <v>633600000</v>
+      </c>
+      <c r="B269" s="63" t="s">
         <v>324</v>
       </c>
-      <c r="C39" s="65" t="s">
-[...40 lines deleted...]
-      <c r="B40" s="64" t="s">
+    </row>
+    <row r="270" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="26">
+        <v>633800000</v>
+      </c>
+      <c r="B270" s="63" t="s">
         <v>325</v>
       </c>
-      <c r="C40" s="65" t="s">
-[...40 lines deleted...]
-      <c r="B41" s="64" t="s">
+    </row>
+    <row r="271" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="26">
+        <v>635800000</v>
+      </c>
+      <c r="B271" s="63" t="s">
         <v>326</v>
       </c>
-      <c r="C41" s="65" t="s">
-[...84 lines deleted...]
-      <c r="B43" s="64" t="s">
+    </row>
+    <row r="272" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="26" t="s">
+        <v>279</v>
+      </c>
+      <c r="B272" s="63" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="273" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="26">
+        <v>634400000</v>
+      </c>
+      <c r="B273" s="63" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="274" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="B274" s="63" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="275" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="26" t="s">
+        <v>281</v>
+      </c>
+      <c r="B275" s="63" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="276" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="B276" s="63" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="277" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="26" t="s">
+        <v>283</v>
+      </c>
+      <c r="B277" s="63" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="278" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="26">
+        <v>635000000</v>
+      </c>
+      <c r="B278" s="63" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="279" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="26" t="s">
+        <v>284</v>
+      </c>
+      <c r="B279" s="63" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="280" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="26" t="s">
+        <v>285</v>
+      </c>
+      <c r="B280" s="63" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="281" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="26" t="s">
+        <v>286</v>
+      </c>
+      <c r="B281" s="63" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="282" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="B282" s="63" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="283" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="26">
+        <v>636400000</v>
+      </c>
+      <c r="B283" s="63" t="s">
         <v>330</v>
       </c>
-      <c r="C43" s="65" t="s">
-[...568 lines deleted...]
-      <c r="B56" s="64" t="s">
+    </row>
+    <row r="284" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="B284" s="63" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="285" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="B285" s="63" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="286" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="53" t="s">
+        <v>290</v>
+      </c>
+      <c r="B286" s="58" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="287" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="26" t="s">
+        <v>291</v>
+      </c>
+      <c r="B287" s="63" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="288" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="26" t="s">
+        <v>292</v>
+      </c>
+      <c r="B288" s="80" t="s">
         <v>351</v>
       </c>
-      <c r="C56" s="73">
-[...618 lines deleted...]
-      <c r="D70" s="76">
+    </row>
+    <row r="289" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="26" t="s">
+        <v>294</v>
+      </c>
+      <c r="B289" s="63" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="290" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="26" t="s">
+        <v>295</v>
+      </c>
+      <c r="B290" s="63" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="291" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="26" t="s">
+        <v>296</v>
+      </c>
+      <c r="B291" s="63" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="292" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="26" t="s">
+        <v>297</v>
+      </c>
+      <c r="B292" s="63" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="293" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="53" t="s">
+        <v>299</v>
+      </c>
+      <c r="B293" s="58" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="294" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="26" t="s">
+        <v>300</v>
+      </c>
+      <c r="B294" s="63" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="295" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="26" t="s">
+        <v>301</v>
+      </c>
+      <c r="B295" s="63" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="296" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="26" t="s">
         <v>302</v>
       </c>
-      <c r="E70" s="76">
-[...738 lines deleted...]
-      <c r="B87" s="83" t="s">
+      <c r="B296" s="63" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="297" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="B297" s="63" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="298" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="B298" s="63" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="299" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="B299" s="63" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="300" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="26" t="s">
+        <v>306</v>
+      </c>
+      <c r="B300" s="63" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="301" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="B301" s="63" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="302" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="53" t="s">
+        <v>308</v>
+      </c>
+      <c r="B302" s="58" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="303" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="26" t="s">
+        <v>309</v>
+      </c>
+      <c r="B303" s="63" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="304" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="26" t="s">
+        <v>310</v>
+      </c>
+      <c r="B304" s="63" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="305" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="B305" s="63" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="306" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="26" t="s">
+        <v>312</v>
+      </c>
+      <c r="B306" s="63" t="s">
         <v>390</v>
       </c>
-      <c r="C87" s="75">
-[...9456 lines deleted...]
-      <c r="B302" s="83" t="s">
+    </row>
+    <row r="307" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="B307" s="63" t="s">
         <v>558</v>
       </c>
-      <c r="C302" s="66">
-[...412 lines deleted...]
-    <row r="320" spans="1:14" hidden="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="308" spans="1:2" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="77"/>
+      <c r="B308" s="77"/>
+    </row>
+    <row r="309" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="310" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="311" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="312" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="313" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="314" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="315" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="316" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="317" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="318" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="319" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="320" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="321" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="322" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="323" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="324" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="325" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="326" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="327" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="328" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="329" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="330" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="331" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="332" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="333" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="334" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="335" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="336" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="337" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="338" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="339" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="340" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="341" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="342" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="343" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="344" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="345" hidden="1" x14ac:dyDescent="0.2"/>
@@ -17348,12328 +6382,13446 @@
     <row r="376" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="377" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="378" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="379" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="380" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="381" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="382" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="383" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="384" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="385" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="386" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="387" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="388" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="389" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="390" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="391" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="392" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="393" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="394" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="395" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="396" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="397" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="398" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="399" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="400" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="401" hidden="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="404" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="401" spans="1:13" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="402" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A402" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B402" s="86" t="s">
+        <v>564</v>
+      </c>
+      <c r="C402" s="9"/>
+      <c r="D402" s="9"/>
+      <c r="E402" s="9"/>
+      <c r="F402" s="9"/>
+      <c r="G402" s="9"/>
+      <c r="H402" s="9"/>
+      <c r="I402" s="9"/>
+      <c r="J402" s="9"/>
+      <c r="K402" s="9"/>
+      <c r="L402" s="9"/>
+      <c r="M402" s="9"/>
+    </row>
+    <row r="403" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="M403" s="87" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="404" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A404" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B404" s="7"/>
+      <c r="C404" s="8">
+        <v>2015</v>
+      </c>
+      <c r="D404" s="8">
+        <v>2016</v>
+      </c>
+      <c r="E404" s="8">
+        <v>2017</v>
+      </c>
+      <c r="F404" s="8">
+        <v>2018</v>
+      </c>
+      <c r="G404" s="8">
+        <v>2019</v>
+      </c>
+      <c r="H404" s="8">
+        <v>2020</v>
+      </c>
+      <c r="I404" s="8">
+        <v>2021</v>
+      </c>
+      <c r="J404" s="8">
+        <v>2022</v>
+      </c>
+      <c r="K404" s="8">
+        <v>2023</v>
+      </c>
+      <c r="L404" s="8">
+        <v>2024</v>
+      </c>
+      <c r="M404" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="405" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A405" s="6"/>
+      <c r="B405" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C405" s="35">
+        <v>38024.800000000003</v>
+      </c>
+      <c r="D405" s="35">
+        <v>38422</v>
+      </c>
+      <c r="E405" s="35">
+        <v>38979.800000000003</v>
+      </c>
+      <c r="F405" s="35">
+        <v>39165.599999999999</v>
+      </c>
+      <c r="G405" s="35">
+        <v>39492</v>
+      </c>
+      <c r="H405" s="35">
+        <v>40209.9</v>
+      </c>
+      <c r="I405" s="35">
+        <v>41198.400000000001</v>
+      </c>
+      <c r="J405" s="35">
+        <v>35610.800000000003</v>
+      </c>
+      <c r="K405" s="35">
+        <v>36642.800000000003</v>
+      </c>
+      <c r="L405" s="35">
+        <v>36339.1</v>
+      </c>
+      <c r="M405" s="35">
+        <v>36157.399999999994</v>
+      </c>
+    </row>
+    <row r="406" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A406" s="26">
+        <v>100000000</v>
+      </c>
+      <c r="B406" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C406" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D406" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="E406" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="F406" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="G406" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="H406" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="I406" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="J406" s="34">
+        <v>2031.5</v>
+      </c>
+      <c r="K406" s="34">
+        <v>2124.9</v>
+      </c>
+      <c r="L406" s="34">
+        <v>2071.8000000000002</v>
+      </c>
+      <c r="M406" s="34">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="407" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A407" s="26">
+        <v>110000000</v>
+      </c>
+      <c r="B407" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="C407" s="34">
+        <v>935.4</v>
+      </c>
+      <c r="D407" s="34">
+        <v>993.3</v>
+      </c>
+      <c r="E407" s="34">
+        <v>1027.7</v>
+      </c>
+      <c r="F407" s="34">
+        <v>1013.4</v>
+      </c>
+      <c r="G407" s="34">
+        <v>1025.9000000000001</v>
+      </c>
+      <c r="H407" s="34">
+        <v>1048.2</v>
+      </c>
+      <c r="I407" s="34">
+        <v>1062.3</v>
+      </c>
+      <c r="J407" s="34">
+        <v>945.2</v>
+      </c>
+      <c r="K407" s="34">
+        <v>1000.3</v>
+      </c>
+      <c r="L407" s="34">
+        <v>996.8</v>
+      </c>
+      <c r="M407" s="34">
+        <v>955.1</v>
+      </c>
+    </row>
+    <row r="408" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A408" s="26">
+        <v>150000000</v>
+      </c>
+      <c r="B408" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C408" s="34">
+        <v>2676.7</v>
+      </c>
+      <c r="D408" s="34">
+        <v>2691.7</v>
+      </c>
+      <c r="E408" s="34">
+        <v>2820.6</v>
+      </c>
+      <c r="F408" s="34">
+        <v>2899.9</v>
+      </c>
+      <c r="G408" s="34">
+        <v>2943.4</v>
+      </c>
+      <c r="H408" s="34">
+        <v>3011.1</v>
+      </c>
+      <c r="I408" s="34">
+        <v>3065.1</v>
+      </c>
+      <c r="J408" s="34">
+        <v>2541.3000000000002</v>
+      </c>
+      <c r="K408" s="34">
+        <v>2599.5</v>
+      </c>
+      <c r="L408" s="34">
+        <v>2623</v>
+      </c>
+      <c r="M408" s="34">
+        <v>2639.6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A409" s="26">
+        <v>190000000</v>
+      </c>
+      <c r="B409" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C409" s="34">
+        <v>8140.7</v>
+      </c>
+      <c r="D409" s="34">
+        <v>8244.2999999999993</v>
+      </c>
+      <c r="E409" s="34">
+        <v>8385.2999999999993</v>
+      </c>
+      <c r="F409" s="34">
+        <v>8490.4</v>
+      </c>
+      <c r="G409" s="34">
+        <v>8557.2999999999993</v>
+      </c>
+      <c r="H409" s="34">
+        <v>8867.9</v>
+      </c>
+      <c r="I409" s="34">
+        <v>9097.5</v>
+      </c>
+      <c r="J409" s="34">
+        <v>4322.3999999999996</v>
+      </c>
+      <c r="K409" s="34">
+        <v>4780.5</v>
+      </c>
+      <c r="L409" s="34">
+        <v>4217.3</v>
+      </c>
+      <c r="M409" s="34">
+        <v>4239.8999999999996</v>
+      </c>
+    </row>
+    <row r="410" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A410" s="26">
+        <v>230000000</v>
+      </c>
+      <c r="B410" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C410" s="34">
+        <v>865.1</v>
+      </c>
+      <c r="D410" s="34">
+        <v>872.8</v>
+      </c>
+      <c r="E410" s="34">
+        <v>981.3</v>
+      </c>
+      <c r="F410" s="34">
+        <v>995.6</v>
+      </c>
+      <c r="G410" s="34">
+        <v>990.9</v>
+      </c>
+      <c r="H410" s="34">
+        <v>949.8</v>
+      </c>
+      <c r="I410" s="34">
+        <v>932.2</v>
+      </c>
+      <c r="J410" s="34">
+        <v>831.6</v>
+      </c>
+      <c r="K410" s="34">
+        <v>849.8</v>
+      </c>
+      <c r="L410" s="34">
+        <v>839.9</v>
+      </c>
+      <c r="M410" s="34">
+        <v>605.20000000000005</v>
+      </c>
+    </row>
+    <row r="411" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A411" s="26">
+        <v>270000000</v>
+      </c>
+      <c r="B411" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C411" s="34">
+        <v>1983.1</v>
+      </c>
+      <c r="D411" s="34">
+        <v>1972.5</v>
+      </c>
+      <c r="E411" s="34">
+        <v>2044.1</v>
+      </c>
+      <c r="F411" s="34">
+        <v>2117.6999999999998</v>
+      </c>
+      <c r="G411" s="34">
+        <v>2080.9</v>
+      </c>
+      <c r="H411" s="34">
+        <v>2056.3000000000002</v>
+      </c>
+      <c r="I411" s="34">
+        <v>2075.1</v>
+      </c>
+      <c r="J411" s="34">
+        <v>1813.4</v>
+      </c>
+      <c r="K411" s="34">
+        <v>1853.5</v>
+      </c>
+      <c r="L411" s="34">
+        <v>1883.5</v>
+      </c>
+      <c r="M411" s="34">
+        <v>2000.4</v>
+      </c>
+    </row>
+    <row r="412" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A412" s="26">
+        <v>310000000</v>
+      </c>
+      <c r="B412" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C412" s="34">
+        <v>5417.2</v>
+      </c>
+      <c r="D412" s="34">
+        <v>5472.9</v>
+      </c>
+      <c r="E412" s="34">
+        <v>5563</v>
+      </c>
+      <c r="F412" s="34">
+        <v>5747.7</v>
+      </c>
+      <c r="G412" s="34">
+        <v>5873</v>
+      </c>
+      <c r="H412" s="34">
+        <v>5999</v>
+      </c>
+      <c r="I412" s="34">
+        <v>6098.1</v>
+      </c>
+      <c r="J412" s="34">
+        <v>4896.7</v>
+      </c>
+      <c r="K412" s="34">
+        <v>4966.8999999999996</v>
+      </c>
+      <c r="L412" s="34">
+        <v>4978</v>
+      </c>
+      <c r="M412" s="34">
+        <v>4984.7</v>
+      </c>
+    </row>
+    <row r="413" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A413" s="26">
+        <v>330000000</v>
+      </c>
+      <c r="B413" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="C413" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D413" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="E413" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="F413" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="G413" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="H413" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="I413" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="J413" s="34">
+        <v>3489.1</v>
+      </c>
+      <c r="K413" s="34">
+        <v>3477.6</v>
+      </c>
+      <c r="L413" s="34">
+        <v>3565.2</v>
+      </c>
+      <c r="M413" s="34">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="414" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A414" s="26">
+        <v>350000000</v>
+      </c>
+      <c r="B414" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C414" s="34">
+        <v>2190.5</v>
+      </c>
+      <c r="D414" s="34">
+        <v>2190.6999999999998</v>
+      </c>
+      <c r="E414" s="34">
+        <v>2057.6</v>
+      </c>
+      <c r="F414" s="34">
+        <v>2025.7</v>
+      </c>
+      <c r="G414" s="34">
+        <v>1993.3</v>
+      </c>
+      <c r="H414" s="34">
+        <v>2015.3</v>
+      </c>
+      <c r="I414" s="34">
+        <v>2025.2</v>
+      </c>
+      <c r="J414" s="34">
+        <v>1062.0999999999999</v>
+      </c>
+      <c r="K414" s="34">
+        <v>1073.8</v>
+      </c>
+      <c r="L414" s="34">
+        <v>1120.8</v>
+      </c>
+      <c r="M414" s="34">
+        <v>1080.9000000000001</v>
+      </c>
+    </row>
+    <row r="415" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A415" s="26">
+        <v>390000000</v>
+      </c>
+      <c r="B415" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C415" s="34">
+        <v>490.7</v>
+      </c>
+      <c r="D415" s="34">
+        <v>520.20000000000005</v>
+      </c>
+      <c r="E415" s="34">
+        <v>532.6</v>
+      </c>
+      <c r="F415" s="34">
+        <v>544.70000000000005</v>
+      </c>
+      <c r="G415" s="34">
+        <v>565</v>
+      </c>
+      <c r="H415" s="34">
+        <v>572.9</v>
+      </c>
+      <c r="I415" s="34">
+        <v>582</v>
+      </c>
+      <c r="J415" s="34">
+        <v>419.3</v>
+      </c>
+      <c r="K415" s="34">
+        <v>432.6</v>
+      </c>
+      <c r="L415" s="34">
+        <v>419.8</v>
+      </c>
+      <c r="M415" s="34">
+        <v>434.3</v>
+      </c>
+    </row>
+    <row r="416" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A416" s="26">
+        <v>430000000</v>
+      </c>
+      <c r="B416" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C416" s="34">
+        <v>941.1</v>
+      </c>
+      <c r="D416" s="34">
+        <v>978</v>
+      </c>
+      <c r="E416" s="34">
+        <v>932.2</v>
+      </c>
+      <c r="F416" s="34">
+        <v>944.3</v>
+      </c>
+      <c r="G416" s="34">
+        <v>946.2</v>
+      </c>
+      <c r="H416" s="34">
+        <v>894.7</v>
+      </c>
+      <c r="I416" s="34">
+        <v>747.5</v>
+      </c>
+      <c r="J416" s="34">
+        <v>670.9</v>
+      </c>
+      <c r="K416" s="34">
+        <v>731.1</v>
+      </c>
+      <c r="L416" s="34">
+        <v>793.3</v>
+      </c>
+      <c r="M416" s="34">
+        <v>835.3</v>
+      </c>
+    </row>
+    <row r="417" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A417" s="26">
+        <v>470000000</v>
+      </c>
+      <c r="B417" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C417" s="34">
+        <v>770.3</v>
+      </c>
+      <c r="D417" s="34">
+        <v>766.8</v>
+      </c>
+      <c r="E417" s="34">
+        <v>839.4</v>
+      </c>
+      <c r="F417" s="34">
+        <v>861.6</v>
+      </c>
+      <c r="G417" s="34">
+        <v>891.4</v>
+      </c>
+      <c r="H417" s="34">
+        <v>915.5</v>
+      </c>
+      <c r="I417" s="34">
+        <v>911.1</v>
+      </c>
+      <c r="J417" s="34">
+        <v>844.5</v>
+      </c>
+      <c r="K417" s="34">
+        <v>837.6</v>
+      </c>
+      <c r="L417" s="34">
+        <v>824</v>
+      </c>
+      <c r="M417" s="34">
+        <v>810.2</v>
+      </c>
+    </row>
+    <row r="418" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A418" s="26">
+        <v>550000000</v>
+      </c>
+      <c r="B418" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C418" s="34">
+        <v>993.6</v>
+      </c>
+      <c r="D418" s="34">
+        <v>1039.8</v>
+      </c>
+      <c r="E418" s="34">
+        <v>1030.8</v>
+      </c>
+      <c r="F418" s="34">
+        <v>975.6</v>
+      </c>
+      <c r="G418" s="34">
+        <v>980.9</v>
+      </c>
+      <c r="H418" s="34">
+        <v>993.3</v>
+      </c>
+      <c r="I418" s="34">
+        <v>1020.5</v>
+      </c>
+      <c r="J418" s="34">
+        <v>851.4</v>
+      </c>
+      <c r="K418" s="34">
+        <v>887.3</v>
+      </c>
+      <c r="L418" s="34">
+        <v>857.2</v>
+      </c>
+      <c r="M418" s="34">
+        <v>919.8</v>
+      </c>
+    </row>
+    <row r="419" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A419" s="26">
+        <v>590000000</v>
+      </c>
+      <c r="B419" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C419" s="34">
+        <v>679.9</v>
+      </c>
+      <c r="D419" s="34">
+        <v>706.2</v>
+      </c>
+      <c r="E419" s="34">
+        <v>693.8</v>
+      </c>
+      <c r="F419" s="34">
+        <v>715.6</v>
+      </c>
+      <c r="G419" s="34">
+        <v>722.5</v>
+      </c>
+      <c r="H419" s="34">
+        <v>754.8</v>
+      </c>
+      <c r="I419" s="34">
+        <v>780.3</v>
+      </c>
+      <c r="J419" s="34">
+        <v>643</v>
+      </c>
+      <c r="K419" s="34">
+        <v>662.2</v>
+      </c>
+      <c r="L419" s="34">
+        <v>663.4</v>
+      </c>
+      <c r="M419" s="34">
+        <v>727.3</v>
+      </c>
+    </row>
+    <row r="420" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A420" s="26">
+        <v>610000000</v>
+      </c>
+      <c r="B420" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C420" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D420" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="E420" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="F420" s="34">
+        <v>7505</v>
+      </c>
+      <c r="G420" s="34">
+        <v>7664.2</v>
+      </c>
+      <c r="H420" s="34">
+        <v>7846.3</v>
+      </c>
+      <c r="I420" s="34">
+        <v>8587.9</v>
+      </c>
+      <c r="J420" s="34">
+        <v>8038.6</v>
+      </c>
+      <c r="K420" s="34">
+        <v>8212.2999999999993</v>
+      </c>
+      <c r="L420" s="34">
+        <v>8255.7999999999993</v>
+      </c>
+      <c r="M420" s="34">
+        <v>8142.9</v>
+      </c>
+    </row>
+    <row r="421" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A421" s="26"/>
+      <c r="B421" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="C421" s="34">
+        <v>7237.4</v>
+      </c>
+      <c r="D421" s="34">
+        <v>7496.1</v>
+      </c>
+      <c r="E421" s="34">
+        <v>7547.3</v>
+      </c>
+      <c r="F421" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="G421" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="H421" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="I421" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="J421" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="K421" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="L421" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="M421" s="88" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="422" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A422" s="26">
+        <v>620000000</v>
+      </c>
+      <c r="B422" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C422" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D422" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="E422" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="F422" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="G422" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="H422" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="I422" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="J422" s="34">
+        <v>714.6</v>
+      </c>
+      <c r="K422" s="34">
+        <v>731.5</v>
+      </c>
+      <c r="L422" s="34">
+        <v>735.7</v>
+      </c>
+      <c r="M422" s="34">
+        <v>704.7</v>
+      </c>
+    </row>
+    <row r="423" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A423" s="26">
+        <v>630000000</v>
+      </c>
+      <c r="B423" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C423" s="34">
+        <v>4701.8</v>
+      </c>
+      <c r="D423" s="34">
+        <v>4474.8</v>
+      </c>
+      <c r="E423" s="34">
+        <v>4522.1000000000004</v>
+      </c>
+      <c r="F423" s="34">
+        <v>4133.7</v>
+      </c>
+      <c r="G423" s="34">
+        <v>4058.8</v>
+      </c>
+      <c r="H423" s="34">
+        <v>4102.2</v>
+      </c>
+      <c r="I423" s="34">
+        <v>4027.8</v>
+      </c>
+      <c r="J423" s="34">
+        <v>1309.3</v>
+      </c>
+      <c r="K423" s="34">
+        <v>1261.7</v>
+      </c>
+      <c r="L423" s="34">
+        <v>1334.3</v>
+      </c>
+      <c r="M423" s="34">
+        <v>1260.7</v>
+      </c>
+    </row>
+    <row r="424" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A424" s="26">
+        <v>710000000</v>
+      </c>
+      <c r="B424" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C424" s="34">
+        <v>0.9</v>
+      </c>
+      <c r="D424" s="34">
+        <v>1.5</v>
+      </c>
+      <c r="E424" s="34">
+        <v>1.5</v>
+      </c>
+      <c r="F424" s="34">
+        <v>1.5</v>
+      </c>
+      <c r="G424" s="34">
+        <v>0.9</v>
+      </c>
+      <c r="H424" s="34">
+        <v>0.7</v>
+      </c>
+      <c r="I424" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="J424" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="K424" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="L424" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="M424" s="34">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="425" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A425" s="26">
+        <v>750000000</v>
+      </c>
+      <c r="B425" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C425" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="D425" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="E425" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="F425" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="G425" s="34">
+        <v>1.2</v>
+      </c>
+      <c r="H425" s="34">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I425" s="34">
+        <v>1</v>
+      </c>
+      <c r="J425" s="34">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K425" s="34">
+        <v>1</v>
+      </c>
+      <c r="L425" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="M425" s="34">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="426" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A426" s="26">
+        <v>790000000</v>
+      </c>
+      <c r="B426" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C426" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D426" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="E426" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="F426" s="34">
+        <v>192.7</v>
+      </c>
+      <c r="G426" s="34">
+        <v>196.4</v>
+      </c>
+      <c r="H426" s="34">
+        <v>180.9</v>
+      </c>
+      <c r="I426" s="34">
+        <v>184.7</v>
+      </c>
+      <c r="J426" s="34">
+        <v>184.7</v>
+      </c>
+      <c r="K426" s="34">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="L426" s="34">
+        <v>158.6</v>
+      </c>
+      <c r="M426" s="34">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="430" spans="1:13" s="9" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A430" s="25" t="s">
+        <v>566</v>
+      </c>
+      <c r="B430" s="86" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="431" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="L431" s="116" t="s">
+        <v>568</v>
+      </c>
+      <c r="M431" s="116"/>
+    </row>
+    <row r="432" spans="1:13" s="10" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B432" s="7"/>
+      <c r="C432" s="8">
+        <v>2015</v>
+      </c>
+      <c r="D432" s="8">
+        <v>2016</v>
+      </c>
+      <c r="E432" s="8">
+        <v>2017</v>
+      </c>
+      <c r="F432" s="8">
+        <v>2018</v>
+      </c>
+      <c r="G432" s="8">
+        <v>2019</v>
+      </c>
+      <c r="H432" s="8">
+        <v>2020</v>
+      </c>
+      <c r="I432" s="8">
+        <v>2021</v>
+      </c>
+      <c r="J432" s="8">
+        <v>2022</v>
+      </c>
+      <c r="K432" s="8">
+        <v>2023</v>
+      </c>
+      <c r="L432" s="8">
+        <v>2024</v>
+      </c>
+      <c r="M432" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="433" spans="1:13" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="6"/>
+      <c r="B433" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C433" s="89">
+        <v>4737</v>
+      </c>
+      <c r="D433" s="89">
+        <v>4757.2</v>
+      </c>
+      <c r="E433" s="89">
+        <v>5103</v>
+      </c>
+      <c r="F433" s="89">
+        <v>5591.4</v>
+      </c>
+      <c r="G433" s="89">
+        <v>5531.4</v>
+      </c>
+      <c r="H433" s="89">
+        <v>5065.8</v>
+      </c>
+      <c r="I433" s="89">
+        <v>4838.1000000000004</v>
+      </c>
+      <c r="J433" s="89">
+        <v>4526.7</v>
+      </c>
+      <c r="K433" s="89">
+        <v>4420.6000000000004</v>
+      </c>
+      <c r="L433" s="89">
+        <v>4478.1000000000004</v>
+      </c>
+      <c r="M433" s="89">
+        <v>4584.7</v>
+      </c>
+    </row>
+    <row r="434" spans="1:13" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A434" s="26">
+        <v>100000000</v>
+      </c>
+      <c r="B434" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C434" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="D434" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="E434" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F434" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="G434" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H434" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="I434" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J434" s="61">
+        <v>61.5</v>
+      </c>
+      <c r="K434" s="61">
+        <v>56.8</v>
+      </c>
+      <c r="L434" s="61">
+        <v>58.6</v>
+      </c>
+      <c r="M434" s="61">
+        <v>58.3</v>
+      </c>
+    </row>
+    <row r="435" spans="1:13" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A435" s="26">
+        <v>110000000</v>
+      </c>
+      <c r="B435" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="C435" s="60">
+        <v>783.5</v>
+      </c>
+      <c r="D435" s="60">
+        <v>735.5</v>
+      </c>
+      <c r="E435" s="60">
+        <v>796.9</v>
+      </c>
+      <c r="F435" s="60">
+        <v>889.9</v>
+      </c>
+      <c r="G435" s="60">
+        <v>863.8</v>
+      </c>
+      <c r="H435" s="60">
+        <v>808.3</v>
+      </c>
+      <c r="I435" s="60">
+        <v>793.2</v>
+      </c>
+      <c r="J435" s="60">
+        <v>718.6</v>
+      </c>
+      <c r="K435" s="60">
+        <v>693.5</v>
+      </c>
+      <c r="L435" s="60">
+        <v>691.7</v>
+      </c>
+      <c r="M435" s="61">
+        <v>687.8</v>
+      </c>
+    </row>
+    <row r="436" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A436" s="26">
+        <v>150000000</v>
+      </c>
+      <c r="B436" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C436" s="59">
+        <v>173.3</v>
+      </c>
+      <c r="D436" s="59">
+        <v>177</v>
+      </c>
+      <c r="E436" s="59">
+        <v>186.8</v>
+      </c>
+      <c r="F436" s="59">
+        <v>231.5</v>
+      </c>
+      <c r="G436" s="59">
+        <v>237.3</v>
+      </c>
+      <c r="H436" s="59">
+        <v>232.8</v>
+      </c>
+      <c r="I436" s="60">
+        <v>232.9</v>
+      </c>
+      <c r="J436" s="60">
+        <v>227.8</v>
+      </c>
+      <c r="K436" s="60">
+        <v>217.8</v>
+      </c>
+      <c r="L436" s="59">
+        <v>215.2</v>
+      </c>
+      <c r="M436" s="61">
+        <v>239.2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A437" s="26">
+        <v>190000000</v>
+      </c>
+      <c r="B437" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C437" s="60">
+        <v>1057.5999999999999</v>
+      </c>
+      <c r="D437" s="60">
+        <v>1067.5</v>
+      </c>
+      <c r="E437" s="60">
+        <v>1082.9000000000001</v>
+      </c>
+      <c r="F437" s="60">
+        <v>1129.4000000000001</v>
+      </c>
+      <c r="G437" s="60">
+        <v>1056.3</v>
+      </c>
+      <c r="H437" s="60">
+        <v>995.1</v>
+      </c>
+      <c r="I437" s="60">
+        <v>806.3</v>
+      </c>
+      <c r="J437" s="60">
+        <v>496.4</v>
+      </c>
+      <c r="K437" s="60">
+        <v>503.2</v>
+      </c>
+      <c r="L437" s="60">
+        <v>540.70000000000005</v>
+      </c>
+      <c r="M437" s="61">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="438" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A438" s="26">
+        <v>230000000</v>
+      </c>
+      <c r="B438" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C438" s="66">
+        <v>55</v>
+      </c>
+      <c r="D438" s="66">
+        <v>98.4</v>
+      </c>
+      <c r="E438" s="66">
+        <v>99.5</v>
+      </c>
+      <c r="F438" s="66">
+        <v>125.7</v>
+      </c>
+      <c r="G438" s="66">
+        <v>120</v>
+      </c>
+      <c r="H438" s="66">
+        <v>55</v>
+      </c>
+      <c r="I438" s="61">
+        <v>39.1</v>
+      </c>
+      <c r="J438" s="61">
+        <v>21.6</v>
+      </c>
+      <c r="K438" s="61">
+        <v>3</v>
+      </c>
+      <c r="L438" s="61">
+        <v>29.4</v>
+      </c>
+      <c r="M438" s="61">
+        <v>52.9</v>
+      </c>
+    </row>
+    <row r="439" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A439" s="26">
+        <v>270000000</v>
+      </c>
+      <c r="B439" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C439" s="66">
+        <v>149.9</v>
+      </c>
+      <c r="D439" s="66">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="E439" s="66">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="F439" s="66">
+        <v>172.5</v>
+      </c>
+      <c r="G439" s="66">
+        <v>181.7</v>
+      </c>
+      <c r="H439" s="66">
+        <v>189</v>
+      </c>
+      <c r="I439" s="61">
+        <v>194.1</v>
+      </c>
+      <c r="J439" s="61">
+        <v>179.3</v>
+      </c>
+      <c r="K439" s="61">
+        <v>155.4</v>
+      </c>
+      <c r="L439" s="66">
+        <v>142.4</v>
+      </c>
+      <c r="M439" s="61">
+        <v>133.9</v>
+      </c>
+    </row>
+    <row r="440" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A440" s="26">
+        <v>310000000</v>
+      </c>
+      <c r="B440" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C440" s="66">
+        <v>117</v>
+      </c>
+      <c r="D440" s="66">
+        <v>108.2</v>
+      </c>
+      <c r="E440" s="66">
+        <v>120.6</v>
+      </c>
+      <c r="F440" s="66">
+        <v>131.6</v>
+      </c>
+      <c r="G440" s="91">
+        <v>135.1</v>
+      </c>
+      <c r="H440" s="66">
+        <v>137.9</v>
+      </c>
+      <c r="I440" s="61">
+        <v>149.4</v>
+      </c>
+      <c r="J440" s="61">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="K440" s="61">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="L440" s="66">
+        <v>125.2</v>
+      </c>
+      <c r="M440" s="61">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="441" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A441" s="26">
+        <v>330000000</v>
+      </c>
+      <c r="B441" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="C441" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="D441" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="E441" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F441" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="G441" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H441" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="I441" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J441" s="61">
+        <v>362.9</v>
+      </c>
+      <c r="K441" s="61">
+        <v>341.4</v>
+      </c>
+      <c r="L441" s="66">
+        <v>329.9</v>
+      </c>
+      <c r="M441" s="61">
+        <v>331.9</v>
+      </c>
+    </row>
+    <row r="442" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A442" s="26">
+        <v>350000000</v>
+      </c>
+      <c r="B442" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C442" s="66">
+        <v>624.79999999999995</v>
+      </c>
+      <c r="D442" s="66">
+        <v>622.6</v>
+      </c>
+      <c r="E442" s="66">
+        <v>630.29999999999995</v>
+      </c>
+      <c r="F442" s="66">
+        <v>726.7</v>
+      </c>
+      <c r="G442" s="66">
+        <v>750.9</v>
+      </c>
+      <c r="H442" s="66">
+        <v>668</v>
+      </c>
+      <c r="I442" s="61">
+        <v>657.4</v>
+      </c>
+      <c r="J442" s="61">
+        <v>637.20000000000005</v>
+      </c>
+      <c r="K442" s="61">
+        <v>673.2</v>
+      </c>
+      <c r="L442" s="66">
+        <v>626.9</v>
+      </c>
+      <c r="M442" s="61">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="443" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A443" s="26">
+        <v>390000000</v>
+      </c>
+      <c r="B443" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C443" s="66">
+        <v>598.70000000000005</v>
+      </c>
+      <c r="D443" s="66">
+        <v>605</v>
+      </c>
+      <c r="E443" s="66">
+        <v>649.4</v>
+      </c>
+      <c r="F443" s="66">
+        <v>638.29999999999995</v>
+      </c>
+      <c r="G443" s="66">
+        <v>644</v>
+      </c>
+      <c r="H443" s="66">
+        <v>616.4</v>
+      </c>
+      <c r="I443" s="61">
+        <v>599.29999999999995</v>
+      </c>
+      <c r="J443" s="61">
+        <v>392.5</v>
+      </c>
+      <c r="K443" s="61">
+        <v>359.8</v>
+      </c>
+      <c r="L443" s="66">
+        <v>392.2</v>
+      </c>
+      <c r="M443" s="61">
+        <v>389.2</v>
+      </c>
+    </row>
+    <row r="444" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A444" s="26">
+        <v>430000000</v>
+      </c>
+      <c r="B444" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C444" s="66">
+        <v>5.6</v>
+      </c>
+      <c r="D444" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="E444" s="66">
+        <v>6.7</v>
+      </c>
+      <c r="F444" s="66">
+        <v>9.1</v>
+      </c>
+      <c r="G444" s="66">
+        <v>8.6</v>
+      </c>
+      <c r="H444" s="66">
+        <v>7.6</v>
+      </c>
+      <c r="I444" s="61">
+        <v>8</v>
+      </c>
+      <c r="J444" s="61">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K444" s="61">
+        <v>7.5</v>
+      </c>
+      <c r="L444" s="66">
+        <v>7.7</v>
+      </c>
+      <c r="M444" s="61">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="445" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A445" s="26">
+        <v>470000000</v>
+      </c>
+      <c r="B445" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C445" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="D445" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="E445" s="66">
+        <v>5.2</v>
+      </c>
+      <c r="F445" s="66">
+        <v>8.1</v>
+      </c>
+      <c r="G445" s="66">
+        <v>9.5</v>
+      </c>
+      <c r="H445" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I445" s="61">
+        <v>1</v>
+      </c>
+      <c r="J445" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="K445" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="L445" s="61">
+        <v>1.6</v>
+      </c>
+      <c r="M445" s="61">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="446" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A446" s="26">
+        <v>550000000</v>
+      </c>
+      <c r="B446" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C446" s="66">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D446" s="66">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="E446" s="66">
+        <v>171.3</v>
+      </c>
+      <c r="F446" s="66">
+        <v>215.2</v>
+      </c>
+      <c r="G446" s="66">
+        <v>248.7</v>
+      </c>
+      <c r="H446" s="66">
+        <v>255</v>
+      </c>
+      <c r="I446" s="61">
+        <v>255.7</v>
+      </c>
+      <c r="J446" s="61">
+        <v>210.6</v>
+      </c>
+      <c r="K446" s="61">
+        <v>203.3</v>
+      </c>
+      <c r="L446" s="66">
+        <v>204</v>
+      </c>
+      <c r="M446" s="61">
+        <v>199.5</v>
+      </c>
+    </row>
+    <row r="447" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A447" s="26">
+        <v>590000000</v>
+      </c>
+      <c r="B447" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C447" s="66">
+        <v>588.20000000000005</v>
+      </c>
+      <c r="D447" s="66">
+        <v>584.70000000000005</v>
+      </c>
+      <c r="E447" s="66">
+        <v>700.8</v>
+      </c>
+      <c r="F447" s="66">
+        <v>814.2</v>
+      </c>
+      <c r="G447" s="66">
+        <v>807.6</v>
+      </c>
+      <c r="H447" s="66">
+        <v>562.29999999999995</v>
+      </c>
+      <c r="I447" s="61">
+        <v>558.4</v>
+      </c>
+      <c r="J447" s="61">
+        <v>594.29999999999995</v>
+      </c>
+      <c r="K447" s="61">
+        <v>567.9</v>
+      </c>
+      <c r="L447" s="61">
+        <v>602.70000000000005</v>
+      </c>
+      <c r="M447" s="61">
+        <v>631.5</v>
+      </c>
+    </row>
+    <row r="448" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A448" s="26">
+        <v>610000000</v>
+      </c>
+      <c r="B448" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C448" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="D448" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="E448" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="F448" s="66">
+        <v>189.8</v>
+      </c>
+      <c r="G448" s="66">
+        <v>189.9</v>
+      </c>
+      <c r="H448" s="66">
+        <v>217.9</v>
+      </c>
+      <c r="I448" s="61">
+        <v>228.3</v>
+      </c>
+      <c r="J448" s="61">
+        <v>245.8</v>
+      </c>
+      <c r="K448" s="61">
+        <v>248.2</v>
+      </c>
+      <c r="L448" s="66">
+        <v>252.2</v>
+      </c>
+      <c r="M448" s="61">
+        <v>266.5</v>
+      </c>
+    </row>
+    <row r="449" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A449" s="26"/>
+      <c r="B449" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="C449" s="66">
+        <v>296</v>
+      </c>
+      <c r="D449" s="66">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="E449" s="66">
+        <v>341.3</v>
+      </c>
+      <c r="F449" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="G449" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="H449" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="I449" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="J449" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="K449" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="L449" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="M449" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="450" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A450" s="26">
+        <v>620000000</v>
+      </c>
+      <c r="B450" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C450" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="D450" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="E450" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="F450" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="G450" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="H450" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="I450" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="J450" s="61">
+        <v>24.7</v>
+      </c>
+      <c r="K450" s="61">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L450" s="66">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="M450" s="61">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A451" s="26">
+        <v>630000000</v>
+      </c>
+      <c r="B451" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C451" s="61">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="D451" s="61">
+        <v>148.1</v>
+      </c>
+      <c r="E451" s="61">
+        <v>148.6</v>
+      </c>
+      <c r="F451" s="61">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="G451" s="61">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="H451" s="61">
+        <v>155.9</v>
+      </c>
+      <c r="I451" s="61">
+        <v>159.4</v>
+      </c>
+      <c r="J451" s="61">
+        <v>62.6</v>
+      </c>
+      <c r="K451" s="61">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="L451" s="61">
+        <v>61.2</v>
+      </c>
+      <c r="M451" s="61">
+        <v>58.1</v>
+      </c>
+    </row>
+    <row r="452" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A452" s="26">
+        <v>710000000</v>
+      </c>
+      <c r="B452" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C452" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="D452" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="E452" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="F452" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="G452" s="61">
+        <v>0</v>
+      </c>
+      <c r="H452" s="61">
+        <v>0</v>
+      </c>
+      <c r="I452" s="61">
+        <v>0</v>
+      </c>
+      <c r="J452" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K452" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L452" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="M452" s="92">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="453" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A453" s="26">
+        <v>750000000</v>
+      </c>
+      <c r="B453" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C453" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="D453" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="E453" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="F453" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="G453" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="H453" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="I453" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="J453" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="K453" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="L453" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="M453" s="61">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="454" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A454" s="26">
+        <v>790000000</v>
+      </c>
+      <c r="B454" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C454" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D454" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E454" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F454" s="66">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="G454" s="66">
+        <v>123.8</v>
+      </c>
+      <c r="H454" s="66">
+        <v>162.1</v>
+      </c>
+      <c r="I454" s="61">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="J454" s="61">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="K454" s="61">
+        <v>171.6</v>
+      </c>
+      <c r="L454" s="66">
+        <v>180.1</v>
+      </c>
+      <c r="M454" s="61">
+        <v>242.6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C455" s="93"/>
+      <c r="D455" s="93"/>
+      <c r="E455" s="93"/>
+      <c r="F455" s="93"/>
+      <c r="G455" s="93"/>
+      <c r="H455" s="93"/>
+      <c r="I455" s="93"/>
+      <c r="J455" s="93"/>
+      <c r="K455" s="93"/>
+      <c r="L455" s="93"/>
+      <c r="M455" s="93"/>
+    </row>
+    <row r="456" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C456" s="93"/>
+      <c r="D456" s="93"/>
+      <c r="E456" s="93"/>
+      <c r="F456" s="93"/>
+      <c r="G456" s="93"/>
+      <c r="H456" s="93"/>
+      <c r="I456" s="93"/>
+      <c r="J456" s="93"/>
+      <c r="K456" s="93"/>
+      <c r="L456" s="93"/>
+      <c r="M456" s="93"/>
+    </row>
+    <row r="457" spans="1:13" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="114" t="s">
+        <v>61</v>
+      </c>
+      <c r="B457" s="114"/>
+      <c r="C457" s="114"/>
+      <c r="D457" s="114"/>
+      <c r="E457" s="114"/>
+      <c r="F457" s="114"/>
+      <c r="G457" s="114"/>
+      <c r="H457" s="114"/>
+      <c r="I457" s="114"/>
+      <c r="J457" s="114"/>
+      <c r="K457" s="114"/>
+      <c r="L457" s="114"/>
+      <c r="M457" s="114"/>
+    </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A29:O29"/>
-[...1 lines deleted...]
-    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A457:M457"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="L431:M431"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A2:N374"/>
+  <dimension ref="A2:M374"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="N285" sqref="N285"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1:C1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.42578125" customWidth="1"/>
-    <col min="2" max="2" width="22.7109375" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-    <row r="3" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="48"/>
+      <c r="B2" s="49" t="s">
+        <v>314</v>
+      </c>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+    </row>
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-      <c r="L3"/>
-[...6 lines deleted...]
-      <c r="A4" s="48" t="s">
+      <c r="L3" s="117" t="s">
+        <v>561</v>
+      </c>
+      <c r="M3" s="117"/>
+    </row>
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>315</v>
+      </c>
+      <c r="C4" s="51">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="51">
+        <v>2016</v>
+      </c>
+      <c r="E4" s="51">
+        <v>2017</v>
+      </c>
+      <c r="F4" s="51">
+        <v>2018</v>
+      </c>
+      <c r="G4" s="51">
+        <v>2019</v>
+      </c>
+      <c r="H4" s="51">
+        <v>2020</v>
+      </c>
+      <c r="I4" s="51">
+        <v>2021</v>
+      </c>
+      <c r="J4" s="51">
+        <v>2022</v>
+      </c>
+      <c r="K4" s="51">
+        <v>2023</v>
+      </c>
+      <c r="L4" s="51">
+        <v>2024</v>
+      </c>
+      <c r="M4" s="52">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6"/>
+      <c r="B5" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="35">
+        <v>5182.3999999999996</v>
+      </c>
+      <c r="D5" s="35">
+        <v>5341.6</v>
+      </c>
+      <c r="E5" s="35">
+        <v>5503.4</v>
+      </c>
+      <c r="F5" s="35">
+        <v>5686.2</v>
+      </c>
+      <c r="G5" s="35">
+        <v>5865.1</v>
+      </c>
+      <c r="H5" s="35">
+        <v>6051.4</v>
+      </c>
+      <c r="I5" s="35">
+        <v>6247.2</v>
+      </c>
+      <c r="J5" s="35">
+        <v>3354.6</v>
+      </c>
+      <c r="K5" s="35">
+        <v>3472.9</v>
+      </c>
+      <c r="L5" s="35">
+        <v>3628.5</v>
+      </c>
+      <c r="M5" s="35">
+        <v>3802.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>316</v>
+      </c>
+      <c r="C6" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G6" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="71">
+        <v>289.7</v>
+      </c>
+      <c r="K6" s="71">
+        <v>289.60000000000002</v>
+      </c>
+      <c r="L6" s="71">
+        <v>296.89999999999998</v>
+      </c>
+      <c r="M6" s="71">
+        <v>315.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>317</v>
+      </c>
+      <c r="C7" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H7" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I7" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="56">
+        <v>2.9</v>
+      </c>
+      <c r="K7" s="56">
+        <v>3.6</v>
+      </c>
+      <c r="L7" s="56">
+        <v>7.1</v>
+      </c>
+      <c r="M7" s="57">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="63" t="s">
+        <v>318</v>
+      </c>
+      <c r="C8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="56">
+        <v>0.4</v>
+      </c>
+      <c r="L8" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="M8" s="57">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C9" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I9" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J9" s="56">
+        <v>41.2</v>
+      </c>
+      <c r="K9" s="56">
+        <v>40.9</v>
+      </c>
+      <c r="L9" s="56">
+        <v>43.4</v>
+      </c>
+      <c r="M9" s="57">
+        <v>45.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>320</v>
+      </c>
+      <c r="C10" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="56">
+        <v>25.3</v>
+      </c>
+      <c r="K10" s="56">
+        <v>26.2</v>
+      </c>
+      <c r="L10" s="56">
+        <v>23.7</v>
+      </c>
+      <c r="M10" s="57">
+        <v>24.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="63" t="s">
+        <v>321</v>
+      </c>
+      <c r="C11" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I11" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J11" s="56">
+        <v>11.5</v>
+      </c>
+      <c r="K11" s="56">
+        <v>11.7</v>
+      </c>
+      <c r="L11" s="56">
+        <v>24.2</v>
+      </c>
+      <c r="M11" s="57">
+        <v>24.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="63" t="s">
+        <v>324</v>
+      </c>
+      <c r="C12" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="56">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="K12" s="56">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="L12" s="56">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="M12" s="57">
+        <v>36.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C13" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J13" s="56">
+        <v>38.6</v>
+      </c>
+      <c r="K13" s="56">
+        <v>36.5</v>
+      </c>
+      <c r="L13" s="56">
+        <v>32.5</v>
+      </c>
+      <c r="M13" s="57">
+        <v>34.799999999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>326</v>
+      </c>
+      <c r="C14" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H14" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I14" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J14" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="L14" s="56">
+        <v>8.1</v>
+      </c>
+      <c r="M14" s="57">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="63" t="s">
+        <v>327</v>
+      </c>
+      <c r="C15" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="56">
+        <v>42.5</v>
+      </c>
+      <c r="K15" s="56">
+        <v>44.2</v>
+      </c>
+      <c r="L15" s="56">
+        <v>37.6</v>
+      </c>
+      <c r="M15" s="57">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>328</v>
+      </c>
+      <c r="C16" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J16" s="56">
+        <v>20.6</v>
+      </c>
+      <c r="K16" s="56">
+        <v>21.9</v>
+      </c>
+      <c r="L16" s="56">
+        <v>28.1</v>
+      </c>
+      <c r="M16" s="57">
+        <v>29.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="63" t="s">
+        <v>329</v>
+      </c>
+      <c r="C17" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="56">
+        <v>24</v>
+      </c>
+      <c r="M17" s="57">
+        <v>25.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>330</v>
+      </c>
+      <c r="C18" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F18" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J18" s="56">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="K18" s="56">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="L18" s="56">
+        <v>32</v>
+      </c>
+      <c r="M18" s="57">
+        <v>32.299999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="C19" s="85">
+        <v>360.6</v>
+      </c>
+      <c r="D19" s="85">
+        <v>378.6</v>
+      </c>
+      <c r="E19" s="85">
+        <v>385.3</v>
+      </c>
+      <c r="F19" s="85">
+        <v>387.4</v>
+      </c>
+      <c r="G19" s="85">
+        <v>397.9</v>
+      </c>
+      <c r="H19" s="85">
+        <v>404.7</v>
+      </c>
+      <c r="I19" s="60">
+        <v>406.2</v>
+      </c>
+      <c r="J19" s="60">
+        <v>226.3</v>
+      </c>
+      <c r="K19" s="60">
+        <v>224.9</v>
+      </c>
+      <c r="L19" s="59">
+        <v>236.7</v>
+      </c>
+      <c r="M19" s="61">
+        <v>241.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>332</v>
+      </c>
+      <c r="C20" s="59">
+        <v>3</v>
+      </c>
+      <c r="D20" s="59">
+        <v>3.2</v>
+      </c>
+      <c r="E20" s="59">
+        <v>3.2</v>
+      </c>
+      <c r="F20" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="G20" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="H20" s="59">
+        <v>3.4</v>
+      </c>
+      <c r="I20" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="J20" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="K20" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="L20" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="M20" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>333</v>
+      </c>
+      <c r="C21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M21" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="C22" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="D22" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="E22" s="59">
+        <v>5</v>
+      </c>
+      <c r="F22" s="59">
+        <v>5</v>
+      </c>
+      <c r="G22" s="59">
+        <v>5.3</v>
+      </c>
+      <c r="H22" s="59">
+        <v>5.6</v>
+      </c>
+      <c r="I22" s="60">
+        <v>5.6</v>
+      </c>
+      <c r="J22" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="K22" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="L22" s="60">
+        <v>2.9</v>
+      </c>
+      <c r="M22" s="61">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="63" t="s">
+        <v>343</v>
+      </c>
+      <c r="C23" s="59">
+        <v>17.5</v>
+      </c>
+      <c r="D23" s="59">
+        <v>18.8</v>
+      </c>
+      <c r="E23" s="59">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F23" s="59">
+        <v>17.8</v>
+      </c>
+      <c r="G23" s="59">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H23" s="59">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="I23" s="60">
+        <v>18.7</v>
+      </c>
+      <c r="J23" s="60">
+        <v>12.2</v>
+      </c>
+      <c r="K23" s="60">
+        <v>12.1</v>
+      </c>
+      <c r="L23" s="60">
+        <v>12.6</v>
+      </c>
+      <c r="M23" s="61">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="63" t="s">
+        <v>344</v>
+      </c>
+      <c r="C24" s="59">
+        <v>17.7</v>
+      </c>
+      <c r="D24" s="59">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E24" s="59">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="F24" s="59">
+        <v>19.3</v>
+      </c>
+      <c r="G24" s="59">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H24" s="59">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="I24" s="60">
+        <v>18.5</v>
+      </c>
+      <c r="J24" s="60">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="K24" s="60">
+        <v>10.1</v>
+      </c>
+      <c r="L24" s="60">
+        <v>9.9</v>
+      </c>
+      <c r="M24" s="61">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="63" t="s">
+        <v>345</v>
+      </c>
+      <c r="C25" s="59">
+        <v>19.3</v>
+      </c>
+      <c r="D25" s="59">
+        <v>20.7</v>
+      </c>
+      <c r="E25" s="59">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="F25" s="59">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="G25" s="59">
+        <v>20.7</v>
+      </c>
+      <c r="H25" s="59">
+        <v>20.7</v>
+      </c>
+      <c r="I25" s="60">
+        <v>20.8</v>
+      </c>
+      <c r="J25" s="60">
+        <v>12.4</v>
+      </c>
+      <c r="K25" s="60">
+        <v>12.2</v>
+      </c>
+      <c r="L25" s="60">
+        <v>13.2</v>
+      </c>
+      <c r="M25" s="61">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="63" t="s">
+        <v>346</v>
+      </c>
+      <c r="C26" s="59">
+        <v>24</v>
+      </c>
+      <c r="D26" s="59">
+        <v>24.4</v>
+      </c>
+      <c r="E26" s="59">
+        <v>24.4</v>
+      </c>
+      <c r="F26" s="59">
+        <v>24.4</v>
+      </c>
+      <c r="G26" s="59">
+        <v>24.4</v>
+      </c>
+      <c r="H26" s="59">
+        <v>24.4</v>
+      </c>
+      <c r="I26" s="60">
+        <v>24.4</v>
+      </c>
+      <c r="J26" s="60">
+        <v>13.9</v>
+      </c>
+      <c r="K26" s="60">
+        <v>14.5</v>
+      </c>
+      <c r="L26" s="60">
+        <v>14.4</v>
+      </c>
+      <c r="M26" s="61">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="63" t="s">
+        <v>347</v>
+      </c>
+      <c r="C27" s="59">
+        <v>22.2</v>
+      </c>
+      <c r="D27" s="59">
+        <v>22.2</v>
+      </c>
+      <c r="E27" s="59">
+        <v>21</v>
+      </c>
+      <c r="F27" s="59">
+        <v>20.2</v>
+      </c>
+      <c r="G27" s="59">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H27" s="59">
+        <v>20</v>
+      </c>
+      <c r="I27" s="60">
+        <v>20.3</v>
+      </c>
+      <c r="J27" s="60">
+        <v>11.1</v>
+      </c>
+      <c r="K27" s="60">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="L27" s="60">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="M27" s="61">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>348</v>
+      </c>
+      <c r="C28" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="D28" s="59">
+        <v>4.8</v>
+      </c>
+      <c r="E28" s="59">
+        <v>4.8</v>
+      </c>
+      <c r="F28" s="59">
+        <v>4.8</v>
+      </c>
+      <c r="G28" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H28" s="59">
+        <v>5</v>
+      </c>
+      <c r="I28" s="60">
+        <v>5</v>
+      </c>
+      <c r="J28" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K28" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L28" s="60">
+        <v>2.4</v>
+      </c>
+      <c r="M28" s="61">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="63" t="s">
+        <v>349</v>
+      </c>
+      <c r="C29" s="59">
+        <v>16.3</v>
+      </c>
+      <c r="D29" s="59">
+        <v>16.5</v>
+      </c>
+      <c r="E29" s="59">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="F29" s="59">
+        <v>20</v>
+      </c>
+      <c r="G29" s="59">
+        <v>21</v>
+      </c>
+      <c r="H29" s="59">
+        <v>21.3</v>
+      </c>
+      <c r="I29" s="60">
+        <v>21.1</v>
+      </c>
+      <c r="J29" s="60">
+        <v>15.6</v>
+      </c>
+      <c r="K29" s="60">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="L29" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="M29" s="61">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="63" t="s">
+        <v>350</v>
+      </c>
+      <c r="C30" s="59">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="D30" s="59">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E30" s="59">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F30" s="59">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="G30" s="59">
+        <v>37.5</v>
+      </c>
+      <c r="H30" s="59">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="I30" s="60">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="J30" s="60">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="K30" s="60">
+        <v>18.2</v>
+      </c>
+      <c r="L30" s="60">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="M30" s="61">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="63" t="s">
+        <v>351</v>
+      </c>
+      <c r="C31" s="59">
+        <v>13.4</v>
+      </c>
+      <c r="D31" s="59">
+        <v>14.1</v>
+      </c>
+      <c r="E31" s="59">
+        <v>14.2</v>
+      </c>
+      <c r="F31" s="59">
+        <v>14.8</v>
+      </c>
+      <c r="G31" s="59">
+        <v>15.3</v>
+      </c>
+      <c r="H31" s="59">
+        <v>15.6</v>
+      </c>
+      <c r="I31" s="60">
+        <v>15</v>
+      </c>
+      <c r="J31" s="60">
+        <v>7.6</v>
+      </c>
+      <c r="K31" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="L31" s="60">
+        <v>7</v>
+      </c>
+      <c r="M31" s="61">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="63" t="s">
+        <v>352</v>
+      </c>
+      <c r="C32" s="59">
+        <v>20.5</v>
+      </c>
+      <c r="D32" s="59">
+        <v>20.9</v>
+      </c>
+      <c r="E32" s="59">
+        <v>20.9</v>
+      </c>
+      <c r="F32" s="59">
+        <v>21.2</v>
+      </c>
+      <c r="G32" s="59">
+        <v>21.5</v>
+      </c>
+      <c r="H32" s="59">
+        <v>21.7</v>
+      </c>
+      <c r="I32" s="60">
+        <v>21.5</v>
+      </c>
+      <c r="J32" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="K32" s="60">
+        <v>5.2</v>
+      </c>
+      <c r="L32" s="60">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="M32" s="61">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" s="63" t="s">
+        <v>353</v>
+      </c>
+      <c r="C33" s="59">
+        <v>10.1</v>
+      </c>
+      <c r="D33" s="59">
+        <v>10.3</v>
+      </c>
+      <c r="E33" s="59">
+        <v>10.6</v>
+      </c>
+      <c r="F33" s="59">
+        <v>10.7</v>
+      </c>
+      <c r="G33" s="59">
+        <v>10.7</v>
+      </c>
+      <c r="H33" s="59">
+        <v>10.7</v>
+      </c>
+      <c r="I33" s="60">
+        <v>10.9</v>
+      </c>
+      <c r="J33" s="60">
+        <v>4.8</v>
+      </c>
+      <c r="K33" s="60">
+        <v>5</v>
+      </c>
+      <c r="L33" s="60">
+        <v>5.2</v>
+      </c>
+      <c r="M33" s="61">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="63" t="s">
+        <v>354</v>
+      </c>
+      <c r="C34" s="59">
+        <v>48.7</v>
+      </c>
+      <c r="D34" s="59">
+        <v>52.6</v>
+      </c>
+      <c r="E34" s="59">
+        <v>51</v>
+      </c>
+      <c r="F34" s="59">
+        <v>52</v>
+      </c>
+      <c r="G34" s="59">
+        <v>54.8</v>
+      </c>
+      <c r="H34" s="59">
+        <v>54.3</v>
+      </c>
+      <c r="I34" s="60">
+        <v>51.1</v>
+      </c>
+      <c r="J34" s="60">
+        <v>28.1</v>
+      </c>
+      <c r="K34" s="60">
+        <v>26.6</v>
+      </c>
+      <c r="L34" s="60">
+        <v>27.9</v>
+      </c>
+      <c r="M34" s="61">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="63" t="s">
+        <v>355</v>
+      </c>
+      <c r="C35" s="59">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D35" s="59">
+        <v>9.1</v>
+      </c>
+      <c r="E35" s="59">
+        <v>9.4</v>
+      </c>
+      <c r="F35" s="59">
+        <v>9.6</v>
+      </c>
+      <c r="G35" s="59">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="H35" s="59">
+        <v>9.4</v>
+      </c>
+      <c r="I35" s="60">
+        <v>9.6</v>
+      </c>
+      <c r="J35" s="60">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K35" s="60">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L35" s="60">
+        <v>6</v>
+      </c>
+      <c r="M35" s="61">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="63" t="s">
+        <v>356</v>
+      </c>
+      <c r="C36" s="59">
+        <v>17.8</v>
+      </c>
+      <c r="D36" s="59">
+        <v>20.6</v>
+      </c>
+      <c r="E36" s="59">
+        <v>21</v>
+      </c>
+      <c r="F36" s="59">
+        <v>21.3</v>
+      </c>
+      <c r="G36" s="59">
+        <v>21.3</v>
+      </c>
+      <c r="H36" s="59">
+        <v>21.6</v>
+      </c>
+      <c r="I36" s="60">
+        <v>22.4</v>
+      </c>
+      <c r="J36" s="60">
+        <v>12.4</v>
+      </c>
+      <c r="K36" s="60">
+        <v>10.9</v>
+      </c>
+      <c r="L36" s="60">
+        <v>9.5</v>
+      </c>
+      <c r="M36" s="61">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="63" t="s">
+        <v>357</v>
+      </c>
+      <c r="C37" s="59">
+        <v>29.6</v>
+      </c>
+      <c r="D37" s="59">
+        <v>31.1</v>
+      </c>
+      <c r="E37" s="59">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="F37" s="59">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="G37" s="59">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="H37" s="59">
+        <v>42.6</v>
+      </c>
+      <c r="I37" s="60">
+        <v>44.3</v>
+      </c>
+      <c r="J37" s="60">
+        <v>37.9</v>
+      </c>
+      <c r="K37" s="60">
+        <v>43.5</v>
+      </c>
+      <c r="L37" s="60">
+        <v>51.5</v>
+      </c>
+      <c r="M37" s="61">
+        <v>61.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="63" t="s">
+        <v>358</v>
+      </c>
+      <c r="C38" s="59">
+        <v>14.3</v>
+      </c>
+      <c r="D38" s="59">
+        <v>15.1</v>
+      </c>
+      <c r="E38" s="59">
+        <v>15.4</v>
+      </c>
+      <c r="F38" s="59">
+        <v>15.1</v>
+      </c>
+      <c r="G38" s="59">
+        <v>15.3</v>
+      </c>
+      <c r="H38" s="59">
+        <v>15.5</v>
+      </c>
+      <c r="I38" s="60">
+        <v>15.7</v>
+      </c>
+      <c r="J38" s="60">
+        <v>9</v>
+      </c>
+      <c r="K38" s="60">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L38" s="60">
+        <v>8.5</v>
+      </c>
+      <c r="M38" s="61">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="63" t="s">
+        <v>359</v>
+      </c>
+      <c r="C39" s="59">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D39" s="59">
+        <v>34.9</v>
+      </c>
+      <c r="E39" s="59">
+        <v>36.6</v>
+      </c>
+      <c r="F39" s="59">
+        <v>36.4</v>
+      </c>
+      <c r="G39" s="59">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="H39" s="59">
+        <v>37.5</v>
+      </c>
+      <c r="I39" s="60">
+        <v>39.6</v>
+      </c>
+      <c r="J39" s="60">
+        <v>20.3</v>
+      </c>
+      <c r="K39" s="60">
+        <v>20.7</v>
+      </c>
+      <c r="L39" s="60">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="M39" s="61">
         <v>18</v>
       </c>
-      <c r="B4" s="57" t="s">
-[...41 lines deleted...]
-      <c r="B5" s="49" t="s">
+    </row>
+    <row r="40" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="C40" s="62">
+        <v>302</v>
+      </c>
+      <c r="D40" s="62">
+        <v>307.10000000000002</v>
+      </c>
+      <c r="E40" s="62">
+        <v>315.39999999999998</v>
+      </c>
+      <c r="F40" s="62">
+        <v>327.60000000000002</v>
+      </c>
+      <c r="G40" s="62">
+        <v>338</v>
+      </c>
+      <c r="H40" s="62">
+        <v>345.4</v>
+      </c>
+      <c r="I40" s="56">
+        <v>354.3</v>
+      </c>
+      <c r="J40" s="56">
+        <v>170.1</v>
+      </c>
+      <c r="K40" s="56">
+        <v>178.1</v>
+      </c>
+      <c r="L40" s="62">
+        <v>178.3</v>
+      </c>
+      <c r="M40" s="57">
+        <v>183.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B41" s="63" t="s">
+        <v>360</v>
+      </c>
+      <c r="C41" s="62">
+        <v>25.4</v>
+      </c>
+      <c r="D41" s="62">
+        <v>25.4</v>
+      </c>
+      <c r="E41" s="62">
+        <v>25.1</v>
+      </c>
+      <c r="F41" s="62">
+        <v>25.1</v>
+      </c>
+      <c r="G41" s="62">
+        <v>25.1</v>
+      </c>
+      <c r="H41" s="62">
+        <v>25.4</v>
+      </c>
+      <c r="I41" s="56">
+        <v>25.5</v>
+      </c>
+      <c r="J41" s="56">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="K41" s="56">
+        <v>16</v>
+      </c>
+      <c r="L41" s="56">
+        <v>16</v>
+      </c>
+      <c r="M41" s="57">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B42" s="63" t="s">
+        <v>361</v>
+      </c>
+      <c r="C42" s="62">
+        <v>23.7</v>
+      </c>
+      <c r="D42" s="62">
+        <v>23.8</v>
+      </c>
+      <c r="E42" s="62">
+        <v>24.1</v>
+      </c>
+      <c r="F42" s="62">
+        <v>24.2</v>
+      </c>
+      <c r="G42" s="62">
+        <v>24.3</v>
+      </c>
+      <c r="H42" s="62">
+        <v>23.9</v>
+      </c>
+      <c r="I42" s="56">
+        <v>23.9</v>
+      </c>
+      <c r="J42" s="56">
+        <v>11.4</v>
+      </c>
+      <c r="K42" s="56">
+        <v>11.4</v>
+      </c>
+      <c r="L42" s="56">
+        <v>11.5</v>
+      </c>
+      <c r="M42" s="57">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B43" s="63" t="s">
+        <v>362</v>
+      </c>
+      <c r="C43" s="62">
+        <v>23.8</v>
+      </c>
+      <c r="D43" s="62">
+        <v>23.9</v>
+      </c>
+      <c r="E43" s="62">
+        <v>24.3</v>
+      </c>
+      <c r="F43" s="62">
+        <v>24.7</v>
+      </c>
+      <c r="G43" s="62">
+        <v>25.5</v>
+      </c>
+      <c r="H43" s="62">
+        <v>26</v>
+      </c>
+      <c r="I43" s="56">
+        <v>26.8</v>
+      </c>
+      <c r="J43" s="56">
+        <v>10.5</v>
+      </c>
+      <c r="K43" s="56">
+        <v>13.5</v>
+      </c>
+      <c r="L43" s="56">
+        <v>14</v>
+      </c>
+      <c r="M43" s="57">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" s="63" t="s">
+        <v>363</v>
+      </c>
+      <c r="C44" s="62">
+        <v>12.3</v>
+      </c>
+      <c r="D44" s="62">
+        <v>13.1</v>
+      </c>
+      <c r="E44" s="62">
+        <v>13.2</v>
+      </c>
+      <c r="F44" s="62">
+        <v>13.8</v>
+      </c>
+      <c r="G44" s="62">
+        <v>14.3</v>
+      </c>
+      <c r="H44" s="62">
+        <v>14.4</v>
+      </c>
+      <c r="I44" s="56">
+        <v>14.5</v>
+      </c>
+      <c r="J44" s="56">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K44" s="56">
+        <v>8.4</v>
+      </c>
+      <c r="L44" s="56">
+        <v>8.6</v>
+      </c>
+      <c r="M44" s="57">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B45" s="63" t="s">
+        <v>364</v>
+      </c>
+      <c r="C45" s="62">
+        <v>29</v>
+      </c>
+      <c r="D45" s="62">
+        <v>29</v>
+      </c>
+      <c r="E45" s="62">
+        <v>30.8</v>
+      </c>
+      <c r="F45" s="62">
+        <v>32.4</v>
+      </c>
+      <c r="G45" s="62">
+        <v>32.6</v>
+      </c>
+      <c r="H45" s="62">
+        <v>33</v>
+      </c>
+      <c r="I45" s="56">
+        <v>33.5</v>
+      </c>
+      <c r="J45" s="56">
+        <v>19.3</v>
+      </c>
+      <c r="K45" s="56">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="L45" s="56">
+        <v>18.7</v>
+      </c>
+      <c r="M45" s="57">
         <v>19</v>
       </c>
-      <c r="C5" s="33">
-[...43 lines deleted...]
-      <c r="C6" s="65" t="s">
+    </row>
+    <row r="46" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="63" t="s">
+        <v>365</v>
+      </c>
+      <c r="C46" s="62">
+        <v>30.9</v>
+      </c>
+      <c r="D46" s="62">
+        <v>30.9</v>
+      </c>
+      <c r="E46" s="62">
+        <v>31.6</v>
+      </c>
+      <c r="F46" s="62">
+        <v>33.1</v>
+      </c>
+      <c r="G46" s="62">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="H46" s="62">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="I46" s="56">
+        <v>36.6</v>
+      </c>
+      <c r="J46" s="56">
+        <v>17.2</v>
+      </c>
+      <c r="K46" s="56">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="L46" s="56">
+        <v>17.7</v>
+      </c>
+      <c r="M46" s="57">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="63" t="s">
+        <v>366</v>
+      </c>
+      <c r="C47" s="62">
+        <v>39.4</v>
+      </c>
+      <c r="D47" s="62">
+        <v>39.4</v>
+      </c>
+      <c r="E47" s="62">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="F47" s="62">
+        <v>42.3</v>
+      </c>
+      <c r="G47" s="62">
+        <v>44.4</v>
+      </c>
+      <c r="H47" s="62">
+        <v>45.7</v>
+      </c>
+      <c r="I47" s="56">
+        <v>47.6</v>
+      </c>
+      <c r="J47" s="56">
+        <v>28</v>
+      </c>
+      <c r="K47" s="56">
+        <v>29.4</v>
+      </c>
+      <c r="L47" s="56">
+        <v>28.3</v>
+      </c>
+      <c r="M47" s="57">
+        <v>28.8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="63" t="s">
+        <v>367</v>
+      </c>
+      <c r="C48" s="62">
+        <v>31</v>
+      </c>
+      <c r="D48" s="62">
+        <v>33</v>
+      </c>
+      <c r="E48" s="62">
+        <v>33.9</v>
+      </c>
+      <c r="F48" s="62">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="G48" s="62">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H48" s="62">
+        <v>35.9</v>
+      </c>
+      <c r="I48" s="56">
+        <v>36</v>
+      </c>
+      <c r="J48" s="56">
+        <v>15</v>
+      </c>
+      <c r="K48" s="56">
+        <v>16.3</v>
+      </c>
+      <c r="L48" s="56">
+        <v>16.3</v>
+      </c>
+      <c r="M48" s="57">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B49" s="63" t="s">
+        <v>368</v>
+      </c>
+      <c r="C49" s="62">
+        <v>12</v>
+      </c>
+      <c r="D49" s="62">
+        <v>12</v>
+      </c>
+      <c r="E49" s="62">
+        <v>12.7</v>
+      </c>
+      <c r="F49" s="62">
+        <v>13.7</v>
+      </c>
+      <c r="G49" s="62">
+        <v>15</v>
+      </c>
+      <c r="H49" s="62">
+        <v>16.2</v>
+      </c>
+      <c r="I49" s="56">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="J49" s="56">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K49" s="56">
+        <v>9.6</v>
+      </c>
+      <c r="L49" s="56">
+        <v>9.6</v>
+      </c>
+      <c r="M49" s="57">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B50" s="63" t="s">
+        <v>369</v>
+      </c>
+      <c r="C50" s="62">
+        <v>23.8</v>
+      </c>
+      <c r="D50" s="62">
+        <v>24.1</v>
+      </c>
+      <c r="E50" s="62">
+        <v>24.9</v>
+      </c>
+      <c r="F50" s="62">
+        <v>25.7</v>
+      </c>
+      <c r="G50" s="62">
+        <v>26.4</v>
+      </c>
+      <c r="H50" s="62">
+        <v>27.2</v>
+      </c>
+      <c r="I50" s="56">
+        <v>28</v>
+      </c>
+      <c r="J50" s="56">
+        <v>9.5</v>
+      </c>
+      <c r="K50" s="56">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L50" s="56">
+        <v>10.3</v>
+      </c>
+      <c r="M50" s="57">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51" s="63" t="s">
+        <v>370</v>
+      </c>
+      <c r="C51" s="62">
+        <v>28</v>
+      </c>
+      <c r="D51" s="62">
+        <v>29.3</v>
+      </c>
+      <c r="E51" s="62">
+        <v>31.1</v>
+      </c>
+      <c r="F51" s="62">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="G51" s="62">
+        <v>35.4</v>
+      </c>
+      <c r="H51" s="62">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="I51" s="56">
+        <v>37.4</v>
+      </c>
+      <c r="J51" s="56">
+        <v>18.7</v>
+      </c>
+      <c r="K51" s="56">
+        <v>20.5</v>
+      </c>
+      <c r="L51" s="56">
+        <v>20.6</v>
+      </c>
+      <c r="M51" s="57">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="63" t="s">
+        <v>371</v>
+      </c>
+      <c r="C52" s="62">
+        <v>13.1</v>
+      </c>
+      <c r="D52" s="62">
+        <v>13.3</v>
+      </c>
+      <c r="E52" s="62">
+        <v>13.8</v>
+      </c>
+      <c r="F52" s="62">
+        <v>14.3</v>
+      </c>
+      <c r="G52" s="62">
+        <v>14.6</v>
+      </c>
+      <c r="H52" s="62">
+        <v>14.9</v>
+      </c>
+      <c r="I52" s="56">
+        <v>15.2</v>
+      </c>
+      <c r="J52" s="56">
         <v>4</v>
       </c>
-      <c r="D6" s="65" t="s">
-[...64 lines deleted...]
-      <c r="K7" s="66">
+      <c r="K52" s="56">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L52" s="56">
+        <v>4.2</v>
+      </c>
+      <c r="M52" s="57">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="63" t="s">
+        <v>372</v>
+      </c>
+      <c r="C53" s="62">
+        <v>9.6</v>
+      </c>
+      <c r="D53" s="62">
+        <v>9.9</v>
+      </c>
+      <c r="E53" s="62">
+        <v>10.1</v>
+      </c>
+      <c r="F53" s="62">
+        <v>10.5</v>
+      </c>
+      <c r="G53" s="62">
+        <v>10.8</v>
+      </c>
+      <c r="H53" s="62">
+        <v>11.2</v>
+      </c>
+      <c r="I53" s="56">
+        <v>11.4</v>
+      </c>
+      <c r="J53" s="56">
+        <v>2.4</v>
+      </c>
+      <c r="K53" s="56">
+        <v>2.6</v>
+      </c>
+      <c r="L53" s="56">
+        <v>2.5</v>
+      </c>
+      <c r="M53" s="57">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="C54" s="59">
+        <v>684.2</v>
+      </c>
+      <c r="D54" s="59">
+        <v>696.9</v>
+      </c>
+      <c r="E54" s="59">
+        <v>723.4</v>
+      </c>
+      <c r="F54" s="59">
+        <v>758</v>
+      </c>
+      <c r="G54" s="59">
+        <v>792.8</v>
+      </c>
+      <c r="H54" s="59">
+        <v>818.2</v>
+      </c>
+      <c r="I54" s="60">
+        <v>847.5</v>
+      </c>
+      <c r="J54" s="60">
+        <v>259.3</v>
+      </c>
+      <c r="K54" s="60">
+        <v>266.10000000000002</v>
+      </c>
+      <c r="L54" s="60">
+        <v>290.10000000000002</v>
+      </c>
+      <c r="M54" s="61">
+        <v>308.39999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B55" s="63" t="s">
+        <v>334</v>
+      </c>
+      <c r="C55" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="D55" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="F55" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="G55" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="H55" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="I55" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="J55" s="61">
+        <v>2.8</v>
+      </c>
+      <c r="K55" s="61">
         <v>2.9</v>
       </c>
-      <c r="L7" s="66">
+      <c r="L55" s="61">
+        <v>3</v>
+      </c>
+      <c r="M55" s="61">
         <v>3.6</v>
       </c>
-      <c r="M7" s="66">
-[...450 lines deleted...]
-      <c r="B18" s="83" t="s">
+    </row>
+    <row r="56" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B56" s="63" t="s">
         <v>335</v>
       </c>
-      <c r="C18" s="65" t="s">
-[...111 lines deleted...]
-      <c r="K20" s="74">
+      <c r="C56" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="D56" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="E56" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="F56" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="G56" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="H56" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="I56" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="J56" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K56" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L56" s="61">
         <v>1.4</v>
       </c>
-      <c r="L20" s="74">
-[...1589 lines deleted...]
-      <c r="N56" s="75">
+      <c r="M56" s="61">
         <v>1.9</v>
       </c>
     </row>
-    <row r="57" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A57" s="26">
         <v>193200000</v>
       </c>
-      <c r="B57" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D57" s="74">
+      <c r="B57" s="63" t="s">
+        <v>385</v>
+      </c>
+      <c r="C57" s="60">
         <v>28.4</v>
       </c>
-      <c r="E57" s="74">
+      <c r="D57" s="60">
         <v>29</v>
       </c>
-      <c r="F57" s="74">
+      <c r="E57" s="60">
         <v>30.4</v>
       </c>
-      <c r="G57" s="74">
+      <c r="F57" s="60">
         <v>41.8</v>
       </c>
-      <c r="H57" s="74">
+      <c r="G57" s="60">
         <v>43.6</v>
       </c>
-      <c r="I57" s="74">
+      <c r="H57" s="60">
         <v>33.9</v>
       </c>
-      <c r="J57" s="74">
+      <c r="I57" s="60">
         <v>48.1</v>
       </c>
-      <c r="K57" s="75" t="s">
-[...12 lines deleted...]
-    <row r="58" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J57" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K57" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L57" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M57" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A58" s="26">
         <v>193400000</v>
       </c>
-      <c r="B58" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D58" s="74">
+      <c r="B58" s="63" t="s">
+        <v>386</v>
+      </c>
+      <c r="C58" s="60">
         <v>34.799999999999997</v>
       </c>
-      <c r="E58" s="74">
+      <c r="D58" s="60">
         <v>35.200000000000003</v>
       </c>
-      <c r="F58" s="74">
+      <c r="E58" s="60">
         <v>36.9</v>
       </c>
-      <c r="G58" s="74">
+      <c r="F58" s="60">
         <v>37.200000000000003</v>
       </c>
-      <c r="H58" s="74">
+      <c r="G58" s="60">
         <v>39.299999999999997</v>
       </c>
-      <c r="I58" s="74">
+      <c r="H58" s="60">
         <v>40.799999999999997</v>
       </c>
-      <c r="J58" s="74">
+      <c r="I58" s="60">
         <v>41.8</v>
       </c>
-      <c r="K58" s="75" t="s">
-[...12 lines deleted...]
-    <row r="59" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J58" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K58" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L58" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M58" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A59" s="26" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="D59" s="66">
+        <v>114</v>
+      </c>
+      <c r="B59" s="63" t="s">
+        <v>376</v>
+      </c>
+      <c r="C59" s="56">
         <v>15.7</v>
       </c>
-      <c r="E59" s="66">
+      <c r="D59" s="56">
         <v>15.9</v>
       </c>
-      <c r="F59" s="66">
+      <c r="E59" s="56">
         <v>16.7</v>
       </c>
-      <c r="G59" s="66">
+      <c r="F59" s="56">
         <v>19.2</v>
       </c>
-      <c r="H59" s="66">
+      <c r="G59" s="56">
         <v>25.9</v>
       </c>
-      <c r="I59" s="66">
+      <c r="H59" s="56">
         <v>26.3</v>
       </c>
-      <c r="J59" s="66">
+      <c r="I59" s="56">
         <v>26.7</v>
       </c>
-      <c r="K59" s="75">
+      <c r="J59" s="61">
         <v>6.8</v>
       </c>
-      <c r="L59" s="75">
+      <c r="K59" s="61">
         <v>11.7</v>
       </c>
-      <c r="M59" s="75">
+      <c r="L59" s="61">
         <v>13.4</v>
       </c>
-      <c r="N59" s="75">
+      <c r="M59" s="61">
         <v>16.899999999999999</v>
       </c>
     </row>
-    <row r="60" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A60" s="26" t="s">
-        <v>120</v>
-[...7 lines deleted...]
-      <c r="D60" s="67">
+        <v>115</v>
+      </c>
+      <c r="B60" s="63" t="s">
+        <v>377</v>
+      </c>
+      <c r="C60" s="57">
         <v>120.2</v>
       </c>
-      <c r="E60" s="67">
+      <c r="D60" s="57">
         <v>123.7</v>
       </c>
-      <c r="F60" s="67">
+      <c r="E60" s="57">
         <v>133.5</v>
       </c>
-      <c r="G60" s="67">
+      <c r="F60" s="57">
         <v>136.6</v>
       </c>
-      <c r="H60" s="67">
+      <c r="G60" s="57">
         <v>140.1</v>
       </c>
-      <c r="I60" s="67">
+      <c r="H60" s="57">
         <v>141.5</v>
       </c>
-      <c r="J60" s="67">
+      <c r="I60" s="57">
         <v>148</v>
       </c>
-      <c r="K60" s="75">
+      <c r="J60" s="61">
         <v>74.3</v>
       </c>
-      <c r="L60" s="75">
+      <c r="K60" s="61">
         <v>67.3</v>
       </c>
-      <c r="M60" s="75">
+      <c r="L60" s="61">
         <v>71.3</v>
       </c>
-      <c r="N60" s="75">
+      <c r="M60" s="61">
         <v>78.5</v>
       </c>
     </row>
-    <row r="61" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A61" s="26" t="s">
-        <v>121</v>
-[...7 lines deleted...]
-      <c r="D61" s="67">
+        <v>116</v>
+      </c>
+      <c r="B61" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C61" s="57">
         <v>39.4</v>
       </c>
-      <c r="E61" s="67">
+      <c r="D61" s="57">
         <v>40.299999999999997</v>
       </c>
-      <c r="F61" s="67">
+      <c r="E61" s="57">
         <v>40.9</v>
       </c>
-      <c r="G61" s="67">
+      <c r="F61" s="57">
         <v>48</v>
       </c>
-      <c r="H61" s="67">
+      <c r="G61" s="57">
         <v>48.6</v>
       </c>
-      <c r="I61" s="67">
+      <c r="H61" s="57">
         <v>51.1</v>
       </c>
-      <c r="J61" s="67">
+      <c r="I61" s="57">
         <v>57.3</v>
       </c>
-      <c r="K61" s="75">
+      <c r="J61" s="61">
         <v>26.8</v>
       </c>
-      <c r="L61" s="75">
+      <c r="K61" s="61">
         <v>30.5</v>
       </c>
-      <c r="M61" s="75">
+      <c r="L61" s="61">
         <v>33.9</v>
       </c>
-      <c r="N61" s="75">
+      <c r="M61" s="61">
         <v>37.200000000000003</v>
       </c>
     </row>
-    <row r="62" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A62" s="26">
         <v>194400000</v>
       </c>
-      <c r="B62" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D62" s="67">
+      <c r="B62" s="63" t="s">
+        <v>387</v>
+      </c>
+      <c r="C62" s="57">
         <v>28.4</v>
       </c>
-      <c r="E62" s="67">
+      <c r="D62" s="57">
         <v>28.9</v>
       </c>
-      <c r="F62" s="67">
+      <c r="E62" s="57">
         <v>30</v>
       </c>
-      <c r="G62" s="67">
+      <c r="F62" s="57">
         <v>30.3</v>
       </c>
-      <c r="H62" s="67">
+      <c r="G62" s="57">
         <v>32.6</v>
       </c>
-      <c r="I62" s="67">
+      <c r="H62" s="57">
         <v>33.799999999999997</v>
       </c>
-      <c r="J62" s="67">
+      <c r="I62" s="57">
         <v>34.6</v>
       </c>
-      <c r="K62" s="75" t="s">
-[...12 lines deleted...]
-    <row r="63" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J62" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K62" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L62" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M62" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A63" s="26" t="s">
-        <v>122</v>
-[...16 lines deleted...]
-      <c r="G63" s="67">
+        <v>117</v>
+      </c>
+      <c r="B63" s="63" t="s">
+        <v>379</v>
+      </c>
+      <c r="C63" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D63" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="E63" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="F63" s="57">
         <v>24.7</v>
       </c>
-      <c r="H63" s="67">
+      <c r="G63" s="57">
         <v>25.9</v>
       </c>
-      <c r="I63" s="67">
+      <c r="H63" s="57">
         <v>26</v>
       </c>
-      <c r="J63" s="67">
+      <c r="I63" s="57">
         <v>27.1</v>
       </c>
-      <c r="K63" s="75">
+      <c r="J63" s="61">
         <v>13.3</v>
       </c>
-      <c r="L63" s="75">
+      <c r="K63" s="61">
         <v>13.3</v>
       </c>
-      <c r="M63" s="75">
+      <c r="L63" s="61">
         <v>14.4</v>
       </c>
-      <c r="N63" s="75">
+      <c r="M63" s="61">
         <v>16.3</v>
       </c>
     </row>
-    <row r="64" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A64" s="26">
         <v>194600000</v>
       </c>
-      <c r="B64" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D64" s="67">
+      <c r="B64" s="63" t="s">
+        <v>388</v>
+      </c>
+      <c r="C64" s="57">
         <v>37.9</v>
       </c>
-      <c r="E64" s="67">
+      <c r="D64" s="57">
         <v>38.6</v>
       </c>
-      <c r="F64" s="67">
+      <c r="E64" s="57">
         <v>40.1</v>
       </c>
-      <c r="G64" s="67">
+      <c r="F64" s="57">
         <v>42.7</v>
       </c>
-      <c r="H64" s="67">
+      <c r="G64" s="57">
         <v>40.799999999999997</v>
       </c>
-      <c r="I64" s="67">
+      <c r="H64" s="57">
         <v>41.8</v>
       </c>
-      <c r="J64" s="67">
+      <c r="I64" s="57">
         <v>41.8</v>
       </c>
-      <c r="K64" s="75" t="s">
-[...12 lines deleted...]
-    <row r="65" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J64" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K64" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L64" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M64" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A65" s="26">
         <v>194800000</v>
       </c>
-      <c r="B65" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D65" s="67">
+      <c r="B65" s="63" t="s">
+        <v>389</v>
+      </c>
+      <c r="C65" s="57">
         <v>16.2</v>
       </c>
-      <c r="E65" s="67">
+      <c r="D65" s="57">
         <v>16.399999999999999</v>
       </c>
-      <c r="F65" s="67">
+      <c r="E65" s="57">
         <v>17.2</v>
       </c>
-      <c r="G65" s="67">
+      <c r="F65" s="57">
         <v>19.7</v>
       </c>
-      <c r="H65" s="67">
+      <c r="G65" s="57">
         <v>22.1</v>
       </c>
-      <c r="I65" s="67">
+      <c r="H65" s="57">
         <v>22.6</v>
       </c>
-      <c r="J65" s="67">
+      <c r="I65" s="57">
         <v>24.9</v>
       </c>
-      <c r="K65" s="75" t="s">
-[...12 lines deleted...]
-    <row r="66" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J65" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K65" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L65" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M65" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A66" s="26">
         <v>195000000</v>
       </c>
-      <c r="B66" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D66" s="67">
+      <c r="B66" s="63" t="s">
+        <v>390</v>
+      </c>
+      <c r="C66" s="57">
         <v>15.2</v>
       </c>
-      <c r="E66" s="67">
+      <c r="D66" s="57">
         <v>15.8</v>
       </c>
-      <c r="F66" s="67">
+      <c r="E66" s="57">
         <v>16.899999999999999</v>
       </c>
-      <c r="G66" s="67">
+      <c r="F66" s="57">
         <v>21.7</v>
       </c>
-      <c r="H66" s="67">
+      <c r="G66" s="57">
         <v>22</v>
       </c>
-      <c r="I66" s="67">
+      <c r="H66" s="57">
         <v>23.4</v>
       </c>
-      <c r="J66" s="67">
+      <c r="I66" s="57">
         <v>23.3</v>
       </c>
-      <c r="K66" s="75" t="s">
-[...12 lines deleted...]
-    <row r="67" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J66" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K66" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L66" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M66" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A67" s="26" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="D67" s="67">
+        <v>118</v>
+      </c>
+      <c r="B67" s="63" t="s">
+        <v>380</v>
+      </c>
+      <c r="C67" s="57">
         <v>78.7</v>
       </c>
-      <c r="E67" s="67">
+      <c r="D67" s="57">
         <v>80.5</v>
       </c>
-      <c r="F67" s="67">
+      <c r="E67" s="57">
         <v>82.5</v>
       </c>
-      <c r="G67" s="67">
+      <c r="F67" s="57">
         <v>76.8</v>
       </c>
-      <c r="H67" s="67">
+      <c r="G67" s="57">
         <v>76.900000000000006</v>
       </c>
-      <c r="I67" s="67">
+      <c r="H67" s="57">
         <v>81.8</v>
       </c>
-      <c r="J67" s="67">
+      <c r="I67" s="57">
         <v>84</v>
       </c>
-      <c r="K67" s="75">
+      <c r="J67" s="61">
         <v>43</v>
       </c>
-      <c r="L67" s="75">
+      <c r="K67" s="61">
         <v>42.9</v>
       </c>
-      <c r="M67" s="75">
+      <c r="L67" s="61">
         <v>44.2</v>
       </c>
-      <c r="N67" s="75">
+      <c r="M67" s="61">
         <v>37.5</v>
       </c>
     </row>
-    <row r="68" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A68" s="26">
         <v>195600000</v>
       </c>
-      <c r="B68" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D68" s="67">
+      <c r="B68" s="63" t="s">
+        <v>391</v>
+      </c>
+      <c r="C68" s="57">
         <v>41.4</v>
       </c>
-      <c r="E68" s="67">
+      <c r="D68" s="57">
         <v>42.2</v>
       </c>
-      <c r="F68" s="67">
+      <c r="E68" s="57">
         <v>43.9</v>
       </c>
-      <c r="G68" s="67">
+      <c r="F68" s="57">
         <v>45.5</v>
       </c>
-      <c r="H68" s="67">
+      <c r="G68" s="57">
         <v>43</v>
       </c>
-      <c r="I68" s="67">
+      <c r="H68" s="57">
         <v>44.5</v>
       </c>
-      <c r="J68" s="67">
+      <c r="I68" s="57">
         <v>46.3</v>
       </c>
-      <c r="K68" s="75" t="s">
-[...12 lines deleted...]
-    <row r="69" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J68" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K68" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L68" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M68" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A69" s="26" t="s">
-        <v>124</v>
-[...7 lines deleted...]
-      <c r="D69" s="67">
+        <v>119</v>
+      </c>
+      <c r="B69" s="63" t="s">
+        <v>381</v>
+      </c>
+      <c r="C69" s="57">
         <v>36.1</v>
       </c>
-      <c r="E69" s="67">
+      <c r="D69" s="57">
         <v>38</v>
       </c>
-      <c r="F69" s="67">
+      <c r="E69" s="57">
         <v>39.200000000000003</v>
       </c>
-      <c r="G69" s="67">
+      <c r="F69" s="57">
         <v>26.9</v>
       </c>
-      <c r="H69" s="67">
+      <c r="G69" s="57">
         <v>30.5</v>
       </c>
-      <c r="I69" s="67">
+      <c r="H69" s="57">
         <v>30.6</v>
       </c>
-      <c r="J69" s="67">
+      <c r="I69" s="57">
         <v>29.3</v>
       </c>
-      <c r="K69" s="75">
+      <c r="J69" s="61">
         <v>12.8</v>
       </c>
-      <c r="L69" s="75">
+      <c r="K69" s="61">
         <v>15.1</v>
       </c>
-      <c r="M69" s="75">
+      <c r="L69" s="61">
         <v>15.8</v>
       </c>
-      <c r="N69" s="75">
+      <c r="M69" s="61">
         <v>18.899999999999999</v>
       </c>
     </row>
-    <row r="70" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A70" s="26" t="s">
-        <v>125</v>
-[...7 lines deleted...]
-      <c r="D70" s="67">
+        <v>120</v>
+      </c>
+      <c r="B70" s="63" t="s">
+        <v>382</v>
+      </c>
+      <c r="C70" s="57">
         <v>71.5</v>
       </c>
-      <c r="E70" s="67">
+      <c r="D70" s="57">
         <v>72.900000000000006</v>
       </c>
-      <c r="F70" s="67">
+      <c r="E70" s="57">
         <v>73.099999999999994</v>
       </c>
-      <c r="G70" s="67">
+      <c r="F70" s="57">
         <v>57.8</v>
       </c>
-      <c r="H70" s="67">
+      <c r="G70" s="57">
         <v>64.5</v>
       </c>
-      <c r="I70" s="67">
+      <c r="H70" s="57">
         <v>66</v>
       </c>
-      <c r="J70" s="67">
+      <c r="I70" s="57">
         <v>68.400000000000006</v>
       </c>
-      <c r="K70" s="75">
+      <c r="J70" s="61">
         <v>31.9</v>
       </c>
-      <c r="L70" s="75">
+      <c r="K70" s="61">
         <v>32.299999999999997</v>
       </c>
-      <c r="M70" s="75">
+      <c r="L70" s="61">
         <v>37.9</v>
       </c>
-      <c r="N70" s="75">
+      <c r="M70" s="61">
         <v>40.299999999999997</v>
       </c>
     </row>
-    <row r="71" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A71" s="26">
         <v>196400000</v>
       </c>
-      <c r="B71" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D71" s="67">
+      <c r="B71" s="63" t="s">
+        <v>322</v>
+      </c>
+      <c r="C71" s="57">
         <v>27.8</v>
       </c>
-      <c r="E71" s="67">
+      <c r="D71" s="57">
         <v>28.5</v>
       </c>
-      <c r="F71" s="67">
+      <c r="E71" s="57">
         <v>29.2</v>
       </c>
-      <c r="G71" s="67">
+      <c r="F71" s="57">
         <v>34.4</v>
       </c>
-      <c r="H71" s="67">
+      <c r="G71" s="57">
         <v>36.299999999999997</v>
       </c>
-      <c r="I71" s="67">
+      <c r="H71" s="57">
         <v>37.1</v>
       </c>
-      <c r="J71" s="67">
+      <c r="I71" s="57">
         <v>39.799999999999997</v>
       </c>
-      <c r="K71" s="75" t="s">
-[...12 lines deleted...]
-    <row r="72" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J71" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K71" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L71" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M71" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A72" s="26" t="s">
-        <v>126</v>
-[...7 lines deleted...]
-      <c r="D72" s="67">
+        <v>121</v>
+      </c>
+      <c r="B72" s="63" t="s">
+        <v>383</v>
+      </c>
+      <c r="C72" s="57">
         <v>21.3</v>
       </c>
-      <c r="E72" s="67">
+      <c r="D72" s="57">
         <v>21.7</v>
       </c>
-      <c r="F72" s="67">
+      <c r="E72" s="57">
         <v>22.3</v>
       </c>
-      <c r="G72" s="67">
+      <c r="F72" s="57">
         <v>28.8</v>
       </c>
-      <c r="H72" s="67">
+      <c r="G72" s="57">
         <v>28.8</v>
       </c>
-      <c r="I72" s="67">
+      <c r="H72" s="57">
         <v>29.3</v>
       </c>
-      <c r="J72" s="67">
+      <c r="I72" s="57">
         <v>24.2</v>
       </c>
-      <c r="K72" s="75">
+      <c r="J72" s="61">
         <v>11.6</v>
       </c>
-      <c r="L72" s="75">
+      <c r="K72" s="61">
         <v>12.4</v>
       </c>
-      <c r="M72" s="75">
+      <c r="L72" s="61">
         <v>13.6</v>
       </c>
-      <c r="N72" s="75">
+      <c r="M72" s="61">
         <v>15</v>
       </c>
     </row>
-    <row r="73" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A73" s="26">
         <v>191800000</v>
       </c>
-      <c r="B73" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="67">
+      <c r="B73" s="63" t="s">
+        <v>394</v>
+      </c>
+      <c r="C73" s="57">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D73" s="67">
-[...2 lines deleted...]
-      <c r="E73" s="67">
+      <c r="D73" s="57">
         <v>5.5</v>
       </c>
-      <c r="F73" s="67">
+      <c r="E73" s="57">
         <v>4.8</v>
       </c>
-      <c r="G73" s="67">
+      <c r="F73" s="57">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H73" s="67">
+      <c r="G73" s="57">
         <v>5.7</v>
       </c>
-      <c r="I73" s="67">
+      <c r="H73" s="57">
         <v>5.8</v>
       </c>
-      <c r="J73" s="67">
+      <c r="I73" s="57">
         <v>6.1</v>
       </c>
-      <c r="K73" s="75" t="s">
-[...12 lines deleted...]
-    <row r="74" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J73" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K73" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L73" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M73" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A74" s="26">
         <v>191000000</v>
       </c>
-      <c r="B74" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="67">
+      <c r="B74" s="63" t="s">
+        <v>393</v>
+      </c>
+      <c r="C74" s="57">
         <v>5.3</v>
       </c>
-      <c r="D74" s="67">
-[...2 lines deleted...]
-      <c r="E74" s="67">
+      <c r="D74" s="57">
         <v>4.5</v>
       </c>
-      <c r="F74" s="67">
+      <c r="E74" s="57">
         <v>5.8</v>
       </c>
-      <c r="G74" s="67">
+      <c r="F74" s="57">
         <v>6.3</v>
       </c>
-      <c r="H74" s="67">
+      <c r="G74" s="57">
         <v>6.1</v>
       </c>
-      <c r="I74" s="67">
+      <c r="H74" s="57">
         <v>6.2</v>
       </c>
-      <c r="J74" s="67">
+      <c r="I74" s="57">
         <v>5.6</v>
       </c>
-      <c r="K74" s="75" t="s">
-[...12 lines deleted...]
-    <row r="75" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J74" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K74" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L74" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M74" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A75" s="26">
         <v>192200000</v>
       </c>
-      <c r="B75" s="83" t="s">
+      <c r="B75" s="63" t="s">
+        <v>392</v>
+      </c>
+      <c r="C75" s="57">
+        <v>3.2</v>
+      </c>
+      <c r="D75" s="57">
+        <v>3.2</v>
+      </c>
+      <c r="E75" s="57">
+        <v>3.3</v>
+      </c>
+      <c r="F75" s="57">
+        <v>3.4</v>
+      </c>
+      <c r="G75" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="H75" s="57">
+        <v>16.3</v>
+      </c>
+      <c r="I75" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="J75" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K75" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L75" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M75" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B76" s="63" t="s">
+        <v>384</v>
+      </c>
+      <c r="C76" s="57">
+        <v>58.3</v>
+      </c>
+      <c r="D76" s="57">
+        <v>56.1</v>
+      </c>
+      <c r="E76" s="57">
+        <v>56.6</v>
+      </c>
+      <c r="F76" s="57">
+        <v>51.1</v>
+      </c>
+      <c r="G76" s="57">
+        <v>56.3</v>
+      </c>
+      <c r="H76" s="57">
+        <v>59.3</v>
+      </c>
+      <c r="I76" s="57">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="J76" s="61">
+        <v>36</v>
+      </c>
+      <c r="K76" s="61">
+        <v>37.6</v>
+      </c>
+      <c r="L76" s="61">
+        <v>41.2</v>
+      </c>
+      <c r="M76" s="61">
+        <v>42.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C77" s="65">
+        <v>58.8</v>
+      </c>
+      <c r="D77" s="65">
+        <v>61.3</v>
+      </c>
+      <c r="E77" s="65">
+        <v>62.1</v>
+      </c>
+      <c r="F77" s="65">
+        <v>63.2</v>
+      </c>
+      <c r="G77" s="65">
+        <v>63.6</v>
+      </c>
+      <c r="H77" s="65">
+        <v>66.7</v>
+      </c>
+      <c r="I77" s="65">
+        <v>70.3</v>
+      </c>
+      <c r="J77" s="65">
+        <v>30.5</v>
+      </c>
+      <c r="K77" s="65">
+        <v>32.1</v>
+      </c>
+      <c r="L77" s="65">
+        <v>33.5</v>
+      </c>
+      <c r="M77" s="65">
+        <v>33.6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B78" s="63" t="s">
+        <v>336</v>
+      </c>
+      <c r="C78" s="65">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D78" s="65">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E78" s="65">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F78" s="65">
+        <v>4.3</v>
+      </c>
+      <c r="G78" s="65">
+        <v>4.3</v>
+      </c>
+      <c r="H78" s="65">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I78" s="65">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J78" s="65">
+        <v>2.8</v>
+      </c>
+      <c r="K78" s="65">
+        <v>3</v>
+      </c>
+      <c r="L78" s="65">
+        <v>3.4</v>
+      </c>
+      <c r="M78" s="65">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B79" s="63" t="s">
+        <v>396</v>
+      </c>
+      <c r="C79" s="65">
+        <v>6.6</v>
+      </c>
+      <c r="D79" s="65">
+        <v>6.5</v>
+      </c>
+      <c r="E79" s="65">
+        <v>6.6</v>
+      </c>
+      <c r="F79" s="65">
+        <v>6.7</v>
+      </c>
+      <c r="G79" s="65">
+        <v>6.9</v>
+      </c>
+      <c r="H79" s="65">
+        <v>7.1</v>
+      </c>
+      <c r="I79" s="65">
+        <v>7.5</v>
+      </c>
+      <c r="J79" s="65">
+        <v>3.2</v>
+      </c>
+      <c r="K79" s="65">
+        <v>3.6</v>
+      </c>
+      <c r="L79" s="65">
+        <v>3.7</v>
+      </c>
+      <c r="M79" s="65">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B80" s="63" t="s">
         <v>397</v>
       </c>
-      <c r="C75" s="67">
-[...8 lines deleted...]
-      <c r="F75" s="67">
+      <c r="C80" s="65">
+        <v>7.9</v>
+      </c>
+      <c r="D80" s="65">
+        <v>8</v>
+      </c>
+      <c r="E80" s="65">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F80" s="65">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="G80" s="65">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H80" s="65">
+        <v>9.1</v>
+      </c>
+      <c r="I80" s="65">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J80" s="65">
+        <v>2.5</v>
+      </c>
+      <c r="K80" s="65">
+        <v>2.7</v>
+      </c>
+      <c r="L80" s="65">
+        <v>2.7</v>
+      </c>
+      <c r="M80" s="65">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B81" s="80" t="s">
+        <v>398</v>
+      </c>
+      <c r="C81" s="65">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D81" s="65">
+        <v>4.7</v>
+      </c>
+      <c r="E81" s="65">
+        <v>4.7</v>
+      </c>
+      <c r="F81" s="65">
+        <v>4.8</v>
+      </c>
+      <c r="G81" s="65">
+        <v>5</v>
+      </c>
+      <c r="H81" s="65">
+        <v>5.2</v>
+      </c>
+      <c r="I81" s="65">
+        <v>5.6</v>
+      </c>
+      <c r="J81" s="65">
+        <v>2.4</v>
+      </c>
+      <c r="K81" s="65">
+        <v>2.7</v>
+      </c>
+      <c r="L81" s="65">
         <v>3.3</v>
       </c>
-      <c r="G75" s="67">
+      <c r="M81" s="65">
         <v>3.4</v>
       </c>
-      <c r="H75" s="67">
-[...2 lines deleted...]
-      <c r="I75" s="67">
+    </row>
+    <row r="82" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B82" s="63" t="s">
+        <v>399</v>
+      </c>
+      <c r="C82" s="65">
+        <v>11.6</v>
+      </c>
+      <c r="D82" s="65">
+        <v>11.6</v>
+      </c>
+      <c r="E82" s="65">
+        <v>11.6</v>
+      </c>
+      <c r="F82" s="65">
+        <v>11.8</v>
+      </c>
+      <c r="G82" s="65">
+        <v>12</v>
+      </c>
+      <c r="H82" s="65">
+        <v>12.1</v>
+      </c>
+      <c r="I82" s="65">
+        <v>12.2</v>
+      </c>
+      <c r="J82" s="65">
+        <v>8</v>
+      </c>
+      <c r="K82" s="65">
+        <v>8</v>
+      </c>
+      <c r="L82" s="65">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M82" s="65">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B83" s="63" t="s">
+        <v>400</v>
+      </c>
+      <c r="C83" s="65">
+        <v>13.5</v>
+      </c>
+      <c r="D83" s="65">
+        <v>13.5</v>
+      </c>
+      <c r="E83" s="65">
+        <v>13.6</v>
+      </c>
+      <c r="F83" s="65">
+        <v>13.8</v>
+      </c>
+      <c r="G83" s="65">
+        <v>15.5</v>
+      </c>
+      <c r="H83" s="65">
+        <v>16</v>
+      </c>
+      <c r="I83" s="65">
+        <v>16.5</v>
+      </c>
+      <c r="J83" s="65">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K83" s="65">
+        <v>5.2</v>
+      </c>
+      <c r="L83" s="65">
+        <v>5.2</v>
+      </c>
+      <c r="M83" s="65">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B84" s="63" t="s">
+        <v>401</v>
+      </c>
+      <c r="C84" s="65">
+        <v>1.4</v>
+      </c>
+      <c r="D84" s="65">
+        <v>1.4</v>
+      </c>
+      <c r="E84" s="65">
+        <v>1.4</v>
+      </c>
+      <c r="F84" s="65">
+        <v>1.4</v>
+      </c>
+      <c r="G84" s="65">
+        <v>1.5</v>
+      </c>
+      <c r="H84" s="65">
+        <v>1.5</v>
+      </c>
+      <c r="I84" s="65">
+        <v>1.6</v>
+      </c>
+      <c r="J84" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="K84" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="L84" s="65">
+        <v>0.9</v>
+      </c>
+      <c r="M84" s="65">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B85" s="63" t="s">
+        <v>402</v>
+      </c>
+      <c r="C85" s="65">
+        <v>9.1</v>
+      </c>
+      <c r="D85" s="65">
+        <v>11.5</v>
+      </c>
+      <c r="E85" s="65">
+        <v>11.9</v>
+      </c>
+      <c r="F85" s="65">
+        <v>12.1</v>
+      </c>
+      <c r="G85" s="65">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H85" s="65">
+        <v>11.3</v>
+      </c>
+      <c r="I85" s="65">
+        <v>12.3</v>
+      </c>
+      <c r="J85" s="65">
+        <v>5.9</v>
+      </c>
+      <c r="K85" s="65">
+        <v>6.1</v>
+      </c>
+      <c r="L85" s="65">
+        <v>6.1</v>
+      </c>
+      <c r="M85" s="65">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="C86" s="66">
+        <v>226.4</v>
+      </c>
+      <c r="D86" s="66">
+        <v>227.6</v>
+      </c>
+      <c r="E86" s="66">
+        <v>231.9</v>
+      </c>
+      <c r="F86" s="66">
+        <v>234.9</v>
+      </c>
+      <c r="G86" s="66">
+        <v>236.8</v>
+      </c>
+      <c r="H86" s="66">
+        <v>237.2</v>
+      </c>
+      <c r="I86" s="61">
+        <v>240.3</v>
+      </c>
+      <c r="J86" s="61">
+        <v>219.9</v>
+      </c>
+      <c r="K86" s="61">
+        <v>216.8</v>
+      </c>
+      <c r="L86" s="66">
+        <v>208.3</v>
+      </c>
+      <c r="M86" s="61">
+        <v>214.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B87" s="63" t="s">
+        <v>404</v>
+      </c>
+      <c r="C87" s="66">
+        <v>5.3</v>
+      </c>
+      <c r="D87" s="66">
+        <v>5.4</v>
+      </c>
+      <c r="E87" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="F87" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="G87" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="H87" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="I87" s="61">
+        <v>5.6</v>
+      </c>
+      <c r="J87" s="61">
+        <v>5.6</v>
+      </c>
+      <c r="K87" s="61">
+        <v>3.4</v>
+      </c>
+      <c r="L87" s="61">
+        <v>3.4</v>
+      </c>
+      <c r="M87" s="61">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B88" s="63" t="s">
+        <v>405</v>
+      </c>
+      <c r="C88" s="66">
+        <v>28.2</v>
+      </c>
+      <c r="D88" s="66">
+        <v>28.2</v>
+      </c>
+      <c r="E88" s="66">
+        <v>28.2</v>
+      </c>
+      <c r="F88" s="66">
+        <v>28.3</v>
+      </c>
+      <c r="G88" s="66">
+        <v>28.3</v>
+      </c>
+      <c r="H88" s="66">
+        <v>28.3</v>
+      </c>
+      <c r="I88" s="61">
+        <v>28.5</v>
+      </c>
+      <c r="J88" s="61">
+        <v>28.7</v>
+      </c>
+      <c r="K88" s="61">
+        <v>30.6</v>
+      </c>
+      <c r="L88" s="61">
+        <v>30.9</v>
+      </c>
+      <c r="M88" s="61">
+        <v>32.200000000000003</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B89" s="63" t="s">
+        <v>406</v>
+      </c>
+      <c r="C89" s="66">
+        <v>14.5</v>
+      </c>
+      <c r="D89" s="66">
+        <v>14.5</v>
+      </c>
+      <c r="E89" s="66">
+        <v>14.6</v>
+      </c>
+      <c r="F89" s="66">
+        <v>14.9</v>
+      </c>
+      <c r="G89" s="66">
+        <v>14.9</v>
+      </c>
+      <c r="H89" s="66">
+        <v>14.1</v>
+      </c>
+      <c r="I89" s="61">
+        <v>13.9</v>
+      </c>
+      <c r="J89" s="61">
+        <v>14</v>
+      </c>
+      <c r="K89" s="61">
+        <v>10.3</v>
+      </c>
+      <c r="L89" s="61">
+        <v>10.4</v>
+      </c>
+      <c r="M89" s="61">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B90" s="63" t="s">
+        <v>559</v>
+      </c>
+      <c r="C90" s="66">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D90" s="66">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E90" s="66">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F90" s="66">
+        <v>8.5</v>
+      </c>
+      <c r="G90" s="66">
+        <v>8.5</v>
+      </c>
+      <c r="H90" s="66">
+        <v>8.6</v>
+      </c>
+      <c r="I90" s="61">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="J90" s="61">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K90" s="61">
+        <v>7.6</v>
+      </c>
+      <c r="L90" s="61">
+        <v>7.7</v>
+      </c>
+      <c r="M90" s="61">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B91" s="63" t="s">
+        <v>407</v>
+      </c>
+      <c r="C91" s="66">
+        <v>11.3</v>
+      </c>
+      <c r="D91" s="66">
+        <v>11.7</v>
+      </c>
+      <c r="E91" s="66">
+        <v>11.8</v>
+      </c>
+      <c r="F91" s="66">
+        <v>11.9</v>
+      </c>
+      <c r="G91" s="66">
+        <v>11.9</v>
+      </c>
+      <c r="H91" s="66">
+        <v>11.9</v>
+      </c>
+      <c r="I91" s="61">
+        <v>11.9</v>
+      </c>
+      <c r="J91" s="61">
+        <v>11.9</v>
+      </c>
+      <c r="K91" s="61">
+        <v>17.2</v>
+      </c>
+      <c r="L91" s="61">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="M91" s="61">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B92" s="63" t="s">
+        <v>408</v>
+      </c>
+      <c r="C92" s="66">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="D92" s="66">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="E92" s="66">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="F92" s="66">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G92" s="66">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="H92" s="66">
+        <v>39.4</v>
+      </c>
+      <c r="I92" s="61">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="J92" s="61">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="K92" s="61">
+        <v>56.8</v>
+      </c>
+      <c r="L92" s="61">
+        <v>57</v>
+      </c>
+      <c r="M92" s="61">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B93" s="63" t="s">
+        <v>409</v>
+      </c>
+      <c r="C93" s="66">
+        <v>24</v>
+      </c>
+      <c r="D93" s="66">
+        <v>24.4</v>
+      </c>
+      <c r="E93" s="66">
+        <v>25.3</v>
+      </c>
+      <c r="F93" s="66">
+        <v>26.3</v>
+      </c>
+      <c r="G93" s="66">
+        <v>26.7</v>
+      </c>
+      <c r="H93" s="66">
+        <v>26.9</v>
+      </c>
+      <c r="I93" s="61">
+        <v>27.1</v>
+      </c>
+      <c r="J93" s="61">
+        <v>27.1</v>
+      </c>
+      <c r="K93" s="61">
+        <v>12</v>
+      </c>
+      <c r="L93" s="61">
+        <v>11.7</v>
+      </c>
+      <c r="M93" s="61">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B94" s="63" t="s">
+        <v>410</v>
+      </c>
+      <c r="C94" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D94" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E94" s="66">
+        <v>9</v>
+      </c>
+      <c r="F94" s="66">
+        <v>9.4</v>
+      </c>
+      <c r="G94" s="66">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H94" s="66">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I94" s="61">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J94" s="61">
+        <v>10.1</v>
+      </c>
+      <c r="K94" s="61">
+        <v>6.9</v>
+      </c>
+      <c r="L94" s="61">
+        <v>6.9</v>
+      </c>
+      <c r="M94" s="61">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B95" s="63" t="s">
+        <v>411</v>
+      </c>
+      <c r="C95" s="66">
+        <v>12.9</v>
+      </c>
+      <c r="D95" s="66">
+        <v>12.9</v>
+      </c>
+      <c r="E95" s="66">
+        <v>12.9</v>
+      </c>
+      <c r="F95" s="66">
+        <v>13</v>
+      </c>
+      <c r="G95" s="66">
+        <v>13.1</v>
+      </c>
+      <c r="H95" s="66">
+        <v>13.1</v>
+      </c>
+      <c r="I95" s="61">
+        <v>13.2</v>
+      </c>
+      <c r="J95" s="61">
+        <v>13.4</v>
+      </c>
+      <c r="K95" s="61">
+        <v>4.2</v>
+      </c>
+      <c r="L95" s="61">
+        <v>4.3</v>
+      </c>
+      <c r="M95" s="61">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B96" s="63" t="s">
+        <v>412</v>
+      </c>
+      <c r="C96" s="66">
+        <v>14</v>
+      </c>
+      <c r="D96" s="66">
+        <v>14.2</v>
+      </c>
+      <c r="E96" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="F96" s="66">
+        <v>14.6</v>
+      </c>
+      <c r="G96" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="H96" s="66">
+        <v>14.8</v>
+      </c>
+      <c r="I96" s="61">
+        <v>14.8</v>
+      </c>
+      <c r="J96" s="61">
+        <v>15.1</v>
+      </c>
+      <c r="K96" s="61">
+        <v>14.1</v>
+      </c>
+      <c r="L96" s="61">
+        <v>14.5</v>
+      </c>
+      <c r="M96" s="61">
+        <v>15.3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B97" s="63" t="s">
+        <v>413</v>
+      </c>
+      <c r="C97" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="D97" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="E97" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="F97" s="66">
+        <v>15.9</v>
+      </c>
+      <c r="G97" s="66">
+        <v>16</v>
+      </c>
+      <c r="H97" s="66">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="I97" s="61">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="J97" s="61">
+        <v>16.2</v>
+      </c>
+      <c r="K97" s="61">
+        <v>8.6</v>
+      </c>
+      <c r="L97" s="61">
+        <v>8.5</v>
+      </c>
+      <c r="M97" s="61">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B98" s="63" t="s">
+        <v>414</v>
+      </c>
+      <c r="C98" s="66">
+        <v>28</v>
+      </c>
+      <c r="D98" s="66">
+        <v>28.1</v>
+      </c>
+      <c r="E98" s="66">
+        <v>29.5</v>
+      </c>
+      <c r="F98" s="66">
+        <v>29.7</v>
+      </c>
+      <c r="G98" s="66">
+        <v>30</v>
+      </c>
+      <c r="H98" s="66">
+        <v>30.2</v>
+      </c>
+      <c r="I98" s="61">
+        <v>30.2</v>
+      </c>
+      <c r="J98" s="61">
+        <v>30.6</v>
+      </c>
+      <c r="K98" s="61">
+        <v>29.4</v>
+      </c>
+      <c r="L98" s="61">
+        <v>27.4</v>
+      </c>
+      <c r="M98" s="61">
+        <v>28.8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B99" s="63" t="s">
+        <v>415</v>
+      </c>
+      <c r="C99" s="66">
+        <v>17.2</v>
+      </c>
+      <c r="D99" s="66">
+        <v>17</v>
+      </c>
+      <c r="E99" s="66">
+        <v>17.3</v>
+      </c>
+      <c r="F99" s="66">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="G99" s="66">
+        <v>18.2</v>
+      </c>
+      <c r="H99" s="66">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="I99" s="61">
+        <v>20.8</v>
+      </c>
+      <c r="J99" s="61">
+        <v>19</v>
+      </c>
+      <c r="K99" s="61">
+        <v>15.8</v>
+      </c>
+      <c r="L99" s="61">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="M99" s="61">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="C100" s="67">
+        <v>294.7</v>
+      </c>
+      <c r="D100" s="67">
+        <v>297.60000000000002</v>
+      </c>
+      <c r="E100" s="67">
+        <v>306.2</v>
+      </c>
+      <c r="F100" s="67">
+        <v>315</v>
+      </c>
+      <c r="G100" s="67">
+        <v>323.60000000000002</v>
+      </c>
+      <c r="H100" s="67">
+        <v>329.2</v>
+      </c>
+      <c r="I100" s="57">
+        <v>334.1</v>
+      </c>
+      <c r="J100" s="57">
+        <v>223.4</v>
+      </c>
+      <c r="K100" s="57">
+        <v>225.6</v>
+      </c>
+      <c r="L100" s="67">
+        <v>228.3</v>
+      </c>
+      <c r="M100" s="57">
+        <v>232.3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B101" s="63" t="s">
+        <v>417</v>
+      </c>
+      <c r="C101" s="67">
+        <v>5.8</v>
+      </c>
+      <c r="D101" s="67">
+        <v>5.5</v>
+      </c>
+      <c r="E101" s="67">
+        <v>5.6</v>
+      </c>
+      <c r="F101" s="67">
+        <v>5.6</v>
+      </c>
+      <c r="G101" s="67">
+        <v>5.7</v>
+      </c>
+      <c r="H101" s="67">
+        <v>5.7</v>
+      </c>
+      <c r="I101" s="57">
+        <v>5.7</v>
+      </c>
+      <c r="J101" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="K101" s="57">
+        <v>2.8</v>
+      </c>
+      <c r="L101" s="67">
+        <v>11.5</v>
+      </c>
+      <c r="M101" s="57">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B102" s="63" t="s">
+        <v>418</v>
+      </c>
+      <c r="C102" s="67">
+        <v>44.3</v>
+      </c>
+      <c r="D102" s="67">
+        <v>44.8</v>
+      </c>
+      <c r="E102" s="67">
+        <v>45.1</v>
+      </c>
+      <c r="F102" s="67">
+        <v>46.5</v>
+      </c>
+      <c r="G102" s="67">
+        <v>47.3</v>
+      </c>
+      <c r="H102" s="67">
+        <v>48.1</v>
+      </c>
+      <c r="I102" s="57">
+        <v>48.7</v>
+      </c>
+      <c r="J102" s="57">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="K102" s="57">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="L102" s="67">
+        <v>31.4</v>
+      </c>
+      <c r="M102" s="57">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B103" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C103" s="67">
+        <v>39</v>
+      </c>
+      <c r="D103" s="67">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="E103" s="67">
+        <v>39.9</v>
+      </c>
+      <c r="F103" s="67">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="G103" s="67">
+        <v>42</v>
+      </c>
+      <c r="H103" s="67">
+        <v>42.6</v>
+      </c>
+      <c r="I103" s="57">
+        <v>43.1</v>
+      </c>
+      <c r="J103" s="57">
+        <v>26.5</v>
+      </c>
+      <c r="K103" s="57">
+        <v>27.3</v>
+      </c>
+      <c r="L103" s="67">
+        <v>22.5</v>
+      </c>
+      <c r="M103" s="57">
+        <v>23.4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B104" s="63" t="s">
+        <v>419</v>
+      </c>
+      <c r="C104" s="67">
+        <v>37.1</v>
+      </c>
+      <c r="D104" s="67">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="E104" s="67">
+        <v>40.4</v>
+      </c>
+      <c r="F104" s="67">
+        <v>42.2</v>
+      </c>
+      <c r="G104" s="67">
+        <v>44.1</v>
+      </c>
+      <c r="H104" s="67">
+        <v>45.2</v>
+      </c>
+      <c r="I104" s="57">
+        <v>46.3</v>
+      </c>
+      <c r="J104" s="57">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="K104" s="57">
+        <v>32.1</v>
+      </c>
+      <c r="L104" s="67">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="M104" s="57">
+        <v>32.799999999999997</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B105" s="63" t="s">
+        <v>420</v>
+      </c>
+      <c r="C105" s="67">
+        <v>58.6</v>
+      </c>
+      <c r="D105" s="67">
+        <v>58.6</v>
+      </c>
+      <c r="E105" s="67">
+        <v>61.8</v>
+      </c>
+      <c r="F105" s="67">
+        <v>63.9</v>
+      </c>
+      <c r="G105" s="67">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="H105" s="67">
+        <v>65.8</v>
+      </c>
+      <c r="I105" s="57">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="J105" s="57">
+        <v>46.7</v>
+      </c>
+      <c r="K105" s="57">
+        <v>47</v>
+      </c>
+      <c r="L105" s="67">
+        <v>47.4</v>
+      </c>
+      <c r="M105" s="57">
+        <v>47.9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B106" s="63" t="s">
+        <v>421</v>
+      </c>
+      <c r="C106" s="67">
+        <v>23.6</v>
+      </c>
+      <c r="D106" s="67">
+        <v>23.7</v>
+      </c>
+      <c r="E106" s="67">
+        <v>25.4</v>
+      </c>
+      <c r="F106" s="67">
+        <v>26.9</v>
+      </c>
+      <c r="G106" s="67">
+        <v>27.7</v>
+      </c>
+      <c r="H106" s="67">
+        <v>28.5</v>
+      </c>
+      <c r="I106" s="57">
+        <v>29.7</v>
+      </c>
+      <c r="J106" s="57">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="K106" s="57">
+        <v>20.5</v>
+      </c>
+      <c r="L106" s="67">
+        <v>20.7</v>
+      </c>
+      <c r="M106" s="57">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B107" s="63" t="s">
+        <v>422</v>
+      </c>
+      <c r="C107" s="67">
+        <v>27.8</v>
+      </c>
+      <c r="D107" s="67">
+        <v>27.8</v>
+      </c>
+      <c r="E107" s="67">
+        <v>28.1</v>
+      </c>
+      <c r="F107" s="67">
+        <v>28.9</v>
+      </c>
+      <c r="G107" s="67">
+        <v>29.7</v>
+      </c>
+      <c r="H107" s="67">
+        <v>30</v>
+      </c>
+      <c r="I107" s="57">
+        <v>29.7</v>
+      </c>
+      <c r="J107" s="57">
+        <v>18.3</v>
+      </c>
+      <c r="K107" s="57">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="L107" s="67">
+        <v>18.7</v>
+      </c>
+      <c r="M107" s="57">
+        <v>19.100000000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B108" s="63" t="s">
+        <v>423</v>
+      </c>
+      <c r="C108" s="67">
+        <v>8</v>
+      </c>
+      <c r="D108" s="67">
+        <v>8</v>
+      </c>
+      <c r="E108" s="67">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F108" s="67">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G108" s="67">
+        <v>8.4</v>
+      </c>
+      <c r="H108" s="67">
+        <v>8.4</v>
+      </c>
+      <c r="I108" s="57">
+        <v>8.4</v>
+      </c>
+      <c r="J108" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="K108" s="57">
+        <v>2.7</v>
+      </c>
+      <c r="L108" s="67">
+        <v>2.8</v>
+      </c>
+      <c r="M108" s="57">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B109" s="63" t="s">
+        <v>424</v>
+      </c>
+      <c r="C109" s="67">
+        <v>5.4</v>
+      </c>
+      <c r="D109" s="67">
+        <v>5.5</v>
+      </c>
+      <c r="E109" s="67">
+        <v>6</v>
+      </c>
+      <c r="F109" s="67">
+        <v>6.3</v>
+      </c>
+      <c r="G109" s="67">
+        <v>6.6</v>
+      </c>
+      <c r="H109" s="67">
+        <v>6.9</v>
+      </c>
+      <c r="I109" s="57">
+        <v>7.1</v>
+      </c>
+      <c r="J109" s="57">
+        <v>3.4</v>
+      </c>
+      <c r="K109" s="57">
+        <v>3.6</v>
+      </c>
+      <c r="L109" s="67">
+        <v>3.8</v>
+      </c>
+      <c r="M109" s="57">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B110" s="63" t="s">
+        <v>425</v>
+      </c>
+      <c r="C110" s="67">
+        <v>7.6</v>
+      </c>
+      <c r="D110" s="67">
+        <v>7.7</v>
+      </c>
+      <c r="E110" s="67">
+        <v>7.8</v>
+      </c>
+      <c r="F110" s="67">
+        <v>8</v>
+      </c>
+      <c r="G110" s="67">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H110" s="67">
+        <v>8.4</v>
+      </c>
+      <c r="I110" s="57">
+        <v>8.6</v>
+      </c>
+      <c r="J110" s="57">
+        <v>4.7</v>
+      </c>
+      <c r="K110" s="57">
+        <v>4.8</v>
+      </c>
+      <c r="L110" s="67">
+        <v>5.2</v>
+      </c>
+      <c r="M110" s="57">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B111" s="63" t="s">
+        <v>426</v>
+      </c>
+      <c r="C111" s="67">
+        <v>37.5</v>
+      </c>
+      <c r="D111" s="67">
+        <v>37.5</v>
+      </c>
+      <c r="E111" s="67">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="F111" s="67">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G111" s="67">
+        <v>38.6</v>
+      </c>
+      <c r="H111" s="67">
+        <v>39.6</v>
+      </c>
+      <c r="I111" s="57">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="J111" s="57">
+        <v>31</v>
+      </c>
+      <c r="K111" s="57">
+        <v>31.6</v>
+      </c>
+      <c r="L111" s="67">
+        <v>32.1</v>
+      </c>
+      <c r="M111" s="57">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="C112" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D112" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E112" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F112" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G112" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H112" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I112" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J112" s="60">
+        <v>209.2</v>
+      </c>
+      <c r="K112" s="60">
+        <v>211.2</v>
+      </c>
+      <c r="L112" s="59">
+        <v>216.7</v>
+      </c>
+      <c r="M112" s="61">
+        <v>226.4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B113" s="63" t="s">
+        <v>428</v>
+      </c>
+      <c r="C113" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D113" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E113" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F113" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G113" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H113" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I113" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J113" s="60">
+        <v>5.2</v>
+      </c>
+      <c r="K113" s="60">
+        <v>5.5</v>
+      </c>
+      <c r="L113" s="59">
+        <v>5.5</v>
+      </c>
+      <c r="M113" s="61">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B114" s="63" t="s">
+        <v>429</v>
+      </c>
+      <c r="C114" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D114" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E114" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F114" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G114" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H114" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I114" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J114" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="K114" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="L114" s="59">
+        <v>1.5</v>
+      </c>
+      <c r="M114" s="61">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B115" s="63" t="s">
+        <v>385</v>
+      </c>
+      <c r="C115" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D115" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E115" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F115" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G115" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H115" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I115" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J115" s="60">
+        <v>27.4</v>
+      </c>
+      <c r="K115" s="60">
+        <v>28.4</v>
+      </c>
+      <c r="L115" s="59">
+        <v>28.8</v>
+      </c>
+      <c r="M115" s="61">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B116" s="63" t="s">
+        <v>386</v>
+      </c>
+      <c r="C116" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D116" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E116" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F116" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G116" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H116" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I116" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J116" s="60">
+        <v>30.5</v>
+      </c>
+      <c r="K116" s="60">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="L116" s="59">
+        <v>33.6</v>
+      </c>
+      <c r="M116" s="61">
+        <v>36.299999999999997</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B117" s="63" t="s">
+        <v>387</v>
+      </c>
+      <c r="C117" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D117" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E117" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F117" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G117" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H117" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I117" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J117" s="60">
         <v>16.3</v>
       </c>
-      <c r="J75" s="67">
-[...2 lines deleted...]
-      <c r="K75" s="75" t="s">
+      <c r="K117" s="60">
+        <v>17.3</v>
+      </c>
+      <c r="L117" s="59">
+        <v>17.8</v>
+      </c>
+      <c r="M117" s="61">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B118" s="80" t="s">
+        <v>388</v>
+      </c>
+      <c r="C118" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D118" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E118" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F118" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G118" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H118" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I118" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J118" s="60">
+        <v>34.5</v>
+      </c>
+      <c r="K118" s="60">
+        <v>29.7</v>
+      </c>
+      <c r="L118" s="59">
+        <v>29.7</v>
+      </c>
+      <c r="M118" s="61">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B119" s="63" t="s">
+        <v>389</v>
+      </c>
+      <c r="C119" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D119" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E119" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F119" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G119" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H119" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I119" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J119" s="60">
+        <v>23.5</v>
+      </c>
+      <c r="K119" s="60">
+        <v>25</v>
+      </c>
+      <c r="L119" s="59">
+        <v>25.3</v>
+      </c>
+      <c r="M119" s="61">
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B120" s="63" t="s">
+        <v>430</v>
+      </c>
+      <c r="C120" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D120" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E120" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F120" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G120" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H120" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I120" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J120" s="60">
+        <v>12.5</v>
+      </c>
+      <c r="K120" s="60">
+        <v>13.9</v>
+      </c>
+      <c r="L120" s="59">
+        <v>15.3</v>
+      </c>
+      <c r="M120" s="61">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B121" s="63" t="s">
+        <v>391</v>
+      </c>
+      <c r="C121" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D121" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E121" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F121" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G121" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H121" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I121" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J121" s="60">
+        <v>29.1</v>
+      </c>
+      <c r="K121" s="60">
+        <v>28.5</v>
+      </c>
+      <c r="L121" s="59">
+        <v>29.8</v>
+      </c>
+      <c r="M121" s="61">
+        <v>30.9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B122" s="63" t="s">
+        <v>431</v>
+      </c>
+      <c r="C122" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D122" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="E122" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="F122" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G122" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="H122" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="I122" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J122" s="60">
+        <v>28.8</v>
+      </c>
+      <c r="K122" s="60">
+        <v>28.7</v>
+      </c>
+      <c r="L122" s="59">
+        <v>29.4</v>
+      </c>
+      <c r="M122" s="61">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="C123" s="59">
+        <v>408.7</v>
+      </c>
+      <c r="D123" s="59">
+        <v>436.2</v>
+      </c>
+      <c r="E123" s="59">
+        <v>456.7</v>
+      </c>
+      <c r="F123" s="59">
+        <v>472.6</v>
+      </c>
+      <c r="G123" s="59">
+        <v>490.2</v>
+      </c>
+      <c r="H123" s="59">
+        <v>510.7</v>
+      </c>
+      <c r="I123" s="60">
+        <v>531.9</v>
+      </c>
+      <c r="J123" s="60">
+        <v>207.2</v>
+      </c>
+      <c r="K123" s="60">
+        <v>211.9</v>
+      </c>
+      <c r="L123" s="59">
+        <v>217.9</v>
+      </c>
+      <c r="M123" s="61">
+        <v>224.7</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B124" s="63" t="s">
+        <v>433</v>
+      </c>
+      <c r="C124" s="59">
         <v>4</v>
       </c>
-      <c r="L75" s="75" t="s">
-[...533 lines deleted...]
-      <c r="N87" s="75">
+      <c r="D124" s="59">
+        <v>4.2</v>
+      </c>
+      <c r="E124" s="59">
+        <v>3</v>
+      </c>
+      <c r="F124" s="59">
         <v>3.1</v>
       </c>
-    </row>
-[...1148 lines deleted...]
-      <c r="B114" s="83" t="s">
+      <c r="G124" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="H124" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="I124" s="60">
+        <v>3.1</v>
+      </c>
+      <c r="J124" s="60">
+        <v>1.7</v>
+      </c>
+      <c r="K124" s="60">
+        <v>1.8</v>
+      </c>
+      <c r="L124" s="59">
+        <v>1.8</v>
+      </c>
+      <c r="M124" s="61">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B125" s="80" t="s">
         <v>434</v>
       </c>
-      <c r="C114" s="65" t="s">
-[...483 lines deleted...]
-      <c r="C125" s="73">
+      <c r="C125" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D125" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="E125" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="F125" s="59">
+        <v>3</v>
+      </c>
+      <c r="G125" s="59">
+        <v>3</v>
+      </c>
+      <c r="H125" s="59">
+        <v>3</v>
+      </c>
+      <c r="I125" s="60">
+        <v>3</v>
+      </c>
+      <c r="J125" s="60">
+        <v>1.9</v>
+      </c>
+      <c r="K125" s="60">
+        <v>2</v>
+      </c>
+      <c r="L125" s="59">
         <v>2.1</v>
       </c>
-      <c r="D125" s="73">
-[...29 lines deleted...]
-      <c r="N125" s="75">
+      <c r="M125" s="61">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="126" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A126" s="26">
         <v>351800000</v>
       </c>
-      <c r="B126" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D126" s="73">
+      <c r="B126" s="63" t="s">
+        <v>444</v>
+      </c>
+      <c r="C126" s="59">
         <v>4.2</v>
       </c>
-      <c r="E126" s="73">
+      <c r="D126" s="59">
         <v>5</v>
       </c>
-      <c r="F126" s="73">
+      <c r="E126" s="59">
         <v>5.3</v>
       </c>
-      <c r="G126" s="73">
+      <c r="F126" s="59">
         <v>5.4</v>
       </c>
-      <c r="H126" s="73">
+      <c r="G126" s="59">
         <v>5.8</v>
       </c>
-      <c r="I126" s="73">
+      <c r="H126" s="59">
         <v>6.3</v>
       </c>
-      <c r="J126" s="74">
+      <c r="I126" s="60">
         <v>6.8</v>
       </c>
-      <c r="K126" s="74" t="s">
-[...12 lines deleted...]
-    <row r="127" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J126" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K126" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L126" s="59" t="s">
+        <v>172</v>
+      </c>
+      <c r="M126" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A127" s="26">
         <v>352000000</v>
       </c>
-      <c r="B127" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D127" s="73">
+      <c r="B127" s="63" t="s">
+        <v>445</v>
+      </c>
+      <c r="C127" s="59">
         <v>9</v>
       </c>
-      <c r="E127" s="73">
+      <c r="D127" s="59">
         <v>10</v>
       </c>
-      <c r="F127" s="73">
+      <c r="E127" s="59">
         <v>10.3</v>
       </c>
-      <c r="G127" s="73">
+      <c r="F127" s="59">
         <v>10.6</v>
       </c>
-      <c r="H127" s="73">
+      <c r="G127" s="59">
         <v>10.9</v>
       </c>
-      <c r="I127" s="73">
+      <c r="H127" s="59">
         <v>11.2</v>
       </c>
-      <c r="J127" s="74">
+      <c r="I127" s="60">
         <v>11.4</v>
       </c>
-      <c r="K127" s="74" t="s">
-[...12 lines deleted...]
-    <row r="128" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J127" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K127" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L127" s="59" t="s">
+        <v>172</v>
+      </c>
+      <c r="M127" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A128" s="26" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="C128" s="73">
+        <v>173</v>
+      </c>
+      <c r="B128" s="63" t="s">
+        <v>337</v>
+      </c>
+      <c r="C128" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="D128" s="59">
         <v>0.6</v>
       </c>
-      <c r="D128" s="73">
+      <c r="E128" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="F128" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="G128" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="H128" s="59">
         <v>0.7</v>
       </c>
-      <c r="E128" s="73">
-[...2 lines deleted...]
-      <c r="F128" s="73">
+      <c r="I128" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="J128" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="K128" s="60">
         <v>0.5</v>
       </c>
-      <c r="G128" s="73">
-[...5 lines deleted...]
-      <c r="I128" s="73">
+      <c r="L128" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="M128" s="61">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B129" s="63" t="s">
+        <v>435</v>
+      </c>
+      <c r="C129" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="D129" s="59">
+        <v>2.1</v>
+      </c>
+      <c r="E129" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="F129" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="G129" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="H129" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="I129" s="60">
+        <v>1.9</v>
+      </c>
+      <c r="J129" s="60">
+        <v>1</v>
+      </c>
+      <c r="K129" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="L129" s="59">
         <v>0.7</v>
       </c>
-      <c r="J128" s="74">
-[...52 lines deleted...]
-      <c r="M129" s="73">
+      <c r="M129" s="61">
         <v>0.7</v>
       </c>
-      <c r="N129" s="75">
-[...3 lines deleted...]
-    <row r="130" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="130" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A130" s="26">
         <v>352300000</v>
       </c>
-      <c r="B130" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="73">
+      <c r="B130" s="63" t="s">
+        <v>436</v>
+      </c>
+      <c r="C130" s="59">
+        <v>2</v>
+      </c>
+      <c r="D130" s="59">
+        <v>2</v>
+      </c>
+      <c r="E130" s="59">
+        <v>1.8</v>
+      </c>
+      <c r="F130" s="59">
+        <v>1.8</v>
+      </c>
+      <c r="G130" s="59">
+        <v>1.8</v>
+      </c>
+      <c r="H130" s="59">
+        <v>1.8</v>
+      </c>
+      <c r="I130" s="60">
         <v>1.9</v>
       </c>
-      <c r="D130" s="73">
+      <c r="J130" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K130" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L130" s="59" t="s">
+        <v>172</v>
+      </c>
+      <c r="M130" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B131" s="63" t="s">
+        <v>437</v>
+      </c>
+      <c r="C131" s="59">
+        <v>3</v>
+      </c>
+      <c r="D131" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="E131" s="59">
         <v>2</v>
       </c>
-      <c r="E130" s="73">
+      <c r="F131" s="59">
+        <v>2.1</v>
+      </c>
+      <c r="G131" s="59">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H131" s="59">
         <v>2</v>
       </c>
-      <c r="F130" s="73">
+      <c r="I131" s="60">
+        <v>2</v>
+      </c>
+      <c r="J131" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="K131" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="L131" s="59">
+        <v>1.5</v>
+      </c>
+      <c r="M131" s="61">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B132" s="63" t="s">
+        <v>338</v>
+      </c>
+      <c r="C132" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="D132" s="59">
         <v>1.8</v>
       </c>
-      <c r="G130" s="73">
-[...8 lines deleted...]
-      <c r="J130" s="74">
+      <c r="E132" s="59">
         <v>1.9</v>
       </c>
-      <c r="K130" s="74" t="s">
+      <c r="F132" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="G132" s="59">
+        <v>2</v>
+      </c>
+      <c r="H132" s="59">
+        <v>2</v>
+      </c>
+      <c r="I132" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="J132" s="60">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K132" s="60">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L132" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="M132" s="61">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="26" t="s">
         <v>177</v>
       </c>
-      <c r="L130" s="74" t="s">
-[...107 lines deleted...]
-      <c r="D133" s="73">
+      <c r="B133" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C133" s="59">
         <v>21.9</v>
       </c>
-      <c r="E133" s="73">
+      <c r="D133" s="59">
         <v>22.6</v>
       </c>
-      <c r="F133" s="73">
+      <c r="E133" s="59">
         <v>23.9</v>
       </c>
-      <c r="G133" s="73">
+      <c r="F133" s="59">
         <v>25.6</v>
       </c>
-      <c r="H133" s="73">
+      <c r="G133" s="59">
         <v>26.8</v>
       </c>
-      <c r="I133" s="73">
+      <c r="H133" s="59">
         <v>27.8</v>
       </c>
-      <c r="J133" s="74">
+      <c r="I133" s="60">
         <v>28.9</v>
       </c>
-      <c r="K133" s="74">
+      <c r="J133" s="60">
         <v>10.199999999999999</v>
       </c>
-      <c r="L133" s="74">
+      <c r="K133" s="60">
         <v>10.1</v>
       </c>
-      <c r="M133" s="73">
+      <c r="L133" s="59">
         <v>10.1</v>
       </c>
-      <c r="N133" s="75">
+      <c r="M133" s="61">
         <v>11.2</v>
       </c>
     </row>
-    <row r="134" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A134" s="26" t="s">
-        <v>183</v>
-[...7 lines deleted...]
-      <c r="D134" s="73">
+        <v>178</v>
+      </c>
+      <c r="B134" s="63" t="s">
+        <v>438</v>
+      </c>
+      <c r="C134" s="59">
         <v>29</v>
       </c>
-      <c r="E134" s="73">
+      <c r="D134" s="59">
         <v>30.2</v>
       </c>
-      <c r="F134" s="73">
+      <c r="E134" s="59">
         <v>32.9</v>
       </c>
-      <c r="G134" s="73">
+      <c r="F134" s="59">
         <v>34</v>
       </c>
-      <c r="H134" s="73">
+      <c r="G134" s="59">
         <v>35.799999999999997</v>
       </c>
-      <c r="I134" s="73">
+      <c r="H134" s="59">
         <v>36.799999999999997</v>
       </c>
-      <c r="J134" s="74">
+      <c r="I134" s="60">
         <v>37.700000000000003</v>
       </c>
-      <c r="K134" s="74">
+      <c r="J134" s="60">
         <v>24.5</v>
       </c>
-      <c r="L134" s="74">
+      <c r="K134" s="60">
         <v>25.9</v>
       </c>
-      <c r="M134" s="73">
+      <c r="L134" s="59">
         <v>27.5</v>
       </c>
-      <c r="N134" s="75">
+      <c r="M134" s="61">
         <v>28</v>
       </c>
     </row>
-    <row r="135" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A135" s="26" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-      <c r="C135" s="73">
+        <v>179</v>
+      </c>
+      <c r="B135" s="63" t="s">
+        <v>439</v>
+      </c>
+      <c r="C135" s="59">
         <v>56.7</v>
       </c>
-      <c r="D135" s="73">
-[...2 lines deleted...]
-      <c r="E135" s="73">
+      <c r="D135" s="59">
         <v>58.3</v>
       </c>
-      <c r="F135" s="73">
+      <c r="E135" s="59">
         <v>63.7</v>
       </c>
-      <c r="G135" s="73">
+      <c r="F135" s="59">
         <v>66.3</v>
       </c>
-      <c r="H135" s="73">
+      <c r="G135" s="59">
         <v>68.5</v>
       </c>
-      <c r="I135" s="73">
+      <c r="H135" s="59">
         <v>73.599999999999994</v>
       </c>
-      <c r="J135" s="74">
+      <c r="I135" s="60">
         <v>78.5</v>
       </c>
-      <c r="K135" s="74">
+      <c r="J135" s="60">
         <v>38.6</v>
       </c>
-      <c r="L135" s="74">
+      <c r="K135" s="60">
         <v>37.1</v>
       </c>
-      <c r="M135" s="73">
+      <c r="L135" s="59">
         <v>36.700000000000003</v>
       </c>
-      <c r="N135" s="75">
+      <c r="M135" s="61">
         <v>36.9</v>
       </c>
     </row>
-    <row r="136" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A136" s="26">
         <v>354400000</v>
       </c>
-      <c r="B136" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="73">
+      <c r="B136" s="63" t="s">
+        <v>446</v>
+      </c>
+      <c r="C136" s="59">
+        <v>46.8</v>
+      </c>
+      <c r="D136" s="59">
+        <v>47.2</v>
+      </c>
+      <c r="E136" s="59">
+        <v>47.4</v>
+      </c>
+      <c r="F136" s="59">
+        <v>49.2</v>
+      </c>
+      <c r="G136" s="59">
+        <v>51.2</v>
+      </c>
+      <c r="H136" s="59">
+        <v>53.7</v>
+      </c>
+      <c r="I136" s="60">
+        <v>55.8</v>
+      </c>
+      <c r="J136" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K136" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L136" s="59" t="s">
+        <v>172</v>
+      </c>
+      <c r="M136" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B137" s="63" t="s">
+        <v>440</v>
+      </c>
+      <c r="C137" s="59">
+        <v>53.3</v>
+      </c>
+      <c r="D137" s="59">
+        <v>58</v>
+      </c>
+      <c r="E137" s="59">
+        <v>60</v>
+      </c>
+      <c r="F137" s="59">
+        <v>62</v>
+      </c>
+      <c r="G137" s="59">
+        <v>63.9</v>
+      </c>
+      <c r="H137" s="59">
+        <v>66.5</v>
+      </c>
+      <c r="I137" s="60">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="J137" s="60">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="K137" s="60">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="L137" s="59">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="M137" s="61">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B138" s="63" t="s">
+        <v>441</v>
+      </c>
+      <c r="C138" s="59">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D138" s="59">
+        <v>42.1</v>
+      </c>
+      <c r="E138" s="59">
         <v>44.3</v>
       </c>
-      <c r="D136" s="73">
-[...90 lines deleted...]
-      <c r="E138" s="73">
+      <c r="F138" s="59">
+        <v>45.2</v>
+      </c>
+      <c r="G138" s="59">
+        <v>46.7</v>
+      </c>
+      <c r="H138" s="59">
+        <v>48.5</v>
+      </c>
+      <c r="I138" s="60">
+        <v>50</v>
+      </c>
+      <c r="J138" s="60">
+        <v>26.7</v>
+      </c>
+      <c r="K138" s="60">
+        <v>26.9</v>
+      </c>
+      <c r="L138" s="59">
+        <v>27.9</v>
+      </c>
+      <c r="M138" s="61">
+        <v>30.1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B139" s="63" t="s">
+        <v>442</v>
+      </c>
+      <c r="C139" s="59">
+        <v>38.1</v>
+      </c>
+      <c r="D139" s="59">
+        <v>40</v>
+      </c>
+      <c r="E139" s="59">
         <v>42.1</v>
       </c>
-      <c r="F138" s="73">
-[...46 lines deleted...]
-      <c r="G139" s="73">
+      <c r="F139" s="59">
         <v>43.4</v>
       </c>
-      <c r="H139" s="73">
+      <c r="G139" s="59">
         <v>44.9</v>
       </c>
-      <c r="I139" s="73">
+      <c r="H139" s="59">
         <v>45.6</v>
       </c>
-      <c r="J139" s="74">
+      <c r="I139" s="60">
         <v>46.2</v>
       </c>
-      <c r="K139" s="74">
+      <c r="J139" s="60">
         <v>19.100000000000001</v>
       </c>
-      <c r="L139" s="74">
+      <c r="K139" s="60">
         <v>20.9</v>
       </c>
-      <c r="M139" s="73">
+      <c r="L139" s="59">
         <v>21.9</v>
       </c>
-      <c r="N139" s="75">
+      <c r="M139" s="61">
         <v>20.6</v>
       </c>
     </row>
-    <row r="140" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A140" s="26">
         <v>356000000</v>
       </c>
-      <c r="B140" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D140" s="73">
+      <c r="B140" s="63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C140" s="59">
         <v>26.8</v>
       </c>
-      <c r="E140" s="73">
+      <c r="D140" s="59">
         <v>28.6</v>
       </c>
-      <c r="F140" s="73">
+      <c r="E140" s="59">
         <v>31.2</v>
       </c>
-      <c r="G140" s="73">
+      <c r="F140" s="59">
         <v>32</v>
       </c>
-      <c r="H140" s="73">
+      <c r="G140" s="59">
         <v>33.9</v>
       </c>
-      <c r="I140" s="73">
+      <c r="H140" s="59">
         <v>34.700000000000003</v>
       </c>
-      <c r="J140" s="74">
+      <c r="I140" s="60">
         <v>36.799999999999997</v>
       </c>
-      <c r="K140" s="74" t="s">
-[...12 lines deleted...]
-    <row r="141" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J140" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K140" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L140" s="59" t="s">
+        <v>172</v>
+      </c>
+      <c r="M140" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A141" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B141" s="63" t="s">
+        <v>443</v>
+      </c>
+      <c r="C141" s="59">
+        <v>67.8</v>
+      </c>
+      <c r="D141" s="59">
+        <v>78.7</v>
+      </c>
+      <c r="E141" s="59">
+        <v>81.7</v>
+      </c>
+      <c r="F141" s="59">
+        <v>84.7</v>
+      </c>
+      <c r="G141" s="59">
+        <v>87.5</v>
+      </c>
+      <c r="H141" s="59">
+        <v>91.9</v>
+      </c>
+      <c r="I141" s="60">
+        <v>96.9</v>
+      </c>
+      <c r="J141" s="60">
+        <v>44.4</v>
+      </c>
+      <c r="K141" s="60">
+        <v>46.6</v>
+      </c>
+      <c r="L141" s="59">
+        <v>48.2</v>
+      </c>
+      <c r="M141" s="61">
+        <v>50.9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="C142" s="59">
+        <v>375.7</v>
+      </c>
+      <c r="D142" s="59">
+        <v>380.3</v>
+      </c>
+      <c r="E142" s="59">
+        <v>384.1</v>
+      </c>
+      <c r="F142" s="59">
+        <v>410</v>
+      </c>
+      <c r="G142" s="59">
+        <v>420.4</v>
+      </c>
+      <c r="H142" s="59">
+        <v>428.7</v>
+      </c>
+      <c r="I142" s="60">
+        <v>437.2</v>
+      </c>
+      <c r="J142" s="60">
+        <v>190.3</v>
+      </c>
+      <c r="K142" s="60">
+        <v>202.8</v>
+      </c>
+      <c r="L142" s="59">
+        <v>207.6</v>
+      </c>
+      <c r="M142" s="61">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B143" s="63" t="s">
+        <v>448</v>
+      </c>
+      <c r="C143" s="69">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D143" s="69">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E143" s="69">
+        <v>2.6</v>
+      </c>
+      <c r="F143" s="69">
+        <v>2.7</v>
+      </c>
+      <c r="G143" s="69">
+        <v>2.8</v>
+      </c>
+      <c r="H143" s="69">
+        <v>2.9</v>
+      </c>
+      <c r="I143" s="70">
+        <v>4.3</v>
+      </c>
+      <c r="J143" s="70">
+        <v>0.9</v>
+      </c>
+      <c r="K143" s="70">
+        <v>0.7</v>
+      </c>
+      <c r="L143" s="69">
+        <v>0.7</v>
+      </c>
+      <c r="M143" s="71">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B144" s="63" t="s">
+        <v>449</v>
+      </c>
+      <c r="C144" s="69">
+        <v>13.2</v>
+      </c>
+      <c r="D144" s="69">
+        <v>13.2</v>
+      </c>
+      <c r="E144" s="69">
+        <v>13.4</v>
+      </c>
+      <c r="F144" s="69">
+        <v>14.2</v>
+      </c>
+      <c r="G144" s="69">
+        <v>15.8</v>
+      </c>
+      <c r="H144" s="69">
+        <v>16</v>
+      </c>
+      <c r="I144" s="70">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="J144" s="70">
+        <v>3.1</v>
+      </c>
+      <c r="K144" s="70">
+        <v>3.1</v>
+      </c>
+      <c r="L144" s="69">
+        <v>3.2</v>
+      </c>
+      <c r="M144" s="71">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B145" s="63" t="s">
+        <v>450</v>
+      </c>
+      <c r="C145" s="69">
+        <v>0.8</v>
+      </c>
+      <c r="D145" s="69">
+        <v>0.8</v>
+      </c>
+      <c r="E145" s="69">
+        <v>0.8</v>
+      </c>
+      <c r="F145" s="69">
+        <v>0.8</v>
+      </c>
+      <c r="G145" s="69">
+        <v>0.8</v>
+      </c>
+      <c r="H145" s="69">
+        <v>0.8</v>
+      </c>
+      <c r="I145" s="70">
+        <v>0.8</v>
+      </c>
+      <c r="J145" s="70">
+        <v>0.2</v>
+      </c>
+      <c r="K145" s="70">
+        <v>0.2</v>
+      </c>
+      <c r="L145" s="69">
+        <v>0.2</v>
+      </c>
+      <c r="M145" s="71">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="26" t="s">
         <v>188</v>
       </c>
-      <c r="B141" s="83" t="s">
-[...17 lines deleted...]
-      <c r="H141" s="73">
+      <c r="B146" s="63" t="s">
+        <v>451</v>
+      </c>
+      <c r="C146" s="69">
+        <v>1.3</v>
+      </c>
+      <c r="D146" s="69">
+        <v>1.3</v>
+      </c>
+      <c r="E146" s="69">
+        <v>1.7</v>
+      </c>
+      <c r="F146" s="69">
+        <v>1.6</v>
+      </c>
+      <c r="G146" s="69">
+        <v>1.8</v>
+      </c>
+      <c r="H146" s="69">
+        <v>1.8</v>
+      </c>
+      <c r="I146" s="70">
+        <v>2</v>
+      </c>
+      <c r="J146" s="70">
+        <v>0.4</v>
+      </c>
+      <c r="K146" s="70">
+        <v>0.4</v>
+      </c>
+      <c r="L146" s="69">
+        <v>0.4</v>
+      </c>
+      <c r="M146" s="71">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B147" s="63" t="s">
+        <v>452</v>
+      </c>
+      <c r="C147" s="69">
+        <v>12</v>
+      </c>
+      <c r="D147" s="69">
+        <v>11.8</v>
+      </c>
+      <c r="E147" s="69">
+        <v>13.1</v>
+      </c>
+      <c r="F147" s="69">
+        <v>13.9</v>
+      </c>
+      <c r="G147" s="69">
+        <v>14.5</v>
+      </c>
+      <c r="H147" s="69">
+        <v>14.9</v>
+      </c>
+      <c r="I147" s="70">
+        <v>15.6</v>
+      </c>
+      <c r="J147" s="70">
+        <v>5.4</v>
+      </c>
+      <c r="K147" s="70">
+        <v>5.9</v>
+      </c>
+      <c r="L147" s="69">
+        <v>6.2</v>
+      </c>
+      <c r="M147" s="71">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B148" s="63" t="s">
+        <v>453</v>
+      </c>
+      <c r="C148" s="69">
+        <v>23.4</v>
+      </c>
+      <c r="D148" s="69">
+        <v>25.1</v>
+      </c>
+      <c r="E148" s="69">
+        <v>25.1</v>
+      </c>
+      <c r="F148" s="69">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="G148" s="69">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H148" s="69">
+        <v>36.4</v>
+      </c>
+      <c r="I148" s="70">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="J148" s="70">
+        <v>11.5</v>
+      </c>
+      <c r="K148" s="70">
+        <v>12.5</v>
+      </c>
+      <c r="L148" s="69">
+        <v>13.5</v>
+      </c>
+      <c r="M148" s="71">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B149" s="63" t="s">
+        <v>454</v>
+      </c>
+      <c r="C149" s="69">
+        <v>30.3</v>
+      </c>
+      <c r="D149" s="69">
+        <v>30.6</v>
+      </c>
+      <c r="E149" s="69">
+        <v>30.8</v>
+      </c>
+      <c r="F149" s="69">
+        <v>32</v>
+      </c>
+      <c r="G149" s="69">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="H149" s="69">
+        <v>33.5</v>
+      </c>
+      <c r="I149" s="70">
+        <v>31.3</v>
+      </c>
+      <c r="J149" s="70">
+        <v>7.9</v>
+      </c>
+      <c r="K149" s="70">
+        <v>7.9</v>
+      </c>
+      <c r="L149" s="69">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M149" s="71">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B150" s="63" t="s">
+        <v>455</v>
+      </c>
+      <c r="C150" s="69">
+        <v>20.6</v>
+      </c>
+      <c r="D150" s="69">
+        <v>20.6</v>
+      </c>
+      <c r="E150" s="69">
+        <v>21</v>
+      </c>
+      <c r="F150" s="69">
+        <v>21</v>
+      </c>
+      <c r="G150" s="69">
+        <v>21.1</v>
+      </c>
+      <c r="H150" s="69">
+        <v>22.5</v>
+      </c>
+      <c r="I150" s="70">
+        <v>23</v>
+      </c>
+      <c r="J150" s="70">
+        <v>12</v>
+      </c>
+      <c r="K150" s="70">
+        <v>12.2</v>
+      </c>
+      <c r="L150" s="69">
+        <v>11.7</v>
+      </c>
+      <c r="M150" s="71">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B151" s="63" t="s">
+        <v>456</v>
+      </c>
+      <c r="C151" s="69">
+        <v>30.3</v>
+      </c>
+      <c r="D151" s="69">
+        <v>31.1</v>
+      </c>
+      <c r="E151" s="69">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F151" s="69">
+        <v>33.5</v>
+      </c>
+      <c r="G151" s="69">
+        <v>35.1</v>
+      </c>
+      <c r="H151" s="69">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="I151" s="70">
+        <v>40.1</v>
+      </c>
+      <c r="J151" s="70">
+        <v>13.5</v>
+      </c>
+      <c r="K151" s="70">
+        <v>14.3</v>
+      </c>
+      <c r="L151" s="69">
+        <v>16.2</v>
+      </c>
+      <c r="M151" s="71">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B152" s="63" t="s">
+        <v>457</v>
+      </c>
+      <c r="C152" s="69">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D152" s="69">
+        <v>10.9</v>
+      </c>
+      <c r="E152" s="69">
+        <v>10.8</v>
+      </c>
+      <c r="F152" s="69">
+        <v>10.8</v>
+      </c>
+      <c r="G152" s="69">
+        <v>11.9</v>
+      </c>
+      <c r="H152" s="69">
+        <v>12.5</v>
+      </c>
+      <c r="I152" s="70">
+        <v>12.2</v>
+      </c>
+      <c r="J152" s="70">
+        <v>3</v>
+      </c>
+      <c r="K152" s="70">
+        <v>2.9</v>
+      </c>
+      <c r="L152" s="69">
+        <v>3.3</v>
+      </c>
+      <c r="M152" s="71">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B153" s="63" t="s">
+        <v>458</v>
+      </c>
+      <c r="C153" s="69">
+        <v>11.3</v>
+      </c>
+      <c r="D153" s="69">
+        <v>11</v>
+      </c>
+      <c r="E153" s="69">
+        <v>10.3</v>
+      </c>
+      <c r="F153" s="69">
+        <v>10.5</v>
+      </c>
+      <c r="G153" s="69">
+        <v>10.8</v>
+      </c>
+      <c r="H153" s="69">
+        <v>10.8</v>
+      </c>
+      <c r="I153" s="70">
+        <v>11</v>
+      </c>
+      <c r="J153" s="70">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K153" s="70">
+        <v>5.3</v>
+      </c>
+      <c r="L153" s="69">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M153" s="71">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B154" s="63" t="s">
+        <v>459</v>
+      </c>
+      <c r="C154" s="69">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D154" s="69">
+        <v>15.3</v>
+      </c>
+      <c r="E154" s="69">
+        <v>13.7</v>
+      </c>
+      <c r="F154" s="69">
+        <v>14.3</v>
+      </c>
+      <c r="G154" s="69">
+        <v>15.5</v>
+      </c>
+      <c r="H154" s="69">
+        <v>15.3</v>
+      </c>
+      <c r="I154" s="70">
+        <v>15.6</v>
+      </c>
+      <c r="J154" s="70">
+        <v>6.6</v>
+      </c>
+      <c r="K154" s="70">
+        <v>7.2</v>
+      </c>
+      <c r="L154" s="69">
+        <v>7.4</v>
+      </c>
+      <c r="M154" s="71">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B155" s="63" t="s">
+        <v>460</v>
+      </c>
+      <c r="C155" s="69">
+        <v>24.3</v>
+      </c>
+      <c r="D155" s="69">
+        <v>24.3</v>
+      </c>
+      <c r="E155" s="69">
+        <v>24.3</v>
+      </c>
+      <c r="F155" s="69">
+        <v>22.6</v>
+      </c>
+      <c r="G155" s="69">
+        <v>17</v>
+      </c>
+      <c r="H155" s="69">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="I155" s="70">
+        <v>17.8</v>
+      </c>
+      <c r="J155" s="70">
+        <v>5.2</v>
+      </c>
+      <c r="K155" s="70">
+        <v>5</v>
+      </c>
+      <c r="L155" s="69">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M155" s="71">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B156" s="63" t="s">
+        <v>461</v>
+      </c>
+      <c r="C156" s="69">
+        <v>51.2</v>
+      </c>
+      <c r="D156" s="69">
+        <v>50.5</v>
+      </c>
+      <c r="E156" s="69">
+        <v>53.6</v>
+      </c>
+      <c r="F156" s="69">
+        <v>57.4</v>
+      </c>
+      <c r="G156" s="69">
+        <v>57.7</v>
+      </c>
+      <c r="H156" s="69">
+        <v>58.6</v>
+      </c>
+      <c r="I156" s="70">
+        <v>56.4</v>
+      </c>
+      <c r="J156" s="70">
+        <v>49.7</v>
+      </c>
+      <c r="K156" s="70">
+        <v>58.7</v>
+      </c>
+      <c r="L156" s="69">
+        <v>54.9</v>
+      </c>
+      <c r="M156" s="71">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B157" s="63" t="s">
+        <v>462</v>
+      </c>
+      <c r="C157" s="69">
+        <v>26.8</v>
+      </c>
+      <c r="D157" s="69">
+        <v>25.9</v>
+      </c>
+      <c r="E157" s="69">
+        <v>25.8</v>
+      </c>
+      <c r="F157" s="69">
+        <v>27.4</v>
+      </c>
+      <c r="G157" s="69">
+        <v>27.7</v>
+      </c>
+      <c r="H157" s="69">
+        <v>27.8</v>
+      </c>
+      <c r="I157" s="70">
+        <v>28.4</v>
+      </c>
+      <c r="J157" s="70">
+        <v>10.4</v>
+      </c>
+      <c r="K157" s="70">
+        <v>9.9</v>
+      </c>
+      <c r="L157" s="69">
+        <v>10.1</v>
+      </c>
+      <c r="M157" s="71">
+        <v>14.4</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B158" s="63" t="s">
+        <v>463</v>
+      </c>
+      <c r="C158" s="69">
+        <v>15.3</v>
+      </c>
+      <c r="D158" s="69">
+        <v>16.3</v>
+      </c>
+      <c r="E158" s="69">
+        <v>16.2</v>
+      </c>
+      <c r="F158" s="69">
+        <v>18</v>
+      </c>
+      <c r="G158" s="69">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H158" s="69">
+        <v>19.8</v>
+      </c>
+      <c r="I158" s="70">
+        <v>21.7</v>
+      </c>
+      <c r="J158" s="70">
+        <v>3.6</v>
+      </c>
+      <c r="K158" s="70">
+        <v>3.7</v>
+      </c>
+      <c r="L158" s="69">
+        <v>3.8</v>
+      </c>
+      <c r="M158" s="71">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B159" s="63" t="s">
+        <v>464</v>
+      </c>
+      <c r="C159" s="69">
+        <v>14.6</v>
+      </c>
+      <c r="D159" s="69">
+        <v>16</v>
+      </c>
+      <c r="E159" s="69">
+        <v>16.7</v>
+      </c>
+      <c r="F159" s="69">
+        <v>19.3</v>
+      </c>
+      <c r="G159" s="69">
+        <v>20.6</v>
+      </c>
+      <c r="H159" s="69">
+        <v>20.9</v>
+      </c>
+      <c r="I159" s="70">
+        <v>21.3</v>
+      </c>
+      <c r="J159" s="70">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="K159" s="70">
+        <v>6</v>
+      </c>
+      <c r="L159" s="69">
+        <v>6.1</v>
+      </c>
+      <c r="M159" s="71">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B160" s="63" t="s">
+        <v>465</v>
+      </c>
+      <c r="C160" s="69">
+        <v>20.6</v>
+      </c>
+      <c r="D160" s="69">
+        <v>24.5</v>
+      </c>
+      <c r="E160" s="69">
+        <v>26.1</v>
+      </c>
+      <c r="F160" s="69">
+        <v>27.2</v>
+      </c>
+      <c r="G160" s="69">
+        <v>28.3</v>
+      </c>
+      <c r="H160" s="69">
+        <v>27.5</v>
+      </c>
+      <c r="I160" s="70">
+        <v>28.2</v>
+      </c>
+      <c r="J160" s="70">
+        <v>13.3</v>
+      </c>
+      <c r="K160" s="70">
+        <v>13.7</v>
+      </c>
+      <c r="L160" s="69">
+        <v>12.5</v>
+      </c>
+      <c r="M160" s="71">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B161" s="63" t="s">
+        <v>466</v>
+      </c>
+      <c r="C161" s="69">
+        <v>15.3</v>
+      </c>
+      <c r="D161" s="69">
+        <v>11.9</v>
+      </c>
+      <c r="E161" s="69">
+        <v>11.7</v>
+      </c>
+      <c r="F161" s="69">
+        <v>12.9</v>
+      </c>
+      <c r="G161" s="69">
+        <v>13.2</v>
+      </c>
+      <c r="H161" s="69">
+        <v>13.5</v>
+      </c>
+      <c r="I161" s="70">
+        <v>14.2</v>
+      </c>
+      <c r="J161" s="70">
+        <v>6.8</v>
+      </c>
+      <c r="K161" s="70">
+        <v>6</v>
+      </c>
+      <c r="L161" s="69">
+        <v>6.7</v>
+      </c>
+      <c r="M161" s="71">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B162" s="63" t="s">
+        <v>467</v>
+      </c>
+      <c r="C162" s="69">
+        <v>34.5</v>
+      </c>
+      <c r="D162" s="69">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="E162" s="69">
+        <v>33.6</v>
+      </c>
+      <c r="F162" s="69">
+        <v>36.5</v>
+      </c>
+      <c r="G162" s="69">
+        <v>38</v>
+      </c>
+      <c r="H162" s="69">
+        <v>38.1</v>
+      </c>
+      <c r="I162" s="70">
+        <v>38.9</v>
+      </c>
+      <c r="J162" s="70">
+        <v>21.7</v>
+      </c>
+      <c r="K162" s="70">
+        <v>27.1</v>
+      </c>
+      <c r="L162" s="69">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="M162" s="71">
+        <v>34.799999999999997</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="C163" s="72">
         <v>87.5</v>
       </c>
-      <c r="I141" s="73">
-[...69 lines deleted...]
-      <c r="C143" s="96">
+      <c r="D163" s="72">
+        <v>88.6</v>
+      </c>
+      <c r="E163" s="72">
+        <v>89.8</v>
+      </c>
+      <c r="F163" s="72">
+        <v>91.6</v>
+      </c>
+      <c r="G163" s="72">
+        <v>93.9</v>
+      </c>
+      <c r="H163" s="72">
+        <v>96.1</v>
+      </c>
+      <c r="I163" s="72">
+        <v>98.7</v>
+      </c>
+      <c r="J163" s="72">
+        <v>61.5</v>
+      </c>
+      <c r="K163" s="72">
+        <v>62.5</v>
+      </c>
+      <c r="L163" s="72">
+        <v>61.1</v>
+      </c>
+      <c r="M163" s="65">
+        <v>63.2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B164" s="63" t="s">
+        <v>469</v>
+      </c>
+      <c r="C164" s="65">
+        <v>5.3</v>
+      </c>
+      <c r="D164" s="65">
+        <v>5.3</v>
+      </c>
+      <c r="E164" s="65">
+        <v>5.3</v>
+      </c>
+      <c r="F164" s="65">
+        <v>5.3</v>
+      </c>
+      <c r="G164" s="65">
+        <v>5.4</v>
+      </c>
+      <c r="H164" s="65">
+        <v>5.3</v>
+      </c>
+      <c r="I164" s="65">
+        <v>5.4</v>
+      </c>
+      <c r="J164" s="65">
+        <v>3.5</v>
+      </c>
+      <c r="K164" s="65">
+        <v>3.5</v>
+      </c>
+      <c r="L164" s="65">
+        <v>3.6</v>
+      </c>
+      <c r="M164" s="65">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B165" s="63" t="s">
+        <v>470</v>
+      </c>
+      <c r="C165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L165" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M165" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B166" s="80" t="s">
+        <v>471</v>
+      </c>
+      <c r="C166" s="65">
+        <v>10.7</v>
+      </c>
+      <c r="D166" s="65">
+        <v>11.1</v>
+      </c>
+      <c r="E166" s="65">
+        <v>11.4</v>
+      </c>
+      <c r="F166" s="65">
+        <v>11.7</v>
+      </c>
+      <c r="G166" s="65">
+        <v>12</v>
+      </c>
+      <c r="H166" s="65">
+        <v>12.2</v>
+      </c>
+      <c r="I166" s="65">
+        <v>12.8</v>
+      </c>
+      <c r="J166" s="65">
+        <v>6.1</v>
+      </c>
+      <c r="K166" s="65">
+        <v>6.5</v>
+      </c>
+      <c r="L166" s="65">
+        <v>6.6</v>
+      </c>
+      <c r="M166" s="65">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B167" s="63" t="s">
+        <v>472</v>
+      </c>
+      <c r="C167" s="65">
+        <v>10.8</v>
+      </c>
+      <c r="D167" s="65">
+        <v>10.9</v>
+      </c>
+      <c r="E167" s="65">
+        <v>11.1</v>
+      </c>
+      <c r="F167" s="65">
+        <v>11.2</v>
+      </c>
+      <c r="G167" s="65">
+        <v>11.3</v>
+      </c>
+      <c r="H167" s="65">
+        <v>11.4</v>
+      </c>
+      <c r="I167" s="65">
+        <v>11.6</v>
+      </c>
+      <c r="J167" s="65">
+        <v>5.7</v>
+      </c>
+      <c r="K167" s="65">
+        <v>5.7</v>
+      </c>
+      <c r="L167" s="65">
+        <v>5.8</v>
+      </c>
+      <c r="M167" s="65">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B168" s="63" t="s">
+        <v>473</v>
+      </c>
+      <c r="C168" s="65">
+        <v>12.5</v>
+      </c>
+      <c r="D168" s="65">
+        <v>12.6</v>
+      </c>
+      <c r="E168" s="65">
+        <v>12.7</v>
+      </c>
+      <c r="F168" s="65">
+        <v>13</v>
+      </c>
+      <c r="G168" s="65">
+        <v>13.4</v>
+      </c>
+      <c r="H168" s="65">
+        <v>13.8</v>
+      </c>
+      <c r="I168" s="65">
+        <v>14.2</v>
+      </c>
+      <c r="J168" s="65">
+        <v>6.7</v>
+      </c>
+      <c r="K168" s="65">
+        <v>6.7</v>
+      </c>
+      <c r="L168" s="65">
+        <v>6.9</v>
+      </c>
+      <c r="M168" s="65">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B169" s="63" t="s">
+        <v>474</v>
+      </c>
+      <c r="C169" s="65">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D169" s="65">
+        <v>16.8</v>
+      </c>
+      <c r="E169" s="65">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="F169" s="65">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G169" s="65">
+        <v>18.2</v>
+      </c>
+      <c r="H169" s="65">
+        <v>19.2</v>
+      </c>
+      <c r="I169" s="65">
+        <v>19.8</v>
+      </c>
+      <c r="J169" s="65">
+        <v>21.7</v>
+      </c>
+      <c r="K169" s="65">
+        <v>21.9</v>
+      </c>
+      <c r="L169" s="65">
+        <v>19.7</v>
+      </c>
+      <c r="M169" s="65">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B170" s="63" t="s">
+        <v>475</v>
+      </c>
+      <c r="C170" s="65">
+        <v>6</v>
+      </c>
+      <c r="D170" s="65">
+        <v>6</v>
+      </c>
+      <c r="E170" s="65">
+        <v>6</v>
+      </c>
+      <c r="F170" s="65">
+        <v>6.1</v>
+      </c>
+      <c r="G170" s="65">
+        <v>6.1</v>
+      </c>
+      <c r="H170" s="65">
+        <v>6.1</v>
+      </c>
+      <c r="I170" s="65">
+        <v>6.3</v>
+      </c>
+      <c r="J170" s="65">
+        <v>2.6</v>
+      </c>
+      <c r="K170" s="65">
+        <v>2.6</v>
+      </c>
+      <c r="L170" s="65">
+        <v>2.7</v>
+      </c>
+      <c r="M170" s="65">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B171" s="63" t="s">
+        <v>476</v>
+      </c>
+      <c r="C171" s="65">
+        <v>7</v>
+      </c>
+      <c r="D171" s="65">
+        <v>7</v>
+      </c>
+      <c r="E171" s="65">
+        <v>7.1</v>
+      </c>
+      <c r="F171" s="65">
+        <v>7.2</v>
+      </c>
+      <c r="G171" s="65">
+        <v>7.3</v>
+      </c>
+      <c r="H171" s="65">
+        <v>7.3</v>
+      </c>
+      <c r="I171" s="65">
+        <v>7.4</v>
+      </c>
+      <c r="J171" s="65">
+        <v>3.7</v>
+      </c>
+      <c r="K171" s="65">
+        <v>3.6</v>
+      </c>
+      <c r="L171" s="65">
+        <v>3.7</v>
+      </c>
+      <c r="M171" s="65">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B172" s="63" t="s">
+        <v>477</v>
+      </c>
+      <c r="C172" s="65">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="D172" s="65">
+        <v>18.8</v>
+      </c>
+      <c r="E172" s="65">
+        <v>19.2</v>
+      </c>
+      <c r="F172" s="65">
+        <v>19.8</v>
+      </c>
+      <c r="G172" s="65">
+        <v>20.2</v>
+      </c>
+      <c r="H172" s="65">
+        <v>20.6</v>
+      </c>
+      <c r="I172" s="65">
+        <v>21.2</v>
+      </c>
+      <c r="J172" s="65">
+        <v>11.5</v>
+      </c>
+      <c r="K172" s="65">
+        <v>11.8</v>
+      </c>
+      <c r="L172" s="65">
+        <v>12.1</v>
+      </c>
+      <c r="M172" s="65">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="C173" s="61">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D173" s="61">
+        <v>10.9</v>
+      </c>
+      <c r="E173" s="61">
+        <v>11.7</v>
+      </c>
+      <c r="F173" s="61">
+        <v>12.4</v>
+      </c>
+      <c r="G173" s="61">
+        <v>12.5</v>
+      </c>
+      <c r="H173" s="61">
+        <v>12.5</v>
+      </c>
+      <c r="I173" s="61">
+        <v>7.4</v>
+      </c>
+      <c r="J173" s="61">
+        <v>6</v>
+      </c>
+      <c r="K173" s="61">
+        <v>6</v>
+      </c>
+      <c r="L173" s="61">
+        <v>5.9</v>
+      </c>
+      <c r="M173" s="61">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B174" s="63" t="s">
+        <v>479</v>
+      </c>
+      <c r="C174" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D174" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="E174" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="F174" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="G174" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="H174" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="I174" s="61">
+        <v>0</v>
+      </c>
+      <c r="J174" s="61">
+        <v>0</v>
+      </c>
+      <c r="K174" s="61">
+        <v>0</v>
+      </c>
+      <c r="L174" s="61">
+        <v>0</v>
+      </c>
+      <c r="M174" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B175" s="63" t="s">
+        <v>480</v>
+      </c>
+      <c r="C175" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D175" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="E175" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="F175" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="G175" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="H175" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="I175" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="J175" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="K175" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="L175" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="M175" s="61">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B176" s="63" t="s">
+        <v>481</v>
+      </c>
+      <c r="C176" s="66">
         <v>2.1</v>
       </c>
-      <c r="D143" s="96">
-[...5 lines deleted...]
-      <c r="F143" s="96">
+      <c r="D176" s="66">
         <v>2.6</v>
       </c>
-      <c r="G143" s="96">
-[...2 lines deleted...]
-      <c r="H143" s="96">
+      <c r="E176" s="66">
         <v>2.8</v>
       </c>
-      <c r="I143" s="96">
+      <c r="F176" s="66">
         <v>2.9</v>
       </c>
-      <c r="J143" s="97">
-[...2 lines deleted...]
-      <c r="K143" s="97">
+      <c r="G176" s="66">
+        <v>3</v>
+      </c>
+      <c r="H176" s="66">
+        <v>3</v>
+      </c>
+      <c r="I176" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="J176" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="K176" s="61">
+        <v>1.6</v>
+      </c>
+      <c r="L176" s="61">
+        <v>1.6</v>
+      </c>
+      <c r="M176" s="61">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B177" s="63" t="s">
+        <v>482</v>
+      </c>
+      <c r="C177" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="D177" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="E177" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="F177" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="G177" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="H177" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="I177" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J177" s="61">
+        <v>1</v>
+      </c>
+      <c r="K177" s="61">
+        <v>1</v>
+      </c>
+      <c r="L177" s="61">
+        <v>1</v>
+      </c>
+      <c r="M177" s="61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B178" s="80" t="s">
+        <v>483</v>
+      </c>
+      <c r="C178" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="D178" s="66">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E178" s="66">
+        <v>4.7</v>
+      </c>
+      <c r="F178" s="66">
+        <v>4.8</v>
+      </c>
+      <c r="G178" s="66">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H178" s="66">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I178" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="J178" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="K178" s="61">
+        <v>2</v>
+      </c>
+      <c r="L178" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="M178" s="61">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B179" s="63" t="s">
+        <v>484</v>
+      </c>
+      <c r="C179" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="D179" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="E179" s="66">
         <v>0.9</v>
       </c>
-      <c r="L143" s="97">
+      <c r="F179" s="66">
+        <v>1</v>
+      </c>
+      <c r="G179" s="66">
+        <v>1</v>
+      </c>
+      <c r="H179" s="66">
+        <v>1</v>
+      </c>
+      <c r="I179" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="J179" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="K179" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="L179" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M179" s="61">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B180" s="63" t="s">
+        <v>485</v>
+      </c>
+      <c r="C180" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="D180" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="E180" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="F180" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="G180" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="H180" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="I180" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J180" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="K180" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="L180" s="66">
         <v>0.7</v>
       </c>
-      <c r="M143" s="96">
+      <c r="M180" s="61">
         <v>0.7</v>
       </c>
-      <c r="N143" s="98">
-[...10 lines deleted...]
-      <c r="C144" s="96">
+    </row>
+    <row r="181" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B181" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="C181" s="59">
+        <v>361.7</v>
+      </c>
+      <c r="D181" s="59">
+        <v>364.4</v>
+      </c>
+      <c r="E181" s="59">
+        <v>371</v>
+      </c>
+      <c r="F181" s="59">
+        <v>383.1</v>
+      </c>
+      <c r="G181" s="59">
+        <v>393.2</v>
+      </c>
+      <c r="H181" s="59">
+        <v>405.7</v>
+      </c>
+      <c r="I181" s="60">
+        <v>421.3</v>
+      </c>
+      <c r="J181" s="60">
+        <v>212.9</v>
+      </c>
+      <c r="K181" s="60">
+        <v>232.5</v>
+      </c>
+      <c r="L181" s="59">
+        <v>237.6</v>
+      </c>
+      <c r="M181" s="61">
+        <v>255.2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B182" s="63" t="s">
+        <v>339</v>
+      </c>
+      <c r="C182" s="59">
+        <v>7.5</v>
+      </c>
+      <c r="D182" s="59">
+        <v>7.3</v>
+      </c>
+      <c r="E182" s="59">
+        <v>7.2</v>
+      </c>
+      <c r="F182" s="59">
+        <v>7</v>
+      </c>
+      <c r="G182" s="59">
+        <v>6.9</v>
+      </c>
+      <c r="H182" s="59">
+        <v>7</v>
+      </c>
+      <c r="I182" s="60">
+        <v>7</v>
+      </c>
+      <c r="J182" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="K182" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="L182" s="59">
+        <v>3.8</v>
+      </c>
+      <c r="M182" s="61">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B183" s="63" t="s">
+        <v>487</v>
+      </c>
+      <c r="C183" s="59">
+        <v>28.4</v>
+      </c>
+      <c r="D183" s="59">
+        <v>29.6</v>
+      </c>
+      <c r="E183" s="59">
+        <v>30.7</v>
+      </c>
+      <c r="F183" s="59">
+        <v>32.1</v>
+      </c>
+      <c r="G183" s="59">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="H183" s="59">
+        <v>33.9</v>
+      </c>
+      <c r="I183" s="60">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="J183" s="60">
+        <v>26.3</v>
+      </c>
+      <c r="K183" s="60">
+        <v>24.2</v>
+      </c>
+      <c r="L183" s="59">
+        <v>25.7</v>
+      </c>
+      <c r="M183" s="61">
+        <v>36.9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B184" s="63" t="s">
+        <v>488</v>
+      </c>
+      <c r="C184" s="59">
+        <v>22.2</v>
+      </c>
+      <c r="D184" s="59">
+        <v>22.6</v>
+      </c>
+      <c r="E184" s="59">
+        <v>22.6</v>
+      </c>
+      <c r="F184" s="59">
+        <v>22.6</v>
+      </c>
+      <c r="G184" s="59">
+        <v>22.7</v>
+      </c>
+      <c r="H184" s="59">
+        <v>22.7</v>
+      </c>
+      <c r="I184" s="60">
+        <v>22.7</v>
+      </c>
+      <c r="J184" s="60">
+        <v>12</v>
+      </c>
+      <c r="K184" s="60">
+        <v>12.1</v>
+      </c>
+      <c r="L184" s="59">
         <v>12.2</v>
       </c>
-      <c r="D144" s="96">
+      <c r="M184" s="61">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B185" s="63" t="s">
+        <v>438</v>
+      </c>
+      <c r="C185" s="59">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="D185" s="59">
+        <v>21</v>
+      </c>
+      <c r="E185" s="59">
+        <v>21.9</v>
+      </c>
+      <c r="F185" s="59">
+        <v>22.2</v>
+      </c>
+      <c r="G185" s="59">
+        <v>22.7</v>
+      </c>
+      <c r="H185" s="59">
+        <v>23</v>
+      </c>
+      <c r="I185" s="60">
+        <v>23.3</v>
+      </c>
+      <c r="J185" s="60">
+        <v>7.5</v>
+      </c>
+      <c r="K185" s="60">
+        <v>12</v>
+      </c>
+      <c r="L185" s="59">
+        <v>15.2</v>
+      </c>
+      <c r="M185" s="61">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B186" s="63" t="s">
+        <v>489</v>
+      </c>
+      <c r="C186" s="59">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="D186" s="59">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E186" s="59">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="F186" s="59">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="G186" s="59">
+        <v>36.9</v>
+      </c>
+      <c r="H186" s="59">
+        <v>37</v>
+      </c>
+      <c r="I186" s="60">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="J186" s="60">
+        <v>10</v>
+      </c>
+      <c r="K186" s="60">
+        <v>10.8</v>
+      </c>
+      <c r="L186" s="59">
+        <v>10.6</v>
+      </c>
+      <c r="M186" s="61">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B187" s="63" t="s">
+        <v>490</v>
+      </c>
+      <c r="C187" s="59">
+        <v>31.4</v>
+      </c>
+      <c r="D187" s="59">
+        <v>31.4</v>
+      </c>
+      <c r="E187" s="59">
+        <v>31.4</v>
+      </c>
+      <c r="F187" s="59">
+        <v>31.4</v>
+      </c>
+      <c r="G187" s="59">
+        <v>32.6</v>
+      </c>
+      <c r="H187" s="59">
+        <v>35.5</v>
+      </c>
+      <c r="I187" s="60">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="J187" s="60">
+        <v>13.9</v>
+      </c>
+      <c r="K187" s="60">
+        <v>16.8</v>
+      </c>
+      <c r="L187" s="59">
+        <v>15.2</v>
+      </c>
+      <c r="M187" s="61">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B188" s="63" t="s">
+        <v>491</v>
+      </c>
+      <c r="C188" s="59">
+        <v>28.3</v>
+      </c>
+      <c r="D188" s="59">
+        <v>26.9</v>
+      </c>
+      <c r="E188" s="59">
+        <v>26.9</v>
+      </c>
+      <c r="F188" s="59">
+        <v>27.4</v>
+      </c>
+      <c r="G188" s="59">
+        <v>26.8</v>
+      </c>
+      <c r="H188" s="59">
+        <v>26.9</v>
+      </c>
+      <c r="I188" s="60">
+        <v>28.9</v>
+      </c>
+      <c r="J188" s="60">
+        <v>15.9</v>
+      </c>
+      <c r="K188" s="60">
+        <v>15.8</v>
+      </c>
+      <c r="L188" s="59">
+        <v>15.7</v>
+      </c>
+      <c r="M188" s="61">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B189" s="63" t="s">
+        <v>492</v>
+      </c>
+      <c r="C189" s="59">
+        <v>31.1</v>
+      </c>
+      <c r="D189" s="59">
+        <v>31.9</v>
+      </c>
+      <c r="E189" s="59">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="F189" s="59">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G189" s="59">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="H189" s="59">
+        <v>42.3</v>
+      </c>
+      <c r="I189" s="60">
+        <v>42.5</v>
+      </c>
+      <c r="J189" s="60">
+        <v>21.2</v>
+      </c>
+      <c r="K189" s="60">
+        <v>21.8</v>
+      </c>
+      <c r="L189" s="59">
+        <v>20.2</v>
+      </c>
+      <c r="M189" s="61">
+        <v>20.2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B190" s="63" t="s">
+        <v>493</v>
+      </c>
+      <c r="C190" s="59">
+        <v>29.2</v>
+      </c>
+      <c r="D190" s="59">
+        <v>29.5</v>
+      </c>
+      <c r="E190" s="59">
+        <v>29.4</v>
+      </c>
+      <c r="F190" s="59">
+        <v>29.7</v>
+      </c>
+      <c r="G190" s="59">
+        <v>29.9</v>
+      </c>
+      <c r="H190" s="59">
+        <v>30.4</v>
+      </c>
+      <c r="I190" s="60">
+        <v>32.1</v>
+      </c>
+      <c r="J190" s="60">
+        <v>11.3</v>
+      </c>
+      <c r="K190" s="60">
+        <v>11.3</v>
+      </c>
+      <c r="L190" s="59">
+        <v>11.4</v>
+      </c>
+      <c r="M190" s="61">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B191" s="80" t="s">
+        <v>494</v>
+      </c>
+      <c r="C191" s="59">
+        <v>25.8</v>
+      </c>
+      <c r="D191" s="59">
+        <v>25.8</v>
+      </c>
+      <c r="E191" s="59">
+        <v>26</v>
+      </c>
+      <c r="F191" s="59">
+        <v>26.2</v>
+      </c>
+      <c r="G191" s="59">
+        <v>26.1</v>
+      </c>
+      <c r="H191" s="59">
+        <v>26</v>
+      </c>
+      <c r="I191" s="60">
+        <v>26</v>
+      </c>
+      <c r="J191" s="60">
+        <v>17.3</v>
+      </c>
+      <c r="K191" s="60">
+        <v>14.7</v>
+      </c>
+      <c r="L191" s="59">
+        <v>14.5</v>
+      </c>
+      <c r="M191" s="61">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B192" s="63" t="s">
+        <v>495</v>
+      </c>
+      <c r="C192" s="59">
+        <v>42.5</v>
+      </c>
+      <c r="D192" s="59">
+        <v>43.7</v>
+      </c>
+      <c r="E192" s="59">
+        <v>44.7</v>
+      </c>
+      <c r="F192" s="59">
+        <v>47.9</v>
+      </c>
+      <c r="G192" s="59">
+        <v>48.8</v>
+      </c>
+      <c r="H192" s="59">
+        <v>50.5</v>
+      </c>
+      <c r="I192" s="60">
+        <v>51.3</v>
+      </c>
+      <c r="J192" s="60">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="K192" s="60">
+        <v>50.6</v>
+      </c>
+      <c r="L192" s="60">
+        <v>54.1</v>
+      </c>
+      <c r="M192" s="61">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B193" s="63" t="s">
+        <v>496</v>
+      </c>
+      <c r="C193" s="59">
+        <v>22.1</v>
+      </c>
+      <c r="D193" s="59">
+        <v>22.4</v>
+      </c>
+      <c r="E193" s="59">
+        <v>22.8</v>
+      </c>
+      <c r="F193" s="59">
+        <v>23.3</v>
+      </c>
+      <c r="G193" s="59">
+        <v>24.3</v>
+      </c>
+      <c r="H193" s="59">
+        <v>25.6</v>
+      </c>
+      <c r="I193" s="60">
+        <v>28.1</v>
+      </c>
+      <c r="J193" s="60">
         <v>13.2</v>
       </c>
-      <c r="E144" s="96">
+      <c r="K193" s="60">
+        <v>15.4</v>
+      </c>
+      <c r="L193" s="60">
+        <v>16</v>
+      </c>
+      <c r="M193" s="61">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B194" s="63" t="s">
+        <v>497</v>
+      </c>
+      <c r="C194" s="59">
+        <v>35.6</v>
+      </c>
+      <c r="D194" s="59">
+        <v>35.9</v>
+      </c>
+      <c r="E194" s="59">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="F194" s="59">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="G194" s="59">
+        <v>43</v>
+      </c>
+      <c r="H194" s="59">
+        <v>44.9</v>
+      </c>
+      <c r="I194" s="60">
+        <v>48.5</v>
+      </c>
+      <c r="J194" s="60">
+        <v>23.1</v>
+      </c>
+      <c r="K194" s="60">
+        <v>23</v>
+      </c>
+      <c r="L194" s="60">
+        <v>23</v>
+      </c>
+      <c r="M194" s="61">
+        <v>22.8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B195" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="C195" s="72">
+        <v>504.1</v>
+      </c>
+      <c r="D195" s="72">
+        <v>525.6</v>
+      </c>
+      <c r="E195" s="72">
+        <v>546.1</v>
+      </c>
+      <c r="F195" s="72">
+        <v>555.1</v>
+      </c>
+      <c r="G195" s="72">
+        <v>566.6</v>
+      </c>
+      <c r="H195" s="72">
+        <v>597.9</v>
+      </c>
+      <c r="I195" s="72">
+        <v>635.29999999999995</v>
+      </c>
+      <c r="J195" s="72">
+        <v>322.7</v>
+      </c>
+      <c r="K195" s="72">
+        <v>348.9</v>
+      </c>
+      <c r="L195" s="72">
+        <v>370.7</v>
+      </c>
+      <c r="M195" s="65">
+        <v>382.8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B196" s="63" t="s">
+        <v>499</v>
+      </c>
+      <c r="C196" s="72">
+        <v>1.4</v>
+      </c>
+      <c r="D196" s="72">
+        <v>1.5</v>
+      </c>
+      <c r="E196" s="72">
+        <v>1.8</v>
+      </c>
+      <c r="F196" s="72">
+        <v>1.8</v>
+      </c>
+      <c r="G196" s="72">
+        <v>1.9</v>
+      </c>
+      <c r="H196" s="72">
+        <v>1.9</v>
+      </c>
+      <c r="I196" s="72">
+        <v>1.9</v>
+      </c>
+      <c r="J196" s="72">
+        <v>0.9</v>
+      </c>
+      <c r="K196" s="72">
+        <v>0.4</v>
+      </c>
+      <c r="L196" s="72">
+        <v>0.4</v>
+      </c>
+      <c r="M196" s="65">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B197" s="63" t="s">
+        <v>500</v>
+      </c>
+      <c r="C197" s="72">
+        <v>57</v>
+      </c>
+      <c r="D197" s="72">
+        <v>59</v>
+      </c>
+      <c r="E197" s="72">
+        <v>66.5</v>
+      </c>
+      <c r="F197" s="72">
+        <v>61.9</v>
+      </c>
+      <c r="G197" s="72">
+        <v>63.2</v>
+      </c>
+      <c r="H197" s="72">
+        <v>66.2</v>
+      </c>
+      <c r="I197" s="72">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="J197" s="72">
+        <v>29.7</v>
+      </c>
+      <c r="K197" s="72">
+        <v>30.4</v>
+      </c>
+      <c r="L197" s="72">
+        <v>31.4</v>
+      </c>
+      <c r="M197" s="65">
+        <v>29.4</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B198" s="63" t="s">
+        <v>501</v>
+      </c>
+      <c r="C198" s="72">
+        <v>45.8</v>
+      </c>
+      <c r="D198" s="72">
+        <v>46.1</v>
+      </c>
+      <c r="E198" s="72">
+        <v>49</v>
+      </c>
+      <c r="F198" s="72">
+        <v>50.1</v>
+      </c>
+      <c r="G198" s="72">
+        <v>51.1</v>
+      </c>
+      <c r="H198" s="72">
+        <v>53.3</v>
+      </c>
+      <c r="I198" s="72">
+        <v>54.9</v>
+      </c>
+      <c r="J198" s="72">
+        <v>16.8</v>
+      </c>
+      <c r="K198" s="72">
+        <v>18.2</v>
+      </c>
+      <c r="L198" s="72">
+        <v>19</v>
+      </c>
+      <c r="M198" s="65">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B199" s="63" t="s">
+        <v>502</v>
+      </c>
+      <c r="C199" s="72">
+        <v>42.4</v>
+      </c>
+      <c r="D199" s="72">
+        <v>43.3</v>
+      </c>
+      <c r="E199" s="72">
+        <v>46.4</v>
+      </c>
+      <c r="F199" s="72">
+        <v>48.5</v>
+      </c>
+      <c r="G199" s="72">
+        <v>49.3</v>
+      </c>
+      <c r="H199" s="72">
+        <v>50.2</v>
+      </c>
+      <c r="I199" s="72">
+        <v>53.8</v>
+      </c>
+      <c r="J199" s="72">
+        <v>17.7</v>
+      </c>
+      <c r="K199" s="72">
+        <v>22.4</v>
+      </c>
+      <c r="L199" s="72">
+        <v>23.8</v>
+      </c>
+      <c r="M199" s="65">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B200" s="63" t="s">
+        <v>351</v>
+      </c>
+      <c r="C200" s="72">
+        <v>30.9</v>
+      </c>
+      <c r="D200" s="72">
+        <v>31.4</v>
+      </c>
+      <c r="E200" s="72">
+        <v>31.5</v>
+      </c>
+      <c r="F200" s="72">
+        <v>31.5</v>
+      </c>
+      <c r="G200" s="72">
+        <v>32.1</v>
+      </c>
+      <c r="H200" s="72">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="I200" s="72">
+        <v>36.1</v>
+      </c>
+      <c r="J200" s="72">
+        <v>21</v>
+      </c>
+      <c r="K200" s="72">
+        <v>20.8</v>
+      </c>
+      <c r="L200" s="72">
+        <v>22.5</v>
+      </c>
+      <c r="M200" s="65">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B201" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C201" s="72">
+        <v>29.8</v>
+      </c>
+      <c r="D201" s="72">
+        <v>30.5</v>
+      </c>
+      <c r="E201" s="72">
+        <v>30.9</v>
+      </c>
+      <c r="F201" s="72">
+        <v>32.1</v>
+      </c>
+      <c r="G201" s="72">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="H201" s="72">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="I201" s="72">
+        <v>38</v>
+      </c>
+      <c r="J201" s="72">
+        <v>13.4</v>
+      </c>
+      <c r="K201" s="72">
         <v>13.2</v>
       </c>
-      <c r="F144" s="96">
-[...2 lines deleted...]
-      <c r="G144" s="96">
+      <c r="L201" s="72">
         <v>14.2</v>
       </c>
-      <c r="H144" s="96">
+      <c r="M201" s="65">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B202" s="63" t="s">
+        <v>503</v>
+      </c>
+      <c r="C202" s="72">
+        <v>56.3</v>
+      </c>
+      <c r="D202" s="72">
+        <v>59</v>
+      </c>
+      <c r="E202" s="72">
+        <v>63.4</v>
+      </c>
+      <c r="F202" s="72">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="G202" s="72">
+        <v>67.5</v>
+      </c>
+      <c r="H202" s="72">
+        <v>73.7</v>
+      </c>
+      <c r="I202" s="72">
+        <v>82.3</v>
+      </c>
+      <c r="J202" s="72">
+        <v>61.1</v>
+      </c>
+      <c r="K202" s="72">
+        <v>66.2</v>
+      </c>
+      <c r="L202" s="72">
+        <v>69.5</v>
+      </c>
+      <c r="M202" s="65">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B203" s="63" t="s">
+        <v>504</v>
+      </c>
+      <c r="C203" s="72">
+        <v>23.4</v>
+      </c>
+      <c r="D203" s="72">
+        <v>23.8</v>
+      </c>
+      <c r="E203" s="72">
+        <v>24.8</v>
+      </c>
+      <c r="F203" s="72">
+        <v>23.8</v>
+      </c>
+      <c r="G203" s="72">
+        <v>25.9</v>
+      </c>
+      <c r="H203" s="72">
+        <v>31.1</v>
+      </c>
+      <c r="I203" s="72">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="J203" s="72">
+        <v>21.5</v>
+      </c>
+      <c r="K203" s="72">
+        <v>22.8</v>
+      </c>
+      <c r="L203" s="72">
+        <v>23.9</v>
+      </c>
+      <c r="M203" s="65">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B204" s="63" t="s">
+        <v>505</v>
+      </c>
+      <c r="C204" s="72">
+        <v>25.5</v>
+      </c>
+      <c r="D204" s="72">
+        <v>27.9</v>
+      </c>
+      <c r="E204" s="72">
+        <v>25.8</v>
+      </c>
+      <c r="F204" s="72">
+        <v>26.6</v>
+      </c>
+      <c r="G204" s="72">
+        <v>26.7</v>
+      </c>
+      <c r="H204" s="72">
+        <v>27.8</v>
+      </c>
+      <c r="I204" s="72">
+        <v>28.7</v>
+      </c>
+      <c r="J204" s="72">
         <v>15.8</v>
       </c>
-      <c r="I144" s="96">
-[...178 lines deleted...]
-      <c r="J148" s="97">
+      <c r="K204" s="72">
+        <v>14</v>
+      </c>
+      <c r="L204" s="72">
+        <v>14.2</v>
+      </c>
+      <c r="M204" s="65">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B205" s="63" t="s">
+        <v>506</v>
+      </c>
+      <c r="C205" s="72">
+        <v>26.2</v>
+      </c>
+      <c r="D205" s="72">
+        <v>27.9</v>
+      </c>
+      <c r="E205" s="72">
+        <v>30.2</v>
+      </c>
+      <c r="F205" s="72">
+        <v>31.2</v>
+      </c>
+      <c r="G205" s="72">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="H205" s="72">
+        <v>36.6</v>
+      </c>
+      <c r="I205" s="72">
+        <v>42.4</v>
+      </c>
+      <c r="J205" s="72">
+        <v>31</v>
+      </c>
+      <c r="K205" s="72">
+        <v>33.4</v>
+      </c>
+      <c r="L205" s="72">
+        <v>34</v>
+      </c>
+      <c r="M205" s="65">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B206" s="63" t="s">
+        <v>507</v>
+      </c>
+      <c r="C206" s="72">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="D206" s="72">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="E206" s="72">
+        <v>72.7</v>
+      </c>
+      <c r="F206" s="72">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="G206" s="72">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="H206" s="72">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="I206" s="72">
+        <v>78.5</v>
+      </c>
+      <c r="J206" s="72">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="K206" s="72">
+        <v>37.6</v>
+      </c>
+      <c r="L206" s="72">
+        <v>43.9</v>
+      </c>
+      <c r="M206" s="65">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B207" s="63" t="s">
+        <v>508</v>
+      </c>
+      <c r="C207" s="72">
+        <v>16.2</v>
+      </c>
+      <c r="D207" s="72">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E207" s="72">
+        <v>17.5</v>
+      </c>
+      <c r="F207" s="72">
+        <v>18</v>
+      </c>
+      <c r="G207" s="72">
+        <v>18</v>
+      </c>
+      <c r="H207" s="72">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="I207" s="72">
+        <v>18.8</v>
+      </c>
+      <c r="J207" s="72">
+        <v>6.1</v>
+      </c>
+      <c r="K207" s="72">
+        <v>6.1</v>
+      </c>
+      <c r="L207" s="72">
+        <v>6.4</v>
+      </c>
+      <c r="M207" s="65">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B208" s="63" t="s">
+        <v>509</v>
+      </c>
+      <c r="C208" s="72">
         <v>38.299999999999997</v>
       </c>
-      <c r="K148" s="97">
-[...34 lines deleted...]
-      <c r="H149" s="96">
+      <c r="D208" s="72">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="E208" s="72">
+        <v>41.8</v>
+      </c>
+      <c r="F208" s="72">
+        <v>43.6</v>
+      </c>
+      <c r="G208" s="72">
+        <v>45.4</v>
+      </c>
+      <c r="H208" s="72">
+        <v>46.9</v>
+      </c>
+      <c r="I208" s="72">
+        <v>48.1</v>
+      </c>
+      <c r="J208" s="72">
+        <v>31.2</v>
+      </c>
+      <c r="K208" s="72">
+        <v>31.4</v>
+      </c>
+      <c r="L208" s="72">
         <v>33.200000000000003</v>
       </c>
-      <c r="I149" s="96">
-[...553 lines deleted...]
-      <c r="C162" s="96">
+      <c r="M208" s="65">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B209" s="63" t="s">
+        <v>510</v>
+      </c>
+      <c r="C209" s="72">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="D209" s="72">
+        <v>41</v>
+      </c>
+      <c r="E209" s="72">
+        <v>43.9</v>
+      </c>
+      <c r="F209" s="72">
+        <v>42.8</v>
+      </c>
+      <c r="G209" s="72">
+        <v>44</v>
+      </c>
+      <c r="H209" s="72">
+        <v>46.7</v>
+      </c>
+      <c r="I209" s="72">
+        <v>48.4</v>
+      </c>
+      <c r="J209" s="72">
+        <v>22.3</v>
+      </c>
+      <c r="K209" s="72">
         <v>31.9</v>
       </c>
-      <c r="D162" s="96">
-[...5 lines deleted...]
-      <c r="F162" s="96">
+      <c r="L209" s="72">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="M209" s="65">
         <v>33.6</v>
       </c>
-      <c r="G162" s="96">
-[...1873 lines deleted...]
-      <c r="A205" s="26" t="s">
+    </row>
+    <row r="210" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="26" t="s">
         <v>252</v>
       </c>
-      <c r="B205" s="83" t="s">
-[...218 lines deleted...]
-      </c>
       <c r="B210" s="6" t="s">
-        <v>379</v>
-[...4 lines deleted...]
-      <c r="D210" s="120">
+        <v>374</v>
+      </c>
+      <c r="C210" s="85">
         <v>710.6</v>
       </c>
-      <c r="E210" s="120">
+      <c r="D210" s="85">
         <v>721.7</v>
       </c>
-      <c r="F210" s="120">
+      <c r="E210" s="85">
         <v>734.4</v>
       </c>
-      <c r="G210" s="120">
+      <c r="F210" s="85">
         <v>706.6</v>
       </c>
-      <c r="H210" s="120">
+      <c r="G210" s="85">
         <v>730.2</v>
       </c>
-      <c r="I210" s="120">
+      <c r="H210" s="85">
         <v>756.5</v>
       </c>
-      <c r="J210" s="74">
+      <c r="I210" s="60">
         <v>772.9</v>
       </c>
-      <c r="K210" s="74">
+      <c r="J210" s="60">
         <v>386.1</v>
       </c>
-      <c r="L210" s="74">
+      <c r="K210" s="60">
         <v>409.2</v>
       </c>
-      <c r="M210" s="73">
+      <c r="L210" s="59">
         <v>460.5</v>
       </c>
-      <c r="N210" s="75">
+      <c r="M210" s="61">
         <v>487.7</v>
       </c>
     </row>
-    <row r="211" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A211" s="26">
         <v>511000000</v>
       </c>
-      <c r="B211" s="83" t="s">
+      <c r="B211" s="63" t="s">
+        <v>512</v>
+      </c>
+      <c r="C211" s="66">
+        <v>45</v>
+      </c>
+      <c r="D211" s="66">
+        <v>47.1</v>
+      </c>
+      <c r="E211" s="66">
+        <v>47.3</v>
+      </c>
+      <c r="F211" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G211" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H211" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I211" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J211" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K211" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L211" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M211" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="212" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B212" s="63" t="s">
+        <v>511</v>
+      </c>
+      <c r="C212" s="66">
+        <v>62.3</v>
+      </c>
+      <c r="D212" s="66">
+        <v>62.9</v>
+      </c>
+      <c r="E212" s="66">
+        <v>63.3</v>
+      </c>
+      <c r="F212" s="61">
+        <v>11</v>
+      </c>
+      <c r="G212" s="61">
+        <v>11.4</v>
+      </c>
+      <c r="H212" s="61">
+        <v>11.3</v>
+      </c>
+      <c r="I212" s="61">
+        <v>10.8</v>
+      </c>
+      <c r="J212" s="61">
+        <v>6.9</v>
+      </c>
+      <c r="K212" s="61">
+        <v>7</v>
+      </c>
+      <c r="L212" s="61">
+        <v>7.5</v>
+      </c>
+      <c r="M212" s="61">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="B213" s="63" t="s">
+        <v>513</v>
+      </c>
+      <c r="C213" s="66">
+        <v>18</v>
+      </c>
+      <c r="D213" s="66">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="E213" s="66">
+        <v>19.8</v>
+      </c>
+      <c r="F213" s="66">
+        <v>20.2</v>
+      </c>
+      <c r="G213" s="66">
+        <v>20.8</v>
+      </c>
+      <c r="H213" s="66">
+        <v>20.6</v>
+      </c>
+      <c r="I213" s="61">
+        <v>20</v>
+      </c>
+      <c r="J213" s="61">
+        <v>9.6</v>
+      </c>
+      <c r="K213" s="61">
+        <v>7</v>
+      </c>
+      <c r="L213" s="66">
+        <v>5.2</v>
+      </c>
+      <c r="M213" s="61">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="B214" s="63" t="s">
+        <v>514</v>
+      </c>
+      <c r="C214" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="D214" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E214" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F214" s="66">
+        <v>61.6</v>
+      </c>
+      <c r="G214" s="66">
+        <v>64.5</v>
+      </c>
+      <c r="H214" s="66">
+        <v>11.7</v>
+      </c>
+      <c r="I214" s="61">
+        <v>11.8</v>
+      </c>
+      <c r="J214" s="61">
+        <v>6</v>
+      </c>
+      <c r="K214" s="61">
+        <v>5.7</v>
+      </c>
+      <c r="L214" s="66">
+        <v>9.6</v>
+      </c>
+      <c r="M214" s="61">
+        <v>11.2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="26" t="s">
+        <v>256</v>
+      </c>
+      <c r="B215" s="63" t="s">
+        <v>515</v>
+      </c>
+      <c r="C215" s="66">
+        <v>28.6</v>
+      </c>
+      <c r="D215" s="66">
+        <v>28.8</v>
+      </c>
+      <c r="E215" s="66">
+        <v>29.4</v>
+      </c>
+      <c r="F215" s="66">
+        <v>30.2</v>
+      </c>
+      <c r="G215" s="66">
+        <v>31.4</v>
+      </c>
+      <c r="H215" s="66">
+        <v>32.4</v>
+      </c>
+      <c r="I215" s="61">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="J215" s="61">
+        <v>22</v>
+      </c>
+      <c r="K215" s="61">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="L215" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="M215" s="61">
+        <v>19.600000000000001</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="26" t="s">
+        <v>257</v>
+      </c>
+      <c r="B216" s="63" t="s">
+        <v>516</v>
+      </c>
+      <c r="C216" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D216" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E216" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F216" s="66">
+        <v>48.2</v>
+      </c>
+      <c r="G216" s="66">
+        <v>48.9</v>
+      </c>
+      <c r="H216" s="66">
+        <v>49.5</v>
+      </c>
+      <c r="I216" s="61">
+        <v>50.1</v>
+      </c>
+      <c r="J216" s="61">
+        <v>24.1</v>
+      </c>
+      <c r="K216" s="61">
+        <v>25.4</v>
+      </c>
+      <c r="L216" s="66">
+        <v>27.9</v>
+      </c>
+      <c r="M216" s="61">
+        <v>30.8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="26" t="s">
+        <v>258</v>
+      </c>
+      <c r="B217" s="63" t="s">
         <v>517</v>
       </c>
-      <c r="C211" s="91">
-[...5 lines deleted...]
-      <c r="E211" s="91">
+      <c r="C217" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D217" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E217" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F217" s="66">
+        <v>47.4</v>
+      </c>
+      <c r="G217" s="66">
+        <v>49.4</v>
+      </c>
+      <c r="H217" s="66">
+        <v>51.7</v>
+      </c>
+      <c r="I217" s="61">
+        <v>53.7</v>
+      </c>
+      <c r="J217" s="61">
+        <v>21.7</v>
+      </c>
+      <c r="K217" s="61">
+        <v>23.1</v>
+      </c>
+      <c r="L217" s="66">
+        <v>25.3</v>
+      </c>
+      <c r="M217" s="61">
+        <v>27.4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="26" t="s">
+        <v>259</v>
+      </c>
+      <c r="B218" s="63" t="s">
+        <v>518</v>
+      </c>
+      <c r="C218" s="61">
+        <v>57.6</v>
+      </c>
+      <c r="D218" s="61">
+        <v>57.9</v>
+      </c>
+      <c r="E218" s="61">
+        <v>58.2</v>
+      </c>
+      <c r="F218" s="66">
+        <v>58.2</v>
+      </c>
+      <c r="G218" s="66">
+        <v>58.9</v>
+      </c>
+      <c r="H218" s="66">
+        <v>59.7</v>
+      </c>
+      <c r="I218" s="61">
+        <v>60.5</v>
+      </c>
+      <c r="J218" s="61">
+        <v>31</v>
+      </c>
+      <c r="K218" s="61">
+        <v>28.1</v>
+      </c>
+      <c r="L218" s="66">
+        <v>24.9</v>
+      </c>
+      <c r="M218" s="61">
+        <v>28.7</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="26" t="s">
+        <v>260</v>
+      </c>
+      <c r="B219" s="63" t="s">
+        <v>519</v>
+      </c>
+      <c r="C219" s="66">
+        <v>84.6</v>
+      </c>
+      <c r="D219" s="66">
+        <v>86</v>
+      </c>
+      <c r="E219" s="66">
+        <v>86.4</v>
+      </c>
+      <c r="F219" s="66">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="G219" s="66">
+        <v>39</v>
+      </c>
+      <c r="H219" s="66">
+        <v>39</v>
+      </c>
+      <c r="I219" s="61">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="J219" s="61">
+        <v>15.8</v>
+      </c>
+      <c r="K219" s="61">
+        <v>16.5</v>
+      </c>
+      <c r="L219" s="66">
+        <v>17.2</v>
+      </c>
+      <c r="M219" s="61">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="26" t="s">
+        <v>261</v>
+      </c>
+      <c r="B220" s="63" t="s">
+        <v>520</v>
+      </c>
+      <c r="C220" s="66">
+        <v>40.5</v>
+      </c>
+      <c r="D220" s="66">
+        <v>41.6</v>
+      </c>
+      <c r="E220" s="66">
+        <v>43.1</v>
+      </c>
+      <c r="F220" s="66">
+        <v>44</v>
+      </c>
+      <c r="G220" s="66">
+        <v>46.5</v>
+      </c>
+      <c r="H220" s="66">
+        <v>46.2</v>
+      </c>
+      <c r="I220" s="61">
+        <v>46.4</v>
+      </c>
+      <c r="J220" s="61">
+        <v>21</v>
+      </c>
+      <c r="K220" s="61">
+        <v>21</v>
+      </c>
+      <c r="L220" s="66">
+        <v>25.4</v>
+      </c>
+      <c r="M220" s="61">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="26" t="s">
+        <v>262</v>
+      </c>
+      <c r="B221" s="63" t="s">
+        <v>521</v>
+      </c>
+      <c r="C221" s="66">
+        <v>21.3</v>
+      </c>
+      <c r="D221" s="66">
+        <v>21.4</v>
+      </c>
+      <c r="E221" s="66">
+        <v>22.1</v>
+      </c>
+      <c r="F221" s="66">
+        <v>23.5</v>
+      </c>
+      <c r="G221" s="66">
+        <v>25.2</v>
+      </c>
+      <c r="H221" s="66">
+        <v>25.6</v>
+      </c>
+      <c r="I221" s="61">
+        <v>26.3</v>
+      </c>
+      <c r="J221" s="61">
+        <v>12.1</v>
+      </c>
+      <c r="K221" s="61">
+        <v>12.7</v>
+      </c>
+      <c r="L221" s="66">
+        <v>13</v>
+      </c>
+      <c r="M221" s="61">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="26" t="s">
+        <v>263</v>
+      </c>
+      <c r="B222" s="63" t="s">
+        <v>522</v>
+      </c>
+      <c r="C222" s="66">
+        <v>116.2</v>
+      </c>
+      <c r="D222" s="66">
+        <v>117</v>
+      </c>
+      <c r="E222" s="66">
+        <v>119.6</v>
+      </c>
+      <c r="F222" s="66">
+        <v>119.8</v>
+      </c>
+      <c r="G222" s="66">
+        <v>122.7</v>
+      </c>
+      <c r="H222" s="66">
+        <v>137</v>
+      </c>
+      <c r="I222" s="61">
+        <v>141.4</v>
+      </c>
+      <c r="J222" s="61">
+        <v>84.2</v>
+      </c>
+      <c r="K222" s="61">
+        <v>104.3</v>
+      </c>
+      <c r="L222" s="66">
+        <v>141.6</v>
+      </c>
+      <c r="M222" s="61">
+        <v>147.5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="26" t="s">
+        <v>264</v>
+      </c>
+      <c r="B223" s="63" t="s">
+        <v>523</v>
+      </c>
+      <c r="C223" s="66">
+        <v>86.1</v>
+      </c>
+      <c r="D223" s="66">
+        <v>88.4</v>
+      </c>
+      <c r="E223" s="66">
+        <v>91.2</v>
+      </c>
+      <c r="F223" s="66">
+        <v>50</v>
+      </c>
+      <c r="G223" s="66">
+        <v>51.8</v>
+      </c>
+      <c r="H223" s="66">
+        <v>54.7</v>
+      </c>
+      <c r="I223" s="61">
+        <v>56.4</v>
+      </c>
+      <c r="J223" s="61">
+        <v>22.3</v>
+      </c>
+      <c r="K223" s="61">
+        <v>22.6</v>
+      </c>
+      <c r="L223" s="66">
+        <v>20.8</v>
+      </c>
+      <c r="M223" s="61">
+        <v>25.2</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="26" t="s">
+        <v>265</v>
+      </c>
+      <c r="B224" s="63" t="s">
+        <v>524</v>
+      </c>
+      <c r="C224" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D224" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E224" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F224" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G224" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H224" s="66">
+        <v>54.5</v>
+      </c>
+      <c r="I224" s="61">
+        <v>55.5</v>
+      </c>
+      <c r="J224" s="61">
+        <v>23</v>
+      </c>
+      <c r="K224" s="61">
+        <v>26</v>
+      </c>
+      <c r="L224" s="66">
+        <v>25.5</v>
+      </c>
+      <c r="M224" s="61">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="26" t="s">
+        <v>266</v>
+      </c>
+      <c r="B225" s="63" t="s">
+        <v>525</v>
+      </c>
+      <c r="C225" s="66">
+        <v>15.6</v>
+      </c>
+      <c r="D225" s="66">
+        <v>15.7</v>
+      </c>
+      <c r="E225" s="66">
+        <v>15.9</v>
+      </c>
+      <c r="F225" s="66">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G225" s="66">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H225" s="66">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="I225" s="66">
+        <v>17.7</v>
+      </c>
+      <c r="J225" s="66">
+        <v>9.5</v>
+      </c>
+      <c r="K225" s="66">
+        <v>10.5</v>
+      </c>
+      <c r="L225" s="66">
+        <v>9.6</v>
+      </c>
+      <c r="M225" s="66">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="26" t="s">
+        <v>267</v>
+      </c>
+      <c r="B226" s="63" t="s">
+        <v>526</v>
+      </c>
+      <c r="C226" s="66">
+        <v>63.8</v>
+      </c>
+      <c r="D226" s="66">
+        <v>64</v>
+      </c>
+      <c r="E226" s="66">
+        <v>65.8</v>
+      </c>
+      <c r="F226" s="61">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="G226" s="66">
+        <v>71.7</v>
+      </c>
+      <c r="H226" s="66">
+        <v>72.8</v>
+      </c>
+      <c r="I226" s="61">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="J226" s="61">
+        <v>35.9</v>
+      </c>
+      <c r="K226" s="61">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="L226" s="61">
         <v>47.1</v>
       </c>
-      <c r="F211" s="91">
-[...64 lines deleted...]
-      <c r="M212" s="75">
+      <c r="M226" s="61">
+        <v>47.6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="26" t="s">
+        <v>268</v>
+      </c>
+      <c r="B227" s="63" t="s">
+        <v>527</v>
+      </c>
+      <c r="C227" s="66">
+        <v>48.6</v>
+      </c>
+      <c r="D227" s="66">
+        <v>49</v>
+      </c>
+      <c r="E227" s="66">
+        <v>49.4</v>
+      </c>
+      <c r="F227" s="66">
+        <v>50.2</v>
+      </c>
+      <c r="G227" s="66">
+        <v>52.3</v>
+      </c>
+      <c r="H227" s="66">
+        <v>53.7</v>
+      </c>
+      <c r="I227" s="61">
+        <v>54.6</v>
+      </c>
+      <c r="J227" s="61">
+        <v>28.7</v>
+      </c>
+      <c r="K227" s="61">
+        <v>28.5</v>
+      </c>
+      <c r="L227" s="61">
+        <v>29.3</v>
+      </c>
+      <c r="M227" s="61">
+        <v>30.7</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="26" t="s">
+        <v>269</v>
+      </c>
+      <c r="B228" s="63" t="s">
+        <v>528</v>
+      </c>
+      <c r="C228" s="66">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D228" s="66">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="E228" s="66">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F228" s="66">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G228" s="66">
+        <v>18.7</v>
+      </c>
+      <c r="H228" s="66">
+        <v>19.3</v>
+      </c>
+      <c r="I228" s="61">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J228" s="61">
+        <v>12.4</v>
+      </c>
+      <c r="K228" s="61">
+        <v>12.9</v>
+      </c>
+      <c r="L228" s="61">
+        <v>12.8</v>
+      </c>
+      <c r="M228" s="61">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="26" t="s">
+        <v>270</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="C229" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D229" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E229" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F229" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G229" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H229" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I229" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J229" s="60">
+        <v>65.8</v>
+      </c>
+      <c r="K229" s="60">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="L229" s="59">
+        <v>67</v>
+      </c>
+      <c r="M229" s="61">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="B230" s="63" t="s">
+        <v>444</v>
+      </c>
+      <c r="C230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J230" s="61">
+        <v>7.2</v>
+      </c>
+      <c r="K230" s="61">
+        <v>7.3</v>
+      </c>
+      <c r="L230" s="61">
+        <v>7.4</v>
+      </c>
+      <c r="M230" s="61">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="26" t="s">
+        <v>272</v>
+      </c>
+      <c r="B231" s="63" t="s">
+        <v>445</v>
+      </c>
+      <c r="C231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J231" s="61">
         <v>7.5</v>
       </c>
-      <c r="N212" s="75">
-[...43 lines deleted...]
-      <c r="N213" s="75">
+      <c r="K231" s="61">
+        <v>7.6</v>
+      </c>
+      <c r="L231" s="61">
+        <v>7.6</v>
+      </c>
+      <c r="M231" s="61">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="26" t="s">
+        <v>273</v>
+      </c>
+      <c r="B232" s="63" t="s">
+        <v>530</v>
+      </c>
+      <c r="C232" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D232" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E232" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F232" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G232" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H232" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I232" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J232" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="K232" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="L232" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="M232" s="61">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="233" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="26" t="s">
+        <v>274</v>
+      </c>
+      <c r="B233" s="63" t="s">
+        <v>446</v>
+      </c>
+      <c r="C233" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D233" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E233" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F233" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G233" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H233" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I233" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J233" s="60">
+        <v>44.9</v>
+      </c>
+      <c r="K233" s="60">
+        <v>45.2</v>
+      </c>
+      <c r="L233" s="60">
+        <v>45.7</v>
+      </c>
+      <c r="M233" s="61">
+        <v>45.7</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="26" t="s">
+        <v>275</v>
+      </c>
+      <c r="B234" s="63" t="s">
+        <v>531</v>
+      </c>
+      <c r="C234" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D234" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E234" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F234" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G234" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H234" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I234" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J234" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="K234" s="60">
+        <v>4.8</v>
+      </c>
+      <c r="L234" s="60">
+        <v>4.8</v>
+      </c>
+      <c r="M234" s="61">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="26" t="s">
+        <v>276</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="C235" s="74">
+        <v>792.4</v>
+      </c>
+      <c r="D235" s="74">
+        <v>839.2</v>
+      </c>
+      <c r="E235" s="74">
+        <v>879.6</v>
+      </c>
+      <c r="F235" s="74">
+        <v>917.7</v>
+      </c>
+      <c r="G235" s="74">
+        <v>954.3</v>
+      </c>
+      <c r="H235" s="74">
+        <v>991.9</v>
+      </c>
+      <c r="I235" s="61">
+        <v>1039</v>
+      </c>
+      <c r="J235" s="61">
+        <v>220.4</v>
+      </c>
+      <c r="K235" s="61">
+        <v>228</v>
+      </c>
+      <c r="L235" s="66">
+        <v>241.2</v>
+      </c>
+      <c r="M235" s="61">
+        <v>262.60000000000002</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="B236" s="63" t="s">
+        <v>533</v>
+      </c>
+      <c r="C236" s="74">
+        <v>6.2</v>
+      </c>
+      <c r="D236" s="74">
+        <v>6.6</v>
+      </c>
+      <c r="E236" s="74">
+        <v>6.7</v>
+      </c>
+      <c r="F236" s="74">
         <v>5.5</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K214" s="75">
+      <c r="G236" s="74">
+        <v>5.6</v>
+      </c>
+      <c r="H236" s="74">
+        <v>5.6</v>
+      </c>
+      <c r="I236" s="61">
         <v>6</v>
       </c>
-      <c r="L214" s="75">
-[...964 lines deleted...]
-      <c r="K236" s="75">
+      <c r="J236" s="61">
         <v>3.6</v>
       </c>
-      <c r="L236" s="75">
-[...2 lines deleted...]
-      <c r="M236" s="91">
+      <c r="K236" s="61">
+        <v>3</v>
+      </c>
+      <c r="L236" s="66">
         <v>3.3</v>
       </c>
-      <c r="N236" s="75">
+      <c r="M236" s="61">
         <v>2.5</v>
       </c>
     </row>
-    <row r="237" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A237" s="26">
         <v>632800000</v>
       </c>
-      <c r="B237" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D237" s="105">
+      <c r="B237" s="63" t="s">
+        <v>340</v>
+      </c>
+      <c r="C237" s="74">
         <v>34.6</v>
       </c>
-      <c r="E237" s="105">
+      <c r="D237" s="74">
         <v>35</v>
       </c>
-      <c r="F237" s="105">
+      <c r="E237" s="74">
         <v>35</v>
       </c>
-      <c r="G237" s="105">
+      <c r="F237" s="74">
         <v>35.299999999999997</v>
       </c>
-      <c r="H237" s="105">
+      <c r="G237" s="74">
         <v>35.799999999999997</v>
       </c>
-      <c r="I237" s="105">
+      <c r="H237" s="74">
         <v>36.200000000000003</v>
       </c>
-      <c r="J237" s="75">
+      <c r="I237" s="61">
         <v>36.799999999999997</v>
       </c>
-      <c r="K237" s="75" t="s">
-[...12 lines deleted...]
-    <row r="238" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J237" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K237" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L237" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M237" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A238" s="26" t="s">
-        <v>283</v>
-[...7 lines deleted...]
-      <c r="D238" s="105">
+        <v>278</v>
+      </c>
+      <c r="B238" s="63" t="s">
+        <v>341</v>
+      </c>
+      <c r="C238" s="74">
         <v>7.2</v>
       </c>
-      <c r="E238" s="105">
+      <c r="D238" s="74">
         <v>7.1</v>
       </c>
-      <c r="F238" s="105">
+      <c r="E238" s="74">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G238" s="105">
+      <c r="F238" s="74">
         <v>5</v>
       </c>
-      <c r="H238" s="105">
+      <c r="G238" s="74">
         <v>5.2</v>
       </c>
-      <c r="I238" s="105">
+      <c r="H238" s="74">
         <v>5.3</v>
       </c>
-      <c r="J238" s="75">
+      <c r="I238" s="61">
         <v>5.5</v>
       </c>
-      <c r="K238" s="75">
+      <c r="J238" s="61">
         <v>3.9</v>
       </c>
-      <c r="L238" s="75">
+      <c r="K238" s="61">
         <v>3.6</v>
       </c>
-      <c r="M238" s="91">
+      <c r="L238" s="66">
         <v>3.9</v>
       </c>
-      <c r="N238" s="75">
+      <c r="M238" s="61">
         <v>4.0999999999999996</v>
       </c>
     </row>
-    <row r="239" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A239" s="26">
         <v>632800000</v>
       </c>
-      <c r="B239" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D239" s="105">
+      <c r="B239" s="63" t="s">
+        <v>320</v>
+      </c>
+      <c r="C239" s="74">
         <v>0.8</v>
       </c>
-      <c r="E239" s="105">
+      <c r="D239" s="74">
         <v>0.8</v>
       </c>
-      <c r="F239" s="105">
+      <c r="E239" s="74">
         <v>0.8</v>
       </c>
-      <c r="G239" s="105">
+      <c r="F239" s="74">
         <v>0.8</v>
       </c>
-      <c r="H239" s="105">
+      <c r="G239" s="74">
         <v>0.8</v>
       </c>
-      <c r="I239" s="105">
+      <c r="H239" s="74">
         <v>0.8</v>
       </c>
-      <c r="J239" s="75">
+      <c r="I239" s="61">
         <v>0.8</v>
       </c>
-      <c r="K239" s="75" t="s">
-[...12 lines deleted...]
-    <row r="240" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J239" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K239" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L239" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M239" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A240" s="26">
         <v>633200000</v>
       </c>
-      <c r="B240" s="83" t="s">
-[...39 lines deleted...]
-    <row r="241" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="B240" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="D240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="E240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="F240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="G240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="H240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="I240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="J240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="K240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="L240" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="M240" s="71" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A241" s="26">
         <v>633400000</v>
       </c>
-      <c r="B241" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D241" s="105">
+      <c r="B241" s="63" t="s">
+        <v>321</v>
+      </c>
+      <c r="C241" s="74">
         <v>28.4</v>
       </c>
-      <c r="E241" s="105">
+      <c r="D241" s="74">
         <v>31.5</v>
       </c>
-      <c r="F241" s="105">
+      <c r="E241" s="74">
         <v>34.9</v>
       </c>
-      <c r="G241" s="105">
+      <c r="F241" s="74">
         <v>37.6</v>
       </c>
-      <c r="H241" s="105">
+      <c r="G241" s="74">
         <v>40.4</v>
       </c>
-      <c r="I241" s="105">
+      <c r="H241" s="74">
         <v>43.4</v>
       </c>
-      <c r="J241" s="75">
+      <c r="I241" s="61">
         <v>97.4</v>
       </c>
-      <c r="K241" s="75" t="s">
-[...12 lines deleted...]
-    <row r="242" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J241" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K241" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L241" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M241" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A242" s="26">
         <v>633600000</v>
       </c>
-      <c r="B242" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D242" s="105">
+      <c r="B242" s="63" t="s">
+        <v>324</v>
+      </c>
+      <c r="C242" s="74">
         <v>52.4</v>
       </c>
-      <c r="E242" s="105">
+      <c r="D242" s="74">
         <v>60.9</v>
       </c>
-      <c r="F242" s="105">
+      <c r="E242" s="74">
         <v>64.5</v>
       </c>
-      <c r="G242" s="105">
+      <c r="F242" s="74">
         <v>72.900000000000006</v>
       </c>
-      <c r="H242" s="105">
+      <c r="G242" s="74">
         <v>78.900000000000006</v>
       </c>
-      <c r="I242" s="105">
+      <c r="H242" s="74">
         <v>85.1</v>
       </c>
-      <c r="J242" s="75">
+      <c r="I242" s="61">
         <v>59.7</v>
       </c>
-      <c r="K242" s="75" t="s">
-[...12 lines deleted...]
-    <row r="243" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J242" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K242" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L242" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M242" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A243" s="26">
         <v>633800000</v>
       </c>
-      <c r="B243" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D243" s="105">
+      <c r="B243" s="63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C243" s="74">
         <v>48.9</v>
       </c>
-      <c r="E243" s="105">
+      <c r="D243" s="74">
         <v>50.8</v>
       </c>
-      <c r="F243" s="105">
+      <c r="E243" s="74">
         <v>52.4</v>
       </c>
-      <c r="G243" s="105">
+      <c r="F243" s="74">
         <v>54.5</v>
       </c>
-      <c r="H243" s="105">
+      <c r="G243" s="74">
         <v>55.9</v>
       </c>
-      <c r="I243" s="105">
+      <c r="H243" s="74">
         <v>57.6</v>
       </c>
-      <c r="J243" s="75">
+      <c r="I243" s="61">
         <v>45</v>
       </c>
-      <c r="K243" s="75" t="s">
-[...12 lines deleted...]
-    <row r="244" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J243" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K243" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L243" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M243" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A244" s="26">
         <v>635800000</v>
       </c>
-      <c r="B244" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D244" s="105">
+      <c r="B244" s="63" t="s">
+        <v>326</v>
+      </c>
+      <c r="C244" s="74">
         <v>42.7</v>
       </c>
-      <c r="E244" s="105">
+      <c r="D244" s="74">
         <v>42.7</v>
       </c>
-      <c r="F244" s="105">
+      <c r="E244" s="74">
         <v>43</v>
       </c>
-      <c r="G244" s="105">
+      <c r="F244" s="74">
         <v>43.1</v>
       </c>
-      <c r="H244" s="105">
+      <c r="G244" s="74">
         <v>44.4</v>
       </c>
-      <c r="I244" s="105">
+      <c r="H244" s="74">
         <v>44.7</v>
       </c>
-      <c r="J244" s="75">
+      <c r="I244" s="61">
         <v>46.4</v>
       </c>
-      <c r="K244" s="75" t="s">
-[...12 lines deleted...]
-    <row r="245" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M244" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="245" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A245" s="26" t="s">
-        <v>284</v>
-[...7 lines deleted...]
-      <c r="D245" s="105">
+        <v>279</v>
+      </c>
+      <c r="B245" s="63" t="s">
+        <v>534</v>
+      </c>
+      <c r="C245" s="74">
         <v>37.299999999999997</v>
       </c>
-      <c r="E245" s="105">
+      <c r="D245" s="74">
         <v>41</v>
       </c>
-      <c r="F245" s="105">
+      <c r="E245" s="74">
         <v>42.7</v>
       </c>
-      <c r="G245" s="105">
+      <c r="F245" s="74">
         <v>44.5</v>
       </c>
-      <c r="H245" s="105">
+      <c r="G245" s="74">
         <v>46.5</v>
       </c>
-      <c r="I245" s="105">
+      <c r="H245" s="74">
         <v>50.8</v>
       </c>
-      <c r="J245" s="75">
+      <c r="I245" s="61">
         <v>52.5</v>
       </c>
-      <c r="K245" s="75">
+      <c r="J245" s="61">
         <v>44.5</v>
       </c>
-      <c r="L245" s="75">
+      <c r="K245" s="61">
         <v>49.7</v>
       </c>
-      <c r="M245" s="91">
+      <c r="L245" s="66">
         <v>42.4</v>
       </c>
-      <c r="N245" s="75">
+      <c r="M245" s="61">
         <v>45.8</v>
       </c>
     </row>
-    <row r="246" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A246" s="26">
         <v>634400000</v>
       </c>
-      <c r="B246" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C246" s="105">
+      <c r="B246" s="63" t="s">
+        <v>327</v>
+      </c>
+      <c r="C246" s="74">
         <v>52.4</v>
       </c>
-      <c r="D246" s="105">
+      <c r="D246" s="74">
         <v>52.4</v>
       </c>
-      <c r="E246" s="105">
+      <c r="E246" s="74">
         <v>52.4</v>
       </c>
-      <c r="F246" s="105">
-[...2 lines deleted...]
-      <c r="G246" s="105">
+      <c r="F246" s="74">
         <v>52.5</v>
       </c>
-      <c r="H246" s="105">
+      <c r="G246" s="74">
         <v>52.9</v>
       </c>
-      <c r="I246" s="105">
+      <c r="H246" s="74">
         <v>53.9</v>
       </c>
-      <c r="J246" s="75">
+      <c r="I246" s="61">
         <v>54.8</v>
       </c>
-      <c r="K246" s="75" t="s">
-[...12 lines deleted...]
-    <row r="247" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J246" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K246" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L246" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M246" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A247" s="26" t="s">
-        <v>285</v>
-[...7 lines deleted...]
-      <c r="D247" s="105">
+        <v>280</v>
+      </c>
+      <c r="B247" s="63" t="s">
+        <v>535</v>
+      </c>
+      <c r="C247" s="74">
         <v>42.4</v>
       </c>
-      <c r="E247" s="105">
+      <c r="D247" s="74">
         <v>43.1</v>
       </c>
-      <c r="F247" s="105">
+      <c r="E247" s="74">
         <v>43.6</v>
       </c>
-      <c r="G247" s="105">
+      <c r="F247" s="74">
         <v>44.9</v>
       </c>
-      <c r="H247" s="105">
+      <c r="G247" s="74">
         <v>46.4</v>
       </c>
-      <c r="I247" s="105">
+      <c r="H247" s="74">
         <v>47.7</v>
       </c>
-      <c r="J247" s="75">
+      <c r="I247" s="61">
         <v>49.2</v>
       </c>
-      <c r="K247" s="75">
+      <c r="J247" s="61">
         <v>13.5</v>
       </c>
-      <c r="L247" s="75">
+      <c r="K247" s="61">
         <v>13.9</v>
       </c>
-      <c r="M247" s="91">
+      <c r="L247" s="66">
         <v>16.899999999999999</v>
       </c>
-      <c r="N247" s="75">
+      <c r="M247" s="61">
         <v>17.7</v>
       </c>
     </row>
-    <row r="248" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A248" s="26" t="s">
-        <v>286</v>
-[...7 lines deleted...]
-      <c r="D248" s="105">
+        <v>281</v>
+      </c>
+      <c r="B248" s="63" t="s">
+        <v>536</v>
+      </c>
+      <c r="C248" s="74">
         <v>21.8</v>
       </c>
-      <c r="E248" s="105">
+      <c r="D248" s="74">
         <v>21.7</v>
       </c>
-      <c r="F248" s="105">
+      <c r="E248" s="74">
         <v>21</v>
       </c>
-      <c r="G248" s="105">
+      <c r="F248" s="74">
         <v>21.9</v>
       </c>
-      <c r="H248" s="105">
+      <c r="G248" s="74">
         <v>23</v>
       </c>
-      <c r="I248" s="105">
+      <c r="H248" s="74">
         <v>24.3</v>
       </c>
-      <c r="J248" s="75">
+      <c r="I248" s="61">
         <v>24.8</v>
       </c>
-      <c r="K248" s="75">
+      <c r="J248" s="61">
         <v>11.9</v>
       </c>
-      <c r="L248" s="75">
+      <c r="K248" s="61">
         <v>11.8</v>
       </c>
-      <c r="M248" s="91">
+      <c r="L248" s="66">
         <v>15.2</v>
       </c>
-      <c r="N248" s="75">
+      <c r="M248" s="61">
         <v>16.2</v>
       </c>
     </row>
-    <row r="249" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A249" s="26" t="s">
-        <v>287</v>
-[...7 lines deleted...]
-      <c r="D249" s="105">
+        <v>282</v>
+      </c>
+      <c r="B249" s="63" t="s">
+        <v>537</v>
+      </c>
+      <c r="C249" s="74">
         <v>69.099999999999994</v>
       </c>
-      <c r="E249" s="105">
+      <c r="D249" s="74">
         <v>77.2</v>
       </c>
-      <c r="F249" s="105">
+      <c r="E249" s="74">
         <v>75.2</v>
       </c>
-      <c r="G249" s="105">
+      <c r="F249" s="74">
         <v>79</v>
       </c>
-      <c r="H249" s="105">
+      <c r="G249" s="74">
         <v>79.900000000000006</v>
       </c>
-      <c r="I249" s="105">
+      <c r="H249" s="74">
         <v>81.2</v>
       </c>
-      <c r="J249" s="75">
+      <c r="I249" s="61">
         <v>86.9</v>
       </c>
-      <c r="K249" s="75">
+      <c r="J249" s="61">
         <v>26.5</v>
       </c>
-      <c r="L249" s="75">
+      <c r="K249" s="61">
         <v>26.8</v>
       </c>
-      <c r="M249" s="91">
+      <c r="L249" s="66">
         <v>18.8</v>
       </c>
-      <c r="N249" s="75">
+      <c r="M249" s="61">
         <v>21.1</v>
       </c>
     </row>
-    <row r="250" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A250" s="26" t="s">
-        <v>288</v>
-[...7 lines deleted...]
-      <c r="D250" s="105">
+        <v>283</v>
+      </c>
+      <c r="B250" s="63" t="s">
+        <v>538</v>
+      </c>
+      <c r="C250" s="74">
         <v>48.3</v>
       </c>
-      <c r="E250" s="105">
+      <c r="D250" s="74">
         <v>49.6</v>
       </c>
-      <c r="F250" s="105">
+      <c r="E250" s="74">
         <v>49.2</v>
       </c>
-      <c r="G250" s="105">
+      <c r="F250" s="74">
         <v>50</v>
       </c>
-      <c r="H250" s="105">
+      <c r="G250" s="74">
         <v>50.2</v>
       </c>
-      <c r="I250" s="105">
+      <c r="H250" s="74">
         <v>52</v>
       </c>
-      <c r="J250" s="75">
+      <c r="I250" s="61">
         <v>54.5</v>
       </c>
-      <c r="K250" s="75">
+      <c r="J250" s="61">
         <v>21.3</v>
       </c>
-      <c r="L250" s="75">
+      <c r="K250" s="61">
         <v>22.1</v>
       </c>
-      <c r="M250" s="91">
+      <c r="L250" s="66">
         <v>14.3</v>
       </c>
-      <c r="N250" s="75">
+      <c r="M250" s="61">
         <v>16.8</v>
       </c>
     </row>
-    <row r="251" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A251" s="26">
         <v>635000000</v>
       </c>
-      <c r="B251" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D251" s="105">
+      <c r="B251" s="63" t="s">
+        <v>328</v>
+      </c>
+      <c r="C251" s="74">
         <v>56.8</v>
       </c>
-      <c r="E251" s="105">
+      <c r="D251" s="74">
         <v>60.1</v>
       </c>
-      <c r="F251" s="105">
+      <c r="E251" s="74">
         <v>61.2</v>
       </c>
-      <c r="G251" s="105">
+      <c r="F251" s="74">
         <v>65.599999999999994</v>
       </c>
-      <c r="H251" s="105">
+      <c r="G251" s="74">
         <v>67.400000000000006</v>
       </c>
-      <c r="I251" s="105">
+      <c r="H251" s="74">
         <v>69.400000000000006</v>
       </c>
-      <c r="J251" s="75">
+      <c r="I251" s="61">
         <v>71.2</v>
       </c>
-      <c r="K251" s="75" t="s">
-[...12 lines deleted...]
-    <row r="252" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J251" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K251" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L251" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M251" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A252" s="26" t="s">
-        <v>289</v>
-[...34 lines deleted...]
-      <c r="M252" s="91">
+        <v>284</v>
+      </c>
+      <c r="B252" s="63" t="s">
+        <v>539</v>
+      </c>
+      <c r="C252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K252" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L252" s="66">
         <v>12.2</v>
       </c>
-      <c r="N252" s="75">
+      <c r="M252" s="61">
         <v>13.8</v>
       </c>
     </row>
-    <row r="253" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A253" s="26" t="s">
-        <v>290</v>
-[...28 lines deleted...]
-      <c r="K253" s="75">
+        <v>285</v>
+      </c>
+      <c r="B253" s="63" t="s">
+        <v>540</v>
+      </c>
+      <c r="C253" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D253" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E253" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F253" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G253" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H253" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I253" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J253" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L253" s="75">
+      <c r="K253" s="61">
         <v>4.7</v>
       </c>
-      <c r="M253" s="91">
+      <c r="L253" s="66">
         <v>6.2</v>
       </c>
-      <c r="N253" s="75">
+      <c r="M253" s="61">
         <v>6.6</v>
       </c>
     </row>
-    <row r="254" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A254" s="26" t="s">
-        <v>291</v>
-[...7 lines deleted...]
-      <c r="D254" s="105">
+        <v>286</v>
+      </c>
+      <c r="B254" s="63" t="s">
+        <v>541</v>
+      </c>
+      <c r="C254" s="74">
         <v>72.900000000000006</v>
       </c>
-      <c r="E254" s="105">
+      <c r="D254" s="74">
         <v>81.7</v>
       </c>
-      <c r="F254" s="105">
+      <c r="E254" s="74">
         <v>107.3</v>
       </c>
-      <c r="G254" s="105">
+      <c r="F254" s="74">
         <v>115.5</v>
       </c>
-      <c r="H254" s="105">
+      <c r="G254" s="74">
         <v>123.3</v>
       </c>
-      <c r="I254" s="105">
+      <c r="H254" s="74">
         <v>125.9</v>
       </c>
-      <c r="J254" s="75">
+      <c r="I254" s="61">
         <v>132.69999999999999</v>
       </c>
-      <c r="K254" s="75">
+      <c r="J254" s="61">
         <v>17.3</v>
       </c>
-      <c r="L254" s="75">
+      <c r="K254" s="61">
         <v>18.2</v>
       </c>
-      <c r="M254" s="91">
+      <c r="L254" s="66">
         <v>19.5</v>
       </c>
-      <c r="N254" s="75">
+      <c r="M254" s="61">
         <v>21.9</v>
       </c>
     </row>
-    <row r="255" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A255" s="26" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-      <c r="D255" s="105">
+        <v>287</v>
+      </c>
+      <c r="B255" s="63" t="s">
+        <v>542</v>
+      </c>
+      <c r="C255" s="74">
         <v>57.2</v>
       </c>
-      <c r="E255" s="105">
+      <c r="D255" s="74">
         <v>60.2</v>
       </c>
-      <c r="F255" s="105">
+      <c r="E255" s="74">
         <v>63.2</v>
       </c>
-      <c r="G255" s="105">
+      <c r="F255" s="74">
         <v>65.5</v>
       </c>
-      <c r="H255" s="105">
+      <c r="G255" s="74">
         <v>68.5</v>
       </c>
-      <c r="I255" s="105">
+      <c r="H255" s="74">
         <v>74.7</v>
       </c>
-      <c r="J255" s="75">
+      <c r="I255" s="61">
         <v>77.900000000000006</v>
       </c>
-      <c r="K255" s="75">
+      <c r="J255" s="61">
         <v>36.1</v>
       </c>
-      <c r="L255" s="75">
+      <c r="K255" s="61">
         <v>36.9</v>
       </c>
-      <c r="M255" s="91">
+      <c r="L255" s="66">
         <v>40.700000000000003</v>
       </c>
-      <c r="N255" s="75">
+      <c r="M255" s="61">
         <v>42.8</v>
       </c>
     </row>
-    <row r="256" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A256" s="26">
         <v>636400000</v>
       </c>
-      <c r="B256" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D256" s="105">
+      <c r="B256" s="63" t="s">
+        <v>330</v>
+      </c>
+      <c r="C256" s="74">
         <v>70.599999999999994</v>
       </c>
-      <c r="E256" s="105">
+      <c r="D256" s="74">
         <v>73.8</v>
       </c>
-      <c r="F256" s="105">
+      <c r="E256" s="74">
         <v>78.599999999999994</v>
       </c>
-      <c r="G256" s="105">
+      <c r="F256" s="74">
         <v>81.400000000000006</v>
       </c>
-      <c r="H256" s="105">
+      <c r="G256" s="74">
         <v>85.3</v>
       </c>
-      <c r="I256" s="105">
+      <c r="H256" s="74">
         <v>88.3</v>
       </c>
-      <c r="J256" s="75">
+      <c r="I256" s="61">
         <v>90</v>
       </c>
-      <c r="K256" s="75" t="s">
-[...12 lines deleted...]
-    <row r="257" spans="1:14" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="J256" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K256" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L256" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M256" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
       <c r="A257" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="B257" s="63" t="s">
+        <v>543</v>
+      </c>
+      <c r="C257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K257" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L257" s="66">
+        <v>11.2</v>
+      </c>
+      <c r="M257" s="61">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="B258" s="63" t="s">
+        <v>544</v>
+      </c>
+      <c r="C258" s="74">
+        <v>42.4</v>
+      </c>
+      <c r="D258" s="74">
+        <v>42.8</v>
+      </c>
+      <c r="E258" s="74">
+        <v>42.9</v>
+      </c>
+      <c r="F258" s="74">
+        <v>42.1</v>
+      </c>
+      <c r="G258" s="74">
+        <v>43.8</v>
+      </c>
+      <c r="H258" s="74">
+        <v>45</v>
+      </c>
+      <c r="I258" s="61">
+        <v>46.9</v>
+      </c>
+      <c r="J258" s="61">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="K258" s="61">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="L258" s="66">
+        <v>36.6</v>
+      </c>
+      <c r="M258" s="61">
+        <v>40.200000000000003</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="B259" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C259" s="64">
+        <v>0.5</v>
+      </c>
+      <c r="D259" s="64">
+        <v>0.5</v>
+      </c>
+      <c r="E259" s="64">
+        <v>0.5</v>
+      </c>
+      <c r="F259" s="64">
+        <v>0.4</v>
+      </c>
+      <c r="G259" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="H259" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="I259" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J259" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="K259" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="L259" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="M259" s="61">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="26" t="s">
+        <v>291</v>
+      </c>
+      <c r="B260" s="63" t="s">
+        <v>545</v>
+      </c>
+      <c r="C260" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="D260" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="E260" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="F260" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="G260" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="H260" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="I260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="J260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L260" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="M260" s="61">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="26" t="s">
+        <v>292</v>
+      </c>
+      <c r="B261" s="80" t="s">
+        <v>351</v>
+      </c>
+      <c r="C261" s="64">
+        <v>0</v>
+      </c>
+      <c r="D261" s="64">
+        <v>0</v>
+      </c>
+      <c r="E261" s="64">
+        <v>0</v>
+      </c>
+      <c r="F261" s="64">
+        <v>0</v>
+      </c>
+      <c r="G261" s="64" t="s">
         <v>293</v>
       </c>
-      <c r="B257" s="83" t="s">
+      <c r="H261" s="64" t="s">
+        <v>293</v>
+      </c>
+      <c r="I261" s="61">
+        <v>0</v>
+      </c>
+      <c r="J261" s="61">
+        <v>0</v>
+      </c>
+      <c r="K261" s="61">
+        <v>0</v>
+      </c>
+      <c r="L261" s="60">
+        <v>0</v>
+      </c>
+      <c r="M261" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="26" t="s">
+        <v>294</v>
+      </c>
+      <c r="B262" s="63" t="s">
+        <v>546</v>
+      </c>
+      <c r="C262" s="75">
+        <v>0.3</v>
+      </c>
+      <c r="D262" s="75">
+        <v>0.3</v>
+      </c>
+      <c r="E262" s="75">
+        <v>0.3</v>
+      </c>
+      <c r="F262" s="75">
+        <v>0.1</v>
+      </c>
+      <c r="G262" s="75">
+        <v>0</v>
+      </c>
+      <c r="H262" s="75">
+        <v>0</v>
+      </c>
+      <c r="I262" s="60">
+        <v>0</v>
+      </c>
+      <c r="J262" s="60">
+        <v>0</v>
+      </c>
+      <c r="K262" s="60">
+        <v>0</v>
+      </c>
+      <c r="L262" s="60">
+        <v>0</v>
+      </c>
+      <c r="M262" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="26" t="s">
+        <v>295</v>
+      </c>
+      <c r="B263" s="63" t="s">
+        <v>547</v>
+      </c>
+      <c r="C263" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="D263" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="E263" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="F263" s="75">
+        <v>0.1</v>
+      </c>
+      <c r="G263" s="75">
+        <v>0.1</v>
+      </c>
+      <c r="H263" s="75">
+        <v>0.1</v>
+      </c>
+      <c r="I263" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="J263" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K263" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="L263" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="M263" s="76" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="264" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="26" t="s">
+        <v>296</v>
+      </c>
+      <c r="B264" s="63" t="s">
+        <v>441</v>
+      </c>
+      <c r="C264" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="D264" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="E264" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="F264" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="G264" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="H264" s="75" t="s">
+        <v>293</v>
+      </c>
+      <c r="I264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="J264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="K264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="L264" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M264" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="26" t="s">
+        <v>297</v>
+      </c>
+      <c r="B265" s="63" t="s">
+        <v>298</v>
+      </c>
+      <c r="C265" s="75">
+        <v>0</v>
+      </c>
+      <c r="D265" s="75">
+        <v>0</v>
+      </c>
+      <c r="E265" s="75">
+        <v>0</v>
+      </c>
+      <c r="F265" s="75">
+        <v>0</v>
+      </c>
+      <c r="G265" s="75">
+        <v>0</v>
+      </c>
+      <c r="H265" s="75">
+        <v>0</v>
+      </c>
+      <c r="I265" s="60">
+        <v>0</v>
+      </c>
+      <c r="J265" s="60">
+        <v>0</v>
+      </c>
+      <c r="K265" s="60">
+        <v>0</v>
+      </c>
+      <c r="L265" s="60">
+        <v>0</v>
+      </c>
+      <c r="M265" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="26" t="s">
+        <v>299</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C266" s="56">
+        <v>5.3</v>
+      </c>
+      <c r="D266" s="56">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E266" s="56">
+        <v>5.2</v>
+      </c>
+      <c r="F266" s="56">
+        <v>5.2</v>
+      </c>
+      <c r="G266" s="62">
+        <v>5</v>
+      </c>
+      <c r="H266" s="62">
+        <v>2.6</v>
+      </c>
+      <c r="I266" s="56">
+        <v>1.8</v>
+      </c>
+      <c r="J266" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="K266" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="L266" s="62">
+        <v>0.5</v>
+      </c>
+      <c r="M266" s="57">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="26" t="s">
+        <v>300</v>
+      </c>
+      <c r="B267" s="63" t="s">
+        <v>549</v>
+      </c>
+      <c r="C267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="D267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="E267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="F267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="G267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="H267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="I267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="J267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="K267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="L267" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="M267" s="57" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="26" t="s">
+        <v>301</v>
+      </c>
+      <c r="B268" s="63" t="s">
         <v>548</v>
       </c>
-      <c r="C257" s="75" t="s">
-[...84 lines deleted...]
-      <c r="B259" s="6" t="s">
+      <c r="C268" s="62">
+        <v>0.9</v>
+      </c>
+      <c r="D268" s="62">
+        <v>0.8</v>
+      </c>
+      <c r="E268" s="62">
+        <v>0.8</v>
+      </c>
+      <c r="F268" s="62">
+        <v>0.8</v>
+      </c>
+      <c r="G268" s="62">
+        <v>0.7</v>
+      </c>
+      <c r="H268" s="62">
+        <v>0.4</v>
+      </c>
+      <c r="I268" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="J268" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="K268" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="L268" s="62">
+        <v>0</v>
+      </c>
+      <c r="M268" s="57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="26" t="s">
+        <v>302</v>
+      </c>
+      <c r="B269" s="63" t="s">
+        <v>550</v>
+      </c>
+      <c r="C269" s="62">
+        <v>0</v>
+      </c>
+      <c r="D269" s="62">
+        <v>0</v>
+      </c>
+      <c r="E269" s="62">
+        <v>0</v>
+      </c>
+      <c r="F269" s="62">
+        <v>0</v>
+      </c>
+      <c r="G269" s="62">
+        <v>0</v>
+      </c>
+      <c r="H269" s="62">
+        <v>0</v>
+      </c>
+      <c r="I269" s="56">
+        <v>0</v>
+      </c>
+      <c r="J269" s="56">
+        <v>0</v>
+      </c>
+      <c r="K269" s="56">
+        <v>0</v>
+      </c>
+      <c r="L269" s="62">
+        <v>0</v>
+      </c>
+      <c r="M269" s="57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="B270" s="63" t="s">
+        <v>551</v>
+      </c>
+      <c r="C270" s="62">
+        <v>0.6</v>
+      </c>
+      <c r="D270" s="62">
+        <v>0.7</v>
+      </c>
+      <c r="E270" s="62">
+        <v>0.8</v>
+      </c>
+      <c r="F270" s="62">
+        <v>0.8</v>
+      </c>
+      <c r="G270" s="62">
+        <v>0.8</v>
+      </c>
+      <c r="H270" s="62">
+        <v>0.5</v>
+      </c>
+      <c r="I270" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="J270" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="K270" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="L270" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="M270" s="57">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="B271" s="63" t="s">
+        <v>552</v>
+      </c>
+      <c r="C271" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="D271" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="E271" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="F271" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="G271" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="H271" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="I271" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="J271" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="K271" s="56">
+        <v>0</v>
+      </c>
+      <c r="L271" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="M271" s="57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="B272" s="63" t="s">
+        <v>553</v>
+      </c>
+      <c r="C272" s="56">
+        <v>1.3</v>
+      </c>
+      <c r="D272" s="56">
+        <v>1.4</v>
+      </c>
+      <c r="E272" s="56">
+        <v>1.3</v>
+      </c>
+      <c r="F272" s="56">
+        <v>1.3</v>
+      </c>
+      <c r="G272" s="56">
+        <v>1.2</v>
+      </c>
+      <c r="H272" s="62">
+        <v>0.6</v>
+      </c>
+      <c r="I272" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="J272" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="K272" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="L272" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="M272" s="57">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="26" t="s">
+        <v>306</v>
+      </c>
+      <c r="B273" s="63" t="s">
+        <v>554</v>
+      </c>
+      <c r="C273" s="56">
+        <v>1.6</v>
+      </c>
+      <c r="D273" s="56">
+        <v>1.3</v>
+      </c>
+      <c r="E273" s="56">
+        <v>1.4</v>
+      </c>
+      <c r="F273" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="G273" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="H273" s="62">
+        <v>0.7</v>
+      </c>
+      <c r="I273" s="56">
+        <v>0.4</v>
+      </c>
+      <c r="J273" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="K273" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="L273" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="M273" s="57">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="B274" s="63" t="s">
+        <v>555</v>
+      </c>
+      <c r="C274" s="62">
+        <v>0.7</v>
+      </c>
+      <c r="D274" s="62">
+        <v>0.7</v>
+      </c>
+      <c r="E274" s="62">
+        <v>0.6</v>
+      </c>
+      <c r="F274" s="62">
+        <v>0.7</v>
+      </c>
+      <c r="G274" s="62">
+        <v>0.6</v>
+      </c>
+      <c r="H274" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="I274" s="56">
+        <v>0.2</v>
+      </c>
+      <c r="J274" s="56">
+        <v>0.2</v>
+      </c>
+      <c r="K274" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="L274" s="62">
+        <v>0</v>
+      </c>
+      <c r="M274" s="57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="26" t="s">
+        <v>308</v>
+      </c>
+      <c r="B275" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C259" s="85">
-[...480 lines deleted...]
-      <c r="B270" s="83" t="s">
+      <c r="C275" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="D275" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="E275" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="F275" s="56">
+        <v>45.4</v>
+      </c>
+      <c r="G275" s="56">
+        <v>45.9</v>
+      </c>
+      <c r="H275" s="56">
+        <v>47.2</v>
+      </c>
+      <c r="I275" s="56">
+        <v>48.8</v>
+      </c>
+      <c r="J275" s="56">
+        <v>51.6</v>
+      </c>
+      <c r="K275" s="56">
+        <v>59.6</v>
+      </c>
+      <c r="L275" s="56">
+        <v>69.5</v>
+      </c>
+      <c r="M275" s="57">
+        <v>70.3</v>
+      </c>
+    </row>
+    <row r="276" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="26" t="s">
+        <v>309</v>
+      </c>
+      <c r="B276" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C276" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D276" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="E276" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="F276" s="57">
+        <v>13.3</v>
+      </c>
+      <c r="G276" s="57">
+        <v>11.3</v>
+      </c>
+      <c r="H276" s="57">
+        <v>10.7</v>
+      </c>
+      <c r="I276" s="57">
+        <v>10.6</v>
+      </c>
+      <c r="J276" s="57">
+        <v>10.6</v>
+      </c>
+      <c r="K276" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="L276" s="57">
+        <v>10.4</v>
+      </c>
+      <c r="M276" s="57">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="277" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="26" t="s">
+        <v>310</v>
+      </c>
+      <c r="B277" s="63" t="s">
         <v>556</v>
       </c>
-      <c r="C270" s="66">
-[...40 lines deleted...]
-      <c r="B271" s="83" t="s">
+      <c r="C277" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D277" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="E277" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="F277" s="57">
+        <v>3.6</v>
+      </c>
+      <c r="G277" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="H277" s="57">
+        <v>3.7</v>
+      </c>
+      <c r="I277" s="57">
+        <v>3.9</v>
+      </c>
+      <c r="J277" s="57">
+        <v>4.2</v>
+      </c>
+      <c r="K277" s="57">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L277" s="57">
+        <v>4.2</v>
+      </c>
+      <c r="M277" s="57">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="B278" s="63" t="s">
         <v>557</v>
       </c>
-      <c r="C271" s="66">
-[...40 lines deleted...]
-      <c r="B272" s="83" t="s">
+      <c r="C278" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D278" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="E278" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="F278" s="57">
+        <v>12.7</v>
+      </c>
+      <c r="G278" s="57">
+        <v>12.9</v>
+      </c>
+      <c r="H278" s="57">
+        <v>13</v>
+      </c>
+      <c r="I278" s="57">
+        <v>13.4</v>
+      </c>
+      <c r="J278" s="57">
+        <v>13.5</v>
+      </c>
+      <c r="K278" s="57">
+        <v>16.2</v>
+      </c>
+      <c r="L278" s="57">
+        <v>20.7</v>
+      </c>
+      <c r="M278" s="57">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="26" t="s">
+        <v>312</v>
+      </c>
+      <c r="B279" s="63" t="s">
+        <v>390</v>
+      </c>
+      <c r="C279" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D279" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="E279" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="F279" s="57">
+        <v>15.8</v>
+      </c>
+      <c r="G279" s="57">
+        <v>18</v>
+      </c>
+      <c r="H279" s="57">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="I279" s="57">
+        <v>20.9</v>
+      </c>
+      <c r="J279" s="57">
+        <v>23.3</v>
+      </c>
+      <c r="K279" s="57">
+        <v>25.3</v>
+      </c>
+      <c r="L279" s="57">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="M279" s="57">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="B280" s="63" t="s">
         <v>558</v>
       </c>
-      <c r="C272" s="66">
-[...410 lines deleted...]
-    <row r="288" spans="1:14" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+      <c r="C280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="E280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="F280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="G280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="H280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="I280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="J280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="K280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="L280" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="M280" s="57" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="77"/>
+      <c r="B281" s="77"/>
+      <c r="C281" s="78"/>
+      <c r="D281" s="78"/>
+      <c r="E281" s="78"/>
+      <c r="F281" s="78"/>
+      <c r="G281" s="78"/>
+      <c r="H281" s="78"/>
+      <c r="I281" s="78"/>
+      <c r="J281" s="78"/>
+      <c r="K281" s="78"/>
+      <c r="L281" s="78"/>
+      <c r="M281" s="78"/>
+    </row>
+    <row r="282" spans="1:13" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="283" spans="1:13" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="284" spans="1:13" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="285" spans="1:13" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="286" spans="1:13" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="287" spans="1:13" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="288" spans="1:13" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="289" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="290" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="291" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="292" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="293" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="294" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="295" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="296" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="297" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="298" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="299" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="300" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="301" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="302" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="303" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="304" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="305" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="306" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="307" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="308" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="309" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="310" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="311" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="312" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="313" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
@@ -29714,72 +19866,23313 @@
     <row r="352" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="353" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="354" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="355" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="356" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="357" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="358" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="359" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="360" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="361" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="362" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="363" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="364" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="365" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="366" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="367" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="368" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="369" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="370" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="371" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="372" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="373" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="374" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="M3:N3"/>
+    <mergeCell ref="L3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A2:M282"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B294" sqref="B294"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13" customWidth="1"/>
+    <col min="2" max="2" width="28.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="77"/>
+      <c r="B2" s="86" t="s">
+        <v>572</v>
+      </c>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
+      <c r="L2" s="108"/>
+      <c r="M2" s="108"/>
+    </row>
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="77"/>
+      <c r="B3" s="77"/>
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="87" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>315</v>
+      </c>
+      <c r="C4" s="109">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="109">
+        <v>2016</v>
+      </c>
+      <c r="E4" s="109">
+        <v>2017</v>
+      </c>
+      <c r="F4" s="109">
+        <v>2018</v>
+      </c>
+      <c r="G4" s="109">
+        <v>2019</v>
+      </c>
+      <c r="H4" s="109">
+        <v>2020</v>
+      </c>
+      <c r="I4" s="109">
+        <v>2021</v>
+      </c>
+      <c r="J4" s="109">
+        <v>2022</v>
+      </c>
+      <c r="K4" s="109">
+        <v>2023</v>
+      </c>
+      <c r="L4" s="109">
+        <v>2024</v>
+      </c>
+      <c r="M4" s="110">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6"/>
+      <c r="B5" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="35">
+        <v>38024.800000000003</v>
+      </c>
+      <c r="D5" s="35">
+        <v>38518.400000000001</v>
+      </c>
+      <c r="E5" s="35">
+        <v>38979.799999999996</v>
+      </c>
+      <c r="F5" s="35">
+        <v>39165.599999999991</v>
+      </c>
+      <c r="G5" s="35">
+        <v>39492.300000000003</v>
+      </c>
+      <c r="H5" s="35">
+        <v>40209.999999999993</v>
+      </c>
+      <c r="I5" s="35">
+        <v>41198.800000000003</v>
+      </c>
+      <c r="J5" s="35">
+        <v>39175.799999999988</v>
+      </c>
+      <c r="K5" s="35">
+        <v>36643.299999999988</v>
+      </c>
+      <c r="L5" s="35">
+        <v>36339.4</v>
+      </c>
+      <c r="M5" s="35">
+        <v>36157.399999999994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="99">
+        <v>100000000</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>316</v>
+      </c>
+      <c r="C6" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G6" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="60">
+        <v>2031.5</v>
+      </c>
+      <c r="K6" s="60">
+        <v>2124.9</v>
+      </c>
+      <c r="L6" s="59">
+        <v>2071.8000000000002</v>
+      </c>
+      <c r="M6" s="61">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="99">
+        <v>101000000</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>317</v>
+      </c>
+      <c r="C7" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H7" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I7" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="60">
+        <v>109.2</v>
+      </c>
+      <c r="K7" s="60">
+        <v>32.5</v>
+      </c>
+      <c r="L7" s="60">
+        <v>14.5</v>
+      </c>
+      <c r="M7" s="61">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="99">
+        <v>101800000</v>
+      </c>
+      <c r="B8" s="63" t="s">
+        <v>318</v>
+      </c>
+      <c r="C8" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="K8" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="L8" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="M8" s="61">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="99">
+        <v>103200000</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C9" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I9" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J9" s="60">
+        <v>246.3</v>
+      </c>
+      <c r="K9" s="60">
+        <v>305.60000000000002</v>
+      </c>
+      <c r="L9" s="60">
+        <v>246.6</v>
+      </c>
+      <c r="M9" s="61">
+        <v>251.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="99">
+        <v>103400000</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>320</v>
+      </c>
+      <c r="C10" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="60">
+        <v>281.7</v>
+      </c>
+      <c r="K10" s="60">
+        <v>548.70000000000005</v>
+      </c>
+      <c r="L10" s="60">
+        <v>429.9</v>
+      </c>
+      <c r="M10" s="61">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="99">
+        <v>103600000</v>
+      </c>
+      <c r="B11" s="63" t="s">
+        <v>321</v>
+      </c>
+      <c r="C11" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I11" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J11" s="60">
+        <v>366.5</v>
+      </c>
+      <c r="K11" s="60">
+        <v>366.9</v>
+      </c>
+      <c r="L11" s="60">
+        <v>346.3</v>
+      </c>
+      <c r="M11" s="61">
+        <v>347.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="99">
+        <v>103800000</v>
+      </c>
+      <c r="B12" s="63" t="s">
+        <v>324</v>
+      </c>
+      <c r="C12" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="60">
+        <v>88.4</v>
+      </c>
+      <c r="K12" s="60">
+        <v>62.9</v>
+      </c>
+      <c r="L12" s="60">
+        <v>56.4</v>
+      </c>
+      <c r="M12" s="61">
+        <v>60.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="99">
+        <v>104000000</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C13" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J13" s="60">
+        <v>58.2</v>
+      </c>
+      <c r="K13" s="60">
+        <v>56.9</v>
+      </c>
+      <c r="L13" s="60">
+        <v>41.9</v>
+      </c>
+      <c r="M13" s="61">
+        <v>42.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="99">
+        <v>104100000</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>326</v>
+      </c>
+      <c r="C14" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H14" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I14" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J14" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L14" s="60">
+        <v>130</v>
+      </c>
+      <c r="M14" s="61">
+        <v>132.19999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="99">
+        <v>104200000</v>
+      </c>
+      <c r="B15" s="63" t="s">
+        <v>327</v>
+      </c>
+      <c r="C15" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="60">
+        <v>316.89999999999998</v>
+      </c>
+      <c r="K15" s="60">
+        <v>204.1</v>
+      </c>
+      <c r="L15" s="60">
+        <v>187.2</v>
+      </c>
+      <c r="M15" s="61">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="99">
+        <v>104400000</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>328</v>
+      </c>
+      <c r="C16" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H16" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J16" s="60">
+        <v>87.2</v>
+      </c>
+      <c r="K16" s="60">
+        <v>85.3</v>
+      </c>
+      <c r="L16" s="60">
+        <v>90.9</v>
+      </c>
+      <c r="M16" s="61">
+        <v>90.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="99">
+        <v>104500000</v>
+      </c>
+      <c r="B17" s="63" t="s">
+        <v>329</v>
+      </c>
+      <c r="C17" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="60">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="M17" s="61">
+        <v>269.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="99">
+        <v>104600000</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>330</v>
+      </c>
+      <c r="C18" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="F18" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="J18" s="60">
+        <v>476.4</v>
+      </c>
+      <c r="K18" s="60">
+        <v>461.3</v>
+      </c>
+      <c r="L18" s="60">
+        <v>230.9</v>
+      </c>
+      <c r="M18" s="61">
+        <v>241.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="99">
+        <v>110000000</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="C19" s="59">
+        <v>935.4</v>
+      </c>
+      <c r="D19" s="59">
+        <v>993.3</v>
+      </c>
+      <c r="E19" s="59">
+        <v>1027.7</v>
+      </c>
+      <c r="F19" s="59">
+        <v>1013.4</v>
+      </c>
+      <c r="G19" s="59">
+        <v>1025.9000000000001</v>
+      </c>
+      <c r="H19" s="59">
+        <v>1048.2</v>
+      </c>
+      <c r="I19" s="60">
+        <v>1062.3</v>
+      </c>
+      <c r="J19" s="60">
+        <v>945.2</v>
+      </c>
+      <c r="K19" s="60">
+        <v>1000.3</v>
+      </c>
+      <c r="L19" s="59">
+        <v>996.8</v>
+      </c>
+      <c r="M19" s="61">
+        <v>955.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="99">
+        <v>111000000</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>332</v>
+      </c>
+      <c r="C20" s="59">
+        <v>10.1</v>
+      </c>
+      <c r="D20" s="59">
+        <v>14.9</v>
+      </c>
+      <c r="E20" s="59">
+        <v>15.5</v>
+      </c>
+      <c r="F20" s="59">
+        <v>15.7</v>
+      </c>
+      <c r="G20" s="59">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H20" s="59">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="I20" s="60">
+        <v>16.7</v>
+      </c>
+      <c r="J20" s="60">
+        <v>14</v>
+      </c>
+      <c r="K20" s="60">
+        <v>14</v>
+      </c>
+      <c r="L20" s="60">
+        <v>14.9</v>
+      </c>
+      <c r="M20" s="61">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="99">
+        <v>111600000</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>333</v>
+      </c>
+      <c r="C21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L21" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M21" s="61">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="99">
+        <v>111800000</v>
+      </c>
+      <c r="B22" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="C22" s="59">
+        <v>24.6</v>
+      </c>
+      <c r="D22" s="59">
+        <v>27.9</v>
+      </c>
+      <c r="E22" s="59">
+        <v>29.9</v>
+      </c>
+      <c r="F22" s="59">
+        <v>30.9</v>
+      </c>
+      <c r="G22" s="59">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="H22" s="59">
+        <v>33.5</v>
+      </c>
+      <c r="I22" s="60">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="J22" s="60">
+        <v>29.9</v>
+      </c>
+      <c r="K22" s="60">
+        <v>32</v>
+      </c>
+      <c r="L22" s="60">
+        <v>30.9</v>
+      </c>
+      <c r="M22" s="61">
+        <v>31.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="99">
+        <v>113200000</v>
+      </c>
+      <c r="B23" s="63" t="s">
+        <v>343</v>
+      </c>
+      <c r="C23" s="59">
+        <v>38.5</v>
+      </c>
+      <c r="D23" s="59">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="E23" s="59">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="F23" s="59">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="G23" s="59">
+        <v>39</v>
+      </c>
+      <c r="H23" s="59">
+        <v>39.1</v>
+      </c>
+      <c r="I23" s="60">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="J23" s="60">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="K23" s="60">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="L23" s="60">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="M23" s="61">
+        <v>20.399999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="99">
+        <v>113400000</v>
+      </c>
+      <c r="B24" s="63" t="s">
+        <v>344</v>
+      </c>
+      <c r="C24" s="59">
+        <v>25.6</v>
+      </c>
+      <c r="D24" s="59">
+        <v>25.9</v>
+      </c>
+      <c r="E24" s="59">
+        <v>27.9</v>
+      </c>
+      <c r="F24" s="59">
+        <v>25.6</v>
+      </c>
+      <c r="G24" s="59">
+        <v>25.2</v>
+      </c>
+      <c r="H24" s="59">
+        <v>24.8</v>
+      </c>
+      <c r="I24" s="60">
+        <v>25.3</v>
+      </c>
+      <c r="J24" s="60">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="K24" s="60">
+        <v>22.4</v>
+      </c>
+      <c r="L24" s="60">
+        <v>32.5</v>
+      </c>
+      <c r="M24" s="61">
+        <v>18.600000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="99">
+        <v>113600000</v>
+      </c>
+      <c r="B25" s="63" t="s">
+        <v>345</v>
+      </c>
+      <c r="C25" s="59">
+        <v>67.8</v>
+      </c>
+      <c r="D25" s="59">
+        <v>67.8</v>
+      </c>
+      <c r="E25" s="59">
+        <v>67</v>
+      </c>
+      <c r="F25" s="59">
+        <v>67</v>
+      </c>
+      <c r="G25" s="59">
+        <v>67</v>
+      </c>
+      <c r="H25" s="59">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="I25" s="60">
+        <v>67</v>
+      </c>
+      <c r="J25" s="60">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="K25" s="60">
+        <v>67.7</v>
+      </c>
+      <c r="L25" s="60">
+        <v>57.3</v>
+      </c>
+      <c r="M25" s="61">
+        <v>50.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="99">
+        <v>113800000</v>
+      </c>
+      <c r="B26" s="63" t="s">
+        <v>346</v>
+      </c>
+      <c r="C26" s="59">
+        <v>53.3</v>
+      </c>
+      <c r="D26" s="59">
+        <v>57.9</v>
+      </c>
+      <c r="E26" s="59">
+        <v>57</v>
+      </c>
+      <c r="F26" s="59">
+        <v>44.5</v>
+      </c>
+      <c r="G26" s="59">
+        <v>46.6</v>
+      </c>
+      <c r="H26" s="59">
+        <v>49.1</v>
+      </c>
+      <c r="I26" s="60">
+        <v>52.6</v>
+      </c>
+      <c r="J26" s="60">
+        <v>50.1</v>
+      </c>
+      <c r="K26" s="60">
+        <v>60.5</v>
+      </c>
+      <c r="L26" s="60">
+        <v>56</v>
+      </c>
+      <c r="M26" s="61">
+        <v>56.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="99">
+        <v>114000000</v>
+      </c>
+      <c r="B27" s="63" t="s">
+        <v>347</v>
+      </c>
+      <c r="C27" s="59">
+        <v>28.5</v>
+      </c>
+      <c r="D27" s="59">
+        <v>28.5</v>
+      </c>
+      <c r="E27" s="59">
+        <v>29.9</v>
+      </c>
+      <c r="F27" s="59">
+        <v>29.4</v>
+      </c>
+      <c r="G27" s="59">
+        <v>29.4</v>
+      </c>
+      <c r="H27" s="59">
+        <v>29.5</v>
+      </c>
+      <c r="I27" s="60">
+        <v>47.6</v>
+      </c>
+      <c r="J27" s="60">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="K27" s="60">
+        <v>35.5</v>
+      </c>
+      <c r="L27" s="60">
+        <v>36</v>
+      </c>
+      <c r="M27" s="61">
+        <v>37.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="99">
+        <v>114400000</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>348</v>
+      </c>
+      <c r="C28" s="59">
+        <v>21.6</v>
+      </c>
+      <c r="D28" s="59">
+        <v>22</v>
+      </c>
+      <c r="E28" s="59">
+        <v>21.7</v>
+      </c>
+      <c r="F28" s="59">
+        <v>21.7</v>
+      </c>
+      <c r="G28" s="59">
+        <v>21.3</v>
+      </c>
+      <c r="H28" s="59">
+        <v>21.4</v>
+      </c>
+      <c r="I28" s="60">
+        <v>20.8</v>
+      </c>
+      <c r="J28" s="60">
+        <v>15.4</v>
+      </c>
+      <c r="K28" s="60">
+        <v>15.9</v>
+      </c>
+      <c r="L28" s="60">
+        <v>16.5</v>
+      </c>
+      <c r="M28" s="61">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="99">
+        <v>114500000</v>
+      </c>
+      <c r="B29" s="63" t="s">
+        <v>349</v>
+      </c>
+      <c r="C29" s="59">
+        <v>59.6</v>
+      </c>
+      <c r="D29" s="59">
+        <v>62.4</v>
+      </c>
+      <c r="E29" s="59">
+        <v>62.1</v>
+      </c>
+      <c r="F29" s="59">
+        <v>63</v>
+      </c>
+      <c r="G29" s="59">
+        <v>66.2</v>
+      </c>
+      <c r="H29" s="59">
+        <v>67</v>
+      </c>
+      <c r="I29" s="60">
+        <v>67.2</v>
+      </c>
+      <c r="J29" s="60">
+        <v>52.3</v>
+      </c>
+      <c r="K29" s="60">
+        <v>53.9</v>
+      </c>
+      <c r="L29" s="60">
+        <v>63.5</v>
+      </c>
+      <c r="M29" s="61">
+        <v>60.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="99">
+        <v>114600000</v>
+      </c>
+      <c r="B30" s="63" t="s">
+        <v>350</v>
+      </c>
+      <c r="C30" s="59">
+        <v>118.4</v>
+      </c>
+      <c r="D30" s="59">
+        <v>118.2</v>
+      </c>
+      <c r="E30" s="59">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F30" s="59">
+        <v>126.4</v>
+      </c>
+      <c r="G30" s="59">
+        <v>127.5</v>
+      </c>
+      <c r="H30" s="59">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="I30" s="60">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="J30" s="60">
+        <v>113.5</v>
+      </c>
+      <c r="K30" s="60">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="L30" s="60">
+        <v>120.8</v>
+      </c>
+      <c r="M30" s="61">
+        <v>156.80000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="99">
+        <v>114800000</v>
+      </c>
+      <c r="B31" s="63" t="s">
+        <v>351</v>
+      </c>
+      <c r="C31" s="59">
+        <v>15.2</v>
+      </c>
+      <c r="D31" s="59">
+        <v>15.7</v>
+      </c>
+      <c r="E31" s="59">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="F31" s="59">
+        <v>17.7</v>
+      </c>
+      <c r="G31" s="59">
+        <v>18.8</v>
+      </c>
+      <c r="H31" s="59">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="I31" s="60">
+        <v>19.7</v>
+      </c>
+      <c r="J31" s="60">
+        <v>15.4</v>
+      </c>
+      <c r="K31" s="60">
+        <v>15.9</v>
+      </c>
+      <c r="L31" s="60">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M31" s="61">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="99">
+        <v>115200000</v>
+      </c>
+      <c r="B32" s="63" t="s">
+        <v>352</v>
+      </c>
+      <c r="C32" s="59">
+        <v>36.9</v>
+      </c>
+      <c r="D32" s="59">
+        <v>38.9</v>
+      </c>
+      <c r="E32" s="59">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="F32" s="59">
+        <v>37.5</v>
+      </c>
+      <c r="G32" s="59">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="H32" s="59">
+        <v>39.5</v>
+      </c>
+      <c r="I32" s="60">
+        <v>40.1</v>
+      </c>
+      <c r="J32" s="60">
+        <v>33</v>
+      </c>
+      <c r="K32" s="60">
+        <v>33.4</v>
+      </c>
+      <c r="L32" s="60">
+        <v>38.4</v>
+      </c>
+      <c r="M32" s="61">
+        <v>38.799999999999997</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="99">
+        <v>115400000</v>
+      </c>
+      <c r="B33" s="63" t="s">
+        <v>353</v>
+      </c>
+      <c r="C33" s="59">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="D33" s="59">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="E33" s="59">
+        <v>39.4</v>
+      </c>
+      <c r="F33" s="59">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="G33" s="59">
+        <v>41.4</v>
+      </c>
+      <c r="H33" s="59">
+        <v>41.5</v>
+      </c>
+      <c r="I33" s="60">
+        <v>42.1</v>
+      </c>
+      <c r="J33" s="60">
+        <v>36.6</v>
+      </c>
+      <c r="K33" s="60">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="L33" s="60">
+        <v>28.8</v>
+      </c>
+      <c r="M33" s="61">
+        <v>26.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="99">
+        <v>115600000</v>
+      </c>
+      <c r="B34" s="63" t="s">
+        <v>354</v>
+      </c>
+      <c r="C34" s="59">
+        <v>164.1</v>
+      </c>
+      <c r="D34" s="59">
+        <v>172.5</v>
+      </c>
+      <c r="E34" s="59">
+        <v>176.9</v>
+      </c>
+      <c r="F34" s="59">
+        <v>177.1</v>
+      </c>
+      <c r="G34" s="59">
+        <v>181.1</v>
+      </c>
+      <c r="H34" s="59">
+        <v>183.4</v>
+      </c>
+      <c r="I34" s="60">
+        <v>172.2</v>
+      </c>
+      <c r="J34" s="60">
+        <v>179.2</v>
+      </c>
+      <c r="K34" s="60">
+        <v>180.4</v>
+      </c>
+      <c r="L34" s="60">
+        <v>180.5</v>
+      </c>
+      <c r="M34" s="61">
+        <v>124.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="99">
+        <v>116000000</v>
+      </c>
+      <c r="B35" s="63" t="s">
+        <v>355</v>
+      </c>
+      <c r="C35" s="59">
+        <v>41.2</v>
+      </c>
+      <c r="D35" s="59">
+        <v>45.6</v>
+      </c>
+      <c r="E35" s="59">
+        <v>47.8</v>
+      </c>
+      <c r="F35" s="59">
+        <v>50.3</v>
+      </c>
+      <c r="G35" s="59">
+        <v>49.3</v>
+      </c>
+      <c r="H35" s="59">
+        <v>50.6</v>
+      </c>
+      <c r="I35" s="60">
+        <v>52.9</v>
+      </c>
+      <c r="J35" s="60">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="K35" s="60">
+        <v>39.4</v>
+      </c>
+      <c r="L35" s="60">
+        <v>42.9</v>
+      </c>
+      <c r="M35" s="61">
+        <v>53.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="99">
+        <v>116400000</v>
+      </c>
+      <c r="B36" s="63" t="s">
+        <v>356</v>
+      </c>
+      <c r="C36" s="59">
+        <v>26.1</v>
+      </c>
+      <c r="D36" s="59">
+        <v>26.5</v>
+      </c>
+      <c r="E36" s="59">
+        <v>31.7</v>
+      </c>
+      <c r="F36" s="59">
+        <v>31.7</v>
+      </c>
+      <c r="G36" s="59">
+        <v>30.3</v>
+      </c>
+      <c r="H36" s="59">
+        <v>30.3</v>
+      </c>
+      <c r="I36" s="60">
+        <v>30.3</v>
+      </c>
+      <c r="J36" s="60">
+        <v>28.4</v>
+      </c>
+      <c r="K36" s="60">
+        <v>28.7</v>
+      </c>
+      <c r="L36" s="60">
+        <v>28.7</v>
+      </c>
+      <c r="M36" s="61">
+        <v>29.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="99">
+        <v>116600000</v>
+      </c>
+      <c r="B37" s="63" t="s">
+        <v>357</v>
+      </c>
+      <c r="C37" s="59">
+        <v>93.1</v>
+      </c>
+      <c r="D37" s="59">
+        <v>97.3</v>
+      </c>
+      <c r="E37" s="59">
+        <v>99</v>
+      </c>
+      <c r="F37" s="59">
+        <v>97.7</v>
+      </c>
+      <c r="G37" s="59">
+        <v>98.2</v>
+      </c>
+      <c r="H37" s="59">
+        <v>97.1</v>
+      </c>
+      <c r="I37" s="60">
+        <v>97.5</v>
+      </c>
+      <c r="J37" s="60">
+        <v>83.5</v>
+      </c>
+      <c r="K37" s="60">
+        <v>87.2</v>
+      </c>
+      <c r="L37" s="60">
+        <v>92</v>
+      </c>
+      <c r="M37" s="61">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="99">
+        <v>116800000</v>
+      </c>
+      <c r="B38" s="63" t="s">
+        <v>358</v>
+      </c>
+      <c r="C38" s="59">
+        <v>11.6</v>
+      </c>
+      <c r="D38" s="59">
+        <v>11.9</v>
+      </c>
+      <c r="E38" s="59">
+        <v>12.2</v>
+      </c>
+      <c r="F38" s="59">
+        <v>12.3</v>
+      </c>
+      <c r="G38" s="59">
+        <v>12.4</v>
+      </c>
+      <c r="H38" s="59">
+        <v>15.6</v>
+      </c>
+      <c r="I38" s="60">
+        <v>15.8</v>
+      </c>
+      <c r="J38" s="60">
+        <v>13.5</v>
+      </c>
+      <c r="K38" s="60">
+        <v>13.6</v>
+      </c>
+      <c r="L38" s="60">
+        <v>14.4</v>
+      </c>
+      <c r="M38" s="61">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="99">
+        <v>117000000</v>
+      </c>
+      <c r="B39" s="63" t="s">
+        <v>359</v>
+      </c>
+      <c r="C39" s="59">
+        <v>59.9</v>
+      </c>
+      <c r="D39" s="59">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="E39" s="59">
+        <v>84.4</v>
+      </c>
+      <c r="F39" s="59">
+        <v>85.5</v>
+      </c>
+      <c r="G39" s="59">
+        <v>86</v>
+      </c>
+      <c r="H39" s="59">
+        <v>89.7</v>
+      </c>
+      <c r="I39" s="60">
+        <v>89.8</v>
+      </c>
+      <c r="J39" s="60">
+        <v>83.4</v>
+      </c>
+      <c r="K39" s="60">
+        <v>86.5</v>
+      </c>
+      <c r="L39" s="60">
+        <v>85.5</v>
+      </c>
+      <c r="M39" s="61">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="99">
+        <v>150000000</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="C40" s="59">
+        <v>2676.7</v>
+      </c>
+      <c r="D40" s="59">
+        <v>2691.7</v>
+      </c>
+      <c r="E40" s="59">
+        <v>2820.6</v>
+      </c>
+      <c r="F40" s="59">
+        <v>2899.9</v>
+      </c>
+      <c r="G40" s="59">
+        <v>2943.4</v>
+      </c>
+      <c r="H40" s="59">
+        <v>3011.1</v>
+      </c>
+      <c r="I40" s="60">
+        <v>3065.1</v>
+      </c>
+      <c r="J40" s="60">
+        <v>2541.3000000000002</v>
+      </c>
+      <c r="K40" s="60">
+        <v>2599.5</v>
+      </c>
+      <c r="L40" s="59">
+        <v>2623</v>
+      </c>
+      <c r="M40" s="61">
+        <v>2639.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="99">
+        <v>151000000</v>
+      </c>
+      <c r="B41" s="63" t="s">
+        <v>360</v>
+      </c>
+      <c r="C41" s="59">
+        <v>91.7</v>
+      </c>
+      <c r="D41" s="59">
+        <v>93.8</v>
+      </c>
+      <c r="E41" s="59">
+        <v>95</v>
+      </c>
+      <c r="F41" s="59">
+        <v>95.3</v>
+      </c>
+      <c r="G41" s="59">
+        <v>83</v>
+      </c>
+      <c r="H41" s="59">
+        <v>82.9</v>
+      </c>
+      <c r="I41" s="60">
+        <v>85.9</v>
+      </c>
+      <c r="J41" s="60">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="K41" s="60">
+        <v>68.2</v>
+      </c>
+      <c r="L41" s="60">
+        <v>72.7</v>
+      </c>
+      <c r="M41" s="61">
+        <v>74.900000000000006</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="99">
+        <v>153200000</v>
+      </c>
+      <c r="B42" s="63" t="s">
+        <v>361</v>
+      </c>
+      <c r="C42" s="59">
+        <v>238.2</v>
+      </c>
+      <c r="D42" s="59">
+        <v>238.6</v>
+      </c>
+      <c r="E42" s="59">
+        <v>239.6</v>
+      </c>
+      <c r="F42" s="59">
+        <v>239.7</v>
+      </c>
+      <c r="G42" s="59">
+        <v>239.9</v>
+      </c>
+      <c r="H42" s="59">
+        <v>243.5</v>
+      </c>
+      <c r="I42" s="60">
+        <v>248.3</v>
+      </c>
+      <c r="J42" s="60">
+        <v>232.8</v>
+      </c>
+      <c r="K42" s="60">
+        <v>230.9</v>
+      </c>
+      <c r="L42" s="60">
+        <v>235.5</v>
+      </c>
+      <c r="M42" s="61">
+        <v>242.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="99">
+        <v>153400000</v>
+      </c>
+      <c r="B43" s="63" t="s">
+        <v>362</v>
+      </c>
+      <c r="C43" s="59">
+        <v>100.6</v>
+      </c>
+      <c r="D43" s="59">
+        <v>105.8</v>
+      </c>
+      <c r="E43" s="59">
+        <v>108.2</v>
+      </c>
+      <c r="F43" s="59">
+        <v>111.3</v>
+      </c>
+      <c r="G43" s="59">
+        <v>117.4</v>
+      </c>
+      <c r="H43" s="59">
+        <v>120.7</v>
+      </c>
+      <c r="I43" s="60">
+        <v>121.6</v>
+      </c>
+      <c r="J43" s="60">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="K43" s="60">
+        <v>137</v>
+      </c>
+      <c r="L43" s="60">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="M43" s="61">
+        <v>124.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="99">
+        <v>153600000</v>
+      </c>
+      <c r="B44" s="63" t="s">
+        <v>363</v>
+      </c>
+      <c r="C44" s="59">
+        <v>368</v>
+      </c>
+      <c r="D44" s="59">
+        <v>274.5</v>
+      </c>
+      <c r="E44" s="59">
+        <v>275.89999999999998</v>
+      </c>
+      <c r="F44" s="59">
+        <v>285.89999999999998</v>
+      </c>
+      <c r="G44" s="59">
+        <v>287</v>
+      </c>
+      <c r="H44" s="59">
+        <v>285.7</v>
+      </c>
+      <c r="I44" s="60">
+        <v>285.89999999999998</v>
+      </c>
+      <c r="J44" s="60">
+        <v>218.8</v>
+      </c>
+      <c r="K44" s="60">
+        <v>233</v>
+      </c>
+      <c r="L44" s="60">
+        <v>223.4</v>
+      </c>
+      <c r="M44" s="61">
+        <v>248.9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="99">
+        <v>154000000</v>
+      </c>
+      <c r="B45" s="63" t="s">
+        <v>364</v>
+      </c>
+      <c r="C45" s="59">
+        <v>39.9</v>
+      </c>
+      <c r="D45" s="59">
+        <v>51.2</v>
+      </c>
+      <c r="E45" s="59">
+        <v>51.2</v>
+      </c>
+      <c r="F45" s="59">
+        <v>52</v>
+      </c>
+      <c r="G45" s="59">
+        <v>52.2</v>
+      </c>
+      <c r="H45" s="59">
+        <v>52.2</v>
+      </c>
+      <c r="I45" s="60">
+        <v>52.8</v>
+      </c>
+      <c r="J45" s="60">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="K45" s="60">
+        <v>60.1</v>
+      </c>
+      <c r="L45" s="60">
+        <v>40.5</v>
+      </c>
+      <c r="M45" s="61">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="99">
+        <v>154200000</v>
+      </c>
+      <c r="B46" s="63" t="s">
+        <v>365</v>
+      </c>
+      <c r="C46" s="59">
+        <v>215.4</v>
+      </c>
+      <c r="D46" s="59">
+        <v>224.3</v>
+      </c>
+      <c r="E46" s="59">
+        <v>228.4</v>
+      </c>
+      <c r="F46" s="59">
+        <v>241.9</v>
+      </c>
+      <c r="G46" s="59">
+        <v>250.1</v>
+      </c>
+      <c r="H46" s="59">
+        <v>261.89999999999998</v>
+      </c>
+      <c r="I46" s="60">
+        <v>283.7</v>
+      </c>
+      <c r="J46" s="60">
+        <v>249.3</v>
+      </c>
+      <c r="K46" s="60">
+        <v>237.6</v>
+      </c>
+      <c r="L46" s="60">
+        <v>255.5</v>
+      </c>
+      <c r="M46" s="61">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="99">
+        <v>154600000</v>
+      </c>
+      <c r="B47" s="63" t="s">
+        <v>366</v>
+      </c>
+      <c r="C47" s="59">
+        <v>60.8</v>
+      </c>
+      <c r="D47" s="59">
+        <v>61.3</v>
+      </c>
+      <c r="E47" s="59">
+        <v>63.9</v>
+      </c>
+      <c r="F47" s="59">
+        <v>65</v>
+      </c>
+      <c r="G47" s="59">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="H47" s="59">
+        <v>69.8</v>
+      </c>
+      <c r="I47" s="60">
+        <v>71</v>
+      </c>
+      <c r="J47" s="60">
+        <v>59.5</v>
+      </c>
+      <c r="K47" s="60">
+        <v>60.3</v>
+      </c>
+      <c r="L47" s="60">
+        <v>62.4</v>
+      </c>
+      <c r="M47" s="61">
+        <v>65.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="99">
+        <v>154800000</v>
+      </c>
+      <c r="B48" s="63" t="s">
+        <v>367</v>
+      </c>
+      <c r="C48" s="59">
+        <v>350</v>
+      </c>
+      <c r="D48" s="59">
+        <v>356.4</v>
+      </c>
+      <c r="E48" s="59">
+        <v>362.4</v>
+      </c>
+      <c r="F48" s="59">
+        <v>366.8</v>
+      </c>
+      <c r="G48" s="59">
+        <v>371.3</v>
+      </c>
+      <c r="H48" s="59">
+        <v>382.8</v>
+      </c>
+      <c r="I48" s="60">
+        <v>392.7</v>
+      </c>
+      <c r="J48" s="60">
+        <v>330.1</v>
+      </c>
+      <c r="K48" s="60">
+        <v>331</v>
+      </c>
+      <c r="L48" s="60">
+        <v>330.9</v>
+      </c>
+      <c r="M48" s="61">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="99">
+        <v>155200000</v>
+      </c>
+      <c r="B49" s="63" t="s">
+        <v>368</v>
+      </c>
+      <c r="C49" s="59">
+        <v>348.2</v>
+      </c>
+      <c r="D49" s="59">
+        <v>355.9</v>
+      </c>
+      <c r="E49" s="59">
+        <v>449.6</v>
+      </c>
+      <c r="F49" s="59">
+        <v>470</v>
+      </c>
+      <c r="G49" s="59">
+        <v>483.8</v>
+      </c>
+      <c r="H49" s="59">
+        <v>502.1</v>
+      </c>
+      <c r="I49" s="60">
+        <v>504.6</v>
+      </c>
+      <c r="J49" s="60">
+        <v>418.1</v>
+      </c>
+      <c r="K49" s="60">
+        <v>425.4</v>
+      </c>
+      <c r="L49" s="60">
+        <v>418.2</v>
+      </c>
+      <c r="M49" s="61">
+        <v>398.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="99">
+        <v>155600000</v>
+      </c>
+      <c r="B50" s="63" t="s">
+        <v>369</v>
+      </c>
+      <c r="C50" s="59">
+        <v>360</v>
+      </c>
+      <c r="D50" s="59">
+        <v>365</v>
+      </c>
+      <c r="E50" s="59">
+        <v>375</v>
+      </c>
+      <c r="F50" s="59">
+        <v>390</v>
+      </c>
+      <c r="G50" s="59">
+        <v>398</v>
+      </c>
+      <c r="H50" s="59">
+        <v>406</v>
+      </c>
+      <c r="I50" s="60">
+        <v>415</v>
+      </c>
+      <c r="J50" s="60">
+        <v>318.60000000000002</v>
+      </c>
+      <c r="K50" s="60">
+        <v>324.10000000000002</v>
+      </c>
+      <c r="L50" s="60">
+        <v>327.60000000000002</v>
+      </c>
+      <c r="M50" s="61">
+        <v>329.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="99">
+        <v>156000000</v>
+      </c>
+      <c r="B51" s="63" t="s">
+        <v>370</v>
+      </c>
+      <c r="C51" s="59">
+        <v>105.6</v>
+      </c>
+      <c r="D51" s="59">
+        <v>110.8</v>
+      </c>
+      <c r="E51" s="59">
+        <v>113.1</v>
+      </c>
+      <c r="F51" s="59">
+        <v>122.7</v>
+      </c>
+      <c r="G51" s="59">
+        <v>125.6</v>
+      </c>
+      <c r="H51" s="59">
+        <v>128.1</v>
+      </c>
+      <c r="I51" s="60">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="J51" s="60">
+        <v>99.3</v>
+      </c>
+      <c r="K51" s="60">
+        <v>101.6</v>
+      </c>
+      <c r="L51" s="60">
+        <v>102.3</v>
+      </c>
+      <c r="M51" s="61">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="99">
+        <v>156400000</v>
+      </c>
+      <c r="B52" s="63" t="s">
+        <v>371</v>
+      </c>
+      <c r="C52" s="59">
+        <v>190</v>
+      </c>
+      <c r="D52" s="59">
+        <v>190.8</v>
+      </c>
+      <c r="E52" s="59">
+        <v>191.6</v>
+      </c>
+      <c r="F52" s="59">
+        <v>192.2</v>
+      </c>
+      <c r="G52" s="59">
+        <v>192.2</v>
+      </c>
+      <c r="H52" s="59">
+        <v>192.6</v>
+      </c>
+      <c r="I52" s="60">
+        <v>192.6</v>
+      </c>
+      <c r="J52" s="60">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="K52" s="60">
+        <v>139</v>
+      </c>
+      <c r="L52" s="60">
+        <v>141.6</v>
+      </c>
+      <c r="M52" s="61">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="99">
+        <v>156800000</v>
+      </c>
+      <c r="B53" s="63" t="s">
+        <v>372</v>
+      </c>
+      <c r="C53" s="59">
+        <v>208.3</v>
+      </c>
+      <c r="D53" s="59">
+        <v>263.3</v>
+      </c>
+      <c r="E53" s="59">
+        <v>266.7</v>
+      </c>
+      <c r="F53" s="59">
+        <v>267.10000000000002</v>
+      </c>
+      <c r="G53" s="59">
+        <v>274.5</v>
+      </c>
+      <c r="H53" s="59">
+        <v>282.8</v>
+      </c>
+      <c r="I53" s="60">
+        <v>280.3</v>
+      </c>
+      <c r="J53" s="60">
+        <v>246.5</v>
+      </c>
+      <c r="K53" s="60">
+        <v>251.3</v>
+      </c>
+      <c r="L53" s="60">
+        <v>253.6</v>
+      </c>
+      <c r="M53" s="61">
+        <v>257.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="99">
+        <v>190000000</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="C54" s="60">
+        <v>8140.7</v>
+      </c>
+      <c r="D54" s="60">
+        <v>8244.2999999999993</v>
+      </c>
+      <c r="E54" s="60">
+        <v>8385.2999999999993</v>
+      </c>
+      <c r="F54" s="60">
+        <v>8490.4</v>
+      </c>
+      <c r="G54" s="60">
+        <v>8557.4</v>
+      </c>
+      <c r="H54" s="60">
+        <v>8867.9</v>
+      </c>
+      <c r="I54" s="60">
+        <v>9097.5</v>
+      </c>
+      <c r="J54" s="60">
+        <v>4322.3999999999996</v>
+      </c>
+      <c r="K54" s="60">
+        <v>4780.5</v>
+      </c>
+      <c r="L54" s="60">
+        <v>4217.3</v>
+      </c>
+      <c r="M54" s="61">
+        <v>4239.8999999999996</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="99">
+        <v>191000000</v>
+      </c>
+      <c r="B55" s="63" t="s">
+        <v>334</v>
+      </c>
+      <c r="C55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J55" s="60">
+        <v>135.6</v>
+      </c>
+      <c r="K55" s="60">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="L55" s="60">
+        <v>115.9</v>
+      </c>
+      <c r="M55" s="61">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="99">
+        <v>191800000</v>
+      </c>
+      <c r="B56" s="63" t="s">
+        <v>335</v>
+      </c>
+      <c r="C56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L56" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="M56" s="61">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="26">
+        <v>193200000</v>
+      </c>
+      <c r="B57" s="63" t="s">
+        <v>385</v>
+      </c>
+      <c r="C57" s="60">
+        <v>582.9</v>
+      </c>
+      <c r="D57" s="60">
+        <v>610.20000000000005</v>
+      </c>
+      <c r="E57" s="60">
+        <v>607.20000000000005</v>
+      </c>
+      <c r="F57" s="60">
+        <v>554.1</v>
+      </c>
+      <c r="G57" s="60">
+        <v>578.79999999999995</v>
+      </c>
+      <c r="H57" s="60">
+        <v>574.70000000000005</v>
+      </c>
+      <c r="I57" s="60">
+        <v>585.29999999999995</v>
+      </c>
+      <c r="J57" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K57" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L57" s="60"/>
+      <c r="M57" s="61"/>
+    </row>
+    <row r="58" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="26">
+        <v>193400000</v>
+      </c>
+      <c r="B58" s="63" t="s">
+        <v>386</v>
+      </c>
+      <c r="C58" s="59">
+        <v>512</v>
+      </c>
+      <c r="D58" s="59">
+        <v>512</v>
+      </c>
+      <c r="E58" s="59">
+        <v>512.1</v>
+      </c>
+      <c r="F58" s="59">
+        <v>487.3</v>
+      </c>
+      <c r="G58" s="59">
+        <v>444.3</v>
+      </c>
+      <c r="H58" s="59">
+        <v>460</v>
+      </c>
+      <c r="I58" s="60">
+        <v>443</v>
+      </c>
+      <c r="J58" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K58" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L58" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M58" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="99">
+        <v>193600000</v>
+      </c>
+      <c r="B59" s="63" t="s">
+        <v>376</v>
+      </c>
+      <c r="C59" s="59">
+        <v>245.1</v>
+      </c>
+      <c r="D59" s="59">
+        <v>232.3</v>
+      </c>
+      <c r="E59" s="59">
+        <v>201.4</v>
+      </c>
+      <c r="F59" s="59">
+        <v>183.6</v>
+      </c>
+      <c r="G59" s="59">
+        <v>179.8</v>
+      </c>
+      <c r="H59" s="59">
+        <v>174.5</v>
+      </c>
+      <c r="I59" s="60">
+        <v>179.8</v>
+      </c>
+      <c r="J59" s="60">
+        <v>97.2</v>
+      </c>
+      <c r="K59" s="60">
+        <v>267.8</v>
+      </c>
+      <c r="L59" s="60">
+        <v>260.5</v>
+      </c>
+      <c r="M59" s="61">
+        <v>263.10000000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="99">
+        <v>194000000</v>
+      </c>
+      <c r="B60" s="63" t="s">
+        <v>377</v>
+      </c>
+      <c r="C60" s="65">
+        <v>641</v>
+      </c>
+      <c r="D60" s="65">
+        <v>658.1</v>
+      </c>
+      <c r="E60" s="65">
+        <v>658.1</v>
+      </c>
+      <c r="F60" s="65">
+        <v>629.6</v>
+      </c>
+      <c r="G60" s="65">
+        <v>630.79999999999995</v>
+      </c>
+      <c r="H60" s="65">
+        <v>653.20000000000005</v>
+      </c>
+      <c r="I60" s="65">
+        <v>654.9</v>
+      </c>
+      <c r="J60" s="61">
+        <v>396.3</v>
+      </c>
+      <c r="K60" s="61">
+        <v>384.3</v>
+      </c>
+      <c r="L60" s="61">
+        <v>384.6</v>
+      </c>
+      <c r="M60" s="61">
+        <v>394.4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="99">
+        <v>194200000</v>
+      </c>
+      <c r="B61" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C61" s="65">
+        <v>1083</v>
+      </c>
+      <c r="D61" s="65">
+        <v>1130.4000000000001</v>
+      </c>
+      <c r="E61" s="65">
+        <v>1298.2</v>
+      </c>
+      <c r="F61" s="65">
+        <v>1468</v>
+      </c>
+      <c r="G61" s="65">
+        <v>1573.4</v>
+      </c>
+      <c r="H61" s="65">
+        <v>1643.4</v>
+      </c>
+      <c r="I61" s="65">
+        <v>1778.1</v>
+      </c>
+      <c r="J61" s="61">
+        <v>1512.9</v>
+      </c>
+      <c r="K61" s="61">
+        <v>1606.4</v>
+      </c>
+      <c r="L61" s="61">
+        <v>1617.6</v>
+      </c>
+      <c r="M61" s="61">
+        <v>1641.9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="26">
+        <v>194400000</v>
+      </c>
+      <c r="B62" s="63" t="s">
+        <v>387</v>
+      </c>
+      <c r="C62" s="65">
+        <v>271.60000000000002</v>
+      </c>
+      <c r="D62" s="65">
+        <v>280</v>
+      </c>
+      <c r="E62" s="65">
+        <v>288.10000000000002</v>
+      </c>
+      <c r="F62" s="65">
+        <v>295.10000000000002</v>
+      </c>
+      <c r="G62" s="65">
+        <v>302.39999999999998</v>
+      </c>
+      <c r="H62" s="65">
+        <v>386.8</v>
+      </c>
+      <c r="I62" s="65">
+        <v>389.1</v>
+      </c>
+      <c r="J62" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K62" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L62" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M62" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="99">
+        <v>194400000</v>
+      </c>
+      <c r="B63" s="63" t="s">
+        <v>379</v>
+      </c>
+      <c r="C63" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D63" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E63" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F63" s="60">
+        <v>576</v>
+      </c>
+      <c r="G63" s="60">
+        <v>576.1</v>
+      </c>
+      <c r="H63" s="60">
+        <v>590.6</v>
+      </c>
+      <c r="I63" s="60">
+        <v>587.9</v>
+      </c>
+      <c r="J63" s="60">
+        <v>597.1</v>
+      </c>
+      <c r="K63" s="60">
+        <v>601.79999999999995</v>
+      </c>
+      <c r="L63" s="60">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="M63" s="61">
+        <v>83.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="26">
+        <v>194600000</v>
+      </c>
+      <c r="B64" s="63" t="s">
+        <v>388</v>
+      </c>
+      <c r="C64" s="65">
+        <v>465.9</v>
+      </c>
+      <c r="D64" s="65">
+        <v>476.2</v>
+      </c>
+      <c r="E64" s="65">
+        <v>476.4</v>
+      </c>
+      <c r="F64" s="65">
+        <v>491.3</v>
+      </c>
+      <c r="G64" s="65">
+        <v>502.9</v>
+      </c>
+      <c r="H64" s="65">
+        <v>506.2</v>
+      </c>
+      <c r="I64" s="65">
+        <v>514.1</v>
+      </c>
+      <c r="J64" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K64" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L64" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M64" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="26">
+        <v>194800000</v>
+      </c>
+      <c r="B65" s="63" t="s">
+        <v>389</v>
+      </c>
+      <c r="C65" s="65">
+        <v>470.1</v>
+      </c>
+      <c r="D65" s="65">
+        <v>476.5</v>
+      </c>
+      <c r="E65" s="65">
+        <v>478.3</v>
+      </c>
+      <c r="F65" s="65">
+        <v>478.8</v>
+      </c>
+      <c r="G65" s="65">
+        <v>479</v>
+      </c>
+      <c r="H65" s="65">
+        <v>482.7</v>
+      </c>
+      <c r="I65" s="65">
+        <v>478.5</v>
+      </c>
+      <c r="J65" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K65" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L65" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M65" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="26">
+        <v>195000000</v>
+      </c>
+      <c r="B66" s="63" t="s">
+        <v>390</v>
+      </c>
+      <c r="C66" s="65">
+        <v>234.2</v>
+      </c>
+      <c r="D66" s="65">
+        <v>236.1</v>
+      </c>
+      <c r="E66" s="65">
+        <v>241.3</v>
+      </c>
+      <c r="F66" s="65">
+        <v>247.3</v>
+      </c>
+      <c r="G66" s="65">
+        <v>263.2</v>
+      </c>
+      <c r="H66" s="65">
+        <v>259.39999999999998</v>
+      </c>
+      <c r="I66" s="65">
+        <v>262.5</v>
+      </c>
+      <c r="J66" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K66" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L66" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M66" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="99">
+        <v>195200000</v>
+      </c>
+      <c r="B67" s="63" t="s">
+        <v>380</v>
+      </c>
+      <c r="C67" s="66">
+        <v>100</v>
+      </c>
+      <c r="D67" s="66">
+        <v>100</v>
+      </c>
+      <c r="E67" s="66">
+        <v>84.9</v>
+      </c>
+      <c r="F67" s="66">
+        <v>86.8</v>
+      </c>
+      <c r="G67" s="66">
+        <v>90.2</v>
+      </c>
+      <c r="H67" s="66">
+        <v>94</v>
+      </c>
+      <c r="I67" s="61">
+        <v>94.9</v>
+      </c>
+      <c r="J67" s="61">
+        <v>45.2</v>
+      </c>
+      <c r="K67" s="61">
+        <v>58.3</v>
+      </c>
+      <c r="L67" s="61">
+        <v>77.8</v>
+      </c>
+      <c r="M67" s="61">
+        <v>50.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="26">
+        <v>195600000</v>
+      </c>
+      <c r="B68" s="63" t="s">
+        <v>391</v>
+      </c>
+      <c r="C68" s="66">
+        <v>825.9</v>
+      </c>
+      <c r="D68" s="66">
+        <v>817.3</v>
+      </c>
+      <c r="E68" s="66">
+        <v>815.1</v>
+      </c>
+      <c r="F68" s="66">
+        <v>765.4</v>
+      </c>
+      <c r="G68" s="66">
+        <v>808.7</v>
+      </c>
+      <c r="H68" s="66">
+        <v>817.5</v>
+      </c>
+      <c r="I68" s="61">
+        <v>820.8</v>
+      </c>
+      <c r="J68" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K68" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L68" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M68" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="99">
+        <v>195800000</v>
+      </c>
+      <c r="B69" s="63" t="s">
+        <v>381</v>
+      </c>
+      <c r="C69" s="66">
+        <v>950</v>
+      </c>
+      <c r="D69" s="66">
+        <v>955</v>
+      </c>
+      <c r="E69" s="66">
+        <v>960.3</v>
+      </c>
+      <c r="F69" s="66">
+        <v>569.79999999999995</v>
+      </c>
+      <c r="G69" s="66">
+        <v>569.1</v>
+      </c>
+      <c r="H69" s="66">
+        <v>576.6</v>
+      </c>
+      <c r="I69" s="61">
+        <v>615.20000000000005</v>
+      </c>
+      <c r="J69" s="61">
+        <v>381.2</v>
+      </c>
+      <c r="K69" s="61">
+        <v>556</v>
+      </c>
+      <c r="L69" s="61">
+        <v>552.20000000000005</v>
+      </c>
+      <c r="M69" s="61">
+        <v>556.6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="99">
+        <v>196200000</v>
+      </c>
+      <c r="B70" s="63" t="s">
+        <v>382</v>
+      </c>
+      <c r="C70" s="66">
+        <v>334.6</v>
+      </c>
+      <c r="D70" s="66">
+        <v>335.1</v>
+      </c>
+      <c r="E70" s="66">
+        <v>335.3</v>
+      </c>
+      <c r="F70" s="66">
+        <v>311.10000000000002</v>
+      </c>
+      <c r="G70" s="66">
+        <v>247.9</v>
+      </c>
+      <c r="H70" s="66">
+        <v>291.3</v>
+      </c>
+      <c r="I70" s="61">
+        <v>293.3</v>
+      </c>
+      <c r="J70" s="61">
+        <v>344.3</v>
+      </c>
+      <c r="K70" s="61">
+        <v>355.3</v>
+      </c>
+      <c r="L70" s="61">
+        <v>347.8</v>
+      </c>
+      <c r="M70" s="61">
+        <v>354.7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="26">
+        <v>196400000</v>
+      </c>
+      <c r="B71" s="63" t="s">
+        <v>322</v>
+      </c>
+      <c r="C71" s="66">
+        <v>305.7</v>
+      </c>
+      <c r="D71" s="66">
+        <v>302.60000000000002</v>
+      </c>
+      <c r="E71" s="66">
+        <v>302.60000000000002</v>
+      </c>
+      <c r="F71" s="66">
+        <v>295.10000000000002</v>
+      </c>
+      <c r="G71" s="66">
+        <v>257.3</v>
+      </c>
+      <c r="H71" s="66">
+        <v>261.8</v>
+      </c>
+      <c r="I71" s="61">
+        <v>277</v>
+      </c>
+      <c r="J71" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K71" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L71" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M71" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="99">
+        <v>196600000</v>
+      </c>
+      <c r="B72" s="63" t="s">
+        <v>383</v>
+      </c>
+      <c r="C72" s="66">
+        <v>562</v>
+      </c>
+      <c r="D72" s="66">
+        <v>563.1</v>
+      </c>
+      <c r="E72" s="66">
+        <v>563.6</v>
+      </c>
+      <c r="F72" s="66">
+        <v>519.20000000000005</v>
+      </c>
+      <c r="G72" s="66">
+        <v>506.3</v>
+      </c>
+      <c r="H72" s="66">
+        <v>512</v>
+      </c>
+      <c r="I72" s="61">
+        <v>509.1</v>
+      </c>
+      <c r="J72" s="61">
+        <v>408.9</v>
+      </c>
+      <c r="K72" s="61">
+        <v>409.5</v>
+      </c>
+      <c r="L72" s="61">
+        <v>394.1</v>
+      </c>
+      <c r="M72" s="61">
+        <v>383.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="26">
+        <v>191800000</v>
+      </c>
+      <c r="B73" s="63" t="s">
+        <v>394</v>
+      </c>
+      <c r="C73" s="66">
+        <v>91.5</v>
+      </c>
+      <c r="D73" s="66">
+        <v>91.5</v>
+      </c>
+      <c r="E73" s="66">
+        <v>92</v>
+      </c>
+      <c r="F73" s="66">
+        <v>98.2</v>
+      </c>
+      <c r="G73" s="66">
+        <v>132.5</v>
+      </c>
+      <c r="H73" s="66">
+        <v>137.9</v>
+      </c>
+      <c r="I73" s="61">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="J73" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K73" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L73" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M73" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="26">
+        <v>191000000</v>
+      </c>
+      <c r="B74" s="63" t="s">
+        <v>393</v>
+      </c>
+      <c r="C74" s="66">
+        <v>53.2</v>
+      </c>
+      <c r="D74" s="66">
+        <v>55.5</v>
+      </c>
+      <c r="E74" s="66">
+        <v>55.7</v>
+      </c>
+      <c r="F74" s="66">
+        <v>46.9</v>
+      </c>
+      <c r="G74" s="66">
+        <v>47.3</v>
+      </c>
+      <c r="H74" s="66">
+        <v>66.7</v>
+      </c>
+      <c r="I74" s="61">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="J74" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K74" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L74" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M74" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="26">
+        <v>192200000</v>
+      </c>
+      <c r="B75" s="63" t="s">
+        <v>392</v>
+      </c>
+      <c r="C75" s="66">
+        <v>13.3</v>
+      </c>
+      <c r="D75" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="E75" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="F75" s="66">
+        <v>12.5</v>
+      </c>
+      <c r="G75" s="66">
+        <v>12.6</v>
+      </c>
+      <c r="H75" s="66">
+        <v>12.8</v>
+      </c>
+      <c r="I75" s="61">
+        <v>12.7</v>
+      </c>
+      <c r="J75" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K75" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L75" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M75" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="99">
+        <v>196800000</v>
+      </c>
+      <c r="B76" s="63" t="s">
+        <v>384</v>
+      </c>
+      <c r="C76" s="65">
+        <v>398.7</v>
+      </c>
+      <c r="D76" s="65">
+        <v>398.7</v>
+      </c>
+      <c r="E76" s="65">
+        <v>401</v>
+      </c>
+      <c r="F76" s="65">
+        <v>374.3</v>
+      </c>
+      <c r="G76" s="65">
+        <v>354.8</v>
+      </c>
+      <c r="H76" s="65">
+        <v>365.8</v>
+      </c>
+      <c r="I76" s="65">
+        <v>388</v>
+      </c>
+      <c r="J76" s="65">
+        <v>403.7</v>
+      </c>
+      <c r="K76" s="65">
+        <v>409.3</v>
+      </c>
+      <c r="L76" s="65">
+        <v>387.9</v>
+      </c>
+      <c r="M76" s="65">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="99">
+        <v>230000000</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C77" s="66">
+        <v>865.1</v>
+      </c>
+      <c r="D77" s="66">
+        <v>872.8</v>
+      </c>
+      <c r="E77" s="66">
+        <v>981.3</v>
+      </c>
+      <c r="F77" s="66">
+        <v>995.6</v>
+      </c>
+      <c r="G77" s="66">
+        <v>990.9</v>
+      </c>
+      <c r="H77" s="66">
+        <v>949.8</v>
+      </c>
+      <c r="I77" s="61">
+        <v>932.2</v>
+      </c>
+      <c r="J77" s="61">
+        <v>831.6</v>
+      </c>
+      <c r="K77" s="61">
+        <v>849.8</v>
+      </c>
+      <c r="L77" s="61">
+        <v>839.9</v>
+      </c>
+      <c r="M77" s="61">
+        <v>605.20000000000005</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="99">
+        <v>231000000</v>
+      </c>
+      <c r="B78" s="63" t="s">
+        <v>336</v>
+      </c>
+      <c r="C78" s="66">
+        <v>3</v>
+      </c>
+      <c r="D78" s="66">
+        <v>3.2</v>
+      </c>
+      <c r="E78" s="66">
+        <v>3.2</v>
+      </c>
+      <c r="F78" s="66">
+        <v>3.3</v>
+      </c>
+      <c r="G78" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="H78" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="I78" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="J78" s="61">
+        <v>3.2</v>
+      </c>
+      <c r="K78" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="L78" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="M78" s="61">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="99">
+        <v>233600000</v>
+      </c>
+      <c r="B79" s="63" t="s">
+        <v>396</v>
+      </c>
+      <c r="C79" s="66">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="D79" s="66">
+        <v>131.4</v>
+      </c>
+      <c r="E79" s="66">
+        <v>133.5</v>
+      </c>
+      <c r="F79" s="66">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="G79" s="66">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="H79" s="66">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="I79" s="61">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="J79" s="61">
+        <v>144.1</v>
+      </c>
+      <c r="K79" s="61">
+        <v>147.6</v>
+      </c>
+      <c r="L79" s="61">
+        <v>162.1</v>
+      </c>
+      <c r="M79" s="61">
+        <v>163.9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="99">
+        <v>234000000</v>
+      </c>
+      <c r="B80" s="63" t="s">
+        <v>397</v>
+      </c>
+      <c r="C80" s="66">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="D80" s="66">
+        <v>49.2</v>
+      </c>
+      <c r="E80" s="66">
+        <v>89.5</v>
+      </c>
+      <c r="F80" s="66">
+        <v>88.7</v>
+      </c>
+      <c r="G80" s="66">
+        <v>89.7</v>
+      </c>
+      <c r="H80" s="66">
+        <v>91</v>
+      </c>
+      <c r="I80" s="61">
+        <v>91</v>
+      </c>
+      <c r="J80" s="61">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="K80" s="61">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="L80" s="61">
+        <v>73.2</v>
+      </c>
+      <c r="M80" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="99">
+        <v>234200000</v>
+      </c>
+      <c r="B81" s="80" t="s">
+        <v>398</v>
+      </c>
+      <c r="C81" s="66">
+        <v>87</v>
+      </c>
+      <c r="D81" s="66">
+        <v>107</v>
+      </c>
+      <c r="E81" s="66">
+        <v>157</v>
+      </c>
+      <c r="F81" s="66">
+        <v>157</v>
+      </c>
+      <c r="G81" s="66">
+        <v>157</v>
+      </c>
+      <c r="H81" s="66">
+        <v>104.8</v>
+      </c>
+      <c r="I81" s="61">
+        <v>104.8</v>
+      </c>
+      <c r="J81" s="61">
+        <v>95.7</v>
+      </c>
+      <c r="K81" s="61">
+        <v>100.7</v>
+      </c>
+      <c r="L81" s="61">
+        <v>104.8</v>
+      </c>
+      <c r="M81" s="61">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="99">
+        <v>234600000</v>
+      </c>
+      <c r="B82" s="63" t="s">
+        <v>399</v>
+      </c>
+      <c r="C82" s="66">
+        <v>233.4</v>
+      </c>
+      <c r="D82" s="66">
+        <v>243.1</v>
+      </c>
+      <c r="E82" s="66">
+        <v>220.5</v>
+      </c>
+      <c r="F82" s="66">
+        <v>219.4</v>
+      </c>
+      <c r="G82" s="66">
+        <v>217.7</v>
+      </c>
+      <c r="H82" s="66">
+        <v>202</v>
+      </c>
+      <c r="I82" s="61">
+        <v>189.8</v>
+      </c>
+      <c r="J82" s="61">
+        <v>188.3</v>
+      </c>
+      <c r="K82" s="61">
+        <v>170</v>
+      </c>
+      <c r="L82" s="61">
+        <v>158.1</v>
+      </c>
+      <c r="M82" s="61">
+        <v>131.80000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="99">
+        <v>234800000</v>
+      </c>
+      <c r="B83" s="63" t="s">
+        <v>400</v>
+      </c>
+      <c r="C83" s="66">
+        <v>279.5</v>
+      </c>
+      <c r="D83" s="66">
+        <v>291.8</v>
+      </c>
+      <c r="E83" s="66">
+        <v>332.6</v>
+      </c>
+      <c r="F83" s="66">
+        <v>338.1</v>
+      </c>
+      <c r="G83" s="66">
+        <v>331.3</v>
+      </c>
+      <c r="H83" s="66">
+        <v>352.2</v>
+      </c>
+      <c r="I83" s="61">
+        <v>344.8</v>
+      </c>
+      <c r="J83" s="61">
+        <v>271.60000000000002</v>
+      </c>
+      <c r="K83" s="61">
+        <v>284</v>
+      </c>
+      <c r="L83" s="61">
+        <v>270.60000000000002</v>
+      </c>
+      <c r="M83" s="61">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="99">
+        <v>235200000</v>
+      </c>
+      <c r="B84" s="63" t="s">
+        <v>401</v>
+      </c>
+      <c r="C84" s="66">
+        <v>7.8</v>
+      </c>
+      <c r="D84" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="E84" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="F84" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="G84" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="H84" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="I84" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J84" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K84" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L84" s="61">
+        <v>0</v>
+      </c>
+      <c r="M84" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="99">
+        <v>235600000</v>
+      </c>
+      <c r="B85" s="63" t="s">
+        <v>402</v>
+      </c>
+      <c r="C85" s="66">
+        <v>46.8</v>
+      </c>
+      <c r="D85" s="66">
+        <v>44.5</v>
+      </c>
+      <c r="E85" s="66">
+        <v>45</v>
+      </c>
+      <c r="F85" s="66">
+        <v>48.8</v>
+      </c>
+      <c r="G85" s="66">
+        <v>50.6</v>
+      </c>
+      <c r="H85" s="66">
+        <v>52.6</v>
+      </c>
+      <c r="I85" s="61">
+        <v>56</v>
+      </c>
+      <c r="J85" s="61">
+        <v>50.6</v>
+      </c>
+      <c r="K85" s="61">
+        <v>66.3</v>
+      </c>
+      <c r="L85" s="61">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="M85" s="61">
+        <v>36.799999999999997</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="99">
+        <v>270000000</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="C86" s="66">
+        <v>1983.1</v>
+      </c>
+      <c r="D86" s="66">
+        <v>2002.9</v>
+      </c>
+      <c r="E86" s="66">
+        <v>2044.1</v>
+      </c>
+      <c r="F86" s="66">
+        <v>2117.6999999999998</v>
+      </c>
+      <c r="G86" s="66">
+        <v>2080.9</v>
+      </c>
+      <c r="H86" s="66">
+        <v>2056.3000000000002</v>
+      </c>
+      <c r="I86" s="61">
+        <v>2075.1</v>
+      </c>
+      <c r="J86" s="61">
+        <v>2120.4</v>
+      </c>
+      <c r="K86" s="61">
+        <v>1853.6</v>
+      </c>
+      <c r="L86" s="66">
+        <v>1883.5</v>
+      </c>
+      <c r="M86" s="61">
+        <v>2000.4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="99">
+        <v>271000000</v>
+      </c>
+      <c r="B87" s="63" t="s">
+        <v>404</v>
+      </c>
+      <c r="C87" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="D87" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="E87" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F87" s="66">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G87" s="66">
+        <v>5</v>
+      </c>
+      <c r="H87" s="66">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I87" s="61">
+        <v>5.8</v>
+      </c>
+      <c r="J87" s="61">
+        <v>7.5</v>
+      </c>
+      <c r="K87" s="61">
+        <v>5.8</v>
+      </c>
+      <c r="L87" s="61">
+        <v>5.8</v>
+      </c>
+      <c r="M87" s="61">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="99">
+        <v>273200000</v>
+      </c>
+      <c r="B88" s="63" t="s">
+        <v>405</v>
+      </c>
+      <c r="C88" s="66">
+        <v>344.5</v>
+      </c>
+      <c r="D88" s="66">
+        <v>360.6</v>
+      </c>
+      <c r="E88" s="66">
+        <v>354</v>
+      </c>
+      <c r="F88" s="66">
+        <v>357.5</v>
+      </c>
+      <c r="G88" s="66">
+        <v>362.3</v>
+      </c>
+      <c r="H88" s="66">
+        <v>335.5</v>
+      </c>
+      <c r="I88" s="61">
+        <v>335.9</v>
+      </c>
+      <c r="J88" s="61">
+        <v>338.1</v>
+      </c>
+      <c r="K88" s="61">
+        <v>292.7</v>
+      </c>
+      <c r="L88" s="61">
+        <v>296.60000000000002</v>
+      </c>
+      <c r="M88" s="61">
+        <v>328.6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="99">
+        <v>273600000</v>
+      </c>
+      <c r="B89" s="63" t="s">
+        <v>406</v>
+      </c>
+      <c r="C89" s="66">
+        <v>47.3</v>
+      </c>
+      <c r="D89" s="66">
+        <v>47.3</v>
+      </c>
+      <c r="E89" s="66">
+        <v>47.3</v>
+      </c>
+      <c r="F89" s="66">
+        <v>47.3</v>
+      </c>
+      <c r="G89" s="66">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="H89" s="66">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="I89" s="61">
+        <v>32.9</v>
+      </c>
+      <c r="J89" s="61">
+        <v>33.9</v>
+      </c>
+      <c r="K89" s="61">
+        <v>33.9</v>
+      </c>
+      <c r="L89" s="61">
+        <v>34.5</v>
+      </c>
+      <c r="M89" s="61">
+        <v>33.299999999999997</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="99">
+        <v>274000000</v>
+      </c>
+      <c r="B90" s="63" t="s">
+        <v>559</v>
+      </c>
+      <c r="C90" s="66">
+        <v>215.3</v>
+      </c>
+      <c r="D90" s="66">
+        <v>202.6</v>
+      </c>
+      <c r="E90" s="66">
+        <v>205.6</v>
+      </c>
+      <c r="F90" s="66">
+        <v>211.1</v>
+      </c>
+      <c r="G90" s="66">
+        <v>211.2</v>
+      </c>
+      <c r="H90" s="66">
+        <v>198.4</v>
+      </c>
+      <c r="I90" s="61">
+        <v>190.3</v>
+      </c>
+      <c r="J90" s="61">
+        <v>191.5</v>
+      </c>
+      <c r="K90" s="61">
+        <v>167.2</v>
+      </c>
+      <c r="L90" s="61">
+        <v>169.4</v>
+      </c>
+      <c r="M90" s="61">
+        <v>176.1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="99">
+        <v>274200000</v>
+      </c>
+      <c r="B91" s="63" t="s">
+        <v>407</v>
+      </c>
+      <c r="C91" s="66">
+        <v>102.7</v>
+      </c>
+      <c r="D91" s="66">
+        <v>109</v>
+      </c>
+      <c r="E91" s="66">
+        <v>113.5</v>
+      </c>
+      <c r="F91" s="66">
+        <v>117.9</v>
+      </c>
+      <c r="G91" s="66">
+        <v>119.3</v>
+      </c>
+      <c r="H91" s="66">
+        <v>119.5</v>
+      </c>
+      <c r="I91" s="61">
+        <v>122.6</v>
+      </c>
+      <c r="J91" s="61">
+        <v>122.9</v>
+      </c>
+      <c r="K91" s="61">
+        <v>114.4</v>
+      </c>
+      <c r="L91" s="61">
+        <v>114.8</v>
+      </c>
+      <c r="M91" s="61">
+        <v>115.9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="99">
+        <v>274400000</v>
+      </c>
+      <c r="B92" s="63" t="s">
+        <v>408</v>
+      </c>
+      <c r="C92" s="66">
+        <v>101.3</v>
+      </c>
+      <c r="D92" s="66">
+        <v>94.6</v>
+      </c>
+      <c r="E92" s="66">
+        <v>95.1</v>
+      </c>
+      <c r="F92" s="66">
+        <v>95.1</v>
+      </c>
+      <c r="G92" s="66">
+        <v>95.5</v>
+      </c>
+      <c r="H92" s="66">
+        <v>95.5</v>
+      </c>
+      <c r="I92" s="61">
+        <v>95.6</v>
+      </c>
+      <c r="J92" s="61">
+        <v>96.2</v>
+      </c>
+      <c r="K92" s="61">
+        <v>85.1</v>
+      </c>
+      <c r="L92" s="61">
+        <v>85.8</v>
+      </c>
+      <c r="M92" s="61">
+        <v>91.7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="99">
+        <v>274800000</v>
+      </c>
+      <c r="B93" s="63" t="s">
+        <v>409</v>
+      </c>
+      <c r="C93" s="66">
+        <v>306.2</v>
+      </c>
+      <c r="D93" s="66">
+        <v>313.2</v>
+      </c>
+      <c r="E93" s="66">
+        <v>336.5</v>
+      </c>
+      <c r="F93" s="66">
+        <v>346</v>
+      </c>
+      <c r="G93" s="66">
+        <v>362.2</v>
+      </c>
+      <c r="H93" s="66">
+        <v>377.6</v>
+      </c>
+      <c r="I93" s="61">
+        <v>392.7</v>
+      </c>
+      <c r="J93" s="61">
+        <v>414.1</v>
+      </c>
+      <c r="K93" s="61">
+        <v>350.8</v>
+      </c>
+      <c r="L93" s="61">
+        <v>363.7</v>
+      </c>
+      <c r="M93" s="61">
+        <v>417.4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="99">
+        <v>275000000</v>
+      </c>
+      <c r="B94" s="63" t="s">
+        <v>410</v>
+      </c>
+      <c r="C94" s="66">
+        <v>120.8</v>
+      </c>
+      <c r="D94" s="66">
+        <v>120.2</v>
+      </c>
+      <c r="E94" s="66">
+        <v>120</v>
+      </c>
+      <c r="F94" s="66">
+        <v>166.2</v>
+      </c>
+      <c r="G94" s="66">
+        <v>168.7</v>
+      </c>
+      <c r="H94" s="66">
+        <v>169.9</v>
+      </c>
+      <c r="I94" s="61">
+        <v>171.7</v>
+      </c>
+      <c r="J94" s="61">
+        <v>183.5</v>
+      </c>
+      <c r="K94" s="61">
+        <v>160.9</v>
+      </c>
+      <c r="L94" s="61">
+        <v>167.5</v>
+      </c>
+      <c r="M94" s="61">
+        <v>174.4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="99">
+        <v>275400000</v>
+      </c>
+      <c r="B95" s="63" t="s">
+        <v>411</v>
+      </c>
+      <c r="C95" s="66">
+        <v>281.89999999999998</v>
+      </c>
+      <c r="D95" s="66">
+        <v>281.8</v>
+      </c>
+      <c r="E95" s="66">
+        <v>282.89999999999998</v>
+      </c>
+      <c r="F95" s="66">
+        <v>283</v>
+      </c>
+      <c r="G95" s="66">
+        <v>232.8</v>
+      </c>
+      <c r="H95" s="66">
+        <v>227.5</v>
+      </c>
+      <c r="I95" s="61">
+        <v>227.8</v>
+      </c>
+      <c r="J95" s="61">
+        <v>228</v>
+      </c>
+      <c r="K95" s="61">
+        <v>197.4</v>
+      </c>
+      <c r="L95" s="61">
+        <v>184.4</v>
+      </c>
+      <c r="M95" s="61">
+        <v>184.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="99">
+        <v>275800000</v>
+      </c>
+      <c r="B96" s="63" t="s">
+        <v>412</v>
+      </c>
+      <c r="C96" s="66">
+        <v>218.6</v>
+      </c>
+      <c r="D96" s="66">
+        <v>215</v>
+      </c>
+      <c r="E96" s="66">
+        <v>219.5</v>
+      </c>
+      <c r="F96" s="66">
+        <v>219.6</v>
+      </c>
+      <c r="G96" s="66">
+        <v>220.3</v>
+      </c>
+      <c r="H96" s="66">
+        <v>222.5</v>
+      </c>
+      <c r="I96" s="61">
+        <v>222.6</v>
+      </c>
+      <c r="J96" s="61">
+        <v>224.9</v>
+      </c>
+      <c r="K96" s="61">
+        <v>198.1</v>
+      </c>
+      <c r="L96" s="61">
+        <v>204.8</v>
+      </c>
+      <c r="M96" s="61">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="99">
+        <v>276000000</v>
+      </c>
+      <c r="B97" s="63" t="s">
+        <v>413</v>
+      </c>
+      <c r="C97" s="66">
+        <v>90.9</v>
+      </c>
+      <c r="D97" s="66">
+        <v>95.9</v>
+      </c>
+      <c r="E97" s="66">
+        <v>103.9</v>
+      </c>
+      <c r="F97" s="66">
+        <v>107.3</v>
+      </c>
+      <c r="G97" s="66">
+        <v>107.8</v>
+      </c>
+      <c r="H97" s="66">
+        <v>108.1</v>
+      </c>
+      <c r="I97" s="61">
+        <v>112.5</v>
+      </c>
+      <c r="J97" s="61">
+        <v>114.6</v>
+      </c>
+      <c r="K97" s="61">
+        <v>98.8</v>
+      </c>
+      <c r="L97" s="61">
+        <v>100.3</v>
+      </c>
+      <c r="M97" s="61">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="99">
+        <v>276200000</v>
+      </c>
+      <c r="B98" s="63" t="s">
+        <v>414</v>
+      </c>
+      <c r="C98" s="66">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="D98" s="66">
+        <v>87.3</v>
+      </c>
+      <c r="E98" s="66">
+        <v>88.5</v>
+      </c>
+      <c r="F98" s="66">
+        <v>88.1</v>
+      </c>
+      <c r="G98" s="66">
+        <v>88.7</v>
+      </c>
+      <c r="H98" s="66">
+        <v>88.9</v>
+      </c>
+      <c r="I98" s="61">
+        <v>89.1</v>
+      </c>
+      <c r="J98" s="61">
+        <v>90</v>
+      </c>
+      <c r="K98" s="61">
+        <v>84.2</v>
+      </c>
+      <c r="L98" s="61">
+        <v>83.4</v>
+      </c>
+      <c r="M98" s="61">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="99">
+        <v>276600000</v>
+      </c>
+      <c r="B99" s="63" t="s">
+        <v>415</v>
+      </c>
+      <c r="C99" s="66">
+        <v>70</v>
+      </c>
+      <c r="D99" s="66">
+        <v>71.2</v>
+      </c>
+      <c r="E99" s="66">
+        <v>72.7</v>
+      </c>
+      <c r="F99" s="66">
+        <v>73.7</v>
+      </c>
+      <c r="G99" s="66">
+        <v>74.3</v>
+      </c>
+      <c r="H99" s="66">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="I99" s="61">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="J99" s="61">
+        <v>75.2</v>
+      </c>
+      <c r="K99" s="61">
+        <v>64.3</v>
+      </c>
+      <c r="L99" s="61">
+        <v>72.5</v>
+      </c>
+      <c r="M99" s="61">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="99">
+        <v>310000000</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="C100" s="66">
+        <v>5417.2</v>
+      </c>
+      <c r="D100" s="66">
+        <v>5472.9</v>
+      </c>
+      <c r="E100" s="66">
+        <v>5563</v>
+      </c>
+      <c r="F100" s="66">
+        <v>5747.7</v>
+      </c>
+      <c r="G100" s="66">
+        <v>5873</v>
+      </c>
+      <c r="H100" s="66">
+        <v>5999</v>
+      </c>
+      <c r="I100" s="61">
+        <v>6098.1</v>
+      </c>
+      <c r="J100" s="61">
+        <v>4896.7</v>
+      </c>
+      <c r="K100" s="61">
+        <v>4966.8999999999996</v>
+      </c>
+      <c r="L100" s="66">
+        <v>4978</v>
+      </c>
+      <c r="M100" s="61">
+        <v>4984.7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="99">
+        <v>311000000</v>
+      </c>
+      <c r="B101" s="63" t="s">
+        <v>417</v>
+      </c>
+      <c r="C101" s="66">
+        <v>2</v>
+      </c>
+      <c r="D101" s="66">
+        <v>2</v>
+      </c>
+      <c r="E101" s="66">
+        <v>2</v>
+      </c>
+      <c r="F101" s="66">
+        <v>2</v>
+      </c>
+      <c r="G101" s="66">
+        <v>2</v>
+      </c>
+      <c r="H101" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="I101" s="61">
+        <v>2.6</v>
+      </c>
+      <c r="J101" s="61">
+        <v>2</v>
+      </c>
+      <c r="K101" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="L101" s="66">
+        <v>92.4</v>
+      </c>
+      <c r="M101" s="61">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="99">
+        <v>313600000</v>
+      </c>
+      <c r="B102" s="63" t="s">
+        <v>418</v>
+      </c>
+      <c r="C102" s="66">
+        <v>379.4</v>
+      </c>
+      <c r="D102" s="66">
+        <v>391.1</v>
+      </c>
+      <c r="E102" s="66">
+        <v>394.6</v>
+      </c>
+      <c r="F102" s="66">
+        <v>409.2</v>
+      </c>
+      <c r="G102" s="66">
+        <v>416.8</v>
+      </c>
+      <c r="H102" s="66">
+        <v>429.4</v>
+      </c>
+      <c r="I102" s="61">
+        <v>450</v>
+      </c>
+      <c r="J102" s="61">
+        <v>361.2</v>
+      </c>
+      <c r="K102" s="61">
+        <v>362.5</v>
+      </c>
+      <c r="L102" s="66">
+        <v>361.3</v>
+      </c>
+      <c r="M102" s="61">
+        <v>360.5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="99">
+        <v>314000000</v>
+      </c>
+      <c r="B103" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C103" s="66">
+        <v>390.1</v>
+      </c>
+      <c r="D103" s="66">
+        <v>394.8</v>
+      </c>
+      <c r="E103" s="66">
+        <v>391.8</v>
+      </c>
+      <c r="F103" s="66">
+        <v>403</v>
+      </c>
+      <c r="G103" s="66">
+        <v>407.8</v>
+      </c>
+      <c r="H103" s="66">
+        <v>415.8</v>
+      </c>
+      <c r="I103" s="61">
+        <v>418</v>
+      </c>
+      <c r="J103" s="61">
+        <v>361.2</v>
+      </c>
+      <c r="K103" s="61">
+        <v>372.5</v>
+      </c>
+      <c r="L103" s="66">
+        <v>304.3</v>
+      </c>
+      <c r="M103" s="61">
+        <v>307.39999999999998</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="99">
+        <v>314200000</v>
+      </c>
+      <c r="B104" s="63" t="s">
+        <v>419</v>
+      </c>
+      <c r="C104" s="66">
+        <v>362.2</v>
+      </c>
+      <c r="D104" s="66">
+        <v>362.8</v>
+      </c>
+      <c r="E104" s="66">
+        <v>362.9</v>
+      </c>
+      <c r="F104" s="66">
+        <v>356.6</v>
+      </c>
+      <c r="G104" s="66">
+        <v>367.1</v>
+      </c>
+      <c r="H104" s="66">
+        <v>367.9</v>
+      </c>
+      <c r="I104" s="61">
+        <v>374.6</v>
+      </c>
+      <c r="J104" s="61">
+        <v>281.7</v>
+      </c>
+      <c r="K104" s="61">
+        <v>282.2</v>
+      </c>
+      <c r="L104" s="66">
+        <v>285.39999999999998</v>
+      </c>
+      <c r="M104" s="61">
+        <v>284.60000000000002</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="99">
+        <v>314800000</v>
+      </c>
+      <c r="B105" s="63" t="s">
+        <v>420</v>
+      </c>
+      <c r="C105" s="66">
+        <v>814.7</v>
+      </c>
+      <c r="D105" s="66">
+        <v>831.5</v>
+      </c>
+      <c r="E105" s="66">
+        <v>845.6</v>
+      </c>
+      <c r="F105" s="66">
+        <v>845.6</v>
+      </c>
+      <c r="G105" s="66">
+        <v>849.6</v>
+      </c>
+      <c r="H105" s="66">
+        <v>861.2</v>
+      </c>
+      <c r="I105" s="61">
+        <v>880.5</v>
+      </c>
+      <c r="J105" s="61">
+        <v>761.1</v>
+      </c>
+      <c r="K105" s="61">
+        <v>760.9</v>
+      </c>
+      <c r="L105" s="66">
+        <v>705.3</v>
+      </c>
+      <c r="M105" s="61">
+        <v>702.2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="99">
+        <v>315000000</v>
+      </c>
+      <c r="B106" s="63" t="s">
+        <v>421</v>
+      </c>
+      <c r="C106" s="66">
+        <v>907.8</v>
+      </c>
+      <c r="D106" s="66">
+        <v>909.6</v>
+      </c>
+      <c r="E106" s="66">
+        <v>913.2</v>
+      </c>
+      <c r="F106" s="66">
+        <v>924.3</v>
+      </c>
+      <c r="G106" s="66">
+        <v>933.4</v>
+      </c>
+      <c r="H106" s="66">
+        <v>996.5</v>
+      </c>
+      <c r="I106" s="61">
+        <v>1014.2</v>
+      </c>
+      <c r="J106" s="61">
+        <v>742.3</v>
+      </c>
+      <c r="K106" s="61">
+        <v>736.1</v>
+      </c>
+      <c r="L106" s="66">
+        <v>750.7</v>
+      </c>
+      <c r="M106" s="61">
+        <v>762.6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="99">
+        <v>315400000</v>
+      </c>
+      <c r="B107" s="63" t="s">
+        <v>422</v>
+      </c>
+      <c r="C107" s="66">
+        <v>787.2</v>
+      </c>
+      <c r="D107" s="66">
+        <v>787.2</v>
+      </c>
+      <c r="E107" s="66">
+        <v>814.3</v>
+      </c>
+      <c r="F107" s="66">
+        <v>916.8</v>
+      </c>
+      <c r="G107" s="66">
+        <v>986.7</v>
+      </c>
+      <c r="H107" s="66">
+        <v>986.7</v>
+      </c>
+      <c r="I107" s="61">
+        <v>987.1</v>
+      </c>
+      <c r="J107" s="61">
+        <v>661.6</v>
+      </c>
+      <c r="K107" s="61">
+        <v>656.6</v>
+      </c>
+      <c r="L107" s="66">
+        <v>656</v>
+      </c>
+      <c r="M107" s="61">
+        <v>650.9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="99">
+        <v>315600000</v>
+      </c>
+      <c r="B108" s="63" t="s">
+        <v>423</v>
+      </c>
+      <c r="C108" s="66">
+        <v>303.8</v>
+      </c>
+      <c r="D108" s="66">
+        <v>287.3</v>
+      </c>
+      <c r="E108" s="66">
+        <v>295.8</v>
+      </c>
+      <c r="F108" s="66">
+        <v>295.8</v>
+      </c>
+      <c r="G108" s="66">
+        <v>300.8</v>
+      </c>
+      <c r="H108" s="66">
+        <v>308.5</v>
+      </c>
+      <c r="I108" s="61">
+        <v>313.3</v>
+      </c>
+      <c r="J108" s="61">
+        <v>310.8</v>
+      </c>
+      <c r="K108" s="61">
+        <v>314</v>
+      </c>
+      <c r="L108" s="66">
+        <v>317.7</v>
+      </c>
+      <c r="M108" s="61">
+        <v>319.2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="99">
+        <v>316000000</v>
+      </c>
+      <c r="B109" s="63" t="s">
+        <v>424</v>
+      </c>
+      <c r="C109" s="66">
+        <v>494.7</v>
+      </c>
+      <c r="D109" s="66">
+        <v>495.5</v>
+      </c>
+      <c r="E109" s="66">
+        <v>524.1</v>
+      </c>
+      <c r="F109" s="66">
+        <v>543.5</v>
+      </c>
+      <c r="G109" s="66">
+        <v>552.9</v>
+      </c>
+      <c r="H109" s="66">
+        <v>566.79999999999995</v>
+      </c>
+      <c r="I109" s="61">
+        <v>574.29999999999995</v>
+      </c>
+      <c r="J109" s="61">
+        <v>463.5</v>
+      </c>
+      <c r="K109" s="61">
+        <v>520.79999999999995</v>
+      </c>
+      <c r="L109" s="66">
+        <v>534.79999999999995</v>
+      </c>
+      <c r="M109" s="61">
+        <v>530.6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="99">
+        <v>316200000</v>
+      </c>
+      <c r="B110" s="63" t="s">
+        <v>425</v>
+      </c>
+      <c r="C110" s="66">
+        <v>455.8</v>
+      </c>
+      <c r="D110" s="66">
+        <v>456.6</v>
+      </c>
+      <c r="E110" s="66">
+        <v>463.9</v>
+      </c>
+      <c r="F110" s="66">
+        <v>470.4</v>
+      </c>
+      <c r="G110" s="66">
+        <v>475.4</v>
+      </c>
+      <c r="H110" s="66">
+        <v>477.8</v>
+      </c>
+      <c r="I110" s="61">
+        <v>480.9</v>
+      </c>
+      <c r="J110" s="61">
+        <v>421.1</v>
+      </c>
+      <c r="K110" s="61">
+        <v>423.2</v>
+      </c>
+      <c r="L110" s="66">
+        <v>428.7</v>
+      </c>
+      <c r="M110" s="61">
+        <v>430.5</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="99">
+        <v>316600000</v>
+      </c>
+      <c r="B111" s="63" t="s">
+        <v>426</v>
+      </c>
+      <c r="C111" s="66">
+        <v>519.5</v>
+      </c>
+      <c r="D111" s="66">
+        <v>554.5</v>
+      </c>
+      <c r="E111" s="66">
+        <v>554.79999999999995</v>
+      </c>
+      <c r="F111" s="66">
+        <v>580.5</v>
+      </c>
+      <c r="G111" s="66">
+        <v>580.5</v>
+      </c>
+      <c r="H111" s="66">
+        <v>585.79999999999995</v>
+      </c>
+      <c r="I111" s="61">
+        <v>602.6</v>
+      </c>
+      <c r="J111" s="61">
+        <v>530.20000000000005</v>
+      </c>
+      <c r="K111" s="61">
+        <v>535</v>
+      </c>
+      <c r="L111" s="66">
+        <v>541.4</v>
+      </c>
+      <c r="M111" s="61">
+        <v>544.20000000000005</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="99">
+        <v>330000000</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="C112" s="60"/>
+      <c r="D112" s="60"/>
+      <c r="E112" s="60"/>
+      <c r="F112" s="60"/>
+      <c r="G112" s="60"/>
+      <c r="H112" s="60"/>
+      <c r="I112" s="60"/>
+      <c r="J112" s="92">
+        <v>3489.1</v>
+      </c>
+      <c r="K112" s="92">
+        <v>3477.6</v>
+      </c>
+      <c r="L112" s="92">
+        <v>3565.2</v>
+      </c>
+      <c r="M112" s="92">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="99">
+        <v>331000000</v>
+      </c>
+      <c r="B113" s="63" t="s">
+        <v>428</v>
+      </c>
+      <c r="C113" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D113" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E113" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F113" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G113" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H113" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I113" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J113" s="92">
+        <v>51</v>
+      </c>
+      <c r="K113" s="92">
+        <v>49.2</v>
+      </c>
+      <c r="L113" s="92">
+        <v>49.9</v>
+      </c>
+      <c r="M113" s="92">
+        <v>51.1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="99">
+        <v>331800000</v>
+      </c>
+      <c r="B114" s="63" t="s">
+        <v>429</v>
+      </c>
+      <c r="C114" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D114" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E114" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F114" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G114" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H114" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I114" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J114" s="92">
+        <v>6.6</v>
+      </c>
+      <c r="K114" s="92">
+        <v>6.9</v>
+      </c>
+      <c r="L114" s="92">
+        <v>6.9</v>
+      </c>
+      <c r="M114" s="92">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="99">
+        <v>333200000</v>
+      </c>
+      <c r="B115" s="63" t="s">
+        <v>385</v>
+      </c>
+      <c r="C115" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D115" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E115" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F115" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G115" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H115" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I115" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J115" s="92">
+        <v>586.79999999999995</v>
+      </c>
+      <c r="K115" s="92">
+        <v>593</v>
+      </c>
+      <c r="L115" s="92">
+        <v>593.4</v>
+      </c>
+      <c r="M115" s="92">
+        <v>604.4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="99">
+        <v>333400000</v>
+      </c>
+      <c r="B116" s="63" t="s">
+        <v>386</v>
+      </c>
+      <c r="C116" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D116" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E116" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F116" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G116" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H116" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I116" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J116" s="92">
+        <v>389.8</v>
+      </c>
+      <c r="K116" s="92">
+        <v>380.1</v>
+      </c>
+      <c r="L116" s="92">
+        <v>389.1</v>
+      </c>
+      <c r="M116" s="92">
+        <v>393.1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="99">
+        <v>333600000</v>
+      </c>
+      <c r="B117" s="63" t="s">
+        <v>387</v>
+      </c>
+      <c r="C117" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D117" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E117" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F117" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G117" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H117" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I117" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J117" s="92">
+        <v>324</v>
+      </c>
+      <c r="K117" s="92">
+        <v>309.3</v>
+      </c>
+      <c r="L117" s="92">
+        <v>337.6</v>
+      </c>
+      <c r="M117" s="92">
+        <v>318.10000000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="99">
+        <v>334000000</v>
+      </c>
+      <c r="B118" s="80" t="s">
+        <v>388</v>
+      </c>
+      <c r="C118" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D118" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E118" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F118" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G118" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H118" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I118" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J118" s="92">
+        <v>356.1</v>
+      </c>
+      <c r="K118" s="92">
+        <v>358.8</v>
+      </c>
+      <c r="L118" s="92">
+        <v>394.5</v>
+      </c>
+      <c r="M118" s="92">
+        <v>408.2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="99">
+        <v>334200000</v>
+      </c>
+      <c r="B119" s="63" t="s">
+        <v>389</v>
+      </c>
+      <c r="C119" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D119" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E119" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F119" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G119" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H119" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I119" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J119" s="92">
+        <v>528</v>
+      </c>
+      <c r="K119" s="92">
+        <v>530.6</v>
+      </c>
+      <c r="L119" s="92">
+        <v>531.4</v>
+      </c>
+      <c r="M119" s="92">
+        <v>522.9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="99">
+        <v>334400000</v>
+      </c>
+      <c r="B120" s="63" t="s">
+        <v>430</v>
+      </c>
+      <c r="C120" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D120" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E120" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F120" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G120" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H120" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I120" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J120" s="92">
+        <v>272.10000000000002</v>
+      </c>
+      <c r="K120" s="92">
+        <v>279.7</v>
+      </c>
+      <c r="L120" s="92">
+        <v>279.89999999999998</v>
+      </c>
+      <c r="M120" s="92">
+        <v>283.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="99">
+        <v>334600000</v>
+      </c>
+      <c r="B121" s="63" t="s">
+        <v>391</v>
+      </c>
+      <c r="C121" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D121" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E121" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F121" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G121" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H121" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I121" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J121" s="92">
+        <v>755.4</v>
+      </c>
+      <c r="K121" s="92">
+        <v>744.2</v>
+      </c>
+      <c r="L121" s="92">
+        <v>744.3</v>
+      </c>
+      <c r="M121" s="92">
+        <v>753.6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="99">
+        <v>334800000</v>
+      </c>
+      <c r="B122" s="63" t="s">
+        <v>431</v>
+      </c>
+      <c r="C122" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D122" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E122" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F122" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G122" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H122" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="I122" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J122" s="92">
+        <v>219.3</v>
+      </c>
+      <c r="K122" s="92">
+        <v>225.8</v>
+      </c>
+      <c r="L122" s="92">
+        <v>238.2</v>
+      </c>
+      <c r="M122" s="92">
+        <v>246.3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="99">
+        <v>350000000</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="C123" s="60">
+        <v>2190.5</v>
+      </c>
+      <c r="D123" s="60">
+        <v>2190.6999999999998</v>
+      </c>
+      <c r="E123" s="60">
+        <v>2057.6</v>
+      </c>
+      <c r="F123" s="60">
+        <v>2025.7</v>
+      </c>
+      <c r="G123" s="60">
+        <v>1993.3</v>
+      </c>
+      <c r="H123" s="60">
+        <v>2015.3</v>
+      </c>
+      <c r="I123" s="60">
+        <v>2025.2</v>
+      </c>
+      <c r="J123" s="60">
+        <v>1062.0999999999999</v>
+      </c>
+      <c r="K123" s="60">
+        <v>1073.8</v>
+      </c>
+      <c r="L123" s="60">
+        <v>1120.8</v>
+      </c>
+      <c r="M123" s="61">
+        <v>1080.9000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="99">
+        <v>351000000</v>
+      </c>
+      <c r="B124" s="63" t="s">
+        <v>433</v>
+      </c>
+      <c r="C124" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D124" s="60">
+        <v>2.9</v>
+      </c>
+      <c r="E124" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="F124" s="60">
+        <v>3</v>
+      </c>
+      <c r="G124" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="H124" s="60">
+        <v>3</v>
+      </c>
+      <c r="I124" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="J124" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="K124" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="L124" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="M124" s="61">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="99">
+        <v>351600000</v>
+      </c>
+      <c r="B125" s="80" t="s">
+        <v>434</v>
+      </c>
+      <c r="C125" s="60">
+        <v>10.1</v>
+      </c>
+      <c r="D125" s="60">
+        <v>9.9</v>
+      </c>
+      <c r="E125" s="60">
+        <v>8.5</v>
+      </c>
+      <c r="F125" s="60">
+        <v>8.9</v>
+      </c>
+      <c r="G125" s="60">
+        <v>9.1</v>
+      </c>
+      <c r="H125" s="60">
+        <v>10.3</v>
+      </c>
+      <c r="I125" s="60">
+        <v>10</v>
+      </c>
+      <c r="J125" s="60">
+        <v>12.5</v>
+      </c>
+      <c r="K125" s="60">
+        <v>12.4</v>
+      </c>
+      <c r="L125" s="60">
+        <v>12.1</v>
+      </c>
+      <c r="M125" s="61">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="26">
+        <v>351800000</v>
+      </c>
+      <c r="B126" s="63" t="s">
+        <v>444</v>
+      </c>
+      <c r="C126" s="60">
+        <v>38</v>
+      </c>
+      <c r="D126" s="60">
+        <v>38.6</v>
+      </c>
+      <c r="E126" s="60">
+        <v>37.4</v>
+      </c>
+      <c r="F126" s="60">
+        <v>39.1</v>
+      </c>
+      <c r="G126" s="60">
+        <v>34.9</v>
+      </c>
+      <c r="H126" s="60">
+        <v>34</v>
+      </c>
+      <c r="I126" s="60">
+        <v>40.9</v>
+      </c>
+      <c r="J126" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K126" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L126" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="M126" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="26">
+        <v>352000000</v>
+      </c>
+      <c r="B127" s="63" t="s">
+        <v>445</v>
+      </c>
+      <c r="C127" s="60">
+        <v>20.3</v>
+      </c>
+      <c r="D127" s="60">
+        <v>22.9</v>
+      </c>
+      <c r="E127" s="60">
+        <v>23.6</v>
+      </c>
+      <c r="F127" s="60">
+        <v>24.9</v>
+      </c>
+      <c r="G127" s="60">
+        <v>25.1</v>
+      </c>
+      <c r="H127" s="60">
+        <v>25.2</v>
+      </c>
+      <c r="I127" s="60">
+        <v>26</v>
+      </c>
+      <c r="J127" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K127" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L127" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="M127" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="99">
+        <v>352100000</v>
+      </c>
+      <c r="B128" s="63" t="s">
+        <v>337</v>
+      </c>
+      <c r="C128" s="60">
+        <v>3.7</v>
+      </c>
+      <c r="D128" s="60">
+        <v>3.7</v>
+      </c>
+      <c r="E128" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="F128" s="60">
+        <v>1.7</v>
+      </c>
+      <c r="G128" s="60">
+        <v>1.7</v>
+      </c>
+      <c r="H128" s="60">
+        <v>1.6</v>
+      </c>
+      <c r="I128" s="60">
+        <v>1.2</v>
+      </c>
+      <c r="J128" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="K128" s="60">
+        <v>1</v>
+      </c>
+      <c r="L128" s="60">
+        <v>1</v>
+      </c>
+      <c r="M128" s="61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="99">
+        <v>352200000</v>
+      </c>
+      <c r="B129" s="63" t="s">
+        <v>435</v>
+      </c>
+      <c r="C129" s="60">
+        <v>1.3</v>
+      </c>
+      <c r="D129" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E129" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="F129" s="60">
+        <v>2.7</v>
+      </c>
+      <c r="G129" s="60">
+        <v>3</v>
+      </c>
+      <c r="H129" s="60">
+        <v>2.9</v>
+      </c>
+      <c r="I129" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="J129" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="K129" s="60">
+        <v>3.8</v>
+      </c>
+      <c r="L129" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="M129" s="61">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="26">
+        <v>352300000</v>
+      </c>
+      <c r="B130" s="63" t="s">
+        <v>436</v>
+      </c>
+      <c r="C130" s="60">
+        <v>10.5</v>
+      </c>
+      <c r="D130" s="60">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E130" s="60">
+        <v>7.6</v>
+      </c>
+      <c r="F130" s="60">
+        <v>8.4</v>
+      </c>
+      <c r="G130" s="60">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H130" s="60">
+        <v>8</v>
+      </c>
+      <c r="I130" s="60">
+        <v>8.5</v>
+      </c>
+      <c r="J130" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K130" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L130" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="M130" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="99">
+        <v>352400000</v>
+      </c>
+      <c r="B131" s="63" t="s">
+        <v>437</v>
+      </c>
+      <c r="C131" s="60">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D131" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="E131" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="F131" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="G131" s="60">
+        <v>3.7</v>
+      </c>
+      <c r="H131" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="I131" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="J131" s="60">
+        <v>3.8</v>
+      </c>
+      <c r="K131" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="L131" s="60">
+        <v>4.3</v>
+      </c>
+      <c r="M131" s="61">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="99">
+        <v>352800000</v>
+      </c>
+      <c r="B132" s="63" t="s">
+        <v>338</v>
+      </c>
+      <c r="C132" s="60">
+        <v>5.7</v>
+      </c>
+      <c r="D132" s="60">
+        <v>5.9</v>
+      </c>
+      <c r="E132" s="60">
+        <v>6.1</v>
+      </c>
+      <c r="F132" s="60">
+        <v>7.1</v>
+      </c>
+      <c r="G132" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="H132" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="I132" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="J132" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="K132" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="L132" s="60">
+        <v>6.7</v>
+      </c>
+      <c r="M132" s="61">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="99">
+        <v>353200000</v>
+      </c>
+      <c r="B133" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C133" s="60">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="D133" s="60">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E133" s="60">
+        <v>73.3</v>
+      </c>
+      <c r="F133" s="60">
+        <v>73.2</v>
+      </c>
+      <c r="G133" s="60">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="H133" s="60">
+        <v>73.5</v>
+      </c>
+      <c r="I133" s="60">
+        <v>72.2</v>
+      </c>
+      <c r="J133" s="60">
+        <v>51.1</v>
+      </c>
+      <c r="K133" s="60">
+        <v>54.3</v>
+      </c>
+      <c r="L133" s="60">
+        <v>82.1</v>
+      </c>
+      <c r="M133" s="61">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="99">
+        <v>353600000</v>
+      </c>
+      <c r="B134" s="63" t="s">
+        <v>438</v>
+      </c>
+      <c r="C134" s="60">
+        <v>302.7</v>
+      </c>
+      <c r="D134" s="60">
+        <v>257.60000000000002</v>
+      </c>
+      <c r="E134" s="60">
+        <v>181.1</v>
+      </c>
+      <c r="F134" s="60">
+        <v>189.4</v>
+      </c>
+      <c r="G134" s="60">
+        <v>191.4</v>
+      </c>
+      <c r="H134" s="60">
+        <v>193.8</v>
+      </c>
+      <c r="I134" s="60">
+        <v>202</v>
+      </c>
+      <c r="J134" s="60">
+        <v>202.1</v>
+      </c>
+      <c r="K134" s="60">
+        <v>201.3</v>
+      </c>
+      <c r="L134" s="60">
+        <v>197.1</v>
+      </c>
+      <c r="M134" s="61">
+        <v>189.3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="99">
+        <v>354000000</v>
+      </c>
+      <c r="B135" s="63" t="s">
+        <v>439</v>
+      </c>
+      <c r="C135" s="60">
+        <v>102.2</v>
+      </c>
+      <c r="D135" s="60">
+        <v>107.7</v>
+      </c>
+      <c r="E135" s="60">
+        <v>110.2</v>
+      </c>
+      <c r="F135" s="60">
+        <v>106.9</v>
+      </c>
+      <c r="G135" s="60">
+        <v>107.7</v>
+      </c>
+      <c r="H135" s="60">
+        <v>119.2</v>
+      </c>
+      <c r="I135" s="60">
+        <v>113.1</v>
+      </c>
+      <c r="J135" s="60">
+        <v>75.8</v>
+      </c>
+      <c r="K135" s="60">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="L135" s="60">
+        <v>85.7</v>
+      </c>
+      <c r="M135" s="61">
+        <v>78.5</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="26">
+        <v>354400000</v>
+      </c>
+      <c r="B136" s="63" t="s">
+        <v>446</v>
+      </c>
+      <c r="C136" s="60">
+        <v>297.89999999999998</v>
+      </c>
+      <c r="D136" s="60">
+        <v>331.6</v>
+      </c>
+      <c r="E136" s="60">
+        <v>318.2</v>
+      </c>
+      <c r="F136" s="60">
+        <v>298.8</v>
+      </c>
+      <c r="G136" s="60">
+        <v>280</v>
+      </c>
+      <c r="H136" s="60">
+        <v>280.7</v>
+      </c>
+      <c r="I136" s="60">
+        <v>284.5</v>
+      </c>
+      <c r="J136" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K136" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L136" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="M136" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="99">
+        <v>354800000</v>
+      </c>
+      <c r="B137" s="63" t="s">
+        <v>440</v>
+      </c>
+      <c r="C137" s="60">
+        <v>467.6</v>
+      </c>
+      <c r="D137" s="60">
+        <v>459.7</v>
+      </c>
+      <c r="E137" s="60">
+        <v>420.4</v>
+      </c>
+      <c r="F137" s="60">
+        <v>394.6</v>
+      </c>
+      <c r="G137" s="60">
+        <v>396.3</v>
+      </c>
+      <c r="H137" s="60">
+        <v>399.6</v>
+      </c>
+      <c r="I137" s="60">
+        <v>363.6</v>
+      </c>
+      <c r="J137" s="60">
+        <v>251.9</v>
+      </c>
+      <c r="K137" s="60">
+        <v>253.7</v>
+      </c>
+      <c r="L137" s="60">
+        <v>266.5</v>
+      </c>
+      <c r="M137" s="61">
+        <v>268.89999999999998</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="99">
+        <v>355200000</v>
+      </c>
+      <c r="B138" s="63" t="s">
+        <v>441</v>
+      </c>
+      <c r="C138" s="60">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="D138" s="60">
+        <v>139.6</v>
+      </c>
+      <c r="E138" s="60">
+        <v>135.5</v>
+      </c>
+      <c r="F138" s="60">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="G138" s="60">
+        <v>136.9</v>
+      </c>
+      <c r="H138" s="60">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="I138" s="60">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="J138" s="60">
+        <v>137.5</v>
+      </c>
+      <c r="K138" s="60">
+        <v>137.4</v>
+      </c>
+      <c r="L138" s="60">
+        <v>137.6</v>
+      </c>
+      <c r="M138" s="61">
+        <v>134.30000000000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="99">
+        <v>355600000</v>
+      </c>
+      <c r="B139" s="63" t="s">
+        <v>442</v>
+      </c>
+      <c r="C139" s="60">
+        <v>85.5</v>
+      </c>
+      <c r="D139" s="60">
+        <v>87.1</v>
+      </c>
+      <c r="E139" s="60">
+        <v>89.1</v>
+      </c>
+      <c r="F139" s="60">
+        <v>75.7</v>
+      </c>
+      <c r="G139" s="60">
+        <v>80</v>
+      </c>
+      <c r="H139" s="60">
+        <v>77.3</v>
+      </c>
+      <c r="I139" s="60">
+        <v>89.1</v>
+      </c>
+      <c r="J139" s="60">
+        <v>52.6</v>
+      </c>
+      <c r="K139" s="60">
+        <v>53.3</v>
+      </c>
+      <c r="L139" s="60">
+        <v>52.2</v>
+      </c>
+      <c r="M139" s="61">
+        <v>51.9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="26">
+        <v>356000000</v>
+      </c>
+      <c r="B140" s="63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C140" s="60">
+        <v>304.3</v>
+      </c>
+      <c r="D140" s="60">
+        <v>304.39999999999998</v>
+      </c>
+      <c r="E140" s="60">
+        <v>291</v>
+      </c>
+      <c r="F140" s="60">
+        <v>288.2</v>
+      </c>
+      <c r="G140" s="60">
+        <v>284.60000000000002</v>
+      </c>
+      <c r="H140" s="60">
+        <v>285.10000000000002</v>
+      </c>
+      <c r="I140" s="60">
+        <v>291.89999999999998</v>
+      </c>
+      <c r="J140" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="K140" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="L140" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="M140" s="61" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="99">
+        <v>356400000</v>
+      </c>
+      <c r="B141" s="63" t="s">
+        <v>443</v>
+      </c>
+      <c r="C141" s="60">
+        <v>328.3</v>
+      </c>
+      <c r="D141" s="60">
+        <v>332.1</v>
+      </c>
+      <c r="E141" s="60">
+        <v>345</v>
+      </c>
+      <c r="F141" s="60">
+        <v>357.3</v>
+      </c>
+      <c r="G141" s="60">
+        <v>347.8</v>
+      </c>
+      <c r="H141" s="60">
+        <v>355.9</v>
+      </c>
+      <c r="I141" s="60">
+        <v>364.9</v>
+      </c>
+      <c r="J141" s="60">
+        <v>260.39999999999998</v>
+      </c>
+      <c r="K141" s="60">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="L141" s="60">
+        <v>270.2</v>
+      </c>
+      <c r="M141" s="61">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="99">
+        <v>390000000</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="C142" s="59">
+        <v>490.7</v>
+      </c>
+      <c r="D142" s="59">
+        <v>520.20000000000005</v>
+      </c>
+      <c r="E142" s="59">
+        <v>532.6</v>
+      </c>
+      <c r="F142" s="59">
+        <v>544.70000000000005</v>
+      </c>
+      <c r="G142" s="59">
+        <v>564.9</v>
+      </c>
+      <c r="H142" s="59">
+        <v>572.9</v>
+      </c>
+      <c r="I142" s="60">
+        <v>582</v>
+      </c>
+      <c r="J142" s="60">
+        <v>419.3</v>
+      </c>
+      <c r="K142" s="60">
+        <v>432.7</v>
+      </c>
+      <c r="L142" s="59">
+        <v>419.8</v>
+      </c>
+      <c r="M142" s="61">
+        <v>434.3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="99">
+        <v>391000000</v>
+      </c>
+      <c r="B143" s="63" t="s">
+        <v>448</v>
+      </c>
+      <c r="C143" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D143" s="59">
+        <v>2.4</v>
+      </c>
+      <c r="E143" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="F143" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="G143" s="59">
+        <v>3</v>
+      </c>
+      <c r="H143" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="I143" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="J143" s="60">
+        <v>1.2</v>
+      </c>
+      <c r="K143" s="60">
+        <v>1.3</v>
+      </c>
+      <c r="L143" s="59">
+        <v>1.3</v>
+      </c>
+      <c r="M143" s="61">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="99">
+        <v>391600000</v>
+      </c>
+      <c r="B144" s="63" t="s">
+        <v>449</v>
+      </c>
+      <c r="C144" s="59">
+        <v>31.5</v>
+      </c>
+      <c r="D144" s="59">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="E144" s="59">
+        <v>37.1</v>
+      </c>
+      <c r="F144" s="59">
+        <v>39.5</v>
+      </c>
+      <c r="G144" s="59">
+        <v>43.8</v>
+      </c>
+      <c r="H144" s="59">
+        <v>42.8</v>
+      </c>
+      <c r="I144" s="60">
+        <v>43.4</v>
+      </c>
+      <c r="J144" s="60">
+        <v>27</v>
+      </c>
+      <c r="K144" s="60">
+        <v>27</v>
+      </c>
+      <c r="L144" s="59">
+        <v>22.1</v>
+      </c>
+      <c r="M144" s="61">
+        <v>27.3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="99">
+        <v>392000000</v>
+      </c>
+      <c r="B145" s="63" t="s">
+        <v>450</v>
+      </c>
+      <c r="C145" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="D145" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="E145" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="F145" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="G145" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="H145" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="I145" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="J145" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="K145" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="L145" s="59">
+        <v>0.3</v>
+      </c>
+      <c r="M145" s="61">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="99">
+        <v>392400000</v>
+      </c>
+      <c r="B146" s="63" t="s">
+        <v>451</v>
+      </c>
+      <c r="C146" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="D146" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="E146" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="F146" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="G146" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="H146" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="I146" s="60">
+        <v>1.2</v>
+      </c>
+      <c r="J146" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="K146" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="L146" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="M146" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="99">
+        <v>393200000</v>
+      </c>
+      <c r="B147" s="63" t="s">
+        <v>452</v>
+      </c>
+      <c r="C147" s="59">
+        <v>11.9</v>
+      </c>
+      <c r="D147" s="59">
+        <v>12.5</v>
+      </c>
+      <c r="E147" s="59">
+        <v>15.1</v>
+      </c>
+      <c r="F147" s="59">
+        <v>15.1</v>
+      </c>
+      <c r="G147" s="59">
+        <v>15.5</v>
+      </c>
+      <c r="H147" s="59">
+        <v>15.8</v>
+      </c>
+      <c r="I147" s="60">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="J147" s="60">
+        <v>14.5</v>
+      </c>
+      <c r="K147" s="60">
+        <v>15.1</v>
+      </c>
+      <c r="L147" s="59">
+        <v>15.5</v>
+      </c>
+      <c r="M147" s="61">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="99">
+        <v>393400000</v>
+      </c>
+      <c r="B148" s="63" t="s">
+        <v>453</v>
+      </c>
+      <c r="C148" s="59">
+        <v>41.8</v>
+      </c>
+      <c r="D148" s="59">
+        <v>49.8</v>
+      </c>
+      <c r="E148" s="59">
+        <v>51.8</v>
+      </c>
+      <c r="F148" s="59">
+        <v>53.6</v>
+      </c>
+      <c r="G148" s="59">
+        <v>56.7</v>
+      </c>
+      <c r="H148" s="59">
+        <v>58.5</v>
+      </c>
+      <c r="I148" s="60">
+        <v>60.4</v>
+      </c>
+      <c r="J148" s="60">
+        <v>51.4</v>
+      </c>
+      <c r="K148" s="60">
+        <v>51.1</v>
+      </c>
+      <c r="L148" s="59">
+        <v>49.4</v>
+      </c>
+      <c r="M148" s="61">
+        <v>43.4</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="99">
+        <v>393600000</v>
+      </c>
+      <c r="B149" s="63" t="s">
+        <v>454</v>
+      </c>
+      <c r="C149" s="59">
+        <v>52.8</v>
+      </c>
+      <c r="D149" s="59">
+        <v>54.7</v>
+      </c>
+      <c r="E149" s="59">
+        <v>56.1</v>
+      </c>
+      <c r="F149" s="59">
+        <v>58.3</v>
+      </c>
+      <c r="G149" s="59">
+        <v>60.1</v>
+      </c>
+      <c r="H149" s="59">
+        <v>60.1</v>
+      </c>
+      <c r="I149" s="60">
+        <v>59.2</v>
+      </c>
+      <c r="J149" s="60">
+        <v>37.1</v>
+      </c>
+      <c r="K149" s="60">
+        <v>38.1</v>
+      </c>
+      <c r="L149" s="59">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="M149" s="61">
+        <v>40.700000000000003</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="99">
+        <v>394000000</v>
+      </c>
+      <c r="B150" s="63" t="s">
+        <v>455</v>
+      </c>
+      <c r="C150" s="59">
+        <v>14.1</v>
+      </c>
+      <c r="D150" s="59">
+        <v>14.4</v>
+      </c>
+      <c r="E150" s="59">
+        <v>15.2</v>
+      </c>
+      <c r="F150" s="59">
+        <v>12.4</v>
+      </c>
+      <c r="G150" s="59">
+        <v>14.8</v>
+      </c>
+      <c r="H150" s="59">
+        <v>15.2</v>
+      </c>
+      <c r="I150" s="60">
+        <v>15.1</v>
+      </c>
+      <c r="J150" s="60">
+        <v>13</v>
+      </c>
+      <c r="K150" s="60">
+        <v>14.2</v>
+      </c>
+      <c r="L150" s="59">
+        <v>13.5</v>
+      </c>
+      <c r="M150" s="61">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="99">
+        <v>394200000</v>
+      </c>
+      <c r="B151" s="63" t="s">
+        <v>456</v>
+      </c>
+      <c r="C151" s="59">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D151" s="59">
+        <v>85</v>
+      </c>
+      <c r="E151" s="59">
+        <v>86</v>
+      </c>
+      <c r="F151" s="59">
+        <v>86.4</v>
+      </c>
+      <c r="G151" s="59">
+        <v>86.5</v>
+      </c>
+      <c r="H151" s="59">
+        <v>87.5</v>
+      </c>
+      <c r="I151" s="60">
+        <v>88.7</v>
+      </c>
+      <c r="J151" s="60">
+        <v>58.8</v>
+      </c>
+      <c r="K151" s="60">
+        <v>62.1</v>
+      </c>
+      <c r="L151" s="59">
+        <v>55.3</v>
+      </c>
+      <c r="M151" s="61">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="99">
+        <v>394400000</v>
+      </c>
+      <c r="B152" s="63" t="s">
+        <v>457</v>
+      </c>
+      <c r="C152" s="59">
+        <v>16</v>
+      </c>
+      <c r="D152" s="59">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E152" s="59">
+        <v>16.8</v>
+      </c>
+      <c r="F152" s="59">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G152" s="59">
+        <v>17</v>
+      </c>
+      <c r="H152" s="59">
+        <v>16.8</v>
+      </c>
+      <c r="I152" s="60">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J152" s="60">
+        <v>12.7</v>
+      </c>
+      <c r="K152" s="60">
+        <v>13.8</v>
+      </c>
+      <c r="L152" s="59">
+        <v>13.2</v>
+      </c>
+      <c r="M152" s="61">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="99">
+        <v>394800000</v>
+      </c>
+      <c r="B153" s="63" t="s">
+        <v>458</v>
+      </c>
+      <c r="C153" s="59">
+        <v>11.9</v>
+      </c>
+      <c r="D153" s="59">
+        <v>12.5</v>
+      </c>
+      <c r="E153" s="59">
+        <v>13.1</v>
+      </c>
+      <c r="F153" s="59">
+        <v>13.3</v>
+      </c>
+      <c r="G153" s="59">
+        <v>13.7</v>
+      </c>
+      <c r="H153" s="59">
+        <v>11.3</v>
+      </c>
+      <c r="I153" s="60">
+        <v>11.5</v>
+      </c>
+      <c r="J153" s="60">
+        <v>10.7</v>
+      </c>
+      <c r="K153" s="60">
+        <v>11.3</v>
+      </c>
+      <c r="L153" s="59">
+        <v>12.1</v>
+      </c>
+      <c r="M153" s="61">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="99">
+        <v>395000000</v>
+      </c>
+      <c r="B154" s="63" t="s">
+        <v>459</v>
+      </c>
+      <c r="C154" s="59">
+        <v>16.7</v>
+      </c>
+      <c r="D154" s="59">
+        <v>17.2</v>
+      </c>
+      <c r="E154" s="59">
+        <v>19.3</v>
+      </c>
+      <c r="F154" s="59">
+        <v>21</v>
+      </c>
+      <c r="G154" s="59">
+        <v>22.9</v>
+      </c>
+      <c r="H154" s="59">
+        <v>24.6</v>
+      </c>
+      <c r="I154" s="60">
+        <v>25.9</v>
+      </c>
+      <c r="J154" s="60">
+        <v>24.2</v>
+      </c>
+      <c r="K154" s="60">
+        <v>25.5</v>
+      </c>
+      <c r="L154" s="59">
+        <v>21.4</v>
+      </c>
+      <c r="M154" s="61">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="99">
+        <v>395200000</v>
+      </c>
+      <c r="B155" s="63" t="s">
+        <v>460</v>
+      </c>
+      <c r="C155" s="59">
+        <v>22.9</v>
+      </c>
+      <c r="D155" s="59">
+        <v>23.9</v>
+      </c>
+      <c r="E155" s="59">
+        <v>24.7</v>
+      </c>
+      <c r="F155" s="59">
+        <v>25.5</v>
+      </c>
+      <c r="G155" s="59">
+        <v>24.4</v>
+      </c>
+      <c r="H155" s="59">
+        <v>24.5</v>
+      </c>
+      <c r="I155" s="60">
+        <v>25.7</v>
+      </c>
+      <c r="J155" s="60">
+        <v>16.5</v>
+      </c>
+      <c r="K155" s="60">
+        <v>16.7</v>
+      </c>
+      <c r="L155" s="59">
+        <v>17.7</v>
+      </c>
+      <c r="M155" s="61">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="99">
+        <v>395400000</v>
+      </c>
+      <c r="B156" s="63" t="s">
+        <v>461</v>
+      </c>
+      <c r="C156" s="59">
+        <v>27.7</v>
+      </c>
+      <c r="D156" s="59">
+        <v>30.2</v>
+      </c>
+      <c r="E156" s="59">
+        <v>31</v>
+      </c>
+      <c r="F156" s="59">
+        <v>32</v>
+      </c>
+      <c r="G156" s="59">
+        <v>32.5</v>
+      </c>
+      <c r="H156" s="59">
+        <v>33</v>
+      </c>
+      <c r="I156" s="60">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="J156" s="60">
+        <v>35.6</v>
+      </c>
+      <c r="K156" s="60">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="L156" s="59">
+        <v>40.1</v>
+      </c>
+      <c r="M156" s="61">
+        <v>38.799999999999997</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="99">
+        <v>395600000</v>
+      </c>
+      <c r="B157" s="63" t="s">
+        <v>462</v>
+      </c>
+      <c r="C157" s="59">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="D157" s="59">
+        <v>40.9</v>
+      </c>
+      <c r="E157" s="59">
+        <v>42.6</v>
+      </c>
+      <c r="F157" s="59">
+        <v>43.8</v>
+      </c>
+      <c r="G157" s="59">
+        <v>46.1</v>
+      </c>
+      <c r="H157" s="59">
+        <v>48.5</v>
+      </c>
+      <c r="I157" s="60">
+        <v>47.7</v>
+      </c>
+      <c r="J157" s="60">
+        <v>31.3</v>
+      </c>
+      <c r="K157" s="60">
+        <v>31.6</v>
+      </c>
+      <c r="L157" s="59">
+        <v>32.1</v>
+      </c>
+      <c r="M157" s="61">
+        <v>34.299999999999997</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="99">
+        <v>395800000</v>
+      </c>
+      <c r="B158" s="63" t="s">
+        <v>463</v>
+      </c>
+      <c r="C158" s="59">
+        <v>9.6</v>
+      </c>
+      <c r="D158" s="59">
+        <v>12.1</v>
+      </c>
+      <c r="E158" s="59">
+        <v>10.6</v>
+      </c>
+      <c r="F158" s="59">
+        <v>11.3</v>
+      </c>
+      <c r="G158" s="59">
+        <v>12.1</v>
+      </c>
+      <c r="H158" s="59">
+        <v>12.5</v>
+      </c>
+      <c r="I158" s="60">
+        <v>11.9</v>
+      </c>
+      <c r="J158" s="60">
+        <v>10.4</v>
+      </c>
+      <c r="K158" s="60">
+        <v>11.3</v>
+      </c>
+      <c r="L158" s="59">
+        <v>10.6</v>
+      </c>
+      <c r="M158" s="61">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="99">
+        <v>396200000</v>
+      </c>
+      <c r="B159" s="63" t="s">
+        <v>464</v>
+      </c>
+      <c r="C159" s="59">
+        <v>25.6</v>
+      </c>
+      <c r="D159" s="59">
+        <v>23.1</v>
+      </c>
+      <c r="E159" s="59">
+        <v>23.2</v>
+      </c>
+      <c r="F159" s="59">
+        <v>24.1</v>
+      </c>
+      <c r="G159" s="59">
+        <v>24.4</v>
+      </c>
+      <c r="H159" s="59">
+        <v>24.9</v>
+      </c>
+      <c r="I159" s="60">
+        <v>25.1</v>
+      </c>
+      <c r="J159" s="60">
+        <v>15.3</v>
+      </c>
+      <c r="K159" s="60">
+        <v>15.8</v>
+      </c>
+      <c r="L159" s="59">
+        <v>17</v>
+      </c>
+      <c r="M159" s="61">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="99">
+        <v>396400000</v>
+      </c>
+      <c r="B160" s="63" t="s">
+        <v>465</v>
+      </c>
+      <c r="C160" s="59">
+        <v>24.8</v>
+      </c>
+      <c r="D160" s="59">
+        <v>28</v>
+      </c>
+      <c r="E160" s="59">
+        <v>27.7</v>
+      </c>
+      <c r="F160" s="59">
+        <v>29.5</v>
+      </c>
+      <c r="G160" s="59">
+        <v>29.2</v>
+      </c>
+      <c r="H160" s="59">
+        <v>30.1</v>
+      </c>
+      <c r="I160" s="60">
+        <v>31.1</v>
+      </c>
+      <c r="J160" s="60">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="K160" s="60">
+        <v>17</v>
+      </c>
+      <c r="L160" s="59">
+        <v>15.6</v>
+      </c>
+      <c r="M160" s="61">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="99">
+        <v>396600000</v>
+      </c>
+      <c r="B161" s="63" t="s">
+        <v>466</v>
+      </c>
+      <c r="C161" s="59">
+        <v>48</v>
+      </c>
+      <c r="D161" s="59">
+        <v>43.8</v>
+      </c>
+      <c r="E161" s="59">
+        <v>42.4</v>
+      </c>
+      <c r="F161" s="59">
+        <v>41.4</v>
+      </c>
+      <c r="G161" s="59">
+        <v>42.7</v>
+      </c>
+      <c r="H161" s="59">
+        <v>43.9</v>
+      </c>
+      <c r="I161" s="60">
+        <v>44.7</v>
+      </c>
+      <c r="J161" s="60">
+        <v>26.2</v>
+      </c>
+      <c r="K161" s="60">
+        <v>26.3</v>
+      </c>
+      <c r="L161" s="59">
+        <v>29.1</v>
+      </c>
+      <c r="M161" s="61">
+        <v>31.8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="99">
+        <v>396800000</v>
+      </c>
+      <c r="B162" s="63" t="s">
+        <v>467</v>
+      </c>
+      <c r="C162" s="59">
+        <v>11.7</v>
+      </c>
+      <c r="D162" s="59">
+        <v>13.9</v>
+      </c>
+      <c r="E162" s="59">
+        <v>15.8</v>
+      </c>
+      <c r="F162" s="59">
+        <v>16.3</v>
+      </c>
+      <c r="G162" s="59">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H162" s="59">
+        <v>18</v>
+      </c>
+      <c r="I162" s="60">
+        <v>18.5</v>
+      </c>
+      <c r="J162" s="60">
+        <v>15.5</v>
+      </c>
+      <c r="K162" s="60">
+        <v>15.2</v>
+      </c>
+      <c r="L162" s="59">
+        <v>15.6</v>
+      </c>
+      <c r="M162" s="61">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="99">
+        <v>430000000</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="C163" s="59">
+        <v>941.1</v>
+      </c>
+      <c r="D163" s="59">
+        <v>978</v>
+      </c>
+      <c r="E163" s="59">
+        <v>932.2</v>
+      </c>
+      <c r="F163" s="59">
+        <v>944.3</v>
+      </c>
+      <c r="G163" s="59">
+        <v>946.2</v>
+      </c>
+      <c r="H163" s="59">
+        <v>894.7</v>
+      </c>
+      <c r="I163" s="60">
+        <v>747.5</v>
+      </c>
+      <c r="J163" s="60">
+        <v>670.9</v>
+      </c>
+      <c r="K163" s="60">
+        <v>731.1</v>
+      </c>
+      <c r="L163" s="59">
+        <v>793.3</v>
+      </c>
+      <c r="M163" s="61">
+        <v>835.3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="99">
+        <v>431000000</v>
+      </c>
+      <c r="B164" s="63" t="s">
+        <v>469</v>
+      </c>
+      <c r="C164" s="59">
+        <v>34.6</v>
+      </c>
+      <c r="D164" s="59">
+        <v>37.9</v>
+      </c>
+      <c r="E164" s="59">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="F164" s="59">
+        <v>36.4</v>
+      </c>
+      <c r="G164" s="59">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="H164" s="59">
+        <v>34.5</v>
+      </c>
+      <c r="I164" s="60">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="J164" s="60">
+        <v>27.4</v>
+      </c>
+      <c r="K164" s="60">
+        <v>38.9</v>
+      </c>
+      <c r="L164" s="59">
+        <v>39</v>
+      </c>
+      <c r="M164" s="61">
+        <v>39.1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="99">
+        <v>431900000</v>
+      </c>
+      <c r="B165" s="63" t="s">
+        <v>470</v>
+      </c>
+      <c r="C165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L165" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M165" s="60" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="99">
+        <v>433200000</v>
+      </c>
+      <c r="B166" s="80" t="s">
+        <v>471</v>
+      </c>
+      <c r="C166" s="59">
+        <v>162.5</v>
+      </c>
+      <c r="D166" s="59">
+        <v>182.6</v>
+      </c>
+      <c r="E166" s="59">
+        <v>187</v>
+      </c>
+      <c r="F166" s="59">
+        <v>184.3</v>
+      </c>
+      <c r="G166" s="59">
+        <v>187.5</v>
+      </c>
+      <c r="H166" s="59">
+        <v>190.5</v>
+      </c>
+      <c r="I166" s="60">
+        <v>193.4</v>
+      </c>
+      <c r="J166" s="60">
+        <v>164.3</v>
+      </c>
+      <c r="K166" s="60">
+        <v>175</v>
+      </c>
+      <c r="L166" s="59">
+        <v>182.5</v>
+      </c>
+      <c r="M166" s="61">
+        <v>183.2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="99">
+        <v>433600000</v>
+      </c>
+      <c r="B167" s="63" t="s">
+        <v>472</v>
+      </c>
+      <c r="C167" s="59">
+        <v>31.7</v>
+      </c>
+      <c r="D167" s="59">
+        <v>29.2</v>
+      </c>
+      <c r="E167" s="59">
+        <v>27.1</v>
+      </c>
+      <c r="F167" s="59">
+        <v>27.6</v>
+      </c>
+      <c r="G167" s="59">
+        <v>28.1</v>
+      </c>
+      <c r="H167" s="59">
+        <v>28.6</v>
+      </c>
+      <c r="I167" s="60">
+        <v>28.9</v>
+      </c>
+      <c r="J167" s="60">
+        <v>23.5</v>
+      </c>
+      <c r="K167" s="60">
+        <v>24.1</v>
+      </c>
+      <c r="L167" s="59">
+        <v>23.6</v>
+      </c>
+      <c r="M167" s="61">
+        <v>22.6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="99">
+        <v>434000000</v>
+      </c>
+      <c r="B168" s="63" t="s">
+        <v>473</v>
+      </c>
+      <c r="C168" s="59">
+        <v>265.5</v>
+      </c>
+      <c r="D168" s="59">
+        <v>269.8</v>
+      </c>
+      <c r="E168" s="59">
+        <v>278</v>
+      </c>
+      <c r="F168" s="59">
+        <v>284</v>
+      </c>
+      <c r="G168" s="59">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="H168" s="59">
+        <v>259.8</v>
+      </c>
+      <c r="I168" s="60">
+        <v>82.5</v>
+      </c>
+      <c r="J168" s="60">
+        <v>124.2</v>
+      </c>
+      <c r="K168" s="60">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="L168" s="59">
+        <v>164.9</v>
+      </c>
+      <c r="M168" s="61">
+        <v>179.7</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="99">
+        <v>434400000</v>
+      </c>
+      <c r="B169" s="63" t="s">
+        <v>474</v>
+      </c>
+      <c r="C169" s="59">
+        <v>110.3</v>
+      </c>
+      <c r="D169" s="59">
+        <v>116.7</v>
+      </c>
+      <c r="E169" s="59">
+        <v>114.1</v>
+      </c>
+      <c r="F169" s="59">
+        <v>116</v>
+      </c>
+      <c r="G169" s="59">
+        <v>117.5</v>
+      </c>
+      <c r="H169" s="59">
+        <v>84</v>
+      </c>
+      <c r="I169" s="60">
+        <v>87.5</v>
+      </c>
+      <c r="J169" s="60">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="K169" s="60">
+        <v>71.7</v>
+      </c>
+      <c r="L169" s="59">
+        <v>117.7</v>
+      </c>
+      <c r="M169" s="61">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="99">
+        <v>434600000</v>
+      </c>
+      <c r="B170" s="63" t="s">
+        <v>475</v>
+      </c>
+      <c r="C170" s="59">
+        <v>64.5</v>
+      </c>
+      <c r="D170" s="59">
+        <v>68.5</v>
+      </c>
+      <c r="E170" s="59">
+        <v>90.9</v>
+      </c>
+      <c r="F170" s="59">
+        <v>93</v>
+      </c>
+      <c r="G170" s="59">
+        <v>93.2</v>
+      </c>
+      <c r="H170" s="59">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="I170" s="60">
+        <v>101.2</v>
+      </c>
+      <c r="J170" s="60">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="K170" s="60">
+        <v>77</v>
+      </c>
+      <c r="L170" s="59">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="M170" s="61">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="99">
+        <v>434800000</v>
+      </c>
+      <c r="B171" s="63" t="s">
+        <v>476</v>
+      </c>
+      <c r="C171" s="59">
+        <v>126.2</v>
+      </c>
+      <c r="D171" s="59">
+        <v>116.5</v>
+      </c>
+      <c r="E171" s="59">
+        <v>51.4</v>
+      </c>
+      <c r="F171" s="59">
+        <v>51.4</v>
+      </c>
+      <c r="G171" s="59">
+        <v>62.9</v>
+      </c>
+      <c r="H171" s="59">
+        <v>62.8</v>
+      </c>
+      <c r="I171" s="60">
+        <v>62.9</v>
+      </c>
+      <c r="J171" s="60">
+        <v>51.9</v>
+      </c>
+      <c r="K171" s="60">
+        <v>54.9</v>
+      </c>
+      <c r="L171" s="59">
+        <v>54.9</v>
+      </c>
+      <c r="M171" s="61">
+        <v>40.700000000000003</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="99">
+        <v>435200000</v>
+      </c>
+      <c r="B172" s="63" t="s">
+        <v>477</v>
+      </c>
+      <c r="C172" s="59">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="D172" s="59">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="E172" s="59">
+        <v>148</v>
+      </c>
+      <c r="F172" s="59">
+        <v>151.6</v>
+      </c>
+      <c r="G172" s="59">
+        <v>153.4</v>
+      </c>
+      <c r="H172" s="59">
+        <v>154.1</v>
+      </c>
+      <c r="I172" s="60">
+        <v>155.4</v>
+      </c>
+      <c r="J172" s="60">
+        <v>133.9</v>
+      </c>
+      <c r="K172" s="60">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="L172" s="59">
+        <v>134.1</v>
+      </c>
+      <c r="M172" s="61">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="99">
+        <v>470000000</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="C173" s="66">
+        <v>770.3</v>
+      </c>
+      <c r="D173" s="66">
+        <v>832.8</v>
+      </c>
+      <c r="E173" s="66">
+        <v>839.4</v>
+      </c>
+      <c r="F173" s="66">
+        <v>861.6</v>
+      </c>
+      <c r="G173" s="66">
+        <v>891.4</v>
+      </c>
+      <c r="H173" s="66">
+        <v>915.5</v>
+      </c>
+      <c r="I173" s="61">
+        <v>911.1</v>
+      </c>
+      <c r="J173" s="61">
+        <v>844.5</v>
+      </c>
+      <c r="K173" s="61">
+        <v>837.6</v>
+      </c>
+      <c r="L173" s="61">
+        <v>824</v>
+      </c>
+      <c r="M173" s="61">
+        <v>810.2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="99">
+        <v>471000000</v>
+      </c>
+      <c r="B174" s="63" t="s">
+        <v>479</v>
+      </c>
+      <c r="C174" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="D174" s="66">
+        <v>2</v>
+      </c>
+      <c r="E174" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="F174" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G174" s="66">
+        <v>4.3</v>
+      </c>
+      <c r="H174" s="66">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I174" s="61">
+        <v>3.7</v>
+      </c>
+      <c r="J174" s="61">
+        <v>2.8</v>
+      </c>
+      <c r="K174" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L174" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M174" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="99">
+        <v>471800000</v>
+      </c>
+      <c r="B175" s="63" t="s">
+        <v>480</v>
+      </c>
+      <c r="C175" s="66">
+        <v>18.2</v>
+      </c>
+      <c r="D175" s="66">
+        <v>19.3</v>
+      </c>
+      <c r="E175" s="66">
+        <v>15.2</v>
+      </c>
+      <c r="F175" s="66">
+        <v>14.8</v>
+      </c>
+      <c r="G175" s="66">
+        <v>13.9</v>
+      </c>
+      <c r="H175" s="66">
+        <v>13.5</v>
+      </c>
+      <c r="I175" s="61">
+        <v>14.3</v>
+      </c>
+      <c r="J175" s="61">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="K175" s="61">
+        <v>16.3</v>
+      </c>
+      <c r="L175" s="61">
+        <v>15.4</v>
+      </c>
+      <c r="M175" s="61">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="99">
+        <v>473600000</v>
+      </c>
+      <c r="B176" s="63" t="s">
+        <v>481</v>
+      </c>
+      <c r="C176" s="66">
+        <v>186.1</v>
+      </c>
+      <c r="D176" s="66">
+        <v>240.7</v>
+      </c>
+      <c r="E176" s="66">
+        <v>247</v>
+      </c>
+      <c r="F176" s="66">
+        <v>255</v>
+      </c>
+      <c r="G176" s="66">
+        <v>259.10000000000002</v>
+      </c>
+      <c r="H176" s="66">
+        <v>253.4</v>
+      </c>
+      <c r="I176" s="61">
+        <v>256.2</v>
+      </c>
+      <c r="J176" s="61">
+        <v>248.2</v>
+      </c>
+      <c r="K176" s="61">
+        <v>227</v>
+      </c>
+      <c r="L176" s="61">
+        <v>226</v>
+      </c>
+      <c r="M176" s="61">
+        <v>219.5</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="99">
+        <v>474200000</v>
+      </c>
+      <c r="B177" s="63" t="s">
+        <v>482</v>
+      </c>
+      <c r="C177" s="66">
+        <v>162.4</v>
+      </c>
+      <c r="D177" s="66">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="E177" s="66">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="F177" s="66">
+        <v>149.69999999999999</v>
+      </c>
+      <c r="G177" s="66">
+        <v>158.4</v>
+      </c>
+      <c r="H177" s="66">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="I177" s="61">
+        <v>135.9</v>
+      </c>
+      <c r="J177" s="61">
+        <v>140.4</v>
+      </c>
+      <c r="K177" s="61">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="L177" s="61">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="M177" s="61">
+        <v>136.19999999999999</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="99">
+        <v>474600000</v>
+      </c>
+      <c r="B178" s="80" t="s">
+        <v>483</v>
+      </c>
+      <c r="C178" s="66">
+        <v>263.10000000000002</v>
+      </c>
+      <c r="D178" s="66">
+        <v>303.10000000000002</v>
+      </c>
+      <c r="E178" s="66">
+        <v>317.3</v>
+      </c>
+      <c r="F178" s="66">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="G178" s="66">
+        <v>332.3</v>
+      </c>
+      <c r="H178" s="66">
+        <v>368.3</v>
+      </c>
+      <c r="I178" s="61">
+        <v>366.8</v>
+      </c>
+      <c r="J178" s="61">
+        <v>313.10000000000002</v>
+      </c>
+      <c r="K178" s="61">
+        <v>331</v>
+      </c>
+      <c r="L178" s="61">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="M178" s="61">
+        <v>311.5</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="99">
+        <v>475000000</v>
+      </c>
+      <c r="B179" s="63" t="s">
+        <v>484</v>
+      </c>
+      <c r="C179" s="66">
+        <v>47.7</v>
+      </c>
+      <c r="D179" s="66">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="E179" s="66">
+        <v>33.6</v>
+      </c>
+      <c r="F179" s="66">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G179" s="66">
+        <v>34.1</v>
+      </c>
+      <c r="H179" s="66">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="I179" s="61">
+        <v>40.6</v>
+      </c>
+      <c r="J179" s="61">
+        <v>30.3</v>
+      </c>
+      <c r="K179" s="61">
+        <v>30.7</v>
+      </c>
+      <c r="L179" s="66">
+        <v>30.7</v>
+      </c>
+      <c r="M179" s="61">
+        <v>34.6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="99">
+        <v>475200000</v>
+      </c>
+      <c r="B180" s="63" t="s">
+        <v>485</v>
+      </c>
+      <c r="C180" s="66">
+        <v>90.3</v>
+      </c>
+      <c r="D180" s="66">
+        <v>87.2</v>
+      </c>
+      <c r="E180" s="66">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="F180" s="66">
+        <v>83.5</v>
+      </c>
+      <c r="G180" s="66">
+        <v>89.3</v>
+      </c>
+      <c r="H180" s="66">
+        <v>98.2</v>
+      </c>
+      <c r="I180" s="61">
+        <v>93.6</v>
+      </c>
+      <c r="J180" s="61">
+        <v>93.3</v>
+      </c>
+      <c r="K180" s="61">
+        <v>93.1</v>
+      </c>
+      <c r="L180" s="66">
+        <v>92.4</v>
+      </c>
+      <c r="M180" s="61">
+        <v>91.4</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="99">
+        <v>550000000</v>
+      </c>
+      <c r="B181" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="C181" s="59">
+        <v>993.6</v>
+      </c>
+      <c r="D181" s="59">
+        <v>1039.8</v>
+      </c>
+      <c r="E181" s="59">
+        <v>1030.8</v>
+      </c>
+      <c r="F181" s="59">
+        <v>975.6</v>
+      </c>
+      <c r="G181" s="59">
+        <v>980.9</v>
+      </c>
+      <c r="H181" s="59">
+        <v>993.3</v>
+      </c>
+      <c r="I181" s="60">
+        <v>1020.5</v>
+      </c>
+      <c r="J181" s="60">
+        <v>851.4</v>
+      </c>
+      <c r="K181" s="60">
+        <v>887.3</v>
+      </c>
+      <c r="L181" s="59">
+        <v>857.2</v>
+      </c>
+      <c r="M181" s="61">
+        <v>919.8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="99">
+        <v>551000000</v>
+      </c>
+      <c r="B182" s="63" t="s">
+        <v>339</v>
+      </c>
+      <c r="C182" s="59">
+        <v>25</v>
+      </c>
+      <c r="D182" s="59">
+        <v>27.5</v>
+      </c>
+      <c r="E182" s="59">
+        <v>28.3</v>
+      </c>
+      <c r="F182" s="59">
+        <v>17.5</v>
+      </c>
+      <c r="G182" s="59">
+        <v>17.5</v>
+      </c>
+      <c r="H182" s="59">
+        <v>22.9</v>
+      </c>
+      <c r="I182" s="60">
+        <v>24.8</v>
+      </c>
+      <c r="J182" s="60">
+        <v>19.3</v>
+      </c>
+      <c r="K182" s="60">
+        <v>19.3</v>
+      </c>
+      <c r="L182" s="59">
+        <v>19.3</v>
+      </c>
+      <c r="M182" s="61">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="99">
+        <v>551600000</v>
+      </c>
+      <c r="B183" s="63" t="s">
+        <v>487</v>
+      </c>
+      <c r="C183" s="59">
+        <v>72.8</v>
+      </c>
+      <c r="D183" s="59">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="E183" s="59">
+        <v>80</v>
+      </c>
+      <c r="F183" s="59">
+        <v>81.3</v>
+      </c>
+      <c r="G183" s="59">
+        <v>82.1</v>
+      </c>
+      <c r="H183" s="59">
+        <v>82.7</v>
+      </c>
+      <c r="I183" s="60">
+        <v>84.2</v>
+      </c>
+      <c r="J183" s="60">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="K183" s="60">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="L183" s="59">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="M183" s="61">
+        <v>76.2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="99">
+        <v>552200000</v>
+      </c>
+      <c r="B184" s="63" t="s">
+        <v>488</v>
+      </c>
+      <c r="C184" s="59">
+        <v>87.1</v>
+      </c>
+      <c r="D184" s="59">
+        <v>96.7</v>
+      </c>
+      <c r="E184" s="59">
+        <v>97.8</v>
+      </c>
+      <c r="F184" s="59">
+        <v>89.6</v>
+      </c>
+      <c r="G184" s="59">
+        <v>88.9</v>
+      </c>
+      <c r="H184" s="59">
+        <v>88.6</v>
+      </c>
+      <c r="I184" s="60">
+        <v>82</v>
+      </c>
+      <c r="J184" s="60">
+        <v>105.3</v>
+      </c>
+      <c r="K184" s="60">
+        <v>105.8</v>
+      </c>
+      <c r="L184" s="59">
+        <v>93.7</v>
+      </c>
+      <c r="M184" s="61">
+        <v>95.7</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="99">
+        <v>553200000</v>
+      </c>
+      <c r="B185" s="63" t="s">
+        <v>438</v>
+      </c>
+      <c r="C185" s="59">
+        <v>70.7</v>
+      </c>
+      <c r="D185" s="59">
+        <v>80.2</v>
+      </c>
+      <c r="E185" s="59">
+        <v>82.2</v>
+      </c>
+      <c r="F185" s="59">
+        <v>84</v>
+      </c>
+      <c r="G185" s="59">
+        <v>85.4</v>
+      </c>
+      <c r="H185" s="59">
+        <v>87.3</v>
+      </c>
+      <c r="I185" s="60">
+        <v>94.5</v>
+      </c>
+      <c r="J185" s="60">
+        <v>75.2</v>
+      </c>
+      <c r="K185" s="60">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="L185" s="59">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="M185" s="61">
+        <v>113.7</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="99">
+        <v>553600000</v>
+      </c>
+      <c r="B186" s="63" t="s">
+        <v>489</v>
+      </c>
+      <c r="C186" s="59">
+        <v>222</v>
+      </c>
+      <c r="D186" s="59">
+        <v>224.2</v>
+      </c>
+      <c r="E186" s="59">
+        <v>225.2</v>
+      </c>
+      <c r="F186" s="59">
+        <v>183.3</v>
+      </c>
+      <c r="G186" s="59">
+        <v>183.1</v>
+      </c>
+      <c r="H186" s="59">
+        <v>179.2</v>
+      </c>
+      <c r="I186" s="60">
+        <v>179.4</v>
+      </c>
+      <c r="J186" s="60">
+        <v>171.6</v>
+      </c>
+      <c r="K186" s="60">
+        <v>171.7</v>
+      </c>
+      <c r="L186" s="59">
+        <v>171.6</v>
+      </c>
+      <c r="M186" s="61">
+        <v>174.6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="99">
+        <v>554200000</v>
+      </c>
+      <c r="B187" s="63" t="s">
+        <v>490</v>
+      </c>
+      <c r="C187" s="59">
+        <v>44.1</v>
+      </c>
+      <c r="D187" s="59">
+        <v>45.2</v>
+      </c>
+      <c r="E187" s="59">
+        <v>45.2</v>
+      </c>
+      <c r="F187" s="59">
+        <v>45</v>
+      </c>
+      <c r="G187" s="59">
+        <v>45</v>
+      </c>
+      <c r="H187" s="59">
+        <v>47</v>
+      </c>
+      <c r="I187" s="60">
+        <v>48.6</v>
+      </c>
+      <c r="J187" s="60">
+        <v>30.7</v>
+      </c>
+      <c r="K187" s="60">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="L187" s="59">
+        <v>34.5</v>
+      </c>
+      <c r="M187" s="61">
+        <v>33.200000000000003</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="99">
+        <v>554600000</v>
+      </c>
+      <c r="B188" s="63" t="s">
+        <v>491</v>
+      </c>
+      <c r="C188" s="59">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="D188" s="59">
+        <v>68.3</v>
+      </c>
+      <c r="E188" s="59">
+        <v>69.7</v>
+      </c>
+      <c r="F188" s="59">
+        <v>69.7</v>
+      </c>
+      <c r="G188" s="59">
+        <v>69.7</v>
+      </c>
+      <c r="H188" s="59">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="I188" s="60">
+        <v>74.5</v>
+      </c>
+      <c r="J188" s="60">
+        <v>74.7</v>
+      </c>
+      <c r="K188" s="60">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="L188" s="59">
+        <v>76.3</v>
+      </c>
+      <c r="M188" s="61">
+        <v>78.7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="99">
+        <v>554800000</v>
+      </c>
+      <c r="B189" s="63" t="s">
+        <v>492</v>
+      </c>
+      <c r="C189" s="59">
+        <v>37.1</v>
+      </c>
+      <c r="D189" s="59">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E189" s="59">
+        <v>35.6</v>
+      </c>
+      <c r="F189" s="59">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="G189" s="59">
+        <v>35.9</v>
+      </c>
+      <c r="H189" s="59">
+        <v>35.9</v>
+      </c>
+      <c r="I189" s="60">
+        <v>36.4</v>
+      </c>
+      <c r="J189" s="60">
+        <v>33</v>
+      </c>
+      <c r="K189" s="60">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="L189" s="59">
+        <v>33.1</v>
+      </c>
+      <c r="M189" s="61">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="99">
+        <v>555200000</v>
+      </c>
+      <c r="B190" s="63" t="s">
+        <v>493</v>
+      </c>
+      <c r="C190" s="59">
+        <v>60</v>
+      </c>
+      <c r="D190" s="59">
+        <v>61.8</v>
+      </c>
+      <c r="E190" s="59">
+        <v>67.7</v>
+      </c>
+      <c r="F190" s="59">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="G190" s="59">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="H190" s="59">
+        <v>70.5</v>
+      </c>
+      <c r="I190" s="60">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="J190" s="60">
+        <v>69.5</v>
+      </c>
+      <c r="K190" s="60">
+        <v>71.7</v>
+      </c>
+      <c r="L190" s="59">
+        <v>71.7</v>
+      </c>
+      <c r="M190" s="61">
+        <v>80.3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="99">
+        <v>555600000</v>
+      </c>
+      <c r="B191" s="80" t="s">
+        <v>494</v>
+      </c>
+      <c r="C191" s="59">
+        <v>124.3</v>
+      </c>
+      <c r="D191" s="59">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="E191" s="59">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="F191" s="59">
+        <v>134.1</v>
+      </c>
+      <c r="G191" s="59">
+        <v>134.4</v>
+      </c>
+      <c r="H191" s="59">
+        <v>137.5</v>
+      </c>
+      <c r="I191" s="60">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="J191" s="60">
+        <v>78.5</v>
+      </c>
+      <c r="K191" s="60">
+        <v>86</v>
+      </c>
+      <c r="L191" s="59">
+        <v>81.2</v>
+      </c>
+      <c r="M191" s="61">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="99">
+        <v>556000000</v>
+      </c>
+      <c r="B192" s="63" t="s">
+        <v>495</v>
+      </c>
+      <c r="C192" s="59">
+        <v>78</v>
+      </c>
+      <c r="D192" s="59">
+        <v>84.4</v>
+      </c>
+      <c r="E192" s="59">
+        <v>55.9</v>
+      </c>
+      <c r="F192" s="59">
+        <v>57.6</v>
+      </c>
+      <c r="G192" s="59">
+        <v>59.6</v>
+      </c>
+      <c r="H192" s="59">
+        <v>59.8</v>
+      </c>
+      <c r="I192" s="60">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="J192" s="60">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="K192" s="60">
+        <v>85.6</v>
+      </c>
+      <c r="L192" s="60">
+        <v>92.4</v>
+      </c>
+      <c r="M192" s="61">
+        <v>111.2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="99">
+        <v>556400000</v>
+      </c>
+      <c r="B193" s="63" t="s">
+        <v>496</v>
+      </c>
+      <c r="C193" s="59">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="D193" s="59">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E193" s="59">
+        <v>36.4</v>
+      </c>
+      <c r="F193" s="59">
+        <v>36.5</v>
+      </c>
+      <c r="G193" s="59">
+        <v>36.6</v>
+      </c>
+      <c r="H193" s="59">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="I193" s="60">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="J193" s="60">
+        <v>24.6</v>
+      </c>
+      <c r="K193" s="60">
+        <v>24.6</v>
+      </c>
+      <c r="L193" s="60">
+        <v>24.5</v>
+      </c>
+      <c r="M193" s="61">
+        <v>24.6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="99">
+        <v>556800000</v>
+      </c>
+      <c r="B194" s="63" t="s">
+        <v>497</v>
+      </c>
+      <c r="C194" s="59">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="D194" s="59">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E194" s="59">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="F194" s="59">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="G194" s="59">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="H194" s="59">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="I194" s="60">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="J194" s="60">
+        <v>28</v>
+      </c>
+      <c r="K194" s="60">
+        <v>25.1</v>
+      </c>
+      <c r="L194" s="60">
+        <v>2.9</v>
+      </c>
+      <c r="M194" s="61">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="99">
+        <v>590000000</v>
+      </c>
+      <c r="B195" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="C195" s="59">
+        <v>679.9</v>
+      </c>
+      <c r="D195" s="59">
+        <v>706.2</v>
+      </c>
+      <c r="E195" s="59">
+        <v>693.8</v>
+      </c>
+      <c r="F195" s="59">
+        <v>715.6</v>
+      </c>
+      <c r="G195" s="59">
+        <v>722.5</v>
+      </c>
+      <c r="H195" s="59">
+        <v>754.8</v>
+      </c>
+      <c r="I195" s="60">
+        <v>780.3</v>
+      </c>
+      <c r="J195" s="60">
+        <v>643</v>
+      </c>
+      <c r="K195" s="60">
+        <v>662.2</v>
+      </c>
+      <c r="L195" s="60">
+        <v>663.4</v>
+      </c>
+      <c r="M195" s="61">
+        <v>727.3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="99">
+        <v>591000000</v>
+      </c>
+      <c r="B196" s="63" t="s">
+        <v>499</v>
+      </c>
+      <c r="C196" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="D196" s="59">
+        <v>1.3</v>
+      </c>
+      <c r="E196" s="59">
+        <v>1.8</v>
+      </c>
+      <c r="F196" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="G196" s="59">
+        <v>2</v>
+      </c>
+      <c r="H196" s="59">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I196" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J196" s="60">
+        <v>1.9</v>
+      </c>
+      <c r="K196" s="60">
+        <v>1.9</v>
+      </c>
+      <c r="L196" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="M196" s="61">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="99">
+        <v>593200000</v>
+      </c>
+      <c r="B197" s="63" t="s">
+        <v>500</v>
+      </c>
+      <c r="C197" s="59">
+        <v>85.9</v>
+      </c>
+      <c r="D197" s="59">
+        <v>90.2</v>
+      </c>
+      <c r="E197" s="59">
+        <v>90.3</v>
+      </c>
+      <c r="F197" s="59">
+        <v>92.1</v>
+      </c>
+      <c r="G197" s="59">
+        <v>95.1</v>
+      </c>
+      <c r="H197" s="59">
+        <v>97.1</v>
+      </c>
+      <c r="I197" s="60">
+        <v>101.3</v>
+      </c>
+      <c r="J197" s="60">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="K197" s="60">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="L197" s="59">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="M197" s="61">
+        <v>76.8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="99">
+        <v>593400000</v>
+      </c>
+      <c r="B198" s="63" t="s">
+        <v>501</v>
+      </c>
+      <c r="C198" s="59">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D198" s="59">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="E198" s="59">
+        <v>79.7</v>
+      </c>
+      <c r="F198" s="59">
+        <v>83.8</v>
+      </c>
+      <c r="G198" s="59">
+        <v>82.7</v>
+      </c>
+      <c r="H198" s="59">
+        <v>91.7</v>
+      </c>
+      <c r="I198" s="60">
+        <v>95.2</v>
+      </c>
+      <c r="J198" s="60">
+        <v>63.1</v>
+      </c>
+      <c r="K198" s="60">
+        <v>65.3</v>
+      </c>
+      <c r="L198" s="59">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="M198" s="61">
+        <v>66.7</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="99">
+        <v>593600000</v>
+      </c>
+      <c r="B199" s="63" t="s">
+        <v>502</v>
+      </c>
+      <c r="C199" s="59">
+        <v>55.4</v>
+      </c>
+      <c r="D199" s="59">
+        <v>57.5</v>
+      </c>
+      <c r="E199" s="59">
+        <v>59.9</v>
+      </c>
+      <c r="F199" s="59">
+        <v>59.2</v>
+      </c>
+      <c r="G199" s="59">
+        <v>59</v>
+      </c>
+      <c r="H199" s="59">
+        <v>62.6</v>
+      </c>
+      <c r="I199" s="60">
+        <v>63.2</v>
+      </c>
+      <c r="J199" s="60">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="K199" s="60">
+        <v>38.4</v>
+      </c>
+      <c r="L199" s="59">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="M199" s="61">
+        <v>41.1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="99">
+        <v>594200000</v>
+      </c>
+      <c r="B200" s="63" t="s">
+        <v>351</v>
+      </c>
+      <c r="C200" s="59">
+        <v>51.4</v>
+      </c>
+      <c r="D200" s="59">
+        <v>52.2</v>
+      </c>
+      <c r="E200" s="59">
+        <v>52.5</v>
+      </c>
+      <c r="F200" s="59">
+        <v>52.5</v>
+      </c>
+      <c r="G200" s="59">
+        <v>52.9</v>
+      </c>
+      <c r="H200" s="59">
+        <v>54.3</v>
+      </c>
+      <c r="I200" s="60">
+        <v>54.9</v>
+      </c>
+      <c r="J200" s="60">
+        <v>56.8</v>
+      </c>
+      <c r="K200" s="60">
+        <v>59.2</v>
+      </c>
+      <c r="L200" s="59">
+        <v>59.6</v>
+      </c>
+      <c r="M200" s="61">
+        <v>63.1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="99">
+        <v>594600000</v>
+      </c>
+      <c r="B201" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C201" s="59">
+        <v>49.5</v>
+      </c>
+      <c r="D201" s="59">
+        <v>51.6</v>
+      </c>
+      <c r="E201" s="59">
+        <v>51.7</v>
+      </c>
+      <c r="F201" s="59">
+        <v>51.6</v>
+      </c>
+      <c r="G201" s="59">
+        <v>54.2</v>
+      </c>
+      <c r="H201" s="59">
+        <v>55</v>
+      </c>
+      <c r="I201" s="60">
+        <v>59.7</v>
+      </c>
+      <c r="J201" s="60">
+        <v>60.2</v>
+      </c>
+      <c r="K201" s="60">
+        <v>61.6</v>
+      </c>
+      <c r="L201" s="59">
+        <v>61.5</v>
+      </c>
+      <c r="M201" s="61">
+        <v>65.599999999999994</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="99">
+        <v>595000000</v>
+      </c>
+      <c r="B202" s="63" t="s">
+        <v>503</v>
+      </c>
+      <c r="C202" s="59">
+        <v>44.1</v>
+      </c>
+      <c r="D202" s="59">
+        <v>45.9</v>
+      </c>
+      <c r="E202" s="59">
+        <v>44</v>
+      </c>
+      <c r="F202" s="59">
+        <v>43.7</v>
+      </c>
+      <c r="G202" s="59">
+        <v>44.3</v>
+      </c>
+      <c r="H202" s="59">
+        <v>47.2</v>
+      </c>
+      <c r="I202" s="60">
+        <v>47.8</v>
+      </c>
+      <c r="J202" s="60">
+        <v>47.9</v>
+      </c>
+      <c r="K202" s="60">
+        <v>47.6</v>
+      </c>
+      <c r="L202" s="59">
+        <v>48.3</v>
+      </c>
+      <c r="M202" s="61">
+        <v>51.1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="99">
+        <v>595200000</v>
+      </c>
+      <c r="B203" s="63" t="s">
+        <v>504</v>
+      </c>
+      <c r="C203" s="59">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D203" s="59">
+        <v>34.6</v>
+      </c>
+      <c r="E203" s="59">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="F203" s="59">
+        <v>37.5</v>
+      </c>
+      <c r="G203" s="59">
+        <v>39.4</v>
+      </c>
+      <c r="H203" s="59">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="I203" s="60">
+        <v>38.5</v>
+      </c>
+      <c r="J203" s="60">
+        <v>32.1</v>
+      </c>
+      <c r="K203" s="60">
+        <v>33.4</v>
+      </c>
+      <c r="L203" s="59">
+        <v>31.6</v>
+      </c>
+      <c r="M203" s="61">
+        <v>35.299999999999997</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="99">
+        <v>595600000</v>
+      </c>
+      <c r="B204" s="63" t="s">
+        <v>505</v>
+      </c>
+      <c r="C204" s="59">
+        <v>41</v>
+      </c>
+      <c r="D204" s="59">
+        <v>42.9</v>
+      </c>
+      <c r="E204" s="59">
+        <v>45.1</v>
+      </c>
+      <c r="F204" s="59">
+        <v>46.8</v>
+      </c>
+      <c r="G204" s="59">
+        <v>46.6</v>
+      </c>
+      <c r="H204" s="59">
+        <v>47.7</v>
+      </c>
+      <c r="I204" s="60">
+        <v>47.9</v>
+      </c>
+      <c r="J204" s="60">
+        <v>40.9</v>
+      </c>
+      <c r="K204" s="60">
+        <v>41.6</v>
+      </c>
+      <c r="L204" s="59">
+        <v>41.6</v>
+      </c>
+      <c r="M204" s="61">
+        <v>43.3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="99">
+        <v>595800000</v>
+      </c>
+      <c r="B205" s="63" t="s">
+        <v>506</v>
+      </c>
+      <c r="C205" s="59">
+        <v>28.7</v>
+      </c>
+      <c r="D205" s="59">
+        <v>30.4</v>
+      </c>
+      <c r="E205" s="59">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="F205" s="59">
+        <v>34.4</v>
+      </c>
+      <c r="G205" s="59">
+        <v>34.6</v>
+      </c>
+      <c r="H205" s="59">
+        <v>34.9</v>
+      </c>
+      <c r="I205" s="60">
+        <v>36.1</v>
+      </c>
+      <c r="J205" s="60">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="K205" s="60">
+        <v>38.9</v>
+      </c>
+      <c r="L205" s="59">
+        <v>39</v>
+      </c>
+      <c r="M205" s="61">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="99">
+        <v>596000000</v>
+      </c>
+      <c r="B206" s="63" t="s">
+        <v>507</v>
+      </c>
+      <c r="C206" s="59">
+        <v>65.7</v>
+      </c>
+      <c r="D206" s="59">
+        <v>67.3</v>
+      </c>
+      <c r="E206" s="59">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="F206" s="59">
+        <v>40.9</v>
+      </c>
+      <c r="G206" s="59">
+        <v>40.6</v>
+      </c>
+      <c r="H206" s="59">
+        <v>42.5</v>
+      </c>
+      <c r="I206" s="60">
+        <v>43.5</v>
+      </c>
+      <c r="J206" s="60">
+        <v>43.7</v>
+      </c>
+      <c r="K206" s="60">
+        <v>44.8</v>
+      </c>
+      <c r="L206" s="60">
+        <v>44.7</v>
+      </c>
+      <c r="M206" s="61">
+        <v>67.7</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="99">
+        <v>596200000</v>
+      </c>
+      <c r="B207" s="63" t="s">
+        <v>508</v>
+      </c>
+      <c r="C207" s="59">
+        <v>26.4</v>
+      </c>
+      <c r="D207" s="59">
+        <v>27</v>
+      </c>
+      <c r="E207" s="59">
+        <v>26.7</v>
+      </c>
+      <c r="F207" s="59">
+        <v>28.9</v>
+      </c>
+      <c r="G207" s="59">
+        <v>29.5</v>
+      </c>
+      <c r="H207" s="59">
+        <v>30.4</v>
+      </c>
+      <c r="I207" s="60">
+        <v>32.6</v>
+      </c>
+      <c r="J207" s="60">
+        <v>43.1</v>
+      </c>
+      <c r="K207" s="60">
+        <v>48.2</v>
+      </c>
+      <c r="L207" s="60">
+        <v>48.2</v>
+      </c>
+      <c r="M207" s="61">
+        <v>51.9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="99">
+        <v>596400000</v>
+      </c>
+      <c r="B208" s="63" t="s">
+        <v>509</v>
+      </c>
+      <c r="C208" s="59">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="D208" s="59">
+        <v>73.3</v>
+      </c>
+      <c r="E208" s="59">
+        <v>75.5</v>
+      </c>
+      <c r="F208" s="59">
+        <v>80.7</v>
+      </c>
+      <c r="G208" s="59">
+        <v>80</v>
+      </c>
+      <c r="H208" s="59">
+        <v>83.1</v>
+      </c>
+      <c r="I208" s="60">
+        <v>85.1</v>
+      </c>
+      <c r="J208" s="60">
+        <v>58.2</v>
+      </c>
+      <c r="K208" s="60">
+        <v>59.2</v>
+      </c>
+      <c r="L208" s="60">
+        <v>58.9</v>
+      </c>
+      <c r="M208" s="61">
+        <v>65.7</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="99">
+        <v>596600000</v>
+      </c>
+      <c r="B209" s="63" t="s">
+        <v>510</v>
+      </c>
+      <c r="C209" s="59">
+        <v>50.8</v>
+      </c>
+      <c r="D209" s="59">
+        <v>57.1</v>
+      </c>
+      <c r="E209" s="59">
+        <v>60.5</v>
+      </c>
+      <c r="F209" s="59">
+        <v>61.6</v>
+      </c>
+      <c r="G209" s="59">
+        <v>61.6</v>
+      </c>
+      <c r="H209" s="59">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="I209" s="60">
+        <v>72.3</v>
+      </c>
+      <c r="J209" s="60">
+        <v>50.2</v>
+      </c>
+      <c r="K209" s="60">
+        <v>51.2</v>
+      </c>
+      <c r="L209" s="59">
+        <v>50.8</v>
+      </c>
+      <c r="M209" s="61">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="99">
+        <v>610000000</v>
+      </c>
+      <c r="B210" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="C210" s="59">
+        <v>7237.4</v>
+      </c>
+      <c r="D210" s="59">
+        <v>7496.1</v>
+      </c>
+      <c r="E210" s="59">
+        <v>7547.3</v>
+      </c>
+      <c r="F210" s="59">
+        <v>7505</v>
+      </c>
+      <c r="G210" s="59">
+        <v>7664.2</v>
+      </c>
+      <c r="H210" s="59">
+        <v>7846.3</v>
+      </c>
+      <c r="I210" s="60">
+        <v>8587.9</v>
+      </c>
+      <c r="J210" s="60">
+        <v>8503.4</v>
+      </c>
+      <c r="K210" s="60">
+        <v>8212.2999999999993</v>
+      </c>
+      <c r="L210" s="59">
+        <v>8255.7999999999993</v>
+      </c>
+      <c r="M210" s="61">
+        <v>8142.9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="26">
+        <v>511000000</v>
+      </c>
+      <c r="B211" s="63" t="s">
+        <v>512</v>
+      </c>
+      <c r="C211" s="59">
+        <v>202</v>
+      </c>
+      <c r="D211" s="59">
+        <v>203</v>
+      </c>
+      <c r="E211" s="59">
+        <v>192.9</v>
+      </c>
+      <c r="F211" s="59"/>
+      <c r="G211" s="59"/>
+      <c r="H211" s="92"/>
+      <c r="I211" s="112"/>
+      <c r="J211" s="92"/>
+      <c r="K211" s="92"/>
+      <c r="L211" s="92"/>
+      <c r="M211" s="92"/>
+    </row>
+    <row r="212" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="99">
+        <v>611000000</v>
+      </c>
+      <c r="B212" s="63" t="s">
+        <v>511</v>
+      </c>
+      <c r="C212" s="59">
+        <v>760</v>
+      </c>
+      <c r="D212" s="59">
+        <v>782</v>
+      </c>
+      <c r="E212" s="59">
+        <v>790.4</v>
+      </c>
+      <c r="F212" s="59">
+        <v>47</v>
+      </c>
+      <c r="G212" s="59">
+        <v>47.1</v>
+      </c>
+      <c r="H212" s="59">
+        <v>23.1</v>
+      </c>
+      <c r="I212" s="60">
+        <v>23.7</v>
+      </c>
+      <c r="J212" s="60">
+        <v>18</v>
+      </c>
+      <c r="K212" s="60">
+        <v>22.5</v>
+      </c>
+      <c r="L212" s="59">
+        <v>23.6</v>
+      </c>
+      <c r="M212" s="61">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="99">
+        <v>611600000</v>
+      </c>
+      <c r="B213" s="63" t="s">
+        <v>513</v>
+      </c>
+      <c r="C213" s="59">
+        <v>673.4</v>
+      </c>
+      <c r="D213" s="59">
+        <v>707</v>
+      </c>
+      <c r="E213" s="59">
+        <v>715.2</v>
+      </c>
+      <c r="F213" s="59">
+        <v>761.5</v>
+      </c>
+      <c r="G213" s="59">
+        <v>776.3</v>
+      </c>
+      <c r="H213" s="59">
+        <v>795.5</v>
+      </c>
+      <c r="I213" s="60">
+        <v>867.4</v>
+      </c>
+      <c r="J213" s="60">
+        <v>942.3</v>
+      </c>
+      <c r="K213" s="60">
+        <v>991.8</v>
+      </c>
+      <c r="L213" s="59">
+        <v>898.4</v>
+      </c>
+      <c r="M213" s="61">
+        <v>975.6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="99">
+        <v>612000000</v>
+      </c>
+      <c r="B214" s="63" t="s">
+        <v>514</v>
+      </c>
+      <c r="C214" s="59">
+        <v>57</v>
+      </c>
+      <c r="D214" s="59">
+        <v>70.8</v>
+      </c>
+      <c r="E214" s="59">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="F214" s="59">
+        <v>827.7</v>
+      </c>
+      <c r="G214" s="59">
+        <v>835.8</v>
+      </c>
+      <c r="H214" s="59">
+        <v>853.5</v>
+      </c>
+      <c r="I214" s="60">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="J214" s="60">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="K214" s="60">
+        <v>81</v>
+      </c>
+      <c r="L214" s="59">
+        <v>62.1</v>
+      </c>
+      <c r="M214" s="61">
+        <v>44.9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="99">
+        <v>613600000</v>
+      </c>
+      <c r="B215" s="63" t="s">
+        <v>515</v>
+      </c>
+      <c r="C215" s="59">
+        <v>885.4</v>
+      </c>
+      <c r="D215" s="59">
+        <v>901.8</v>
+      </c>
+      <c r="E215" s="59">
+        <v>930</v>
+      </c>
+      <c r="F215" s="59">
+        <v>937.4</v>
+      </c>
+      <c r="G215" s="59">
+        <v>949.3</v>
+      </c>
+      <c r="H215" s="59">
+        <v>993.6</v>
+      </c>
+      <c r="I215" s="60">
+        <v>1479.1</v>
+      </c>
+      <c r="J215" s="60">
+        <v>1498.4</v>
+      </c>
+      <c r="K215" s="60">
+        <v>1639</v>
+      </c>
+      <c r="L215" s="59">
+        <v>1397.6</v>
+      </c>
+      <c r="M215" s="61">
+        <v>1176.7</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="99">
+        <v>613800000</v>
+      </c>
+      <c r="B216" s="63" t="s">
+        <v>516</v>
+      </c>
+      <c r="C216" s="59"/>
+      <c r="D216" s="59"/>
+      <c r="E216" s="59"/>
+      <c r="F216" s="59">
+        <v>233.1</v>
+      </c>
+      <c r="G216" s="59">
+        <v>230.5</v>
+      </c>
+      <c r="H216" s="59">
+        <v>250.2</v>
+      </c>
+      <c r="I216" s="60">
+        <v>267.7</v>
+      </c>
+      <c r="J216" s="60">
+        <v>274.7</v>
+      </c>
+      <c r="K216" s="60">
+        <v>273.10000000000002</v>
+      </c>
+      <c r="L216" s="59">
+        <v>493.8</v>
+      </c>
+      <c r="M216" s="61">
+        <v>491.9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="99">
+        <v>613900000</v>
+      </c>
+      <c r="B217" s="63" t="s">
+        <v>517</v>
+      </c>
+      <c r="C217" s="59"/>
+      <c r="D217" s="59"/>
+      <c r="E217" s="59"/>
+      <c r="F217" s="59">
+        <v>467.4</v>
+      </c>
+      <c r="G217" s="59">
+        <v>472.8</v>
+      </c>
+      <c r="H217" s="59">
+        <v>493</v>
+      </c>
+      <c r="I217" s="60">
+        <v>526.79999999999995</v>
+      </c>
+      <c r="J217" s="60">
+        <v>461.1</v>
+      </c>
+      <c r="K217" s="60">
+        <v>541.79999999999995</v>
+      </c>
+      <c r="L217" s="59">
+        <v>597.4</v>
+      </c>
+      <c r="M217" s="61">
+        <v>659.5</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="99">
+        <v>614000000</v>
+      </c>
+      <c r="B218" s="63" t="s">
+        <v>518</v>
+      </c>
+      <c r="C218" s="59">
+        <v>572.79999999999995</v>
+      </c>
+      <c r="D218" s="59">
+        <v>625</v>
+      </c>
+      <c r="E218" s="59">
+        <v>595.6</v>
+      </c>
+      <c r="F218" s="59">
+        <v>612.6</v>
+      </c>
+      <c r="G218" s="59">
+        <v>631.9</v>
+      </c>
+      <c r="H218" s="59">
+        <v>631.1</v>
+      </c>
+      <c r="I218" s="60">
+        <v>625.29999999999995</v>
+      </c>
+      <c r="J218" s="60">
+        <v>625.70000000000005</v>
+      </c>
+      <c r="K218" s="60">
+        <v>600.1</v>
+      </c>
+      <c r="L218" s="59">
+        <v>562.9</v>
+      </c>
+      <c r="M218" s="61">
+        <v>562.1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="99">
+        <v>614400000</v>
+      </c>
+      <c r="B219" s="63" t="s">
+        <v>519</v>
+      </c>
+      <c r="C219" s="59">
+        <v>352.6</v>
+      </c>
+      <c r="D219" s="59">
+        <v>352.7</v>
+      </c>
+      <c r="E219" s="59">
+        <v>365.5</v>
+      </c>
+      <c r="F219" s="59">
+        <v>138.5</v>
+      </c>
+      <c r="G219" s="59">
+        <v>132.9</v>
+      </c>
+      <c r="H219" s="59">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="I219" s="60">
+        <v>130.4</v>
+      </c>
+      <c r="J219" s="60">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="K219" s="60">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="L219" s="59">
+        <v>132.1</v>
+      </c>
+      <c r="M219" s="61">
+        <v>124.8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="99">
+        <v>614600000</v>
+      </c>
+      <c r="B220" s="63" t="s">
+        <v>520</v>
+      </c>
+      <c r="C220" s="59">
+        <v>572</v>
+      </c>
+      <c r="D220" s="59">
+        <v>606.1</v>
+      </c>
+      <c r="E220" s="59">
+        <v>610.20000000000005</v>
+      </c>
+      <c r="F220" s="59">
+        <v>627.1</v>
+      </c>
+      <c r="G220" s="59">
+        <v>625.6</v>
+      </c>
+      <c r="H220" s="59">
+        <v>642.70000000000005</v>
+      </c>
+      <c r="I220" s="60">
+        <v>632.29999999999995</v>
+      </c>
+      <c r="J220" s="60">
+        <v>631.4</v>
+      </c>
+      <c r="K220" s="60">
+        <v>447.5</v>
+      </c>
+      <c r="L220" s="59">
+        <v>597.79999999999995</v>
+      </c>
+      <c r="M220" s="61">
+        <v>584.4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="99">
+        <v>614800000</v>
+      </c>
+      <c r="B221" s="63" t="s">
+        <v>521</v>
+      </c>
+      <c r="C221" s="59">
+        <v>537.9</v>
+      </c>
+      <c r="D221" s="59">
+        <v>547.79999999999995</v>
+      </c>
+      <c r="E221" s="59">
+        <v>559</v>
+      </c>
+      <c r="F221" s="59">
+        <v>565.70000000000005</v>
+      </c>
+      <c r="G221" s="59">
+        <v>618.5</v>
+      </c>
+      <c r="H221" s="59">
+        <v>636.9</v>
+      </c>
+      <c r="I221" s="60">
+        <v>688.8</v>
+      </c>
+      <c r="J221" s="60">
+        <v>694.3</v>
+      </c>
+      <c r="K221" s="60">
+        <v>680.7</v>
+      </c>
+      <c r="L221" s="59">
+        <v>611.9</v>
+      </c>
+      <c r="M221" s="61">
+        <v>590.6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="99">
+        <v>615200000</v>
+      </c>
+      <c r="B222" s="63" t="s">
+        <v>522</v>
+      </c>
+      <c r="C222" s="59">
+        <v>222.4</v>
+      </c>
+      <c r="D222" s="59">
+        <v>224</v>
+      </c>
+      <c r="E222" s="59">
+        <v>211.3</v>
+      </c>
+      <c r="F222" s="59">
+        <v>211.9</v>
+      </c>
+      <c r="G222" s="59">
+        <v>221.5</v>
+      </c>
+      <c r="H222" s="59">
+        <v>234.4</v>
+      </c>
+      <c r="I222" s="60">
+        <v>252</v>
+      </c>
+      <c r="J222" s="60">
+        <v>252.2</v>
+      </c>
+      <c r="K222" s="60">
+        <v>261.89999999999998</v>
+      </c>
+      <c r="L222" s="59">
+        <v>126.5</v>
+      </c>
+      <c r="M222" s="61">
+        <v>241.5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="99">
+        <v>615400000</v>
+      </c>
+      <c r="B223" s="63" t="s">
+        <v>523</v>
+      </c>
+      <c r="C223" s="59">
+        <v>986.2</v>
+      </c>
+      <c r="D223" s="59">
+        <v>1043.9000000000001</v>
+      </c>
+      <c r="E223" s="59">
+        <v>988</v>
+      </c>
+      <c r="F223" s="59">
+        <v>627.5</v>
+      </c>
+      <c r="G223" s="59">
+        <v>638.70000000000005</v>
+      </c>
+      <c r="H223" s="59">
+        <v>661.5</v>
+      </c>
+      <c r="I223" s="60">
+        <v>671</v>
+      </c>
+      <c r="J223" s="60">
+        <v>671.7</v>
+      </c>
+      <c r="K223" s="60">
+        <v>638.5</v>
+      </c>
+      <c r="L223" s="59">
+        <v>892.3</v>
+      </c>
+      <c r="M223" s="61">
+        <v>929.8</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="99">
+        <v>615500000</v>
+      </c>
+      <c r="B224" s="63" t="s">
+        <v>524</v>
+      </c>
+      <c r="C224" s="59"/>
+      <c r="D224" s="59"/>
+      <c r="E224" s="59"/>
+      <c r="F224" s="59"/>
+      <c r="G224" s="59"/>
+      <c r="H224" s="59"/>
+      <c r="I224" s="60">
+        <v>850.5</v>
+      </c>
+      <c r="J224" s="60">
+        <v>815</v>
+      </c>
+      <c r="K224" s="60">
+        <v>708.5</v>
+      </c>
+      <c r="L224" s="59">
+        <v>788.2</v>
+      </c>
+      <c r="M224" s="61">
+        <v>626.4</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="99">
+        <v>615600000</v>
+      </c>
+      <c r="B225" s="63" t="s">
+        <v>525</v>
+      </c>
+      <c r="C225" s="59">
+        <v>475.2</v>
+      </c>
+      <c r="D225" s="59">
+        <v>479</v>
+      </c>
+      <c r="E225" s="59">
+        <v>598.6</v>
+      </c>
+      <c r="F225" s="59">
+        <v>506.9</v>
+      </c>
+      <c r="G225" s="59">
+        <v>543.6</v>
+      </c>
+      <c r="H225" s="59">
+        <v>550.5</v>
+      </c>
+      <c r="I225" s="60">
+        <v>575.70000000000005</v>
+      </c>
+      <c r="J225" s="60">
+        <v>528.79999999999995</v>
+      </c>
+      <c r="K225" s="60">
+        <v>395.4</v>
+      </c>
+      <c r="L225" s="59">
+        <v>464.6</v>
+      </c>
+      <c r="M225" s="61">
+        <v>485.2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="99">
+        <v>615800000</v>
+      </c>
+      <c r="B226" s="63" t="s">
+        <v>526</v>
+      </c>
+      <c r="C226" s="59">
+        <v>469.9</v>
+      </c>
+      <c r="D226" s="59">
+        <v>471.1</v>
+      </c>
+      <c r="E226" s="59">
+        <v>430.4</v>
+      </c>
+      <c r="F226" s="59">
+        <v>442.7</v>
+      </c>
+      <c r="G226" s="59">
+        <v>443.7</v>
+      </c>
+      <c r="H226" s="59">
+        <v>437.9</v>
+      </c>
+      <c r="I226" s="60">
+        <v>411.7</v>
+      </c>
+      <c r="J226" s="60">
+        <v>392.1</v>
+      </c>
+      <c r="K226" s="60">
+        <v>312.2</v>
+      </c>
+      <c r="L226" s="60">
+        <v>177</v>
+      </c>
+      <c r="M226" s="61">
+        <v>174.3</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="99">
+        <v>616000000</v>
+      </c>
+      <c r="B227" s="63" t="s">
+        <v>527</v>
+      </c>
+      <c r="C227" s="59">
+        <v>241</v>
+      </c>
+      <c r="D227" s="59">
+        <v>247</v>
+      </c>
+      <c r="E227" s="59">
+        <v>243</v>
+      </c>
+      <c r="F227" s="59">
+        <v>247.2</v>
+      </c>
+      <c r="G227" s="59">
+        <v>241.4</v>
+      </c>
+      <c r="H227" s="59">
+        <v>248.6</v>
+      </c>
+      <c r="I227" s="60">
+        <v>251.4</v>
+      </c>
+      <c r="J227" s="60">
+        <v>234.4</v>
+      </c>
+      <c r="K227" s="60">
+        <v>241</v>
+      </c>
+      <c r="L227" s="60">
+        <v>123.7</v>
+      </c>
+      <c r="M227" s="61">
+        <v>130.69999999999999</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="99">
+        <v>616400000</v>
+      </c>
+      <c r="B228" s="63" t="s">
+        <v>528</v>
+      </c>
+      <c r="C228" s="59">
+        <v>229.6</v>
+      </c>
+      <c r="D228" s="59">
+        <v>234.9</v>
+      </c>
+      <c r="E228" s="59">
+        <v>244.8</v>
+      </c>
+      <c r="F228" s="59">
+        <v>250.8</v>
+      </c>
+      <c r="G228" s="59">
+        <v>254.6</v>
+      </c>
+      <c r="H228" s="59">
+        <v>258</v>
+      </c>
+      <c r="I228" s="60">
+        <v>268</v>
+      </c>
+      <c r="J228" s="60">
+        <v>268</v>
+      </c>
+      <c r="K228" s="60">
+        <v>302.2</v>
+      </c>
+      <c r="L228" s="60">
+        <v>305.89999999999998</v>
+      </c>
+      <c r="M228" s="61">
+        <v>320.89999999999998</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="99">
+        <v>620000000</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="C229" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D229" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E229" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F229" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G229" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H229" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I229" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J229" s="60">
+        <v>714.6</v>
+      </c>
+      <c r="K229" s="60">
+        <v>731.5</v>
+      </c>
+      <c r="L229" s="59">
+        <v>735.7</v>
+      </c>
+      <c r="M229" s="61">
+        <v>704.7</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="99">
+        <v>621000000</v>
+      </c>
+      <c r="B230" s="63" t="s">
+        <v>444</v>
+      </c>
+      <c r="C230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J230" s="61">
+        <v>48.9</v>
+      </c>
+      <c r="K230" s="61">
+        <v>48.9</v>
+      </c>
+      <c r="L230" s="61">
+        <v>49.5</v>
+      </c>
+      <c r="M230" s="61">
+        <v>49.6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="99">
+        <v>621800000</v>
+      </c>
+      <c r="B231" s="63" t="s">
+        <v>445</v>
+      </c>
+      <c r="C231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J231" s="61">
+        <v>22.8</v>
+      </c>
+      <c r="K231" s="61">
+        <v>23.2</v>
+      </c>
+      <c r="L231" s="61">
+        <v>23</v>
+      </c>
+      <c r="M231" s="61">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="26" t="str">
+        <f>[1]katonew1!$A$13924</f>
+        <v>622000000</v>
+      </c>
+      <c r="B232" s="63" t="s">
+        <v>530</v>
+      </c>
+      <c r="C232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J232" s="60">
+        <v>10.4</v>
+      </c>
+      <c r="K232" s="60">
+        <v>10.5</v>
+      </c>
+      <c r="L232" s="60">
+        <v>10.9</v>
+      </c>
+      <c r="M232" s="61">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="26" t="str">
+        <f>[1]katonew1!$A$13928</f>
+        <v>623600000</v>
+      </c>
+      <c r="B233" s="63" t="s">
+        <v>446</v>
+      </c>
+      <c r="C233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J233" s="60">
+        <v>272.8</v>
+      </c>
+      <c r="K233" s="60">
+        <v>286.7</v>
+      </c>
+      <c r="L233" s="60">
+        <v>287.5</v>
+      </c>
+      <c r="M233" s="61">
+        <v>274.8</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="26" t="str">
+        <f>[1]katonew1!$A$14036</f>
+        <v>623800000</v>
+      </c>
+      <c r="B234" s="63" t="s">
+        <v>531</v>
+      </c>
+      <c r="C234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J234" s="60">
+        <v>359.7</v>
+      </c>
+      <c r="K234" s="60">
+        <v>362.2</v>
+      </c>
+      <c r="L234" s="60">
+        <v>364.8</v>
+      </c>
+      <c r="M234" s="61">
+        <v>346.7</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="99">
+        <v>630000000</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="C235" s="59">
+        <v>4701.8</v>
+      </c>
+      <c r="D235" s="59">
+        <v>4474.8</v>
+      </c>
+      <c r="E235" s="59">
+        <v>4522.1000000000004</v>
+      </c>
+      <c r="F235" s="59">
+        <v>4133.7</v>
+      </c>
+      <c r="G235" s="59">
+        <v>4058.9</v>
+      </c>
+      <c r="H235" s="59">
+        <v>4102.2</v>
+      </c>
+      <c r="I235" s="60">
+        <v>4027.8</v>
+      </c>
+      <c r="J235" s="60">
+        <v>4102.2</v>
+      </c>
+      <c r="K235" s="60">
+        <v>1261.7</v>
+      </c>
+      <c r="L235" s="59">
+        <v>1334.3</v>
+      </c>
+      <c r="M235" s="61">
+        <v>1260.7</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="99">
+        <v>631000000</v>
+      </c>
+      <c r="B236" s="63" t="s">
+        <v>533</v>
+      </c>
+      <c r="C236" s="60">
+        <v>16.2</v>
+      </c>
+      <c r="D236" s="60">
+        <v>17</v>
+      </c>
+      <c r="E236" s="60">
+        <v>17.3</v>
+      </c>
+      <c r="F236" s="60">
+        <v>11</v>
+      </c>
+      <c r="G236" s="60">
+        <v>11.4</v>
+      </c>
+      <c r="H236" s="60">
+        <v>11.2</v>
+      </c>
+      <c r="I236" s="60">
+        <v>12.1</v>
+      </c>
+      <c r="J236" s="60">
+        <v>11.2</v>
+      </c>
+      <c r="K236" s="61">
+        <v>11.2</v>
+      </c>
+      <c r="L236" s="61">
+        <v>6.8</v>
+      </c>
+      <c r="M236" s="61">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="26">
+        <v>632800000</v>
+      </c>
+      <c r="B237" s="63" t="s">
+        <v>340</v>
+      </c>
+      <c r="C237" s="60">
+        <v>212.9</v>
+      </c>
+      <c r="D237" s="60">
+        <v>182.4</v>
+      </c>
+      <c r="E237" s="60">
+        <v>156.4</v>
+      </c>
+      <c r="F237" s="60">
+        <v>117.7</v>
+      </c>
+      <c r="G237" s="60">
+        <v>121</v>
+      </c>
+      <c r="H237" s="60">
+        <v>124.3</v>
+      </c>
+      <c r="I237" s="60">
+        <v>127.3</v>
+      </c>
+      <c r="J237" s="60">
+        <v>124.3</v>
+      </c>
+      <c r="K237" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L237" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M237" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="99">
+        <v>632400000</v>
+      </c>
+      <c r="B238" s="63" t="s">
+        <v>341</v>
+      </c>
+      <c r="C238" s="60">
+        <v>3.7</v>
+      </c>
+      <c r="D238" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="E238" s="60">
+        <v>3.7</v>
+      </c>
+      <c r="F238" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="G238" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="H238" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="I238" s="60">
+        <v>4.2</v>
+      </c>
+      <c r="J238" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="K238" s="61">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L238" s="61">
+        <v>4.2</v>
+      </c>
+      <c r="M238" s="61">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="239" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="26">
+        <v>632800000</v>
+      </c>
+      <c r="B239" s="63" t="s">
+        <v>320</v>
+      </c>
+      <c r="C239" s="60">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D239" s="60">
+        <v>4.2</v>
+      </c>
+      <c r="E239" s="60">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F239" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="G239" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="H239" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="I239" s="60">
+        <v>1.3</v>
+      </c>
+      <c r="J239" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="K239" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L239" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M239" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="26">
+        <v>633200000</v>
+      </c>
+      <c r="B240" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C240" s="60">
+        <v>579.1</v>
+      </c>
+      <c r="D240" s="60">
+        <v>448.5</v>
+      </c>
+      <c r="E240" s="61">
+        <v>445.1</v>
+      </c>
+      <c r="F240" s="61">
+        <v>403</v>
+      </c>
+      <c r="G240" s="61">
+        <v>404.1</v>
+      </c>
+      <c r="H240" s="61">
+        <v>406.1</v>
+      </c>
+      <c r="I240" s="61">
+        <v>406.7</v>
+      </c>
+      <c r="J240" s="61">
+        <v>406.1</v>
+      </c>
+      <c r="K240" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L240" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M240" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="26">
+        <v>633400000</v>
+      </c>
+      <c r="B241" s="63" t="s">
+        <v>321</v>
+      </c>
+      <c r="C241" s="60">
+        <v>583.5</v>
+      </c>
+      <c r="D241" s="60">
+        <v>573.70000000000005</v>
+      </c>
+      <c r="E241" s="61">
+        <v>573.70000000000005</v>
+      </c>
+      <c r="F241" s="61">
+        <v>488.4</v>
+      </c>
+      <c r="G241" s="61">
+        <v>448.2</v>
+      </c>
+      <c r="H241" s="61">
+        <v>425</v>
+      </c>
+      <c r="I241" s="61">
+        <v>433.4</v>
+      </c>
+      <c r="J241" s="61">
+        <v>425</v>
+      </c>
+      <c r="K241" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L241" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M241" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="26">
+        <v>633600000</v>
+      </c>
+      <c r="B242" s="63" t="s">
+        <v>324</v>
+      </c>
+      <c r="C242" s="60">
+        <v>95.6</v>
+      </c>
+      <c r="D242" s="60">
+        <v>96.5</v>
+      </c>
+      <c r="E242" s="61">
+        <v>98.5</v>
+      </c>
+      <c r="F242" s="61">
+        <v>107.5</v>
+      </c>
+      <c r="G242" s="61">
+        <v>107.5</v>
+      </c>
+      <c r="H242" s="61">
+        <v>108.5</v>
+      </c>
+      <c r="I242" s="61">
+        <v>107.5</v>
+      </c>
+      <c r="J242" s="61">
+        <v>108.5</v>
+      </c>
+      <c r="K242" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L242" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M242" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="26">
+        <v>633800000</v>
+      </c>
+      <c r="B243" s="63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C243" s="60">
+        <v>67.8</v>
+      </c>
+      <c r="D243" s="60">
+        <v>67.8</v>
+      </c>
+      <c r="E243" s="61">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="F243" s="61">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="G243" s="61">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="H243" s="61">
+        <v>67.8</v>
+      </c>
+      <c r="I243" s="61">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="J243" s="61">
+        <v>67.8</v>
+      </c>
+      <c r="K243" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L243" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M243" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="26">
+        <v>635800000</v>
+      </c>
+      <c r="B244" s="63" t="s">
+        <v>326</v>
+      </c>
+      <c r="C244" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D244" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L244" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M244" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="245" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="26" t="s">
+        <v>279</v>
+      </c>
+      <c r="B245" s="63" t="s">
+        <v>534</v>
+      </c>
+      <c r="C245" s="60">
+        <v>42.6</v>
+      </c>
+      <c r="D245" s="60">
+        <v>43.7</v>
+      </c>
+      <c r="E245" s="61">
+        <v>44.9</v>
+      </c>
+      <c r="F245" s="61">
+        <v>40.6</v>
+      </c>
+      <c r="G245" s="61">
+        <v>40.6</v>
+      </c>
+      <c r="H245" s="61">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="I245" s="61">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="J245" s="61">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="K245" s="61">
+        <v>26.2</v>
+      </c>
+      <c r="L245" s="61">
+        <v>25.2</v>
+      </c>
+      <c r="M245" s="61">
+        <v>25.1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="26">
+        <v>634400000</v>
+      </c>
+      <c r="B246" s="63" t="s">
+        <v>327</v>
+      </c>
+      <c r="C246" s="60">
+        <v>527.5</v>
+      </c>
+      <c r="D246" s="60">
+        <v>460.6</v>
+      </c>
+      <c r="E246" s="61">
+        <v>459.8</v>
+      </c>
+      <c r="F246" s="61">
+        <v>407.2</v>
+      </c>
+      <c r="G246" s="61">
+        <v>407.4</v>
+      </c>
+      <c r="H246" s="61">
+        <v>409.5</v>
+      </c>
+      <c r="I246" s="61">
+        <v>379.2</v>
+      </c>
+      <c r="J246" s="61">
+        <v>409.5</v>
+      </c>
+      <c r="K246" s="61">
+        <v>1309.3</v>
+      </c>
+      <c r="L246" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M246" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="B247" s="63" t="s">
+        <v>535</v>
+      </c>
+      <c r="C247" s="60">
+        <v>226.4</v>
+      </c>
+      <c r="D247" s="60">
+        <v>194</v>
+      </c>
+      <c r="E247" s="61">
+        <v>199.5</v>
+      </c>
+      <c r="F247" s="61">
+        <v>165.5</v>
+      </c>
+      <c r="G247" s="61">
+        <v>170.4</v>
+      </c>
+      <c r="H247" s="61">
+        <v>175.4</v>
+      </c>
+      <c r="I247" s="61">
+        <v>180.5</v>
+      </c>
+      <c r="J247" s="61">
+        <v>175.4</v>
+      </c>
+      <c r="K247" s="61">
+        <v>223.4</v>
+      </c>
+      <c r="L247" s="61">
+        <v>217.1</v>
+      </c>
+      <c r="M247" s="61">
+        <v>223.5</v>
+      </c>
+    </row>
+    <row r="248" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="26" t="s">
+        <v>281</v>
+      </c>
+      <c r="B248" s="63" t="s">
+        <v>536</v>
+      </c>
+      <c r="C248" s="60">
+        <v>25.5</v>
+      </c>
+      <c r="D248" s="60">
+        <v>26.8</v>
+      </c>
+      <c r="E248" s="61">
+        <v>21.2</v>
+      </c>
+      <c r="F248" s="61">
+        <v>20.3</v>
+      </c>
+      <c r="G248" s="61">
+        <v>23.3</v>
+      </c>
+      <c r="H248" s="61">
+        <v>23.8</v>
+      </c>
+      <c r="I248" s="61">
+        <v>24.4</v>
+      </c>
+      <c r="J248" s="61">
+        <v>23.8</v>
+      </c>
+      <c r="K248" s="61">
+        <v>25.6</v>
+      </c>
+      <c r="L248" s="61">
+        <v>29.3</v>
+      </c>
+      <c r="M248" s="61">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="B249" s="63" t="s">
+        <v>537</v>
+      </c>
+      <c r="C249" s="60">
+        <v>278.10000000000002</v>
+      </c>
+      <c r="D249" s="60">
+        <v>394.3</v>
+      </c>
+      <c r="E249" s="61">
+        <v>427.4</v>
+      </c>
+      <c r="F249" s="61">
+        <v>396.7</v>
+      </c>
+      <c r="G249" s="61">
+        <v>362.3</v>
+      </c>
+      <c r="H249" s="61">
+        <v>392.5</v>
+      </c>
+      <c r="I249" s="61">
+        <v>296.3</v>
+      </c>
+      <c r="J249" s="61">
+        <v>392.5</v>
+      </c>
+      <c r="K249" s="61">
+        <v>291.7</v>
+      </c>
+      <c r="L249" s="61">
+        <v>235.5</v>
+      </c>
+      <c r="M249" s="61">
+        <v>212.7</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="26" t="s">
+        <v>283</v>
+      </c>
+      <c r="B250" s="63" t="s">
+        <v>538</v>
+      </c>
+      <c r="C250" s="60">
+        <v>189.8</v>
+      </c>
+      <c r="D250" s="60">
+        <v>194</v>
+      </c>
+      <c r="E250" s="61">
+        <v>204.1</v>
+      </c>
+      <c r="F250" s="61">
+        <v>206</v>
+      </c>
+      <c r="G250" s="61">
+        <v>206.7</v>
+      </c>
+      <c r="H250" s="61">
+        <v>209</v>
+      </c>
+      <c r="I250" s="61">
+        <v>209.3</v>
+      </c>
+      <c r="J250" s="61">
+        <v>209</v>
+      </c>
+      <c r="K250" s="61">
+        <v>116.4</v>
+      </c>
+      <c r="L250" s="61">
+        <v>43.7</v>
+      </c>
+      <c r="M250" s="61">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="26">
+        <v>635000000</v>
+      </c>
+      <c r="B251" s="63" t="s">
+        <v>328</v>
+      </c>
+      <c r="C251" s="60">
+        <v>399.7</v>
+      </c>
+      <c r="D251" s="60">
+        <v>406.6</v>
+      </c>
+      <c r="E251" s="61">
+        <v>398.3</v>
+      </c>
+      <c r="F251" s="61">
+        <v>320.60000000000002</v>
+      </c>
+      <c r="G251" s="61">
+        <v>323</v>
+      </c>
+      <c r="H251" s="61">
+        <v>327</v>
+      </c>
+      <c r="I251" s="61">
+        <v>331.7</v>
+      </c>
+      <c r="J251" s="61">
+        <v>327</v>
+      </c>
+      <c r="K251" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L251" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M251" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="26" t="s">
+        <v>284</v>
+      </c>
+      <c r="B252" s="63" t="s">
+        <v>539</v>
+      </c>
+      <c r="C252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K252" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L252" s="61">
+        <v>111.4</v>
+      </c>
+      <c r="M252" s="61">
+        <v>122.5</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="26" t="s">
+        <v>285</v>
+      </c>
+      <c r="B253" s="63" t="s">
+        <v>540</v>
+      </c>
+      <c r="C253" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D253" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E253" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F253" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G253" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H253" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I253" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J253" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K253" s="61">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="L253" s="61">
+        <v>38</v>
+      </c>
+      <c r="M253" s="61">
+        <v>38.6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="26" t="s">
+        <v>286</v>
+      </c>
+      <c r="B254" s="63" t="s">
+        <v>541</v>
+      </c>
+      <c r="C254" s="60">
+        <v>619.70000000000005</v>
+      </c>
+      <c r="D254" s="60">
+        <v>539.70000000000005</v>
+      </c>
+      <c r="E254" s="60">
+        <v>533</v>
+      </c>
+      <c r="F254" s="60">
+        <v>537.5</v>
+      </c>
+      <c r="G254" s="60">
+        <v>544.4</v>
+      </c>
+      <c r="H254" s="60">
+        <v>548.1</v>
+      </c>
+      <c r="I254" s="60">
+        <v>564.1</v>
+      </c>
+      <c r="J254" s="60">
+        <v>548.1</v>
+      </c>
+      <c r="K254" s="60">
+        <v>239.3</v>
+      </c>
+      <c r="L254" s="61">
+        <v>321.60000000000002</v>
+      </c>
+      <c r="M254" s="61">
+        <v>278.7</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="B255" s="63" t="s">
+        <v>542</v>
+      </c>
+      <c r="C255" s="60">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="D255" s="60">
+        <v>171.6</v>
+      </c>
+      <c r="E255" s="60">
+        <v>179.9</v>
+      </c>
+      <c r="F255" s="60">
+        <v>221.8</v>
+      </c>
+      <c r="G255" s="60">
+        <v>221.9</v>
+      </c>
+      <c r="H255" s="60">
+        <v>233</v>
+      </c>
+      <c r="I255" s="60">
+        <v>244.6</v>
+      </c>
+      <c r="J255" s="60">
+        <v>233</v>
+      </c>
+      <c r="K255" s="60">
+        <v>258.3</v>
+      </c>
+      <c r="L255" s="61">
+        <v>242.3</v>
+      </c>
+      <c r="M255" s="61">
+        <v>247.4</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="26">
+        <v>636400000</v>
+      </c>
+      <c r="B256" s="63" t="s">
+        <v>330</v>
+      </c>
+      <c r="C256" s="60">
+        <v>646.70000000000005</v>
+      </c>
+      <c r="D256" s="60">
+        <v>624.20000000000005</v>
+      </c>
+      <c r="E256" s="60">
+        <v>659.7</v>
+      </c>
+      <c r="F256" s="60">
+        <v>589.79999999999995</v>
+      </c>
+      <c r="G256" s="60">
+        <v>566.29999999999995</v>
+      </c>
+      <c r="H256" s="60">
+        <v>568.4</v>
+      </c>
+      <c r="I256" s="60">
+        <v>571.29999999999995</v>
+      </c>
+      <c r="J256" s="60">
+        <v>568.4</v>
+      </c>
+      <c r="K256" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L256" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M256" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="B257" s="63" t="s">
+        <v>543</v>
+      </c>
+      <c r="C257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K257" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L257" s="61">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="M257" s="61">
+        <v>25.7</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="B258" s="63" t="s">
+        <v>544</v>
+      </c>
+      <c r="C258" s="60">
+        <v>26.3</v>
+      </c>
+      <c r="D258" s="60">
+        <v>27.1</v>
+      </c>
+      <c r="E258" s="60">
+        <v>26.8</v>
+      </c>
+      <c r="F258" s="60">
+        <v>25.4</v>
+      </c>
+      <c r="G258" s="60">
+        <v>25.7</v>
+      </c>
+      <c r="H258" s="60">
+        <v>25.6</v>
+      </c>
+      <c r="I258" s="60">
+        <v>25.3</v>
+      </c>
+      <c r="J258" s="60">
+        <v>25.6</v>
+      </c>
+      <c r="K258" s="60">
+        <v>25.4</v>
+      </c>
+      <c r="L258" s="61">
+        <v>26.9</v>
+      </c>
+      <c r="M258" s="61">
+        <v>27.8</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="B259" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C259" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="D259" s="61">
+        <v>1.5</v>
+      </c>
+      <c r="E259" s="61">
+        <v>1.5</v>
+      </c>
+      <c r="F259" s="61">
+        <v>1.5</v>
+      </c>
+      <c r="G259" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="H259" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="I259" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="J259" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="K259" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="L259" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="M259" s="61">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="26" t="s">
+        <v>291</v>
+      </c>
+      <c r="B260" s="63" t="s">
+        <v>545</v>
+      </c>
+      <c r="C260" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="D260" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="E260" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="F260" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="G260" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="H260" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="I260" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L260" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="M260" s="61">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="26" t="s">
+        <v>292</v>
+      </c>
+      <c r="B261" s="80" t="s">
+        <v>351</v>
+      </c>
+      <c r="C261" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="D261" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="E261" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="F261" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="G261" s="61" t="s">
+        <v>293</v>
+      </c>
+      <c r="H261" s="61" t="s">
+        <v>293</v>
+      </c>
+      <c r="I261" s="61" t="s">
+        <v>293</v>
+      </c>
+      <c r="J261" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K261" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L261" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M261" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="26" t="s">
+        <v>294</v>
+      </c>
+      <c r="B262" s="63" t="s">
+        <v>546</v>
+      </c>
+      <c r="C262" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="D262" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="E262" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="F262" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="G262" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="H262" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="I262" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="J262" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="K262" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L262" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M262" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="26" t="s">
+        <v>295</v>
+      </c>
+      <c r="B263" s="63" t="s">
+        <v>547</v>
+      </c>
+      <c r="C263" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="D263" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="E263" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="F263" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="G263" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="H263" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="I263" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="J263" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="K263" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="L263" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="M263" s="61">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="26" t="s">
+        <v>296</v>
+      </c>
+      <c r="B264" s="63" t="s">
+        <v>441</v>
+      </c>
+      <c r="C264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="D264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="E264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="F264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="G264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="H264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="I264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="J264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="K264" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="L264" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M264" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="26" t="s">
+        <v>297</v>
+      </c>
+      <c r="B265" s="63" t="s">
+        <v>298</v>
+      </c>
+      <c r="C265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="D265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="E265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="F265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="G265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="H265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="I265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="J265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="K265" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="L265" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M265" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="266" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="26" t="s">
+        <v>299</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C266" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="D266" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="E266" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="F266" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="G266" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="H266" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I266" s="60">
+        <v>1</v>
+      </c>
+      <c r="J266" s="60">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K266" s="60">
+        <v>1</v>
+      </c>
+      <c r="L266" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="M266" s="61">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="26" t="s">
+        <v>300</v>
+      </c>
+      <c r="B267" s="63" t="s">
+        <v>549</v>
+      </c>
+      <c r="C267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M267" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="26" t="s">
+        <v>301</v>
+      </c>
+      <c r="B268" s="63" t="s">
+        <v>548</v>
+      </c>
+      <c r="C268" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D268" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="F268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="G268" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="H268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="I268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="J268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="L268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="M268" s="61">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="26" t="s">
+        <v>302</v>
+      </c>
+      <c r="B269" s="63" t="s">
+        <v>550</v>
+      </c>
+      <c r="C269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G269" s="60">
+        <v>0</v>
+      </c>
+      <c r="H269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L269" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M269" s="61" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="B270" s="63" t="s">
+        <v>551</v>
+      </c>
+      <c r="C270" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D270" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E270" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F270" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G270" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="H270" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="I270" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="J270" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="K270" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="L270" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M270" s="61">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="B271" s="63" t="s">
+        <v>552</v>
+      </c>
+      <c r="C271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G271" s="60">
+        <v>0</v>
+      </c>
+      <c r="H271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L271" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M271" s="61">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="B272" s="63" t="s">
+        <v>553</v>
+      </c>
+      <c r="C272" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="D272" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="E272" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="F272" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="G272" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="H272" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="I272" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="J272" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="K272" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="L272" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="M272" s="61">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="26" t="s">
+        <v>306</v>
+      </c>
+      <c r="B273" s="63" t="s">
+        <v>554</v>
+      </c>
+      <c r="C273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="D273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="E273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="F273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="G273" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="H273" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="I273" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="J273" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="K273" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="L273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="M273" s="61">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="B274" s="63" t="s">
+        <v>555</v>
+      </c>
+      <c r="C274" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="D274" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="E274" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="F274" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="G274" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="H274" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="I274" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="J274" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K274" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="L274" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="M274" s="61">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:13" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="26" t="s">
+        <v>308</v>
+      </c>
+      <c r="B275" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C275" s="59"/>
+      <c r="D275" s="59"/>
+      <c r="E275" s="59"/>
+      <c r="F275" s="59">
+        <v>192.7</v>
+      </c>
+      <c r="G275" s="59">
+        <v>196.4</v>
+      </c>
+      <c r="H275" s="59">
+        <v>180.9</v>
+      </c>
+      <c r="I275" s="60">
+        <v>184.7</v>
+      </c>
+      <c r="J275" s="60">
+        <v>184.7</v>
+      </c>
+      <c r="K275" s="60">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="L275" s="59">
+        <v>158.6</v>
+      </c>
+      <c r="M275" s="61">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="276" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="26" t="s">
+        <v>309</v>
+      </c>
+      <c r="B276" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C276" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="D276" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E276" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="F276" s="59">
+        <v>41.9</v>
+      </c>
+      <c r="G276" s="59">
+        <v>42.2</v>
+      </c>
+      <c r="H276" s="59">
+        <v>37.9</v>
+      </c>
+      <c r="I276" s="113">
+        <v>39.6</v>
+      </c>
+      <c r="J276" s="113">
+        <v>39.6</v>
+      </c>
+      <c r="K276" s="113">
+        <v>39.6</v>
+      </c>
+      <c r="L276" s="113">
+        <v>41.3</v>
+      </c>
+      <c r="M276" s="34">
+        <v>40.9</v>
+      </c>
+    </row>
+    <row r="277" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="26" t="s">
+        <v>310</v>
+      </c>
+      <c r="B277" s="63" t="s">
+        <v>556</v>
+      </c>
+      <c r="C277" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="D277" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E277" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="F277" s="59">
+        <v>12</v>
+      </c>
+      <c r="G277" s="59">
+        <v>14</v>
+      </c>
+      <c r="H277" s="59">
+        <v>13</v>
+      </c>
+      <c r="I277" s="113">
+        <v>13</v>
+      </c>
+      <c r="J277" s="113">
+        <v>13</v>
+      </c>
+      <c r="K277" s="113" t="s">
+        <v>3</v>
+      </c>
+      <c r="L277" s="113" t="s">
+        <v>3</v>
+      </c>
+      <c r="M277" s="34" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="B278" s="63" t="s">
+        <v>557</v>
+      </c>
+      <c r="C278" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="D278" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E278" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="F278" s="59">
+        <v>52</v>
+      </c>
+      <c r="G278" s="59">
+        <v>55.1</v>
+      </c>
+      <c r="H278" s="59">
+        <v>52.2</v>
+      </c>
+      <c r="I278" s="113">
+        <v>54.3</v>
+      </c>
+      <c r="J278" s="113">
+        <v>54.3</v>
+      </c>
+      <c r="K278" s="113">
+        <v>28.3</v>
+      </c>
+      <c r="L278" s="113">
+        <v>26.3</v>
+      </c>
+      <c r="M278" s="34">
+        <v>28.4</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="26" t="s">
+        <v>312</v>
+      </c>
+      <c r="B279" s="63" t="s">
+        <v>390</v>
+      </c>
+      <c r="C279" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="D279" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E279" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="F279" s="59">
+        <v>86.8</v>
+      </c>
+      <c r="G279" s="59">
+        <v>85.1</v>
+      </c>
+      <c r="H279" s="59">
+        <v>77.8</v>
+      </c>
+      <c r="I279" s="113">
+        <v>77.8</v>
+      </c>
+      <c r="J279" s="113">
+        <v>77.8</v>
+      </c>
+      <c r="K279" s="113">
+        <v>77.8</v>
+      </c>
+      <c r="L279" s="113">
+        <v>78</v>
+      </c>
+      <c r="M279" s="34">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="B280" s="63" t="s">
+        <v>558</v>
+      </c>
+      <c r="C280" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="D280" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E280" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="F280" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="G280" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="H280" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="I280" s="113" t="s">
+        <v>3</v>
+      </c>
+      <c r="J280" s="113" t="s">
+        <v>3</v>
+      </c>
+      <c r="K280" s="113">
+        <v>13</v>
+      </c>
+      <c r="L280" s="113">
+        <v>13</v>
+      </c>
+      <c r="M280" s="34">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13" s="1" customFormat="1" ht="11.25" collapsed="1" x14ac:dyDescent="0.2"/>
+    <row r="282" spans="1:13" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A2:P282"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E291" sqref="E291"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="2" max="2" width="28.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="94"/>
+      <c r="B2" s="86" t="s">
+        <v>569</v>
+      </c>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="O2" s="95"/>
+      <c r="P2" s="95"/>
+    </row>
+    <row r="3" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="118" t="s">
+        <v>568</v>
+      </c>
+      <c r="M3" s="118"/>
+      <c r="O3" s="95"/>
+      <c r="P3" s="95"/>
+    </row>
+    <row r="4" spans="1:16" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>315</v>
+      </c>
+      <c r="C4" s="51">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="51">
+        <v>2016</v>
+      </c>
+      <c r="E4" s="51">
+        <v>2017</v>
+      </c>
+      <c r="F4" s="51">
+        <v>2018</v>
+      </c>
+      <c r="G4" s="51">
+        <v>2019</v>
+      </c>
+      <c r="H4" s="51">
+        <v>2020</v>
+      </c>
+      <c r="I4" s="51">
+        <v>2021</v>
+      </c>
+      <c r="J4" s="51">
+        <v>2022</v>
+      </c>
+      <c r="K4" s="51">
+        <v>2023</v>
+      </c>
+      <c r="L4" s="51">
+        <v>2024</v>
+      </c>
+      <c r="M4" s="52">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+    </row>
+    <row r="5" spans="1:16" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6"/>
+      <c r="B5" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="97">
+        <v>4737</v>
+      </c>
+      <c r="D5" s="97">
+        <v>4757.2</v>
+      </c>
+      <c r="E5" s="97">
+        <v>5103</v>
+      </c>
+      <c r="F5" s="97">
+        <v>5591.4</v>
+      </c>
+      <c r="G5" s="97">
+        <v>5531.4</v>
+      </c>
+      <c r="H5" s="97">
+        <v>5065.8</v>
+      </c>
+      <c r="I5" s="97">
+        <v>4838.1000000000004</v>
+      </c>
+      <c r="J5" s="97">
+        <v>4526.7</v>
+      </c>
+      <c r="K5" s="97">
+        <v>4420.6000000000004</v>
+      </c>
+      <c r="L5" s="97">
+        <v>4478.1000000000004</v>
+      </c>
+      <c r="M5" s="97">
+        <v>4584.7</v>
+      </c>
+      <c r="O5" s="10"/>
+      <c r="P5" s="98"/>
+    </row>
+    <row r="6" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="99">
+        <v>100000000</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>316</v>
+      </c>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61">
+        <v>61.5</v>
+      </c>
+      <c r="K6" s="61">
+        <v>56.8</v>
+      </c>
+      <c r="L6" s="61">
+        <v>58.6</v>
+      </c>
+      <c r="M6" s="61">
+        <v>58.3</v>
+      </c>
+      <c r="O6" s="100"/>
+      <c r="P6" s="101"/>
+    </row>
+    <row r="7" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="99">
+        <v>101000000</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>317</v>
+      </c>
+      <c r="C7" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H7" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I7" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="60">
+        <v>10</v>
+      </c>
+      <c r="K7" s="60">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L7" s="60">
+        <v>1.6</v>
+      </c>
+      <c r="M7" s="61">
+        <v>0.8</v>
+      </c>
+      <c r="O7" s="100"/>
+      <c r="P7" s="102"/>
+    </row>
+    <row r="8" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="99">
+        <v>101800000</v>
+      </c>
+      <c r="B8" s="63" t="s">
+        <v>318</v>
+      </c>
+      <c r="C8" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K8" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="L8" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="M8" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="O8" s="100"/>
+      <c r="P8" s="102"/>
+    </row>
+    <row r="9" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="99">
+        <v>103200000</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C9" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I9" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J9" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="K9" s="60">
+        <v>1.6</v>
+      </c>
+      <c r="L9" s="60">
+        <v>1.6</v>
+      </c>
+      <c r="M9" s="61">
+        <v>1.6</v>
+      </c>
+      <c r="O9" s="100"/>
+      <c r="P9" s="102"/>
+    </row>
+    <row r="10" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="99">
+        <v>103400000</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>320</v>
+      </c>
+      <c r="C10" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K10" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L10" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="M10" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O10" s="100"/>
+      <c r="P10" s="102"/>
+    </row>
+    <row r="11" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="99">
+        <v>103600000</v>
+      </c>
+      <c r="B11" s="63" t="s">
+        <v>321</v>
+      </c>
+      <c r="C11" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I11" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J11" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="K11" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="L11" s="60">
+        <v>5.8</v>
+      </c>
+      <c r="M11" s="61">
+        <v>4.8</v>
+      </c>
+      <c r="O11" s="100"/>
+      <c r="P11" s="102"/>
+    </row>
+    <row r="12" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="99">
+        <v>103800000</v>
+      </c>
+      <c r="B12" s="63" t="s">
+        <v>324</v>
+      </c>
+      <c r="C12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="60">
+        <v>4.8</v>
+      </c>
+      <c r="K12" s="60">
+        <v>4.8</v>
+      </c>
+      <c r="L12" s="60">
+        <v>5.4</v>
+      </c>
+      <c r="M12" s="61">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="O12" s="100"/>
+      <c r="P12" s="102"/>
+    </row>
+    <row r="13" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="99">
+        <v>104000000</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C13" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J13" s="60">
+        <v>10.8</v>
+      </c>
+      <c r="K13" s="60">
+        <v>10.6</v>
+      </c>
+      <c r="L13" s="60">
+        <v>11</v>
+      </c>
+      <c r="M13" s="61">
+        <v>11.4</v>
+      </c>
+      <c r="O13" s="100"/>
+      <c r="P13" s="102"/>
+    </row>
+    <row r="14" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="99">
+        <v>104100000</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>326</v>
+      </c>
+      <c r="C14" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H14" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I14" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J14" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L14" s="60">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M14" s="61">
+        <v>6.6</v>
+      </c>
+      <c r="O14" s="100"/>
+      <c r="P14" s="102"/>
+    </row>
+    <row r="15" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="99">
+        <v>104200000</v>
+      </c>
+      <c r="B15" s="63" t="s">
+        <v>327</v>
+      </c>
+      <c r="C15" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="60">
+        <v>1</v>
+      </c>
+      <c r="K15" s="60">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L15" s="60">
+        <v>3.1</v>
+      </c>
+      <c r="M15" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="O15" s="100"/>
+      <c r="P15" s="102"/>
+    </row>
+    <row r="16" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="99">
+        <v>104400000</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>328</v>
+      </c>
+      <c r="C16" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H16" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J16" s="60">
+        <v>6.3</v>
+      </c>
+      <c r="K16" s="60">
+        <v>6.4</v>
+      </c>
+      <c r="L16" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="M16" s="61">
+        <v>6.9</v>
+      </c>
+      <c r="O16" s="100"/>
+      <c r="P16" s="102"/>
+    </row>
+    <row r="17" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="99">
+        <v>104500000</v>
+      </c>
+      <c r="B17" s="63" t="s">
+        <v>329</v>
+      </c>
+      <c r="C17" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="60">
+        <v>5</v>
+      </c>
+      <c r="M17" s="61">
+        <v>5.3</v>
+      </c>
+      <c r="O17" s="100"/>
+      <c r="P17" s="102"/>
+    </row>
+    <row r="18" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="99">
+        <v>104600000</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>330</v>
+      </c>
+      <c r="C18" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F18" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J18" s="60">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="K18" s="60">
+        <v>20.3</v>
+      </c>
+      <c r="L18" s="60">
+        <v>10.8</v>
+      </c>
+      <c r="M18" s="61">
+        <v>10.9</v>
+      </c>
+      <c r="O18" s="100"/>
+      <c r="P18" s="102"/>
+    </row>
+    <row r="19" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="99">
+        <v>110000000</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="C19" s="60">
+        <v>783.5</v>
+      </c>
+      <c r="D19" s="60">
+        <v>735.5</v>
+      </c>
+      <c r="E19" s="60">
+        <v>796.9</v>
+      </c>
+      <c r="F19" s="60">
+        <v>889.9</v>
+      </c>
+      <c r="G19" s="60">
+        <v>863.8</v>
+      </c>
+      <c r="H19" s="60">
+        <v>808.3</v>
+      </c>
+      <c r="I19" s="60">
+        <v>793.2</v>
+      </c>
+      <c r="J19" s="60">
+        <v>718.6</v>
+      </c>
+      <c r="K19" s="60">
+        <v>693.5</v>
+      </c>
+      <c r="L19" s="60">
+        <v>691.7</v>
+      </c>
+      <c r="M19" s="61">
+        <v>687.8</v>
+      </c>
+      <c r="O19" s="100"/>
+      <c r="P19" s="10"/>
+    </row>
+    <row r="20" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="99">
+        <v>111000000</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>332</v>
+      </c>
+      <c r="C20" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="D20" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="E20" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="F20" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="G20" s="59">
+        <v>1.5</v>
+      </c>
+      <c r="H20" s="59">
+        <v>1.5</v>
+      </c>
+      <c r="I20" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="J20" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="K20" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="L20" s="60">
+        <v>1</v>
+      </c>
+      <c r="M20" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="O20" s="100"/>
+      <c r="P20" s="102"/>
+    </row>
+    <row r="21" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="99">
+        <v>111600000</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>333</v>
+      </c>
+      <c r="C21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J21" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K21" s="60">
+        <v>0</v>
+      </c>
+      <c r="L21" s="60">
+        <v>0</v>
+      </c>
+      <c r="M21" s="61">
+        <v>0</v>
+      </c>
+      <c r="O21" s="100"/>
+      <c r="P21" s="102"/>
+    </row>
+    <row r="22" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="99">
+        <v>111800000</v>
+      </c>
+      <c r="B22" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="C22" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D22" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="E22" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="F22" s="59">
+        <v>1.5</v>
+      </c>
+      <c r="G22" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="H22" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="I22" s="60">
+        <v>3</v>
+      </c>
+      <c r="J22" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="K22" s="60">
+        <v>2.4</v>
+      </c>
+      <c r="L22" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="M22" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="O22" s="100"/>
+      <c r="P22" s="102"/>
+    </row>
+    <row r="23" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="99">
+        <v>113200000</v>
+      </c>
+      <c r="B23" s="63" t="s">
+        <v>343</v>
+      </c>
+      <c r="C23" s="59">
+        <v>62.1</v>
+      </c>
+      <c r="D23" s="59">
+        <v>42.2</v>
+      </c>
+      <c r="E23" s="59">
+        <v>64.7</v>
+      </c>
+      <c r="F23" s="59">
+        <v>58.8</v>
+      </c>
+      <c r="G23" s="59">
+        <v>62.6</v>
+      </c>
+      <c r="H23" s="59">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="I23" s="60">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="J23" s="60">
+        <v>54.7</v>
+      </c>
+      <c r="K23" s="60">
+        <v>49.3</v>
+      </c>
+      <c r="L23" s="60">
+        <v>63.4</v>
+      </c>
+      <c r="M23" s="61">
+        <v>64.2</v>
+      </c>
+      <c r="O23" s="100"/>
+      <c r="P23" s="102"/>
+    </row>
+    <row r="24" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="99">
+        <v>113400000</v>
+      </c>
+      <c r="B24" s="63" t="s">
+        <v>344</v>
+      </c>
+      <c r="C24" s="59">
+        <v>189.9</v>
+      </c>
+      <c r="D24" s="59">
+        <v>219</v>
+      </c>
+      <c r="E24" s="59">
+        <v>288</v>
+      </c>
+      <c r="F24" s="59">
+        <v>313.89999999999998</v>
+      </c>
+      <c r="G24" s="59">
+        <v>313.89999999999998</v>
+      </c>
+      <c r="H24" s="59">
+        <v>273.7</v>
+      </c>
+      <c r="I24" s="60">
+        <v>269.39999999999998</v>
+      </c>
+      <c r="J24" s="60">
+        <v>268.8</v>
+      </c>
+      <c r="K24" s="60">
+        <v>254.4</v>
+      </c>
+      <c r="L24" s="60">
+        <v>292.10000000000002</v>
+      </c>
+      <c r="M24" s="61">
+        <v>292.2</v>
+      </c>
+      <c r="O24" s="100"/>
+      <c r="P24" s="102"/>
+    </row>
+    <row r="25" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="99">
+        <v>113600000</v>
+      </c>
+      <c r="B25" s="63" t="s">
+        <v>345</v>
+      </c>
+      <c r="C25" s="59">
+        <v>6.9</v>
+      </c>
+      <c r="D25" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="E25" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="F25" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="G25" s="60">
+        <v>7.1</v>
+      </c>
+      <c r="H25" s="59">
+        <v>7</v>
+      </c>
+      <c r="I25" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="J25" s="60">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K25" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="L25" s="60">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M25" s="61">
+        <v>4.8</v>
+      </c>
+      <c r="O25" s="100"/>
+      <c r="P25" s="102"/>
+    </row>
+    <row r="26" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="99">
+        <v>113800000</v>
+      </c>
+      <c r="B26" s="63" t="s">
+        <v>346</v>
+      </c>
+      <c r="C26" s="59">
+        <v>8.4</v>
+      </c>
+      <c r="D26" s="59">
+        <v>8.4</v>
+      </c>
+      <c r="E26" s="59">
+        <v>8.4</v>
+      </c>
+      <c r="F26" s="59">
+        <v>8.4</v>
+      </c>
+      <c r="G26" s="60">
+        <v>8.6</v>
+      </c>
+      <c r="H26" s="59">
+        <v>8.6</v>
+      </c>
+      <c r="I26" s="60">
+        <v>8.6</v>
+      </c>
+      <c r="J26" s="60">
+        <v>7.1</v>
+      </c>
+      <c r="K26" s="60">
+        <v>7.1</v>
+      </c>
+      <c r="L26" s="60">
+        <v>7.1</v>
+      </c>
+      <c r="M26" s="61">
+        <v>7.4</v>
+      </c>
+      <c r="O26" s="100"/>
+      <c r="P26" s="102"/>
+    </row>
+    <row r="27" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="99">
+        <v>114000000</v>
+      </c>
+      <c r="B27" s="63" t="s">
+        <v>347</v>
+      </c>
+      <c r="C27" s="59">
+        <v>5.4</v>
+      </c>
+      <c r="D27" s="59">
+        <v>5.4</v>
+      </c>
+      <c r="E27" s="59">
+        <v>5.3</v>
+      </c>
+      <c r="F27" s="59">
+        <v>5.5</v>
+      </c>
+      <c r="G27" s="60">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H27" s="59">
+        <v>5.2</v>
+      </c>
+      <c r="I27" s="60">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J27" s="60">
+        <v>5</v>
+      </c>
+      <c r="K27" s="60">
+        <v>5</v>
+      </c>
+      <c r="L27" s="60">
+        <v>5</v>
+      </c>
+      <c r="M27" s="61">
+        <v>4.8</v>
+      </c>
+      <c r="O27" s="100"/>
+      <c r="P27" s="102"/>
+    </row>
+    <row r="28" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="99">
+        <v>114400000</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>348</v>
+      </c>
+      <c r="C28" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="D28" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="E28" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="F28" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="G28" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="H28" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="I28" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="J28" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="K28" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="L28" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="M28" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="O28" s="100"/>
+      <c r="P28" s="102"/>
+    </row>
+    <row r="29" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="99">
+        <v>114500000</v>
+      </c>
+      <c r="B29" s="63" t="s">
+        <v>349</v>
+      </c>
+      <c r="C29" s="59">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="D29" s="59">
+        <v>304.10000000000002</v>
+      </c>
+      <c r="E29" s="59">
+        <v>298.5</v>
+      </c>
+      <c r="F29" s="59">
+        <v>300</v>
+      </c>
+      <c r="G29" s="60">
+        <v>320.60000000000002</v>
+      </c>
+      <c r="H29" s="59">
+        <v>314.89999999999998</v>
+      </c>
+      <c r="I29" s="60">
+        <v>320.89999999999998</v>
+      </c>
+      <c r="J29" s="60">
+        <v>315.60000000000002</v>
+      </c>
+      <c r="K29" s="60">
+        <v>313.10000000000002</v>
+      </c>
+      <c r="L29" s="60">
+        <v>268.3</v>
+      </c>
+      <c r="M29" s="61">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="O29" s="100"/>
+      <c r="P29" s="102"/>
+    </row>
+    <row r="30" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="99">
+        <v>114600000</v>
+      </c>
+      <c r="B30" s="63" t="s">
+        <v>350</v>
+      </c>
+      <c r="C30" s="59">
+        <v>5.9</v>
+      </c>
+      <c r="D30" s="59">
+        <v>5.9</v>
+      </c>
+      <c r="E30" s="59">
+        <v>6</v>
+      </c>
+      <c r="F30" s="59">
+        <v>5.8</v>
+      </c>
+      <c r="G30" s="60">
+        <v>5.8</v>
+      </c>
+      <c r="H30" s="59">
+        <v>5.8</v>
+      </c>
+      <c r="I30" s="60">
+        <v>5.8</v>
+      </c>
+      <c r="J30" s="60">
+        <v>4</v>
+      </c>
+      <c r="K30" s="60">
+        <v>4</v>
+      </c>
+      <c r="L30" s="60">
+        <v>4</v>
+      </c>
+      <c r="M30" s="61">
+        <v>4</v>
+      </c>
+      <c r="O30" s="100"/>
+      <c r="P30" s="102"/>
+    </row>
+    <row r="31" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="99">
+        <v>114800000</v>
+      </c>
+      <c r="B31" s="63" t="s">
+        <v>351</v>
+      </c>
+      <c r="C31" s="59">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D31" s="59">
+        <v>4.5</v>
+      </c>
+      <c r="E31" s="59">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F31" s="59">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G31" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="H31" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I31" s="60">
+        <v>5</v>
+      </c>
+      <c r="J31" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="K31" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="L31" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="M31" s="61">
+        <v>3.8</v>
+      </c>
+      <c r="O31" s="100"/>
+      <c r="P31" s="102"/>
+    </row>
+    <row r="32" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="99">
+        <v>115200000</v>
+      </c>
+      <c r="B32" s="63" t="s">
+        <v>352</v>
+      </c>
+      <c r="C32" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D32" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E32" s="59">
+        <v>5</v>
+      </c>
+      <c r="F32" s="59">
+        <v>5</v>
+      </c>
+      <c r="G32" s="60">
+        <v>5</v>
+      </c>
+      <c r="H32" s="59">
+        <v>5</v>
+      </c>
+      <c r="I32" s="60">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J32" s="60">
+        <v>3.3</v>
+      </c>
+      <c r="K32" s="60">
+        <v>3.3</v>
+      </c>
+      <c r="L32" s="60">
+        <v>3.7</v>
+      </c>
+      <c r="M32" s="61">
+        <v>3.3</v>
+      </c>
+      <c r="O32" s="100"/>
+      <c r="P32" s="102"/>
+    </row>
+    <row r="33" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="99">
+        <v>115400000</v>
+      </c>
+      <c r="B33" s="63" t="s">
+        <v>353</v>
+      </c>
+      <c r="C33" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="D33" s="59">
+        <v>3</v>
+      </c>
+      <c r="E33" s="59">
+        <v>3</v>
+      </c>
+      <c r="F33" s="59">
+        <v>3</v>
+      </c>
+      <c r="G33" s="60">
+        <v>3</v>
+      </c>
+      <c r="H33" s="59">
+        <v>3</v>
+      </c>
+      <c r="I33" s="60">
+        <v>3</v>
+      </c>
+      <c r="J33" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="K33" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="L33" s="60">
+        <v>1.6</v>
+      </c>
+      <c r="M33" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="O33" s="100"/>
+      <c r="P33" s="102"/>
+    </row>
+    <row r="34" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="99">
+        <v>115600000</v>
+      </c>
+      <c r="B34" s="63" t="s">
+        <v>354</v>
+      </c>
+      <c r="C34" s="59">
+        <v>13</v>
+      </c>
+      <c r="D34" s="59">
+        <v>13.1</v>
+      </c>
+      <c r="E34" s="59">
+        <v>13</v>
+      </c>
+      <c r="F34" s="59">
+        <v>13</v>
+      </c>
+      <c r="G34" s="60">
+        <v>13.1</v>
+      </c>
+      <c r="H34" s="59">
+        <v>13</v>
+      </c>
+      <c r="I34" s="60">
+        <v>12.9</v>
+      </c>
+      <c r="J34" s="60">
+        <v>9.6</v>
+      </c>
+      <c r="K34" s="60">
+        <v>9.6</v>
+      </c>
+      <c r="L34" s="60">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="M34" s="61">
+        <v>9.5</v>
+      </c>
+      <c r="O34" s="100"/>
+      <c r="P34" s="102"/>
+    </row>
+    <row r="35" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="99">
+        <v>116000000</v>
+      </c>
+      <c r="B35" s="63" t="s">
+        <v>355</v>
+      </c>
+      <c r="C35" s="59">
+        <v>0.9</v>
+      </c>
+      <c r="D35" s="59">
+        <v>0.9</v>
+      </c>
+      <c r="E35" s="59">
+        <v>1</v>
+      </c>
+      <c r="F35" s="59">
+        <v>1</v>
+      </c>
+      <c r="G35" s="60">
+        <v>1</v>
+      </c>
+      <c r="H35" s="59">
+        <v>1</v>
+      </c>
+      <c r="I35" s="60">
+        <v>1</v>
+      </c>
+      <c r="J35" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="K35" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="L35" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="M35" s="61">
+        <v>0.8</v>
+      </c>
+      <c r="O35" s="100"/>
+      <c r="P35" s="102"/>
+    </row>
+    <row r="36" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="99">
+        <v>116400000</v>
+      </c>
+      <c r="B36" s="63" t="s">
+        <v>356</v>
+      </c>
+      <c r="C36" s="59">
+        <v>4.5</v>
+      </c>
+      <c r="D36" s="59">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E36" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="F36" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="G36" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="H36" s="59">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I36" s="60">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J36" s="60">
+        <v>3.8</v>
+      </c>
+      <c r="K36" s="60">
+        <v>3.8</v>
+      </c>
+      <c r="L36" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="M36" s="61">
+        <v>3.9</v>
+      </c>
+      <c r="O36" s="100"/>
+      <c r="P36" s="102"/>
+    </row>
+    <row r="37" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="99">
+        <v>116600000</v>
+      </c>
+      <c r="B37" s="63" t="s">
+        <v>357</v>
+      </c>
+      <c r="C37" s="59">
+        <v>49.8</v>
+      </c>
+      <c r="D37" s="59">
+        <v>26.8</v>
+      </c>
+      <c r="E37" s="59">
+        <v>38.9</v>
+      </c>
+      <c r="F37" s="59">
+        <v>83.2</v>
+      </c>
+      <c r="G37" s="60">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="H37" s="59">
+        <v>20.7</v>
+      </c>
+      <c r="I37" s="60">
+        <v>21.6</v>
+      </c>
+      <c r="J37" s="60">
+        <v>19.7</v>
+      </c>
+      <c r="K37" s="60">
+        <v>18.3</v>
+      </c>
+      <c r="L37" s="60">
+        <v>7.8</v>
+      </c>
+      <c r="M37" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O37" s="100"/>
+      <c r="P37" s="102"/>
+    </row>
+    <row r="38" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="99">
+        <v>116800000</v>
+      </c>
+      <c r="B38" s="63" t="s">
+        <v>358</v>
+      </c>
+      <c r="C38" s="59">
+        <v>3.4</v>
+      </c>
+      <c r="D38" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="E38" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="F38" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="G38" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="H38" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="I38" s="60">
+        <v>3.4</v>
+      </c>
+      <c r="J38" s="60">
+        <v>2.9</v>
+      </c>
+      <c r="K38" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="L38" s="60">
+        <v>2.7</v>
+      </c>
+      <c r="M38" s="60">
+        <v>2.7</v>
+      </c>
+      <c r="O38" s="100"/>
+      <c r="P38" s="102"/>
+    </row>
+    <row r="39" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="99">
+        <v>117000000</v>
+      </c>
+      <c r="B39" s="63" t="s">
+        <v>359</v>
+      </c>
+      <c r="C39" s="59">
+        <v>125.2</v>
+      </c>
+      <c r="D39" s="59">
+        <v>78.7</v>
+      </c>
+      <c r="E39" s="59">
+        <v>42.2</v>
+      </c>
+      <c r="F39" s="59">
+        <v>69</v>
+      </c>
+      <c r="G39" s="60">
+        <v>62.8</v>
+      </c>
+      <c r="H39" s="59">
+        <v>66.5</v>
+      </c>
+      <c r="I39" s="60">
+        <v>48.6</v>
+      </c>
+      <c r="J39" s="60">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="K39" s="60">
+        <v>8.4</v>
+      </c>
+      <c r="L39" s="60">
+        <v>9.1</v>
+      </c>
+      <c r="M39" s="60">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="O39" s="100"/>
+      <c r="P39" s="102"/>
+    </row>
+    <row r="40" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="99">
+        <v>150000000</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="C40" s="59">
+        <v>173.3</v>
+      </c>
+      <c r="D40" s="59">
+        <v>177</v>
+      </c>
+      <c r="E40" s="59">
+        <v>186.8</v>
+      </c>
+      <c r="F40" s="59">
+        <v>231.5</v>
+      </c>
+      <c r="G40" s="59">
+        <v>237.3</v>
+      </c>
+      <c r="H40" s="59">
+        <v>232.8</v>
+      </c>
+      <c r="I40" s="60">
+        <v>232.9</v>
+      </c>
+      <c r="J40" s="60">
+        <v>227.8</v>
+      </c>
+      <c r="K40" s="60">
+        <v>217.8</v>
+      </c>
+      <c r="L40" s="59">
+        <v>215.2</v>
+      </c>
+      <c r="M40" s="61">
+        <v>239.2</v>
+      </c>
+      <c r="O40" s="100"/>
+      <c r="P40" s="10"/>
+    </row>
+    <row r="41" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="99">
+        <v>151000000</v>
+      </c>
+      <c r="B41" s="63" t="s">
+        <v>360</v>
+      </c>
+      <c r="C41" s="59">
+        <v>122.8</v>
+      </c>
+      <c r="D41" s="59">
+        <v>125.3</v>
+      </c>
+      <c r="E41" s="59">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="F41" s="59">
+        <v>176.9</v>
+      </c>
+      <c r="G41" s="59">
+        <v>181.7</v>
+      </c>
+      <c r="H41" s="59">
+        <v>176.1</v>
+      </c>
+      <c r="I41" s="60">
+        <v>175.2</v>
+      </c>
+      <c r="J41" s="60">
+        <v>191.9</v>
+      </c>
+      <c r="K41" s="60">
+        <v>182.7</v>
+      </c>
+      <c r="L41" s="60">
+        <v>181.9</v>
+      </c>
+      <c r="M41" s="61">
+        <v>207</v>
+      </c>
+      <c r="O41" s="100"/>
+      <c r="P41" s="102"/>
+    </row>
+    <row r="42" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="99">
+        <v>153200000</v>
+      </c>
+      <c r="B42" s="63" t="s">
+        <v>361</v>
+      </c>
+      <c r="C42" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="D42" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="E42" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="F42" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="G42" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="H42" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="I42" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="J42" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="K42" s="60">
+        <v>3.4</v>
+      </c>
+      <c r="L42" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="M42" s="61">
+        <v>3.5</v>
+      </c>
+      <c r="O42" s="100"/>
+      <c r="P42" s="102"/>
+    </row>
+    <row r="43" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="99">
+        <v>153400000</v>
+      </c>
+      <c r="B43" s="63" t="s">
+        <v>362</v>
+      </c>
+      <c r="C43" s="59">
+        <v>5.8</v>
+      </c>
+      <c r="D43" s="59">
+        <v>5.9</v>
+      </c>
+      <c r="E43" s="59">
+        <v>6</v>
+      </c>
+      <c r="F43" s="59">
+        <v>6.1</v>
+      </c>
+      <c r="G43" s="59">
+        <v>6.2</v>
+      </c>
+      <c r="H43" s="59">
+        <v>6.3</v>
+      </c>
+      <c r="I43" s="60">
+        <v>6.4</v>
+      </c>
+      <c r="J43" s="60">
+        <v>7.2</v>
+      </c>
+      <c r="K43" s="60">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L43" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="M43" s="61">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O43" s="100"/>
+      <c r="P43" s="102"/>
+    </row>
+    <row r="44" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="99">
+        <v>153600000</v>
+      </c>
+      <c r="B44" s="63" t="s">
+        <v>363</v>
+      </c>
+      <c r="C44" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="D44" s="59">
+        <v>1</v>
+      </c>
+      <c r="E44" s="59">
+        <v>1</v>
+      </c>
+      <c r="F44" s="59">
+        <v>1</v>
+      </c>
+      <c r="G44" s="59">
+        <v>1</v>
+      </c>
+      <c r="H44" s="59">
+        <v>1</v>
+      </c>
+      <c r="I44" s="60">
+        <v>1</v>
+      </c>
+      <c r="J44" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="K44" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="L44" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="M44" s="61">
+        <v>0.8</v>
+      </c>
+      <c r="O44" s="100"/>
+      <c r="P44" s="102"/>
+    </row>
+    <row r="45" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="99">
+        <v>154000000</v>
+      </c>
+      <c r="B45" s="63" t="s">
+        <v>364</v>
+      </c>
+      <c r="C45" s="59">
+        <v>6.4</v>
+      </c>
+      <c r="D45" s="59">
+        <v>6.4</v>
+      </c>
+      <c r="E45" s="59">
+        <v>6.7</v>
+      </c>
+      <c r="F45" s="59">
+        <v>6.9</v>
+      </c>
+      <c r="G45" s="59">
+        <v>6.9</v>
+      </c>
+      <c r="H45" s="59">
+        <v>7</v>
+      </c>
+      <c r="I45" s="60">
+        <v>7</v>
+      </c>
+      <c r="J45" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="K45" s="60">
+        <v>4</v>
+      </c>
+      <c r="L45" s="60">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M45" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O45" s="100"/>
+      <c r="P45" s="102"/>
+    </row>
+    <row r="46" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="99">
+        <v>154200000</v>
+      </c>
+      <c r="B46" s="63" t="s">
+        <v>365</v>
+      </c>
+      <c r="C46" s="59">
+        <v>9.1</v>
+      </c>
+      <c r="D46" s="59">
+        <v>9.1</v>
+      </c>
+      <c r="E46" s="59">
+        <v>9.1</v>
+      </c>
+      <c r="F46" s="59">
+        <v>9.5</v>
+      </c>
+      <c r="G46" s="59">
+        <v>9.9</v>
+      </c>
+      <c r="H46" s="59">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="I46" s="60">
+        <v>10.5</v>
+      </c>
+      <c r="J46" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="K46" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="L46" s="60">
+        <v>4.3</v>
+      </c>
+      <c r="M46" s="61">
+        <v>3.7</v>
+      </c>
+      <c r="O46" s="100"/>
+      <c r="P46" s="102"/>
+    </row>
+    <row r="47" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="99">
+        <v>154600000</v>
+      </c>
+      <c r="B47" s="63" t="s">
+        <v>366</v>
+      </c>
+      <c r="C47" s="59">
+        <v>5.8</v>
+      </c>
+      <c r="D47" s="59">
+        <v>5.9</v>
+      </c>
+      <c r="E47" s="59">
+        <v>5.9</v>
+      </c>
+      <c r="F47" s="59">
+        <v>6.1</v>
+      </c>
+      <c r="G47" s="59">
+        <v>6.3</v>
+      </c>
+      <c r="H47" s="59">
+        <v>6.3</v>
+      </c>
+      <c r="I47" s="60">
+        <v>6.5</v>
+      </c>
+      <c r="J47" s="60">
+        <v>5.5</v>
+      </c>
+      <c r="K47" s="60">
+        <v>5.5</v>
+      </c>
+      <c r="L47" s="60">
+        <v>5.5</v>
+      </c>
+      <c r="M47" s="61">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="O47" s="100"/>
+      <c r="P47" s="102"/>
+    </row>
+    <row r="48" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="99">
+        <v>154800000</v>
+      </c>
+      <c r="B48" s="63" t="s">
+        <v>367</v>
+      </c>
+      <c r="C48" s="59">
+        <v>5.7</v>
+      </c>
+      <c r="D48" s="59">
+        <v>6</v>
+      </c>
+      <c r="E48" s="59">
+        <v>6.7</v>
+      </c>
+      <c r="F48" s="59">
+        <v>6.9</v>
+      </c>
+      <c r="G48" s="59">
+        <v>6.9</v>
+      </c>
+      <c r="H48" s="59">
+        <v>7</v>
+      </c>
+      <c r="I48" s="60">
+        <v>7.1</v>
+      </c>
+      <c r="J48" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="K48" s="60">
+        <v>2.7</v>
+      </c>
+      <c r="L48" s="60">
+        <v>2.7</v>
+      </c>
+      <c r="M48" s="61">
+        <v>3.9</v>
+      </c>
+      <c r="O48" s="100"/>
+      <c r="P48" s="102"/>
+    </row>
+    <row r="49" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="99">
+        <v>155200000</v>
+      </c>
+      <c r="B49" s="63" t="s">
+        <v>368</v>
+      </c>
+      <c r="C49" s="59">
+        <v>2</v>
+      </c>
+      <c r="D49" s="59">
+        <v>2</v>
+      </c>
+      <c r="E49" s="59">
+        <v>2</v>
+      </c>
+      <c r="F49" s="59">
+        <v>2</v>
+      </c>
+      <c r="G49" s="59">
+        <v>2</v>
+      </c>
+      <c r="H49" s="59">
+        <v>2.1</v>
+      </c>
+      <c r="I49" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="J49" s="60">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K49" s="60">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L49" s="60">
+        <v>1.3</v>
+      </c>
+      <c r="M49" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O49" s="100"/>
+      <c r="P49" s="102"/>
+    </row>
+    <row r="50" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="99">
+        <v>155600000</v>
+      </c>
+      <c r="B50" s="63" t="s">
+        <v>369</v>
+      </c>
+      <c r="C50" s="59">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D50" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="E50" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F50" s="59">
+        <v>5</v>
+      </c>
+      <c r="G50" s="59">
+        <v>5.2</v>
+      </c>
+      <c r="H50" s="59">
+        <v>5.3</v>
+      </c>
+      <c r="I50" s="60">
+        <v>5.4</v>
+      </c>
+      <c r="J50" s="60">
+        <v>1.9</v>
+      </c>
+      <c r="K50" s="60">
+        <v>2</v>
+      </c>
+      <c r="L50" s="60">
+        <v>1.8</v>
+      </c>
+      <c r="M50" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="O50" s="100"/>
+      <c r="P50" s="102"/>
+    </row>
+    <row r="51" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="99">
+        <v>156000000</v>
+      </c>
+      <c r="B51" s="63" t="s">
+        <v>370</v>
+      </c>
+      <c r="C51" s="59">
+        <v>6.3</v>
+      </c>
+      <c r="D51" s="59">
+        <v>6.3</v>
+      </c>
+      <c r="E51" s="59">
+        <v>6.3</v>
+      </c>
+      <c r="F51" s="59">
+        <v>6.4</v>
+      </c>
+      <c r="G51" s="59">
+        <v>6.5</v>
+      </c>
+      <c r="H51" s="59">
+        <v>6.5</v>
+      </c>
+      <c r="I51" s="60">
+        <v>6.6</v>
+      </c>
+      <c r="J51" s="60">
+        <v>4.7</v>
+      </c>
+      <c r="K51" s="60">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L51" s="60">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M51" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O51" s="100"/>
+      <c r="P51" s="102"/>
+    </row>
+    <row r="52" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="99">
+        <v>156400000</v>
+      </c>
+      <c r="B52" s="63" t="s">
+        <v>371</v>
+      </c>
+      <c r="C52" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="D52" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="E52" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="F52" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="G52" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="H52" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="I52" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="J52" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="K52" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="L52" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="M52" s="61">
+        <v>1</v>
+      </c>
+      <c r="O52" s="100"/>
+      <c r="P52" s="102"/>
+    </row>
+    <row r="53" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="99">
+        <v>156800000</v>
+      </c>
+      <c r="B53" s="63" t="s">
+        <v>372</v>
+      </c>
+      <c r="C53" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D53" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E53" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F53" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G53" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H53" s="59">
+        <v>1.3</v>
+      </c>
+      <c r="I53" s="60">
+        <v>1.2</v>
+      </c>
+      <c r="J53" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="K53" s="60">
+        <v>1</v>
+      </c>
+      <c r="L53" s="60">
+        <v>1</v>
+      </c>
+      <c r="M53" s="61">
+        <v>1</v>
+      </c>
+      <c r="O53" s="100"/>
+      <c r="P53" s="102"/>
+    </row>
+    <row r="54" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="99">
+        <v>190000000</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="C54" s="60">
+        <v>1057.5999999999999</v>
+      </c>
+      <c r="D54" s="60">
+        <v>1067.5</v>
+      </c>
+      <c r="E54" s="60">
+        <v>1082.9000000000001</v>
+      </c>
+      <c r="F54" s="60">
+        <v>1129.4000000000001</v>
+      </c>
+      <c r="G54" s="60">
+        <v>1056.3</v>
+      </c>
+      <c r="H54" s="60">
+        <v>995.1</v>
+      </c>
+      <c r="I54" s="60">
+        <v>806.3</v>
+      </c>
+      <c r="J54" s="60">
+        <v>496.4</v>
+      </c>
+      <c r="K54" s="60">
+        <v>503.2</v>
+      </c>
+      <c r="L54" s="60">
+        <v>540.70000000000005</v>
+      </c>
+      <c r="M54" s="61">
+        <v>514</v>
+      </c>
+      <c r="O54" s="100"/>
+      <c r="P54" s="10"/>
+    </row>
+    <row r="55" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="99">
+        <v>191000000</v>
+      </c>
+      <c r="B55" s="63" t="s">
+        <v>334</v>
+      </c>
+      <c r="C55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I55" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J55" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K55" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="L55" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="M55" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="O55" s="100"/>
+      <c r="P55" s="102"/>
+    </row>
+    <row r="56" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="99">
+        <v>191800000</v>
+      </c>
+      <c r="B56" s="63" t="s">
+        <v>335</v>
+      </c>
+      <c r="C56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K56" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L56" s="60">
+        <v>101</v>
+      </c>
+      <c r="M56" s="61">
+        <v>97.6</v>
+      </c>
+      <c r="O56" s="100"/>
+      <c r="P56" s="102"/>
+    </row>
+    <row r="57" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="26">
+        <v>193200000</v>
+      </c>
+      <c r="B57" s="63" t="s">
+        <v>385</v>
+      </c>
+      <c r="C57" s="60">
+        <v>3.3</v>
+      </c>
+      <c r="D57" s="60">
+        <v>3.4</v>
+      </c>
+      <c r="E57" s="60">
+        <v>3.4</v>
+      </c>
+      <c r="F57" s="60">
+        <v>6.2</v>
+      </c>
+      <c r="G57" s="60">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H57" s="60">
+        <v>10.5</v>
+      </c>
+      <c r="I57" s="60">
+        <v>10.5</v>
+      </c>
+      <c r="J57" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K57" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L57" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M57" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="O57" s="103"/>
+      <c r="P57" s="102"/>
+    </row>
+    <row r="58" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="26">
+        <v>193400000</v>
+      </c>
+      <c r="B58" s="63" t="s">
+        <v>386</v>
+      </c>
+      <c r="C58" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="D58" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="E58" s="60">
+        <v>7</v>
+      </c>
+      <c r="F58" s="60">
+        <v>10.8</v>
+      </c>
+      <c r="G58" s="60">
+        <v>12</v>
+      </c>
+      <c r="H58" s="60">
+        <v>12.7</v>
+      </c>
+      <c r="I58" s="60">
+        <v>11.8</v>
+      </c>
+      <c r="J58" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K58" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L58" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M58" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="O58" s="103"/>
+      <c r="P58" s="102"/>
+    </row>
+    <row r="59" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="99">
+        <v>193600000</v>
+      </c>
+      <c r="B59" s="63" t="s">
+        <v>376</v>
+      </c>
+      <c r="C59" s="60">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D59" s="60">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E59" s="60">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F59" s="60">
+        <v>4</v>
+      </c>
+      <c r="G59" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="H59" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="I59" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="J59" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="K59" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="L59" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="M59" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="O59" s="100"/>
+      <c r="P59" s="102"/>
+    </row>
+    <row r="60" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="99">
+        <v>194000000</v>
+      </c>
+      <c r="B60" s="63" t="s">
+        <v>377</v>
+      </c>
+      <c r="C60" s="60">
+        <v>54.8</v>
+      </c>
+      <c r="D60" s="60">
+        <v>54.8</v>
+      </c>
+      <c r="E60" s="60">
+        <v>55.1</v>
+      </c>
+      <c r="F60" s="60">
+        <v>43.4</v>
+      </c>
+      <c r="G60" s="60">
+        <v>40.1</v>
+      </c>
+      <c r="H60" s="60">
+        <v>28.1</v>
+      </c>
+      <c r="I60" s="60">
+        <v>21.8</v>
+      </c>
+      <c r="J60" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="K60" s="60">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="L60" s="60">
+        <v>8.4</v>
+      </c>
+      <c r="M60" s="61">
+        <v>10.7</v>
+      </c>
+      <c r="O60" s="100"/>
+      <c r="P60" s="102"/>
+    </row>
+    <row r="61" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="99">
+        <v>194200000</v>
+      </c>
+      <c r="B61" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C61" s="60">
+        <v>56.9</v>
+      </c>
+      <c r="D61" s="60">
+        <v>49.9</v>
+      </c>
+      <c r="E61" s="60">
+        <v>84.9</v>
+      </c>
+      <c r="F61" s="60">
+        <v>101.2</v>
+      </c>
+      <c r="G61" s="60">
+        <v>93.9</v>
+      </c>
+      <c r="H61" s="60">
+        <v>122.9</v>
+      </c>
+      <c r="I61" s="60">
+        <v>108.4</v>
+      </c>
+      <c r="J61" s="60">
+        <v>118.9</v>
+      </c>
+      <c r="K61" s="60">
+        <v>113.7</v>
+      </c>
+      <c r="L61" s="60">
+        <v>123.6</v>
+      </c>
+      <c r="M61" s="61">
+        <v>94</v>
+      </c>
+      <c r="O61" s="100"/>
+      <c r="P61" s="102"/>
+    </row>
+    <row r="62" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="26">
+        <v>194400000</v>
+      </c>
+      <c r="B62" s="63" t="s">
+        <v>387</v>
+      </c>
+      <c r="C62" s="60">
+        <v>7.8</v>
+      </c>
+      <c r="D62" s="60">
+        <v>7.8</v>
+      </c>
+      <c r="E62" s="60">
+        <v>8</v>
+      </c>
+      <c r="F62" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="G62" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="H62" s="60">
+        <v>7.6</v>
+      </c>
+      <c r="I62" s="60">
+        <v>7.6</v>
+      </c>
+      <c r="J62" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K62" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L62" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M62" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="O62" s="103"/>
+      <c r="P62" s="102"/>
+    </row>
+    <row r="63" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="99">
+        <v>194400000</v>
+      </c>
+      <c r="B63" s="63" t="s">
+        <v>379</v>
+      </c>
+      <c r="C63" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D63" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E63" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F63" s="60">
+        <v>5.2</v>
+      </c>
+      <c r="G63" s="60">
+        <v>4.3</v>
+      </c>
+      <c r="H63" s="60">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I63" s="60">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J63" s="60">
+        <v>5</v>
+      </c>
+      <c r="K63" s="60">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L63" s="60">
+        <v>5.3</v>
+      </c>
+      <c r="M63" s="61">
+        <v>3.5</v>
+      </c>
+      <c r="O63" s="100"/>
+      <c r="P63" s="102"/>
+    </row>
+    <row r="64" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="26">
+        <v>194600000</v>
+      </c>
+      <c r="B64" s="63" t="s">
+        <v>388</v>
+      </c>
+      <c r="C64" s="60">
+        <v>5.5</v>
+      </c>
+      <c r="D64" s="60">
+        <v>5.5</v>
+      </c>
+      <c r="E64" s="60">
+        <v>5.7</v>
+      </c>
+      <c r="F64" s="60">
+        <v>6.1</v>
+      </c>
+      <c r="G64" s="60">
+        <v>7.2</v>
+      </c>
+      <c r="H64" s="60">
+        <v>7.8</v>
+      </c>
+      <c r="I64" s="60">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="J64" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K64" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L64" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M64" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="O64" s="103"/>
+      <c r="P64" s="102"/>
+    </row>
+    <row r="65" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="26">
+        <v>194800000</v>
+      </c>
+      <c r="B65" s="63" t="s">
+        <v>389</v>
+      </c>
+      <c r="C65" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="D65" s="60">
+        <v>3</v>
+      </c>
+      <c r="E65" s="60">
+        <v>3.1</v>
+      </c>
+      <c r="F65" s="60">
+        <v>7.1</v>
+      </c>
+      <c r="G65" s="60">
+        <v>7.6</v>
+      </c>
+      <c r="H65" s="60">
+        <v>8.1</v>
+      </c>
+      <c r="I65" s="60">
+        <v>7.9</v>
+      </c>
+      <c r="J65" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K65" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L65" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M65" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="O65" s="103"/>
+      <c r="P65" s="102"/>
+    </row>
+    <row r="66" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="26">
+        <v>195000000</v>
+      </c>
+      <c r="B66" s="63" t="s">
+        <v>390</v>
+      </c>
+      <c r="C66" s="60">
+        <v>6.7</v>
+      </c>
+      <c r="D66" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="E66" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="F66" s="60">
+        <v>8.1</v>
+      </c>
+      <c r="G66" s="60">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H66" s="60">
+        <v>11.3</v>
+      </c>
+      <c r="I66" s="60">
+        <v>11.8</v>
+      </c>
+      <c r="J66" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K66" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L66" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M66" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="O66" s="103"/>
+      <c r="P66" s="102"/>
+    </row>
+    <row r="67" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="99">
+        <v>195200000</v>
+      </c>
+      <c r="B67" s="63" t="s">
+        <v>380</v>
+      </c>
+      <c r="C67" s="60">
+        <v>276.60000000000002</v>
+      </c>
+      <c r="D67" s="60">
+        <v>278.39999999999998</v>
+      </c>
+      <c r="E67" s="60">
+        <v>280</v>
+      </c>
+      <c r="F67" s="60">
+        <v>273.7</v>
+      </c>
+      <c r="G67" s="60">
+        <v>269.7</v>
+      </c>
+      <c r="H67" s="60">
+        <v>237.3</v>
+      </c>
+      <c r="I67" s="60">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="J67" s="60">
+        <v>169.3</v>
+      </c>
+      <c r="K67" s="60">
+        <v>141.9</v>
+      </c>
+      <c r="L67" s="60">
+        <v>159.1</v>
+      </c>
+      <c r="M67" s="61">
+        <v>161.30000000000001</v>
+      </c>
+      <c r="O67" s="100"/>
+      <c r="P67" s="102"/>
+    </row>
+    <row r="68" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="26">
+        <v>195600000</v>
+      </c>
+      <c r="B68" s="63" t="s">
+        <v>391</v>
+      </c>
+      <c r="C68" s="60">
+        <v>10.4</v>
+      </c>
+      <c r="D68" s="60">
+        <v>10.4</v>
+      </c>
+      <c r="E68" s="60">
+        <v>10.4</v>
+      </c>
+      <c r="F68" s="60">
+        <v>10.3</v>
+      </c>
+      <c r="G68" s="60">
+        <v>6.5</v>
+      </c>
+      <c r="H68" s="60">
+        <v>6.7</v>
+      </c>
+      <c r="I68" s="60">
+        <v>6.7</v>
+      </c>
+      <c r="J68" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K68" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L68" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M68" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="O68" s="103"/>
+      <c r="P68" s="102"/>
+    </row>
+    <row r="69" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="99">
+        <v>195800000</v>
+      </c>
+      <c r="B69" s="63" t="s">
+        <v>381</v>
+      </c>
+      <c r="C69" s="60">
+        <v>10.8</v>
+      </c>
+      <c r="D69" s="60">
+        <v>10.8</v>
+      </c>
+      <c r="E69" s="60">
+        <v>10.9</v>
+      </c>
+      <c r="F69" s="60">
+        <v>5.3</v>
+      </c>
+      <c r="G69" s="60">
+        <v>5.6</v>
+      </c>
+      <c r="H69" s="60">
+        <v>6</v>
+      </c>
+      <c r="I69" s="60">
+        <v>6.2</v>
+      </c>
+      <c r="J69" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K69" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L69" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="M69" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="O69" s="100"/>
+      <c r="P69" s="102"/>
+    </row>
+    <row r="70" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="99">
+        <v>196200000</v>
+      </c>
+      <c r="B70" s="63" t="s">
+        <v>382</v>
+      </c>
+      <c r="C70" s="60">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D70" s="60">
+        <v>20.7</v>
+      </c>
+      <c r="E70" s="60">
+        <v>21.6</v>
+      </c>
+      <c r="F70" s="60">
+        <v>24</v>
+      </c>
+      <c r="G70" s="60">
+        <v>28.8</v>
+      </c>
+      <c r="H70" s="60">
+        <v>29.3</v>
+      </c>
+      <c r="I70" s="60">
+        <v>27.4</v>
+      </c>
+      <c r="J70" s="60">
+        <v>29.2</v>
+      </c>
+      <c r="K70" s="60">
+        <v>28.6</v>
+      </c>
+      <c r="L70" s="60">
+        <v>33</v>
+      </c>
+      <c r="M70" s="60">
+        <v>35.1</v>
+      </c>
+      <c r="O70" s="100"/>
+      <c r="P70" s="102"/>
+    </row>
+    <row r="71" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="26">
+        <v>196400000</v>
+      </c>
+      <c r="B71" s="63" t="s">
+        <v>322</v>
+      </c>
+      <c r="C71" s="60">
+        <v>12.4</v>
+      </c>
+      <c r="D71" s="60">
+        <v>10.5</v>
+      </c>
+      <c r="E71" s="60">
+        <v>8.9</v>
+      </c>
+      <c r="F71" s="60">
+        <v>10</v>
+      </c>
+      <c r="G71" s="60">
+        <v>12.3</v>
+      </c>
+      <c r="H71" s="60">
+        <v>13.2</v>
+      </c>
+      <c r="I71" s="60">
+        <v>13.7</v>
+      </c>
+      <c r="J71" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K71" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L71" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M71" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="O71" s="103"/>
+      <c r="P71" s="102"/>
+    </row>
+    <row r="72" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="99">
+        <v>196600000</v>
+      </c>
+      <c r="B72" s="63" t="s">
+        <v>383</v>
+      </c>
+      <c r="C72" s="60">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D72" s="60">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E72" s="60">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="F72" s="60">
+        <v>5</v>
+      </c>
+      <c r="G72" s="60">
+        <v>5.9</v>
+      </c>
+      <c r="H72" s="60">
+        <v>5.8</v>
+      </c>
+      <c r="I72" s="60">
+        <v>5.6</v>
+      </c>
+      <c r="J72" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="K72" s="60">
+        <v>3.8</v>
+      </c>
+      <c r="L72" s="60">
+        <v>3.8</v>
+      </c>
+      <c r="M72" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="O72" s="100"/>
+      <c r="P72" s="102"/>
+    </row>
+    <row r="73" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="26">
+        <v>191800000</v>
+      </c>
+      <c r="B73" s="63" t="s">
+        <v>394</v>
+      </c>
+      <c r="C73" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="D73" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="E73" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="F73" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="G73" s="60">
+        <v>2.9</v>
+      </c>
+      <c r="H73" s="60">
+        <v>3.1</v>
+      </c>
+      <c r="I73" s="60">
+        <v>3.1</v>
+      </c>
+      <c r="J73" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K73" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L73" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M73" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="O73" s="103"/>
+      <c r="P73" s="102"/>
+    </row>
+    <row r="74" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="26">
+        <v>191000000</v>
+      </c>
+      <c r="B74" s="63" t="s">
+        <v>393</v>
+      </c>
+      <c r="C74" s="60">
+        <v>294.5</v>
+      </c>
+      <c r="D74" s="60">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="E74" s="60">
+        <v>322.89999999999998</v>
+      </c>
+      <c r="F74" s="60">
+        <v>394.9</v>
+      </c>
+      <c r="G74" s="60">
+        <v>367.8</v>
+      </c>
+      <c r="H74" s="60">
+        <v>346</v>
+      </c>
+      <c r="I74" s="60">
+        <v>331</v>
+      </c>
+      <c r="J74" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K74" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L74" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M74" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="O74" s="103"/>
+      <c r="P74" s="102"/>
+    </row>
+    <row r="75" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="26">
+        <v>192200000</v>
+      </c>
+      <c r="B75" s="63" t="s">
+        <v>392</v>
+      </c>
+      <c r="C75" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="D75" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="E75" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="F75" s="60">
+        <v>2.8</v>
+      </c>
+      <c r="G75" s="60">
+        <v>4.2</v>
+      </c>
+      <c r="H75" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="I75" s="60">
+        <v>4.3</v>
+      </c>
+      <c r="J75" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K75" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L75" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M75" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="O75" s="103"/>
+      <c r="P75" s="102"/>
+    </row>
+    <row r="76" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="99">
+        <v>196800000</v>
+      </c>
+      <c r="B76" s="63" t="s">
+        <v>384</v>
+      </c>
+      <c r="C76" s="61">
+        <v>275.2</v>
+      </c>
+      <c r="D76" s="61">
+        <v>272.39999999999998</v>
+      </c>
+      <c r="E76" s="61">
+        <v>238.1</v>
+      </c>
+      <c r="F76" s="61">
+        <v>201.8</v>
+      </c>
+      <c r="G76" s="61">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="H76" s="61">
+        <v>126.9</v>
+      </c>
+      <c r="I76" s="61">
+        <v>83.1</v>
+      </c>
+      <c r="J76" s="60">
+        <v>163</v>
+      </c>
+      <c r="K76" s="60">
+        <v>201.3</v>
+      </c>
+      <c r="L76" s="60">
+        <v>105.7</v>
+      </c>
+      <c r="M76" s="61">
+        <v>107.1</v>
+      </c>
+      <c r="O76" s="100"/>
+      <c r="P76" s="102"/>
+    </row>
+    <row r="77" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="99">
+        <v>230000000</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C77" s="66">
+        <v>55</v>
+      </c>
+      <c r="D77" s="66">
+        <v>98.4</v>
+      </c>
+      <c r="E77" s="66">
+        <v>99.5</v>
+      </c>
+      <c r="F77" s="66">
+        <v>125.7</v>
+      </c>
+      <c r="G77" s="66">
+        <v>120</v>
+      </c>
+      <c r="H77" s="66">
+        <v>55</v>
+      </c>
+      <c r="I77" s="61">
+        <v>39.1</v>
+      </c>
+      <c r="J77" s="61">
+        <v>21.6</v>
+      </c>
+      <c r="K77" s="61">
+        <v>3</v>
+      </c>
+      <c r="L77" s="61">
+        <v>29.4</v>
+      </c>
+      <c r="M77" s="61">
+        <v>52.9</v>
+      </c>
+      <c r="O77" s="100"/>
+      <c r="P77" s="10"/>
+    </row>
+    <row r="78" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="99">
+        <v>231000000</v>
+      </c>
+      <c r="B78" s="63" t="s">
+        <v>336</v>
+      </c>
+      <c r="C78" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D78" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="E78" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="F78" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="G78" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="H78" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="I78" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J78" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="K78" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="L78" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="M78" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="O78" s="100"/>
+      <c r="P78" s="102"/>
+    </row>
+    <row r="79" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="99">
+        <v>233600000</v>
+      </c>
+      <c r="B79" s="63" t="s">
+        <v>396</v>
+      </c>
+      <c r="C79" s="66">
+        <v>31.8</v>
+      </c>
+      <c r="D79" s="66">
+        <v>31.8</v>
+      </c>
+      <c r="E79" s="66">
+        <v>13.3</v>
+      </c>
+      <c r="F79" s="66">
+        <v>23.4</v>
+      </c>
+      <c r="G79" s="66">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="H79" s="66">
+        <v>12</v>
+      </c>
+      <c r="I79" s="61">
+        <v>12</v>
+      </c>
+      <c r="J79" s="61">
+        <v>7.9</v>
+      </c>
+      <c r="K79" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="L79" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="M79" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O79" s="100"/>
+      <c r="P79" s="102"/>
+    </row>
+    <row r="80" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="99">
+        <v>234000000</v>
+      </c>
+      <c r="B80" s="63" t="s">
+        <v>397</v>
+      </c>
+      <c r="C80" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="D80" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="E80" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="F80" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="G80" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="H80" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="I80" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="J80" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="K80" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="L80" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="M80" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O80" s="100"/>
+      <c r="P80" s="102"/>
+    </row>
+    <row r="81" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="99">
+        <v>234200000</v>
+      </c>
+      <c r="B81" s="80" t="s">
+        <v>398</v>
+      </c>
+      <c r="C81" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D81" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="E81" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="F81" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="G81" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="H81" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="I81" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J81" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K81" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="L81" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="M81" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="O81" s="100"/>
+      <c r="P81" s="104"/>
+    </row>
+    <row r="82" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="99">
+        <v>234600000</v>
+      </c>
+      <c r="B82" s="63" t="s">
+        <v>399</v>
+      </c>
+      <c r="C82" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D82" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="E82" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="F82" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="G82" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="H82" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="I82" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J82" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K82" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L82" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="M82" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="O82" s="100"/>
+      <c r="P82" s="102"/>
+    </row>
+    <row r="83" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="99">
+        <v>234800000</v>
+      </c>
+      <c r="B83" s="63" t="s">
+        <v>400</v>
+      </c>
+      <c r="C83" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="D83" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="E83" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="F83" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="G83" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="H83" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="I83" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="J83" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="K83" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="L83" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="M83" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="O83" s="100"/>
+      <c r="P83" s="102"/>
+    </row>
+    <row r="84" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="99">
+        <v>235200000</v>
+      </c>
+      <c r="B84" s="63" t="s">
+        <v>401</v>
+      </c>
+      <c r="C84" s="66">
+        <v>0</v>
+      </c>
+      <c r="D84" s="66">
+        <v>0</v>
+      </c>
+      <c r="E84" s="66">
+        <v>0</v>
+      </c>
+      <c r="F84" s="66">
+        <v>0</v>
+      </c>
+      <c r="G84" s="66">
+        <v>0</v>
+      </c>
+      <c r="H84" s="66">
+        <v>0</v>
+      </c>
+      <c r="I84" s="61">
+        <v>0</v>
+      </c>
+      <c r="J84" s="61">
+        <v>0</v>
+      </c>
+      <c r="K84" s="61">
+        <v>0</v>
+      </c>
+      <c r="L84" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M84" s="61">
+        <v>0</v>
+      </c>
+      <c r="O84" s="100"/>
+      <c r="P84" s="102"/>
+    </row>
+    <row r="85" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="99">
+        <v>235600000</v>
+      </c>
+      <c r="B85" s="63" t="s">
+        <v>402</v>
+      </c>
+      <c r="C85" s="66">
+        <v>22</v>
+      </c>
+      <c r="D85" s="66">
+        <v>65.2</v>
+      </c>
+      <c r="E85" s="66">
+        <v>84.3</v>
+      </c>
+      <c r="F85" s="66">
+        <v>101</v>
+      </c>
+      <c r="G85" s="66">
+        <v>101.8</v>
+      </c>
+      <c r="H85" s="66">
+        <v>41.9</v>
+      </c>
+      <c r="I85" s="61">
+        <v>25.8</v>
+      </c>
+      <c r="J85" s="61">
+        <v>12.8</v>
+      </c>
+      <c r="K85" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L85" s="61">
+        <v>28</v>
+      </c>
+      <c r="M85" s="61">
+        <v>51.4</v>
+      </c>
+      <c r="O85" s="100"/>
+      <c r="P85" s="102"/>
+    </row>
+    <row r="86" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="99">
+        <v>270000000</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="C86" s="66">
+        <v>149.9</v>
+      </c>
+      <c r="D86" s="66">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="E86" s="66">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="F86" s="66">
+        <v>172.5</v>
+      </c>
+      <c r="G86" s="66">
+        <v>181.7</v>
+      </c>
+      <c r="H86" s="66">
+        <v>189</v>
+      </c>
+      <c r="I86" s="61">
+        <v>194.1</v>
+      </c>
+      <c r="J86" s="61">
+        <v>179.3</v>
+      </c>
+      <c r="K86" s="61">
+        <v>155.4</v>
+      </c>
+      <c r="L86" s="66">
+        <v>142.4</v>
+      </c>
+      <c r="M86" s="61">
+        <v>133.9</v>
+      </c>
+      <c r="O86" s="100"/>
+      <c r="P86" s="10"/>
+    </row>
+    <row r="87" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="99">
+        <v>271000000</v>
+      </c>
+      <c r="B87" s="63" t="s">
+        <v>404</v>
+      </c>
+      <c r="C87" s="66">
+        <v>68.7</v>
+      </c>
+      <c r="D87" s="66">
+        <v>71.2</v>
+      </c>
+      <c r="E87" s="66">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="F87" s="66">
+        <v>75.5</v>
+      </c>
+      <c r="G87" s="66">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="H87" s="66">
+        <v>88.8</v>
+      </c>
+      <c r="I87" s="61">
+        <v>93.6</v>
+      </c>
+      <c r="J87" s="61">
+        <v>95.2</v>
+      </c>
+      <c r="K87" s="61">
+        <v>92.6</v>
+      </c>
+      <c r="L87" s="61">
+        <v>95.3</v>
+      </c>
+      <c r="M87" s="61">
+        <v>96.6</v>
+      </c>
+      <c r="O87" s="100"/>
+      <c r="P87" s="102"/>
+    </row>
+    <row r="88" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="99">
+        <v>273200000</v>
+      </c>
+      <c r="B88" s="63" t="s">
+        <v>405</v>
+      </c>
+      <c r="C88" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D88" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E88" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F88" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G88" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H88" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I88" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J88" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K88" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L88" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M88" s="61">
+        <v>2.4</v>
+      </c>
+      <c r="O88" s="100"/>
+      <c r="P88" s="102"/>
+    </row>
+    <row r="89" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="99">
+        <v>273600000</v>
+      </c>
+      <c r="B89" s="63" t="s">
+        <v>406</v>
+      </c>
+      <c r="C89" s="66">
+        <v>6.9</v>
+      </c>
+      <c r="D89" s="66">
+        <v>6.9</v>
+      </c>
+      <c r="E89" s="66">
+        <v>6.9</v>
+      </c>
+      <c r="F89" s="66">
+        <v>6.9</v>
+      </c>
+      <c r="G89" s="66">
+        <v>6.5</v>
+      </c>
+      <c r="H89" s="66">
+        <v>6.2</v>
+      </c>
+      <c r="I89" s="61">
+        <v>6.2</v>
+      </c>
+      <c r="J89" s="61">
+        <v>4</v>
+      </c>
+      <c r="K89" s="61">
+        <v>4</v>
+      </c>
+      <c r="L89" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M89" s="61">
+        <v>4.3</v>
+      </c>
+      <c r="O89" s="100"/>
+      <c r="P89" s="102"/>
+    </row>
+    <row r="90" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="99">
+        <v>274000000</v>
+      </c>
+      <c r="B90" s="63" t="s">
+        <v>559</v>
+      </c>
+      <c r="C90" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="D90" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="E90" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="F90" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G90" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="H90" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="I90" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="J90" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="K90" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="L90" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="M90" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O90" s="100"/>
+      <c r="P90" s="102"/>
+    </row>
+    <row r="91" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="99">
+        <v>274200000</v>
+      </c>
+      <c r="B91" s="63" t="s">
+        <v>407</v>
+      </c>
+      <c r="C91" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="D91" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="E91" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="F91" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="G91" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="H91" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="I91" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="J91" s="61">
+        <v>1.3</v>
+      </c>
+      <c r="K91" s="61">
+        <v>1.3</v>
+      </c>
+      <c r="L91" s="61">
+        <v>1.4</v>
+      </c>
+      <c r="M91" s="61">
+        <v>1.4</v>
+      </c>
+      <c r="O91" s="100"/>
+      <c r="P91" s="102"/>
+    </row>
+    <row r="92" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="99">
+        <v>274400000</v>
+      </c>
+      <c r="B92" s="63" t="s">
+        <v>408</v>
+      </c>
+      <c r="C92" s="66">
+        <v>51.1</v>
+      </c>
+      <c r="D92" s="66">
+        <v>52.3</v>
+      </c>
+      <c r="E92" s="66">
+        <v>63.7</v>
+      </c>
+      <c r="F92" s="66">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="G92" s="66">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="H92" s="66">
+        <v>69.7</v>
+      </c>
+      <c r="I92" s="61">
+        <v>69.8</v>
+      </c>
+      <c r="J92" s="61">
+        <v>61.7</v>
+      </c>
+      <c r="K92" s="61">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="L92" s="61">
+        <v>23.7</v>
+      </c>
+      <c r="M92" s="61">
+        <v>13</v>
+      </c>
+      <c r="O92" s="100"/>
+      <c r="P92" s="102"/>
+    </row>
+    <row r="93" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="99">
+        <v>274800000</v>
+      </c>
+      <c r="B93" s="63" t="s">
+        <v>409</v>
+      </c>
+      <c r="C93" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="D93" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="E93" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="F93" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="G93" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="H93" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="I93" s="61">
+        <v>2.8</v>
+      </c>
+      <c r="J93" s="61">
+        <v>2</v>
+      </c>
+      <c r="K93" s="61">
+        <v>2</v>
+      </c>
+      <c r="L93" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="M93" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="O93" s="100"/>
+      <c r="P93" s="102"/>
+    </row>
+    <row r="94" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="99">
+        <v>275000000</v>
+      </c>
+      <c r="B94" s="63" t="s">
+        <v>410</v>
+      </c>
+      <c r="C94" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="D94" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="E94" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="F94" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="G94" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="H94" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="I94" s="61">
+        <v>1.4</v>
+      </c>
+      <c r="J94" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="K94" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="L94" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="M94" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="O94" s="100"/>
+      <c r="P94" s="102"/>
+    </row>
+    <row r="95" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="99">
+        <v>275400000</v>
+      </c>
+      <c r="B95" s="63" t="s">
+        <v>411</v>
+      </c>
+      <c r="C95" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="D95" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="E95" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="F95" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="G95" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="H95" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="I95" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="J95" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="K95" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="L95" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="M95" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O95" s="100"/>
+      <c r="P95" s="102"/>
+    </row>
+    <row r="96" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="99">
+        <v>275800000</v>
+      </c>
+      <c r="B96" s="63" t="s">
+        <v>412</v>
+      </c>
+      <c r="C96" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="D96" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="E96" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="F96" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="G96" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="H96" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="I96" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="J96" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="K96" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="L96" s="61">
+        <v>2</v>
+      </c>
+      <c r="M96" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="O96" s="100"/>
+      <c r="P96" s="102"/>
+    </row>
+    <row r="97" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="99">
+        <v>276000000</v>
+      </c>
+      <c r="B97" s="63" t="s">
+        <v>413</v>
+      </c>
+      <c r="C97" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="D97" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="E97" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="F97" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="G97" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="H97" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="I97" s="61">
+        <v>3.8</v>
+      </c>
+      <c r="J97" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K97" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L97" s="61">
+        <v>2.4</v>
+      </c>
+      <c r="M97" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="O97" s="100"/>
+      <c r="P97" s="102"/>
+    </row>
+    <row r="98" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="99">
+        <v>276200000</v>
+      </c>
+      <c r="B98" s="63" t="s">
+        <v>414</v>
+      </c>
+      <c r="C98" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="D98" s="66">
+        <v>5.5</v>
+      </c>
+      <c r="E98" s="66">
+        <v>5.6</v>
+      </c>
+      <c r="F98" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="G98" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="H98" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="I98" s="61">
+        <v>5.7</v>
+      </c>
+      <c r="J98" s="61">
+        <v>4.7</v>
+      </c>
+      <c r="K98" s="61">
+        <v>4.7</v>
+      </c>
+      <c r="L98" s="61">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M98" s="61">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="O98" s="100"/>
+      <c r="P98" s="102"/>
+    </row>
+    <row r="99" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="99">
+        <v>276600000</v>
+      </c>
+      <c r="B99" s="63" t="s">
+        <v>415</v>
+      </c>
+      <c r="C99" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="D99" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="E99" s="66">
+        <v>3.6</v>
+      </c>
+      <c r="F99" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="G99" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="H99" s="66">
+        <v>3.9</v>
+      </c>
+      <c r="I99" s="61">
+        <v>3.9</v>
+      </c>
+      <c r="J99" s="61">
+        <v>2.7</v>
+      </c>
+      <c r="K99" s="61">
+        <v>2.8</v>
+      </c>
+      <c r="L99" s="61">
+        <v>3</v>
+      </c>
+      <c r="M99" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="O99" s="100"/>
+      <c r="P99" s="102"/>
+    </row>
+    <row r="100" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="99">
+        <v>310000000</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="C100" s="66">
+        <v>117</v>
+      </c>
+      <c r="D100" s="66">
+        <v>108.2</v>
+      </c>
+      <c r="E100" s="66">
+        <v>120.6</v>
+      </c>
+      <c r="F100" s="66">
+        <v>131.6</v>
+      </c>
+      <c r="G100" s="91">
+        <v>135.1</v>
+      </c>
+      <c r="H100" s="66">
+        <v>137.9</v>
+      </c>
+      <c r="I100" s="61">
+        <v>149.4</v>
+      </c>
+      <c r="J100" s="61">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="K100" s="61">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="L100" s="66">
+        <v>125.2</v>
+      </c>
+      <c r="M100" s="61">
+        <v>104.4</v>
+      </c>
+      <c r="O100" s="100"/>
+      <c r="P100" s="10"/>
+    </row>
+    <row r="101" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="99">
+        <v>311000000</v>
+      </c>
+      <c r="B101" s="63" t="s">
+        <v>417</v>
+      </c>
+      <c r="C101" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="D101" s="66">
+        <v>2</v>
+      </c>
+      <c r="E101" s="66">
+        <v>2</v>
+      </c>
+      <c r="F101" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="G101" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="H101" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="I101" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="J101" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="K101" s="61">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L101" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="M101" s="61">
+        <v>3.3</v>
+      </c>
+      <c r="O101" s="100"/>
+      <c r="P101" s="102"/>
+    </row>
+    <row r="102" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="99">
+        <v>313600000</v>
+      </c>
+      <c r="B102" s="63" t="s">
+        <v>418</v>
+      </c>
+      <c r="C102" s="66">
+        <v>54.7</v>
+      </c>
+      <c r="D102" s="66">
+        <v>47.7</v>
+      </c>
+      <c r="E102" s="66">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F102" s="66">
+        <v>13.6</v>
+      </c>
+      <c r="G102" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="H102" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="I102" s="61">
+        <v>13.7</v>
+      </c>
+      <c r="J102" s="61">
+        <v>13.6</v>
+      </c>
+      <c r="K102" s="61">
+        <v>13.5</v>
+      </c>
+      <c r="L102" s="66">
+        <v>13.1</v>
+      </c>
+      <c r="M102" s="61">
+        <v>12.9</v>
+      </c>
+      <c r="O102" s="100"/>
+      <c r="P102" s="102"/>
+    </row>
+    <row r="103" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="99">
+        <v>314000000</v>
+      </c>
+      <c r="B103" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C103" s="66">
+        <v>6.6</v>
+      </c>
+      <c r="D103" s="66">
+        <v>6.6</v>
+      </c>
+      <c r="E103" s="66">
+        <v>28</v>
+      </c>
+      <c r="F103" s="66">
+        <v>63.6</v>
+      </c>
+      <c r="G103" s="66">
+        <v>65.8</v>
+      </c>
+      <c r="H103" s="66">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="I103" s="61">
+        <v>78.3</v>
+      </c>
+      <c r="J103" s="61">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="K103" s="61">
+        <v>62.4</v>
+      </c>
+      <c r="L103" s="66">
+        <v>53.5</v>
+      </c>
+      <c r="M103" s="61">
+        <v>33</v>
+      </c>
+      <c r="O103" s="100"/>
+      <c r="P103" s="102"/>
+    </row>
+    <row r="104" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="99">
+        <v>314200000</v>
+      </c>
+      <c r="B104" s="63" t="s">
+        <v>419</v>
+      </c>
+      <c r="C104" s="66">
+        <v>7.3</v>
+      </c>
+      <c r="D104" s="66">
+        <v>7.3</v>
+      </c>
+      <c r="E104" s="66">
+        <v>7.5</v>
+      </c>
+      <c r="F104" s="66">
+        <v>7.9</v>
+      </c>
+      <c r="G104" s="66">
+        <v>8</v>
+      </c>
+      <c r="H104" s="66">
+        <v>8</v>
+      </c>
+      <c r="I104" s="61">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="J104" s="61">
+        <v>7.7</v>
+      </c>
+      <c r="K104" s="61">
+        <v>7.7</v>
+      </c>
+      <c r="L104" s="66">
+        <v>7.7</v>
+      </c>
+      <c r="M104" s="61">
+        <v>7.8</v>
+      </c>
+      <c r="O104" s="100"/>
+      <c r="P104" s="102"/>
+    </row>
+    <row r="105" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="99">
+        <v>314800000</v>
+      </c>
+      <c r="B105" s="63" t="s">
+        <v>420</v>
+      </c>
+      <c r="C105" s="66">
+        <v>20.5</v>
+      </c>
+      <c r="D105" s="66">
+        <v>19</v>
+      </c>
+      <c r="E105" s="66">
+        <v>19.2</v>
+      </c>
+      <c r="F105" s="66">
+        <v>19.5</v>
+      </c>
+      <c r="G105" s="66">
+        <v>20</v>
+      </c>
+      <c r="H105" s="66">
+        <v>20.5</v>
+      </c>
+      <c r="I105" s="61">
+        <v>20.5</v>
+      </c>
+      <c r="J105" s="61">
+        <v>20.5</v>
+      </c>
+      <c r="K105" s="61">
+        <v>19.7</v>
+      </c>
+      <c r="L105" s="66">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="M105" s="61">
+        <v>19.5</v>
+      </c>
+      <c r="O105" s="100"/>
+      <c r="P105" s="102"/>
+    </row>
+    <row r="106" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="99">
+        <v>315000000</v>
+      </c>
+      <c r="B106" s="63" t="s">
+        <v>421</v>
+      </c>
+      <c r="C106" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="D106" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="E106" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="F106" s="66">
+        <v>4</v>
+      </c>
+      <c r="G106" s="66">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H106" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="I106" s="61">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="J106" s="61">
+        <v>4.7</v>
+      </c>
+      <c r="K106" s="61">
+        <v>5</v>
+      </c>
+      <c r="L106" s="66">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M106" s="61">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="O106" s="100"/>
+      <c r="P106" s="102"/>
+    </row>
+    <row r="107" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="99">
+        <v>315400000</v>
+      </c>
+      <c r="B107" s="63" t="s">
+        <v>422</v>
+      </c>
+      <c r="C107" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="D107" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="E107" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="F107" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="G107" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="H107" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="I107" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="J107" s="61">
+        <v>2.8</v>
+      </c>
+      <c r="K107" s="61">
+        <v>2.9</v>
+      </c>
+      <c r="L107" s="66">
+        <v>3</v>
+      </c>
+      <c r="M107" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="O107" s="100"/>
+      <c r="P107" s="102"/>
+    </row>
+    <row r="108" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="99">
+        <v>315600000</v>
+      </c>
+      <c r="B108" s="63" t="s">
+        <v>423</v>
+      </c>
+      <c r="C108" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="D108" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="E108" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="F108" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="G108" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="H108" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="I108" s="61">
+        <v>1.5</v>
+      </c>
+      <c r="J108" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="K108" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="L108" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="M108" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="O108" s="100"/>
+      <c r="P108" s="102"/>
+    </row>
+    <row r="109" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="99">
+        <v>316000000</v>
+      </c>
+      <c r="B109" s="63" t="s">
+        <v>424</v>
+      </c>
+      <c r="C109" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="D109" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="E109" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="F109" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="G109" s="66">
+        <v>3.9</v>
+      </c>
+      <c r="H109" s="66">
+        <v>4</v>
+      </c>
+      <c r="I109" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J109" s="61">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K109" s="61">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L109" s="66">
+        <v>4.5</v>
+      </c>
+      <c r="M109" s="61">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O109" s="100"/>
+      <c r="P109" s="102"/>
+    </row>
+    <row r="110" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="99">
+        <v>316200000</v>
+      </c>
+      <c r="B110" s="63" t="s">
+        <v>425</v>
+      </c>
+      <c r="C110" s="66">
+        <v>5</v>
+      </c>
+      <c r="D110" s="66">
+        <v>5</v>
+      </c>
+      <c r="E110" s="66">
+        <v>4.5</v>
+      </c>
+      <c r="F110" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="G110" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="H110" s="66">
+        <v>3.6</v>
+      </c>
+      <c r="I110" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="J110" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K110" s="61">
+        <v>4.2</v>
+      </c>
+      <c r="L110" s="66">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M110" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O110" s="100"/>
+      <c r="P110" s="102"/>
+    </row>
+    <row r="111" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="99">
+        <v>316600000</v>
+      </c>
+      <c r="B111" s="63" t="s">
+        <v>426</v>
+      </c>
+      <c r="C111" s="66">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D111" s="66">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E111" s="66">
+        <v>9.9</v>
+      </c>
+      <c r="F111" s="66">
+        <v>9.9</v>
+      </c>
+      <c r="G111" s="66">
+        <v>10</v>
+      </c>
+      <c r="H111" s="66">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="I111" s="61">
+        <v>10.3</v>
+      </c>
+      <c r="J111" s="61">
+        <v>9</v>
+      </c>
+      <c r="K111" s="61">
+        <v>9</v>
+      </c>
+      <c r="L111" s="66">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="M111" s="61">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="O111" s="100"/>
+      <c r="P111" s="102"/>
+    </row>
+    <row r="112" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="99">
+        <v>330000000</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="C112" s="61"/>
+      <c r="D112" s="61"/>
+      <c r="E112" s="61"/>
+      <c r="F112" s="61"/>
+      <c r="G112" s="61"/>
+      <c r="H112" s="61"/>
+      <c r="I112" s="61"/>
+      <c r="J112" s="60">
+        <v>362.9</v>
+      </c>
+      <c r="K112" s="60">
+        <v>341.4</v>
+      </c>
+      <c r="L112" s="59">
+        <v>329.9</v>
+      </c>
+      <c r="M112" s="61">
+        <v>331.9</v>
+      </c>
+      <c r="O112" s="100"/>
+      <c r="P112" s="10"/>
+    </row>
+    <row r="113" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="99">
+        <v>331000000</v>
+      </c>
+      <c r="B113" s="63" t="s">
+        <v>428</v>
+      </c>
+      <c r="C113" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D113" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E113" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F113" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G113" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H113" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I113" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J113" s="60">
+        <v>296.60000000000002</v>
+      </c>
+      <c r="K113" s="60">
+        <v>275.10000000000002</v>
+      </c>
+      <c r="L113" s="59">
+        <v>264.60000000000002</v>
+      </c>
+      <c r="M113" s="61">
+        <v>271.8</v>
+      </c>
+      <c r="O113" s="100"/>
+      <c r="P113" s="102"/>
+    </row>
+    <row r="114" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="99">
+        <v>331800000</v>
+      </c>
+      <c r="B114" s="63" t="s">
+        <v>429</v>
+      </c>
+      <c r="C114" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D114" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E114" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F114" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G114" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H114" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I114" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J114" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="K114" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="L114" s="59">
+        <v>0.3</v>
+      </c>
+      <c r="M114" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O114" s="100"/>
+      <c r="P114" s="102"/>
+    </row>
+    <row r="115" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="99">
+        <v>333200000</v>
+      </c>
+      <c r="B115" s="63" t="s">
+        <v>385</v>
+      </c>
+      <c r="C115" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D115" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E115" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F115" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G115" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H115" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I115" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J115" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="K115" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="L115" s="59">
+        <v>7.5</v>
+      </c>
+      <c r="M115" s="61">
+        <v>6.4</v>
+      </c>
+      <c r="O115" s="100"/>
+      <c r="P115" s="102"/>
+    </row>
+    <row r="116" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="99">
+        <v>333400000</v>
+      </c>
+      <c r="B116" s="63" t="s">
+        <v>386</v>
+      </c>
+      <c r="C116" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D116" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E116" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F116" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G116" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H116" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I116" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J116" s="60">
+        <v>9.4</v>
+      </c>
+      <c r="K116" s="60">
+        <v>9.5</v>
+      </c>
+      <c r="L116" s="59">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="M116" s="61">
+        <v>8.5</v>
+      </c>
+      <c r="O116" s="100"/>
+      <c r="P116" s="102"/>
+    </row>
+    <row r="117" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="99">
+        <v>333600000</v>
+      </c>
+      <c r="B117" s="63" t="s">
+        <v>387</v>
+      </c>
+      <c r="C117" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D117" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E117" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F117" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G117" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H117" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I117" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J117" s="60">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K117" s="60">
+        <v>4.5</v>
+      </c>
+      <c r="L117" s="59">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M117" s="61">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="O117" s="100"/>
+      <c r="P117" s="102"/>
+    </row>
+    <row r="118" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="99">
+        <v>334000000</v>
+      </c>
+      <c r="B118" s="80" t="s">
+        <v>388</v>
+      </c>
+      <c r="C118" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D118" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E118" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F118" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G118" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H118" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I118" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J118" s="60">
+        <v>5.9</v>
+      </c>
+      <c r="K118" s="60">
+        <v>5.9</v>
+      </c>
+      <c r="L118" s="59">
+        <v>5.8</v>
+      </c>
+      <c r="M118" s="61">
+        <v>5.4</v>
+      </c>
+      <c r="O118" s="100"/>
+      <c r="P118" s="104"/>
+    </row>
+    <row r="119" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="99">
+        <v>334200000</v>
+      </c>
+      <c r="B119" s="63" t="s">
+        <v>389</v>
+      </c>
+      <c r="C119" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D119" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E119" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F119" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G119" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H119" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I119" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J119" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="K119" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="L119" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="M119" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="O119" s="100"/>
+      <c r="P119" s="102"/>
+    </row>
+    <row r="120" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="99">
+        <v>334400000</v>
+      </c>
+      <c r="B120" s="63" t="s">
+        <v>430</v>
+      </c>
+      <c r="C120" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D120" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E120" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F120" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G120" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H120" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I120" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J120" s="60">
+        <v>12.5</v>
+      </c>
+      <c r="K120" s="60">
+        <v>12.5</v>
+      </c>
+      <c r="L120" s="59">
+        <v>11.8</v>
+      </c>
+      <c r="M120" s="61">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="O120" s="100"/>
+      <c r="P120" s="102"/>
+    </row>
+    <row r="121" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="99">
+        <v>334600000</v>
+      </c>
+      <c r="B121" s="63" t="s">
+        <v>391</v>
+      </c>
+      <c r="C121" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D121" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E121" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F121" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G121" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H121" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I121" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J121" s="60">
+        <v>9.1</v>
+      </c>
+      <c r="K121" s="60">
+        <v>9</v>
+      </c>
+      <c r="L121" s="59">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M121" s="61">
+        <v>8.4</v>
+      </c>
+      <c r="O121" s="100"/>
+      <c r="P121" s="102"/>
+    </row>
+    <row r="122" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="99">
+        <v>334800000</v>
+      </c>
+      <c r="B122" s="63" t="s">
+        <v>431</v>
+      </c>
+      <c r="C122" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="D122" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E122" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="F122" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="G122" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="H122" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="I122" s="61" t="s">
+        <v>570</v>
+      </c>
+      <c r="J122" s="60">
+        <v>14.9</v>
+      </c>
+      <c r="K122" s="60">
+        <v>14.8</v>
+      </c>
+      <c r="L122" s="59">
+        <v>14.8</v>
+      </c>
+      <c r="M122" s="61">
+        <v>14.9</v>
+      </c>
+      <c r="O122" s="100"/>
+      <c r="P122" s="102"/>
+    </row>
+    <row r="123" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="99">
+        <v>350000000</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="C123" s="59">
+        <v>624.79999999999995</v>
+      </c>
+      <c r="D123" s="59">
+        <v>622.6</v>
+      </c>
+      <c r="E123" s="59">
+        <v>630.29999999999995</v>
+      </c>
+      <c r="F123" s="59">
+        <v>726.7</v>
+      </c>
+      <c r="G123" s="59">
+        <v>750.9</v>
+      </c>
+      <c r="H123" s="59">
+        <v>668</v>
+      </c>
+      <c r="I123" s="60">
+        <v>657.4</v>
+      </c>
+      <c r="J123" s="60">
+        <v>637.20000000000005</v>
+      </c>
+      <c r="K123" s="60">
+        <v>673.2</v>
+      </c>
+      <c r="L123" s="59">
+        <v>626.9</v>
+      </c>
+      <c r="M123" s="61">
+        <v>634</v>
+      </c>
+      <c r="O123" s="100"/>
+      <c r="P123" s="10"/>
+    </row>
+    <row r="124" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="99">
+        <v>351000000</v>
+      </c>
+      <c r="B124" s="63" t="s">
+        <v>433</v>
+      </c>
+      <c r="C124" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="D124" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="E124" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="F124" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="G124" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="H124" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="I124" s="61">
+        <v>3.5</v>
+      </c>
+      <c r="J124" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="K124" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="L124" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="M124" s="61">
+        <v>3.9</v>
+      </c>
+      <c r="O124" s="100"/>
+      <c r="P124" s="102"/>
+    </row>
+    <row r="125" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="99">
+        <v>351600000</v>
+      </c>
+      <c r="B125" s="80" t="s">
+        <v>434</v>
+      </c>
+      <c r="C125" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="D125" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="E125" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="F125" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="G125" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="H125" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="I125" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="J125" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="K125" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="L125" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="M125" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="O125" s="100"/>
+      <c r="P125" s="104"/>
+    </row>
+    <row r="126" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="26">
+        <v>351800000</v>
+      </c>
+      <c r="B126" s="63" t="s">
+        <v>444</v>
+      </c>
+      <c r="C126" s="61">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D126" s="61">
+        <v>8.9</v>
+      </c>
+      <c r="E126" s="61">
+        <v>8.1</v>
+      </c>
+      <c r="F126" s="61">
+        <v>9.1</v>
+      </c>
+      <c r="G126" s="61">
+        <v>10</v>
+      </c>
+      <c r="H126" s="61">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I126" s="61">
+        <v>12.5</v>
+      </c>
+      <c r="J126" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K126" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L126" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M126" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O126" s="103"/>
+      <c r="P126" s="102"/>
+    </row>
+    <row r="127" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="26">
+        <v>352000000</v>
+      </c>
+      <c r="B127" s="63" t="s">
+        <v>445</v>
+      </c>
+      <c r="C127" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="D127" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="E127" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="F127" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="G127" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="H127" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="I127" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="J127" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K127" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L127" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M127" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O127" s="103"/>
+      <c r="P127" s="102"/>
+    </row>
+    <row r="128" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="99">
+        <v>352100000</v>
+      </c>
+      <c r="B128" s="63" t="s">
+        <v>337</v>
+      </c>
+      <c r="C128" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D128" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="E128" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="F128" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="G128" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="H128" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="I128" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="J128" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K128" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L128" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="M128" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="O128" s="100"/>
+      <c r="P128" s="102"/>
+    </row>
+    <row r="129" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="99">
+        <v>352200000</v>
+      </c>
+      <c r="B129" s="63" t="s">
+        <v>435</v>
+      </c>
+      <c r="C129" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="D129" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="E129" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="F129" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="G129" s="66">
+        <v>1</v>
+      </c>
+      <c r="H129" s="66">
+        <v>1</v>
+      </c>
+      <c r="I129" s="61">
+        <v>1</v>
+      </c>
+      <c r="J129" s="61">
+        <v>1</v>
+      </c>
+      <c r="K129" s="61">
+        <v>1</v>
+      </c>
+      <c r="L129" s="66">
+        <v>1</v>
+      </c>
+      <c r="M129" s="61">
+        <v>1</v>
+      </c>
+      <c r="O129" s="100"/>
+      <c r="P129" s="102"/>
+    </row>
+    <row r="130" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="26">
+        <v>352300000</v>
+      </c>
+      <c r="B130" s="63" t="s">
+        <v>436</v>
+      </c>
+      <c r="C130" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="D130" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="E130" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="F130" s="61">
+        <v>5.5</v>
+      </c>
+      <c r="G130" s="61">
+        <v>5.9</v>
+      </c>
+      <c r="H130" s="61">
+        <v>6.1</v>
+      </c>
+      <c r="I130" s="61">
+        <v>6.1</v>
+      </c>
+      <c r="J130" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K130" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L130" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M130" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O130" s="103"/>
+      <c r="P130" s="102"/>
+    </row>
+    <row r="131" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="99">
+        <v>352400000</v>
+      </c>
+      <c r="B131" s="63" t="s">
+        <v>437</v>
+      </c>
+      <c r="C131" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="D131" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="E131" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="F131" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="G131" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="H131" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="I131" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="J131" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="K131" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="L131" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="M131" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O131" s="100"/>
+      <c r="P131" s="102"/>
+    </row>
+    <row r="132" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="99">
+        <v>352800000</v>
+      </c>
+      <c r="B132" s="63" t="s">
+        <v>338</v>
+      </c>
+      <c r="C132" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="D132" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="E132" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F132" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="G132" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="H132" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="I132" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="J132" s="61">
+        <v>1.3</v>
+      </c>
+      <c r="K132" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L132" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M132" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O132" s="100"/>
+      <c r="P132" s="102"/>
+    </row>
+    <row r="133" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="99">
+        <v>353200000</v>
+      </c>
+      <c r="B133" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C133" s="66">
+        <v>215.5</v>
+      </c>
+      <c r="D133" s="66">
+        <v>221</v>
+      </c>
+      <c r="E133" s="66">
+        <v>256.5</v>
+      </c>
+      <c r="F133" s="66">
+        <v>260.3</v>
+      </c>
+      <c r="G133" s="66">
+        <v>274.2</v>
+      </c>
+      <c r="H133" s="66">
+        <v>282.39999999999998</v>
+      </c>
+      <c r="I133" s="61">
+        <v>272.89999999999998</v>
+      </c>
+      <c r="J133" s="61">
+        <v>262.39999999999998</v>
+      </c>
+      <c r="K133" s="61">
+        <v>254.4</v>
+      </c>
+      <c r="L133" s="66">
+        <v>235.6</v>
+      </c>
+      <c r="M133" s="61">
+        <v>238.9</v>
+      </c>
+      <c r="O133" s="100"/>
+      <c r="P133" s="102"/>
+    </row>
+    <row r="134" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="99">
+        <v>353600000</v>
+      </c>
+      <c r="B134" s="63" t="s">
+        <v>438</v>
+      </c>
+      <c r="C134" s="66">
+        <v>2</v>
+      </c>
+      <c r="D134" s="66">
+        <v>2</v>
+      </c>
+      <c r="E134" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="F134" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G134" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H134" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="I134" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="J134" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K134" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="L134" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="M134" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="O134" s="100"/>
+      <c r="P134" s="102"/>
+    </row>
+    <row r="135" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="99">
+        <v>354000000</v>
+      </c>
+      <c r="B135" s="63" t="s">
+        <v>439</v>
+      </c>
+      <c r="C135" s="66">
+        <v>354</v>
+      </c>
+      <c r="D135" s="66">
+        <v>346.9</v>
+      </c>
+      <c r="E135" s="66">
+        <v>315.8</v>
+      </c>
+      <c r="F135" s="66">
+        <v>405.3</v>
+      </c>
+      <c r="G135" s="66">
+        <v>413.6</v>
+      </c>
+      <c r="H135" s="66">
+        <v>321.60000000000002</v>
+      </c>
+      <c r="I135" s="61">
+        <v>316.10000000000002</v>
+      </c>
+      <c r="J135" s="61">
+        <v>349.4</v>
+      </c>
+      <c r="K135" s="61">
+        <v>393.2</v>
+      </c>
+      <c r="L135" s="66">
+        <v>365.4</v>
+      </c>
+      <c r="M135" s="61">
+        <v>367.9</v>
+      </c>
+      <c r="O135" s="100"/>
+      <c r="P135" s="102"/>
+    </row>
+    <row r="136" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="26">
+        <v>354400000</v>
+      </c>
+      <c r="B136" s="63" t="s">
+        <v>446</v>
+      </c>
+      <c r="C136" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="D136" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="E136" s="61">
+        <v>2.6</v>
+      </c>
+      <c r="F136" s="61">
+        <v>2.6</v>
+      </c>
+      <c r="G136" s="61">
+        <v>2.7</v>
+      </c>
+      <c r="H136" s="61">
+        <v>2.7</v>
+      </c>
+      <c r="I136" s="61">
+        <v>2.8</v>
+      </c>
+      <c r="J136" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K136" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L136" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M136" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O136" s="103"/>
+      <c r="P136" s="102"/>
+    </row>
+    <row r="137" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="99">
+        <v>354800000</v>
+      </c>
+      <c r="B137" s="63" t="s">
+        <v>440</v>
+      </c>
+      <c r="C137" s="66">
+        <v>8</v>
+      </c>
+      <c r="D137" s="66">
+        <v>8.4</v>
+      </c>
+      <c r="E137" s="66">
+        <v>8.5</v>
+      </c>
+      <c r="F137" s="66">
+        <v>8.6</v>
+      </c>
+      <c r="G137" s="66">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H137" s="66">
+        <v>8.9</v>
+      </c>
+      <c r="I137" s="61">
+        <v>9</v>
+      </c>
+      <c r="J137" s="61">
+        <v>5.8</v>
+      </c>
+      <c r="K137" s="61">
+        <v>6</v>
+      </c>
+      <c r="L137" s="66">
+        <v>5.7</v>
+      </c>
+      <c r="M137" s="61">
+        <v>5.8</v>
+      </c>
+      <c r="O137" s="100"/>
+      <c r="P137" s="102"/>
+    </row>
+    <row r="138" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="99">
+        <v>355200000</v>
+      </c>
+      <c r="B138" s="63" t="s">
+        <v>441</v>
+      </c>
+      <c r="C138" s="66">
+        <v>8</v>
+      </c>
+      <c r="D138" s="66">
+        <v>7.7</v>
+      </c>
+      <c r="E138" s="66">
+        <v>7.8</v>
+      </c>
+      <c r="F138" s="66">
+        <v>8.1</v>
+      </c>
+      <c r="G138" s="66">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H138" s="66">
+        <v>8.6</v>
+      </c>
+      <c r="I138" s="61">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J138" s="61">
+        <v>6.5</v>
+      </c>
+      <c r="K138" s="61">
+        <v>6.5</v>
+      </c>
+      <c r="L138" s="66">
+        <v>6.4</v>
+      </c>
+      <c r="M138" s="61">
+        <v>6.7</v>
+      </c>
+      <c r="O138" s="100"/>
+      <c r="P138" s="102"/>
+    </row>
+    <row r="139" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="99">
+        <v>355600000</v>
+      </c>
+      <c r="B139" s="63" t="s">
+        <v>442</v>
+      </c>
+      <c r="C139" s="66">
+        <v>9.1</v>
+      </c>
+      <c r="D139" s="66">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="E139" s="66">
+        <v>9.5</v>
+      </c>
+      <c r="F139" s="66">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G139" s="66">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H139" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I139" s="61">
+        <v>8.6</v>
+      </c>
+      <c r="J139" s="61">
+        <v>3.2</v>
+      </c>
+      <c r="K139" s="61">
+        <v>3.3</v>
+      </c>
+      <c r="L139" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="M139" s="61">
+        <v>3.7</v>
+      </c>
+      <c r="O139" s="100"/>
+      <c r="P139" s="102"/>
+    </row>
+    <row r="140" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="26">
+        <v>356000000</v>
+      </c>
+      <c r="B140" s="63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C140" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="D140" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="E140" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="F140" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="G140" s="61">
+        <v>1</v>
+      </c>
+      <c r="H140" s="61">
+        <v>1</v>
+      </c>
+      <c r="I140" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J140" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K140" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L140" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M140" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O140" s="103"/>
+      <c r="P140" s="102"/>
+    </row>
+    <row r="141" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="99">
+        <v>356400000</v>
+      </c>
+      <c r="B141" s="63" t="s">
+        <v>443</v>
+      </c>
+      <c r="C141" s="66">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D141" s="66">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="E141" s="66">
+        <v>8.4</v>
+      </c>
+      <c r="F141" s="66">
+        <v>8.5</v>
+      </c>
+      <c r="G141" s="66">
+        <v>8.6</v>
+      </c>
+      <c r="H141" s="66">
+        <v>9</v>
+      </c>
+      <c r="I141" s="61">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="J141" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="K141" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="L141" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="M141" s="61">
+        <v>2.7</v>
+      </c>
+      <c r="O141" s="100"/>
+      <c r="P141" s="102"/>
+    </row>
+    <row r="142" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="99">
+        <v>390000000</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="C142" s="59">
+        <v>598.70000000000005</v>
+      </c>
+      <c r="D142" s="59">
+        <v>605</v>
+      </c>
+      <c r="E142" s="59">
+        <v>649.4</v>
+      </c>
+      <c r="F142" s="59">
+        <v>638.29999999999995</v>
+      </c>
+      <c r="G142" s="59">
+        <v>644</v>
+      </c>
+      <c r="H142" s="59">
+        <v>616.4</v>
+      </c>
+      <c r="I142" s="60">
+        <v>599.29999999999995</v>
+      </c>
+      <c r="J142" s="60">
+        <v>392.5</v>
+      </c>
+      <c r="K142" s="60">
+        <v>359.8</v>
+      </c>
+      <c r="L142" s="59">
+        <v>392.2</v>
+      </c>
+      <c r="M142" s="61">
+        <v>389.2</v>
+      </c>
+      <c r="O142" s="100"/>
+      <c r="P142" s="10"/>
+    </row>
+    <row r="143" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="99">
+        <v>391000000</v>
+      </c>
+      <c r="B143" s="63" t="s">
+        <v>448</v>
+      </c>
+      <c r="C143" s="59">
+        <v>6.6</v>
+      </c>
+      <c r="D143" s="59">
+        <v>6.6</v>
+      </c>
+      <c r="E143" s="59">
+        <v>6.7</v>
+      </c>
+      <c r="F143" s="59">
+        <v>6.7</v>
+      </c>
+      <c r="G143" s="59">
+        <v>6.7</v>
+      </c>
+      <c r="H143" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="I143" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="J143" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="K143" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="L143" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="M143" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O143" s="100"/>
+      <c r="P143" s="102"/>
+    </row>
+    <row r="144" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="99">
+        <v>391600000</v>
+      </c>
+      <c r="B144" s="63" t="s">
+        <v>449</v>
+      </c>
+      <c r="C144" s="59">
+        <v>104.3</v>
+      </c>
+      <c r="D144" s="59">
+        <v>104.7</v>
+      </c>
+      <c r="E144" s="59">
+        <v>127.4</v>
+      </c>
+      <c r="F144" s="59">
+        <v>119.3</v>
+      </c>
+      <c r="G144" s="59">
+        <v>115.8</v>
+      </c>
+      <c r="H144" s="59">
+        <v>92.1</v>
+      </c>
+      <c r="I144" s="60">
+        <v>66.5</v>
+      </c>
+      <c r="J144" s="60">
+        <v>129.5</v>
+      </c>
+      <c r="K144" s="60">
+        <v>120.8</v>
+      </c>
+      <c r="L144" s="59">
+        <v>140.6</v>
+      </c>
+      <c r="M144" s="61">
+        <v>124.3</v>
+      </c>
+      <c r="O144" s="100"/>
+      <c r="P144" s="102"/>
+    </row>
+    <row r="145" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="99">
+        <v>392000000</v>
+      </c>
+      <c r="B145" s="63" t="s">
+        <v>450</v>
+      </c>
+      <c r="C145" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="D145" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="E145" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="F145" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="G145" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="H145" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="I145" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="J145" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K145" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="L145" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="M145" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="O145" s="100"/>
+      <c r="P145" s="102"/>
+    </row>
+    <row r="146" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="99">
+        <v>392400000</v>
+      </c>
+      <c r="B146" s="63" t="s">
+        <v>451</v>
+      </c>
+      <c r="C146" s="59">
+        <v>180</v>
+      </c>
+      <c r="D146" s="59">
+        <v>178.9</v>
+      </c>
+      <c r="E146" s="59">
+        <v>198.4</v>
+      </c>
+      <c r="F146" s="59">
+        <v>204.8</v>
+      </c>
+      <c r="G146" s="59">
+        <v>248.7</v>
+      </c>
+      <c r="H146" s="59">
+        <v>229.3</v>
+      </c>
+      <c r="I146" s="60">
+        <v>232.8</v>
+      </c>
+      <c r="J146" s="60">
+        <v>190.2</v>
+      </c>
+      <c r="K146" s="60">
+        <v>194.5</v>
+      </c>
+      <c r="L146" s="59">
+        <v>199.6</v>
+      </c>
+      <c r="M146" s="61">
+        <v>192</v>
+      </c>
+      <c r="O146" s="100"/>
+      <c r="P146" s="102"/>
+    </row>
+    <row r="147" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="99">
+        <v>393200000</v>
+      </c>
+      <c r="B147" s="63" t="s">
+        <v>452</v>
+      </c>
+      <c r="C147" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="D147" s="59">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E147" s="59">
+        <v>10.9</v>
+      </c>
+      <c r="F147" s="59">
+        <v>13</v>
+      </c>
+      <c r="G147" s="59">
+        <v>13.5</v>
+      </c>
+      <c r="H147" s="59">
+        <v>13.8</v>
+      </c>
+      <c r="I147" s="60">
+        <v>14.2</v>
+      </c>
+      <c r="J147" s="60">
+        <v>2.6</v>
+      </c>
+      <c r="K147" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L147" s="59">
+        <v>2.4</v>
+      </c>
+      <c r="M147" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="O147" s="100"/>
+      <c r="P147" s="102"/>
+    </row>
+    <row r="148" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="99">
+        <v>393400000</v>
+      </c>
+      <c r="B148" s="63" t="s">
+        <v>453</v>
+      </c>
+      <c r="C148" s="59">
+        <v>7.6</v>
+      </c>
+      <c r="D148" s="59">
+        <v>7.8</v>
+      </c>
+      <c r="E148" s="59">
+        <v>7.9</v>
+      </c>
+      <c r="F148" s="59">
+        <v>8</v>
+      </c>
+      <c r="G148" s="59">
+        <v>8.1</v>
+      </c>
+      <c r="H148" s="59">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I148" s="60">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="J148" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K148" s="60">
+        <v>1.2</v>
+      </c>
+      <c r="L148" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="M148" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="O148" s="100"/>
+      <c r="P148" s="102"/>
+    </row>
+    <row r="149" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="99">
+        <v>393600000</v>
+      </c>
+      <c r="B149" s="63" t="s">
+        <v>454</v>
+      </c>
+      <c r="C149" s="59">
+        <v>18.7</v>
+      </c>
+      <c r="D149" s="59">
+        <v>19</v>
+      </c>
+      <c r="E149" s="59">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F149" s="59">
+        <v>19.3</v>
+      </c>
+      <c r="G149" s="59">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H149" s="59">
+        <v>19.7</v>
+      </c>
+      <c r="I149" s="60">
+        <v>19.7</v>
+      </c>
+      <c r="J149" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="K149" s="60">
+        <v>1.3</v>
+      </c>
+      <c r="L149" s="59">
+        <v>1.3</v>
+      </c>
+      <c r="M149" s="61">
+        <v>1.3</v>
+      </c>
+      <c r="O149" s="100"/>
+      <c r="P149" s="102"/>
+    </row>
+    <row r="150" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="99">
+        <v>394000000</v>
+      </c>
+      <c r="B150" s="63" t="s">
+        <v>455</v>
+      </c>
+      <c r="C150" s="59">
+        <v>12</v>
+      </c>
+      <c r="D150" s="59">
+        <v>12</v>
+      </c>
+      <c r="E150" s="59">
+        <v>12.1</v>
+      </c>
+      <c r="F150" s="59">
+        <v>12.1</v>
+      </c>
+      <c r="G150" s="59">
+        <v>12.1</v>
+      </c>
+      <c r="H150" s="59">
+        <v>12.1</v>
+      </c>
+      <c r="I150" s="60">
+        <v>12.1</v>
+      </c>
+      <c r="J150" s="60">
+        <v>1</v>
+      </c>
+      <c r="K150" s="60">
+        <v>1</v>
+      </c>
+      <c r="L150" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M150" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="O150" s="100"/>
+      <c r="P150" s="102"/>
+    </row>
+    <row r="151" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="99">
+        <v>394200000</v>
+      </c>
+      <c r="B151" s="63" t="s">
+        <v>456</v>
+      </c>
+      <c r="C151" s="59">
+        <v>7.7</v>
+      </c>
+      <c r="D151" s="59">
+        <v>8.4</v>
+      </c>
+      <c r="E151" s="59">
+        <v>8.5</v>
+      </c>
+      <c r="F151" s="59">
+        <v>8.6</v>
+      </c>
+      <c r="G151" s="59">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H151" s="59">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I151" s="60">
+        <v>8.9</v>
+      </c>
+      <c r="J151" s="60">
+        <v>3.1</v>
+      </c>
+      <c r="K151" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="L151" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="M151" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="O151" s="100"/>
+      <c r="P151" s="102"/>
+    </row>
+    <row r="152" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="99">
+        <v>394400000</v>
+      </c>
+      <c r="B152" s="63" t="s">
+        <v>457</v>
+      </c>
+      <c r="C152" s="59">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D152" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="E152" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="F152" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="G152" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="H152" s="59">
+        <v>4.8</v>
+      </c>
+      <c r="I152" s="60">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J152" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="K152" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="L152" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="M152" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="O152" s="100"/>
+      <c r="P152" s="102"/>
+    </row>
+    <row r="153" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="99">
+        <v>394800000</v>
+      </c>
+      <c r="B153" s="63" t="s">
+        <v>458</v>
+      </c>
+      <c r="C153" s="59">
+        <v>12</v>
+      </c>
+      <c r="D153" s="59">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E153" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F153" s="59">
+        <v>5.2</v>
+      </c>
+      <c r="G153" s="59">
+        <v>5.2</v>
+      </c>
+      <c r="H153" s="59">
+        <v>5.3</v>
+      </c>
+      <c r="I153" s="60">
+        <v>5.3</v>
+      </c>
+      <c r="J153" s="60">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K153" s="60">
+        <v>1</v>
+      </c>
+      <c r="L153" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="M153" s="61">
+        <v>1.3</v>
+      </c>
+      <c r="O153" s="100"/>
+      <c r="P153" s="102"/>
+    </row>
+    <row r="154" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="99">
+        <v>395000000</v>
+      </c>
+      <c r="B154" s="63" t="s">
+        <v>459</v>
+      </c>
+      <c r="C154" s="59">
+        <v>17.2</v>
+      </c>
+      <c r="D154" s="59">
+        <v>13.6</v>
+      </c>
+      <c r="E154" s="59">
+        <v>14</v>
+      </c>
+      <c r="F154" s="59">
+        <v>9.5</v>
+      </c>
+      <c r="G154" s="59">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H154" s="59">
+        <v>9.9</v>
+      </c>
+      <c r="I154" s="60">
+        <v>9.9</v>
+      </c>
+      <c r="J154" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="K154" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="L154" s="59">
+        <v>2.4</v>
+      </c>
+      <c r="M154" s="61">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O154" s="100"/>
+      <c r="P154" s="102"/>
+    </row>
+    <row r="155" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="99">
+        <v>395200000</v>
+      </c>
+      <c r="B155" s="63" t="s">
+        <v>460</v>
+      </c>
+      <c r="C155" s="59">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="D155" s="59">
+        <v>18</v>
+      </c>
+      <c r="E155" s="59">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="F155" s="59">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G155" s="59">
+        <v>20.5</v>
+      </c>
+      <c r="H155" s="59">
+        <v>21.4</v>
+      </c>
+      <c r="I155" s="60">
+        <v>21.4</v>
+      </c>
+      <c r="J155" s="60">
+        <v>2.4</v>
+      </c>
+      <c r="K155" s="60">
+        <v>2.4</v>
+      </c>
+      <c r="L155" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="M155" s="61">
+        <v>2.7</v>
+      </c>
+      <c r="O155" s="100"/>
+      <c r="P155" s="102"/>
+    </row>
+    <row r="156" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="99">
+        <v>395400000</v>
+      </c>
+      <c r="B156" s="63" t="s">
+        <v>461</v>
+      </c>
+      <c r="C156" s="59">
+        <v>92.3</v>
+      </c>
+      <c r="D156" s="59">
+        <v>104.9</v>
+      </c>
+      <c r="E156" s="59">
+        <v>104.7</v>
+      </c>
+      <c r="F156" s="59">
+        <v>94.6</v>
+      </c>
+      <c r="G156" s="59">
+        <v>63.2</v>
+      </c>
+      <c r="H156" s="59">
+        <v>72.2</v>
+      </c>
+      <c r="I156" s="60">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="J156" s="60">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="K156" s="60">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="L156" s="59">
+        <v>25.5</v>
+      </c>
+      <c r="M156" s="61">
+        <v>35.1</v>
+      </c>
+      <c r="O156" s="100"/>
+      <c r="P156" s="102"/>
+    </row>
+    <row r="157" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="99">
+        <v>395600000</v>
+      </c>
+      <c r="B157" s="63" t="s">
+        <v>462</v>
+      </c>
+      <c r="C157" s="59">
+        <v>16</v>
+      </c>
+      <c r="D157" s="59">
+        <v>16</v>
+      </c>
+      <c r="E157" s="59">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F157" s="59">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G157" s="59">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H157" s="59">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="I157" s="60">
+        <v>17</v>
+      </c>
+      <c r="J157" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="K157" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="L157" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M157" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="O157" s="100"/>
+      <c r="P157" s="102"/>
+    </row>
+    <row r="158" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="99">
+        <v>395800000</v>
+      </c>
+      <c r="B158" s="63" t="s">
+        <v>463</v>
+      </c>
+      <c r="C158" s="59">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D158" s="59">
+        <v>3.9</v>
+      </c>
+      <c r="E158" s="59">
+        <v>3.9</v>
+      </c>
+      <c r="F158" s="59">
+        <v>4.2</v>
+      </c>
+      <c r="G158" s="59">
+        <v>4.3</v>
+      </c>
+      <c r="H158" s="59">
+        <v>4.3</v>
+      </c>
+      <c r="I158" s="60">
+        <v>4.3</v>
+      </c>
+      <c r="J158" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="K158" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="L158" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="M158" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="O158" s="100"/>
+      <c r="P158" s="102"/>
+    </row>
+    <row r="159" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="99">
+        <v>396200000</v>
+      </c>
+      <c r="B159" s="63" t="s">
+        <v>464</v>
+      </c>
+      <c r="C159" s="59">
+        <v>20.8</v>
+      </c>
+      <c r="D159" s="59">
+        <v>21.1</v>
+      </c>
+      <c r="E159" s="59">
+        <v>21.4</v>
+      </c>
+      <c r="F159" s="59">
+        <v>22.2</v>
+      </c>
+      <c r="G159" s="59">
+        <v>22.9</v>
+      </c>
+      <c r="H159" s="59">
+        <v>23</v>
+      </c>
+      <c r="I159" s="60">
+        <v>23.4</v>
+      </c>
+      <c r="J159" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="K159" s="60">
+        <v>3.9</v>
+      </c>
+      <c r="L159" s="59">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M159" s="61">
+        <v>4.2</v>
+      </c>
+      <c r="O159" s="100"/>
+      <c r="P159" s="102"/>
+    </row>
+    <row r="160" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="99">
+        <v>396400000</v>
+      </c>
+      <c r="B160" s="63" t="s">
+        <v>465</v>
+      </c>
+      <c r="C160" s="59">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D160" s="59">
+        <v>10.5</v>
+      </c>
+      <c r="E160" s="59">
+        <v>10.6</v>
+      </c>
+      <c r="F160" s="59">
+        <v>10.7</v>
+      </c>
+      <c r="G160" s="59">
+        <v>10.9</v>
+      </c>
+      <c r="H160" s="59">
+        <v>11.9</v>
+      </c>
+      <c r="I160" s="60">
+        <v>12.5</v>
+      </c>
+      <c r="J160" s="60">
+        <v>1.6</v>
+      </c>
+      <c r="K160" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="L160" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="M160" s="61">
+        <v>15.2</v>
+      </c>
+      <c r="O160" s="100"/>
+      <c r="P160" s="102"/>
+    </row>
+    <row r="161" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="99">
+        <v>396600000</v>
+      </c>
+      <c r="B161" s="63" t="s">
+        <v>466</v>
+      </c>
+      <c r="C161" s="59">
+        <v>42.4</v>
+      </c>
+      <c r="D161" s="59">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="E161" s="59">
+        <v>47.1</v>
+      </c>
+      <c r="F161" s="59">
+        <v>46.5</v>
+      </c>
+      <c r="G161" s="59">
+        <v>39.5</v>
+      </c>
+      <c r="H161" s="59">
+        <v>42.5</v>
+      </c>
+      <c r="I161" s="60">
+        <v>45.6</v>
+      </c>
+      <c r="J161" s="60">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="K161" s="60">
+        <v>1</v>
+      </c>
+      <c r="L161" s="59">
+        <v>1</v>
+      </c>
+      <c r="M161" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="O161" s="100"/>
+      <c r="P161" s="102"/>
+    </row>
+    <row r="162" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="99">
+        <v>396800000</v>
+      </c>
+      <c r="B162" s="63" t="s">
+        <v>467</v>
+      </c>
+      <c r="C162" s="59">
+        <v>17</v>
+      </c>
+      <c r="D162" s="59">
+        <v>14.6</v>
+      </c>
+      <c r="E162" s="59">
+        <v>11.8</v>
+      </c>
+      <c r="F162" s="59">
+        <v>12</v>
+      </c>
+      <c r="G162" s="59">
+        <v>12.6</v>
+      </c>
+      <c r="H162" s="59">
+        <v>12.7</v>
+      </c>
+      <c r="I162" s="60">
+        <v>12.7</v>
+      </c>
+      <c r="J162" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K162" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L162" s="59">
+        <v>2.4</v>
+      </c>
+      <c r="M162" s="61">
+        <v>2.4</v>
+      </c>
+      <c r="O162" s="100"/>
+      <c r="P162" s="102"/>
+    </row>
+    <row r="163" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="99">
+        <v>430000000</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="C163" s="59">
+        <v>5.6</v>
+      </c>
+      <c r="D163" s="59">
+        <v>5.7</v>
+      </c>
+      <c r="E163" s="59">
+        <v>6.7</v>
+      </c>
+      <c r="F163" s="59">
+        <v>9.1</v>
+      </c>
+      <c r="G163" s="59">
+        <v>8.6</v>
+      </c>
+      <c r="H163" s="59">
+        <v>7.6</v>
+      </c>
+      <c r="I163" s="60">
+        <v>8</v>
+      </c>
+      <c r="J163" s="60">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K163" s="60">
+        <v>7.5</v>
+      </c>
+      <c r="L163" s="59">
+        <v>7.7</v>
+      </c>
+      <c r="M163" s="61">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="O163" s="100"/>
+      <c r="P163" s="10"/>
+    </row>
+    <row r="164" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="99">
+        <v>431000000</v>
+      </c>
+      <c r="B164" s="63" t="s">
+        <v>469</v>
+      </c>
+      <c r="C164" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="D164" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="E164" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="F164" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="G164" s="59">
+        <v>1.8</v>
+      </c>
+      <c r="H164" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="I164" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="J164" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="K164" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="L164" s="59">
+        <v>0.9</v>
+      </c>
+      <c r="M164" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="O164" s="100"/>
+      <c r="P164" s="102"/>
+    </row>
+    <row r="165" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="99">
+        <v>431900000</v>
+      </c>
+      <c r="B165" s="63" t="s">
+        <v>470</v>
+      </c>
+      <c r="C165" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="D165" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="E165" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="F165" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="G165" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="H165" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="I165" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="J165" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="K165" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="L165" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="M165" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="O165" s="100"/>
+      <c r="P165" s="102"/>
+    </row>
+    <row r="166" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="99">
+        <v>433200000</v>
+      </c>
+      <c r="B166" s="80" t="s">
+        <v>471</v>
+      </c>
+      <c r="C166" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="D166" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="E166" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="F166" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="G166" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="H166" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="I166" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="J166" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="K166" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="L166" s="59">
+        <v>0.3</v>
+      </c>
+      <c r="M166" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O166" s="100"/>
+      <c r="P166" s="104"/>
+    </row>
+    <row r="167" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="99">
+        <v>433600000</v>
+      </c>
+      <c r="B167" s="63" t="s">
+        <v>472</v>
+      </c>
+      <c r="C167" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="D167" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="E167" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="F167" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="G167" s="59">
+        <v>2</v>
+      </c>
+      <c r="H167" s="59">
+        <v>2.1</v>
+      </c>
+      <c r="I167" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="J167" s="60">
+        <v>2</v>
+      </c>
+      <c r="K167" s="60">
+        <v>2</v>
+      </c>
+      <c r="L167" s="59">
+        <v>2</v>
+      </c>
+      <c r="M167" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="O167" s="100"/>
+      <c r="P167" s="102"/>
+    </row>
+    <row r="168" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="99">
+        <v>434000000</v>
+      </c>
+      <c r="B168" s="63" t="s">
+        <v>473</v>
+      </c>
+      <c r="C168" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="D168" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="E168" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="F168" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="G168" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="H168" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="I168" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="J168" s="60">
+        <v>1</v>
+      </c>
+      <c r="K168" s="60">
+        <v>1</v>
+      </c>
+      <c r="L168" s="59">
+        <v>1</v>
+      </c>
+      <c r="M168" s="61">
+        <v>1</v>
+      </c>
+      <c r="O168" s="100"/>
+      <c r="P168" s="102"/>
+    </row>
+    <row r="169" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="99">
+        <v>434400000</v>
+      </c>
+      <c r="B169" s="63" t="s">
+        <v>474</v>
+      </c>
+      <c r="C169" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="D169" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="E169" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="F169" s="59">
+        <v>0.9</v>
+      </c>
+      <c r="G169" s="59">
+        <v>0.9</v>
+      </c>
+      <c r="H169" s="59">
+        <v>0.9</v>
+      </c>
+      <c r="I169" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="J169" s="60">
+        <v>1</v>
+      </c>
+      <c r="K169" s="60">
+        <v>1</v>
+      </c>
+      <c r="L169" s="59">
+        <v>1</v>
+      </c>
+      <c r="M169" s="61">
+        <v>1</v>
+      </c>
+      <c r="O169" s="100"/>
+      <c r="P169" s="102"/>
+    </row>
+    <row r="170" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="99">
+        <v>434600000</v>
+      </c>
+      <c r="B170" s="63" t="s">
+        <v>475</v>
+      </c>
+      <c r="C170" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="D170" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="E170" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="F170" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="G170" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="H170" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="I170" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="J170" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="K170" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="L170" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="M170" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="O170" s="100"/>
+      <c r="P170" s="102"/>
+    </row>
+    <row r="171" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="99">
+        <v>434800000</v>
+      </c>
+      <c r="B171" s="63" t="s">
+        <v>476</v>
+      </c>
+      <c r="C171" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D171" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="E171" s="59">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F171" s="59">
+        <v>3.8</v>
+      </c>
+      <c r="G171" s="59">
+        <v>2.7</v>
+      </c>
+      <c r="H171" s="59">
+        <v>2.8</v>
+      </c>
+      <c r="I171" s="60">
+        <v>3</v>
+      </c>
+      <c r="J171" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="K171" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="L171" s="59">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M171" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="O171" s="100"/>
+      <c r="P171" s="102"/>
+    </row>
+    <row r="172" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="99">
+        <v>435200000</v>
+      </c>
+      <c r="B172" s="63" t="s">
+        <v>477</v>
+      </c>
+      <c r="C172" s="59">
+        <v>0</v>
+      </c>
+      <c r="D172" s="59">
+        <v>0</v>
+      </c>
+      <c r="E172" s="59">
+        <v>0</v>
+      </c>
+      <c r="F172" s="59">
+        <v>0</v>
+      </c>
+      <c r="G172" s="59">
+        <v>0</v>
+      </c>
+      <c r="H172" s="59">
+        <v>0</v>
+      </c>
+      <c r="I172" s="60">
+        <v>0</v>
+      </c>
+      <c r="J172" s="60">
+        <v>0</v>
+      </c>
+      <c r="K172" s="60">
+        <v>0</v>
+      </c>
+      <c r="L172" s="59">
+        <v>0</v>
+      </c>
+      <c r="M172" s="61">
+        <v>0</v>
+      </c>
+      <c r="O172" s="100"/>
+      <c r="P172" s="102"/>
+    </row>
+    <row r="173" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="99">
+        <v>470000000</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="C173" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="D173" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="E173" s="66">
+        <v>5.2</v>
+      </c>
+      <c r="F173" s="66">
+        <v>8.1</v>
+      </c>
+      <c r="G173" s="66">
+        <v>9.5</v>
+      </c>
+      <c r="H173" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I173" s="61">
+        <v>1</v>
+      </c>
+      <c r="J173" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="K173" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="L173" s="61">
+        <v>1.6</v>
+      </c>
+      <c r="M173" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="O173" s="100"/>
+      <c r="P173" s="10"/>
+    </row>
+    <row r="174" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="99">
+        <v>471000000</v>
+      </c>
+      <c r="B174" s="63" t="s">
+        <v>479</v>
+      </c>
+      <c r="C174" s="66">
+        <v>0</v>
+      </c>
+      <c r="D174" s="66">
+        <v>0</v>
+      </c>
+      <c r="E174" s="66">
+        <v>0</v>
+      </c>
+      <c r="F174" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="G174" s="66">
+        <v>0</v>
+      </c>
+      <c r="H174" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="I174" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="J174" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K174" s="61">
+        <v>0</v>
+      </c>
+      <c r="L174" s="61">
+        <v>0</v>
+      </c>
+      <c r="M174" s="61">
+        <v>0</v>
+      </c>
+      <c r="O174" s="100"/>
+      <c r="P174" s="102"/>
+    </row>
+    <row r="175" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="99">
+        <v>471800000</v>
+      </c>
+      <c r="B175" s="63" t="s">
+        <v>480</v>
+      </c>
+      <c r="C175" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D175" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="E175" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="F175" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="G175" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="H175" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="I175" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="J175" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="K175" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="L175" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="M175" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="O175" s="100"/>
+      <c r="P175" s="102"/>
+    </row>
+    <row r="176" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="99">
+        <v>473600000</v>
+      </c>
+      <c r="B176" s="63" t="s">
+        <v>481</v>
+      </c>
+      <c r="C176" s="66">
+        <v>0</v>
+      </c>
+      <c r="D176" s="66">
+        <v>0</v>
+      </c>
+      <c r="E176" s="66">
+        <v>0</v>
+      </c>
+      <c r="F176" s="66">
+        <v>0</v>
+      </c>
+      <c r="G176" s="66">
+        <v>0</v>
+      </c>
+      <c r="H176" s="66">
+        <v>0</v>
+      </c>
+      <c r="I176" s="61">
+        <v>0</v>
+      </c>
+      <c r="J176" s="61">
+        <v>0</v>
+      </c>
+      <c r="K176" s="61">
+        <v>0</v>
+      </c>
+      <c r="L176" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="M176" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="O176" s="100"/>
+      <c r="P176" s="102"/>
+    </row>
+    <row r="177" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="99">
+        <v>474200000</v>
+      </c>
+      <c r="B177" s="63" t="s">
+        <v>482</v>
+      </c>
+      <c r="C177" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D177" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="E177" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="F177" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="G177" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="H177" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="I177" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J177" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="K177" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="L177" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="M177" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="O177" s="100"/>
+      <c r="P177" s="102"/>
+    </row>
+    <row r="178" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="99">
+        <v>474600000</v>
+      </c>
+      <c r="B178" s="80" t="s">
+        <v>483</v>
+      </c>
+      <c r="C178" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D178" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="E178" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="F178" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="G178" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="H178" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="I178" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J178" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K178" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L178" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="M178" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="O178" s="100"/>
+      <c r="P178" s="104"/>
+    </row>
+    <row r="179" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="99">
+        <v>475000000</v>
+      </c>
+      <c r="B179" s="63" t="s">
+        <v>484</v>
+      </c>
+      <c r="C179" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="D179" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="E179" s="66">
+        <v>4.5</v>
+      </c>
+      <c r="F179" s="66">
+        <v>7.4</v>
+      </c>
+      <c r="G179" s="66">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H179" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="I179" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J179" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="K179" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="L179" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="M179" s="61">
+        <v>0.8</v>
+      </c>
+      <c r="O179" s="100"/>
+      <c r="P179" s="102"/>
+    </row>
+    <row r="180" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="99">
+        <v>475200000</v>
+      </c>
+      <c r="B180" s="63" t="s">
+        <v>485</v>
+      </c>
+      <c r="C180" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D180" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="E180" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="F180" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="G180" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="H180" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="I180" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J180" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K180" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L180" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="M180" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O180" s="100"/>
+      <c r="P180" s="102"/>
+    </row>
+    <row r="181" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="99">
+        <v>550000000</v>
+      </c>
+      <c r="B181" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="C181" s="59">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D181" s="59">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="E181" s="59">
+        <v>171.3</v>
+      </c>
+      <c r="F181" s="59">
+        <v>215.2</v>
+      </c>
+      <c r="G181" s="59">
+        <v>248.7</v>
+      </c>
+      <c r="H181" s="59">
+        <v>255</v>
+      </c>
+      <c r="I181" s="60">
+        <v>255.7</v>
+      </c>
+      <c r="J181" s="60">
+        <v>210.6</v>
+      </c>
+      <c r="K181" s="60">
+        <v>203.3</v>
+      </c>
+      <c r="L181" s="59">
+        <v>204</v>
+      </c>
+      <c r="M181" s="61">
+        <v>199.5</v>
+      </c>
+      <c r="O181" s="100"/>
+      <c r="P181" s="10"/>
+    </row>
+    <row r="182" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="99">
+        <v>551000000</v>
+      </c>
+      <c r="B182" s="63" t="s">
+        <v>339</v>
+      </c>
+      <c r="C182" s="59">
+        <v>2</v>
+      </c>
+      <c r="D182" s="59">
+        <v>2</v>
+      </c>
+      <c r="E182" s="59">
+        <v>33.6</v>
+      </c>
+      <c r="F182" s="59">
+        <v>75.3</v>
+      </c>
+      <c r="G182" s="59">
+        <v>115.5</v>
+      </c>
+      <c r="H182" s="59">
+        <v>132.9</v>
+      </c>
+      <c r="I182" s="60">
+        <v>137.4</v>
+      </c>
+      <c r="J182" s="60">
+        <v>137.9</v>
+      </c>
+      <c r="K182" s="60">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="L182" s="59">
+        <v>146.4</v>
+      </c>
+      <c r="M182" s="61">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="O182" s="100"/>
+      <c r="P182" s="102"/>
+    </row>
+    <row r="183" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="99">
+        <v>551600000</v>
+      </c>
+      <c r="B183" s="63" t="s">
+        <v>487</v>
+      </c>
+      <c r="C183" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="D183" s="59">
+        <v>3</v>
+      </c>
+      <c r="E183" s="59">
+        <v>2.8</v>
+      </c>
+      <c r="F183" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="G183" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="H183" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="I183" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="J183" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="K183" s="60">
+        <v>1.5</v>
+      </c>
+      <c r="L183" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="M183" s="61">
+        <v>1.4</v>
+      </c>
+      <c r="O183" s="100"/>
+      <c r="P183" s="102"/>
+    </row>
+    <row r="184" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="99">
+        <v>552200000</v>
+      </c>
+      <c r="B184" s="63" t="s">
+        <v>488</v>
+      </c>
+      <c r="C184" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D184" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E184" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F184" s="59">
+        <v>2.1</v>
+      </c>
+      <c r="G184" s="59">
+        <v>2.1</v>
+      </c>
+      <c r="H184" s="59">
+        <v>2.4</v>
+      </c>
+      <c r="I184" s="60">
+        <v>2.6</v>
+      </c>
+      <c r="J184" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K184" s="60">
+        <v>1.7</v>
+      </c>
+      <c r="L184" s="59">
+        <v>1.5</v>
+      </c>
+      <c r="M184" s="61">
+        <v>1.4</v>
+      </c>
+      <c r="O184" s="100"/>
+      <c r="P184" s="102"/>
+    </row>
+    <row r="185" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="99">
+        <v>553200000</v>
+      </c>
+      <c r="B185" s="63" t="s">
+        <v>438</v>
+      </c>
+      <c r="C185" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="D185" s="59">
+        <v>3.6</v>
+      </c>
+      <c r="E185" s="59">
+        <v>3.6</v>
+      </c>
+      <c r="F185" s="59">
+        <v>3.8</v>
+      </c>
+      <c r="G185" s="59">
+        <v>4</v>
+      </c>
+      <c r="H185" s="59">
+        <v>4</v>
+      </c>
+      <c r="I185" s="60">
+        <v>4</v>
+      </c>
+      <c r="J185" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K185" s="60">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L185" s="59">
+        <v>1.8</v>
+      </c>
+      <c r="M185" s="61">
+        <v>1.3</v>
+      </c>
+      <c r="O185" s="100"/>
+      <c r="P185" s="102"/>
+    </row>
+    <row r="186" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="99">
+        <v>553600000</v>
+      </c>
+      <c r="B186" s="63" t="s">
+        <v>489</v>
+      </c>
+      <c r="C186" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="D186" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="E186" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="F186" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="G186" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="H186" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="I186" s="60">
+        <v>2.6</v>
+      </c>
+      <c r="J186" s="60">
+        <v>2.6</v>
+      </c>
+      <c r="K186" s="60">
+        <v>2.6</v>
+      </c>
+      <c r="L186" s="59">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M186" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="O186" s="100"/>
+      <c r="P186" s="102"/>
+    </row>
+    <row r="187" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="99">
+        <v>554200000</v>
+      </c>
+      <c r="B187" s="63" t="s">
+        <v>490</v>
+      </c>
+      <c r="C187" s="59">
+        <v>8.5</v>
+      </c>
+      <c r="D187" s="59">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E187" s="59">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F187" s="59">
+        <v>8.6</v>
+      </c>
+      <c r="G187" s="59">
+        <v>9.1</v>
+      </c>
+      <c r="H187" s="59">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="I187" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="J187" s="60">
+        <v>2.6</v>
+      </c>
+      <c r="K187" s="60">
+        <v>2.7</v>
+      </c>
+      <c r="L187" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="M187" s="61">
+        <v>2.6</v>
+      </c>
+      <c r="O187" s="100"/>
+      <c r="P187" s="102"/>
+    </row>
+    <row r="188" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="99">
+        <v>554600000</v>
+      </c>
+      <c r="B188" s="63" t="s">
+        <v>491</v>
+      </c>
+      <c r="C188" s="59">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D188" s="59">
+        <v>7.3</v>
+      </c>
+      <c r="E188" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="F188" s="59">
+        <v>7.3</v>
+      </c>
+      <c r="G188" s="59">
+        <v>7.2</v>
+      </c>
+      <c r="H188" s="59">
+        <v>7.3</v>
+      </c>
+      <c r="I188" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="J188" s="60">
+        <v>5.4</v>
+      </c>
+      <c r="K188" s="60">
+        <v>5.3</v>
+      </c>
+      <c r="L188" s="59">
+        <v>4.2</v>
+      </c>
+      <c r="M188" s="61">
+        <v>4.8</v>
+      </c>
+      <c r="O188" s="100"/>
+      <c r="P188" s="102"/>
+    </row>
+    <row r="189" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="99">
+        <v>554800000</v>
+      </c>
+      <c r="B189" s="63" t="s">
+        <v>492</v>
+      </c>
+      <c r="C189" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="D189" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="E189" s="59">
+        <v>7.2</v>
+      </c>
+      <c r="F189" s="59">
+        <v>7.2</v>
+      </c>
+      <c r="G189" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="H189" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="I189" s="60">
+        <v>7.4</v>
+      </c>
+      <c r="J189" s="60">
+        <v>3.4</v>
+      </c>
+      <c r="K189" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="L189" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="M189" s="61">
+        <v>3.3</v>
+      </c>
+      <c r="O189" s="100"/>
+      <c r="P189" s="102"/>
+    </row>
+    <row r="190" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="99">
+        <v>555200000</v>
+      </c>
+      <c r="B190" s="63" t="s">
+        <v>493</v>
+      </c>
+      <c r="C190" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="D190" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="E190" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="F190" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="G190" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="H190" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="I190" s="60">
+        <v>1.7</v>
+      </c>
+      <c r="J190" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="K190" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="L190" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="M190" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O190" s="100"/>
+      <c r="P190" s="102"/>
+    </row>
+    <row r="191" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="99">
+        <v>555600000</v>
+      </c>
+      <c r="B191" s="80" t="s">
+        <v>494</v>
+      </c>
+      <c r="C191" s="59">
+        <v>1</v>
+      </c>
+      <c r="D191" s="59">
+        <v>1</v>
+      </c>
+      <c r="E191" s="59">
+        <v>1</v>
+      </c>
+      <c r="F191" s="59">
+        <v>1</v>
+      </c>
+      <c r="G191" s="59">
+        <v>1</v>
+      </c>
+      <c r="H191" s="59">
+        <v>1</v>
+      </c>
+      <c r="I191" s="60">
+        <v>1</v>
+      </c>
+      <c r="J191" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="K191" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="L191" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="M191" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="O191" s="100"/>
+      <c r="P191" s="104"/>
+    </row>
+    <row r="192" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="99">
+        <v>556000000</v>
+      </c>
+      <c r="B192" s="63" t="s">
+        <v>495</v>
+      </c>
+      <c r="C192" s="59">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D192" s="59">
+        <v>4.2</v>
+      </c>
+      <c r="E192" s="59">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F192" s="59">
+        <v>3.7</v>
+      </c>
+      <c r="G192" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="H192" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="I192" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="J192" s="60">
+        <v>3.2</v>
+      </c>
+      <c r="K192" s="60">
+        <v>3.1</v>
+      </c>
+      <c r="L192" s="60">
+        <v>2.5</v>
+      </c>
+      <c r="M192" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="O192" s="100"/>
+      <c r="P192" s="102"/>
+    </row>
+    <row r="193" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="99">
+        <v>556400000</v>
+      </c>
+      <c r="B193" s="63" t="s">
+        <v>496</v>
+      </c>
+      <c r="C193" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="D193" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="E193" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="F193" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="G193" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="H193" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="I193" s="60">
+        <v>7.2</v>
+      </c>
+      <c r="J193" s="60">
+        <v>5.3</v>
+      </c>
+      <c r="K193" s="60">
+        <v>5.3</v>
+      </c>
+      <c r="L193" s="60">
+        <v>3</v>
+      </c>
+      <c r="M193" s="61">
+        <v>2.9</v>
+      </c>
+      <c r="O193" s="100"/>
+      <c r="P193" s="102"/>
+    </row>
+    <row r="194" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="99">
+        <v>556800000</v>
+      </c>
+      <c r="B194" s="63" t="s">
+        <v>497</v>
+      </c>
+      <c r="C194" s="59">
+        <v>89.5</v>
+      </c>
+      <c r="D194" s="59">
+        <v>89.5</v>
+      </c>
+      <c r="E194" s="59">
+        <v>89.8</v>
+      </c>
+      <c r="F194" s="59">
+        <v>92.5</v>
+      </c>
+      <c r="G194" s="59">
+        <v>85.4</v>
+      </c>
+      <c r="H194" s="59">
+        <v>74.2</v>
+      </c>
+      <c r="I194" s="60">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="J194" s="60">
+        <v>42.7</v>
+      </c>
+      <c r="K194" s="60">
+        <v>31.6</v>
+      </c>
+      <c r="L194" s="60">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="M194" s="61">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="O194" s="100"/>
+      <c r="P194" s="102"/>
+    </row>
+    <row r="195" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="99">
+        <v>590000000</v>
+      </c>
+      <c r="B195" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="C195" s="59">
+        <v>588.20000000000005</v>
+      </c>
+      <c r="D195" s="59">
+        <v>584.70000000000005</v>
+      </c>
+      <c r="E195" s="59">
+        <v>700.8</v>
+      </c>
+      <c r="F195" s="59">
+        <v>814.2</v>
+      </c>
+      <c r="G195" s="59">
+        <v>807.6</v>
+      </c>
+      <c r="H195" s="59">
+        <v>562.29999999999995</v>
+      </c>
+      <c r="I195" s="60">
+        <v>558.4</v>
+      </c>
+      <c r="J195" s="60">
+        <v>594.29999999999995</v>
+      </c>
+      <c r="K195" s="60">
+        <v>567.9</v>
+      </c>
+      <c r="L195" s="60">
+        <v>602.70000000000005</v>
+      </c>
+      <c r="M195" s="61">
+        <v>631.5</v>
+      </c>
+      <c r="O195" s="100"/>
+      <c r="P195" s="10"/>
+    </row>
+    <row r="196" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="99">
+        <v>591000000</v>
+      </c>
+      <c r="B196" s="63" t="s">
+        <v>499</v>
+      </c>
+      <c r="C196" s="59">
+        <v>0.8</v>
+      </c>
+      <c r="D196" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="E196" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="F196" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="G196" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="H196" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="I196" s="60">
+        <v>1.7</v>
+      </c>
+      <c r="J196" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K196" s="60">
+        <v>2.1</v>
+      </c>
+      <c r="L196" s="59">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M196" s="61">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O196" s="100"/>
+      <c r="P196" s="102"/>
+    </row>
+    <row r="197" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="99">
+        <v>593200000</v>
+      </c>
+      <c r="B197" s="63" t="s">
+        <v>500</v>
+      </c>
+      <c r="C197" s="59">
+        <v>20.7</v>
+      </c>
+      <c r="D197" s="59">
+        <v>21</v>
+      </c>
+      <c r="E197" s="59">
+        <v>22</v>
+      </c>
+      <c r="F197" s="59">
+        <v>23.8</v>
+      </c>
+      <c r="G197" s="59">
+        <v>24</v>
+      </c>
+      <c r="H197" s="59">
+        <v>24.3</v>
+      </c>
+      <c r="I197" s="60">
+        <v>24.8</v>
+      </c>
+      <c r="J197" s="60">
+        <v>8.4</v>
+      </c>
+      <c r="K197" s="60">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L197" s="59">
+        <v>8.1</v>
+      </c>
+      <c r="M197" s="61">
+        <v>7.7</v>
+      </c>
+      <c r="O197" s="100"/>
+      <c r="P197" s="102"/>
+    </row>
+    <row r="198" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="99">
+        <v>593400000</v>
+      </c>
+      <c r="B198" s="63" t="s">
+        <v>501</v>
+      </c>
+      <c r="C198" s="59">
+        <v>5.2</v>
+      </c>
+      <c r="D198" s="59">
+        <v>5.2</v>
+      </c>
+      <c r="E198" s="59">
+        <v>5.8</v>
+      </c>
+      <c r="F198" s="59">
+        <v>6.7</v>
+      </c>
+      <c r="G198" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="H198" s="59">
+        <v>7.2</v>
+      </c>
+      <c r="I198" s="60">
+        <v>7.4</v>
+      </c>
+      <c r="J198" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K198" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L198" s="59">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M198" s="61">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O198" s="100"/>
+      <c r="P198" s="102"/>
+    </row>
+    <row r="199" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="99">
+        <v>593600000</v>
+      </c>
+      <c r="B199" s="63" t="s">
+        <v>502</v>
+      </c>
+      <c r="C199" s="59">
+        <v>17.5</v>
+      </c>
+      <c r="D199" s="59">
+        <v>18.5</v>
+      </c>
+      <c r="E199" s="59">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="F199" s="59">
+        <v>20.8</v>
+      </c>
+      <c r="G199" s="59">
+        <v>20.8</v>
+      </c>
+      <c r="H199" s="59">
+        <v>21.1</v>
+      </c>
+      <c r="I199" s="60">
+        <v>21.5</v>
+      </c>
+      <c r="J199" s="60">
+        <v>5.7</v>
+      </c>
+      <c r="K199" s="60">
+        <v>5.7</v>
+      </c>
+      <c r="L199" s="59">
+        <v>5.7</v>
+      </c>
+      <c r="M199" s="61">
+        <v>5.7</v>
+      </c>
+      <c r="O199" s="100"/>
+      <c r="P199" s="102"/>
+    </row>
+    <row r="200" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="99">
+        <v>594200000</v>
+      </c>
+      <c r="B200" s="63" t="s">
+        <v>351</v>
+      </c>
+      <c r="C200" s="59">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="D200" s="59">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="E200" s="59">
+        <v>17.2</v>
+      </c>
+      <c r="F200" s="59">
+        <v>17.2</v>
+      </c>
+      <c r="G200" s="59">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H200" s="59">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="I200" s="60">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="J200" s="60">
+        <v>6.2</v>
+      </c>
+      <c r="K200" s="60">
+        <v>6.4</v>
+      </c>
+      <c r="L200" s="59">
+        <v>6.5</v>
+      </c>
+      <c r="M200" s="61">
+        <v>6.5</v>
+      </c>
+      <c r="O200" s="100"/>
+      <c r="P200" s="102"/>
+    </row>
+    <row r="201" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="99">
+        <v>594600000</v>
+      </c>
+      <c r="B201" s="63" t="s">
+        <v>378</v>
+      </c>
+      <c r="C201" s="59">
+        <v>9.4</v>
+      </c>
+      <c r="D201" s="59">
+        <v>9.5</v>
+      </c>
+      <c r="E201" s="59">
+        <v>10.3</v>
+      </c>
+      <c r="F201" s="59">
+        <v>10.7</v>
+      </c>
+      <c r="G201" s="59">
+        <v>10.9</v>
+      </c>
+      <c r="H201" s="59">
+        <v>10.9</v>
+      </c>
+      <c r="I201" s="60">
+        <v>11.6</v>
+      </c>
+      <c r="J201" s="60">
+        <v>5.8</v>
+      </c>
+      <c r="K201" s="60">
+        <v>5.8</v>
+      </c>
+      <c r="L201" s="59">
+        <v>5.8</v>
+      </c>
+      <c r="M201" s="61">
+        <v>5.9</v>
+      </c>
+      <c r="O201" s="100"/>
+      <c r="P201" s="102"/>
+    </row>
+    <row r="202" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="99">
+        <v>595000000</v>
+      </c>
+      <c r="B202" s="63" t="s">
+        <v>503</v>
+      </c>
+      <c r="C202" s="59">
+        <v>344.7</v>
+      </c>
+      <c r="D202" s="59">
+        <v>407.6</v>
+      </c>
+      <c r="E202" s="59">
+        <v>516.9</v>
+      </c>
+      <c r="F202" s="59">
+        <v>544.9</v>
+      </c>
+      <c r="G202" s="59">
+        <v>536.6</v>
+      </c>
+      <c r="H202" s="59">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="I202" s="60">
+        <v>255.5</v>
+      </c>
+      <c r="J202" s="60">
+        <v>403.3</v>
+      </c>
+      <c r="K202" s="60">
+        <v>379.1</v>
+      </c>
+      <c r="L202" s="59">
+        <v>407.4</v>
+      </c>
+      <c r="M202" s="61">
+        <v>439.4</v>
+      </c>
+      <c r="O202" s="100"/>
+      <c r="P202" s="102"/>
+    </row>
+    <row r="203" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="99">
+        <v>595200000</v>
+      </c>
+      <c r="B203" s="63" t="s">
+        <v>504</v>
+      </c>
+      <c r="C203" s="59">
+        <v>9.6</v>
+      </c>
+      <c r="D203" s="59">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E203" s="59">
+        <v>10.6</v>
+      </c>
+      <c r="F203" s="59">
+        <v>10.3</v>
+      </c>
+      <c r="G203" s="59">
+        <v>10.4</v>
+      </c>
+      <c r="H203" s="59">
+        <v>10.5</v>
+      </c>
+      <c r="I203" s="60">
+        <v>10.4</v>
+      </c>
+      <c r="J203" s="60">
+        <v>3.4</v>
+      </c>
+      <c r="K203" s="60">
+        <v>3.4</v>
+      </c>
+      <c r="L203" s="59">
+        <v>3.4</v>
+      </c>
+      <c r="M203" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="O203" s="100"/>
+      <c r="P203" s="102"/>
+    </row>
+    <row r="204" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="99">
+        <v>595600000</v>
+      </c>
+      <c r="B204" s="63" t="s">
+        <v>505</v>
+      </c>
+      <c r="C204" s="59">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D204" s="59">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E204" s="59">
+        <v>13</v>
+      </c>
+      <c r="F204" s="59">
+        <v>12.3</v>
+      </c>
+      <c r="G204" s="59">
+        <v>12.3</v>
+      </c>
+      <c r="H204" s="59">
+        <v>12.4</v>
+      </c>
+      <c r="I204" s="60">
+        <v>12.5</v>
+      </c>
+      <c r="J204" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="K204" s="60">
+        <v>3.6</v>
+      </c>
+      <c r="L204" s="59">
+        <v>3.6</v>
+      </c>
+      <c r="M204" s="61">
+        <v>3.9</v>
+      </c>
+      <c r="O204" s="100"/>
+      <c r="P204" s="102"/>
+    </row>
+    <row r="205" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="99">
+        <v>595800000</v>
+      </c>
+      <c r="B205" s="63" t="s">
+        <v>506</v>
+      </c>
+      <c r="C205" s="59">
+        <v>8.6</v>
+      </c>
+      <c r="D205" s="59">
+        <v>8.9</v>
+      </c>
+      <c r="E205" s="59">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F205" s="59">
+        <v>10.3</v>
+      </c>
+      <c r="G205" s="59">
+        <v>10.3</v>
+      </c>
+      <c r="H205" s="59">
+        <v>10.5</v>
+      </c>
+      <c r="I205" s="60">
+        <v>10.6</v>
+      </c>
+      <c r="J205" s="60">
+        <v>6.9</v>
+      </c>
+      <c r="K205" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="L205" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="M205" s="61">
+        <v>6.9</v>
+      </c>
+      <c r="O205" s="100"/>
+      <c r="P205" s="102"/>
+    </row>
+    <row r="206" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="99">
+        <v>596000000</v>
+      </c>
+      <c r="B206" s="63" t="s">
+        <v>507</v>
+      </c>
+      <c r="C206" s="59">
+        <v>111.9</v>
+      </c>
+      <c r="D206" s="59">
+        <v>42.4</v>
+      </c>
+      <c r="E206" s="59">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="F206" s="59">
+        <v>114.8</v>
+      </c>
+      <c r="G206" s="59">
+        <v>115.1</v>
+      </c>
+      <c r="H206" s="59">
+        <v>137.5</v>
+      </c>
+      <c r="I206" s="60">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="J206" s="60">
+        <v>134</v>
+      </c>
+      <c r="K206" s="60">
+        <v>132</v>
+      </c>
+      <c r="L206" s="60">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="M206" s="61">
+        <v>134.6</v>
+      </c>
+      <c r="O206" s="100"/>
+      <c r="P206" s="102"/>
+    </row>
+    <row r="207" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="99">
+        <v>596200000</v>
+      </c>
+      <c r="B207" s="63" t="s">
+        <v>508</v>
+      </c>
+      <c r="C207" s="59">
+        <v>4.7</v>
+      </c>
+      <c r="D207" s="59">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E207" s="59">
+        <v>5.5</v>
+      </c>
+      <c r="F207" s="59">
+        <v>6</v>
+      </c>
+      <c r="G207" s="59">
+        <v>6</v>
+      </c>
+      <c r="H207" s="59">
+        <v>6.2</v>
+      </c>
+      <c r="I207" s="60">
+        <v>6.5</v>
+      </c>
+      <c r="J207" s="60">
+        <v>4.5</v>
+      </c>
+      <c r="K207" s="60">
+        <v>4.5</v>
+      </c>
+      <c r="L207" s="60">
+        <v>4.5</v>
+      </c>
+      <c r="M207" s="61">
+        <v>4.5</v>
+      </c>
+      <c r="O207" s="100"/>
+      <c r="P207" s="102"/>
+    </row>
+    <row r="208" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="99">
+        <v>596400000</v>
+      </c>
+      <c r="B208" s="63" t="s">
+        <v>509</v>
+      </c>
+      <c r="C208" s="59">
+        <v>5</v>
+      </c>
+      <c r="D208" s="59">
+        <v>5</v>
+      </c>
+      <c r="E208" s="59">
+        <v>5.8</v>
+      </c>
+      <c r="F208" s="59">
+        <v>5.9</v>
+      </c>
+      <c r="G208" s="59">
+        <v>6</v>
+      </c>
+      <c r="H208" s="59">
+        <v>6.1</v>
+      </c>
+      <c r="I208" s="60">
+        <v>6.2</v>
+      </c>
+      <c r="J208" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="K208" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="L208" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="M208" s="61">
+        <v>0.8</v>
+      </c>
+      <c r="O208" s="100"/>
+      <c r="P208" s="102"/>
+    </row>
+    <row r="209" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="99">
+        <v>596600000</v>
+      </c>
+      <c r="B209" s="63" t="s">
+        <v>510</v>
+      </c>
+      <c r="C209" s="59">
+        <v>23.8</v>
+      </c>
+      <c r="D209" s="59">
+        <v>24</v>
+      </c>
+      <c r="E209" s="59">
+        <v>27.6</v>
+      </c>
+      <c r="F209" s="59">
+        <v>28.7</v>
+      </c>
+      <c r="G209" s="59">
+        <v>29.1</v>
+      </c>
+      <c r="H209" s="59">
+        <v>29.6</v>
+      </c>
+      <c r="I209" s="60">
+        <v>30.3</v>
+      </c>
+      <c r="J209" s="60">
+        <v>7.4</v>
+      </c>
+      <c r="K209" s="60">
+        <v>7.4</v>
+      </c>
+      <c r="L209" s="59">
+        <v>7.5</v>
+      </c>
+      <c r="M209" s="61">
+        <v>7.6</v>
+      </c>
+      <c r="O209" s="100"/>
+      <c r="P209" s="102"/>
+    </row>
+    <row r="210" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="99">
+        <v>610000000</v>
+      </c>
+      <c r="B210" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="C210" s="59">
+        <v>296</v>
+      </c>
+      <c r="D210" s="59">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="E210" s="59">
+        <v>341.3</v>
+      </c>
+      <c r="F210" s="59">
+        <v>189.8</v>
+      </c>
+      <c r="G210" s="59">
+        <v>189.9</v>
+      </c>
+      <c r="H210" s="59">
+        <v>217.9</v>
+      </c>
+      <c r="I210" s="60">
+        <v>228.3</v>
+      </c>
+      <c r="J210" s="60">
+        <v>245.8</v>
+      </c>
+      <c r="K210" s="60">
+        <v>248.2</v>
+      </c>
+      <c r="L210" s="59">
+        <v>252.2</v>
+      </c>
+      <c r="M210" s="61">
+        <v>266.5</v>
+      </c>
+      <c r="O210" s="100"/>
+      <c r="P210" s="10"/>
+    </row>
+    <row r="211" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="26">
+        <v>511000000</v>
+      </c>
+      <c r="B211" s="63" t="s">
+        <v>512</v>
+      </c>
+      <c r="C211" s="59">
+        <v>148.9</v>
+      </c>
+      <c r="D211" s="59">
+        <v>146.5</v>
+      </c>
+      <c r="E211" s="59">
+        <v>165.6</v>
+      </c>
+      <c r="F211" s="59"/>
+      <c r="G211" s="59"/>
+      <c r="H211" s="59"/>
+      <c r="I211" s="60"/>
+      <c r="J211" s="60"/>
+      <c r="K211" s="60"/>
+      <c r="L211" s="59"/>
+      <c r="M211" s="61"/>
+      <c r="O211" s="103"/>
+      <c r="P211" s="102"/>
+    </row>
+    <row r="212" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="99">
+        <v>611000000</v>
+      </c>
+      <c r="B212" s="63" t="s">
+        <v>511</v>
+      </c>
+      <c r="C212" s="59">
+        <v>10</v>
+      </c>
+      <c r="D212" s="59">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E212" s="59">
+        <v>11</v>
+      </c>
+      <c r="F212" s="59">
+        <v>3.4</v>
+      </c>
+      <c r="G212" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="H212" s="59">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I212" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="J212" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="K212" s="59">
+        <v>0.7</v>
+      </c>
+      <c r="L212" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="M212" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="O212" s="100"/>
+      <c r="P212" s="102"/>
+    </row>
+    <row r="213" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="99">
+        <v>611600000</v>
+      </c>
+      <c r="B213" s="63" t="s">
+        <v>513</v>
+      </c>
+      <c r="C213" s="59">
+        <v>7.3</v>
+      </c>
+      <c r="D213" s="59">
+        <v>7.3</v>
+      </c>
+      <c r="E213" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="F213" s="59">
+        <v>7.5</v>
+      </c>
+      <c r="G213" s="59">
+        <v>7.5</v>
+      </c>
+      <c r="H213" s="59">
+        <v>7.7</v>
+      </c>
+      <c r="I213" s="59">
+        <v>7.8</v>
+      </c>
+      <c r="J213" s="59">
+        <v>4.3</v>
+      </c>
+      <c r="K213" s="59">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L213" s="59">
+        <v>3.4</v>
+      </c>
+      <c r="M213" s="59">
+        <v>3.4</v>
+      </c>
+      <c r="O213" s="100"/>
+      <c r="P213" s="102"/>
+    </row>
+    <row r="214" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="99">
+        <v>612000000</v>
+      </c>
+      <c r="B214" s="63" t="s">
+        <v>514</v>
+      </c>
+      <c r="C214" s="59">
+        <v>0.9</v>
+      </c>
+      <c r="D214" s="59">
+        <v>1</v>
+      </c>
+      <c r="E214" s="59">
+        <v>1</v>
+      </c>
+      <c r="F214" s="59">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G214" s="59">
+        <v>9.5</v>
+      </c>
+      <c r="H214" s="59">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I214" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="J214" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="K214" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="L214" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M214" s="59">
+        <v>1.2</v>
+      </c>
+      <c r="O214" s="100"/>
+      <c r="P214" s="102"/>
+    </row>
+    <row r="215" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="99">
+        <v>613600000</v>
+      </c>
+      <c r="B215" s="63" t="s">
+        <v>515</v>
+      </c>
+      <c r="C215" s="59">
+        <v>10</v>
+      </c>
+      <c r="D215" s="59">
+        <v>10.1</v>
+      </c>
+      <c r="E215" s="59">
+        <v>10.4</v>
+      </c>
+      <c r="F215" s="59">
+        <v>10.7</v>
+      </c>
+      <c r="G215" s="59">
+        <v>11</v>
+      </c>
+      <c r="H215" s="59">
+        <v>11.1</v>
+      </c>
+      <c r="I215" s="59">
+        <v>11.2</v>
+      </c>
+      <c r="J215" s="59">
+        <v>10</v>
+      </c>
+      <c r="K215" s="59">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="L215" s="59">
+        <v>10.1</v>
+      </c>
+      <c r="M215" s="59">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="O215" s="100"/>
+      <c r="P215" s="102"/>
+    </row>
+    <row r="216" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="99">
+        <v>613800000</v>
+      </c>
+      <c r="B216" s="63" t="s">
+        <v>516</v>
+      </c>
+      <c r="C216" s="59">
+        <v>0</v>
+      </c>
+      <c r="D216" s="59">
+        <v>0</v>
+      </c>
+      <c r="E216" s="59">
+        <v>0</v>
+      </c>
+      <c r="F216" s="59">
+        <v>7.9</v>
+      </c>
+      <c r="G216" s="59">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H216" s="59">
+        <v>8.5</v>
+      </c>
+      <c r="I216" s="59">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J216" s="59">
+        <v>8.4</v>
+      </c>
+      <c r="K216" s="59">
+        <v>8.6</v>
+      </c>
+      <c r="L216" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="M216" s="59">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="O216" s="100"/>
+      <c r="P216" s="102"/>
+    </row>
+    <row r="217" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="99">
+        <v>613900000</v>
+      </c>
+      <c r="B217" s="63" t="s">
+        <v>517</v>
+      </c>
+      <c r="C217" s="59">
+        <v>0</v>
+      </c>
+      <c r="D217" s="59">
+        <v>0</v>
+      </c>
+      <c r="E217" s="59">
+        <v>0</v>
+      </c>
+      <c r="F217" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="G217" s="59">
+        <v>3</v>
+      </c>
+      <c r="H217" s="59">
+        <v>3</v>
+      </c>
+      <c r="I217" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="J217" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="K217" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="L217" s="59">
+        <v>2.4</v>
+      </c>
+      <c r="M217" s="59">
+        <v>2.7</v>
+      </c>
+      <c r="O217" s="100"/>
+      <c r="P217" s="102"/>
+    </row>
+    <row r="218" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="99">
+        <v>614000000</v>
+      </c>
+      <c r="B218" s="63" t="s">
+        <v>518</v>
+      </c>
+      <c r="C218" s="59">
+        <v>8</v>
+      </c>
+      <c r="D218" s="59">
+        <v>7.6</v>
+      </c>
+      <c r="E218" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="F218" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="G218" s="59">
+        <v>7.5</v>
+      </c>
+      <c r="H218" s="59">
+        <v>7.5</v>
+      </c>
+      <c r="I218" s="59">
+        <v>7.6</v>
+      </c>
+      <c r="J218" s="59">
+        <v>7.7</v>
+      </c>
+      <c r="K218" s="59">
+        <v>7.8</v>
+      </c>
+      <c r="L218" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="M218" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="O218" s="100"/>
+      <c r="P218" s="102"/>
+    </row>
+    <row r="219" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="99">
+        <v>614400000</v>
+      </c>
+      <c r="B219" s="63" t="s">
+        <v>519</v>
+      </c>
+      <c r="C219" s="59">
+        <v>13</v>
+      </c>
+      <c r="D219" s="59">
+        <v>13.3</v>
+      </c>
+      <c r="E219" s="59">
+        <v>13.7</v>
+      </c>
+      <c r="F219" s="59">
+        <v>6.2</v>
+      </c>
+      <c r="G219" s="59">
+        <v>6.3</v>
+      </c>
+      <c r="H219" s="59">
+        <v>6.4</v>
+      </c>
+      <c r="I219" s="59">
+        <v>6.5</v>
+      </c>
+      <c r="J219" s="59">
+        <v>6.2</v>
+      </c>
+      <c r="K219" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="L219" s="59">
+        <v>6.6</v>
+      </c>
+      <c r="M219" s="59">
+        <v>6.7</v>
+      </c>
+      <c r="O219" s="100"/>
+      <c r="P219" s="102"/>
+    </row>
+    <row r="220" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="99">
+        <v>614600000</v>
+      </c>
+      <c r="B220" s="63" t="s">
+        <v>520</v>
+      </c>
+      <c r="C220" s="59">
+        <v>9.6</v>
+      </c>
+      <c r="D220" s="59">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E220" s="59">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F220" s="59">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G220" s="59">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H220" s="59">
+        <v>9.9</v>
+      </c>
+      <c r="I220" s="59">
+        <v>10.7</v>
+      </c>
+      <c r="J220" s="59">
+        <v>12.5</v>
+      </c>
+      <c r="K220" s="59">
+        <v>11</v>
+      </c>
+      <c r="L220" s="59">
+        <v>9.6</v>
+      </c>
+      <c r="M220" s="59">
+        <v>12.4</v>
+      </c>
+      <c r="O220" s="100"/>
+      <c r="P220" s="102"/>
+    </row>
+    <row r="221" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="99">
+        <v>614800000</v>
+      </c>
+      <c r="B221" s="63" t="s">
+        <v>521</v>
+      </c>
+      <c r="C221" s="59">
+        <v>5.4</v>
+      </c>
+      <c r="D221" s="59">
+        <v>5.4</v>
+      </c>
+      <c r="E221" s="59">
+        <v>5.7</v>
+      </c>
+      <c r="F221" s="59">
+        <v>6.4</v>
+      </c>
+      <c r="G221" s="59">
+        <v>6.8</v>
+      </c>
+      <c r="H221" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="I221" s="59">
+        <v>7.2</v>
+      </c>
+      <c r="J221" s="59">
+        <v>5.6</v>
+      </c>
+      <c r="K221" s="59">
+        <v>4.2</v>
+      </c>
+      <c r="L221" s="59">
+        <v>4</v>
+      </c>
+      <c r="M221" s="59">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O221" s="100"/>
+      <c r="P221" s="102"/>
+    </row>
+    <row r="222" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="99">
+        <v>615200000</v>
+      </c>
+      <c r="B222" s="63" t="s">
+        <v>522</v>
+      </c>
+      <c r="C222" s="59">
+        <v>16.8</v>
+      </c>
+      <c r="D222" s="59">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="E222" s="59">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F222" s="59">
+        <v>16.2</v>
+      </c>
+      <c r="G222" s="59">
+        <v>16.2</v>
+      </c>
+      <c r="H222" s="59">
+        <v>16.2</v>
+      </c>
+      <c r="I222" s="59">
+        <v>17</v>
+      </c>
+      <c r="J222" s="59">
+        <v>17</v>
+      </c>
+      <c r="K222" s="59">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="L222" s="59">
+        <v>15</v>
+      </c>
+      <c r="M222" s="59">
+        <v>15.8</v>
+      </c>
+      <c r="O222" s="100"/>
+      <c r="P222" s="102"/>
+    </row>
+    <row r="223" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="99">
+        <v>615400000</v>
+      </c>
+      <c r="B223" s="63" t="s">
+        <v>523</v>
+      </c>
+      <c r="C223" s="59">
+        <v>21.7</v>
+      </c>
+      <c r="D223" s="59">
+        <v>37.1</v>
+      </c>
+      <c r="E223" s="59">
+        <v>49.3</v>
+      </c>
+      <c r="F223" s="59">
+        <v>61.6</v>
+      </c>
+      <c r="G223" s="59">
+        <v>60.6</v>
+      </c>
+      <c r="H223" s="59">
+        <v>88.1</v>
+      </c>
+      <c r="I223" s="59">
+        <v>96.9</v>
+      </c>
+      <c r="J223" s="59">
+        <v>120.4</v>
+      </c>
+      <c r="K223" s="59">
+        <v>124.1</v>
+      </c>
+      <c r="L223" s="59">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="M223" s="59">
+        <v>105.6</v>
+      </c>
+      <c r="O223" s="100"/>
+      <c r="P223" s="102"/>
+    </row>
+    <row r="224" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="99">
+        <v>615500000</v>
+      </c>
+      <c r="B224" s="63" t="s">
+        <v>524</v>
+      </c>
+      <c r="C224" s="59"/>
+      <c r="D224" s="59"/>
+      <c r="E224" s="59"/>
+      <c r="F224" s="59"/>
+      <c r="G224" s="59"/>
+      <c r="H224" s="59"/>
+      <c r="I224" s="59">
+        <v>8.4</v>
+      </c>
+      <c r="J224" s="59">
+        <v>7.2</v>
+      </c>
+      <c r="K224" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="L224" s="59">
+        <v>7.5</v>
+      </c>
+      <c r="M224" s="59">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="O224" s="100"/>
+      <c r="P224" s="102"/>
+    </row>
+    <row r="225" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="99">
+        <v>615600000</v>
+      </c>
+      <c r="B225" s="63" t="s">
+        <v>525</v>
+      </c>
+      <c r="C225" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="D225" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="E225" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="F225" s="59">
+        <v>2.7</v>
+      </c>
+      <c r="G225" s="59">
+        <v>2.8</v>
+      </c>
+      <c r="H225" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="I225" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="J225" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K225" s="59">
+        <v>2.4</v>
+      </c>
+      <c r="L225" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="M225" s="59">
+        <v>2</v>
+      </c>
+      <c r="O225" s="100"/>
+      <c r="P225" s="102"/>
+    </row>
+    <row r="226" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="99">
+        <v>615800000</v>
+      </c>
+      <c r="B226" s="63" t="s">
+        <v>526</v>
+      </c>
+      <c r="C226" s="59">
+        <v>21.6</v>
+      </c>
+      <c r="D226" s="59">
+        <v>22</v>
+      </c>
+      <c r="E226" s="59">
+        <v>21.5</v>
+      </c>
+      <c r="F226" s="59">
+        <v>17.8</v>
+      </c>
+      <c r="G226" s="59">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H226" s="59">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="I226" s="59">
+        <v>17.7</v>
+      </c>
+      <c r="J226" s="59">
+        <v>17.8</v>
+      </c>
+      <c r="K226" s="59">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="L226" s="59">
+        <v>20.8</v>
+      </c>
+      <c r="M226" s="59">
+        <v>46.4</v>
+      </c>
+      <c r="O226" s="100"/>
+      <c r="P226" s="102"/>
+    </row>
+    <row r="227" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="99">
+        <v>616000000</v>
+      </c>
+      <c r="B227" s="63" t="s">
+        <v>527</v>
+      </c>
+      <c r="C227" s="59">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D227" s="59">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="E227" s="59">
+        <v>17.2</v>
+      </c>
+      <c r="F227" s="59">
+        <v>17.3</v>
+      </c>
+      <c r="G227" s="59">
+        <v>17.2</v>
+      </c>
+      <c r="H227" s="59">
+        <v>17.2</v>
+      </c>
+      <c r="I227" s="59">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="J227" s="59">
+        <v>18.7</v>
+      </c>
+      <c r="K227" s="59">
+        <v>19.8</v>
+      </c>
+      <c r="L227" s="59">
+        <v>19.3</v>
+      </c>
+      <c r="M227" s="59">
+        <v>19.8</v>
+      </c>
+      <c r="O227" s="100"/>
+      <c r="P227" s="102"/>
+    </row>
+    <row r="228" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="99">
+        <v>616400000</v>
+      </c>
+      <c r="B228" s="63" t="s">
+        <v>528</v>
+      </c>
+      <c r="C228" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D228" s="59">
+        <v>2.1</v>
+      </c>
+      <c r="E228" s="59">
+        <v>2.4</v>
+      </c>
+      <c r="F228" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="G228" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="H228" s="59">
+        <v>2.7</v>
+      </c>
+      <c r="I228" s="59">
+        <v>2.8</v>
+      </c>
+      <c r="J228" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="K228" s="59">
+        <v>3.1</v>
+      </c>
+      <c r="L228" s="59">
+        <v>2.8</v>
+      </c>
+      <c r="M228" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="O228" s="100"/>
+      <c r="P228" s="102"/>
+    </row>
+    <row r="229" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="99">
+        <v>620000000</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="C229" s="60"/>
+      <c r="D229" s="60"/>
+      <c r="E229" s="60"/>
+      <c r="F229" s="60"/>
+      <c r="G229" s="60"/>
+      <c r="H229" s="60"/>
+      <c r="I229" s="60"/>
+      <c r="J229" s="60">
+        <v>24.7</v>
+      </c>
+      <c r="K229" s="60">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L229" s="59">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="M229" s="61">
+        <v>30.6</v>
+      </c>
+      <c r="O229" s="100"/>
+      <c r="P229" s="10"/>
+    </row>
+    <row r="230" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="99">
+        <v>621000000</v>
+      </c>
+      <c r="B230" s="63" t="s">
+        <v>444</v>
+      </c>
+      <c r="C230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I230" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J230" s="61">
+        <v>16.3</v>
+      </c>
+      <c r="K230" s="61">
+        <v>10.7</v>
+      </c>
+      <c r="L230" s="61">
+        <v>7</v>
+      </c>
+      <c r="M230" s="61">
+        <v>21.6</v>
+      </c>
+      <c r="O230" s="100"/>
+      <c r="P230" s="102"/>
+    </row>
+    <row r="231" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="99">
+        <v>621800000</v>
+      </c>
+      <c r="B231" s="63" t="s">
+        <v>445</v>
+      </c>
+      <c r="C231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I231" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J231" s="61">
+        <v>0.6</v>
+      </c>
+      <c r="K231" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="L231" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="M231" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="O231" s="100"/>
+      <c r="P231" s="102"/>
+    </row>
+    <row r="232" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="26" t="str">
+        <f>[2]katonew1!$A$13924</f>
+        <v>622000000</v>
+      </c>
+      <c r="B232" s="63" t="s">
+        <v>530</v>
+      </c>
+      <c r="C232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I232" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J232" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="K232" s="60">
+        <v>1</v>
+      </c>
+      <c r="L232" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="M232" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="O232" s="103"/>
+      <c r="P232" s="102"/>
+    </row>
+    <row r="233" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="26" t="str">
+        <f>[2]katonew1!$A$13928</f>
+        <v>623600000</v>
+      </c>
+      <c r="B233" s="63" t="s">
+        <v>446</v>
+      </c>
+      <c r="C233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I233" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J233" s="60">
+        <v>6.5</v>
+      </c>
+      <c r="K233" s="60">
+        <v>6.7</v>
+      </c>
+      <c r="L233" s="60">
+        <v>6.8</v>
+      </c>
+      <c r="M233" s="61">
+        <v>6.7</v>
+      </c>
+      <c r="O233" s="103"/>
+      <c r="P233" s="102"/>
+    </row>
+    <row r="234" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="26" t="str">
+        <f>[2]katonew1!$A$14036</f>
+        <v>623800000</v>
+      </c>
+      <c r="B234" s="63" t="s">
+        <v>531</v>
+      </c>
+      <c r="C234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I234" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J234" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="K234" s="60">
+        <v>0.8</v>
+      </c>
+      <c r="L234" s="60">
+        <v>0.9</v>
+      </c>
+      <c r="M234" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="O234" s="103"/>
+      <c r="P234" s="102"/>
+    </row>
+    <row r="235" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="99">
+        <v>630000000</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="C235" s="60">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="D235" s="60">
+        <v>148.1</v>
+      </c>
+      <c r="E235" s="60">
+        <v>148.6</v>
+      </c>
+      <c r="F235" s="60">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="G235" s="60">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="H235" s="60">
+        <v>155.9</v>
+      </c>
+      <c r="I235" s="60">
+        <v>159.4</v>
+      </c>
+      <c r="J235" s="60">
+        <v>62.6</v>
+      </c>
+      <c r="K235" s="60">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="L235" s="60">
+        <v>61.2</v>
+      </c>
+      <c r="M235" s="61">
+        <v>58.1</v>
+      </c>
+      <c r="O235" s="100"/>
+      <c r="P235" s="10"/>
+    </row>
+    <row r="236" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="99">
+        <v>631000000</v>
+      </c>
+      <c r="B236" s="63" t="s">
+        <v>533</v>
+      </c>
+      <c r="C236" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D236" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="E236" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F236" s="61">
+        <v>2.7</v>
+      </c>
+      <c r="G236" s="61">
+        <v>2.8</v>
+      </c>
+      <c r="H236" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="I236" s="61">
+        <v>2.5</v>
+      </c>
+      <c r="J236" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="K236" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="L236" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="M236" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="O236" s="100"/>
+      <c r="P236" s="102"/>
+    </row>
+    <row r="237" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="26">
+        <v>632800000</v>
+      </c>
+      <c r="B237" s="63" t="s">
+        <v>340</v>
+      </c>
+      <c r="C237" s="61">
+        <v>2.9</v>
+      </c>
+      <c r="D237" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="E237" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="F237" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="G237" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="H237" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="I237" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J237" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K237" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L237" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M237" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O237" s="103"/>
+      <c r="P237" s="102"/>
+    </row>
+    <row r="238" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="99">
+        <v>632400000</v>
+      </c>
+      <c r="B238" s="63" t="s">
+        <v>341</v>
+      </c>
+      <c r="C238" s="61">
+        <v>1.4</v>
+      </c>
+      <c r="D238" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="E238" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="F238" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="G238" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="H238" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="I238" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="J238" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="K238" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="L238" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="M238" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="O238" s="100"/>
+      <c r="P238" s="102"/>
+    </row>
+    <row r="239" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="26">
+        <v>632800000</v>
+      </c>
+      <c r="B239" s="63" t="s">
+        <v>320</v>
+      </c>
+      <c r="C239" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="D239" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="E239" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="F239" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="G239" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="H239" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="I239" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J239" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K239" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L239" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M239" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O239" s="103"/>
+      <c r="P239" s="102"/>
+    </row>
+    <row r="240" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="26">
+        <v>633200000</v>
+      </c>
+      <c r="B240" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C240" s="61">
+        <v>1</v>
+      </c>
+      <c r="D240" s="61">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E240" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="F240" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="G240" s="61">
+        <v>1.3</v>
+      </c>
+      <c r="H240" s="61">
+        <v>1.3</v>
+      </c>
+      <c r="I240" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J240" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K240" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L240" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M240" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O240" s="103"/>
+      <c r="P240" s="102"/>
+    </row>
+    <row r="241" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="26">
+        <v>633400000</v>
+      </c>
+      <c r="B241" s="63" t="s">
+        <v>321</v>
+      </c>
+      <c r="C241" s="61">
+        <v>4.3</v>
+      </c>
+      <c r="D241" s="61">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E241" s="61">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F241" s="61">
+        <v>4.5</v>
+      </c>
+      <c r="G241" s="61">
+        <v>4.8</v>
+      </c>
+      <c r="H241" s="61">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I241" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J241" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K241" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L241" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M241" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O241" s="103"/>
+      <c r="P241" s="102"/>
+    </row>
+    <row r="242" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="26">
+        <v>633600000</v>
+      </c>
+      <c r="B242" s="63" t="s">
+        <v>324</v>
+      </c>
+      <c r="C242" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D242" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E242" s="61">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F242" s="61">
+        <v>4.2</v>
+      </c>
+      <c r="G242" s="61">
+        <v>4.3</v>
+      </c>
+      <c r="H242" s="61">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I242" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J242" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K242" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L242" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M242" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O242" s="103"/>
+      <c r="P242" s="102"/>
+    </row>
+    <row r="243" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="26">
+        <v>633800000</v>
+      </c>
+      <c r="B243" s="63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C243" s="61">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D243" s="61">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E243" s="61">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F243" s="61">
+        <v>9.4</v>
+      </c>
+      <c r="G243" s="61">
+        <v>9.4</v>
+      </c>
+      <c r="H243" s="61">
+        <v>9.4</v>
+      </c>
+      <c r="I243" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J243" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K243" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L243" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M243" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O243" s="103"/>
+      <c r="P243" s="102"/>
+    </row>
+    <row r="244" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="26">
+        <v>635800000</v>
+      </c>
+      <c r="B244" s="63" t="s">
+        <v>326</v>
+      </c>
+      <c r="C244" s="61"/>
+      <c r="D244" s="61"/>
+      <c r="E244" s="61"/>
+      <c r="F244" s="61"/>
+      <c r="G244" s="61"/>
+      <c r="H244" s="61"/>
+      <c r="I244" s="61"/>
+      <c r="J244" s="61"/>
+      <c r="K244" s="61"/>
+      <c r="L244" s="61"/>
+      <c r="M244" s="61"/>
+      <c r="O244" s="103"/>
+      <c r="P244" s="102"/>
+    </row>
+    <row r="245" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="26" t="s">
+        <v>279</v>
+      </c>
+      <c r="B245" s="63" t="s">
+        <v>534</v>
+      </c>
+      <c r="C245" s="61">
+        <v>16.7</v>
+      </c>
+      <c r="D245" s="61">
+        <v>17.3</v>
+      </c>
+      <c r="E245" s="61">
+        <v>18</v>
+      </c>
+      <c r="F245" s="61">
+        <v>18.3</v>
+      </c>
+      <c r="G245" s="61">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H245" s="61">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="I245" s="61">
+        <v>18.3</v>
+      </c>
+      <c r="J245" s="61">
+        <v>16.8</v>
+      </c>
+      <c r="K245" s="61">
+        <v>17</v>
+      </c>
+      <c r="L245" s="61">
+        <v>14.5</v>
+      </c>
+      <c r="M245" s="61">
+        <v>14.2</v>
+      </c>
+      <c r="O245" s="103"/>
+      <c r="P245" s="102"/>
+    </row>
+    <row r="246" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="26">
+        <v>634400000</v>
+      </c>
+      <c r="B246" s="63" t="s">
+        <v>327</v>
+      </c>
+      <c r="C246" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="D246" s="61">
+        <v>3.8</v>
+      </c>
+      <c r="E246" s="61">
+        <v>4</v>
+      </c>
+      <c r="F246" s="61">
+        <v>4.2</v>
+      </c>
+      <c r="G246" s="61">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H246" s="61">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I246" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J246" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K246" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L246" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M246" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O246" s="103"/>
+      <c r="P246" s="102"/>
+    </row>
+    <row r="247" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="B247" s="63" t="s">
+        <v>535</v>
+      </c>
+      <c r="C247" s="61">
+        <v>6.1</v>
+      </c>
+      <c r="D247" s="61">
+        <v>6.3</v>
+      </c>
+      <c r="E247" s="61">
+        <v>6.4</v>
+      </c>
+      <c r="F247" s="61">
+        <v>6.6</v>
+      </c>
+      <c r="G247" s="61">
+        <v>6.8</v>
+      </c>
+      <c r="H247" s="61">
+        <v>7</v>
+      </c>
+      <c r="I247" s="61">
+        <v>7.2</v>
+      </c>
+      <c r="J247" s="61">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K247" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L247" s="61">
+        <v>2.1</v>
+      </c>
+      <c r="M247" s="61">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O247" s="103"/>
+      <c r="P247" s="102"/>
+    </row>
+    <row r="248" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="26" t="s">
+        <v>281</v>
+      </c>
+      <c r="B248" s="63" t="s">
+        <v>536</v>
+      </c>
+      <c r="C248" s="61">
+        <v>11.2</v>
+      </c>
+      <c r="D248" s="61">
+        <v>10.6</v>
+      </c>
+      <c r="E248" s="61">
+        <v>11.5</v>
+      </c>
+      <c r="F248" s="61">
+        <v>13.2</v>
+      </c>
+      <c r="G248" s="61">
+        <v>14</v>
+      </c>
+      <c r="H248" s="61">
+        <v>14.8</v>
+      </c>
+      <c r="I248" s="61">
+        <v>16.2</v>
+      </c>
+      <c r="J248" s="61">
+        <v>13</v>
+      </c>
+      <c r="K248" s="61">
+        <v>13.4</v>
+      </c>
+      <c r="L248" s="61">
+        <v>12.7</v>
+      </c>
+      <c r="M248" s="61">
+        <v>12</v>
+      </c>
+      <c r="O248" s="103"/>
+      <c r="P248" s="102"/>
+    </row>
+    <row r="249" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="B249" s="63" t="s">
+        <v>537</v>
+      </c>
+      <c r="C249" s="61">
+        <v>6.4</v>
+      </c>
+      <c r="D249" s="61">
+        <v>6.9</v>
+      </c>
+      <c r="E249" s="61">
+        <v>6.6</v>
+      </c>
+      <c r="F249" s="61">
+        <v>5.6</v>
+      </c>
+      <c r="G249" s="61">
+        <v>6</v>
+      </c>
+      <c r="H249" s="61">
+        <v>5.5</v>
+      </c>
+      <c r="I249" s="61">
+        <v>5.2</v>
+      </c>
+      <c r="J249" s="61">
+        <v>4.5</v>
+      </c>
+      <c r="K249" s="61">
+        <v>4.5</v>
+      </c>
+      <c r="L249" s="61">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M249" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="O249" s="103"/>
+      <c r="P249" s="102"/>
+    </row>
+    <row r="250" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="26" t="s">
+        <v>283</v>
+      </c>
+      <c r="B250" s="63" t="s">
+        <v>538</v>
+      </c>
+      <c r="C250" s="61">
+        <v>9</v>
+      </c>
+      <c r="D250" s="61">
+        <v>9</v>
+      </c>
+      <c r="E250" s="61">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F250" s="61">
+        <v>8.5</v>
+      </c>
+      <c r="G250" s="61">
+        <v>9.1</v>
+      </c>
+      <c r="H250" s="61">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I250" s="61">
+        <v>8.9</v>
+      </c>
+      <c r="J250" s="61">
+        <v>4.2</v>
+      </c>
+      <c r="K250" s="61">
+        <v>4.7</v>
+      </c>
+      <c r="L250" s="61">
+        <v>1.5</v>
+      </c>
+      <c r="M250" s="61">
+        <v>1.2</v>
+      </c>
+      <c r="O250" s="103"/>
+      <c r="P250" s="102"/>
+    </row>
+    <row r="251" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="26">
+        <v>635000000</v>
+      </c>
+      <c r="B251" s="63" t="s">
+        <v>328</v>
+      </c>
+      <c r="C251" s="61">
+        <v>14</v>
+      </c>
+      <c r="D251" s="61">
+        <v>14.1</v>
+      </c>
+      <c r="E251" s="61">
+        <v>14.1</v>
+      </c>
+      <c r="F251" s="61">
+        <v>11.3</v>
+      </c>
+      <c r="G251" s="61">
+        <v>11.9</v>
+      </c>
+      <c r="H251" s="61">
+        <v>12.3</v>
+      </c>
+      <c r="I251" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J251" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K251" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L251" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="M251" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="O251" s="103"/>
+      <c r="P251" s="102"/>
+    </row>
+    <row r="252" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="26" t="s">
+        <v>284</v>
+      </c>
+      <c r="B252" s="63" t="s">
+        <v>539</v>
+      </c>
+      <c r="C252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="D252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="E252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="F252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="G252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="H252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="I252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K252" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L252" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="M252" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="O252" s="103"/>
+      <c r="P252" s="102"/>
+    </row>
+    <row r="253" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="26" t="s">
+        <v>285</v>
+      </c>
+      <c r="B253" s="63" t="s">
+        <v>540</v>
+      </c>
+      <c r="C253" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="D253" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="E253" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="F253" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="G253" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="H253" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="I253" s="61">
+        <v>6.5</v>
+      </c>
+      <c r="J253" s="61">
+        <v>6</v>
+      </c>
+      <c r="K253" s="61">
+        <v>5.9</v>
+      </c>
+      <c r="L253" s="61">
+        <v>5.5</v>
+      </c>
+      <c r="M253" s="61">
+        <v>5.4</v>
+      </c>
+      <c r="O253" s="103"/>
+      <c r="P253" s="102"/>
+    </row>
+    <row r="254" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="26" t="s">
+        <v>286</v>
+      </c>
+      <c r="B254" s="63" t="s">
+        <v>541</v>
+      </c>
+      <c r="C254" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="D254" s="61">
+        <v>3.7</v>
+      </c>
+      <c r="E254" s="61">
+        <v>3.8</v>
+      </c>
+      <c r="F254" s="61">
+        <v>3.9</v>
+      </c>
+      <c r="G254" s="61">
+        <v>3.9</v>
+      </c>
+      <c r="H254" s="61">
+        <v>3.9</v>
+      </c>
+      <c r="I254" s="61">
+        <v>1.8</v>
+      </c>
+      <c r="J254" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="K254" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="L254" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="M254" s="61">
+        <v>0.5</v>
+      </c>
+      <c r="O254" s="103"/>
+      <c r="P254" s="102"/>
+    </row>
+    <row r="255" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="B255" s="63" t="s">
+        <v>542</v>
+      </c>
+      <c r="C255" s="61">
+        <v>23.4</v>
+      </c>
+      <c r="D255" s="61">
+        <v>23.9</v>
+      </c>
+      <c r="E255" s="61">
+        <v>23.5</v>
+      </c>
+      <c r="F255" s="61">
+        <v>25.1</v>
+      </c>
+      <c r="G255" s="61">
+        <v>25.6</v>
+      </c>
+      <c r="H255" s="61">
+        <v>25.9</v>
+      </c>
+      <c r="I255" s="61">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J255" s="61">
+        <v>5.3</v>
+      </c>
+      <c r="K255" s="61">
+        <v>5.3</v>
+      </c>
+      <c r="L255" s="61">
+        <v>5.8</v>
+      </c>
+      <c r="M255" s="61">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="O255" s="103"/>
+      <c r="P255" s="102"/>
+    </row>
+    <row r="256" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="26">
+        <v>636400000</v>
+      </c>
+      <c r="B256" s="63" t="s">
+        <v>330</v>
+      </c>
+      <c r="C256" s="61">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D256" s="61">
+        <v>16.8</v>
+      </c>
+      <c r="E256" s="61">
+        <v>18.3</v>
+      </c>
+      <c r="F256" s="61">
+        <v>18.5</v>
+      </c>
+      <c r="G256" s="61">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="H256" s="61">
+        <v>19.8</v>
+      </c>
+      <c r="I256" s="61"/>
+      <c r="J256" s="61"/>
+      <c r="K256" s="61"/>
+      <c r="L256" s="61"/>
+      <c r="M256" s="61"/>
+      <c r="O256" s="103"/>
+      <c r="P256" s="102"/>
+    </row>
+    <row r="257" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="B257" s="63" t="s">
+        <v>543</v>
+      </c>
+      <c r="C257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="D257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="E257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="F257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="G257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="H257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="I257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="J257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="K257" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="L257" s="61">
+        <v>3.6</v>
+      </c>
+      <c r="M257" s="61">
+        <v>3.1</v>
+      </c>
+      <c r="O257" s="103"/>
+      <c r="P257" s="102"/>
+    </row>
+    <row r="258" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="B258" s="63" t="s">
+        <v>544</v>
+      </c>
+      <c r="C258" s="61">
+        <v>8.4</v>
+      </c>
+      <c r="D258" s="61">
+        <v>8.5</v>
+      </c>
+      <c r="E258" s="61">
+        <v>7.5</v>
+      </c>
+      <c r="F258" s="61">
+        <v>8.1</v>
+      </c>
+      <c r="G258" s="61">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H258" s="61">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I258" s="61">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="J258" s="61">
+        <v>8</v>
+      </c>
+      <c r="K258" s="61">
+        <v>8.4</v>
+      </c>
+      <c r="L258" s="61">
+        <v>8.9</v>
+      </c>
+      <c r="M258" s="61">
+        <v>8.4</v>
+      </c>
+      <c r="O258" s="103"/>
+      <c r="P258" s="102"/>
+    </row>
+    <row r="259" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="B259" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C259" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="D259" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="E259" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="F259" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="G259" s="61">
+        <v>0</v>
+      </c>
+      <c r="H259" s="61">
+        <v>0</v>
+      </c>
+      <c r="I259" s="61">
+        <v>0</v>
+      </c>
+      <c r="J259" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K259" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L259" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="M259" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="O259" s="103"/>
+      <c r="P259" s="10"/>
+    </row>
+    <row r="260" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="26" t="s">
+        <v>291</v>
+      </c>
+      <c r="B260" s="63" t="s">
+        <v>545</v>
+      </c>
+      <c r="C260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="D260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="E260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="F260" s="61">
+        <v>0</v>
+      </c>
+      <c r="G260" s="61">
+        <v>0</v>
+      </c>
+      <c r="H260" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I260" s="61">
+        <v>0</v>
+      </c>
+      <c r="J260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="K260" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="L260" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="M260" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="O260" s="103"/>
+      <c r="P260" s="102"/>
+    </row>
+    <row r="261" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="26" t="s">
+        <v>292</v>
+      </c>
+      <c r="B261" s="80" t="s">
+        <v>351</v>
+      </c>
+      <c r="C261" s="61">
+        <v>0</v>
+      </c>
+      <c r="D261" s="61">
+        <v>0</v>
+      </c>
+      <c r="E261" s="61">
+        <v>0</v>
+      </c>
+      <c r="F261" s="61">
+        <v>0</v>
+      </c>
+      <c r="G261" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H261" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I261" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J261" s="61">
+        <v>0</v>
+      </c>
+      <c r="K261" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L261" s="105" t="s">
+        <v>3</v>
+      </c>
+      <c r="M261" s="105" t="s">
+        <v>3</v>
+      </c>
+      <c r="O261" s="103"/>
+      <c r="P261" s="104"/>
+    </row>
+    <row r="262" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="26" t="s">
+        <v>294</v>
+      </c>
+      <c r="B262" s="63" t="s">
+        <v>546</v>
+      </c>
+      <c r="C262" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="D262" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="E262" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="F262" s="61">
+        <v>0.1</v>
+      </c>
+      <c r="G262" s="61">
+        <v>0</v>
+      </c>
+      <c r="H262" s="61">
+        <v>0</v>
+      </c>
+      <c r="I262" s="61">
+        <v>0</v>
+      </c>
+      <c r="J262" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K262" s="61">
+        <v>0</v>
+      </c>
+      <c r="L262" s="92">
+        <v>0</v>
+      </c>
+      <c r="M262" s="92">
+        <v>0</v>
+      </c>
+      <c r="O262" s="103"/>
+      <c r="P262" s="102"/>
+    </row>
+    <row r="263" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="26" t="s">
+        <v>295</v>
+      </c>
+      <c r="B263" s="63" t="s">
+        <v>547</v>
+      </c>
+      <c r="C263" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D263" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E263" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F263" s="61">
+        <v>0</v>
+      </c>
+      <c r="G263" s="61">
+        <v>0</v>
+      </c>
+      <c r="H263" s="61">
+        <v>0</v>
+      </c>
+      <c r="I263" s="61">
+        <v>0</v>
+      </c>
+      <c r="J263" s="61">
+        <v>0</v>
+      </c>
+      <c r="K263" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L263" s="92">
+        <v>0</v>
+      </c>
+      <c r="M263" s="92">
+        <v>0</v>
+      </c>
+      <c r="O263" s="103"/>
+      <c r="P263" s="102"/>
+    </row>
+    <row r="264" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="26" t="s">
+        <v>296</v>
+      </c>
+      <c r="B264" s="63" t="s">
+        <v>441</v>
+      </c>
+      <c r="C264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K264" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L264" s="105" t="s">
+        <v>3</v>
+      </c>
+      <c r="M264" s="105" t="s">
+        <v>3</v>
+      </c>
+      <c r="O264" s="103"/>
+      <c r="P264" s="102"/>
+    </row>
+    <row r="265" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="26" t="s">
+        <v>297</v>
+      </c>
+      <c r="B265" s="63" t="s">
+        <v>298</v>
+      </c>
+      <c r="C265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="D265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="E265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="F265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="G265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="I265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="J265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="K265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="L265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="M265" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="O265" s="103"/>
+      <c r="P265" s="102"/>
+    </row>
+    <row r="266" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="26" t="s">
+        <v>299</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C266" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="D266" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="E266" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="F266" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="G266" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="H266" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="I266" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="J266" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="K266" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="L266" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="M266" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="O266" s="103"/>
+      <c r="P266" s="10"/>
+    </row>
+    <row r="267" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="26" t="s">
+        <v>300</v>
+      </c>
+      <c r="B267" s="63" t="s">
+        <v>549</v>
+      </c>
+      <c r="C267" s="60">
+        <v>0</v>
+      </c>
+      <c r="D267" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="E267" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="F267" s="60">
+        <v>0</v>
+      </c>
+      <c r="G267" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="H267" s="60">
+        <v>0</v>
+      </c>
+      <c r="I267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M267" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="O267" s="103"/>
+      <c r="P267" s="102"/>
+    </row>
+    <row r="268" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="26" t="s">
+        <v>301</v>
+      </c>
+      <c r="B268" s="63" t="s">
+        <v>548</v>
+      </c>
+      <c r="C268" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="D268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="E268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="F268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="G268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="H268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="I268" s="60">
+        <v>0</v>
+      </c>
+      <c r="J268" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K268" s="60">
+        <v>0</v>
+      </c>
+      <c r="L268" s="60">
+        <v>0</v>
+      </c>
+      <c r="M268" s="60">
+        <v>0</v>
+      </c>
+      <c r="O268" s="103"/>
+      <c r="P268" s="102"/>
+    </row>
+    <row r="269" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="26" t="s">
+        <v>302</v>
+      </c>
+      <c r="B269" s="63" t="s">
+        <v>550</v>
+      </c>
+      <c r="C269" s="60">
+        <v>0</v>
+      </c>
+      <c r="D269" s="60">
+        <v>0</v>
+      </c>
+      <c r="E269" s="60">
+        <v>0</v>
+      </c>
+      <c r="F269" s="60">
+        <v>0</v>
+      </c>
+      <c r="G269" s="60">
+        <v>0</v>
+      </c>
+      <c r="H269" s="60">
+        <v>0</v>
+      </c>
+      <c r="I269" s="60">
+        <v>0</v>
+      </c>
+      <c r="J269" s="60">
+        <v>0</v>
+      </c>
+      <c r="K269" s="60">
+        <v>0</v>
+      </c>
+      <c r="L269" s="60">
+        <v>0</v>
+      </c>
+      <c r="M269" s="60">
+        <v>0</v>
+      </c>
+      <c r="O269" s="103"/>
+      <c r="P269" s="102"/>
+    </row>
+    <row r="270" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="B270" s="63" t="s">
+        <v>551</v>
+      </c>
+      <c r="C270" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="D270" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="E270" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="F270" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="G270" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="H270" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="I270" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="J270" s="60">
+        <v>0</v>
+      </c>
+      <c r="K270" s="60">
+        <v>0</v>
+      </c>
+      <c r="L270" s="60">
+        <v>0</v>
+      </c>
+      <c r="M270" s="60">
+        <v>0</v>
+      </c>
+      <c r="O270" s="103"/>
+      <c r="P270" s="102"/>
+    </row>
+    <row r="271" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="B271" s="63" t="s">
+        <v>552</v>
+      </c>
+      <c r="C271" s="60">
+        <v>0</v>
+      </c>
+      <c r="D271" s="60">
+        <v>0</v>
+      </c>
+      <c r="E271" s="60">
+        <v>0</v>
+      </c>
+      <c r="F271" s="60">
+        <v>0</v>
+      </c>
+      <c r="G271" s="60">
+        <v>0</v>
+      </c>
+      <c r="H271" s="60">
+        <v>0</v>
+      </c>
+      <c r="I271" s="60">
+        <v>0</v>
+      </c>
+      <c r="J271" s="60">
+        <v>0</v>
+      </c>
+      <c r="K271" s="60">
+        <v>0</v>
+      </c>
+      <c r="L271" s="60">
+        <v>0</v>
+      </c>
+      <c r="M271" s="60">
+        <v>0</v>
+      </c>
+      <c r="O271" s="103"/>
+      <c r="P271" s="102"/>
+    </row>
+    <row r="272" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="B272" s="63" t="s">
+        <v>553</v>
+      </c>
+      <c r="C272" s="60">
+        <v>0</v>
+      </c>
+      <c r="D272" s="60">
+        <v>0</v>
+      </c>
+      <c r="E272" s="60">
+        <v>0</v>
+      </c>
+      <c r="F272" s="60">
+        <v>0</v>
+      </c>
+      <c r="G272" s="60">
+        <v>0</v>
+      </c>
+      <c r="H272" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="I272" s="60">
+        <v>0.2</v>
+      </c>
+      <c r="J272" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K272" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="L272" s="60">
+        <v>0</v>
+      </c>
+      <c r="M272" s="60">
+        <v>0</v>
+      </c>
+      <c r="O272" s="103"/>
+      <c r="P272" s="102"/>
+    </row>
+    <row r="273" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="26" t="s">
+        <v>306</v>
+      </c>
+      <c r="B273" s="63" t="s">
+        <v>554</v>
+      </c>
+      <c r="C273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="D273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="E273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="F273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="G273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="H273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="I273" s="60">
+        <v>0</v>
+      </c>
+      <c r="J273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="K273" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="L273" s="60">
+        <v>0</v>
+      </c>
+      <c r="M273" s="60">
+        <v>0</v>
+      </c>
+      <c r="O273" s="103"/>
+      <c r="P273" s="102"/>
+    </row>
+    <row r="274" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="B274" s="63" t="s">
+        <v>555</v>
+      </c>
+      <c r="C274" s="60">
+        <v>0</v>
+      </c>
+      <c r="D274" s="60">
+        <v>0</v>
+      </c>
+      <c r="E274" s="60">
+        <v>0</v>
+      </c>
+      <c r="F274" s="60">
+        <v>0</v>
+      </c>
+      <c r="G274" s="60">
+        <v>0</v>
+      </c>
+      <c r="H274" s="60">
+        <v>0</v>
+      </c>
+      <c r="I274" s="60">
+        <v>0</v>
+      </c>
+      <c r="J274" s="60">
+        <v>0</v>
+      </c>
+      <c r="K274" s="60">
+        <v>0</v>
+      </c>
+      <c r="L274" s="60">
+        <v>0</v>
+      </c>
+      <c r="M274" s="60">
+        <v>0</v>
+      </c>
+      <c r="O274" s="103"/>
+      <c r="P274" s="102"/>
+    </row>
+    <row r="275" spans="1:16" s="1" customFormat="1" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="26" t="s">
+        <v>308</v>
+      </c>
+      <c r="B275" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C275" s="60"/>
+      <c r="D275" s="60"/>
+      <c r="E275" s="60"/>
+      <c r="F275" s="59">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="G275" s="59">
+        <v>123.8</v>
+      </c>
+      <c r="H275" s="59">
+        <v>162.1</v>
+      </c>
+      <c r="I275" s="60">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="J275" s="60">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="K275" s="60">
+        <v>171.6</v>
+      </c>
+      <c r="L275" s="59">
+        <v>180.1</v>
+      </c>
+      <c r="M275" s="61">
+        <v>242.6</v>
+      </c>
+      <c r="O275" s="103"/>
+      <c r="P275" s="10"/>
+    </row>
+    <row r="276" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="26" t="s">
+        <v>309</v>
+      </c>
+      <c r="B276" s="63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C276" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D276" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E276" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F276" s="59">
+        <v>129.1</v>
+      </c>
+      <c r="G276" s="59">
+        <v>91.7</v>
+      </c>
+      <c r="H276" s="59">
+        <v>120.5</v>
+      </c>
+      <c r="I276" s="60">
+        <v>121.9</v>
+      </c>
+      <c r="J276" s="60">
+        <v>92</v>
+      </c>
+      <c r="K276" s="60">
+        <v>98.4</v>
+      </c>
+      <c r="L276" s="60">
+        <v>104.4</v>
+      </c>
+      <c r="M276" s="61">
+        <v>88.6</v>
+      </c>
+      <c r="O276" s="103"/>
+      <c r="P276" s="102"/>
+    </row>
+    <row r="277" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="26" t="s">
+        <v>310</v>
+      </c>
+      <c r="B277" s="63" t="s">
+        <v>556</v>
+      </c>
+      <c r="C277" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D277" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E277" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F277" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="G277" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="H277" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="I277" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="J277" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="K277" s="60">
+        <v>25.9</v>
+      </c>
+      <c r="L277" s="60">
+        <v>17.8</v>
+      </c>
+      <c r="M277" s="61">
+        <v>0.4</v>
+      </c>
+      <c r="O277" s="103"/>
+      <c r="P277" s="102"/>
+    </row>
+    <row r="278" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="B278" s="63" t="s">
+        <v>557</v>
+      </c>
+      <c r="C278" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D278" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E278" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F278" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="G278" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="H278" s="59">
+        <v>1.4</v>
+      </c>
+      <c r="I278" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="J278" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="K278" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="L278" s="60">
+        <v>32.1</v>
+      </c>
+      <c r="M278" s="61">
+        <v>77.2</v>
+      </c>
+      <c r="O278" s="103"/>
+      <c r="P278" s="102"/>
+    </row>
+    <row r="279" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="26" t="s">
+        <v>312</v>
+      </c>
+      <c r="B279" s="63" t="s">
+        <v>390</v>
+      </c>
+      <c r="C279" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D279" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E279" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F279" s="59">
+        <v>27.5</v>
+      </c>
+      <c r="G279" s="59">
+        <v>30</v>
+      </c>
+      <c r="H279" s="59">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="I279" s="60">
+        <v>31.5</v>
+      </c>
+      <c r="J279" s="60">
+        <v>47.5</v>
+      </c>
+      <c r="K279" s="60">
+        <v>45.9</v>
+      </c>
+      <c r="L279" s="60">
+        <v>25.8</v>
+      </c>
+      <c r="M279" s="61">
+        <v>76.5</v>
+      </c>
+      <c r="O279" s="103"/>
+      <c r="P279" s="102"/>
+    </row>
+    <row r="280" spans="1:16" s="1" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="B280" s="63" t="s">
+        <v>558</v>
+      </c>
+      <c r="C280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="D280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="E280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="F280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="H280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="I280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="J280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="K280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="L280" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="M280" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="O280" s="103"/>
+      <c r="P280" s="102"/>
+    </row>
+    <row r="281" spans="1:16" s="1" customFormat="1" ht="11.25" collapsed="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="94"/>
+      <c r="B281" s="94"/>
+      <c r="C281" s="106"/>
+      <c r="D281" s="106"/>
+      <c r="E281" s="106"/>
+      <c r="F281" s="106"/>
+      <c r="G281" s="106"/>
+      <c r="H281" s="106"/>
+      <c r="I281" s="106"/>
+      <c r="J281" s="106"/>
+      <c r="K281" s="106"/>
+      <c r="L281" s="106"/>
+      <c r="M281" s="106"/>
+    </row>
+    <row r="282" spans="1:16" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A282" s="94"/>
+      <c r="B282" s="94"/>
+      <c r="C282" s="107"/>
+      <c r="D282" s="107"/>
+      <c r="E282" s="107"/>
+      <c r="F282" s="107"/>
+      <c r="G282" s="107"/>
+      <c r="H282" s="107"/>
+      <c r="I282" s="107"/>
+      <c r="J282" s="107"/>
+      <c r="K282" s="107"/>
+      <c r="L282" s="107"/>
+      <c r="M282" s="107"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="L3:M3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
-      <vt:lpstr>Көрсеткіш аудандар бойынша</vt:lpstr>
+      <vt:lpstr>Обл, аудан бойын сүт өндіру</vt:lpstr>
+      <vt:lpstr>Обл, аудан бойын жүн өндірісі</vt:lpstr>
+      <vt:lpstr>Обл,аудан бойын жұмырт өндірісі</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>