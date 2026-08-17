--- v0 (2026-04-16)
+++ v1 (2026-08-17)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-6930" yWindow="4200" windowWidth="28800" windowHeight="12210" tabRatio="819"/>
+    <workbookView xWindow="-6930" yWindow="4200" windowWidth="28800" windowHeight="12210" tabRatio="819" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="12" r:id="rId2"/>
     <sheet name="1. Көрсеткіш" sheetId="10" r:id="rId3"/>
     <sheet name="2. Анықтама" sheetId="11" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="65">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Бағашаров Асқат Бағашарұлы</t>
   </si>
   <si>
     <t>+7 7172 77 55 64</t>
   </si>
   <si>
     <t>bagasharov.a@nationalbank.kz</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
@@ -411,73 +411,70 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
@@ -525,50 +522,59 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="5"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_BoP-2012" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -847,52 +853,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalbank.kz/kz/page/bazovaya-stavka-dkp-functions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.nationalbank.kz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalbank.kz/ru/structuresecurities/struktura-valyuty-gcb-v-obrashchenii" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalbank.kz/kz/news/metadannye/7248" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:L20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="99.7109375" style="6" customWidth="1"/>
     <col min="3" max="255" width="9.140625" style="1"/>
     <col min="256" max="256" width="57.140625" style="1" customWidth="1"/>
     <col min="257" max="257" width="97.7109375" style="1" customWidth="1"/>
     <col min="258" max="511" width="9.140625" style="1"/>
     <col min="512" max="512" width="57.140625" style="1" customWidth="1"/>
     <col min="513" max="513" width="97.7109375" style="1" customWidth="1"/>
     <col min="514" max="767" width="9.140625" style="1"/>
     <col min="768" max="768" width="57.140625" style="1" customWidth="1"/>
     <col min="769" max="769" width="97.7109375" style="1" customWidth="1"/>
     <col min="770" max="1023" width="9.140625" style="1"/>
     <col min="1024" max="1024" width="57.140625" style="1" customWidth="1"/>
     <col min="1025" max="1025" width="97.7109375" style="1" customWidth="1"/>
     <col min="1026" max="1279" width="9.140625" style="1"/>
     <col min="1280" max="1280" width="57.140625" style="1" customWidth="1"/>
     <col min="1281" max="1281" width="97.7109375" style="1" customWidth="1"/>
     <col min="1282" max="1535" width="9.140625" style="1"/>
     <col min="1536" max="1536" width="57.140625" style="1" customWidth="1"/>
     <col min="1537" max="1537" width="97.7109375" style="1" customWidth="1"/>
     <col min="1538" max="1791" width="9.140625" style="1"/>
@@ -1048,1849 +1054,1867 @@
     <col min="14338" max="14591" width="9.140625" style="1"/>
     <col min="14592" max="14592" width="57.140625" style="1" customWidth="1"/>
     <col min="14593" max="14593" width="97.7109375" style="1" customWidth="1"/>
     <col min="14594" max="14847" width="9.140625" style="1"/>
     <col min="14848" max="14848" width="57.140625" style="1" customWidth="1"/>
     <col min="14849" max="14849" width="97.7109375" style="1" customWidth="1"/>
     <col min="14850" max="15103" width="9.140625" style="1"/>
     <col min="15104" max="15104" width="57.140625" style="1" customWidth="1"/>
     <col min="15105" max="15105" width="97.7109375" style="1" customWidth="1"/>
     <col min="15106" max="15359" width="9.140625" style="1"/>
     <col min="15360" max="15360" width="57.140625" style="1" customWidth="1"/>
     <col min="15361" max="15361" width="97.7109375" style="1" customWidth="1"/>
     <col min="15362" max="15615" width="9.140625" style="1"/>
     <col min="15616" max="15616" width="57.140625" style="1" customWidth="1"/>
     <col min="15617" max="15617" width="97.7109375" style="1" customWidth="1"/>
     <col min="15618" max="15871" width="9.140625" style="1"/>
     <col min="15872" max="15872" width="57.140625" style="1" customWidth="1"/>
     <col min="15873" max="15873" width="97.7109375" style="1" customWidth="1"/>
     <col min="15874" max="16127" width="9.140625" style="1"/>
     <col min="16128" max="16128" width="57.140625" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="97.7109375" style="1" customWidth="1"/>
     <col min="16130" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" s="2" customFormat="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:12" s="2" customFormat="1" ht="30">
-      <c r="A4" s="17" t="s">
+      <c r="A4" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="2" customFormat="1">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:12" s="2" customFormat="1">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="2" customFormat="1" ht="30">
-      <c r="A7" s="16" t="s">
+      <c r="A7" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="L7" s="3"/>
     </row>
     <row r="8" spans="1:12" s="2" customFormat="1">
-      <c r="A8" s="16" t="s">
+      <c r="A8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="B8" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="2" customFormat="1" ht="30">
-      <c r="A9" s="16" t="s">
+      <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A10" s="16" t="s">
+      <c r="A10" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="15"/>
+      <c r="B10" s="14"/>
       <c r="L10" s="3"/>
     </row>
     <row r="11" spans="1:12" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A11" s="16" t="s">
+      <c r="A11" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="15"/>
+      <c r="B11" s="14"/>
       <c r="L11" s="3"/>
     </row>
     <row r="12" spans="1:12" s="2" customFormat="1">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="13" t="s">
+      <c r="B12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="L12" s="3"/>
     </row>
     <row r="13" spans="1:12" ht="66" customHeight="1">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="B13" s="13" t="s">
         <v>44</v>
       </c>
       <c r="L13" s="4"/>
     </row>
     <row r="14" spans="1:12" ht="49.5" customHeight="1">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="14" t="s">
+      <c r="B14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="16" t="s">
+      <c r="A15" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="9">
-        <v>45972</v>
+      <c r="B15" s="46">
+        <v>46036</v>
       </c>
       <c r="L15" s="4"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="16" t="s">
+      <c r="A16" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="9">
-        <v>46001</v>
+      <c r="B16" s="46">
+        <v>46401</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="16" t="s">
+      <c r="A17" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>64</v>
       </c>
       <c r="L17" s="4"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="16" t="s">
+      <c r="A18" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="16" t="s">
+      <c r="A19" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="11"/>
+      <c r="C19" s="10"/>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="16" t="s">
+      <c r="A20" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="13" t="s">
+      <c r="B20" s="12" t="s">
         <v>3</v>
       </c>
       <c r="L20" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://nationalbank.kz/ru/structuresecurities/struktura-valyuty-gcb-v-obrashchenii"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B6" location="'2. Определения'!A1" display="Определения агрегатов денежной массы"/>
     <hyperlink ref="B8" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="90.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="42"/>
+      <c r="B2" s="41"/>
     </row>
     <row r="4" spans="2:2">
-      <c r="B4" s="40"/>
+      <c r="B4" s="39"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="42" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="43" t="s">
+      <c r="B6" s="42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="43" t="s">
+      <c r="B7" s="42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="43" t="s">
+      <c r="B8" s="42" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="43" t="s">
+      <c r="B9" s="42" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="43"/>
+      <c r="B10" s="42"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="43" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="43"/>
+      <c r="B12" s="42"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="43"/>
+      <c r="B13" s="42"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="41"/>
+      <c r="B16" s="40"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="44" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AH9"/>
+  <dimension ref="A2:AI9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F48" sqref="F48"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AC25" sqref="AC25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="19" customWidth="1"/>
-[...382 lines deleted...]
-    <col min="16173" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="41.5703125" style="18" customWidth="1"/>
+    <col min="2" max="8" width="5" style="18" bestFit="1" customWidth="1"/>
+    <col min="9" max="35" width="5.7109375" style="18" customWidth="1"/>
+    <col min="36" max="43" width="9.140625" style="18"/>
+    <col min="44" max="44" width="8.85546875" style="18" customWidth="1"/>
+    <col min="45" max="255" width="9.140625" style="18"/>
+    <col min="256" max="256" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="257" max="257" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="258" max="291" width="5.7109375" style="18" customWidth="1"/>
+    <col min="292" max="299" width="9.140625" style="18"/>
+    <col min="300" max="300" width="8.85546875" style="18" customWidth="1"/>
+    <col min="301" max="511" width="9.140625" style="18"/>
+    <col min="512" max="512" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="513" max="513" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="514" max="547" width="5.7109375" style="18" customWidth="1"/>
+    <col min="548" max="555" width="9.140625" style="18"/>
+    <col min="556" max="556" width="8.85546875" style="18" customWidth="1"/>
+    <col min="557" max="767" width="9.140625" style="18"/>
+    <col min="768" max="768" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="769" max="769" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="770" max="803" width="5.7109375" style="18" customWidth="1"/>
+    <col min="804" max="811" width="9.140625" style="18"/>
+    <col min="812" max="812" width="8.85546875" style="18" customWidth="1"/>
+    <col min="813" max="1023" width="9.140625" style="18"/>
+    <col min="1024" max="1024" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1025" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1026" max="1059" width="5.7109375" style="18" customWidth="1"/>
+    <col min="1060" max="1067" width="9.140625" style="18"/>
+    <col min="1068" max="1068" width="8.85546875" style="18" customWidth="1"/>
+    <col min="1069" max="1279" width="9.140625" style="18"/>
+    <col min="1280" max="1280" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1281" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1282" max="1315" width="5.7109375" style="18" customWidth="1"/>
+    <col min="1316" max="1323" width="9.140625" style="18"/>
+    <col min="1324" max="1324" width="8.85546875" style="18" customWidth="1"/>
+    <col min="1325" max="1535" width="9.140625" style="18"/>
+    <col min="1536" max="1536" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1537" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1538" max="1571" width="5.7109375" style="18" customWidth="1"/>
+    <col min="1572" max="1579" width="9.140625" style="18"/>
+    <col min="1580" max="1580" width="8.85546875" style="18" customWidth="1"/>
+    <col min="1581" max="1791" width="9.140625" style="18"/>
+    <col min="1792" max="1792" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1793" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1794" max="1827" width="5.7109375" style="18" customWidth="1"/>
+    <col min="1828" max="1835" width="9.140625" style="18"/>
+    <col min="1836" max="1836" width="8.85546875" style="18" customWidth="1"/>
+    <col min="1837" max="2047" width="9.140625" style="18"/>
+    <col min="2048" max="2048" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2049" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2050" max="2083" width="5.7109375" style="18" customWidth="1"/>
+    <col min="2084" max="2091" width="9.140625" style="18"/>
+    <col min="2092" max="2092" width="8.85546875" style="18" customWidth="1"/>
+    <col min="2093" max="2303" width="9.140625" style="18"/>
+    <col min="2304" max="2304" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2305" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2306" max="2339" width="5.7109375" style="18" customWidth="1"/>
+    <col min="2340" max="2347" width="9.140625" style="18"/>
+    <col min="2348" max="2348" width="8.85546875" style="18" customWidth="1"/>
+    <col min="2349" max="2559" width="9.140625" style="18"/>
+    <col min="2560" max="2560" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2561" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2562" max="2595" width="5.7109375" style="18" customWidth="1"/>
+    <col min="2596" max="2603" width="9.140625" style="18"/>
+    <col min="2604" max="2604" width="8.85546875" style="18" customWidth="1"/>
+    <col min="2605" max="2815" width="9.140625" style="18"/>
+    <col min="2816" max="2816" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2817" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2818" max="2851" width="5.7109375" style="18" customWidth="1"/>
+    <col min="2852" max="2859" width="9.140625" style="18"/>
+    <col min="2860" max="2860" width="8.85546875" style="18" customWidth="1"/>
+    <col min="2861" max="3071" width="9.140625" style="18"/>
+    <col min="3072" max="3072" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3073" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3074" max="3107" width="5.7109375" style="18" customWidth="1"/>
+    <col min="3108" max="3115" width="9.140625" style="18"/>
+    <col min="3116" max="3116" width="8.85546875" style="18" customWidth="1"/>
+    <col min="3117" max="3327" width="9.140625" style="18"/>
+    <col min="3328" max="3328" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3329" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3330" max="3363" width="5.7109375" style="18" customWidth="1"/>
+    <col min="3364" max="3371" width="9.140625" style="18"/>
+    <col min="3372" max="3372" width="8.85546875" style="18" customWidth="1"/>
+    <col min="3373" max="3583" width="9.140625" style="18"/>
+    <col min="3584" max="3584" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3585" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3586" max="3619" width="5.7109375" style="18" customWidth="1"/>
+    <col min="3620" max="3627" width="9.140625" style="18"/>
+    <col min="3628" max="3628" width="8.85546875" style="18" customWidth="1"/>
+    <col min="3629" max="3839" width="9.140625" style="18"/>
+    <col min="3840" max="3840" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3841" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3842" max="3875" width="5.7109375" style="18" customWidth="1"/>
+    <col min="3876" max="3883" width="9.140625" style="18"/>
+    <col min="3884" max="3884" width="8.85546875" style="18" customWidth="1"/>
+    <col min="3885" max="4095" width="9.140625" style="18"/>
+    <col min="4096" max="4096" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4097" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4098" max="4131" width="5.7109375" style="18" customWidth="1"/>
+    <col min="4132" max="4139" width="9.140625" style="18"/>
+    <col min="4140" max="4140" width="8.85546875" style="18" customWidth="1"/>
+    <col min="4141" max="4351" width="9.140625" style="18"/>
+    <col min="4352" max="4352" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4353" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4354" max="4387" width="5.7109375" style="18" customWidth="1"/>
+    <col min="4388" max="4395" width="9.140625" style="18"/>
+    <col min="4396" max="4396" width="8.85546875" style="18" customWidth="1"/>
+    <col min="4397" max="4607" width="9.140625" style="18"/>
+    <col min="4608" max="4608" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4609" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4610" max="4643" width="5.7109375" style="18" customWidth="1"/>
+    <col min="4644" max="4651" width="9.140625" style="18"/>
+    <col min="4652" max="4652" width="8.85546875" style="18" customWidth="1"/>
+    <col min="4653" max="4863" width="9.140625" style="18"/>
+    <col min="4864" max="4864" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4865" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4866" max="4899" width="5.7109375" style="18" customWidth="1"/>
+    <col min="4900" max="4907" width="9.140625" style="18"/>
+    <col min="4908" max="4908" width="8.85546875" style="18" customWidth="1"/>
+    <col min="4909" max="5119" width="9.140625" style="18"/>
+    <col min="5120" max="5120" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5121" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5122" max="5155" width="5.7109375" style="18" customWidth="1"/>
+    <col min="5156" max="5163" width="9.140625" style="18"/>
+    <col min="5164" max="5164" width="8.85546875" style="18" customWidth="1"/>
+    <col min="5165" max="5375" width="9.140625" style="18"/>
+    <col min="5376" max="5376" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5377" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5378" max="5411" width="5.7109375" style="18" customWidth="1"/>
+    <col min="5412" max="5419" width="9.140625" style="18"/>
+    <col min="5420" max="5420" width="8.85546875" style="18" customWidth="1"/>
+    <col min="5421" max="5631" width="9.140625" style="18"/>
+    <col min="5632" max="5632" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5633" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5634" max="5667" width="5.7109375" style="18" customWidth="1"/>
+    <col min="5668" max="5675" width="9.140625" style="18"/>
+    <col min="5676" max="5676" width="8.85546875" style="18" customWidth="1"/>
+    <col min="5677" max="5887" width="9.140625" style="18"/>
+    <col min="5888" max="5888" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5889" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5890" max="5923" width="5.7109375" style="18" customWidth="1"/>
+    <col min="5924" max="5931" width="9.140625" style="18"/>
+    <col min="5932" max="5932" width="8.85546875" style="18" customWidth="1"/>
+    <col min="5933" max="6143" width="9.140625" style="18"/>
+    <col min="6144" max="6144" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6145" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6146" max="6179" width="5.7109375" style="18" customWidth="1"/>
+    <col min="6180" max="6187" width="9.140625" style="18"/>
+    <col min="6188" max="6188" width="8.85546875" style="18" customWidth="1"/>
+    <col min="6189" max="6399" width="9.140625" style="18"/>
+    <col min="6400" max="6400" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6401" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6402" max="6435" width="5.7109375" style="18" customWidth="1"/>
+    <col min="6436" max="6443" width="9.140625" style="18"/>
+    <col min="6444" max="6444" width="8.85546875" style="18" customWidth="1"/>
+    <col min="6445" max="6655" width="9.140625" style="18"/>
+    <col min="6656" max="6656" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6657" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6658" max="6691" width="5.7109375" style="18" customWidth="1"/>
+    <col min="6692" max="6699" width="9.140625" style="18"/>
+    <col min="6700" max="6700" width="8.85546875" style="18" customWidth="1"/>
+    <col min="6701" max="6911" width="9.140625" style="18"/>
+    <col min="6912" max="6912" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6913" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6914" max="6947" width="5.7109375" style="18" customWidth="1"/>
+    <col min="6948" max="6955" width="9.140625" style="18"/>
+    <col min="6956" max="6956" width="8.85546875" style="18" customWidth="1"/>
+    <col min="6957" max="7167" width="9.140625" style="18"/>
+    <col min="7168" max="7168" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7169" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7170" max="7203" width="5.7109375" style="18" customWidth="1"/>
+    <col min="7204" max="7211" width="9.140625" style="18"/>
+    <col min="7212" max="7212" width="8.85546875" style="18" customWidth="1"/>
+    <col min="7213" max="7423" width="9.140625" style="18"/>
+    <col min="7424" max="7424" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7425" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7426" max="7459" width="5.7109375" style="18" customWidth="1"/>
+    <col min="7460" max="7467" width="9.140625" style="18"/>
+    <col min="7468" max="7468" width="8.85546875" style="18" customWidth="1"/>
+    <col min="7469" max="7679" width="9.140625" style="18"/>
+    <col min="7680" max="7680" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7681" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7682" max="7715" width="5.7109375" style="18" customWidth="1"/>
+    <col min="7716" max="7723" width="9.140625" style="18"/>
+    <col min="7724" max="7724" width="8.85546875" style="18" customWidth="1"/>
+    <col min="7725" max="7935" width="9.140625" style="18"/>
+    <col min="7936" max="7936" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7937" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7938" max="7971" width="5.7109375" style="18" customWidth="1"/>
+    <col min="7972" max="7979" width="9.140625" style="18"/>
+    <col min="7980" max="7980" width="8.85546875" style="18" customWidth="1"/>
+    <col min="7981" max="8191" width="9.140625" style="18"/>
+    <col min="8192" max="8192" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8193" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8194" max="8227" width="5.7109375" style="18" customWidth="1"/>
+    <col min="8228" max="8235" width="9.140625" style="18"/>
+    <col min="8236" max="8236" width="8.85546875" style="18" customWidth="1"/>
+    <col min="8237" max="8447" width="9.140625" style="18"/>
+    <col min="8448" max="8448" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8449" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8450" max="8483" width="5.7109375" style="18" customWidth="1"/>
+    <col min="8484" max="8491" width="9.140625" style="18"/>
+    <col min="8492" max="8492" width="8.85546875" style="18" customWidth="1"/>
+    <col min="8493" max="8703" width="9.140625" style="18"/>
+    <col min="8704" max="8704" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8705" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8706" max="8739" width="5.7109375" style="18" customWidth="1"/>
+    <col min="8740" max="8747" width="9.140625" style="18"/>
+    <col min="8748" max="8748" width="8.85546875" style="18" customWidth="1"/>
+    <col min="8749" max="8959" width="9.140625" style="18"/>
+    <col min="8960" max="8960" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8961" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8962" max="8995" width="5.7109375" style="18" customWidth="1"/>
+    <col min="8996" max="9003" width="9.140625" style="18"/>
+    <col min="9004" max="9004" width="8.85546875" style="18" customWidth="1"/>
+    <col min="9005" max="9215" width="9.140625" style="18"/>
+    <col min="9216" max="9216" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9217" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9218" max="9251" width="5.7109375" style="18" customWidth="1"/>
+    <col min="9252" max="9259" width="9.140625" style="18"/>
+    <col min="9260" max="9260" width="8.85546875" style="18" customWidth="1"/>
+    <col min="9261" max="9471" width="9.140625" style="18"/>
+    <col min="9472" max="9472" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9473" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9474" max="9507" width="5.7109375" style="18" customWidth="1"/>
+    <col min="9508" max="9515" width="9.140625" style="18"/>
+    <col min="9516" max="9516" width="8.85546875" style="18" customWidth="1"/>
+    <col min="9517" max="9727" width="9.140625" style="18"/>
+    <col min="9728" max="9728" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9729" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9730" max="9763" width="5.7109375" style="18" customWidth="1"/>
+    <col min="9764" max="9771" width="9.140625" style="18"/>
+    <col min="9772" max="9772" width="8.85546875" style="18" customWidth="1"/>
+    <col min="9773" max="9983" width="9.140625" style="18"/>
+    <col min="9984" max="9984" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9985" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9986" max="10019" width="5.7109375" style="18" customWidth="1"/>
+    <col min="10020" max="10027" width="9.140625" style="18"/>
+    <col min="10028" max="10028" width="8.85546875" style="18" customWidth="1"/>
+    <col min="10029" max="10239" width="9.140625" style="18"/>
+    <col min="10240" max="10240" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10241" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10242" max="10275" width="5.7109375" style="18" customWidth="1"/>
+    <col min="10276" max="10283" width="9.140625" style="18"/>
+    <col min="10284" max="10284" width="8.85546875" style="18" customWidth="1"/>
+    <col min="10285" max="10495" width="9.140625" style="18"/>
+    <col min="10496" max="10496" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10497" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10498" max="10531" width="5.7109375" style="18" customWidth="1"/>
+    <col min="10532" max="10539" width="9.140625" style="18"/>
+    <col min="10540" max="10540" width="8.85546875" style="18" customWidth="1"/>
+    <col min="10541" max="10751" width="9.140625" style="18"/>
+    <col min="10752" max="10752" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10753" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10754" max="10787" width="5.7109375" style="18" customWidth="1"/>
+    <col min="10788" max="10795" width="9.140625" style="18"/>
+    <col min="10796" max="10796" width="8.85546875" style="18" customWidth="1"/>
+    <col min="10797" max="11007" width="9.140625" style="18"/>
+    <col min="11008" max="11008" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11009" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11010" max="11043" width="5.7109375" style="18" customWidth="1"/>
+    <col min="11044" max="11051" width="9.140625" style="18"/>
+    <col min="11052" max="11052" width="8.85546875" style="18" customWidth="1"/>
+    <col min="11053" max="11263" width="9.140625" style="18"/>
+    <col min="11264" max="11264" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11265" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11266" max="11299" width="5.7109375" style="18" customWidth="1"/>
+    <col min="11300" max="11307" width="9.140625" style="18"/>
+    <col min="11308" max="11308" width="8.85546875" style="18" customWidth="1"/>
+    <col min="11309" max="11519" width="9.140625" style="18"/>
+    <col min="11520" max="11520" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11521" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11522" max="11555" width="5.7109375" style="18" customWidth="1"/>
+    <col min="11556" max="11563" width="9.140625" style="18"/>
+    <col min="11564" max="11564" width="8.85546875" style="18" customWidth="1"/>
+    <col min="11565" max="11775" width="9.140625" style="18"/>
+    <col min="11776" max="11776" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11777" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11778" max="11811" width="5.7109375" style="18" customWidth="1"/>
+    <col min="11812" max="11819" width="9.140625" style="18"/>
+    <col min="11820" max="11820" width="8.85546875" style="18" customWidth="1"/>
+    <col min="11821" max="12031" width="9.140625" style="18"/>
+    <col min="12032" max="12032" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12033" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12034" max="12067" width="5.7109375" style="18" customWidth="1"/>
+    <col min="12068" max="12075" width="9.140625" style="18"/>
+    <col min="12076" max="12076" width="8.85546875" style="18" customWidth="1"/>
+    <col min="12077" max="12287" width="9.140625" style="18"/>
+    <col min="12288" max="12288" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12289" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12290" max="12323" width="5.7109375" style="18" customWidth="1"/>
+    <col min="12324" max="12331" width="9.140625" style="18"/>
+    <col min="12332" max="12332" width="8.85546875" style="18" customWidth="1"/>
+    <col min="12333" max="12543" width="9.140625" style="18"/>
+    <col min="12544" max="12544" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12545" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12546" max="12579" width="5.7109375" style="18" customWidth="1"/>
+    <col min="12580" max="12587" width="9.140625" style="18"/>
+    <col min="12588" max="12588" width="8.85546875" style="18" customWidth="1"/>
+    <col min="12589" max="12799" width="9.140625" style="18"/>
+    <col min="12800" max="12800" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12801" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12802" max="12835" width="5.7109375" style="18" customWidth="1"/>
+    <col min="12836" max="12843" width="9.140625" style="18"/>
+    <col min="12844" max="12844" width="8.85546875" style="18" customWidth="1"/>
+    <col min="12845" max="13055" width="9.140625" style="18"/>
+    <col min="13056" max="13056" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13057" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13058" max="13091" width="5.7109375" style="18" customWidth="1"/>
+    <col min="13092" max="13099" width="9.140625" style="18"/>
+    <col min="13100" max="13100" width="8.85546875" style="18" customWidth="1"/>
+    <col min="13101" max="13311" width="9.140625" style="18"/>
+    <col min="13312" max="13312" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13313" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13314" max="13347" width="5.7109375" style="18" customWidth="1"/>
+    <col min="13348" max="13355" width="9.140625" style="18"/>
+    <col min="13356" max="13356" width="8.85546875" style="18" customWidth="1"/>
+    <col min="13357" max="13567" width="9.140625" style="18"/>
+    <col min="13568" max="13568" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13569" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13570" max="13603" width="5.7109375" style="18" customWidth="1"/>
+    <col min="13604" max="13611" width="9.140625" style="18"/>
+    <col min="13612" max="13612" width="8.85546875" style="18" customWidth="1"/>
+    <col min="13613" max="13823" width="9.140625" style="18"/>
+    <col min="13824" max="13824" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13825" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13826" max="13859" width="5.7109375" style="18" customWidth="1"/>
+    <col min="13860" max="13867" width="9.140625" style="18"/>
+    <col min="13868" max="13868" width="8.85546875" style="18" customWidth="1"/>
+    <col min="13869" max="14079" width="9.140625" style="18"/>
+    <col min="14080" max="14080" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14081" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14082" max="14115" width="5.7109375" style="18" customWidth="1"/>
+    <col min="14116" max="14123" width="9.140625" style="18"/>
+    <col min="14124" max="14124" width="8.85546875" style="18" customWidth="1"/>
+    <col min="14125" max="14335" width="9.140625" style="18"/>
+    <col min="14336" max="14336" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14337" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14338" max="14371" width="5.7109375" style="18" customWidth="1"/>
+    <col min="14372" max="14379" width="9.140625" style="18"/>
+    <col min="14380" max="14380" width="8.85546875" style="18" customWidth="1"/>
+    <col min="14381" max="14591" width="9.140625" style="18"/>
+    <col min="14592" max="14592" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14593" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14594" max="14627" width="5.7109375" style="18" customWidth="1"/>
+    <col min="14628" max="14635" width="9.140625" style="18"/>
+    <col min="14636" max="14636" width="8.85546875" style="18" customWidth="1"/>
+    <col min="14637" max="14847" width="9.140625" style="18"/>
+    <col min="14848" max="14848" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14849" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14850" max="14883" width="5.7109375" style="18" customWidth="1"/>
+    <col min="14884" max="14891" width="9.140625" style="18"/>
+    <col min="14892" max="14892" width="8.85546875" style="18" customWidth="1"/>
+    <col min="14893" max="15103" width="9.140625" style="18"/>
+    <col min="15104" max="15104" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15105" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15106" max="15139" width="5.7109375" style="18" customWidth="1"/>
+    <col min="15140" max="15147" width="9.140625" style="18"/>
+    <col min="15148" max="15148" width="8.85546875" style="18" customWidth="1"/>
+    <col min="15149" max="15359" width="9.140625" style="18"/>
+    <col min="15360" max="15360" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15361" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15362" max="15395" width="5.7109375" style="18" customWidth="1"/>
+    <col min="15396" max="15403" width="9.140625" style="18"/>
+    <col min="15404" max="15404" width="8.85546875" style="18" customWidth="1"/>
+    <col min="15405" max="15615" width="9.140625" style="18"/>
+    <col min="15616" max="15616" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15617" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15618" max="15651" width="5.7109375" style="18" customWidth="1"/>
+    <col min="15652" max="15659" width="9.140625" style="18"/>
+    <col min="15660" max="15660" width="8.85546875" style="18" customWidth="1"/>
+    <col min="15661" max="15871" width="9.140625" style="18"/>
+    <col min="15872" max="15872" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15873" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15874" max="15907" width="5.7109375" style="18" customWidth="1"/>
+    <col min="15908" max="15915" width="9.140625" style="18"/>
+    <col min="15916" max="15916" width="8.85546875" style="18" customWidth="1"/>
+    <col min="15917" max="16127" width="9.140625" style="18"/>
+    <col min="16128" max="16128" width="43.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16129" width="5.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="16130" max="16163" width="5.7109375" style="18" customWidth="1"/>
+    <col min="16164" max="16171" width="9.140625" style="18"/>
+    <col min="16172" max="16172" width="8.85546875" style="18" customWidth="1"/>
+    <col min="16173" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:34" s="20" customFormat="1" ht="15.75">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:35" s="19" customFormat="1" ht="15.75">
+      <c r="A2" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="27"/>
-[...8 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="AI2" s="48"/>
+    </row>
+    <row r="3" spans="1:35" ht="12.75">
+      <c r="A3" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="29"/>
-[...9 lines deleted...]
-      <c r="B4" s="21">
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="AI3" s="47"/>
+    </row>
+    <row r="4" spans="1:35" s="22" customFormat="1" ht="12.75">
+      <c r="A4" s="20"/>
+      <c r="B4" s="20">
         <v>1992</v>
       </c>
-      <c r="C4" s="21">
+      <c r="C4" s="20">
         <v>1993</v>
       </c>
-      <c r="D4" s="21">
+      <c r="D4" s="20">
         <v>1994</v>
       </c>
-      <c r="E4" s="21">
+      <c r="E4" s="20">
         <v>1995</v>
       </c>
-      <c r="F4" s="21">
+      <c r="F4" s="20">
         <v>1996</v>
       </c>
-      <c r="G4" s="21">
+      <c r="G4" s="20">
         <v>1997</v>
       </c>
-      <c r="H4" s="21">
+      <c r="H4" s="20">
         <v>1998</v>
       </c>
-      <c r="I4" s="21">
+      <c r="I4" s="20">
         <v>1999</v>
       </c>
-      <c r="J4" s="22">
+      <c r="J4" s="21">
         <v>2000</v>
       </c>
-      <c r="K4" s="22">
+      <c r="K4" s="21">
         <v>2001</v>
       </c>
-      <c r="L4" s="22">
+      <c r="L4" s="21">
         <v>2002</v>
       </c>
-      <c r="M4" s="22">
+      <c r="M4" s="21">
         <v>2003</v>
       </c>
-      <c r="N4" s="22">
+      <c r="N4" s="21">
         <v>2004</v>
       </c>
-      <c r="O4" s="22">
+      <c r="O4" s="21">
         <v>2005</v>
       </c>
-      <c r="P4" s="22">
+      <c r="P4" s="21">
         <v>2006</v>
       </c>
-      <c r="Q4" s="22">
+      <c r="Q4" s="21">
         <v>2007</v>
       </c>
-      <c r="R4" s="22">
+      <c r="R4" s="21">
         <v>2008</v>
       </c>
-      <c r="S4" s="22">
+      <c r="S4" s="21">
         <v>2009</v>
       </c>
-      <c r="T4" s="22">
+      <c r="T4" s="21">
         <v>2010</v>
       </c>
-      <c r="U4" s="22">
+      <c r="U4" s="21">
         <v>2011</v>
       </c>
-      <c r="V4" s="22">
+      <c r="V4" s="21">
         <v>2012</v>
       </c>
-      <c r="W4" s="22">
+      <c r="W4" s="21">
         <v>2013</v>
       </c>
-      <c r="X4" s="22">
+      <c r="X4" s="21">
         <v>2014</v>
       </c>
-      <c r="Y4" s="22">
+      <c r="Y4" s="21">
         <v>2015</v>
       </c>
-      <c r="Z4" s="22">
+      <c r="Z4" s="21">
         <v>2016</v>
       </c>
-      <c r="AA4" s="22">
+      <c r="AA4" s="21">
         <v>2017</v>
       </c>
-      <c r="AB4" s="22">
+      <c r="AB4" s="21">
         <v>2018</v>
       </c>
-      <c r="AC4" s="22">
+      <c r="AC4" s="21">
         <v>2019</v>
       </c>
-      <c r="AD4" s="22">
+      <c r="AD4" s="21">
         <v>2020</v>
       </c>
-      <c r="AE4" s="22">
+      <c r="AE4" s="21">
         <v>2021</v>
       </c>
-      <c r="AF4" s="22">
+      <c r="AF4" s="21">
         <v>2022</v>
       </c>
-      <c r="AG4" s="22">
+      <c r="AG4" s="21">
         <v>2023</v>
       </c>
-      <c r="AH4" s="22">
+      <c r="AH4" s="21">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="28" t="s">
+      <c r="AI4" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:35" s="22" customFormat="1" ht="12.75">
+      <c r="A5" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="21" t="s">
-[...20 lines deleted...]
-      <c r="I5" s="21">
+      <c r="B5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="20">
         <v>16.52</v>
       </c>
-      <c r="J5" s="21">
+      <c r="J5" s="20">
         <v>7.81</v>
       </c>
-      <c r="K5" s="21"/>
-      <c r="L5" s="21">
+      <c r="K5" s="20"/>
+      <c r="L5" s="20">
         <v>5.52</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="20">
         <v>5.82</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="20">
         <v>4.8899999999999997</v>
       </c>
-      <c r="O5" s="21" t="s">
-[...5 lines deleted...]
-      <c r="Q5" s="21">
+      <c r="O5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="20">
         <v>8.3699999999999992</v>
       </c>
-      <c r="R5" s="21">
+      <c r="R5" s="20">
         <v>7</v>
       </c>
-      <c r="S5" s="21">
+      <c r="S5" s="20">
         <v>2.4500000000000002</v>
       </c>
-      <c r="T5" s="21">
+      <c r="T5" s="20">
         <v>1.4863</v>
       </c>
-      <c r="U5" s="21" t="s">
-[...41 lines deleted...]
-      <c r="A6" s="28" t="s">
+      <c r="U5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="V5" s="20"/>
+      <c r="W5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35" s="22" customFormat="1" ht="12.75">
+      <c r="A6" s="27" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="21" t="s">
-[...44 lines deleted...]
-      <c r="Q6" s="21">
+      <c r="B6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="20">
         <v>8.8695000000000004</v>
       </c>
-      <c r="R6" s="21">
+      <c r="R6" s="20">
         <v>7.25</v>
       </c>
-      <c r="S6" s="21">
+      <c r="S6" s="20">
         <v>4.8703000000000003</v>
       </c>
-      <c r="T6" s="21">
+      <c r="T6" s="20">
         <v>1.6818</v>
       </c>
-      <c r="U6" s="21" t="s">
-[...2 lines deleted...]
-      <c r="V6" s="21">
+      <c r="U6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="20">
         <v>2.5</v>
       </c>
-      <c r="W6" s="22" t="s">
-[...37 lines deleted...]
-      <c r="A7" s="28" t="s">
+      <c r="W6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="27" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="21" t="s">
-[...38 lines deleted...]
-      <c r="O7" s="24">
+      <c r="B7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7" s="23">
         <v>2.7498999999999998</v>
       </c>
-      <c r="P7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="Q7" s="24">
+      <c r="P7" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="23">
         <v>9.2220999999999993</v>
       </c>
-      <c r="R7" s="24">
+      <c r="R7" s="23">
         <v>7.4999000000000002</v>
       </c>
-      <c r="S7" s="24">
+      <c r="S7" s="23">
         <v>3.2616999999999998</v>
       </c>
-      <c r="T7" s="24">
+      <c r="T7" s="23">
         <v>1.8593</v>
       </c>
-      <c r="U7" s="24">
+      <c r="U7" s="23">
         <v>1.62</v>
       </c>
-      <c r="V7" s="24">
+      <c r="V7" s="23">
         <v>3.0286</v>
       </c>
-      <c r="W7" s="25">
+      <c r="W7" s="24">
         <v>3</v>
       </c>
-      <c r="X7" s="25">
+      <c r="X7" s="24">
         <v>4</v>
       </c>
-      <c r="Y7" s="25" t="s">
-[...14 lines deleted...]
-      <c r="AD7" s="25">
+      <c r="Y7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD7" s="24">
         <v>10.72</v>
       </c>
-      <c r="AE7" s="25">
+      <c r="AE7" s="24">
         <v>9.2899999999999991</v>
       </c>
-      <c r="AF7" s="25">
+      <c r="AF7" s="24">
         <v>13.61</v>
       </c>
-      <c r="AG7" s="25">
+      <c r="AG7" s="24">
         <v>15.48</v>
       </c>
-      <c r="AH7" s="25">
+      <c r="AH7" s="24">
         <v>12.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="AI7" s="50">
+        <v>15.63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B8" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="30" t="s">
+      <c r="C8" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="30" t="s">
+      <c r="D8" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="31">
+      <c r="E8" s="30">
         <v>52.5</v>
       </c>
-      <c r="F8" s="30" t="s">
+      <c r="F8" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="31">
+      <c r="G8" s="30">
         <v>18.5</v>
       </c>
-      <c r="H8" s="30" t="s">
+      <c r="H8" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="I8" s="30" t="s">
+      <c r="I8" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="J8" s="30" t="s">
+      <c r="J8" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="K8" s="30" t="s">
+      <c r="K8" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="L8" s="31">
+      <c r="L8" s="30">
         <v>7.5</v>
       </c>
-      <c r="M8" s="30" t="s">
+      <c r="M8" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="N8" s="30" t="s">
+      <c r="N8" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="O8" s="30" t="s">
+      <c r="O8" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="P8" s="30" t="s">
+      <c r="P8" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="Q8" s="30" t="s">
+      <c r="Q8" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="R8" s="24">
+      <c r="R8" s="23">
         <v>10.5</v>
       </c>
-      <c r="S8" s="30" t="s">
+      <c r="S8" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="T8" s="24">
+      <c r="T8" s="23">
         <v>7</v>
       </c>
-      <c r="U8" s="24">
+      <c r="U8" s="23">
         <v>7.5</v>
       </c>
-      <c r="V8" s="24">
+      <c r="V8" s="23">
         <v>5.5</v>
       </c>
-      <c r="W8" s="24">
+      <c r="W8" s="23">
         <v>5.5</v>
       </c>
-      <c r="X8" s="24">
+      <c r="X8" s="23">
         <v>5.5</v>
       </c>
-      <c r="Y8" s="24">
+      <c r="Y8" s="23">
         <v>5.5</v>
       </c>
-      <c r="Z8" s="24">
+      <c r="Z8" s="23">
         <v>5.5</v>
       </c>
-      <c r="AA8" s="30">
+      <c r="AA8" s="29">
         <v>10.25</v>
       </c>
-      <c r="AB8" s="25">
+      <c r="AB8" s="24">
         <v>9.25</v>
       </c>
-      <c r="AC8" s="25">
+      <c r="AC8" s="24">
         <v>9.25</v>
       </c>
-      <c r="AD8" s="25"/>
-[...6 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="AD8" s="24"/>
+      <c r="AE8" s="24"/>
+      <c r="AF8" s="24"/>
+      <c r="AG8" s="24"/>
+      <c r="AH8" s="24"/>
+      <c r="AI8" s="50"/>
+    </row>
+    <row r="9" spans="1:35" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A9" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="30"/>
-[...22 lines deleted...]
-      <c r="Y9" s="24">
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="23"/>
+      <c r="S9" s="29"/>
+      <c r="T9" s="23"/>
+      <c r="U9" s="23"/>
+      <c r="V9" s="23"/>
+      <c r="W9" s="23"/>
+      <c r="X9" s="23"/>
+      <c r="Y9" s="23">
         <v>16</v>
       </c>
-      <c r="Z9" s="24">
+      <c r="Z9" s="23">
         <v>12</v>
       </c>
-      <c r="AA9" s="30">
+      <c r="AA9" s="29">
         <v>10.25</v>
       </c>
-      <c r="AB9" s="25">
+      <c r="AB9" s="24">
         <v>9.25</v>
       </c>
-      <c r="AC9" s="25">
+      <c r="AC9" s="24">
         <v>9.25</v>
       </c>
-      <c r="AD9" s="25">
+      <c r="AD9" s="24">
         <v>9</v>
       </c>
-      <c r="AE9" s="25">
+      <c r="AE9" s="24">
         <v>9.75</v>
       </c>
-      <c r="AF9" s="25">
+      <c r="AF9" s="24">
         <v>16.75</v>
       </c>
-      <c r="AG9" s="25">
+      <c r="AG9" s="24">
         <v>15.75</v>
       </c>
-      <c r="AH9" s="25">
+      <c r="AH9" s="24">
         <v>15.25</v>
+      </c>
+      <c r="AI9" s="50">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B175"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43" style="1" customWidth="1"/>
     <col min="2" max="2" width="150.85546875" style="1" customWidth="1"/>
     <col min="3" max="43" width="6.7109375" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="46"/>
+      <c r="B1" s="45"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="32"/>
+      <c r="A2" s="31"/>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="135">
       <c r="A4" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="45">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="120">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="36"/>
-      <c r="B7" s="37"/>
+      <c r="A7" s="35"/>
+      <c r="B7" s="36"/>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="36"/>
-      <c r="B8" s="37"/>
+      <c r="A8" s="35"/>
+      <c r="B8" s="36"/>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="36"/>
-      <c r="B9" s="37"/>
+      <c r="A9" s="35"/>
+      <c r="B9" s="36"/>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="37"/>
-      <c r="B10" s="39"/>
+      <c r="A10" s="36"/>
+      <c r="B10" s="38"/>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="37"/>
+      <c r="A11" s="36"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="37"/>
+      <c r="A12" s="36"/>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="37"/>
+      <c r="A13" s="36"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="37"/>
+      <c r="A14" s="36"/>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="38"/>
+      <c r="A15" s="37"/>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="38"/>
+      <c r="A16" s="37"/>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="38"/>
+      <c r="A17" s="37"/>
     </row>
     <row r="18" spans="1:1">
-      <c r="A18" s="38"/>
+      <c r="A18" s="37"/>
     </row>
     <row r="19" spans="1:1">
-      <c r="A19" s="38"/>
+      <c r="A19" s="37"/>
     </row>
     <row r="20" spans="1:1">
-      <c r="A20" s="38"/>
+      <c r="A20" s="37"/>
     </row>
     <row r="21" spans="1:1">
-      <c r="A21" s="38"/>
+      <c r="A21" s="37"/>
     </row>
     <row r="22" spans="1:1">
-      <c r="A22" s="38"/>
+      <c r="A22" s="37"/>
     </row>
     <row r="23" spans="1:1">
-      <c r="A23" s="38"/>
+      <c r="A23" s="37"/>
     </row>
     <row r="24" spans="1:1">
-      <c r="A24" s="38"/>
+      <c r="A24" s="37"/>
     </row>
     <row r="25" spans="1:1">
-      <c r="A25" s="38"/>
+      <c r="A25" s="37"/>
     </row>
     <row r="26" spans="1:1">
-      <c r="A26" s="38"/>
+      <c r="A26" s="37"/>
     </row>
     <row r="27" spans="1:1">
-      <c r="A27" s="38"/>
+      <c r="A27" s="37"/>
     </row>
     <row r="28" spans="1:1">
-      <c r="A28" s="38"/>
+      <c r="A28" s="37"/>
     </row>
     <row r="29" spans="1:1">
-      <c r="A29" s="38"/>
+      <c r="A29" s="37"/>
     </row>
     <row r="30" spans="1:1">
-      <c r="A30" s="38"/>
+      <c r="A30" s="37"/>
     </row>
     <row r="31" spans="1:1">
-      <c r="A31" s="38"/>
+      <c r="A31" s="37"/>
     </row>
     <row r="32" spans="1:1">
-      <c r="A32" s="38"/>
+      <c r="A32" s="37"/>
     </row>
     <row r="33" spans="1:1">
-      <c r="A33" s="38"/>
+      <c r="A33" s="37"/>
     </row>
     <row r="34" spans="1:1">
-      <c r="A34" s="38"/>
+      <c r="A34" s="37"/>
     </row>
     <row r="35" spans="1:1">
-      <c r="A35" s="38"/>
+      <c r="A35" s="37"/>
     </row>
     <row r="36" spans="1:1">
-      <c r="A36" s="38"/>
+      <c r="A36" s="37"/>
     </row>
     <row r="37" spans="1:1">
-      <c r="A37" s="38"/>
+      <c r="A37" s="37"/>
     </row>
     <row r="38" spans="1:1">
-      <c r="A38" s="38"/>
+      <c r="A38" s="37"/>
     </row>
     <row r="39" spans="1:1">
-      <c r="A39" s="38"/>
+      <c r="A39" s="37"/>
     </row>
     <row r="40" spans="1:1">
-      <c r="A40" s="38"/>
+      <c r="A40" s="37"/>
     </row>
     <row r="41" spans="1:1">
-      <c r="A41" s="38"/>
+      <c r="A41" s="37"/>
     </row>
     <row r="42" spans="1:1">
-      <c r="A42" s="38"/>
+      <c r="A42" s="37"/>
     </row>
     <row r="43" spans="1:1">
-      <c r="A43" s="38"/>
+      <c r="A43" s="37"/>
     </row>
     <row r="44" spans="1:1">
-      <c r="A44" s="38"/>
+      <c r="A44" s="37"/>
     </row>
     <row r="45" spans="1:1">
-      <c r="A45" s="38"/>
+      <c r="A45" s="37"/>
     </row>
     <row r="46" spans="1:1">
-      <c r="A46" s="38"/>
+      <c r="A46" s="37"/>
     </row>
     <row r="47" spans="1:1">
-      <c r="A47" s="38"/>
+      <c r="A47" s="37"/>
     </row>
     <row r="48" spans="1:1">
-      <c r="A48" s="38"/>
+      <c r="A48" s="37"/>
     </row>
     <row r="49" spans="1:1">
-      <c r="A49" s="38"/>
+      <c r="A49" s="37"/>
     </row>
     <row r="50" spans="1:1">
-      <c r="A50" s="38"/>
+      <c r="A50" s="37"/>
     </row>
     <row r="51" spans="1:1">
-      <c r="A51" s="38"/>
+      <c r="A51" s="37"/>
     </row>
     <row r="52" spans="1:1">
-      <c r="A52" s="38"/>
+      <c r="A52" s="37"/>
     </row>
     <row r="53" spans="1:1">
-      <c r="A53" s="38"/>
+      <c r="A53" s="37"/>
     </row>
     <row r="54" spans="1:1">
-      <c r="A54" s="38"/>
+      <c r="A54" s="37"/>
     </row>
     <row r="55" spans="1:1">
-      <c r="A55" s="38"/>
+      <c r="A55" s="37"/>
     </row>
     <row r="56" spans="1:1">
-      <c r="A56" s="38"/>
+      <c r="A56" s="37"/>
     </row>
     <row r="57" spans="1:1">
-      <c r="A57" s="38"/>
+      <c r="A57" s="37"/>
     </row>
     <row r="58" spans="1:1">
-      <c r="A58" s="38"/>
+      <c r="A58" s="37"/>
     </row>
     <row r="59" spans="1:1">
-      <c r="A59" s="38"/>
+      <c r="A59" s="37"/>
     </row>
     <row r="60" spans="1:1">
-      <c r="A60" s="38"/>
+      <c r="A60" s="37"/>
     </row>
     <row r="61" spans="1:1">
-      <c r="A61" s="38"/>
+      <c r="A61" s="37"/>
     </row>
     <row r="62" spans="1:1">
-      <c r="A62" s="38"/>
+      <c r="A62" s="37"/>
     </row>
     <row r="63" spans="1:1">
-      <c r="A63" s="38"/>
+      <c r="A63" s="37"/>
     </row>
     <row r="64" spans="1:1">
-      <c r="A64" s="38"/>
+      <c r="A64" s="37"/>
     </row>
     <row r="65" spans="1:1">
-      <c r="A65" s="38"/>
+      <c r="A65" s="37"/>
     </row>
     <row r="66" spans="1:1">
-      <c r="A66" s="38"/>
+      <c r="A66" s="37"/>
     </row>
     <row r="67" spans="1:1">
-      <c r="A67" s="38"/>
+      <c r="A67" s="37"/>
     </row>
     <row r="68" spans="1:1">
-      <c r="A68" s="38"/>
+      <c r="A68" s="37"/>
     </row>
     <row r="69" spans="1:1">
-      <c r="A69" s="38"/>
+      <c r="A69" s="37"/>
     </row>
     <row r="70" spans="1:1">
-      <c r="A70" s="38"/>
+      <c r="A70" s="37"/>
     </row>
     <row r="71" spans="1:1">
-      <c r="A71" s="38"/>
+      <c r="A71" s="37"/>
     </row>
     <row r="72" spans="1:1">
-      <c r="A72" s="38"/>
+      <c r="A72" s="37"/>
     </row>
     <row r="73" spans="1:1">
-      <c r="A73" s="38"/>
+      <c r="A73" s="37"/>
     </row>
     <row r="74" spans="1:1">
-      <c r="A74" s="38"/>
+      <c r="A74" s="37"/>
     </row>
     <row r="75" spans="1:1">
-      <c r="A75" s="38"/>
+      <c r="A75" s="37"/>
     </row>
     <row r="76" spans="1:1">
-      <c r="A76" s="38"/>
+      <c r="A76" s="37"/>
     </row>
     <row r="77" spans="1:1">
-      <c r="A77" s="38"/>
+      <c r="A77" s="37"/>
     </row>
     <row r="78" spans="1:1">
-      <c r="A78" s="38"/>
+      <c r="A78" s="37"/>
     </row>
     <row r="79" spans="1:1">
-      <c r="A79" s="38"/>
+      <c r="A79" s="37"/>
     </row>
     <row r="80" spans="1:1">
-      <c r="A80" s="38"/>
+      <c r="A80" s="37"/>
     </row>
     <row r="81" spans="1:1">
-      <c r="A81" s="38"/>
+      <c r="A81" s="37"/>
     </row>
     <row r="82" spans="1:1">
-      <c r="A82" s="38"/>
+      <c r="A82" s="37"/>
     </row>
     <row r="83" spans="1:1">
-      <c r="A83" s="38"/>
+      <c r="A83" s="37"/>
     </row>
     <row r="84" spans="1:1">
-      <c r="A84" s="38"/>
+      <c r="A84" s="37"/>
     </row>
     <row r="85" spans="1:1">
-      <c r="A85" s="38"/>
+      <c r="A85" s="37"/>
     </row>
     <row r="86" spans="1:1">
-      <c r="A86" s="38"/>
+      <c r="A86" s="37"/>
     </row>
     <row r="87" spans="1:1">
-      <c r="A87" s="38"/>
+      <c r="A87" s="37"/>
     </row>
     <row r="88" spans="1:1">
-      <c r="A88" s="38"/>
+      <c r="A88" s="37"/>
     </row>
     <row r="89" spans="1:1">
-      <c r="A89" s="38"/>
+      <c r="A89" s="37"/>
     </row>
     <row r="90" spans="1:1">
-      <c r="A90" s="38"/>
+      <c r="A90" s="37"/>
     </row>
     <row r="91" spans="1:1">
-      <c r="A91" s="38"/>
+      <c r="A91" s="37"/>
     </row>
     <row r="92" spans="1:1">
-      <c r="A92" s="38"/>
+      <c r="A92" s="37"/>
     </row>
     <row r="93" spans="1:1">
-      <c r="A93" s="38"/>
+      <c r="A93" s="37"/>
     </row>
     <row r="94" spans="1:1">
-      <c r="A94" s="38"/>
+      <c r="A94" s="37"/>
     </row>
     <row r="95" spans="1:1">
-      <c r="A95" s="38"/>
+      <c r="A95" s="37"/>
     </row>
     <row r="96" spans="1:1">
-      <c r="A96" s="38"/>
+      <c r="A96" s="37"/>
     </row>
     <row r="97" spans="1:1">
-      <c r="A97" s="38"/>
+      <c r="A97" s="37"/>
     </row>
     <row r="98" spans="1:1">
-      <c r="A98" s="38"/>
+      <c r="A98" s="37"/>
     </row>
     <row r="99" spans="1:1">
-      <c r="A99" s="38"/>
+      <c r="A99" s="37"/>
     </row>
     <row r="100" spans="1:1">
-      <c r="A100" s="38"/>
+      <c r="A100" s="37"/>
     </row>
     <row r="101" spans="1:1">
-      <c r="A101" s="38"/>
+      <c r="A101" s="37"/>
     </row>
     <row r="102" spans="1:1">
-      <c r="A102" s="38"/>
+      <c r="A102" s="37"/>
     </row>
     <row r="103" spans="1:1">
-      <c r="A103" s="38"/>
+      <c r="A103" s="37"/>
     </row>
     <row r="104" spans="1:1">
-      <c r="A104" s="38"/>
+      <c r="A104" s="37"/>
     </row>
     <row r="105" spans="1:1">
-      <c r="A105" s="38"/>
+      <c r="A105" s="37"/>
     </row>
     <row r="106" spans="1:1">
-      <c r="A106" s="38"/>
+      <c r="A106" s="37"/>
     </row>
     <row r="107" spans="1:1">
-      <c r="A107" s="38"/>
+      <c r="A107" s="37"/>
     </row>
     <row r="108" spans="1:1">
-      <c r="A108" s="38"/>
+      <c r="A108" s="37"/>
     </row>
     <row r="109" spans="1:1">
-      <c r="A109" s="38"/>
+      <c r="A109" s="37"/>
     </row>
     <row r="110" spans="1:1">
-      <c r="A110" s="38"/>
+      <c r="A110" s="37"/>
     </row>
     <row r="111" spans="1:1">
-      <c r="A111" s="38"/>
+      <c r="A111" s="37"/>
     </row>
     <row r="112" spans="1:1">
-      <c r="A112" s="38"/>
+      <c r="A112" s="37"/>
     </row>
     <row r="113" spans="1:1">
-      <c r="A113" s="38"/>
+      <c r="A113" s="37"/>
     </row>
     <row r="114" spans="1:1">
-      <c r="A114" s="38"/>
+      <c r="A114" s="37"/>
     </row>
     <row r="115" spans="1:1">
-      <c r="A115" s="38"/>
+      <c r="A115" s="37"/>
     </row>
     <row r="116" spans="1:1">
-      <c r="A116" s="38"/>
+      <c r="A116" s="37"/>
     </row>
     <row r="117" spans="1:1">
-      <c r="A117" s="38"/>
+      <c r="A117" s="37"/>
     </row>
     <row r="118" spans="1:1">
-      <c r="A118" s="38"/>
+      <c r="A118" s="37"/>
     </row>
     <row r="119" spans="1:1">
-      <c r="A119" s="38"/>
+      <c r="A119" s="37"/>
     </row>
     <row r="120" spans="1:1">
-      <c r="A120" s="38"/>
+      <c r="A120" s="37"/>
     </row>
     <row r="121" spans="1:1">
-      <c r="A121" s="38"/>
+      <c r="A121" s="37"/>
     </row>
     <row r="122" spans="1:1">
-      <c r="A122" s="38"/>
+      <c r="A122" s="37"/>
     </row>
     <row r="123" spans="1:1">
-      <c r="A123" s="38"/>
+      <c r="A123" s="37"/>
     </row>
     <row r="124" spans="1:1">
-      <c r="A124" s="38"/>
+      <c r="A124" s="37"/>
     </row>
     <row r="125" spans="1:1">
-      <c r="A125" s="38"/>
+      <c r="A125" s="37"/>
     </row>
     <row r="126" spans="1:1">
-      <c r="A126" s="38"/>
+      <c r="A126" s="37"/>
     </row>
     <row r="127" spans="1:1">
-      <c r="A127" s="38"/>
+      <c r="A127" s="37"/>
     </row>
     <row r="128" spans="1:1">
-      <c r="A128" s="38"/>
+      <c r="A128" s="37"/>
     </row>
     <row r="129" spans="1:1">
-      <c r="A129" s="38"/>
+      <c r="A129" s="37"/>
     </row>
     <row r="130" spans="1:1">
-      <c r="A130" s="38"/>
+      <c r="A130" s="37"/>
     </row>
     <row r="131" spans="1:1">
-      <c r="A131" s="38"/>
+      <c r="A131" s="37"/>
     </row>
     <row r="132" spans="1:1">
-      <c r="A132" s="38"/>
+      <c r="A132" s="37"/>
     </row>
     <row r="133" spans="1:1">
-      <c r="A133" s="38"/>
+      <c r="A133" s="37"/>
     </row>
     <row r="134" spans="1:1">
-      <c r="A134" s="38"/>
+      <c r="A134" s="37"/>
     </row>
     <row r="135" spans="1:1">
-      <c r="A135" s="38"/>
+      <c r="A135" s="37"/>
     </row>
     <row r="136" spans="1:1">
-      <c r="A136" s="38"/>
+      <c r="A136" s="37"/>
     </row>
     <row r="137" spans="1:1">
-      <c r="A137" s="38"/>
+      <c r="A137" s="37"/>
     </row>
     <row r="138" spans="1:1">
-      <c r="A138" s="38"/>
+      <c r="A138" s="37"/>
     </row>
     <row r="139" spans="1:1">
-      <c r="A139" s="38"/>
+      <c r="A139" s="37"/>
     </row>
     <row r="140" spans="1:1">
-      <c r="A140" s="38"/>
+      <c r="A140" s="37"/>
     </row>
     <row r="141" spans="1:1">
-      <c r="A141" s="38"/>
+      <c r="A141" s="37"/>
     </row>
     <row r="142" spans="1:1">
-      <c r="A142" s="38"/>
+      <c r="A142" s="37"/>
     </row>
     <row r="143" spans="1:1">
-      <c r="A143" s="38"/>
+      <c r="A143" s="37"/>
     </row>
     <row r="144" spans="1:1">
-      <c r="A144" s="38"/>
+      <c r="A144" s="37"/>
     </row>
     <row r="145" spans="1:1">
-      <c r="A145" s="38"/>
+      <c r="A145" s="37"/>
     </row>
     <row r="146" spans="1:1">
-      <c r="A146" s="38"/>
+      <c r="A146" s="37"/>
     </row>
     <row r="147" spans="1:1">
-      <c r="A147" s="38"/>
+      <c r="A147" s="37"/>
     </row>
     <row r="148" spans="1:1">
-      <c r="A148" s="38"/>
+      <c r="A148" s="37"/>
     </row>
     <row r="149" spans="1:1">
-      <c r="A149" s="38"/>
+      <c r="A149" s="37"/>
     </row>
     <row r="150" spans="1:1">
-      <c r="A150" s="38"/>
+      <c r="A150" s="37"/>
     </row>
     <row r="151" spans="1:1">
-      <c r="A151" s="38"/>
+      <c r="A151" s="37"/>
     </row>
     <row r="152" spans="1:1">
-      <c r="A152" s="38"/>
+      <c r="A152" s="37"/>
     </row>
     <row r="153" spans="1:1">
-      <c r="A153" s="38"/>
+      <c r="A153" s="37"/>
     </row>
     <row r="154" spans="1:1">
-      <c r="A154" s="38"/>
+      <c r="A154" s="37"/>
     </row>
     <row r="155" spans="1:1">
-      <c r="A155" s="38"/>
+      <c r="A155" s="37"/>
     </row>
     <row r="156" spans="1:1">
-      <c r="A156" s="38"/>
+      <c r="A156" s="37"/>
     </row>
     <row r="157" spans="1:1">
-      <c r="A157" s="38"/>
+      <c r="A157" s="37"/>
     </row>
     <row r="158" spans="1:1">
-      <c r="A158" s="38"/>
+      <c r="A158" s="37"/>
     </row>
     <row r="159" spans="1:1">
-      <c r="A159" s="38"/>
+      <c r="A159" s="37"/>
     </row>
     <row r="160" spans="1:1">
-      <c r="A160" s="38"/>
+      <c r="A160" s="37"/>
     </row>
     <row r="161" spans="1:1">
-      <c r="A161" s="38"/>
+      <c r="A161" s="37"/>
     </row>
     <row r="162" spans="1:1">
-      <c r="A162" s="38"/>
+      <c r="A162" s="37"/>
     </row>
     <row r="163" spans="1:1">
-      <c r="A163" s="38"/>
+      <c r="A163" s="37"/>
     </row>
     <row r="164" spans="1:1">
-      <c r="A164" s="38"/>
+      <c r="A164" s="37"/>
     </row>
     <row r="165" spans="1:1">
-      <c r="A165" s="38"/>
+      <c r="A165" s="37"/>
     </row>
     <row r="166" spans="1:1">
-      <c r="A166" s="38"/>
+      <c r="A166" s="37"/>
     </row>
     <row r="167" spans="1:1">
-      <c r="A167" s="38"/>
+      <c r="A167" s="37"/>
     </row>
     <row r="168" spans="1:1">
-      <c r="A168" s="38"/>
+      <c r="A168" s="37"/>
     </row>
     <row r="169" spans="1:1">
-      <c r="A169" s="38"/>
+      <c r="A169" s="37"/>
     </row>
     <row r="170" spans="1:1">
-      <c r="A170" s="38"/>
+      <c r="A170" s="37"/>
     </row>
     <row r="171" spans="1:1">
-      <c r="A171" s="38"/>
+      <c r="A171" s="37"/>
     </row>
     <row r="172" spans="1:1">
-      <c r="A172" s="38"/>
+      <c r="A172" s="37"/>
     </row>
     <row r="173" spans="1:1">
-      <c r="A173" s="38"/>
+      <c r="A173" s="37"/>
     </row>
     <row r="174" spans="1:1">
-      <c r="A174" s="38"/>
+      <c r="A174" s="37"/>
     </row>
     <row r="175" spans="1:1">
-      <c r="A175" s="38"/>
+      <c r="A175" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>