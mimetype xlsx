--- v0 (2026-04-16)
+++ v1 (2026-08-17)
@@ -1,76 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7650" tabRatio="819"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7650" tabRatio="819" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="1. Көрсеткіш" sheetId="1" r:id="rId3"/>
     <sheet name="2. Анықтамалар" sheetId="7" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'1. Көрсеткіш'!$A:$A,'1. Көрсеткіш'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1. Көрсеткіш'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="461">
   <si>
     <t>Azamat.B@nationalbank.kz</t>
   </si>
   <si>
     <t xml:space="preserve"> 01.94</t>
   </si>
   <si>
     <t xml:space="preserve"> 02.94</t>
   </si>
   <si>
     <t xml:space="preserve"> 03.94</t>
   </si>
   <si>
     <t xml:space="preserve"> 04.94</t>
   </si>
   <si>
     <t xml:space="preserve"> 05.94</t>
   </si>
   <si>
     <t xml:space="preserve"> 06.94</t>
   </si>
   <si>
     <t xml:space="preserve"> 07.94</t>
   </si>
   <si>
@@ -1404,55 +1399,79 @@
   <si>
     <t xml:space="preserve">Банктік емес заңды тұлғалар мен үй шаруашылықтарының ұлттық валютадағы (ЕДБ және ҚРҰБ) М0 және аударылатын депозиттерінің (ағымдағы және есеп айырысу шоттарының) сомасы.
 </t>
   </si>
   <si>
     <t>М1, ұлттық валютадағы басқа депозиттердің (мерзімді салымдар) және банктік емес заңды тұлғалар мен үй шаруашылықтарының (ЕДБ және ҚРҰБ) шетел валютасындағы аударылатын депозиттерінің сомасы.</t>
   </si>
   <si>
     <t>Ақша массасы-банктік емес заңды тұлғалар мен үй шаруашылықтарының шетел валютасындағы (ЕДБ мен ҚРҰБ-да) М2 және басқа да депозиттерінің сомасы. M3-ақшаның ең кең жиынтығы.</t>
   </si>
   <si>
     <t>Анықтама:</t>
   </si>
   <si>
     <t>Көрсеткіш</t>
   </si>
   <si>
     <t>Анықтамасы</t>
   </si>
   <si>
     <t>Кең ақша массасының агрегаттары</t>
   </si>
   <si>
     <t>Турдалиев А.</t>
   </si>
+  <si>
+    <t xml:space="preserve"> 11.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -1707,51 +1726,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="6"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="10"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="10"/>
@@ -1924,98 +1943,103 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный_BoP-2012" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2024,86 +2048,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2282,52 +2306,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalbank.kz/kz/monetarybase/denezhnaya-baza-i-agregaty-shirokoy-denezhnoy-massy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalbank.kz/kz/news/metodologiya-po-denezhno-kreditnoy-i-bankovskoy-statistike-" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Azamat.B@nationalbank.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalbank.kz/kz/news/metodologicheskiy-kommentariy/7363" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="57.140625" style="57" customWidth="1"/>
     <col min="2" max="2" width="99.7109375" style="57" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="52"/>
     <col min="257" max="257" width="57.140625" style="52" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="52" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="52"/>
     <col min="513" max="513" width="57.140625" style="52" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="52" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="52"/>
     <col min="769" max="769" width="57.140625" style="52" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="52" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="52"/>
     <col min="1025" max="1025" width="57.140625" style="52" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="52" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="52"/>
     <col min="1281" max="1281" width="57.140625" style="52" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="52" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="52"/>
     <col min="1537" max="1537" width="57.140625" style="52" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="52" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="52"/>
@@ -2560,115 +2584,115 @@
       <c r="B7" s="68" t="s">
         <v>398</v>
       </c>
       <c r="M7" s="54"/>
     </row>
     <row r="8" spans="1:13" s="53" customFormat="1" ht="30">
       <c r="A8" s="69" t="s">
         <v>399</v>
       </c>
       <c r="B8" s="70" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="53" customFormat="1" ht="30">
       <c r="A9" s="69" t="s">
         <v>401</v>
       </c>
       <c r="B9" s="70" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>405</v>
       </c>
-      <c r="B10" s="88" t="s">
+      <c r="B10" s="87" t="s">
         <v>403</v>
       </c>
       <c r="M10" s="54"/>
     </row>
     <row r="11" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="66" t="s">
         <v>404</v>
       </c>
-      <c r="B11" s="88" t="s">
+      <c r="B11" s="87" t="s">
         <v>406</v>
       </c>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" s="53" customFormat="1" ht="38.25">
       <c r="A12" s="66" t="s">
         <v>411</v>
       </c>
-      <c r="B12" s="88" t="s">
+      <c r="B12" s="87" t="s">
         <v>407</v>
       </c>
-      <c r="D12" s="89"/>
+      <c r="D12" s="88"/>
       <c r="M12" s="54"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="66" t="s">
         <v>412</v>
       </c>
-      <c r="B13" s="82">
-        <v>45978</v>
+      <c r="B13" s="91">
+        <v>46219</v>
       </c>
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="66" t="s">
         <v>413</v>
       </c>
-      <c r="B14" s="82">
-        <v>46006</v>
+      <c r="B14" s="91">
+        <v>46251</v>
       </c>
       <c r="M14" s="56"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="66" t="s">
         <v>408</v>
       </c>
       <c r="B15" s="67" t="s">
         <v>414</v>
       </c>
       <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="66" t="s">
         <v>409</v>
       </c>
       <c r="B16" s="67" t="s">
         <v>452</v>
       </c>
       <c r="M16" s="56"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="66" t="s">
         <v>415</v>
       </c>
-      <c r="B17" s="83" t="s">
+      <c r="B17" s="82" t="s">
         <v>383</v>
       </c>
       <c r="M17" s="55"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="66" t="s">
         <v>410</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="56"/>
     </row>
     <row r="19" spans="1:13" ht="108" customHeight="1">
       <c r="A19" s="72" t="s">
         <v>416</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>417</v>
       </c>
       <c r="C19" s="71"/>
       <c r="M19" s="56"/>
     </row>
     <row r="20" spans="1:13">
       <c r="M20" s="55"/>
@@ -2686,130 +2710,130 @@
   <hyperlinks>
     <hyperlink ref="B18" r:id="rId1"/>
     <hyperlink ref="B10" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4" display="https://nationalbank.kz/kz/news/metodologicheskiy-kommentariy/7363_x000a_"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B4:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20:B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="90.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2">
-      <c r="B4" s="84" t="s">
+      <c r="B4" s="83" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="84" t="s">
+      <c r="B5" s="83" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="84" t="s">
+      <c r="B6" s="83" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="84" t="s">
+      <c r="B7" s="83" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="84" t="s">
+      <c r="B8" s="83" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="84"/>
+      <c r="B9" s="83"/>
     </row>
     <row r="10" spans="2:2" ht="25.5">
-      <c r="B10" s="85" t="s">
+      <c r="B10" s="84" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="84"/>
+      <c r="B11" s="83"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="84"/>
+      <c r="B12" s="83"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="86"/>
+      <c r="B16" s="85"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="84"/>
+      <c r="B20" s="83"/>
     </row>
     <row r="21" spans="2:2">
-      <c r="B21" s="84"/>
+      <c r="B21" s="83"/>
     </row>
     <row r="22" spans="2:2">
-      <c r="B22" s="84"/>
+      <c r="B22" s="83"/>
     </row>
     <row r="23" spans="2:2">
-      <c r="B23" s="84"/>
+      <c r="B23" s="83"/>
     </row>
     <row r="24" spans="2:2">
-      <c r="B24" s="84"/>
+      <c r="B24" s="83"/>
     </row>
     <row r="25" spans="2:2">
-      <c r="B25" s="84"/>
+      <c r="B25" s="83"/>
     </row>
     <row r="26" spans="2:2">
-      <c r="B26" s="85"/>
+      <c r="B26" s="84"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:NS437"/>
+  <dimension ref="A1:OA437"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="M4" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="LM4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF155" sqref="AF155"/>
       <selection pane="topRight" activeCell="AF155" sqref="AF155"/>
       <selection pane="bottomLeft" activeCell="AF155" sqref="AF155"/>
-      <selection pane="bottomRight" activeCell="A6" sqref="A6:A9"/>
+      <selection pane="bottomRight" activeCell="OB16" sqref="OB16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1"/>
+  <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1"/>
   <cols>
     <col min="1" max="1" width="64.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="4" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="12" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="14" max="24" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="26" max="36" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="38" max="48" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="49" max="49" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="50" max="60" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="61" max="61" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="62" max="72" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="73" max="73" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="74" max="84" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="85" max="85" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="86" max="96" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="97" max="97" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="98" max="108" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="109" max="109" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="110" max="120" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="121" max="121" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="122" max="132" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="133" max="133" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
@@ -2833,66 +2857,67 @@
     <col min="241" max="241" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="242" max="252" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="253" max="253" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="254" max="264" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="265" max="265" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="266" max="276" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="277" max="277" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="278" max="288" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="289" max="289" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="290" max="300" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="301" max="301" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="302" max="312" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="313" max="313" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="314" max="324" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="325" max="325" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="326" max="336" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="337" max="337" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="338" max="348" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="349" max="349" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="350" max="360" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="361" max="361" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="362" max="372" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="373" max="373" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="374" max="382" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="383" max="383" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
-    <col min="384" max="16384" width="9.140625" style="1"/>
+    <col min="384" max="391" width="11.7109375" style="92" customWidth="1" collapsed="1"/>
+    <col min="392" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:383">
+    <row r="1" spans="1:391">
       <c r="A1" s="76" t="s">
         <v>389</v>
       </c>
       <c r="B1" s="77"/>
     </row>
-    <row r="2" spans="1:383">
+    <row r="2" spans="1:391">
       <c r="A2" s="5" t="s">
         <v>429</v>
       </c>
       <c r="B2" s="24"/>
     </row>
-    <row r="3" spans="1:383" ht="43.15" customHeight="1">
+    <row r="3" spans="1:391" ht="43.15" customHeight="1">
       <c r="A3" s="25"/>
       <c r="B3" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="25" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>8</v>
       </c>
@@ -3996,52 +4021,76 @@
       </c>
       <c r="NL3" s="25" t="s">
         <v>375</v>
       </c>
       <c r="NM3" s="25" t="s">
         <v>376</v>
       </c>
       <c r="NN3" s="25" t="s">
         <v>377</v>
       </c>
       <c r="NO3" s="25" t="s">
         <v>378</v>
       </c>
       <c r="NP3" s="25" t="s">
         <v>379</v>
       </c>
       <c r="NQ3" s="25" t="s">
         <v>380</v>
       </c>
       <c r="NR3" s="25" t="s">
         <v>381</v>
       </c>
       <c r="NS3" s="25" t="s">
         <v>382</v>
       </c>
-    </row>
-    <row r="4" spans="1:383" s="2" customFormat="1">
+      <c r="NT3" s="25" t="s">
+        <v>453</v>
+      </c>
+      <c r="NU3" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="NV3" s="25" t="s">
+        <v>455</v>
+      </c>
+      <c r="NW3" s="25" t="s">
+        <v>456</v>
+      </c>
+      <c r="NX3" s="25" t="s">
+        <v>457</v>
+      </c>
+      <c r="NY3" s="25" t="s">
+        <v>458</v>
+      </c>
+      <c r="NZ3" s="25" t="s">
+        <v>459</v>
+      </c>
+      <c r="OA3" s="25" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="4" spans="1:391" s="2" customFormat="1">
       <c r="A4" s="78" t="s">
         <v>424</v>
       </c>
       <c r="B4" s="79">
         <v>5087</v>
       </c>
       <c r="C4" s="79">
         <v>6298</v>
       </c>
       <c r="D4" s="79">
         <v>23814</v>
       </c>
       <c r="E4" s="79">
         <v>12859</v>
       </c>
       <c r="F4" s="79">
         <v>14232</v>
       </c>
       <c r="G4" s="79">
         <v>13112</v>
       </c>
       <c r="H4" s="79">
         <v>16917</v>
       </c>
       <c r="I4" s="79">
@@ -5147,52 +5196,76 @@
       </c>
       <c r="NL4" s="79">
         <v>13787210</v>
       </c>
       <c r="NM4" s="79">
         <v>13534795</v>
       </c>
       <c r="NN4" s="79">
         <v>13973748</v>
       </c>
       <c r="NO4" s="79">
         <v>14019117</v>
       </c>
       <c r="NP4" s="79">
         <v>14687046</v>
       </c>
       <c r="NQ4" s="79">
         <v>15067944</v>
       </c>
       <c r="NR4" s="79">
         <v>14344179</v>
       </c>
       <c r="NS4" s="79">
         <v>14842893</v>
       </c>
-    </row>
-    <row r="5" spans="1:383" s="2" customFormat="1">
+      <c r="NT4" s="94">
+        <v>13765314</v>
+      </c>
+      <c r="NU4" s="94">
+        <v>15678721</v>
+      </c>
+      <c r="NV4" s="94">
+        <v>15273813</v>
+      </c>
+      <c r="NW4" s="94">
+        <v>14262793</v>
+      </c>
+      <c r="NX4" s="94">
+        <v>14749112</v>
+      </c>
+      <c r="NY4" s="94">
+        <v>14919075</v>
+      </c>
+      <c r="NZ4" s="94">
+        <v>14840823</v>
+      </c>
+      <c r="OA4" s="94">
+        <v>15579704</v>
+      </c>
+    </row>
+    <row r="5" spans="1:391" s="2" customFormat="1">
       <c r="A5" s="78" t="s">
         <v>425</v>
       </c>
       <c r="B5" s="80"/>
       <c r="C5" s="80"/>
       <c r="D5" s="80"/>
       <c r="E5" s="80"/>
       <c r="F5" s="80"/>
       <c r="G5" s="80"/>
       <c r="H5" s="80"/>
       <c r="I5" s="80"/>
       <c r="J5" s="80"/>
       <c r="K5" s="80"/>
       <c r="L5" s="80"/>
       <c r="M5" s="80" t="s">
         <v>384</v>
       </c>
       <c r="N5" s="80" t="s">
         <v>384</v>
       </c>
       <c r="O5" s="80" t="s">
         <v>384</v>
       </c>
       <c r="P5" s="80" t="s">
         <v>384</v>
@@ -6276,52 +6349,76 @@
       </c>
       <c r="NL5" s="80">
         <v>6912772</v>
       </c>
       <c r="NM5" s="80">
         <v>6927221</v>
       </c>
       <c r="NN5" s="80">
         <v>7058908</v>
       </c>
       <c r="NO5" s="80">
         <v>7110612</v>
       </c>
       <c r="NP5" s="80">
         <v>7539173</v>
       </c>
       <c r="NQ5" s="80">
         <v>7661704</v>
       </c>
       <c r="NR5" s="80">
         <v>8927040</v>
       </c>
       <c r="NS5" s="80">
         <v>9300659</v>
       </c>
-    </row>
-    <row r="6" spans="1:383" s="2" customFormat="1">
+      <c r="NT5" s="95">
+        <v>9043566</v>
+      </c>
+      <c r="NU5" s="95">
+        <v>10270708</v>
+      </c>
+      <c r="NV5" s="95">
+        <v>9522696</v>
+      </c>
+      <c r="NW5" s="95">
+        <v>9353794</v>
+      </c>
+      <c r="NX5" s="95">
+        <v>9082143</v>
+      </c>
+      <c r="NY5" s="95">
+        <v>10913338</v>
+      </c>
+      <c r="NZ5" s="95">
+        <v>10763937</v>
+      </c>
+      <c r="OA5" s="95">
+        <v>10898765</v>
+      </c>
+    </row>
+    <row r="6" spans="1:391" s="2" customFormat="1">
       <c r="A6" s="78" t="s">
         <v>426</v>
       </c>
       <c r="B6" s="80">
         <v>2542</v>
       </c>
       <c r="C6" s="80">
         <v>3123</v>
       </c>
       <c r="D6" s="80">
         <v>4460</v>
       </c>
       <c r="E6" s="80">
         <v>5288</v>
       </c>
       <c r="F6" s="80">
         <v>6567</v>
       </c>
       <c r="G6" s="80">
         <v>7439</v>
       </c>
       <c r="H6" s="80">
         <v>9060</v>
       </c>
       <c r="I6" s="80">
@@ -7427,52 +7524,76 @@
       </c>
       <c r="NL6" s="80">
         <v>4281997</v>
       </c>
       <c r="NM6" s="80">
         <v>4419978</v>
       </c>
       <c r="NN6" s="80">
         <v>4501805</v>
       </c>
       <c r="NO6" s="80">
         <v>4723999</v>
       </c>
       <c r="NP6" s="80">
         <v>4796892</v>
       </c>
       <c r="NQ6" s="80">
         <v>4822508</v>
       </c>
       <c r="NR6" s="80">
         <v>4692018</v>
       </c>
       <c r="NS6" s="80">
         <v>4652724</v>
       </c>
-    </row>
-    <row r="7" spans="1:383" ht="15.75" customHeight="1">
+      <c r="NT6" s="95">
+        <v>4570342</v>
+      </c>
+      <c r="NU6" s="95">
+        <v>4749199</v>
+      </c>
+      <c r="NV6" s="95">
+        <v>4571140</v>
+      </c>
+      <c r="NW6" s="95">
+        <v>4485043</v>
+      </c>
+      <c r="NX6" s="95">
+        <v>4479899</v>
+      </c>
+      <c r="NY6" s="95">
+        <v>4590886</v>
+      </c>
+      <c r="NZ6" s="95">
+        <v>4764859</v>
+      </c>
+      <c r="OA6" s="95">
+        <v>4864774</v>
+      </c>
+    </row>
+    <row r="7" spans="1:391" ht="15.75" customHeight="1">
       <c r="A7" s="78" t="s">
         <v>427</v>
       </c>
       <c r="B7" s="80">
         <v>7941</v>
       </c>
       <c r="C7" s="80">
         <v>12211</v>
       </c>
       <c r="D7" s="80">
         <v>58198</v>
       </c>
       <c r="E7" s="80">
         <v>37700</v>
       </c>
       <c r="F7" s="80">
         <v>42399</v>
       </c>
       <c r="G7" s="80">
         <v>41149</v>
       </c>
       <c r="H7" s="80">
         <v>27701</v>
       </c>
       <c r="I7" s="80">
@@ -8578,52 +8699,76 @@
       </c>
       <c r="NL7" s="80">
         <v>10231744</v>
       </c>
       <c r="NM7" s="80">
         <v>10578489</v>
       </c>
       <c r="NN7" s="80">
         <v>10607383</v>
       </c>
       <c r="NO7" s="80">
         <v>11332249</v>
       </c>
       <c r="NP7" s="80">
         <v>11072599</v>
       </c>
       <c r="NQ7" s="80">
         <v>11199909</v>
       </c>
       <c r="NR7" s="80">
         <v>11365179</v>
       </c>
       <c r="NS7" s="80">
         <v>11164141</v>
       </c>
-    </row>
-    <row r="8" spans="1:383">
+      <c r="NT7" s="95">
+        <v>11333866</v>
+      </c>
+      <c r="NU7" s="95">
+        <v>11935072</v>
+      </c>
+      <c r="NV7" s="95">
+        <v>11169443</v>
+      </c>
+      <c r="NW7" s="95">
+        <v>11294457</v>
+      </c>
+      <c r="NX7" s="95">
+        <v>11371521</v>
+      </c>
+      <c r="NY7" s="95">
+        <v>11361233</v>
+      </c>
+      <c r="NZ7" s="95">
+        <v>11665814</v>
+      </c>
+      <c r="OA7" s="95">
+        <v>12114107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:391">
       <c r="A8" s="78" t="s">
         <v>428</v>
       </c>
       <c r="B8" s="80">
         <v>8232</v>
       </c>
       <c r="C8" s="80">
         <v>12540</v>
       </c>
       <c r="D8" s="80">
         <v>58595</v>
       </c>
       <c r="E8" s="80">
         <v>38179</v>
       </c>
       <c r="F8" s="80">
         <v>43148</v>
       </c>
       <c r="G8" s="80">
         <v>42065</v>
       </c>
       <c r="H8" s="80">
         <v>28615</v>
       </c>
       <c r="I8" s="80">
@@ -9729,52 +9874,76 @@
       </c>
       <c r="NL8" s="80">
         <v>38357906</v>
       </c>
       <c r="NM8" s="80">
         <v>39185725</v>
       </c>
       <c r="NN8" s="80">
         <v>39492750</v>
       </c>
       <c r="NO8" s="80">
         <v>40623855</v>
       </c>
       <c r="NP8" s="80">
         <v>40746378</v>
       </c>
       <c r="NQ8" s="80">
         <v>41091093</v>
       </c>
       <c r="NR8" s="80">
         <v>41626870</v>
       </c>
       <c r="NS8" s="80">
         <v>42462331</v>
       </c>
-    </row>
-    <row r="9" spans="1:383">
+      <c r="NT8" s="95">
+        <v>42192683</v>
+      </c>
+      <c r="NU8" s="95">
+        <v>45805638</v>
+      </c>
+      <c r="NV8" s="95">
+        <v>43816020</v>
+      </c>
+      <c r="NW8" s="95">
+        <v>43771946</v>
+      </c>
+      <c r="NX8" s="95">
+        <v>44720043</v>
+      </c>
+      <c r="NY8" s="95">
+        <v>44943739</v>
+      </c>
+      <c r="NZ8" s="95">
+        <v>45687177</v>
+      </c>
+      <c r="OA8" s="95">
+        <v>48128861</v>
+      </c>
+    </row>
+    <row r="9" spans="1:391">
       <c r="A9" s="78" t="s">
         <v>432</v>
       </c>
       <c r="B9" s="80">
         <v>8232</v>
       </c>
       <c r="C9" s="80">
         <v>12540</v>
       </c>
       <c r="D9" s="80">
         <v>58595</v>
       </c>
       <c r="E9" s="80">
         <v>38764</v>
       </c>
       <c r="F9" s="80">
         <v>44430</v>
       </c>
       <c r="G9" s="80">
         <v>44291</v>
       </c>
       <c r="H9" s="80">
         <v>30760</v>
       </c>
       <c r="I9" s="80">
@@ -10880,1220 +11049,1284 @@
       </c>
       <c r="NL9" s="80">
         <v>44753027</v>
       </c>
       <c r="NM9" s="80">
         <v>45724073</v>
       </c>
       <c r="NN9" s="80">
         <v>45942565</v>
       </c>
       <c r="NO9" s="80">
         <v>46895559</v>
       </c>
       <c r="NP9" s="80">
         <v>47189297</v>
       </c>
       <c r="NQ9" s="80">
         <v>47618385</v>
       </c>
       <c r="NR9" s="80">
         <v>48139408</v>
       </c>
       <c r="NS9" s="80">
         <v>49331768</v>
       </c>
-    </row>
-    <row r="10" spans="1:383">
+      <c r="NT9" s="95">
+        <v>49027468</v>
+      </c>
+      <c r="NU9" s="95">
+        <v>52751740</v>
+      </c>
+      <c r="NV9" s="95">
+        <v>50734418</v>
+      </c>
+      <c r="NW9" s="95">
+        <v>50664257</v>
+      </c>
+      <c r="NX9" s="95">
+        <v>51109916</v>
+      </c>
+      <c r="NY9" s="95">
+        <v>51730547</v>
+      </c>
+      <c r="NZ9" s="95">
+        <v>52675375</v>
+      </c>
+      <c r="OA9" s="95">
+        <v>55000217</v>
+      </c>
+    </row>
+    <row r="10" spans="1:391">
       <c r="A10" s="8"/>
       <c r="B10" s="27"/>
     </row>
-    <row r="11" spans="1:383">
+    <row r="11" spans="1:391">
       <c r="A11" s="8"/>
       <c r="B11" s="26"/>
     </row>
-    <row r="12" spans="1:383" s="2" customFormat="1">
+    <row r="12" spans="1:391" s="2" customFormat="1">
       <c r="A12" s="7"/>
       <c r="B12" s="26"/>
-    </row>
-    <row r="13" spans="1:383" ht="14.25" customHeight="1">
+      <c r="NT12" s="93"/>
+      <c r="NU12" s="93"/>
+      <c r="NV12" s="93"/>
+      <c r="NW12" s="93"/>
+      <c r="NX12" s="93"/>
+      <c r="NY12" s="93"/>
+      <c r="NZ12" s="93"/>
+      <c r="OA12" s="93"/>
+    </row>
+    <row r="13" spans="1:391" ht="14.25" customHeight="1">
       <c r="A13" s="8"/>
       <c r="B13" s="26"/>
     </row>
-    <row r="14" spans="1:383">
+    <row r="14" spans="1:391">
       <c r="A14" s="9"/>
       <c r="B14" s="26"/>
     </row>
-    <row r="15" spans="1:383">
+    <row r="15" spans="1:391">
       <c r="A15" s="9"/>
       <c r="B15" s="26"/>
     </row>
-    <row r="16" spans="1:383">
+    <row r="16" spans="1:391">
       <c r="A16" s="8"/>
       <c r="B16" s="26"/>
     </row>
-    <row r="17" spans="1:30" s="2" customFormat="1">
+    <row r="17" spans="1:391" s="2" customFormat="1">
       <c r="A17" s="6"/>
       <c r="B17" s="43"/>
-    </row>
-    <row r="18" spans="1:30" s="2" customFormat="1">
+      <c r="NT17" s="93"/>
+      <c r="NU17" s="93"/>
+      <c r="NV17" s="93"/>
+      <c r="NW17" s="93"/>
+      <c r="NX17" s="93"/>
+      <c r="NY17" s="93"/>
+      <c r="NZ17" s="93"/>
+      <c r="OA17" s="93"/>
+    </row>
+    <row r="18" spans="1:391" s="2" customFormat="1">
       <c r="A18" s="7"/>
       <c r="B18" s="26"/>
-    </row>
-    <row r="19" spans="1:30" ht="15.75" customHeight="1">
+      <c r="NT18" s="93"/>
+      <c r="NU18" s="93"/>
+      <c r="NV18" s="93"/>
+      <c r="NW18" s="93"/>
+      <c r="NX18" s="93"/>
+      <c r="NY18" s="93"/>
+      <c r="NZ18" s="93"/>
+      <c r="OA18" s="93"/>
+    </row>
+    <row r="19" spans="1:391" ht="15.75" customHeight="1">
       <c r="A19" s="8"/>
       <c r="B19" s="26"/>
     </row>
-    <row r="20" spans="1:30" collapsed="1">
+    <row r="20" spans="1:391" collapsed="1">
       <c r="A20" s="8"/>
       <c r="B20" s="26"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:391">
       <c r="A21" s="8"/>
       <c r="B21" s="26"/>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:391">
       <c r="A22" s="10"/>
       <c r="B22" s="26"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:391">
       <c r="A23" s="10"/>
       <c r="B23" s="26"/>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:391">
       <c r="A24" s="10"/>
       <c r="B24" s="26"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:391">
       <c r="A25" s="9"/>
       <c r="B25" s="26"/>
     </row>
-    <row r="26" spans="1:30" collapsed="1">
+    <row r="26" spans="1:391" collapsed="1">
       <c r="A26" s="8"/>
       <c r="B26" s="26"/>
     </row>
-    <row r="27" spans="1:30" collapsed="1">
+    <row r="27" spans="1:391" collapsed="1">
       <c r="A27" s="8"/>
       <c r="B27" s="26"/>
     </row>
-    <row r="28" spans="1:30" collapsed="1">
+    <row r="28" spans="1:391" collapsed="1">
       <c r="A28" s="8"/>
       <c r="B28" s="26"/>
     </row>
-    <row r="29" spans="1:30" collapsed="1">
+    <row r="29" spans="1:391" collapsed="1">
       <c r="A29" s="8"/>
       <c r="B29" s="26"/>
     </row>
-    <row r="30" spans="1:30" collapsed="1">
+    <row r="30" spans="1:391" collapsed="1">
       <c r="A30" s="8"/>
       <c r="B30" s="26"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="28"/>
       <c r="R30" s="28"/>
       <c r="S30" s="28"/>
       <c r="T30" s="28"/>
       <c r="U30" s="28"/>
       <c r="V30" s="28"/>
       <c r="W30" s="28"/>
       <c r="X30" s="28"/>
       <c r="Y30" s="28"/>
       <c r="Z30" s="28"/>
       <c r="AA30" s="28"/>
       <c r="AB30" s="28"/>
       <c r="AC30" s="28"/>
       <c r="AD30" s="28"/>
     </row>
-    <row r="31" spans="1:30" ht="15" customHeight="1">
+    <row r="31" spans="1:391" ht="15" customHeight="1">
       <c r="A31" s="8"/>
       <c r="B31" s="26"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="Q31" s="28"/>
       <c r="R31" s="28"/>
       <c r="S31" s="28"/>
       <c r="T31" s="28"/>
       <c r="U31" s="28"/>
       <c r="V31" s="28"/>
       <c r="W31" s="28"/>
       <c r="X31" s="28"/>
       <c r="Y31" s="28"/>
       <c r="Z31" s="28"/>
       <c r="AA31" s="28"/>
       <c r="AB31" s="28"/>
       <c r="AC31" s="28"/>
       <c r="AD31" s="28"/>
     </row>
-    <row r="32" spans="1:30" collapsed="1">
+    <row r="32" spans="1:391" collapsed="1">
       <c r="A32" s="8"/>
       <c r="B32" s="26"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="28"/>
       <c r="R32" s="28"/>
       <c r="S32" s="28"/>
       <c r="T32" s="28"/>
       <c r="U32" s="28"/>
       <c r="V32" s="28"/>
       <c r="W32" s="28"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="28"/>
       <c r="Z32" s="28"/>
       <c r="AA32" s="28"/>
       <c r="AB32" s="28"/>
       <c r="AC32" s="28"/>
       <c r="AD32" s="28"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:391">
       <c r="A33" s="9"/>
       <c r="B33" s="26"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="Q33" s="28"/>
       <c r="R33" s="28"/>
       <c r="S33" s="28"/>
       <c r="T33" s="28"/>
       <c r="U33" s="28"/>
       <c r="V33" s="28"/>
       <c r="W33" s="28"/>
       <c r="X33" s="28"/>
       <c r="Y33" s="28"/>
       <c r="Z33" s="28"/>
       <c r="AA33" s="28"/>
       <c r="AB33" s="28"/>
       <c r="AC33" s="28"/>
       <c r="AD33" s="28"/>
     </row>
-    <row r="34" spans="1:30" ht="13.5" customHeight="1">
+    <row r="34" spans="1:391" ht="13.5" customHeight="1">
       <c r="A34" s="9"/>
       <c r="B34" s="26"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
       <c r="N34" s="28"/>
       <c r="O34" s="28"/>
       <c r="P34" s="28"/>
       <c r="Q34" s="28"/>
       <c r="R34" s="28"/>
       <c r="S34" s="28"/>
       <c r="T34" s="28"/>
       <c r="U34" s="28"/>
       <c r="V34" s="28"/>
       <c r="W34" s="28"/>
       <c r="X34" s="28"/>
       <c r="Y34" s="28"/>
       <c r="Z34" s="28"/>
       <c r="AA34" s="28"/>
       <c r="AB34" s="28"/>
       <c r="AC34" s="28"/>
       <c r="AD34" s="28"/>
     </row>
-    <row r="35" spans="1:30" ht="13.5" customHeight="1">
+    <row r="35" spans="1:391" ht="13.5" customHeight="1">
       <c r="A35" s="9"/>
       <c r="B35" s="26"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="28"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="W35" s="28"/>
       <c r="X35" s="28"/>
       <c r="Y35" s="28"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="28"/>
       <c r="AB35" s="28"/>
       <c r="AC35" s="28"/>
       <c r="AD35" s="28"/>
     </row>
-    <row r="36" spans="1:30" collapsed="1">
+    <row r="36" spans="1:391" collapsed="1">
       <c r="A36" s="8"/>
       <c r="B36" s="26"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
       <c r="R36" s="28"/>
       <c r="S36" s="28"/>
       <c r="T36" s="28"/>
       <c r="U36" s="28"/>
       <c r="V36" s="28"/>
       <c r="W36" s="28"/>
       <c r="X36" s="28"/>
       <c r="Y36" s="28"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="28"/>
       <c r="AB36" s="28"/>
       <c r="AC36" s="28"/>
       <c r="AD36" s="28"/>
     </row>
-    <row r="37" spans="1:30" collapsed="1">
+    <row r="37" spans="1:391" collapsed="1">
       <c r="A37" s="8"/>
       <c r="B37" s="26"/>
       <c r="C37" s="28"/>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="28"/>
       <c r="P37" s="28"/>
       <c r="Q37" s="28"/>
       <c r="R37" s="28"/>
       <c r="S37" s="28"/>
       <c r="T37" s="28"/>
       <c r="U37" s="28"/>
       <c r="V37" s="28"/>
       <c r="W37" s="28"/>
       <c r="X37" s="28"/>
       <c r="Y37" s="28"/>
       <c r="Z37" s="28"/>
       <c r="AA37" s="28"/>
       <c r="AB37" s="28"/>
       <c r="AC37" s="28"/>
       <c r="AD37" s="28"/>
     </row>
-    <row r="38" spans="1:30" s="2" customFormat="1">
+    <row r="38" spans="1:391" s="2" customFormat="1">
       <c r="A38" s="7"/>
       <c r="B38" s="26"/>
       <c r="C38" s="28"/>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
       <c r="F38" s="28"/>
       <c r="G38" s="28"/>
       <c r="H38" s="28"/>
       <c r="I38" s="28"/>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
       <c r="N38" s="28"/>
       <c r="O38" s="28"/>
       <c r="P38" s="28"/>
       <c r="Q38" s="28"/>
       <c r="R38" s="28"/>
       <c r="S38" s="28"/>
       <c r="T38" s="28"/>
       <c r="U38" s="28"/>
       <c r="V38" s="28"/>
       <c r="W38" s="28"/>
       <c r="X38" s="28"/>
       <c r="Y38" s="28"/>
       <c r="Z38" s="28"/>
       <c r="AA38" s="28"/>
       <c r="AB38" s="28"/>
       <c r="AC38" s="28"/>
       <c r="AD38" s="28"/>
-    </row>
-    <row r="39" spans="1:30" ht="13.5" customHeight="1">
+      <c r="NT38" s="93"/>
+      <c r="NU38" s="93"/>
+      <c r="NV38" s="93"/>
+      <c r="NW38" s="93"/>
+      <c r="NX38" s="93"/>
+      <c r="NY38" s="93"/>
+      <c r="NZ38" s="93"/>
+      <c r="OA38" s="93"/>
+    </row>
+    <row r="39" spans="1:391" ht="13.5" customHeight="1">
       <c r="A39" s="8"/>
       <c r="B39" s="26"/>
       <c r="C39" s="28"/>
       <c r="D39" s="28"/>
       <c r="E39" s="28"/>
       <c r="F39" s="28"/>
       <c r="G39" s="28"/>
       <c r="H39" s="28"/>
       <c r="I39" s="28"/>
       <c r="J39" s="28"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="28"/>
       <c r="N39" s="28"/>
       <c r="O39" s="28"/>
       <c r="P39" s="28"/>
       <c r="Q39" s="28"/>
       <c r="R39" s="28"/>
       <c r="S39" s="28"/>
       <c r="T39" s="28"/>
       <c r="U39" s="28"/>
       <c r="V39" s="28"/>
       <c r="W39" s="28"/>
       <c r="X39" s="28"/>
       <c r="Y39" s="28"/>
       <c r="Z39" s="28"/>
       <c r="AA39" s="28"/>
       <c r="AB39" s="28"/>
       <c r="AC39" s="28"/>
       <c r="AD39" s="28"/>
     </row>
-    <row r="40" spans="1:30" collapsed="1">
+    <row r="40" spans="1:391" collapsed="1">
       <c r="A40" s="8"/>
       <c r="B40" s="26"/>
       <c r="C40" s="28"/>
       <c r="D40" s="28"/>
       <c r="E40" s="28"/>
       <c r="F40" s="28"/>
       <c r="G40" s="28"/>
       <c r="H40" s="28"/>
       <c r="I40" s="28"/>
       <c r="J40" s="28"/>
       <c r="K40" s="28"/>
       <c r="L40" s="28"/>
       <c r="M40" s="28"/>
       <c r="N40" s="28"/>
       <c r="O40" s="28"/>
       <c r="P40" s="28"/>
       <c r="Q40" s="28"/>
       <c r="R40" s="28"/>
       <c r="S40" s="28"/>
       <c r="T40" s="28"/>
       <c r="U40" s="28"/>
       <c r="V40" s="28"/>
       <c r="W40" s="28"/>
       <c r="X40" s="28"/>
       <c r="Y40" s="28"/>
       <c r="Z40" s="28"/>
       <c r="AA40" s="28"/>
       <c r="AB40" s="28"/>
       <c r="AC40" s="28"/>
       <c r="AD40" s="28"/>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:391">
       <c r="A41" s="8"/>
       <c r="B41" s="26"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="28"/>
       <c r="F41" s="28"/>
       <c r="G41" s="28"/>
       <c r="H41" s="28"/>
       <c r="I41" s="28"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="28"/>
       <c r="O41" s="28"/>
       <c r="P41" s="28"/>
       <c r="Q41" s="28"/>
       <c r="R41" s="28"/>
       <c r="S41" s="28"/>
       <c r="T41" s="28"/>
       <c r="U41" s="28"/>
       <c r="V41" s="28"/>
       <c r="W41" s="28"/>
       <c r="X41" s="28"/>
       <c r="Y41" s="28"/>
       <c r="Z41" s="28"/>
       <c r="AA41" s="28"/>
       <c r="AB41" s="28"/>
       <c r="AC41" s="28"/>
       <c r="AD41" s="28"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:391">
       <c r="A42" s="10"/>
       <c r="B42" s="26"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="28"/>
       <c r="H42" s="28"/>
       <c r="I42" s="28"/>
       <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="28"/>
       <c r="O42" s="28"/>
       <c r="P42" s="28"/>
       <c r="Q42" s="28"/>
       <c r="R42" s="28"/>
       <c r="S42" s="28"/>
       <c r="T42" s="28"/>
       <c r="U42" s="28"/>
       <c r="V42" s="28"/>
       <c r="W42" s="28"/>
       <c r="X42" s="28"/>
       <c r="Y42" s="28"/>
       <c r="Z42" s="28"/>
       <c r="AA42" s="28"/>
       <c r="AB42" s="28"/>
       <c r="AC42" s="28"/>
       <c r="AD42" s="28"/>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:391">
       <c r="A43" s="10"/>
       <c r="B43" s="26"/>
       <c r="C43" s="28"/>
       <c r="D43" s="28"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
       <c r="J43" s="28"/>
       <c r="K43" s="28"/>
       <c r="L43" s="28"/>
       <c r="M43" s="28"/>
       <c r="N43" s="28"/>
       <c r="O43" s="28"/>
       <c r="P43" s="28"/>
       <c r="Q43" s="28"/>
       <c r="R43" s="28"/>
       <c r="S43" s="28"/>
       <c r="T43" s="28"/>
       <c r="U43" s="28"/>
       <c r="V43" s="28"/>
       <c r="W43" s="28"/>
       <c r="X43" s="28"/>
       <c r="Y43" s="28"/>
       <c r="Z43" s="28"/>
       <c r="AA43" s="28"/>
       <c r="AB43" s="28"/>
       <c r="AC43" s="28"/>
       <c r="AD43" s="28"/>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:391">
       <c r="A44" s="10"/>
       <c r="B44" s="26"/>
       <c r="C44" s="28"/>
       <c r="D44" s="28"/>
       <c r="E44" s="28"/>
       <c r="F44" s="28"/>
       <c r="G44" s="28"/>
       <c r="H44" s="28"/>
       <c r="I44" s="28"/>
       <c r="J44" s="28"/>
       <c r="K44" s="28"/>
       <c r="L44" s="28"/>
       <c r="M44" s="28"/>
       <c r="N44" s="28"/>
       <c r="O44" s="28"/>
       <c r="P44" s="28"/>
       <c r="Q44" s="28"/>
       <c r="R44" s="28"/>
       <c r="S44" s="28"/>
       <c r="T44" s="28"/>
       <c r="U44" s="28"/>
       <c r="V44" s="28"/>
       <c r="W44" s="28"/>
       <c r="X44" s="28"/>
       <c r="Y44" s="28"/>
       <c r="Z44" s="28"/>
       <c r="AA44" s="28"/>
       <c r="AB44" s="28"/>
       <c r="AC44" s="28"/>
       <c r="AD44" s="28"/>
     </row>
-    <row r="45" spans="1:30" collapsed="1">
+    <row r="45" spans="1:391" collapsed="1">
       <c r="A45" s="9"/>
       <c r="B45" s="26"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
       <c r="H45" s="28"/>
       <c r="I45" s="28"/>
       <c r="J45" s="28"/>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
       <c r="M45" s="28"/>
       <c r="N45" s="28"/>
       <c r="O45" s="28"/>
       <c r="P45" s="28"/>
       <c r="Q45" s="28"/>
       <c r="R45" s="28"/>
       <c r="S45" s="28"/>
       <c r="T45" s="28"/>
       <c r="U45" s="28"/>
       <c r="V45" s="28"/>
       <c r="W45" s="28"/>
       <c r="X45" s="28"/>
       <c r="Y45" s="28"/>
       <c r="Z45" s="28"/>
       <c r="AA45" s="28"/>
       <c r="AB45" s="28"/>
       <c r="AC45" s="28"/>
       <c r="AD45" s="28"/>
     </row>
-    <row r="46" spans="1:30">
+    <row r="46" spans="1:391">
       <c r="A46" s="8"/>
       <c r="B46" s="26"/>
       <c r="C46" s="28"/>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
       <c r="F46" s="28"/>
       <c r="G46" s="28"/>
       <c r="H46" s="28"/>
       <c r="I46" s="28"/>
       <c r="J46" s="28"/>
       <c r="K46" s="28"/>
       <c r="L46" s="28"/>
       <c r="M46" s="28"/>
       <c r="N46" s="28"/>
       <c r="O46" s="28"/>
       <c r="P46" s="28"/>
       <c r="Q46" s="28"/>
       <c r="R46" s="28"/>
       <c r="S46" s="28"/>
       <c r="T46" s="28"/>
       <c r="U46" s="28"/>
       <c r="V46" s="28"/>
       <c r="W46" s="28"/>
       <c r="X46" s="28"/>
       <c r="Y46" s="28"/>
       <c r="Z46" s="28"/>
       <c r="AA46" s="28"/>
       <c r="AB46" s="28"/>
       <c r="AC46" s="28"/>
       <c r="AD46" s="28"/>
     </row>
-    <row r="47" spans="1:30" collapsed="1">
+    <row r="47" spans="1:391" collapsed="1">
       <c r="A47" s="8"/>
       <c r="B47" s="26"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="28"/>
       <c r="F47" s="28"/>
       <c r="G47" s="28"/>
       <c r="H47" s="28"/>
       <c r="I47" s="28"/>
       <c r="J47" s="28"/>
       <c r="K47" s="28"/>
       <c r="L47" s="28"/>
       <c r="M47" s="28"/>
       <c r="N47" s="28"/>
       <c r="O47" s="28"/>
       <c r="P47" s="28"/>
       <c r="Q47" s="28"/>
       <c r="R47" s="28"/>
       <c r="S47" s="28"/>
       <c r="T47" s="28"/>
       <c r="U47" s="28"/>
       <c r="V47" s="28"/>
       <c r="W47" s="28"/>
       <c r="X47" s="28"/>
       <c r="Y47" s="28"/>
       <c r="Z47" s="28"/>
       <c r="AA47" s="28"/>
       <c r="AB47" s="28"/>
       <c r="AC47" s="28"/>
       <c r="AD47" s="28"/>
     </row>
-    <row r="48" spans="1:30" collapsed="1">
+    <row r="48" spans="1:391" collapsed="1">
       <c r="A48" s="8"/>
       <c r="B48" s="26"/>
       <c r="C48" s="28"/>
       <c r="D48" s="28"/>
       <c r="E48" s="28"/>
       <c r="F48" s="28"/>
       <c r="G48" s="28"/>
       <c r="H48" s="28"/>
       <c r="I48" s="28"/>
       <c r="J48" s="28"/>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
       <c r="M48" s="28"/>
       <c r="N48" s="28"/>
       <c r="O48" s="28"/>
       <c r="P48" s="28"/>
       <c r="Q48" s="28"/>
       <c r="R48" s="28"/>
       <c r="S48" s="28"/>
       <c r="T48" s="28"/>
       <c r="U48" s="28"/>
       <c r="V48" s="28"/>
       <c r="W48" s="28"/>
       <c r="X48" s="28"/>
       <c r="Y48" s="28"/>
       <c r="Z48" s="28"/>
       <c r="AA48" s="28"/>
       <c r="AB48" s="28"/>
       <c r="AC48" s="28"/>
       <c r="AD48" s="28"/>
     </row>
-    <row r="49" spans="1:30" collapsed="1">
+    <row r="49" spans="1:391" collapsed="1">
       <c r="A49" s="8"/>
       <c r="B49" s="26"/>
       <c r="C49" s="28"/>
       <c r="D49" s="28"/>
       <c r="E49" s="28"/>
       <c r="F49" s="28"/>
       <c r="G49" s="28"/>
       <c r="H49" s="28"/>
       <c r="I49" s="28"/>
       <c r="J49" s="28"/>
       <c r="K49" s="28"/>
       <c r="L49" s="28"/>
       <c r="M49" s="28"/>
       <c r="N49" s="28"/>
       <c r="O49" s="28"/>
       <c r="P49" s="28"/>
       <c r="Q49" s="28"/>
       <c r="R49" s="28"/>
       <c r="S49" s="28"/>
       <c r="T49" s="28"/>
       <c r="U49" s="28"/>
       <c r="V49" s="28"/>
       <c r="W49" s="28"/>
       <c r="X49" s="28"/>
       <c r="Y49" s="28"/>
       <c r="Z49" s="28"/>
       <c r="AA49" s="28"/>
       <c r="AB49" s="28"/>
       <c r="AC49" s="28"/>
       <c r="AD49" s="28"/>
     </row>
-    <row r="50" spans="1:30" collapsed="1">
+    <row r="50" spans="1:391" collapsed="1">
       <c r="A50" s="8"/>
       <c r="B50" s="26"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
       <c r="N50" s="28"/>
       <c r="O50" s="28"/>
       <c r="P50" s="28"/>
       <c r="Q50" s="28"/>
       <c r="R50" s="28"/>
       <c r="S50" s="28"/>
       <c r="T50" s="28"/>
       <c r="U50" s="28"/>
       <c r="V50" s="28"/>
       <c r="W50" s="28"/>
       <c r="X50" s="28"/>
       <c r="Y50" s="28"/>
       <c r="Z50" s="28"/>
       <c r="AA50" s="28"/>
       <c r="AB50" s="28"/>
       <c r="AC50" s="28"/>
       <c r="AD50" s="28"/>
     </row>
-    <row r="51" spans="1:30" ht="13.5" customHeight="1">
+    <row r="51" spans="1:391" ht="13.5" customHeight="1">
       <c r="A51" s="8"/>
       <c r="B51" s="26"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="28"/>
       <c r="F51" s="28"/>
       <c r="G51" s="28"/>
       <c r="H51" s="28"/>
       <c r="I51" s="28"/>
       <c r="J51" s="28"/>
       <c r="K51" s="28"/>
       <c r="L51" s="28"/>
       <c r="M51" s="28"/>
       <c r="N51" s="28"/>
       <c r="O51" s="28"/>
       <c r="P51" s="28"/>
       <c r="Q51" s="28"/>
       <c r="R51" s="28"/>
       <c r="S51" s="28"/>
       <c r="T51" s="28"/>
       <c r="U51" s="28"/>
       <c r="V51" s="28"/>
       <c r="W51" s="28"/>
       <c r="X51" s="28"/>
       <c r="Y51" s="28"/>
       <c r="Z51" s="28"/>
       <c r="AA51" s="28"/>
       <c r="AB51" s="28"/>
       <c r="AC51" s="28"/>
       <c r="AD51" s="28"/>
     </row>
-    <row r="52" spans="1:30" collapsed="1">
+    <row r="52" spans="1:391" collapsed="1">
       <c r="A52" s="8"/>
       <c r="B52" s="26"/>
       <c r="C52" s="28"/>
       <c r="D52" s="28"/>
       <c r="E52" s="28"/>
       <c r="F52" s="28"/>
       <c r="G52" s="28"/>
       <c r="H52" s="28"/>
       <c r="I52" s="28"/>
       <c r="J52" s="28"/>
       <c r="K52" s="28"/>
       <c r="L52" s="28"/>
       <c r="M52" s="28"/>
       <c r="N52" s="28"/>
       <c r="O52" s="28"/>
       <c r="P52" s="28"/>
       <c r="Q52" s="28"/>
       <c r="R52" s="28"/>
       <c r="S52" s="28"/>
       <c r="T52" s="28"/>
       <c r="U52" s="28"/>
       <c r="V52" s="28"/>
       <c r="W52" s="28"/>
       <c r="X52" s="28"/>
       <c r="Y52" s="28"/>
       <c r="Z52" s="28"/>
       <c r="AA52" s="28"/>
       <c r="AB52" s="28"/>
       <c r="AC52" s="28"/>
       <c r="AD52" s="28"/>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:391">
       <c r="A53" s="9"/>
       <c r="B53" s="26"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="28"/>
       <c r="G53" s="28"/>
       <c r="H53" s="28"/>
       <c r="I53" s="28"/>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="28"/>
       <c r="N53" s="28"/>
       <c r="O53" s="28"/>
       <c r="P53" s="28"/>
       <c r="Q53" s="28"/>
       <c r="R53" s="28"/>
       <c r="S53" s="28"/>
       <c r="T53" s="28"/>
       <c r="U53" s="28"/>
       <c r="V53" s="28"/>
       <c r="W53" s="28"/>
       <c r="X53" s="28"/>
       <c r="Y53" s="28"/>
       <c r="Z53" s="28"/>
       <c r="AA53" s="28"/>
       <c r="AB53" s="28"/>
       <c r="AC53" s="28"/>
       <c r="AD53" s="28"/>
     </row>
-    <row r="54" spans="1:30" ht="14.25" customHeight="1">
+    <row r="54" spans="1:391" ht="14.25" customHeight="1">
       <c r="A54" s="9"/>
       <c r="B54" s="26"/>
       <c r="C54" s="28"/>
       <c r="D54" s="28"/>
       <c r="E54" s="28"/>
       <c r="F54" s="28"/>
       <c r="G54" s="28"/>
       <c r="H54" s="28"/>
       <c r="I54" s="28"/>
       <c r="J54" s="28"/>
       <c r="K54" s="28"/>
       <c r="L54" s="28"/>
       <c r="M54" s="28"/>
       <c r="N54" s="28"/>
       <c r="O54" s="28"/>
       <c r="P54" s="28"/>
       <c r="Q54" s="28"/>
       <c r="R54" s="28"/>
       <c r="S54" s="28"/>
       <c r="T54" s="28"/>
       <c r="U54" s="28"/>
       <c r="V54" s="28"/>
       <c r="W54" s="28"/>
       <c r="X54" s="28"/>
       <c r="Y54" s="28"/>
       <c r="Z54" s="28"/>
       <c r="AA54" s="28"/>
       <c r="AB54" s="28"/>
       <c r="AC54" s="28"/>
       <c r="AD54" s="28"/>
     </row>
-    <row r="55" spans="1:30" ht="13.5" customHeight="1">
+    <row r="55" spans="1:391" ht="13.5" customHeight="1">
       <c r="A55" s="9"/>
       <c r="B55" s="26"/>
       <c r="C55" s="28"/>
       <c r="D55" s="28"/>
       <c r="E55" s="28"/>
       <c r="F55" s="28"/>
       <c r="G55" s="28"/>
       <c r="H55" s="28"/>
       <c r="I55" s="28"/>
       <c r="J55" s="28"/>
       <c r="K55" s="28"/>
       <c r="L55" s="28"/>
       <c r="M55" s="28"/>
       <c r="N55" s="28"/>
       <c r="O55" s="28"/>
       <c r="P55" s="28"/>
       <c r="Q55" s="28"/>
       <c r="R55" s="28"/>
       <c r="S55" s="28"/>
       <c r="T55" s="28"/>
       <c r="U55" s="28"/>
       <c r="V55" s="28"/>
       <c r="W55" s="28"/>
       <c r="X55" s="28"/>
       <c r="Y55" s="28"/>
       <c r="Z55" s="28"/>
       <c r="AA55" s="28"/>
       <c r="AB55" s="28"/>
       <c r="AC55" s="28"/>
       <c r="AD55" s="28"/>
     </row>
-    <row r="56" spans="1:30" collapsed="1">
+    <row r="56" spans="1:391" collapsed="1">
       <c r="A56" s="8"/>
       <c r="B56" s="26"/>
       <c r="C56" s="28"/>
       <c r="D56" s="28"/>
       <c r="E56" s="28"/>
       <c r="F56" s="28"/>
       <c r="G56" s="28"/>
       <c r="H56" s="28"/>
       <c r="I56" s="28"/>
       <c r="J56" s="28"/>
       <c r="K56" s="28"/>
       <c r="L56" s="28"/>
       <c r="M56" s="28"/>
       <c r="N56" s="28"/>
       <c r="O56" s="28"/>
       <c r="P56" s="28"/>
       <c r="Q56" s="28"/>
       <c r="R56" s="28"/>
       <c r="S56" s="28"/>
       <c r="T56" s="28"/>
       <c r="U56" s="28"/>
       <c r="V56" s="28"/>
       <c r="W56" s="28"/>
       <c r="X56" s="28"/>
       <c r="Y56" s="28"/>
       <c r="Z56" s="28"/>
       <c r="AA56" s="28"/>
       <c r="AB56" s="28"/>
       <c r="AC56" s="28"/>
       <c r="AD56" s="28"/>
     </row>
-    <row r="57" spans="1:30" collapsed="1">
+    <row r="57" spans="1:391" collapsed="1">
       <c r="A57" s="8"/>
       <c r="B57" s="26"/>
       <c r="C57" s="28"/>
       <c r="D57" s="28"/>
       <c r="E57" s="28"/>
       <c r="F57" s="28"/>
       <c r="G57" s="28"/>
       <c r="H57" s="28"/>
       <c r="I57" s="28"/>
       <c r="J57" s="28"/>
       <c r="K57" s="28"/>
       <c r="L57" s="28"/>
       <c r="M57" s="28"/>
       <c r="N57" s="28"/>
       <c r="O57" s="28"/>
       <c r="P57" s="28"/>
       <c r="Q57" s="28"/>
       <c r="R57" s="28"/>
       <c r="S57" s="28"/>
       <c r="T57" s="28"/>
       <c r="U57" s="28"/>
       <c r="V57" s="28"/>
       <c r="W57" s="28"/>
       <c r="X57" s="28"/>
       <c r="Y57" s="28"/>
       <c r="Z57" s="28"/>
       <c r="AA57" s="28"/>
       <c r="AB57" s="28"/>
       <c r="AC57" s="28"/>
       <c r="AD57" s="28"/>
     </row>
-    <row r="58" spans="1:30" s="2" customFormat="1">
+    <row r="58" spans="1:391" s="2" customFormat="1">
       <c r="A58" s="6"/>
       <c r="B58" s="43"/>
       <c r="C58" s="28"/>
       <c r="D58" s="28"/>
       <c r="E58" s="28"/>
       <c r="F58" s="28"/>
       <c r="G58" s="28"/>
       <c r="H58" s="28"/>
       <c r="I58" s="28"/>
       <c r="J58" s="28"/>
       <c r="K58" s="28"/>
       <c r="L58" s="28"/>
       <c r="M58" s="28"/>
       <c r="N58" s="28"/>
       <c r="O58" s="28"/>
       <c r="P58" s="28"/>
       <c r="Q58" s="28"/>
       <c r="R58" s="28"/>
       <c r="S58" s="28"/>
       <c r="T58" s="28"/>
       <c r="U58" s="28"/>
       <c r="V58" s="28"/>
       <c r="W58" s="28"/>
       <c r="X58" s="28"/>
       <c r="Y58" s="28"/>
       <c r="Z58" s="28"/>
       <c r="AA58" s="28"/>
       <c r="AB58" s="28"/>
       <c r="AC58" s="28"/>
       <c r="AD58" s="28"/>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="NT58" s="93"/>
+      <c r="NU58" s="93"/>
+      <c r="NV58" s="93"/>
+      <c r="NW58" s="93"/>
+      <c r="NX58" s="93"/>
+      <c r="NY58" s="93"/>
+      <c r="NZ58" s="93"/>
+      <c r="OA58" s="93"/>
+    </row>
+    <row r="59" spans="1:391">
       <c r="A59" s="7"/>
       <c r="B59" s="26"/>
       <c r="C59" s="28"/>
       <c r="D59" s="28"/>
       <c r="E59" s="28"/>
       <c r="F59" s="28"/>
       <c r="G59" s="28"/>
       <c r="H59" s="28"/>
       <c r="I59" s="28"/>
       <c r="J59" s="28"/>
       <c r="K59" s="28"/>
       <c r="L59" s="28"/>
       <c r="M59" s="28"/>
       <c r="N59" s="28"/>
       <c r="O59" s="28"/>
       <c r="P59" s="28"/>
       <c r="Q59" s="28"/>
       <c r="R59" s="28"/>
       <c r="S59" s="28"/>
       <c r="T59" s="28"/>
       <c r="U59" s="28"/>
       <c r="V59" s="28"/>
       <c r="W59" s="28"/>
       <c r="X59" s="28"/>
       <c r="Y59" s="28"/>
       <c r="Z59" s="28"/>
       <c r="AA59" s="28"/>
       <c r="AB59" s="28"/>
       <c r="AC59" s="28"/>
       <c r="AD59" s="28"/>
     </row>
-    <row r="60" spans="1:30" ht="15.75" customHeight="1">
+    <row r="60" spans="1:391" ht="15.75" customHeight="1">
       <c r="A60" s="8"/>
       <c r="B60" s="26"/>
       <c r="C60" s="28"/>
       <c r="D60" s="28"/>
       <c r="E60" s="28"/>
       <c r="F60" s="28"/>
       <c r="G60" s="28"/>
       <c r="H60" s="28"/>
       <c r="I60" s="28"/>
       <c r="J60" s="28"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="28"/>
       <c r="N60" s="28"/>
       <c r="O60" s="28"/>
       <c r="P60" s="28"/>
       <c r="Q60" s="28"/>
       <c r="R60" s="28"/>
       <c r="S60" s="28"/>
       <c r="T60" s="28"/>
       <c r="U60" s="28"/>
       <c r="V60" s="28"/>
       <c r="W60" s="28"/>
       <c r="X60" s="28"/>
       <c r="Y60" s="28"/>
       <c r="Z60" s="28"/>
       <c r="AA60" s="28"/>
       <c r="AB60" s="28"/>
       <c r="AC60" s="28"/>
       <c r="AD60" s="28"/>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:391">
       <c r="A61" s="8"/>
       <c r="B61" s="26"/>
       <c r="C61" s="28"/>
       <c r="D61" s="28"/>
       <c r="E61" s="28"/>
       <c r="F61" s="28"/>
       <c r="G61" s="28"/>
       <c r="H61" s="28"/>
       <c r="I61" s="28"/>
       <c r="J61" s="28"/>
       <c r="K61" s="28"/>
       <c r="L61" s="28"/>
       <c r="M61" s="28"/>
       <c r="N61" s="28"/>
       <c r="O61" s="28"/>
       <c r="P61" s="28"/>
       <c r="Q61" s="28"/>
       <c r="R61" s="28"/>
       <c r="S61" s="28"/>
       <c r="T61" s="28"/>
       <c r="U61" s="28"/>
       <c r="V61" s="28"/>
       <c r="W61" s="28"/>
       <c r="X61" s="28"/>
       <c r="Y61" s="28"/>
       <c r="Z61" s="28"/>
       <c r="AA61" s="28"/>
       <c r="AB61" s="28"/>
       <c r="AC61" s="28"/>
       <c r="AD61" s="28"/>
     </row>
-    <row r="62" spans="1:30">
+    <row r="62" spans="1:391">
       <c r="A62" s="9"/>
       <c r="B62" s="26"/>
       <c r="C62" s="28"/>
       <c r="D62" s="28"/>
       <c r="E62" s="28"/>
       <c r="F62" s="28"/>
       <c r="G62" s="28"/>
       <c r="H62" s="28"/>
       <c r="I62" s="28"/>
       <c r="J62" s="28"/>
       <c r="K62" s="28"/>
       <c r="L62" s="28"/>
       <c r="M62" s="28"/>
       <c r="N62" s="28"/>
       <c r="O62" s="28"/>
       <c r="P62" s="28"/>
       <c r="Q62" s="28"/>
       <c r="R62" s="28"/>
       <c r="S62" s="28"/>
       <c r="T62" s="28"/>
       <c r="U62" s="28"/>
       <c r="V62" s="28"/>
       <c r="W62" s="28"/>
       <c r="X62" s="28"/>
       <c r="Y62" s="28"/>
       <c r="Z62" s="28"/>
       <c r="AA62" s="28"/>
       <c r="AB62" s="28"/>
       <c r="AC62" s="28"/>
       <c r="AD62" s="28"/>
     </row>
-    <row r="63" spans="1:30">
+    <row r="63" spans="1:391">
       <c r="A63" s="11"/>
       <c r="B63" s="26"/>
       <c r="C63" s="28"/>
       <c r="D63" s="28"/>
       <c r="E63" s="28"/>
       <c r="F63" s="28"/>
       <c r="G63" s="28"/>
       <c r="H63" s="28"/>
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
       <c r="M63" s="28"/>
       <c r="N63" s="28"/>
       <c r="O63" s="28"/>
       <c r="P63" s="28"/>
       <c r="Q63" s="28"/>
       <c r="R63" s="28"/>
       <c r="S63" s="28"/>
       <c r="T63" s="28"/>
       <c r="U63" s="28"/>
       <c r="V63" s="28"/>
       <c r="W63" s="28"/>
       <c r="X63" s="28"/>
       <c r="Y63" s="28"/>
       <c r="Z63" s="28"/>
       <c r="AA63" s="28"/>
       <c r="AB63" s="28"/>
       <c r="AC63" s="28"/>
       <c r="AD63" s="28"/>
     </row>
-    <row r="64" spans="1:30" ht="13.5" customHeight="1">
+    <row r="64" spans="1:391" ht="13.5" customHeight="1">
       <c r="A64" s="12"/>
       <c r="B64" s="26"/>
       <c r="C64" s="28"/>
       <c r="D64" s="28"/>
       <c r="E64" s="28"/>
       <c r="F64" s="28"/>
       <c r="G64" s="28"/>
       <c r="H64" s="28"/>
       <c r="I64" s="28"/>
       <c r="J64" s="28"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
       <c r="M64" s="28"/>
       <c r="N64" s="28"/>
       <c r="O64" s="28"/>
       <c r="P64" s="28"/>
       <c r="Q64" s="28"/>
       <c r="R64" s="28"/>
       <c r="S64" s="28"/>
       <c r="T64" s="28"/>
       <c r="U64" s="28"/>
       <c r="V64" s="28"/>
       <c r="W64" s="28"/>
       <c r="X64" s="28"/>
       <c r="Y64" s="28"/>
@@ -13105,2579 +13338,2619 @@
       <c r="G96" s="28"/>
       <c r="H96" s="28"/>
       <c r="I96" s="28"/>
       <c r="J96" s="28"/>
       <c r="K96" s="28"/>
       <c r="L96" s="28"/>
       <c r="M96" s="28"/>
       <c r="N96" s="28"/>
       <c r="O96" s="28"/>
       <c r="P96" s="28"/>
       <c r="Q96" s="28"/>
       <c r="R96" s="28"/>
       <c r="S96" s="28"/>
       <c r="T96" s="28"/>
       <c r="U96" s="28"/>
       <c r="V96" s="28"/>
       <c r="W96" s="28"/>
       <c r="X96" s="28"/>
       <c r="Y96" s="28"/>
       <c r="Z96" s="28"/>
       <c r="AA96" s="28"/>
       <c r="AB96" s="28"/>
       <c r="AC96" s="28"/>
       <c r="AD96" s="28"/>
     </row>
-    <row r="97" spans="1:30" collapsed="1">
+    <row r="97" spans="1:391" collapsed="1">
       <c r="A97" s="11"/>
       <c r="B97" s="26"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
       <c r="E97" s="28"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="28"/>
       <c r="J97" s="28"/>
       <c r="K97" s="28"/>
       <c r="L97" s="28"/>
       <c r="M97" s="28"/>
       <c r="N97" s="28"/>
       <c r="O97" s="28"/>
       <c r="P97" s="28"/>
       <c r="Q97" s="28"/>
       <c r="R97" s="28"/>
       <c r="S97" s="28"/>
       <c r="T97" s="28"/>
       <c r="U97" s="28"/>
       <c r="V97" s="28"/>
       <c r="W97" s="28"/>
       <c r="X97" s="28"/>
       <c r="Y97" s="28"/>
       <c r="Z97" s="28"/>
       <c r="AA97" s="28"/>
       <c r="AB97" s="28"/>
       <c r="AC97" s="28"/>
       <c r="AD97" s="28"/>
     </row>
-    <row r="98" spans="1:30">
+    <row r="98" spans="1:391">
       <c r="A98" s="14"/>
       <c r="B98" s="26"/>
       <c r="C98" s="28"/>
       <c r="D98" s="28"/>
       <c r="E98" s="28"/>
       <c r="F98" s="28"/>
       <c r="G98" s="28"/>
       <c r="H98" s="28"/>
       <c r="I98" s="28"/>
       <c r="J98" s="28"/>
       <c r="K98" s="28"/>
       <c r="L98" s="28"/>
       <c r="M98" s="28"/>
       <c r="N98" s="28"/>
       <c r="O98" s="28"/>
       <c r="P98" s="28"/>
       <c r="Q98" s="28"/>
       <c r="R98" s="28"/>
       <c r="S98" s="28"/>
       <c r="T98" s="28"/>
       <c r="U98" s="28"/>
       <c r="V98" s="28"/>
       <c r="W98" s="28"/>
       <c r="X98" s="28"/>
       <c r="Y98" s="28"/>
       <c r="Z98" s="28"/>
       <c r="AA98" s="28"/>
       <c r="AB98" s="28"/>
       <c r="AC98" s="28"/>
       <c r="AD98" s="28"/>
     </row>
-    <row r="99" spans="1:30">
+    <row r="99" spans="1:391">
       <c r="A99" s="14"/>
       <c r="B99" s="26"/>
       <c r="C99" s="28"/>
       <c r="D99" s="28"/>
       <c r="E99" s="28"/>
       <c r="F99" s="28"/>
       <c r="G99" s="28"/>
       <c r="H99" s="28"/>
       <c r="I99" s="28"/>
       <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
       <c r="M99" s="28"/>
       <c r="N99" s="28"/>
       <c r="O99" s="28"/>
       <c r="P99" s="28"/>
       <c r="Q99" s="28"/>
       <c r="R99" s="28"/>
       <c r="S99" s="28"/>
       <c r="T99" s="28"/>
       <c r="U99" s="28"/>
       <c r="V99" s="28"/>
       <c r="W99" s="28"/>
       <c r="X99" s="28"/>
       <c r="Y99" s="28"/>
       <c r="Z99" s="28"/>
       <c r="AA99" s="28"/>
       <c r="AB99" s="28"/>
       <c r="AC99" s="28"/>
       <c r="AD99" s="28"/>
     </row>
-    <row r="100" spans="1:30">
+    <row r="100" spans="1:391">
       <c r="A100" s="14"/>
       <c r="B100" s="26"/>
       <c r="C100" s="28"/>
       <c r="D100" s="28"/>
       <c r="E100" s="28"/>
       <c r="F100" s="28"/>
       <c r="G100" s="28"/>
       <c r="H100" s="28"/>
       <c r="I100" s="28"/>
       <c r="J100" s="28"/>
       <c r="K100" s="28"/>
       <c r="L100" s="28"/>
       <c r="M100" s="28"/>
       <c r="N100" s="28"/>
       <c r="O100" s="28"/>
       <c r="P100" s="28"/>
       <c r="Q100" s="28"/>
       <c r="R100" s="28"/>
       <c r="S100" s="28"/>
       <c r="T100" s="28"/>
       <c r="U100" s="28"/>
       <c r="V100" s="28"/>
       <c r="W100" s="28"/>
       <c r="X100" s="28"/>
       <c r="Y100" s="28"/>
       <c r="Z100" s="28"/>
       <c r="AA100" s="28"/>
       <c r="AB100" s="28"/>
       <c r="AC100" s="28"/>
       <c r="AD100" s="28"/>
     </row>
-    <row r="101" spans="1:30">
+    <row r="101" spans="1:391">
       <c r="A101" s="12"/>
       <c r="B101" s="26"/>
       <c r="C101" s="28"/>
       <c r="D101" s="28"/>
       <c r="E101" s="28"/>
       <c r="F101" s="28"/>
       <c r="G101" s="28"/>
       <c r="H101" s="28"/>
       <c r="I101" s="28"/>
       <c r="J101" s="28"/>
       <c r="K101" s="28"/>
       <c r="L101" s="28"/>
       <c r="M101" s="28"/>
       <c r="N101" s="28"/>
       <c r="O101" s="28"/>
       <c r="P101" s="28"/>
       <c r="Q101" s="28"/>
       <c r="R101" s="28"/>
       <c r="S101" s="28"/>
       <c r="T101" s="28"/>
       <c r="U101" s="28"/>
       <c r="V101" s="28"/>
       <c r="W101" s="28"/>
       <c r="X101" s="28"/>
       <c r="Y101" s="28"/>
       <c r="Z101" s="28"/>
       <c r="AA101" s="28"/>
       <c r="AB101" s="28"/>
       <c r="AC101" s="28"/>
       <c r="AD101" s="28"/>
     </row>
-    <row r="102" spans="1:30" collapsed="1">
+    <row r="102" spans="1:391" collapsed="1">
       <c r="A102" s="9"/>
       <c r="B102" s="26"/>
       <c r="C102" s="28"/>
       <c r="D102" s="28"/>
       <c r="E102" s="28"/>
       <c r="F102" s="28"/>
       <c r="G102" s="28"/>
       <c r="H102" s="28"/>
       <c r="I102" s="28"/>
       <c r="J102" s="28"/>
       <c r="K102" s="28"/>
       <c r="L102" s="28"/>
       <c r="M102" s="28"/>
       <c r="N102" s="28"/>
       <c r="O102" s="28"/>
       <c r="P102" s="28"/>
       <c r="Q102" s="28"/>
       <c r="R102" s="28"/>
       <c r="S102" s="28"/>
       <c r="T102" s="28"/>
       <c r="U102" s="28"/>
       <c r="V102" s="28"/>
       <c r="W102" s="28"/>
       <c r="X102" s="28"/>
       <c r="Y102" s="28"/>
       <c r="Z102" s="28"/>
       <c r="AA102" s="28"/>
       <c r="AB102" s="28"/>
       <c r="AC102" s="28"/>
       <c r="AD102" s="28"/>
     </row>
-    <row r="103" spans="1:30">
+    <row r="103" spans="1:391">
       <c r="A103" s="11"/>
       <c r="B103" s="26"/>
       <c r="C103" s="28"/>
       <c r="D103" s="28"/>
       <c r="E103" s="28"/>
       <c r="F103" s="28"/>
       <c r="G103" s="28"/>
       <c r="H103" s="28"/>
       <c r="I103" s="28"/>
       <c r="J103" s="28"/>
       <c r="K103" s="28"/>
       <c r="L103" s="28"/>
       <c r="M103" s="28"/>
       <c r="N103" s="28"/>
       <c r="O103" s="28"/>
       <c r="P103" s="28"/>
       <c r="Q103" s="28"/>
       <c r="R103" s="28"/>
       <c r="S103" s="28"/>
       <c r="T103" s="28"/>
       <c r="U103" s="28"/>
       <c r="V103" s="28"/>
       <c r="W103" s="28"/>
       <c r="X103" s="28"/>
       <c r="Y103" s="28"/>
       <c r="Z103" s="28"/>
       <c r="AA103" s="28"/>
       <c r="AB103" s="28"/>
       <c r="AC103" s="28"/>
       <c r="AD103" s="28"/>
     </row>
-    <row r="104" spans="1:30" collapsed="1">
+    <row r="104" spans="1:391" collapsed="1">
       <c r="A104" s="11"/>
       <c r="B104" s="26"/>
       <c r="C104" s="28"/>
       <c r="D104" s="28"/>
       <c r="E104" s="28"/>
       <c r="F104" s="28"/>
       <c r="G104" s="28"/>
       <c r="H104" s="28"/>
       <c r="I104" s="28"/>
       <c r="J104" s="28"/>
       <c r="K104" s="28"/>
       <c r="L104" s="28"/>
       <c r="M104" s="28"/>
       <c r="N104" s="28"/>
       <c r="O104" s="28"/>
       <c r="P104" s="28"/>
       <c r="Q104" s="28"/>
       <c r="R104" s="28"/>
       <c r="S104" s="28"/>
       <c r="T104" s="28"/>
       <c r="U104" s="28"/>
       <c r="V104" s="28"/>
       <c r="W104" s="28"/>
       <c r="X104" s="28"/>
       <c r="Y104" s="28"/>
       <c r="Z104" s="28"/>
       <c r="AA104" s="28"/>
       <c r="AB104" s="28"/>
       <c r="AC104" s="28"/>
       <c r="AD104" s="28"/>
     </row>
-    <row r="105" spans="1:30" collapsed="1">
+    <row r="105" spans="1:391" collapsed="1">
       <c r="A105" s="9"/>
       <c r="B105" s="26"/>
       <c r="C105" s="28"/>
       <c r="D105" s="28"/>
       <c r="E105" s="28"/>
       <c r="F105" s="28"/>
       <c r="G105" s="28"/>
       <c r="H105" s="28"/>
       <c r="I105" s="28"/>
       <c r="J105" s="28"/>
       <c r="K105" s="28"/>
       <c r="L105" s="28"/>
       <c r="M105" s="28"/>
       <c r="N105" s="28"/>
       <c r="O105" s="28"/>
       <c r="P105" s="28"/>
       <c r="Q105" s="28"/>
       <c r="R105" s="28"/>
       <c r="S105" s="28"/>
       <c r="T105" s="28"/>
       <c r="U105" s="28"/>
       <c r="V105" s="28"/>
       <c r="W105" s="28"/>
       <c r="X105" s="28"/>
       <c r="Y105" s="28"/>
       <c r="Z105" s="28"/>
       <c r="AA105" s="28"/>
       <c r="AB105" s="28"/>
       <c r="AC105" s="28"/>
       <c r="AD105" s="28"/>
     </row>
-    <row r="106" spans="1:30" ht="14.25" customHeight="1">
+    <row r="106" spans="1:391" ht="14.25" customHeight="1">
       <c r="A106" s="11"/>
       <c r="B106" s="26"/>
       <c r="C106" s="28"/>
       <c r="D106" s="28"/>
       <c r="E106" s="28"/>
       <c r="F106" s="28"/>
       <c r="G106" s="28"/>
       <c r="H106" s="28"/>
       <c r="I106" s="28"/>
       <c r="J106" s="28"/>
       <c r="K106" s="28"/>
       <c r="L106" s="28"/>
       <c r="M106" s="28"/>
       <c r="N106" s="28"/>
       <c r="O106" s="28"/>
       <c r="P106" s="28"/>
       <c r="Q106" s="28"/>
       <c r="R106" s="28"/>
       <c r="S106" s="28"/>
       <c r="T106" s="28"/>
       <c r="U106" s="28"/>
       <c r="V106" s="28"/>
       <c r="W106" s="28"/>
       <c r="X106" s="28"/>
       <c r="Y106" s="28"/>
       <c r="Z106" s="28"/>
       <c r="AA106" s="28"/>
       <c r="AB106" s="28"/>
       <c r="AC106" s="28"/>
       <c r="AD106" s="28"/>
     </row>
-    <row r="107" spans="1:30">
+    <row r="107" spans="1:391">
       <c r="A107" s="11"/>
       <c r="B107" s="26"/>
       <c r="C107" s="28"/>
       <c r="D107" s="28"/>
       <c r="E107" s="28"/>
       <c r="F107" s="28"/>
       <c r="G107" s="28"/>
       <c r="H107" s="28"/>
       <c r="I107" s="28"/>
       <c r="J107" s="28"/>
       <c r="K107" s="28"/>
       <c r="L107" s="28"/>
       <c r="M107" s="28"/>
       <c r="N107" s="28"/>
       <c r="O107" s="28"/>
       <c r="P107" s="28"/>
       <c r="Q107" s="28"/>
       <c r="R107" s="28"/>
       <c r="S107" s="28"/>
       <c r="T107" s="28"/>
       <c r="U107" s="28"/>
       <c r="V107" s="28"/>
       <c r="W107" s="28"/>
       <c r="X107" s="28"/>
       <c r="Y107" s="28"/>
       <c r="Z107" s="28"/>
       <c r="AA107" s="28"/>
       <c r="AB107" s="28"/>
       <c r="AC107" s="28"/>
       <c r="AD107" s="28"/>
     </row>
-    <row r="108" spans="1:30">
+    <row r="108" spans="1:391">
       <c r="A108" s="12"/>
       <c r="B108" s="26"/>
       <c r="C108" s="28"/>
       <c r="D108" s="28"/>
       <c r="E108" s="28"/>
       <c r="F108" s="28"/>
       <c r="G108" s="28"/>
       <c r="H108" s="28"/>
       <c r="I108" s="28"/>
       <c r="J108" s="28"/>
       <c r="K108" s="28"/>
       <c r="L108" s="28"/>
       <c r="M108" s="28"/>
       <c r="N108" s="28"/>
       <c r="O108" s="28"/>
       <c r="P108" s="28"/>
       <c r="Q108" s="28"/>
       <c r="R108" s="28"/>
       <c r="S108" s="28"/>
       <c r="T108" s="28"/>
       <c r="U108" s="28"/>
       <c r="V108" s="28"/>
       <c r="W108" s="28"/>
       <c r="X108" s="28"/>
       <c r="Y108" s="28"/>
       <c r="Z108" s="28"/>
       <c r="AA108" s="28"/>
       <c r="AB108" s="28"/>
       <c r="AC108" s="28"/>
       <c r="AD108" s="28"/>
     </row>
-    <row r="109" spans="1:30" ht="24.75" customHeight="1">
+    <row r="109" spans="1:391" ht="24.75" customHeight="1">
       <c r="A109" s="11"/>
       <c r="B109" s="26"/>
       <c r="C109" s="28"/>
       <c r="D109" s="28"/>
       <c r="E109" s="28"/>
       <c r="F109" s="28"/>
       <c r="G109" s="28"/>
       <c r="H109" s="28"/>
       <c r="I109" s="28"/>
       <c r="J109" s="28"/>
       <c r="K109" s="28"/>
       <c r="L109" s="28"/>
       <c r="M109" s="28"/>
       <c r="N109" s="28"/>
       <c r="O109" s="28"/>
       <c r="P109" s="28"/>
       <c r="Q109" s="28"/>
       <c r="R109" s="28"/>
       <c r="S109" s="28"/>
       <c r="T109" s="28"/>
       <c r="U109" s="28"/>
       <c r="V109" s="28"/>
       <c r="W109" s="28"/>
       <c r="X109" s="28"/>
       <c r="Y109" s="28"/>
       <c r="Z109" s="28"/>
       <c r="AA109" s="28"/>
       <c r="AB109" s="28"/>
       <c r="AC109" s="28"/>
       <c r="AD109" s="28"/>
     </row>
-    <row r="110" spans="1:30">
+    <row r="110" spans="1:391">
       <c r="A110" s="8"/>
       <c r="B110" s="26"/>
       <c r="C110" s="28"/>
       <c r="D110" s="28"/>
       <c r="E110" s="28"/>
       <c r="F110" s="28"/>
       <c r="G110" s="28"/>
       <c r="H110" s="28"/>
       <c r="I110" s="28"/>
       <c r="J110" s="28"/>
       <c r="K110" s="28"/>
       <c r="L110" s="28"/>
       <c r="M110" s="28"/>
       <c r="N110" s="28"/>
       <c r="O110" s="28"/>
       <c r="P110" s="28"/>
       <c r="Q110" s="28"/>
       <c r="R110" s="28"/>
       <c r="S110" s="28"/>
       <c r="T110" s="28"/>
       <c r="U110" s="28"/>
       <c r="V110" s="28"/>
       <c r="W110" s="28"/>
       <c r="X110" s="28"/>
       <c r="Y110" s="28"/>
       <c r="Z110" s="28"/>
       <c r="AA110" s="28"/>
       <c r="AB110" s="28"/>
       <c r="AC110" s="28"/>
       <c r="AD110" s="28"/>
     </row>
-    <row r="111" spans="1:30">
+    <row r="111" spans="1:391">
       <c r="A111" s="9"/>
       <c r="B111" s="26"/>
       <c r="C111" s="28"/>
       <c r="D111" s="28"/>
       <c r="E111" s="28"/>
       <c r="F111" s="28"/>
       <c r="G111" s="28"/>
       <c r="H111" s="28"/>
       <c r="I111" s="28"/>
       <c r="J111" s="28"/>
       <c r="K111" s="28"/>
       <c r="L111" s="28"/>
       <c r="M111" s="28"/>
       <c r="N111" s="28"/>
       <c r="O111" s="28"/>
       <c r="P111" s="28"/>
       <c r="Q111" s="28"/>
       <c r="R111" s="28"/>
       <c r="S111" s="28"/>
       <c r="T111" s="28"/>
       <c r="U111" s="28"/>
       <c r="V111" s="28"/>
       <c r="W111" s="28"/>
       <c r="X111" s="28"/>
       <c r="Y111" s="28"/>
       <c r="Z111" s="28"/>
       <c r="AA111" s="28"/>
       <c r="AB111" s="28"/>
       <c r="AC111" s="28"/>
       <c r="AD111" s="28"/>
     </row>
-    <row r="112" spans="1:30" s="2" customFormat="1">
+    <row r="112" spans="1:391" s="2" customFormat="1">
       <c r="A112" s="6"/>
       <c r="B112" s="43"/>
       <c r="C112" s="28"/>
       <c r="D112" s="28"/>
       <c r="E112" s="28"/>
       <c r="F112" s="28"/>
       <c r="G112" s="28"/>
       <c r="H112" s="28"/>
       <c r="I112" s="28"/>
       <c r="J112" s="28"/>
       <c r="K112" s="28"/>
       <c r="L112" s="28"/>
       <c r="M112" s="28"/>
       <c r="N112" s="28"/>
       <c r="O112" s="28"/>
       <c r="P112" s="28"/>
       <c r="Q112" s="28"/>
       <c r="R112" s="28"/>
       <c r="S112" s="28"/>
       <c r="T112" s="28"/>
       <c r="U112" s="28"/>
       <c r="V112" s="28"/>
       <c r="W112" s="28"/>
       <c r="X112" s="28"/>
       <c r="Y112" s="28"/>
       <c r="Z112" s="28"/>
       <c r="AA112" s="28"/>
       <c r="AB112" s="28"/>
       <c r="AC112" s="28"/>
       <c r="AD112" s="28"/>
-    </row>
-    <row r="113" spans="1:30">
+      <c r="NT112" s="93"/>
+      <c r="NU112" s="93"/>
+      <c r="NV112" s="93"/>
+      <c r="NW112" s="93"/>
+      <c r="NX112" s="93"/>
+      <c r="NY112" s="93"/>
+      <c r="NZ112" s="93"/>
+      <c r="OA112" s="93"/>
+    </row>
+    <row r="113" spans="1:391">
       <c r="A113" s="7"/>
       <c r="B113" s="26"/>
       <c r="C113" s="28"/>
       <c r="D113" s="28"/>
       <c r="E113" s="28"/>
       <c r="F113" s="28"/>
       <c r="G113" s="28"/>
       <c r="H113" s="28"/>
       <c r="I113" s="28"/>
       <c r="J113" s="28"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
       <c r="M113" s="28"/>
       <c r="N113" s="28"/>
       <c r="O113" s="28"/>
       <c r="P113" s="28"/>
       <c r="Q113" s="28"/>
       <c r="R113" s="28"/>
       <c r="S113" s="28"/>
       <c r="T113" s="28"/>
       <c r="U113" s="28"/>
       <c r="V113" s="28"/>
       <c r="W113" s="28"/>
       <c r="X113" s="28"/>
       <c r="Y113" s="28"/>
       <c r="Z113" s="28"/>
       <c r="AA113" s="28"/>
       <c r="AB113" s="28"/>
       <c r="AC113" s="28"/>
       <c r="AD113" s="28"/>
     </row>
-    <row r="114" spans="1:30">
+    <row r="114" spans="1:391">
       <c r="A114" s="9"/>
       <c r="B114" s="26"/>
       <c r="C114" s="28"/>
       <c r="D114" s="28"/>
       <c r="E114" s="28"/>
       <c r="F114" s="28"/>
       <c r="G114" s="28"/>
       <c r="H114" s="28"/>
       <c r="I114" s="28"/>
       <c r="J114" s="28"/>
       <c r="K114" s="28"/>
       <c r="L114" s="28"/>
       <c r="M114" s="28"/>
       <c r="N114" s="28"/>
       <c r="O114" s="28"/>
       <c r="P114" s="28"/>
       <c r="Q114" s="28"/>
       <c r="R114" s="28"/>
       <c r="S114" s="28"/>
       <c r="T114" s="28"/>
       <c r="U114" s="28"/>
       <c r="V114" s="28"/>
       <c r="W114" s="28"/>
       <c r="X114" s="28"/>
       <c r="Y114" s="28"/>
       <c r="Z114" s="28"/>
       <c r="AA114" s="28"/>
       <c r="AB114" s="28"/>
       <c r="AC114" s="28"/>
       <c r="AD114" s="28"/>
     </row>
-    <row r="115" spans="1:30">
+    <row r="115" spans="1:391">
       <c r="A115" s="9"/>
       <c r="B115" s="26"/>
       <c r="C115" s="28"/>
       <c r="D115" s="28"/>
       <c r="E115" s="28"/>
       <c r="F115" s="28"/>
       <c r="G115" s="28"/>
       <c r="H115" s="28"/>
       <c r="I115" s="28"/>
       <c r="J115" s="28"/>
       <c r="K115" s="28"/>
       <c r="L115" s="28"/>
       <c r="M115" s="28"/>
       <c r="N115" s="28"/>
       <c r="O115" s="28"/>
       <c r="P115" s="28"/>
       <c r="Q115" s="28"/>
       <c r="R115" s="28"/>
       <c r="S115" s="28"/>
       <c r="T115" s="28"/>
       <c r="U115" s="28"/>
       <c r="V115" s="28"/>
       <c r="W115" s="28"/>
       <c r="X115" s="28"/>
       <c r="Y115" s="28"/>
       <c r="Z115" s="28"/>
       <c r="AA115" s="28"/>
       <c r="AB115" s="28"/>
       <c r="AC115" s="28"/>
       <c r="AD115" s="28"/>
     </row>
-    <row r="116" spans="1:30" ht="27" customHeight="1">
+    <row r="116" spans="1:391" ht="27" customHeight="1">
       <c r="A116" s="11"/>
       <c r="B116" s="26"/>
       <c r="C116" s="28"/>
       <c r="D116" s="28"/>
       <c r="E116" s="28"/>
       <c r="F116" s="28"/>
       <c r="G116" s="28"/>
       <c r="H116" s="28"/>
       <c r="I116" s="28"/>
       <c r="J116" s="28"/>
       <c r="K116" s="28"/>
       <c r="L116" s="28"/>
       <c r="M116" s="28"/>
       <c r="N116" s="28"/>
       <c r="O116" s="28"/>
       <c r="P116" s="28"/>
       <c r="Q116" s="28"/>
       <c r="R116" s="28"/>
       <c r="S116" s="28"/>
       <c r="T116" s="28"/>
       <c r="U116" s="28"/>
       <c r="V116" s="28"/>
       <c r="W116" s="28"/>
       <c r="X116" s="28"/>
       <c r="Y116" s="28"/>
       <c r="Z116" s="28"/>
       <c r="AA116" s="28"/>
       <c r="AB116" s="28"/>
       <c r="AC116" s="28"/>
       <c r="AD116" s="28"/>
     </row>
-    <row r="117" spans="1:30">
+    <row r="117" spans="1:391">
       <c r="A117" s="11"/>
       <c r="B117" s="26"/>
       <c r="C117" s="28"/>
       <c r="D117" s="28"/>
       <c r="E117" s="28"/>
       <c r="F117" s="28"/>
       <c r="G117" s="28"/>
       <c r="H117" s="28"/>
       <c r="I117" s="28"/>
       <c r="J117" s="28"/>
       <c r="K117" s="28"/>
       <c r="L117" s="28"/>
       <c r="M117" s="28"/>
       <c r="N117" s="28"/>
       <c r="O117" s="28"/>
       <c r="P117" s="28"/>
       <c r="Q117" s="28"/>
       <c r="R117" s="28"/>
       <c r="S117" s="28"/>
       <c r="T117" s="28"/>
       <c r="U117" s="28"/>
       <c r="V117" s="28"/>
       <c r="W117" s="28"/>
       <c r="X117" s="28"/>
       <c r="Y117" s="28"/>
       <c r="Z117" s="28"/>
       <c r="AA117" s="28"/>
       <c r="AB117" s="28"/>
       <c r="AC117" s="28"/>
       <c r="AD117" s="28"/>
     </row>
-    <row r="118" spans="1:30">
+    <row r="118" spans="1:391">
       <c r="A118" s="7"/>
       <c r="B118" s="26"/>
       <c r="C118" s="28"/>
       <c r="D118" s="28"/>
       <c r="E118" s="28"/>
       <c r="F118" s="28"/>
       <c r="G118" s="28"/>
       <c r="H118" s="28"/>
       <c r="I118" s="28"/>
       <c r="J118" s="28"/>
       <c r="K118" s="28"/>
       <c r="L118" s="28"/>
       <c r="M118" s="28"/>
       <c r="N118" s="28"/>
       <c r="O118" s="28"/>
       <c r="P118" s="28"/>
       <c r="Q118" s="28"/>
       <c r="R118" s="28"/>
       <c r="S118" s="28"/>
       <c r="T118" s="28"/>
       <c r="U118" s="28"/>
       <c r="V118" s="28"/>
       <c r="W118" s="28"/>
       <c r="X118" s="28"/>
       <c r="Y118" s="28"/>
       <c r="Z118" s="28"/>
       <c r="AA118" s="28"/>
       <c r="AB118" s="28"/>
       <c r="AC118" s="28"/>
       <c r="AD118" s="28"/>
     </row>
-    <row r="119" spans="1:30">
+    <row r="119" spans="1:391">
       <c r="A119" s="9"/>
       <c r="B119" s="26"/>
       <c r="C119" s="28"/>
       <c r="D119" s="28"/>
       <c r="E119" s="28"/>
       <c r="F119" s="28"/>
       <c r="G119" s="28"/>
       <c r="H119" s="28"/>
       <c r="I119" s="28"/>
       <c r="J119" s="28"/>
       <c r="K119" s="28"/>
       <c r="L119" s="28"/>
       <c r="M119" s="28"/>
       <c r="N119" s="28"/>
       <c r="O119" s="28"/>
       <c r="P119" s="28"/>
       <c r="Q119" s="28"/>
       <c r="R119" s="28"/>
       <c r="S119" s="28"/>
       <c r="T119" s="28"/>
       <c r="U119" s="28"/>
       <c r="V119" s="28"/>
       <c r="W119" s="28"/>
       <c r="X119" s="28"/>
       <c r="Y119" s="28"/>
       <c r="Z119" s="28"/>
       <c r="AA119" s="28"/>
       <c r="AB119" s="28"/>
       <c r="AC119" s="28"/>
       <c r="AD119" s="28"/>
     </row>
-    <row r="120" spans="1:30">
+    <row r="120" spans="1:391">
       <c r="A120" s="9"/>
       <c r="B120" s="26"/>
       <c r="C120" s="28"/>
       <c r="D120" s="28"/>
       <c r="E120" s="28"/>
       <c r="F120" s="28"/>
       <c r="G120" s="28"/>
       <c r="H120" s="28"/>
       <c r="I120" s="28"/>
       <c r="J120" s="28"/>
       <c r="K120" s="28"/>
       <c r="L120" s="28"/>
       <c r="M120" s="28"/>
       <c r="N120" s="28"/>
       <c r="O120" s="28"/>
       <c r="P120" s="28"/>
       <c r="Q120" s="28"/>
       <c r="R120" s="28"/>
       <c r="S120" s="28"/>
       <c r="T120" s="28"/>
       <c r="U120" s="28"/>
       <c r="V120" s="28"/>
       <c r="W120" s="28"/>
       <c r="X120" s="28"/>
       <c r="Y120" s="28"/>
       <c r="Z120" s="28"/>
       <c r="AA120" s="28"/>
       <c r="AB120" s="28"/>
       <c r="AC120" s="28"/>
       <c r="AD120" s="28"/>
     </row>
-    <row r="121" spans="1:30" ht="24" customHeight="1">
+    <row r="121" spans="1:391" ht="24" customHeight="1">
       <c r="A121" s="11"/>
       <c r="B121" s="26"/>
       <c r="C121" s="28"/>
       <c r="D121" s="28"/>
       <c r="E121" s="28"/>
       <c r="F121" s="28"/>
       <c r="G121" s="28"/>
       <c r="H121" s="28"/>
       <c r="I121" s="28"/>
       <c r="J121" s="28"/>
       <c r="K121" s="28"/>
       <c r="L121" s="28"/>
       <c r="M121" s="28"/>
       <c r="N121" s="28"/>
       <c r="O121" s="28"/>
       <c r="P121" s="28"/>
       <c r="Q121" s="28"/>
       <c r="R121" s="28"/>
       <c r="S121" s="28"/>
       <c r="T121" s="28"/>
       <c r="U121" s="28"/>
       <c r="V121" s="28"/>
       <c r="W121" s="28"/>
       <c r="X121" s="28"/>
       <c r="Y121" s="28"/>
       <c r="Z121" s="28"/>
       <c r="AA121" s="28"/>
       <c r="AB121" s="28"/>
       <c r="AC121" s="28"/>
       <c r="AD121" s="28"/>
     </row>
-    <row r="122" spans="1:30">
+    <row r="122" spans="1:391">
       <c r="A122" s="11"/>
       <c r="B122" s="26"/>
       <c r="C122" s="28"/>
       <c r="D122" s="28"/>
       <c r="E122" s="28"/>
       <c r="F122" s="28"/>
       <c r="G122" s="28"/>
       <c r="H122" s="28"/>
       <c r="I122" s="28"/>
       <c r="J122" s="28"/>
       <c r="K122" s="28"/>
       <c r="L122" s="28"/>
       <c r="M122" s="28"/>
       <c r="N122" s="28"/>
       <c r="O122" s="28"/>
       <c r="P122" s="28"/>
       <c r="Q122" s="28"/>
       <c r="R122" s="28"/>
       <c r="S122" s="28"/>
       <c r="T122" s="28"/>
       <c r="U122" s="28"/>
       <c r="V122" s="28"/>
       <c r="W122" s="28"/>
       <c r="X122" s="28"/>
       <c r="Y122" s="28"/>
       <c r="Z122" s="28"/>
       <c r="AA122" s="28"/>
       <c r="AB122" s="28"/>
       <c r="AC122" s="28"/>
       <c r="AD122" s="28"/>
     </row>
-    <row r="123" spans="1:30" s="2" customFormat="1">
+    <row r="123" spans="1:391" s="2" customFormat="1">
       <c r="A123" s="15"/>
       <c r="B123" s="43"/>
       <c r="C123" s="28"/>
       <c r="D123" s="28"/>
       <c r="E123" s="28"/>
       <c r="F123" s="28"/>
       <c r="G123" s="28"/>
       <c r="H123" s="28"/>
       <c r="I123" s="28"/>
       <c r="J123" s="28"/>
       <c r="K123" s="28"/>
       <c r="L123" s="28"/>
       <c r="M123" s="28"/>
       <c r="N123" s="28"/>
       <c r="O123" s="28"/>
       <c r="P123" s="28"/>
       <c r="Q123" s="28"/>
       <c r="R123" s="28"/>
       <c r="S123" s="28"/>
       <c r="T123" s="28"/>
       <c r="U123" s="28"/>
       <c r="V123" s="28"/>
       <c r="W123" s="28"/>
       <c r="X123" s="28"/>
       <c r="Y123" s="28"/>
       <c r="Z123" s="28"/>
       <c r="AA123" s="28"/>
       <c r="AB123" s="28"/>
       <c r="AC123" s="28"/>
       <c r="AD123" s="28"/>
-    </row>
-    <row r="124" spans="1:30">
+      <c r="NT123" s="93"/>
+      <c r="NU123" s="93"/>
+      <c r="NV123" s="93"/>
+      <c r="NW123" s="93"/>
+      <c r="NX123" s="93"/>
+      <c r="NY123" s="93"/>
+      <c r="NZ123" s="93"/>
+      <c r="OA123" s="93"/>
+    </row>
+    <row r="124" spans="1:391">
       <c r="A124" s="6"/>
       <c r="B124" s="26"/>
       <c r="C124" s="28"/>
       <c r="D124" s="28"/>
       <c r="E124" s="28"/>
       <c r="F124" s="28"/>
       <c r="G124" s="28"/>
       <c r="H124" s="28"/>
       <c r="I124" s="28"/>
       <c r="J124" s="28"/>
       <c r="K124" s="28"/>
       <c r="L124" s="28"/>
       <c r="M124" s="28"/>
       <c r="N124" s="28"/>
       <c r="O124" s="28"/>
       <c r="P124" s="28"/>
       <c r="Q124" s="28"/>
       <c r="R124" s="28"/>
       <c r="S124" s="28"/>
       <c r="T124" s="28"/>
       <c r="U124" s="28"/>
       <c r="V124" s="28"/>
       <c r="W124" s="28"/>
       <c r="X124" s="28"/>
       <c r="Y124" s="28"/>
       <c r="Z124" s="28"/>
       <c r="AA124" s="28"/>
       <c r="AB124" s="28"/>
       <c r="AC124" s="28"/>
       <c r="AD124" s="28"/>
     </row>
-    <row r="125" spans="1:30">
+    <row r="125" spans="1:391">
       <c r="A125" s="16"/>
       <c r="B125" s="26"/>
       <c r="C125" s="28"/>
       <c r="D125" s="28"/>
       <c r="E125" s="28"/>
       <c r="F125" s="28"/>
       <c r="G125" s="28"/>
       <c r="H125" s="28"/>
       <c r="I125" s="28"/>
       <c r="J125" s="28"/>
       <c r="K125" s="28"/>
       <c r="L125" s="28"/>
       <c r="M125" s="28"/>
       <c r="N125" s="28"/>
       <c r="O125" s="28"/>
       <c r="P125" s="28"/>
       <c r="Q125" s="28"/>
       <c r="R125" s="28"/>
       <c r="S125" s="28"/>
       <c r="T125" s="28"/>
       <c r="U125" s="28"/>
       <c r="V125" s="28"/>
       <c r="W125" s="28"/>
       <c r="X125" s="28"/>
       <c r="Y125" s="28"/>
       <c r="Z125" s="28"/>
       <c r="AA125" s="28"/>
       <c r="AB125" s="28"/>
       <c r="AC125" s="28"/>
       <c r="AD125" s="28"/>
     </row>
-    <row r="126" spans="1:30">
+    <row r="126" spans="1:391">
       <c r="A126" s="16"/>
       <c r="B126" s="26"/>
       <c r="C126" s="28"/>
       <c r="D126" s="28"/>
       <c r="E126" s="28"/>
       <c r="F126" s="28"/>
       <c r="G126" s="28"/>
       <c r="H126" s="28"/>
       <c r="I126" s="28"/>
       <c r="J126" s="28"/>
       <c r="K126" s="28"/>
       <c r="L126" s="28"/>
       <c r="M126" s="28"/>
       <c r="N126" s="28"/>
       <c r="O126" s="28"/>
       <c r="P126" s="28"/>
       <c r="Q126" s="28"/>
       <c r="R126" s="28"/>
       <c r="S126" s="28"/>
       <c r="T126" s="28"/>
       <c r="U126" s="28"/>
       <c r="V126" s="28"/>
       <c r="W126" s="28"/>
       <c r="X126" s="28"/>
       <c r="Y126" s="28"/>
       <c r="Z126" s="28"/>
       <c r="AA126" s="28"/>
       <c r="AB126" s="28"/>
       <c r="AC126" s="28"/>
       <c r="AD126" s="28"/>
     </row>
-    <row r="127" spans="1:30">
+    <row r="127" spans="1:391">
       <c r="A127" s="8"/>
       <c r="B127" s="26"/>
       <c r="C127" s="28"/>
       <c r="D127" s="28"/>
       <c r="E127" s="28"/>
       <c r="F127" s="28"/>
       <c r="G127" s="28"/>
       <c r="H127" s="28"/>
       <c r="I127" s="28"/>
       <c r="J127" s="28"/>
       <c r="K127" s="28"/>
       <c r="L127" s="28"/>
       <c r="M127" s="28"/>
       <c r="N127" s="28"/>
       <c r="O127" s="28"/>
       <c r="P127" s="28"/>
       <c r="Q127" s="28"/>
       <c r="R127" s="28"/>
       <c r="S127" s="28"/>
       <c r="T127" s="28"/>
       <c r="U127" s="28"/>
       <c r="V127" s="28"/>
       <c r="W127" s="28"/>
       <c r="X127" s="28"/>
       <c r="Y127" s="28"/>
       <c r="Z127" s="28"/>
       <c r="AA127" s="28"/>
       <c r="AB127" s="28"/>
       <c r="AC127" s="28"/>
       <c r="AD127" s="28"/>
     </row>
-    <row r="128" spans="1:30">
+    <row r="128" spans="1:391">
       <c r="A128" s="9"/>
       <c r="B128" s="26"/>
       <c r="C128" s="28"/>
       <c r="D128" s="28"/>
       <c r="E128" s="28"/>
       <c r="F128" s="28"/>
       <c r="G128" s="28"/>
       <c r="H128" s="28"/>
       <c r="I128" s="28"/>
       <c r="J128" s="28"/>
       <c r="K128" s="28"/>
       <c r="L128" s="28"/>
       <c r="M128" s="28"/>
       <c r="N128" s="28"/>
       <c r="O128" s="28"/>
       <c r="P128" s="28"/>
       <c r="Q128" s="28"/>
       <c r="R128" s="28"/>
       <c r="S128" s="28"/>
       <c r="T128" s="28"/>
       <c r="U128" s="28"/>
       <c r="V128" s="28"/>
       <c r="W128" s="28"/>
       <c r="X128" s="28"/>
       <c r="Y128" s="28"/>
       <c r="Z128" s="28"/>
       <c r="AA128" s="28"/>
       <c r="AB128" s="28"/>
       <c r="AC128" s="28"/>
       <c r="AD128" s="28"/>
     </row>
-    <row r="129" spans="1:30">
+    <row r="129" spans="1:391">
       <c r="A129" s="9"/>
       <c r="B129" s="26"/>
       <c r="C129" s="28"/>
       <c r="D129" s="28"/>
       <c r="E129" s="28"/>
       <c r="F129" s="28"/>
       <c r="G129" s="28"/>
       <c r="H129" s="28"/>
       <c r="I129" s="28"/>
       <c r="J129" s="28"/>
       <c r="K129" s="28"/>
       <c r="L129" s="28"/>
       <c r="M129" s="28"/>
       <c r="N129" s="28"/>
       <c r="O129" s="28"/>
       <c r="P129" s="28"/>
       <c r="Q129" s="28"/>
       <c r="R129" s="28"/>
       <c r="S129" s="28"/>
       <c r="T129" s="28"/>
       <c r="U129" s="28"/>
       <c r="V129" s="28"/>
       <c r="W129" s="28"/>
       <c r="X129" s="28"/>
       <c r="Y129" s="28"/>
       <c r="Z129" s="28"/>
       <c r="AA129" s="28"/>
       <c r="AB129" s="28"/>
       <c r="AC129" s="28"/>
       <c r="AD129" s="28"/>
     </row>
-    <row r="130" spans="1:30" collapsed="1">
+    <row r="130" spans="1:391" collapsed="1">
       <c r="A130" s="8"/>
       <c r="B130" s="26"/>
       <c r="C130" s="28"/>
       <c r="D130" s="28"/>
       <c r="E130" s="28"/>
       <c r="F130" s="28"/>
       <c r="G130" s="28"/>
       <c r="H130" s="28"/>
       <c r="I130" s="28"/>
       <c r="J130" s="28"/>
       <c r="K130" s="28"/>
       <c r="L130" s="28"/>
       <c r="M130" s="28"/>
       <c r="N130" s="28"/>
       <c r="O130" s="28"/>
       <c r="P130" s="28"/>
       <c r="Q130" s="28"/>
       <c r="R130" s="28"/>
       <c r="S130" s="28"/>
       <c r="T130" s="28"/>
       <c r="U130" s="28"/>
       <c r="V130" s="28"/>
       <c r="W130" s="28"/>
       <c r="X130" s="28"/>
       <c r="Y130" s="28"/>
       <c r="Z130" s="28"/>
       <c r="AA130" s="28"/>
       <c r="AB130" s="28"/>
       <c r="AC130" s="28"/>
       <c r="AD130" s="28"/>
     </row>
-    <row r="131" spans="1:30">
+    <row r="131" spans="1:391">
       <c r="A131" s="9"/>
       <c r="B131" s="26"/>
       <c r="C131" s="28"/>
       <c r="D131" s="28"/>
       <c r="E131" s="28"/>
       <c r="F131" s="28"/>
       <c r="G131" s="28"/>
       <c r="H131" s="28"/>
       <c r="I131" s="28"/>
       <c r="J131" s="28"/>
       <c r="K131" s="28"/>
       <c r="L131" s="28"/>
       <c r="M131" s="28"/>
       <c r="N131" s="28"/>
       <c r="O131" s="28"/>
       <c r="P131" s="28"/>
       <c r="Q131" s="28"/>
       <c r="R131" s="28"/>
       <c r="S131" s="28"/>
       <c r="T131" s="28"/>
       <c r="U131" s="28"/>
       <c r="V131" s="28"/>
       <c r="W131" s="28"/>
       <c r="X131" s="28"/>
       <c r="Y131" s="28"/>
       <c r="Z131" s="28"/>
       <c r="AA131" s="28"/>
       <c r="AB131" s="28"/>
       <c r="AC131" s="28"/>
       <c r="AD131" s="28"/>
     </row>
-    <row r="132" spans="1:30">
+    <row r="132" spans="1:391">
       <c r="A132" s="9"/>
       <c r="B132" s="26"/>
       <c r="C132" s="28"/>
       <c r="D132" s="28"/>
       <c r="E132" s="28"/>
       <c r="F132" s="28"/>
       <c r="G132" s="28"/>
       <c r="H132" s="28"/>
       <c r="I132" s="28"/>
       <c r="J132" s="28"/>
       <c r="K132" s="28"/>
       <c r="L132" s="28"/>
       <c r="M132" s="28"/>
       <c r="N132" s="28"/>
       <c r="O132" s="28"/>
       <c r="P132" s="28"/>
       <c r="Q132" s="28"/>
       <c r="R132" s="28"/>
       <c r="S132" s="28"/>
       <c r="T132" s="28"/>
       <c r="U132" s="28"/>
       <c r="V132" s="28"/>
       <c r="W132" s="28"/>
       <c r="X132" s="28"/>
       <c r="Y132" s="28"/>
       <c r="Z132" s="28"/>
       <c r="AA132" s="28"/>
       <c r="AB132" s="28"/>
       <c r="AC132" s="28"/>
       <c r="AD132" s="28"/>
     </row>
-    <row r="133" spans="1:30">
+    <row r="133" spans="1:391">
       <c r="A133" s="6"/>
       <c r="B133" s="26"/>
       <c r="C133" s="28"/>
       <c r="D133" s="28"/>
       <c r="E133" s="28"/>
       <c r="F133" s="28"/>
       <c r="G133" s="28"/>
       <c r="H133" s="28"/>
       <c r="I133" s="28"/>
       <c r="J133" s="28"/>
       <c r="K133" s="28"/>
       <c r="L133" s="28"/>
       <c r="M133" s="28"/>
       <c r="N133" s="28"/>
       <c r="O133" s="28"/>
       <c r="P133" s="28"/>
       <c r="Q133" s="28"/>
       <c r="R133" s="28"/>
       <c r="S133" s="28"/>
       <c r="T133" s="28"/>
       <c r="U133" s="28"/>
       <c r="V133" s="28"/>
       <c r="W133" s="28"/>
       <c r="X133" s="28"/>
       <c r="Y133" s="28"/>
       <c r="Z133" s="28"/>
       <c r="AA133" s="28"/>
       <c r="AB133" s="28"/>
       <c r="AC133" s="28"/>
       <c r="AD133" s="28"/>
     </row>
-    <row r="134" spans="1:30">
+    <row r="134" spans="1:391">
       <c r="A134" s="16"/>
       <c r="B134" s="26"/>
       <c r="C134" s="28"/>
       <c r="D134" s="28"/>
       <c r="E134" s="28"/>
       <c r="F134" s="28"/>
       <c r="G134" s="28"/>
       <c r="H134" s="28"/>
       <c r="I134" s="28"/>
       <c r="J134" s="28"/>
       <c r="K134" s="28"/>
       <c r="L134" s="28"/>
       <c r="M134" s="28"/>
       <c r="N134" s="28"/>
       <c r="O134" s="28"/>
       <c r="P134" s="28"/>
       <c r="Q134" s="28"/>
       <c r="R134" s="28"/>
       <c r="S134" s="28"/>
       <c r="T134" s="28"/>
       <c r="U134" s="28"/>
       <c r="V134" s="28"/>
       <c r="W134" s="28"/>
       <c r="X134" s="28"/>
       <c r="Y134" s="28"/>
       <c r="Z134" s="28"/>
       <c r="AA134" s="28"/>
       <c r="AB134" s="28"/>
       <c r="AC134" s="28"/>
       <c r="AD134" s="28"/>
     </row>
-    <row r="135" spans="1:30">
+    <row r="135" spans="1:391">
       <c r="A135" s="16"/>
       <c r="B135" s="26"/>
       <c r="C135" s="28"/>
       <c r="D135" s="28"/>
       <c r="E135" s="28"/>
       <c r="F135" s="28"/>
       <c r="G135" s="28"/>
       <c r="H135" s="28"/>
       <c r="I135" s="28"/>
       <c r="J135" s="28"/>
       <c r="K135" s="28"/>
       <c r="L135" s="28"/>
       <c r="M135" s="28"/>
       <c r="N135" s="28"/>
       <c r="O135" s="28"/>
       <c r="P135" s="28"/>
       <c r="Q135" s="28"/>
       <c r="R135" s="28"/>
       <c r="S135" s="28"/>
       <c r="T135" s="28"/>
       <c r="U135" s="28"/>
       <c r="V135" s="28"/>
       <c r="W135" s="28"/>
       <c r="X135" s="28"/>
       <c r="Y135" s="28"/>
       <c r="Z135" s="28"/>
       <c r="AA135" s="28"/>
       <c r="AB135" s="28"/>
       <c r="AC135" s="28"/>
       <c r="AD135" s="28"/>
     </row>
-    <row r="136" spans="1:30">
+    <row r="136" spans="1:391">
       <c r="A136" s="8"/>
       <c r="B136" s="26"/>
       <c r="C136" s="28"/>
       <c r="D136" s="28"/>
       <c r="E136" s="28"/>
       <c r="F136" s="28"/>
       <c r="G136" s="28"/>
       <c r="H136" s="28"/>
       <c r="I136" s="28"/>
       <c r="J136" s="28"/>
       <c r="K136" s="28"/>
       <c r="L136" s="28"/>
       <c r="M136" s="28"/>
       <c r="N136" s="28"/>
       <c r="O136" s="28"/>
       <c r="P136" s="28"/>
       <c r="Q136" s="28"/>
       <c r="R136" s="28"/>
       <c r="S136" s="28"/>
       <c r="T136" s="28"/>
       <c r="U136" s="28"/>
       <c r="V136" s="28"/>
       <c r="W136" s="28"/>
       <c r="X136" s="28"/>
       <c r="Y136" s="28"/>
       <c r="Z136" s="28"/>
       <c r="AA136" s="28"/>
       <c r="AB136" s="28"/>
       <c r="AC136" s="28"/>
       <c r="AD136" s="28"/>
     </row>
-    <row r="137" spans="1:30">
+    <row r="137" spans="1:391">
       <c r="A137" s="9"/>
       <c r="B137" s="26"/>
       <c r="C137" s="28"/>
       <c r="D137" s="28"/>
       <c r="E137" s="28"/>
       <c r="F137" s="28"/>
       <c r="G137" s="28"/>
       <c r="H137" s="28"/>
       <c r="I137" s="28"/>
       <c r="J137" s="28"/>
       <c r="K137" s="28"/>
       <c r="L137" s="28"/>
       <c r="M137" s="28"/>
       <c r="N137" s="28"/>
       <c r="O137" s="28"/>
       <c r="P137" s="28"/>
       <c r="Q137" s="28"/>
       <c r="R137" s="28"/>
       <c r="S137" s="28"/>
       <c r="T137" s="28"/>
       <c r="U137" s="28"/>
       <c r="V137" s="28"/>
       <c r="W137" s="28"/>
       <c r="X137" s="28"/>
       <c r="Y137" s="28"/>
       <c r="Z137" s="28"/>
       <c r="AA137" s="28"/>
       <c r="AB137" s="28"/>
       <c r="AC137" s="28"/>
       <c r="AD137" s="28"/>
     </row>
-    <row r="138" spans="1:30">
+    <row r="138" spans="1:391">
       <c r="A138" s="9"/>
       <c r="B138" s="26"/>
       <c r="C138" s="28"/>
       <c r="D138" s="28"/>
       <c r="E138" s="28"/>
       <c r="F138" s="28"/>
       <c r="G138" s="28"/>
       <c r="H138" s="28"/>
       <c r="I138" s="28"/>
       <c r="J138" s="28"/>
       <c r="K138" s="28"/>
       <c r="L138" s="28"/>
       <c r="M138" s="28"/>
       <c r="N138" s="28"/>
       <c r="O138" s="28"/>
       <c r="P138" s="28"/>
       <c r="Q138" s="28"/>
       <c r="R138" s="28"/>
       <c r="S138" s="28"/>
       <c r="T138" s="28"/>
       <c r="U138" s="28"/>
       <c r="V138" s="28"/>
       <c r="W138" s="28"/>
       <c r="X138" s="28"/>
       <c r="Y138" s="28"/>
       <c r="Z138" s="28"/>
       <c r="AA138" s="28"/>
       <c r="AB138" s="28"/>
       <c r="AC138" s="28"/>
       <c r="AD138" s="28"/>
     </row>
-    <row r="139" spans="1:30" collapsed="1">
+    <row r="139" spans="1:391" collapsed="1">
       <c r="A139" s="8"/>
       <c r="B139" s="26"/>
       <c r="C139" s="28"/>
       <c r="D139" s="28"/>
       <c r="E139" s="28"/>
       <c r="F139" s="28"/>
       <c r="G139" s="28"/>
       <c r="H139" s="28"/>
       <c r="I139" s="28"/>
       <c r="J139" s="28"/>
       <c r="K139" s="28"/>
       <c r="L139" s="28"/>
       <c r="M139" s="28"/>
       <c r="N139" s="28"/>
       <c r="O139" s="28"/>
       <c r="P139" s="28"/>
       <c r="Q139" s="28"/>
       <c r="R139" s="28"/>
       <c r="S139" s="28"/>
       <c r="T139" s="28"/>
       <c r="U139" s="28"/>
       <c r="V139" s="28"/>
       <c r="W139" s="28"/>
       <c r="X139" s="28"/>
       <c r="Y139" s="28"/>
       <c r="Z139" s="28"/>
       <c r="AA139" s="28"/>
       <c r="AB139" s="28"/>
       <c r="AC139" s="28"/>
       <c r="AD139" s="28"/>
     </row>
-    <row r="140" spans="1:30">
+    <row r="140" spans="1:391">
       <c r="A140" s="9"/>
       <c r="B140" s="26"/>
       <c r="C140" s="28"/>
       <c r="D140" s="28"/>
       <c r="E140" s="28"/>
       <c r="F140" s="28"/>
       <c r="G140" s="28"/>
       <c r="H140" s="28"/>
       <c r="I140" s="28"/>
       <c r="J140" s="28"/>
       <c r="K140" s="28"/>
       <c r="L140" s="28"/>
       <c r="M140" s="28"/>
       <c r="N140" s="28"/>
       <c r="O140" s="28"/>
       <c r="P140" s="28"/>
       <c r="Q140" s="28"/>
       <c r="R140" s="28"/>
       <c r="S140" s="28"/>
       <c r="T140" s="28"/>
       <c r="U140" s="28"/>
       <c r="V140" s="28"/>
       <c r="W140" s="28"/>
       <c r="X140" s="28"/>
       <c r="Y140" s="28"/>
       <c r="Z140" s="28"/>
       <c r="AA140" s="28"/>
       <c r="AB140" s="28"/>
       <c r="AC140" s="28"/>
       <c r="AD140" s="28"/>
     </row>
-    <row r="141" spans="1:30">
+    <row r="141" spans="1:391">
       <c r="A141" s="9"/>
       <c r="B141" s="26"/>
       <c r="C141" s="28"/>
       <c r="D141" s="28"/>
       <c r="E141" s="28"/>
       <c r="F141" s="28"/>
       <c r="G141" s="28"/>
       <c r="H141" s="28"/>
       <c r="I141" s="28"/>
       <c r="J141" s="28"/>
       <c r="K141" s="28"/>
       <c r="L141" s="28"/>
       <c r="M141" s="28"/>
       <c r="N141" s="28"/>
       <c r="O141" s="28"/>
       <c r="P141" s="28"/>
       <c r="Q141" s="28"/>
       <c r="R141" s="28"/>
       <c r="S141" s="28"/>
       <c r="T141" s="28"/>
       <c r="U141" s="28"/>
       <c r="V141" s="28"/>
       <c r="W141" s="28"/>
       <c r="X141" s="28"/>
       <c r="Y141" s="28"/>
       <c r="Z141" s="28"/>
       <c r="AA141" s="28"/>
       <c r="AB141" s="28"/>
       <c r="AC141" s="28"/>
       <c r="AD141" s="28"/>
     </row>
-    <row r="142" spans="1:30">
+    <row r="142" spans="1:391">
       <c r="A142" s="15"/>
       <c r="B142" s="26"/>
       <c r="C142" s="28"/>
       <c r="D142" s="28"/>
       <c r="E142" s="28"/>
       <c r="F142" s="28"/>
       <c r="G142" s="28"/>
       <c r="H142" s="28"/>
       <c r="I142" s="28"/>
       <c r="J142" s="28"/>
       <c r="K142" s="28"/>
       <c r="L142" s="28"/>
       <c r="M142" s="28"/>
       <c r="N142" s="28"/>
       <c r="O142" s="28"/>
       <c r="P142" s="28"/>
       <c r="Q142" s="28"/>
       <c r="R142" s="28"/>
       <c r="S142" s="28"/>
       <c r="T142" s="28"/>
       <c r="U142" s="28"/>
       <c r="V142" s="28"/>
       <c r="W142" s="28"/>
       <c r="X142" s="28"/>
       <c r="Y142" s="28"/>
       <c r="Z142" s="28"/>
       <c r="AA142" s="28"/>
       <c r="AB142" s="28"/>
       <c r="AC142" s="28"/>
       <c r="AD142" s="28"/>
     </row>
-    <row r="143" spans="1:30" s="2" customFormat="1">
+    <row r="143" spans="1:391" s="2" customFormat="1">
       <c r="A143" s="15"/>
       <c r="B143" s="43"/>
       <c r="C143" s="28"/>
       <c r="D143" s="28"/>
       <c r="E143" s="28"/>
       <c r="F143" s="28"/>
       <c r="G143" s="28"/>
       <c r="H143" s="28"/>
       <c r="I143" s="28"/>
       <c r="J143" s="28"/>
       <c r="K143" s="28"/>
       <c r="L143" s="28"/>
       <c r="M143" s="28"/>
       <c r="N143" s="28"/>
       <c r="O143" s="28"/>
       <c r="P143" s="28"/>
       <c r="Q143" s="28"/>
       <c r="R143" s="28"/>
       <c r="S143" s="28"/>
       <c r="T143" s="28"/>
       <c r="U143" s="28"/>
       <c r="V143" s="28"/>
       <c r="W143" s="28"/>
       <c r="X143" s="28"/>
       <c r="Y143" s="28"/>
       <c r="Z143" s="28"/>
       <c r="AA143" s="28"/>
       <c r="AB143" s="28"/>
       <c r="AC143" s="28"/>
       <c r="AD143" s="28"/>
-    </row>
-    <row r="144" spans="1:30" ht="14.25" customHeight="1">
+      <c r="NT143" s="93"/>
+      <c r="NU143" s="93"/>
+      <c r="NV143" s="93"/>
+      <c r="NW143" s="93"/>
+      <c r="NX143" s="93"/>
+      <c r="NY143" s="93"/>
+      <c r="NZ143" s="93"/>
+      <c r="OA143" s="93"/>
+    </row>
+    <row r="144" spans="1:391" ht="14.25" customHeight="1">
       <c r="A144" s="15"/>
       <c r="B144" s="26"/>
       <c r="C144" s="28"/>
       <c r="D144" s="28"/>
       <c r="E144" s="28"/>
       <c r="F144" s="28"/>
       <c r="G144" s="28"/>
       <c r="H144" s="28"/>
       <c r="I144" s="28"/>
       <c r="J144" s="28"/>
       <c r="K144" s="28"/>
       <c r="L144" s="28"/>
       <c r="M144" s="28"/>
       <c r="N144" s="28"/>
       <c r="O144" s="28"/>
       <c r="P144" s="28"/>
       <c r="Q144" s="28"/>
       <c r="R144" s="28"/>
       <c r="S144" s="28"/>
       <c r="T144" s="28"/>
       <c r="U144" s="28"/>
       <c r="V144" s="28"/>
       <c r="W144" s="28"/>
       <c r="X144" s="28"/>
       <c r="Y144" s="28"/>
       <c r="Z144" s="28"/>
       <c r="AA144" s="28"/>
       <c r="AB144" s="28"/>
       <c r="AC144" s="28"/>
       <c r="AD144" s="28"/>
     </row>
-    <row r="145" spans="1:30" s="2" customFormat="1">
+    <row r="145" spans="1:391" s="2" customFormat="1">
       <c r="A145" s="6"/>
       <c r="B145" s="43"/>
       <c r="C145" s="28"/>
       <c r="D145" s="28"/>
       <c r="E145" s="28"/>
       <c r="F145" s="28"/>
       <c r="G145" s="28"/>
       <c r="H145" s="28"/>
       <c r="I145" s="28"/>
       <c r="J145" s="28"/>
       <c r="K145" s="28"/>
       <c r="L145" s="28"/>
       <c r="M145" s="28"/>
       <c r="N145" s="28"/>
       <c r="O145" s="28"/>
       <c r="P145" s="28"/>
       <c r="Q145" s="28"/>
       <c r="R145" s="28"/>
       <c r="S145" s="28"/>
       <c r="T145" s="28"/>
       <c r="U145" s="28"/>
       <c r="V145" s="28"/>
       <c r="W145" s="28"/>
       <c r="X145" s="28"/>
       <c r="Y145" s="28"/>
       <c r="Z145" s="28"/>
       <c r="AA145" s="28"/>
       <c r="AB145" s="28"/>
       <c r="AC145" s="28"/>
       <c r="AD145" s="28"/>
-    </row>
-    <row r="146" spans="1:30">
+      <c r="NT145" s="93"/>
+      <c r="NU145" s="93"/>
+      <c r="NV145" s="93"/>
+      <c r="NW145" s="93"/>
+      <c r="NX145" s="93"/>
+      <c r="NY145" s="93"/>
+      <c r="NZ145" s="93"/>
+      <c r="OA145" s="93"/>
+    </row>
+    <row r="146" spans="1:391">
       <c r="A146" s="7"/>
       <c r="B146" s="26"/>
       <c r="C146" s="28"/>
       <c r="D146" s="28"/>
       <c r="E146" s="28"/>
       <c r="F146" s="28"/>
       <c r="G146" s="28"/>
       <c r="H146" s="28"/>
       <c r="I146" s="28"/>
       <c r="J146" s="28"/>
       <c r="K146" s="28"/>
       <c r="L146" s="28"/>
       <c r="M146" s="28"/>
       <c r="N146" s="28"/>
       <c r="O146" s="28"/>
       <c r="P146" s="28"/>
       <c r="Q146" s="28"/>
       <c r="R146" s="28"/>
       <c r="S146" s="28"/>
       <c r="T146" s="28"/>
       <c r="U146" s="28"/>
       <c r="V146" s="28"/>
       <c r="W146" s="28"/>
       <c r="X146" s="28"/>
       <c r="Y146" s="28"/>
       <c r="Z146" s="28"/>
       <c r="AA146" s="28"/>
       <c r="AB146" s="28"/>
       <c r="AC146" s="28"/>
       <c r="AD146" s="28"/>
     </row>
-    <row r="147" spans="1:30">
+    <row r="147" spans="1:391">
       <c r="A147" s="17"/>
       <c r="B147" s="26"/>
       <c r="C147" s="28"/>
       <c r="D147" s="28"/>
       <c r="E147" s="28"/>
       <c r="F147" s="28"/>
       <c r="G147" s="28"/>
       <c r="H147" s="28"/>
       <c r="I147" s="28"/>
       <c r="J147" s="28"/>
       <c r="K147" s="28"/>
       <c r="L147" s="28"/>
       <c r="M147" s="28"/>
       <c r="N147" s="28"/>
       <c r="O147" s="28"/>
       <c r="P147" s="28"/>
       <c r="Q147" s="28"/>
       <c r="R147" s="28"/>
       <c r="S147" s="28"/>
       <c r="T147" s="28"/>
       <c r="U147" s="28"/>
       <c r="V147" s="28"/>
       <c r="W147" s="28"/>
       <c r="X147" s="28"/>
       <c r="Y147" s="28"/>
       <c r="Z147" s="28"/>
       <c r="AA147" s="28"/>
       <c r="AB147" s="28"/>
       <c r="AC147" s="28"/>
       <c r="AD147" s="28"/>
     </row>
-    <row r="148" spans="1:30">
+    <row r="148" spans="1:391">
       <c r="A148" s="9"/>
       <c r="B148" s="26"/>
       <c r="C148" s="28"/>
       <c r="D148" s="28"/>
       <c r="E148" s="28"/>
       <c r="F148" s="28"/>
       <c r="G148" s="28"/>
       <c r="H148" s="28"/>
       <c r="I148" s="28"/>
       <c r="J148" s="28"/>
       <c r="K148" s="28"/>
       <c r="L148" s="28"/>
       <c r="M148" s="28"/>
       <c r="N148" s="28"/>
       <c r="O148" s="28"/>
       <c r="P148" s="28"/>
       <c r="Q148" s="28"/>
       <c r="R148" s="28"/>
       <c r="S148" s="28"/>
       <c r="T148" s="28"/>
       <c r="U148" s="28"/>
       <c r="V148" s="28"/>
       <c r="W148" s="28"/>
       <c r="X148" s="28"/>
       <c r="Y148" s="28"/>
       <c r="Z148" s="28"/>
       <c r="AA148" s="28"/>
       <c r="AB148" s="28"/>
       <c r="AC148" s="28"/>
       <c r="AD148" s="28"/>
     </row>
-    <row r="149" spans="1:30">
+    <row r="149" spans="1:391">
       <c r="A149" s="11"/>
       <c r="B149" s="26"/>
       <c r="C149" s="28"/>
       <c r="D149" s="28"/>
       <c r="E149" s="28"/>
       <c r="F149" s="28"/>
       <c r="G149" s="28"/>
       <c r="H149" s="28"/>
       <c r="I149" s="28"/>
       <c r="J149" s="28"/>
       <c r="K149" s="28"/>
       <c r="L149" s="28"/>
       <c r="M149" s="28"/>
       <c r="N149" s="28"/>
       <c r="O149" s="28"/>
       <c r="P149" s="28"/>
       <c r="Q149" s="28"/>
       <c r="R149" s="28"/>
       <c r="S149" s="28"/>
       <c r="T149" s="28"/>
       <c r="U149" s="28"/>
       <c r="V149" s="28"/>
       <c r="W149" s="28"/>
       <c r="X149" s="28"/>
       <c r="Y149" s="28"/>
       <c r="Z149" s="28"/>
       <c r="AA149" s="28"/>
       <c r="AB149" s="28"/>
       <c r="AC149" s="28"/>
       <c r="AD149" s="28"/>
     </row>
-    <row r="150" spans="1:30" s="3" customFormat="1">
+    <row r="150" spans="1:391" s="3" customFormat="1">
       <c r="A150" s="11"/>
       <c r="B150" s="26"/>
       <c r="C150" s="28"/>
       <c r="D150" s="28"/>
       <c r="E150" s="28"/>
       <c r="F150" s="28"/>
       <c r="G150" s="28"/>
       <c r="H150" s="28"/>
       <c r="I150" s="28"/>
       <c r="J150" s="28"/>
       <c r="K150" s="28"/>
       <c r="L150" s="28"/>
       <c r="M150" s="28"/>
       <c r="N150" s="28"/>
       <c r="O150" s="28"/>
       <c r="P150" s="28"/>
       <c r="Q150" s="28"/>
       <c r="R150" s="28"/>
       <c r="S150" s="28"/>
       <c r="T150" s="28"/>
       <c r="U150" s="28"/>
       <c r="V150" s="28"/>
       <c r="W150" s="28"/>
       <c r="X150" s="28"/>
       <c r="Y150" s="28"/>
       <c r="Z150" s="28"/>
       <c r="AA150" s="28"/>
       <c r="AB150" s="28"/>
       <c r="AC150" s="28"/>
       <c r="AD150" s="28"/>
     </row>
-    <row r="151" spans="1:30" s="3" customFormat="1">
+    <row r="151" spans="1:391" s="3" customFormat="1">
       <c r="A151" s="11"/>
       <c r="B151" s="26"/>
       <c r="C151" s="28"/>
       <c r="D151" s="28"/>
       <c r="E151" s="28"/>
       <c r="F151" s="28"/>
       <c r="G151" s="28"/>
       <c r="H151" s="28"/>
       <c r="I151" s="28"/>
       <c r="J151" s="28"/>
       <c r="K151" s="28"/>
       <c r="L151" s="28"/>
       <c r="M151" s="28"/>
       <c r="N151" s="28"/>
       <c r="O151" s="28"/>
       <c r="P151" s="28"/>
       <c r="Q151" s="28"/>
       <c r="R151" s="28"/>
       <c r="S151" s="28"/>
       <c r="T151" s="28"/>
       <c r="U151" s="28"/>
       <c r="V151" s="28"/>
       <c r="W151" s="28"/>
       <c r="X151" s="28"/>
       <c r="Y151" s="28"/>
       <c r="Z151" s="28"/>
       <c r="AA151" s="28"/>
       <c r="AB151" s="28"/>
       <c r="AC151" s="28"/>
       <c r="AD151" s="28"/>
     </row>
-    <row r="152" spans="1:30" s="3" customFormat="1">
+    <row r="152" spans="1:391" s="3" customFormat="1">
       <c r="A152" s="9"/>
       <c r="B152" s="26"/>
       <c r="C152" s="28"/>
       <c r="D152" s="28"/>
       <c r="E152" s="28"/>
       <c r="F152" s="28"/>
       <c r="G152" s="28"/>
       <c r="H152" s="28"/>
       <c r="I152" s="28"/>
       <c r="J152" s="28"/>
       <c r="K152" s="28"/>
       <c r="L152" s="28"/>
       <c r="M152" s="28"/>
       <c r="N152" s="28"/>
       <c r="O152" s="28"/>
       <c r="P152" s="28"/>
       <c r="Q152" s="28"/>
       <c r="R152" s="28"/>
       <c r="S152" s="28"/>
       <c r="T152" s="28"/>
       <c r="U152" s="28"/>
       <c r="V152" s="28"/>
       <c r="W152" s="28"/>
       <c r="X152" s="28"/>
       <c r="Y152" s="28"/>
       <c r="Z152" s="28"/>
       <c r="AA152" s="28"/>
       <c r="AB152" s="28"/>
       <c r="AC152" s="28"/>
       <c r="AD152" s="28"/>
     </row>
-    <row r="153" spans="1:30" s="3" customFormat="1" collapsed="1">
+    <row r="153" spans="1:391" s="3" customFormat="1" collapsed="1">
       <c r="A153" s="17"/>
       <c r="B153" s="26"/>
       <c r="C153" s="28"/>
       <c r="D153" s="28"/>
       <c r="E153" s="28"/>
       <c r="F153" s="28"/>
       <c r="G153" s="28"/>
       <c r="H153" s="28"/>
       <c r="I153" s="28"/>
       <c r="J153" s="28"/>
       <c r="K153" s="28"/>
       <c r="L153" s="28"/>
       <c r="M153" s="28"/>
       <c r="N153" s="28"/>
       <c r="O153" s="28"/>
       <c r="P153" s="28"/>
       <c r="Q153" s="28"/>
       <c r="R153" s="28"/>
       <c r="S153" s="28"/>
       <c r="T153" s="28"/>
       <c r="U153" s="28"/>
       <c r="V153" s="28"/>
       <c r="W153" s="28"/>
       <c r="X153" s="28"/>
       <c r="Y153" s="28"/>
       <c r="Z153" s="28"/>
       <c r="AA153" s="28"/>
       <c r="AB153" s="28"/>
       <c r="AC153" s="28"/>
       <c r="AD153" s="28"/>
     </row>
-    <row r="154" spans="1:30" s="3" customFormat="1">
+    <row r="154" spans="1:391" s="3" customFormat="1">
       <c r="A154" s="9"/>
       <c r="B154" s="26"/>
       <c r="C154" s="28"/>
       <c r="D154" s="28"/>
       <c r="E154" s="28"/>
       <c r="F154" s="28"/>
       <c r="G154" s="28"/>
       <c r="H154" s="28"/>
       <c r="I154" s="28"/>
       <c r="J154" s="28"/>
       <c r="K154" s="28"/>
       <c r="L154" s="28"/>
       <c r="M154" s="28"/>
       <c r="N154" s="28"/>
       <c r="O154" s="28"/>
       <c r="P154" s="28"/>
       <c r="Q154" s="28"/>
       <c r="R154" s="28"/>
       <c r="S154" s="28"/>
       <c r="T154" s="28"/>
       <c r="U154" s="28"/>
       <c r="V154" s="28"/>
       <c r="W154" s="28"/>
       <c r="X154" s="28"/>
       <c r="Y154" s="28"/>
       <c r="Z154" s="28"/>
       <c r="AA154" s="28"/>
       <c r="AB154" s="28"/>
       <c r="AC154" s="28"/>
       <c r="AD154" s="28"/>
     </row>
-    <row r="155" spans="1:30" s="3" customFormat="1">
+    <row r="155" spans="1:391" s="3" customFormat="1">
       <c r="A155" s="9"/>
       <c r="B155" s="26"/>
       <c r="C155" s="28"/>
       <c r="D155" s="28"/>
       <c r="E155" s="28"/>
       <c r="F155" s="28"/>
       <c r="G155" s="28"/>
       <c r="H155" s="28"/>
       <c r="I155" s="28"/>
       <c r="J155" s="28"/>
       <c r="K155" s="28"/>
       <c r="L155" s="28"/>
       <c r="M155" s="28"/>
       <c r="N155" s="28"/>
       <c r="O155" s="28"/>
       <c r="P155" s="28"/>
       <c r="Q155" s="28"/>
       <c r="R155" s="28"/>
       <c r="S155" s="28"/>
       <c r="T155" s="28"/>
       <c r="U155" s="28"/>
       <c r="V155" s="28"/>
       <c r="W155" s="28"/>
       <c r="X155" s="28"/>
       <c r="Y155" s="28"/>
       <c r="Z155" s="28"/>
       <c r="AA155" s="28"/>
       <c r="AB155" s="28"/>
       <c r="AC155" s="28"/>
       <c r="AD155" s="28"/>
     </row>
-    <row r="156" spans="1:30" s="3" customFormat="1">
+    <row r="156" spans="1:391" s="3" customFormat="1">
       <c r="A156" s="9"/>
       <c r="B156" s="26"/>
       <c r="C156" s="28"/>
       <c r="D156" s="28"/>
       <c r="E156" s="28"/>
       <c r="F156" s="28"/>
       <c r="G156" s="28"/>
       <c r="H156" s="28"/>
       <c r="I156" s="28"/>
       <c r="J156" s="28"/>
       <c r="K156" s="28"/>
       <c r="L156" s="28"/>
       <c r="M156" s="28"/>
       <c r="N156" s="28"/>
       <c r="O156" s="28"/>
       <c r="P156" s="28"/>
       <c r="Q156" s="28"/>
       <c r="R156" s="28"/>
       <c r="S156" s="28"/>
       <c r="T156" s="28"/>
       <c r="U156" s="28"/>
       <c r="V156" s="28"/>
       <c r="W156" s="28"/>
       <c r="X156" s="28"/>
       <c r="Y156" s="28"/>
       <c r="Z156" s="28"/>
       <c r="AA156" s="28"/>
       <c r="AB156" s="28"/>
       <c r="AC156" s="28"/>
       <c r="AD156" s="28"/>
     </row>
-    <row r="157" spans="1:30" s="3" customFormat="1">
+    <row r="157" spans="1:391" s="3" customFormat="1">
       <c r="A157" s="7"/>
       <c r="B157" s="26"/>
       <c r="C157" s="28"/>
       <c r="D157" s="28"/>
       <c r="E157" s="28"/>
       <c r="F157" s="28"/>
       <c r="G157" s="28"/>
       <c r="H157" s="28"/>
       <c r="I157" s="28"/>
       <c r="J157" s="28"/>
       <c r="K157" s="28"/>
       <c r="L157" s="28"/>
       <c r="M157" s="28"/>
       <c r="N157" s="28"/>
       <c r="O157" s="28"/>
       <c r="P157" s="28"/>
       <c r="Q157" s="28"/>
       <c r="R157" s="28"/>
       <c r="S157" s="28"/>
       <c r="T157" s="28"/>
       <c r="U157" s="28"/>
       <c r="V157" s="28"/>
       <c r="W157" s="28"/>
       <c r="X157" s="28"/>
       <c r="Y157" s="28"/>
       <c r="Z157" s="28"/>
       <c r="AA157" s="28"/>
       <c r="AB157" s="28"/>
       <c r="AC157" s="28"/>
       <c r="AD157" s="28"/>
     </row>
-    <row r="158" spans="1:30" s="3" customFormat="1">
+    <row r="158" spans="1:391" s="3" customFormat="1">
       <c r="A158" s="17"/>
       <c r="B158" s="26"/>
       <c r="C158" s="28"/>
       <c r="D158" s="28"/>
       <c r="E158" s="28"/>
       <c r="F158" s="28"/>
       <c r="G158" s="28"/>
       <c r="H158" s="28"/>
       <c r="I158" s="28"/>
       <c r="J158" s="28"/>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
       <c r="M158" s="28"/>
       <c r="N158" s="28"/>
       <c r="O158" s="28"/>
       <c r="P158" s="28"/>
       <c r="Q158" s="28"/>
       <c r="R158" s="28"/>
       <c r="S158" s="28"/>
       <c r="T158" s="28"/>
       <c r="U158" s="28"/>
       <c r="V158" s="28"/>
       <c r="W158" s="28"/>
       <c r="X158" s="28"/>
       <c r="Y158" s="28"/>
       <c r="Z158" s="28"/>
       <c r="AA158" s="28"/>
       <c r="AB158" s="28"/>
       <c r="AC158" s="28"/>
       <c r="AD158" s="28"/>
     </row>
-    <row r="159" spans="1:30" s="3" customFormat="1">
+    <row r="159" spans="1:391" s="3" customFormat="1">
       <c r="A159" s="9"/>
       <c r="B159" s="26"/>
       <c r="C159" s="28"/>
       <c r="D159" s="28"/>
       <c r="E159" s="28"/>
       <c r="F159" s="28"/>
       <c r="G159" s="28"/>
       <c r="H159" s="28"/>
       <c r="I159" s="28"/>
       <c r="J159" s="28"/>
       <c r="K159" s="28"/>
       <c r="L159" s="28"/>
       <c r="M159" s="28"/>
       <c r="N159" s="28"/>
       <c r="O159" s="28"/>
       <c r="P159" s="28"/>
       <c r="Q159" s="28"/>
       <c r="R159" s="28"/>
       <c r="S159" s="28"/>
       <c r="T159" s="28"/>
       <c r="U159" s="28"/>
       <c r="V159" s="28"/>
       <c r="W159" s="28"/>
       <c r="X159" s="28"/>
       <c r="Y159" s="28"/>
       <c r="Z159" s="28"/>
       <c r="AA159" s="28"/>
       <c r="AB159" s="28"/>
       <c r="AC159" s="28"/>
       <c r="AD159" s="28"/>
     </row>
-    <row r="160" spans="1:30" s="3" customFormat="1">
+    <row r="160" spans="1:391" s="3" customFormat="1">
       <c r="A160" s="11"/>
       <c r="B160" s="26"/>
       <c r="C160" s="28"/>
       <c r="D160" s="28"/>
       <c r="E160" s="28"/>
       <c r="F160" s="28"/>
       <c r="G160" s="28"/>
       <c r="H160" s="28"/>
       <c r="I160" s="28"/>
       <c r="J160" s="28"/>
       <c r="K160" s="28"/>
       <c r="L160" s="28"/>
       <c r="M160" s="28"/>
       <c r="N160" s="28"/>
       <c r="O160" s="28"/>
       <c r="P160" s="28"/>
       <c r="Q160" s="28"/>
       <c r="R160" s="28"/>
       <c r="S160" s="28"/>
       <c r="T160" s="28"/>
       <c r="U160" s="28"/>
       <c r="V160" s="28"/>
       <c r="W160" s="28"/>
       <c r="X160" s="28"/>
       <c r="Y160" s="28"/>
       <c r="Z160" s="28"/>
       <c r="AA160" s="28"/>
       <c r="AB160" s="28"/>
       <c r="AC160" s="28"/>
       <c r="AD160" s="28"/>
     </row>
-    <row r="161" spans="1:30" s="3" customFormat="1">
+    <row r="161" spans="1:391" s="3" customFormat="1">
       <c r="A161" s="11"/>
       <c r="B161" s="26"/>
       <c r="C161" s="28"/>
       <c r="D161" s="28"/>
       <c r="E161" s="28"/>
       <c r="F161" s="28"/>
       <c r="G161" s="28"/>
       <c r="H161" s="28"/>
       <c r="I161" s="28"/>
       <c r="J161" s="28"/>
       <c r="K161" s="28"/>
       <c r="L161" s="28"/>
       <c r="M161" s="28"/>
       <c r="N161" s="28"/>
       <c r="O161" s="28"/>
       <c r="P161" s="28"/>
       <c r="Q161" s="28"/>
       <c r="R161" s="28"/>
       <c r="S161" s="28"/>
       <c r="T161" s="28"/>
       <c r="U161" s="28"/>
       <c r="V161" s="28"/>
       <c r="W161" s="28"/>
       <c r="X161" s="28"/>
       <c r="Y161" s="28"/>
       <c r="Z161" s="28"/>
       <c r="AA161" s="28"/>
       <c r="AB161" s="28"/>
       <c r="AC161" s="28"/>
       <c r="AD161" s="28"/>
     </row>
-    <row r="162" spans="1:30" s="3" customFormat="1">
+    <row r="162" spans="1:391" s="3" customFormat="1">
       <c r="A162" s="11"/>
       <c r="B162" s="26"/>
       <c r="C162" s="28"/>
       <c r="D162" s="28"/>
       <c r="E162" s="28"/>
       <c r="F162" s="28"/>
       <c r="G162" s="28"/>
       <c r="H162" s="28"/>
       <c r="I162" s="28"/>
       <c r="J162" s="28"/>
       <c r="K162" s="28"/>
       <c r="L162" s="28"/>
       <c r="M162" s="28"/>
       <c r="N162" s="28"/>
       <c r="O162" s="28"/>
       <c r="P162" s="28"/>
       <c r="Q162" s="28"/>
       <c r="R162" s="28"/>
       <c r="S162" s="28"/>
       <c r="T162" s="28"/>
       <c r="U162" s="28"/>
       <c r="V162" s="28"/>
       <c r="W162" s="28"/>
       <c r="X162" s="28"/>
       <c r="Y162" s="28"/>
       <c r="Z162" s="28"/>
       <c r="AA162" s="28"/>
       <c r="AB162" s="28"/>
       <c r="AC162" s="28"/>
       <c r="AD162" s="28"/>
     </row>
-    <row r="163" spans="1:30" s="3" customFormat="1">
+    <row r="163" spans="1:391" s="3" customFormat="1">
       <c r="A163" s="9"/>
       <c r="B163" s="26"/>
       <c r="C163" s="28"/>
       <c r="D163" s="28"/>
       <c r="E163" s="28"/>
       <c r="F163" s="28"/>
       <c r="G163" s="28"/>
       <c r="H163" s="28"/>
       <c r="I163" s="28"/>
       <c r="J163" s="28"/>
       <c r="K163" s="28"/>
       <c r="L163" s="28"/>
       <c r="M163" s="28"/>
       <c r="N163" s="28"/>
       <c r="O163" s="28"/>
       <c r="P163" s="28"/>
       <c r="Q163" s="28"/>
       <c r="R163" s="28"/>
       <c r="S163" s="28"/>
       <c r="T163" s="28"/>
       <c r="U163" s="28"/>
       <c r="V163" s="28"/>
       <c r="W163" s="28"/>
       <c r="X163" s="28"/>
       <c r="Y163" s="28"/>
       <c r="Z163" s="28"/>
       <c r="AA163" s="28"/>
       <c r="AB163" s="28"/>
       <c r="AC163" s="28"/>
       <c r="AD163" s="28"/>
     </row>
-    <row r="164" spans="1:30" s="3" customFormat="1" collapsed="1">
+    <row r="164" spans="1:391" s="3" customFormat="1" collapsed="1">
       <c r="A164" s="17"/>
       <c r="B164" s="26"/>
       <c r="C164" s="28"/>
       <c r="D164" s="28"/>
       <c r="E164" s="28"/>
       <c r="F164" s="28"/>
       <c r="G164" s="28"/>
       <c r="H164" s="28"/>
       <c r="I164" s="28"/>
       <c r="J164" s="28"/>
       <c r="K164" s="28"/>
       <c r="L164" s="28"/>
       <c r="M164" s="28"/>
       <c r="N164" s="28"/>
       <c r="O164" s="28"/>
       <c r="P164" s="28"/>
       <c r="Q164" s="28"/>
       <c r="R164" s="28"/>
       <c r="S164" s="28"/>
       <c r="T164" s="28"/>
       <c r="U164" s="28"/>
       <c r="V164" s="28"/>
       <c r="W164" s="28"/>
       <c r="X164" s="28"/>
       <c r="Y164" s="28"/>
       <c r="Z164" s="28"/>
       <c r="AA164" s="28"/>
       <c r="AB164" s="28"/>
       <c r="AC164" s="28"/>
       <c r="AD164" s="28"/>
     </row>
-    <row r="165" spans="1:30" s="3" customFormat="1">
+    <row r="165" spans="1:391" s="3" customFormat="1">
       <c r="A165" s="9"/>
       <c r="B165" s="26"/>
       <c r="C165" s="28"/>
       <c r="D165" s="28"/>
       <c r="E165" s="28"/>
       <c r="F165" s="28"/>
       <c r="G165" s="28"/>
       <c r="H165" s="28"/>
       <c r="I165" s="28"/>
       <c r="J165" s="28"/>
       <c r="K165" s="28"/>
       <c r="L165" s="28"/>
       <c r="M165" s="28"/>
       <c r="N165" s="28"/>
       <c r="O165" s="28"/>
       <c r="P165" s="28"/>
       <c r="Q165" s="28"/>
       <c r="R165" s="28"/>
       <c r="S165" s="28"/>
       <c r="T165" s="28"/>
       <c r="U165" s="28"/>
       <c r="V165" s="28"/>
       <c r="W165" s="28"/>
       <c r="X165" s="28"/>
       <c r="Y165" s="28"/>
       <c r="Z165" s="28"/>
       <c r="AA165" s="28"/>
       <c r="AB165" s="28"/>
       <c r="AC165" s="28"/>
       <c r="AD165" s="28"/>
     </row>
-    <row r="166" spans="1:30" s="3" customFormat="1">
+    <row r="166" spans="1:391" s="3" customFormat="1">
       <c r="A166" s="9"/>
       <c r="B166" s="26"/>
       <c r="C166" s="28"/>
       <c r="D166" s="28"/>
       <c r="E166" s="28"/>
       <c r="F166" s="28"/>
       <c r="G166" s="28"/>
       <c r="H166" s="28"/>
       <c r="I166" s="28"/>
       <c r="J166" s="28"/>
       <c r="K166" s="28"/>
       <c r="L166" s="28"/>
       <c r="M166" s="28"/>
       <c r="N166" s="28"/>
       <c r="O166" s="28"/>
       <c r="P166" s="28"/>
       <c r="Q166" s="28"/>
       <c r="R166" s="28"/>
       <c r="S166" s="28"/>
       <c r="T166" s="28"/>
       <c r="U166" s="28"/>
       <c r="V166" s="28"/>
       <c r="W166" s="28"/>
       <c r="X166" s="28"/>
       <c r="Y166" s="28"/>
       <c r="Z166" s="28"/>
       <c r="AA166" s="28"/>
       <c r="AB166" s="28"/>
       <c r="AC166" s="28"/>
       <c r="AD166" s="28"/>
     </row>
-    <row r="167" spans="1:30" s="3" customFormat="1">
+    <row r="167" spans="1:391" s="3" customFormat="1">
       <c r="A167" s="9"/>
       <c r="B167" s="26"/>
       <c r="C167" s="28"/>
       <c r="D167" s="28"/>
       <c r="E167" s="28"/>
       <c r="F167" s="28"/>
       <c r="G167" s="28"/>
       <c r="H167" s="28"/>
       <c r="I167" s="28"/>
       <c r="J167" s="28"/>
       <c r="K167" s="28"/>
       <c r="L167" s="28"/>
       <c r="M167" s="28"/>
       <c r="N167" s="28"/>
       <c r="O167" s="28"/>
       <c r="P167" s="28"/>
       <c r="Q167" s="28"/>
       <c r="R167" s="28"/>
       <c r="S167" s="28"/>
       <c r="T167" s="28"/>
       <c r="U167" s="28"/>
       <c r="V167" s="28"/>
       <c r="W167" s="28"/>
       <c r="X167" s="28"/>
       <c r="Y167" s="28"/>
       <c r="Z167" s="28"/>
       <c r="AA167" s="28"/>
       <c r="AB167" s="28"/>
       <c r="AC167" s="28"/>
       <c r="AD167" s="28"/>
     </row>
-    <row r="168" spans="1:30" s="2" customFormat="1">
+    <row r="168" spans="1:391" s="2" customFormat="1">
       <c r="A168" s="6"/>
       <c r="B168" s="43"/>
       <c r="C168" s="28"/>
       <c r="D168" s="28"/>
       <c r="E168" s="28"/>
       <c r="F168" s="28"/>
       <c r="G168" s="28"/>
       <c r="H168" s="28"/>
       <c r="I168" s="28"/>
       <c r="J168" s="28"/>
       <c r="K168" s="28"/>
       <c r="L168" s="28"/>
       <c r="M168" s="28"/>
       <c r="N168" s="28"/>
       <c r="O168" s="28"/>
       <c r="P168" s="28"/>
       <c r="Q168" s="28"/>
       <c r="R168" s="28"/>
       <c r="S168" s="28"/>
       <c r="T168" s="28"/>
       <c r="U168" s="28"/>
       <c r="V168" s="28"/>
       <c r="W168" s="28"/>
       <c r="X168" s="28"/>
       <c r="Y168" s="28"/>
       <c r="Z168" s="28"/>
       <c r="AA168" s="28"/>
       <c r="AB168" s="28"/>
       <c r="AC168" s="28"/>
       <c r="AD168" s="28"/>
-    </row>
-    <row r="169" spans="1:30">
+      <c r="NT168" s="93"/>
+      <c r="NU168" s="93"/>
+      <c r="NV168" s="93"/>
+      <c r="NW168" s="93"/>
+      <c r="NX168" s="93"/>
+      <c r="NY168" s="93"/>
+      <c r="NZ168" s="93"/>
+      <c r="OA168" s="93"/>
+    </row>
+    <row r="169" spans="1:391">
       <c r="A169" s="7"/>
       <c r="B169" s="26"/>
       <c r="C169" s="28"/>
       <c r="D169" s="28"/>
       <c r="E169" s="28"/>
       <c r="F169" s="28"/>
       <c r="G169" s="28"/>
       <c r="H169" s="28"/>
       <c r="I169" s="28"/>
       <c r="J169" s="28"/>
       <c r="K169" s="28"/>
       <c r="L169" s="28"/>
       <c r="M169" s="28"/>
       <c r="N169" s="28"/>
       <c r="O169" s="28"/>
       <c r="P169" s="28"/>
       <c r="Q169" s="28"/>
       <c r="R169" s="28"/>
       <c r="S169" s="28"/>
       <c r="T169" s="28"/>
       <c r="U169" s="28"/>
       <c r="V169" s="28"/>
       <c r="W169" s="28"/>
       <c r="X169" s="28"/>
       <c r="Y169" s="28"/>
       <c r="Z169" s="28"/>
       <c r="AA169" s="28"/>
       <c r="AB169" s="28"/>
       <c r="AC169" s="28"/>
       <c r="AD169" s="28"/>
     </row>
-    <row r="170" spans="1:30">
+    <row r="170" spans="1:391">
       <c r="A170" s="17"/>
       <c r="B170" s="26"/>
       <c r="C170" s="28"/>
       <c r="D170" s="28"/>
       <c r="E170" s="28"/>
       <c r="F170" s="28"/>
       <c r="G170" s="28"/>
       <c r="H170" s="28"/>
       <c r="I170" s="28"/>
       <c r="J170" s="28"/>
       <c r="K170" s="28"/>
       <c r="L170" s="28"/>
       <c r="M170" s="28"/>
       <c r="N170" s="28"/>
       <c r="O170" s="28"/>
       <c r="P170" s="28"/>
       <c r="Q170" s="28"/>
       <c r="R170" s="28"/>
       <c r="S170" s="28"/>
       <c r="T170" s="28"/>
       <c r="U170" s="28"/>
       <c r="V170" s="28"/>
       <c r="W170" s="28"/>
       <c r="X170" s="28"/>
       <c r="Y170" s="28"/>
       <c r="Z170" s="28"/>
       <c r="AA170" s="28"/>
       <c r="AB170" s="28"/>
       <c r="AC170" s="28"/>
       <c r="AD170" s="28"/>
     </row>
-    <row r="171" spans="1:30">
+    <row r="171" spans="1:391">
       <c r="A171" s="18"/>
       <c r="B171" s="26"/>
       <c r="C171" s="28"/>
       <c r="D171" s="28"/>
       <c r="E171" s="28"/>
       <c r="F171" s="28"/>
       <c r="G171" s="28"/>
       <c r="H171" s="28"/>
       <c r="I171" s="28"/>
       <c r="J171" s="28"/>
       <c r="K171" s="28"/>
       <c r="L171" s="28"/>
       <c r="M171" s="28"/>
       <c r="N171" s="28"/>
       <c r="O171" s="28"/>
       <c r="P171" s="28"/>
       <c r="Q171" s="28"/>
       <c r="R171" s="28"/>
       <c r="S171" s="28"/>
       <c r="T171" s="28"/>
       <c r="U171" s="28"/>
       <c r="V171" s="28"/>
       <c r="W171" s="28"/>
       <c r="X171" s="28"/>
       <c r="Y171" s="28"/>
       <c r="Z171" s="28"/>
       <c r="AA171" s="28"/>
       <c r="AB171" s="28"/>
       <c r="AC171" s="28"/>
       <c r="AD171" s="28"/>
     </row>
-    <row r="172" spans="1:30">
+    <row r="172" spans="1:391">
       <c r="A172" s="18"/>
       <c r="B172" s="26"/>
       <c r="C172" s="28"/>
       <c r="D172" s="28"/>
       <c r="E172" s="28"/>
       <c r="F172" s="28"/>
       <c r="G172" s="28"/>
       <c r="H172" s="28"/>
       <c r="I172" s="28"/>
       <c r="J172" s="28"/>
       <c r="K172" s="28"/>
       <c r="L172" s="28"/>
       <c r="M172" s="28"/>
       <c r="N172" s="28"/>
       <c r="O172" s="28"/>
       <c r="P172" s="28"/>
       <c r="Q172" s="28"/>
       <c r="R172" s="28"/>
       <c r="S172" s="28"/>
       <c r="T172" s="28"/>
       <c r="U172" s="28"/>
       <c r="V172" s="28"/>
       <c r="W172" s="28"/>
       <c r="X172" s="28"/>
       <c r="Y172" s="28"/>
       <c r="Z172" s="28"/>
       <c r="AA172" s="28"/>
       <c r="AB172" s="28"/>
       <c r="AC172" s="28"/>
       <c r="AD172" s="28"/>
     </row>
-    <row r="173" spans="1:30">
+    <row r="173" spans="1:391">
       <c r="A173" s="9"/>
       <c r="B173" s="26"/>
       <c r="C173" s="28"/>
       <c r="D173" s="28"/>
       <c r="E173" s="28"/>
       <c r="F173" s="28"/>
       <c r="G173" s="28"/>
       <c r="H173" s="28"/>
       <c r="I173" s="28"/>
       <c r="J173" s="28"/>
       <c r="K173" s="28"/>
       <c r="L173" s="28"/>
       <c r="M173" s="28"/>
       <c r="N173" s="28"/>
       <c r="O173" s="28"/>
       <c r="P173" s="28"/>
       <c r="Q173" s="28"/>
       <c r="R173" s="28"/>
       <c r="S173" s="28"/>
       <c r="T173" s="28"/>
       <c r="U173" s="28"/>
       <c r="V173" s="28"/>
       <c r="W173" s="28"/>
       <c r="X173" s="28"/>
       <c r="Y173" s="28"/>
       <c r="Z173" s="28"/>
       <c r="AA173" s="28"/>
       <c r="AB173" s="28"/>
       <c r="AC173" s="28"/>
       <c r="AD173" s="28"/>
     </row>
-    <row r="174" spans="1:30">
+    <row r="174" spans="1:391">
       <c r="A174" s="9"/>
       <c r="B174" s="26"/>
       <c r="C174" s="28"/>
       <c r="D174" s="28"/>
       <c r="E174" s="28"/>
       <c r="F174" s="28"/>
       <c r="G174" s="28"/>
       <c r="H174" s="28"/>
       <c r="I174" s="28"/>
       <c r="J174" s="28"/>
       <c r="K174" s="28"/>
       <c r="L174" s="28"/>
       <c r="M174" s="28"/>
       <c r="N174" s="28"/>
       <c r="O174" s="28"/>
       <c r="P174" s="28"/>
       <c r="Q174" s="28"/>
       <c r="R174" s="28"/>
       <c r="S174" s="28"/>
       <c r="T174" s="28"/>
       <c r="U174" s="28"/>
       <c r="V174" s="28"/>
       <c r="W174" s="28"/>
       <c r="X174" s="28"/>
       <c r="Y174" s="28"/>
       <c r="Z174" s="28"/>
       <c r="AA174" s="28"/>
       <c r="AB174" s="28"/>
       <c r="AC174" s="28"/>
       <c r="AD174" s="28"/>
     </row>
-    <row r="175" spans="1:30">
+    <row r="175" spans="1:391">
       <c r="A175" s="48"/>
       <c r="B175" s="26"/>
       <c r="C175" s="28"/>
       <c r="D175" s="28"/>
       <c r="E175" s="28"/>
       <c r="F175" s="28"/>
       <c r="G175" s="28"/>
       <c r="H175" s="28"/>
       <c r="I175" s="28"/>
       <c r="J175" s="28"/>
       <c r="K175" s="28"/>
       <c r="L175" s="28"/>
       <c r="M175" s="28"/>
       <c r="N175" s="28"/>
       <c r="O175" s="28"/>
       <c r="P175" s="28"/>
       <c r="Q175" s="28"/>
       <c r="R175" s="28"/>
       <c r="S175" s="28"/>
       <c r="T175" s="28"/>
       <c r="U175" s="28"/>
       <c r="V175" s="28"/>
       <c r="W175" s="28"/>
       <c r="X175" s="28"/>
       <c r="Y175" s="28"/>
       <c r="Z175" s="28"/>
       <c r="AA175" s="28"/>
       <c r="AB175" s="28"/>
       <c r="AC175" s="28"/>
       <c r="AD175" s="28"/>
     </row>
-    <row r="176" spans="1:30">
+    <row r="176" spans="1:391">
       <c r="A176" s="49"/>
       <c r="B176" s="26"/>
       <c r="C176" s="28"/>
       <c r="D176" s="28"/>
       <c r="E176" s="28"/>
       <c r="F176" s="28"/>
       <c r="G176" s="28"/>
       <c r="H176" s="28"/>
       <c r="I176" s="28"/>
       <c r="J176" s="28"/>
       <c r="K176" s="28"/>
       <c r="L176" s="28"/>
       <c r="M176" s="28"/>
       <c r="N176" s="28"/>
       <c r="O176" s="28"/>
       <c r="P176" s="28"/>
       <c r="Q176" s="28"/>
       <c r="R176" s="28"/>
       <c r="S176" s="28"/>
       <c r="T176" s="28"/>
       <c r="U176" s="28"/>
       <c r="V176" s="28"/>
       <c r="W176" s="28"/>
       <c r="X176" s="28"/>
       <c r="Y176" s="28"/>
@@ -16689,1043 +16962,1059 @@
       <c r="G208" s="28"/>
       <c r="H208" s="28"/>
       <c r="I208" s="28"/>
       <c r="J208" s="28"/>
       <c r="K208" s="28"/>
       <c r="L208" s="28"/>
       <c r="M208" s="28"/>
       <c r="N208" s="28"/>
       <c r="O208" s="28"/>
       <c r="P208" s="28"/>
       <c r="Q208" s="28"/>
       <c r="R208" s="28"/>
       <c r="S208" s="28"/>
       <c r="T208" s="28"/>
       <c r="U208" s="28"/>
       <c r="V208" s="28"/>
       <c r="W208" s="28"/>
       <c r="X208" s="28"/>
       <c r="Y208" s="28"/>
       <c r="Z208" s="28"/>
       <c r="AA208" s="28"/>
       <c r="AB208" s="28"/>
       <c r="AC208" s="28"/>
       <c r="AD208" s="28"/>
     </row>
-    <row r="209" spans="1:30">
+    <row r="209" spans="1:391">
       <c r="A209" s="11"/>
       <c r="B209" s="26"/>
       <c r="C209" s="28"/>
       <c r="D209" s="28"/>
       <c r="E209" s="28"/>
       <c r="F209" s="28"/>
       <c r="G209" s="28"/>
       <c r="H209" s="28"/>
       <c r="I209" s="28"/>
       <c r="J209" s="28"/>
       <c r="K209" s="28"/>
       <c r="L209" s="28"/>
       <c r="M209" s="28"/>
       <c r="N209" s="28"/>
       <c r="O209" s="28"/>
       <c r="P209" s="28"/>
       <c r="Q209" s="28"/>
       <c r="R209" s="28"/>
       <c r="S209" s="28"/>
       <c r="T209" s="28"/>
       <c r="U209" s="28"/>
       <c r="V209" s="28"/>
       <c r="W209" s="28"/>
       <c r="X209" s="28"/>
       <c r="Y209" s="28"/>
       <c r="Z209" s="28"/>
       <c r="AA209" s="28"/>
       <c r="AB209" s="28"/>
       <c r="AC209" s="28"/>
       <c r="AD209" s="28"/>
     </row>
-    <row r="210" spans="1:30" collapsed="1">
+    <row r="210" spans="1:391" collapsed="1">
       <c r="A210" s="11"/>
       <c r="B210" s="26"/>
       <c r="C210" s="28"/>
       <c r="D210" s="28"/>
       <c r="E210" s="28"/>
       <c r="F210" s="28"/>
       <c r="G210" s="28"/>
       <c r="H210" s="28"/>
       <c r="I210" s="28"/>
       <c r="J210" s="28"/>
       <c r="K210" s="28"/>
       <c r="L210" s="28"/>
       <c r="M210" s="28"/>
       <c r="N210" s="28"/>
       <c r="O210" s="28"/>
       <c r="P210" s="28"/>
       <c r="Q210" s="28"/>
       <c r="R210" s="28"/>
       <c r="S210" s="28"/>
       <c r="T210" s="28"/>
       <c r="U210" s="28"/>
       <c r="V210" s="28"/>
       <c r="W210" s="28"/>
       <c r="X210" s="28"/>
       <c r="Y210" s="28"/>
       <c r="Z210" s="28"/>
       <c r="AA210" s="28"/>
       <c r="AB210" s="28"/>
       <c r="AC210" s="28"/>
       <c r="AD210" s="28"/>
     </row>
-    <row r="211" spans="1:30" collapsed="1">
+    <row r="211" spans="1:391" collapsed="1">
       <c r="A211" s="9"/>
       <c r="B211" s="26"/>
       <c r="C211" s="28"/>
       <c r="D211" s="28"/>
       <c r="E211" s="28"/>
       <c r="F211" s="28"/>
       <c r="G211" s="28"/>
       <c r="H211" s="28"/>
       <c r="I211" s="28"/>
       <c r="J211" s="28"/>
       <c r="K211" s="28"/>
       <c r="L211" s="28"/>
       <c r="M211" s="28"/>
       <c r="N211" s="28"/>
       <c r="O211" s="28"/>
       <c r="P211" s="28"/>
       <c r="Q211" s="28"/>
       <c r="R211" s="28"/>
       <c r="S211" s="28"/>
       <c r="T211" s="28"/>
       <c r="U211" s="28"/>
       <c r="V211" s="28"/>
       <c r="W211" s="28"/>
       <c r="X211" s="28"/>
       <c r="Y211" s="28"/>
       <c r="Z211" s="28"/>
       <c r="AA211" s="28"/>
       <c r="AB211" s="28"/>
       <c r="AC211" s="28"/>
       <c r="AD211" s="28"/>
     </row>
-    <row r="212" spans="1:30">
+    <row r="212" spans="1:391">
       <c r="A212" s="11"/>
       <c r="B212" s="26"/>
       <c r="C212" s="28"/>
       <c r="D212" s="28"/>
       <c r="E212" s="28"/>
       <c r="F212" s="28"/>
       <c r="G212" s="28"/>
       <c r="H212" s="28"/>
       <c r="I212" s="28"/>
       <c r="J212" s="28"/>
       <c r="K212" s="28"/>
       <c r="L212" s="28"/>
       <c r="M212" s="28"/>
       <c r="N212" s="28"/>
       <c r="O212" s="28"/>
       <c r="P212" s="28"/>
       <c r="Q212" s="28"/>
       <c r="R212" s="28"/>
       <c r="S212" s="28"/>
       <c r="T212" s="28"/>
       <c r="U212" s="28"/>
       <c r="V212" s="28"/>
       <c r="W212" s="28"/>
       <c r="X212" s="28"/>
       <c r="Y212" s="28"/>
       <c r="Z212" s="28"/>
       <c r="AA212" s="28"/>
       <c r="AB212" s="28"/>
       <c r="AC212" s="28"/>
       <c r="AD212" s="28"/>
     </row>
-    <row r="213" spans="1:30">
+    <row r="213" spans="1:391">
       <c r="A213" s="11"/>
       <c r="B213" s="26"/>
       <c r="C213" s="28"/>
       <c r="D213" s="28"/>
       <c r="E213" s="28"/>
       <c r="F213" s="28"/>
       <c r="G213" s="28"/>
       <c r="H213" s="28"/>
       <c r="I213" s="28"/>
       <c r="J213" s="28"/>
       <c r="K213" s="28"/>
       <c r="L213" s="28"/>
       <c r="M213" s="28"/>
       <c r="N213" s="28"/>
       <c r="O213" s="28"/>
       <c r="P213" s="28"/>
       <c r="Q213" s="28"/>
       <c r="R213" s="28"/>
       <c r="S213" s="28"/>
       <c r="T213" s="28"/>
       <c r="U213" s="28"/>
       <c r="V213" s="28"/>
       <c r="W213" s="28"/>
       <c r="X213" s="28"/>
       <c r="Y213" s="28"/>
       <c r="Z213" s="28"/>
       <c r="AA213" s="28"/>
       <c r="AB213" s="28"/>
       <c r="AC213" s="28"/>
       <c r="AD213" s="28"/>
     </row>
-    <row r="214" spans="1:30" collapsed="1">
+    <row r="214" spans="1:391" collapsed="1">
       <c r="A214" s="9"/>
       <c r="B214" s="26"/>
       <c r="C214" s="28"/>
       <c r="D214" s="28"/>
       <c r="E214" s="28"/>
       <c r="F214" s="28"/>
       <c r="G214" s="28"/>
       <c r="H214" s="28"/>
       <c r="I214" s="28"/>
       <c r="J214" s="28"/>
       <c r="K214" s="28"/>
       <c r="L214" s="28"/>
       <c r="M214" s="28"/>
       <c r="N214" s="28"/>
       <c r="O214" s="28"/>
       <c r="P214" s="28"/>
       <c r="Q214" s="28"/>
       <c r="R214" s="28"/>
       <c r="S214" s="28"/>
       <c r="T214" s="28"/>
       <c r="U214" s="28"/>
       <c r="V214" s="28"/>
       <c r="W214" s="28"/>
       <c r="X214" s="28"/>
       <c r="Y214" s="28"/>
       <c r="Z214" s="28"/>
       <c r="AA214" s="28"/>
       <c r="AB214" s="28"/>
       <c r="AC214" s="28"/>
       <c r="AD214" s="28"/>
     </row>
-    <row r="215" spans="1:30" collapsed="1">
+    <row r="215" spans="1:391" collapsed="1">
       <c r="A215" s="11"/>
       <c r="B215" s="26"/>
       <c r="C215" s="28"/>
       <c r="D215" s="28"/>
       <c r="E215" s="28"/>
       <c r="F215" s="28"/>
       <c r="G215" s="28"/>
       <c r="H215" s="28"/>
       <c r="I215" s="28"/>
       <c r="J215" s="28"/>
       <c r="K215" s="28"/>
       <c r="L215" s="28"/>
       <c r="M215" s="28"/>
       <c r="N215" s="28"/>
       <c r="O215" s="28"/>
       <c r="P215" s="28"/>
       <c r="Q215" s="28"/>
       <c r="R215" s="28"/>
       <c r="S215" s="28"/>
       <c r="T215" s="28"/>
       <c r="U215" s="28"/>
       <c r="V215" s="28"/>
       <c r="W215" s="28"/>
       <c r="X215" s="28"/>
       <c r="Y215" s="28"/>
       <c r="Z215" s="28"/>
       <c r="AA215" s="28"/>
       <c r="AB215" s="28"/>
       <c r="AC215" s="28"/>
       <c r="AD215" s="28"/>
     </row>
-    <row r="216" spans="1:30">
+    <row r="216" spans="1:391">
       <c r="A216" s="11"/>
       <c r="B216" s="26"/>
       <c r="C216" s="28"/>
       <c r="D216" s="28"/>
       <c r="E216" s="28"/>
       <c r="F216" s="28"/>
       <c r="G216" s="28"/>
       <c r="H216" s="28"/>
       <c r="I216" s="28"/>
       <c r="J216" s="28"/>
       <c r="K216" s="28"/>
       <c r="L216" s="28"/>
       <c r="M216" s="28"/>
       <c r="N216" s="28"/>
       <c r="O216" s="28"/>
       <c r="P216" s="28"/>
       <c r="Q216" s="28"/>
       <c r="R216" s="28"/>
       <c r="S216" s="28"/>
       <c r="T216" s="28"/>
       <c r="U216" s="28"/>
       <c r="V216" s="28"/>
       <c r="W216" s="28"/>
       <c r="X216" s="28"/>
       <c r="Y216" s="28"/>
       <c r="Z216" s="28"/>
       <c r="AA216" s="28"/>
       <c r="AB216" s="28"/>
       <c r="AC216" s="28"/>
       <c r="AD216" s="28"/>
     </row>
-    <row r="217" spans="1:30" collapsed="1">
+    <row r="217" spans="1:391" collapsed="1">
       <c r="A217" s="48"/>
       <c r="B217" s="26"/>
       <c r="C217" s="28"/>
       <c r="D217" s="28"/>
       <c r="E217" s="28"/>
       <c r="F217" s="28"/>
       <c r="G217" s="28"/>
       <c r="H217" s="28"/>
       <c r="I217" s="28"/>
       <c r="J217" s="28"/>
       <c r="K217" s="28"/>
       <c r="L217" s="28"/>
       <c r="M217" s="28"/>
       <c r="N217" s="28"/>
       <c r="O217" s="28"/>
       <c r="P217" s="28"/>
       <c r="Q217" s="28"/>
       <c r="R217" s="28"/>
       <c r="S217" s="28"/>
       <c r="T217" s="28"/>
       <c r="U217" s="28"/>
       <c r="V217" s="28"/>
       <c r="W217" s="28"/>
       <c r="X217" s="28"/>
       <c r="Y217" s="28"/>
       <c r="Z217" s="28"/>
       <c r="AA217" s="28"/>
       <c r="AB217" s="28"/>
       <c r="AC217" s="28"/>
       <c r="AD217" s="28"/>
     </row>
-    <row r="218" spans="1:30" collapsed="1">
+    <row r="218" spans="1:391" collapsed="1">
       <c r="A218" s="50"/>
       <c r="B218" s="26"/>
       <c r="C218" s="28"/>
       <c r="D218" s="28"/>
       <c r="E218" s="28"/>
       <c r="F218" s="28"/>
       <c r="G218" s="28"/>
       <c r="H218" s="28"/>
       <c r="I218" s="28"/>
       <c r="J218" s="28"/>
       <c r="K218" s="28"/>
       <c r="L218" s="28"/>
       <c r="M218" s="28"/>
       <c r="N218" s="28"/>
       <c r="O218" s="28"/>
       <c r="P218" s="28"/>
       <c r="Q218" s="28"/>
       <c r="R218" s="28"/>
       <c r="S218" s="28"/>
       <c r="T218" s="28"/>
       <c r="U218" s="28"/>
       <c r="V218" s="28"/>
       <c r="W218" s="28"/>
       <c r="X218" s="28"/>
       <c r="Y218" s="28"/>
       <c r="Z218" s="28"/>
       <c r="AA218" s="28"/>
       <c r="AB218" s="28"/>
       <c r="AC218" s="28"/>
       <c r="AD218" s="28"/>
     </row>
-    <row r="219" spans="1:30">
+    <row r="219" spans="1:391">
       <c r="A219" s="50"/>
       <c r="B219" s="26"/>
       <c r="C219" s="28"/>
       <c r="D219" s="28"/>
       <c r="E219" s="28"/>
       <c r="F219" s="28"/>
       <c r="G219" s="28"/>
       <c r="H219" s="28"/>
       <c r="I219" s="28"/>
       <c r="J219" s="28"/>
       <c r="K219" s="28"/>
       <c r="L219" s="28"/>
       <c r="M219" s="28"/>
       <c r="N219" s="28"/>
       <c r="O219" s="28"/>
       <c r="P219" s="28"/>
       <c r="Q219" s="28"/>
       <c r="R219" s="28"/>
       <c r="S219" s="28"/>
       <c r="T219" s="28"/>
       <c r="U219" s="28"/>
       <c r="V219" s="28"/>
       <c r="W219" s="28"/>
       <c r="X219" s="28"/>
       <c r="Y219" s="28"/>
       <c r="Z219" s="28"/>
       <c r="AA219" s="28"/>
       <c r="AB219" s="28"/>
       <c r="AC219" s="28"/>
       <c r="AD219" s="28"/>
     </row>
-    <row r="220" spans="1:30" ht="14.25" customHeight="1">
+    <row r="220" spans="1:391" ht="14.25" customHeight="1">
       <c r="A220" s="48"/>
       <c r="B220" s="26"/>
       <c r="C220" s="28"/>
       <c r="D220" s="28"/>
       <c r="E220" s="28"/>
       <c r="F220" s="28"/>
       <c r="G220" s="28"/>
       <c r="H220" s="28"/>
       <c r="I220" s="28"/>
       <c r="J220" s="28"/>
       <c r="K220" s="28"/>
       <c r="L220" s="28"/>
       <c r="M220" s="28"/>
       <c r="N220" s="28"/>
       <c r="O220" s="28"/>
       <c r="P220" s="28"/>
       <c r="Q220" s="28"/>
       <c r="R220" s="28"/>
       <c r="S220" s="28"/>
       <c r="T220" s="28"/>
       <c r="U220" s="28"/>
       <c r="V220" s="28"/>
       <c r="W220" s="28"/>
       <c r="X220" s="28"/>
       <c r="Y220" s="28"/>
       <c r="Z220" s="28"/>
       <c r="AA220" s="28"/>
       <c r="AB220" s="28"/>
       <c r="AC220" s="28"/>
       <c r="AD220" s="28"/>
     </row>
-    <row r="221" spans="1:30">
+    <row r="221" spans="1:391">
       <c r="A221" s="50"/>
       <c r="B221" s="26"/>
       <c r="C221" s="28"/>
       <c r="D221" s="28"/>
       <c r="E221" s="28"/>
       <c r="F221" s="28"/>
       <c r="G221" s="28"/>
       <c r="H221" s="28"/>
       <c r="I221" s="28"/>
       <c r="J221" s="28"/>
       <c r="K221" s="28"/>
       <c r="L221" s="28"/>
       <c r="M221" s="28"/>
       <c r="N221" s="28"/>
       <c r="O221" s="28"/>
       <c r="P221" s="28"/>
       <c r="Q221" s="28"/>
       <c r="R221" s="28"/>
       <c r="S221" s="28"/>
       <c r="T221" s="28"/>
       <c r="U221" s="28"/>
       <c r="V221" s="28"/>
       <c r="W221" s="28"/>
       <c r="X221" s="28"/>
       <c r="Y221" s="28"/>
       <c r="Z221" s="28"/>
       <c r="AA221" s="28"/>
       <c r="AB221" s="28"/>
       <c r="AC221" s="28"/>
       <c r="AD221" s="28"/>
     </row>
-    <row r="222" spans="1:30">
+    <row r="222" spans="1:391">
       <c r="A222" s="50"/>
       <c r="B222" s="26"/>
       <c r="C222" s="28"/>
       <c r="D222" s="28"/>
       <c r="E222" s="28"/>
       <c r="F222" s="28"/>
       <c r="G222" s="28"/>
       <c r="H222" s="28"/>
       <c r="I222" s="28"/>
       <c r="J222" s="28"/>
       <c r="K222" s="28"/>
       <c r="L222" s="28"/>
       <c r="M222" s="28"/>
       <c r="N222" s="28"/>
       <c r="O222" s="28"/>
       <c r="P222" s="28"/>
       <c r="Q222" s="28"/>
       <c r="R222" s="28"/>
       <c r="S222" s="28"/>
       <c r="T222" s="28"/>
       <c r="U222" s="28"/>
       <c r="V222" s="28"/>
       <c r="W222" s="28"/>
       <c r="X222" s="28"/>
       <c r="Y222" s="28"/>
       <c r="Z222" s="28"/>
       <c r="AA222" s="28"/>
       <c r="AB222" s="28"/>
       <c r="AC222" s="28"/>
       <c r="AD222" s="28"/>
     </row>
-    <row r="223" spans="1:30" s="2" customFormat="1">
+    <row r="223" spans="1:391" s="2" customFormat="1">
       <c r="A223" s="6"/>
       <c r="B223" s="43"/>
       <c r="C223" s="28"/>
       <c r="D223" s="28"/>
       <c r="E223" s="28"/>
       <c r="F223" s="28"/>
       <c r="G223" s="28"/>
       <c r="H223" s="28"/>
       <c r="I223" s="28"/>
       <c r="J223" s="28"/>
       <c r="K223" s="28"/>
       <c r="L223" s="28"/>
       <c r="M223" s="28"/>
       <c r="N223" s="28"/>
       <c r="O223" s="28"/>
       <c r="P223" s="28"/>
       <c r="Q223" s="28"/>
       <c r="R223" s="28"/>
       <c r="S223" s="28"/>
       <c r="T223" s="28"/>
       <c r="U223" s="28"/>
       <c r="V223" s="28"/>
       <c r="W223" s="28"/>
       <c r="X223" s="28"/>
       <c r="Y223" s="28"/>
       <c r="Z223" s="28"/>
       <c r="AA223" s="28"/>
       <c r="AB223" s="28"/>
       <c r="AC223" s="28"/>
       <c r="AD223" s="28"/>
-    </row>
-    <row r="224" spans="1:30">
+      <c r="NT223" s="93"/>
+      <c r="NU223" s="93"/>
+      <c r="NV223" s="93"/>
+      <c r="NW223" s="93"/>
+      <c r="NX223" s="93"/>
+      <c r="NY223" s="93"/>
+      <c r="NZ223" s="93"/>
+      <c r="OA223" s="93"/>
+    </row>
+    <row r="224" spans="1:391">
       <c r="A224" s="7"/>
       <c r="B224" s="26"/>
       <c r="C224" s="28"/>
       <c r="D224" s="28"/>
       <c r="E224" s="28"/>
       <c r="F224" s="28"/>
       <c r="G224" s="28"/>
       <c r="H224" s="28"/>
       <c r="I224" s="28"/>
       <c r="J224" s="28"/>
       <c r="K224" s="28"/>
       <c r="L224" s="28"/>
       <c r="M224" s="28"/>
       <c r="N224" s="28"/>
       <c r="O224" s="28"/>
       <c r="P224" s="28"/>
       <c r="Q224" s="28"/>
       <c r="R224" s="28"/>
       <c r="S224" s="28"/>
       <c r="T224" s="28"/>
       <c r="U224" s="28"/>
       <c r="V224" s="28"/>
       <c r="W224" s="28"/>
       <c r="X224" s="28"/>
       <c r="Y224" s="28"/>
       <c r="Z224" s="28"/>
       <c r="AA224" s="28"/>
       <c r="AB224" s="28"/>
       <c r="AC224" s="28"/>
       <c r="AD224" s="28"/>
     </row>
-    <row r="225" spans="1:30">
+    <row r="225" spans="1:391">
       <c r="A225" s="21"/>
       <c r="B225" s="26"/>
       <c r="C225" s="28"/>
       <c r="D225" s="28"/>
       <c r="E225" s="28"/>
       <c r="F225" s="28"/>
       <c r="G225" s="28"/>
       <c r="H225" s="28"/>
       <c r="I225" s="28"/>
       <c r="J225" s="28"/>
       <c r="K225" s="28"/>
       <c r="L225" s="28"/>
       <c r="M225" s="28"/>
       <c r="N225" s="28"/>
       <c r="O225" s="28"/>
       <c r="P225" s="28"/>
       <c r="Q225" s="28"/>
       <c r="R225" s="28"/>
       <c r="S225" s="28"/>
       <c r="T225" s="28"/>
       <c r="U225" s="28"/>
       <c r="V225" s="28"/>
       <c r="W225" s="28"/>
       <c r="X225" s="28"/>
       <c r="Y225" s="28"/>
       <c r="Z225" s="28"/>
       <c r="AA225" s="28"/>
       <c r="AB225" s="28"/>
       <c r="AC225" s="28"/>
       <c r="AD225" s="28"/>
     </row>
-    <row r="226" spans="1:30">
+    <row r="226" spans="1:391">
       <c r="A226" s="21"/>
       <c r="B226" s="26"/>
       <c r="C226" s="28"/>
       <c r="D226" s="28"/>
       <c r="E226" s="28"/>
       <c r="F226" s="28"/>
       <c r="G226" s="28"/>
       <c r="H226" s="28"/>
       <c r="I226" s="28"/>
       <c r="J226" s="28"/>
       <c r="K226" s="28"/>
       <c r="L226" s="28"/>
       <c r="M226" s="28"/>
       <c r="N226" s="28"/>
       <c r="O226" s="28"/>
       <c r="P226" s="28"/>
       <c r="Q226" s="28"/>
       <c r="R226" s="28"/>
       <c r="S226" s="28"/>
       <c r="T226" s="28"/>
       <c r="U226" s="28"/>
       <c r="V226" s="28"/>
       <c r="W226" s="28"/>
       <c r="X226" s="28"/>
       <c r="Y226" s="28"/>
       <c r="Z226" s="28"/>
       <c r="AA226" s="28"/>
       <c r="AB226" s="28"/>
       <c r="AC226" s="28"/>
       <c r="AD226" s="28"/>
     </row>
-    <row r="227" spans="1:30">
+    <row r="227" spans="1:391">
       <c r="A227" s="21"/>
       <c r="B227" s="26"/>
       <c r="C227" s="28"/>
       <c r="D227" s="28"/>
       <c r="E227" s="28"/>
       <c r="F227" s="28"/>
       <c r="G227" s="28"/>
       <c r="H227" s="28"/>
       <c r="I227" s="28"/>
       <c r="J227" s="28"/>
       <c r="K227" s="28"/>
       <c r="L227" s="28"/>
       <c r="M227" s="28"/>
       <c r="N227" s="28"/>
       <c r="O227" s="28"/>
       <c r="P227" s="28"/>
       <c r="Q227" s="28"/>
       <c r="R227" s="28"/>
       <c r="S227" s="28"/>
       <c r="T227" s="28"/>
       <c r="U227" s="28"/>
       <c r="V227" s="28"/>
       <c r="W227" s="28"/>
       <c r="X227" s="28"/>
       <c r="Y227" s="28"/>
       <c r="Z227" s="28"/>
       <c r="AA227" s="28"/>
       <c r="AB227" s="28"/>
       <c r="AC227" s="28"/>
       <c r="AD227" s="28"/>
     </row>
-    <row r="228" spans="1:30">
+    <row r="228" spans="1:391">
       <c r="A228" s="21"/>
       <c r="B228" s="26"/>
       <c r="C228" s="28"/>
       <c r="D228" s="28"/>
       <c r="E228" s="28"/>
       <c r="F228" s="28"/>
       <c r="G228" s="28"/>
       <c r="H228" s="28"/>
       <c r="I228" s="28"/>
       <c r="J228" s="28"/>
       <c r="K228" s="28"/>
       <c r="L228" s="28"/>
       <c r="M228" s="28"/>
       <c r="N228" s="28"/>
       <c r="O228" s="28"/>
       <c r="P228" s="28"/>
       <c r="Q228" s="28"/>
       <c r="R228" s="28"/>
       <c r="S228" s="28"/>
       <c r="T228" s="28"/>
       <c r="U228" s="28"/>
       <c r="V228" s="28"/>
       <c r="W228" s="28"/>
       <c r="X228" s="28"/>
       <c r="Y228" s="28"/>
       <c r="Z228" s="28"/>
       <c r="AA228" s="28"/>
       <c r="AB228" s="28"/>
       <c r="AC228" s="28"/>
       <c r="AD228" s="28"/>
     </row>
-    <row r="229" spans="1:30">
+    <row r="229" spans="1:391">
       <c r="A229" s="51"/>
       <c r="B229" s="26"/>
       <c r="C229" s="28"/>
       <c r="D229" s="28"/>
       <c r="E229" s="28"/>
       <c r="F229" s="28"/>
       <c r="G229" s="28"/>
       <c r="H229" s="28"/>
       <c r="I229" s="28"/>
       <c r="J229" s="28"/>
       <c r="K229" s="28"/>
       <c r="L229" s="28"/>
       <c r="M229" s="28"/>
       <c r="N229" s="28"/>
       <c r="O229" s="28"/>
       <c r="P229" s="28"/>
       <c r="Q229" s="28"/>
       <c r="R229" s="28"/>
       <c r="S229" s="28"/>
       <c r="T229" s="28"/>
       <c r="U229" s="28"/>
       <c r="V229" s="28"/>
       <c r="W229" s="28"/>
       <c r="X229" s="28"/>
       <c r="Y229" s="28"/>
       <c r="Z229" s="28"/>
       <c r="AA229" s="28"/>
       <c r="AB229" s="28"/>
       <c r="AC229" s="28"/>
       <c r="AD229" s="28"/>
     </row>
-    <row r="230" spans="1:30" ht="15" customHeight="1">
+    <row r="230" spans="1:391" ht="15" customHeight="1">
       <c r="A230" s="51"/>
       <c r="B230" s="26"/>
       <c r="C230" s="28"/>
       <c r="D230" s="28"/>
       <c r="E230" s="28"/>
       <c r="F230" s="28"/>
       <c r="G230" s="28"/>
       <c r="H230" s="28"/>
       <c r="I230" s="28"/>
       <c r="J230" s="28"/>
       <c r="K230" s="28"/>
       <c r="L230" s="28"/>
       <c r="M230" s="28"/>
       <c r="N230" s="28"/>
       <c r="O230" s="28"/>
       <c r="P230" s="28"/>
       <c r="Q230" s="28"/>
       <c r="R230" s="28"/>
       <c r="S230" s="28"/>
       <c r="T230" s="28"/>
       <c r="U230" s="28"/>
       <c r="V230" s="28"/>
       <c r="W230" s="28"/>
       <c r="X230" s="28"/>
       <c r="Y230" s="28"/>
       <c r="Z230" s="28"/>
       <c r="AA230" s="28"/>
       <c r="AB230" s="28"/>
       <c r="AC230" s="28"/>
       <c r="AD230" s="28"/>
     </row>
-    <row r="231" spans="1:30">
+    <row r="231" spans="1:391">
       <c r="A231" s="7"/>
       <c r="B231" s="26"/>
       <c r="C231" s="28"/>
       <c r="D231" s="28"/>
       <c r="E231" s="28"/>
       <c r="F231" s="28"/>
       <c r="G231" s="28"/>
       <c r="H231" s="28"/>
       <c r="I231" s="28"/>
       <c r="J231" s="28"/>
       <c r="K231" s="28"/>
       <c r="L231" s="28"/>
       <c r="M231" s="28"/>
       <c r="N231" s="28"/>
       <c r="O231" s="28"/>
       <c r="P231" s="28"/>
       <c r="Q231" s="28"/>
       <c r="R231" s="28"/>
       <c r="S231" s="28"/>
       <c r="T231" s="28"/>
       <c r="U231" s="28"/>
       <c r="V231" s="28"/>
       <c r="W231" s="28"/>
       <c r="X231" s="28"/>
       <c r="Y231" s="28"/>
       <c r="Z231" s="28"/>
       <c r="AA231" s="28"/>
       <c r="AB231" s="28"/>
       <c r="AC231" s="28"/>
       <c r="AD231" s="28"/>
     </row>
-    <row r="232" spans="1:30">
+    <row r="232" spans="1:391">
       <c r="A232" s="21"/>
       <c r="B232" s="26"/>
       <c r="C232" s="28"/>
       <c r="D232" s="28"/>
       <c r="E232" s="28"/>
       <c r="F232" s="28"/>
       <c r="G232" s="28"/>
       <c r="H232" s="28"/>
       <c r="I232" s="28"/>
       <c r="J232" s="28"/>
       <c r="K232" s="28"/>
       <c r="L232" s="28"/>
       <c r="M232" s="28"/>
       <c r="N232" s="28"/>
       <c r="O232" s="28"/>
       <c r="P232" s="28"/>
       <c r="Q232" s="28"/>
       <c r="R232" s="28"/>
       <c r="S232" s="28"/>
       <c r="T232" s="28"/>
       <c r="U232" s="28"/>
       <c r="V232" s="28"/>
       <c r="W232" s="28"/>
       <c r="X232" s="28"/>
       <c r="Y232" s="28"/>
       <c r="Z232" s="28"/>
       <c r="AA232" s="28"/>
       <c r="AB232" s="28"/>
       <c r="AC232" s="28"/>
       <c r="AD232" s="28"/>
     </row>
-    <row r="233" spans="1:30" ht="13.5" customHeight="1">
+    <row r="233" spans="1:391" ht="13.5" customHeight="1">
       <c r="A233" s="21"/>
       <c r="B233" s="26"/>
       <c r="C233" s="28"/>
       <c r="D233" s="28"/>
       <c r="E233" s="28"/>
       <c r="F233" s="28"/>
       <c r="G233" s="28"/>
       <c r="H233" s="28"/>
       <c r="I233" s="28"/>
       <c r="J233" s="28"/>
       <c r="K233" s="28"/>
       <c r="L233" s="28"/>
       <c r="M233" s="28"/>
       <c r="N233" s="28"/>
       <c r="O233" s="28"/>
       <c r="P233" s="28"/>
       <c r="Q233" s="28"/>
       <c r="R233" s="28"/>
       <c r="S233" s="28"/>
       <c r="T233" s="28"/>
       <c r="U233" s="28"/>
       <c r="V233" s="28"/>
       <c r="W233" s="28"/>
       <c r="X233" s="28"/>
       <c r="Y233" s="28"/>
       <c r="Z233" s="28"/>
       <c r="AA233" s="28"/>
       <c r="AB233" s="28"/>
       <c r="AC233" s="28"/>
       <c r="AD233" s="28"/>
     </row>
-    <row r="234" spans="1:30">
+    <row r="234" spans="1:391">
       <c r="A234" s="21"/>
       <c r="B234" s="26"/>
       <c r="C234" s="28"/>
       <c r="D234" s="28"/>
       <c r="E234" s="28"/>
       <c r="F234" s="28"/>
       <c r="G234" s="28"/>
       <c r="H234" s="28"/>
       <c r="I234" s="28"/>
       <c r="J234" s="28"/>
       <c r="K234" s="28"/>
       <c r="L234" s="28"/>
       <c r="M234" s="28"/>
       <c r="N234" s="28"/>
       <c r="O234" s="28"/>
       <c r="P234" s="28"/>
       <c r="Q234" s="28"/>
       <c r="R234" s="28"/>
       <c r="S234" s="28"/>
       <c r="T234" s="28"/>
       <c r="U234" s="28"/>
       <c r="V234" s="28"/>
       <c r="W234" s="28"/>
       <c r="X234" s="28"/>
       <c r="Y234" s="28"/>
       <c r="Z234" s="28"/>
       <c r="AA234" s="28"/>
       <c r="AB234" s="28"/>
       <c r="AC234" s="28"/>
       <c r="AD234" s="28"/>
     </row>
-    <row r="235" spans="1:30">
+    <row r="235" spans="1:391">
       <c r="A235" s="21"/>
       <c r="B235" s="26"/>
       <c r="C235" s="28"/>
       <c r="D235" s="28"/>
       <c r="E235" s="28"/>
       <c r="F235" s="28"/>
       <c r="G235" s="28"/>
       <c r="H235" s="28"/>
       <c r="I235" s="28"/>
       <c r="J235" s="28"/>
       <c r="K235" s="28"/>
       <c r="L235" s="28"/>
       <c r="M235" s="28"/>
       <c r="N235" s="28"/>
       <c r="O235" s="28"/>
       <c r="P235" s="28"/>
       <c r="Q235" s="28"/>
       <c r="R235" s="28"/>
       <c r="S235" s="28"/>
       <c r="T235" s="28"/>
       <c r="U235" s="28"/>
       <c r="V235" s="28"/>
       <c r="W235" s="28"/>
       <c r="X235" s="28"/>
       <c r="Y235" s="28"/>
       <c r="Z235" s="28"/>
       <c r="AA235" s="28"/>
       <c r="AB235" s="28"/>
       <c r="AC235" s="28"/>
       <c r="AD235" s="28"/>
     </row>
-    <row r="236" spans="1:30">
+    <row r="236" spans="1:391">
       <c r="A236" s="51"/>
       <c r="B236" s="26"/>
       <c r="C236" s="28"/>
       <c r="D236" s="28"/>
       <c r="E236" s="28"/>
       <c r="F236" s="28"/>
       <c r="G236" s="28"/>
       <c r="H236" s="28"/>
       <c r="I236" s="28"/>
       <c r="J236" s="28"/>
       <c r="K236" s="28"/>
       <c r="L236" s="28"/>
       <c r="M236" s="28"/>
       <c r="N236" s="28"/>
       <c r="O236" s="28"/>
       <c r="P236" s="28"/>
       <c r="Q236" s="28"/>
       <c r="R236" s="28"/>
       <c r="S236" s="28"/>
       <c r="T236" s="28"/>
       <c r="U236" s="28"/>
       <c r="V236" s="28"/>
       <c r="W236" s="28"/>
       <c r="X236" s="28"/>
       <c r="Y236" s="28"/>
       <c r="Z236" s="28"/>
       <c r="AA236" s="28"/>
       <c r="AB236" s="28"/>
       <c r="AC236" s="28"/>
       <c r="AD236" s="28"/>
     </row>
-    <row r="237" spans="1:30" ht="15" customHeight="1" collapsed="1">
+    <row r="237" spans="1:391" ht="15" customHeight="1" collapsed="1">
       <c r="A237" s="51"/>
       <c r="B237" s="26"/>
       <c r="C237" s="28"/>
       <c r="D237" s="28"/>
       <c r="E237" s="28"/>
       <c r="F237" s="28"/>
       <c r="G237" s="28"/>
       <c r="H237" s="28"/>
       <c r="I237" s="28"/>
       <c r="J237" s="28"/>
       <c r="K237" s="28"/>
       <c r="L237" s="28"/>
       <c r="M237" s="28"/>
       <c r="N237" s="28"/>
       <c r="O237" s="28"/>
       <c r="P237" s="28"/>
       <c r="Q237" s="28"/>
       <c r="R237" s="28"/>
       <c r="S237" s="28"/>
       <c r="T237" s="28"/>
       <c r="U237" s="28"/>
       <c r="V237" s="28"/>
       <c r="W237" s="28"/>
       <c r="X237" s="28"/>
       <c r="Y237" s="28"/>
       <c r="Z237" s="28"/>
       <c r="AA237" s="28"/>
       <c r="AB237" s="28"/>
       <c r="AC237" s="28"/>
       <c r="AD237" s="28"/>
     </row>
-    <row r="238" spans="1:30" s="2" customFormat="1">
+    <row r="238" spans="1:391" s="2" customFormat="1">
       <c r="A238" s="6"/>
       <c r="B238" s="43"/>
       <c r="C238" s="28"/>
       <c r="D238" s="28"/>
       <c r="E238" s="28"/>
       <c r="F238" s="28"/>
       <c r="G238" s="28"/>
       <c r="H238" s="28"/>
       <c r="I238" s="28"/>
       <c r="J238" s="28"/>
       <c r="K238" s="28"/>
       <c r="L238" s="28"/>
       <c r="M238" s="28"/>
       <c r="N238" s="28"/>
       <c r="O238" s="28"/>
       <c r="P238" s="28"/>
       <c r="Q238" s="28"/>
       <c r="R238" s="28"/>
       <c r="S238" s="28"/>
       <c r="T238" s="28"/>
       <c r="U238" s="28"/>
       <c r="V238" s="28"/>
       <c r="W238" s="28"/>
       <c r="X238" s="28"/>
       <c r="Y238" s="28"/>
       <c r="Z238" s="28"/>
       <c r="AA238" s="28"/>
       <c r="AB238" s="28"/>
       <c r="AC238" s="28"/>
       <c r="AD238" s="28"/>
-    </row>
-    <row r="239" spans="1:30">
+      <c r="NT238" s="93"/>
+      <c r="NU238" s="93"/>
+      <c r="NV238" s="93"/>
+      <c r="NW238" s="93"/>
+      <c r="NX238" s="93"/>
+      <c r="NY238" s="93"/>
+      <c r="NZ238" s="93"/>
+      <c r="OA238" s="93"/>
+    </row>
+    <row r="239" spans="1:391">
       <c r="A239" s="7"/>
       <c r="B239" s="26"/>
       <c r="C239" s="28"/>
       <c r="D239" s="28"/>
       <c r="E239" s="28"/>
       <c r="F239" s="28"/>
       <c r="G239" s="28"/>
       <c r="H239" s="28"/>
       <c r="I239" s="28"/>
       <c r="J239" s="28"/>
       <c r="K239" s="28"/>
       <c r="L239" s="28"/>
       <c r="M239" s="28"/>
       <c r="N239" s="28"/>
       <c r="O239" s="28"/>
       <c r="P239" s="28"/>
       <c r="Q239" s="28"/>
       <c r="R239" s="28"/>
       <c r="S239" s="28"/>
       <c r="T239" s="28"/>
       <c r="U239" s="28"/>
       <c r="V239" s="28"/>
       <c r="W239" s="28"/>
       <c r="X239" s="28"/>
       <c r="Y239" s="28"/>
       <c r="Z239" s="28"/>
       <c r="AA239" s="28"/>
       <c r="AB239" s="28"/>
       <c r="AC239" s="28"/>
       <c r="AD239" s="28"/>
     </row>
-    <row r="240" spans="1:30">
+    <row r="240" spans="1:391">
       <c r="A240" s="22"/>
       <c r="B240" s="26"/>
       <c r="C240" s="28"/>
       <c r="D240" s="28"/>
       <c r="E240" s="28"/>
       <c r="F240" s="28"/>
       <c r="G240" s="28"/>
       <c r="H240" s="28"/>
       <c r="I240" s="28"/>
       <c r="J240" s="28"/>
       <c r="K240" s="28"/>
       <c r="L240" s="28"/>
       <c r="M240" s="28"/>
       <c r="N240" s="28"/>
       <c r="O240" s="28"/>
       <c r="P240" s="28"/>
       <c r="Q240" s="28"/>
       <c r="R240" s="28"/>
       <c r="S240" s="28"/>
       <c r="T240" s="28"/>
       <c r="U240" s="28"/>
       <c r="V240" s="28"/>
       <c r="W240" s="28"/>
       <c r="X240" s="28"/>
       <c r="Y240" s="28"/>
@@ -22833,1075 +23122,1099 @@
       <c r="G400" s="28"/>
       <c r="H400" s="28"/>
       <c r="I400" s="28"/>
       <c r="J400" s="28"/>
       <c r="K400" s="28"/>
       <c r="L400" s="28"/>
       <c r="M400" s="28"/>
       <c r="N400" s="28"/>
       <c r="O400" s="28"/>
       <c r="P400" s="28"/>
       <c r="Q400" s="28"/>
       <c r="R400" s="28"/>
       <c r="S400" s="28"/>
       <c r="T400" s="28"/>
       <c r="U400" s="28"/>
       <c r="V400" s="28"/>
       <c r="W400" s="28"/>
       <c r="X400" s="28"/>
       <c r="Y400" s="28"/>
       <c r="Z400" s="28"/>
       <c r="AA400" s="28"/>
       <c r="AB400" s="28"/>
       <c r="AC400" s="28"/>
       <c r="AD400" s="28"/>
     </row>
-    <row r="401" spans="1:30">
+    <row r="401" spans="1:391">
       <c r="A401" s="34"/>
       <c r="B401" s="26"/>
       <c r="C401" s="28"/>
       <c r="D401" s="28"/>
       <c r="E401" s="28"/>
       <c r="F401" s="28"/>
       <c r="G401" s="28"/>
       <c r="H401" s="28"/>
       <c r="I401" s="28"/>
       <c r="J401" s="28"/>
       <c r="K401" s="28"/>
       <c r="L401" s="28"/>
       <c r="M401" s="28"/>
       <c r="N401" s="28"/>
       <c r="O401" s="28"/>
       <c r="P401" s="28"/>
       <c r="Q401" s="28"/>
       <c r="R401" s="28"/>
       <c r="S401" s="28"/>
       <c r="T401" s="28"/>
       <c r="U401" s="28"/>
       <c r="V401" s="28"/>
       <c r="W401" s="28"/>
       <c r="X401" s="28"/>
       <c r="Y401" s="28"/>
       <c r="Z401" s="28"/>
       <c r="AA401" s="28"/>
       <c r="AB401" s="28"/>
       <c r="AC401" s="28"/>
       <c r="AD401" s="28"/>
     </row>
-    <row r="402" spans="1:30">
+    <row r="402" spans="1:391">
       <c r="A402" s="34"/>
       <c r="B402" s="26"/>
       <c r="C402" s="28"/>
       <c r="D402" s="28"/>
       <c r="E402" s="28"/>
       <c r="F402" s="28"/>
       <c r="G402" s="28"/>
       <c r="H402" s="28"/>
       <c r="I402" s="28"/>
       <c r="J402" s="28"/>
       <c r="K402" s="28"/>
       <c r="L402" s="28"/>
       <c r="M402" s="28"/>
       <c r="N402" s="28"/>
       <c r="O402" s="28"/>
       <c r="P402" s="28"/>
       <c r="Q402" s="28"/>
       <c r="R402" s="28"/>
       <c r="S402" s="28"/>
       <c r="T402" s="28"/>
       <c r="U402" s="28"/>
       <c r="V402" s="28"/>
       <c r="W402" s="28"/>
       <c r="X402" s="28"/>
       <c r="Y402" s="28"/>
       <c r="Z402" s="28"/>
       <c r="AA402" s="28"/>
       <c r="AB402" s="28"/>
       <c r="AC402" s="28"/>
       <c r="AD402" s="28"/>
     </row>
-    <row r="403" spans="1:30">
+    <row r="403" spans="1:391">
       <c r="A403" s="33"/>
       <c r="B403" s="26"/>
       <c r="C403" s="28"/>
       <c r="D403" s="28"/>
       <c r="E403" s="28"/>
       <c r="F403" s="28"/>
       <c r="G403" s="28"/>
       <c r="H403" s="28"/>
       <c r="I403" s="28"/>
       <c r="J403" s="28"/>
       <c r="K403" s="28"/>
       <c r="L403" s="28"/>
       <c r="M403" s="28"/>
       <c r="N403" s="28"/>
       <c r="O403" s="28"/>
       <c r="P403" s="28"/>
       <c r="Q403" s="28"/>
       <c r="R403" s="28"/>
       <c r="S403" s="28"/>
       <c r="T403" s="28"/>
       <c r="U403" s="28"/>
       <c r="V403" s="28"/>
       <c r="W403" s="28"/>
       <c r="X403" s="28"/>
       <c r="Y403" s="28"/>
       <c r="Z403" s="28"/>
       <c r="AA403" s="28"/>
       <c r="AB403" s="28"/>
       <c r="AC403" s="28"/>
       <c r="AD403" s="28"/>
     </row>
-    <row r="404" spans="1:30">
+    <row r="404" spans="1:391">
       <c r="A404" s="34"/>
       <c r="B404" s="26"/>
       <c r="C404" s="28"/>
       <c r="D404" s="28"/>
       <c r="E404" s="28"/>
       <c r="F404" s="28"/>
       <c r="G404" s="28"/>
       <c r="H404" s="28"/>
       <c r="I404" s="28"/>
       <c r="J404" s="28"/>
       <c r="K404" s="28"/>
       <c r="L404" s="28"/>
       <c r="M404" s="28"/>
       <c r="N404" s="28"/>
       <c r="O404" s="28"/>
       <c r="P404" s="28"/>
       <c r="Q404" s="28"/>
       <c r="R404" s="28"/>
       <c r="S404" s="28"/>
       <c r="T404" s="28"/>
       <c r="U404" s="28"/>
       <c r="V404" s="28"/>
       <c r="W404" s="28"/>
       <c r="X404" s="28"/>
       <c r="Y404" s="28"/>
       <c r="Z404" s="28"/>
       <c r="AA404" s="28"/>
       <c r="AB404" s="28"/>
       <c r="AC404" s="28"/>
       <c r="AD404" s="28"/>
     </row>
-    <row r="405" spans="1:30">
+    <row r="405" spans="1:391">
       <c r="A405" s="34"/>
       <c r="B405" s="26"/>
       <c r="C405" s="28"/>
       <c r="D405" s="28"/>
       <c r="E405" s="28"/>
       <c r="F405" s="28"/>
       <c r="G405" s="28"/>
       <c r="H405" s="28"/>
       <c r="I405" s="28"/>
       <c r="J405" s="28"/>
       <c r="K405" s="28"/>
       <c r="L405" s="28"/>
       <c r="M405" s="28"/>
       <c r="N405" s="28"/>
       <c r="O405" s="28"/>
       <c r="P405" s="28"/>
       <c r="Q405" s="28"/>
       <c r="R405" s="28"/>
       <c r="S405" s="28"/>
       <c r="T405" s="28"/>
       <c r="U405" s="28"/>
       <c r="V405" s="28"/>
       <c r="W405" s="28"/>
       <c r="X405" s="28"/>
       <c r="Y405" s="28"/>
       <c r="Z405" s="28"/>
       <c r="AA405" s="28"/>
       <c r="AB405" s="28"/>
       <c r="AC405" s="28"/>
       <c r="AD405" s="28"/>
     </row>
-    <row r="406" spans="1:30">
+    <row r="406" spans="1:391">
       <c r="A406" s="33"/>
       <c r="B406" s="26"/>
       <c r="C406" s="28"/>
       <c r="D406" s="28"/>
       <c r="E406" s="28"/>
       <c r="F406" s="28"/>
       <c r="G406" s="28"/>
       <c r="H406" s="28"/>
       <c r="I406" s="28"/>
       <c r="J406" s="28"/>
       <c r="K406" s="28"/>
       <c r="L406" s="28"/>
       <c r="M406" s="28"/>
       <c r="N406" s="28"/>
       <c r="O406" s="28"/>
       <c r="P406" s="28"/>
       <c r="Q406" s="28"/>
       <c r="R406" s="28"/>
       <c r="S406" s="28"/>
       <c r="T406" s="28"/>
       <c r="U406" s="28"/>
       <c r="V406" s="28"/>
       <c r="W406" s="28"/>
       <c r="X406" s="28"/>
       <c r="Y406" s="28"/>
       <c r="Z406" s="28"/>
       <c r="AA406" s="28"/>
       <c r="AB406" s="28"/>
       <c r="AC406" s="28"/>
       <c r="AD406" s="28"/>
     </row>
-    <row r="407" spans="1:30">
+    <row r="407" spans="1:391">
       <c r="A407" s="34"/>
       <c r="B407" s="26"/>
       <c r="C407" s="28"/>
       <c r="D407" s="28"/>
       <c r="E407" s="28"/>
       <c r="F407" s="28"/>
       <c r="G407" s="28"/>
       <c r="H407" s="28"/>
       <c r="I407" s="28"/>
       <c r="J407" s="28"/>
       <c r="K407" s="28"/>
       <c r="L407" s="28"/>
       <c r="M407" s="28"/>
       <c r="N407" s="28"/>
       <c r="O407" s="28"/>
       <c r="P407" s="28"/>
       <c r="Q407" s="28"/>
       <c r="R407" s="28"/>
       <c r="S407" s="28"/>
       <c r="T407" s="28"/>
       <c r="U407" s="28"/>
       <c r="V407" s="28"/>
       <c r="W407" s="28"/>
       <c r="X407" s="28"/>
       <c r="Y407" s="28"/>
       <c r="Z407" s="28"/>
       <c r="AA407" s="28"/>
       <c r="AB407" s="28"/>
       <c r="AC407" s="28"/>
       <c r="AD407" s="28"/>
     </row>
-    <row r="408" spans="1:30">
+    <row r="408" spans="1:391">
       <c r="A408" s="34"/>
       <c r="B408" s="26"/>
       <c r="C408" s="28"/>
       <c r="D408" s="28"/>
       <c r="E408" s="28"/>
       <c r="F408" s="28"/>
       <c r="G408" s="28"/>
       <c r="H408" s="28"/>
       <c r="I408" s="28"/>
       <c r="J408" s="28"/>
       <c r="K408" s="28"/>
       <c r="L408" s="28"/>
       <c r="M408" s="28"/>
       <c r="N408" s="28"/>
       <c r="O408" s="28"/>
       <c r="P408" s="28"/>
       <c r="Q408" s="28"/>
       <c r="R408" s="28"/>
       <c r="S408" s="28"/>
       <c r="T408" s="28"/>
       <c r="U408" s="28"/>
       <c r="V408" s="28"/>
       <c r="W408" s="28"/>
       <c r="X408" s="28"/>
       <c r="Y408" s="28"/>
       <c r="Z408" s="28"/>
       <c r="AA408" s="28"/>
       <c r="AB408" s="28"/>
       <c r="AC408" s="28"/>
       <c r="AD408" s="28"/>
     </row>
-    <row r="409" spans="1:30">
+    <row r="409" spans="1:391">
       <c r="A409" s="31"/>
       <c r="B409" s="26"/>
       <c r="C409" s="28"/>
       <c r="D409" s="28"/>
       <c r="E409" s="28"/>
       <c r="F409" s="28"/>
       <c r="G409" s="28"/>
       <c r="H409" s="28"/>
       <c r="I409" s="28"/>
       <c r="J409" s="28"/>
       <c r="K409" s="28"/>
       <c r="L409" s="28"/>
       <c r="M409" s="28"/>
       <c r="N409" s="28"/>
       <c r="O409" s="28"/>
       <c r="P409" s="28"/>
       <c r="Q409" s="28"/>
       <c r="R409" s="28"/>
       <c r="S409" s="28"/>
       <c r="T409" s="28"/>
       <c r="U409" s="28"/>
       <c r="V409" s="28"/>
       <c r="W409" s="28"/>
       <c r="X409" s="28"/>
       <c r="Y409" s="28"/>
       <c r="Z409" s="28"/>
       <c r="AA409" s="28"/>
       <c r="AB409" s="28"/>
       <c r="AC409" s="28"/>
       <c r="AD409" s="28"/>
     </row>
-    <row r="410" spans="1:30">
+    <row r="410" spans="1:391">
       <c r="A410" s="23"/>
       <c r="B410" s="30"/>
       <c r="C410" s="28"/>
       <c r="D410" s="28"/>
       <c r="E410" s="28"/>
       <c r="F410" s="28"/>
       <c r="G410" s="28"/>
       <c r="H410" s="28"/>
       <c r="I410" s="28"/>
       <c r="J410" s="28"/>
       <c r="K410" s="28"/>
       <c r="L410" s="28"/>
       <c r="M410" s="28"/>
       <c r="N410" s="28"/>
       <c r="O410" s="28"/>
       <c r="P410" s="28"/>
       <c r="Q410" s="28"/>
       <c r="R410" s="28"/>
       <c r="S410" s="28"/>
       <c r="T410" s="28"/>
       <c r="U410" s="28"/>
       <c r="V410" s="28"/>
       <c r="W410" s="28"/>
       <c r="X410" s="28"/>
       <c r="Y410" s="28"/>
       <c r="Z410" s="28"/>
       <c r="AA410" s="28"/>
       <c r="AB410" s="28"/>
       <c r="AC410" s="28"/>
       <c r="AD410" s="28"/>
     </row>
-    <row r="411" spans="1:30" s="29" customFormat="1">
+    <row r="411" spans="1:391" s="29" customFormat="1">
       <c r="A411" s="23"/>
       <c r="B411" s="26"/>
       <c r="C411" s="28"/>
       <c r="D411" s="28"/>
       <c r="E411" s="28"/>
       <c r="F411" s="28"/>
       <c r="G411" s="28"/>
       <c r="H411" s="28"/>
       <c r="I411" s="28"/>
       <c r="J411" s="28"/>
       <c r="K411" s="28"/>
       <c r="L411" s="28"/>
       <c r="M411" s="28"/>
       <c r="N411" s="28"/>
       <c r="O411" s="28"/>
       <c r="P411" s="28"/>
       <c r="Q411" s="28"/>
       <c r="R411" s="28"/>
       <c r="S411" s="28"/>
       <c r="T411" s="28"/>
       <c r="U411" s="28"/>
       <c r="V411" s="28"/>
       <c r="W411" s="28"/>
       <c r="X411" s="28"/>
       <c r="Y411" s="28"/>
       <c r="Z411" s="28"/>
       <c r="AA411" s="28"/>
       <c r="AB411" s="28"/>
       <c r="AC411" s="28"/>
       <c r="AD411" s="28"/>
     </row>
-    <row r="412" spans="1:30">
+    <row r="412" spans="1:391">
       <c r="A412" s="31"/>
       <c r="B412" s="30"/>
       <c r="C412" s="28"/>
       <c r="D412" s="28"/>
       <c r="E412" s="28"/>
       <c r="F412" s="28"/>
       <c r="G412" s="28"/>
       <c r="H412" s="28"/>
       <c r="I412" s="28"/>
       <c r="J412" s="28"/>
       <c r="K412" s="28"/>
       <c r="L412" s="28"/>
       <c r="M412" s="28"/>
       <c r="N412" s="28"/>
       <c r="O412" s="28"/>
       <c r="P412" s="28"/>
       <c r="Q412" s="28"/>
       <c r="R412" s="28"/>
       <c r="S412" s="28"/>
       <c r="T412" s="28"/>
       <c r="U412" s="28"/>
       <c r="V412" s="28"/>
       <c r="W412" s="28"/>
       <c r="X412" s="28"/>
       <c r="Y412" s="28"/>
       <c r="Z412" s="28"/>
       <c r="AA412" s="28"/>
       <c r="AB412" s="28"/>
       <c r="AC412" s="28"/>
       <c r="AD412" s="28"/>
     </row>
-    <row r="413" spans="1:30">
+    <row r="413" spans="1:391">
       <c r="A413" s="23"/>
       <c r="B413" s="26"/>
       <c r="C413" s="28"/>
       <c r="D413" s="28"/>
       <c r="E413" s="28"/>
       <c r="F413" s="28"/>
       <c r="G413" s="28"/>
       <c r="H413" s="28"/>
       <c r="I413" s="28"/>
       <c r="J413" s="28"/>
       <c r="K413" s="28"/>
       <c r="L413" s="28"/>
       <c r="M413" s="28"/>
       <c r="N413" s="28"/>
       <c r="O413" s="28"/>
       <c r="P413" s="28"/>
       <c r="Q413" s="28"/>
       <c r="R413" s="28"/>
       <c r="S413" s="28"/>
       <c r="T413" s="28"/>
       <c r="U413" s="28"/>
       <c r="V413" s="28"/>
       <c r="W413" s="28"/>
       <c r="X413" s="28"/>
       <c r="Y413" s="28"/>
       <c r="Z413" s="28"/>
       <c r="AA413" s="28"/>
       <c r="AB413" s="28"/>
       <c r="AC413" s="28"/>
       <c r="AD413" s="28"/>
     </row>
-    <row r="414" spans="1:30">
+    <row r="414" spans="1:391">
       <c r="A414" s="23"/>
       <c r="B414" s="30"/>
       <c r="C414" s="28"/>
       <c r="D414" s="28"/>
       <c r="E414" s="28"/>
       <c r="F414" s="28"/>
       <c r="G414" s="28"/>
       <c r="H414" s="28"/>
       <c r="I414" s="28"/>
       <c r="J414" s="28"/>
       <c r="K414" s="28"/>
       <c r="L414" s="28"/>
       <c r="M414" s="28"/>
       <c r="N414" s="28"/>
       <c r="O414" s="28"/>
       <c r="P414" s="28"/>
       <c r="Q414" s="28"/>
       <c r="R414" s="28"/>
       <c r="S414" s="28"/>
       <c r="T414" s="28"/>
       <c r="U414" s="28"/>
       <c r="V414" s="28"/>
       <c r="W414" s="28"/>
       <c r="X414" s="28"/>
       <c r="Y414" s="28"/>
       <c r="Z414" s="28"/>
       <c r="AA414" s="28"/>
       <c r="AB414" s="28"/>
       <c r="AC414" s="28"/>
       <c r="AD414" s="28"/>
     </row>
-    <row r="415" spans="1:30" s="2" customFormat="1">
+    <row r="415" spans="1:391" s="2" customFormat="1">
       <c r="A415" s="35"/>
       <c r="B415" s="43"/>
       <c r="C415" s="44"/>
       <c r="D415" s="44"/>
       <c r="E415" s="44"/>
       <c r="F415" s="44"/>
       <c r="G415" s="44"/>
       <c r="H415" s="44"/>
       <c r="I415" s="44"/>
       <c r="J415" s="44"/>
       <c r="K415" s="44"/>
       <c r="L415" s="44"/>
       <c r="M415" s="44"/>
       <c r="N415" s="44"/>
       <c r="O415" s="44"/>
       <c r="P415" s="44"/>
       <c r="Q415" s="44"/>
       <c r="R415" s="44"/>
       <c r="S415" s="44"/>
       <c r="T415" s="44"/>
       <c r="U415" s="44"/>
       <c r="V415" s="44"/>
       <c r="W415" s="44"/>
       <c r="X415" s="44"/>
       <c r="Y415" s="44"/>
       <c r="Z415" s="44"/>
       <c r="AA415" s="44"/>
       <c r="AB415" s="44"/>
       <c r="AC415" s="44"/>
       <c r="AD415" s="44"/>
-    </row>
-    <row r="416" spans="1:30" s="2" customFormat="1">
+      <c r="NT415" s="93"/>
+      <c r="NU415" s="93"/>
+      <c r="NV415" s="93"/>
+      <c r="NW415" s="93"/>
+      <c r="NX415" s="93"/>
+      <c r="NY415" s="93"/>
+      <c r="NZ415" s="93"/>
+      <c r="OA415" s="93"/>
+    </row>
+    <row r="416" spans="1:391" s="2" customFormat="1">
       <c r="A416" s="36"/>
       <c r="B416" s="45"/>
       <c r="C416" s="28"/>
       <c r="D416" s="28"/>
       <c r="E416" s="28"/>
       <c r="F416" s="28"/>
       <c r="G416" s="28"/>
       <c r="H416" s="28"/>
       <c r="I416" s="28"/>
       <c r="J416" s="28"/>
       <c r="K416" s="28"/>
       <c r="L416" s="28"/>
       <c r="M416" s="28"/>
       <c r="N416" s="28"/>
       <c r="O416" s="28"/>
       <c r="P416" s="28"/>
       <c r="Q416" s="28"/>
       <c r="R416" s="28"/>
       <c r="S416" s="28"/>
       <c r="T416" s="28"/>
       <c r="U416" s="28"/>
       <c r="V416" s="28"/>
       <c r="W416" s="28"/>
       <c r="X416" s="28"/>
       <c r="Y416" s="28"/>
       <c r="Z416" s="28"/>
       <c r="AA416" s="28"/>
       <c r="AB416" s="28"/>
       <c r="AC416" s="28"/>
       <c r="AD416" s="28"/>
-    </row>
-    <row r="417" spans="1:30">
+      <c r="NT416" s="93"/>
+      <c r="NU416" s="93"/>
+      <c r="NV416" s="93"/>
+      <c r="NW416" s="93"/>
+      <c r="NX416" s="93"/>
+      <c r="NY416" s="93"/>
+      <c r="NZ416" s="93"/>
+      <c r="OA416" s="93"/>
+    </row>
+    <row r="417" spans="1:391">
       <c r="A417" s="37"/>
       <c r="B417" s="26"/>
       <c r="C417" s="28"/>
       <c r="D417" s="28"/>
       <c r="E417" s="28"/>
       <c r="F417" s="28"/>
       <c r="G417" s="28"/>
       <c r="H417" s="28"/>
       <c r="I417" s="28"/>
       <c r="J417" s="28"/>
       <c r="K417" s="28"/>
       <c r="L417" s="28"/>
       <c r="M417" s="28"/>
       <c r="N417" s="28"/>
       <c r="O417" s="28"/>
       <c r="P417" s="28"/>
       <c r="Q417" s="28"/>
       <c r="R417" s="28"/>
       <c r="S417" s="28"/>
       <c r="T417" s="28"/>
       <c r="U417" s="28"/>
       <c r="V417" s="28"/>
       <c r="W417" s="28"/>
       <c r="X417" s="28"/>
       <c r="Y417" s="28"/>
       <c r="Z417" s="28"/>
       <c r="AA417" s="28"/>
       <c r="AB417" s="28"/>
       <c r="AC417" s="28"/>
       <c r="AD417" s="28"/>
     </row>
-    <row r="418" spans="1:30">
+    <row r="418" spans="1:391">
       <c r="A418" s="37"/>
       <c r="B418" s="30"/>
       <c r="C418" s="28"/>
       <c r="D418" s="28"/>
       <c r="E418" s="28"/>
       <c r="F418" s="28"/>
       <c r="G418" s="28"/>
       <c r="H418" s="28"/>
       <c r="I418" s="28"/>
       <c r="J418" s="28"/>
       <c r="K418" s="28"/>
       <c r="L418" s="28"/>
       <c r="M418" s="28"/>
       <c r="N418" s="28"/>
       <c r="O418" s="28"/>
       <c r="P418" s="28"/>
       <c r="Q418" s="28"/>
       <c r="R418" s="28"/>
       <c r="S418" s="28"/>
       <c r="T418" s="28"/>
       <c r="U418" s="28"/>
       <c r="V418" s="28"/>
       <c r="W418" s="28"/>
       <c r="X418" s="28"/>
       <c r="Y418" s="28"/>
       <c r="Z418" s="28"/>
       <c r="AA418" s="28"/>
       <c r="AB418" s="28"/>
       <c r="AC418" s="28"/>
       <c r="AD418" s="28"/>
     </row>
-    <row r="419" spans="1:30">
+    <row r="419" spans="1:391">
       <c r="A419" s="37"/>
       <c r="B419" s="26"/>
       <c r="C419" s="28"/>
       <c r="D419" s="28"/>
       <c r="E419" s="28"/>
       <c r="F419" s="28"/>
       <c r="G419" s="28"/>
       <c r="H419" s="28"/>
       <c r="I419" s="28"/>
       <c r="J419" s="28"/>
       <c r="K419" s="28"/>
       <c r="L419" s="28"/>
       <c r="M419" s="28"/>
       <c r="N419" s="28"/>
       <c r="O419" s="28"/>
       <c r="P419" s="28"/>
       <c r="Q419" s="28"/>
       <c r="R419" s="28"/>
       <c r="S419" s="28"/>
       <c r="T419" s="28"/>
       <c r="U419" s="28"/>
       <c r="V419" s="28"/>
       <c r="W419" s="28"/>
       <c r="X419" s="28"/>
       <c r="Y419" s="28"/>
       <c r="Z419" s="28"/>
       <c r="AA419" s="28"/>
       <c r="AB419" s="28"/>
       <c r="AC419" s="28"/>
       <c r="AD419" s="28"/>
     </row>
-    <row r="420" spans="1:30">
+    <row r="420" spans="1:391">
       <c r="A420" s="37"/>
       <c r="B420" s="30"/>
       <c r="C420" s="28"/>
       <c r="D420" s="28"/>
       <c r="E420" s="28"/>
       <c r="F420" s="28"/>
       <c r="G420" s="28"/>
       <c r="H420" s="28"/>
       <c r="I420" s="28"/>
       <c r="J420" s="28"/>
       <c r="K420" s="28"/>
       <c r="L420" s="28"/>
       <c r="M420" s="28"/>
       <c r="N420" s="28"/>
       <c r="O420" s="28"/>
       <c r="P420" s="28"/>
       <c r="Q420" s="28"/>
       <c r="R420" s="28"/>
       <c r="S420" s="28"/>
       <c r="T420" s="28"/>
       <c r="U420" s="28"/>
       <c r="V420" s="28"/>
       <c r="W420" s="28"/>
       <c r="X420" s="28"/>
       <c r="Y420" s="28"/>
       <c r="Z420" s="28"/>
       <c r="AA420" s="28"/>
       <c r="AB420" s="28"/>
       <c r="AC420" s="28"/>
       <c r="AD420" s="28"/>
     </row>
-    <row r="421" spans="1:30">
+    <row r="421" spans="1:391">
       <c r="A421" s="38"/>
       <c r="B421" s="26"/>
       <c r="C421" s="28"/>
       <c r="D421" s="28"/>
       <c r="E421" s="28"/>
       <c r="F421" s="28"/>
       <c r="G421" s="28"/>
       <c r="H421" s="28"/>
       <c r="I421" s="28"/>
       <c r="J421" s="28"/>
       <c r="K421" s="28"/>
       <c r="L421" s="28"/>
       <c r="M421" s="28"/>
       <c r="N421" s="28"/>
       <c r="O421" s="28"/>
       <c r="P421" s="28"/>
       <c r="Q421" s="28"/>
       <c r="R421" s="28"/>
       <c r="S421" s="28"/>
       <c r="T421" s="28"/>
       <c r="U421" s="28"/>
       <c r="V421" s="28"/>
       <c r="W421" s="28"/>
       <c r="X421" s="28"/>
       <c r="Y421" s="28"/>
       <c r="Z421" s="28"/>
       <c r="AA421" s="28"/>
       <c r="AB421" s="28"/>
       <c r="AC421" s="28"/>
       <c r="AD421" s="28"/>
     </row>
-    <row r="422" spans="1:30">
+    <row r="422" spans="1:391">
       <c r="A422" s="39"/>
       <c r="B422" s="30"/>
       <c r="C422" s="28"/>
       <c r="D422" s="28"/>
       <c r="E422" s="28"/>
       <c r="F422" s="28"/>
       <c r="G422" s="28"/>
       <c r="H422" s="28"/>
       <c r="I422" s="28"/>
       <c r="J422" s="28"/>
       <c r="K422" s="28"/>
       <c r="L422" s="28"/>
       <c r="M422" s="28"/>
       <c r="N422" s="28"/>
       <c r="O422" s="28"/>
       <c r="P422" s="28"/>
       <c r="Q422" s="28"/>
       <c r="R422" s="28"/>
       <c r="S422" s="28"/>
       <c r="T422" s="28"/>
       <c r="U422" s="28"/>
       <c r="V422" s="28"/>
       <c r="W422" s="28"/>
       <c r="X422" s="28"/>
       <c r="Y422" s="28"/>
       <c r="Z422" s="28"/>
       <c r="AA422" s="28"/>
       <c r="AB422" s="28"/>
       <c r="AC422" s="28"/>
       <c r="AD422" s="28"/>
     </row>
-    <row r="423" spans="1:30">
+    <row r="423" spans="1:391">
       <c r="A423" s="39"/>
       <c r="B423" s="26"/>
       <c r="C423" s="28"/>
       <c r="D423" s="28"/>
       <c r="E423" s="28"/>
       <c r="F423" s="28"/>
       <c r="G423" s="28"/>
       <c r="H423" s="28"/>
       <c r="I423" s="28"/>
       <c r="J423" s="28"/>
       <c r="K423" s="28"/>
       <c r="L423" s="28"/>
       <c r="M423" s="28"/>
       <c r="N423" s="28"/>
       <c r="O423" s="28"/>
       <c r="P423" s="28"/>
       <c r="Q423" s="28"/>
       <c r="R423" s="28"/>
       <c r="S423" s="28"/>
       <c r="T423" s="28"/>
       <c r="U423" s="28"/>
       <c r="V423" s="28"/>
       <c r="W423" s="28"/>
       <c r="X423" s="28"/>
       <c r="Y423" s="28"/>
       <c r="Z423" s="28"/>
       <c r="AA423" s="28"/>
       <c r="AB423" s="28"/>
       <c r="AC423" s="28"/>
       <c r="AD423" s="28"/>
     </row>
-    <row r="424" spans="1:30">
+    <row r="424" spans="1:391">
       <c r="A424" s="38"/>
       <c r="B424" s="30"/>
       <c r="C424" s="28"/>
       <c r="D424" s="28"/>
       <c r="E424" s="28"/>
       <c r="F424" s="28"/>
       <c r="G424" s="28"/>
       <c r="H424" s="28"/>
       <c r="I424" s="28"/>
       <c r="J424" s="28"/>
       <c r="K424" s="28"/>
       <c r="L424" s="28"/>
       <c r="M424" s="28"/>
       <c r="N424" s="28"/>
       <c r="O424" s="28"/>
       <c r="P424" s="28"/>
       <c r="Q424" s="28"/>
       <c r="R424" s="28"/>
       <c r="S424" s="28"/>
       <c r="T424" s="28"/>
       <c r="U424" s="28"/>
       <c r="V424" s="28"/>
       <c r="W424" s="28"/>
       <c r="X424" s="28"/>
       <c r="Y424" s="28"/>
       <c r="Z424" s="28"/>
       <c r="AA424" s="28"/>
       <c r="AB424" s="28"/>
       <c r="AC424" s="28"/>
       <c r="AD424" s="28"/>
     </row>
-    <row r="425" spans="1:30">
+    <row r="425" spans="1:391">
       <c r="A425" s="39"/>
       <c r="B425" s="26"/>
       <c r="C425" s="28"/>
       <c r="D425" s="28"/>
       <c r="E425" s="28"/>
       <c r="F425" s="28"/>
       <c r="G425" s="28"/>
       <c r="H425" s="28"/>
       <c r="I425" s="28"/>
       <c r="J425" s="28"/>
       <c r="K425" s="28"/>
       <c r="L425" s="28"/>
       <c r="M425" s="28"/>
       <c r="N425" s="28"/>
       <c r="O425" s="28"/>
       <c r="P425" s="28"/>
       <c r="Q425" s="28"/>
       <c r="R425" s="28"/>
       <c r="S425" s="28"/>
       <c r="T425" s="28"/>
       <c r="U425" s="28"/>
       <c r="V425" s="28"/>
       <c r="W425" s="28"/>
       <c r="X425" s="28"/>
       <c r="Y425" s="28"/>
       <c r="Z425" s="28"/>
       <c r="AA425" s="28"/>
       <c r="AB425" s="28"/>
       <c r="AC425" s="28"/>
       <c r="AD425" s="28"/>
     </row>
-    <row r="426" spans="1:30">
+    <row r="426" spans="1:391">
       <c r="A426" s="40"/>
       <c r="B426" s="30"/>
       <c r="C426" s="28"/>
       <c r="D426" s="28"/>
       <c r="E426" s="28"/>
       <c r="F426" s="28"/>
       <c r="G426" s="28"/>
       <c r="H426" s="28"/>
       <c r="I426" s="28"/>
       <c r="J426" s="28"/>
       <c r="K426" s="28"/>
       <c r="L426" s="28"/>
       <c r="M426" s="28"/>
       <c r="N426" s="28"/>
       <c r="O426" s="28"/>
       <c r="P426" s="28"/>
       <c r="Q426" s="28"/>
       <c r="R426" s="28"/>
       <c r="S426" s="28"/>
       <c r="T426" s="28"/>
       <c r="U426" s="28"/>
       <c r="V426" s="28"/>
       <c r="W426" s="28"/>
       <c r="X426" s="28"/>
       <c r="Y426" s="28"/>
       <c r="Z426" s="28"/>
       <c r="AA426" s="28"/>
       <c r="AB426" s="28"/>
       <c r="AC426" s="28"/>
       <c r="AD426" s="28"/>
     </row>
-    <row r="427" spans="1:30">
+    <row r="427" spans="1:391">
       <c r="A427" s="40"/>
       <c r="B427" s="26"/>
       <c r="C427" s="28"/>
       <c r="D427" s="28"/>
       <c r="E427" s="28"/>
       <c r="F427" s="28"/>
       <c r="G427" s="28"/>
       <c r="H427" s="28"/>
       <c r="I427" s="28"/>
       <c r="J427" s="28"/>
       <c r="K427" s="28"/>
       <c r="L427" s="28"/>
       <c r="M427" s="28"/>
       <c r="N427" s="28"/>
       <c r="O427" s="28"/>
       <c r="P427" s="28"/>
       <c r="Q427" s="28"/>
       <c r="R427" s="28"/>
       <c r="S427" s="28"/>
       <c r="T427" s="28"/>
       <c r="U427" s="28"/>
       <c r="V427" s="28"/>
       <c r="W427" s="28"/>
       <c r="X427" s="28"/>
       <c r="Y427" s="28"/>
       <c r="Z427" s="28"/>
       <c r="AA427" s="28"/>
       <c r="AB427" s="28"/>
       <c r="AC427" s="28"/>
       <c r="AD427" s="28"/>
     </row>
-    <row r="428" spans="1:30">
+    <row r="428" spans="1:391">
       <c r="A428" s="39"/>
       <c r="B428" s="30"/>
       <c r="C428" s="28"/>
       <c r="D428" s="28"/>
       <c r="E428" s="28"/>
       <c r="F428" s="28"/>
       <c r="G428" s="28"/>
       <c r="H428" s="28"/>
       <c r="I428" s="28"/>
       <c r="J428" s="28"/>
       <c r="K428" s="28"/>
       <c r="L428" s="28"/>
       <c r="M428" s="28"/>
       <c r="N428" s="28"/>
       <c r="O428" s="28"/>
       <c r="P428" s="28"/>
       <c r="Q428" s="28"/>
       <c r="R428" s="28"/>
       <c r="S428" s="28"/>
       <c r="T428" s="28"/>
       <c r="U428" s="28"/>
       <c r="V428" s="28"/>
       <c r="W428" s="28"/>
       <c r="X428" s="28"/>
       <c r="Y428" s="28"/>
       <c r="Z428" s="28"/>
       <c r="AA428" s="28"/>
       <c r="AB428" s="28"/>
       <c r="AC428" s="28"/>
       <c r="AD428" s="28"/>
     </row>
-    <row r="429" spans="1:30">
+    <row r="429" spans="1:391">
       <c r="A429" s="41"/>
       <c r="B429" s="26"/>
       <c r="C429" s="28"/>
       <c r="D429" s="28"/>
       <c r="E429" s="28"/>
       <c r="F429" s="28"/>
       <c r="G429" s="28"/>
       <c r="H429" s="28"/>
       <c r="I429" s="28"/>
       <c r="J429" s="28"/>
       <c r="K429" s="28"/>
       <c r="L429" s="28"/>
       <c r="M429" s="28"/>
       <c r="N429" s="28"/>
       <c r="O429" s="28"/>
       <c r="P429" s="28"/>
       <c r="Q429" s="28"/>
       <c r="R429" s="28"/>
       <c r="S429" s="28"/>
       <c r="T429" s="28"/>
       <c r="U429" s="28"/>
       <c r="V429" s="28"/>
       <c r="W429" s="28"/>
       <c r="X429" s="28"/>
       <c r="Y429" s="28"/>
       <c r="Z429" s="28"/>
       <c r="AA429" s="28"/>
       <c r="AB429" s="28"/>
       <c r="AC429" s="28"/>
       <c r="AD429" s="28"/>
     </row>
-    <row r="430" spans="1:30">
+    <row r="430" spans="1:391">
       <c r="A430" s="41"/>
       <c r="B430" s="30"/>
       <c r="C430" s="28"/>
       <c r="D430" s="28"/>
       <c r="E430" s="28"/>
       <c r="F430" s="28"/>
       <c r="G430" s="28"/>
       <c r="H430" s="28"/>
       <c r="I430" s="28"/>
       <c r="J430" s="28"/>
       <c r="K430" s="28"/>
       <c r="L430" s="28"/>
       <c r="M430" s="28"/>
       <c r="N430" s="28"/>
       <c r="O430" s="28"/>
       <c r="P430" s="28"/>
       <c r="Q430" s="28"/>
       <c r="R430" s="28"/>
       <c r="S430" s="28"/>
       <c r="T430" s="28"/>
       <c r="U430" s="28"/>
       <c r="V430" s="28"/>
       <c r="W430" s="28"/>
       <c r="X430" s="28"/>
       <c r="Y430" s="28"/>
       <c r="Z430" s="28"/>
       <c r="AA430" s="28"/>
       <c r="AB430" s="28"/>
       <c r="AC430" s="28"/>
       <c r="AD430" s="28"/>
     </row>
-    <row r="431" spans="1:30" s="2" customFormat="1">
+    <row r="431" spans="1:391" s="2" customFormat="1">
       <c r="A431" s="42"/>
       <c r="B431" s="46"/>
       <c r="C431" s="28"/>
       <c r="D431" s="28"/>
       <c r="E431" s="28"/>
       <c r="F431" s="28"/>
       <c r="G431" s="28"/>
       <c r="H431" s="28"/>
       <c r="I431" s="28"/>
       <c r="J431" s="28"/>
       <c r="K431" s="28"/>
       <c r="L431" s="28"/>
       <c r="M431" s="28"/>
       <c r="N431" s="28"/>
       <c r="O431" s="28"/>
       <c r="P431" s="28"/>
       <c r="Q431" s="28"/>
       <c r="R431" s="28"/>
       <c r="S431" s="28"/>
       <c r="T431" s="28"/>
       <c r="U431" s="28"/>
       <c r="V431" s="28"/>
       <c r="W431" s="28"/>
       <c r="X431" s="28"/>
       <c r="Y431" s="28"/>
       <c r="Z431" s="28"/>
       <c r="AA431" s="28"/>
       <c r="AB431" s="28"/>
       <c r="AC431" s="28"/>
       <c r="AD431" s="28"/>
-    </row>
-    <row r="432" spans="1:30">
+      <c r="NT431" s="93"/>
+      <c r="NU431" s="93"/>
+      <c r="NV431" s="93"/>
+      <c r="NW431" s="93"/>
+      <c r="NX431" s="93"/>
+      <c r="NY431" s="93"/>
+      <c r="NZ431" s="93"/>
+      <c r="OA431" s="93"/>
+    </row>
+    <row r="432" spans="1:391">
       <c r="C432" s="28"/>
       <c r="D432" s="28"/>
       <c r="E432" s="28"/>
       <c r="F432" s="28"/>
       <c r="G432" s="28"/>
       <c r="H432" s="28"/>
       <c r="I432" s="28"/>
       <c r="J432" s="28"/>
       <c r="K432" s="28"/>
       <c r="L432" s="28"/>
       <c r="M432" s="28"/>
       <c r="N432" s="28"/>
       <c r="O432" s="28"/>
       <c r="P432" s="28"/>
       <c r="Q432" s="28"/>
       <c r="R432" s="28"/>
       <c r="S432" s="28"/>
       <c r="T432" s="28"/>
       <c r="U432" s="28"/>
       <c r="V432" s="28"/>
       <c r="W432" s="28"/>
       <c r="X432" s="28"/>
       <c r="Y432" s="28"/>
       <c r="Z432" s="28"/>
       <c r="AA432" s="28"/>
       <c r="AB432" s="28"/>
       <c r="AC432" s="28"/>
       <c r="AD432" s="28"/>
     </row>
     <row r="433" spans="1:30" ht="15" customHeight="1">
-      <c r="A433" s="90"/>
-      <c r="B433" s="90"/>
+      <c r="A433" s="89"/>
+      <c r="B433" s="89"/>
       <c r="C433" s="28"/>
       <c r="D433" s="28"/>
       <c r="E433" s="28"/>
       <c r="F433" s="28"/>
       <c r="G433" s="28"/>
       <c r="H433" s="28"/>
       <c r="I433" s="28"/>
       <c r="J433" s="28"/>
       <c r="K433" s="28"/>
       <c r="L433" s="28"/>
       <c r="M433" s="28"/>
       <c r="N433" s="28"/>
       <c r="O433" s="28"/>
       <c r="P433" s="28"/>
       <c r="Q433" s="28"/>
       <c r="R433" s="28"/>
       <c r="S433" s="28"/>
       <c r="T433" s="28"/>
       <c r="U433" s="28"/>
       <c r="V433" s="28"/>
       <c r="W433" s="28"/>
       <c r="X433" s="28"/>
       <c r="Y433" s="28"/>
       <c r="Z433" s="28"/>
       <c r="AA433" s="28"/>
@@ -24041,54 +24354,54 @@
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.47244094488188981" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="58" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B185"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.85546875" style="52" customWidth="1"/>
     <col min="2" max="2" width="150.85546875" style="52" customWidth="1"/>
     <col min="3" max="43" width="6.7109375" style="52" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="21" customHeight="1">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="90" t="s">
         <v>451</v>
       </c>
-      <c r="B1" s="91"/>
+      <c r="B1" s="90"/>
     </row>
     <row r="2" spans="1:2" ht="11.25" customHeight="1">
       <c r="A2" s="61"/>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="63" t="s">
         <v>449</v>
       </c>
       <c r="B3" s="64" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="90">
       <c r="A4" s="62" t="s">
         <v>424</v>
       </c>
       <c r="B4" s="58" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="90">
       <c r="A5" s="62" t="s">
         <v>425</v>
       </c>
       <c r="B5" s="58" t="s">
@@ -24126,51 +24439,51 @@
       <c r="B9" s="58" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="30">
       <c r="A10" s="62" t="s">
         <v>428</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="30">
       <c r="A11" s="62" t="s">
         <v>432</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="65"/>
       <c r="B12" s="60"/>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="87" t="s">
+      <c r="A13" s="86" t="s">
         <v>448</v>
       </c>
       <c r="B13" s="60"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="62" t="s">
         <v>433</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="59" customFormat="1">
       <c r="A15" s="62" t="s">
         <v>434</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="90">
       <c r="A16" s="62" t="s">
         <v>435</v>
       </c>
       <c r="B16" s="58" t="s">