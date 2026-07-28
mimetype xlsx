--- v0 (2026-05-06)
+++ v1 (2026-07-28)
@@ -1,242 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
-    <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
-    <sheet name=" 5.5.2 " sheetId="6" r:id="rId3"/>
+    <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
+    <sheet name="5.5.1" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 5.5.2 '!$R$2:$U$258</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'5.5.1'!$S$2:$V$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1284" uniqueCount="84">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>…</t>
   </si>
   <si>
-    <t>..</t>
-[...70 lines deleted...]
-  <si>
     <t>Жаһандық көрсеткіштің атауы</t>
   </si>
   <si>
+    <t xml:space="preserve">Өлшем бірлігі </t>
+  </si>
+  <si>
+    <t>Жылдар</t>
+  </si>
+  <si>
+    <t>Дереккөз</t>
+  </si>
+  <si>
+    <t>Көрсеткішті құрастыруға жауапты мемлекеттік орган (бірге орындаушы)</t>
+  </si>
+  <si>
+    <t>Саясатты жүзеге асыратын жауапты мемлекеттік орган (бірге орындаушы)</t>
+  </si>
+  <si>
+    <t>Жаһандық өзгеріссіз - 1, жаһандық шағын өзгерістермен-2, альтернативті ұлттық-3, қосымша ұлттық-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.5.1  Әйелдер иеленген орындардың үлесі:
+а) ұлттық парламентте
+b) жергілікті атқарушы органдарда
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> а) Ұлттық парламент*</t>
+  </si>
+  <si>
+    <t>b) Жергілікті атқарушы органдар</t>
+  </si>
+  <si>
+    <t>Әкімшілік деректер</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасы Парламенті (келісім бойынша), Орталық сайлау комиссиясы (келісім бойынша)</t>
+  </si>
+  <si>
+    <t>Орталық сайлау комиссиясы (келісім бойынша)</t>
+  </si>
+  <si>
+    <t>*Қазақстан Республикасы Парламенті Мәжілісінің деректері</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
-    <t>Жылдар</t>
-[...65 lines deleted...]
-  <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
@@ -247,149 +155,128 @@
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>+7 7172749830, 749841, 749485</t>
   </si>
   <si>
-    <t>Басшылық лауазымдардағы әйелдердің үлесі</t>
+    <t>Әйелдердің алатын орындарының үлесі а) ұлттық парламенттерде және b) жергілікті билік органдарында</t>
   </si>
   <si>
     <t>2010 жылдан бастап</t>
   </si>
   <si>
+    <t>Ұлттық парламенттердегі (а) әйелдер атқаратын орындардың үлесі есепті жылдың 1 ақпанындағы жағдай бойынша қазіргі уақытта бір палаталы Парламенттегі немесе екі палаталы парламенттің төменгі деңгейіндегі парламент мүшелерінің барлық бос орындардың пайызымен көрсетілген орындарының саны ретінде өлшенеді.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ұлттық парламенттегі әйелдер алатын орындардың үлесі әйелдер алатын орындардың жалпы санын Парламенттегі орындардың жалпы санына бөлу арқылы анықталады.
+Жергілікті өзін-өзі басқару органдарындағы әйелдер алатын орындардың үлесі әйелдер алатын орындардың жалпы санын жергілікті өзін-өзі басқару органдарындағы орындардың жалпы санына бөлу арқылы анықталады.
+</t>
+  </si>
+  <si>
     <t>2025 жылғы 31 желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы 31 желтоқсан</t>
   </si>
   <si>
     <t>Халықаралық ынтымақтастық және орнықты даму департаменті</t>
   </si>
   <si>
-    <t xml:space="preserve">https://sdgdata.stat.gov.kz/5-5-2/ </t>
-[...8 lines deleted...]
-    <t>Көрсеткіш ағымдағы жылы сұралған басшылық лауазымдардағы жұмыспен қамтылған әйелдер санының ағымдағы жылы сұралған басшылық лауазымдардағы жұмыспен қамтылғандардың жалпы санына пайызбен өлшенген қатынасы ретінде есептеледі.</t>
+    <t xml:space="preserve">https://sdgdata.stat.gov.kz/5-5-1/ </t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасының Парламенті (келісім бойынша), 
+Орталық сайлау комиссиясы (келісім бойынша)</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...3 lines deleted...]
-    <numFmt numFmtId="218" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...17 lines deleted...]
-      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -423,468 +310,461 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF7030A0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
-      <right/>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
-      <right style="hair">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="192" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="218" fontId="7" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...73 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="11">
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный 6" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Процентный 2" xfId="10"/>
-    <cellStyle name="Финансовый" xfId="11" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1274,14712 +1154,629 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/5-5-2/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/5-5-1/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="58" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="58" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="39" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
-      <c r="A1" s="70"/>
-      <c r="B1" s="70"/>
+      <c r="A1" s="51"/>
+      <c r="B1" s="51"/>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="53" t="s">
-[...9 lines deleted...]
-        <v>74</v>
+      <c r="A2" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="50"/>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75">
+      <c r="A5" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="42"/>
+    </row>
+    <row r="6" spans="1:2" ht="12.75">
+      <c r="A6" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51">
+      <c r="A7" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75">
+      <c r="A8" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="41"/>
+    </row>
+    <row r="9" spans="1:2" ht="76.5">
+      <c r="A9" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="43"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75">
+      <c r="A12" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="60" t="s">
-[...57 lines deleted...]
-      <c r="B12" s="63"/>
+      <c r="B12" s="44"/>
     </row>
     <row r="13" spans="1:2" ht="12.75">
-      <c r="A13" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="64"/>
+      <c r="A13" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="45"/>
     </row>
     <row r="14" spans="1:2" ht="12.75">
-      <c r="A14" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="64"/>
+      <c r="A14" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="45"/>
     </row>
     <row r="15" spans="1:2" ht="12.75">
-      <c r="A15" s="55" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="A15" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
-      <c r="A16" s="53" t="s">
-[...3 lines deleted...]
-        <v>76</v>
+      <c r="A16" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
-      <c r="A17" s="53" t="s">
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="A17" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="47" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="53" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="A18" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="53" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="60"/>
+      <c r="A19" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="41"/>
     </row>
     <row r="20" spans="1:2" ht="12.75">
-      <c r="A20" s="53" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="A20" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75">
-      <c r="A21" s="53" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="68"/>
+      <c r="A21" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="49"/>
     </row>
     <row r="22" spans="1:2" ht="12.75">
-      <c r="A22" s="56"/>
-      <c r="B22" s="56"/>
+      <c r="A22" s="37"/>
+      <c r="B22" s="37"/>
     </row>
     <row r="23" spans="1:2" ht="12.75">
-      <c r="A23" s="56"/>
-      <c r="B23" s="56"/>
+      <c r="A23" s="37"/>
+      <c r="B23" s="37"/>
     </row>
     <row r="24" spans="1:2" ht="12.75">
-      <c r="A24" s="56"/>
-      <c r="B24" s="56"/>
+      <c r="A24" s="37"/>
+      <c r="B24" s="37"/>
     </row>
     <row r="25" spans="1:2" ht="12.75">
-      <c r="A25" s="56"/>
-      <c r="B25" s="56"/>
+      <c r="A25" s="37"/>
+      <c r="B25" s="37"/>
     </row>
     <row r="26" spans="1:2" ht="12.75">
-      <c r="A26" s="56"/>
-      <c r="B26" s="56"/>
+      <c r="A26" s="37"/>
+      <c r="B26" s="37"/>
     </row>
     <row r="27" spans="1:2" ht="12.75">
-      <c r="A27" s="56"/>
-      <c r="B27" s="56"/>
+      <c r="A27" s="37"/>
+      <c r="B27" s="37"/>
     </row>
     <row r="28" spans="1:2" ht="12.75">
-      <c r="A28" s="56"/>
-      <c r="B28" s="56"/>
+      <c r="A28" s="37"/>
+      <c r="B28" s="37"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="57"/>
-      <c r="B29" s="57"/>
+      <c r="A29" s="38"/>
+      <c r="B29" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:B65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="88.42578125" style="49" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="48"/>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="29"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="50" t="s">
-        <v>47</v>
+      <c r="B5" s="31" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="50" t="s">
-        <v>48</v>
+      <c r="B6" s="31" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="50" t="s">
-        <v>49</v>
+      <c r="B7" s="31" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="50" t="s">
-        <v>50</v>
+      <c r="B8" s="31" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="50" t="s">
-        <v>51</v>
+      <c r="B9" s="31" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="50"/>
+      <c r="B10" s="31"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
-      <c r="B11" s="51" t="s">
-        <v>52</v>
+      <c r="B11" s="32" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="50"/>
+      <c r="B12" s="31"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="50"/>
+      <c r="B13" s="31"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="52" t="s">
-        <v>53</v>
+      <c r="B20" s="33" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U267"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Q12" sqref="Q12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="21" max="21" width="34" customWidth="1"/>
+    <col min="1" max="1" width="32.140625" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" customWidth="1"/>
+    <col min="3" max="18" width="8.28515625" customWidth="1"/>
+    <col min="19" max="19" width="15.5703125" customWidth="1"/>
+    <col min="20" max="20" width="27.7109375" customWidth="1"/>
+    <col min="21" max="21" width="26.7109375" customWidth="1"/>
+    <col min="22" max="22" width="30.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="18.75" customHeight="1">
+    <row r="1" spans="1:22" ht="18.75" customHeight="1">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:21" ht="27.75" customHeight="1">
-[...39 lines deleted...]
-      <c r="C3" s="8">
+    <row r="2" spans="1:22" ht="30.75" customHeight="1">
+      <c r="A2" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="T2" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="U2" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="V2" s="52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" ht="32.25" customHeight="1">
+      <c r="A3" s="55"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="9">
         <v>2010</v>
       </c>
-      <c r="D3" s="8">
+      <c r="D3" s="9">
         <v>2011</v>
       </c>
-      <c r="E3" s="8">
+      <c r="E3" s="9">
         <v>2012</v>
       </c>
-      <c r="F3" s="8">
+      <c r="F3" s="9">
         <v>2013</v>
       </c>
-      <c r="G3" s="8">
+      <c r="G3" s="9">
         <v>2014</v>
       </c>
-      <c r="H3" s="8">
+      <c r="H3" s="9">
         <v>2015</v>
       </c>
-      <c r="I3" s="8">
+      <c r="I3" s="9">
         <v>2016</v>
       </c>
-      <c r="J3" s="7">
+      <c r="J3" s="10">
         <v>2017</v>
       </c>
-      <c r="K3" s="7">
+      <c r="K3" s="15">
         <v>2018</v>
       </c>
-      <c r="L3" s="7">
+      <c r="L3" s="15">
         <v>2019</v>
       </c>
-      <c r="M3" s="9">
+      <c r="M3" s="18">
         <v>2020</v>
       </c>
-      <c r="N3" s="9">
+      <c r="N3" s="18">
         <v>2021</v>
       </c>
-      <c r="O3" s="9">
+      <c r="O3" s="18">
         <v>2022</v>
       </c>
-      <c r="P3" s="9">
+      <c r="P3" s="17">
         <v>2023</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="19">
         <v>2024</v>
       </c>
-      <c r="R3" s="73"/>
-[...35 lines deleted...]
-      <c r="U4" s="40">
+      <c r="R3" s="19">
+        <v>2025</v>
+      </c>
+      <c r="S3" s="56"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="53"/>
+    </row>
+    <row r="4" spans="1:22" ht="37.5" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="T4" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="V4" s="26">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:21" s="3" customFormat="1">
-[...51 lines deleted...]
-      <c r="T5" s="6"/>
+    <row r="5" spans="1:22" ht="14.25" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="20">
+        <v>17.8</v>
+      </c>
+      <c r="D5" s="20">
+        <v>17.8</v>
+      </c>
+      <c r="E5" s="20">
+        <v>23.8</v>
+      </c>
+      <c r="F5" s="20">
+        <v>26.2</v>
+      </c>
+      <c r="G5" s="21">
+        <v>26.2</v>
+      </c>
+      <c r="H5" s="21">
+        <v>26.7</v>
+      </c>
+      <c r="I5" s="21">
+        <v>27.6</v>
+      </c>
+      <c r="J5" s="21">
+        <v>27.4</v>
+      </c>
+      <c r="K5" s="20">
+        <v>27.4</v>
+      </c>
+      <c r="L5" s="28">
+        <v>27.4</v>
+      </c>
+      <c r="M5" s="28">
+        <v>26.5</v>
+      </c>
+      <c r="N5" s="28">
+        <v>27.4</v>
+      </c>
+      <c r="O5" s="28">
+        <v>26.9</v>
+      </c>
+      <c r="P5" s="28">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="Q5" s="28">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="R5" s="28">
+        <v>18.2</v>
+      </c>
+      <c r="S5" s="5"/>
+      <c r="T5" s="8"/>
       <c r="U5" s="6"/>
-    </row>
-[...166 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="V5" s="2"/>
+    </row>
+    <row r="6" spans="1:22" ht="12" customHeight="1">
+      <c r="A6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="20">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="E6" s="20">
+        <v>17</v>
+      </c>
+      <c r="F6" s="20">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="G6" s="20">
+        <v>18.41</v>
+      </c>
+      <c r="H6" s="20">
+        <v>18.8</v>
+      </c>
+      <c r="I6" s="20">
+        <v>22.158920539730133</v>
+      </c>
+      <c r="J6" s="20">
+        <v>22.098950524737631</v>
+      </c>
+      <c r="K6" s="20">
+        <v>22.19</v>
+      </c>
+      <c r="L6" s="20">
+        <v>22.2</v>
+      </c>
+      <c r="M6" s="20">
+        <v>30.5</v>
+      </c>
+      <c r="N6" s="22">
+        <v>30.5</v>
+      </c>
+      <c r="O6" s="22">
+        <v>23</v>
+      </c>
+      <c r="P6" s="22">
+        <v>23</v>
+      </c>
+      <c r="Q6" s="22">
+        <v>23</v>
+      </c>
+      <c r="R6" s="22">
+        <v>23</v>
+      </c>
+      <c r="S6" s="7"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="2"/>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="C7" s="13"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="29"/>
-[...13989 lines deleted...]
-      <c r="U267" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="V2:V3"/>
+    <mergeCell ref="T2:T3"/>
+    <mergeCell ref="U2:U3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="R2:R3"/>
-    <mergeCell ref="U2:U3"/>
     <mergeCell ref="S2:S3"/>
-    <mergeCell ref="T2:T3"/>
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="C2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr> 5.5.2 </vt:lpstr>
+      <vt:lpstr>5.5.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Айнур Досанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>