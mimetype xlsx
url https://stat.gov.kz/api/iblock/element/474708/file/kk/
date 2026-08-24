--- v0 (2026-05-06)
+++ v1 (2026-08-24)
@@ -1,846 +1,682 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10440" windowHeight="9285" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="5.5.1" sheetId="6" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="5.5.1" sheetId="1" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="51">
+  <si>
+    <t>Global indicator</t>
+  </si>
+  <si>
+    <t>Measurement unit</t>
+  </si>
+  <si>
+    <t>Years</t>
+  </si>
+  <si>
+    <t>Data source</t>
+  </si>
+  <si>
+    <t>Agency responsible for compilation of indicator (co-implementing agencies)</t>
+  </si>
+  <si>
+    <t>Agency responsible for policy implementation (co-implementing agencies)</t>
+  </si>
+  <si>
+    <t>Global without changes - 1, global with minor changes-2, alternative national-3, additional national-4</t>
+  </si>
+  <si>
+    <t>5.5.1 Proportion of seats held by women in (a) national parliaments and (b) local governments</t>
+  </si>
+  <si>
+    <t>percent</t>
+  </si>
+  <si>
+    <t>Administrative data</t>
+  </si>
   <si>
     <t>…</t>
   </si>
   <si>
-    <t>Жаһандық көрсеткіштің атауы</t>
-[...125 lines deleted...]
-    <t>Электрондық почта</t>
+    <t>b) local authorities (akimats)</t>
+  </si>
+  <si>
+    <t>а) national parliaments</t>
+  </si>
+  <si>
+    <t>Parliament of the Republic of Kazakhstan (upon agreement), Central Election Commission (upon agreement)</t>
+  </si>
+  <si>
+    <t>Central Election Commission (upon agreement)</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2010</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>December 31,2025</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>December 31,2026</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Department of International Cooperation and Sustainable Development</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 7172749830, 749841, 749485</t>
   </si>
   <si>
-    <t>Әйелдердің алатын орындарының үлесі а) ұлттық парламенттерде және b) жергілікті билік органдарында</t>
-[...29 lines deleted...]
-    <t>Пайыз</t>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>https://sdgdata.stat.gov.kz/en/5-5-1/</t>
+  </si>
+  <si>
+    <t>Proportion of seats held by women in (a) national parliaments and (b) local governments</t>
+  </si>
+  <si>
+    <t>(a) The proportion of seats held by women in national parliaments, as of February 1 of the reporting year, is currently measured as the number of seats held by women members of Parliament in a unicameral Parliament or at the lower level of a bicameral Parliament, expressed as a percentage of all occupied seats.</t>
+  </si>
+  <si>
+    <t>The proportion of seats held by women in the national Parliament is determined by dividing the total number of seats held by women by the total number of seats in Parliament.
+The proportion of seats held by women in local government is determined by dividing the total number of seats held by women by the total number of seats in local government.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="192" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25">
-[...2 lines deleted...]
-      <name val="Arial"/>
+  <fonts count="22">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Arial"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF7030A0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman Cyr"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...16 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...19 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Arial"/>
-[...71 lines deleted...]
-      <name val="Roboto"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...37 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...48 lines deleted...]
-      <left/>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="5" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="5" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="5" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...111 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="11">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+  <cellStyles count="6">
+    <cellStyle name="Normal 2" xfId="3"/>
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="4"/>
-    <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
-[...4 lines deleted...]
-    <cellStyle name="Процентный 2" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1090,687 +926,643 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...62 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/5-5-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="39" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="39" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="28" customWidth="1"/>
+    <col min="2" max="2" width="64.5703125" style="28" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75">
-[...4 lines deleted...]
-      <c r="A2" s="34" t="s">
+    <row r="1" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+    </row>
+    <row r="2" spans="1:4" ht="15" customHeight="1">
+      <c r="A2" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="30"/>
+    </row>
+    <row r="3" spans="1:4" ht="28.5" customHeight="1">
+      <c r="A3" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="50"/>
-[...2 lines deleted...]
-      <c r="A3" s="34" t="s">
+      <c r="B3" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" s="32"/>
+    </row>
+    <row r="4" spans="1:4" ht="15" customHeight="1">
+      <c r="A4" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B4" s="33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15" customHeight="1">
+      <c r="A5" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="30"/>
+      <c r="D5" s="32"/>
+    </row>
+    <row r="6" spans="1:4" ht="15" customHeight="1">
+      <c r="A6" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="66" customHeight="1">
+      <c r="A7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="32"/>
+    </row>
+    <row r="8" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A8" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="33"/>
+    </row>
+    <row r="9" spans="1:4" ht="80.25" customHeight="1">
+      <c r="A9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="32"/>
+    </row>
+    <row r="10" spans="1:4" ht="31.5" customHeight="1">
+      <c r="A10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15" customHeight="1">
+      <c r="A11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="D11" s="32"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="36"/>
+    </row>
+    <row r="13" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="37"/>
+      <c r="D13" s="32"/>
+    </row>
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="37"/>
+    </row>
+    <row r="15" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="32"/>
+    </row>
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="32"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="33"/>
+      <c r="D19" s="32"/>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="29" t="s">
         <v>44</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="B6" s="42" t="s">
+      <c r="B20" s="39" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="51">
-[...3 lines deleted...]
-      <c r="B7" s="40" t="s">
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A21" s="29" t="s">
         <v>46</v>
       </c>
-    </row>
-[...128 lines deleted...]
-      <c r="B29" s="38"/>
+      <c r="B21" s="40"/>
+      <c r="D21" s="32"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="41"/>
+      <c r="B22" s="41"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="41"/>
+      <c r="B23" s="41"/>
+      <c r="D23" s="32"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="41"/>
+      <c r="B24" s="41"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="41"/>
+      <c r="B25" s="41"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="41"/>
+      <c r="B26" s="41"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="41"/>
+      <c r="B27" s="41"/>
+      <c r="D27" s="32"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="41"/>
+      <c r="B28" s="41"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="42"/>
+      <c r="B29" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <hyperlinks>
-[...2 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:B20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="88.42578125" style="30" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="22" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="22" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="29"/>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="21"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="31" t="s">
+      <c r="B5" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="23" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="31" t="s">
+    <row r="7" spans="2:2">
+      <c r="B7" s="23" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="31" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="23" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="31" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="23" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="31" t="s">
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="24" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-[...3 lines deleted...]
-      <c r="B11" s="32" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="25"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="25"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="26" t="s">
         <v>21</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V5"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="R10" sqref="R10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="32.140625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="21" max="21" width="30.42578125" customWidth="1"/>
+    <col min="1" max="1" width="31.7109375" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" customWidth="1"/>
+    <col min="3" max="18" width="8.5703125" customWidth="1"/>
+    <col min="19" max="19" width="13.140625" customWidth="1"/>
+    <col min="20" max="20" width="28.5703125" customWidth="1"/>
+    <col min="21" max="21" width="26.28515625" customWidth="1"/>
+    <col min="22" max="22" width="24.5703125" customWidth="1"/>
+    <col min="23" max="23" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="18.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="A2" s="54" t="s">
+    <row r="1" spans="1:22" ht="31.5" customHeight="1">
+      <c r="A1" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="54" t="s">
+      <c r="C1" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="57" t="s">
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="58"/>
-[...13 lines deleted...]
-      <c r="R2" s="54" t="s">
+      <c r="T1" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="S2" s="54" t="s">
+      <c r="U1" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="T2" s="54" t="s">
+      <c r="V1" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="U2" s="52" t="s">
+    </row>
+    <row r="2" spans="1:22" ht="38.25" customHeight="1">
+      <c r="A2" s="45"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="1">
+        <v>2010</v>
+      </c>
+      <c r="D2" s="1">
+        <v>2011</v>
+      </c>
+      <c r="E2" s="1">
+        <v>2012</v>
+      </c>
+      <c r="F2" s="1">
+        <v>2013</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2014</v>
+      </c>
+      <c r="H2" s="1">
+        <v>2015</v>
+      </c>
+      <c r="I2" s="1">
+        <v>2016</v>
+      </c>
+      <c r="J2" s="2">
+        <v>2017</v>
+      </c>
+      <c r="K2" s="2">
+        <v>2018</v>
+      </c>
+      <c r="L2" s="2">
+        <v>2019</v>
+      </c>
+      <c r="M2" s="2">
+        <v>2020</v>
+      </c>
+      <c r="N2" s="2">
+        <v>2021</v>
+      </c>
+      <c r="O2" s="2">
+        <v>2022</v>
+      </c>
+      <c r="P2" s="2">
+        <v>2023</v>
+      </c>
+      <c r="Q2" s="2">
+        <v>2024</v>
+      </c>
+      <c r="R2" s="20">
+        <v>2025</v>
+      </c>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+    </row>
+    <row r="3" spans="1:22" ht="36.75" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...53 lines deleted...]
-    <row r="4" spans="1:21" ht="37.5" customHeight="1">
+      <c r="B3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="T3" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="V3" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" s="3" t="s">
-        <v>8</v>
-[...19 lines deleted...]
-      <c r="R4" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="16">
+        <v>17.8</v>
+      </c>
+      <c r="D4" s="16">
+        <v>17.8</v>
+      </c>
+      <c r="E4" s="16">
+        <v>23.8</v>
+      </c>
+      <c r="F4" s="16">
+        <v>26.2</v>
+      </c>
+      <c r="G4" s="17">
+        <v>26.2</v>
+      </c>
+      <c r="H4" s="17">
+        <v>26.7</v>
+      </c>
+      <c r="I4" s="17">
+        <v>27.6</v>
+      </c>
+      <c r="J4" s="17">
+        <v>27.4</v>
+      </c>
+      <c r="K4" s="16">
+        <v>27.4</v>
+      </c>
+      <c r="L4" s="19">
+        <v>27.4</v>
+      </c>
+      <c r="M4" s="19">
+        <v>26.5</v>
+      </c>
+      <c r="N4" s="19">
+        <v>27.4</v>
+      </c>
+      <c r="O4" s="19">
+        <v>26.9</v>
+      </c>
+      <c r="P4" s="19">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="Q4" s="19">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="R4" s="19">
+        <v>18.2</v>
+      </c>
+      <c r="S4" s="10"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="12"/>
+      <c r="V4" s="13"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="23" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B5" s="4"/>
-      <c r="C5" s="20">
-[...50 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="C5" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="7"/>
-[...3 lines deleted...]
-      <c r="D6" s="20">
+      <c r="D5" s="16">
         <v>16.940000000000001</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E5" s="16">
         <v>17</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F5" s="16">
         <v>18.170000000000002</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G5" s="16">
         <v>18.41</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H5" s="16">
         <v>18.8</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I5" s="16">
         <v>22.158920539730133</v>
       </c>
-      <c r="J6" s="20">
+      <c r="J5" s="16">
         <v>22.098950524737631</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K5" s="16">
         <v>22.19</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L5" s="16">
         <v>22.2</v>
       </c>
-      <c r="M6" s="20">
+      <c r="M5" s="16">
         <v>30.5</v>
       </c>
-      <c r="N6" s="22">
+      <c r="N5" s="18">
         <v>30.5</v>
       </c>
-      <c r="O6" s="22">
+      <c r="O5" s="18">
         <v>23</v>
       </c>
-      <c r="P6" s="22">
+      <c r="P5" s="18">
         <v>23</v>
       </c>
-      <c r="Q6" s="22">
+      <c r="Q5" s="18">
         <v>23</v>
       </c>
-      <c r="R6" s="7"/>
-[...10 lines deleted...]
-      </c>
+      <c r="R5" s="18">
+        <v>23</v>
+      </c>
+      <c r="S5" s="4"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="U2:U3"/>
-[...5 lines deleted...]
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="U1:U2"/>
+    <mergeCell ref="V1:V2"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="S1:S2"/>
+    <mergeCell ref="T1:T2"/>
+    <mergeCell ref="C1:R1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Метадеректер</vt:lpstr>
-      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>5.5.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Айнур Досанова</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>