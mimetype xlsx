--- v0 (2026-05-06)
+++ v1 (2026-10-17)
@@ -1,115 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="878"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2.1.1" sheetId="3" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
+    <sheet name=" 2.1.1 " sheetId="7" r:id="rId3"/>
+    <sheet name="2.1.2" sheetId="18" r:id="rId4"/>
+    <sheet name="2018" sheetId="10" r:id="rId5"/>
+    <sheet name="2019" sheetId="11" r:id="rId6"/>
+    <sheet name="2020" sheetId="12" r:id="rId7"/>
+    <sheet name="2021" sheetId="13" r:id="rId8"/>
+    <sheet name="2022" sheetId="14" r:id="rId9"/>
+    <sheet name="2023" sheetId="15" r:id="rId10"/>
+    <sheet name="2024" sheetId="16" r:id="rId11"/>
+    <sheet name="2025" sheetId="17" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2.1.1'!$Q$2:$T$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 2.1.1 '!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="90">
   <si>
-    <t>қала халқы</t>
+    <t>...</t>
   </si>
   <si>
-    <t>ауыл халқы</t>
+    <t>пайызбен</t>
   </si>
   <si>
-    <t>Жылдар</t>
+    <t xml:space="preserve">Респонденттердің барлығы                          </t>
   </si>
   <si>
-    <t>Көрсеткішті құрастыруға жауапты мемлекеттік орган (бірге орындаушы)</t>
+    <t>оның ішінде сұрағына жауап бергендер:</t>
   </si>
   <si>
-    <t>Саясатты жүзеге асыратын жауапты мемлекеттік орган (бірге орындаушы)</t>
+    <t>ақшаның немесе басқа да ресурстардың жеткіліксіздігінен тамақ жетіспейтін болады деп алаңдадыңыз</t>
   </si>
   <si>
-    <t>Жаһандық өзгеріссіз - 1, жаһандық шағын өзгерістермен-2, альтернативті ұлттық-3, қосымша ұлттық-4</t>
+    <t>иә</t>
   </si>
   <si>
-    <t>Жаһандық көрсеткіштің атауы</t>
+    <t>жоқ</t>
   </si>
   <si>
-    <t xml:space="preserve">Өлшем бірлігі </t>
+    <t>жауап беруден бас тартқандар</t>
   </si>
   <si>
-    <t xml:space="preserve">Тұрмыс деңгейін бағалау бойынша үй шаруашылықтарын зерттеу        </t>
+    <t>ақшаның немесе басқа да ресурстардың жеткіліксіздігінен пайдалы және құнарлы тағаммен тамақтануға мүмкіндігіңіз болған жоқ</t>
   </si>
   <si>
-    <t>2.1.1 Жеткілікті тамақтанбаудың таралуы</t>
+    <t>ақшаның немесе басқа да ресурстардың жеткіліксіздігінен азық-түліктердің бірнеше түрлерімен ғана тамақтандыңыз</t>
   </si>
   <si>
-    <t xml:space="preserve">Қазақстан Республикасы Денсаулық сақтау министрлігі, Қазақстан Республикасы Ауыл шаруашылығы министрлігі </t>
+    <t>тағам алуға ақшаның немесе басқа да ресурстардың жеткіліксіздігінен тамақтана алмаған жағдайлар болды</t>
   </si>
   <si>
-    <t>Дереккөз</t>
+    <t>сіздің пікіріңізше, ақшаның немесе басқа да ресурстардың жеткіліксіздігінен белгіленгеннен де аз тамақтандыңыз</t>
   </si>
   <si>
-    <t xml:space="preserve">Қазақстан Республикасы Стратегиялық жоспарлау және реформалар  агенттігінің Ұлттық статистика бюросы 
+    <t>ақшаның немесе басқа да ресурстардың жеткіліксіздігінен үй шаруашылығыңызда азық-түлік бітіп қалды</t>
+  </si>
+  <si>
+    <t>ақшаның немесе басқа да ресурстардың жеткіліксіздігінен  тамақтана алмай, аштықты сезіндіңіз</t>
+  </si>
+  <si>
+    <t>ақшаның немесе басқа да ресурстардың жеткіліксіздігінен күні бойы тамақтанбадыңыз</t>
+  </si>
+  <si>
+    <t>жауап беруге қиналғандар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/medialibrary/243/g6ug9ltiiqs3o89j6va5a71p0nj4c8xa/2.1.1.docx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.fao.org/economic/ess/ess-fs/en/ </t>
+  </si>
+  <si>
+    <t>+7 7172749806</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/medialibrary/243/g6ug9ltiiqs3o89j6va5a71p0nj4c8xa/2.1.1.docx
+https://stat.gov.kz/upload/medialibrary/463/s0180zfay5fr787iz58rgzefww7kou01/2.1.2%20%D1%80%D1%83%D1%81.xlsx
+https://stat.gov.kz/api/iblock/element/281626/file/ru/
+https://stat.gov.kz/api/iblock/element/450365/file/ru/
 </t>
   </si>
   <si>
-    <t>пайыз</t>
+    <t>https://stat.gov.kz/upload/iblock/ce0/p013z4z0ro72g5ydhwkzx04wsbbz9lgv.pdf
+https://stat.gov.kz/upload/iblock/a7d/eqogm92xc0udumlzfzffhcrutk0fjhb4/%D0%9A%D0%90%D0%A2%D0%9E_18.09.2026.xlsx</t>
+  </si>
+  <si>
+    <t>n.zhumanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
@@ -128,618 +169,1223 @@
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
+    <t>Жұманова Нағима Асқарқызы</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистикасы департаменті</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2011 жылдан бастап </t>
+  </si>
+  <si>
+    <t>Жаһандық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өлшем бірлігі </t>
+  </si>
+  <si>
+    <t>Жылдар</t>
+  </si>
+  <si>
+    <t>Дереккөз</t>
+  </si>
+  <si>
+    <t>Көрсеткішті құрастыруға жауапты мемлекеттік орган (бірге орындаушы)</t>
+  </si>
+  <si>
+    <t>Саясатты жүзеге асыратын жауапты мемлекеттік орган (бірге орындаушы)</t>
+  </si>
+  <si>
+    <t>Жаһандық өзгеріссіз - 1, жаһандық шағын өзгерістермен-2, альтернативті ұлттық-3, қосымша ұлттық-4</t>
+  </si>
+  <si>
+    <t>2.1.1 Жеткілікті тамақтанбаудың таралуы</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тұрмыс деңгейін бағалау бойынша үй шаруашылықтарын зерттеу        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасы Стратегиялық жоспарлау және реформалар  агенттігінің Ұлттық статистика бюросы 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасы Денсаулық сақтау министрлігі, Қазақстан Республикасы Ауыл шаруашылығы министрлігі </t>
+  </si>
+  <si>
+    <t>қала халқы</t>
+  </si>
+  <si>
+    <t>ауыл халқы</t>
+  </si>
+  <si>
+    <t>2.1.2 Бірқалыпты немесе өткір халықтық азық-түліктік қауіпсіздіктің болмауының деңгейі ("Азық-түліктік қауіпсіздіктің болмауын сезіну шәкілі" бойынша)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасы Ауыл шаруашылығы министрлігі </t>
+  </si>
+  <si>
+    <t>қалыпты және жіті азық-түлігінің қауіпсіздігі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7,8* (ФАО деректер бойынша) </t>
+  </si>
+  <si>
+    <t>жіті азық-түлігінің қауіпсіздігі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1,4* (ФАО деректер бойынша) </t>
+  </si>
+  <si>
+    <t>Респонденттердің азық-түлік қауіпсіздігіне қатысты пікірі (соңғы 12 ай кезеңінде)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барлығы
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">қала
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ауыл
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ерлер
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">әйеледер
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">жалданып жұмыс істейтіндер
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">өз еркімен жұмыспен қамтылғандар
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">жұмыссыздар
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">жұмыспен қамтылу деңгейі бойынша
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">жынысы бойынша
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">жергілікті жерінің типі бойынша
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оның ішінде
+</t>
+  </si>
+  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>+7 7172749830, 749841, 749485</t>
+    <t xml:space="preserve">Аштықтың таралуы 
+Бірқалыпты немесе өткір халықтық азық-түліктік қауіпсіздіктің болмауының деңгейі ("Азық-түліктік қауіпсіздіктің болмауын сезіну шәкілі" бойынша)
+Респонденттердің азық-түлік қауіпсіздігіне қатысты пікірі (соңғы 12 ай кезеңінде)
+</t>
   </si>
   <si>
-    <t xml:space="preserve">https://sdgdata.stat.gov.kz/2-1-1/ </t>
+    <t>"PoU = ∫_(x&lt;MDER) f (X / DEC; CV; Skew) dx
+мұнда DEC, CV және Skew орташа мәнге ие, вариация коэффициенті және асимметрия халық арасында әдеттегі калория тұтыну деңгейінің таралуын сипаттайды.</t>
   </si>
   <si>
-    <t>2025 жылғы 31 желтоқсан</t>
+    <t>Дұрыс тамақтанбаудың таралуы (PoU) – бұл қалыпты, белсенді және салауатты өмір сүру үшін қажетті азық-түлікпен қамтамасыз етілетін энергия қажеттілігін қанағаттандыру үшін әдеттегі тағамды тұтыну жеткіліксіз халықтың үлесін бағалау. Бұл баға пайызбен көрсетіледі.</t>
   </si>
   <si>
-    <t>Халықаралық ынтымақтастық және орнықты даму департаменті</t>
+    <t>31 желтоқсан 2025</t>
   </si>
   <si>
-    <t>Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
-[...62 lines deleted...]
-Есептеу әдісі бөлімінде талқыланғандай, осы балама әдістер арқылы алынған нәтижелер өте сенімсіз және, әрине, асыра бағалауға бейім. Сондықтан ФАО-ның әдістерін қолдануды насихаттау үшін келісілген күш-жігерді жұмсаған жөн ұлттық баяндамаларды дайындауда. ФАО барлық қажетті техникалық қолдауды көрсетуге дайын.</t>
+    <t>D002, D003, D004, D008</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...1 lines deleted...]
-    <numFmt numFmtId="192" formatCode="0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...4 lines deleted...]
-      <sz val="11"/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...12 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...59 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="187">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...12 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="17" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="8" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="17" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="8" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="17" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="8" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="17" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="9"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="8" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="17" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="11">
+  <cellStyles count="18">
     <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2 2" xfId="12"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="14"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="15"/>
     <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 2" xfId="16"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 2 2 2 2" xfId="17"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный 6" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="9"/>
+    <cellStyle name="Обычный 8" xfId="11"/>
+    <cellStyle name="Обычный_25" xfId="13"/>
     <cellStyle name="Процентный 2" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
@@ -772,59 +1418,56 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00004586"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1130,599 +1773,10668 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/2-1-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/economic/ess/ess-fs/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/medialibrary/243/g6ug9ltiiqs3o89j6va5a71p0nj4c8xa/2.1.1.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/medialibrary/243/g6ug9ltiiqs3o89j6va5a71p0nj4c8xa/2.1.1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ce0/p013z4z0ro72g5ydhwkzx04wsbbz9lgv.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B21"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="46.28515625" customWidth="1"/>
-    <col min="2" max="2" width="109.28515625" customWidth="1"/>
+    <col min="1" max="1" width="37.42578125" style="133" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75">
-[...1 lines deleted...]
-      <c r="B1" s="32"/>
+    <row r="1" spans="1:2">
+      <c r="A1" s="128"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="129" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="129" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="2"/>
+    </row>
+    <row r="4" spans="1:2" ht="76.5">
+      <c r="A4" s="129" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="130" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="130" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="5"/>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="129" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="51">
+      <c r="A8" s="129" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="186" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="129" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="4"/>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="21.75" customHeight="1">
+      <c r="A11" s="129" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="129" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="6"/>
+    </row>
+    <row r="13" spans="1:2" ht="44.25" customHeight="1">
+      <c r="A13" s="131" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="107" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="131" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="101" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="85.5" customHeight="1">
+      <c r="A15" s="131" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="101" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="102" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="129" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="143" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="129" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="143" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="129" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="129" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="129" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="132"/>
+      <c r="B22" s="106" t="s">
+        <v>21</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2" display="https://stat.gov.kz/upload/medialibrary/243/g6ug9ltiiqs3o89j6va5a71p0nj4c8xa/2.1.1.docx"/>
+    <hyperlink ref="B16" r:id="rId3" display="http://www.fao.org/economic/ess/ess-fs/en/"/>
+    <hyperlink ref="B13" r:id="rId4" display="https://stat.gov.kz/upload/iblock/ce0/p013z4z0ro72g5ydhwkzx04wsbbz9lgv.pdf_x000a_"/>
+    <hyperlink ref="B22" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N5" sqref="N5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34" customWidth="1"/>
+    <col min="2" max="9" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="185" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="185"/>
+      <c r="C1" s="185"/>
+      <c r="D1" s="185"/>
+      <c r="E1" s="185"/>
+      <c r="F1" s="185"/>
+      <c r="G1" s="185"/>
+      <c r="H1" s="185"/>
+      <c r="I1" s="185"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="64"/>
+    </row>
+    <row r="3" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A3" s="167"/>
+      <c r="B3" s="170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="173" t="s">
+        <v>77</v>
+      </c>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+    </row>
+    <row r="4" spans="1:9" ht="24" customHeight="1">
+      <c r="A4" s="168"/>
+      <c r="B4" s="171"/>
+      <c r="C4" s="177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="178"/>
+      <c r="E4" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="F4" s="177"/>
+      <c r="G4" s="173" t="s">
+        <v>74</v>
+      </c>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+    </row>
+    <row r="5" spans="1:9" ht="45">
+      <c r="A5" s="169"/>
+      <c r="B5" s="172"/>
+      <c r="C5" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="105" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="105" t="s">
+        <v>72</v>
+      </c>
+      <c r="I5" s="104" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="68">
+        <v>100</v>
+      </c>
+      <c r="C6" s="68">
+        <v>100</v>
+      </c>
+      <c r="D6" s="68">
+        <v>100</v>
+      </c>
+      <c r="E6" s="68">
+        <v>100</v>
+      </c>
+      <c r="F6" s="68">
+        <v>100</v>
+      </c>
+      <c r="G6" s="68">
+        <v>100</v>
+      </c>
+      <c r="H6" s="68">
+        <v>100</v>
+      </c>
+      <c r="I6" s="68">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="121" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="69"/>
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="69"/>
+    </row>
+    <row r="8" spans="1:9" ht="33.75">
+      <c r="A8" s="116" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="65"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="31">
+        <v>5.9</v>
+      </c>
+      <c r="C9" s="31">
+        <v>6.3</v>
+      </c>
+      <c r="D9" s="31">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E9" s="31">
+        <v>5.2</v>
+      </c>
+      <c r="F9" s="31">
+        <v>6.3</v>
+      </c>
+      <c r="G9" s="31">
+        <v>5.9</v>
+      </c>
+      <c r="H9" s="31">
+        <v>4</v>
+      </c>
+      <c r="I9" s="31">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="66">
+        <v>88.7</v>
+      </c>
+      <c r="C10" s="66">
+        <v>88.4</v>
+      </c>
+      <c r="D10" s="66">
+        <v>89.6</v>
+      </c>
+      <c r="E10" s="66">
+        <v>89.5</v>
+      </c>
+      <c r="F10" s="66">
+        <v>88.3</v>
+      </c>
+      <c r="G10" s="66">
+        <v>88.9</v>
+      </c>
+      <c r="H10" s="66">
+        <v>91.4</v>
+      </c>
+      <c r="I10" s="66">
+        <v>77.099999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="66">
+        <v>4</v>
+      </c>
+      <c r="C11" s="66">
+        <v>3.7</v>
+      </c>
+      <c r="D11" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E11" s="66">
+        <v>4</v>
+      </c>
+      <c r="F11" s="66">
+        <v>4</v>
+      </c>
+      <c r="G11" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="H11" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="I11" s="66">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="C12" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="D12" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="E12" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="F12" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="G12" s="66">
+        <v>1</v>
+      </c>
+      <c r="H12" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I12" s="66">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="45">
+      <c r="A13" s="116" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="66"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="66"/>
+      <c r="H13" s="66"/>
+      <c r="I13" s="66"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="66">
+        <v>3.6</v>
+      </c>
+      <c r="C14" s="66">
+        <v>3.9</v>
+      </c>
+      <c r="D14" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="E14" s="66">
+        <v>3.9</v>
+      </c>
+      <c r="F14" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="G14" s="66">
+        <v>3.3</v>
+      </c>
+      <c r="H14" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="I14" s="66">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="66">
+        <v>90.7</v>
+      </c>
+      <c r="C15" s="66">
+        <v>90.5</v>
+      </c>
+      <c r="D15" s="66">
+        <v>91</v>
+      </c>
+      <c r="E15" s="66">
+        <v>90.7</v>
+      </c>
+      <c r="F15" s="66">
+        <v>90.6</v>
+      </c>
+      <c r="G15" s="66">
+        <v>91</v>
+      </c>
+      <c r="H15" s="66">
+        <v>91.4</v>
+      </c>
+      <c r="I15" s="66">
+        <v>77.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="66">
+        <v>3.3</v>
+      </c>
+      <c r="C16" s="66">
+        <v>3</v>
+      </c>
+      <c r="D16" s="66">
+        <v>4</v>
+      </c>
+      <c r="E16" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="F16" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="G16" s="66">
+        <v>3.2</v>
+      </c>
+      <c r="H16" s="66">
+        <v>3.5</v>
+      </c>
+      <c r="I16" s="66">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="C17" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="D17" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="E17" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F17" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="G17" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="H17" s="66">
+        <v>2</v>
+      </c>
+      <c r="I17" s="66">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="33.75">
+      <c r="A18" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="66"/>
+      <c r="C18" s="66"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66"/>
+      <c r="H18" s="66"/>
+      <c r="I18" s="66"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="66">
+        <v>4.7</v>
+      </c>
+      <c r="C19" s="66">
+        <v>4.8</v>
+      </c>
+      <c r="D19" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E19" s="66">
+        <v>4.8</v>
+      </c>
+      <c r="F19" s="66">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G19" s="66">
+        <v>4.2</v>
+      </c>
+      <c r="H19" s="66">
+        <v>6.2</v>
+      </c>
+      <c r="I19" s="66">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="66">
+        <v>90.3</v>
+      </c>
+      <c r="C20" s="66">
+        <v>90.3</v>
+      </c>
+      <c r="D20" s="66">
+        <v>90.5</v>
+      </c>
+      <c r="E20" s="66">
+        <v>90.3</v>
+      </c>
+      <c r="F20" s="66">
+        <v>90.4</v>
+      </c>
+      <c r="G20" s="66">
+        <v>91.1</v>
+      </c>
+      <c r="H20" s="66">
+        <v>88.7</v>
+      </c>
+      <c r="I20" s="66">
+        <v>77.900000000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="C21" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D21" s="66">
+        <v>3.3</v>
+      </c>
+      <c r="E21" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="F21" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="G21" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H21" s="66">
+        <v>3</v>
+      </c>
+      <c r="I21" s="66">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="C22" s="66">
+        <v>2.7</v>
+      </c>
+      <c r="D22" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="E22" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F22" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="G22" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="H22" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="I22" s="66">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="33.75">
+      <c r="A23" s="116" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="66"/>
+      <c r="F23" s="66"/>
+      <c r="G23" s="66"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="66"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="66">
+        <v>2</v>
+      </c>
+      <c r="C24" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="D24" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="E24" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="F24" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="G24" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="H24" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="I24" s="66">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="66">
+        <v>94.1</v>
+      </c>
+      <c r="C25" s="66">
+        <v>94.3</v>
+      </c>
+      <c r="D25" s="66">
+        <v>93.8</v>
+      </c>
+      <c r="E25" s="66">
+        <v>93.3</v>
+      </c>
+      <c r="F25" s="66">
+        <v>94.6</v>
+      </c>
+      <c r="G25" s="66">
+        <v>94.3</v>
+      </c>
+      <c r="H25" s="66">
+        <v>92.7</v>
+      </c>
+      <c r="I25" s="66">
+        <v>84.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="66">
+        <v>2</v>
+      </c>
+      <c r="C26" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="D26" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="E26" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F26" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="G26" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="H26" s="66">
+        <v>3</v>
+      </c>
+      <c r="I26" s="66">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="C27" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D27" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="E27" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="F27" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="G27" s="66">
+        <v>2</v>
+      </c>
+      <c r="H27" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="I27" s="66">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="33.75">
+      <c r="A28" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="66"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="C29" s="66">
+        <v>2.8</v>
+      </c>
+      <c r="D29" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="E29" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="F29" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="G29" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="H29" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="I29" s="66">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="66">
+        <v>93.3</v>
+      </c>
+      <c r="C30" s="66">
+        <v>93.2</v>
+      </c>
+      <c r="D30" s="66">
+        <v>93.3</v>
+      </c>
+      <c r="E30" s="66">
+        <v>92.9</v>
+      </c>
+      <c r="F30" s="66">
+        <v>93.6</v>
+      </c>
+      <c r="G30" s="66">
+        <v>93.6</v>
+      </c>
+      <c r="H30" s="66">
+        <v>93.1</v>
+      </c>
+      <c r="I30" s="66">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C31" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="D31" s="66">
+        <v>3.4</v>
+      </c>
+      <c r="E31" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="F31" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G31" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="H31" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="I31" s="66">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="C32" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D32" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="E32" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="F32" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="G32" s="66">
+        <v>2</v>
+      </c>
+      <c r="H32" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="I32" s="66">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="33.75">
+      <c r="A33" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="66"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="66"/>
+      <c r="G33" s="66"/>
+      <c r="H33" s="66"/>
+      <c r="I33" s="66"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="C34" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D34" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="E34" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F34" s="66">
+        <v>2</v>
+      </c>
+      <c r="G34" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="H34" s="66">
+        <v>2</v>
+      </c>
+      <c r="I34" s="66">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="66">
+        <v>93.7</v>
+      </c>
+      <c r="C35" s="66">
+        <v>93.6</v>
+      </c>
+      <c r="D35" s="66">
+        <v>93.9</v>
+      </c>
+      <c r="E35" s="66">
+        <v>93.2</v>
+      </c>
+      <c r="F35" s="66">
+        <v>94</v>
+      </c>
+      <c r="G35" s="66">
+        <v>93.8</v>
+      </c>
+      <c r="H35" s="66">
+        <v>93.4</v>
+      </c>
+      <c r="I35" s="66">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="C36" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="D36" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="E36" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="F36" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="G36" s="66">
+        <v>2</v>
+      </c>
+      <c r="H36" s="66">
+        <v>3.2</v>
+      </c>
+      <c r="I36" s="66">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="C37" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="D37" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="E37" s="66">
+        <v>2</v>
+      </c>
+      <c r="F37" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G37" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="H37" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="I37" s="66">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="33.75">
+      <c r="A38" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="66"/>
+      <c r="C38" s="66"/>
+      <c r="D38" s="66"/>
+      <c r="E38" s="66"/>
+      <c r="F38" s="66"/>
+      <c r="G38" s="66"/>
+      <c r="H38" s="66"/>
+      <c r="I38" s="66"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="C39" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="D39" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="E39" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="F39" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="G39" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="H39" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="I39" s="66">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="66">
+        <v>94.6</v>
+      </c>
+      <c r="C40" s="66">
+        <v>94.6</v>
+      </c>
+      <c r="D40" s="66">
+        <v>94.5</v>
+      </c>
+      <c r="E40" s="66">
+        <v>93.9</v>
+      </c>
+      <c r="F40" s="66">
+        <v>94.9</v>
+      </c>
+      <c r="G40" s="66">
+        <v>94.7</v>
+      </c>
+      <c r="H40" s="66">
+        <v>93.8</v>
+      </c>
+      <c r="I40" s="66">
+        <v>85.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="66">
+        <v>2</v>
+      </c>
+      <c r="C41" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="D41" s="66">
+        <v>3.2</v>
+      </c>
+      <c r="E41" s="66">
+        <v>2.4</v>
+      </c>
+      <c r="F41" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="G41" s="66">
+        <v>2</v>
+      </c>
+      <c r="H41" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="I41" s="66">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="C42" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D42" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="E42" s="66">
+        <v>2</v>
+      </c>
+      <c r="F42" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="G42" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="H42" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="I42" s="66">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="22.5">
+      <c r="A43" s="116" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="31"/>
-[...2 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="B43" s="66"/>
+      <c r="C43" s="66"/>
+      <c r="D43" s="66"/>
+      <c r="E43" s="66"/>
+      <c r="F43" s="66"/>
+      <c r="G43" s="66"/>
+      <c r="H43" s="66"/>
+      <c r="I43" s="66"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="C44" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="D44" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="E44" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="F44" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="G44" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="H44" s="66">
+        <v>3.1</v>
+      </c>
+      <c r="I44" s="66">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="66">
+        <v>94.8</v>
+      </c>
+      <c r="C45" s="66">
+        <v>95</v>
+      </c>
+      <c r="D45" s="66">
+        <v>94.4</v>
+      </c>
+      <c r="E45" s="66">
+        <v>94.2</v>
+      </c>
+      <c r="F45" s="66">
+        <v>95.3</v>
+      </c>
+      <c r="G45" s="66">
+        <v>95</v>
+      </c>
+      <c r="H45" s="66">
+        <v>92.8</v>
+      </c>
+      <c r="I45" s="66">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="120" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="21" t="s">
-[...129 lines deleted...]
-      <c r="B21" s="30"/>
+      <c r="B46" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="C46" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="D46" s="66">
+        <v>2.6</v>
+      </c>
+      <c r="E46" s="66">
+        <v>2</v>
+      </c>
+      <c r="F46" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="G46" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="H46" s="66">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I46" s="66">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="67">
+        <v>2.1</v>
+      </c>
+      <c r="C47" s="67">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D47" s="67">
+        <v>1.7</v>
+      </c>
+      <c r="E47" s="67">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F47" s="67">
+        <v>2</v>
+      </c>
+      <c r="G47" s="67">
+        <v>2.1</v>
+      </c>
+      <c r="H47" s="67">
+        <v>1.8</v>
+      </c>
+      <c r="I47" s="67">
+        <v>4</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A1:B1"/>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M6" sqref="M6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="33" customWidth="1"/>
+    <col min="2" max="9" width="13.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A1" s="185" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="185"/>
+      <c r="C1" s="185"/>
+      <c r="D1" s="185"/>
+      <c r="E1" s="185"/>
+      <c r="F1" s="185"/>
+      <c r="G1" s="185"/>
+      <c r="H1" s="185"/>
+      <c r="I1" s="185"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="80"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="86"/>
+    </row>
+    <row r="4" spans="1:9" ht="21.75" customHeight="1">
+      <c r="A4" s="167"/>
+      <c r="B4" s="170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="173" t="s">
+        <v>77</v>
+      </c>
+      <c r="D4" s="174"/>
+      <c r="E4" s="174"/>
+      <c r="F4" s="174"/>
+      <c r="G4" s="174"/>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+    </row>
+    <row r="5" spans="1:9" ht="27.75" customHeight="1">
+      <c r="A5" s="168"/>
+      <c r="B5" s="171"/>
+      <c r="C5" s="177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D5" s="178"/>
+      <c r="E5" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="F5" s="177"/>
+      <c r="G5" s="173" t="s">
+        <v>74</v>
+      </c>
+      <c r="H5" s="174"/>
+      <c r="I5" s="174"/>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="169"/>
+      <c r="B6" s="172"/>
+      <c r="C6" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="F6" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" s="105" t="s">
+        <v>71</v>
+      </c>
+      <c r="H6" s="105" t="s">
+        <v>72</v>
+      </c>
+      <c r="I6" s="104" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="87">
+        <v>100</v>
+      </c>
+      <c r="C7" s="87">
+        <v>100</v>
+      </c>
+      <c r="D7" s="87">
+        <v>100</v>
+      </c>
+      <c r="E7" s="87">
+        <v>100</v>
+      </c>
+      <c r="F7" s="87">
+        <v>100</v>
+      </c>
+      <c r="G7" s="87">
+        <v>100</v>
+      </c>
+      <c r="H7" s="87">
+        <v>100</v>
+      </c>
+      <c r="I7" s="87">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="121" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="88"/>
+      <c r="C8" s="88"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="88"/>
+      <c r="F8" s="88"/>
+      <c r="G8" s="88"/>
+      <c r="H8" s="88"/>
+      <c r="I8" s="88"/>
+    </row>
+    <row r="9" spans="1:9" ht="33.75">
+      <c r="A9" s="116" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="84"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="81">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C10" s="81">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D10" s="81">
+        <v>3.3</v>
+      </c>
+      <c r="E10" s="81">
+        <v>3.7</v>
+      </c>
+      <c r="F10" s="81">
+        <v>4.8</v>
+      </c>
+      <c r="G10" s="81">
+        <v>4.7</v>
+      </c>
+      <c r="H10" s="81">
+        <v>4</v>
+      </c>
+      <c r="I10" s="81">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="83">
+        <v>90.4</v>
+      </c>
+      <c r="C11" s="83">
+        <v>88.9</v>
+      </c>
+      <c r="D11" s="83">
+        <v>93.8</v>
+      </c>
+      <c r="E11" s="83">
+        <v>91.5</v>
+      </c>
+      <c r="F11" s="83">
+        <v>89.9</v>
+      </c>
+      <c r="G11" s="83">
+        <v>90.6</v>
+      </c>
+      <c r="H11" s="83">
+        <v>90.4</v>
+      </c>
+      <c r="I11" s="83">
+        <v>86.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="83">
+        <v>2.8</v>
+      </c>
+      <c r="C12" s="83">
+        <v>3.2</v>
+      </c>
+      <c r="D12" s="83">
+        <v>1.8</v>
+      </c>
+      <c r="E12" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F12" s="83">
+        <v>3.1</v>
+      </c>
+      <c r="G12" s="83">
+        <v>2.7</v>
+      </c>
+      <c r="H12" s="83">
+        <v>3.2</v>
+      </c>
+      <c r="I12" s="83">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="C13" s="83">
+        <v>3</v>
+      </c>
+      <c r="D13" s="83">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E13" s="83">
+        <v>2.6</v>
+      </c>
+      <c r="F13" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G13" s="83">
+        <v>2</v>
+      </c>
+      <c r="H13" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="I13" s="83">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="45">
+      <c r="A14" s="116" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="83"/>
+      <c r="C14" s="83"/>
+      <c r="D14" s="83"/>
+      <c r="E14" s="83"/>
+      <c r="F14" s="83"/>
+      <c r="G14" s="83"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="83"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="C15" s="83">
+        <v>2.8</v>
+      </c>
+      <c r="D15" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="E15" s="83">
+        <v>2</v>
+      </c>
+      <c r="F15" s="83">
+        <v>2.6</v>
+      </c>
+      <c r="G15" s="83">
+        <v>2.5</v>
+      </c>
+      <c r="H15" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="I15" s="83">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="83">
+        <v>92.5</v>
+      </c>
+      <c r="C16" s="83">
+        <v>91.6</v>
+      </c>
+      <c r="D16" s="83">
+        <v>94.5</v>
+      </c>
+      <c r="E16" s="83">
+        <v>92.8</v>
+      </c>
+      <c r="F16" s="83">
+        <v>92.4</v>
+      </c>
+      <c r="G16" s="83">
+        <v>92.8</v>
+      </c>
+      <c r="H16" s="83">
+        <v>93.5</v>
+      </c>
+      <c r="I16" s="83">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="83">
+        <v>2.7</v>
+      </c>
+      <c r="C17" s="83">
+        <v>2.7</v>
+      </c>
+      <c r="D17" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="E17" s="83">
+        <v>2.8</v>
+      </c>
+      <c r="F17" s="83">
+        <v>2.6</v>
+      </c>
+      <c r="G17" s="83">
+        <v>2.5</v>
+      </c>
+      <c r="H17" s="83">
+        <v>2.9</v>
+      </c>
+      <c r="I17" s="83">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="C18" s="83">
+        <v>2.9</v>
+      </c>
+      <c r="D18" s="83">
+        <v>1.5</v>
+      </c>
+      <c r="E18" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="F18" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="G18" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H18" s="83">
+        <v>1.9</v>
+      </c>
+      <c r="I18" s="83">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="33.75">
+      <c r="A19" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="83"/>
+      <c r="C19" s="83"/>
+      <c r="D19" s="83"/>
+      <c r="E19" s="83"/>
+      <c r="F19" s="83"/>
+      <c r="G19" s="83"/>
+      <c r="H19" s="83"/>
+      <c r="I19" s="83"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="83">
+        <v>3.2</v>
+      </c>
+      <c r="C20" s="83">
+        <v>3.7</v>
+      </c>
+      <c r="D20" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E20" s="83">
+        <v>2.8</v>
+      </c>
+      <c r="F20" s="83">
+        <v>3.4</v>
+      </c>
+      <c r="G20" s="83">
+        <v>3.6</v>
+      </c>
+      <c r="H20" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="I20" s="83">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="83">
+        <v>92.2</v>
+      </c>
+      <c r="C21" s="83">
+        <v>91.1</v>
+      </c>
+      <c r="D21" s="83">
+        <v>94.4</v>
+      </c>
+      <c r="E21" s="83">
+        <v>92.4</v>
+      </c>
+      <c r="F21" s="83">
+        <v>92.1</v>
+      </c>
+      <c r="G21" s="83">
+        <v>92.2</v>
+      </c>
+      <c r="H21" s="83">
+        <v>93.2</v>
+      </c>
+      <c r="I21" s="83">
+        <v>87.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="C22" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D22" s="83">
+        <v>1.9</v>
+      </c>
+      <c r="E22" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="F22" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="G22" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="H22" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="I22" s="83">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="83">
+        <v>2.5</v>
+      </c>
+      <c r="C23" s="83">
+        <v>3</v>
+      </c>
+      <c r="D23" s="83">
+        <v>1.5</v>
+      </c>
+      <c r="E23" s="83">
+        <v>2.7</v>
+      </c>
+      <c r="F23" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="G23" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="H23" s="83">
+        <v>2.6</v>
+      </c>
+      <c r="I23" s="83">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="116" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="83"/>
+      <c r="C24" s="83"/>
+      <c r="D24" s="83"/>
+      <c r="E24" s="83"/>
+      <c r="F24" s="83"/>
+      <c r="G24" s="83"/>
+      <c r="H24" s="83"/>
+      <c r="I24" s="83"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="83">
+        <v>0.9</v>
+      </c>
+      <c r="C25" s="83">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D25" s="83">
+        <v>0.6</v>
+      </c>
+      <c r="E25" s="83">
+        <v>0.9</v>
+      </c>
+      <c r="F25" s="83">
+        <v>0.9</v>
+      </c>
+      <c r="G25" s="83">
+        <v>1</v>
+      </c>
+      <c r="H25" s="83">
+        <v>0.8</v>
+      </c>
+      <c r="I25" s="83">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="83">
+        <v>95.6</v>
+      </c>
+      <c r="C26" s="83">
+        <v>94.9</v>
+      </c>
+      <c r="D26" s="83">
+        <v>96.9</v>
+      </c>
+      <c r="E26" s="83">
+        <v>95.6</v>
+      </c>
+      <c r="F26" s="83">
+        <v>95.5</v>
+      </c>
+      <c r="G26" s="83">
+        <v>95.8</v>
+      </c>
+      <c r="H26" s="83">
+        <v>96.4</v>
+      </c>
+      <c r="I26" s="83">
+        <v>92.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="83">
+        <v>1.5</v>
+      </c>
+      <c r="C27" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="D27" s="83">
+        <v>1.3</v>
+      </c>
+      <c r="E27" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="F27" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="G27" s="83">
+        <v>1.5</v>
+      </c>
+      <c r="H27" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="I27" s="83">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="83">
+        <v>2</v>
+      </c>
+      <c r="C28" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="D28" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="E28" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="F28" s="83">
+        <v>2</v>
+      </c>
+      <c r="G28" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="H28" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="I28" s="83">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="33.75">
+      <c r="A29" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="C30" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="D30" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="E30" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="F30" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="G30" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="H30" s="83">
+        <v>1</v>
+      </c>
+      <c r="I30" s="83">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="83">
+        <v>95</v>
+      </c>
+      <c r="C31" s="83">
+        <v>94.3</v>
+      </c>
+      <c r="D31" s="83">
+        <v>96.5</v>
+      </c>
+      <c r="E31" s="83">
+        <v>94.9</v>
+      </c>
+      <c r="F31" s="83">
+        <v>95</v>
+      </c>
+      <c r="G31" s="83">
+        <v>95.1</v>
+      </c>
+      <c r="H31" s="83">
+        <v>95.7</v>
+      </c>
+      <c r="I31" s="83">
+        <v>92.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="C32" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="D32" s="83">
+        <v>1.5</v>
+      </c>
+      <c r="E32" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="F32" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="G32" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="H32" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="I32" s="83">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C33" s="83">
+        <v>2.6</v>
+      </c>
+      <c r="D33" s="83">
+        <v>1.3</v>
+      </c>
+      <c r="E33" s="83">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F33" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="G33" s="83">
+        <v>1.9</v>
+      </c>
+      <c r="H33" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="I33" s="83">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="33.75">
+      <c r="A34" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="83"/>
+      <c r="C34" s="83"/>
+      <c r="D34" s="83"/>
+      <c r="E34" s="83"/>
+      <c r="F34" s="83"/>
+      <c r="G34" s="83"/>
+      <c r="H34" s="83"/>
+      <c r="I34" s="83"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="83">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C35" s="83">
+        <v>1.3</v>
+      </c>
+      <c r="D35" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="E35" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="F35" s="83">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G35" s="83">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H35" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="I35" s="83">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="83">
+        <v>94.9</v>
+      </c>
+      <c r="C36" s="83">
+        <v>94.3</v>
+      </c>
+      <c r="D36" s="83">
+        <v>96.4</v>
+      </c>
+      <c r="E36" s="83">
+        <v>95</v>
+      </c>
+      <c r="F36" s="83">
+        <v>94.9</v>
+      </c>
+      <c r="G36" s="83">
+        <v>95.5</v>
+      </c>
+      <c r="H36" s="83">
+        <v>96</v>
+      </c>
+      <c r="I36" s="83">
+        <v>90.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="C37" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="D37" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="E37" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="F37" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="G37" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="H37" s="83">
+        <v>0.9</v>
+      </c>
+      <c r="I37" s="83">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="83">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C38" s="83">
+        <v>2.7</v>
+      </c>
+      <c r="D38" s="83">
+        <v>1.3</v>
+      </c>
+      <c r="E38" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F38" s="83">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G38" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="H38" s="83">
+        <v>1.9</v>
+      </c>
+      <c r="I38" s="83">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="33.75">
+      <c r="A39" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="83"/>
+      <c r="C39" s="83"/>
+      <c r="D39" s="83"/>
+      <c r="E39" s="83"/>
+      <c r="F39" s="83"/>
+      <c r="G39" s="83"/>
+      <c r="H39" s="83"/>
+      <c r="I39" s="83"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="C40" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="D40" s="83">
+        <v>0.5</v>
+      </c>
+      <c r="E40" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="F40" s="83">
+        <v>0.6</v>
+      </c>
+      <c r="G40" s="83">
+        <v>0.8</v>
+      </c>
+      <c r="H40" s="83">
+        <v>0.4</v>
+      </c>
+      <c r="I40" s="83">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="83">
+        <v>95.7</v>
+      </c>
+      <c r="C41" s="83">
+        <v>95.3</v>
+      </c>
+      <c r="D41" s="83">
+        <v>96.7</v>
+      </c>
+      <c r="E41" s="83">
+        <v>95.7</v>
+      </c>
+      <c r="F41" s="83">
+        <v>95.8</v>
+      </c>
+      <c r="G41" s="83">
+        <v>96.1</v>
+      </c>
+      <c r="H41" s="83">
+        <v>96.1</v>
+      </c>
+      <c r="I41" s="83">
+        <v>91.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="83">
+        <v>1.5</v>
+      </c>
+      <c r="C42" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="D42" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="E42" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="F42" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="G42" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="H42" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="I42" s="83">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="C43" s="83">
+        <v>2.4</v>
+      </c>
+      <c r="D43" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="E43" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F43" s="83">
+        <v>2</v>
+      </c>
+      <c r="G43" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="H43" s="83">
+        <v>2.1</v>
+      </c>
+      <c r="I43" s="83">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="33.75">
+      <c r="A44" s="116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="83"/>
+      <c r="C44" s="83"/>
+      <c r="D44" s="83"/>
+      <c r="E44" s="83"/>
+      <c r="F44" s="83"/>
+      <c r="G44" s="83"/>
+      <c r="H44" s="83"/>
+      <c r="I44" s="83"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="83">
+        <v>0.6</v>
+      </c>
+      <c r="C45" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="D45" s="83">
+        <v>0.3</v>
+      </c>
+      <c r="E45" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="F45" s="83">
+        <v>0.5</v>
+      </c>
+      <c r="G45" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="H45" s="83">
+        <v>0.4</v>
+      </c>
+      <c r="I45" s="83">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="83">
+        <v>96.1</v>
+      </c>
+      <c r="C46" s="83">
+        <v>95.6</v>
+      </c>
+      <c r="D46" s="83">
+        <v>97.2</v>
+      </c>
+      <c r="E46" s="83">
+        <v>95.9</v>
+      </c>
+      <c r="F46" s="83">
+        <v>96.1</v>
+      </c>
+      <c r="G46" s="83">
+        <v>96.4</v>
+      </c>
+      <c r="H46" s="83">
+        <v>96.7</v>
+      </c>
+      <c r="I46" s="83">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="C47" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="D47" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="E47" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="F47" s="83">
+        <v>1.7</v>
+      </c>
+      <c r="G47" s="83">
+        <v>1.6</v>
+      </c>
+      <c r="H47" s="83">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I47" s="83">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="82">
+        <v>1.7</v>
+      </c>
+      <c r="C48" s="82">
+        <v>2</v>
+      </c>
+      <c r="D48" s="82">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E48" s="82">
+        <v>1.8</v>
+      </c>
+      <c r="F48" s="82">
+        <v>1.7</v>
+      </c>
+      <c r="G48" s="82">
+        <v>1.3</v>
+      </c>
+      <c r="H48" s="82">
+        <v>1.8</v>
+      </c>
+      <c r="I48" s="82">
+        <v>0.8</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:I5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L10" sqref="L10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="36.42578125" customWidth="1"/>
+    <col min="2" max="9" width="11.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="185" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="185"/>
+      <c r="C1" s="185"/>
+      <c r="D1" s="185"/>
+      <c r="E1" s="185"/>
+      <c r="F1" s="185"/>
+      <c r="G1" s="185"/>
+      <c r="H1" s="185"/>
+      <c r="I1" s="185"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="70"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="76"/>
+    </row>
+    <row r="4" spans="1:9" ht="21" customHeight="1">
+      <c r="A4" s="167"/>
+      <c r="B4" s="170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="173" t="s">
+        <v>77</v>
+      </c>
+      <c r="D4" s="174"/>
+      <c r="E4" s="174"/>
+      <c r="F4" s="174"/>
+      <c r="G4" s="174"/>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+    </row>
+    <row r="5" spans="1:9" ht="33.75" customHeight="1">
+      <c r="A5" s="168"/>
+      <c r="B5" s="171"/>
+      <c r="C5" s="177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D5" s="178"/>
+      <c r="E5" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="F5" s="177"/>
+      <c r="G5" s="173" t="s">
+        <v>74</v>
+      </c>
+      <c r="H5" s="174"/>
+      <c r="I5" s="174"/>
+    </row>
+    <row r="6" spans="1:9" ht="45">
+      <c r="A6" s="169"/>
+      <c r="B6" s="172"/>
+      <c r="C6" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="F6" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" s="105" t="s">
+        <v>71</v>
+      </c>
+      <c r="H6" s="105" t="s">
+        <v>72</v>
+      </c>
+      <c r="I6" s="104" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="77">
+        <v>100</v>
+      </c>
+      <c r="C7" s="77">
+        <v>100</v>
+      </c>
+      <c r="D7" s="77">
+        <v>100</v>
+      </c>
+      <c r="E7" s="77">
+        <v>100</v>
+      </c>
+      <c r="F7" s="77">
+        <v>100</v>
+      </c>
+      <c r="G7" s="77">
+        <v>100</v>
+      </c>
+      <c r="H7" s="77">
+        <v>100</v>
+      </c>
+      <c r="I7" s="77">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="121" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="78"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+    </row>
+    <row r="9" spans="1:9" ht="33.75">
+      <c r="A9" s="116" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="74"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="74"/>
+      <c r="H9" s="74"/>
+      <c r="I9" s="74"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="79">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C10" s="79">
+        <v>5</v>
+      </c>
+      <c r="D10" s="79">
+        <v>3.7</v>
+      </c>
+      <c r="E10" s="79">
+        <v>3</v>
+      </c>
+      <c r="F10" s="79">
+        <v>5.6</v>
+      </c>
+      <c r="G10" s="79">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H10" s="79">
+        <v>2.5</v>
+      </c>
+      <c r="I10" s="79">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="71">
+        <v>89.5</v>
+      </c>
+      <c r="C11" s="71">
+        <v>88.8</v>
+      </c>
+      <c r="D11" s="71">
+        <v>91.2</v>
+      </c>
+      <c r="E11" s="71">
+        <v>91.4</v>
+      </c>
+      <c r="F11" s="71">
+        <v>88.3</v>
+      </c>
+      <c r="G11" s="71">
+        <v>89.7</v>
+      </c>
+      <c r="H11" s="71">
+        <v>91.9</v>
+      </c>
+      <c r="I11" s="71">
+        <v>89.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="73">
+        <v>4.2</v>
+      </c>
+      <c r="C12" s="73">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D12" s="73">
+        <v>3.8</v>
+      </c>
+      <c r="E12" s="73">
+        <v>3.8</v>
+      </c>
+      <c r="F12" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="G12" s="73">
+        <v>4</v>
+      </c>
+      <c r="H12" s="73">
+        <v>3.6</v>
+      </c>
+      <c r="I12" s="73">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="73">
+        <v>1.7</v>
+      </c>
+      <c r="C13" s="73">
+        <v>1.8</v>
+      </c>
+      <c r="D13" s="73">
+        <v>1.3</v>
+      </c>
+      <c r="E13" s="73">
+        <v>1.8</v>
+      </c>
+      <c r="F13" s="73">
+        <v>1.6</v>
+      </c>
+      <c r="G13" s="73">
+        <v>1.7</v>
+      </c>
+      <c r="H13" s="73">
+        <v>2</v>
+      </c>
+      <c r="I13" s="73">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="33.75">
+      <c r="A14" s="116" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="73"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="73"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="73"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="C15" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="D15" s="73">
+        <v>3.1</v>
+      </c>
+      <c r="E15" s="73">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F15" s="73">
+        <v>3.8</v>
+      </c>
+      <c r="G15" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="H15" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="I15" s="73">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="73">
+        <v>90.5</v>
+      </c>
+      <c r="C16" s="73">
+        <v>90.3</v>
+      </c>
+      <c r="D16" s="73">
+        <v>90.8</v>
+      </c>
+      <c r="E16" s="73">
+        <v>91.7</v>
+      </c>
+      <c r="F16" s="73">
+        <v>89.7</v>
+      </c>
+      <c r="G16" s="73">
+        <v>90.5</v>
+      </c>
+      <c r="H16" s="73">
+        <v>91.3</v>
+      </c>
+      <c r="I16" s="73">
+        <v>88.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="73">
+        <v>4</v>
+      </c>
+      <c r="C17" s="73">
+        <v>3.8</v>
+      </c>
+      <c r="D17" s="73">
+        <v>4.5</v>
+      </c>
+      <c r="E17" s="73">
+        <v>3.7</v>
+      </c>
+      <c r="F17" s="73">
+        <v>4.2</v>
+      </c>
+      <c r="G17" s="73">
+        <v>4</v>
+      </c>
+      <c r="H17" s="73">
+        <v>3.6</v>
+      </c>
+      <c r="I17" s="73">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C18" s="73">
+        <v>2.7</v>
+      </c>
+      <c r="D18" s="73">
+        <v>1.6</v>
+      </c>
+      <c r="E18" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="F18" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G18" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H18" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="I18" s="73">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="33.75">
+      <c r="A19" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="73"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="73">
+        <v>3.3</v>
+      </c>
+      <c r="C20" s="73">
+        <v>3.3</v>
+      </c>
+      <c r="D20" s="73">
+        <v>3.5</v>
+      </c>
+      <c r="E20" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="F20" s="73">
+        <v>3.8</v>
+      </c>
+      <c r="G20" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="H20" s="73">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I20" s="73">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="73">
+        <v>90.9</v>
+      </c>
+      <c r="C21" s="73">
+        <v>90.8</v>
+      </c>
+      <c r="D21" s="73">
+        <v>90.9</v>
+      </c>
+      <c r="E21" s="73">
+        <v>91.6</v>
+      </c>
+      <c r="F21" s="73">
+        <v>90.4</v>
+      </c>
+      <c r="G21" s="73">
+        <v>91.3</v>
+      </c>
+      <c r="H21" s="73">
+        <v>90.7</v>
+      </c>
+      <c r="I21" s="73">
+        <v>89.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="73">
+        <v>3.5</v>
+      </c>
+      <c r="C22" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="D22" s="73">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E22" s="73">
+        <v>3.3</v>
+      </c>
+      <c r="F22" s="73">
+        <v>3.6</v>
+      </c>
+      <c r="G22" s="73">
+        <v>3.1</v>
+      </c>
+      <c r="H22" s="73">
+        <v>3.9</v>
+      </c>
+      <c r="I22" s="73">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C23" s="73">
+        <v>2.7</v>
+      </c>
+      <c r="D23" s="73">
+        <v>1.5</v>
+      </c>
+      <c r="E23" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="F23" s="73">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G23" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="H23" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="I23" s="73">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="116" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="73"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="73"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="73"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="73">
+        <v>1</v>
+      </c>
+      <c r="C25" s="73">
+        <v>0.9</v>
+      </c>
+      <c r="D25" s="73">
+        <v>1.4</v>
+      </c>
+      <c r="E25" s="73">
+        <v>0.9</v>
+      </c>
+      <c r="F25" s="73">
+        <v>1.2</v>
+      </c>
+      <c r="G25" s="73">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H25" s="73">
+        <v>0.8</v>
+      </c>
+      <c r="I25" s="73">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="73">
+        <v>93.9</v>
+      </c>
+      <c r="C26" s="73">
+        <v>94.1</v>
+      </c>
+      <c r="D26" s="73">
+        <v>93.3</v>
+      </c>
+      <c r="E26" s="73">
+        <v>93.7</v>
+      </c>
+      <c r="F26" s="73">
+        <v>93.9</v>
+      </c>
+      <c r="G26" s="73">
+        <v>94.1</v>
+      </c>
+      <c r="H26" s="73">
+        <v>91.9</v>
+      </c>
+      <c r="I26" s="73">
+        <v>95.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="73">
+        <v>2.8</v>
+      </c>
+      <c r="C27" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="D27" s="73">
+        <v>3.8</v>
+      </c>
+      <c r="E27" s="73">
+        <v>3</v>
+      </c>
+      <c r="F27" s="73">
+        <v>2.7</v>
+      </c>
+      <c r="G27" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="H27" s="73">
+        <v>4</v>
+      </c>
+      <c r="I27" s="73">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C28" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="D28" s="73">
+        <v>1.5</v>
+      </c>
+      <c r="E28" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="F28" s="73">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G28" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="H28" s="73">
+        <v>3.3</v>
+      </c>
+      <c r="I28" s="73">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="33.75">
+      <c r="A29" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="73">
+        <v>1.6</v>
+      </c>
+      <c r="C30" s="73">
+        <v>1.4</v>
+      </c>
+      <c r="D30" s="73">
+        <v>1.9</v>
+      </c>
+      <c r="E30" s="73">
+        <v>1.4</v>
+      </c>
+      <c r="F30" s="73">
+        <v>1.7</v>
+      </c>
+      <c r="G30" s="73">
+        <v>1.6</v>
+      </c>
+      <c r="H30" s="73">
+        <v>0.8</v>
+      </c>
+      <c r="I30" s="73">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="73">
+        <v>93.2</v>
+      </c>
+      <c r="C31" s="73">
+        <v>93.3</v>
+      </c>
+      <c r="D31" s="73">
+        <v>93.2</v>
+      </c>
+      <c r="E31" s="73">
+        <v>93.2</v>
+      </c>
+      <c r="F31" s="73">
+        <v>93.2</v>
+      </c>
+      <c r="G31" s="73">
+        <v>93.4</v>
+      </c>
+      <c r="H31" s="73">
+        <v>92</v>
+      </c>
+      <c r="I31" s="73">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="73">
+        <v>2.9</v>
+      </c>
+      <c r="C32" s="73">
+        <v>2.8</v>
+      </c>
+      <c r="D32" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="E32" s="73">
+        <v>2.8</v>
+      </c>
+      <c r="F32" s="73">
+        <v>3</v>
+      </c>
+      <c r="G32" s="73">
+        <v>2.7</v>
+      </c>
+      <c r="H32" s="73">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I32" s="73">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C33" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="D33" s="73">
+        <v>1.7</v>
+      </c>
+      <c r="E33" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="F33" s="73">
+        <v>2.1</v>
+      </c>
+      <c r="G33" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H33" s="73">
+        <v>3.1</v>
+      </c>
+      <c r="I33" s="73">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="33.75">
+      <c r="A34" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="73"/>
+      <c r="C34" s="73"/>
+      <c r="D34" s="73"/>
+      <c r="E34" s="73"/>
+      <c r="F34" s="73"/>
+      <c r="G34" s="73"/>
+      <c r="H34" s="73"/>
+      <c r="I34" s="73"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="73">
+        <v>1.2</v>
+      </c>
+      <c r="C35" s="73">
+        <v>1</v>
+      </c>
+      <c r="D35" s="73">
+        <v>1.6</v>
+      </c>
+      <c r="E35" s="73">
+        <v>1</v>
+      </c>
+      <c r="F35" s="73">
+        <v>1.3</v>
+      </c>
+      <c r="G35" s="73">
+        <v>1.2</v>
+      </c>
+      <c r="H35" s="73">
+        <v>1</v>
+      </c>
+      <c r="I35" s="73">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="73">
+        <v>93.5</v>
+      </c>
+      <c r="C36" s="73">
+        <v>93.7</v>
+      </c>
+      <c r="D36" s="73">
+        <v>93</v>
+      </c>
+      <c r="E36" s="73">
+        <v>93.8</v>
+      </c>
+      <c r="F36" s="73">
+        <v>93.3</v>
+      </c>
+      <c r="G36" s="73">
+        <v>93.8</v>
+      </c>
+      <c r="H36" s="73">
+        <v>92.3</v>
+      </c>
+      <c r="I36" s="73">
+        <v>94.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="73">
+        <v>3</v>
+      </c>
+      <c r="C37" s="73">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="73">
+        <v>3.8</v>
+      </c>
+      <c r="E37" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="F37" s="73">
+        <v>3.3</v>
+      </c>
+      <c r="G37" s="73">
+        <v>2.8</v>
+      </c>
+      <c r="H37" s="73">
+        <v>3</v>
+      </c>
+      <c r="I37" s="73">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C38" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="D38" s="73">
+        <v>1.6</v>
+      </c>
+      <c r="E38" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="F38" s="73">
+        <v>2.1</v>
+      </c>
+      <c r="G38" s="73">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H38" s="73">
+        <v>3.7</v>
+      </c>
+      <c r="I38" s="73">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="33.75">
+      <c r="A39" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="73"/>
+      <c r="C39" s="73"/>
+      <c r="D39" s="73"/>
+      <c r="E39" s="73"/>
+      <c r="F39" s="73"/>
+      <c r="G39" s="73"/>
+      <c r="H39" s="73"/>
+      <c r="I39" s="73"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="73">
+        <v>0.7</v>
+      </c>
+      <c r="C40" s="73">
+        <v>0.5</v>
+      </c>
+      <c r="D40" s="73">
+        <v>1.3</v>
+      </c>
+      <c r="E40" s="73">
+        <v>0.6</v>
+      </c>
+      <c r="F40" s="73">
+        <v>0.8</v>
+      </c>
+      <c r="G40" s="73">
+        <v>0.8</v>
+      </c>
+      <c r="H40" s="73">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I40" s="73">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="73">
+        <v>94.2</v>
+      </c>
+      <c r="C41" s="73">
+        <v>94.3</v>
+      </c>
+      <c r="D41" s="73">
+        <v>93.7</v>
+      </c>
+      <c r="E41" s="73">
+        <v>94.5</v>
+      </c>
+      <c r="F41" s="73">
+        <v>94</v>
+      </c>
+      <c r="G41" s="73">
+        <v>94.5</v>
+      </c>
+      <c r="H41" s="73">
+        <v>92.3</v>
+      </c>
+      <c r="I41" s="73">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="C42" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="D42" s="73">
+        <v>3.2</v>
+      </c>
+      <c r="E42" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="F42" s="73">
+        <v>2.7</v>
+      </c>
+      <c r="G42" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H42" s="73">
+        <v>2.6</v>
+      </c>
+      <c r="I42" s="73">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="C43" s="73">
+        <v>2.8</v>
+      </c>
+      <c r="D43" s="73">
+        <v>1.8</v>
+      </c>
+      <c r="E43" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="F43" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="G43" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="H43" s="73">
+        <v>4</v>
+      </c>
+      <c r="I43" s="73">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="22.5">
+      <c r="A44" s="116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="73"/>
+      <c r="C44" s="73"/>
+      <c r="D44" s="73"/>
+      <c r="E44" s="73"/>
+      <c r="F44" s="73"/>
+      <c r="G44" s="73"/>
+      <c r="H44" s="73"/>
+      <c r="I44" s="73"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="73">
+        <v>0.7</v>
+      </c>
+      <c r="C45" s="73">
+        <v>0.5</v>
+      </c>
+      <c r="D45" s="73">
+        <v>1.2</v>
+      </c>
+      <c r="E45" s="73">
+        <v>0.6</v>
+      </c>
+      <c r="F45" s="73">
+        <v>0.7</v>
+      </c>
+      <c r="G45" s="73">
+        <v>0.6</v>
+      </c>
+      <c r="H45" s="73">
+        <v>1.2</v>
+      </c>
+      <c r="I45" s="73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="73">
+        <v>94.2</v>
+      </c>
+      <c r="C46" s="73">
+        <v>94.5</v>
+      </c>
+      <c r="D46" s="73">
+        <v>93.5</v>
+      </c>
+      <c r="E46" s="73">
+        <v>94.3</v>
+      </c>
+      <c r="F46" s="73">
+        <v>94.2</v>
+      </c>
+      <c r="G46" s="73">
+        <v>94.5</v>
+      </c>
+      <c r="H46" s="73">
+        <v>92.8</v>
+      </c>
+      <c r="I46" s="73">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="C47" s="73">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D47" s="73">
+        <v>3.1</v>
+      </c>
+      <c r="E47" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="F47" s="73">
+        <v>2.5</v>
+      </c>
+      <c r="G47" s="73">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H47" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="I47" s="73">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="72">
+        <v>2.6</v>
+      </c>
+      <c r="C48" s="72">
+        <v>2.8</v>
+      </c>
+      <c r="D48" s="72">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E48" s="72">
+        <v>2.6</v>
+      </c>
+      <c r="F48" s="72">
+        <v>2.6</v>
+      </c>
+      <c r="G48" s="72">
+        <v>2.6</v>
+      </c>
+      <c r="H48" s="72">
+        <v>3.6</v>
+      </c>
+      <c r="I48" s="72">
+        <v>1.5</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:I5"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:B20"/>
+  <dimension ref="B6:B27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="88.42578125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="108.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
-[...6 lines deleted...]
-    </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="18" t="s">
-        <v>35</v>
+      <c r="B6" s="142" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="18" t="s">
-        <v>36</v>
+      <c r="B7" s="142" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="18" t="s">
-        <v>37</v>
+      <c r="B8" s="142" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="18" t="s">
-        <v>38</v>
+      <c r="B9" s="142" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="18"/>
-[...7 lines deleted...]
-      <c r="B12" s="18"/>
+      <c r="B10" s="142" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="142"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="8" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="18"/>
+      <c r="B13" s="142"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="142"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="9"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="9"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="9"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="10"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="9"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B20" s="9"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="9" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="2:2">
+      <c r="B22" s="9"/>
+    </row>
+    <row r="23" spans="2:2">
+      <c r="B23" s="9"/>
+    </row>
+    <row r="24" spans="2:2">
+      <c r="B24" s="9"/>
+    </row>
+    <row r="25" spans="2:2">
+      <c r="B25" s="9"/>
+    </row>
+    <row r="26" spans="2:2">
+      <c r="B26" s="9"/>
+    </row>
+    <row r="27" spans="2:2">
+      <c r="B27" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="20" max="20" width="28.7109375" customWidth="1"/>
+    <col min="1" max="1" width="29.42578125" style="90" customWidth="1"/>
+    <col min="2" max="2" width="11.85546875" style="90" customWidth="1"/>
+    <col min="3" max="6" width="10.7109375" style="90" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" style="94" customWidth="1"/>
+    <col min="8" max="17" width="10.7109375" style="90" customWidth="1"/>
+    <col min="18" max="18" width="21.42578125" style="90" customWidth="1"/>
+    <col min="19" max="19" width="31" style="90" customWidth="1"/>
+    <col min="20" max="20" width="31.7109375" style="90" customWidth="1"/>
+    <col min="21" max="21" width="31.85546875" style="90" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="90"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="R2" s="33" t="s">
+    <row r="1" spans="1:21">
+      <c r="A1" s="91"/>
+    </row>
+    <row r="2" spans="1:21" ht="12.75" customHeight="1">
+      <c r="A2" s="144" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="144" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2" s="146" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2" s="147"/>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="147"/>
+      <c r="J2" s="147"/>
+      <c r="K2" s="147"/>
+      <c r="L2" s="147"/>
+      <c r="M2" s="147"/>
+      <c r="N2" s="147"/>
+      <c r="O2" s="147"/>
+      <c r="P2" s="147"/>
+      <c r="Q2" s="148"/>
+      <c r="R2" s="144" t="s">
+        <v>48</v>
+      </c>
+      <c r="S2" s="144" t="s">
+        <v>49</v>
+      </c>
+      <c r="T2" s="144" t="s">
+        <v>50</v>
+      </c>
+      <c r="U2" s="159" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" s="145"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="103">
+        <v>2011</v>
+      </c>
+      <c r="D3" s="103">
+        <v>2012</v>
+      </c>
+      <c r="E3" s="103">
+        <v>2013</v>
+      </c>
+      <c r="F3" s="103">
+        <v>2014</v>
+      </c>
+      <c r="G3" s="103">
+        <v>2015</v>
+      </c>
+      <c r="H3" s="103">
+        <v>2016</v>
+      </c>
+      <c r="I3" s="103">
+        <v>2017</v>
+      </c>
+      <c r="J3" s="103">
+        <v>2018</v>
+      </c>
+      <c r="K3" s="103">
+        <v>2019</v>
+      </c>
+      <c r="L3" s="103">
+        <v>2020</v>
+      </c>
+      <c r="M3" s="103">
+        <v>2021</v>
+      </c>
+      <c r="N3" s="103">
+        <v>2022</v>
+      </c>
+      <c r="O3" s="103">
+        <v>2023</v>
+      </c>
+      <c r="P3" s="103">
+        <v>2024</v>
+      </c>
+      <c r="Q3" s="103">
+        <v>2025</v>
+      </c>
+      <c r="R3" s="155"/>
+      <c r="S3" s="145"/>
+      <c r="T3" s="145"/>
+      <c r="U3" s="160"/>
+    </row>
+    <row r="4" spans="1:21" s="94" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="92" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="100">
         <v>3</v>
       </c>
-      <c r="S2" s="33" t="s">
+      <c r="D4" s="100">
+        <v>1.8</v>
+      </c>
+      <c r="E4" s="100">
+        <v>1.2</v>
+      </c>
+      <c r="F4" s="100">
+        <v>1.3</v>
+      </c>
+      <c r="G4" s="100">
+        <v>3.1</v>
+      </c>
+      <c r="H4" s="100">
+        <v>4.5</v>
+      </c>
+      <c r="I4" s="100">
+        <v>3.6</v>
+      </c>
+      <c r="J4" s="100">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K4" s="100">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L4" s="100">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M4" s="100">
+        <v>1</v>
+      </c>
+      <c r="N4" s="100">
+        <v>1.8</v>
+      </c>
+      <c r="O4" s="100">
+        <v>1.4</v>
+      </c>
+      <c r="P4" s="100">
+        <v>1.2</v>
+      </c>
+      <c r="Q4" s="100">
+        <v>0.9</v>
+      </c>
+      <c r="R4" s="149" t="s">
+        <v>54</v>
+      </c>
+      <c r="S4" s="149" t="s">
+        <v>55</v>
+      </c>
+      <c r="T4" s="156" t="s">
+        <v>56</v>
+      </c>
+      <c r="U4" s="152">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="94" customFormat="1">
+      <c r="A5" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="135"/>
+      <c r="C5" s="100">
+        <v>3</v>
+      </c>
+      <c r="D5" s="100">
+        <v>2.8</v>
+      </c>
+      <c r="E5" s="100">
+        <v>1.8</v>
+      </c>
+      <c r="F5" s="100">
+        <v>1.8</v>
+      </c>
+      <c r="G5" s="100">
+        <v>3.2</v>
+      </c>
+      <c r="H5" s="100">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I5" s="100">
+        <v>3.5</v>
+      </c>
+      <c r="J5" s="100">
+        <v>4.5</v>
+      </c>
+      <c r="K5" s="100">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L5" s="100">
         <v>4</v>
       </c>
-      <c r="T2" s="45" t="s">
-[...60 lines deleted...]
-      <c r="C4" s="4">
+      <c r="M5" s="100">
+        <v>1.9</v>
+      </c>
+      <c r="N5" s="100">
+        <v>3.4</v>
+      </c>
+      <c r="O5" s="100">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P5" s="100">
+        <v>1.7</v>
+      </c>
+      <c r="Q5" s="100">
+        <v>1.5</v>
+      </c>
+      <c r="R5" s="150"/>
+      <c r="S5" s="150"/>
+      <c r="T5" s="157"/>
+      <c r="U5" s="153"/>
+    </row>
+    <row r="6" spans="1:21" s="94" customFormat="1">
+      <c r="A6" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="135"/>
+      <c r="C6" s="100">
         <v>3</v>
       </c>
-      <c r="D4" s="4">
-[...8 lines deleted...]
-      <c r="G4" s="4">
+      <c r="D6" s="100">
+        <v>0.9</v>
+      </c>
+      <c r="E6" s="100">
+        <v>0.8</v>
+      </c>
+      <c r="F6" s="100">
+        <v>0.8</v>
+      </c>
+      <c r="G6" s="100">
+        <v>2.5</v>
+      </c>
+      <c r="H6" s="100">
+        <v>3.7</v>
+      </c>
+      <c r="I6" s="100">
+        <v>3</v>
+      </c>
+      <c r="J6" s="100">
+        <v>3.7</v>
+      </c>
+      <c r="K6" s="100">
         <v>3.1</v>
       </c>
-      <c r="H4" s="4">
-[...123 lines deleted...]
-      <c r="L6" s="4">
+      <c r="L6" s="100">
         <v>4.2</v>
       </c>
-      <c r="M6" s="4">
+      <c r="M6" s="100">
         <v>0.3</v>
       </c>
-      <c r="N6" s="4">
+      <c r="N6" s="100">
         <v>0.4</v>
       </c>
-      <c r="O6" s="4">
+      <c r="O6" s="100">
         <v>0.5</v>
       </c>
-      <c r="P6" s="4">
+      <c r="P6" s="100">
         <v>0.6</v>
       </c>
-      <c r="Q6" s="38"/>
-[...2 lines deleted...]
-      <c r="T6" s="41"/>
+      <c r="Q6" s="100">
+        <v>0.3</v>
+      </c>
+      <c r="R6" s="151"/>
+      <c r="S6" s="151"/>
+      <c r="T6" s="158"/>
+      <c r="U6" s="154"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="C2:P2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="R4:R6"/>
+    <mergeCell ref="U4:U6"/>
+    <mergeCell ref="R2:R3"/>
+    <mergeCell ref="S4:S6"/>
+    <mergeCell ref="T4:T6"/>
     <mergeCell ref="S2:S3"/>
-    <mergeCell ref="Q2:Q3"/>
-[...5 lines deleted...]
-    <mergeCell ref="S4:S6"/>
+    <mergeCell ref="U2:U3"/>
     <mergeCell ref="T2:T3"/>
-    <mergeCell ref="R2:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.140625" style="90" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" style="90" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="94" customWidth="1"/>
+    <col min="4" max="13" width="9.7109375" style="90" customWidth="1"/>
+    <col min="14" max="14" width="26.7109375" style="90" customWidth="1"/>
+    <col min="15" max="15" width="33.5703125" style="90" customWidth="1"/>
+    <col min="16" max="16" width="27.7109375" style="90" customWidth="1"/>
+    <col min="17" max="17" width="32.28515625" style="90" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="90"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="91"/>
+    </row>
+    <row r="2" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A2" s="144" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="144" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2" s="164" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2" s="165"/>
+      <c r="E2" s="165"/>
+      <c r="F2" s="165"/>
+      <c r="G2" s="165"/>
+      <c r="H2" s="165"/>
+      <c r="I2" s="165"/>
+      <c r="J2" s="165"/>
+      <c r="K2" s="136"/>
+      <c r="L2" s="136"/>
+      <c r="M2" s="136"/>
+      <c r="N2" s="144" t="s">
+        <v>48</v>
+      </c>
+      <c r="O2" s="144" t="s">
+        <v>49</v>
+      </c>
+      <c r="P2" s="144" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q2" s="159" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="21.75" customHeight="1">
+      <c r="A3" s="145"/>
+      <c r="B3" s="145"/>
+      <c r="C3" s="103">
+        <v>2015</v>
+      </c>
+      <c r="D3" s="103">
+        <v>2016</v>
+      </c>
+      <c r="E3" s="103">
+        <v>2017</v>
+      </c>
+      <c r="F3" s="103">
+        <v>2018</v>
+      </c>
+      <c r="G3" s="103">
+        <v>2019</v>
+      </c>
+      <c r="H3" s="103">
+        <v>2020</v>
+      </c>
+      <c r="I3" s="103">
+        <v>2021</v>
+      </c>
+      <c r="J3" s="103">
+        <v>2022</v>
+      </c>
+      <c r="K3" s="103">
+        <v>2023</v>
+      </c>
+      <c r="L3" s="103">
+        <v>2024</v>
+      </c>
+      <c r="M3" s="103">
+        <v>2025</v>
+      </c>
+      <c r="N3" s="155"/>
+      <c r="O3" s="145"/>
+      <c r="P3" s="145"/>
+      <c r="Q3" s="160"/>
+    </row>
+    <row r="4" spans="1:17" s="94" customFormat="1" ht="33.75">
+      <c r="A4" s="92" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="95" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="97"/>
+      <c r="H4" s="97"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="137"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="149" t="s">
+        <v>54</v>
+      </c>
+      <c r="O4" s="149" t="s">
+        <v>55</v>
+      </c>
+      <c r="P4" s="156" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q4" s="152">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="94" customFormat="1">
+      <c r="A5" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="135"/>
+      <c r="C5" s="161" t="s">
+        <v>62</v>
+      </c>
+      <c r="D5" s="162"/>
+      <c r="E5" s="163"/>
+      <c r="F5" s="98">
+        <v>2.1</v>
+      </c>
+      <c r="G5" s="98">
+        <v>3.2</v>
+      </c>
+      <c r="H5" s="98">
+        <v>2.5</v>
+      </c>
+      <c r="I5" s="98">
+        <v>1.4</v>
+      </c>
+      <c r="J5" s="98">
+        <v>1.8</v>
+      </c>
+      <c r="K5" s="100">
+        <v>2.4</v>
+      </c>
+      <c r="L5" s="100">
+        <v>1.2</v>
+      </c>
+      <c r="M5" s="100">
+        <v>1.6</v>
+      </c>
+      <c r="N5" s="150"/>
+      <c r="O5" s="150"/>
+      <c r="P5" s="157"/>
+      <c r="Q5" s="153"/>
+    </row>
+    <row r="6" spans="1:17" s="94" customFormat="1">
+      <c r="A6" s="92" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="135"/>
+      <c r="C6" s="161" t="s">
+        <v>64</v>
+      </c>
+      <c r="D6" s="162"/>
+      <c r="E6" s="163"/>
+      <c r="F6" s="98">
+        <v>0.1</v>
+      </c>
+      <c r="G6" s="98">
+        <v>0.4</v>
+      </c>
+      <c r="H6" s="98">
+        <v>0.5</v>
+      </c>
+      <c r="I6" s="99">
+        <v>0.01</v>
+      </c>
+      <c r="J6" s="98">
+        <v>0.7</v>
+      </c>
+      <c r="K6" s="100">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L6" s="100">
+        <v>0.3</v>
+      </c>
+      <c r="M6" s="100">
+        <v>0.3</v>
+      </c>
+      <c r="N6" s="151"/>
+      <c r="O6" s="151"/>
+      <c r="P6" s="158"/>
+      <c r="Q6" s="154"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="Q2:Q3"/>
+    <mergeCell ref="Q4:Q6"/>
+    <mergeCell ref="P2:P3"/>
+    <mergeCell ref="P4:P6"/>
+    <mergeCell ref="N2:N3"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="O2:O3"/>
+    <mergeCell ref="O4:O6"/>
+    <mergeCell ref="N4:N6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="C2:J2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="26.85546875" customWidth="1"/>
+    <col min="2" max="9" width="12.28515625" customWidth="1"/>
+    <col min="10" max="10" width="22.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="166" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="166"/>
+      <c r="I1" s="166"/>
+      <c r="J1" s="166"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="138"/>
+    </row>
+    <row r="4" spans="1:10" ht="21.75" customHeight="1">
+      <c r="A4" s="167"/>
+      <c r="B4" s="170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="173" t="s">
+        <v>77</v>
+      </c>
+      <c r="D4" s="174"/>
+      <c r="E4" s="174"/>
+      <c r="F4" s="174"/>
+      <c r="G4" s="174"/>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+      <c r="J4" s="175"/>
+    </row>
+    <row r="5" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A5" s="168"/>
+      <c r="B5" s="171"/>
+      <c r="C5" s="177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D5" s="178"/>
+      <c r="E5" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="F5" s="177"/>
+      <c r="G5" s="173" t="s">
+        <v>74</v>
+      </c>
+      <c r="H5" s="174"/>
+      <c r="I5" s="174"/>
+      <c r="J5" s="176"/>
+    </row>
+    <row r="6" spans="1:10" ht="45">
+      <c r="A6" s="169"/>
+      <c r="B6" s="172"/>
+      <c r="C6" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="J6" s="176"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="17">
+        <v>100</v>
+      </c>
+      <c r="C7" s="17">
+        <v>100</v>
+      </c>
+      <c r="D7" s="17">
+        <v>100</v>
+      </c>
+      <c r="E7" s="17">
+        <v>100</v>
+      </c>
+      <c r="F7" s="17">
+        <v>100</v>
+      </c>
+      <c r="G7" s="17">
+        <v>100</v>
+      </c>
+      <c r="H7" s="17">
+        <v>100</v>
+      </c>
+      <c r="I7" s="17">
+        <v>100</v>
+      </c>
+      <c r="J7" s="18"/>
+    </row>
+    <row r="8" spans="1:10" ht="22.5">
+      <c r="A8" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="18"/>
+    </row>
+    <row r="9" spans="1:10" ht="45">
+      <c r="A9" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="22"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="24">
+        <v>11.3</v>
+      </c>
+      <c r="C10" s="24">
+        <v>11.2</v>
+      </c>
+      <c r="D10" s="24">
+        <v>11.6</v>
+      </c>
+      <c r="E10" s="24">
+        <v>10.4</v>
+      </c>
+      <c r="F10" s="24">
+        <v>12</v>
+      </c>
+      <c r="G10" s="24">
+        <v>11.5</v>
+      </c>
+      <c r="H10" s="24">
+        <v>13.3</v>
+      </c>
+      <c r="I10" s="24">
+        <v>13.2</v>
+      </c>
+      <c r="J10" s="23"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="24">
+        <v>88.3</v>
+      </c>
+      <c r="C11" s="24">
+        <v>88.7</v>
+      </c>
+      <c r="D11" s="24">
+        <v>87.3</v>
+      </c>
+      <c r="E11" s="24">
+        <v>89.1</v>
+      </c>
+      <c r="F11" s="24">
+        <v>87.6</v>
+      </c>
+      <c r="G11" s="24">
+        <v>88.2</v>
+      </c>
+      <c r="H11" s="24">
+        <v>84.8</v>
+      </c>
+      <c r="I11" s="24">
+        <v>86.8</v>
+      </c>
+      <c r="J11" s="23"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="C12" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="D12" s="24">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E12" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="F12" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="H12" s="24">
+        <v>1.9</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="23"/>
+    </row>
+    <row r="13" spans="1:10" ht="56.25">
+      <c r="A13" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="26"/>
+      <c r="J13" s="20"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="C14" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="D14" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="E14" s="24">
+        <v>7.5</v>
+      </c>
+      <c r="F14" s="24">
+        <v>8</v>
+      </c>
+      <c r="G14" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="H14" s="24">
+        <v>9.5</v>
+      </c>
+      <c r="I14" s="24">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J14" s="23"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="24">
+        <v>91.8</v>
+      </c>
+      <c r="C15" s="24">
+        <v>92.1</v>
+      </c>
+      <c r="D15" s="24">
+        <v>91.3</v>
+      </c>
+      <c r="E15" s="24">
+        <v>92</v>
+      </c>
+      <c r="F15" s="24">
+        <v>91.6</v>
+      </c>
+      <c r="G15" s="24">
+        <v>92</v>
+      </c>
+      <c r="H15" s="24">
+        <v>88.5</v>
+      </c>
+      <c r="I15" s="24">
+        <v>90.2</v>
+      </c>
+      <c r="J15" s="23"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="C16" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="D16" s="24">
+        <v>1</v>
+      </c>
+      <c r="E16" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="F16" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="G16" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="H16" s="24">
+        <v>2</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="23"/>
+    </row>
+    <row r="17" spans="1:10" ht="45">
+      <c r="A17" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="20"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="24">
+        <v>8</v>
+      </c>
+      <c r="C18" s="24">
+        <v>8</v>
+      </c>
+      <c r="D18" s="24">
+        <v>7.9</v>
+      </c>
+      <c r="E18" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="F18" s="24">
+        <v>8.1</v>
+      </c>
+      <c r="G18" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="H18" s="24">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="I18" s="24">
+        <v>8</v>
+      </c>
+      <c r="J18" s="23"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="24">
+        <v>91.5</v>
+      </c>
+      <c r="C19" s="24">
+        <v>91.9</v>
+      </c>
+      <c r="D19" s="24">
+        <v>91</v>
+      </c>
+      <c r="E19" s="24">
+        <v>91.7</v>
+      </c>
+      <c r="F19" s="24">
+        <v>91.5</v>
+      </c>
+      <c r="G19" s="24">
+        <v>91.9</v>
+      </c>
+      <c r="H19" s="24">
+        <v>87.8</v>
+      </c>
+      <c r="I19" s="24">
+        <v>92</v>
+      </c>
+      <c r="J19" s="23"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="C20" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="D20" s="24">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E20" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="F20" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="G20" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="H20" s="24">
+        <v>2</v>
+      </c>
+      <c r="I20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="23"/>
+    </row>
+    <row r="21" spans="1:10" ht="45">
+      <c r="A21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="20"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="C22" s="27">
+        <v>2</v>
+      </c>
+      <c r="D22" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="E22" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="F22" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="G22" s="27">
+        <v>2</v>
+      </c>
+      <c r="H22" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="I22" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="J22" s="23"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="27">
+        <v>97.7</v>
+      </c>
+      <c r="C23" s="27">
+        <v>97.9</v>
+      </c>
+      <c r="D23" s="27">
+        <v>97.3</v>
+      </c>
+      <c r="E23" s="27">
+        <v>97.6</v>
+      </c>
+      <c r="F23" s="27">
+        <v>97.7</v>
+      </c>
+      <c r="G23" s="27">
+        <v>97.8</v>
+      </c>
+      <c r="H23" s="27">
+        <v>96.2</v>
+      </c>
+      <c r="I23" s="27">
+        <v>99.6</v>
+      </c>
+      <c r="J23" s="23"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="C24" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="D24" s="27">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E24" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="F24" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="G24" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="H24" s="27">
+        <v>2</v>
+      </c>
+      <c r="I24" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="23"/>
+    </row>
+    <row r="25" spans="1:10" ht="45">
+      <c r="A25" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="20"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="24">
+        <v>3.2</v>
+      </c>
+      <c r="C26" s="24">
+        <v>3.6</v>
+      </c>
+      <c r="D26" s="24">
+        <v>2.6</v>
+      </c>
+      <c r="E26" s="24">
+        <v>3.6</v>
+      </c>
+      <c r="F26" s="24">
+        <v>3</v>
+      </c>
+      <c r="G26" s="24">
+        <v>3.4</v>
+      </c>
+      <c r="H26" s="24">
+        <v>2.8</v>
+      </c>
+      <c r="I26" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="J26" s="23"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="24">
+        <v>96.3</v>
+      </c>
+      <c r="C27" s="24">
+        <v>96.3</v>
+      </c>
+      <c r="D27" s="24">
+        <v>96.4</v>
+      </c>
+      <c r="E27" s="24">
+        <v>95.8</v>
+      </c>
+      <c r="F27" s="24">
+        <v>96.6</v>
+      </c>
+      <c r="G27" s="24">
+        <v>96.3</v>
+      </c>
+      <c r="H27" s="24">
+        <v>95</v>
+      </c>
+      <c r="I27" s="24">
+        <v>99.1</v>
+      </c>
+      <c r="J27" s="23"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="C28" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="D28" s="24">
+        <v>1</v>
+      </c>
+      <c r="E28" s="24">
+        <v>0.6</v>
+      </c>
+      <c r="F28" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="G28" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="H28" s="24">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="23"/>
+    </row>
+    <row r="29" spans="1:10" ht="45">
+      <c r="A29" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="20"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="24">
+        <v>2.9</v>
+      </c>
+      <c r="C30" s="24">
+        <v>3.2</v>
+      </c>
+      <c r="D30" s="24">
+        <v>2.6</v>
+      </c>
+      <c r="E30" s="24">
+        <v>3</v>
+      </c>
+      <c r="F30" s="24">
+        <v>2.9</v>
+      </c>
+      <c r="G30" s="24">
+        <v>3.1</v>
+      </c>
+      <c r="H30" s="24">
+        <v>3</v>
+      </c>
+      <c r="I30" s="24">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J30" s="23"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="24">
+        <v>96.7</v>
+      </c>
+      <c r="C31" s="24">
+        <v>96.8</v>
+      </c>
+      <c r="D31" s="24">
+        <v>96.4</v>
+      </c>
+      <c r="E31" s="24">
+        <v>96.5</v>
+      </c>
+      <c r="F31" s="24">
+        <v>96.8</v>
+      </c>
+      <c r="G31" s="24">
+        <v>96.7</v>
+      </c>
+      <c r="H31" s="24">
+        <v>95.2</v>
+      </c>
+      <c r="I31" s="24">
+        <v>97.8</v>
+      </c>
+      <c r="J31" s="23"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="C32" s="24">
+        <v>0</v>
+      </c>
+      <c r="D32" s="24">
+        <v>1</v>
+      </c>
+      <c r="E32" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="F32" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="G32" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="H32" s="24">
+        <v>1.8</v>
+      </c>
+      <c r="I32" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="23"/>
+    </row>
+    <row r="33" spans="1:10" ht="45">
+      <c r="A33" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="20"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="24">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="D34" s="24">
+        <v>1.4</v>
+      </c>
+      <c r="E34" s="24">
+        <v>1.3</v>
+      </c>
+      <c r="F34" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="G34" s="24">
+        <v>1.4</v>
+      </c>
+      <c r="H34" s="24">
+        <v>1.3</v>
+      </c>
+      <c r="I34" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="J34" s="23"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="24">
+        <v>98.3</v>
+      </c>
+      <c r="C35" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="D35" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="E35" s="24">
+        <v>98.1</v>
+      </c>
+      <c r="F35" s="24">
+        <v>98.5</v>
+      </c>
+      <c r="G35" s="24">
+        <v>98.3</v>
+      </c>
+      <c r="H35" s="24">
+        <v>96.9</v>
+      </c>
+      <c r="I35" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="J35" s="23"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="C36" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="D36" s="24">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E36" s="24">
+        <v>0.6</v>
+      </c>
+      <c r="F36" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="G36" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="H36" s="24">
+        <v>1.8</v>
+      </c>
+      <c r="I36" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="23"/>
+    </row>
+    <row r="37" spans="1:10" ht="33.75">
+      <c r="A37" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="26"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="26"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="26"/>
+      <c r="J37" s="20"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="24">
+        <v>1</v>
+      </c>
+      <c r="C38" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="D38" s="24">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E38" s="24">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F38" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="G38" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="H38" s="24">
+        <v>0.7</v>
+      </c>
+      <c r="I38" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="J38" s="23"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="27">
+        <v>98.6</v>
+      </c>
+      <c r="C39" s="27">
+        <v>99.1</v>
+      </c>
+      <c r="D39" s="27">
+        <v>97.9</v>
+      </c>
+      <c r="E39" s="27">
+        <v>98.4</v>
+      </c>
+      <c r="F39" s="27">
+        <v>98.8</v>
+      </c>
+      <c r="G39" s="27">
+        <v>98.6</v>
+      </c>
+      <c r="H39" s="27">
+        <v>97.7</v>
+      </c>
+      <c r="I39" s="27">
+        <v>99.1</v>
+      </c>
+      <c r="J39" s="23"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="29">
+        <v>0.4</v>
+      </c>
+      <c r="C40" s="29">
+        <v>0</v>
+      </c>
+      <c r="D40" s="29">
+        <v>1</v>
+      </c>
+      <c r="E40" s="29">
+        <v>0.5</v>
+      </c>
+      <c r="F40" s="29">
+        <v>0.3</v>
+      </c>
+      <c r="G40" s="29">
+        <v>0.2</v>
+      </c>
+      <c r="H40" s="29">
+        <v>1.6</v>
+      </c>
+      <c r="I40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:I5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J3" sqref="J3:J5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.42578125" customWidth="1"/>
+    <col min="2" max="9" width="15.140625" customWidth="1"/>
+    <col min="10" max="10" width="42.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="179" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="179"/>
+      <c r="C1" s="179"/>
+      <c r="D1" s="179"/>
+      <c r="E1" s="179"/>
+      <c r="F1" s="179"/>
+      <c r="G1" s="179"/>
+      <c r="H1" s="179"/>
+      <c r="I1" s="179"/>
+      <c r="J1" s="179"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="139"/>
+    </row>
+    <row r="3" spans="1:10" ht="23.25" customHeight="1">
+      <c r="A3" s="167"/>
+      <c r="B3" s="170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="173" t="s">
+        <v>77</v>
+      </c>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="180"/>
+    </row>
+    <row r="4" spans="1:10" ht="23.25" customHeight="1">
+      <c r="A4" s="168"/>
+      <c r="B4" s="171"/>
+      <c r="C4" s="177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="178"/>
+      <c r="E4" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="F4" s="177"/>
+      <c r="G4" s="173" t="s">
+        <v>74</v>
+      </c>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+      <c r="J4" s="181"/>
+    </row>
+    <row r="5" spans="1:10" ht="45">
+      <c r="A5" s="169"/>
+      <c r="B5" s="172"/>
+      <c r="C5" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="105" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="105" t="s">
+        <v>72</v>
+      </c>
+      <c r="I5" s="104" t="s">
+        <v>73</v>
+      </c>
+      <c r="J5" s="181"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="57">
+        <v>100</v>
+      </c>
+      <c r="C6" s="57">
+        <v>100</v>
+      </c>
+      <c r="D6" s="57">
+        <v>100</v>
+      </c>
+      <c r="E6" s="57">
+        <v>100</v>
+      </c>
+      <c r="F6" s="57">
+        <v>100</v>
+      </c>
+      <c r="G6" s="57">
+        <v>100</v>
+      </c>
+      <c r="H6" s="57">
+        <v>100</v>
+      </c>
+      <c r="I6" s="57">
+        <v>100</v>
+      </c>
+      <c r="J6" s="62"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="62"/>
+    </row>
+    <row r="8" spans="1:10" ht="33.75">
+      <c r="A8" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="44"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="58">
+        <v>9.4</v>
+      </c>
+      <c r="C9" s="58">
+        <v>9.5</v>
+      </c>
+      <c r="D9" s="58">
+        <v>9.1</v>
+      </c>
+      <c r="E9" s="58">
+        <v>9.6</v>
+      </c>
+      <c r="F9" s="58">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="G9" s="58">
+        <v>9.5</v>
+      </c>
+      <c r="H9" s="58">
+        <v>9.5</v>
+      </c>
+      <c r="I9" s="58">
+        <v>14.8</v>
+      </c>
+      <c r="J9" s="60"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="58">
+        <v>86.8</v>
+      </c>
+      <c r="C10" s="58">
+        <v>86.6</v>
+      </c>
+      <c r="D10" s="58">
+        <v>87.2</v>
+      </c>
+      <c r="E10" s="58">
+        <v>86.4</v>
+      </c>
+      <c r="F10" s="58">
+        <v>87</v>
+      </c>
+      <c r="G10" s="58">
+        <v>86.7</v>
+      </c>
+      <c r="H10" s="58">
+        <v>87.5</v>
+      </c>
+      <c r="I10" s="58">
+        <v>78.5</v>
+      </c>
+      <c r="J10" s="60"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="58">
+        <v>2.6</v>
+      </c>
+      <c r="C11" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="D11" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="E11" s="58">
+        <v>2.8</v>
+      </c>
+      <c r="F11" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="G11" s="58">
+        <v>2.4</v>
+      </c>
+      <c r="H11" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="I11" s="58">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J11" s="60"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="C12" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="D12" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="E12" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="F12" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="G12" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="H12" s="58">
+        <v>0.5</v>
+      </c>
+      <c r="I12" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="J12" s="60"/>
+    </row>
+    <row r="13" spans="1:10" ht="33.75">
+      <c r="A13" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="61"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="58">
+        <v>6.5</v>
+      </c>
+      <c r="C14" s="58">
+        <v>6.7</v>
+      </c>
+      <c r="D14" s="58">
+        <v>6.3</v>
+      </c>
+      <c r="E14" s="58">
+        <v>6.6</v>
+      </c>
+      <c r="F14" s="58">
+        <v>6.5</v>
+      </c>
+      <c r="G14" s="58">
+        <v>6.3</v>
+      </c>
+      <c r="H14" s="58">
+        <v>6.7</v>
+      </c>
+      <c r="I14" s="58">
+        <v>10.8</v>
+      </c>
+      <c r="J14" s="60"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="58">
+        <v>89.3</v>
+      </c>
+      <c r="C15" s="58">
+        <v>89.4</v>
+      </c>
+      <c r="D15" s="58">
+        <v>89.2</v>
+      </c>
+      <c r="E15" s="58">
+        <v>89</v>
+      </c>
+      <c r="F15" s="58">
+        <v>89.5</v>
+      </c>
+      <c r="G15" s="58">
+        <v>89.5</v>
+      </c>
+      <c r="H15" s="58">
+        <v>90.2</v>
+      </c>
+      <c r="I15" s="58">
+        <v>83.8</v>
+      </c>
+      <c r="J15" s="60"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="58">
+        <v>2.8</v>
+      </c>
+      <c r="C16" s="58">
+        <v>2.8</v>
+      </c>
+      <c r="D16" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="E16" s="58">
+        <v>2.9</v>
+      </c>
+      <c r="F16" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="G16" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="H16" s="58">
+        <v>2</v>
+      </c>
+      <c r="I16" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="J16" s="60"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="C17" s="58">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D17" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="E17" s="58">
+        <v>1.5</v>
+      </c>
+      <c r="F17" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="G17" s="58">
+        <v>1.5</v>
+      </c>
+      <c r="H17" s="58">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I17" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="J17" s="60"/>
+    </row>
+    <row r="18" spans="1:10" ht="33.75">
+      <c r="A18" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="61"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="58">
+        <v>7.7</v>
+      </c>
+      <c r="C19" s="58">
+        <v>7.1</v>
+      </c>
+      <c r="D19" s="58">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E19" s="58">
+        <v>7.9</v>
+      </c>
+      <c r="F19" s="58">
+        <v>7.5</v>
+      </c>
+      <c r="G19" s="58">
+        <v>7.3</v>
+      </c>
+      <c r="H19" s="58">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I19" s="58">
+        <v>15.1</v>
+      </c>
+      <c r="J19" s="60"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="58">
+        <v>88.3</v>
+      </c>
+      <c r="C20" s="58">
+        <v>88.4</v>
+      </c>
+      <c r="D20" s="58">
+        <v>87.9</v>
+      </c>
+      <c r="E20" s="58">
+        <v>87.6</v>
+      </c>
+      <c r="F20" s="58">
+        <v>88.7</v>
+      </c>
+      <c r="G20" s="58">
+        <v>88.6</v>
+      </c>
+      <c r="H20" s="58">
+        <v>88.7</v>
+      </c>
+      <c r="I20" s="58">
+        <v>79.8</v>
+      </c>
+      <c r="J20" s="60"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="C21" s="58">
+        <v>3.1</v>
+      </c>
+      <c r="D21" s="58">
+        <v>2.1</v>
+      </c>
+      <c r="E21" s="58">
+        <v>3.1</v>
+      </c>
+      <c r="F21" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="G21" s="58">
+        <v>2.8</v>
+      </c>
+      <c r="H21" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="I21" s="58">
+        <v>3</v>
+      </c>
+      <c r="J21" s="60"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="C22" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="D22" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="E22" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="F22" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="G22" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="H22" s="58">
+        <v>0.9</v>
+      </c>
+      <c r="I22" s="58">
+        <v>2.1</v>
+      </c>
+      <c r="J22" s="60"/>
+    </row>
+    <row r="23" spans="1:10" ht="22.5">
+      <c r="A23" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="61"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="C24" s="58">
+        <v>1.5</v>
+      </c>
+      <c r="D24" s="58">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E24" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="G24" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="H24" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="I24" s="58">
+        <v>4.8</v>
+      </c>
+      <c r="J24" s="60"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="58">
+        <v>95.6</v>
+      </c>
+      <c r="C25" s="58">
+        <v>95.3</v>
+      </c>
+      <c r="D25" s="58">
+        <v>95.8</v>
+      </c>
+      <c r="E25" s="58">
+        <v>95.1</v>
+      </c>
+      <c r="F25" s="58">
+        <v>95.8</v>
+      </c>
+      <c r="G25" s="58">
+        <v>95.6</v>
+      </c>
+      <c r="H25" s="58">
+        <v>95.9</v>
+      </c>
+      <c r="I25" s="58">
+        <v>90.9</v>
+      </c>
+      <c r="J25" s="60"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="C26" s="58">
+        <v>2</v>
+      </c>
+      <c r="D26" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="E26" s="58">
+        <v>2</v>
+      </c>
+      <c r="F26" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="G26" s="58">
+        <v>1.9</v>
+      </c>
+      <c r="H26" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2</v>
+      </c>
+      <c r="J26" s="60"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="C27" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="D27" s="58">
+        <v>1.5</v>
+      </c>
+      <c r="E27" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="F27" s="58">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G27" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="H27" s="58">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I27" s="58">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J27" s="60"/>
+    </row>
+    <row r="28" spans="1:10" ht="33.75">
+      <c r="A28" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="59"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="61"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="58">
+        <v>2.4</v>
+      </c>
+      <c r="C29" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="D29" s="58">
+        <v>1.9</v>
+      </c>
+      <c r="E29" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="F29" s="58">
+        <v>2.4</v>
+      </c>
+      <c r="G29" s="58">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H29" s="58">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I29" s="58">
+        <v>6.4</v>
+      </c>
+      <c r="J29" s="60"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="58">
+        <v>93.5</v>
+      </c>
+      <c r="C30" s="58">
+        <v>93.2</v>
+      </c>
+      <c r="D30" s="58">
+        <v>94.1</v>
+      </c>
+      <c r="E30" s="58">
+        <v>93</v>
+      </c>
+      <c r="F30" s="58">
+        <v>93.8</v>
+      </c>
+      <c r="G30" s="58">
+        <v>93.8</v>
+      </c>
+      <c r="H30" s="58">
+        <v>94.3</v>
+      </c>
+      <c r="I30" s="58">
+        <v>86.4</v>
+      </c>
+      <c r="J30" s="60"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="58">
+        <v>2.4</v>
+      </c>
+      <c r="C31" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="D31" s="58">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E31" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="F31" s="58">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G31" s="58">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H31" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="I31" s="58">
+        <v>4.5</v>
+      </c>
+      <c r="J31" s="60"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="C32" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="D32" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="E32" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="F32" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="G32" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="H32" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="I32" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="J32" s="60"/>
+    </row>
+    <row r="33" spans="1:10" ht="33.75">
+      <c r="A33" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="59"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="61"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="58">
+        <v>1.9</v>
+      </c>
+      <c r="C34" s="58">
+        <v>2</v>
+      </c>
+      <c r="D34" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="E34" s="58">
+        <v>2</v>
+      </c>
+      <c r="F34" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="G34" s="58">
+        <v>1.9</v>
+      </c>
+      <c r="H34" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="I34" s="58">
+        <v>4.2</v>
+      </c>
+      <c r="J34" s="60"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="58">
+        <v>94.3</v>
+      </c>
+      <c r="C35" s="58">
+        <v>94.1</v>
+      </c>
+      <c r="D35" s="58">
+        <v>94.8</v>
+      </c>
+      <c r="E35" s="58">
+        <v>94</v>
+      </c>
+      <c r="F35" s="58">
+        <v>94.7</v>
+      </c>
+      <c r="G35" s="58">
+        <v>94.3</v>
+      </c>
+      <c r="H35" s="58">
+        <v>95.2</v>
+      </c>
+      <c r="I35" s="58">
+        <v>90.2</v>
+      </c>
+      <c r="J35" s="60"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="58">
+        <v>2.1</v>
+      </c>
+      <c r="C36" s="58">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D36" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="E36" s="58">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F36" s="58">
+        <v>1.9</v>
+      </c>
+      <c r="G36" s="58">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H36" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="I36" s="58">
+        <v>3.1</v>
+      </c>
+      <c r="J36" s="60"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="C37" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="D37" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="E37" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="F37" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="G37" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="H37" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="I37" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="J37" s="60"/>
+    </row>
+    <row r="38" spans="1:10" ht="22.5">
+      <c r="A38" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="59"/>
+      <c r="C38" s="59"/>
+      <c r="D38" s="59"/>
+      <c r="E38" s="59"/>
+      <c r="F38" s="59"/>
+      <c r="G38" s="59"/>
+      <c r="H38" s="59"/>
+      <c r="I38" s="59"/>
+      <c r="J38" s="61"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="58">
+        <v>0.8</v>
+      </c>
+      <c r="C39" s="58">
+        <v>0.9</v>
+      </c>
+      <c r="D39" s="58">
+        <v>0.6</v>
+      </c>
+      <c r="E39" s="58">
+        <v>0.7</v>
+      </c>
+      <c r="F39" s="58">
+        <v>0.8</v>
+      </c>
+      <c r="G39" s="58">
+        <v>0.6</v>
+      </c>
+      <c r="H39" s="58">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I39" s="58">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J39" s="60"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="58">
+        <v>96.1</v>
+      </c>
+      <c r="C40" s="58">
+        <v>95.8</v>
+      </c>
+      <c r="D40" s="58">
+        <v>96.5</v>
+      </c>
+      <c r="E40" s="58">
+        <v>95.9</v>
+      </c>
+      <c r="F40" s="58">
+        <v>96.2</v>
+      </c>
+      <c r="G40" s="58">
+        <v>96.5</v>
+      </c>
+      <c r="H40" s="58">
+        <v>95.8</v>
+      </c>
+      <c r="I40" s="58">
+        <v>91.9</v>
+      </c>
+      <c r="J40" s="60"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="C41" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="D41" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="E41" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="F41" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="G41" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="H41" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="I41" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="J41" s="60"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="58">
+        <v>1.5</v>
+      </c>
+      <c r="C42" s="58">
+        <v>1.5</v>
+      </c>
+      <c r="D42" s="58">
+        <v>1.5</v>
+      </c>
+      <c r="E42" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="F42" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="G42" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="H42" s="58">
+        <v>1.3</v>
+      </c>
+      <c r="I42" s="58">
+        <v>3.4</v>
+      </c>
+      <c r="J42" s="60"/>
+    </row>
+    <row r="43" spans="1:10" ht="22.5">
+      <c r="A43" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="59"/>
+      <c r="C43" s="59"/>
+      <c r="D43" s="59"/>
+      <c r="E43" s="59"/>
+      <c r="F43" s="59"/>
+      <c r="G43" s="59"/>
+      <c r="H43" s="59"/>
+      <c r="I43" s="59"/>
+      <c r="J43" s="61"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="58">
+        <v>0.8</v>
+      </c>
+      <c r="C44" s="58">
+        <v>1</v>
+      </c>
+      <c r="D44" s="58">
+        <v>0.6</v>
+      </c>
+      <c r="E44" s="58">
+        <v>0.8</v>
+      </c>
+      <c r="F44" s="58">
+        <v>0.9</v>
+      </c>
+      <c r="G44" s="58">
+        <v>0.8</v>
+      </c>
+      <c r="H44" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="I44" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="J44" s="60"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="58">
+        <v>95.8</v>
+      </c>
+      <c r="C45" s="58">
+        <v>95.7</v>
+      </c>
+      <c r="D45" s="58">
+        <v>95.9</v>
+      </c>
+      <c r="E45" s="58">
+        <v>95.5</v>
+      </c>
+      <c r="F45" s="58">
+        <v>95.8</v>
+      </c>
+      <c r="G45" s="58">
+        <v>95.9</v>
+      </c>
+      <c r="H45" s="58">
+        <v>95.6</v>
+      </c>
+      <c r="I45" s="58">
+        <v>92.8</v>
+      </c>
+      <c r="J45" s="60"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="C46" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="D46" s="58">
+        <v>1.8</v>
+      </c>
+      <c r="E46" s="58">
+        <v>1.9</v>
+      </c>
+      <c r="F46" s="58">
+        <v>1.6</v>
+      </c>
+      <c r="G46" s="58">
+        <v>1.7</v>
+      </c>
+      <c r="H46" s="58">
+        <v>1.5</v>
+      </c>
+      <c r="I46" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="J46" s="60"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="56">
+        <v>1.7</v>
+      </c>
+      <c r="C47" s="56">
+        <v>1.7</v>
+      </c>
+      <c r="D47" s="56">
+        <v>1.7</v>
+      </c>
+      <c r="E47" s="56">
+        <v>1.8</v>
+      </c>
+      <c r="F47" s="56">
+        <v>1.7</v>
+      </c>
+      <c r="G47" s="56">
+        <v>1.6</v>
+      </c>
+      <c r="H47" s="56">
+        <v>1.7</v>
+      </c>
+      <c r="I47" s="56">
+        <v>2.7</v>
+      </c>
+      <c r="J47" s="60"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:J5"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:L58"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J3" sqref="J3:J5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="36.140625"/>
+    <col min="7" max="7" width="14.42578125" customWidth="1"/>
+    <col min="8" max="9" width="16" customWidth="1"/>
+    <col min="10" max="10" width="49.85546875" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12">
+      <c r="A1" s="182" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="182"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="182"/>
+      <c r="E1" s="182"/>
+      <c r="F1" s="182"/>
+      <c r="G1" s="182"/>
+      <c r="H1" s="182"/>
+      <c r="I1" s="182"/>
+      <c r="J1" s="182"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+      <c r="I2" s="123"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="124"/>
+      <c r="L2" s="124"/>
+    </row>
+    <row r="3" spans="1:12" ht="20.25" customHeight="1">
+      <c r="A3" s="167"/>
+      <c r="B3" s="170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="173" t="s">
+        <v>77</v>
+      </c>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="183"/>
+      <c r="K3" s="125"/>
+      <c r="L3" s="125"/>
+    </row>
+    <row r="4" spans="1:12" ht="55.5" customHeight="1">
+      <c r="A4" s="168"/>
+      <c r="B4" s="171"/>
+      <c r="C4" s="177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="178"/>
+      <c r="E4" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="F4" s="177"/>
+      <c r="G4" s="173" t="s">
+        <v>74</v>
+      </c>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+      <c r="J4" s="184"/>
+      <c r="K4" s="125"/>
+      <c r="L4" s="125"/>
+    </row>
+    <row r="5" spans="1:12" ht="33.75">
+      <c r="A5" s="169"/>
+      <c r="B5" s="172"/>
+      <c r="C5" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="105" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="105" t="s">
+        <v>72</v>
+      </c>
+      <c r="I5" s="104" t="s">
+        <v>73</v>
+      </c>
+      <c r="J5" s="184"/>
+      <c r="K5" s="125"/>
+      <c r="L5" s="125"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="126">
+        <v>100</v>
+      </c>
+      <c r="C6" s="126">
+        <v>100</v>
+      </c>
+      <c r="D6" s="126">
+        <v>100</v>
+      </c>
+      <c r="E6" s="126">
+        <v>100</v>
+      </c>
+      <c r="F6" s="126">
+        <v>100</v>
+      </c>
+      <c r="G6" s="126">
+        <v>100</v>
+      </c>
+      <c r="H6" s="126">
+        <v>100</v>
+      </c>
+      <c r="I6" s="126">
+        <v>100</v>
+      </c>
+      <c r="J6" s="121"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="121" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="122"/>
+      <c r="C7" s="122"/>
+      <c r="D7" s="122"/>
+      <c r="E7" s="122"/>
+      <c r="F7" s="122"/>
+      <c r="G7" s="122"/>
+      <c r="H7" s="122"/>
+      <c r="I7" s="122"/>
+      <c r="J7" s="121"/>
+      <c r="K7" s="124"/>
+      <c r="L7" s="124"/>
+    </row>
+    <row r="8" spans="1:12" ht="33.75">
+      <c r="A8" s="116" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="110"/>
+      <c r="C8" s="110"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="117"/>
+      <c r="H8" s="117"/>
+      <c r="I8" s="117"/>
+      <c r="J8" s="109"/>
+      <c r="K8" s="125"/>
+      <c r="L8" s="125"/>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="112">
+        <v>7.1</v>
+      </c>
+      <c r="C9" s="112">
+        <v>7.9</v>
+      </c>
+      <c r="D9" s="112">
+        <v>5.7</v>
+      </c>
+      <c r="E9" s="112">
+        <v>6.7</v>
+      </c>
+      <c r="F9" s="112">
+        <v>7.4</v>
+      </c>
+      <c r="G9" s="112">
+        <v>7.2</v>
+      </c>
+      <c r="H9" s="112">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I9" s="112">
+        <v>13.5</v>
+      </c>
+      <c r="J9" s="111"/>
+      <c r="K9" s="127"/>
+      <c r="L9" s="127"/>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="112">
+        <v>88</v>
+      </c>
+      <c r="C10" s="112">
+        <v>86.8</v>
+      </c>
+      <c r="D10" s="112">
+        <v>90.1</v>
+      </c>
+      <c r="E10" s="112">
+        <v>87.9</v>
+      </c>
+      <c r="F10" s="112">
+        <v>88.1</v>
+      </c>
+      <c r="G10" s="112">
+        <v>88.4</v>
+      </c>
+      <c r="H10" s="112">
+        <v>86.7</v>
+      </c>
+      <c r="I10" s="112">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="J10" s="111"/>
+      <c r="K10" s="127"/>
+      <c r="L10" s="127"/>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="C11" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="D11" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="E11" s="112">
+        <v>3</v>
+      </c>
+      <c r="F11" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="G11" s="112">
+        <v>2.4</v>
+      </c>
+      <c r="H11" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="I11" s="112">
+        <v>3.4</v>
+      </c>
+      <c r="J11" s="111"/>
+      <c r="K11" s="127"/>
+      <c r="L11" s="127"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C12" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="D12" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="E12" s="112">
+        <v>2.4</v>
+      </c>
+      <c r="F12" s="112">
+        <v>2</v>
+      </c>
+      <c r="G12" s="112">
+        <v>2</v>
+      </c>
+      <c r="H12" s="112">
+        <v>2</v>
+      </c>
+      <c r="I12" s="112">
+        <v>4</v>
+      </c>
+      <c r="J12" s="111"/>
+      <c r="K12" s="127"/>
+      <c r="L12" s="127"/>
+    </row>
+    <row r="13" spans="1:12" ht="33.75">
+      <c r="A13" s="116" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="113"/>
+      <c r="C13" s="113"/>
+      <c r="D13" s="113"/>
+      <c r="E13" s="113"/>
+      <c r="F13" s="113"/>
+      <c r="G13" s="113"/>
+      <c r="H13" s="113"/>
+      <c r="I13" s="113"/>
+      <c r="J13" s="116"/>
+      <c r="K13" s="127"/>
+      <c r="L13" s="127"/>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="112">
+        <v>4.8</v>
+      </c>
+      <c r="C14" s="112">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D14" s="112">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E14" s="112">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F14" s="112">
+        <v>4.8</v>
+      </c>
+      <c r="G14" s="112">
+        <v>4.7</v>
+      </c>
+      <c r="H14" s="112">
+        <v>6.9</v>
+      </c>
+      <c r="I14" s="112">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J14" s="111"/>
+      <c r="K14" s="127"/>
+      <c r="L14" s="127"/>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="112">
+        <v>90</v>
+      </c>
+      <c r="C15" s="112">
+        <v>89.2</v>
+      </c>
+      <c r="D15" s="112">
+        <v>91.2</v>
+      </c>
+      <c r="E15" s="112">
+        <v>89.2</v>
+      </c>
+      <c r="F15" s="112">
+        <v>90.5</v>
+      </c>
+      <c r="G15" s="112">
+        <v>90.2</v>
+      </c>
+      <c r="H15" s="112">
+        <v>88.7</v>
+      </c>
+      <c r="I15" s="112">
+        <v>80</v>
+      </c>
+      <c r="J15" s="111"/>
+      <c r="K15" s="127"/>
+      <c r="L15" s="127"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="112">
+        <v>3</v>
+      </c>
+      <c r="C16" s="112">
+        <v>3.1</v>
+      </c>
+      <c r="D16" s="112">
+        <v>2.9</v>
+      </c>
+      <c r="E16" s="112">
+        <v>3.3</v>
+      </c>
+      <c r="F16" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="G16" s="112">
+        <v>2.9</v>
+      </c>
+      <c r="H16" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="I16" s="112">
+        <v>6.6</v>
+      </c>
+      <c r="J16" s="111"/>
+      <c r="K16" s="127"/>
+      <c r="L16" s="127"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C17" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="D17" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="E17" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="F17" s="112">
+        <v>1.9</v>
+      </c>
+      <c r="G17" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H17" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="I17" s="112">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J17" s="111"/>
+      <c r="K17" s="127"/>
+      <c r="L17" s="127"/>
+    </row>
+    <row r="18" spans="1:12" ht="33.75">
+      <c r="A18" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="113"/>
+      <c r="C18" s="113"/>
+      <c r="D18" s="113"/>
+      <c r="E18" s="113"/>
+      <c r="F18" s="113"/>
+      <c r="G18" s="113"/>
+      <c r="H18" s="113"/>
+      <c r="I18" s="113"/>
+      <c r="J18" s="116"/>
+      <c r="K18" s="127"/>
+      <c r="L18" s="127"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="112">
+        <v>5.9</v>
+      </c>
+      <c r="C19" s="112">
+        <v>6.1</v>
+      </c>
+      <c r="D19" s="112">
+        <v>5.6</v>
+      </c>
+      <c r="E19" s="112">
+        <v>5.9</v>
+      </c>
+      <c r="F19" s="112">
+        <v>6</v>
+      </c>
+      <c r="G19" s="112">
+        <v>5.5</v>
+      </c>
+      <c r="H19" s="112">
+        <v>8.5</v>
+      </c>
+      <c r="I19" s="112">
+        <v>10.6</v>
+      </c>
+      <c r="J19" s="111"/>
+      <c r="K19" s="127"/>
+      <c r="L19" s="127"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="112">
+        <v>89.1</v>
+      </c>
+      <c r="C20" s="112">
+        <v>88.9</v>
+      </c>
+      <c r="D20" s="112">
+        <v>89.5</v>
+      </c>
+      <c r="E20" s="112">
+        <v>88.5</v>
+      </c>
+      <c r="F20" s="112">
+        <v>89.4</v>
+      </c>
+      <c r="G20" s="112">
+        <v>89.8</v>
+      </c>
+      <c r="H20" s="112">
+        <v>86.5</v>
+      </c>
+      <c r="I20" s="112">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="J20" s="111"/>
+      <c r="K20" s="127"/>
+      <c r="L20" s="127"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="C21" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="D21" s="112">
+        <v>3.2</v>
+      </c>
+      <c r="E21" s="112">
+        <v>3.1</v>
+      </c>
+      <c r="F21" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="G21" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="H21" s="112">
+        <v>3.7</v>
+      </c>
+      <c r="I21" s="112">
+        <v>5.6</v>
+      </c>
+      <c r="J21" s="111"/>
+      <c r="K21" s="127"/>
+      <c r="L21" s="127"/>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C22" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="D22" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="E22" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="F22" s="112">
+        <v>2</v>
+      </c>
+      <c r="G22" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H22" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="I22" s="112">
+        <v>6.4</v>
+      </c>
+      <c r="J22" s="111"/>
+      <c r="K22" s="127"/>
+      <c r="L22" s="127"/>
+    </row>
+    <row r="23" spans="1:12" ht="33.75">
+      <c r="A23" s="116" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="113"/>
+      <c r="C23" s="113"/>
+      <c r="D23" s="113"/>
+      <c r="E23" s="113"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="113"/>
+      <c r="H23" s="113"/>
+      <c r="I23" s="113"/>
+      <c r="J23" s="116"/>
+      <c r="K23" s="127"/>
+      <c r="L23" s="127"/>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="112">
+        <v>1.2</v>
+      </c>
+      <c r="C24" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="D24" s="112">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E24" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="F24" s="112">
+        <v>1.2</v>
+      </c>
+      <c r="G24" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="H24" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="I24" s="112">
+        <v>3.7</v>
+      </c>
+      <c r="J24" s="111"/>
+      <c r="K24" s="127"/>
+      <c r="L24" s="127"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="112">
+        <v>95.1</v>
+      </c>
+      <c r="C25" s="112">
+        <v>94.8</v>
+      </c>
+      <c r="D25" s="112">
+        <v>95.4</v>
+      </c>
+      <c r="E25" s="112">
+        <v>94.5</v>
+      </c>
+      <c r="F25" s="112">
+        <v>95.3</v>
+      </c>
+      <c r="G25" s="112">
+        <v>95</v>
+      </c>
+      <c r="H25" s="112">
+        <v>95.7</v>
+      </c>
+      <c r="I25" s="112">
+        <v>87.4</v>
+      </c>
+      <c r="J25" s="111"/>
+      <c r="K25" s="127"/>
+      <c r="L25" s="127"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="C26" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="D26" s="112">
+        <v>1.9</v>
+      </c>
+      <c r="E26" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="F26" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="G26" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="H26" s="112">
+        <v>1.9</v>
+      </c>
+      <c r="I26" s="112">
+        <v>3.4</v>
+      </c>
+      <c r="J26" s="111"/>
+      <c r="K26" s="127"/>
+      <c r="L26" s="127"/>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="C27" s="112">
+        <v>2.4</v>
+      </c>
+      <c r="D27" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="E27" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="F27" s="112">
+        <v>1.9</v>
+      </c>
+      <c r="G27" s="112">
+        <v>2</v>
+      </c>
+      <c r="H27" s="112">
+        <v>1</v>
+      </c>
+      <c r="I27" s="112">
+        <v>5.5</v>
+      </c>
+      <c r="J27" s="111"/>
+      <c r="K27" s="127"/>
+      <c r="L27" s="127"/>
+    </row>
+    <row r="28" spans="1:12" ht="33.75">
+      <c r="A28" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="113"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="113"/>
+      <c r="E28" s="113"/>
+      <c r="F28" s="113"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="116"/>
+      <c r="K28" s="127"/>
+      <c r="L28" s="127"/>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="112">
+        <v>2</v>
+      </c>
+      <c r="C29" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="D29" s="112">
+        <v>1.2</v>
+      </c>
+      <c r="E29" s="112">
+        <v>1.9</v>
+      </c>
+      <c r="F29" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="G29" s="112">
+        <v>2</v>
+      </c>
+      <c r="H29" s="112">
+        <v>3.2</v>
+      </c>
+      <c r="I29" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="J29" s="111"/>
+      <c r="K29" s="127"/>
+      <c r="L29" s="127"/>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="112">
+        <v>93.2</v>
+      </c>
+      <c r="C30" s="112">
+        <v>92.7</v>
+      </c>
+      <c r="D30" s="112">
+        <v>94</v>
+      </c>
+      <c r="E30" s="112">
+        <v>93.1</v>
+      </c>
+      <c r="F30" s="112">
+        <v>93.3</v>
+      </c>
+      <c r="G30" s="112">
+        <v>93.4</v>
+      </c>
+      <c r="H30" s="112">
+        <v>91.8</v>
+      </c>
+      <c r="I30" s="112">
+        <v>86.4</v>
+      </c>
+      <c r="J30" s="111"/>
+      <c r="K30" s="127"/>
+      <c r="L30" s="127"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C31" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="D31" s="112">
+        <v>2.4</v>
+      </c>
+      <c r="E31" s="112">
+        <v>2</v>
+      </c>
+      <c r="F31" s="112">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G31" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="H31" s="112">
+        <v>2</v>
+      </c>
+      <c r="I31" s="112">
+        <v>5.4</v>
+      </c>
+      <c r="J31" s="111"/>
+      <c r="K31" s="127"/>
+      <c r="L31" s="127"/>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="C32" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="D32" s="112">
+        <v>2.4</v>
+      </c>
+      <c r="E32" s="112">
+        <v>3</v>
+      </c>
+      <c r="F32" s="112">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G32" s="112">
+        <v>2.5</v>
+      </c>
+      <c r="H32" s="112">
+        <v>3</v>
+      </c>
+      <c r="I32" s="112">
+        <v>5.6</v>
+      </c>
+      <c r="J32" s="111"/>
+      <c r="K32" s="127"/>
+      <c r="L32" s="127"/>
+    </row>
+    <row r="33" spans="1:12" ht="33.75">
+      <c r="A33" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="113"/>
+      <c r="C33" s="113"/>
+      <c r="D33" s="113"/>
+      <c r="E33" s="113"/>
+      <c r="F33" s="113"/>
+      <c r="G33" s="113"/>
+      <c r="H33" s="113"/>
+      <c r="I33" s="113"/>
+      <c r="J33" s="116"/>
+      <c r="K33" s="127"/>
+      <c r="L33" s="127"/>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="C34" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="D34" s="112">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E34" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="F34" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="G34" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="H34" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="I34" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="J34" s="111"/>
+      <c r="K34" s="127"/>
+      <c r="L34" s="127"/>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="112">
+        <v>94.1</v>
+      </c>
+      <c r="C35" s="112">
+        <v>93.2</v>
+      </c>
+      <c r="D35" s="112">
+        <v>95.5</v>
+      </c>
+      <c r="E35" s="112">
+        <v>93.7</v>
+      </c>
+      <c r="F35" s="112">
+        <v>94.3</v>
+      </c>
+      <c r="G35" s="112">
+        <v>94.2</v>
+      </c>
+      <c r="H35" s="112">
+        <v>94.1</v>
+      </c>
+      <c r="I35" s="112">
+        <v>88.4</v>
+      </c>
+      <c r="J35" s="111"/>
+      <c r="K35" s="127"/>
+      <c r="L35" s="127"/>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="112">
+        <v>1.9</v>
+      </c>
+      <c r="C36" s="112">
+        <v>2</v>
+      </c>
+      <c r="D36" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="E36" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="F36" s="112">
+        <v>2</v>
+      </c>
+      <c r="G36" s="112">
+        <v>1.9</v>
+      </c>
+      <c r="H36" s="112">
+        <v>2.4</v>
+      </c>
+      <c r="I36" s="112">
+        <v>3.3</v>
+      </c>
+      <c r="J36" s="111"/>
+      <c r="K36" s="127"/>
+      <c r="L36" s="127"/>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="112">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C37" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="E37" s="112">
+        <v>2.8</v>
+      </c>
+      <c r="F37" s="112">
+        <v>2</v>
+      </c>
+      <c r="G37" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H37" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="I37" s="112">
+        <v>6.9</v>
+      </c>
+      <c r="J37" s="111"/>
+      <c r="K37" s="127"/>
+      <c r="L37" s="127"/>
+    </row>
+    <row r="38" spans="1:12" ht="33.75">
+      <c r="A38" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="113"/>
+      <c r="C38" s="113"/>
+      <c r="D38" s="113"/>
+      <c r="E38" s="113"/>
+      <c r="F38" s="113"/>
+      <c r="G38" s="113"/>
+      <c r="H38" s="113"/>
+      <c r="I38" s="113"/>
+      <c r="J38" s="116"/>
+      <c r="K38" s="127"/>
+      <c r="L38" s="127"/>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="112">
+        <v>0.7</v>
+      </c>
+      <c r="C39" s="112">
+        <v>0.7</v>
+      </c>
+      <c r="D39" s="112">
+        <v>0.7</v>
+      </c>
+      <c r="E39" s="112">
+        <v>0.5</v>
+      </c>
+      <c r="F39" s="112">
+        <v>0.8</v>
+      </c>
+      <c r="G39" s="112">
+        <v>0.7</v>
+      </c>
+      <c r="H39" s="112">
+        <v>1</v>
+      </c>
+      <c r="I39" s="112">
+        <v>0.3</v>
+      </c>
+      <c r="J39" s="111"/>
+      <c r="K39" s="127"/>
+      <c r="L39" s="127"/>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="112">
+        <v>95.5</v>
+      </c>
+      <c r="C40" s="112">
+        <v>95</v>
+      </c>
+      <c r="D40" s="112">
+        <v>96.4</v>
+      </c>
+      <c r="E40" s="112">
+        <v>95.3</v>
+      </c>
+      <c r="F40" s="112">
+        <v>95.7</v>
+      </c>
+      <c r="G40" s="112">
+        <v>95.8</v>
+      </c>
+      <c r="H40" s="112">
+        <v>95.5</v>
+      </c>
+      <c r="I40" s="112">
+        <v>90.1</v>
+      </c>
+      <c r="J40" s="111"/>
+      <c r="K40" s="127"/>
+      <c r="L40" s="127"/>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="C41" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="D41" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="E41" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="F41" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="G41" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="H41" s="112">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I41" s="112">
+        <v>3.1</v>
+      </c>
+      <c r="J41" s="111"/>
+      <c r="K41" s="127"/>
+      <c r="L41" s="127"/>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="112">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C42" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="D42" s="112">
+        <v>1.6</v>
+      </c>
+      <c r="E42" s="112">
+        <v>2.6</v>
+      </c>
+      <c r="F42" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="G42" s="112">
+        <v>2.1</v>
+      </c>
+      <c r="H42" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="I42" s="112">
+        <v>6.5</v>
+      </c>
+      <c r="J42" s="111"/>
+      <c r="K42" s="127"/>
+      <c r="L42" s="127"/>
+    </row>
+    <row r="43" spans="1:12" ht="22.5">
+      <c r="A43" s="116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="113"/>
+      <c r="C43" s="113"/>
+      <c r="D43" s="113"/>
+      <c r="E43" s="113"/>
+      <c r="F43" s="113"/>
+      <c r="G43" s="113"/>
+      <c r="H43" s="113"/>
+      <c r="I43" s="113"/>
+      <c r="J43" s="116"/>
+      <c r="K43" s="127"/>
+      <c r="L43" s="127"/>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="112">
+        <v>0.6</v>
+      </c>
+      <c r="C44" s="112">
+        <v>0.7</v>
+      </c>
+      <c r="D44" s="112">
+        <v>0.6</v>
+      </c>
+      <c r="E44" s="112">
+        <v>0.7</v>
+      </c>
+      <c r="F44" s="112">
+        <v>0.6</v>
+      </c>
+      <c r="G44" s="112">
+        <v>0.6</v>
+      </c>
+      <c r="H44" s="112">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I44" s="112">
+        <v>0.2</v>
+      </c>
+      <c r="J44" s="111"/>
+      <c r="K44" s="127"/>
+      <c r="L44" s="127"/>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="112">
+        <v>95.7</v>
+      </c>
+      <c r="C45" s="112">
+        <v>95.2</v>
+      </c>
+      <c r="D45" s="112">
+        <v>96.2</v>
+      </c>
+      <c r="E45" s="112">
+        <v>95.4</v>
+      </c>
+      <c r="F45" s="112">
+        <v>95.8</v>
+      </c>
+      <c r="G45" s="112">
+        <v>96</v>
+      </c>
+      <c r="H45" s="112">
+        <v>95.2</v>
+      </c>
+      <c r="I45" s="112">
+        <v>89.1</v>
+      </c>
+      <c r="J45" s="111"/>
+      <c r="K45" s="127"/>
+      <c r="L45" s="127"/>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="C46" s="112">
+        <v>1.4</v>
+      </c>
+      <c r="D46" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="E46" s="112">
+        <v>1.2</v>
+      </c>
+      <c r="F46" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="G46" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="H46" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="I46" s="112">
+        <v>4.3</v>
+      </c>
+      <c r="J46" s="111"/>
+      <c r="K46" s="127"/>
+      <c r="L46" s="127"/>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="115">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C47" s="115">
+        <v>2.7</v>
+      </c>
+      <c r="D47" s="115">
+        <v>1.7</v>
+      </c>
+      <c r="E47" s="115">
+        <v>2.7</v>
+      </c>
+      <c r="F47" s="115">
+        <v>2.1</v>
+      </c>
+      <c r="G47" s="115">
+        <v>2.1</v>
+      </c>
+      <c r="H47" s="115">
+        <v>1.9</v>
+      </c>
+      <c r="I47" s="115">
+        <v>6.4</v>
+      </c>
+      <c r="J47" s="111"/>
+      <c r="K47" s="125"/>
+      <c r="L47" s="125"/>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="90"/>
+      <c r="B48" s="90"/>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90"/>
+      <c r="I48" s="90"/>
+      <c r="J48" s="90"/>
+      <c r="K48" s="90"/>
+      <c r="L48" s="90"/>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="90"/>
+      <c r="B49" s="90"/>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90"/>
+      <c r="I49" s="90"/>
+      <c r="J49" s="90"/>
+      <c r="K49" s="90"/>
+      <c r="L49" s="90"/>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="90"/>
+      <c r="B50" s="90"/>
+      <c r="C50" s="90"/>
+      <c r="D50" s="90"/>
+      <c r="E50" s="90"/>
+      <c r="F50" s="90"/>
+      <c r="G50" s="90"/>
+      <c r="H50" s="90"/>
+      <c r="I50" s="90"/>
+      <c r="J50" s="90"/>
+      <c r="K50" s="90"/>
+      <c r="L50" s="90"/>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="90"/>
+      <c r="B51" s="90"/>
+      <c r="C51" s="90"/>
+      <c r="D51" s="90"/>
+      <c r="E51" s="90"/>
+      <c r="F51" s="90"/>
+      <c r="G51" s="90"/>
+      <c r="H51" s="90"/>
+      <c r="I51" s="90"/>
+      <c r="J51" s="90"/>
+      <c r="K51" s="90"/>
+      <c r="L51" s="90"/>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="90"/>
+      <c r="B52" s="90"/>
+      <c r="C52" s="90"/>
+      <c r="D52" s="90"/>
+      <c r="E52" s="90"/>
+      <c r="F52" s="90"/>
+      <c r="G52" s="90"/>
+      <c r="H52" s="90"/>
+      <c r="I52" s="90"/>
+      <c r="J52" s="90"/>
+      <c r="K52" s="90"/>
+      <c r="L52" s="90"/>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="90"/>
+      <c r="B53" s="90"/>
+      <c r="C53" s="90"/>
+      <c r="D53" s="90"/>
+      <c r="E53" s="90"/>
+      <c r="F53" s="90"/>
+      <c r="G53" s="90"/>
+      <c r="H53" s="90"/>
+      <c r="I53" s="90"/>
+      <c r="J53" s="90"/>
+      <c r="K53" s="90"/>
+      <c r="L53" s="90"/>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="90"/>
+      <c r="B54" s="90"/>
+      <c r="C54" s="90"/>
+      <c r="D54" s="90"/>
+      <c r="E54" s="90"/>
+      <c r="F54" s="90"/>
+      <c r="G54" s="90"/>
+      <c r="H54" s="90"/>
+      <c r="I54" s="90"/>
+      <c r="J54" s="90"/>
+      <c r="K54" s="90"/>
+      <c r="L54" s="90"/>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" s="90"/>
+      <c r="B55" s="90"/>
+      <c r="C55" s="90"/>
+      <c r="D55" s="90"/>
+      <c r="E55" s="90"/>
+      <c r="F55" s="90"/>
+      <c r="G55" s="90"/>
+      <c r="H55" s="90"/>
+      <c r="I55" s="90"/>
+      <c r="J55" s="90"/>
+      <c r="K55" s="90"/>
+      <c r="L55" s="90"/>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" s="90"/>
+      <c r="B56" s="90"/>
+      <c r="C56" s="90"/>
+      <c r="D56" s="90"/>
+      <c r="E56" s="90"/>
+      <c r="F56" s="90"/>
+      <c r="G56" s="90"/>
+      <c r="H56" s="90"/>
+      <c r="I56" s="90"/>
+      <c r="J56" s="90"/>
+      <c r="K56" s="90"/>
+      <c r="L56" s="90"/>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" s="90"/>
+      <c r="B57" s="90"/>
+      <c r="C57" s="90"/>
+      <c r="D57" s="90"/>
+      <c r="E57" s="90"/>
+      <c r="F57" s="90"/>
+      <c r="G57" s="90"/>
+      <c r="H57" s="90"/>
+      <c r="I57" s="90"/>
+      <c r="J57" s="90"/>
+      <c r="K57" s="90"/>
+      <c r="L57" s="90"/>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="90"/>
+      <c r="B58" s="90"/>
+      <c r="C58" s="90"/>
+      <c r="D58" s="90"/>
+      <c r="E58" s="90"/>
+      <c r="F58" s="90"/>
+      <c r="G58" s="90"/>
+      <c r="H58" s="90"/>
+      <c r="I58" s="90"/>
+      <c r="J58" s="90"/>
+      <c r="K58" s="90"/>
+      <c r="L58" s="90"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:J5"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J3" sqref="J3:J5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="35.42578125" customWidth="1"/>
+    <col min="2" max="9" width="12.85546875" customWidth="1"/>
+    <col min="10" max="10" width="35.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="166" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="166"/>
+      <c r="I1" s="166"/>
+      <c r="J1" s="166"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="141"/>
+    </row>
+    <row r="3" spans="1:10" ht="21.75" customHeight="1">
+      <c r="A3" s="167"/>
+      <c r="B3" s="170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="173" t="s">
+        <v>77</v>
+      </c>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="175"/>
+    </row>
+    <row r="4" spans="1:10" ht="24.75" customHeight="1">
+      <c r="A4" s="168"/>
+      <c r="B4" s="171"/>
+      <c r="C4" s="177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="178"/>
+      <c r="E4" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="F4" s="177"/>
+      <c r="G4" s="173" t="s">
+        <v>74</v>
+      </c>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+      <c r="J4" s="176"/>
+    </row>
+    <row r="5" spans="1:10" ht="45">
+      <c r="A5" s="169"/>
+      <c r="B5" s="172"/>
+      <c r="C5" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="105" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="105" t="s">
+        <v>72</v>
+      </c>
+      <c r="I5" s="104" t="s">
+        <v>73</v>
+      </c>
+      <c r="J5" s="176"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="36">
+        <v>100</v>
+      </c>
+      <c r="C6" s="36">
+        <v>100</v>
+      </c>
+      <c r="D6" s="36">
+        <v>100</v>
+      </c>
+      <c r="E6" s="36">
+        <v>100</v>
+      </c>
+      <c r="F6" s="36">
+        <v>100</v>
+      </c>
+      <c r="G6" s="36">
+        <v>100</v>
+      </c>
+      <c r="H6" s="36">
+        <v>100</v>
+      </c>
+      <c r="I6" s="36">
+        <v>100</v>
+      </c>
+      <c r="J6" s="41"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="41"/>
+    </row>
+    <row r="8" spans="1:10" ht="33.75">
+      <c r="A8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="22"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="19">
+        <v>6.6</v>
+      </c>
+      <c r="C9" s="19">
+        <v>7.8</v>
+      </c>
+      <c r="D9" s="19">
+        <v>4.5</v>
+      </c>
+      <c r="E9" s="19">
+        <v>6.3</v>
+      </c>
+      <c r="F9" s="19">
+        <v>6.8</v>
+      </c>
+      <c r="G9" s="19">
+        <v>7.5</v>
+      </c>
+      <c r="H9" s="19">
+        <v>6.2</v>
+      </c>
+      <c r="I9" s="19">
+        <v>8</v>
+      </c>
+      <c r="J9" s="23"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="39">
+        <v>88.6</v>
+      </c>
+      <c r="C10" s="39">
+        <v>86.9</v>
+      </c>
+      <c r="D10" s="39">
+        <v>91.5</v>
+      </c>
+      <c r="E10" s="39">
+        <v>88.1</v>
+      </c>
+      <c r="F10" s="39">
+        <v>88.9</v>
+      </c>
+      <c r="G10" s="39">
+        <v>88.1</v>
+      </c>
+      <c r="H10" s="39">
+        <v>88.5</v>
+      </c>
+      <c r="I10" s="39">
+        <v>80.3</v>
+      </c>
+      <c r="J10" s="23"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="39">
+        <v>3</v>
+      </c>
+      <c r="C11" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="D11" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="E11" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="F11" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="G11" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="H11" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="I11" s="39">
+        <v>6.6</v>
+      </c>
+      <c r="J11" s="23"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="C12" s="39">
+        <v>2</v>
+      </c>
+      <c r="D12" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="E12" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F12" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="G12" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="H12" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="I12" s="39">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J12" s="23"/>
+    </row>
+    <row r="13" spans="1:10" ht="33.75">
+      <c r="A13" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="39"/>
+      <c r="C13" s="39"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="20"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="39">
+        <v>4.5</v>
+      </c>
+      <c r="C14" s="39">
+        <v>5.6</v>
+      </c>
+      <c r="D14" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="E14" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F14" s="39">
+        <v>4.8</v>
+      </c>
+      <c r="G14" s="39">
+        <v>4.8</v>
+      </c>
+      <c r="H14" s="39">
+        <v>4.8</v>
+      </c>
+      <c r="I14" s="39">
+        <v>6.8</v>
+      </c>
+      <c r="J14" s="23"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="39">
+        <v>90.3</v>
+      </c>
+      <c r="C15" s="39">
+        <v>88.4</v>
+      </c>
+      <c r="D15" s="39">
+        <v>93.6</v>
+      </c>
+      <c r="E15" s="39">
+        <v>89.7</v>
+      </c>
+      <c r="F15" s="39">
+        <v>90.6</v>
+      </c>
+      <c r="G15" s="39">
+        <v>90.3</v>
+      </c>
+      <c r="H15" s="39">
+        <v>89.4</v>
+      </c>
+      <c r="I15" s="39">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="J15" s="23"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="C16" s="39">
+        <v>3.7</v>
+      </c>
+      <c r="D16" s="39">
+        <v>2</v>
+      </c>
+      <c r="E16" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="F16" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="G16" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="H16" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="I16" s="39">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J16" s="23"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="C17" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D17" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="E17" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="F17" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="G17" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="H17" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="I17" s="39">
+        <v>6.4</v>
+      </c>
+      <c r="J17" s="23"/>
+    </row>
+    <row r="18" spans="1:10" ht="33.75">
+      <c r="A18" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="33"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="20"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="39">
+        <v>5.4</v>
+      </c>
+      <c r="C19" s="39">
+        <v>6.1</v>
+      </c>
+      <c r="D19" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E19" s="39">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F19" s="39">
+        <v>5.6</v>
+      </c>
+      <c r="G19" s="39">
+        <v>5.6</v>
+      </c>
+      <c r="H19" s="39">
+        <v>6.8</v>
+      </c>
+      <c r="I19" s="39">
+        <v>7.6</v>
+      </c>
+      <c r="J19" s="23"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="39">
+        <v>89.8</v>
+      </c>
+      <c r="C20" s="39">
+        <v>88.8</v>
+      </c>
+      <c r="D20" s="39">
+        <v>91.6</v>
+      </c>
+      <c r="E20" s="39">
+        <v>89.3</v>
+      </c>
+      <c r="F20" s="39">
+        <v>90.2</v>
+      </c>
+      <c r="G20" s="39">
+        <v>90.3</v>
+      </c>
+      <c r="H20" s="39">
+        <v>87.8</v>
+      </c>
+      <c r="I20" s="39">
+        <v>81</v>
+      </c>
+      <c r="J20" s="23"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="C21" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="D21" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E21" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="F21" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G21" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H21" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="I21" s="39">
+        <v>3.7</v>
+      </c>
+      <c r="J21" s="23"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C22" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="D22" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="E22" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="F22" s="39">
+        <v>2</v>
+      </c>
+      <c r="G22" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="H22" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I22" s="39">
+        <v>7.7</v>
+      </c>
+      <c r="J22" s="23"/>
+    </row>
+    <row r="23" spans="1:10" ht="33.75">
+      <c r="A23" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="20"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C24" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="D24" s="39">
+        <v>0.7</v>
+      </c>
+      <c r="E24" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F24" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G24" s="39">
+        <v>1.2</v>
+      </c>
+      <c r="H24" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I24" s="39">
+        <v>2</v>
+      </c>
+      <c r="J24" s="23"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="39">
+        <v>94.9</v>
+      </c>
+      <c r="C25" s="39">
+        <v>94.3</v>
+      </c>
+      <c r="D25" s="39">
+        <v>96.2</v>
+      </c>
+      <c r="E25" s="39">
+        <v>94.3</v>
+      </c>
+      <c r="F25" s="39">
+        <v>95.4</v>
+      </c>
+      <c r="G25" s="39">
+        <v>95.1</v>
+      </c>
+      <c r="H25" s="39">
+        <v>92.9</v>
+      </c>
+      <c r="I25" s="39">
+        <v>88.1</v>
+      </c>
+      <c r="J25" s="23"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="39">
+        <v>2</v>
+      </c>
+      <c r="C26" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="D26" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="E26" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="F26" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="G26" s="39">
+        <v>2</v>
+      </c>
+      <c r="H26" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="I26" s="39">
+        <v>3.6</v>
+      </c>
+      <c r="J26" s="23"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="39">
+        <v>2</v>
+      </c>
+      <c r="C27" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D27" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="E27" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F27" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="G27" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="H27" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="I27" s="39">
+        <v>6.3</v>
+      </c>
+      <c r="J27" s="23"/>
+    </row>
+    <row r="28" spans="1:10" ht="33.75">
+      <c r="A28" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="39"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="20"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="39">
+        <v>2</v>
+      </c>
+      <c r="C29" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="D29" s="39">
+        <v>1</v>
+      </c>
+      <c r="E29" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="F29" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="G29" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H29" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="I29" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="J29" s="23"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="C30" s="39">
+        <v>92.6</v>
+      </c>
+      <c r="D30" s="39">
+        <v>95.3</v>
+      </c>
+      <c r="E30" s="39">
+        <v>93.3</v>
+      </c>
+      <c r="F30" s="39">
+        <v>93.7</v>
+      </c>
+      <c r="G30" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="H30" s="39">
+        <v>91.8</v>
+      </c>
+      <c r="I30" s="39">
+        <v>87.2</v>
+      </c>
+      <c r="J30" s="23"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="C31" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="D31" s="39">
+        <v>2</v>
+      </c>
+      <c r="E31" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="F31" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G31" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="H31" s="39">
+        <v>3.6</v>
+      </c>
+      <c r="I31" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="J31" s="23"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="39">
+        <v>2</v>
+      </c>
+      <c r="C32" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="D32" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="E32" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="F32" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="G32" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="H32" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="I32" s="39">
+        <v>6.4</v>
+      </c>
+      <c r="J32" s="23"/>
+    </row>
+    <row r="33" spans="1:10" ht="33.75">
+      <c r="A33" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="39"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="20"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="D34" s="39">
+        <v>0.7</v>
+      </c>
+      <c r="E34" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="F34" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="G34" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="H34" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="J34" s="23"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="39">
+        <v>94.1</v>
+      </c>
+      <c r="C35" s="39">
+        <v>93.1</v>
+      </c>
+      <c r="D35" s="39">
+        <v>95.7</v>
+      </c>
+      <c r="E35" s="39">
+        <v>93.2</v>
+      </c>
+      <c r="F35" s="39">
+        <v>94.7</v>
+      </c>
+      <c r="G35" s="39">
+        <v>93.9</v>
+      </c>
+      <c r="H35" s="39">
+        <v>92.5</v>
+      </c>
+      <c r="I35" s="39">
+        <v>85.4</v>
+      </c>
+      <c r="J35" s="23"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C36" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="D36" s="39">
+        <v>2</v>
+      </c>
+      <c r="E36" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="F36" s="39">
+        <v>2</v>
+      </c>
+      <c r="G36" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H36" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5.9</v>
+      </c>
+      <c r="J36" s="23"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C37" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="E37" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="F37" s="39">
+        <v>2</v>
+      </c>
+      <c r="G37" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H37" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="I37" s="39">
+        <v>5.3</v>
+      </c>
+      <c r="J37" s="23"/>
+    </row>
+    <row r="38" spans="1:10" ht="33.75">
+      <c r="A38" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="20"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="C39" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="D39" s="39">
+        <v>0.4</v>
+      </c>
+      <c r="E39" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="F39" s="39">
+        <v>0.7</v>
+      </c>
+      <c r="G39" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="H39" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I39" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="J39" s="23"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="39">
+        <v>95.4</v>
+      </c>
+      <c r="C40" s="39">
+        <v>94.6</v>
+      </c>
+      <c r="D40" s="39">
+        <v>96.7</v>
+      </c>
+      <c r="E40" s="39">
+        <v>94.8</v>
+      </c>
+      <c r="F40" s="39">
+        <v>95.7</v>
+      </c>
+      <c r="G40" s="39">
+        <v>95.1</v>
+      </c>
+      <c r="H40" s="39">
+        <v>94.8</v>
+      </c>
+      <c r="I40" s="39">
+        <v>89.6</v>
+      </c>
+      <c r="J40" s="23"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="C41" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D41" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="E41" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F41" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="G41" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="H41" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="I41" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="J41" s="23"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="C42" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D42" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="E42" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="F42" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="G42" s="39">
+        <v>2</v>
+      </c>
+      <c r="H42" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="I42" s="39">
+        <v>6.3</v>
+      </c>
+      <c r="J42" s="23"/>
+    </row>
+    <row r="43" spans="1:10" ht="22.5">
+      <c r="A43" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="39"/>
+      <c r="C43" s="39"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="39"/>
+      <c r="J43" s="20"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="C44" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="D44" s="39">
+        <v>0.3</v>
+      </c>
+      <c r="E44" s="39">
+        <v>0.4</v>
+      </c>
+      <c r="F44" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="G44" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="H44" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="I44" s="39">
+        <v>1.2</v>
+      </c>
+      <c r="J44" s="23"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="39">
+        <v>95.3</v>
+      </c>
+      <c r="C45" s="39">
+        <v>94.6</v>
+      </c>
+      <c r="D45" s="39">
+        <v>96.6</v>
+      </c>
+      <c r="E45" s="39">
+        <v>94.9</v>
+      </c>
+      <c r="F45" s="39">
+        <v>95.8</v>
+      </c>
+      <c r="G45" s="39">
+        <v>95.2</v>
+      </c>
+      <c r="H45" s="39">
+        <v>95.2</v>
+      </c>
+      <c r="I45" s="39">
+        <v>88.2</v>
+      </c>
+      <c r="J45" s="23"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="C46" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D46" s="39">
+        <v>1.2</v>
+      </c>
+      <c r="E46" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="F46" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="G46" s="39">
+        <v>2</v>
+      </c>
+      <c r="H46" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="I46" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="J46" s="23"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C47" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="D47" s="38">
+        <v>1.9</v>
+      </c>
+      <c r="E47" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="F47" s="38">
+        <v>2</v>
+      </c>
+      <c r="G47" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H47" s="38">
+        <v>1.3</v>
+      </c>
+      <c r="I47" s="38">
+        <v>7.9</v>
+      </c>
+      <c r="J47" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E36" sqref="E36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.85546875" customWidth="1"/>
+    <col min="2" max="9" width="12.7109375" customWidth="1"/>
+    <col min="10" max="10" width="42.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="166" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="166"/>
+      <c r="I1" s="166"/>
+      <c r="J1" s="166"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="141"/>
+    </row>
+    <row r="3" spans="1:10" ht="23.25" customHeight="1">
+      <c r="A3" s="167"/>
+      <c r="B3" s="170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="173" t="s">
+        <v>77</v>
+      </c>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="175"/>
+    </row>
+    <row r="4" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A4" s="168"/>
+      <c r="B4" s="171"/>
+      <c r="C4" s="177" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="178"/>
+      <c r="E4" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="F4" s="177"/>
+      <c r="G4" s="173" t="s">
+        <v>74</v>
+      </c>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+      <c r="J4" s="176"/>
+    </row>
+    <row r="5" spans="1:10" ht="45">
+      <c r="A5" s="169"/>
+      <c r="B5" s="172"/>
+      <c r="C5" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="105" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="105" t="s">
+        <v>72</v>
+      </c>
+      <c r="I5" s="104" t="s">
+        <v>73</v>
+      </c>
+      <c r="J5" s="176"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="36">
+        <v>100</v>
+      </c>
+      <c r="C6" s="36">
+        <v>100</v>
+      </c>
+      <c r="D6" s="36">
+        <v>100</v>
+      </c>
+      <c r="E6" s="36">
+        <v>100</v>
+      </c>
+      <c r="F6" s="36">
+        <v>100</v>
+      </c>
+      <c r="G6" s="36">
+        <v>100</v>
+      </c>
+      <c r="H6" s="36">
+        <v>100</v>
+      </c>
+      <c r="I6" s="36">
+        <v>100</v>
+      </c>
+      <c r="J6" s="20"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="20"/>
+    </row>
+    <row r="8" spans="1:10" ht="22.5">
+      <c r="A8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="22"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="19">
+        <v>5.7</v>
+      </c>
+      <c r="C9" s="19">
+        <v>5.6</v>
+      </c>
+      <c r="D9" s="19">
+        <v>5.9</v>
+      </c>
+      <c r="E9" s="19">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F9" s="19">
+        <v>6.3</v>
+      </c>
+      <c r="G9" s="19">
+        <v>5.5</v>
+      </c>
+      <c r="H9" s="19">
+        <v>5.3</v>
+      </c>
+      <c r="I9" s="19">
+        <v>10.1</v>
+      </c>
+      <c r="J9" s="23"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="39">
+        <v>88.3</v>
+      </c>
+      <c r="C10" s="39">
+        <v>88</v>
+      </c>
+      <c r="D10" s="39">
+        <v>88.5</v>
+      </c>
+      <c r="E10" s="39">
+        <v>89</v>
+      </c>
+      <c r="F10" s="39">
+        <v>87.6</v>
+      </c>
+      <c r="G10" s="39">
+        <v>89.1</v>
+      </c>
+      <c r="H10" s="39">
+        <v>88.7</v>
+      </c>
+      <c r="I10" s="39">
+        <v>78.2</v>
+      </c>
+      <c r="J10" s="23"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="39">
+        <v>4</v>
+      </c>
+      <c r="C11" s="39">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D11" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="E11" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F11" s="39">
+        <v>4</v>
+      </c>
+      <c r="G11" s="39">
+        <v>3.6</v>
+      </c>
+      <c r="H11" s="39">
+        <v>4.3</v>
+      </c>
+      <c r="I11" s="39">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J11" s="23"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="39">
+        <v>2</v>
+      </c>
+      <c r="C12" s="39">
+        <v>2</v>
+      </c>
+      <c r="D12" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E12" s="39">
+        <v>2</v>
+      </c>
+      <c r="F12" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="G12" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="H12" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="I12" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="J12" s="23"/>
+    </row>
+    <row r="13" spans="1:10" ht="33.75">
+      <c r="A13" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="39"/>
+      <c r="C13" s="39"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="20"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="C14" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="D14" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="E14" s="39">
+        <v>3</v>
+      </c>
+      <c r="F14" s="39">
+        <v>3.8</v>
+      </c>
+      <c r="G14" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="H14" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="I14" s="39">
+        <v>4.3</v>
+      </c>
+      <c r="J14" s="23"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="39">
+        <v>90.5</v>
+      </c>
+      <c r="C15" s="39">
+        <v>90.3</v>
+      </c>
+      <c r="D15" s="39">
+        <v>90.9</v>
+      </c>
+      <c r="E15" s="39">
+        <v>91.5</v>
+      </c>
+      <c r="F15" s="39">
+        <v>89.9</v>
+      </c>
+      <c r="G15" s="39">
+        <v>91.5</v>
+      </c>
+      <c r="H15" s="39">
+        <v>90.3</v>
+      </c>
+      <c r="I15" s="39">
+        <v>85.1</v>
+      </c>
+      <c r="J15" s="23"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="39">
+        <v>3.6</v>
+      </c>
+      <c r="C16" s="39">
+        <v>3.8</v>
+      </c>
+      <c r="D16" s="39">
+        <v>3.2</v>
+      </c>
+      <c r="E16" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="F16" s="39">
+        <v>3.7</v>
+      </c>
+      <c r="G16" s="39">
+        <v>3.2</v>
+      </c>
+      <c r="H16" s="39">
+        <v>3.9</v>
+      </c>
+      <c r="I16" s="39">
+        <v>6.1</v>
+      </c>
+      <c r="J16" s="23"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="C17" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="D17" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="E17" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="F17" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="G17" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H17" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="I17" s="39">
+        <v>4.5</v>
+      </c>
+      <c r="J17" s="23"/>
+    </row>
+    <row r="18" spans="1:10" ht="22.5">
+      <c r="A18" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="33"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="20"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="39">
+        <v>3.9</v>
+      </c>
+      <c r="C19" s="39">
+        <v>3.7</v>
+      </c>
+      <c r="D19" s="39">
+        <v>4.2</v>
+      </c>
+      <c r="E19" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="F19" s="39">
+        <v>4.3</v>
+      </c>
+      <c r="G19" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="H19" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I19" s="39">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J19" s="23"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="39">
+        <v>90.2</v>
+      </c>
+      <c r="C20" s="39">
+        <v>90.4</v>
+      </c>
+      <c r="D20" s="39">
+        <v>90.1</v>
+      </c>
+      <c r="E20" s="39">
+        <v>91.1</v>
+      </c>
+      <c r="F20" s="39">
+        <v>89.6</v>
+      </c>
+      <c r="G20" s="39">
+        <v>91.3</v>
+      </c>
+      <c r="H20" s="39">
+        <v>90.1</v>
+      </c>
+      <c r="I20" s="39">
+        <v>82.1</v>
+      </c>
+      <c r="J20" s="23"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="C21" s="39">
+        <v>3.5</v>
+      </c>
+      <c r="D21" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="E21" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="F21" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="G21" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="H21" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="I21" s="39">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J21" s="23"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="C22" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="D22" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="E22" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F22" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="G22" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H22" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="I22" s="39">
+        <v>4.8</v>
+      </c>
+      <c r="J22" s="23"/>
+    </row>
+    <row r="23" spans="1:10" ht="22.5">
+      <c r="A23" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="20"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="C24" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="D24" s="39">
+        <v>1</v>
+      </c>
+      <c r="E24" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="F24" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="G24" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="H24" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="I24" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="J24" s="23"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="39">
+        <v>93.3</v>
+      </c>
+      <c r="C25" s="39">
+        <v>93.1</v>
+      </c>
+      <c r="D25" s="39">
+        <v>93.6</v>
+      </c>
+      <c r="E25" s="39">
+        <v>93.9</v>
+      </c>
+      <c r="F25" s="39">
+        <v>92.8</v>
+      </c>
+      <c r="G25" s="39">
+        <v>94</v>
+      </c>
+      <c r="H25" s="39">
+        <v>94.1</v>
+      </c>
+      <c r="I25" s="39">
+        <v>86.3</v>
+      </c>
+      <c r="J25" s="23"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="C26" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="D26" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="E26" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="F26" s="39">
+        <v>3</v>
+      </c>
+      <c r="G26" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H26" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="I26" s="39">
+        <v>5.7</v>
+      </c>
+      <c r="J26" s="23"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="C27" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D27" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="E27" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="F27" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="G27" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="H27" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="I27" s="39">
+        <v>4.7</v>
+      </c>
+      <c r="J27" s="23"/>
+    </row>
+    <row r="28" spans="1:10" ht="22.5">
+      <c r="A28" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="39"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="20"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C29" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="D29" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="E29" s="39">
+        <v>2</v>
+      </c>
+      <c r="F29" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="G29" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="H29" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I29" s="39">
+        <v>5.3</v>
+      </c>
+      <c r="J29" s="23"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="39">
+        <v>93.1</v>
+      </c>
+      <c r="C30" s="39">
+        <v>92.5</v>
+      </c>
+      <c r="D30" s="39">
+        <v>94.1</v>
+      </c>
+      <c r="E30" s="39">
+        <v>93.6</v>
+      </c>
+      <c r="F30" s="39">
+        <v>92.7</v>
+      </c>
+      <c r="G30" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="H30" s="39">
+        <v>93.9</v>
+      </c>
+      <c r="I30" s="39">
+        <v>86.7</v>
+      </c>
+      <c r="J30" s="23"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="C31" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="D31" s="39">
+        <v>2</v>
+      </c>
+      <c r="E31" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="F31" s="39">
+        <v>2.5</v>
+      </c>
+      <c r="G31" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H31" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="I31" s="39">
+        <v>5.2</v>
+      </c>
+      <c r="J31" s="23"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C32" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D32" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="E32" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="F32" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="G32" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H32" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="I32" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="J32" s="23"/>
+    </row>
+    <row r="33" spans="1:10" ht="22.5">
+      <c r="A33" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="39"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="20"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="C34" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="D34" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="E34" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="F34" s="39">
+        <v>2</v>
+      </c>
+      <c r="G34" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="H34" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3.6</v>
+      </c>
+      <c r="J34" s="23"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="39">
+        <v>92.4</v>
+      </c>
+      <c r="C35" s="39">
+        <v>92</v>
+      </c>
+      <c r="D35" s="39">
+        <v>93.2</v>
+      </c>
+      <c r="E35" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="F35" s="39">
+        <v>91.9</v>
+      </c>
+      <c r="G35" s="39">
+        <v>93.3</v>
+      </c>
+      <c r="H35" s="39">
+        <v>93.9</v>
+      </c>
+      <c r="I35" s="39">
+        <v>84.7</v>
+      </c>
+      <c r="J35" s="23"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="39">
+        <v>3.1</v>
+      </c>
+      <c r="C36" s="39">
+        <v>3.2</v>
+      </c>
+      <c r="D36" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="E36" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="F36" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="G36" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="H36" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5.6</v>
+      </c>
+      <c r="J36" s="23"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="C37" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="D37" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E37" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F37" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="G37" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H37" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6.1</v>
+      </c>
+      <c r="J37" s="23"/>
+    </row>
+    <row r="38" spans="1:10" ht="22.5">
+      <c r="A38" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="20"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="C39" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="D39" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="E39" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F39" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="G39" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="H39" s="39">
+        <v>3.8</v>
+      </c>
+      <c r="I39" s="39">
+        <v>5.4</v>
+      </c>
+      <c r="J39" s="23"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="39">
+        <v>92.7</v>
+      </c>
+      <c r="C40" s="39">
+        <v>92.7</v>
+      </c>
+      <c r="D40" s="39">
+        <v>92.7</v>
+      </c>
+      <c r="E40" s="39">
+        <v>93.4</v>
+      </c>
+      <c r="F40" s="39">
+        <v>92.2</v>
+      </c>
+      <c r="G40" s="39">
+        <v>93.8</v>
+      </c>
+      <c r="H40" s="39">
+        <v>91.5</v>
+      </c>
+      <c r="I40" s="39">
+        <v>85.4</v>
+      </c>
+      <c r="J40" s="23"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="C41" s="39">
+        <v>3</v>
+      </c>
+      <c r="D41" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="E41" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="F41" s="39">
+        <v>3</v>
+      </c>
+      <c r="G41" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H41" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="I41" s="39">
+        <v>5.3</v>
+      </c>
+      <c r="J41" s="23"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="C42" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="D42" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E42" s="39">
+        <v>2</v>
+      </c>
+      <c r="F42" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="G42" s="39">
+        <v>2.4</v>
+      </c>
+      <c r="H42" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="I42" s="39">
+        <v>3.9</v>
+      </c>
+      <c r="J42" s="23"/>
+    </row>
+    <row r="43" spans="1:10" ht="22.5">
+      <c r="A43" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="39"/>
+      <c r="C43" s="39"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="39"/>
+      <c r="J43" s="20"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="C44" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="D44" s="39">
+        <v>1.3</v>
+      </c>
+      <c r="E44" s="39">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F44" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="G44" s="39">
+        <v>1</v>
+      </c>
+      <c r="H44" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="I44" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J44" s="23"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="39">
+        <v>93.6</v>
+      </c>
+      <c r="C45" s="39">
+        <v>93.4</v>
+      </c>
+      <c r="D45" s="39">
+        <v>94</v>
+      </c>
+      <c r="E45" s="39">
+        <v>94.5</v>
+      </c>
+      <c r="F45" s="39">
+        <v>93.1</v>
+      </c>
+      <c r="G45" s="39">
+        <v>94.4</v>
+      </c>
+      <c r="H45" s="39">
+        <v>94.8</v>
+      </c>
+      <c r="I45" s="39">
+        <v>86.6</v>
+      </c>
+      <c r="J45" s="23"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="C46" s="39">
+        <v>2.9</v>
+      </c>
+      <c r="D46" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="E46" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F46" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="G46" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H46" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="I46" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="J46" s="23"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="38">
+        <v>2.5</v>
+      </c>
+      <c r="C47" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="D47" s="38">
+        <v>2.6</v>
+      </c>
+      <c r="E47" s="38">
+        <v>2.1</v>
+      </c>
+      <c r="F47" s="38">
+        <v>2.7</v>
+      </c>
+      <c r="G47" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H47" s="38">
+        <v>1.9</v>
+      </c>
+      <c r="I47" s="38">
+        <v>5.9</v>
+      </c>
+      <c r="J47" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:J5"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:I4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr>2.1.1</vt:lpstr>
+      <vt:lpstr> 2.1.1 </vt:lpstr>
+      <vt:lpstr>2.1.2</vt:lpstr>
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Айнур Досанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>