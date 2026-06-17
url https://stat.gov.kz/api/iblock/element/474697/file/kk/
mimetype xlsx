--- v0 (2026-05-06)
+++ v1 (2026-06-17)
@@ -4,968 +4,7118 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.aliman\Desktop\Отырғызуға\Қазақша\6.1 Ана өлімінің коэффициенті\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\ОДИН\6.1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="878"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="3.1.1" sheetId="4" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="11" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="12" r:id="rId2"/>
+    <sheet name="3.1.1" sheetId="10" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="106">
-[...59 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="106">
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>17,0</t>
+    <t>Ұлытау</t>
   </si>
   <si>
-    <t>70,9</t>
+    <t>Код КАТО</t>
   </si>
   <si>
-    <t>109,2</t>
+    <t>100000000</t>
   </si>
   <si>
-    <t>139,7</t>
+    <t>110000000</t>
   </si>
   <si>
-    <t>108,6</t>
+    <t>150000000</t>
   </si>
   <si>
-    <t>6,8</t>
+    <t>190000000</t>
   </si>
   <si>
-    <t>59,3</t>
+    <t>230000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>310000000</t>
+  </si>
+  <si>
+    <t>330000000</t>
+  </si>
+  <si>
+    <t>350000000</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>430000000</t>
+  </si>
+  <si>
+    <t>470000000</t>
+  </si>
+  <si>
+    <t>550000000</t>
+  </si>
+  <si>
+    <t>590000000</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>620000000</t>
+  </si>
+  <si>
+    <t>630000000</t>
+  </si>
+  <si>
+    <t>710000000</t>
+  </si>
+  <si>
+    <t>750000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>45.0</t>
+  </si>
+  <si>
+    <t>10,0</t>
+  </si>
+  <si>
+    <t>36.5</t>
+  </si>
+  <si>
+    <t>12,5</t>
+  </si>
+  <si>
+    <t>Аналар өлімі*</t>
+  </si>
+  <si>
+    <t>Тұрғылықты жері бойынша қайтыс болғандар саны</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Абай</t>
-  </si>
-[...1 lines deleted...]
-    <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
-    <t>Жетісу</t>
+    <t xml:space="preserve">Жетісу </t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Қызылорда</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
-    <t>Оңтүстік Қазақстан</t>
-[...1 lines deleted...]
-  <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
-    <t>Ұлытау</t>
-[...10 lines deleted...]
-  <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
-    <t>Жылдар</t>
+    <t>қала</t>
   </si>
   <si>
-    <t xml:space="preserve">Өлшем бірлігі </t>
+    <t>ауыл</t>
   </si>
   <si>
-    <t>Дереккөз</t>
+    <t>оның ішінде:</t>
   </si>
   <si>
-    <t>Көрсеткішті құрастыруға жауапты мемлекеттік орган (бірге орындаушы)</t>
+    <r>
+      <t>*)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Қазақстан Республикасы Денсаулық сақтау министрлігі деректері бойынша.</t>
+    </r>
   </si>
   <si>
-    <t>Саясатты жүзеге асыратын жауапты мемлекеттік орган (бірге орындаушы)</t>
+    <t>2015 жыл</t>
   </si>
   <si>
-    <t>Жаһандық өзгеріссіз - 1, жаһандық шағын өзгерістермен-2, альтернативті ұлттық-3, қосымша ұлттық-4</t>
+    <t>2016 жыл</t>
   </si>
   <si>
-    <t>Жаһандық көрсеткіштің атауы</t>
+    <t>2017 жыл</t>
   </si>
   <si>
-    <t>3.1.1 Ана өлімінің көрсеткіші</t>
+    <t>2018 жыл</t>
   </si>
   <si>
-    <t>100 000 тірі
- туғандарға шаққанда</t>
+    <t>2019 жыл</t>
   </si>
   <si>
-    <t>Әкімшілік деректер</t>
+    <t>2020 жыл</t>
   </si>
   <si>
-    <t xml:space="preserve">Қазақстан Республикасы Денсаулық сақтау министрлігі  </t>
+    <t>2021 жыл</t>
   </si>
   <si>
-    <t>2020*</t>
+    <t>2022 жыл</t>
   </si>
   <si>
-    <t xml:space="preserve">* Тіркелген жері бойынша есептелген 2020 жылғы ана өлімінің көрсеткіші бойынша әкімшілік деректер  </t>
+    <t>2023 жыл</t>
   </si>
   <si>
-    <t>Қазақстан Республикасы Денсаулық сақтау министрлігі , Жергілікті атқарушы органдар</t>
+    <t>2024 жыл</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>100 000 тірі
+ туғандарға шаққанда</t>
+  </si>
+  <si>
+    <t>Оңтүстік Қазақстан</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
-    <t>Ескертпе</t>
-[...1 lines deleted...]
-  <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
-  </si>
-[...4 lines deleted...]
-    <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
+    <t>Ана өлімінің көрсеткіші</t>
+  </si>
+  <si>
     <t>+7 7172749830, 749841, 749485</t>
   </si>
   <si>
-    <t>Ана өлімінің көрсеткіші</t>
+    <t>Халықаралық ынтымақтастық және орнықты даму департаменті</t>
   </si>
   <si>
-    <t>2010 жылдан бастап</t>
+    <t>2026 жылғы 31 желтоқсан</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>2025 жылғы 31 желтоқсан</t>
   </si>
   <si>
-    <t>2026 жылғы 31 желтоқсан</t>
-[...2 lines deleted...]
-    <t>Халықаралық ынтымақтастық және орнықты даму департаменті</t>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t xml:space="preserve">https://sdgdata.stat.gov.kz/3-1-1/ </t>
   </si>
   <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
     <t>ҚР Денсаулық сақтау министрлігі</t>
+  </si>
+  <si>
+    <t>Тіркелген ана өлімін сол кезеңде туылған тірі балалардың жалпы санына бөлу арқылы есептеледі және 100 000-ға көбейтіледі. Өлшеу үшін жүктілік жағдайы, өлім мерзімі (жүктілік кезінде, босану кезінде немесе жүктілікті тоқтатқаннан кейін 42 күн ішінде) және оның себебі туралы ақпарат қажет.</t>
+  </si>
+  <si>
+    <t>Азаматтық жағдайы актілерінің деректерін тіркеу</t>
+  </si>
+  <si>
+    <t>Зерттелген уақыт кезеңіндегі ана өлімінің саны сол уақыт аралығында тірі туылған 100000 балаға шаққанда. Бұл көрсеткіш тірі туылған балалардың санына қатысты ана өлімінің қаупін көрсетеді және, шын мәнінде, бір жүктіліктің немесе бір туылған тірі баланың салдарынан болатын өлім қаупін тіркейді.</t>
   </si>
   <si>
     <t>100 000 тірі туылғандарға есептегенде</t>
   </si>
   <si>
-    <t>Зерттелген уақыт кезеңіндегі ана өлімінің саны сол уақыт аралығында тірі туылған 100000 балаға шаққанда. Бұл көрсеткіш тірі туылған балалардың санына қатысты ана өлімінің қаупін көрсетеді және, шын мәнінде, бір жүктіліктің немесе бір туылған тірі баланың салдарынан болатын өлім қаупін тіркейді.</t>
-[...5 lines deleted...]
-    <t>Тіркелген ана өлімін сол кезеңде туылған тірі балалардың жалпы санына бөлу арқылы есептеледі және 100 000-ға көбейтіледі. Өлшеу үшін жүктілік жағдайы, өлім мерзімі (жүктілік кезінде, босану кезінде немесе жүктілікті тоқтатқаннан кейін 42 күн ішінде) және оның себебі туралы ақпарат қажет.</t>
+    <t>2015 жылдан бастап</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="221" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="61">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...35 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...17 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <color indexed="9"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="56"/>
-        <bgColor indexed="62"/>
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </right>
-[...24 lines deleted...]
-        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="hair">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-        <color indexed="8"/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
       </right>
-      <top style="hair">
-        <color indexed="8"/>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="2825">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="23" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="33" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="33" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="34" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="174" fontId="60" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="28" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="2" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="28" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="203" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...127 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...63 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="2825">
+    <cellStyle name="20% - Акцент1 2" xfId="61"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="62"/>
+    <cellStyle name="20% - Акцент1 2 10 2" xfId="1796"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="63"/>
+    <cellStyle name="20% - Акцент1 2 11 2" xfId="1797"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="64"/>
+    <cellStyle name="20% - Акцент1 2 12 2" xfId="1798"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="65"/>
+    <cellStyle name="20% - Акцент1 2 13 2" xfId="1799"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="66"/>
+    <cellStyle name="20% - Акцент1 2 14 2" xfId="1800"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="67"/>
+    <cellStyle name="20% - Акцент1 2 15 2" xfId="1801"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="68"/>
+    <cellStyle name="20% - Акцент1 2 16 2" xfId="1802"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="69"/>
+    <cellStyle name="20% - Акцент1 2 17 2" xfId="1803"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="70"/>
+    <cellStyle name="20% - Акцент1 2 18 2" xfId="1804"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="71"/>
+    <cellStyle name="20% - Акцент1 2 19 2" xfId="1805"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="72"/>
+    <cellStyle name="20% - Акцент1 2 2 2" xfId="1806"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="73"/>
+    <cellStyle name="20% - Акцент1 2 20 2" xfId="1807"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="74"/>
+    <cellStyle name="20% - Акцент1 2 21 2" xfId="1808"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="75"/>
+    <cellStyle name="20% - Акцент1 2 22 2" xfId="1809"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="76"/>
+    <cellStyle name="20% - Акцент1 2 23 2" xfId="1810"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="77"/>
+    <cellStyle name="20% - Акцент1 2 24 2" xfId="1811"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="78"/>
+    <cellStyle name="20% - Акцент1 2 25 2" xfId="1812"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="1795"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="79"/>
+    <cellStyle name="20% - Акцент1 2 3 2" xfId="1813"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="80"/>
+    <cellStyle name="20% - Акцент1 2 4 2" xfId="1814"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="81"/>
+    <cellStyle name="20% - Акцент1 2 5 2" xfId="1815"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="82"/>
+    <cellStyle name="20% - Акцент1 2 6 2" xfId="1816"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="83"/>
+    <cellStyle name="20% - Акцент1 2 7 2" xfId="1817"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="84"/>
+    <cellStyle name="20% - Акцент1 2 8 2" xfId="1818"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="85"/>
+    <cellStyle name="20% - Акцент1 2 9 2" xfId="1819"/>
+    <cellStyle name="20% - Акцент1 3" xfId="86"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="87"/>
+    <cellStyle name="20% - Акцент1 3 10 2" xfId="1821"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="88"/>
+    <cellStyle name="20% - Акцент1 3 11 2" xfId="1822"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="89"/>
+    <cellStyle name="20% - Акцент1 3 12 2" xfId="1823"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="90"/>
+    <cellStyle name="20% - Акцент1 3 13 2" xfId="1824"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="91"/>
+    <cellStyle name="20% - Акцент1 3 14 2" xfId="1825"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="92"/>
+    <cellStyle name="20% - Акцент1 3 15 2" xfId="1826"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="93"/>
+    <cellStyle name="20% - Акцент1 3 16 2" xfId="1827"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="94"/>
+    <cellStyle name="20% - Акцент1 3 17 2" xfId="1828"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="95"/>
+    <cellStyle name="20% - Акцент1 3 18 2" xfId="1829"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="96"/>
+    <cellStyle name="20% - Акцент1 3 19 2" xfId="1830"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="97"/>
+    <cellStyle name="20% - Акцент1 3 2 2" xfId="1831"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="98"/>
+    <cellStyle name="20% - Акцент1 3 20 2" xfId="1832"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="99"/>
+    <cellStyle name="20% - Акцент1 3 21 2" xfId="1833"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="100"/>
+    <cellStyle name="20% - Акцент1 3 22 2" xfId="1834"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="101"/>
+    <cellStyle name="20% - Акцент1 3 23 2" xfId="1835"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="102"/>
+    <cellStyle name="20% - Акцент1 3 24 2" xfId="1836"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="103"/>
+    <cellStyle name="20% - Акцент1 3 25 2" xfId="1837"/>
+    <cellStyle name="20% - Акцент1 3 26" xfId="1820"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="104"/>
+    <cellStyle name="20% - Акцент1 3 3 2" xfId="1838"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="105"/>
+    <cellStyle name="20% - Акцент1 3 4 2" xfId="1839"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="106"/>
+    <cellStyle name="20% - Акцент1 3 5 2" xfId="1840"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="107"/>
+    <cellStyle name="20% - Акцент1 3 6 2" xfId="1841"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="108"/>
+    <cellStyle name="20% - Акцент1 3 7 2" xfId="1842"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="109"/>
+    <cellStyle name="20% - Акцент1 3 8 2" xfId="1843"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="110"/>
+    <cellStyle name="20% - Акцент1 3 9 2" xfId="1844"/>
+    <cellStyle name="20% - Акцент1 4" xfId="111"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="112"/>
+    <cellStyle name="20% - Акцент1 4 10 2" xfId="1846"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="113"/>
+    <cellStyle name="20% - Акцент1 4 11 2" xfId="1847"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="114"/>
+    <cellStyle name="20% - Акцент1 4 12 2" xfId="1848"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="115"/>
+    <cellStyle name="20% - Акцент1 4 13 2" xfId="1849"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="116"/>
+    <cellStyle name="20% - Акцент1 4 14 2" xfId="1850"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="117"/>
+    <cellStyle name="20% - Акцент1 4 15 2" xfId="1851"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="118"/>
+    <cellStyle name="20% - Акцент1 4 16 2" xfId="1852"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="119"/>
+    <cellStyle name="20% - Акцент1 4 17 2" xfId="1853"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="120"/>
+    <cellStyle name="20% - Акцент1 4 18 2" xfId="1854"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="121"/>
+    <cellStyle name="20% - Акцент1 4 19 2" xfId="1855"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="122"/>
+    <cellStyle name="20% - Акцент1 4 2 2" xfId="1856"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="123"/>
+    <cellStyle name="20% - Акцент1 4 20 2" xfId="1857"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="124"/>
+    <cellStyle name="20% - Акцент1 4 21 2" xfId="1858"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="125"/>
+    <cellStyle name="20% - Акцент1 4 22 2" xfId="1859"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="126"/>
+    <cellStyle name="20% - Акцент1 4 23 2" xfId="1860"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="127"/>
+    <cellStyle name="20% - Акцент1 4 24 2" xfId="1861"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="128"/>
+    <cellStyle name="20% - Акцент1 4 25 2" xfId="1862"/>
+    <cellStyle name="20% - Акцент1 4 26" xfId="1845"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="129"/>
+    <cellStyle name="20% - Акцент1 4 3 2" xfId="1863"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="130"/>
+    <cellStyle name="20% - Акцент1 4 4 2" xfId="1864"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="131"/>
+    <cellStyle name="20% - Акцент1 4 5 2" xfId="1865"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="132"/>
+    <cellStyle name="20% - Акцент1 4 6 2" xfId="1866"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="133"/>
+    <cellStyle name="20% - Акцент1 4 7 2" xfId="1867"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="134"/>
+    <cellStyle name="20% - Акцент1 4 8 2" xfId="1868"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="135"/>
+    <cellStyle name="20% - Акцент1 4 9 2" xfId="1869"/>
+    <cellStyle name="20% - Акцент1 5" xfId="136"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="137"/>
+    <cellStyle name="20% - Акцент1 5 10 2" xfId="1871"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="138"/>
+    <cellStyle name="20% - Акцент1 5 11 2" xfId="1872"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="139"/>
+    <cellStyle name="20% - Акцент1 5 12 2" xfId="1873"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="140"/>
+    <cellStyle name="20% - Акцент1 5 13 2" xfId="1874"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="141"/>
+    <cellStyle name="20% - Акцент1 5 14 2" xfId="1875"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="142"/>
+    <cellStyle name="20% - Акцент1 5 15 2" xfId="1876"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="143"/>
+    <cellStyle name="20% - Акцент1 5 16 2" xfId="1877"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="144"/>
+    <cellStyle name="20% - Акцент1 5 17 2" xfId="1878"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="145"/>
+    <cellStyle name="20% - Акцент1 5 18 2" xfId="1879"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="146"/>
+    <cellStyle name="20% - Акцент1 5 19 2" xfId="1880"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="147"/>
+    <cellStyle name="20% - Акцент1 5 2 2" xfId="1881"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="148"/>
+    <cellStyle name="20% - Акцент1 5 20 2" xfId="1882"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="149"/>
+    <cellStyle name="20% - Акцент1 5 21 2" xfId="1883"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="150"/>
+    <cellStyle name="20% - Акцент1 5 22 2" xfId="1884"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="151"/>
+    <cellStyle name="20% - Акцент1 5 23 2" xfId="1885"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="152"/>
+    <cellStyle name="20% - Акцент1 5 24 2" xfId="1886"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="153"/>
+    <cellStyle name="20% - Акцент1 5 25 2" xfId="1887"/>
+    <cellStyle name="20% - Акцент1 5 26" xfId="1870"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="154"/>
+    <cellStyle name="20% - Акцент1 5 3 2" xfId="1888"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="155"/>
+    <cellStyle name="20% - Акцент1 5 4 2" xfId="1889"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="156"/>
+    <cellStyle name="20% - Акцент1 5 5 2" xfId="1890"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="157"/>
+    <cellStyle name="20% - Акцент1 5 6 2" xfId="1891"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="158"/>
+    <cellStyle name="20% - Акцент1 5 7 2" xfId="1892"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="159"/>
+    <cellStyle name="20% - Акцент1 5 8 2" xfId="1893"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="160"/>
+    <cellStyle name="20% - Акцент1 5 9 2" xfId="1894"/>
+    <cellStyle name="20% - Акцент1 6" xfId="161"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="162"/>
+    <cellStyle name="20% - Акцент1 6 10 2" xfId="1896"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="163"/>
+    <cellStyle name="20% - Акцент1 6 11 2" xfId="1897"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="164"/>
+    <cellStyle name="20% - Акцент1 6 12 2" xfId="1898"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="165"/>
+    <cellStyle name="20% - Акцент1 6 13 2" xfId="1899"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="166"/>
+    <cellStyle name="20% - Акцент1 6 14 2" xfId="1900"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="167"/>
+    <cellStyle name="20% - Акцент1 6 15 2" xfId="1901"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="168"/>
+    <cellStyle name="20% - Акцент1 6 16 2" xfId="1902"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="169"/>
+    <cellStyle name="20% - Акцент1 6 17 2" xfId="1903"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="170"/>
+    <cellStyle name="20% - Акцент1 6 18 2" xfId="1904"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="171"/>
+    <cellStyle name="20% - Акцент1 6 19 2" xfId="1905"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="172"/>
+    <cellStyle name="20% - Акцент1 6 2 2" xfId="1906"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="173"/>
+    <cellStyle name="20% - Акцент1 6 20 2" xfId="1907"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="174"/>
+    <cellStyle name="20% - Акцент1 6 21 2" xfId="1908"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="175"/>
+    <cellStyle name="20% - Акцент1 6 22 2" xfId="1909"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="176"/>
+    <cellStyle name="20% - Акцент1 6 23 2" xfId="1910"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="177"/>
+    <cellStyle name="20% - Акцент1 6 24 2" xfId="1911"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="178"/>
+    <cellStyle name="20% - Акцент1 6 25 2" xfId="1912"/>
+    <cellStyle name="20% - Акцент1 6 26" xfId="1895"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="179"/>
+    <cellStyle name="20% - Акцент1 6 3 2" xfId="1913"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="180"/>
+    <cellStyle name="20% - Акцент1 6 4 2" xfId="1914"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="181"/>
+    <cellStyle name="20% - Акцент1 6 5 2" xfId="1915"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="182"/>
+    <cellStyle name="20% - Акцент1 6 6 2" xfId="1916"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="183"/>
+    <cellStyle name="20% - Акцент1 6 7 2" xfId="1917"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="184"/>
+    <cellStyle name="20% - Акцент1 6 8 2" xfId="1918"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="185"/>
+    <cellStyle name="20% - Акцент1 6 9 2" xfId="1919"/>
+    <cellStyle name="20% - Акцент1 7" xfId="186"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="187"/>
+    <cellStyle name="20% - Акцент1 7 10 2" xfId="1921"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="188"/>
+    <cellStyle name="20% - Акцент1 7 11 2" xfId="1922"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="189"/>
+    <cellStyle name="20% - Акцент1 7 12 2" xfId="1923"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="190"/>
+    <cellStyle name="20% - Акцент1 7 13 2" xfId="1924"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="191"/>
+    <cellStyle name="20% - Акцент1 7 14 2" xfId="1925"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="192"/>
+    <cellStyle name="20% - Акцент1 7 15 2" xfId="1926"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="193"/>
+    <cellStyle name="20% - Акцент1 7 16 2" xfId="1927"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="194"/>
+    <cellStyle name="20% - Акцент1 7 17 2" xfId="1928"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="195"/>
+    <cellStyle name="20% - Акцент1 7 18 2" xfId="1929"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="196"/>
+    <cellStyle name="20% - Акцент1 7 19 2" xfId="1930"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="197"/>
+    <cellStyle name="20% - Акцент1 7 2 2" xfId="1931"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="198"/>
+    <cellStyle name="20% - Акцент1 7 20 2" xfId="1932"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="199"/>
+    <cellStyle name="20% - Акцент1 7 21 2" xfId="1933"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="200"/>
+    <cellStyle name="20% - Акцент1 7 22 2" xfId="1934"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="201"/>
+    <cellStyle name="20% - Акцент1 7 23 2" xfId="1935"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="202"/>
+    <cellStyle name="20% - Акцент1 7 24 2" xfId="1936"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="203"/>
+    <cellStyle name="20% - Акцент1 7 25 2" xfId="1937"/>
+    <cellStyle name="20% - Акцент1 7 26" xfId="1920"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="204"/>
+    <cellStyle name="20% - Акцент1 7 3 2" xfId="1938"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="205"/>
+    <cellStyle name="20% - Акцент1 7 4 2" xfId="1939"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="206"/>
+    <cellStyle name="20% - Акцент1 7 5 2" xfId="1940"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="207"/>
+    <cellStyle name="20% - Акцент1 7 6 2" xfId="1941"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="208"/>
+    <cellStyle name="20% - Акцент1 7 7 2" xfId="1942"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="209"/>
+    <cellStyle name="20% - Акцент1 7 8 2" xfId="1943"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="210"/>
+    <cellStyle name="20% - Акцент1 7 9 2" xfId="1944"/>
+    <cellStyle name="20% - Акцент1 8" xfId="211"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="212"/>
+    <cellStyle name="20% - Акцент1 8 10 2" xfId="1946"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="213"/>
+    <cellStyle name="20% - Акцент1 8 11 2" xfId="1947"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="214"/>
+    <cellStyle name="20% - Акцент1 8 12 2" xfId="1948"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="215"/>
+    <cellStyle name="20% - Акцент1 8 13 2" xfId="1949"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="216"/>
+    <cellStyle name="20% - Акцент1 8 14 2" xfId="1950"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="217"/>
+    <cellStyle name="20% - Акцент1 8 15 2" xfId="1951"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="218"/>
+    <cellStyle name="20% - Акцент1 8 16 2" xfId="1952"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="219"/>
+    <cellStyle name="20% - Акцент1 8 17 2" xfId="1953"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="220"/>
+    <cellStyle name="20% - Акцент1 8 18 2" xfId="1954"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="221"/>
+    <cellStyle name="20% - Акцент1 8 19 2" xfId="1955"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="222"/>
+    <cellStyle name="20% - Акцент1 8 2 2" xfId="1956"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="223"/>
+    <cellStyle name="20% - Акцент1 8 20 2" xfId="1957"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="224"/>
+    <cellStyle name="20% - Акцент1 8 21 2" xfId="1958"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="225"/>
+    <cellStyle name="20% - Акцент1 8 22 2" xfId="1959"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="226"/>
+    <cellStyle name="20% - Акцент1 8 23 2" xfId="1960"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="227"/>
+    <cellStyle name="20% - Акцент1 8 24 2" xfId="1961"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="228"/>
+    <cellStyle name="20% - Акцент1 8 25 2" xfId="1962"/>
+    <cellStyle name="20% - Акцент1 8 26" xfId="1945"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="229"/>
+    <cellStyle name="20% - Акцент1 8 3 2" xfId="1963"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="230"/>
+    <cellStyle name="20% - Акцент1 8 4 2" xfId="1964"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="231"/>
+    <cellStyle name="20% - Акцент1 8 5 2" xfId="1965"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="232"/>
+    <cellStyle name="20% - Акцент1 8 6 2" xfId="1966"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="233"/>
+    <cellStyle name="20% - Акцент1 8 7 2" xfId="1967"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="234"/>
+    <cellStyle name="20% - Акцент1 8 8 2" xfId="1968"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="235"/>
+    <cellStyle name="20% - Акцент1 8 9 2" xfId="1969"/>
+    <cellStyle name="20% - Акцент1 9" xfId="236"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="237"/>
+    <cellStyle name="20% - Акцент1 9 10 2" xfId="1971"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="238"/>
+    <cellStyle name="20% - Акцент1 9 11 2" xfId="1972"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="239"/>
+    <cellStyle name="20% - Акцент1 9 12 2" xfId="1973"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="240"/>
+    <cellStyle name="20% - Акцент1 9 13 2" xfId="1974"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="241"/>
+    <cellStyle name="20% - Акцент1 9 14 2" xfId="1975"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="242"/>
+    <cellStyle name="20% - Акцент1 9 15 2" xfId="1976"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="243"/>
+    <cellStyle name="20% - Акцент1 9 16 2" xfId="1977"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="244"/>
+    <cellStyle name="20% - Акцент1 9 17 2" xfId="1978"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="245"/>
+    <cellStyle name="20% - Акцент1 9 18 2" xfId="1979"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="246"/>
+    <cellStyle name="20% - Акцент1 9 19 2" xfId="1980"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="247"/>
+    <cellStyle name="20% - Акцент1 9 2 2" xfId="1981"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="248"/>
+    <cellStyle name="20% - Акцент1 9 20 2" xfId="1982"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="249"/>
+    <cellStyle name="20% - Акцент1 9 21 2" xfId="1983"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="250"/>
+    <cellStyle name="20% - Акцент1 9 22 2" xfId="1984"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="251"/>
+    <cellStyle name="20% - Акцент1 9 23 2" xfId="1985"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="252"/>
+    <cellStyle name="20% - Акцент1 9 24 2" xfId="1986"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="253"/>
+    <cellStyle name="20% - Акцент1 9 25 2" xfId="1987"/>
+    <cellStyle name="20% - Акцент1 9 26" xfId="1970"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="254"/>
+    <cellStyle name="20% - Акцент1 9 3 2" xfId="1988"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="255"/>
+    <cellStyle name="20% - Акцент1 9 4 2" xfId="1989"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="256"/>
+    <cellStyle name="20% - Акцент1 9 5 2" xfId="1990"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="257"/>
+    <cellStyle name="20% - Акцент1 9 6 2" xfId="1991"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="258"/>
+    <cellStyle name="20% - Акцент1 9 7 2" xfId="1992"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="259"/>
+    <cellStyle name="20% - Акцент1 9 8 2" xfId="1993"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="260"/>
+    <cellStyle name="20% - Акцент1 9 9 2" xfId="1994"/>
+    <cellStyle name="20% - Акцент2 2" xfId="261"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="262"/>
+    <cellStyle name="20% - Акцент2 2 10 2" xfId="1996"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="263"/>
+    <cellStyle name="20% - Акцент2 2 11 2" xfId="1997"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="264"/>
+    <cellStyle name="20% - Акцент2 2 12 2" xfId="1998"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="265"/>
+    <cellStyle name="20% - Акцент2 2 13 2" xfId="1999"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="266"/>
+    <cellStyle name="20% - Акцент2 2 14 2" xfId="2000"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="267"/>
+    <cellStyle name="20% - Акцент2 2 15 2" xfId="2001"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="268"/>
+    <cellStyle name="20% - Акцент2 2 16 2" xfId="2002"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="269"/>
+    <cellStyle name="20% - Акцент2 2 17 2" xfId="2003"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="270"/>
+    <cellStyle name="20% - Акцент2 2 18 2" xfId="2004"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="271"/>
+    <cellStyle name="20% - Акцент2 2 19 2" xfId="2005"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="272"/>
+    <cellStyle name="20% - Акцент2 2 2 2" xfId="2006"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="273"/>
+    <cellStyle name="20% - Акцент2 2 20 2" xfId="2007"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="274"/>
+    <cellStyle name="20% - Акцент2 2 21 2" xfId="2008"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="275"/>
+    <cellStyle name="20% - Акцент2 2 22 2" xfId="2009"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="276"/>
+    <cellStyle name="20% - Акцент2 2 23 2" xfId="2010"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="277"/>
+    <cellStyle name="20% - Акцент2 2 24 2" xfId="2011"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="278"/>
+    <cellStyle name="20% - Акцент2 2 25 2" xfId="2012"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="1995"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="279"/>
+    <cellStyle name="20% - Акцент2 2 3 2" xfId="2013"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="280"/>
+    <cellStyle name="20% - Акцент2 2 4 2" xfId="2014"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="281"/>
+    <cellStyle name="20% - Акцент2 2 5 2" xfId="2015"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="282"/>
+    <cellStyle name="20% - Акцент2 2 6 2" xfId="2016"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="283"/>
+    <cellStyle name="20% - Акцент2 2 7 2" xfId="2017"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="284"/>
+    <cellStyle name="20% - Акцент2 2 8 2" xfId="2018"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="285"/>
+    <cellStyle name="20% - Акцент2 2 9 2" xfId="2019"/>
+    <cellStyle name="20% - Акцент2 3" xfId="286"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="287"/>
+    <cellStyle name="20% - Акцент2 3 10 2" xfId="2021"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="288"/>
+    <cellStyle name="20% - Акцент2 3 11 2" xfId="2022"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="289"/>
+    <cellStyle name="20% - Акцент2 3 12 2" xfId="2023"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="290"/>
+    <cellStyle name="20% - Акцент2 3 13 2" xfId="2024"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="291"/>
+    <cellStyle name="20% - Акцент2 3 14 2" xfId="2025"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="292"/>
+    <cellStyle name="20% - Акцент2 3 15 2" xfId="2026"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="293"/>
+    <cellStyle name="20% - Акцент2 3 16 2" xfId="2027"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="294"/>
+    <cellStyle name="20% - Акцент2 3 17 2" xfId="2028"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="295"/>
+    <cellStyle name="20% - Акцент2 3 18 2" xfId="2029"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="296"/>
+    <cellStyle name="20% - Акцент2 3 19 2" xfId="2030"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="297"/>
+    <cellStyle name="20% - Акцент2 3 2 2" xfId="2031"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="298"/>
+    <cellStyle name="20% - Акцент2 3 20 2" xfId="2032"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="299"/>
+    <cellStyle name="20% - Акцент2 3 21 2" xfId="2033"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="300"/>
+    <cellStyle name="20% - Акцент2 3 22 2" xfId="2034"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="301"/>
+    <cellStyle name="20% - Акцент2 3 23 2" xfId="2035"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="302"/>
+    <cellStyle name="20% - Акцент2 3 24 2" xfId="2036"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="303"/>
+    <cellStyle name="20% - Акцент2 3 25 2" xfId="2037"/>
+    <cellStyle name="20% - Акцент2 3 26" xfId="2020"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="304"/>
+    <cellStyle name="20% - Акцент2 3 3 2" xfId="2038"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="305"/>
+    <cellStyle name="20% - Акцент2 3 4 2" xfId="2039"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="306"/>
+    <cellStyle name="20% - Акцент2 3 5 2" xfId="2040"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="307"/>
+    <cellStyle name="20% - Акцент2 3 6 2" xfId="2041"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="308"/>
+    <cellStyle name="20% - Акцент2 3 7 2" xfId="2042"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="309"/>
+    <cellStyle name="20% - Акцент2 3 8 2" xfId="2043"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="310"/>
+    <cellStyle name="20% - Акцент2 3 9 2" xfId="2044"/>
+    <cellStyle name="20% - Акцент2 4" xfId="311"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="312"/>
+    <cellStyle name="20% - Акцент2 4 10 2" xfId="2046"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="313"/>
+    <cellStyle name="20% - Акцент2 4 11 2" xfId="2047"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="314"/>
+    <cellStyle name="20% - Акцент2 4 12 2" xfId="2048"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="315"/>
+    <cellStyle name="20% - Акцент2 4 13 2" xfId="2049"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="316"/>
+    <cellStyle name="20% - Акцент2 4 14 2" xfId="2050"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="317"/>
+    <cellStyle name="20% - Акцент2 4 15 2" xfId="2051"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="318"/>
+    <cellStyle name="20% - Акцент2 4 16 2" xfId="2052"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="319"/>
+    <cellStyle name="20% - Акцент2 4 17 2" xfId="2053"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="320"/>
+    <cellStyle name="20% - Акцент2 4 18 2" xfId="2054"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="321"/>
+    <cellStyle name="20% - Акцент2 4 19 2" xfId="2055"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="322"/>
+    <cellStyle name="20% - Акцент2 4 2 2" xfId="2056"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="323"/>
+    <cellStyle name="20% - Акцент2 4 20 2" xfId="2057"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="324"/>
+    <cellStyle name="20% - Акцент2 4 21 2" xfId="2058"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="325"/>
+    <cellStyle name="20% - Акцент2 4 22 2" xfId="2059"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="326"/>
+    <cellStyle name="20% - Акцент2 4 23 2" xfId="2060"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="327"/>
+    <cellStyle name="20% - Акцент2 4 24 2" xfId="2061"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="328"/>
+    <cellStyle name="20% - Акцент2 4 25 2" xfId="2062"/>
+    <cellStyle name="20% - Акцент2 4 26" xfId="2045"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="329"/>
+    <cellStyle name="20% - Акцент2 4 3 2" xfId="2063"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="330"/>
+    <cellStyle name="20% - Акцент2 4 4 2" xfId="2064"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="331"/>
+    <cellStyle name="20% - Акцент2 4 5 2" xfId="2065"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="332"/>
+    <cellStyle name="20% - Акцент2 4 6 2" xfId="2066"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="333"/>
+    <cellStyle name="20% - Акцент2 4 7 2" xfId="2067"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="334"/>
+    <cellStyle name="20% - Акцент2 4 8 2" xfId="2068"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="335"/>
+    <cellStyle name="20% - Акцент2 4 9 2" xfId="2069"/>
+    <cellStyle name="20% - Акцент2 5" xfId="336"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="337"/>
+    <cellStyle name="20% - Акцент2 5 10 2" xfId="2071"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="338"/>
+    <cellStyle name="20% - Акцент2 5 11 2" xfId="2072"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="339"/>
+    <cellStyle name="20% - Акцент2 5 12 2" xfId="2073"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="340"/>
+    <cellStyle name="20% - Акцент2 5 13 2" xfId="2074"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="341"/>
+    <cellStyle name="20% - Акцент2 5 14 2" xfId="2075"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="342"/>
+    <cellStyle name="20% - Акцент2 5 15 2" xfId="2076"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="343"/>
+    <cellStyle name="20% - Акцент2 5 16 2" xfId="2077"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="344"/>
+    <cellStyle name="20% - Акцент2 5 17 2" xfId="2078"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="345"/>
+    <cellStyle name="20% - Акцент2 5 18 2" xfId="2079"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="346"/>
+    <cellStyle name="20% - Акцент2 5 19 2" xfId="2080"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="347"/>
+    <cellStyle name="20% - Акцент2 5 2 2" xfId="2081"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="348"/>
+    <cellStyle name="20% - Акцент2 5 20 2" xfId="2082"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="349"/>
+    <cellStyle name="20% - Акцент2 5 21 2" xfId="2083"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="350"/>
+    <cellStyle name="20% - Акцент2 5 22 2" xfId="2084"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="351"/>
+    <cellStyle name="20% - Акцент2 5 23 2" xfId="2085"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="352"/>
+    <cellStyle name="20% - Акцент2 5 24 2" xfId="2086"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="353"/>
+    <cellStyle name="20% - Акцент2 5 25 2" xfId="2087"/>
+    <cellStyle name="20% - Акцент2 5 26" xfId="2070"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="354"/>
+    <cellStyle name="20% - Акцент2 5 3 2" xfId="2088"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="355"/>
+    <cellStyle name="20% - Акцент2 5 4 2" xfId="2089"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="356"/>
+    <cellStyle name="20% - Акцент2 5 5 2" xfId="2090"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="357"/>
+    <cellStyle name="20% - Акцент2 5 6 2" xfId="2091"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="358"/>
+    <cellStyle name="20% - Акцент2 5 7 2" xfId="2092"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="359"/>
+    <cellStyle name="20% - Акцент2 5 8 2" xfId="2093"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="360"/>
+    <cellStyle name="20% - Акцент2 5 9 2" xfId="2094"/>
+    <cellStyle name="20% - Акцент2 6" xfId="361"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="362"/>
+    <cellStyle name="20% - Акцент2 6 10 2" xfId="2096"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="363"/>
+    <cellStyle name="20% - Акцент2 6 11 2" xfId="2097"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="364"/>
+    <cellStyle name="20% - Акцент2 6 12 2" xfId="2098"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="365"/>
+    <cellStyle name="20% - Акцент2 6 13 2" xfId="2099"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="366"/>
+    <cellStyle name="20% - Акцент2 6 14 2" xfId="2100"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="367"/>
+    <cellStyle name="20% - Акцент2 6 15 2" xfId="2101"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="368"/>
+    <cellStyle name="20% - Акцент2 6 16 2" xfId="2102"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="369"/>
+    <cellStyle name="20% - Акцент2 6 17 2" xfId="2103"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="370"/>
+    <cellStyle name="20% - Акцент2 6 18 2" xfId="2104"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="371"/>
+    <cellStyle name="20% - Акцент2 6 19 2" xfId="2105"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="372"/>
+    <cellStyle name="20% - Акцент2 6 2 2" xfId="2106"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="373"/>
+    <cellStyle name="20% - Акцент2 6 20 2" xfId="2107"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="374"/>
+    <cellStyle name="20% - Акцент2 6 21 2" xfId="2108"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="375"/>
+    <cellStyle name="20% - Акцент2 6 22 2" xfId="2109"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="376"/>
+    <cellStyle name="20% - Акцент2 6 23 2" xfId="2110"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="377"/>
+    <cellStyle name="20% - Акцент2 6 24 2" xfId="2111"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="378"/>
+    <cellStyle name="20% - Акцент2 6 25 2" xfId="2112"/>
+    <cellStyle name="20% - Акцент2 6 26" xfId="2095"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="379"/>
+    <cellStyle name="20% - Акцент2 6 3 2" xfId="2113"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="380"/>
+    <cellStyle name="20% - Акцент2 6 4 2" xfId="2114"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="381"/>
+    <cellStyle name="20% - Акцент2 6 5 2" xfId="2115"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="382"/>
+    <cellStyle name="20% - Акцент2 6 6 2" xfId="2116"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="383"/>
+    <cellStyle name="20% - Акцент2 6 7 2" xfId="2117"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="384"/>
+    <cellStyle name="20% - Акцент2 6 8 2" xfId="2118"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="385"/>
+    <cellStyle name="20% - Акцент2 6 9 2" xfId="2119"/>
+    <cellStyle name="20% - Акцент2 7" xfId="386"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="387"/>
+    <cellStyle name="20% - Акцент2 7 10 2" xfId="2121"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="388"/>
+    <cellStyle name="20% - Акцент2 7 11 2" xfId="2122"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="389"/>
+    <cellStyle name="20% - Акцент2 7 12 2" xfId="2123"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="390"/>
+    <cellStyle name="20% - Акцент2 7 13 2" xfId="2124"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="391"/>
+    <cellStyle name="20% - Акцент2 7 14 2" xfId="2125"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="392"/>
+    <cellStyle name="20% - Акцент2 7 15 2" xfId="2126"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="393"/>
+    <cellStyle name="20% - Акцент2 7 16 2" xfId="2127"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="394"/>
+    <cellStyle name="20% - Акцент2 7 17 2" xfId="2128"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="395"/>
+    <cellStyle name="20% - Акцент2 7 18 2" xfId="2129"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="396"/>
+    <cellStyle name="20% - Акцент2 7 19 2" xfId="2130"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="397"/>
+    <cellStyle name="20% - Акцент2 7 2 2" xfId="2131"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="398"/>
+    <cellStyle name="20% - Акцент2 7 20 2" xfId="2132"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="399"/>
+    <cellStyle name="20% - Акцент2 7 21 2" xfId="2133"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="400"/>
+    <cellStyle name="20% - Акцент2 7 22 2" xfId="2134"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="401"/>
+    <cellStyle name="20% - Акцент2 7 23 2" xfId="2135"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="402"/>
+    <cellStyle name="20% - Акцент2 7 24 2" xfId="2136"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="403"/>
+    <cellStyle name="20% - Акцент2 7 25 2" xfId="2137"/>
+    <cellStyle name="20% - Акцент2 7 26" xfId="2120"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="404"/>
+    <cellStyle name="20% - Акцент2 7 3 2" xfId="2138"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="405"/>
+    <cellStyle name="20% - Акцент2 7 4 2" xfId="2139"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="406"/>
+    <cellStyle name="20% - Акцент2 7 5 2" xfId="2140"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="407"/>
+    <cellStyle name="20% - Акцент2 7 6 2" xfId="2141"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="408"/>
+    <cellStyle name="20% - Акцент2 7 7 2" xfId="2142"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="409"/>
+    <cellStyle name="20% - Акцент2 7 8 2" xfId="2143"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="410"/>
+    <cellStyle name="20% - Акцент2 7 9 2" xfId="2144"/>
+    <cellStyle name="20% - Акцент2 8" xfId="411"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="412"/>
+    <cellStyle name="20% - Акцент2 8 10 2" xfId="2146"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="413"/>
+    <cellStyle name="20% - Акцент2 8 11 2" xfId="2147"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="414"/>
+    <cellStyle name="20% - Акцент2 8 12 2" xfId="2148"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="415"/>
+    <cellStyle name="20% - Акцент2 8 13 2" xfId="2149"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="416"/>
+    <cellStyle name="20% - Акцент2 8 14 2" xfId="2150"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="417"/>
+    <cellStyle name="20% - Акцент2 8 15 2" xfId="2151"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="418"/>
+    <cellStyle name="20% - Акцент2 8 16 2" xfId="2152"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="419"/>
+    <cellStyle name="20% - Акцент2 8 17 2" xfId="2153"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="420"/>
+    <cellStyle name="20% - Акцент2 8 18 2" xfId="2154"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="421"/>
+    <cellStyle name="20% - Акцент2 8 19 2" xfId="2155"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="422"/>
+    <cellStyle name="20% - Акцент2 8 2 2" xfId="2156"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="423"/>
+    <cellStyle name="20% - Акцент2 8 20 2" xfId="2157"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="424"/>
+    <cellStyle name="20% - Акцент2 8 21 2" xfId="2158"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="425"/>
+    <cellStyle name="20% - Акцент2 8 22 2" xfId="2159"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="426"/>
+    <cellStyle name="20% - Акцент2 8 23 2" xfId="2160"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="427"/>
+    <cellStyle name="20% - Акцент2 8 24 2" xfId="2161"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="428"/>
+    <cellStyle name="20% - Акцент2 8 25 2" xfId="2162"/>
+    <cellStyle name="20% - Акцент2 8 26" xfId="2145"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="429"/>
+    <cellStyle name="20% - Акцент2 8 3 2" xfId="2163"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="430"/>
+    <cellStyle name="20% - Акцент2 8 4 2" xfId="2164"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="431"/>
+    <cellStyle name="20% - Акцент2 8 5 2" xfId="2165"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="432"/>
+    <cellStyle name="20% - Акцент2 8 6 2" xfId="2166"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="433"/>
+    <cellStyle name="20% - Акцент2 8 7 2" xfId="2167"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="434"/>
+    <cellStyle name="20% - Акцент2 8 8 2" xfId="2168"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="435"/>
+    <cellStyle name="20% - Акцент2 8 9 2" xfId="2169"/>
+    <cellStyle name="20% - Акцент2 9" xfId="436"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="437"/>
+    <cellStyle name="20% - Акцент2 9 10 2" xfId="2171"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="438"/>
+    <cellStyle name="20% - Акцент2 9 11 2" xfId="2172"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="439"/>
+    <cellStyle name="20% - Акцент2 9 12 2" xfId="2173"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="440"/>
+    <cellStyle name="20% - Акцент2 9 13 2" xfId="2174"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="441"/>
+    <cellStyle name="20% - Акцент2 9 14 2" xfId="2175"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="442"/>
+    <cellStyle name="20% - Акцент2 9 15 2" xfId="2176"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="443"/>
+    <cellStyle name="20% - Акцент2 9 16 2" xfId="2177"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="444"/>
+    <cellStyle name="20% - Акцент2 9 17 2" xfId="2178"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="445"/>
+    <cellStyle name="20% - Акцент2 9 18 2" xfId="2179"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="446"/>
+    <cellStyle name="20% - Акцент2 9 19 2" xfId="2180"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="447"/>
+    <cellStyle name="20% - Акцент2 9 2 2" xfId="2181"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="448"/>
+    <cellStyle name="20% - Акцент2 9 20 2" xfId="2182"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="449"/>
+    <cellStyle name="20% - Акцент2 9 21 2" xfId="2183"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="450"/>
+    <cellStyle name="20% - Акцент2 9 22 2" xfId="2184"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="451"/>
+    <cellStyle name="20% - Акцент2 9 23 2" xfId="2185"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="452"/>
+    <cellStyle name="20% - Акцент2 9 24 2" xfId="2186"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="453"/>
+    <cellStyle name="20% - Акцент2 9 25 2" xfId="2187"/>
+    <cellStyle name="20% - Акцент2 9 26" xfId="2170"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="454"/>
+    <cellStyle name="20% - Акцент2 9 3 2" xfId="2188"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="455"/>
+    <cellStyle name="20% - Акцент2 9 4 2" xfId="2189"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="456"/>
+    <cellStyle name="20% - Акцент2 9 5 2" xfId="2190"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="457"/>
+    <cellStyle name="20% - Акцент2 9 6 2" xfId="2191"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="458"/>
+    <cellStyle name="20% - Акцент2 9 7 2" xfId="2192"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="459"/>
+    <cellStyle name="20% - Акцент2 9 8 2" xfId="2193"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="460"/>
+    <cellStyle name="20% - Акцент2 9 9 2" xfId="2194"/>
+    <cellStyle name="20% - Акцент3 2" xfId="461"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="462"/>
+    <cellStyle name="20% - Акцент3 2 10 2" xfId="2196"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="463"/>
+    <cellStyle name="20% - Акцент3 2 11 2" xfId="2197"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="464"/>
+    <cellStyle name="20% - Акцент3 2 12 2" xfId="2198"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="465"/>
+    <cellStyle name="20% - Акцент3 2 13 2" xfId="2199"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="466"/>
+    <cellStyle name="20% - Акцент3 2 14 2" xfId="2200"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="467"/>
+    <cellStyle name="20% - Акцент3 2 15 2" xfId="2201"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="468"/>
+    <cellStyle name="20% - Акцент3 2 16 2" xfId="2202"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="469"/>
+    <cellStyle name="20% - Акцент3 2 17 2" xfId="2203"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="470"/>
+    <cellStyle name="20% - Акцент3 2 18 2" xfId="2204"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="471"/>
+    <cellStyle name="20% - Акцент3 2 19 2" xfId="2205"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="472"/>
+    <cellStyle name="20% - Акцент3 2 2 2" xfId="2206"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="473"/>
+    <cellStyle name="20% - Акцент3 2 20 2" xfId="2207"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="474"/>
+    <cellStyle name="20% - Акцент3 2 21 2" xfId="2208"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="475"/>
+    <cellStyle name="20% - Акцент3 2 22 2" xfId="2209"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="476"/>
+    <cellStyle name="20% - Акцент3 2 23 2" xfId="2210"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="477"/>
+    <cellStyle name="20% - Акцент3 2 24 2" xfId="2211"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="478"/>
+    <cellStyle name="20% - Акцент3 2 25 2" xfId="2212"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="2195"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="479"/>
+    <cellStyle name="20% - Акцент3 2 3 2" xfId="2213"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="480"/>
+    <cellStyle name="20% - Акцент3 2 4 2" xfId="2214"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="481"/>
+    <cellStyle name="20% - Акцент3 2 5 2" xfId="2215"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="482"/>
+    <cellStyle name="20% - Акцент3 2 6 2" xfId="2216"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="483"/>
+    <cellStyle name="20% - Акцент3 2 7 2" xfId="2217"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="484"/>
+    <cellStyle name="20% - Акцент3 2 8 2" xfId="2218"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="485"/>
+    <cellStyle name="20% - Акцент3 2 9 2" xfId="2219"/>
+    <cellStyle name="20% - Акцент3 3" xfId="486"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="487"/>
+    <cellStyle name="20% - Акцент3 3 10 2" xfId="2221"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="488"/>
+    <cellStyle name="20% - Акцент3 3 11 2" xfId="2222"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="489"/>
+    <cellStyle name="20% - Акцент3 3 12 2" xfId="2223"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="490"/>
+    <cellStyle name="20% - Акцент3 3 13 2" xfId="2224"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="491"/>
+    <cellStyle name="20% - Акцент3 3 14 2" xfId="2225"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="492"/>
+    <cellStyle name="20% - Акцент3 3 15 2" xfId="2226"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="493"/>
+    <cellStyle name="20% - Акцент3 3 16 2" xfId="2227"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="494"/>
+    <cellStyle name="20% - Акцент3 3 17 2" xfId="2228"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="495"/>
+    <cellStyle name="20% - Акцент3 3 18 2" xfId="2229"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="496"/>
+    <cellStyle name="20% - Акцент3 3 19 2" xfId="2230"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="497"/>
+    <cellStyle name="20% - Акцент3 3 2 2" xfId="2231"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="498"/>
+    <cellStyle name="20% - Акцент3 3 20 2" xfId="2232"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="499"/>
+    <cellStyle name="20% - Акцент3 3 21 2" xfId="2233"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="500"/>
+    <cellStyle name="20% - Акцент3 3 22 2" xfId="2234"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="501"/>
+    <cellStyle name="20% - Акцент3 3 23 2" xfId="2235"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="502"/>
+    <cellStyle name="20% - Акцент3 3 24 2" xfId="2236"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="503"/>
+    <cellStyle name="20% - Акцент3 3 25 2" xfId="2237"/>
+    <cellStyle name="20% - Акцент3 3 26" xfId="2220"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="504"/>
+    <cellStyle name="20% - Акцент3 3 3 2" xfId="2238"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="505"/>
+    <cellStyle name="20% - Акцент3 3 4 2" xfId="2239"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="506"/>
+    <cellStyle name="20% - Акцент3 3 5 2" xfId="2240"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="507"/>
+    <cellStyle name="20% - Акцент3 3 6 2" xfId="2241"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="508"/>
+    <cellStyle name="20% - Акцент3 3 7 2" xfId="2242"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="509"/>
+    <cellStyle name="20% - Акцент3 3 8 2" xfId="2243"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="510"/>
+    <cellStyle name="20% - Акцент3 3 9 2" xfId="2244"/>
+    <cellStyle name="20% - Акцент3 4" xfId="511"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="512"/>
+    <cellStyle name="20% - Акцент3 4 10 2" xfId="2246"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="513"/>
+    <cellStyle name="20% - Акцент3 4 11 2" xfId="2247"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="514"/>
+    <cellStyle name="20% - Акцент3 4 12 2" xfId="2248"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="515"/>
+    <cellStyle name="20% - Акцент3 4 13 2" xfId="2249"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="516"/>
+    <cellStyle name="20% - Акцент3 4 14 2" xfId="2250"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="517"/>
+    <cellStyle name="20% - Акцент3 4 15 2" xfId="2251"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="518"/>
+    <cellStyle name="20% - Акцент3 4 16 2" xfId="2252"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="519"/>
+    <cellStyle name="20% - Акцент3 4 17 2" xfId="2253"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="520"/>
+    <cellStyle name="20% - Акцент3 4 18 2" xfId="2254"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="521"/>
+    <cellStyle name="20% - Акцент3 4 19 2" xfId="2255"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="522"/>
+    <cellStyle name="20% - Акцент3 4 2 2" xfId="2256"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="523"/>
+    <cellStyle name="20% - Акцент3 4 20 2" xfId="2257"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="524"/>
+    <cellStyle name="20% - Акцент3 4 21 2" xfId="2258"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="525"/>
+    <cellStyle name="20% - Акцент3 4 22 2" xfId="2259"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="526"/>
+    <cellStyle name="20% - Акцент3 4 23 2" xfId="2260"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="527"/>
+    <cellStyle name="20% - Акцент3 4 24 2" xfId="2261"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="528"/>
+    <cellStyle name="20% - Акцент3 4 25 2" xfId="2262"/>
+    <cellStyle name="20% - Акцент3 4 26" xfId="2245"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="529"/>
+    <cellStyle name="20% - Акцент3 4 3 2" xfId="2263"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="530"/>
+    <cellStyle name="20% - Акцент3 4 4 2" xfId="2264"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="531"/>
+    <cellStyle name="20% - Акцент3 4 5 2" xfId="2265"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="532"/>
+    <cellStyle name="20% - Акцент3 4 6 2" xfId="2266"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="533"/>
+    <cellStyle name="20% - Акцент3 4 7 2" xfId="2267"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="534"/>
+    <cellStyle name="20% - Акцент3 4 8 2" xfId="2268"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="535"/>
+    <cellStyle name="20% - Акцент3 4 9 2" xfId="2269"/>
+    <cellStyle name="20% - Акцент3 5" xfId="536"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="537"/>
+    <cellStyle name="20% - Акцент3 5 10 2" xfId="2271"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="538"/>
+    <cellStyle name="20% - Акцент3 5 11 2" xfId="2272"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="539"/>
+    <cellStyle name="20% - Акцент3 5 12 2" xfId="2273"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="540"/>
+    <cellStyle name="20% - Акцент3 5 13 2" xfId="2274"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="541"/>
+    <cellStyle name="20% - Акцент3 5 14 2" xfId="2275"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="542"/>
+    <cellStyle name="20% - Акцент3 5 15 2" xfId="2276"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="543"/>
+    <cellStyle name="20% - Акцент3 5 16 2" xfId="2277"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="544"/>
+    <cellStyle name="20% - Акцент3 5 17 2" xfId="2278"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="545"/>
+    <cellStyle name="20% - Акцент3 5 18 2" xfId="2279"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="546"/>
+    <cellStyle name="20% - Акцент3 5 19 2" xfId="2280"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="547"/>
+    <cellStyle name="20% - Акцент3 5 2 2" xfId="2281"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="548"/>
+    <cellStyle name="20% - Акцент3 5 20 2" xfId="2282"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="549"/>
+    <cellStyle name="20% - Акцент3 5 21 2" xfId="2283"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="550"/>
+    <cellStyle name="20% - Акцент3 5 22 2" xfId="2284"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="551"/>
+    <cellStyle name="20% - Акцент3 5 23 2" xfId="2285"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="552"/>
+    <cellStyle name="20% - Акцент3 5 24 2" xfId="2286"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="553"/>
+    <cellStyle name="20% - Акцент3 5 25 2" xfId="2287"/>
+    <cellStyle name="20% - Акцент3 5 26" xfId="2270"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="554"/>
+    <cellStyle name="20% - Акцент3 5 3 2" xfId="2288"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="555"/>
+    <cellStyle name="20% - Акцент3 5 4 2" xfId="2289"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="556"/>
+    <cellStyle name="20% - Акцент3 5 5 2" xfId="2290"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="557"/>
+    <cellStyle name="20% - Акцент3 5 6 2" xfId="2291"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="558"/>
+    <cellStyle name="20% - Акцент3 5 7 2" xfId="2292"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="559"/>
+    <cellStyle name="20% - Акцент3 5 8 2" xfId="2293"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="560"/>
+    <cellStyle name="20% - Акцент3 5 9 2" xfId="2294"/>
+    <cellStyle name="20% - Акцент3 6" xfId="561"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="562"/>
+    <cellStyle name="20% - Акцент3 6 10 2" xfId="2296"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="563"/>
+    <cellStyle name="20% - Акцент3 6 11 2" xfId="2297"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="564"/>
+    <cellStyle name="20% - Акцент3 6 12 2" xfId="2298"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="565"/>
+    <cellStyle name="20% - Акцент3 6 13 2" xfId="2299"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="566"/>
+    <cellStyle name="20% - Акцент3 6 14 2" xfId="2300"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="567"/>
+    <cellStyle name="20% - Акцент3 6 15 2" xfId="2301"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="568"/>
+    <cellStyle name="20% - Акцент3 6 16 2" xfId="2302"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="569"/>
+    <cellStyle name="20% - Акцент3 6 17 2" xfId="2303"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="570"/>
+    <cellStyle name="20% - Акцент3 6 18 2" xfId="2304"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="571"/>
+    <cellStyle name="20% - Акцент3 6 19 2" xfId="2305"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="572"/>
+    <cellStyle name="20% - Акцент3 6 2 2" xfId="2306"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="573"/>
+    <cellStyle name="20% - Акцент3 6 20 2" xfId="2307"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="574"/>
+    <cellStyle name="20% - Акцент3 6 21 2" xfId="2308"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="575"/>
+    <cellStyle name="20% - Акцент3 6 22 2" xfId="2309"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="576"/>
+    <cellStyle name="20% - Акцент3 6 23 2" xfId="2310"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="577"/>
+    <cellStyle name="20% - Акцент3 6 24 2" xfId="2311"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="578"/>
+    <cellStyle name="20% - Акцент3 6 25 2" xfId="2312"/>
+    <cellStyle name="20% - Акцент3 6 26" xfId="2295"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="579"/>
+    <cellStyle name="20% - Акцент3 6 3 2" xfId="2313"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="580"/>
+    <cellStyle name="20% - Акцент3 6 4 2" xfId="2314"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="581"/>
+    <cellStyle name="20% - Акцент3 6 5 2" xfId="2315"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="582"/>
+    <cellStyle name="20% - Акцент3 6 6 2" xfId="2316"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="583"/>
+    <cellStyle name="20% - Акцент3 6 7 2" xfId="2317"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="584"/>
+    <cellStyle name="20% - Акцент3 6 8 2" xfId="2318"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="585"/>
+    <cellStyle name="20% - Акцент3 6 9 2" xfId="2319"/>
+    <cellStyle name="20% - Акцент3 7" xfId="586"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="587"/>
+    <cellStyle name="20% - Акцент3 7 10 2" xfId="2321"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="588"/>
+    <cellStyle name="20% - Акцент3 7 11 2" xfId="2322"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="589"/>
+    <cellStyle name="20% - Акцент3 7 12 2" xfId="2323"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="590"/>
+    <cellStyle name="20% - Акцент3 7 13 2" xfId="2324"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="591"/>
+    <cellStyle name="20% - Акцент3 7 14 2" xfId="2325"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="592"/>
+    <cellStyle name="20% - Акцент3 7 15 2" xfId="2326"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="593"/>
+    <cellStyle name="20% - Акцент3 7 16 2" xfId="2327"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="594"/>
+    <cellStyle name="20% - Акцент3 7 17 2" xfId="2328"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="595"/>
+    <cellStyle name="20% - Акцент3 7 18 2" xfId="2329"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="596"/>
+    <cellStyle name="20% - Акцент3 7 19 2" xfId="2330"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="597"/>
+    <cellStyle name="20% - Акцент3 7 2 2" xfId="2331"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="598"/>
+    <cellStyle name="20% - Акцент3 7 20 2" xfId="2332"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="599"/>
+    <cellStyle name="20% - Акцент3 7 21 2" xfId="2333"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="600"/>
+    <cellStyle name="20% - Акцент3 7 22 2" xfId="2334"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="601"/>
+    <cellStyle name="20% - Акцент3 7 23 2" xfId="2335"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="602"/>
+    <cellStyle name="20% - Акцент3 7 24 2" xfId="2336"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="603"/>
+    <cellStyle name="20% - Акцент3 7 25 2" xfId="2337"/>
+    <cellStyle name="20% - Акцент3 7 26" xfId="2320"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="604"/>
+    <cellStyle name="20% - Акцент3 7 3 2" xfId="2338"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="605"/>
+    <cellStyle name="20% - Акцент3 7 4 2" xfId="2339"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="606"/>
+    <cellStyle name="20% - Акцент3 7 5 2" xfId="2340"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="607"/>
+    <cellStyle name="20% - Акцент3 7 6 2" xfId="2341"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="608"/>
+    <cellStyle name="20% - Акцент3 7 7 2" xfId="2342"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="609"/>
+    <cellStyle name="20% - Акцент3 7 8 2" xfId="2343"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="610"/>
+    <cellStyle name="20% - Акцент3 7 9 2" xfId="2344"/>
+    <cellStyle name="20% - Акцент3 8" xfId="611"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="612"/>
+    <cellStyle name="20% - Акцент3 8 10 2" xfId="2346"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="613"/>
+    <cellStyle name="20% - Акцент3 8 11 2" xfId="2347"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="614"/>
+    <cellStyle name="20% - Акцент3 8 12 2" xfId="2348"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="615"/>
+    <cellStyle name="20% - Акцент3 8 13 2" xfId="2349"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="616"/>
+    <cellStyle name="20% - Акцент3 8 14 2" xfId="2350"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="617"/>
+    <cellStyle name="20% - Акцент3 8 15 2" xfId="2351"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="618"/>
+    <cellStyle name="20% - Акцент3 8 16 2" xfId="2352"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="619"/>
+    <cellStyle name="20% - Акцент3 8 17 2" xfId="2353"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="620"/>
+    <cellStyle name="20% - Акцент3 8 18 2" xfId="2354"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="621"/>
+    <cellStyle name="20% - Акцент3 8 19 2" xfId="2355"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="622"/>
+    <cellStyle name="20% - Акцент3 8 2 2" xfId="2356"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="623"/>
+    <cellStyle name="20% - Акцент3 8 20 2" xfId="2357"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="624"/>
+    <cellStyle name="20% - Акцент3 8 21 2" xfId="2358"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="625"/>
+    <cellStyle name="20% - Акцент3 8 22 2" xfId="2359"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="626"/>
+    <cellStyle name="20% - Акцент3 8 23 2" xfId="2360"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="627"/>
+    <cellStyle name="20% - Акцент3 8 24 2" xfId="2361"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="628"/>
+    <cellStyle name="20% - Акцент3 8 25 2" xfId="2362"/>
+    <cellStyle name="20% - Акцент3 8 26" xfId="2345"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="629"/>
+    <cellStyle name="20% - Акцент3 8 3 2" xfId="2363"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="630"/>
+    <cellStyle name="20% - Акцент3 8 4 2" xfId="2364"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="631"/>
+    <cellStyle name="20% - Акцент3 8 5 2" xfId="2365"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="632"/>
+    <cellStyle name="20% - Акцент3 8 6 2" xfId="2366"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="633"/>
+    <cellStyle name="20% - Акцент3 8 7 2" xfId="2367"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="634"/>
+    <cellStyle name="20% - Акцент3 8 8 2" xfId="2368"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="635"/>
+    <cellStyle name="20% - Акцент3 8 9 2" xfId="2369"/>
+    <cellStyle name="20% - Акцент3 9" xfId="636"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="637"/>
+    <cellStyle name="20% - Акцент3 9 10 2" xfId="2371"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="638"/>
+    <cellStyle name="20% - Акцент3 9 11 2" xfId="2372"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="639"/>
+    <cellStyle name="20% - Акцент3 9 12 2" xfId="2373"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="640"/>
+    <cellStyle name="20% - Акцент3 9 13 2" xfId="2374"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="641"/>
+    <cellStyle name="20% - Акцент3 9 14 2" xfId="2375"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="642"/>
+    <cellStyle name="20% - Акцент3 9 15 2" xfId="2376"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="643"/>
+    <cellStyle name="20% - Акцент3 9 16 2" xfId="2377"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="644"/>
+    <cellStyle name="20% - Акцент3 9 17 2" xfId="2378"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="645"/>
+    <cellStyle name="20% - Акцент3 9 18 2" xfId="2379"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="646"/>
+    <cellStyle name="20% - Акцент3 9 19 2" xfId="2380"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="647"/>
+    <cellStyle name="20% - Акцент3 9 2 2" xfId="2381"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="648"/>
+    <cellStyle name="20% - Акцент3 9 20 2" xfId="2382"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="649"/>
+    <cellStyle name="20% - Акцент3 9 21 2" xfId="2383"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="650"/>
+    <cellStyle name="20% - Акцент3 9 22 2" xfId="2384"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="651"/>
+    <cellStyle name="20% - Акцент3 9 23 2" xfId="2385"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="652"/>
+    <cellStyle name="20% - Акцент3 9 24 2" xfId="2386"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="653"/>
+    <cellStyle name="20% - Акцент3 9 25 2" xfId="2387"/>
+    <cellStyle name="20% - Акцент3 9 26" xfId="2370"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="654"/>
+    <cellStyle name="20% - Акцент3 9 3 2" xfId="2388"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="655"/>
+    <cellStyle name="20% - Акцент3 9 4 2" xfId="2389"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="656"/>
+    <cellStyle name="20% - Акцент3 9 5 2" xfId="2390"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="657"/>
+    <cellStyle name="20% - Акцент3 9 6 2" xfId="2391"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="658"/>
+    <cellStyle name="20% - Акцент3 9 7 2" xfId="2392"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="659"/>
+    <cellStyle name="20% - Акцент3 9 8 2" xfId="2393"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="660"/>
+    <cellStyle name="20% - Акцент3 9 9 2" xfId="2394"/>
+    <cellStyle name="20% - Акцент4 2" xfId="661"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="662"/>
+    <cellStyle name="20% - Акцент4 2 10 2" xfId="2396"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="663"/>
+    <cellStyle name="20% - Акцент4 2 11 2" xfId="2397"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="664"/>
+    <cellStyle name="20% - Акцент4 2 12 2" xfId="2398"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="665"/>
+    <cellStyle name="20% - Акцент4 2 13 2" xfId="2399"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="666"/>
+    <cellStyle name="20% - Акцент4 2 14 2" xfId="2400"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="667"/>
+    <cellStyle name="20% - Акцент4 2 15 2" xfId="2401"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="668"/>
+    <cellStyle name="20% - Акцент4 2 16 2" xfId="2402"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="669"/>
+    <cellStyle name="20% - Акцент4 2 17 2" xfId="2403"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="670"/>
+    <cellStyle name="20% - Акцент4 2 18 2" xfId="2404"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="671"/>
+    <cellStyle name="20% - Акцент4 2 19 2" xfId="2405"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="672"/>
+    <cellStyle name="20% - Акцент4 2 2 2" xfId="2406"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="673"/>
+    <cellStyle name="20% - Акцент4 2 20 2" xfId="2407"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="674"/>
+    <cellStyle name="20% - Акцент4 2 21 2" xfId="2408"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="675"/>
+    <cellStyle name="20% - Акцент4 2 22 2" xfId="2409"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="676"/>
+    <cellStyle name="20% - Акцент4 2 23 2" xfId="2410"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="677"/>
+    <cellStyle name="20% - Акцент4 2 24 2" xfId="2411"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="678"/>
+    <cellStyle name="20% - Акцент4 2 25 2" xfId="2412"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="2395"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="679"/>
+    <cellStyle name="20% - Акцент4 2 3 2" xfId="2413"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="680"/>
+    <cellStyle name="20% - Акцент4 2 4 2" xfId="2414"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="681"/>
+    <cellStyle name="20% - Акцент4 2 5 2" xfId="2415"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="682"/>
+    <cellStyle name="20% - Акцент4 2 6 2" xfId="2416"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="683"/>
+    <cellStyle name="20% - Акцент4 2 7 2" xfId="2417"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="684"/>
+    <cellStyle name="20% - Акцент4 2 8 2" xfId="2418"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="685"/>
+    <cellStyle name="20% - Акцент4 2 9 2" xfId="2419"/>
+    <cellStyle name="20% - Акцент4 3" xfId="686"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="687"/>
+    <cellStyle name="20% - Акцент4 3 10 2" xfId="2421"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="688"/>
+    <cellStyle name="20% - Акцент4 3 11 2" xfId="2422"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="689"/>
+    <cellStyle name="20% - Акцент4 3 12 2" xfId="2423"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="690"/>
+    <cellStyle name="20% - Акцент4 3 13 2" xfId="2424"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="691"/>
+    <cellStyle name="20% - Акцент4 3 14 2" xfId="2425"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="692"/>
+    <cellStyle name="20% - Акцент4 3 15 2" xfId="2426"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="693"/>
+    <cellStyle name="20% - Акцент4 3 16 2" xfId="2427"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="694"/>
+    <cellStyle name="20% - Акцент4 3 17 2" xfId="2428"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="695"/>
+    <cellStyle name="20% - Акцент4 3 18 2" xfId="2429"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="696"/>
+    <cellStyle name="20% - Акцент4 3 19 2" xfId="2430"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="697"/>
+    <cellStyle name="20% - Акцент4 3 2 2" xfId="2431"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="698"/>
+    <cellStyle name="20% - Акцент4 3 20 2" xfId="2432"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="699"/>
+    <cellStyle name="20% - Акцент4 3 21 2" xfId="2433"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="700"/>
+    <cellStyle name="20% - Акцент4 3 22 2" xfId="2434"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="701"/>
+    <cellStyle name="20% - Акцент4 3 23 2" xfId="2435"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="702"/>
+    <cellStyle name="20% - Акцент4 3 24 2" xfId="2436"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="703"/>
+    <cellStyle name="20% - Акцент4 3 25 2" xfId="2437"/>
+    <cellStyle name="20% - Акцент4 3 26" xfId="2420"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="704"/>
+    <cellStyle name="20% - Акцент4 3 3 2" xfId="2438"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="705"/>
+    <cellStyle name="20% - Акцент4 3 4 2" xfId="2439"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="706"/>
+    <cellStyle name="20% - Акцент4 3 5 2" xfId="2440"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="707"/>
+    <cellStyle name="20% - Акцент4 3 6 2" xfId="2441"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="708"/>
+    <cellStyle name="20% - Акцент4 3 7 2" xfId="2442"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="709"/>
+    <cellStyle name="20% - Акцент4 3 8 2" xfId="2443"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="710"/>
+    <cellStyle name="20% - Акцент4 3 9 2" xfId="2444"/>
+    <cellStyle name="20% - Акцент4 4" xfId="711"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="712"/>
+    <cellStyle name="20% - Акцент4 4 10 2" xfId="2446"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="713"/>
+    <cellStyle name="20% - Акцент4 4 11 2" xfId="2447"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="714"/>
+    <cellStyle name="20% - Акцент4 4 12 2" xfId="2448"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="715"/>
+    <cellStyle name="20% - Акцент4 4 13 2" xfId="2449"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="716"/>
+    <cellStyle name="20% - Акцент4 4 14 2" xfId="2450"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="717"/>
+    <cellStyle name="20% - Акцент4 4 15 2" xfId="2451"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="718"/>
+    <cellStyle name="20% - Акцент4 4 16 2" xfId="2452"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="719"/>
+    <cellStyle name="20% - Акцент4 4 17 2" xfId="2453"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="720"/>
+    <cellStyle name="20% - Акцент4 4 18 2" xfId="2454"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="721"/>
+    <cellStyle name="20% - Акцент4 4 19 2" xfId="2455"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="722"/>
+    <cellStyle name="20% - Акцент4 4 2 2" xfId="2456"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="723"/>
+    <cellStyle name="20% - Акцент4 4 20 2" xfId="2457"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="724"/>
+    <cellStyle name="20% - Акцент4 4 21 2" xfId="2458"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="725"/>
+    <cellStyle name="20% - Акцент4 4 22 2" xfId="2459"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="726"/>
+    <cellStyle name="20% - Акцент4 4 23 2" xfId="2460"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="727"/>
+    <cellStyle name="20% - Акцент4 4 24 2" xfId="2461"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="728"/>
+    <cellStyle name="20% - Акцент4 4 25 2" xfId="2462"/>
+    <cellStyle name="20% - Акцент4 4 26" xfId="2445"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="729"/>
+    <cellStyle name="20% - Акцент4 4 3 2" xfId="2463"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="730"/>
+    <cellStyle name="20% - Акцент4 4 4 2" xfId="2464"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="731"/>
+    <cellStyle name="20% - Акцент4 4 5 2" xfId="2465"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="732"/>
+    <cellStyle name="20% - Акцент4 4 6 2" xfId="2466"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="733"/>
+    <cellStyle name="20% - Акцент4 4 7 2" xfId="2467"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="734"/>
+    <cellStyle name="20% - Акцент4 4 8 2" xfId="2468"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="735"/>
+    <cellStyle name="20% - Акцент4 4 9 2" xfId="2469"/>
+    <cellStyle name="20% - Акцент4 5" xfId="736"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="737"/>
+    <cellStyle name="20% - Акцент4 5 10 2" xfId="2471"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="738"/>
+    <cellStyle name="20% - Акцент4 5 11 2" xfId="2472"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="739"/>
+    <cellStyle name="20% - Акцент4 5 12 2" xfId="2473"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="740"/>
+    <cellStyle name="20% - Акцент4 5 13 2" xfId="2474"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="741"/>
+    <cellStyle name="20% - Акцент4 5 14 2" xfId="2475"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="742"/>
+    <cellStyle name="20% - Акцент4 5 15 2" xfId="2476"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="743"/>
+    <cellStyle name="20% - Акцент4 5 16 2" xfId="2477"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="744"/>
+    <cellStyle name="20% - Акцент4 5 17 2" xfId="2478"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="745"/>
+    <cellStyle name="20% - Акцент4 5 18 2" xfId="2479"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="746"/>
+    <cellStyle name="20% - Акцент4 5 19 2" xfId="2480"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="747"/>
+    <cellStyle name="20% - Акцент4 5 2 2" xfId="2481"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="748"/>
+    <cellStyle name="20% - Акцент4 5 20 2" xfId="2482"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="749"/>
+    <cellStyle name="20% - Акцент4 5 21 2" xfId="2483"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="750"/>
+    <cellStyle name="20% - Акцент4 5 22 2" xfId="2484"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="751"/>
+    <cellStyle name="20% - Акцент4 5 23 2" xfId="2485"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="752"/>
+    <cellStyle name="20% - Акцент4 5 24 2" xfId="2486"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="753"/>
+    <cellStyle name="20% - Акцент4 5 25 2" xfId="2487"/>
+    <cellStyle name="20% - Акцент4 5 26" xfId="2470"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="754"/>
+    <cellStyle name="20% - Акцент4 5 3 2" xfId="2488"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="755"/>
+    <cellStyle name="20% - Акцент4 5 4 2" xfId="2489"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="756"/>
+    <cellStyle name="20% - Акцент4 5 5 2" xfId="2490"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="757"/>
+    <cellStyle name="20% - Акцент4 5 6 2" xfId="2491"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="758"/>
+    <cellStyle name="20% - Акцент4 5 7 2" xfId="2492"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="759"/>
+    <cellStyle name="20% - Акцент4 5 8 2" xfId="2493"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="760"/>
+    <cellStyle name="20% - Акцент4 5 9 2" xfId="2494"/>
+    <cellStyle name="20% - Акцент4 6" xfId="761"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="762"/>
+    <cellStyle name="20% - Акцент4 6 10 2" xfId="2496"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="763"/>
+    <cellStyle name="20% - Акцент4 6 11 2" xfId="2497"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="764"/>
+    <cellStyle name="20% - Акцент4 6 12 2" xfId="2498"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="765"/>
+    <cellStyle name="20% - Акцент4 6 13 2" xfId="2499"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="766"/>
+    <cellStyle name="20% - Акцент4 6 14 2" xfId="2500"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="767"/>
+    <cellStyle name="20% - Акцент4 6 15 2" xfId="2501"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="768"/>
+    <cellStyle name="20% - Акцент4 6 16 2" xfId="2502"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="769"/>
+    <cellStyle name="20% - Акцент4 6 17 2" xfId="2503"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="770"/>
+    <cellStyle name="20% - Акцент4 6 18 2" xfId="2504"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="771"/>
+    <cellStyle name="20% - Акцент4 6 19 2" xfId="2505"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="772"/>
+    <cellStyle name="20% - Акцент4 6 2 2" xfId="2506"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="773"/>
+    <cellStyle name="20% - Акцент4 6 20 2" xfId="2507"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="774"/>
+    <cellStyle name="20% - Акцент4 6 21 2" xfId="2508"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="775"/>
+    <cellStyle name="20% - Акцент4 6 22 2" xfId="2509"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="776"/>
+    <cellStyle name="20% - Акцент4 6 23 2" xfId="2510"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="777"/>
+    <cellStyle name="20% - Акцент4 6 24 2" xfId="2511"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="778"/>
+    <cellStyle name="20% - Акцент4 6 25 2" xfId="2512"/>
+    <cellStyle name="20% - Акцент4 6 26" xfId="2495"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="779"/>
+    <cellStyle name="20% - Акцент4 6 3 2" xfId="2513"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="780"/>
+    <cellStyle name="20% - Акцент4 6 4 2" xfId="2514"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="781"/>
+    <cellStyle name="20% - Акцент4 6 5 2" xfId="2515"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="782"/>
+    <cellStyle name="20% - Акцент4 6 6 2" xfId="2516"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="783"/>
+    <cellStyle name="20% - Акцент4 6 7 2" xfId="2517"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="784"/>
+    <cellStyle name="20% - Акцент4 6 8 2" xfId="2518"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="785"/>
+    <cellStyle name="20% - Акцент4 6 9 2" xfId="2519"/>
+    <cellStyle name="20% - Акцент4 7" xfId="786"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="787"/>
+    <cellStyle name="20% - Акцент4 7 10 2" xfId="2521"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="788"/>
+    <cellStyle name="20% - Акцент4 7 11 2" xfId="2522"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="789"/>
+    <cellStyle name="20% - Акцент4 7 12 2" xfId="2523"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="790"/>
+    <cellStyle name="20% - Акцент4 7 13 2" xfId="2524"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="791"/>
+    <cellStyle name="20% - Акцент4 7 14 2" xfId="2525"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="792"/>
+    <cellStyle name="20% - Акцент4 7 15 2" xfId="2526"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="793"/>
+    <cellStyle name="20% - Акцент4 7 16 2" xfId="2527"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="794"/>
+    <cellStyle name="20% - Акцент4 7 17 2" xfId="2528"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="795"/>
+    <cellStyle name="20% - Акцент4 7 18 2" xfId="2529"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="796"/>
+    <cellStyle name="20% - Акцент4 7 19 2" xfId="2530"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="797"/>
+    <cellStyle name="20% - Акцент4 7 2 2" xfId="2531"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="798"/>
+    <cellStyle name="20% - Акцент4 7 20 2" xfId="2532"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="799"/>
+    <cellStyle name="20% - Акцент4 7 21 2" xfId="2533"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="800"/>
+    <cellStyle name="20% - Акцент4 7 22 2" xfId="2534"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="801"/>
+    <cellStyle name="20% - Акцент4 7 23 2" xfId="2535"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="802"/>
+    <cellStyle name="20% - Акцент4 7 24 2" xfId="2536"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="803"/>
+    <cellStyle name="20% - Акцент4 7 25 2" xfId="2537"/>
+    <cellStyle name="20% - Акцент4 7 26" xfId="2520"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="804"/>
+    <cellStyle name="20% - Акцент4 7 3 2" xfId="2538"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="805"/>
+    <cellStyle name="20% - Акцент4 7 4 2" xfId="2539"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="806"/>
+    <cellStyle name="20% - Акцент4 7 5 2" xfId="2540"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="807"/>
+    <cellStyle name="20% - Акцент4 7 6 2" xfId="2541"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="808"/>
+    <cellStyle name="20% - Акцент4 7 7 2" xfId="2542"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="809"/>
+    <cellStyle name="20% - Акцент4 7 8 2" xfId="2543"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="810"/>
+    <cellStyle name="20% - Акцент4 7 9 2" xfId="2544"/>
+    <cellStyle name="20% - Акцент4 8" xfId="811"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="812"/>
+    <cellStyle name="20% - Акцент4 8 10 2" xfId="2546"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="813"/>
+    <cellStyle name="20% - Акцент4 8 11 2" xfId="2547"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="814"/>
+    <cellStyle name="20% - Акцент4 8 12 2" xfId="2548"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="815"/>
+    <cellStyle name="20% - Акцент4 8 13 2" xfId="2549"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="816"/>
+    <cellStyle name="20% - Акцент4 8 14 2" xfId="2550"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="817"/>
+    <cellStyle name="20% - Акцент4 8 15 2" xfId="2551"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="818"/>
+    <cellStyle name="20% - Акцент4 8 16 2" xfId="2552"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="819"/>
+    <cellStyle name="20% - Акцент4 8 17 2" xfId="2553"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="820"/>
+    <cellStyle name="20% - Акцент4 8 18 2" xfId="2554"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="821"/>
+    <cellStyle name="20% - Акцент4 8 19 2" xfId="2555"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="822"/>
+    <cellStyle name="20% - Акцент4 8 2 2" xfId="2556"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="823"/>
+    <cellStyle name="20% - Акцент4 8 20 2" xfId="2557"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="824"/>
+    <cellStyle name="20% - Акцент4 8 21 2" xfId="2558"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="825"/>
+    <cellStyle name="20% - Акцент4 8 22 2" xfId="2559"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="826"/>
+    <cellStyle name="20% - Акцент4 8 23 2" xfId="2560"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="827"/>
+    <cellStyle name="20% - Акцент4 8 24 2" xfId="2561"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="828"/>
+    <cellStyle name="20% - Акцент4 8 25 2" xfId="2562"/>
+    <cellStyle name="20% - Акцент4 8 26" xfId="2545"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="829"/>
+    <cellStyle name="20% - Акцент4 8 3 2" xfId="2563"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="830"/>
+    <cellStyle name="20% - Акцент4 8 4 2" xfId="2564"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="831"/>
+    <cellStyle name="20% - Акцент4 8 5 2" xfId="2565"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="832"/>
+    <cellStyle name="20% - Акцент4 8 6 2" xfId="2566"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="833"/>
+    <cellStyle name="20% - Акцент4 8 7 2" xfId="2567"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="834"/>
+    <cellStyle name="20% - Акцент4 8 8 2" xfId="2568"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="835"/>
+    <cellStyle name="20% - Акцент4 8 9 2" xfId="2569"/>
+    <cellStyle name="20% - Акцент4 9" xfId="836"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="837"/>
+    <cellStyle name="20% - Акцент4 9 10 2" xfId="2571"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="838"/>
+    <cellStyle name="20% - Акцент4 9 11 2" xfId="2572"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="839"/>
+    <cellStyle name="20% - Акцент4 9 12 2" xfId="2573"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="840"/>
+    <cellStyle name="20% - Акцент4 9 13 2" xfId="2574"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="841"/>
+    <cellStyle name="20% - Акцент4 9 14 2" xfId="2575"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="842"/>
+    <cellStyle name="20% - Акцент4 9 15 2" xfId="2576"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="843"/>
+    <cellStyle name="20% - Акцент4 9 16 2" xfId="2577"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="844"/>
+    <cellStyle name="20% - Акцент4 9 17 2" xfId="2578"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="845"/>
+    <cellStyle name="20% - Акцент4 9 18 2" xfId="2579"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="846"/>
+    <cellStyle name="20% - Акцент4 9 19 2" xfId="2580"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="847"/>
+    <cellStyle name="20% - Акцент4 9 2 2" xfId="2581"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="848"/>
+    <cellStyle name="20% - Акцент4 9 20 2" xfId="2582"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="849"/>
+    <cellStyle name="20% - Акцент4 9 21 2" xfId="2583"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="850"/>
+    <cellStyle name="20% - Акцент4 9 22 2" xfId="2584"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="851"/>
+    <cellStyle name="20% - Акцент4 9 23 2" xfId="2585"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="852"/>
+    <cellStyle name="20% - Акцент4 9 24 2" xfId="2586"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="853"/>
+    <cellStyle name="20% - Акцент4 9 25 2" xfId="2587"/>
+    <cellStyle name="20% - Акцент4 9 26" xfId="2570"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="854"/>
+    <cellStyle name="20% - Акцент4 9 3 2" xfId="2588"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="855"/>
+    <cellStyle name="20% - Акцент4 9 4 2" xfId="2589"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="856"/>
+    <cellStyle name="20% - Акцент4 9 5 2" xfId="2590"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="857"/>
+    <cellStyle name="20% - Акцент4 9 6 2" xfId="2591"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="858"/>
+    <cellStyle name="20% - Акцент4 9 7 2" xfId="2592"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="859"/>
+    <cellStyle name="20% - Акцент4 9 8 2" xfId="2593"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="860"/>
+    <cellStyle name="20% - Акцент4 9 9 2" xfId="2594"/>
+    <cellStyle name="20% - Акцент5 2" xfId="1750"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1751"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1752"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1753"/>
+    <cellStyle name="40% - Акцент3 2" xfId="861"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="862"/>
+    <cellStyle name="40% - Акцент3 2 10 2" xfId="2596"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="863"/>
+    <cellStyle name="40% - Акцент3 2 11 2" xfId="2597"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="864"/>
+    <cellStyle name="40% - Акцент3 2 12 2" xfId="2598"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="865"/>
+    <cellStyle name="40% - Акцент3 2 13 2" xfId="2599"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="866"/>
+    <cellStyle name="40% - Акцент3 2 14 2" xfId="2600"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="867"/>
+    <cellStyle name="40% - Акцент3 2 15 2" xfId="2601"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="868"/>
+    <cellStyle name="40% - Акцент3 2 16 2" xfId="2602"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="869"/>
+    <cellStyle name="40% - Акцент3 2 17 2" xfId="2603"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="870"/>
+    <cellStyle name="40% - Акцент3 2 18 2" xfId="2604"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="871"/>
+    <cellStyle name="40% - Акцент3 2 19 2" xfId="2605"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="872"/>
+    <cellStyle name="40% - Акцент3 2 2 2" xfId="2606"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="873"/>
+    <cellStyle name="40% - Акцент3 2 20 2" xfId="2607"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="874"/>
+    <cellStyle name="40% - Акцент3 2 21 2" xfId="2608"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="875"/>
+    <cellStyle name="40% - Акцент3 2 22 2" xfId="2609"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="876"/>
+    <cellStyle name="40% - Акцент3 2 23 2" xfId="2610"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="877"/>
+    <cellStyle name="40% - Акцент3 2 24 2" xfId="2611"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="878"/>
+    <cellStyle name="40% - Акцент3 2 25 2" xfId="2612"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="2595"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="879"/>
+    <cellStyle name="40% - Акцент3 2 3 2" xfId="2613"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="880"/>
+    <cellStyle name="40% - Акцент3 2 4 2" xfId="2614"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="881"/>
+    <cellStyle name="40% - Акцент3 2 5 2" xfId="2615"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="882"/>
+    <cellStyle name="40% - Акцент3 2 6 2" xfId="2616"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="883"/>
+    <cellStyle name="40% - Акцент3 2 7 2" xfId="2617"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="884"/>
+    <cellStyle name="40% - Акцент3 2 8 2" xfId="2618"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="885"/>
+    <cellStyle name="40% - Акцент3 2 9 2" xfId="2619"/>
+    <cellStyle name="40% - Акцент3 3" xfId="886"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="887"/>
+    <cellStyle name="40% - Акцент3 3 10 2" xfId="2621"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="888"/>
+    <cellStyle name="40% - Акцент3 3 11 2" xfId="2622"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="889"/>
+    <cellStyle name="40% - Акцент3 3 12 2" xfId="2623"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="890"/>
+    <cellStyle name="40% - Акцент3 3 13 2" xfId="2624"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="891"/>
+    <cellStyle name="40% - Акцент3 3 14 2" xfId="2625"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="892"/>
+    <cellStyle name="40% - Акцент3 3 15 2" xfId="2626"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="893"/>
+    <cellStyle name="40% - Акцент3 3 16 2" xfId="2627"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="894"/>
+    <cellStyle name="40% - Акцент3 3 17 2" xfId="2628"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="895"/>
+    <cellStyle name="40% - Акцент3 3 18 2" xfId="2629"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="896"/>
+    <cellStyle name="40% - Акцент3 3 19 2" xfId="2630"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="897"/>
+    <cellStyle name="40% - Акцент3 3 2 2" xfId="2631"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="898"/>
+    <cellStyle name="40% - Акцент3 3 20 2" xfId="2632"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="899"/>
+    <cellStyle name="40% - Акцент3 3 21 2" xfId="2633"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="900"/>
+    <cellStyle name="40% - Акцент3 3 22 2" xfId="2634"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="901"/>
+    <cellStyle name="40% - Акцент3 3 23 2" xfId="2635"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="902"/>
+    <cellStyle name="40% - Акцент3 3 24 2" xfId="2636"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="903"/>
+    <cellStyle name="40% - Акцент3 3 25 2" xfId="2637"/>
+    <cellStyle name="40% - Акцент3 3 26" xfId="2620"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="904"/>
+    <cellStyle name="40% - Акцент3 3 3 2" xfId="2638"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="905"/>
+    <cellStyle name="40% - Акцент3 3 4 2" xfId="2639"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="906"/>
+    <cellStyle name="40% - Акцент3 3 5 2" xfId="2640"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="907"/>
+    <cellStyle name="40% - Акцент3 3 6 2" xfId="2641"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="908"/>
+    <cellStyle name="40% - Акцент3 3 7 2" xfId="2642"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="909"/>
+    <cellStyle name="40% - Акцент3 3 8 2" xfId="2643"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="910"/>
+    <cellStyle name="40% - Акцент3 3 9 2" xfId="2644"/>
+    <cellStyle name="40% - Акцент3 4" xfId="911"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="912"/>
+    <cellStyle name="40% - Акцент3 4 10 2" xfId="2646"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="913"/>
+    <cellStyle name="40% - Акцент3 4 11 2" xfId="2647"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="914"/>
+    <cellStyle name="40% - Акцент3 4 12 2" xfId="2648"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="915"/>
+    <cellStyle name="40% - Акцент3 4 13 2" xfId="2649"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="916"/>
+    <cellStyle name="40% - Акцент3 4 14 2" xfId="2650"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="917"/>
+    <cellStyle name="40% - Акцент3 4 15 2" xfId="2651"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="918"/>
+    <cellStyle name="40% - Акцент3 4 16 2" xfId="2652"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="919"/>
+    <cellStyle name="40% - Акцент3 4 17 2" xfId="2653"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="920"/>
+    <cellStyle name="40% - Акцент3 4 18 2" xfId="2654"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="921"/>
+    <cellStyle name="40% - Акцент3 4 19 2" xfId="2655"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="922"/>
+    <cellStyle name="40% - Акцент3 4 2 2" xfId="2656"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="923"/>
+    <cellStyle name="40% - Акцент3 4 20 2" xfId="2657"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="924"/>
+    <cellStyle name="40% - Акцент3 4 21 2" xfId="2658"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="925"/>
+    <cellStyle name="40% - Акцент3 4 22 2" xfId="2659"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="926"/>
+    <cellStyle name="40% - Акцент3 4 23 2" xfId="2660"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="927"/>
+    <cellStyle name="40% - Акцент3 4 24 2" xfId="2661"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="928"/>
+    <cellStyle name="40% - Акцент3 4 25 2" xfId="2662"/>
+    <cellStyle name="40% - Акцент3 4 26" xfId="2645"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="929"/>
+    <cellStyle name="40% - Акцент3 4 3 2" xfId="2663"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="930"/>
+    <cellStyle name="40% - Акцент3 4 4 2" xfId="2664"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="931"/>
+    <cellStyle name="40% - Акцент3 4 5 2" xfId="2665"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="932"/>
+    <cellStyle name="40% - Акцент3 4 6 2" xfId="2666"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="933"/>
+    <cellStyle name="40% - Акцент3 4 7 2" xfId="2667"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="934"/>
+    <cellStyle name="40% - Акцент3 4 8 2" xfId="2668"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="935"/>
+    <cellStyle name="40% - Акцент3 4 9 2" xfId="2669"/>
+    <cellStyle name="40% - Акцент3 5" xfId="936"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="937"/>
+    <cellStyle name="40% - Акцент3 5 10 2" xfId="2671"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="938"/>
+    <cellStyle name="40% - Акцент3 5 11 2" xfId="2672"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="939"/>
+    <cellStyle name="40% - Акцент3 5 12 2" xfId="2673"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="940"/>
+    <cellStyle name="40% - Акцент3 5 13 2" xfId="2674"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="941"/>
+    <cellStyle name="40% - Акцент3 5 14 2" xfId="2675"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="942"/>
+    <cellStyle name="40% - Акцент3 5 15 2" xfId="2676"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="943"/>
+    <cellStyle name="40% - Акцент3 5 16 2" xfId="2677"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="944"/>
+    <cellStyle name="40% - Акцент3 5 17 2" xfId="2678"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="945"/>
+    <cellStyle name="40% - Акцент3 5 18 2" xfId="2679"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="946"/>
+    <cellStyle name="40% - Акцент3 5 19 2" xfId="2680"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="947"/>
+    <cellStyle name="40% - Акцент3 5 2 2" xfId="2681"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="948"/>
+    <cellStyle name="40% - Акцент3 5 20 2" xfId="2682"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="949"/>
+    <cellStyle name="40% - Акцент3 5 21 2" xfId="2683"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="950"/>
+    <cellStyle name="40% - Акцент3 5 22 2" xfId="2684"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="951"/>
+    <cellStyle name="40% - Акцент3 5 23 2" xfId="2685"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="952"/>
+    <cellStyle name="40% - Акцент3 5 24 2" xfId="2686"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="953"/>
+    <cellStyle name="40% - Акцент3 5 25 2" xfId="2687"/>
+    <cellStyle name="40% - Акцент3 5 26" xfId="2670"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="954"/>
+    <cellStyle name="40% - Акцент3 5 3 2" xfId="2688"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="955"/>
+    <cellStyle name="40% - Акцент3 5 4 2" xfId="2689"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="956"/>
+    <cellStyle name="40% - Акцент3 5 5 2" xfId="2690"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="957"/>
+    <cellStyle name="40% - Акцент3 5 6 2" xfId="2691"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="958"/>
+    <cellStyle name="40% - Акцент3 5 7 2" xfId="2692"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="959"/>
+    <cellStyle name="40% - Акцент3 5 8 2" xfId="2693"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="960"/>
+    <cellStyle name="40% - Акцент3 5 9 2" xfId="2694"/>
+    <cellStyle name="40% - Акцент3 6" xfId="961"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="962"/>
+    <cellStyle name="40% - Акцент3 6 10 2" xfId="2696"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="963"/>
+    <cellStyle name="40% - Акцент3 6 11 2" xfId="2697"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="964"/>
+    <cellStyle name="40% - Акцент3 6 12 2" xfId="2698"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="965"/>
+    <cellStyle name="40% - Акцент3 6 13 2" xfId="2699"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="966"/>
+    <cellStyle name="40% - Акцент3 6 14 2" xfId="2700"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="967"/>
+    <cellStyle name="40% - Акцент3 6 15 2" xfId="2701"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="968"/>
+    <cellStyle name="40% - Акцент3 6 16 2" xfId="2702"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="969"/>
+    <cellStyle name="40% - Акцент3 6 17 2" xfId="2703"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="970"/>
+    <cellStyle name="40% - Акцент3 6 18 2" xfId="2704"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="971"/>
+    <cellStyle name="40% - Акцент3 6 19 2" xfId="2705"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="972"/>
+    <cellStyle name="40% - Акцент3 6 2 2" xfId="2706"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="973"/>
+    <cellStyle name="40% - Акцент3 6 20 2" xfId="2707"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="974"/>
+    <cellStyle name="40% - Акцент3 6 21 2" xfId="2708"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="975"/>
+    <cellStyle name="40% - Акцент3 6 22 2" xfId="2709"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="976"/>
+    <cellStyle name="40% - Акцент3 6 23 2" xfId="2710"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="977"/>
+    <cellStyle name="40% - Акцент3 6 24 2" xfId="2711"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="978"/>
+    <cellStyle name="40% - Акцент3 6 25 2" xfId="2712"/>
+    <cellStyle name="40% - Акцент3 6 26" xfId="2695"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="979"/>
+    <cellStyle name="40% - Акцент3 6 3 2" xfId="2713"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="980"/>
+    <cellStyle name="40% - Акцент3 6 4 2" xfId="2714"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="981"/>
+    <cellStyle name="40% - Акцент3 6 5 2" xfId="2715"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="982"/>
+    <cellStyle name="40% - Акцент3 6 6 2" xfId="2716"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="983"/>
+    <cellStyle name="40% - Акцент3 6 7 2" xfId="2717"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="984"/>
+    <cellStyle name="40% - Акцент3 6 8 2" xfId="2718"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="985"/>
+    <cellStyle name="40% - Акцент3 6 9 2" xfId="2719"/>
+    <cellStyle name="40% - Акцент3 7" xfId="986"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="987"/>
+    <cellStyle name="40% - Акцент3 7 10 2" xfId="2721"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="988"/>
+    <cellStyle name="40% - Акцент3 7 11 2" xfId="2722"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="989"/>
+    <cellStyle name="40% - Акцент3 7 12 2" xfId="2723"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="990"/>
+    <cellStyle name="40% - Акцент3 7 13 2" xfId="2724"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="991"/>
+    <cellStyle name="40% - Акцент3 7 14 2" xfId="2725"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="992"/>
+    <cellStyle name="40% - Акцент3 7 15 2" xfId="2726"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="993"/>
+    <cellStyle name="40% - Акцент3 7 16 2" xfId="2727"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="994"/>
+    <cellStyle name="40% - Акцент3 7 17 2" xfId="2728"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="995"/>
+    <cellStyle name="40% - Акцент3 7 18 2" xfId="2729"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="996"/>
+    <cellStyle name="40% - Акцент3 7 19 2" xfId="2730"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="997"/>
+    <cellStyle name="40% - Акцент3 7 2 2" xfId="2731"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="998"/>
+    <cellStyle name="40% - Акцент3 7 20 2" xfId="2732"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="999"/>
+    <cellStyle name="40% - Акцент3 7 21 2" xfId="2733"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 7 22 2" xfId="2734"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 7 23 2" xfId="2735"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 7 24 2" xfId="2736"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 7 25 2" xfId="2737"/>
+    <cellStyle name="40% - Акцент3 7 26" xfId="2720"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 7 3 2" xfId="2738"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 7 4 2" xfId="2739"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 7 5 2" xfId="2740"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 7 6 2" xfId="2741"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 7 7 2" xfId="2742"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 7 8 2" xfId="2743"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 7 9 2" xfId="2744"/>
+    <cellStyle name="40% - Акцент3 8" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 8 10 2" xfId="2746"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 8 11 2" xfId="2747"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 8 12 2" xfId="2748"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 8 13 2" xfId="2749"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 8 14 2" xfId="2750"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 8 15 2" xfId="2751"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 8 16 2" xfId="2752"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 8 17 2" xfId="2753"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 8 18 2" xfId="2754"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 8 19 2" xfId="2755"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 8 2 2" xfId="2756"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 8 20 2" xfId="2757"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 8 21 2" xfId="2758"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 8 22 2" xfId="2759"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 8 23 2" xfId="2760"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 8 24 2" xfId="2761"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 8 25 2" xfId="2762"/>
+    <cellStyle name="40% - Акцент3 8 26" xfId="2745"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1029"/>
+    <cellStyle name="40% - Акцент3 8 3 2" xfId="2763"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1030"/>
+    <cellStyle name="40% - Акцент3 8 4 2" xfId="2764"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1031"/>
+    <cellStyle name="40% - Акцент3 8 5 2" xfId="2765"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1032"/>
+    <cellStyle name="40% - Акцент3 8 6 2" xfId="2766"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1033"/>
+    <cellStyle name="40% - Акцент3 8 7 2" xfId="2767"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1034"/>
+    <cellStyle name="40% - Акцент3 8 8 2" xfId="2768"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1035"/>
+    <cellStyle name="40% - Акцент3 8 9 2" xfId="2769"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1036"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1037"/>
+    <cellStyle name="40% - Акцент3 9 10 2" xfId="2771"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1038"/>
+    <cellStyle name="40% - Акцент3 9 11 2" xfId="2772"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1039"/>
+    <cellStyle name="40% - Акцент3 9 12 2" xfId="2773"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1040"/>
+    <cellStyle name="40% - Акцент3 9 13 2" xfId="2774"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1041"/>
+    <cellStyle name="40% - Акцент3 9 14 2" xfId="2775"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1042"/>
+    <cellStyle name="40% - Акцент3 9 15 2" xfId="2776"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1043"/>
+    <cellStyle name="40% - Акцент3 9 16 2" xfId="2777"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1044"/>
+    <cellStyle name="40% - Акцент3 9 17 2" xfId="2778"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1045"/>
+    <cellStyle name="40% - Акцент3 9 18 2" xfId="2779"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1046"/>
+    <cellStyle name="40% - Акцент3 9 19 2" xfId="2780"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1047"/>
+    <cellStyle name="40% - Акцент3 9 2 2" xfId="2781"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1048"/>
+    <cellStyle name="40% - Акцент3 9 20 2" xfId="2782"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1049"/>
+    <cellStyle name="40% - Акцент3 9 21 2" xfId="2783"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1050"/>
+    <cellStyle name="40% - Акцент3 9 22 2" xfId="2784"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1051"/>
+    <cellStyle name="40% - Акцент3 9 23 2" xfId="2785"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1052"/>
+    <cellStyle name="40% - Акцент3 9 24 2" xfId="2786"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1053"/>
+    <cellStyle name="40% - Акцент3 9 25 2" xfId="2787"/>
+    <cellStyle name="40% - Акцент3 9 26" xfId="2770"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1054"/>
+    <cellStyle name="40% - Акцент3 9 3 2" xfId="2788"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1055"/>
+    <cellStyle name="40% - Акцент3 9 4 2" xfId="2789"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1056"/>
+    <cellStyle name="40% - Акцент3 9 5 2" xfId="2790"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1057"/>
+    <cellStyle name="40% - Акцент3 9 6 2" xfId="2791"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1058"/>
+    <cellStyle name="40% - Акцент3 9 7 2" xfId="2792"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1059"/>
+    <cellStyle name="40% - Акцент3 9 8 2" xfId="2793"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1060"/>
+    <cellStyle name="40% - Акцент3 9 9 2" xfId="2794"/>
+    <cellStyle name="40% - Акцент4 2" xfId="1754"/>
+    <cellStyle name="40% - Акцент5 2" xfId="1755"/>
+    <cellStyle name="40% - Акцент6 2" xfId="1756"/>
+    <cellStyle name="60% - Акцент1 2" xfId="1757"/>
+    <cellStyle name="60% - Акцент2 2" xfId="1758"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1229"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1230"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1231"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1232"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1233"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1234"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1235"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1236"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1237"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1238"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1239"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1240"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1241"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1242"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1243"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1244"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1245"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1246"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1247"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1248"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1249"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1250"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1251"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1252"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1253"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1254"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1255"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1256"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1257"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1258"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1259"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1429"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1430"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1431"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1432"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1433"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1434"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1435"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1436"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1437"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1438"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1439"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1440"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1441"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1442"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1443"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1444"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1445"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1446"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1447"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1448"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1449"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1450"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1451"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1452"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1453"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1454"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1455"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1456"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1457"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1458"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1459"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1460"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1759"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1629"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1630"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1631"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1632"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1633"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1634"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1635"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1636"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1637"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1638"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1639"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1640"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1641"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1642"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1643"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1644"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1645"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1646"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1647"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1648"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1649"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1650"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1651"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1652"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1653"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1654"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1655"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1656"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1657"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1658"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1659"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1660"/>
     <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Акцент1" xfId="35" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент1 2" xfId="1760"/>
+    <cellStyle name="Акцент2" xfId="36" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент2 2" xfId="1761"/>
+    <cellStyle name="Акцент3" xfId="37" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент3 2" xfId="1762"/>
+    <cellStyle name="Акцент4" xfId="38" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент4 2" xfId="1763"/>
+    <cellStyle name="Акцент5" xfId="39" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент5 2" xfId="1764"/>
+    <cellStyle name="Акцент6" xfId="40" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Акцент6 2" xfId="1765"/>
+    <cellStyle name="Ввод " xfId="31" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Ввод  2" xfId="1766"/>
+    <cellStyle name="Вывод" xfId="32" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вывод 2" xfId="1767"/>
+    <cellStyle name="Вычисление" xfId="33" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Вычисление 2" xfId="1768"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="60"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="53"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="2812"/>
+    <cellStyle name="Гиперссылка 2 2 3" xfId="2816"/>
+    <cellStyle name="Гиперссылка 2 4" xfId="1787"/>
+    <cellStyle name="Гиперссылка 3" xfId="1783"/>
+    <cellStyle name="Гиперссылка 4" xfId="1781"/>
+    <cellStyle name="Гиперссылка 4 2" xfId="2807"/>
+    <cellStyle name="Гиперссылка 5" xfId="1785"/>
+    <cellStyle name="Заголовок 1 2" xfId="1769"/>
+    <cellStyle name="Заголовок 1 3" xfId="2799"/>
+    <cellStyle name="Заголовок 2 2" xfId="1770"/>
+    <cellStyle name="Заголовок 2 3" xfId="2800"/>
+    <cellStyle name="Заголовок 3 2" xfId="1771"/>
+    <cellStyle name="Заголовок 3 3" xfId="2801"/>
+    <cellStyle name="Заголовок 4 2" xfId="1772"/>
+    <cellStyle name="Заголовок 4 3" xfId="2802"/>
+    <cellStyle name="Итог 2" xfId="1773"/>
+    <cellStyle name="Итог 3" xfId="2806"/>
+    <cellStyle name="Контрольная ячейка" xfId="34" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1774"/>
+    <cellStyle name="Название 2" xfId="1661"/>
+    <cellStyle name="Название 2 2" xfId="1662"/>
+    <cellStyle name="Нейтральный 2" xfId="1663"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="11"/>
+    <cellStyle name="Обычный 11" xfId="13"/>
+    <cellStyle name="Обычный 12" xfId="14"/>
+    <cellStyle name="Обычный 13" xfId="15"/>
+    <cellStyle name="Обычный 14" xfId="16"/>
+    <cellStyle name="Обычный 15" xfId="17"/>
+    <cellStyle name="Обычный 16" xfId="18"/>
+    <cellStyle name="Обычный 17" xfId="19"/>
+    <cellStyle name="Обычный 18" xfId="20"/>
+    <cellStyle name="Обычный 19" xfId="12"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="1664"/>
+    <cellStyle name="Обычный 2 2 2" xfId="43"/>
+    <cellStyle name="Обычный 2 2 3" xfId="54"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="2822"/>
+    <cellStyle name="Обычный 2 2 4" xfId="58"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="2821"/>
+    <cellStyle name="Обычный 2 2 5" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 6" xfId="2795"/>
+    <cellStyle name="Обычный 2 3" xfId="1665"/>
+    <cellStyle name="Обычный 2 4" xfId="57"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1780"/>
+    <cellStyle name="Обычный 2 4 3" xfId="2813"/>
+    <cellStyle name="Обычный 2 4 4" xfId="2811"/>
+    <cellStyle name="Обычный 2 5" xfId="42"/>
+    <cellStyle name="Обычный 2 6" xfId="1786"/>
+    <cellStyle name="Обычный 2 6 2" xfId="2823"/>
+    <cellStyle name="Обычный 2 7" xfId="2819"/>
+    <cellStyle name="Обычный 2 8" xfId="45"/>
+    <cellStyle name="Обычный 20" xfId="1788"/>
+    <cellStyle name="Обычный 21" xfId="21"/>
+    <cellStyle name="Обычный 22" xfId="22"/>
+    <cellStyle name="Обычный 23" xfId="23"/>
+    <cellStyle name="Обычный 24" xfId="24"/>
+    <cellStyle name="Обычный 25" xfId="26"/>
+    <cellStyle name="Обычный 26" xfId="27"/>
+    <cellStyle name="Обычный 27" xfId="25"/>
     <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 2" xfId="1666"/>
+    <cellStyle name="Обычный 3 2 2" xfId="56"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="2818"/>
+    <cellStyle name="Обычный 3 4" xfId="46"/>
     <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="1667"/>
+    <cellStyle name="Обычный 4 2 2" xfId="41"/>
+    <cellStyle name="Обычный 4 3" xfId="47"/>
     <cellStyle name="Обычный 5" xfId="7"/>
+    <cellStyle name="Обычный 5 2" xfId="55"/>
+    <cellStyle name="Обычный 5 2 2" xfId="1782"/>
+    <cellStyle name="Обычный 5 2 2 2" xfId="1794"/>
+    <cellStyle name="Обычный 5 2 2 3" xfId="2820"/>
+    <cellStyle name="Обычный 5 2 3" xfId="1791"/>
+    <cellStyle name="Обычный 5 2 4" xfId="2814"/>
+    <cellStyle name="Обычный 5 3" xfId="59"/>
+    <cellStyle name="Обычный 5 3 2" xfId="1793"/>
+    <cellStyle name="Обычный 5 3 3" xfId="2815"/>
+    <cellStyle name="Обычный 5 4" xfId="1790"/>
+    <cellStyle name="Обычный 5 5" xfId="2808"/>
+    <cellStyle name="Обычный 5 6" xfId="48"/>
     <cellStyle name="Обычный 6" xfId="8"/>
+    <cellStyle name="Обычный 6 2" xfId="44"/>
+    <cellStyle name="Обычный 6 3" xfId="49"/>
     <cellStyle name="Обычный 7" xfId="9"/>
+    <cellStyle name="Обычный 7 2" xfId="2810"/>
+    <cellStyle name="Обычный 7 3" xfId="50"/>
+    <cellStyle name="Обычный 8" xfId="28"/>
+    <cellStyle name="Обычный 8 2" xfId="2809"/>
+    <cellStyle name="Обычный 8 3" xfId="2817"/>
+    <cellStyle name="Обычный 8 4" xfId="51"/>
+    <cellStyle name="Обычный 9" xfId="52"/>
+    <cellStyle name="Плохой" xfId="30" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Плохой 2" xfId="1775"/>
+    <cellStyle name="Пояснение 2" xfId="1776"/>
+    <cellStyle name="Пояснение 3" xfId="2805"/>
+    <cellStyle name="Примечание 2" xfId="1668"/>
+    <cellStyle name="Примечание 2 10" xfId="1669"/>
+    <cellStyle name="Примечание 2 11" xfId="2796"/>
+    <cellStyle name="Примечание 2 2" xfId="1670"/>
+    <cellStyle name="Примечание 2 3" xfId="1671"/>
+    <cellStyle name="Примечание 2 4" xfId="1672"/>
+    <cellStyle name="Примечание 2 5" xfId="1673"/>
+    <cellStyle name="Примечание 2 6" xfId="1674"/>
+    <cellStyle name="Примечание 2 7" xfId="1675"/>
+    <cellStyle name="Примечание 2 8" xfId="1676"/>
+    <cellStyle name="Примечание 2 9" xfId="1677"/>
+    <cellStyle name="Примечание 3" xfId="1678"/>
+    <cellStyle name="Примечание 3 10" xfId="1679"/>
+    <cellStyle name="Примечание 3 11" xfId="1680"/>
+    <cellStyle name="Примечание 3 12" xfId="1681"/>
+    <cellStyle name="Примечание 3 13" xfId="1682"/>
+    <cellStyle name="Примечание 3 14" xfId="1683"/>
+    <cellStyle name="Примечание 3 15" xfId="1684"/>
+    <cellStyle name="Примечание 3 16" xfId="1685"/>
+    <cellStyle name="Примечание 3 17" xfId="1686"/>
+    <cellStyle name="Примечание 3 18" xfId="1687"/>
+    <cellStyle name="Примечание 3 19" xfId="1688"/>
+    <cellStyle name="Примечание 3 2" xfId="1689"/>
+    <cellStyle name="Примечание 3 20" xfId="1690"/>
+    <cellStyle name="Примечание 3 21" xfId="1691"/>
+    <cellStyle name="Примечание 3 22" xfId="1692"/>
+    <cellStyle name="Примечание 3 23" xfId="1693"/>
+    <cellStyle name="Примечание 3 24" xfId="1694"/>
+    <cellStyle name="Примечание 3 25" xfId="1695"/>
+    <cellStyle name="Примечание 3 26" xfId="1696"/>
+    <cellStyle name="Примечание 3 27" xfId="1697"/>
+    <cellStyle name="Примечание 3 28" xfId="1698"/>
+    <cellStyle name="Примечание 3 29" xfId="1699"/>
+    <cellStyle name="Примечание 3 3" xfId="1700"/>
+    <cellStyle name="Примечание 3 30" xfId="1701"/>
+    <cellStyle name="Примечание 3 31" xfId="1702"/>
+    <cellStyle name="Примечание 3 32" xfId="1703"/>
+    <cellStyle name="Примечание 3 33" xfId="1704"/>
+    <cellStyle name="Примечание 3 34" xfId="1705"/>
+    <cellStyle name="Примечание 3 35" xfId="1706"/>
+    <cellStyle name="Примечание 3 36" xfId="1707"/>
+    <cellStyle name="Примечание 3 37" xfId="2797"/>
+    <cellStyle name="Примечание 3 4" xfId="1708"/>
+    <cellStyle name="Примечание 3 5" xfId="1709"/>
+    <cellStyle name="Примечание 3 6" xfId="1710"/>
+    <cellStyle name="Примечание 3 7" xfId="1711"/>
+    <cellStyle name="Примечание 3 8" xfId="1712"/>
+    <cellStyle name="Примечание 3 9" xfId="1713"/>
+    <cellStyle name="Примечание 4" xfId="1714"/>
+    <cellStyle name="Примечание 4 10" xfId="1715"/>
+    <cellStyle name="Примечание 4 11" xfId="1716"/>
+    <cellStyle name="Примечание 4 12" xfId="1717"/>
+    <cellStyle name="Примечание 4 13" xfId="1718"/>
+    <cellStyle name="Примечание 4 14" xfId="1719"/>
+    <cellStyle name="Примечание 4 15" xfId="1720"/>
+    <cellStyle name="Примечание 4 16" xfId="1721"/>
+    <cellStyle name="Примечание 4 17" xfId="1722"/>
+    <cellStyle name="Примечание 4 18" xfId="1723"/>
+    <cellStyle name="Примечание 4 19" xfId="1724"/>
+    <cellStyle name="Примечание 4 2" xfId="1725"/>
+    <cellStyle name="Примечание 4 20" xfId="1726"/>
+    <cellStyle name="Примечание 4 21" xfId="1727"/>
+    <cellStyle name="Примечание 4 22" xfId="1728"/>
+    <cellStyle name="Примечание 4 23" xfId="1729"/>
+    <cellStyle name="Примечание 4 24" xfId="1730"/>
+    <cellStyle name="Примечание 4 25" xfId="1731"/>
+    <cellStyle name="Примечание 4 26" xfId="1732"/>
+    <cellStyle name="Примечание 4 27" xfId="1733"/>
+    <cellStyle name="Примечание 4 28" xfId="1734"/>
+    <cellStyle name="Примечание 4 29" xfId="1735"/>
+    <cellStyle name="Примечание 4 3" xfId="1736"/>
+    <cellStyle name="Примечание 4 30" xfId="1737"/>
+    <cellStyle name="Примечание 4 31" xfId="1738"/>
+    <cellStyle name="Примечание 4 32" xfId="1739"/>
+    <cellStyle name="Примечание 4 33" xfId="1740"/>
+    <cellStyle name="Примечание 4 34" xfId="1741"/>
+    <cellStyle name="Примечание 4 35" xfId="1742"/>
+    <cellStyle name="Примечание 4 36" xfId="1743"/>
+    <cellStyle name="Примечание 4 37" xfId="2798"/>
+    <cellStyle name="Примечание 4 4" xfId="1744"/>
+    <cellStyle name="Примечание 4 5" xfId="1745"/>
+    <cellStyle name="Примечание 4 6" xfId="1746"/>
+    <cellStyle name="Примечание 4 7" xfId="1747"/>
+    <cellStyle name="Примечание 4 8" xfId="1748"/>
+    <cellStyle name="Примечание 4 9" xfId="1749"/>
     <cellStyle name="Процентный 2" xfId="10"/>
-    <cellStyle name="Финансовый" xfId="11" builtinId="3"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1777"/>
+    <cellStyle name="Связанная ячейка 3" xfId="2803"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1778"/>
+    <cellStyle name="Текст предупреждения 3" xfId="2804"/>
+    <cellStyle name="Финансовый 2" xfId="2824"/>
+    <cellStyle name="Хороший" xfId="29" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Хороший 2" xfId="1779"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1367,4774 +7517,3851 @@
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/3-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="61" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="61" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="36" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
-      <c r="A1" s="73"/>
-      <c r="B1" s="73"/>
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="72"/>
+      <c r="B2" s="42"/>
     </row>
     <row r="3" spans="1:2" ht="12.75">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="44" t="s">
         <v>75</v>
       </c>
-      <c r="B3" s="62" t="s">
-        <v>95</v>
+      <c r="B3" s="2" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="B4" s="62" t="s">
-        <v>102</v>
+      <c r="B4" s="2" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="B5" s="63"/>
+      <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:2" ht="12.75">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="B6" s="63" t="s">
-        <v>96</v>
+      <c r="B6" s="3" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="43" t="s">
         <v>79</v>
       </c>
-      <c r="B7" s="64" t="s">
+      <c r="B7" s="4" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.75">
-      <c r="A8" s="56" t="s">
+      <c r="A8" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="B8" s="62" t="s">
-        <v>104</v>
+      <c r="B8" s="2" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="B9" s="64" t="s">
-        <v>105</v>
+      <c r="B9" s="4" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
-      <c r="A10" s="56" t="s">
+      <c r="A10" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="B10" s="64" t="s">
-        <v>101</v>
+      <c r="B10" s="4" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
-      <c r="A11" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="65"/>
+      <c r="A11" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="5"/>
     </row>
     <row r="12" spans="1:2" ht="12.75">
-      <c r="A12" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="66"/>
+      <c r="A12" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="6"/>
     </row>
     <row r="13" spans="1:2" ht="12.75">
-      <c r="A13" s="58" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="67"/>
+      <c r="A13" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
     </row>
     <row r="14" spans="1:2" ht="12.75">
-      <c r="A14" s="58" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="67"/>
+      <c r="A14" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
     </row>
     <row r="15" spans="1:2" ht="12.75">
-      <c r="A15" s="58" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="A15" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
-      <c r="A16" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="69" t="s">
+      <c r="A16" s="44" t="s">
         <v>97</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
-      <c r="A17" s="56" t="s">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="A17" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="56" t="s">
-[...3 lines deleted...]
-        <v>99</v>
+      <c r="A18" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="62"/>
+      <c r="A19" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="2"/>
     </row>
     <row r="20" spans="1:2" ht="12.75">
-      <c r="A20" s="56" t="s">
+      <c r="A20" s="44" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="9" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75">
-      <c r="A21" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="71"/>
+      <c r="A21" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="10"/>
     </row>
     <row r="22" spans="1:2" ht="12.75">
-      <c r="A22" s="59"/>
-      <c r="B22" s="59"/>
+      <c r="A22" s="39"/>
+      <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:2" ht="12.75">
-      <c r="A23" s="59"/>
-      <c r="B23" s="59"/>
+      <c r="A23" s="39"/>
+      <c r="B23" s="39"/>
     </row>
     <row r="24" spans="1:2" ht="12.75">
-      <c r="A24" s="59"/>
-      <c r="B24" s="59"/>
+      <c r="A24" s="39"/>
+      <c r="B24" s="39"/>
     </row>
     <row r="25" spans="1:2" ht="12.75">
-      <c r="A25" s="59"/>
-      <c r="B25" s="59"/>
+      <c r="A25" s="39"/>
+      <c r="B25" s="39"/>
     </row>
     <row r="26" spans="1:2" ht="12.75">
-      <c r="A26" s="59"/>
-      <c r="B26" s="59"/>
+      <c r="A26" s="39"/>
+      <c r="B26" s="39"/>
     </row>
     <row r="27" spans="1:2" ht="12.75">
-      <c r="A27" s="59"/>
-      <c r="B27" s="59"/>
+      <c r="A27" s="39"/>
+      <c r="B27" s="39"/>
     </row>
     <row r="28" spans="1:2" ht="12.75">
-      <c r="A28" s="59"/>
-      <c r="B28" s="59"/>
+      <c r="A28" s="39"/>
+      <c r="B28" s="39"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="60"/>
-      <c r="B29" s="60"/>
+      <c r="A29" s="37"/>
+      <c r="B29" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:B65536"/>
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="88.42578125" style="52" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="51"/>
+      <c r="B2" s="35"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="53" t="s">
-        <v>67</v>
+      <c r="B5" s="38" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="53" t="s">
-        <v>68</v>
+      <c r="B6" s="38" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="53" t="s">
-        <v>69</v>
+      <c r="B7" s="38" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="53" t="s">
-        <v>70</v>
+      <c r="B8" s="38" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="53" t="s">
-        <v>71</v>
+      <c r="B9" s="38" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="53"/>
+      <c r="B10" s="38"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
-      <c r="B11" s="54" t="s">
-        <v>72</v>
+      <c r="B11" s="34" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="53"/>
+      <c r="B12" s="38"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="53"/>
+      <c r="B13" s="38"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="55" t="s">
-        <v>73</v>
+      <c r="B20" s="40" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ71"/>
+  <dimension ref="A2:AU31"/>
   <sheetViews>
-    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30.85546875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="22" max="51" width="9.140625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="27.7109375" style="11" customWidth="1"/>
+    <col min="3" max="3" width="15.28515625" style="11" customWidth="1"/>
+    <col min="4" max="16384" width="12.42578125" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="74" t="s">
+    <row r="2" spans="1:47" ht="15.75">
+      <c r="C2" s="28" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:47" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="19"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
+      <c r="Y3" s="18"/>
+      <c r="Z3" s="18"/>
+      <c r="AA3" s="18"/>
+      <c r="AB3" s="18"/>
+      <c r="AC3" s="18"/>
+      <c r="AD3" s="18"/>
+      <c r="AE3" s="18"/>
+      <c r="AF3" s="18"/>
+      <c r="AG3" s="18"/>
+      <c r="AH3" s="18"/>
+      <c r="AI3" s="18"/>
+      <c r="AJ3" s="18"/>
+      <c r="AK3" s="18"/>
+      <c r="AL3" s="18"/>
+      <c r="AM3" s="18"/>
+      <c r="AN3" s="18"/>
+      <c r="AO3" s="18"/>
+      <c r="AP3" s="18"/>
+      <c r="AQ3" s="18"/>
+      <c r="AR3" s="18"/>
+      <c r="AS3" s="18"/>
+      <c r="AT3" s="18"/>
+    </row>
+    <row r="4" spans="1:47" ht="18" customHeight="1">
+      <c r="A4" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="22"/>
+      <c r="C4" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="74" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="78" t="s">
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF4" s="27"/>
+      <c r="AG4" s="27"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="24"/>
+      <c r="AM4" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="31"/>
+    </row>
+    <row r="5" spans="1:47" ht="27" customHeight="1">
+      <c r="A5" s="21"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" s="24"/>
+      <c r="G5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="I5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="J5" s="24"/>
+      <c r="K5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="M5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5" s="24"/>
+      <c r="O5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="R5" s="24"/>
+      <c r="S5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="T5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="U5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="V5" s="24"/>
+      <c r="W5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="X5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z5" s="24"/>
+      <c r="AA5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AC5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD5" s="24"/>
+      <c r="AE5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AG5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH5" s="24"/>
+      <c r="AI5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AJ5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL5" s="24"/>
+      <c r="AM5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AN5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP5" s="24"/>
+      <c r="AQ5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR5" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS5" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="AT5" s="27"/>
+      <c r="AU5" s="31"/>
+    </row>
+    <row r="6" spans="1:47" ht="33.950000000000003" customHeight="1">
+      <c r="A6" s="21"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="R6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="V6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AL6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AP6" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT6" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU6" s="31"/>
+    </row>
+    <row r="7" spans="1:47" ht="12.75" customHeight="1">
+      <c r="A7" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="14">
+        <v>50</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="13">
+        <v>38</v>
+      </c>
+      <c r="F7" s="13">
+        <v>12</v>
+      </c>
+      <c r="G7" s="13">
+        <v>51</v>
+      </c>
+      <c r="H7" s="15">
+        <v>12.7</v>
+      </c>
+      <c r="I7" s="13">
+        <v>43</v>
+      </c>
+      <c r="J7" s="13">
+        <v>8</v>
+      </c>
+      <c r="K7" s="13">
+        <v>49</v>
+      </c>
+      <c r="L7" s="15">
+        <v>12.5</v>
+      </c>
+      <c r="M7" s="13">
+        <v>46</v>
+      </c>
+      <c r="N7" s="13">
+        <v>3</v>
+      </c>
+      <c r="O7" s="13">
+        <v>56</v>
+      </c>
+      <c r="P7" s="15">
+        <v>13.9</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>49</v>
+      </c>
+      <c r="R7" s="13">
+        <v>7</v>
+      </c>
+      <c r="S7" s="13">
+        <v>55</v>
+      </c>
+      <c r="T7" s="15">
+        <v>13.7</v>
+      </c>
+      <c r="U7" s="13">
+        <v>45</v>
+      </c>
+      <c r="V7" s="13">
+        <v>10</v>
+      </c>
+      <c r="W7" s="13">
+        <v>156</v>
+      </c>
+      <c r="X7" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>142</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>14</v>
+      </c>
+      <c r="AA7" s="13">
+        <v>200</v>
+      </c>
+      <c r="AB7" s="15">
+        <v>44.7</v>
+      </c>
+      <c r="AC7" s="13">
+        <v>173</v>
+      </c>
+      <c r="AD7" s="13">
+        <v>27</v>
+      </c>
+      <c r="AE7" s="13">
+        <v>70</v>
+      </c>
+      <c r="AF7" s="15">
+        <v>17</v>
+      </c>
+      <c r="AG7" s="13">
+        <v>59</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>11</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>45</v>
+      </c>
+      <c r="AJ7" s="15">
+        <v>11.4</v>
+      </c>
+      <c r="AK7" s="13">
+        <v>35</v>
+      </c>
+      <c r="AL7" s="13">
+        <v>10</v>
+      </c>
+      <c r="AM7" s="13">
+        <v>37</v>
+      </c>
+      <c r="AN7" s="15">
+        <v>10.1</v>
+      </c>
+      <c r="AO7" s="13">
+        <v>27</v>
+      </c>
+      <c r="AP7" s="13">
+        <v>10</v>
+      </c>
+      <c r="AQ7" s="13">
+        <v>37</v>
+      </c>
+      <c r="AR7" s="15">
+        <v>11.14357136403337</v>
+      </c>
+      <c r="AS7" s="13">
+        <v>32</v>
+      </c>
+      <c r="AT7" s="30">
+        <v>5</v>
+      </c>
+      <c r="AU7" s="31"/>
+    </row>
+    <row r="8" spans="1:47">
+      <c r="A8" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="M8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="P8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="R8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="S8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="T8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="U8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="V8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="W8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="X8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>3</v>
+      </c>
+      <c r="AF8" s="15">
+        <v>29</v>
+      </c>
+      <c r="AG8" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>4</v>
+      </c>
+      <c r="AJ8" s="15">
+        <v>41.9</v>
+      </c>
+      <c r="AK8" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL8" s="13">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="14">
+        <v>1</v>
+      </c>
+      <c r="AN8" s="15">
+        <v>11.6</v>
+      </c>
+      <c r="AO8" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="14">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT8" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU8" s="31"/>
+    </row>
+    <row r="9" spans="1:47">
+      <c r="A9" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="14">
+        <v>3</v>
+      </c>
+      <c r="D9" s="15">
+        <v>25.9</v>
+      </c>
+      <c r="E9" s="13">
+        <v>1</v>
+      </c>
+      <c r="F9" s="13">
+        <v>2</v>
+      </c>
+      <c r="G9" s="13">
+        <v>0</v>
+      </c>
+      <c r="H9" s="15">
+        <v>0</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" s="13">
+        <v>2</v>
+      </c>
+      <c r="L9" s="15">
+        <v>17.8</v>
+      </c>
+      <c r="M9" s="13">
+        <v>1</v>
+      </c>
+      <c r="N9" s="13">
+        <v>1</v>
+      </c>
+      <c r="O9" s="13">
+        <v>4</v>
+      </c>
+      <c r="P9" s="15">
+        <v>35.9</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>4</v>
+      </c>
+      <c r="R9" s="13">
+        <v>0</v>
+      </c>
+      <c r="S9" s="13">
+        <v>2</v>
+      </c>
+      <c r="T9" s="15">
+        <v>17.2</v>
+      </c>
+      <c r="U9" s="13">
+        <v>2</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>3</v>
+      </c>
+      <c r="X9" s="15">
+        <v>25.5</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB9" s="15">
+        <v>40.5</v>
+      </c>
+      <c r="AC9" s="13">
+        <v>5</v>
+      </c>
+      <c r="AD9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="13">
+        <v>2</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>17.7</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>3</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>28.7</v>
+      </c>
+      <c r="AK9" s="13">
+        <v>3</v>
+      </c>
+      <c r="AL9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN9" s="15">
+        <v>10.8</v>
+      </c>
+      <c r="AO9" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="13">
+        <v>4</v>
+      </c>
+      <c r="AR9" s="15">
+        <v>49.566294919454776</v>
+      </c>
+      <c r="AS9" s="13">
+        <v>4</v>
+      </c>
+      <c r="AT9" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="31"/>
+    </row>
+    <row r="10" spans="1:47">
+      <c r="A10" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="14">
+        <v>2</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="13">
+        <v>2</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13">
+        <v>3</v>
+      </c>
+      <c r="H10" s="15">
+        <v>15.1</v>
+      </c>
+      <c r="I10" s="13">
+        <v>3</v>
+      </c>
+      <c r="J10" s="13">
+        <v>0</v>
+      </c>
+      <c r="K10" s="13">
+        <v>1</v>
+      </c>
+      <c r="L10" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="M10" s="13">
+        <v>1</v>
+      </c>
+      <c r="N10" s="13">
+        <v>0</v>
+      </c>
+      <c r="O10" s="13">
+        <v>1</v>
+      </c>
+      <c r="P10" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>1</v>
+      </c>
+      <c r="R10" s="13">
+        <v>0</v>
+      </c>
+      <c r="S10" s="13">
+        <v>1</v>
+      </c>
+      <c r="T10" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="U10" s="13">
+        <v>1</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>15</v>
+      </c>
+      <c r="X10" s="15">
+        <v>70.3</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>15</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>12</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>53.9</v>
+      </c>
+      <c r="AC10" s="13">
+        <v>11</v>
+      </c>
+      <c r="AD10" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE10" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF10" s="15">
+        <v>14.7</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>3</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>2</v>
+      </c>
+      <c r="AJ10" s="15">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AK10" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="13">
+        <v>5</v>
+      </c>
+      <c r="AN10" s="15">
+        <v>27.9</v>
+      </c>
+      <c r="AO10" s="13">
+        <v>4</v>
+      </c>
+      <c r="AP10" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ10" s="13">
+        <v>3</v>
+      </c>
+      <c r="AR10" s="15">
+        <v>18.83120959136275</v>
+      </c>
+      <c r="AS10" s="13">
+        <v>2</v>
+      </c>
+      <c r="AT10" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU10" s="31"/>
+    </row>
+    <row r="11" spans="1:47">
+      <c r="A11" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="14">
+        <v>4</v>
+      </c>
+      <c r="D11" s="14">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E11" s="13">
+        <v>3</v>
+      </c>
+      <c r="F11" s="13">
+        <v>1</v>
+      </c>
+      <c r="G11" s="13">
+        <v>2</v>
+      </c>
+      <c r="H11" s="15">
+        <v>4.8</v>
+      </c>
+      <c r="I11" s="13">
+        <v>2</v>
+      </c>
+      <c r="J11" s="13">
+        <v>0</v>
+      </c>
+      <c r="K11" s="13">
+        <v>7</v>
+      </c>
+      <c r="L11" s="15">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M11" s="13">
+        <v>7</v>
+      </c>
+      <c r="N11" s="13">
+        <v>0</v>
+      </c>
+      <c r="O11" s="13">
+        <v>6</v>
+      </c>
+      <c r="P11" s="15">
+        <v>14.8</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>4</v>
+      </c>
+      <c r="R11" s="13">
+        <v>2</v>
+      </c>
+      <c r="S11" s="13">
+        <v>11</v>
+      </c>
+      <c r="T11" s="15">
+        <v>25.4</v>
+      </c>
+      <c r="U11" s="13">
+        <v>8</v>
+      </c>
+      <c r="V11" s="13">
+        <v>3</v>
+      </c>
+      <c r="W11" s="13">
+        <v>14</v>
+      </c>
+      <c r="X11" s="15">
+        <v>30.4</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>24</v>
+      </c>
+      <c r="AB11" s="15">
+        <v>51.9</v>
+      </c>
+      <c r="AC11" s="13">
+        <v>14</v>
+      </c>
+      <c r="AD11" s="13">
+        <v>10</v>
+      </c>
+      <c r="AE11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF11" s="15">
+        <v>10.5</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="AK11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN11" s="15">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AO11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="13">
+        <v>2</v>
+      </c>
+      <c r="AQ11" s="13">
+        <v>2</v>
+      </c>
+      <c r="AR11" s="15">
+        <v>9.4086653808157319</v>
+      </c>
+      <c r="AS11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="31"/>
+    </row>
+    <row r="12" spans="1:47">
+      <c r="A12" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="14">
+        <v>5</v>
+      </c>
+      <c r="D12" s="14">
+        <v>30.6</v>
+      </c>
+      <c r="E12" s="13">
+        <v>5</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0</v>
+      </c>
+      <c r="G12" s="13">
+        <v>5</v>
+      </c>
+      <c r="H12" s="15">
+        <v>30.1</v>
+      </c>
+      <c r="I12" s="13">
+        <v>5</v>
+      </c>
+      <c r="J12" s="13">
+        <v>0</v>
+      </c>
+      <c r="K12" s="13">
+        <v>4</v>
+      </c>
+      <c r="L12" s="15">
+        <v>12.3</v>
+      </c>
+      <c r="M12" s="13">
+        <v>4</v>
+      </c>
+      <c r="N12" s="13">
+        <v>0</v>
+      </c>
+      <c r="O12" s="13">
+        <v>1</v>
+      </c>
+      <c r="P12" s="15">
+        <v>5.9</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>1</v>
+      </c>
+      <c r="R12" s="13">
+        <v>0</v>
+      </c>
+      <c r="S12" s="13">
+        <v>3</v>
+      </c>
+      <c r="T12" s="15">
+        <v>17.8</v>
+      </c>
+      <c r="U12" s="13">
+        <v>3</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>9</v>
+      </c>
+      <c r="X12" s="15">
+        <v>50.6</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>20</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>110</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>18</v>
+      </c>
+      <c r="AD12" s="13">
+        <v>2</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>7</v>
+      </c>
+      <c r="AF12" s="15">
+        <v>40.9</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>6</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>4</v>
+      </c>
+      <c r="AJ12" s="15">
+        <v>24.3</v>
+      </c>
+      <c r="AK12" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL12" s="13">
+        <v>2</v>
+      </c>
+      <c r="AM12" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN12" s="15">
+        <v>13.7</v>
+      </c>
+      <c r="AO12" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="15">
+        <v>7.3399882560187901</v>
+      </c>
+      <c r="AS12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AT12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="31"/>
+    </row>
+    <row r="13" spans="1:47">
+      <c r="A13" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="14">
+        <v>3</v>
+      </c>
+      <c r="D13" s="15">
+        <v>13.4</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1</v>
+      </c>
+      <c r="F13" s="13">
+        <v>2</v>
+      </c>
+      <c r="G13" s="13">
+        <v>3</v>
+      </c>
+      <c r="H13" s="15">
+        <v>13.3</v>
+      </c>
+      <c r="I13" s="13">
+        <v>3</v>
+      </c>
+      <c r="J13" s="13">
+        <v>0</v>
+      </c>
+      <c r="K13" s="13">
+        <v>4</v>
+      </c>
+      <c r="L13" s="15">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="M13" s="13">
+        <v>3</v>
+      </c>
+      <c r="N13" s="13">
+        <v>1</v>
+      </c>
+      <c r="O13" s="13">
+        <v>3</v>
+      </c>
+      <c r="P13" s="15">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>3</v>
+      </c>
+      <c r="R13" s="13">
+        <v>0</v>
+      </c>
+      <c r="S13" s="13">
+        <v>5</v>
+      </c>
+      <c r="T13" s="15">
+        <v>23.4</v>
+      </c>
+      <c r="U13" s="13">
+        <v>4</v>
+      </c>
+      <c r="V13" s="13">
+        <v>1</v>
+      </c>
+      <c r="W13" s="13">
+        <v>10</v>
+      </c>
+      <c r="X13" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>10</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="15">
+        <v>71.2</v>
+      </c>
+      <c r="AC13" s="13">
+        <v>15</v>
+      </c>
+      <c r="AD13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="15">
+        <v>10.1</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>3</v>
+      </c>
+      <c r="AJ13" s="15">
+        <v>33.9</v>
+      </c>
+      <c r="AK13" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="15">
+        <v>12</v>
+      </c>
+      <c r="AO13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT13" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU13" s="31"/>
+    </row>
+    <row r="14" spans="1:47">
+      <c r="A14" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="14">
+        <v>1</v>
+      </c>
+      <c r="D14" s="14">
+        <v>3.8</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>3</v>
+      </c>
+      <c r="H14" s="15">
+        <v>11.5</v>
+      </c>
+      <c r="I14" s="13">
+        <v>3</v>
+      </c>
+      <c r="J14" s="13">
+        <v>0</v>
+      </c>
+      <c r="K14" s="13">
+        <v>3</v>
+      </c>
+      <c r="L14" s="15">
+        <v>12.2</v>
+      </c>
+      <c r="M14" s="13">
+        <v>3</v>
+      </c>
+      <c r="N14" s="13">
+        <v>0</v>
+      </c>
+      <c r="O14" s="13">
+        <v>2</v>
+      </c>
+      <c r="P14" s="15">
+        <v>8</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>2</v>
+      </c>
+      <c r="R14" s="13">
+        <v>0</v>
+      </c>
+      <c r="S14" s="13">
+        <v>3</v>
+      </c>
+      <c r="T14" s="15">
+        <v>11.8</v>
+      </c>
+      <c r="U14" s="13">
+        <v>2</v>
+      </c>
+      <c r="V14" s="13">
+        <v>1</v>
+      </c>
+      <c r="W14" s="13">
+        <v>8</v>
+      </c>
+      <c r="X14" s="15">
+        <v>28.9</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>7</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>8</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>27.8</v>
+      </c>
+      <c r="AC14" s="13">
+        <v>8</v>
+      </c>
+      <c r="AD14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF14" s="15">
+        <v>11.8</v>
+      </c>
+      <c r="AG14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>6</v>
+      </c>
+      <c r="AJ14" s="15">
+        <v>24.5</v>
+      </c>
+      <c r="AK14" s="13">
+        <v>5</v>
+      </c>
+      <c r="AL14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN14" s="15">
+        <v>13.3</v>
+      </c>
+      <c r="AO14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="13">
+        <v>4</v>
+      </c>
+      <c r="AR14" s="15">
+        <v>19.82258783884236</v>
+      </c>
+      <c r="AS14" s="13">
+        <v>3</v>
+      </c>
+      <c r="AT14" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU14" s="31"/>
+    </row>
+    <row r="15" spans="1:47">
+      <c r="A15" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="L15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="M15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="P15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="R15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="S15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="T15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="U15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="V15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="W15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="X15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE15" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>30.7</v>
+      </c>
+      <c r="AG15" s="13">
+        <v>3</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>3</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>24.5</v>
+      </c>
+      <c r="AK15" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL15" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM15" s="13">
+        <v>4</v>
+      </c>
+      <c r="AN15" s="15">
+        <v>36.5</v>
+      </c>
+      <c r="AO15" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP15" s="13">
+        <v>2</v>
+      </c>
+      <c r="AQ15" s="13">
+        <v>5</v>
+      </c>
+      <c r="AR15" s="15">
+        <v>50.963204566303126</v>
+      </c>
+      <c r="AS15" s="13">
+        <v>5</v>
+      </c>
+      <c r="AT15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="31"/>
+    </row>
+    <row r="16" spans="1:47">
+      <c r="A16" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="14">
+        <v>1</v>
+      </c>
+      <c r="D16" s="14">
+        <v>7.7</v>
+      </c>
+      <c r="E16" s="13">
+        <v>0</v>
+      </c>
+      <c r="F16" s="13">
+        <v>1</v>
+      </c>
+      <c r="G16" s="13">
+        <v>3</v>
+      </c>
+      <c r="H16" s="15">
+        <v>22.8</v>
+      </c>
+      <c r="I16" s="13">
+        <v>1</v>
+      </c>
+      <c r="J16" s="13">
+        <v>2</v>
+      </c>
+      <c r="K16" s="13">
+        <v>1</v>
+      </c>
+      <c r="L16" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="M16" s="13">
+        <v>1</v>
+      </c>
+      <c r="N16" s="13">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>1</v>
+      </c>
+      <c r="P16" s="15">
+        <v>7.6</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0</v>
+      </c>
+      <c r="R16" s="13">
+        <v>1</v>
+      </c>
+      <c r="S16" s="13">
+        <v>1</v>
+      </c>
+      <c r="T16" s="15">
+        <v>7.6</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>1</v>
+      </c>
+      <c r="W16" s="13">
+        <v>3</v>
+      </c>
+      <c r="X16" s="15">
+        <v>21.9</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="13">
+        <v>9</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>63.3</v>
+      </c>
+      <c r="AC16" s="13">
+        <v>9</v>
+      </c>
+      <c r="AD16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF16" s="15">
+        <v>23.8</v>
+      </c>
+      <c r="AG16" s="13">
+        <v>3</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL16" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM16" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN16" s="15">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="AO16" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="13">
+        <v>1</v>
+      </c>
+      <c r="AR16" s="15">
+        <v>10.092854259184497</v>
+      </c>
+      <c r="AS16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU16" s="31"/>
+    </row>
+    <row r="17" spans="1:47">
+      <c r="A17" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="14">
+        <v>7</v>
+      </c>
+      <c r="D17" s="14">
+        <v>28.6</v>
+      </c>
+      <c r="E17" s="13">
+        <v>7</v>
+      </c>
+      <c r="F17" s="13">
+        <v>0</v>
+      </c>
+      <c r="G17" s="13">
+        <v>4</v>
+      </c>
+      <c r="H17" s="15">
+        <v>16.8</v>
+      </c>
+      <c r="I17" s="13">
+        <v>4</v>
+      </c>
+      <c r="J17" s="13">
+        <v>0</v>
+      </c>
+      <c r="K17" s="13">
+        <v>3</v>
+      </c>
+      <c r="L17" s="15">
+        <v>13.2</v>
+      </c>
+      <c r="M17" s="13">
+        <v>2</v>
+      </c>
+      <c r="N17" s="13">
+        <v>1</v>
+      </c>
+      <c r="O17" s="13">
+        <v>6</v>
+      </c>
+      <c r="P17" s="15">
+        <v>26.2</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>5</v>
+      </c>
+      <c r="R17" s="13">
+        <v>1</v>
+      </c>
+      <c r="S17" s="13">
+        <v>9</v>
+      </c>
+      <c r="T17" s="15">
+        <v>39.5</v>
+      </c>
+      <c r="U17" s="13">
+        <v>9</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>12</v>
+      </c>
+      <c r="X17" s="15">
+        <v>51.5</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="13">
+        <v>12</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>50.5</v>
+      </c>
+      <c r="AC17" s="13">
+        <v>12</v>
+      </c>
+      <c r="AD17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF17" s="15">
+        <v>22.2</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>4</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="15">
+        <v>5.9</v>
+      </c>
+      <c r="AK17" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="AO17" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT17" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU17" s="31"/>
+    </row>
+    <row r="18" spans="1:47">
+      <c r="A18" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="14">
+        <v>0</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="13">
+        <v>3</v>
+      </c>
+      <c r="H18" s="15">
+        <v>24.5</v>
+      </c>
+      <c r="I18" s="13">
+        <v>3</v>
+      </c>
+      <c r="J18" s="13">
+        <v>0</v>
+      </c>
+      <c r="K18" s="13">
+        <v>1</v>
+      </c>
+      <c r="L18" s="15">
+        <v>8.5</v>
+      </c>
+      <c r="M18" s="13">
+        <v>1</v>
+      </c>
+      <c r="N18" s="13">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
+        <v>1</v>
+      </c>
+      <c r="P18" s="15">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>1</v>
+      </c>
+      <c r="R18" s="13">
+        <v>0</v>
+      </c>
+      <c r="S18" s="13">
+        <v>3</v>
+      </c>
+      <c r="T18" s="15">
+        <v>26.6</v>
+      </c>
+      <c r="U18" s="13">
+        <v>2</v>
+      </c>
+      <c r="V18" s="13">
+        <v>1</v>
+      </c>
+      <c r="W18" s="13">
+        <v>11</v>
+      </c>
+      <c r="X18" s="15">
+        <v>94.4</v>
+      </c>
+      <c r="Y18" s="13">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="13">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="13">
+        <v>6</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>54.2</v>
+      </c>
+      <c r="AC18" s="13">
+        <v>5</v>
+      </c>
+      <c r="AD18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="13">
+        <v>2</v>
+      </c>
+      <c r="AF18" s="15">
+        <v>19.2</v>
+      </c>
+      <c r="AG18" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="13">
+        <v>2</v>
+      </c>
+      <c r="AJ18" s="15">
+        <v>20.8</v>
+      </c>
+      <c r="AK18" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL18" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN18" s="15">
+        <v>34.1</v>
+      </c>
+      <c r="AO18" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AR18" s="15">
+        <v>12.594458438287154</v>
+      </c>
+      <c r="AS18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AT18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="31"/>
+    </row>
+    <row r="19" spans="1:47">
+      <c r="A19" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="14">
+        <v>9</v>
+      </c>
+      <c r="D19" s="15">
+        <v>46.8</v>
+      </c>
+      <c r="E19" s="13">
+        <v>6</v>
+      </c>
+      <c r="F19" s="13">
+        <v>3</v>
+      </c>
+      <c r="G19" s="13">
+        <v>1</v>
+      </c>
+      <c r="H19" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="I19" s="13">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>1</v>
+      </c>
+      <c r="K19" s="13">
+        <v>0</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0</v>
+      </c>
+      <c r="M19" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N19" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O19" s="13">
+        <v>2</v>
+      </c>
+      <c r="P19" s="15">
+        <v>10.7</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>2</v>
+      </c>
+      <c r="R19" s="13">
+        <v>0</v>
+      </c>
+      <c r="S19" s="13">
+        <v>1</v>
+      </c>
+      <c r="T19" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="U19" s="13">
+        <v>1</v>
+      </c>
+      <c r="V19" s="13">
+        <v>0</v>
+      </c>
+      <c r="W19" s="13">
+        <v>12</v>
+      </c>
+      <c r="X19" s="15">
+        <v>56</v>
+      </c>
+      <c r="Y19" s="13">
+        <v>8</v>
+      </c>
+      <c r="Z19" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA19" s="13">
+        <v>10</v>
+      </c>
+      <c r="AB19" s="15">
+        <v>43</v>
+      </c>
+      <c r="AC19" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD19" s="13">
+        <v>6</v>
+      </c>
+      <c r="AE19" s="13">
+        <v>6</v>
+      </c>
+      <c r="AF19" s="15">
+        <v>29.2</v>
+      </c>
+      <c r="AG19" s="13">
+        <v>5</v>
+      </c>
+      <c r="AH19" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AK19" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN19" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="AO19" s="13">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="13">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="15">
+        <v>6.2142679592344017</v>
+      </c>
+      <c r="AS19" s="13">
+        <v>1</v>
+      </c>
+      <c r="AT19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="31"/>
+    </row>
+    <row r="20" spans="1:47">
+      <c r="A20" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="14">
+        <v>1</v>
+      </c>
+      <c r="D20" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="E20" s="13">
+        <v>1</v>
+      </c>
+      <c r="F20" s="13">
+        <v>0</v>
+      </c>
+      <c r="G20" s="13">
+        <v>1</v>
+      </c>
+      <c r="H20" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I20" s="13">
+        <v>1</v>
+      </c>
+      <c r="J20" s="13">
+        <v>0</v>
+      </c>
+      <c r="K20" s="13">
+        <v>2</v>
+      </c>
+      <c r="L20" s="15">
+        <v>10.3</v>
+      </c>
+      <c r="M20" s="13">
+        <v>2</v>
+      </c>
+      <c r="N20" s="13">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>5</v>
+      </c>
+      <c r="P20" s="15">
+        <v>25.1</v>
+      </c>
+      <c r="Q20" s="13">
+        <v>5</v>
+      </c>
+      <c r="R20" s="13">
+        <v>0</v>
+      </c>
+      <c r="S20" s="13">
+        <v>1</v>
+      </c>
+      <c r="T20" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="U20" s="13">
+        <v>1</v>
+      </c>
+      <c r="V20" s="13">
+        <v>0</v>
+      </c>
+      <c r="W20" s="13">
+        <v>8</v>
+      </c>
+      <c r="X20" s="15">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="Y20" s="13">
+        <v>8</v>
+      </c>
+      <c r="Z20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="13">
+        <v>9</v>
+      </c>
+      <c r="AB20" s="15">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="AC20" s="13">
+        <v>7</v>
+      </c>
+      <c r="AD20" s="13">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF20" s="15">
+        <v>13.9</v>
+      </c>
+      <c r="AG20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="13">
+        <v>3</v>
+      </c>
+      <c r="AI20" s="13">
+        <v>2</v>
+      </c>
+      <c r="AJ20" s="15">
+        <v>9.6</v>
+      </c>
+      <c r="AK20" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP20" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ20" s="13">
+        <v>2</v>
+      </c>
+      <c r="AR20" s="15">
+        <v>11.61642562583493</v>
+      </c>
+      <c r="AS20" s="13">
+        <v>2</v>
+      </c>
+      <c r="AT20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="31"/>
+    </row>
+    <row r="21" spans="1:47">
+      <c r="A21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="14">
+        <v>2</v>
+      </c>
+      <c r="D21" s="15">
+        <v>15.6</v>
+      </c>
+      <c r="E21" s="13">
+        <v>0</v>
+      </c>
+      <c r="F21" s="13">
+        <v>2</v>
+      </c>
+      <c r="G21" s="13">
+        <v>2</v>
+      </c>
+      <c r="H21" s="15">
+        <v>16</v>
+      </c>
+      <c r="I21" s="13">
+        <v>2</v>
+      </c>
+      <c r="J21" s="13">
+        <v>0</v>
+      </c>
+      <c r="K21" s="13">
+        <v>2</v>
+      </c>
+      <c r="L21" s="15">
+        <v>16.8</v>
+      </c>
+      <c r="M21" s="13">
+        <v>2</v>
+      </c>
+      <c r="N21" s="13">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>1</v>
+      </c>
+      <c r="P21" s="15">
+        <v>8.5</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>1</v>
+      </c>
+      <c r="R21" s="13">
+        <v>0</v>
+      </c>
+      <c r="S21" s="13">
+        <v>0</v>
+      </c>
+      <c r="T21" s="15">
+        <v>0</v>
+      </c>
+      <c r="U21" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="V21" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="W21" s="13">
+        <v>3</v>
+      </c>
+      <c r="X21" s="15">
+        <v>25.7</v>
+      </c>
+      <c r="Y21" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="13">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="15">
+        <v>26.1</v>
+      </c>
+      <c r="AC21" s="13">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF21" s="15">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="AG21" s="13">
+        <v>3</v>
+      </c>
+      <c r="AH21" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL21" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP21" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ21" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT21" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU21" s="31"/>
+    </row>
+    <row r="22" spans="1:47">
+      <c r="A22" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="14">
+        <v>0</v>
+      </c>
+      <c r="D22" s="15">
+        <v>0</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="13">
+        <v>0</v>
+      </c>
+      <c r="H22" s="15">
+        <v>0</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K22" s="13">
+        <v>1</v>
+      </c>
+      <c r="L22" s="15">
+        <v>14.2</v>
+      </c>
+      <c r="M22" s="13">
+        <v>1</v>
+      </c>
+      <c r="N22" s="13">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
+        <v>1</v>
+      </c>
+      <c r="P22" s="15">
+        <v>14.8</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>0</v>
+      </c>
+      <c r="R22" s="13">
+        <v>1</v>
+      </c>
+      <c r="S22" s="13">
+        <v>0</v>
+      </c>
+      <c r="T22" s="15">
+        <v>0</v>
+      </c>
+      <c r="U22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="V22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="W22" s="13">
+        <v>5</v>
+      </c>
+      <c r="X22" s="15">
+        <v>76.7</v>
+      </c>
+      <c r="Y22" s="13">
+        <v>5</v>
+      </c>
+      <c r="Z22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="13">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="15">
+        <v>49.6</v>
+      </c>
+      <c r="AC22" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI22" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ22" s="15">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AK22" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ22" s="13">
+        <v>1</v>
+      </c>
+      <c r="AR22" s="15">
+        <v>24.03846153846154</v>
+      </c>
+      <c r="AS22" s="13">
+        <v>1</v>
+      </c>
+      <c r="AT22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU22" s="31"/>
+    </row>
+    <row r="23" spans="1:47">
+      <c r="A23" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K23" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="L23" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="M23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O23" s="13">
+        <v>6</v>
+      </c>
+      <c r="P23" s="15">
+        <v>10.3</v>
+      </c>
+      <c r="Q23" s="13">
+        <v>4</v>
+      </c>
+      <c r="R23" s="13">
+        <v>2</v>
+      </c>
+      <c r="S23" s="13">
+        <v>5</v>
+      </c>
+      <c r="T23" s="15">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="U23" s="13">
+        <v>2</v>
+      </c>
+      <c r="V23" s="13">
+        <v>3</v>
+      </c>
+      <c r="W23" s="13">
+        <v>10</v>
+      </c>
+      <c r="X23" s="15">
+        <v>16.3</v>
+      </c>
+      <c r="Y23" s="13">
+        <v>9</v>
+      </c>
+      <c r="Z23" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="13">
+        <v>15</v>
+      </c>
+      <c r="AB23" s="15">
+        <v>23.1</v>
+      </c>
+      <c r="AC23" s="13">
+        <v>12</v>
+      </c>
+      <c r="AD23" s="13">
+        <v>3</v>
+      </c>
+      <c r="AE23" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="AG23" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH23" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI23" s="13">
+        <v>2</v>
+      </c>
+      <c r="AJ23" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="AK23" s="13">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="13">
+        <v>2</v>
+      </c>
+      <c r="AM23" s="13">
+        <v>4</v>
+      </c>
+      <c r="AN23" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="AO23" s="13">
+        <v>3</v>
+      </c>
+      <c r="AP23" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ23" s="13">
+        <v>3</v>
+      </c>
+      <c r="AR23" s="15">
+        <v>6.660154515584761</v>
+      </c>
+      <c r="AS23" s="13">
+        <v>2</v>
+      </c>
+      <c r="AT23" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU23" s="31"/>
+    </row>
+    <row r="24" spans="1:47">
+      <c r="A24" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K24" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="L24" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="M24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O24" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="R24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="S24" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="T24" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="U24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="V24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="W24" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="X24" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA24" s="13">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE24" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF24" s="15">
+        <v>101.5</v>
+      </c>
+      <c r="AG24" s="13">
+        <v>4</v>
+      </c>
+      <c r="AH24" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ24" s="15">
+        <v>27.1</v>
+      </c>
+      <c r="AK24" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL24" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN24" s="15">
+        <v>29.6</v>
+      </c>
+      <c r="AO24" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP24" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="13">
+        <v>1</v>
+      </c>
+      <c r="AR24" s="15">
+        <v>34.590107229332411</v>
+      </c>
+      <c r="AS24" s="13">
+        <v>1</v>
+      </c>
+      <c r="AT24" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="31"/>
+    </row>
+    <row r="25" spans="1:47">
+      <c r="A25" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" s="14">
+        <v>2</v>
+      </c>
+      <c r="D25" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="E25" s="13">
+        <v>2</v>
+      </c>
+      <c r="F25" s="13">
+        <v>0</v>
+      </c>
+      <c r="G25" s="13">
+        <v>3</v>
+      </c>
+      <c r="H25" s="15">
+        <v>11</v>
+      </c>
+      <c r="I25" s="13">
+        <v>3</v>
+      </c>
+      <c r="J25" s="13">
+        <v>0</v>
+      </c>
+      <c r="K25" s="13">
+        <v>2</v>
+      </c>
+      <c r="L25" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="M25" s="13">
+        <v>2</v>
+      </c>
+      <c r="N25" s="13">
+        <v>0</v>
+      </c>
+      <c r="O25" s="13">
+        <v>8</v>
+      </c>
+      <c r="P25" s="15">
+        <v>29</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>8</v>
+      </c>
+      <c r="R25" s="13">
+        <v>0</v>
+      </c>
+      <c r="S25" s="13">
+        <v>1</v>
+      </c>
+      <c r="T25" s="15">
+        <v>3.3</v>
+      </c>
+      <c r="U25" s="13">
+        <v>1</v>
+      </c>
+      <c r="V25" s="13">
+        <v>0</v>
+      </c>
+      <c r="W25" s="13">
+        <v>6</v>
+      </c>
+      <c r="X25" s="15">
+        <v>19.2</v>
+      </c>
+      <c r="Y25" s="13">
+        <v>6</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="15">
+        <v>14.9</v>
+      </c>
+      <c r="AC25" s="13">
+        <v>5</v>
+      </c>
+      <c r="AD25" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="13">
+        <v>5</v>
+      </c>
+      <c r="AF25" s="15">
+        <v>15</v>
+      </c>
+      <c r="AG25" s="13">
+        <v>5</v>
+      </c>
+      <c r="AH25" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="13">
+        <v>4</v>
+      </c>
+      <c r="AJ25" s="15">
+        <v>12.1</v>
+      </c>
+      <c r="AK25" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL25" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN25" s="15">
+        <v>6.1</v>
+      </c>
+      <c r="AO25" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP25" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="13">
+        <v>5</v>
+      </c>
+      <c r="AR25" s="15">
+        <v>16.03643477981975</v>
+      </c>
+      <c r="AS25" s="13">
+        <v>5</v>
+      </c>
+      <c r="AT25" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU25" s="31"/>
+    </row>
+    <row r="26" spans="1:47">
+      <c r="A26" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="14">
+        <v>1</v>
+      </c>
+      <c r="D26" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="E26" s="13">
+        <v>1</v>
+      </c>
+      <c r="F26" s="13">
+        <v>0</v>
+      </c>
+      <c r="G26" s="13">
+        <v>4</v>
+      </c>
+      <c r="H26" s="15">
+        <v>9.1</v>
+      </c>
+      <c r="I26" s="13">
+        <v>4</v>
+      </c>
+      <c r="J26" s="13">
+        <v>0</v>
+      </c>
+      <c r="K26" s="13">
+        <v>5</v>
+      </c>
+      <c r="L26" s="15">
+        <v>11.3</v>
+      </c>
+      <c r="M26" s="13">
+        <v>5</v>
+      </c>
+      <c r="N26" s="13">
+        <v>0</v>
+      </c>
+      <c r="O26" s="13">
+        <v>4</v>
+      </c>
+      <c r="P26" s="15">
+        <v>8.9</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>4</v>
+      </c>
+      <c r="R26" s="13">
+        <v>0</v>
+      </c>
+      <c r="S26" s="13">
+        <v>7</v>
+      </c>
+      <c r="T26" s="15">
+        <v>15.4</v>
+      </c>
+      <c r="U26" s="13">
+        <v>7</v>
+      </c>
+      <c r="V26" s="13">
+        <v>0</v>
+      </c>
+      <c r="W26" s="13">
+        <v>11</v>
+      </c>
+      <c r="X26" s="15">
+        <v>23</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>11</v>
+      </c>
+      <c r="Z26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="13">
+        <v>28</v>
+      </c>
+      <c r="AB26" s="15">
+        <v>53.8</v>
+      </c>
+      <c r="AC26" s="13">
+        <v>28</v>
+      </c>
+      <c r="AD26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="13">
+        <v>5</v>
+      </c>
+      <c r="AF26" s="15">
+        <v>10</v>
+      </c>
+      <c r="AG26" s="13">
+        <v>5</v>
+      </c>
+      <c r="AH26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AJ26" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AK26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN26" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="AO26" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP26" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AR26" s="15">
+        <v>2.2450216644590619</v>
+      </c>
+      <c r="AS26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AT26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="31"/>
+    </row>
+    <row r="27" spans="1:47">
+      <c r="A27" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K27" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="M27" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N27" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O27" s="13">
+        <v>4</v>
+      </c>
+      <c r="P27" s="15">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>4</v>
+      </c>
+      <c r="R27" s="13">
+        <v>0</v>
+      </c>
+      <c r="S27" s="13">
+        <v>2</v>
+      </c>
+      <c r="T27" s="15">
+        <v>7.1</v>
+      </c>
+      <c r="U27" s="13">
+        <v>2</v>
+      </c>
+      <c r="V27" s="13">
+        <v>0</v>
+      </c>
+      <c r="W27" s="13">
+        <v>16</v>
+      </c>
+      <c r="X27" s="15">
+        <v>53.3</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>16</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>15</v>
+      </c>
+      <c r="AB27" s="15">
+        <v>44.9</v>
+      </c>
+      <c r="AC27" s="13">
+        <v>15</v>
+      </c>
+      <c r="AD27" s="13">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="AG27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AH27" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="15">
+        <v>3.3</v>
+      </c>
+      <c r="AK27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN27" s="15">
+        <v>6.9</v>
+      </c>
+      <c r="AO27" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP27" s="13">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>2</v>
+      </c>
+      <c r="AR27" s="15">
+        <v>7.4098773665295843</v>
+      </c>
+      <c r="AS27" s="13">
+        <v>2</v>
+      </c>
+      <c r="AT27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="31"/>
+    </row>
+    <row r="28" spans="1:47" ht="12" customHeight="1">
+      <c r="A28" s="16">
+        <v>510000000</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="14">
+        <v>9</v>
+      </c>
+      <c r="D28" s="15">
+        <v>11.4</v>
+      </c>
+      <c r="E28" s="13">
+        <v>8</v>
+      </c>
+      <c r="F28" s="13">
+        <v>1</v>
+      </c>
+      <c r="G28" s="13">
+        <v>14</v>
+      </c>
+      <c r="H28" s="15">
+        <v>17.7</v>
+      </c>
+      <c r="I28" s="13">
+        <v>9</v>
+      </c>
+      <c r="J28" s="13">
+        <v>5</v>
+      </c>
+      <c r="K28" s="13">
+        <v>11</v>
+      </c>
+      <c r="L28" s="15">
+        <v>14.4</v>
+      </c>
+      <c r="M28" s="13">
+        <v>11</v>
+      </c>
+      <c r="N28" s="13">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="P28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="R28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="S28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="T28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="U28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="V28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="W28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="X28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR28" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS28" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AT28" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU28" s="31"/>
+    </row>
+    <row r="29" spans="1:47" ht="19.5" customHeight="1">
+      <c r="A29" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="D2" s="79"/>
-[...25 lines deleted...]
-      <c r="AZ2" s="3"/>
     </row>
-    <row r="3" spans="1:52" ht="25.5" customHeight="1">
-[...4386 lines deleted...]
-      </c>
+    <row r="31" spans="1:47">
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="12"/>
+      <c r="M31" s="12"/>
+      <c r="N31" s="12"/>
+      <c r="Q31" s="12"/>
+      <c r="R31" s="12"/>
+      <c r="U31" s="12"/>
+      <c r="V31" s="12"/>
+      <c r="Y31" s="12"/>
+      <c r="Z31" s="12"/>
+      <c r="AC31" s="12"/>
+      <c r="AD31" s="12"/>
+      <c r="AG31" s="12"/>
+      <c r="AH31" s="12"/>
+      <c r="AK31" s="12"/>
+      <c r="AL31" s="12"/>
+      <c r="AO31" s="12"/>
+      <c r="AP31" s="12"/>
+      <c r="AS31" s="12"/>
+      <c r="AT31" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="C2:Q2"/>
+  <mergeCells count="46">
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AJ5:AJ6"/>
+    <mergeCell ref="AM5:AM6"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AR5:AR6"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>