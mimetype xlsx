--- v1 (2026-06-17)
+++ v2 (2026-09-20)
@@ -13,53 +13,53 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\ОДИН\6.1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="878"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="11" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="12" r:id="rId2"/>
-    <sheet name="3.1.1" sheetId="10" r:id="rId3"/>
+    <sheet name="МС" sheetId="10" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="106">
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Код КАТО</t>
   </si>
   <si>
     <t>100000000</t>
   </si>
   <si>
     <t>110000000</t>
   </si>
   <si>
     <t>150000000</t>
   </si>
   <si>
     <t>190000000</t>
@@ -358,51 +358,51 @@
   <si>
     <t>ҚР Денсаулық сақтау министрлігі</t>
   </si>
   <si>
     <t>Тіркелген ана өлімін сол кезеңде туылған тірі балалардың жалпы санына бөлу арқылы есептеледі және 100 000-ға көбейтіледі. Өлшеу үшін жүктілік жағдайы, өлім мерзімі (жүктілік кезінде, босану кезінде немесе жүктілікті тоқтатқаннан кейін 42 күн ішінде) және оның себебі туралы ақпарат қажет.</t>
   </si>
   <si>
     <t>Азаматтық жағдайы актілерінің деректерін тіркеу</t>
   </si>
   <si>
     <t>Зерттелген уақыт кезеңіндегі ана өлімінің саны сол уақыт аралығында тірі туылған 100000 балаға шаққанда. Бұл көрсеткіш тірі туылған балалардың санына қатысты ана өлімінің қаупін көрсетеді және, шын мәнінде, бір жүктіліктің немесе бір туылған тірі баланың салдарынан болатын өлім қаупін тіркейді.</t>
   </si>
   <si>
     <t>100 000 тірі туылғандарға есептегенде</t>
   </si>
   <si>
     <t>2015 жылдан бастап</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="174" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="61">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -4121,51 +4121,51 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="174" fontId="60" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="60" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -4179,115 +4179,115 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="2" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="28" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2825">
     <cellStyle name="20% - Акцент1 2" xfId="61"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="62"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1796"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="63"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1797"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="64"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1798"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="65"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1799"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="66"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1800"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="67"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1801"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="68"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1802"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="69"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1803"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="70"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1804"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="71"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1805"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="72"/>
@@ -7517,336 +7517,336 @@
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/3-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="36" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="36" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="28" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
-      <c r="A1" s="41"/>
-      <c r="B1" s="41"/>
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="42"/>
+      <c r="B2" s="33"/>
     </row>
     <row r="3" spans="1:2" ht="12.75">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="35" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="35" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:2" ht="12.75">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="43" t="s">
+      <c r="A7" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.75">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="35" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="35" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="5"/>
     </row>
     <row r="12" spans="1:2" ht="12.75">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="35" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="6"/>
     </row>
     <row r="13" spans="1:2" ht="12.75">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="36" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
     </row>
     <row r="14" spans="1:2" ht="12.75">
-      <c r="A14" s="45" t="s">
+      <c r="A14" s="36" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
     </row>
     <row r="15" spans="1:2" ht="12.75">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="36" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="46" t="s">
+      <c r="B16" s="37" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="35" t="s">
         <v>95</v>
       </c>
-      <c r="B17" s="46" t="s">
+      <c r="B17" s="37" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="35" t="s">
         <v>87</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="35" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="2"/>
     </row>
     <row r="20" spans="1:2" ht="12.75">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="35" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="35" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="10"/>
     </row>
     <row r="22" spans="1:2" ht="12.75">
-      <c r="A22" s="39"/>
-      <c r="B22" s="39"/>
+      <c r="A22" s="31"/>
+      <c r="B22" s="31"/>
     </row>
     <row r="23" spans="1:2" ht="12.75">
-      <c r="A23" s="39"/>
-      <c r="B23" s="39"/>
+      <c r="A23" s="31"/>
+      <c r="B23" s="31"/>
     </row>
     <row r="24" spans="1:2" ht="12.75">
-      <c r="A24" s="39"/>
-      <c r="B24" s="39"/>
+      <c r="A24" s="31"/>
+      <c r="B24" s="31"/>
     </row>
     <row r="25" spans="1:2" ht="12.75">
-      <c r="A25" s="39"/>
-      <c r="B25" s="39"/>
+      <c r="A25" s="31"/>
+      <c r="B25" s="31"/>
     </row>
     <row r="26" spans="1:2" ht="12.75">
-      <c r="A26" s="39"/>
-      <c r="B26" s="39"/>
+      <c r="A26" s="31"/>
+      <c r="B26" s="31"/>
     </row>
     <row r="27" spans="1:2" ht="12.75">
-      <c r="A27" s="39"/>
-      <c r="B27" s="39"/>
+      <c r="A27" s="31"/>
+      <c r="B27" s="31"/>
     </row>
     <row r="28" spans="1:2" ht="12.75">
-      <c r="A28" s="39"/>
-      <c r="B28" s="39"/>
+      <c r="A28" s="31"/>
+      <c r="B28" s="31"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="37"/>
-      <c r="B29" s="37"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="35"/>
+      <c r="B2" s="27"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="38" t="s">
+      <c r="B6" s="30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="30" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="38" t="s">
+      <c r="B9" s="30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="38"/>
+      <c r="B10" s="30"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="38"/>
+      <c r="B12" s="30"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="38"/>
+      <c r="B13" s="30"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="32" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AU31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B29" sqref="B29"/>
+      <selection pane="bottomRight" activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="11" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="11" customWidth="1"/>
     <col min="4" max="16384" width="12.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:47" ht="15.75">
-      <c r="C2" s="28" t="s">
+      <c r="C2" s="21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:47" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="18"/>
@@ -7855,335 +7855,335 @@
       <c r="X3" s="18"/>
       <c r="Y3" s="18"/>
       <c r="Z3" s="18"/>
       <c r="AA3" s="18"/>
       <c r="AB3" s="18"/>
       <c r="AC3" s="18"/>
       <c r="AD3" s="18"/>
       <c r="AE3" s="18"/>
       <c r="AF3" s="18"/>
       <c r="AG3" s="18"/>
       <c r="AH3" s="18"/>
       <c r="AI3" s="18"/>
       <c r="AJ3" s="18"/>
       <c r="AK3" s="18"/>
       <c r="AL3" s="18"/>
       <c r="AM3" s="18"/>
       <c r="AN3" s="18"/>
       <c r="AO3" s="18"/>
       <c r="AP3" s="18"/>
       <c r="AQ3" s="18"/>
       <c r="AR3" s="18"/>
       <c r="AS3" s="18"/>
       <c r="AT3" s="18"/>
     </row>
     <row r="4" spans="1:47" ht="18" customHeight="1">
-      <c r="A4" s="21" t="s">
+      <c r="A4" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="22"/>
-      <c r="C4" s="23" t="s">
+      <c r="B4" s="45"/>
+      <c r="C4" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="D4" s="27"/>
-[...2 lines deleted...]
-      <c r="G4" s="23" t="s">
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="H4" s="27"/>
-[...2 lines deleted...]
-      <c r="K4" s="23" t="s">
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="L4" s="27"/>
-[...2 lines deleted...]
-      <c r="O4" s="23" t="s">
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="P4" s="27"/>
-[...2 lines deleted...]
-      <c r="S4" s="23" t="s">
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="T4" s="27"/>
-[...2 lines deleted...]
-      <c r="W4" s="23" t="s">
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="X4" s="27"/>
-[...2 lines deleted...]
-      <c r="AA4" s="23" t="s">
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="AB4" s="27"/>
-[...2 lines deleted...]
-      <c r="AE4" s="23" t="s">
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="AF4" s="27"/>
-[...2 lines deleted...]
-      <c r="AI4" s="23" t="s">
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="AJ4" s="27"/>
-[...2 lines deleted...]
-      <c r="AM4" s="23" t="s">
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="40"/>
+      <c r="AM4" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="AN4" s="27"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="23" t="s">
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="40"/>
+      <c r="AQ4" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="AR4" s="27"/>
-[...2 lines deleted...]
-      <c r="AU4" s="31"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="40"/>
+      <c r="AU4" s="23"/>
     </row>
     <row r="5" spans="1:47" ht="27" customHeight="1">
-      <c r="A5" s="21"/>
-[...1 lines deleted...]
-      <c r="C5" s="25" t="s">
+      <c r="A5" s="44"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="25" t="s">
+      <c r="D5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="F5" s="24"/>
-      <c r="G5" s="25" t="s">
+      <c r="F5" s="40"/>
+      <c r="G5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="H5" s="25" t="s">
+      <c r="H5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="I5" s="23" t="s">
+      <c r="I5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="J5" s="24"/>
-      <c r="K5" s="25" t="s">
+      <c r="J5" s="40"/>
+      <c r="K5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="L5" s="25" t="s">
+      <c r="L5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="M5" s="23" t="s">
+      <c r="M5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="N5" s="24"/>
-      <c r="O5" s="25" t="s">
+      <c r="N5" s="40"/>
+      <c r="O5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="P5" s="25" t="s">
+      <c r="P5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="Q5" s="23" t="s">
+      <c r="Q5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="R5" s="24"/>
-      <c r="S5" s="25" t="s">
+      <c r="R5" s="40"/>
+      <c r="S5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="T5" s="25" t="s">
+      <c r="T5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="U5" s="23" t="s">
+      <c r="U5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="V5" s="24"/>
-      <c r="W5" s="25" t="s">
+      <c r="V5" s="40"/>
+      <c r="W5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="X5" s="25" t="s">
+      <c r="X5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="Y5" s="23" t="s">
+      <c r="Y5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="Z5" s="24"/>
-      <c r="AA5" s="25" t="s">
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AB5" s="25" t="s">
+      <c r="AB5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="AC5" s="23" t="s">
+      <c r="AC5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AD5" s="24"/>
-      <c r="AE5" s="25" t="s">
+      <c r="AD5" s="40"/>
+      <c r="AE5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AF5" s="25" t="s">
+      <c r="AF5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="AG5" s="23" t="s">
+      <c r="AG5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AH5" s="24"/>
-      <c r="AI5" s="25" t="s">
+      <c r="AH5" s="40"/>
+      <c r="AI5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AJ5" s="25" t="s">
+      <c r="AJ5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="AK5" s="23" t="s">
+      <c r="AK5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AL5" s="24"/>
-      <c r="AM5" s="25" t="s">
+      <c r="AL5" s="40"/>
+      <c r="AM5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AN5" s="25" t="s">
+      <c r="AN5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="AO5" s="23" t="s">
+      <c r="AO5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AP5" s="24"/>
-      <c r="AQ5" s="25" t="s">
+      <c r="AP5" s="40"/>
+      <c r="AQ5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AR5" s="25" t="s">
+      <c r="AR5" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="AS5" s="23" t="s">
+      <c r="AS5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="AT5" s="27"/>
-      <c r="AU5" s="31"/>
+      <c r="AT5" s="41"/>
+      <c r="AU5" s="23"/>
     </row>
     <row r="6" spans="1:47" ht="33.950000000000003" customHeight="1">
-      <c r="A6" s="21"/>
-[...2 lines deleted...]
-      <c r="D6" s="26"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
       <c r="E6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="G6" s="26"/>
-      <c r="H6" s="26"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
       <c r="I6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="K6" s="26"/>
-      <c r="L6" s="26"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
       <c r="M6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="26"/>
-      <c r="P6" s="26"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
       <c r="Q6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="R6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="S6" s="26"/>
-      <c r="T6" s="26"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
       <c r="U6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="W6" s="26"/>
-      <c r="X6" s="26"/>
+      <c r="W6" s="43"/>
+      <c r="X6" s="43"/>
       <c r="Y6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="AA6" s="26"/>
-      <c r="AB6" s="26"/>
+      <c r="AA6" s="43"/>
+      <c r="AB6" s="43"/>
       <c r="AC6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="AD6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="AE6" s="26"/>
-      <c r="AF6" s="26"/>
+      <c r="AE6" s="43"/>
+      <c r="AF6" s="43"/>
       <c r="AG6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="AH6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="AI6" s="26"/>
-      <c r="AJ6" s="26"/>
+      <c r="AI6" s="43"/>
+      <c r="AJ6" s="43"/>
       <c r="AK6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="AL6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="AM6" s="26"/>
-      <c r="AN6" s="26"/>
+      <c r="AM6" s="43"/>
+      <c r="AN6" s="43"/>
       <c r="AO6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="AP6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="AQ6" s="26"/>
-      <c r="AR6" s="26"/>
+      <c r="AQ6" s="43"/>
+      <c r="AR6" s="43"/>
       <c r="AS6" s="14" t="s">
         <v>50</v>
       </c>
       <c r="AT6" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="AU6" s="31"/>
+      <c r="AU6" s="23"/>
     </row>
     <row r="7" spans="1:47" ht="12.75" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="14">
         <v>50</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="13">
         <v>38</v>
       </c>
       <c r="F7" s="13">
         <v>12</v>
       </c>
       <c r="G7" s="13">
         <v>51</v>
       </c>
       <c r="H7" s="15">
         <v>12.7</v>
       </c>
       <c r="I7" s="13">
         <v>43</v>
       </c>
       <c r="J7" s="13">
         <v>8</v>
@@ -8271,60 +8271,60 @@
       </c>
       <c r="AL7" s="13">
         <v>10</v>
       </c>
       <c r="AM7" s="13">
         <v>37</v>
       </c>
       <c r="AN7" s="15">
         <v>10.1</v>
       </c>
       <c r="AO7" s="13">
         <v>27</v>
       </c>
       <c r="AP7" s="13">
         <v>10</v>
       </c>
       <c r="AQ7" s="13">
         <v>37</v>
       </c>
       <c r="AR7" s="15">
         <v>11.14357136403337</v>
       </c>
       <c r="AS7" s="13">
         <v>32</v>
       </c>
-      <c r="AT7" s="30">
+      <c r="AT7" s="22">
         <v>5</v>
       </c>
-      <c r="AU7" s="31"/>
+      <c r="AU7" s="23"/>
     </row>
     <row r="8" spans="1:47">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="33" t="s">
+      <c r="B8" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>23</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>23</v>
@@ -8412,60 +8412,60 @@
       </c>
       <c r="AL8" s="13">
         <v>2</v>
       </c>
       <c r="AM8" s="14">
         <v>1</v>
       </c>
       <c r="AN8" s="15">
         <v>11.6</v>
       </c>
       <c r="AO8" s="13">
         <v>1</v>
       </c>
       <c r="AP8" s="13">
         <v>0</v>
       </c>
       <c r="AQ8" s="14">
         <v>0</v>
       </c>
       <c r="AR8" s="15">
         <v>0</v>
       </c>
       <c r="AS8" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="AT8" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AU8" s="31"/>
+      <c r="AT8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU8" s="23"/>
     </row>
     <row r="9" spans="1:47">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="33" t="s">
+      <c r="B9" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="14">
         <v>3</v>
       </c>
       <c r="D9" s="15">
         <v>25.9</v>
       </c>
       <c r="E9" s="13">
         <v>1</v>
       </c>
       <c r="F9" s="13">
         <v>2</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="15">
         <v>0</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>23</v>
@@ -8553,60 +8553,60 @@
       </c>
       <c r="AL9" s="13">
         <v>0</v>
       </c>
       <c r="AM9" s="13">
         <v>1</v>
       </c>
       <c r="AN9" s="15">
         <v>10.8</v>
       </c>
       <c r="AO9" s="13">
         <v>1</v>
       </c>
       <c r="AP9" s="13">
         <v>0</v>
       </c>
       <c r="AQ9" s="13">
         <v>4</v>
       </c>
       <c r="AR9" s="15">
         <v>49.566294919454776</v>
       </c>
       <c r="AS9" s="13">
         <v>4</v>
       </c>
-      <c r="AT9" s="30">
-[...2 lines deleted...]
-      <c r="AU9" s="31"/>
+      <c r="AT9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="23"/>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="14">
         <v>2</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="13">
         <v>2</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="13">
         <v>3</v>
       </c>
       <c r="H10" s="15">
         <v>15.1</v>
       </c>
       <c r="I10" s="13">
         <v>3</v>
       </c>
       <c r="J10" s="13">
         <v>0</v>
@@ -8694,60 +8694,60 @@
       </c>
       <c r="AL10" s="13">
         <v>0</v>
       </c>
       <c r="AM10" s="13">
         <v>5</v>
       </c>
       <c r="AN10" s="15">
         <v>27.9</v>
       </c>
       <c r="AO10" s="13">
         <v>4</v>
       </c>
       <c r="AP10" s="13">
         <v>1</v>
       </c>
       <c r="AQ10" s="13">
         <v>3</v>
       </c>
       <c r="AR10" s="15">
         <v>18.83120959136275</v>
       </c>
       <c r="AS10" s="13">
         <v>2</v>
       </c>
-      <c r="AT10" s="30">
-[...2 lines deleted...]
-      <c r="AU10" s="31"/>
+      <c r="AT10" s="22">
+        <v>1</v>
+      </c>
+      <c r="AU10" s="23"/>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="33" t="s">
+      <c r="B11" s="25" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="14">
         <v>4</v>
       </c>
       <c r="D11" s="14">
         <v>9.8000000000000007</v>
       </c>
       <c r="E11" s="13">
         <v>3</v>
       </c>
       <c r="F11" s="13">
         <v>1</v>
       </c>
       <c r="G11" s="13">
         <v>2</v>
       </c>
       <c r="H11" s="15">
         <v>4.8</v>
       </c>
       <c r="I11" s="13">
         <v>2</v>
       </c>
       <c r="J11" s="13">
         <v>0</v>
@@ -8835,60 +8835,60 @@
       </c>
       <c r="AL11" s="13">
         <v>1</v>
       </c>
       <c r="AM11" s="13">
         <v>2</v>
       </c>
       <c r="AN11" s="15">
         <v>8.3000000000000007</v>
       </c>
       <c r="AO11" s="13">
         <v>0</v>
       </c>
       <c r="AP11" s="13">
         <v>2</v>
       </c>
       <c r="AQ11" s="13">
         <v>2</v>
       </c>
       <c r="AR11" s="15">
         <v>9.4086653808157319</v>
       </c>
       <c r="AS11" s="13">
         <v>1</v>
       </c>
-      <c r="AT11" s="30">
-[...2 lines deleted...]
-      <c r="AU11" s="31"/>
+      <c r="AT11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="23"/>
     </row>
     <row r="12" spans="1:47">
       <c r="A12" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="33" t="s">
+      <c r="B12" s="25" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="14">
         <v>5</v>
       </c>
       <c r="D12" s="14">
         <v>30.6</v>
       </c>
       <c r="E12" s="13">
         <v>5</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>5</v>
       </c>
       <c r="H12" s="15">
         <v>30.1</v>
       </c>
       <c r="I12" s="13">
         <v>5</v>
       </c>
       <c r="J12" s="13">
         <v>0</v>
@@ -8976,60 +8976,60 @@
       </c>
       <c r="AL12" s="13">
         <v>2</v>
       </c>
       <c r="AM12" s="13">
         <v>2</v>
       </c>
       <c r="AN12" s="15">
         <v>13.7</v>
       </c>
       <c r="AO12" s="13">
         <v>2</v>
       </c>
       <c r="AP12" s="13">
         <v>0</v>
       </c>
       <c r="AQ12" s="13">
         <v>1</v>
       </c>
       <c r="AR12" s="15">
         <v>7.3399882560187901</v>
       </c>
       <c r="AS12" s="13">
         <v>1</v>
       </c>
-      <c r="AT12" s="30">
-[...2 lines deleted...]
-      <c r="AU12" s="31"/>
+      <c r="AT12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="23"/>
     </row>
     <row r="13" spans="1:47">
       <c r="A13" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="25" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="14">
         <v>3</v>
       </c>
       <c r="D13" s="15">
         <v>13.4</v>
       </c>
       <c r="E13" s="13">
         <v>1</v>
       </c>
       <c r="F13" s="13">
         <v>2</v>
       </c>
       <c r="G13" s="13">
         <v>3</v>
       </c>
       <c r="H13" s="15">
         <v>13.3</v>
       </c>
       <c r="I13" s="13">
         <v>3</v>
       </c>
       <c r="J13" s="13">
         <v>0</v>
@@ -9117,60 +9117,60 @@
       </c>
       <c r="AL13" s="13">
         <v>1</v>
       </c>
       <c r="AM13" s="13">
         <v>1</v>
       </c>
       <c r="AN13" s="15">
         <v>12</v>
       </c>
       <c r="AO13" s="13">
         <v>1</v>
       </c>
       <c r="AP13" s="13">
         <v>0</v>
       </c>
       <c r="AQ13" s="13">
         <v>0</v>
       </c>
       <c r="AR13" s="15">
         <v>0</v>
       </c>
       <c r="AS13" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="AT13" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AU13" s="31"/>
+      <c r="AT13" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU13" s="23"/>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="25" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="14">
         <v>1</v>
       </c>
       <c r="D14" s="14">
         <v>3.8</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>3</v>
       </c>
       <c r="H14" s="15">
         <v>11.5</v>
       </c>
       <c r="I14" s="13">
         <v>3</v>
       </c>
       <c r="J14" s="13">
         <v>0</v>
@@ -9258,60 +9258,60 @@
       </c>
       <c r="AL14" s="13">
         <v>1</v>
       </c>
       <c r="AM14" s="13">
         <v>3</v>
       </c>
       <c r="AN14" s="15">
         <v>13.3</v>
       </c>
       <c r="AO14" s="13">
         <v>2</v>
       </c>
       <c r="AP14" s="13">
         <v>1</v>
       </c>
       <c r="AQ14" s="13">
         <v>4</v>
       </c>
       <c r="AR14" s="15">
         <v>19.82258783884236</v>
       </c>
       <c r="AS14" s="13">
         <v>3</v>
       </c>
-      <c r="AT14" s="30">
-[...2 lines deleted...]
-      <c r="AU14" s="31"/>
+      <c r="AT14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AU14" s="23"/>
     </row>
     <row r="15" spans="1:47">
       <c r="A15" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="33" t="s">
+      <c r="B15" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>23</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>23</v>
@@ -9399,60 +9399,60 @@
       </c>
       <c r="AL15" s="13">
         <v>1</v>
       </c>
       <c r="AM15" s="13">
         <v>4</v>
       </c>
       <c r="AN15" s="15">
         <v>36.5</v>
       </c>
       <c r="AO15" s="13">
         <v>2</v>
       </c>
       <c r="AP15" s="13">
         <v>2</v>
       </c>
       <c r="AQ15" s="13">
         <v>5</v>
       </c>
       <c r="AR15" s="15">
         <v>50.963204566303126</v>
       </c>
       <c r="AS15" s="13">
         <v>5</v>
       </c>
-      <c r="AT15" s="30">
-[...2 lines deleted...]
-      <c r="AU15" s="31"/>
+      <c r="AT15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="23"/>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="33" t="s">
+      <c r="B16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="14">
         <v>1</v>
       </c>
       <c r="D16" s="14">
         <v>7.7</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" s="13">
         <v>1</v>
       </c>
       <c r="G16" s="13">
         <v>3</v>
       </c>
       <c r="H16" s="15">
         <v>22.8</v>
       </c>
       <c r="I16" s="13">
         <v>1</v>
       </c>
       <c r="J16" s="13">
         <v>2</v>
@@ -9540,60 +9540,60 @@
       </c>
       <c r="AL16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AM16" s="13">
         <v>2</v>
       </c>
       <c r="AN16" s="15">
         <v>18.399999999999999</v>
       </c>
       <c r="AO16" s="13">
         <v>1</v>
       </c>
       <c r="AP16" s="13">
         <v>1</v>
       </c>
       <c r="AQ16" s="13">
         <v>1</v>
       </c>
       <c r="AR16" s="15">
         <v>10.092854259184497</v>
       </c>
       <c r="AS16" s="13">
         <v>0</v>
       </c>
-      <c r="AT16" s="30">
-[...2 lines deleted...]
-      <c r="AU16" s="31"/>
+      <c r="AT16" s="22">
+        <v>1</v>
+      </c>
+      <c r="AU16" s="23"/>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="25" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="14">
         <v>7</v>
       </c>
       <c r="D17" s="14">
         <v>28.6</v>
       </c>
       <c r="E17" s="13">
         <v>7</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" s="13">
         <v>4</v>
       </c>
       <c r="H17" s="15">
         <v>16.8</v>
       </c>
       <c r="I17" s="13">
         <v>4</v>
       </c>
       <c r="J17" s="13">
         <v>0</v>
@@ -9681,60 +9681,60 @@
       </c>
       <c r="AL17" s="13">
         <v>0</v>
       </c>
       <c r="AM17" s="13">
         <v>1</v>
       </c>
       <c r="AN17" s="15">
         <v>6.3</v>
       </c>
       <c r="AO17" s="13">
         <v>1</v>
       </c>
       <c r="AP17" s="13">
         <v>0</v>
       </c>
       <c r="AQ17" s="13">
         <v>0</v>
       </c>
       <c r="AR17" s="15">
         <v>0</v>
       </c>
       <c r="AS17" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="AT17" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AU17" s="31"/>
+      <c r="AT17" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU17" s="23"/>
     </row>
     <row r="18" spans="1:47">
       <c r="A18" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="33" t="s">
+      <c r="B18" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="14">
         <v>0</v>
       </c>
       <c r="D18" s="15">
         <v>0</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="13">
         <v>3</v>
       </c>
       <c r="H18" s="15">
         <v>24.5</v>
       </c>
       <c r="I18" s="13">
         <v>3</v>
       </c>
       <c r="J18" s="13">
         <v>0</v>
@@ -9822,60 +9822,60 @@
       </c>
       <c r="AL18" s="13">
         <v>0</v>
       </c>
       <c r="AM18" s="13">
         <v>3</v>
       </c>
       <c r="AN18" s="15">
         <v>34.1</v>
       </c>
       <c r="AO18" s="13">
         <v>2</v>
       </c>
       <c r="AP18" s="13">
         <v>1</v>
       </c>
       <c r="AQ18" s="13">
         <v>1</v>
       </c>
       <c r="AR18" s="15">
         <v>12.594458438287154</v>
       </c>
       <c r="AS18" s="13">
         <v>1</v>
       </c>
-      <c r="AT18" s="30">
-[...2 lines deleted...]
-      <c r="AU18" s="31"/>
+      <c r="AT18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="23"/>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="33" t="s">
+      <c r="B19" s="25" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="14">
         <v>9</v>
       </c>
       <c r="D19" s="15">
         <v>46.8</v>
       </c>
       <c r="E19" s="13">
         <v>6</v>
       </c>
       <c r="F19" s="13">
         <v>3</v>
       </c>
       <c r="G19" s="13">
         <v>1</v>
       </c>
       <c r="H19" s="15">
         <v>5.3</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="13">
         <v>1</v>
@@ -9963,60 +9963,60 @@
       </c>
       <c r="AL19" s="13">
         <v>0</v>
       </c>
       <c r="AM19" s="13">
         <v>1</v>
       </c>
       <c r="AN19" s="15">
         <v>5.6</v>
       </c>
       <c r="AO19" s="13">
         <v>0</v>
       </c>
       <c r="AP19" s="13">
         <v>1</v>
       </c>
       <c r="AQ19" s="13">
         <v>1</v>
       </c>
       <c r="AR19" s="15">
         <v>6.2142679592344017</v>
       </c>
       <c r="AS19" s="13">
         <v>1</v>
       </c>
-      <c r="AT19" s="30">
-[...2 lines deleted...]
-      <c r="AU19" s="31"/>
+      <c r="AT19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="23"/>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="25" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="14">
         <v>1</v>
       </c>
       <c r="D20" s="15">
         <v>5.2</v>
       </c>
       <c r="E20" s="13">
         <v>1</v>
       </c>
       <c r="F20" s="13">
         <v>0</v>
       </c>
       <c r="G20" s="13">
         <v>1</v>
       </c>
       <c r="H20" s="15">
         <v>5.0999999999999996</v>
       </c>
       <c r="I20" s="13">
         <v>1</v>
       </c>
       <c r="J20" s="13">
         <v>0</v>
@@ -10104,60 +10104,60 @@
       </c>
       <c r="AL20" s="13">
         <v>0</v>
       </c>
       <c r="AM20" s="13">
         <v>0</v>
       </c>
       <c r="AN20" s="15">
         <v>0</v>
       </c>
       <c r="AO20" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AP20" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AQ20" s="13">
         <v>2</v>
       </c>
       <c r="AR20" s="15">
         <v>11.61642562583493</v>
       </c>
       <c r="AS20" s="13">
         <v>2</v>
       </c>
-      <c r="AT20" s="30">
-[...2 lines deleted...]
-      <c r="AU20" s="31"/>
+      <c r="AT20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="23"/>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="33" t="s">
+      <c r="B21" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="14">
         <v>2</v>
       </c>
       <c r="D21" s="15">
         <v>15.6</v>
       </c>
       <c r="E21" s="13">
         <v>0</v>
       </c>
       <c r="F21" s="13">
         <v>2</v>
       </c>
       <c r="G21" s="13">
         <v>2</v>
       </c>
       <c r="H21" s="15">
         <v>16</v>
       </c>
       <c r="I21" s="13">
         <v>2</v>
       </c>
       <c r="J21" s="13">
         <v>0</v>
@@ -10245,60 +10245,60 @@
       </c>
       <c r="AL21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AM21" s="13">
         <v>0</v>
       </c>
       <c r="AN21" s="15">
         <v>0</v>
       </c>
       <c r="AO21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AP21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="15">
         <v>0</v>
       </c>
       <c r="AS21" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="AT21" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AU21" s="31"/>
+      <c r="AT21" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU21" s="23"/>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="33" t="s">
+      <c r="B22" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="15">
         <v>0</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="13">
         <v>0</v>
       </c>
       <c r="H22" s="15">
         <v>0</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>23</v>
@@ -10386,60 +10386,60 @@
       </c>
       <c r="AL22" s="13">
         <v>0</v>
       </c>
       <c r="AM22" s="13">
         <v>0</v>
       </c>
       <c r="AN22" s="15">
         <v>0</v>
       </c>
       <c r="AO22" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AP22" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AQ22" s="13">
         <v>1</v>
       </c>
       <c r="AR22" s="15">
         <v>24.03846153846154</v>
       </c>
       <c r="AS22" s="13">
         <v>1</v>
       </c>
-      <c r="AT22" s="30">
-[...2 lines deleted...]
-      <c r="AU22" s="31"/>
+      <c r="AT22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU22" s="23"/>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="33" t="s">
+      <c r="B23" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>23</v>
@@ -10527,60 +10527,60 @@
       </c>
       <c r="AL23" s="13">
         <v>2</v>
       </c>
       <c r="AM23" s="13">
         <v>4</v>
       </c>
       <c r="AN23" s="15">
         <v>7.9</v>
       </c>
       <c r="AO23" s="13">
         <v>3</v>
       </c>
       <c r="AP23" s="13">
         <v>1</v>
       </c>
       <c r="AQ23" s="13">
         <v>3</v>
       </c>
       <c r="AR23" s="15">
         <v>6.660154515584761</v>
       </c>
       <c r="AS23" s="13">
         <v>2</v>
       </c>
-      <c r="AT23" s="30">
-[...2 lines deleted...]
-      <c r="AU23" s="31"/>
+      <c r="AT23" s="22">
+        <v>1</v>
+      </c>
+      <c r="AU23" s="23"/>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="33" t="s">
+      <c r="B24" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>23</v>
@@ -10668,60 +10668,60 @@
       </c>
       <c r="AL24" s="13">
         <v>0</v>
       </c>
       <c r="AM24" s="13">
         <v>1</v>
       </c>
       <c r="AN24" s="15">
         <v>29.6</v>
       </c>
       <c r="AO24" s="13">
         <v>1</v>
       </c>
       <c r="AP24" s="13">
         <v>0</v>
       </c>
       <c r="AQ24" s="13">
         <v>1</v>
       </c>
       <c r="AR24" s="15">
         <v>34.590107229332411</v>
       </c>
       <c r="AS24" s="13">
         <v>1</v>
       </c>
-      <c r="AT24" s="30">
-[...2 lines deleted...]
-      <c r="AU24" s="31"/>
+      <c r="AT24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="23"/>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="33" t="s">
+      <c r="B25" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C25" s="14">
         <v>2</v>
       </c>
       <c r="D25" s="15">
         <v>7.7</v>
       </c>
       <c r="E25" s="13">
         <v>2</v>
       </c>
       <c r="F25" s="13">
         <v>0</v>
       </c>
       <c r="G25" s="13">
         <v>3</v>
       </c>
       <c r="H25" s="15">
         <v>11</v>
       </c>
       <c r="I25" s="13">
         <v>3</v>
       </c>
       <c r="J25" s="13">
         <v>0</v>
@@ -10809,60 +10809,60 @@
       </c>
       <c r="AL25" s="13">
         <v>0</v>
       </c>
       <c r="AM25" s="13">
         <v>2</v>
       </c>
       <c r="AN25" s="15">
         <v>6.1</v>
       </c>
       <c r="AO25" s="13">
         <v>2</v>
       </c>
       <c r="AP25" s="13">
         <v>0</v>
       </c>
       <c r="AQ25" s="13">
         <v>5</v>
       </c>
       <c r="AR25" s="15">
         <v>16.03643477981975</v>
       </c>
       <c r="AS25" s="13">
         <v>5</v>
       </c>
-      <c r="AT25" s="30">
-[...2 lines deleted...]
-      <c r="AU25" s="31"/>
+      <c r="AT25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU25" s="23"/>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="33" t="s">
+      <c r="B26" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="14">
         <v>1</v>
       </c>
       <c r="D26" s="15">
         <v>2.4</v>
       </c>
       <c r="E26" s="13">
         <v>1</v>
       </c>
       <c r="F26" s="13">
         <v>0</v>
       </c>
       <c r="G26" s="13">
         <v>4</v>
       </c>
       <c r="H26" s="15">
         <v>9.1</v>
       </c>
       <c r="I26" s="13">
         <v>4</v>
       </c>
       <c r="J26" s="13">
         <v>0</v>
@@ -10950,60 +10950,60 @@
       </c>
       <c r="AL26" s="13">
         <v>0</v>
       </c>
       <c r="AM26" s="13">
         <v>2</v>
       </c>
       <c r="AN26" s="15">
         <v>4.2</v>
       </c>
       <c r="AO26" s="13">
         <v>2</v>
       </c>
       <c r="AP26" s="13">
         <v>0</v>
       </c>
       <c r="AQ26" s="13">
         <v>1</v>
       </c>
       <c r="AR26" s="15">
         <v>2.2450216644590619</v>
       </c>
       <c r="AS26" s="13">
         <v>1</v>
       </c>
-      <c r="AT26" s="30">
-[...2 lines deleted...]
-      <c r="AU26" s="31"/>
+      <c r="AT26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="23"/>
     </row>
     <row r="27" spans="1:47">
       <c r="A27" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="33" t="s">
+      <c r="B27" s="25" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="14" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>23</v>
@@ -11091,60 +11091,60 @@
       </c>
       <c r="AL27" s="13">
         <v>0</v>
       </c>
       <c r="AM27" s="13">
         <v>2</v>
       </c>
       <c r="AN27" s="15">
         <v>6.9</v>
       </c>
       <c r="AO27" s="13">
         <v>2</v>
       </c>
       <c r="AP27" s="13">
         <v>0</v>
       </c>
       <c r="AQ27" s="13">
         <v>2</v>
       </c>
       <c r="AR27" s="15">
         <v>7.4098773665295843</v>
       </c>
       <c r="AS27" s="13">
         <v>2</v>
       </c>
-      <c r="AT27" s="30">
-[...2 lines deleted...]
-      <c r="AU27" s="31"/>
+      <c r="AT27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="23"/>
     </row>
     <row r="28" spans="1:47" ht="12" customHeight="1">
       <c r="A28" s="16">
         <v>510000000</v>
       </c>
-      <c r="B28" s="33" t="s">
+      <c r="B28" s="25" t="s">
         <v>73</v>
       </c>
       <c r="C28" s="14">
         <v>9</v>
       </c>
       <c r="D28" s="15">
         <v>11.4</v>
       </c>
       <c r="E28" s="13">
         <v>8</v>
       </c>
       <c r="F28" s="13">
         <v>1</v>
       </c>
       <c r="G28" s="13">
         <v>14</v>
       </c>
       <c r="H28" s="15">
         <v>17.7</v>
       </c>
       <c r="I28" s="13">
         <v>9</v>
       </c>
       <c r="J28" s="13">
         <v>5</v>
@@ -11232,155 +11232,155 @@
       </c>
       <c r="AL28" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AM28" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AN28" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AO28" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AP28" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AQ28" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AR28" s="14" t="s">
         <v>23</v>
       </c>
       <c r="AS28" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="AT28" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AU28" s="31"/>
+      <c r="AT28" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU28" s="23"/>
     </row>
     <row r="29" spans="1:47" ht="19.5" customHeight="1">
-      <c r="A29" s="32" t="s">
+      <c r="A29" s="24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:47">
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="12"/>
       <c r="Q31" s="12"/>
       <c r="R31" s="12"/>
       <c r="U31" s="12"/>
       <c r="V31" s="12"/>
       <c r="Y31" s="12"/>
       <c r="Z31" s="12"/>
       <c r="AC31" s="12"/>
       <c r="AD31" s="12"/>
       <c r="AG31" s="12"/>
       <c r="AH31" s="12"/>
       <c r="AK31" s="12"/>
       <c r="AL31" s="12"/>
       <c r="AO31" s="12"/>
       <c r="AP31" s="12"/>
       <c r="AS31" s="12"/>
       <c r="AT31" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="46">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AJ5:AJ6"/>
     <mergeCell ref="AM5:AM6"/>
     <mergeCell ref="AN5:AN6"/>
     <mergeCell ref="AQ5:AQ6"/>
     <mergeCell ref="AR5:AR6"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="H5:H6"/>
-[...28 lines deleted...]
-    <mergeCell ref="D5:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr>3.1.1</vt:lpstr>
+      <vt:lpstr>МС</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Айнур Досанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>