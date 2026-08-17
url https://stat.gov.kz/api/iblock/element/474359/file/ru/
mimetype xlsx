--- v0 (2026-04-16)
+++ v1 (2026-08-17)
@@ -1,67 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\бюллетень\Аскат\БНС обнвоить данные на сайте\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_64C7265070E2186A67F9F260B33B257630C7CF70" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-6930" yWindow="4200" windowWidth="28800" windowHeight="12210" tabRatio="819"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="819" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="12" r:id="rId2"/>
     <sheet name="1. Показатель" sheetId="10" r:id="rId3"/>
     <sheet name="2. Определения" sheetId="11" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="65">
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>процент</t>
   </si>
   <si>
@@ -228,55 +235,55 @@
 С 1 апреля 2017 года значение официальной ставки рефинансирования было приравнено к значению базовой ставки, установленному на соответствующую дату (в соответствии с постановлением Правления Национального Банка Республики Казахстан №30 от 24 февраля 2017 года «Об официальной ставке рефинансирования»).
 С 1 января 2021 года понятие «официальная ставка рефинансирования» заменено на понятие «базовая ставка» в соответствии с Законом Республики Казахстан от 2 января 2021 года «О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам восстановления экономического роста».</t>
   </si>
   <si>
     <t xml:space="preserve">https://nationalbank.kz/ru/page/stavka-refinansirovaniya-nbk
 https://www.nationalbank.kz/ru/news/grafik-prinyatiya-resheniy-po-bazovoy-stavke/
 https://nationalbank.kz/ru/structuresecurities/struktura-valyuty-gcb-v-obrashchenii  </t>
   </si>
   <si>
     <t>https://data.nationalbank.kz/</t>
   </si>
   <si>
     <t>Определения процентных ставок</t>
   </si>
   <si>
     <t>Данные о принятии решения по ставке Национального Банка, административные данные, представляемые АО "Центральный депозитарий ценных бумаг" и  АО "Казахстанская фондовая биржа"</t>
   </si>
   <si>
     <t>Значение базовой ставки (ставки рефинансирования) на конец периода; 
 агрегированные средневзвешенные административные данные по доходности государственных ценных бумаг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -400,231 +407,223 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle name="Normal" xfId="5"/>
+    <cellStyle name="Normal" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="2"/>
+    <cellStyle name="Гиперссылка 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_BoP-2012" xfId="6"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный_BoP-2012" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -652,51 +651,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -829,58 +828,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalbank.kz/ru/page/bazovaya-stavka-dkp-functions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.nationalbank.kz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalbank.kz/ru/structuresecurities/struktura-valyuty-gcb-v-obrashchenii" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:L20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="99.7109375" style="6" customWidth="1"/>
     <col min="3" max="255" width="9.140625" style="1"/>
     <col min="256" max="256" width="57.140625" style="1" customWidth="1"/>
     <col min="257" max="257" width="97.7109375" style="1" customWidth="1"/>
     <col min="258" max="511" width="9.140625" style="1"/>
     <col min="512" max="512" width="57.140625" style="1" customWidth="1"/>
     <col min="513" max="513" width="97.7109375" style="1" customWidth="1"/>
     <col min="514" max="767" width="9.140625" style="1"/>
     <col min="768" max="768" width="57.140625" style="1" customWidth="1"/>
     <col min="769" max="769" width="97.7109375" style="1" customWidth="1"/>
     <col min="770" max="1023" width="9.140625" style="1"/>
     <col min="1024" max="1024" width="57.140625" style="1" customWidth="1"/>
     <col min="1025" max="1025" width="97.7109375" style="1" customWidth="1"/>
     <col min="1026" max="1279" width="9.140625" style="1"/>
     <col min="1280" max="1280" width="57.140625" style="1" customWidth="1"/>
     <col min="1281" max="1281" width="97.7109375" style="1" customWidth="1"/>
     <col min="1282" max="1535" width="9.140625" style="1"/>
     <col min="1536" max="1536" width="57.140625" style="1" customWidth="1"/>
     <col min="1537" max="1537" width="97.7109375" style="1" customWidth="1"/>
     <col min="1538" max="1791" width="9.140625" style="1"/>
     <col min="1792" max="1792" width="57.140625" style="1" customWidth="1"/>
     <col min="1793" max="1793" width="97.7109375" style="1" customWidth="1"/>
     <col min="1794" max="2047" width="9.140625" style="1"/>
@@ -1032,293 +1031,293 @@
     <col min="14337" max="14337" width="97.7109375" style="1" customWidth="1"/>
     <col min="14338" max="14591" width="9.140625" style="1"/>
     <col min="14592" max="14592" width="57.140625" style="1" customWidth="1"/>
     <col min="14593" max="14593" width="97.7109375" style="1" customWidth="1"/>
     <col min="14594" max="14847" width="9.140625" style="1"/>
     <col min="14848" max="14848" width="57.140625" style="1" customWidth="1"/>
     <col min="14849" max="14849" width="97.7109375" style="1" customWidth="1"/>
     <col min="14850" max="15103" width="9.140625" style="1"/>
     <col min="15104" max="15104" width="57.140625" style="1" customWidth="1"/>
     <col min="15105" max="15105" width="97.7109375" style="1" customWidth="1"/>
     <col min="15106" max="15359" width="9.140625" style="1"/>
     <col min="15360" max="15360" width="57.140625" style="1" customWidth="1"/>
     <col min="15361" max="15361" width="97.7109375" style="1" customWidth="1"/>
     <col min="15362" max="15615" width="9.140625" style="1"/>
     <col min="15616" max="15616" width="57.140625" style="1" customWidth="1"/>
     <col min="15617" max="15617" width="97.7109375" style="1" customWidth="1"/>
     <col min="15618" max="15871" width="9.140625" style="1"/>
     <col min="15872" max="15872" width="57.140625" style="1" customWidth="1"/>
     <col min="15873" max="15873" width="97.7109375" style="1" customWidth="1"/>
     <col min="15874" max="16127" width="9.140625" style="1"/>
     <col min="16128" max="16128" width="57.140625" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="97.7109375" style="1" customWidth="1"/>
     <col min="16130" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" s="2" customFormat="1">
+    <row r="2" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="3" spans="1:12" s="2" customFormat="1">
+    <row r="3" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:12" s="2" customFormat="1" ht="30">
+    <row r="4" spans="1:12" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:12" s="2" customFormat="1">
+    <row r="5" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="6"/>
     </row>
-    <row r="6" spans="1:12" s="2" customFormat="1">
+    <row r="6" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" spans="1:12" s="2" customFormat="1" ht="45">
+    <row r="7" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>64</v>
       </c>
       <c r="L7" s="3"/>
     </row>
-    <row r="8" spans="1:12" s="2" customFormat="1">
+    <row r="8" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="9" spans="1:12" s="2" customFormat="1" ht="30">
+    <row r="9" spans="1:12" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="10" spans="1:12" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:12" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="15"/>
       <c r="L10" s="3"/>
     </row>
-    <row r="11" spans="1:12" s="2" customFormat="1" ht="23.25" customHeight="1">
+    <row r="11" spans="1:12" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="15"/>
       <c r="L11" s="3"/>
     </row>
-    <row r="12" spans="1:12" s="2" customFormat="1">
+    <row r="12" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="L12" s="3"/>
     </row>
-    <row r="13" spans="1:12" ht="66" customHeight="1">
+    <row r="13" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>60</v>
       </c>
       <c r="L13" s="4"/>
     </row>
-    <row r="14" spans="1:12" ht="49.5" customHeight="1">
+    <row r="14" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>61</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="9">
-        <v>45972</v>
+        <v>46036</v>
       </c>
       <c r="L15" s="4"/>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="9">
-        <v>46001</v>
+        <v>46401</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>8</v>
       </c>
       <c r="L17" s="4"/>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="11"/>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="L20" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1" display="https://nationalbank.kz/ru/structuresecurities/struktura-valyuty-gcb-v-obrashchenii"/>
-[...2 lines deleted...]
-    <hyperlink ref="B8" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId1" display="https://nationalbank.kz/ru/structuresecurities/struktura-valyuty-gcb-v-obrashchenii" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B6" location="'2. Определения'!A1" display="Определения агрегатов денежной массы" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B8" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B4:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="90.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:2">
-      <c r="B4" s="40" t="s">
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="36" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="2:2">
-      <c r="B5" s="40" t="s">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="36" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="40" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="36" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="40" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="40" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="36" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-[...3 lines deleted...]
-      <c r="B10" s="41" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="36"/>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="37" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...6 lines deleted...]
-      <c r="B16" s="42"/>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="36"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="38"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AH9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AI9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Y23" sqref="Y23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.5703125" style="19" customWidth="1"/>
     <col min="2" max="8" width="5" style="19" bestFit="1" customWidth="1"/>
     <col min="9" max="35" width="5.7109375" style="19" customWidth="1"/>
     <col min="36" max="43" width="9.140625" style="19"/>
     <col min="44" max="44" width="8.85546875" style="19" customWidth="1"/>
     <col min="45" max="255" width="9.140625" style="19"/>
     <col min="256" max="256" width="43.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="5.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="258" max="291" width="5.7109375" style="19" customWidth="1"/>
     <col min="292" max="299" width="9.140625" style="19"/>
     <col min="300" max="300" width="8.85546875" style="19" customWidth="1"/>
     <col min="301" max="511" width="9.140625" style="19"/>
     <col min="512" max="512" width="43.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="5.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="514" max="547" width="5.7109375" style="19" customWidth="1"/>
     <col min="548" max="555" width="9.140625" style="19"/>
     <col min="556" max="556" width="8.85546875" style="19" customWidth="1"/>
     <col min="557" max="767" width="9.140625" style="19"/>
     <col min="768" max="768" width="43.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="5.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="770" max="803" width="5.7109375" style="19" customWidth="1"/>
     <col min="804" max="811" width="9.140625" style="19"/>
     <col min="812" max="812" width="8.85546875" style="19" customWidth="1"/>
     <col min="813" max="1023" width="9.140625" style="19"/>
@@ -1662,75 +1661,75 @@
     <col min="15361" max="15361" width="5.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="15362" max="15395" width="5.7109375" style="19" customWidth="1"/>
     <col min="15396" max="15403" width="9.140625" style="19"/>
     <col min="15404" max="15404" width="8.85546875" style="19" customWidth="1"/>
     <col min="15405" max="15615" width="9.140625" style="19"/>
     <col min="15616" max="15616" width="43.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="15617" max="15617" width="5.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="15618" max="15651" width="5.7109375" style="19" customWidth="1"/>
     <col min="15652" max="15659" width="9.140625" style="19"/>
     <col min="15660" max="15660" width="8.85546875" style="19" customWidth="1"/>
     <col min="15661" max="15871" width="9.140625" style="19"/>
     <col min="15872" max="15872" width="43.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="5.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="15874" max="15907" width="5.7109375" style="19" customWidth="1"/>
     <col min="15908" max="15915" width="9.140625" style="19"/>
     <col min="15916" max="15916" width="8.85546875" style="19" customWidth="1"/>
     <col min="15917" max="16127" width="9.140625" style="19"/>
     <col min="16128" max="16128" width="43.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="5.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="16130" max="16163" width="5.7109375" style="19" customWidth="1"/>
     <col min="16164" max="16171" width="9.140625" style="19"/>
     <col min="16172" max="16172" width="8.85546875" style="19" customWidth="1"/>
     <col min="16173" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:34" s="20" customFormat="1" ht="15.75">
+    <row r="2" spans="1:35" s="20" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
     </row>
-    <row r="3" spans="1:34" ht="12.75">
+    <row r="3" spans="1:35" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
     </row>
-    <row r="4" spans="1:34" s="23" customFormat="1" ht="12.75">
+    <row r="4" spans="1:35" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="21">
         <v>1992</v>
       </c>
       <c r="C4" s="21">
         <v>1993</v>
       </c>
       <c r="D4" s="21">
         <v>1994</v>
       </c>
       <c r="E4" s="21">
         <v>1995</v>
       </c>
       <c r="F4" s="21">
         <v>1996</v>
       </c>
       <c r="G4" s="21">
         <v>1997</v>
       </c>
       <c r="H4" s="21">
         <v>1998</v>
       </c>
       <c r="I4" s="21">
         <v>1999</v>
       </c>
@@ -1787,52 +1786,55 @@
       </c>
       <c r="AA4" s="22">
         <v>2017</v>
       </c>
       <c r="AB4" s="22">
         <v>2018</v>
       </c>
       <c r="AC4" s="22">
         <v>2019</v>
       </c>
       <c r="AD4" s="22">
         <v>2020</v>
       </c>
       <c r="AE4" s="22">
         <v>2021</v>
       </c>
       <c r="AF4" s="22">
         <v>2022</v>
       </c>
       <c r="AG4" s="22">
         <v>2023</v>
       </c>
       <c r="AH4" s="22">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:34" s="23" customFormat="1" ht="12.75">
+      <c r="AI4" s="22">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:35" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="21">
@@ -1887,52 +1889,55 @@
       </c>
       <c r="AA5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AB5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AC5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AE5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AF5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AG5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AH5" s="22" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="6" spans="1:34" s="23" customFormat="1" ht="12.75">
+      <c r="AI5" s="22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="21" t="s">
@@ -1991,52 +1996,55 @@
       </c>
       <c r="AA6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AB6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AC6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AD6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AE6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AF6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AG6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="AH6" s="22" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="7" spans="1:34" s="23" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AI6" s="22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="21" t="s">
@@ -2095,52 +2103,55 @@
       </c>
       <c r="AA7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="AB7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="AC7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="25">
         <v>10.72</v>
       </c>
       <c r="AE7" s="25">
         <v>9.2899999999999991</v>
       </c>
       <c r="AF7" s="25">
         <v>13.61</v>
       </c>
       <c r="AG7" s="25">
         <v>15.48</v>
       </c>
       <c r="AH7" s="25">
         <v>12.96</v>
       </c>
-    </row>
-    <row r="8" spans="1:34" s="23" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AI7" s="25">
+        <v>15.63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="31">
         <v>52.5</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="31">
         <v>18.5</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="30" t="s">
@@ -2189,52 +2200,53 @@
         <v>5.5</v>
       </c>
       <c r="X8" s="24">
         <v>5.5</v>
       </c>
       <c r="Y8" s="24">
         <v>5.5</v>
       </c>
       <c r="Z8" s="24">
         <v>5.5</v>
       </c>
       <c r="AA8" s="30">
         <v>10.25</v>
       </c>
       <c r="AB8" s="25">
         <v>9.25</v>
       </c>
       <c r="AC8" s="25">
         <v>9.25</v>
       </c>
       <c r="AD8" s="25"/>
       <c r="AE8" s="25"/>
       <c r="AF8" s="25"/>
       <c r="AG8" s="25"/>
       <c r="AH8" s="25"/>
-    </row>
-    <row r="9" spans="1:34" s="23" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AI8" s="25"/>
+    </row>
+    <row r="9" spans="1:35" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="31"/>
       <c r="F9" s="30"/>
       <c r="G9" s="31"/>
       <c r="H9" s="30"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="31"/>
       <c r="M9" s="30"/>
       <c r="N9" s="30"/>
       <c r="O9" s="30"/>
       <c r="P9" s="30"/>
       <c r="Q9" s="30"/>
       <c r="R9" s="24"/>
       <c r="S9" s="30"/>
       <c r="T9" s="24"/>
       <c r="U9" s="24"/>
       <c r="V9" s="24"/>
       <c r="W9" s="24"/>
@@ -2247,630 +2259,155 @@
       </c>
       <c r="AA9" s="30">
         <v>10.25</v>
       </c>
       <c r="AB9" s="25">
         <v>9.25</v>
       </c>
       <c r="AC9" s="25">
         <v>9.25</v>
       </c>
       <c r="AD9" s="25">
         <v>9</v>
       </c>
       <c r="AE9" s="25">
         <v>9.75</v>
       </c>
       <c r="AF9" s="25">
         <v>16.75</v>
       </c>
       <c r="AG9" s="25">
         <v>15.75</v>
       </c>
       <c r="AH9" s="25">
         <v>15.25</v>
       </c>
+      <c r="AI9" s="25">
+        <v>18</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B175"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="150.85546875" style="1" customWidth="1"/>
     <col min="3" max="43" width="6.7109375" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="43"/>
-[...5 lines deleted...]
-      <c r="A3" s="33" t="s">
+      <c r="B1" s="39"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="33" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="120">
+    <row r="4" spans="1:2" ht="120" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="108" customHeight="1">
-      <c r="A5" s="35" t="s">
+    <row r="5" spans="1:2" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="154.5" customHeight="1">
-      <c r="A6" s="35" t="s">
+    <row r="6" spans="1:2" ht="154.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...508 lines deleted...]
-      <c r="A175" s="38"/>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="35"/>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="35"/>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="4"/>
+      <c r="B9" s="35"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="35"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="35"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="35"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="35"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{defa4170-0d19-0005-0004-bc88714345d2}" enabled="1" method="Standard" siteId="{0da131ea-90c3-4fe2-b77e-8d865025425f}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1. Показатель</vt:lpstr>
       <vt:lpstr>2. Определения</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>