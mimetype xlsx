--- v0 (2026-04-16)
+++ v1 (2026-08-17)
@@ -1,76 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7650" tabRatio="819"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12165" windowHeight="7650" tabRatio="819"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="1. Показатель" sheetId="1" r:id="rId3"/>
     <sheet name="2. Определения" sheetId="7" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'1. Показатель'!$A:$A,'1. Показатель'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1. Показатель'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="466">
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование </t>
   </si>
   <si>
@@ -1420,55 +1415,79 @@
     <t>Национальный Банк Республики Казахстан</t>
   </si>
   <si>
     <t>Банки второго уровня</t>
   </si>
   <si>
     <t>Переводимые депозиты</t>
   </si>
   <si>
     <t>Другие депозиты</t>
   </si>
   <si>
     <t>Это все депозиты, которые: 
 1) в любой момент можно обратить в деньги по номиналу без штрафов и ограничений;
 2) свободно переводимы с помощью чека, тратты или жиро-поручений; 
 3) широко используются для осуществления платежей. 
 К ним относятся корреспондентские счета БВУ, текущие (расчетные) счета физических лиц и небанковских организаций, эмитированные электронные деньги.</t>
   </si>
   <si>
     <t>К ним относятся, в основном, сберегательные и срочные депозиты, которые могут быть сняты только по истечении определенного периода времени, или иметь различные ограничения, которые делают их менее удобными для использования в операциях и, в основном, отвечающие требованиям, предъявляемым к сбережениям.
 Кроме того, другие депозиты включают также непереводимые депозиты, выраженные в иностранной валюте.</t>
   </si>
   <si>
     <t>Турдалиев А.</t>
   </si>
+  <si>
+    <t xml:space="preserve"> 11.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 06.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -2047,86 +2066,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2305,52 +2324,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalbank.kz/ru/monetarybase/denezhnaya-baza-i-agregaty-shirokoy-denezhnoy-massy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalbank.kz/ru/news/metodologiya-po-denezhno-kreditnoy-i-bankovskoy-statistike-" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Azamat.B@nationalbank.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="57.140625" style="57" customWidth="1"/>
     <col min="2" max="2" width="99.7109375" style="57" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="52"/>
     <col min="257" max="257" width="57.140625" style="52" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="52" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="52"/>
     <col min="513" max="513" width="57.140625" style="52" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="52" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="52"/>
     <col min="769" max="769" width="57.140625" style="52" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="52" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="52"/>
     <col min="1025" max="1025" width="57.140625" style="52" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="52" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="52"/>
     <col min="1281" max="1281" width="57.140625" style="52" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="52" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="52"/>
     <col min="1537" max="1537" width="57.140625" style="52" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="52" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="52"/>
@@ -2611,60 +2630,60 @@
       <c r="M10" s="54"/>
     </row>
     <row r="11" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="76" t="s">
         <v>29</v>
       </c>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" s="53" customFormat="1" ht="30">
       <c r="A12" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>30</v>
       </c>
       <c r="M12" s="54"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="83">
-        <v>45978</v>
+        <v>46219</v>
       </c>
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="83">
-        <v>46006</v>
+        <v>46251</v>
       </c>
       <c r="M14" s="56"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="66" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="67" t="s">
         <v>31</v>
       </c>
       <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="67" t="s">
         <v>457</v>
       </c>
       <c r="M16" s="56"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="66" t="s">
         <v>20</v>
       </c>
@@ -2753,58 +2772,58 @@
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="85"/>
     </row>
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="86" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="85"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="85"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="87"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:NS437"/>
+  <dimension ref="A1:OC437"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="NS4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF155" sqref="AF155"/>
       <selection pane="topRight" activeCell="AF155" sqref="AF155"/>
       <selection pane="bottomLeft" activeCell="AF155" sqref="AF155"/>
-      <selection pane="bottomRight" activeCell="FA26" sqref="FA26"/>
+      <selection pane="bottomRight" activeCell="OA20" sqref="OA20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1"/>
   <cols>
     <col min="1" max="1" width="64.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="4" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="12" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="14" max="24" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="26" max="36" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="38" max="48" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="49" max="49" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="50" max="60" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="61" max="61" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="62" max="72" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="73" max="73" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="74" max="84" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="85" max="85" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="86" max="96" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="97" max="97" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="98" max="108" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="109" max="109" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="110" max="120" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
@@ -2831,66 +2850,67 @@
     <col min="241" max="241" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="242" max="252" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="253" max="253" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="254" max="264" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="265" max="265" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="266" max="276" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="277" max="277" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="278" max="288" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="289" max="289" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="290" max="300" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="301" max="301" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="302" max="312" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="313" max="313" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="314" max="324" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="325" max="325" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="326" max="336" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="337" max="337" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="338" max="348" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="349" max="349" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="350" max="360" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="361" max="361" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="362" max="372" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="373" max="373" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="374" max="382" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="383" max="383" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
-    <col min="384" max="16384" width="9.140625" style="1"/>
+    <col min="384" max="391" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="392" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:383">
+    <row r="1" spans="1:393">
       <c r="A1" s="77" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="78"/>
     </row>
-    <row r="2" spans="1:383">
+    <row r="2" spans="1:393">
       <c r="A2" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="24"/>
     </row>
-    <row r="3" spans="1:383" ht="43.15" customHeight="1">
+    <row r="3" spans="1:393" ht="43.15" customHeight="1">
       <c r="A3" s="25"/>
       <c r="B3" s="25" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>44</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>45</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>46</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>47</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>48</v>
       </c>
       <c r="H3" s="25" t="s">
         <v>49</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>50</v>
       </c>
@@ -3994,52 +4014,76 @@
       </c>
       <c r="NL3" s="25" t="s">
         <v>417</v>
       </c>
       <c r="NM3" s="25" t="s">
         <v>418</v>
       </c>
       <c r="NN3" s="25" t="s">
         <v>419</v>
       </c>
       <c r="NO3" s="25" t="s">
         <v>420</v>
       </c>
       <c r="NP3" s="25" t="s">
         <v>421</v>
       </c>
       <c r="NQ3" s="25" t="s">
         <v>422</v>
       </c>
       <c r="NR3" s="25" t="s">
         <v>423</v>
       </c>
       <c r="NS3" s="25" t="s">
         <v>424</v>
       </c>
-    </row>
-    <row r="4" spans="1:383" s="2" customFormat="1">
+      <c r="NT3" s="25" t="s">
+        <v>458</v>
+      </c>
+      <c r="NU3" s="25" t="s">
+        <v>459</v>
+      </c>
+      <c r="NV3" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="NW3" s="25" t="s">
+        <v>461</v>
+      </c>
+      <c r="NX3" s="25" t="s">
+        <v>462</v>
+      </c>
+      <c r="NY3" s="25" t="s">
+        <v>463</v>
+      </c>
+      <c r="NZ3" s="25" t="s">
+        <v>464</v>
+      </c>
+      <c r="OA3" s="25" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="4" spans="1:393" s="2" customFormat="1">
       <c r="A4" s="79" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="80">
         <v>5087</v>
       </c>
       <c r="C4" s="80">
         <v>6298</v>
       </c>
       <c r="D4" s="80">
         <v>23814</v>
       </c>
       <c r="E4" s="80">
         <v>12859</v>
       </c>
       <c r="F4" s="80">
         <v>14232</v>
       </c>
       <c r="G4" s="80">
         <v>13112</v>
       </c>
       <c r="H4" s="80">
         <v>16917</v>
       </c>
       <c r="I4" s="80">
@@ -5145,52 +5189,76 @@
       </c>
       <c r="NL4" s="80">
         <v>13787210</v>
       </c>
       <c r="NM4" s="80">
         <v>13534795</v>
       </c>
       <c r="NN4" s="80">
         <v>13973748</v>
       </c>
       <c r="NO4" s="80">
         <v>14019117</v>
       </c>
       <c r="NP4" s="80">
         <v>14687046</v>
       </c>
       <c r="NQ4" s="80">
         <v>15067944</v>
       </c>
       <c r="NR4" s="80">
         <v>14344179</v>
       </c>
       <c r="NS4" s="80">
         <v>14842893</v>
       </c>
-    </row>
-    <row r="5" spans="1:383" s="2" customFormat="1">
+      <c r="NT4" s="80">
+        <v>13765314</v>
+      </c>
+      <c r="NU4" s="80">
+        <v>15678721</v>
+      </c>
+      <c r="NV4" s="80">
+        <v>15273813</v>
+      </c>
+      <c r="NW4" s="80">
+        <v>14262793</v>
+      </c>
+      <c r="NX4" s="80">
+        <v>14749112</v>
+      </c>
+      <c r="NY4" s="80">
+        <v>14919075</v>
+      </c>
+      <c r="NZ4" s="80">
+        <v>14840823</v>
+      </c>
+      <c r="OA4" s="80">
+        <v>15579704</v>
+      </c>
+    </row>
+    <row r="5" spans="1:393" s="2" customFormat="1">
       <c r="A5" s="79" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="81"/>
       <c r="C5" s="81"/>
       <c r="D5" s="81"/>
       <c r="E5" s="81"/>
       <c r="F5" s="81"/>
       <c r="G5" s="81"/>
       <c r="H5" s="81"/>
       <c r="I5" s="81"/>
       <c r="J5" s="81"/>
       <c r="K5" s="81"/>
       <c r="L5" s="81"/>
       <c r="M5" s="81" t="s">
         <v>433</v>
       </c>
       <c r="N5" s="81" t="s">
         <v>433</v>
       </c>
       <c r="O5" s="81" t="s">
         <v>433</v>
       </c>
       <c r="P5" s="81" t="s">
         <v>433</v>
@@ -6274,52 +6342,76 @@
       </c>
       <c r="NL5" s="81">
         <v>6912772</v>
       </c>
       <c r="NM5" s="81">
         <v>6927221</v>
       </c>
       <c r="NN5" s="81">
         <v>7058908</v>
       </c>
       <c r="NO5" s="81">
         <v>7110612</v>
       </c>
       <c r="NP5" s="81">
         <v>7539173</v>
       </c>
       <c r="NQ5" s="81">
         <v>7661704</v>
       </c>
       <c r="NR5" s="81">
         <v>8927040</v>
       </c>
       <c r="NS5" s="81">
         <v>9300659</v>
       </c>
-    </row>
-    <row r="6" spans="1:383" s="2" customFormat="1">
+      <c r="NT5" s="81">
+        <v>9043566</v>
+      </c>
+      <c r="NU5" s="81">
+        <v>10270708</v>
+      </c>
+      <c r="NV5" s="81">
+        <v>9522696</v>
+      </c>
+      <c r="NW5" s="81">
+        <v>9353794</v>
+      </c>
+      <c r="NX5" s="81">
+        <v>9082143</v>
+      </c>
+      <c r="NY5" s="81">
+        <v>10913338</v>
+      </c>
+      <c r="NZ5" s="81">
+        <v>10763937</v>
+      </c>
+      <c r="OA5" s="81">
+        <v>10898765</v>
+      </c>
+    </row>
+    <row r="6" spans="1:393" s="2" customFormat="1">
       <c r="A6" s="79" t="s">
         <v>425</v>
       </c>
       <c r="B6" s="81">
         <v>2542</v>
       </c>
       <c r="C6" s="81">
         <v>3123</v>
       </c>
       <c r="D6" s="81">
         <v>4460</v>
       </c>
       <c r="E6" s="81">
         <v>5288</v>
       </c>
       <c r="F6" s="81">
         <v>6567</v>
       </c>
       <c r="G6" s="81">
         <v>7439</v>
       </c>
       <c r="H6" s="81">
         <v>9060</v>
       </c>
       <c r="I6" s="81">
@@ -7425,52 +7517,76 @@
       </c>
       <c r="NL6" s="81">
         <v>4281997</v>
       </c>
       <c r="NM6" s="81">
         <v>4419978</v>
       </c>
       <c r="NN6" s="81">
         <v>4501805</v>
       </c>
       <c r="NO6" s="81">
         <v>4723999</v>
       </c>
       <c r="NP6" s="81">
         <v>4796892</v>
       </c>
       <c r="NQ6" s="81">
         <v>4822508</v>
       </c>
       <c r="NR6" s="81">
         <v>4692018</v>
       </c>
       <c r="NS6" s="81">
         <v>4652724</v>
       </c>
-    </row>
-    <row r="7" spans="1:383" ht="15.75" customHeight="1">
+      <c r="NT6" s="81">
+        <v>4570342</v>
+      </c>
+      <c r="NU6" s="81">
+        <v>4749199</v>
+      </c>
+      <c r="NV6" s="81">
+        <v>4571140</v>
+      </c>
+      <c r="NW6" s="81">
+        <v>4485043</v>
+      </c>
+      <c r="NX6" s="81">
+        <v>4479899</v>
+      </c>
+      <c r="NY6" s="81">
+        <v>4590886</v>
+      </c>
+      <c r="NZ6" s="81">
+        <v>4764859</v>
+      </c>
+      <c r="OA6" s="81">
+        <v>4864774</v>
+      </c>
+    </row>
+    <row r="7" spans="1:393" ht="15.75" customHeight="1">
       <c r="A7" s="79" t="s">
         <v>426</v>
       </c>
       <c r="B7" s="81">
         <v>7941</v>
       </c>
       <c r="C7" s="81">
         <v>12211</v>
       </c>
       <c r="D7" s="81">
         <v>58198</v>
       </c>
       <c r="E7" s="81">
         <v>37700</v>
       </c>
       <c r="F7" s="81">
         <v>42399</v>
       </c>
       <c r="G7" s="81">
         <v>41149</v>
       </c>
       <c r="H7" s="81">
         <v>27701</v>
       </c>
       <c r="I7" s="81">
@@ -8576,52 +8692,76 @@
       </c>
       <c r="NL7" s="81">
         <v>10231744</v>
       </c>
       <c r="NM7" s="81">
         <v>10578489</v>
       </c>
       <c r="NN7" s="81">
         <v>10607383</v>
       </c>
       <c r="NO7" s="81">
         <v>11332249</v>
       </c>
       <c r="NP7" s="81">
         <v>11072599</v>
       </c>
       <c r="NQ7" s="81">
         <v>11199909</v>
       </c>
       <c r="NR7" s="81">
         <v>11365179</v>
       </c>
       <c r="NS7" s="81">
         <v>11164141</v>
       </c>
-    </row>
-    <row r="8" spans="1:383">
+      <c r="NT7" s="81">
+        <v>11333866</v>
+      </c>
+      <c r="NU7" s="81">
+        <v>11935072</v>
+      </c>
+      <c r="NV7" s="81">
+        <v>11169443</v>
+      </c>
+      <c r="NW7" s="81">
+        <v>11294457</v>
+      </c>
+      <c r="NX7" s="81">
+        <v>11371521</v>
+      </c>
+      <c r="NY7" s="81">
+        <v>11361233</v>
+      </c>
+      <c r="NZ7" s="81">
+        <v>11665814</v>
+      </c>
+      <c r="OA7" s="81">
+        <v>12114107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:393">
       <c r="A8" s="79" t="s">
         <v>427</v>
       </c>
       <c r="B8" s="81">
         <v>8232</v>
       </c>
       <c r="C8" s="81">
         <v>12540</v>
       </c>
       <c r="D8" s="81">
         <v>58595</v>
       </c>
       <c r="E8" s="81">
         <v>38179</v>
       </c>
       <c r="F8" s="81">
         <v>43148</v>
       </c>
       <c r="G8" s="81">
         <v>42065</v>
       </c>
       <c r="H8" s="81">
         <v>28615</v>
       </c>
       <c r="I8" s="81">
@@ -9727,52 +9867,76 @@
       </c>
       <c r="NL8" s="81">
         <v>38357906</v>
       </c>
       <c r="NM8" s="81">
         <v>39185725</v>
       </c>
       <c r="NN8" s="81">
         <v>39492750</v>
       </c>
       <c r="NO8" s="81">
         <v>40623855</v>
       </c>
       <c r="NP8" s="81">
         <v>40746378</v>
       </c>
       <c r="NQ8" s="81">
         <v>41091093</v>
       </c>
       <c r="NR8" s="81">
         <v>41626870</v>
       </c>
       <c r="NS8" s="81">
         <v>42462331</v>
       </c>
-    </row>
-    <row r="9" spans="1:383">
+      <c r="NT8" s="81">
+        <v>42192683</v>
+      </c>
+      <c r="NU8" s="81">
+        <v>45805638</v>
+      </c>
+      <c r="NV8" s="81">
+        <v>43816020</v>
+      </c>
+      <c r="NW8" s="81">
+        <v>43771946</v>
+      </c>
+      <c r="NX8" s="81">
+        <v>44720043</v>
+      </c>
+      <c r="NY8" s="81">
+        <v>44943739</v>
+      </c>
+      <c r="NZ8" s="81">
+        <v>45687177</v>
+      </c>
+      <c r="OA8" s="81">
+        <v>48128861</v>
+      </c>
+    </row>
+    <row r="9" spans="1:393">
       <c r="A9" s="79" t="s">
         <v>428</v>
       </c>
       <c r="B9" s="81">
         <v>8232</v>
       </c>
       <c r="C9" s="81">
         <v>12540</v>
       </c>
       <c r="D9" s="81">
         <v>58595</v>
       </c>
       <c r="E9" s="81">
         <v>38764</v>
       </c>
       <c r="F9" s="81">
         <v>44430</v>
       </c>
       <c r="G9" s="81">
         <v>44291</v>
       </c>
       <c r="H9" s="81">
         <v>30760</v>
       </c>
       <c r="I9" s="81">
@@ -10878,196 +11042,268 @@
       </c>
       <c r="NL9" s="81">
         <v>44753027</v>
       </c>
       <c r="NM9" s="81">
         <v>45724073</v>
       </c>
       <c r="NN9" s="81">
         <v>45942565</v>
       </c>
       <c r="NO9" s="81">
         <v>46895559</v>
       </c>
       <c r="NP9" s="81">
         <v>47189297</v>
       </c>
       <c r="NQ9" s="81">
         <v>47618385</v>
       </c>
       <c r="NR9" s="81">
         <v>48139408</v>
       </c>
       <c r="NS9" s="81">
         <v>49331768</v>
       </c>
-    </row>
-    <row r="10" spans="1:383">
+      <c r="NT9" s="81">
+        <v>49027468</v>
+      </c>
+      <c r="NU9" s="81">
+        <v>52751740</v>
+      </c>
+      <c r="NV9" s="81">
+        <v>50734418</v>
+      </c>
+      <c r="NW9" s="81">
+        <v>50664257</v>
+      </c>
+      <c r="NX9" s="81">
+        <v>51109916</v>
+      </c>
+      <c r="NY9" s="81">
+        <v>51730547</v>
+      </c>
+      <c r="NZ9" s="81">
+        <v>52675375</v>
+      </c>
+      <c r="OA9" s="81">
+        <v>55000217</v>
+      </c>
+    </row>
+    <row r="10" spans="1:393">
       <c r="A10" s="8"/>
       <c r="B10" s="27"/>
     </row>
-    <row r="11" spans="1:383">
+    <row r="11" spans="1:393">
       <c r="A11" s="8"/>
       <c r="B11" s="26"/>
-    </row>
-    <row r="12" spans="1:383" s="2" customFormat="1">
+      <c r="NR11" s="2"/>
+      <c r="NS11" s="2"/>
+      <c r="NT11" s="2"/>
+      <c r="NU11" s="2"/>
+      <c r="NV11" s="2"/>
+      <c r="NW11" s="2"/>
+      <c r="NX11" s="2"/>
+      <c r="NY11" s="2"/>
+      <c r="NZ11" s="2"/>
+      <c r="OA11" s="2"/>
+      <c r="OB11" s="2"/>
+      <c r="OC11" s="2"/>
+    </row>
+    <row r="12" spans="1:393" s="2" customFormat="1">
       <c r="A12" s="7"/>
       <c r="B12" s="26"/>
-    </row>
-    <row r="13" spans="1:383" ht="14.25" customHeight="1">
+      <c r="NR12" s="1"/>
+      <c r="NS12" s="1"/>
+      <c r="NT12" s="1"/>
+      <c r="NU12" s="1"/>
+      <c r="NV12" s="1"/>
+      <c r="NW12" s="1"/>
+      <c r="NX12" s="1"/>
+      <c r="NY12" s="1"/>
+      <c r="NZ12" s="1"/>
+      <c r="OA12" s="1"/>
+      <c r="OB12" s="1"/>
+      <c r="OC12" s="1"/>
+    </row>
+    <row r="13" spans="1:393" ht="14.25" customHeight="1">
       <c r="A13" s="8"/>
       <c r="B13" s="26"/>
     </row>
-    <row r="14" spans="1:383">
+    <row r="14" spans="1:393">
       <c r="A14" s="9"/>
       <c r="B14" s="26"/>
     </row>
-    <row r="15" spans="1:383">
+    <row r="15" spans="1:393">
       <c r="A15" s="9"/>
       <c r="B15" s="26"/>
     </row>
-    <row r="16" spans="1:383">
+    <row r="16" spans="1:393">
       <c r="A16" s="8"/>
       <c r="B16" s="26"/>
-    </row>
-    <row r="17" spans="1:30" s="2" customFormat="1">
+      <c r="NR16" s="2"/>
+      <c r="NS16" s="2"/>
+      <c r="NT16" s="2"/>
+      <c r="NU16" s="2"/>
+      <c r="NV16" s="2"/>
+      <c r="NW16" s="2"/>
+      <c r="NX16" s="2"/>
+      <c r="NY16" s="2"/>
+      <c r="NZ16" s="2"/>
+      <c r="OA16" s="2"/>
+      <c r="OB16" s="2"/>
+      <c r="OC16" s="2"/>
+    </row>
+    <row r="17" spans="1:393" s="2" customFormat="1">
       <c r="A17" s="6"/>
       <c r="B17" s="43"/>
-    </row>
-    <row r="18" spans="1:30" s="2" customFormat="1">
+      <c r="NR17" s="1"/>
+      <c r="NS17" s="1"/>
+      <c r="NT17" s="1"/>
+      <c r="NU17" s="1"/>
+      <c r="NV17" s="1"/>
+      <c r="NW17" s="1"/>
+      <c r="NX17" s="1"/>
+      <c r="NY17" s="1"/>
+      <c r="NZ17" s="1"/>
+      <c r="OA17" s="1"/>
+      <c r="OB17" s="1"/>
+      <c r="OC17" s="1"/>
+    </row>
+    <row r="18" spans="1:393" s="2" customFormat="1">
       <c r="A18" s="7"/>
       <c r="B18" s="26"/>
     </row>
-    <row r="19" spans="1:30" ht="15.75" customHeight="1">
+    <row r="19" spans="1:393" ht="15.75" customHeight="1">
       <c r="A19" s="8"/>
       <c r="B19" s="26"/>
     </row>
-    <row r="20" spans="1:30" collapsed="1">
+    <row r="20" spans="1:393" collapsed="1">
       <c r="A20" s="8"/>
       <c r="B20" s="26"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:393">
       <c r="A21" s="8"/>
       <c r="B21" s="26"/>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:393">
       <c r="A22" s="10"/>
       <c r="B22" s="26"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:393">
       <c r="A23" s="10"/>
       <c r="B23" s="26"/>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:393">
       <c r="A24" s="10"/>
       <c r="B24" s="26"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:393">
       <c r="A25" s="9"/>
       <c r="B25" s="26"/>
     </row>
-    <row r="26" spans="1:30" collapsed="1">
+    <row r="26" spans="1:393" collapsed="1">
       <c r="A26" s="8"/>
       <c r="B26" s="26"/>
     </row>
-    <row r="27" spans="1:30" collapsed="1">
+    <row r="27" spans="1:393" collapsed="1">
       <c r="A27" s="8"/>
       <c r="B27" s="26"/>
     </row>
-    <row r="28" spans="1:30" collapsed="1">
+    <row r="28" spans="1:393" collapsed="1">
       <c r="A28" s="8"/>
       <c r="B28" s="26"/>
     </row>
-    <row r="29" spans="1:30" collapsed="1">
+    <row r="29" spans="1:393" collapsed="1">
       <c r="A29" s="8"/>
       <c r="B29" s="26"/>
     </row>
-    <row r="30" spans="1:30" collapsed="1">
+    <row r="30" spans="1:393" collapsed="1">
       <c r="A30" s="8"/>
       <c r="B30" s="26"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="28"/>
       <c r="R30" s="28"/>
       <c r="S30" s="28"/>
       <c r="T30" s="28"/>
       <c r="U30" s="28"/>
       <c r="V30" s="28"/>
       <c r="W30" s="28"/>
       <c r="X30" s="28"/>
       <c r="Y30" s="28"/>
       <c r="Z30" s="28"/>
       <c r="AA30" s="28"/>
       <c r="AB30" s="28"/>
       <c r="AC30" s="28"/>
       <c r="AD30" s="28"/>
     </row>
-    <row r="31" spans="1:30" ht="15" customHeight="1">
+    <row r="31" spans="1:393" ht="15" customHeight="1">
       <c r="A31" s="8"/>
       <c r="B31" s="26"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="Q31" s="28"/>
       <c r="R31" s="28"/>
       <c r="S31" s="28"/>
       <c r="T31" s="28"/>
       <c r="U31" s="28"/>
       <c r="V31" s="28"/>
       <c r="W31" s="28"/>
       <c r="X31" s="28"/>
       <c r="Y31" s="28"/>
       <c r="Z31" s="28"/>
       <c r="AA31" s="28"/>
       <c r="AB31" s="28"/>
       <c r="AC31" s="28"/>
       <c r="AD31" s="28"/>
     </row>
-    <row r="32" spans="1:30" collapsed="1">
+    <row r="32" spans="1:393" collapsed="1">
       <c r="A32" s="8"/>
       <c r="B32" s="26"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="28"/>
       <c r="R32" s="28"/>
       <c r="S32" s="28"/>
       <c r="T32" s="28"/>
       <c r="U32" s="28"/>
       <c r="V32" s="28"/>
       <c r="W32" s="28"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="28"/>