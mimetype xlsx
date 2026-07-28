--- v0 (2026-05-07)
+++ v1 (2026-07-28)
@@ -1,744 +1,699 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="3945" yWindow="480" windowWidth="28800" windowHeight="16440" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name=" 5.2.1 " sheetId="6" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="7.5" sheetId="1" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="57">
-[...59 lines deleted...]
-    <t>Министерство внутренних дел Республики Казахстан, Министерство труда и социальной защиты населения Республики Казахстан, Министерство образования и науки Республики Казахстан, Министерство здравоохранения Республики Казахстан,  Министерство культуры и информации Республики Казахстан</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="65">
+  <si>
+    <t>г.Алматы</t>
+  </si>
+  <si>
+    <t>21-С</t>
+  </si>
+  <si>
+    <t>Совершено военнослужащими</t>
+  </si>
+  <si>
+    <t>Транспортный регион</t>
+  </si>
+  <si>
+    <t>Павлодарская</t>
+  </si>
+  <si>
+    <t>Костанайская</t>
+  </si>
+  <si>
+    <t>Кызылординская</t>
+  </si>
+  <si>
+    <t>Карагандинская</t>
+  </si>
+  <si>
+    <t>Жамбылская</t>
+  </si>
+  <si>
+    <t>Атырауская</t>
+  </si>
+  <si>
+    <t>Алматинская</t>
+  </si>
+  <si>
+    <t>Актюбинская</t>
+  </si>
+  <si>
+    <t>Акмолинская</t>
+  </si>
+  <si>
+    <t>Республика Казахстан</t>
+  </si>
+  <si>
+    <t>единиц</t>
+  </si>
+  <si>
+    <t>Число случаев насилия (зарегистрированных преступлений) в отношении женщин за истекший период</t>
+  </si>
+  <si>
+    <t>годы</t>
+  </si>
+  <si>
+    <t>Количество зарегистрированных случаев бытового насилия в отношении женщин</t>
+  </si>
+  <si>
+    <t>г.Шымкент</t>
+  </si>
+  <si>
+    <t>Туркестанская</t>
+  </si>
+  <si>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t>г.Астана</t>
+  </si>
+  <si>
+    <t>Мангистауская</t>
+  </si>
+  <si>
+    <t>Восточно-Казахстанская</t>
+  </si>
+  <si>
+    <t>Южно-Казахстанская</t>
+  </si>
+  <si>
+    <t>Северо-Казахстанская</t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
-    <t xml:space="preserve">Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
-[...1 lines deleted...]
-  <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>31 декабря 2025</t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>31 декабря 2026</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Департамент международного сотрудничества и устойчивого развития</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749830, 749841, 749485</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>https://sdgdata.stat.gov.kz/ru/5-2-1/</t>
-[...4 lines deleted...]
-  <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t xml:space="preserve">Бюро национальной статистики АСПиР Республики Казахстан </t>
-[...6 lines deleted...]
-    <t>Обследование предполагало интервьюирование группы женщин соответствующего возраста (18-75 лет), выбранной методом случайного отбора. Этим женщинам были заданы вопросы об их опыте в плане насилия и жестокого обращения, а также ряд вопросов о здоровье и событиях в жизни женщин, их нынешних или бывших партнерах. Собранная информация будет использована, в том числе для того, чтобы понять масштабы насилия в отношении женщин, попытаться улучшить качество услуг для женщин; и выявить способы профилактики насилия в будущем.</t>
+    <t>случаи</t>
+  </si>
+  <si>
+    <t>динамика с 2000 года</t>
+  </si>
+  <si>
+    <t>Министерство внутренних дел Республики Казахстан</t>
+  </si>
+  <si>
+    <t>отражает число официальных обращений женщин за помощью в органы внутренних дел по причине бытового насилия за отчетный период.</t>
+  </si>
+  <si>
+    <t>https://gender.stat.gov.kz/page/frontend/detail?id=85&amp;slug=-70&amp;cat_id=4&amp;lang=ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="190" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Times New Roman Cyr"/>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...10 lines deleted...]
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...42 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="56"/>
-[...6 lines deleted...]
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...26 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...28 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="1" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="11">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3"/>
-[...6 lines deleted...]
-    <cellStyle name="Процентный 2" xfId="10"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Примечание" xfId="2" builtinId="10"/>
+    <cellStyle name="Финансовый 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...74 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -980,715 +935,2506 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...62 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/5-2-1/" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="63.42578125" customWidth="1"/>
+    <col min="1" max="1" width="49.85546875" style="46" customWidth="1"/>
+    <col min="2" max="2" width="71.140625" style="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="22"/>
-      <c r="B2" s="22"/>
+      <c r="A2" s="31"/>
+      <c r="B2" s="31"/>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="23" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A3" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="33"/>
+    </row>
+    <row r="4" spans="1:2" ht="25.5">
+      <c r="A4" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="23" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="A5" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="28"/>
+      <c r="A6" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="37"/>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="28" t="s">
+      <c r="A7" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="35"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="34"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="38"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="39"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="41"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="41"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="43" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="140.25">
-[...78 lines deleted...]
-    </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="23" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="A19" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="23" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="26"/>
+      <c r="A20" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="35"/>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="23" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="A21" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="23" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="36"/>
+      <c r="A22" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="45"/>
     </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="99.42578125" customWidth="1"/>
+    <col min="2" max="2" width="108.42578125" style="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="37" t="s">
-        <v>47</v>
+      <c r="B6" s="47" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="37" t="s">
-        <v>48</v>
+      <c r="B7" s="47" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="37" t="s">
-        <v>49</v>
+      <c r="B8" s="47" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="37" t="s">
-        <v>50</v>
+      <c r="B9" s="47" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="37" t="s">
-        <v>51</v>
+      <c r="B10" s="47" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="37"/>
+      <c r="B11" s="47"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="38" t="s">
-        <v>52</v>
+      <c r="B12" s="48" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="37"/>
+      <c r="B13" s="47"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="37"/>
+      <c r="B14" s="47"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="39"/>
+      <c r="B15" s="49"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="39"/>
+      <c r="B16" s="49"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="39"/>
+      <c r="B17" s="49"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="40" t="s">
-        <v>53</v>
+      <c r="B18" s="50" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Z36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G39" sqref="G39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="35.140625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="33.85546875" customWidth="1"/>
+    <col min="1" max="1" width="26.42578125" style="18" customWidth="1"/>
+    <col min="2" max="17" width="9.140625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
+    <col min="19" max="20" width="9.140625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" style="2" customWidth="1"/>
+    <col min="22" max="23" width="8.85546875" customWidth="1"/>
+    <col min="28" max="28" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="H2" s="44" t="s">
+    <row r="1" spans="1:26" ht="22.5" customHeight="1">
+      <c r="A1" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" s="17"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="12"/>
+      <c r="R2" s="12"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+    </row>
+    <row r="4" spans="1:26" ht="24" customHeight="1">
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="Z4" s="26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A5" s="56"/>
+      <c r="B5" s="57" t="s">
         <v>16</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D3" s="6">
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="58"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="58"/>
+      <c r="Q5" s="58"/>
+      <c r="R5" s="58"/>
+      <c r="S5" s="58"/>
+      <c r="T5" s="58"/>
+      <c r="U5" s="58"/>
+      <c r="V5" s="58"/>
+      <c r="W5" s="58"/>
+      <c r="X5" s="58"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="59"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="56"/>
+      <c r="B6" s="3">
+        <v>2000</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2001</v>
+      </c>
+      <c r="D6" s="3">
+        <v>2002</v>
+      </c>
+      <c r="E6" s="3">
+        <v>2003</v>
+      </c>
+      <c r="F6" s="3">
+        <v>2004</v>
+      </c>
+      <c r="G6" s="3">
+        <v>2005</v>
+      </c>
+      <c r="H6" s="3">
+        <v>2006</v>
+      </c>
+      <c r="I6" s="3">
+        <v>2007</v>
+      </c>
+      <c r="J6" s="3">
+        <v>2008</v>
+      </c>
+      <c r="K6" s="3">
+        <v>2009</v>
+      </c>
+      <c r="L6" s="3">
+        <v>2010</v>
+      </c>
+      <c r="M6" s="3">
+        <v>2011</v>
+      </c>
+      <c r="N6" s="3">
+        <v>2012</v>
+      </c>
+      <c r="O6" s="3">
+        <v>2013</v>
+      </c>
+      <c r="P6" s="3">
+        <v>2014</v>
+      </c>
+      <c r="Q6" s="3">
         <v>2015</v>
       </c>
-      <c r="E3" s="43"/>
-[...15 lines deleted...]
-      <c r="E4" s="19" t="s">
+      <c r="R6" s="3">
+        <v>2016</v>
+      </c>
+      <c r="S6" s="3">
+        <v>2017</v>
+      </c>
+      <c r="T6" s="3">
+        <v>2018</v>
+      </c>
+      <c r="U6" s="23">
+        <v>2019</v>
+      </c>
+      <c r="V6" s="3">
+        <v>2020</v>
+      </c>
+      <c r="W6" s="23">
+        <v>2021</v>
+      </c>
+      <c r="X6" s="3">
+        <v>2022</v>
+      </c>
+      <c r="Y6" s="23">
+        <v>2023</v>
+      </c>
+      <c r="Z6" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="21" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="4">
+        <v>22367</v>
+      </c>
+      <c r="C7" s="4">
+        <v>27680</v>
+      </c>
+      <c r="D7" s="4">
+        <v>27035</v>
+      </c>
+      <c r="E7" s="4">
+        <v>25269</v>
+      </c>
+      <c r="F7" s="4">
+        <v>35921</v>
+      </c>
+      <c r="G7" s="4">
+        <v>41829</v>
+      </c>
+      <c r="H7" s="4">
+        <v>40394</v>
+      </c>
+      <c r="I7" s="4">
+        <v>35034</v>
+      </c>
+      <c r="J7" s="4">
+        <v>35131</v>
+      </c>
+      <c r="K7" s="4">
+        <v>34515</v>
+      </c>
+      <c r="L7" s="4">
+        <v>42574</v>
+      </c>
+      <c r="M7" s="4">
+        <v>78503</v>
+      </c>
+      <c r="N7" s="4">
+        <v>108752</v>
+      </c>
+      <c r="O7" s="4">
+        <v>137336</v>
+      </c>
+      <c r="P7" s="4">
+        <v>136705</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>65325</v>
+      </c>
+      <c r="R7" s="5">
+        <v>124298</v>
+      </c>
+      <c r="S7" s="6">
+        <v>119608</v>
+      </c>
+      <c r="T7" s="14">
+        <v>115285</v>
+      </c>
+      <c r="U7" s="14">
+        <v>96750</v>
+      </c>
+      <c r="V7" s="14">
+        <v>63447</v>
+      </c>
+      <c r="W7" s="14">
+        <v>61464</v>
+      </c>
+      <c r="X7" s="14">
+        <v>61277</v>
+      </c>
+      <c r="Y7" s="14">
+        <v>53223</v>
+      </c>
+      <c r="Z7" s="14">
+        <v>51057</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="20" t="s">
-[...11 lines deleted...]
-      <c r="B5" s="13" t="s">
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+      <c r="N9" s="52"/>
+      <c r="O9" s="52"/>
+      <c r="P9" s="52"/>
+      <c r="Q9" s="52"/>
+      <c r="R9" s="52"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="O10" s="15"/>
+      <c r="P10" s="15"/>
+      <c r="Q10" s="15"/>
+      <c r="R10" s="15"/>
+      <c r="S10" s="15"/>
+      <c r="V10" s="25"/>
+      <c r="Z10" s="25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="20"/>
+      <c r="B11" s="7">
+        <v>2000</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2001</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2002</v>
+      </c>
+      <c r="E11" s="7">
+        <v>2003</v>
+      </c>
+      <c r="F11" s="7">
+        <v>2004</v>
+      </c>
+      <c r="G11" s="7">
+        <v>2005</v>
+      </c>
+      <c r="H11" s="7">
+        <v>2006</v>
+      </c>
+      <c r="I11" s="7">
+        <v>2007</v>
+      </c>
+      <c r="J11" s="7">
+        <v>2008</v>
+      </c>
+      <c r="K11" s="7">
+        <v>2009</v>
+      </c>
+      <c r="L11" s="7">
+        <v>2010</v>
+      </c>
+      <c r="M11" s="7">
+        <v>2011</v>
+      </c>
+      <c r="N11" s="7">
+        <v>2012</v>
+      </c>
+      <c r="O11" s="7">
+        <v>2013</v>
+      </c>
+      <c r="P11" s="7">
+        <v>2014</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>2015</v>
+      </c>
+      <c r="R11" s="7">
+        <v>2016</v>
+      </c>
+      <c r="S11" s="16">
+        <v>2017</v>
+      </c>
+      <c r="T11" s="16">
+        <v>2018</v>
+      </c>
+      <c r="U11" s="7">
+        <v>2019</v>
+      </c>
+      <c r="V11" s="16">
+        <v>2020</v>
+      </c>
+      <c r="W11" s="7">
+        <v>2021</v>
+      </c>
+      <c r="X11" s="16">
+        <v>2022</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>2023</v>
+      </c>
+      <c r="Z11" s="16">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="11">
+        <v>22367</v>
+      </c>
+      <c r="C12" s="11">
+        <v>27680</v>
+      </c>
+      <c r="D12" s="11">
+        <v>27035</v>
+      </c>
+      <c r="E12" s="11">
+        <v>25269</v>
+      </c>
+      <c r="F12" s="11">
+        <v>35921</v>
+      </c>
+      <c r="G12" s="11">
+        <v>41829</v>
+      </c>
+      <c r="H12" s="11">
+        <v>40394</v>
+      </c>
+      <c r="I12" s="11">
+        <v>35034</v>
+      </c>
+      <c r="J12" s="11">
+        <v>35131</v>
+      </c>
+      <c r="K12" s="11">
+        <v>34515</v>
+      </c>
+      <c r="L12" s="11">
+        <v>42574</v>
+      </c>
+      <c r="M12" s="11">
+        <v>78503</v>
+      </c>
+      <c r="N12" s="11">
+        <v>108752</v>
+      </c>
+      <c r="O12" s="11">
+        <v>137336</v>
+      </c>
+      <c r="P12" s="5">
+        <v>136705</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>65325</v>
+      </c>
+      <c r="R12" s="14">
+        <v>124298</v>
+      </c>
+      <c r="S12" s="14">
+        <v>119608</v>
+      </c>
+      <c r="T12" s="14">
+        <v>115285</v>
+      </c>
+      <c r="U12" s="27">
+        <v>96750</v>
+      </c>
+      <c r="V12" s="30">
+        <v>63447</v>
+      </c>
+      <c r="W12" s="30">
+        <v>61464</v>
+      </c>
+      <c r="X12" s="30">
+        <v>61277</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>53223</v>
+      </c>
+      <c r="Z12" s="14">
+        <v>51057</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="13"/>
+      <c r="R13" s="14"/>
+      <c r="S13" s="14"/>
+      <c r="T13" s="14"/>
+      <c r="U13" s="27"/>
+      <c r="V13" s="30"/>
+      <c r="W13" s="30"/>
+      <c r="X13" s="30">
+        <v>1151</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>2470</v>
+      </c>
+      <c r="Z13" s="30">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="4">
+        <v>636</v>
+      </c>
+      <c r="C14" s="4">
+        <v>1059</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1392</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1175</v>
+      </c>
+      <c r="F14" s="4">
+        <v>1453</v>
+      </c>
+      <c r="G14" s="4">
+        <v>1755</v>
+      </c>
+      <c r="H14" s="4">
+        <v>1799</v>
+      </c>
+      <c r="I14" s="4">
+        <v>1751</v>
+      </c>
+      <c r="J14" s="4">
+        <v>1652</v>
+      </c>
+      <c r="K14" s="4">
+        <v>1837</v>
+      </c>
+      <c r="L14" s="4">
+        <v>2360</v>
+      </c>
+      <c r="M14" s="4">
+        <v>4216</v>
+      </c>
+      <c r="N14" s="4">
+        <v>4978</v>
+      </c>
+      <c r="O14" s="4">
+        <v>6178</v>
+      </c>
+      <c r="P14" s="5">
+        <v>4903</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>2678</v>
+      </c>
+      <c r="R14" s="14">
+        <v>3014</v>
+      </c>
+      <c r="S14" s="14">
+        <v>3945</v>
+      </c>
+      <c r="T14" s="14">
+        <v>4352</v>
+      </c>
+      <c r="U14" s="27">
+        <v>4035</v>
+      </c>
+      <c r="V14" s="30">
+        <v>2740</v>
+      </c>
+      <c r="W14" s="30">
+        <v>2211</v>
+      </c>
+      <c r="X14" s="30">
+        <v>1861</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>1848</v>
+      </c>
+      <c r="Z14" s="30">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="4">
+        <v>822</v>
+      </c>
+      <c r="C15" s="4">
+        <v>774</v>
+      </c>
+      <c r="D15" s="4">
+        <v>1010</v>
+      </c>
+      <c r="E15" s="4">
+        <v>828</v>
+      </c>
+      <c r="F15" s="4">
+        <v>695</v>
+      </c>
+      <c r="G15" s="4">
+        <v>1951</v>
+      </c>
+      <c r="H15" s="4">
+        <v>1928</v>
+      </c>
+      <c r="I15" s="4">
+        <v>1707</v>
+      </c>
+      <c r="J15" s="4">
+        <v>1593</v>
+      </c>
+      <c r="K15" s="4">
+        <v>1500</v>
+      </c>
+      <c r="L15" s="4">
+        <v>1803</v>
+      </c>
+      <c r="M15" s="4">
+        <v>3419</v>
+      </c>
+      <c r="N15" s="4">
+        <v>6135</v>
+      </c>
+      <c r="O15" s="4">
+        <v>9033</v>
+      </c>
+      <c r="P15" s="5">
+        <v>7202</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>3030</v>
+      </c>
+      <c r="R15" s="14">
+        <v>3281</v>
+      </c>
+      <c r="S15" s="14">
+        <v>4925</v>
+      </c>
+      <c r="T15" s="14">
+        <v>4766</v>
+      </c>
+      <c r="U15" s="27">
+        <v>3520</v>
+      </c>
+      <c r="V15" s="30">
+        <v>2386</v>
+      </c>
+      <c r="W15" s="30">
+        <v>2694</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2298</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>1948</v>
+      </c>
+      <c r="Z15" s="30">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="4">
+        <v>907</v>
+      </c>
+      <c r="C16" s="4">
+        <v>1074</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1837</v>
+      </c>
+      <c r="E16" s="4">
+        <v>2058</v>
+      </c>
+      <c r="F16" s="4">
+        <v>2953</v>
+      </c>
+      <c r="G16" s="4">
+        <v>3446</v>
+      </c>
+      <c r="H16" s="4">
+        <v>3126</v>
+      </c>
+      <c r="I16" s="4">
+        <v>2611</v>
+      </c>
+      <c r="J16" s="4">
+        <v>2522</v>
+      </c>
+      <c r="K16" s="4">
+        <v>2545</v>
+      </c>
+      <c r="L16" s="4">
+        <v>2853</v>
+      </c>
+      <c r="M16" s="4">
+        <v>4779</v>
+      </c>
+      <c r="N16" s="4">
+        <v>8389</v>
+      </c>
+      <c r="O16" s="4">
+        <v>10785</v>
+      </c>
+      <c r="P16" s="5">
+        <v>9226</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>5544</v>
+      </c>
+      <c r="R16" s="14">
+        <v>10418</v>
+      </c>
+      <c r="S16" s="14">
+        <v>10372</v>
+      </c>
+      <c r="T16" s="14">
+        <v>11539</v>
+      </c>
+      <c r="U16" s="28">
+        <v>9352</v>
+      </c>
+      <c r="V16" s="30">
+        <v>5781</v>
+      </c>
+      <c r="W16" s="30">
+        <v>5980</v>
+      </c>
+      <c r="X16" s="30">
+        <v>4855</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>4282</v>
+      </c>
+      <c r="Z16" s="30">
+        <v>4564</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="4">
+        <v>294</v>
+      </c>
+      <c r="C17" s="4">
+        <v>504</v>
+      </c>
+      <c r="D17" s="4">
+        <v>279</v>
+      </c>
+      <c r="E17" s="4">
+        <v>353</v>
+      </c>
+      <c r="F17" s="4">
+        <v>815</v>
+      </c>
+      <c r="G17" s="4">
+        <v>957</v>
+      </c>
+      <c r="H17" s="4">
+        <v>1020</v>
+      </c>
+      <c r="I17" s="4">
+        <v>940</v>
+      </c>
+      <c r="J17" s="4">
+        <v>1046</v>
+      </c>
+      <c r="K17" s="4">
+        <v>946</v>
+      </c>
+      <c r="L17" s="4">
+        <v>1017</v>
+      </c>
+      <c r="M17" s="4">
+        <v>1757</v>
+      </c>
+      <c r="N17" s="4">
+        <v>2764</v>
+      </c>
+      <c r="O17" s="4">
+        <v>3297</v>
+      </c>
+      <c r="P17" s="5">
+        <v>3197</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>1118</v>
+      </c>
+      <c r="R17" s="14">
+        <v>3169</v>
+      </c>
+      <c r="S17" s="14">
+        <v>2301</v>
+      </c>
+      <c r="T17" s="14">
+        <v>2493</v>
+      </c>
+      <c r="U17" s="28">
+        <v>2183</v>
+      </c>
+      <c r="V17" s="30">
+        <v>1450</v>
+      </c>
+      <c r="W17" s="30">
+        <v>1519</v>
+      </c>
+      <c r="X17" s="30">
+        <v>1824</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>1557</v>
+      </c>
+      <c r="Z17" s="30">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="4">
+        <v>4144</v>
+      </c>
+      <c r="C18" s="4">
+        <v>4813</v>
+      </c>
+      <c r="D18" s="4">
+        <v>4597</v>
+      </c>
+      <c r="E18" s="4">
+        <v>4380</v>
+      </c>
+      <c r="F18" s="4">
+        <v>7402</v>
+      </c>
+      <c r="G18" s="4">
+        <v>6867</v>
+      </c>
+      <c r="H18" s="4">
+        <v>6571</v>
+      </c>
+      <c r="I18" s="4">
+        <v>6186</v>
+      </c>
+      <c r="J18" s="4">
+        <v>6198</v>
+      </c>
+      <c r="K18" s="4">
+        <v>5820</v>
+      </c>
+      <c r="L18" s="4">
+        <v>5839</v>
+      </c>
+      <c r="M18" s="4">
+        <v>8754</v>
+      </c>
+      <c r="N18" s="4">
+        <v>10834</v>
+      </c>
+      <c r="O18" s="4">
+        <v>11805</v>
+      </c>
+      <c r="P18" s="5">
+        <v>10982</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>4999</v>
+      </c>
+      <c r="R18" s="14">
+        <v>11547</v>
+      </c>
+      <c r="S18" s="14">
+        <v>10222</v>
+      </c>
+      <c r="T18" s="14">
+        <v>9345</v>
+      </c>
+      <c r="U18" s="28">
+        <v>7626</v>
+      </c>
+      <c r="V18" s="30">
+        <v>5877</v>
+      </c>
+      <c r="W18" s="30">
+        <v>5162</v>
+      </c>
+      <c r="X18" s="30">
+        <v>3354</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>2138</v>
+      </c>
+      <c r="Z18" s="30">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="2"/>
-[...200 lines deleted...]
-      </c>
+      <c r="B19" s="4">
+        <v>1351</v>
+      </c>
+      <c r="C19" s="4">
+        <v>1268</v>
+      </c>
+      <c r="D19" s="4">
+        <v>1024</v>
+      </c>
+      <c r="E19" s="4">
+        <v>757</v>
+      </c>
+      <c r="F19" s="4">
+        <v>1516</v>
+      </c>
+      <c r="G19" s="4">
+        <v>1900</v>
+      </c>
+      <c r="H19" s="4">
+        <v>1425</v>
+      </c>
+      <c r="I19" s="4">
+        <v>1449</v>
+      </c>
+      <c r="J19" s="4">
+        <v>1836</v>
+      </c>
+      <c r="K19" s="4">
+        <v>1948</v>
+      </c>
+      <c r="L19" s="4">
+        <v>2099</v>
+      </c>
+      <c r="M19" s="4">
+        <v>3637</v>
+      </c>
+      <c r="N19" s="4">
+        <v>4950</v>
+      </c>
+      <c r="O19" s="4">
+        <v>7320</v>
+      </c>
+      <c r="P19" s="5">
+        <v>6836</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>3530</v>
+      </c>
+      <c r="R19" s="14">
+        <v>4890</v>
+      </c>
+      <c r="S19" s="14">
+        <v>5041</v>
+      </c>
+      <c r="T19" s="14">
+        <v>3884</v>
+      </c>
+      <c r="U19" s="28">
+        <v>3411</v>
+      </c>
+      <c r="V19" s="30">
+        <v>2171</v>
+      </c>
+      <c r="W19" s="30">
+        <v>1965</v>
+      </c>
+      <c r="X19" s="30">
+        <v>1682</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>1499</v>
+      </c>
+      <c r="Z19" s="30">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
-      <c r="H20" s="5"/>
-[...27 lines deleted...]
-      <c r="H22" s="5"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="13"/>
+      <c r="R20" s="14"/>
+      <c r="S20" s="14"/>
+      <c r="T20" s="14"/>
+      <c r="U20" s="28"/>
+      <c r="V20" s="30"/>
+      <c r="W20" s="30"/>
+      <c r="X20" s="30">
+        <v>963</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>1514</v>
+      </c>
+      <c r="Z20" s="30">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="4">
+        <v>846</v>
+      </c>
+      <c r="C21" s="4">
+        <v>1085</v>
+      </c>
+      <c r="D21" s="4">
+        <v>1238</v>
+      </c>
+      <c r="E21" s="4">
+        <v>1105</v>
+      </c>
+      <c r="F21" s="4">
+        <v>1290</v>
+      </c>
+      <c r="G21" s="4">
+        <v>1581</v>
+      </c>
+      <c r="H21" s="4">
+        <v>1375</v>
+      </c>
+      <c r="I21" s="4">
+        <v>1283</v>
+      </c>
+      <c r="J21" s="4">
+        <v>1146</v>
+      </c>
+      <c r="K21" s="4">
+        <v>1206</v>
+      </c>
+      <c r="L21" s="4">
+        <v>1637</v>
+      </c>
+      <c r="M21" s="4">
+        <v>2238</v>
+      </c>
+      <c r="N21" s="4">
+        <v>3765</v>
+      </c>
+      <c r="O21" s="4">
+        <v>4322</v>
+      </c>
+      <c r="P21" s="5">
+        <v>4311</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>3100</v>
+      </c>
+      <c r="R21" s="14">
+        <v>3629</v>
+      </c>
+      <c r="S21" s="14">
+        <v>4653</v>
+      </c>
+      <c r="T21" s="14">
+        <v>4029</v>
+      </c>
+      <c r="U21" s="28">
+        <v>3213</v>
+      </c>
+      <c r="V21" s="30">
+        <v>2216</v>
+      </c>
+      <c r="W21" s="30">
+        <v>2143</v>
+      </c>
+      <c r="X21" s="30">
+        <v>2090</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>1505</v>
+      </c>
+      <c r="Z21" s="30">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="4">
+        <v>1852</v>
+      </c>
+      <c r="C22" s="4">
+        <v>1626</v>
+      </c>
+      <c r="D22" s="4">
+        <v>1636</v>
+      </c>
+      <c r="E22" s="4">
+        <v>1385</v>
+      </c>
+      <c r="F22" s="4">
+        <v>1868</v>
+      </c>
+      <c r="G22" s="4">
+        <v>2738</v>
+      </c>
+      <c r="H22" s="4">
+        <v>2366</v>
+      </c>
+      <c r="I22" s="4">
+        <v>2378</v>
+      </c>
+      <c r="J22" s="4">
+        <v>2636</v>
+      </c>
+      <c r="K22" s="4">
+        <v>2701</v>
+      </c>
+      <c r="L22" s="4">
+        <v>3584</v>
+      </c>
+      <c r="M22" s="4">
+        <v>7738</v>
+      </c>
+      <c r="N22" s="4">
+        <v>9847</v>
+      </c>
+      <c r="O22" s="4">
+        <v>10283</v>
+      </c>
+      <c r="P22" s="5">
+        <v>8666</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>11421</v>
+      </c>
+      <c r="R22" s="14">
+        <v>11638</v>
+      </c>
+      <c r="S22" s="14">
+        <v>9167</v>
+      </c>
+      <c r="T22" s="14">
+        <v>8492</v>
+      </c>
+      <c r="U22" s="28">
+        <v>6635</v>
+      </c>
+      <c r="V22" s="30">
+        <v>5127</v>
+      </c>
+      <c r="W22" s="30">
+        <v>5017</v>
+      </c>
+      <c r="X22" s="30">
+        <v>4243</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>3987</v>
+      </c>
+      <c r="Z22" s="30">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="4">
+        <v>549</v>
+      </c>
+      <c r="C23" s="4">
+        <v>749</v>
+      </c>
+      <c r="D23" s="4">
+        <v>754</v>
+      </c>
+      <c r="E23" s="4">
+        <v>528</v>
+      </c>
+      <c r="F23" s="4">
+        <v>588</v>
+      </c>
+      <c r="G23" s="4">
+        <v>664</v>
+      </c>
+      <c r="H23" s="4">
+        <v>1089</v>
+      </c>
+      <c r="I23" s="4">
+        <v>1031</v>
+      </c>
+      <c r="J23" s="4">
+        <v>1023</v>
+      </c>
+      <c r="K23" s="4">
+        <v>1187</v>
+      </c>
+      <c r="L23" s="4">
+        <v>1246</v>
+      </c>
+      <c r="M23" s="4">
+        <v>2833</v>
+      </c>
+      <c r="N23" s="4">
+        <v>4447</v>
+      </c>
+      <c r="O23" s="4">
+        <v>5312</v>
+      </c>
+      <c r="P23" s="5">
+        <v>4702</v>
+      </c>
+      <c r="Q23" s="13">
+        <v>984</v>
+      </c>
+      <c r="R23" s="14">
+        <v>1707</v>
+      </c>
+      <c r="S23" s="14">
+        <v>2434</v>
+      </c>
+      <c r="T23" s="14">
+        <v>2715</v>
+      </c>
+      <c r="U23" s="28">
+        <v>2351</v>
+      </c>
+      <c r="V23" s="30">
+        <v>1379</v>
+      </c>
+      <c r="W23" s="30">
+        <v>1322</v>
+      </c>
+      <c r="X23" s="30">
+        <v>1162</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>1078</v>
+      </c>
+      <c r="Z23" s="30">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="4">
+        <v>1030</v>
+      </c>
+      <c r="C24" s="4">
+        <v>2435</v>
+      </c>
+      <c r="D24" s="4">
+        <v>2863</v>
+      </c>
+      <c r="E24" s="4">
+        <v>2688</v>
+      </c>
+      <c r="F24" s="4">
+        <v>3330</v>
+      </c>
+      <c r="G24" s="4">
+        <v>3837</v>
+      </c>
+      <c r="H24" s="4">
+        <v>3532</v>
+      </c>
+      <c r="I24" s="4">
+        <v>3019</v>
+      </c>
+      <c r="J24" s="4">
+        <v>2560</v>
+      </c>
+      <c r="K24" s="4">
+        <v>2401</v>
+      </c>
+      <c r="L24" s="4">
+        <v>3087</v>
+      </c>
+      <c r="M24" s="4">
+        <v>6980</v>
+      </c>
+      <c r="N24" s="4">
+        <v>10584</v>
+      </c>
+      <c r="O24" s="4">
+        <v>11620</v>
+      </c>
+      <c r="P24" s="5">
+        <v>10637</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>5185</v>
+      </c>
+      <c r="R24" s="14">
+        <v>7280</v>
+      </c>
+      <c r="S24" s="14">
+        <v>6378</v>
+      </c>
+      <c r="T24" s="14">
+        <v>6025</v>
+      </c>
+      <c r="U24" s="28">
+        <v>4877</v>
+      </c>
+      <c r="V24" s="30">
+        <v>3401</v>
+      </c>
+      <c r="W24" s="30">
+        <v>3263</v>
+      </c>
+      <c r="X24" s="30">
+        <v>2710</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>2443</v>
+      </c>
+      <c r="Z24" s="30">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="4">
+        <v>545</v>
+      </c>
+      <c r="C25" s="4">
+        <v>535</v>
+      </c>
+      <c r="D25" s="4">
+        <v>619</v>
+      </c>
+      <c r="E25" s="4">
+        <v>565</v>
+      </c>
+      <c r="F25" s="4">
+        <v>752</v>
+      </c>
+      <c r="G25" s="4">
+        <v>812</v>
+      </c>
+      <c r="H25" s="4">
+        <v>913</v>
+      </c>
+      <c r="I25" s="4">
+        <v>683</v>
+      </c>
+      <c r="J25" s="4">
+        <v>804</v>
+      </c>
+      <c r="K25" s="4">
+        <v>791</v>
+      </c>
+      <c r="L25" s="4">
+        <v>1039</v>
+      </c>
+      <c r="M25" s="4">
+        <v>1465</v>
+      </c>
+      <c r="N25" s="4">
+        <v>1884</v>
+      </c>
+      <c r="O25" s="4">
+        <v>2819</v>
+      </c>
+      <c r="P25" s="5">
+        <v>2851</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>1336</v>
+      </c>
+      <c r="R25" s="14">
+        <v>1480</v>
+      </c>
+      <c r="S25" s="14">
+        <v>1271</v>
+      </c>
+      <c r="T25" s="14">
+        <v>1452</v>
+      </c>
+      <c r="U25" s="28">
+        <v>1518</v>
+      </c>
+      <c r="V25" s="30">
+        <v>1143</v>
+      </c>
+      <c r="W25" s="30">
+        <v>1080</v>
+      </c>
+      <c r="X25" s="30">
+        <v>1271</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>1038</v>
+      </c>
+      <c r="Z25" s="30">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="4">
+        <v>1033</v>
+      </c>
+      <c r="C26" s="4">
+        <v>2103</v>
+      </c>
+      <c r="D26" s="4">
+        <v>2224</v>
+      </c>
+      <c r="E26" s="4">
+        <v>2009</v>
+      </c>
+      <c r="F26" s="4">
+        <v>3661</v>
+      </c>
+      <c r="G26" s="4">
+        <v>4664</v>
+      </c>
+      <c r="H26" s="4">
+        <v>4762</v>
+      </c>
+      <c r="I26" s="4">
+        <v>3652</v>
+      </c>
+      <c r="J26" s="4">
+        <v>3977</v>
+      </c>
+      <c r="K26" s="4">
+        <v>3097</v>
+      </c>
+      <c r="L26" s="4">
+        <v>3098</v>
+      </c>
+      <c r="M26" s="4">
+        <v>4305</v>
+      </c>
+      <c r="N26" s="4">
+        <v>6257</v>
+      </c>
+      <c r="O26" s="4">
+        <v>8832</v>
+      </c>
+      <c r="P26" s="5">
+        <v>7116</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>4203</v>
+      </c>
+      <c r="R26" s="14">
+        <v>5485</v>
+      </c>
+      <c r="S26" s="14">
+        <v>4110</v>
+      </c>
+      <c r="T26" s="14">
+        <v>3604</v>
+      </c>
+      <c r="U26" s="28">
+        <v>2870</v>
+      </c>
+      <c r="V26" s="30">
+        <v>2240</v>
+      </c>
+      <c r="W26" s="30">
+        <v>2116</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1858</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>1936</v>
+      </c>
+      <c r="Z26" s="30">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="4">
+        <v>1313</v>
+      </c>
+      <c r="C27" s="4">
+        <v>1400</v>
+      </c>
+      <c r="D27" s="4">
+        <v>1234</v>
+      </c>
+      <c r="E27" s="4">
+        <v>1029</v>
+      </c>
+      <c r="F27" s="4">
+        <v>1108</v>
+      </c>
+      <c r="G27" s="4">
+        <v>1297</v>
+      </c>
+      <c r="H27" s="4">
+        <v>1439</v>
+      </c>
+      <c r="I27" s="4">
+        <v>1535</v>
+      </c>
+      <c r="J27" s="4">
+        <v>1382</v>
+      </c>
+      <c r="K27" s="4">
+        <v>1393</v>
+      </c>
+      <c r="L27" s="4">
+        <v>1680</v>
+      </c>
+      <c r="M27" s="4">
+        <v>2858</v>
+      </c>
+      <c r="N27" s="4">
+        <v>3039</v>
+      </c>
+      <c r="O27" s="4">
+        <v>4026</v>
+      </c>
+      <c r="P27" s="5">
+        <v>4113</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>3304</v>
+      </c>
+      <c r="R27" s="14">
+        <v>3255</v>
+      </c>
+      <c r="S27" s="14">
+        <v>2653</v>
+      </c>
+      <c r="T27" s="14">
+        <v>2565</v>
+      </c>
+      <c r="U27" s="28">
+        <v>2393</v>
+      </c>
+      <c r="V27" s="30">
+        <v>1682</v>
+      </c>
+      <c r="W27" s="30">
+        <v>1668</v>
+      </c>
+      <c r="X27" s="30">
+        <v>1501</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>1348</v>
+      </c>
+      <c r="Z27" s="30">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4">
+        <v>1720</v>
+      </c>
+      <c r="C28" s="4">
+        <v>1595</v>
+      </c>
+      <c r="D28" s="4">
+        <v>1299</v>
+      </c>
+      <c r="E28" s="4">
+        <v>1419</v>
+      </c>
+      <c r="F28" s="4">
+        <v>2004</v>
+      </c>
+      <c r="G28" s="4">
+        <v>2219</v>
+      </c>
+      <c r="H28" s="4">
+        <v>2325</v>
+      </c>
+      <c r="I28" s="4">
+        <v>2032</v>
+      </c>
+      <c r="J28" s="4">
+        <v>2172</v>
+      </c>
+      <c r="K28" s="4">
+        <v>2579</v>
+      </c>
+      <c r="L28" s="4">
+        <v>2909</v>
+      </c>
+      <c r="M28" s="4">
+        <v>7083</v>
+      </c>
+      <c r="N28" s="4">
+        <v>8861</v>
+      </c>
+      <c r="O28" s="4">
+        <v>11486</v>
+      </c>
+      <c r="P28" s="5">
+        <v>12597</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>4811</v>
+      </c>
+      <c r="R28" s="14">
+        <v>12812</v>
+      </c>
+      <c r="S28" s="14">
+        <v>11351</v>
+      </c>
+      <c r="T28" s="14"/>
+      <c r="U28" s="29"/>
+      <c r="V28" s="30"/>
+      <c r="W28" s="30"/>
+      <c r="X28" s="30"/>
+      <c r="Y28" s="30"/>
+      <c r="Z28" s="30"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4"/>
+      <c r="N29" s="4"/>
+      <c r="O29" s="4"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="13"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="14"/>
+      <c r="T29" s="14">
+        <v>3614</v>
+      </c>
+      <c r="U29" s="27">
+        <v>2771</v>
+      </c>
+      <c r="V29" s="30">
+        <v>1932</v>
+      </c>
+      <c r="W29" s="30">
+        <v>2045</v>
+      </c>
+      <c r="X29" s="30">
+        <v>2048</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>1728</v>
+      </c>
+      <c r="Z29" s="30">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
+      <c r="N30" s="4"/>
+      <c r="O30" s="4"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="13"/>
+      <c r="R30" s="14"/>
+      <c r="S30" s="14"/>
+      <c r="T30" s="14"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="30"/>
+      <c r="W30" s="30"/>
+      <c r="X30" s="30">
+        <v>302</v>
+      </c>
+      <c r="Y30" s="30">
+        <v>470</v>
+      </c>
+      <c r="Z30" s="30">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="4">
+        <v>104</v>
+      </c>
+      <c r="C31" s="4">
+        <v>128</v>
+      </c>
+      <c r="D31" s="4">
+        <v>106</v>
+      </c>
+      <c r="E31" s="4">
+        <v>157</v>
+      </c>
+      <c r="F31" s="4">
+        <v>149</v>
+      </c>
+      <c r="G31" s="4">
+        <v>255</v>
+      </c>
+      <c r="H31" s="4">
+        <v>282</v>
+      </c>
+      <c r="I31" s="4">
+        <v>233</v>
+      </c>
+      <c r="J31" s="4">
+        <v>170</v>
+      </c>
+      <c r="K31" s="4">
+        <v>163</v>
+      </c>
+      <c r="L31" s="4">
+        <v>194</v>
+      </c>
+      <c r="M31" s="4">
+        <v>385</v>
+      </c>
+      <c r="N31" s="4">
+        <v>513</v>
+      </c>
+      <c r="O31" s="4">
+        <v>699</v>
+      </c>
+      <c r="P31" s="9">
+        <v>671</v>
+      </c>
+      <c r="Q31" s="13">
+        <v>547</v>
+      </c>
+      <c r="R31" s="14">
+        <v>555</v>
+      </c>
+      <c r="S31" s="14">
+        <v>519</v>
+      </c>
+      <c r="T31" s="14">
+        <v>419</v>
+      </c>
+      <c r="U31" s="29">
+        <v>312</v>
+      </c>
+      <c r="V31" s="30">
+        <v>124</v>
+      </c>
+      <c r="W31" s="30">
+        <v>145</v>
+      </c>
+      <c r="X31" s="30">
+        <v>204</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>164</v>
+      </c>
+      <c r="Z31" s="30">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A32" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="4">
+        <v>49</v>
+      </c>
+      <c r="C32" s="4">
+        <v>65</v>
+      </c>
+      <c r="D32" s="4">
+        <v>56</v>
+      </c>
+      <c r="E32" s="4">
+        <v>81</v>
+      </c>
+      <c r="F32" s="4">
+        <v>46</v>
+      </c>
+      <c r="G32" s="4">
+        <v>81</v>
+      </c>
+      <c r="H32" s="4">
+        <v>113</v>
+      </c>
+      <c r="I32" s="4">
+        <v>65</v>
+      </c>
+      <c r="J32" s="4">
+        <v>89</v>
+      </c>
+      <c r="K32" s="4">
+        <v>62</v>
+      </c>
+      <c r="L32" s="4">
+        <v>47</v>
+      </c>
+      <c r="M32" s="4">
+        <v>47</v>
+      </c>
+      <c r="N32" s="4">
+        <v>58</v>
+      </c>
+      <c r="O32" s="4">
+        <v>52</v>
+      </c>
+      <c r="P32" s="9">
+        <v>39</v>
+      </c>
+      <c r="Q32" s="13">
+        <v>26</v>
+      </c>
+      <c r="R32" s="14">
+        <v>28</v>
+      </c>
+      <c r="S32" s="14">
+        <v>34</v>
+      </c>
+      <c r="T32" s="14">
+        <v>21</v>
+      </c>
+      <c r="U32" s="29">
+        <v>30</v>
+      </c>
+      <c r="V32" s="30">
+        <v>47</v>
+      </c>
+      <c r="W32" s="30">
+        <v>48</v>
+      </c>
+      <c r="X32" s="30">
+        <v>50</v>
+      </c>
+      <c r="Y32" s="30">
+        <v>48</v>
+      </c>
+      <c r="Z32" s="30">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="4">
+        <v>31</v>
+      </c>
+      <c r="C33" s="4">
+        <v>64</v>
+      </c>
+      <c r="D33" s="4">
+        <v>36</v>
+      </c>
+      <c r="E33" s="4">
+        <v>34</v>
+      </c>
+      <c r="F33" s="4">
+        <v>42</v>
+      </c>
+      <c r="G33" s="4">
+        <v>75</v>
+      </c>
+      <c r="H33" s="4">
+        <v>155</v>
+      </c>
+      <c r="I33" s="4">
+        <v>175</v>
+      </c>
+      <c r="J33" s="4">
+        <v>237</v>
+      </c>
+      <c r="K33" s="4">
+        <v>197</v>
+      </c>
+      <c r="L33" s="4">
+        <v>223</v>
+      </c>
+      <c r="M33" s="4">
+        <v>302</v>
+      </c>
+      <c r="N33" s="4">
+        <v>231</v>
+      </c>
+      <c r="O33" s="4">
+        <v>245</v>
+      </c>
+      <c r="P33" s="9">
+        <v>200</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>185</v>
+      </c>
+      <c r="R33" s="14">
+        <v>117</v>
+      </c>
+      <c r="S33" s="14">
+        <v>166</v>
+      </c>
+      <c r="T33" s="14">
+        <v>155</v>
+      </c>
+      <c r="U33" s="29">
+        <v>136</v>
+      </c>
+      <c r="V33" s="30">
+        <v>58</v>
+      </c>
+      <c r="W33" s="30">
+        <v>64</v>
+      </c>
+      <c r="X33" s="30">
+        <v>66</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>66</v>
+      </c>
+      <c r="Z33" s="30">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="4">
+        <v>900</v>
+      </c>
+      <c r="C34" s="4">
+        <v>752</v>
+      </c>
+      <c r="D34" s="4">
+        <v>892</v>
+      </c>
+      <c r="E34" s="4">
+        <v>1134</v>
+      </c>
+      <c r="F34" s="4">
+        <v>1306</v>
+      </c>
+      <c r="G34" s="4">
+        <v>1369</v>
+      </c>
+      <c r="H34" s="4">
+        <v>1365</v>
+      </c>
+      <c r="I34" s="4">
+        <v>999</v>
+      </c>
+      <c r="J34" s="4">
+        <v>689</v>
+      </c>
+      <c r="K34" s="4">
+        <v>897</v>
+      </c>
+      <c r="L34" s="4">
+        <v>1019</v>
+      </c>
+      <c r="M34" s="4">
+        <v>4752</v>
+      </c>
+      <c r="N34" s="4">
+        <v>5769</v>
+      </c>
+      <c r="O34" s="4">
+        <v>5686</v>
+      </c>
+      <c r="P34" s="5">
+        <v>9991</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>4412</v>
+      </c>
+      <c r="R34" s="14">
+        <v>9360</v>
+      </c>
+      <c r="S34" s="14">
+        <v>9178</v>
+      </c>
+      <c r="T34" s="14">
+        <v>8143</v>
+      </c>
+      <c r="U34" s="27">
+        <v>7203</v>
+      </c>
+      <c r="V34" s="30">
+        <v>5336</v>
+      </c>
+      <c r="W34" s="30">
+        <v>6456</v>
+      </c>
+      <c r="X34" s="30">
+        <v>6808</v>
+      </c>
+      <c r="Y34" s="30">
+        <v>7026</v>
+      </c>
+      <c r="Z34" s="30">
+        <v>6876</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="4">
+        <v>4241</v>
+      </c>
+      <c r="C35" s="4">
+        <v>5651</v>
+      </c>
+      <c r="D35" s="4">
+        <v>3939</v>
+      </c>
+      <c r="E35" s="4">
+        <v>3584</v>
+      </c>
+      <c r="F35" s="4">
+        <v>4943</v>
+      </c>
+      <c r="G35" s="4">
+        <v>5361</v>
+      </c>
+      <c r="H35" s="4">
+        <v>4809</v>
+      </c>
+      <c r="I35" s="4">
+        <v>3305</v>
+      </c>
+      <c r="J35" s="4">
+        <v>3399</v>
+      </c>
+      <c r="K35" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L35" s="4">
+        <v>6840</v>
+      </c>
+      <c r="M35" s="4">
+        <v>10955</v>
+      </c>
+      <c r="N35" s="4">
+        <v>15447</v>
+      </c>
+      <c r="O35" s="4">
+        <v>23536</v>
+      </c>
+      <c r="P35" s="5">
+        <v>28465</v>
+      </c>
+      <c r="Q35" s="13">
+        <v>4912</v>
+      </c>
+      <c r="R35" s="14">
+        <v>30633</v>
+      </c>
+      <c r="S35" s="14">
+        <v>30888</v>
+      </c>
+      <c r="T35" s="14">
+        <v>7231</v>
+      </c>
+      <c r="U35" s="27">
+        <v>6438</v>
+      </c>
+      <c r="V35" s="30">
+        <v>13021</v>
+      </c>
+      <c r="W35" s="30">
+        <v>11685</v>
+      </c>
+      <c r="X35" s="30">
+        <v>4427</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>10443</v>
+      </c>
+      <c r="Z35" s="30">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="14"/>
+      <c r="S36" s="14"/>
+      <c r="T36" s="14">
+        <v>30441</v>
+      </c>
+      <c r="U36" s="27">
+        <v>25876</v>
+      </c>
+      <c r="V36" s="30">
+        <v>5336</v>
+      </c>
+      <c r="W36" s="30">
+        <v>4881</v>
+      </c>
+      <c r="X36" s="30">
+        <v>4427</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>2686</v>
+      </c>
+      <c r="Z36" s="30">
+        <v>9263</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="G2:G3"/>
+  <mergeCells count="5">
+    <mergeCell ref="A9:R9"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:Z5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr> 5.2.1 </vt:lpstr>
+      <vt:lpstr>7.5</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>KUAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Айнур Досанова</dc:creator>
+  <dc:creator>z.sabralieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>