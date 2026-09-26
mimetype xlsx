--- v0 (2026-05-07)
+++ v1 (2026-09-26)
@@ -1,68 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.aliman\Desktop\Отырғызуға\Орысша\22.2 Доля домохозяйств, имеющих доступ к санитарным услугам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\Odin\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{12C21A04-E6B2-413C-95ED-DCA408E14075}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="-255" yWindow="-45" windowWidth="2400" windowHeight="585" tabRatio="878" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name=" 6.2.1 " sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 6.2.1 '!$L$2:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 6.2.1 '!$M$2:$O$4</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="76">
   <si>
     <t>Наименование глобального показателя</t>
   </si>
   <si>
     <t>Национальный индикатор</t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
     <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
   </si>
   <si>
     <t>Ответственный госорган за реализацию политики (соисполнители)</t>
   </si>
   <si>
     <t>Источник данных</t>
   </si>
   <si>
@@ -277,55 +287,55 @@
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://sdgdata.stat.gov.kz/ru/6-2-1/</t>
   </si>
   <si>
     <t>Показатель определяется как общее число жителей, сточные воды которых поступают на канализационные очистные сооружения, деленное на общее количество жителей в населенных пунктах.</t>
   </si>
   <si>
     <t>С 2018 года</t>
   </si>
   <si>
     <t>Охват населения очисткой сточных вод</t>
   </si>
   <si>
     <t xml:space="preserve">D=(N/M)*100, где:
 D – охват населения очисткой сточных вод в городах республиканского значения и областных центрах; ;( результат, источник – данные КДС ЖКХ МПС РК) 
 N – количество населения проживающего в городах республиканского значения и областных центрах, подключенных к действующим канализационно-очистным сооружениям, чел. (источник – данные МИО), 
 M – общее количество населения в городах республиканского значения и областных центрах, чел(источник – данные БНС АСПиР РК).
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="192" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -561,113 +571,110 @@
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="15" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="15" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="15" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="15" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="15" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="192" fontId="18" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -683,84 +690,88 @@
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="11">
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3"/>
-[...6 lines deleted...]
-    <cellStyle name="Процентный 2" xfId="10"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 6" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Обычный 7" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Процентный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1158,1989 +1169,2129 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/6-2-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="69.7109375" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-[...4 lines deleted...]
-      <c r="A3" s="29" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="30"/>
-[...2 lines deleted...]
-      <c r="A4" s="29" t="s">
+      <c r="B3" s="29"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="31" t="s">
+      <c r="B4" s="30" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="29" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="32" t="s">
+      <c r="B5" s="31" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" s="33" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="34"/>
-[...2 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="B6" s="33"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="34" t="s">
+      <c r="B7" s="33" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="38.25">
-      <c r="A8" s="29" t="s">
+    <row r="8" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="30" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="32"/>
-[...2 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="B9" s="31"/>
+    </row>
+    <row r="10" spans="1:2" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="31" t="s">
+      <c r="B10" s="30" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="25.5">
-      <c r="A11" s="29" t="s">
+    <row r="11" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="B11" s="30" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-      <c r="A12" s="29" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="35"/>
-[...2 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="B12" s="34"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="36"/>
-[...2 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="B13" s="35"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="38"/>
-[...2 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="B14" s="37"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="38"/>
-[...2 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B15" s="37"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="39" t="s">
+      <c r="B16" s="38" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B17" s="39" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-      <c r="A18" s="29" t="s">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="40" t="s">
+      <c r="B18" s="39" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="31" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="29" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="32"/>
-[...2 lines deleted...]
-      <c r="A21" s="29" t="s">
+      <c r="B20" s="31"/>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="41" t="s">
+      <c r="B21" s="40" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
-      <c r="A22" s="29" t="s">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="42"/>
+      <c r="B22" s="41"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="108.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
-      <c r="B6" s="43" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="42" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="43" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="43" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="42" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="43" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="42" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="43" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="42" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="44" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="42"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="43" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
-[...15 lines deleted...]
-      <c r="B18" s="46" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="42"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="42"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="44"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="44"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="44"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="45" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:O64"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K28" sqref="K28"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="1"/>
     <col min="2" max="2" width="29.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
-    <col min="4" max="10" width="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="29.42578125" customWidth="1"/>
+    <col min="4" max="11" width="10" customWidth="1"/>
+    <col min="12" max="13" width="34.28515625" customWidth="1"/>
+    <col min="14" max="14" width="33.140625" customWidth="1"/>
+    <col min="15" max="15" width="29.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12" customHeight="1">
+    <row r="1" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:14" ht="21.75" customHeight="1">
+    <row r="2" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="47" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="51" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="52"/>
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
-      <c r="J2" s="53"/>
-      <c r="K2" s="47" t="s">
+      <c r="J2" s="52"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="L2" s="47" t="s">
+      <c r="M2" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="M2" s="47" t="s">
+      <c r="N2" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="N2" s="49" t="s">
+      <c r="O2" s="49" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="22.5" customHeight="1">
+    <row r="3" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="48"/>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="9">
         <v>2019</v>
       </c>
       <c r="F3" s="9">
         <v>2020</v>
       </c>
       <c r="G3" s="11">
         <v>2021</v>
       </c>
       <c r="H3" s="12">
         <v>2022</v>
       </c>
       <c r="I3" s="9">
         <v>2023</v>
       </c>
-      <c r="J3" s="13">
+      <c r="J3" s="46">
         <v>2024</v>
       </c>
-      <c r="K3" s="48"/>
+      <c r="K3" s="46">
+        <v>2025</v>
+      </c>
       <c r="L3" s="48"/>
       <c r="M3" s="48"/>
-      <c r="N3" s="50"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" s="2" customFormat="1" ht="48.75" customHeight="1">
+      <c r="N3" s="48"/>
+      <c r="O3" s="50"/>
+    </row>
+    <row r="4" spans="1:15" s="2" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="5" t="s">
+      <c r="K4" s="54"/>
+      <c r="L4" s="5" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="8">
+      <c r="N4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="8">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
-[...1 lines deleted...]
-      <c r="B5" s="14" t="s">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
+      <c r="B5" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="24"/>
-      <c r="D5" s="16">
+      <c r="C5" s="23"/>
+      <c r="D5" s="15">
         <v>68.7</v>
       </c>
-      <c r="E5" s="21">
+      <c r="E5" s="20">
         <v>70.5</v>
       </c>
-      <c r="F5" s="21">
+      <c r="F5" s="20">
         <v>70.5</v>
       </c>
-      <c r="G5" s="21">
+      <c r="G5" s="20">
         <v>75.7</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H5" s="20">
         <v>77.099999999999994</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I5" s="20">
         <v>68.599999999999994</v>
       </c>
-      <c r="J5" s="21">
+      <c r="J5" s="20">
         <v>79.400000000000006</v>
       </c>
-      <c r="K5" s="24"/>
-[...6 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="K5" s="20">
+        <v>76.7</v>
+      </c>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A6" s="23"/>
+      <c r="B6" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="24"/>
-      <c r="D6" s="16">
+      <c r="C6" s="23"/>
+      <c r="D6" s="15">
         <v>8.6</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="15">
         <v>8.8000000000000007</v>
       </c>
-      <c r="F6" s="17" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="18">
+      <c r="F6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="17">
         <v>5</v>
       </c>
-      <c r="J6" s="21">
+      <c r="J6" s="20">
         <v>6.8</v>
       </c>
-      <c r="K6" s="24"/>
-[...6 lines deleted...]
-      <c r="B7" s="27" t="s">
+      <c r="K6" s="20">
+        <v>6</v>
+      </c>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A7" s="23"/>
+      <c r="B7" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="24"/>
-[...14 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="C7" s="23"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="15"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A8" s="23"/>
+      <c r="B8" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="24"/>
-[...14 lines deleted...]
-      <c r="B9" s="14" t="s">
+      <c r="C8" s="23"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="20"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="23"/>
+      <c r="N8" s="23"/>
+      <c r="O8" s="23"/>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A9" s="23"/>
+      <c r="B9" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="24"/>
-[...12 lines deleted...]
-      <c r="H9" s="19">
+      <c r="C9" s="23"/>
+      <c r="D9" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="18">
         <v>67.7</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="18">
         <v>37.6</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="20">
         <v>41.8</v>
       </c>
-      <c r="K9" s="24"/>
-[...6 lines deleted...]
-      <c r="B10" s="14" t="s">
+      <c r="K9" s="20">
+        <v>38.1</v>
+      </c>
+      <c r="L9" s="23"/>
+      <c r="M9" s="23"/>
+      <c r="N9" s="23"/>
+      <c r="O9" s="23"/>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A10" s="23"/>
+      <c r="B10" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="24"/>
-[...15 lines deleted...]
-      <c r="I10" s="19">
+      <c r="C10" s="23"/>
+      <c r="D10" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" s="18">
         <v>3</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="20">
         <v>22.8</v>
       </c>
-      <c r="K10" s="24"/>
-[...6 lines deleted...]
-      <c r="B11" s="15" t="s">
+      <c r="K10" s="20">
+        <v>0</v>
+      </c>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="23"/>
+      <c r="O10" s="23"/>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A11" s="23"/>
+      <c r="B11" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="24"/>
-[...14 lines deleted...]
-      <c r="B12" s="14" t="s">
+      <c r="C11" s="23"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A12" s="23"/>
+      <c r="B12" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="24"/>
-[...3 lines deleted...]
-      <c r="E12" s="21">
+      <c r="C12" s="23"/>
+      <c r="D12" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="20">
         <v>72.099999999999994</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <v>72.099999999999994</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="20">
         <v>79.099999999999994</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>100</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="20">
         <v>79</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="20">
         <v>100</v>
       </c>
-      <c r="K12" s="24"/>
-[...6 lines deleted...]
-      <c r="B13" s="14" t="s">
+      <c r="K12" s="20">
+        <v>80.5</v>
+      </c>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="23"/>
+      <c r="O12" s="23"/>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A13" s="23"/>
+      <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="24"/>
-[...3 lines deleted...]
-      <c r="E13" s="21">
+      <c r="C13" s="23"/>
+      <c r="D13" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="20">
         <v>14.7</v>
       </c>
-      <c r="F13" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I13" s="21">
+      <c r="F13" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H13" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" s="20">
         <v>8.8000000000000007</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="20">
         <v>9.5</v>
       </c>
-      <c r="K13" s="24"/>
-[...6 lines deleted...]
-      <c r="B14" s="15" t="s">
+      <c r="K13" s="20">
+        <v>9.6</v>
+      </c>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="23"/>
+      <c r="O13" s="23"/>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A14" s="23"/>
+      <c r="B14" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="24"/>
-[...14 lines deleted...]
-      <c r="B15" s="14" t="s">
+      <c r="C14" s="23"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="20"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+      <c r="N14" s="23"/>
+      <c r="O14" s="23"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A15" s="23"/>
+      <c r="B15" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="24"/>
-[...3 lines deleted...]
-      <c r="E15" s="21">
+      <c r="C15" s="23"/>
+      <c r="D15" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="20">
         <v>95.3</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>67.400000000000006</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="20">
         <v>95.6</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="20">
         <v>100</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="20">
         <v>92.8</v>
       </c>
-      <c r="J15" s="21">
+      <c r="J15" s="20">
         <v>100</v>
       </c>
-      <c r="K15" s="24"/>
-[...6 lines deleted...]
-      <c r="B16" s="14" t="s">
+      <c r="K15" s="20">
+        <v>96</v>
+      </c>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="23"/>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A16" s="23"/>
+      <c r="B16" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="24"/>
-[...3 lines deleted...]
-      <c r="E16" s="21">
+      <c r="C16" s="23"/>
+      <c r="D16" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="20">
         <v>6.6</v>
       </c>
-      <c r="F16" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I16" s="21">
+      <c r="F16" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G16" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" s="20">
         <v>0</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="20">
         <v>0</v>
       </c>
-      <c r="K16" s="24"/>
-[...6 lines deleted...]
-      <c r="B17" s="15" t="s">
+      <c r="K16" s="20">
+        <v>0</v>
+      </c>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="23"/>
+      <c r="O16" s="23"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A17" s="23"/>
+      <c r="B17" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="24"/>
-[...14 lines deleted...]
-      <c r="B18" s="14" t="s">
+      <c r="C17" s="23"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="23"/>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A18" s="23"/>
+      <c r="B18" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="24"/>
-[...3 lines deleted...]
-      <c r="E18" s="21">
+      <c r="C18" s="23"/>
+      <c r="D18" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="20">
         <v>95.1</v>
       </c>
-      <c r="F18" s="21">
+      <c r="F18" s="20">
         <v>95.1</v>
       </c>
-      <c r="G18" s="21">
+      <c r="G18" s="20">
         <v>55.9</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="20">
         <v>100</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="20">
         <v>72</v>
       </c>
-      <c r="J18" s="21">
+      <c r="J18" s="20">
         <v>76.599999999999994</v>
       </c>
-      <c r="K18" s="24"/>
-[...6 lines deleted...]
-      <c r="B19" s="14" t="s">
+      <c r="K18" s="20">
+        <v>45.6</v>
+      </c>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="23"/>
+      <c r="O18" s="23"/>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A19" s="23"/>
+      <c r="B19" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="24"/>
-[...3 lines deleted...]
-      <c r="E19" s="21">
+      <c r="C19" s="23"/>
+      <c r="D19" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="20">
         <v>6.3</v>
       </c>
-      <c r="F19" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I19" s="21">
+      <c r="F19" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G19" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H19" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I19" s="20">
         <v>3</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="20">
         <v>6.5</v>
       </c>
-      <c r="K19" s="24"/>
-[...6 lines deleted...]
-      <c r="B20" s="15" t="s">
+      <c r="K19" s="20">
+        <v>2.7</v>
+      </c>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="23"/>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A20" s="23"/>
+      <c r="B20" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="24"/>
-[...14 lines deleted...]
-      <c r="B21" s="14" t="s">
+      <c r="C20" s="23"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="23"/>
+      <c r="O20" s="23"/>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A21" s="23"/>
+      <c r="B21" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="24"/>
-[...3 lines deleted...]
-      <c r="E21" s="21">
+      <c r="C21" s="23"/>
+      <c r="D21" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="20">
         <v>37.200000000000003</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="20">
         <v>37.200000000000003</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="20">
         <v>54.1</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="20">
         <v>65.900000000000006</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="20">
         <v>66.8</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="20">
         <v>66.8</v>
       </c>
-      <c r="K21" s="24"/>
-[...6 lines deleted...]
-      <c r="B22" s="14" t="s">
+      <c r="K21" s="20">
+        <v>55.9</v>
+      </c>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="23"/>
+      <c r="O21" s="23"/>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A22" s="23"/>
+      <c r="B22" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="24"/>
-[...3 lines deleted...]
-      <c r="E22" s="21">
+      <c r="C22" s="23"/>
+      <c r="D22" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="20">
         <v>9.5</v>
       </c>
-      <c r="F22" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I22" s="21">
+      <c r="F22" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G22" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I22" s="20">
         <v>0</v>
       </c>
-      <c r="J22" s="21">
+      <c r="J22" s="20">
         <v>0</v>
       </c>
-      <c r="K22" s="24"/>
-[...6 lines deleted...]
-      <c r="B23" s="15" t="s">
+      <c r="K22" s="20">
+        <v>6.8</v>
+      </c>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="23"/>
+      <c r="O22" s="23"/>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A23" s="23"/>
+      <c r="B23" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="24"/>
-[...14 lines deleted...]
-      <c r="B24" s="14" t="s">
+      <c r="C23" s="23"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="23"/>
+      <c r="O23" s="23"/>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A24" s="23"/>
+      <c r="B24" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="24"/>
-[...3 lines deleted...]
-      <c r="E24" s="21">
+      <c r="C24" s="23"/>
+      <c r="D24" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="20">
         <v>91.2</v>
       </c>
-      <c r="F24" s="21">
+      <c r="F24" s="20">
         <v>91.2</v>
       </c>
-      <c r="G24" s="21">
+      <c r="G24" s="20">
         <v>91.2</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="20">
         <v>91.5</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="20">
         <v>94.7</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J24" s="20">
         <v>98</v>
       </c>
-      <c r="K24" s="24"/>
-[...6 lines deleted...]
-      <c r="B25" s="14" t="s">
+      <c r="K24" s="20">
+        <v>97.3</v>
+      </c>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="23"/>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A25" s="23"/>
+      <c r="B25" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="24"/>
-[...3 lines deleted...]
-      <c r="E25" s="21">
+      <c r="C25" s="23"/>
+      <c r="D25" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="20">
         <v>0</v>
       </c>
-      <c r="F25" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I25" s="21">
+      <c r="F25" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G25" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H25" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I25" s="20">
         <v>0</v>
       </c>
-      <c r="J25" s="21">
+      <c r="J25" s="20">
         <v>0</v>
       </c>
-      <c r="K25" s="24"/>
-[...6 lines deleted...]
-      <c r="B26" s="15" t="s">
+      <c r="K25" s="20">
+        <v>0</v>
+      </c>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="23"/>
+      <c r="O25" s="23"/>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A26" s="23"/>
+      <c r="B26" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="24"/>
-[...14 lines deleted...]
-      <c r="B27" s="14" t="s">
+      <c r="C26" s="23"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="23"/>
+      <c r="O26" s="23"/>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A27" s="23"/>
+      <c r="B27" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="24"/>
-[...3 lines deleted...]
-      <c r="E27" s="21">
+      <c r="C27" s="23"/>
+      <c r="D27" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="20">
         <v>0</v>
       </c>
-      <c r="F27" s="21">
+      <c r="F27" s="20">
         <v>0</v>
       </c>
-      <c r="G27" s="21">
+      <c r="G27" s="20">
         <v>0</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="20">
         <v>0</v>
       </c>
-      <c r="I27" s="21">
+      <c r="I27" s="20">
         <v>0</v>
       </c>
-      <c r="J27" s="21">
+      <c r="J27" s="20">
         <v>0</v>
       </c>
-      <c r="K27" s="24"/>
-[...6 lines deleted...]
-      <c r="B28" s="14" t="s">
+      <c r="K27" s="20">
+        <v>0</v>
+      </c>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
+      <c r="N27" s="23"/>
+      <c r="O27" s="23"/>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A28" s="23"/>
+      <c r="B28" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="24"/>
-[...3 lines deleted...]
-      <c r="E28" s="21">
+      <c r="C28" s="23"/>
+      <c r="D28" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="20">
         <v>0</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F28" s="20">
         <v>0</v>
       </c>
-      <c r="G28" s="21" t="s">
-[...5 lines deleted...]
-      <c r="I28" s="21">
+      <c r="G28" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H28" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I28" s="20">
         <v>0</v>
       </c>
-      <c r="J28" s="21">
+      <c r="J28" s="20">
         <v>0</v>
       </c>
-      <c r="K28" s="24"/>
-[...6 lines deleted...]
-      <c r="B29" s="15" t="s">
+      <c r="K28" s="20">
+        <v>0</v>
+      </c>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
+      <c r="N28" s="23"/>
+      <c r="O28" s="23"/>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A29" s="23"/>
+      <c r="B29" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C29" s="24"/>
-[...14 lines deleted...]
-      <c r="B30" s="14" t="s">
+      <c r="C29" s="23"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="23"/>
+      <c r="N29" s="23"/>
+      <c r="O29" s="23"/>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A30" s="23"/>
+      <c r="B30" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="24"/>
-[...12 lines deleted...]
-      <c r="H30" s="19">
+      <c r="C30" s="23"/>
+      <c r="D30" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="18">
         <v>58</v>
       </c>
-      <c r="I30" s="19">
+      <c r="I30" s="18">
         <v>98.3</v>
       </c>
-      <c r="J30" s="21">
+      <c r="J30" s="20">
         <v>100</v>
       </c>
-      <c r="K30" s="24"/>
-[...6 lines deleted...]
-      <c r="B31" s="14" t="s">
+      <c r="K30" s="20">
+        <v>70</v>
+      </c>
+      <c r="L30" s="23"/>
+      <c r="M30" s="23"/>
+      <c r="N30" s="23"/>
+      <c r="O30" s="23"/>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A31" s="23"/>
+      <c r="B31" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C31" s="24"/>
-[...15 lines deleted...]
-      <c r="I31" s="19">
+      <c r="C31" s="23"/>
+      <c r="D31" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="18">
         <v>0</v>
       </c>
-      <c r="J31" s="21">
+      <c r="J31" s="20">
         <v>0</v>
       </c>
-      <c r="K31" s="24"/>
-[...6 lines deleted...]
-      <c r="B32" s="15" t="s">
+      <c r="K31" s="20">
+        <v>1.9</v>
+      </c>
+      <c r="L31" s="23"/>
+      <c r="M31" s="23"/>
+      <c r="N31" s="23"/>
+      <c r="O31" s="23"/>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A32" s="23"/>
+      <c r="B32" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="24"/>
-[...14 lines deleted...]
-      <c r="B33" s="14" t="s">
+      <c r="C32" s="23"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="20"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="23"/>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A33" s="23"/>
+      <c r="B33" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C33" s="24"/>
-[...3 lines deleted...]
-      <c r="E33" s="21">
+      <c r="C33" s="23"/>
+      <c r="D33" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="20">
         <v>66</v>
       </c>
-      <c r="F33" s="21">
+      <c r="F33" s="20">
         <v>66</v>
       </c>
-      <c r="G33" s="21">
+      <c r="G33" s="20">
         <v>72.900000000000006</v>
       </c>
-      <c r="H33" s="21">
+      <c r="H33" s="20">
         <v>74.2</v>
       </c>
-      <c r="I33" s="21">
+      <c r="I33" s="20">
         <v>71</v>
       </c>
-      <c r="J33" s="21">
+      <c r="J33" s="20">
         <v>74.599999999999994</v>
       </c>
-      <c r="K33" s="24"/>
-[...6 lines deleted...]
-      <c r="B34" s="14" t="s">
+      <c r="K33" s="20">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="L33" s="23"/>
+      <c r="M33" s="23"/>
+      <c r="N33" s="23"/>
+      <c r="O33" s="23"/>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A34" s="23"/>
+      <c r="B34" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C34" s="24"/>
-[...3 lines deleted...]
-      <c r="E34" s="21">
+      <c r="C34" s="23"/>
+      <c r="D34" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="20">
         <v>20.9</v>
       </c>
-      <c r="F34" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I34" s="21">
+      <c r="F34" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G34" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H34" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I34" s="20">
         <v>20.6</v>
       </c>
-      <c r="J34" s="21">
+      <c r="J34" s="20">
         <v>24.5</v>
       </c>
-      <c r="K34" s="24"/>
-[...6 lines deleted...]
-      <c r="B35" s="15" t="s">
+      <c r="K34" s="20">
+        <v>24.5</v>
+      </c>
+      <c r="L34" s="23"/>
+      <c r="M34" s="23"/>
+      <c r="N34" s="23"/>
+      <c r="O34" s="23"/>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A35" s="23"/>
+      <c r="B35" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="C35" s="24"/>
-[...14 lines deleted...]
-      <c r="B36" s="14" t="s">
+      <c r="C35" s="23"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="20"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A36" s="23"/>
+      <c r="B36" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C36" s="24"/>
-[...3 lines deleted...]
-      <c r="E36" s="21">
+      <c r="C36" s="23"/>
+      <c r="D36" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="20">
         <v>100</v>
       </c>
-      <c r="F36" s="21">
+      <c r="F36" s="20">
         <v>100</v>
       </c>
-      <c r="G36" s="21">
+      <c r="G36" s="20">
         <v>94.8</v>
       </c>
-      <c r="H36" s="21">
+      <c r="H36" s="20">
         <v>0</v>
       </c>
-      <c r="I36" s="21">
+      <c r="I36" s="20">
         <v>37.200000000000003</v>
       </c>
-      <c r="J36" s="21">
+      <c r="J36" s="20">
         <v>38.1</v>
       </c>
-      <c r="K36" s="24"/>
-[...6 lines deleted...]
-      <c r="B37" s="14" t="s">
+      <c r="K36" s="20">
+        <v>42.5</v>
+      </c>
+      <c r="L36" s="23"/>
+      <c r="M36" s="23"/>
+      <c r="N36" s="23"/>
+      <c r="O36" s="23"/>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A37" s="23"/>
+      <c r="B37" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C37" s="24"/>
-[...3 lines deleted...]
-      <c r="E37" s="21">
+      <c r="C37" s="23"/>
+      <c r="D37" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="20">
         <v>17.100000000000001</v>
       </c>
-      <c r="F37" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I37" s="21">
+      <c r="F37" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G37" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H37" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I37" s="20">
         <v>8.6999999999999993</v>
       </c>
-      <c r="J37" s="21">
+      <c r="J37" s="20">
         <v>9</v>
       </c>
-      <c r="K37" s="24"/>
-[...6 lines deleted...]
-      <c r="B38" s="15" t="s">
+      <c r="K37" s="20">
+        <v>10.7</v>
+      </c>
+      <c r="L37" s="23"/>
+      <c r="M37" s="23"/>
+      <c r="N37" s="23"/>
+      <c r="O37" s="23"/>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A38" s="23"/>
+      <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C38" s="24"/>
-[...14 lines deleted...]
-      <c r="B39" s="14" t="s">
+      <c r="C38" s="23"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="20"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="20"/>
+      <c r="L38" s="23"/>
+      <c r="M38" s="23"/>
+      <c r="N38" s="23"/>
+      <c r="O38" s="23"/>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A39" s="23"/>
+      <c r="B39" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C39" s="24"/>
-[...3 lines deleted...]
-      <c r="E39" s="21">
+      <c r="C39" s="23"/>
+      <c r="D39" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="20">
         <v>48.9</v>
       </c>
-      <c r="F39" s="21">
+      <c r="F39" s="20">
         <v>48.9</v>
       </c>
-      <c r="G39" s="21">
+      <c r="G39" s="20">
         <v>55</v>
       </c>
-      <c r="H39" s="21">
+      <c r="H39" s="20">
         <v>57</v>
       </c>
-      <c r="I39" s="21">
+      <c r="I39" s="20">
         <v>40</v>
       </c>
-      <c r="J39" s="21">
+      <c r="J39" s="20">
         <v>58</v>
       </c>
-      <c r="K39" s="24"/>
-[...6 lines deleted...]
-      <c r="B40" s="14" t="s">
+      <c r="K39" s="20">
+        <v>57.5</v>
+      </c>
+      <c r="L39" s="23"/>
+      <c r="M39" s="23"/>
+      <c r="N39" s="23"/>
+      <c r="O39" s="23"/>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A40" s="23"/>
+      <c r="B40" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C40" s="24"/>
-[...3 lines deleted...]
-      <c r="E40" s="21">
+      <c r="C40" s="23"/>
+      <c r="D40" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="20">
         <v>0.4</v>
       </c>
-      <c r="F40" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I40" s="21">
+      <c r="F40" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G40" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H40" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I40" s="20">
         <v>1.2</v>
       </c>
-      <c r="J40" s="21">
+      <c r="J40" s="20">
         <v>1.2</v>
       </c>
-      <c r="K40" s="24"/>
-[...6 lines deleted...]
-      <c r="B41" s="15" t="s">
+      <c r="K40" s="20">
+        <v>1.2</v>
+      </c>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="N40" s="23"/>
+      <c r="O40" s="23"/>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A41" s="23"/>
+      <c r="B41" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C41" s="24"/>
-[...14 lines deleted...]
-      <c r="B42" s="14" t="s">
+      <c r="C41" s="23"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="20"/>
+      <c r="L41" s="23"/>
+      <c r="M41" s="23"/>
+      <c r="N41" s="23"/>
+      <c r="O41" s="23"/>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A42" s="23"/>
+      <c r="B42" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C42" s="24"/>
-[...3 lines deleted...]
-      <c r="E42" s="21">
+      <c r="C42" s="23"/>
+      <c r="D42" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="20">
         <v>93.1</v>
       </c>
-      <c r="F42" s="21">
+      <c r="F42" s="20">
         <v>93.1</v>
       </c>
-      <c r="G42" s="21">
+      <c r="G42" s="20">
         <v>93.1</v>
       </c>
-      <c r="H42" s="21">
+      <c r="H42" s="20">
         <v>100</v>
       </c>
-      <c r="I42" s="21">
+      <c r="I42" s="20">
         <v>94</v>
       </c>
-      <c r="J42" s="21">
+      <c r="J42" s="20">
         <v>100</v>
       </c>
-      <c r="K42" s="24"/>
-[...6 lines deleted...]
-      <c r="B43" s="14" t="s">
+      <c r="K42" s="20">
+        <v>97.3</v>
+      </c>
+      <c r="L42" s="23"/>
+      <c r="M42" s="23"/>
+      <c r="N42" s="23"/>
+      <c r="O42" s="23"/>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A43" s="23"/>
+      <c r="B43" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C43" s="24"/>
-[...3 lines deleted...]
-      <c r="E43" s="21">
+      <c r="C43" s="23"/>
+      <c r="D43" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="20">
         <v>3.8</v>
       </c>
-      <c r="F43" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I43" s="21">
+      <c r="F43" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G43" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H43" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I43" s="20">
         <v>0</v>
       </c>
-      <c r="J43" s="21">
+      <c r="J43" s="20">
         <v>0</v>
       </c>
-      <c r="K43" s="24"/>
-[...6 lines deleted...]
-      <c r="B44" s="15" t="s">
+      <c r="K43" s="20">
+        <v>5</v>
+      </c>
+      <c r="L43" s="23"/>
+      <c r="M43" s="23"/>
+      <c r="N43" s="23"/>
+      <c r="O43" s="23"/>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A44" s="23"/>
+      <c r="B44" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="C44" s="24"/>
-[...14 lines deleted...]
-      <c r="B45" s="14" t="s">
+      <c r="C44" s="23"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="23"/>
+      <c r="M44" s="23"/>
+      <c r="N44" s="23"/>
+      <c r="O44" s="23"/>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A45" s="23"/>
+      <c r="B45" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C45" s="24"/>
-[...3 lines deleted...]
-      <c r="E45" s="21">
+      <c r="C45" s="23"/>
+      <c r="D45" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="20">
         <v>87</v>
       </c>
-      <c r="F45" s="21">
+      <c r="F45" s="20">
         <v>76.099999999999994</v>
       </c>
-      <c r="G45" s="21">
+      <c r="G45" s="20">
         <v>88</v>
       </c>
-      <c r="H45" s="21">
+      <c r="H45" s="20">
         <v>88.5</v>
       </c>
-      <c r="I45" s="21">
+      <c r="I45" s="20">
         <v>89</v>
       </c>
-      <c r="J45" s="21">
+      <c r="J45" s="20">
         <v>89.5</v>
       </c>
-      <c r="K45" s="24"/>
-[...6 lines deleted...]
-      <c r="B46" s="14" t="s">
+      <c r="K45" s="20">
+        <v>90</v>
+      </c>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="23"/>
+      <c r="O45" s="23"/>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A46" s="23"/>
+      <c r="B46" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C46" s="24"/>
-[...3 lines deleted...]
-      <c r="E46" s="21">
+      <c r="C46" s="23"/>
+      <c r="D46" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="20">
         <v>5.3</v>
       </c>
-      <c r="F46" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I46" s="21">
+      <c r="F46" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H46" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I46" s="20">
         <v>0</v>
       </c>
-      <c r="J46" s="21">
+      <c r="J46" s="20">
         <v>0</v>
       </c>
-      <c r="K46" s="24"/>
-[...6 lines deleted...]
-      <c r="B47" s="15" t="s">
+      <c r="K46" s="20">
+        <v>0</v>
+      </c>
+      <c r="L46" s="23"/>
+      <c r="M46" s="23"/>
+      <c r="N46" s="23"/>
+      <c r="O46" s="23"/>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A47" s="23"/>
+      <c r="B47" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="C47" s="24"/>
-[...14 lines deleted...]
-      <c r="B48" s="14" t="s">
+      <c r="C47" s="23"/>
+      <c r="D47" s="15"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="20"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="20"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="23"/>
+      <c r="M47" s="23"/>
+      <c r="N47" s="23"/>
+      <c r="O47" s="23"/>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A48" s="23"/>
+      <c r="B48" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C48" s="24"/>
-[...3 lines deleted...]
-      <c r="E48" s="21">
+      <c r="C48" s="23"/>
+      <c r="D48" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="20">
         <v>84</v>
       </c>
-      <c r="F48" s="21">
+      <c r="F48" s="20">
         <v>74.400000000000006</v>
       </c>
-      <c r="G48" s="21">
+      <c r="G48" s="20">
         <v>74.400000000000006</v>
       </c>
-      <c r="H48" s="21">
+      <c r="H48" s="20">
         <v>86.4</v>
       </c>
-      <c r="I48" s="21">
+      <c r="I48" s="20">
         <v>74.400000000000006</v>
       </c>
-      <c r="J48" s="21">
+      <c r="J48" s="20">
         <v>86.5</v>
       </c>
-      <c r="K48" s="24"/>
-[...6 lines deleted...]
-      <c r="B49" s="14" t="s">
+      <c r="K48" s="20">
+        <v>74</v>
+      </c>
+      <c r="L48" s="23"/>
+      <c r="M48" s="23"/>
+      <c r="N48" s="23"/>
+      <c r="O48" s="23"/>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A49" s="23"/>
+      <c r="B49" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C49" s="24"/>
-[...3 lines deleted...]
-      <c r="E49" s="21">
+      <c r="C49" s="23"/>
+      <c r="D49" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="20">
         <v>0.61</v>
       </c>
-      <c r="F49" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I49" s="21">
+      <c r="F49" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G49" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H49" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I49" s="20">
         <v>0.6</v>
       </c>
-      <c r="J49" s="21">
+      <c r="J49" s="20">
         <v>0.6</v>
       </c>
-      <c r="K49" s="24"/>
-[...6 lines deleted...]
-      <c r="B50" s="15" t="s">
+      <c r="K49" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="L49" s="23"/>
+      <c r="M49" s="23"/>
+      <c r="N49" s="23"/>
+      <c r="O49" s="23"/>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A50" s="23"/>
+      <c r="B50" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="C50" s="24"/>
-[...14 lines deleted...]
-      <c r="B51" s="14" t="s">
+      <c r="C50" s="23"/>
+      <c r="D50" s="15"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="23"/>
+      <c r="M50" s="23"/>
+      <c r="N50" s="23"/>
+      <c r="O50" s="23"/>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A51" s="23"/>
+      <c r="B51" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C51" s="24"/>
-[...3 lines deleted...]
-      <c r="E51" s="21">
+      <c r="C51" s="23"/>
+      <c r="D51" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="20">
         <v>25.7</v>
       </c>
-      <c r="F51" s="21">
+      <c r="F51" s="20">
         <v>25.7</v>
       </c>
-      <c r="G51" s="21">
+      <c r="G51" s="20">
         <v>33.200000000000003</v>
       </c>
-      <c r="H51" s="21">
+      <c r="H51" s="20">
         <v>27.9</v>
       </c>
-      <c r="I51" s="21">
+      <c r="I51" s="20">
         <v>37.9</v>
       </c>
-      <c r="J51" s="21">
+      <c r="J51" s="20">
         <v>47.1</v>
       </c>
-      <c r="K51" s="24"/>
-[...6 lines deleted...]
-      <c r="B52" s="14" t="s">
+      <c r="K51" s="20">
+        <v>45.1</v>
+      </c>
+      <c r="L51" s="23"/>
+      <c r="M51" s="23"/>
+      <c r="N51" s="23"/>
+      <c r="O51" s="23"/>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A52" s="23"/>
+      <c r="B52" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="24"/>
-[...3 lines deleted...]
-      <c r="E52" s="21">
+      <c r="C52" s="23"/>
+      <c r="D52" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="20">
         <v>9.4</v>
       </c>
-      <c r="F52" s="21" t="s">
-[...8 lines deleted...]
-      <c r="I52" s="21">
+      <c r="F52" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G52" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="H52" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="I52" s="20">
         <v>8.6999999999999993</v>
       </c>
-      <c r="J52" s="21">
+      <c r="J52" s="20">
         <v>8.6999999999999993</v>
       </c>
-      <c r="K52" s="24"/>
-[...6 lines deleted...]
-      <c r="B53" s="15" t="s">
+      <c r="K52" s="20">
+        <v>8.9</v>
+      </c>
+      <c r="L52" s="23"/>
+      <c r="M52" s="23"/>
+      <c r="N52" s="23"/>
+      <c r="O52" s="23"/>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A53" s="23"/>
+      <c r="B53" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="C53" s="24"/>
-[...14 lines deleted...]
-      <c r="B54" s="14" t="s">
+      <c r="C53" s="23"/>
+      <c r="D53" s="22"/>
+      <c r="E53" s="22"/>
+      <c r="F53" s="22"/>
+      <c r="G53" s="22"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="20"/>
+      <c r="K53" s="20"/>
+      <c r="L53" s="23"/>
+      <c r="M53" s="23"/>
+      <c r="N53" s="23"/>
+      <c r="O53" s="23"/>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A54" s="23"/>
+      <c r="B54" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C54" s="24"/>
-[...12 lines deleted...]
-      <c r="H54" s="19">
+      <c r="C54" s="23"/>
+      <c r="D54" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H54" s="18">
         <v>86.2</v>
       </c>
-      <c r="I54" s="19">
+      <c r="I54" s="18">
         <v>56.1</v>
       </c>
-      <c r="J54" s="21">
+      <c r="J54" s="20">
         <v>86.5</v>
       </c>
-      <c r="K54" s="24"/>
-[...6 lines deleted...]
-      <c r="B55" s="14" t="s">
+      <c r="K54" s="20">
+        <v>84.6</v>
+      </c>
+      <c r="L54" s="23"/>
+      <c r="M54" s="23"/>
+      <c r="N54" s="23"/>
+      <c r="O54" s="23"/>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A55" s="23"/>
+      <c r="B55" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C55" s="24"/>
-[...15 lines deleted...]
-      <c r="I55" s="19">
+      <c r="C55" s="23"/>
+      <c r="D55" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="H55" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="18">
         <v>0</v>
       </c>
-      <c r="J55" s="21">
+      <c r="J55" s="20">
         <v>1.3</v>
       </c>
-      <c r="K55" s="24"/>
-[...6 lines deleted...]
-      <c r="B56" s="15" t="s">
+      <c r="K55" s="20">
+        <v>38.4</v>
+      </c>
+      <c r="L55" s="23"/>
+      <c r="M55" s="23"/>
+      <c r="N55" s="23"/>
+      <c r="O55" s="23"/>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A56" s="23"/>
+      <c r="B56" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="C56" s="24"/>
-[...13 lines deleted...]
-      <c r="B57" s="14" t="s">
+      <c r="C56" s="23"/>
+      <c r="D56" s="15"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="20"/>
+      <c r="K56" s="20"/>
+      <c r="L56" s="23"/>
+      <c r="M56" s="23"/>
+      <c r="N56" s="23"/>
+      <c r="O56" s="23"/>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="B57" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C57" s="24"/>
-[...3 lines deleted...]
-      <c r="E57" s="21">
+      <c r="C57" s="23"/>
+      <c r="D57" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="20">
         <v>72</v>
       </c>
-      <c r="F57" s="21">
+      <c r="F57" s="20">
         <v>72</v>
       </c>
-      <c r="G57" s="21">
+      <c r="G57" s="20">
         <v>74</v>
       </c>
-      <c r="H57" s="21">
+      <c r="H57" s="20">
         <v>80.7</v>
       </c>
-      <c r="I57" s="21">
+      <c r="I57" s="20">
         <v>80.5</v>
       </c>
-      <c r="J57" s="21">
+      <c r="J57" s="20">
         <v>80.8</v>
       </c>
-      <c r="K57" s="24"/>
-[...6 lines deleted...]
-      <c r="B58" s="14" t="s">
+      <c r="K57" s="20">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="L57" s="23"/>
+      <c r="M57" s="23"/>
+      <c r="N57" s="23"/>
+      <c r="O57" s="23"/>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A58" s="23"/>
+      <c r="B58" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C58" s="24"/>
-[...3 lines deleted...]
-      <c r="E58" s="21">
+      <c r="C58" s="23"/>
+      <c r="D58" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="20">
         <v>30.1</v>
       </c>
-      <c r="F58" s="20" t="s">
-[...8 lines deleted...]
-      <c r="I58" s="21">
+      <c r="F58" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="H58" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="I58" s="20">
         <v>30.6</v>
       </c>
-      <c r="J58" s="21">
+      <c r="J58" s="20">
         <v>30.9</v>
       </c>
-      <c r="K58" s="24"/>
-[...6 lines deleted...]
-      <c r="B59" s="15" t="s">
+      <c r="K58" s="20">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="L58" s="23"/>
+      <c r="M58" s="23"/>
+      <c r="N58" s="23"/>
+      <c r="O58" s="23"/>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A59" s="23"/>
+      <c r="B59" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C59" s="24"/>
-[...3 lines deleted...]
-      <c r="E59" s="21">
+      <c r="C59" s="23"/>
+      <c r="D59" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="20">
         <v>91</v>
       </c>
-      <c r="F59" s="21">
+      <c r="F59" s="20">
         <v>100</v>
       </c>
-      <c r="G59" s="21">
+      <c r="G59" s="20">
         <v>100</v>
       </c>
-      <c r="H59" s="21">
+      <c r="H59" s="20">
         <v>100</v>
       </c>
-      <c r="I59" s="21">
+      <c r="I59" s="20">
         <v>100</v>
       </c>
-      <c r="J59" s="21">
+      <c r="J59" s="20">
         <v>100</v>
       </c>
-      <c r="K59" s="24"/>
-[...6 lines deleted...]
-      <c r="B60" s="15" t="s">
+      <c r="K59" s="20">
+        <v>100</v>
+      </c>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A60" s="23"/>
+      <c r="B60" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="C60" s="24"/>
-[...3 lines deleted...]
-      <c r="E60" s="21">
+      <c r="C60" s="23"/>
+      <c r="D60" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="20">
         <v>80</v>
       </c>
-      <c r="F60" s="21">
+      <c r="F60" s="20">
         <v>80</v>
       </c>
-      <c r="G60" s="21">
+      <c r="G60" s="20">
         <v>92.5</v>
       </c>
-      <c r="H60" s="21">
+      <c r="H60" s="20">
         <v>92.5</v>
       </c>
-      <c r="I60" s="21">
+      <c r="I60" s="20">
         <v>85.7</v>
       </c>
-      <c r="J60" s="21">
+      <c r="J60" s="20">
         <v>94</v>
       </c>
-      <c r="K60" s="24"/>
-[...6 lines deleted...]
-      <c r="B61" s="15" t="s">
+      <c r="K60" s="20">
+        <v>94.8</v>
+      </c>
+      <c r="L60" s="23"/>
+      <c r="M60" s="23"/>
+      <c r="N60" s="23"/>
+      <c r="O60" s="23"/>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A61" s="23"/>
+      <c r="B61" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="24"/>
-[...3 lines deleted...]
-      <c r="E61" s="21">
+      <c r="C61" s="23"/>
+      <c r="D61" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="20">
         <v>60.7</v>
       </c>
-      <c r="F61" s="21">
+      <c r="F61" s="20">
         <v>50.2</v>
       </c>
-      <c r="G61" s="21">
+      <c r="G61" s="20">
         <v>54</v>
       </c>
-      <c r="H61" s="21">
+      <c r="H61" s="20">
         <v>60</v>
       </c>
-      <c r="I61" s="21">
+      <c r="I61" s="20">
         <v>65</v>
       </c>
-      <c r="J61" s="21">
+      <c r="J61" s="20">
         <v>70</v>
       </c>
-      <c r="K61" s="24"/>
-[...5 lines deleted...]
-      <c r="A64" s="26" t="s">
+      <c r="K61" s="20">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="L61" s="23"/>
+      <c r="M61" s="23"/>
+      <c r="N61" s="23"/>
+      <c r="O61" s="23"/>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="M2:M3"/>
     <mergeCell ref="N2:N3"/>
+    <mergeCell ref="O2:O3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
-    <mergeCell ref="D2:J2"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="D2:K2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>