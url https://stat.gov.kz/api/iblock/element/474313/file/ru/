--- v1 (2026-09-26)
+++ v2 (2026-10-17)
@@ -4,123 +4,108 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\Odin\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\Файлы для ODIN\22,2\ДМСУР\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{12C21A04-E6B2-413C-95ED-DCA408E14075}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F506B40-662B-45AC-87BA-E2CF4108621F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-255" yWindow="-45" windowWidth="2400" windowHeight="585" tabRatio="878" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="878" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name=" 6.2.1 " sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 6.2.1 '!$M$2:$O$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 6.2.1 '!$O$2:$Q$4</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...8 lines deleted...]
-  </extLst>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="74">
   <si>
     <t>Наименование глобального показателя</t>
   </si>
   <si>
     <t>Национальный индикатор</t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
     <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
   </si>
   <si>
     <t>Ответственный госорган за реализацию политики (соисполнители)</t>
   </si>
   <si>
     <t>Источник данных</t>
   </si>
   <si>
     <t>Глобальный без именений - 1, глобальный с небольшими изменениями-2, альтернативный национальный-3, дополнительный национальный-4</t>
   </si>
   <si>
-    <t>2018*</t>
-[...1 lines deleted...]
-  <si>
     <t>процент</t>
   </si>
   <si>
     <t>Годы</t>
   </si>
   <si>
     <t>Источником являются данные формы, предназначенные для сбора административных данных в области водоснабжения и водоотведения</t>
   </si>
   <si>
     <t xml:space="preserve"> 6.2.1 Доля населения, использующего a)
 организованные с соблюдением требований безопасности услуги санитарии и б) устройства для мытья рук с мылом и водой</t>
   </si>
   <si>
     <t>…</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Данный индикатор расчитывается с 2018 года</t>
   </si>
   <si>
     <t>город</t>
   </si>
   <si>
     <t>село</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
@@ -271,61 +256,61 @@
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://sdgdata.stat.gov.kz/ru/6-2-1/</t>
   </si>
   <si>
     <t>Показатель определяется как общее число жителей, сточные воды которых поступают на канализационные очистные сооружения, деленное на общее количество жителей в населенных пунктах.</t>
   </si>
   <si>
-    <t>С 2018 года</t>
-[...1 lines deleted...]
-  <si>
     <t>Охват населения очисткой сточных вод</t>
   </si>
   <si>
     <t xml:space="preserve">D=(N/M)*100, где:
 D – охват населения очисткой сточных вод в городах республиканского значения и областных центрах; ;( результат, источник – данные КДС ЖКХ МПС РК) 
 N – количество населения проживающего в городах республиканского значения и областных центрах, подключенных к действующим канализационно-очистным сооружениям, чел. (источник – данные МИО), 
 M – общее количество населения в городах республиканского значения и областных центрах, чел(источник – данные БНС АСПиР РК).
 </t>
+  </si>
+  <si>
+    <t>С 2016 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -571,51 +556,51 @@
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -693,72 +678,76 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 6" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 7" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Процентный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -1173,2125 +1162,2404 @@
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/6-2-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="69.7109375" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="28" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B3" s="29"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B4" s="30" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B5" s="31" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B6" s="33"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B8" s="30" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B9" s="31"/>
     </row>
     <row r="10" spans="1:2" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B12" s="34"/>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B13" s="35"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B14" s="37"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B15" s="37"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B16" s="38" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B17" s="39" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B18" s="39" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B19" s="31" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B20" s="31"/>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="28" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B22" s="41"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="108.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="42" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="42" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="42" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="42" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="42" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="42"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="43" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="42"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="42"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="44"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="44"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="44"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="45" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:O64"/>
+  <dimension ref="A1:Q64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L10" sqref="L10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A64" sqref="A64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="1"/>
     <col min="2" max="2" width="29.140625" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
-    <col min="4" max="11" width="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="29.42578125" customWidth="1"/>
+    <col min="4" max="5" width="9.85546875" customWidth="1"/>
+    <col min="6" max="13" width="10" customWidth="1"/>
+    <col min="14" max="15" width="34.28515625" customWidth="1"/>
+    <col min="16" max="16" width="33.140625" customWidth="1"/>
+    <col min="17" max="17" width="29.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="2" spans="1:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="51" t="s">
-[...9 lines deleted...]
-      <c r="L2" s="47" t="s">
+      <c r="D2" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="M2" s="47" t="s">
+      <c r="O2" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="N2" s="47" t="s">
+      <c r="P2" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="O2" s="49" t="s">
+      <c r="Q2" s="52" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D3" s="9" t="s">
+    <row r="3" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="51"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="47">
+        <v>2016</v>
+      </c>
+      <c r="E3" s="47">
+        <v>2017</v>
+      </c>
+      <c r="F3" s="9">
+        <v>2018</v>
+      </c>
+      <c r="G3" s="9">
+        <v>2019</v>
+      </c>
+      <c r="H3" s="9">
+        <v>2020</v>
+      </c>
+      <c r="I3" s="11">
+        <v>2021</v>
+      </c>
+      <c r="J3" s="12">
+        <v>2022</v>
+      </c>
+      <c r="K3" s="9">
+        <v>2023</v>
+      </c>
+      <c r="L3" s="46">
+        <v>2024</v>
+      </c>
+      <c r="M3" s="46">
+        <v>2025</v>
+      </c>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="53"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="9">
-[...36 lines deleted...]
-      <c r="E4" s="3"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
       <c r="F4" s="3"/>
-      <c r="G4" s="10"/>
-      <c r="H4" s="10"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="54"/>
-[...9 lines deleted...]
-      <c r="O4" s="8">
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" s="8">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A5" s="23"/>
       <c r="B5" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C5" s="23"/>
-      <c r="D5" s="15">
+      <c r="D5" s="49">
+        <v>84</v>
+      </c>
+      <c r="E5" s="49">
+        <v>88</v>
+      </c>
+      <c r="F5" s="15">
         <v>68.7</v>
       </c>
-      <c r="E5" s="20">
+      <c r="G5" s="20">
         <v>70.5</v>
       </c>
-      <c r="F5" s="20">
+      <c r="H5" s="20">
         <v>70.5</v>
       </c>
-      <c r="G5" s="20">
+      <c r="I5" s="20">
         <v>75.7</v>
       </c>
-      <c r="H5" s="20">
+      <c r="J5" s="20">
         <v>77.099999999999994</v>
       </c>
-      <c r="I5" s="20">
+      <c r="K5" s="20">
         <v>68.599999999999994</v>
       </c>
-      <c r="J5" s="20">
+      <c r="L5" s="20">
         <v>79.400000000000006</v>
       </c>
-      <c r="K5" s="20">
+      <c r="M5" s="20">
         <v>76.7</v>
       </c>
-      <c r="L5" s="23"/>
-      <c r="M5" s="23"/>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
-    </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="23"/>
       <c r="B6" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C6" s="23"/>
-      <c r="D6" s="15">
+      <c r="D6" s="49">
+        <v>11.2</v>
+      </c>
+      <c r="E6" s="49">
+        <v>11.5</v>
+      </c>
+      <c r="F6" s="15">
         <v>8.6</v>
       </c>
-      <c r="E6" s="15">
+      <c r="G6" s="15">
         <v>8.8000000000000007</v>
       </c>
-      <c r="F6" s="16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" s="16" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="I6" s="17">
+        <v>11</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="17">
         <v>5</v>
       </c>
-      <c r="J6" s="20">
+      <c r="L6" s="20">
         <v>6.8</v>
       </c>
-      <c r="K6" s="20">
+      <c r="M6" s="20">
         <v>6</v>
       </c>
-      <c r="L6" s="23"/>
-      <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
-    </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P6" s="23"/>
+      <c r="Q6" s="23"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="23"/>
       <c r="B7" s="26" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C7" s="23"/>
-      <c r="D7" s="15"/>
-[...2 lines deleted...]
-      <c r="G7" s="16"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="15"/>
       <c r="H7" s="16"/>
-      <c r="I7" s="17"/>
-[...3 lines deleted...]
-      <c r="M7" s="23"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
-    </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P7" s="23"/>
+      <c r="Q7" s="23"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
       <c r="B8" s="14" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C8" s="23"/>
-      <c r="D8" s="18"/>
-      <c r="E8" s="18"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
-      <c r="J8" s="20"/>
-[...2 lines deleted...]
-      <c r="M8" s="23"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="20"/>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
-    </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P8" s="23"/>
+      <c r="Q8" s="23"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A9" s="23"/>
       <c r="B9" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C9" s="23"/>
-      <c r="D9" s="18" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="D9" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="49" t="s">
+        <v>34</v>
       </c>
       <c r="F9" s="18" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G9" s="18" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H9" s="18">
+        <v>34</v>
+      </c>
+      <c r="H9" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I9" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="18">
         <v>67.7</v>
       </c>
-      <c r="I9" s="18">
+      <c r="K9" s="18">
         <v>37.6</v>
       </c>
-      <c r="J9" s="20">
+      <c r="L9" s="20">
         <v>41.8</v>
       </c>
-      <c r="K9" s="20">
+      <c r="M9" s="20">
         <v>38.1</v>
       </c>
-      <c r="L9" s="23"/>
-      <c r="M9" s="23"/>
       <c r="N9" s="23"/>
       <c r="O9" s="23"/>
-    </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C10" s="23"/>
-      <c r="D10" s="18" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="D10" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="49" t="s">
+        <v>34</v>
       </c>
       <c r="F10" s="18" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G10" s="18" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H10" s="18" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I10" s="18">
+        <v>34</v>
+      </c>
+      <c r="I10" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="18">
         <v>3</v>
       </c>
-      <c r="J10" s="20">
+      <c r="L10" s="20">
         <v>22.8</v>
       </c>
-      <c r="K10" s="20">
-[...3 lines deleted...]
-      <c r="M10" s="23"/>
+      <c r="M10" s="20">
+        <v>0</v>
+      </c>
       <c r="N10" s="23"/>
       <c r="O10" s="23"/>
-    </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P10" s="23"/>
+      <c r="Q10" s="23"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="14" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C11" s="23"/>
-      <c r="D11" s="15"/>
-[...1 lines deleted...]
-      <c r="F11" s="24"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="15"/>
       <c r="G11" s="20"/>
-      <c r="H11" s="20"/>
+      <c r="H11" s="24"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
-      <c r="L11" s="23"/>
-      <c r="M11" s="23"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
-    </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P11" s="23"/>
+      <c r="Q11" s="23"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C12" s="23"/>
-      <c r="D12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="20">
+      <c r="D12" s="49">
+        <v>0</v>
+      </c>
+      <c r="E12" s="49">
+        <v>0</v>
+      </c>
+      <c r="F12" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="20">
         <v>72.099999999999994</v>
       </c>
-      <c r="F12" s="20">
+      <c r="H12" s="20">
         <v>72.099999999999994</v>
       </c>
-      <c r="G12" s="20">
+      <c r="I12" s="20">
         <v>79.099999999999994</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J12" s="20">
         <v>100</v>
       </c>
       <c r="K12" s="20">
+        <v>79</v>
+      </c>
+      <c r="L12" s="20">
+        <v>100</v>
+      </c>
+      <c r="M12" s="20">
         <v>80.5</v>
       </c>
-      <c r="L12" s="23"/>
-      <c r="M12" s="23"/>
       <c r="N12" s="23"/>
       <c r="O12" s="23"/>
-    </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P12" s="23"/>
+      <c r="Q12" s="23"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C13" s="23"/>
-      <c r="D13" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="20">
+      <c r="D13" s="49">
+        <v>0</v>
+      </c>
+      <c r="E13" s="49">
+        <v>0</v>
+      </c>
+      <c r="F13" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="20">
         <v>14.7</v>
       </c>
-      <c r="F13" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" s="20" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I13" s="20">
+        <v>34</v>
+      </c>
+      <c r="I13" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="K13" s="20">
         <v>8.8000000000000007</v>
       </c>
-      <c r="J13" s="20">
+      <c r="L13" s="20">
         <v>9.5</v>
       </c>
-      <c r="K13" s="20">
+      <c r="M13" s="20">
         <v>9.6</v>
       </c>
-      <c r="L13" s="23"/>
-      <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="23"/>
-    </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P13" s="23"/>
+      <c r="Q13" s="23"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="14" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C14" s="23"/>
-      <c r="D14" s="15"/>
-[...1 lines deleted...]
-      <c r="F14" s="20"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="15"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
-      <c r="L14" s="23"/>
-      <c r="M14" s="23"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="20"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
-    </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P14" s="23"/>
+      <c r="Q14" s="23"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15" s="23"/>
-      <c r="D15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="20">
+      <c r="D15" s="49">
+        <v>0</v>
+      </c>
+      <c r="E15" s="49">
+        <v>0</v>
+      </c>
+      <c r="F15" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="20">
         <v>95.3</v>
       </c>
-      <c r="F15" s="20">
+      <c r="H15" s="20">
         <v>67.400000000000006</v>
       </c>
-      <c r="G15" s="20">
+      <c r="I15" s="20">
         <v>95.6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92.8</v>
       </c>
       <c r="J15" s="20">
         <v>100</v>
       </c>
       <c r="K15" s="20">
+        <v>92.8</v>
+      </c>
+      <c r="L15" s="20">
+        <v>100</v>
+      </c>
+      <c r="M15" s="20">
         <v>96</v>
       </c>
-      <c r="L15" s="23"/>
-      <c r="M15" s="23"/>
       <c r="N15" s="23"/>
       <c r="O15" s="23"/>
-    </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P15" s="23"/>
+      <c r="Q15" s="23"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C16" s="23"/>
-      <c r="D16" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="20">
+      <c r="D16" s="49">
+        <v>0</v>
+      </c>
+      <c r="E16" s="49">
+        <v>0</v>
+      </c>
+      <c r="F16" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="20">
         <v>6.6</v>
       </c>
-      <c r="F16" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="20" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="I16" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="20" t="s">
+        <v>34</v>
       </c>
       <c r="K16" s="20">
         <v>0</v>
       </c>
-      <c r="L16" s="23"/>
-      <c r="M16" s="23"/>
+      <c r="L16" s="20">
+        <v>0</v>
+      </c>
+      <c r="M16" s="20">
+        <v>0</v>
+      </c>
       <c r="N16" s="23"/>
       <c r="O16" s="23"/>
-    </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P16" s="23"/>
+      <c r="Q16" s="23"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="14" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C17" s="23"/>
-      <c r="D17" s="15"/>
-[...1 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="D17" s="49"/>
+      <c r="E17" s="49"/>
+      <c r="F17" s="15"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
-      <c r="J17" s="20"/>
-[...2 lines deleted...]
-      <c r="M17" s="23"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
-    </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P17" s="23"/>
+      <c r="Q17" s="23"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C18" s="23"/>
-      <c r="D18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="20">
+      <c r="D18" s="49">
+        <v>0</v>
+      </c>
+      <c r="E18" s="49">
+        <v>0</v>
+      </c>
+      <c r="F18" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="20">
         <v>95.1</v>
       </c>
-      <c r="F18" s="20">
+      <c r="H18" s="20">
         <v>95.1</v>
       </c>
-      <c r="G18" s="20">
+      <c r="I18" s="20">
         <v>55.9</v>
       </c>
-      <c r="H18" s="20">
+      <c r="J18" s="20">
         <v>100</v>
       </c>
-      <c r="I18" s="20">
+      <c r="K18" s="20">
         <v>72</v>
       </c>
-      <c r="J18" s="20">
+      <c r="L18" s="20">
         <v>76.599999999999994</v>
       </c>
-      <c r="K18" s="20">
+      <c r="M18" s="20">
         <v>45.6</v>
       </c>
-      <c r="L18" s="23"/>
-      <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="23"/>
-    </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P18" s="23"/>
+      <c r="Q18" s="23"/>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="23"/>
       <c r="B19" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C19" s="23"/>
-      <c r="D19" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="20">
+      <c r="D19" s="49">
+        <v>0</v>
+      </c>
+      <c r="E19" s="49">
+        <v>0</v>
+      </c>
+      <c r="F19" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="20">
         <v>6.3</v>
       </c>
-      <c r="F19" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" s="20" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I19" s="20">
+        <v>34</v>
+      </c>
+      <c r="I19" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J19" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="K19" s="20">
         <v>3</v>
       </c>
-      <c r="J19" s="20">
+      <c r="L19" s="20">
         <v>6.5</v>
       </c>
-      <c r="K19" s="20">
+      <c r="M19" s="20">
         <v>2.7</v>
       </c>
-      <c r="L19" s="23"/>
-      <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="23"/>
-    </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P19" s="23"/>
+      <c r="Q19" s="23"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="14" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C20" s="23"/>
-      <c r="D20" s="15"/>
-[...1 lines deleted...]
-      <c r="F20" s="21"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="15"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
-      <c r="J20" s="20"/>
-[...2 lines deleted...]
-      <c r="M20" s="23"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
       <c r="N20" s="23"/>
       <c r="O20" s="23"/>
-    </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P20" s="23"/>
+      <c r="Q20" s="23"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C21" s="23"/>
-      <c r="D21" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="20">
+      <c r="D21" s="49">
+        <v>0</v>
+      </c>
+      <c r="E21" s="49">
+        <v>0</v>
+      </c>
+      <c r="F21" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="20">
         <v>37.200000000000003</v>
       </c>
-      <c r="F21" s="20">
+      <c r="H21" s="20">
         <v>37.200000000000003</v>
       </c>
-      <c r="G21" s="20">
+      <c r="I21" s="20">
         <v>54.1</v>
       </c>
-      <c r="H21" s="20">
+      <c r="J21" s="20">
         <v>65.900000000000006</v>
       </c>
-      <c r="I21" s="20">
+      <c r="K21" s="20">
         <v>66.8</v>
       </c>
-      <c r="J21" s="20">
+      <c r="L21" s="20">
         <v>66.8</v>
       </c>
-      <c r="K21" s="20">
+      <c r="M21" s="20">
         <v>55.9</v>
       </c>
-      <c r="L21" s="23"/>
-      <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
-    </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C22" s="23"/>
-      <c r="D22" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="20">
+      <c r="D22" s="49">
+        <v>0</v>
+      </c>
+      <c r="E22" s="49">
+        <v>0</v>
+      </c>
+      <c r="F22" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="20">
         <v>9.5</v>
       </c>
-      <c r="F22" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" s="20" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="I22" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J22" s="20" t="s">
+        <v>34</v>
       </c>
       <c r="K22" s="20">
+        <v>0</v>
+      </c>
+      <c r="L22" s="20">
+        <v>0</v>
+      </c>
+      <c r="M22" s="20">
         <v>6.8</v>
       </c>
-      <c r="L22" s="23"/>
-      <c r="M22" s="23"/>
       <c r="N22" s="23"/>
       <c r="O22" s="23"/>
-    </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P22" s="23"/>
+      <c r="Q22" s="23"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A23" s="23"/>
       <c r="B23" s="14" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C23" s="23"/>
-      <c r="D23" s="15"/>
-[...1 lines deleted...]
-      <c r="F23" s="21"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="15"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
-      <c r="J23" s="20"/>
-[...2 lines deleted...]
-      <c r="M23" s="23"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
       <c r="N23" s="23"/>
       <c r="O23" s="23"/>
-    </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P23" s="23"/>
+      <c r="Q23" s="23"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C24" s="23"/>
-      <c r="D24" s="19" t="s">
-[...6 lines deleted...]
-        <v>91.2</v>
+      <c r="D24" s="49">
+        <v>0</v>
+      </c>
+      <c r="E24" s="49">
+        <v>0</v>
+      </c>
+      <c r="F24" s="19" t="s">
+        <v>11</v>
       </c>
       <c r="G24" s="20">
         <v>91.2</v>
       </c>
       <c r="H24" s="20">
+        <v>91.2</v>
+      </c>
+      <c r="I24" s="20">
+        <v>91.2</v>
+      </c>
+      <c r="J24" s="20">
         <v>91.5</v>
       </c>
-      <c r="I24" s="20">
+      <c r="K24" s="20">
         <v>94.7</v>
       </c>
-      <c r="J24" s="20">
+      <c r="L24" s="20">
         <v>98</v>
       </c>
-      <c r="K24" s="20">
+      <c r="M24" s="20">
         <v>97.3</v>
       </c>
-      <c r="L24" s="23"/>
-      <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="23"/>
-    </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P24" s="23"/>
+      <c r="Q24" s="23"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A25" s="23"/>
       <c r="B25" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C25" s="23"/>
-      <c r="D25" s="16" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="D25" s="49">
+        <v>0</v>
+      </c>
+      <c r="E25" s="49">
+        <v>0</v>
+      </c>
+      <c r="F25" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="20">
+        <v>0</v>
       </c>
       <c r="H25" s="20" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="I25" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J25" s="20" t="s">
+        <v>34</v>
       </c>
       <c r="K25" s="20">
         <v>0</v>
       </c>
-      <c r="L25" s="23"/>
-      <c r="M25" s="23"/>
+      <c r="L25" s="20">
+        <v>0</v>
+      </c>
+      <c r="M25" s="20">
+        <v>0</v>
+      </c>
       <c r="N25" s="23"/>
       <c r="O25" s="23"/>
-    </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P25" s="23"/>
+      <c r="Q25" s="23"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="14" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C26" s="23"/>
-      <c r="D26" s="15"/>
-[...1 lines deleted...]
-      <c r="F26" s="20"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="15"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
-      <c r="L26" s="23"/>
-      <c r="M26" s="23"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="20"/>
       <c r="N26" s="23"/>
       <c r="O26" s="23"/>
-    </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P26" s="23"/>
+      <c r="Q26" s="23"/>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A27" s="23"/>
       <c r="B27" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C27" s="23"/>
-      <c r="D27" s="19" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="D27" s="49">
+        <v>0</v>
+      </c>
+      <c r="E27" s="49">
+        <v>0</v>
+      </c>
+      <c r="F27" s="19" t="s">
+        <v>11</v>
       </c>
       <c r="G27" s="20">
         <v>0</v>
       </c>
       <c r="H27" s="20">
         <v>0</v>
       </c>
       <c r="I27" s="20">
         <v>0</v>
       </c>
       <c r="J27" s="20">
         <v>0</v>
       </c>
       <c r="K27" s="20">
         <v>0</v>
       </c>
-      <c r="L27" s="23"/>
-      <c r="M27" s="23"/>
+      <c r="L27" s="20">
+        <v>0</v>
+      </c>
+      <c r="M27" s="20">
+        <v>0</v>
+      </c>
       <c r="N27" s="23"/>
       <c r="O27" s="23"/>
-    </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P27" s="23"/>
+      <c r="Q27" s="23"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C28" s="23"/>
-      <c r="D28" s="16" t="s">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="D28" s="49">
+        <v>0</v>
+      </c>
+      <c r="E28" s="49">
+        <v>0</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="20">
+        <v>0</v>
+      </c>
+      <c r="H28" s="20">
+        <v>0</v>
+      </c>
+      <c r="I28" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J28" s="20" t="s">
+        <v>34</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
-      <c r="L28" s="23"/>
-      <c r="M28" s="23"/>
+      <c r="L28" s="20">
+        <v>0</v>
+      </c>
+      <c r="M28" s="20">
+        <v>0</v>
+      </c>
       <c r="N28" s="23"/>
       <c r="O28" s="23"/>
-    </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P28" s="23"/>
+      <c r="Q28" s="23"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C29" s="23"/>
-      <c r="D29" s="18"/>
-      <c r="E29" s="18"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
-      <c r="J29" s="20"/>
-[...2 lines deleted...]
-      <c r="M29" s="23"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
       <c r="N29" s="23"/>
       <c r="O29" s="23"/>
-    </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P29" s="23"/>
+      <c r="Q29" s="23"/>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A30" s="23"/>
       <c r="B30" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C30" s="23"/>
-      <c r="D30" s="19" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="D30" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="49" t="s">
+        <v>11</v>
       </c>
       <c r="F30" s="19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G30" s="19" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="H30" s="18">
+        <v>11</v>
+      </c>
+      <c r="H30" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="I30" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="J30" s="18">
         <v>58</v>
       </c>
-      <c r="I30" s="18">
+      <c r="K30" s="18">
         <v>98.3</v>
       </c>
-      <c r="J30" s="20">
+      <c r="L30" s="20">
         <v>100</v>
       </c>
-      <c r="K30" s="20">
+      <c r="M30" s="20">
         <v>70</v>
       </c>
-      <c r="L30" s="23"/>
-      <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="23"/>
-    </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P30" s="23"/>
+      <c r="Q30" s="23"/>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C31" s="23"/>
-      <c r="D31" s="16" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="D31" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="49" t="s">
+        <v>11</v>
       </c>
       <c r="F31" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G31" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H31" s="16" t="s">
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="K31" s="20">
+        <v>11</v>
+      </c>
+      <c r="I31" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J31" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="K31" s="18">
+        <v>0</v>
+      </c>
+      <c r="L31" s="20">
+        <v>0</v>
+      </c>
+      <c r="M31" s="20">
         <v>1.9</v>
       </c>
-      <c r="L31" s="23"/>
-      <c r="M31" s="23"/>
       <c r="N31" s="23"/>
       <c r="O31" s="23"/>
-    </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P31" s="23"/>
+      <c r="Q31" s="23"/>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A32" s="23"/>
       <c r="B32" s="14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C32" s="23"/>
-      <c r="D32" s="15"/>
-[...1 lines deleted...]
-      <c r="F32" s="21"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="15"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
-      <c r="J32" s="20"/>
-[...2 lines deleted...]
-      <c r="M32" s="23"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="20"/>
+      <c r="M32" s="20"/>
       <c r="N32" s="23"/>
       <c r="O32" s="23"/>
-    </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P32" s="23"/>
+      <c r="Q32" s="23"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C33" s="23"/>
-      <c r="D33" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="20">
+      <c r="D33" s="49">
+        <v>0</v>
+      </c>
+      <c r="E33" s="49">
+        <v>0</v>
+      </c>
+      <c r="F33" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="20">
         <v>66</v>
       </c>
-      <c r="F33" s="20">
+      <c r="H33" s="20">
         <v>66</v>
       </c>
-      <c r="G33" s="20">
+      <c r="I33" s="20">
         <v>72.900000000000006</v>
       </c>
-      <c r="H33" s="20">
+      <c r="J33" s="20">
         <v>74.2</v>
       </c>
-      <c r="I33" s="20">
+      <c r="K33" s="20">
         <v>71</v>
       </c>
-      <c r="J33" s="20">
+      <c r="L33" s="20">
         <v>74.599999999999994</v>
       </c>
-      <c r="K33" s="20">
+      <c r="M33" s="20">
         <v>72.900000000000006</v>
       </c>
-      <c r="L33" s="23"/>
-      <c r="M33" s="23"/>
       <c r="N33" s="23"/>
       <c r="O33" s="23"/>
-    </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P33" s="23"/>
+      <c r="Q33" s="23"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C34" s="23"/>
-      <c r="D34" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="20">
+      <c r="D34" s="49">
+        <v>0</v>
+      </c>
+      <c r="E34" s="49">
+        <v>0</v>
+      </c>
+      <c r="F34" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="20">
         <v>20.9</v>
       </c>
-      <c r="F34" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" s="20" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I34" s="20">
+        <v>34</v>
+      </c>
+      <c r="I34" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J34" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="K34" s="20">
         <v>20.6</v>
       </c>
-      <c r="J34" s="20">
+      <c r="L34" s="20">
         <v>24.5</v>
       </c>
-      <c r="K34" s="20">
+      <c r="M34" s="20">
         <v>24.5</v>
       </c>
-      <c r="L34" s="23"/>
-      <c r="M34" s="23"/>
       <c r="N34" s="23"/>
       <c r="O34" s="23"/>
-    </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P34" s="23"/>
+      <c r="Q34" s="23"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C35" s="23"/>
-      <c r="D35" s="15"/>
-[...1 lines deleted...]
-      <c r="F35" s="20"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="15"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
-      <c r="L35" s="23"/>
-      <c r="M35" s="23"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
       <c r="N35" s="23"/>
       <c r="O35" s="23"/>
-    </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P35" s="23"/>
+      <c r="Q35" s="23"/>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C36" s="23"/>
-      <c r="D36" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="20">
+      <c r="D36" s="49">
+        <v>0</v>
+      </c>
+      <c r="E36" s="49">
+        <v>0</v>
+      </c>
+      <c r="F36" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="20">
         <v>100</v>
       </c>
-      <c r="F36" s="20">
+      <c r="H36" s="20">
         <v>100</v>
       </c>
-      <c r="G36" s="20">
+      <c r="I36" s="20">
         <v>94.8</v>
       </c>
-      <c r="H36" s="20">
-[...2 lines deleted...]
-      <c r="I36" s="20">
+      <c r="J36" s="20">
+        <v>0</v>
+      </c>
+      <c r="K36" s="20">
         <v>37.200000000000003</v>
       </c>
-      <c r="J36" s="20">
+      <c r="L36" s="20">
         <v>38.1</v>
       </c>
-      <c r="K36" s="20">
+      <c r="M36" s="20">
         <v>42.5</v>
       </c>
-      <c r="L36" s="23"/>
-      <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="23"/>
-    </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P36" s="23"/>
+      <c r="Q36" s="23"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C37" s="23"/>
-      <c r="D37" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="20">
+      <c r="D37" s="49">
+        <v>0</v>
+      </c>
+      <c r="E37" s="49">
+        <v>0</v>
+      </c>
+      <c r="F37" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="20">
         <v>17.100000000000001</v>
       </c>
-      <c r="F37" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" s="20" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I37" s="20">
+        <v>34</v>
+      </c>
+      <c r="I37" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J37" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="K37" s="20">
         <v>8.6999999999999993</v>
       </c>
-      <c r="J37" s="20">
+      <c r="L37" s="20">
         <v>9</v>
       </c>
-      <c r="K37" s="20">
+      <c r="M37" s="20">
         <v>10.7</v>
       </c>
-      <c r="L37" s="23"/>
-      <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
-    </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P37" s="23"/>
+      <c r="Q37" s="23"/>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="14" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C38" s="23"/>
-      <c r="D38" s="15"/>
-[...1 lines deleted...]
-      <c r="F38" s="20"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="49"/>
+      <c r="F38" s="15"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
-      <c r="L38" s="23"/>
-      <c r="M38" s="23"/>
+      <c r="L38" s="20"/>
+      <c r="M38" s="20"/>
       <c r="N38" s="23"/>
       <c r="O38" s="23"/>
-    </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P38" s="23"/>
+      <c r="Q38" s="23"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A39" s="23"/>
       <c r="B39" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C39" s="23"/>
-      <c r="D39" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="20">
+      <c r="D39" s="49">
+        <v>0</v>
+      </c>
+      <c r="E39" s="49">
+        <v>0</v>
+      </c>
+      <c r="F39" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="20">
         <v>48.9</v>
       </c>
-      <c r="F39" s="20">
+      <c r="H39" s="20">
         <v>48.9</v>
       </c>
-      <c r="G39" s="20">
+      <c r="I39" s="20">
         <v>55</v>
       </c>
-      <c r="H39" s="20">
+      <c r="J39" s="20">
         <v>57</v>
       </c>
-      <c r="I39" s="20">
+      <c r="K39" s="20">
         <v>40</v>
       </c>
-      <c r="J39" s="20">
+      <c r="L39" s="20">
         <v>58</v>
       </c>
-      <c r="K39" s="20">
+      <c r="M39" s="20">
         <v>57.5</v>
       </c>
-      <c r="L39" s="23"/>
-      <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="23"/>
-    </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P39" s="23"/>
+      <c r="Q39" s="23"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A40" s="23"/>
       <c r="B40" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C40" s="23"/>
-      <c r="D40" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="20">
+      <c r="D40" s="49">
+        <v>0</v>
+      </c>
+      <c r="E40" s="49">
+        <v>0</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="20">
         <v>0.4</v>
       </c>
-      <c r="F40" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" s="20" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>1.2</v>
+        <v>34</v>
+      </c>
+      <c r="I40" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J40" s="20" t="s">
+        <v>34</v>
       </c>
       <c r="K40" s="20">
         <v>1.2</v>
       </c>
-      <c r="L40" s="23"/>
-      <c r="M40" s="23"/>
+      <c r="L40" s="20">
+        <v>1.2</v>
+      </c>
+      <c r="M40" s="20">
+        <v>1.2</v>
+      </c>
       <c r="N40" s="23"/>
       <c r="O40" s="23"/>
-    </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="14" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C41" s="23"/>
-      <c r="D41" s="15"/>
-[...1 lines deleted...]
-      <c r="F41" s="20"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="15"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
-      <c r="L41" s="23"/>
-      <c r="M41" s="23"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
       <c r="N41" s="23"/>
       <c r="O41" s="23"/>
-    </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P41" s="23"/>
+      <c r="Q41" s="23"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A42" s="23"/>
       <c r="B42" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C42" s="23"/>
-      <c r="D42" s="19" t="s">
-[...6 lines deleted...]
-        <v>93.1</v>
+      <c r="D42" s="49">
+        <v>0</v>
+      </c>
+      <c r="E42" s="49">
+        <v>0</v>
+      </c>
+      <c r="F42" s="19" t="s">
+        <v>11</v>
       </c>
       <c r="G42" s="20">
         <v>93.1</v>
       </c>
       <c r="H42" s="20">
-        <v>100</v>
+        <v>93.1</v>
       </c>
       <c r="I42" s="20">
-        <v>94</v>
+        <v>93.1</v>
       </c>
       <c r="J42" s="20">
         <v>100</v>
       </c>
       <c r="K42" s="20">
+        <v>94</v>
+      </c>
+      <c r="L42" s="20">
+        <v>100</v>
+      </c>
+      <c r="M42" s="20">
         <v>97.3</v>
       </c>
-      <c r="L42" s="23"/>
-      <c r="M42" s="23"/>
       <c r="N42" s="23"/>
       <c r="O42" s="23"/>
-    </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P42" s="23"/>
+      <c r="Q42" s="23"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C43" s="23"/>
-      <c r="D43" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="20">
+      <c r="D43" s="49">
+        <v>0</v>
+      </c>
+      <c r="E43" s="49">
+        <v>0</v>
+      </c>
+      <c r="F43" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="20">
         <v>3.8</v>
       </c>
-      <c r="F43" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H43" s="20" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="I43" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J43" s="20" t="s">
+        <v>34</v>
       </c>
       <c r="K43" s="20">
+        <v>0</v>
+      </c>
+      <c r="L43" s="20">
+        <v>0</v>
+      </c>
+      <c r="M43" s="20">
         <v>5</v>
       </c>
-      <c r="L43" s="23"/>
-      <c r="M43" s="23"/>
       <c r="N43" s="23"/>
       <c r="O43" s="23"/>
-    </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P43" s="23"/>
+      <c r="Q43" s="23"/>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A44" s="23"/>
       <c r="B44" s="14" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C44" s="23"/>
-      <c r="D44" s="15"/>
-[...1 lines deleted...]
-      <c r="F44" s="21"/>
+      <c r="D44" s="49"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="15"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
-      <c r="J44" s="20"/>
-[...2 lines deleted...]
-      <c r="M44" s="23"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="20"/>
       <c r="N44" s="23"/>
       <c r="O44" s="23"/>
-    </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P44" s="23"/>
+      <c r="Q44" s="23"/>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A45" s="23"/>
       <c r="B45" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C45" s="23"/>
-      <c r="D45" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="20">
+      <c r="D45" s="49">
+        <v>85.5</v>
+      </c>
+      <c r="E45" s="49">
+        <v>86</v>
+      </c>
+      <c r="F45" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="20">
         <v>87</v>
       </c>
-      <c r="F45" s="20">
+      <c r="H45" s="20">
         <v>76.099999999999994</v>
       </c>
-      <c r="G45" s="20">
+      <c r="I45" s="20">
         <v>88</v>
       </c>
-      <c r="H45" s="20">
+      <c r="J45" s="20">
         <v>88.5</v>
       </c>
-      <c r="I45" s="20">
+      <c r="K45" s="20">
         <v>89</v>
       </c>
-      <c r="J45" s="20">
+      <c r="L45" s="20">
         <v>89.5</v>
       </c>
-      <c r="K45" s="20">
+      <c r="M45" s="20">
         <v>90</v>
       </c>
-      <c r="L45" s="23"/>
-      <c r="M45" s="23"/>
       <c r="N45" s="23"/>
       <c r="O45" s="23"/>
-    </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P45" s="23"/>
+      <c r="Q45" s="23"/>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A46" s="23"/>
       <c r="B46" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C46" s="23"/>
-      <c r="D46" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="20">
+      <c r="D46" s="49">
+        <v>0</v>
+      </c>
+      <c r="E46" s="49">
+        <v>0</v>
+      </c>
+      <c r="F46" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="20">
         <v>5.3</v>
       </c>
-      <c r="F46" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" s="20" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="I46" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J46" s="20" t="s">
+        <v>34</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
-      <c r="L46" s="23"/>
-      <c r="M46" s="23"/>
+      <c r="L46" s="20">
+        <v>0</v>
+      </c>
+      <c r="M46" s="20">
+        <v>0</v>
+      </c>
       <c r="N46" s="23"/>
       <c r="O46" s="23"/>
-    </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P46" s="23"/>
+      <c r="Q46" s="23"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A47" s="23"/>
       <c r="B47" s="14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C47" s="23"/>
-      <c r="D47" s="15"/>
-[...1 lines deleted...]
-      <c r="F47" s="20"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="49"/>
+      <c r="F47" s="15"/>
       <c r="G47" s="20"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
-      <c r="L47" s="23"/>
-      <c r="M47" s="23"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="20"/>
       <c r="N47" s="23"/>
       <c r="O47" s="23"/>
-    </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P47" s="23"/>
+      <c r="Q47" s="23"/>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A48" s="23"/>
       <c r="B48" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C48" s="23"/>
-      <c r="D48" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="20">
+      <c r="D48" s="49">
+        <v>0</v>
+      </c>
+      <c r="E48" s="49">
+        <v>0</v>
+      </c>
+      <c r="F48" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="20">
         <v>84</v>
       </c>
-      <c r="F48" s="20">
+      <c r="H48" s="20">
         <v>74.400000000000006</v>
-      </c>
-[...4 lines deleted...]
-        <v>86.4</v>
       </c>
       <c r="I48" s="20">
         <v>74.400000000000006</v>
       </c>
       <c r="J48" s="20">
+        <v>86.4</v>
+      </c>
+      <c r="K48" s="20">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="L48" s="20">
         <v>86.5</v>
       </c>
-      <c r="K48" s="20">
+      <c r="M48" s="20">
         <v>74</v>
       </c>
-      <c r="L48" s="23"/>
-      <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="23"/>
-    </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P48" s="23"/>
+      <c r="Q48" s="23"/>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A49" s="23"/>
       <c r="B49" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C49" s="23"/>
-      <c r="D49" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="20">
+      <c r="D49" s="49">
+        <v>0</v>
+      </c>
+      <c r="E49" s="49">
+        <v>0</v>
+      </c>
+      <c r="F49" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="20">
         <v>0.61</v>
       </c>
-      <c r="F49" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H49" s="20" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I49" s="20">
+        <v>34</v>
+      </c>
+      <c r="I49" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J49" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="K49" s="20">
         <v>0.6</v>
       </c>
-      <c r="J49" s="20">
+      <c r="L49" s="20">
         <v>0.6</v>
       </c>
-      <c r="K49" s="20">
+      <c r="M49" s="20">
         <v>0.7</v>
       </c>
-      <c r="L49" s="23"/>
-      <c r="M49" s="23"/>
       <c r="N49" s="23"/>
       <c r="O49" s="23"/>
-    </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P49" s="23"/>
+      <c r="Q49" s="23"/>
+    </row>
+    <row r="50" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A50" s="23"/>
       <c r="B50" s="14" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C50" s="23"/>
-      <c r="D50" s="15"/>
-[...1 lines deleted...]
-      <c r="F50" s="21"/>
+      <c r="D50" s="49"/>
+      <c r="E50" s="49"/>
+      <c r="F50" s="15"/>
       <c r="G50" s="21"/>
       <c r="H50" s="21"/>
       <c r="I50" s="21"/>
-      <c r="J50" s="20"/>
-[...2 lines deleted...]
-      <c r="M50" s="23"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20"/>
       <c r="N50" s="23"/>
       <c r="O50" s="23"/>
-    </row>
-    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P50" s="23"/>
+      <c r="Q50" s="23"/>
+    </row>
+    <row r="51" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A51" s="23"/>
       <c r="B51" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C51" s="23"/>
-      <c r="D51" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="20">
+      <c r="D51" s="49">
+        <v>0</v>
+      </c>
+      <c r="E51" s="49">
+        <v>0</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="20">
         <v>25.7</v>
       </c>
-      <c r="F51" s="20">
+      <c r="H51" s="20">
         <v>25.7</v>
       </c>
-      <c r="G51" s="20">
+      <c r="I51" s="20">
         <v>33.200000000000003</v>
       </c>
-      <c r="H51" s="20">
+      <c r="J51" s="20">
         <v>27.9</v>
       </c>
-      <c r="I51" s="20">
+      <c r="K51" s="20">
         <v>37.9</v>
       </c>
-      <c r="J51" s="20">
+      <c r="L51" s="20">
         <v>47.1</v>
       </c>
-      <c r="K51" s="20">
+      <c r="M51" s="20">
         <v>45.1</v>
       </c>
-      <c r="L51" s="23"/>
-      <c r="M51" s="23"/>
       <c r="N51" s="23"/>
       <c r="O51" s="23"/>
-    </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P51" s="23"/>
+      <c r="Q51" s="23"/>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A52" s="23"/>
       <c r="B52" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C52" s="23"/>
-      <c r="D52" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="20">
+      <c r="D52" s="49">
+        <v>0</v>
+      </c>
+      <c r="E52" s="49">
+        <v>0</v>
+      </c>
+      <c r="F52" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="20">
         <v>9.4</v>
       </c>
-      <c r="F52" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" s="20" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I52" s="20">
+        <v>34</v>
+      </c>
+      <c r="I52" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J52" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="K52" s="20">
         <v>8.6999999999999993</v>
       </c>
-      <c r="J52" s="20">
+      <c r="L52" s="20">
         <v>8.6999999999999993</v>
       </c>
-      <c r="K52" s="20">
+      <c r="M52" s="20">
         <v>8.9</v>
       </c>
-      <c r="L52" s="23"/>
-      <c r="M52" s="23"/>
       <c r="N52" s="23"/>
       <c r="O52" s="23"/>
-    </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P52" s="23"/>
+      <c r="Q52" s="23"/>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A53" s="23"/>
       <c r="B53" s="14" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C53" s="23"/>
-      <c r="D53" s="22"/>
-      <c r="E53" s="22"/>
+      <c r="D53" s="49"/>
+      <c r="E53" s="49"/>
       <c r="F53" s="22"/>
       <c r="G53" s="22"/>
-      <c r="H53" s="18"/>
-[...4 lines deleted...]
-      <c r="M53" s="23"/>
+      <c r="H53" s="22"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="20"/>
       <c r="N53" s="23"/>
       <c r="O53" s="23"/>
-    </row>
-    <row r="54" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P53" s="23"/>
+      <c r="Q53" s="23"/>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A54" s="23"/>
       <c r="B54" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C54" s="23"/>
-      <c r="D54" s="16" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="D54" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="49" t="s">
+        <v>11</v>
       </c>
       <c r="F54" s="16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G54" s="16" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="H54" s="18">
+        <v>11</v>
+      </c>
+      <c r="H54" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="I54" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J54" s="18">
         <v>86.2</v>
       </c>
-      <c r="I54" s="18">
+      <c r="K54" s="18">
         <v>56.1</v>
       </c>
-      <c r="J54" s="20">
+      <c r="L54" s="20">
         <v>86.5</v>
       </c>
-      <c r="K54" s="20">
+      <c r="M54" s="20">
         <v>84.6</v>
       </c>
-      <c r="L54" s="23"/>
-      <c r="M54" s="23"/>
       <c r="N54" s="23"/>
       <c r="O54" s="23"/>
-    </row>
-    <row r="55" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P54" s="23"/>
+      <c r="Q54" s="23"/>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A55" s="23"/>
       <c r="B55" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C55" s="23"/>
-      <c r="D55" s="19" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="D55" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="49" t="s">
+        <v>11</v>
       </c>
       <c r="F55" s="19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G55" s="19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H55" s="19" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="J55" s="20">
+        <v>11</v>
+      </c>
+      <c r="I55" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="J55" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="K55" s="18">
+        <v>0</v>
+      </c>
+      <c r="L55" s="20">
         <v>1.3</v>
       </c>
-      <c r="K55" s="20">
+      <c r="M55" s="20">
         <v>38.4</v>
       </c>
-      <c r="L55" s="23"/>
-      <c r="M55" s="23"/>
       <c r="N55" s="23"/>
       <c r="O55" s="23"/>
-    </row>
-    <row r="56" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P55" s="23"/>
+      <c r="Q55" s="23"/>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="23"/>
       <c r="B56" s="14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C56" s="23"/>
-      <c r="D56" s="15"/>
-[...1 lines deleted...]
-      <c r="F56" s="21"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="49"/>
+      <c r="F56" s="15"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
-      <c r="J56" s="20"/>
-[...2 lines deleted...]
-      <c r="M56" s="23"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+      <c r="L56" s="20"/>
+      <c r="M56" s="20"/>
       <c r="N56" s="23"/>
       <c r="O56" s="23"/>
-    </row>
-    <row r="57" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P56" s="23"/>
+      <c r="Q56" s="23"/>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B57" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C57" s="23"/>
-      <c r="D57" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="20">
+      <c r="D57" s="49">
+        <v>0</v>
+      </c>
+      <c r="E57" s="49">
+        <v>0</v>
+      </c>
+      <c r="F57" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="20">
         <v>72</v>
       </c>
-      <c r="F57" s="20">
+      <c r="H57" s="20">
         <v>72</v>
       </c>
-      <c r="G57" s="20">
+      <c r="I57" s="20">
         <v>74</v>
       </c>
-      <c r="H57" s="20">
+      <c r="J57" s="20">
         <v>80.7</v>
       </c>
-      <c r="I57" s="20">
+      <c r="K57" s="20">
         <v>80.5</v>
       </c>
-      <c r="J57" s="20">
+      <c r="L57" s="20">
         <v>80.8</v>
       </c>
-      <c r="K57" s="20">
+      <c r="M57" s="20">
         <v>80.400000000000006</v>
       </c>
-      <c r="L57" s="23"/>
-      <c r="M57" s="23"/>
       <c r="N57" s="23"/>
       <c r="O57" s="23"/>
-    </row>
-    <row r="58" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P57" s="23"/>
+      <c r="Q57" s="23"/>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C58" s="23"/>
-      <c r="D58" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="20">
+      <c r="D58" s="49">
+        <v>0</v>
+      </c>
+      <c r="E58" s="49">
+        <v>0</v>
+      </c>
+      <c r="F58" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="20">
         <v>30.1</v>
       </c>
-      <c r="F58" s="19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" s="19" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="I58" s="20">
+        <v>11</v>
+      </c>
+      <c r="I58" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="J58" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="K58" s="20">
         <v>30.6</v>
       </c>
-      <c r="J58" s="20">
+      <c r="L58" s="20">
         <v>30.9</v>
       </c>
-      <c r="K58" s="20">
+      <c r="M58" s="20">
         <v>33.799999999999997</v>
       </c>
-      <c r="L58" s="23"/>
-      <c r="M58" s="23"/>
       <c r="N58" s="23"/>
       <c r="O58" s="23"/>
-    </row>
-    <row r="59" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P58" s="23"/>
+      <c r="Q58" s="23"/>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C59" s="23"/>
-      <c r="D59" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="20">
+      <c r="D59" s="49">
+        <v>0</v>
+      </c>
+      <c r="E59" s="49">
+        <v>0</v>
+      </c>
+      <c r="F59" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="20">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H59" s="20">
         <v>100</v>
       </c>
       <c r="I59" s="20">
         <v>100</v>
       </c>
       <c r="J59" s="20">
         <v>100</v>
       </c>
       <c r="K59" s="20">
         <v>100</v>
       </c>
-      <c r="L59" s="23"/>
-      <c r="M59" s="23"/>
+      <c r="L59" s="20">
+        <v>100</v>
+      </c>
+      <c r="M59" s="20">
+        <v>100</v>
+      </c>
       <c r="N59" s="23"/>
       <c r="O59" s="23"/>
-    </row>
-    <row r="60" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="14" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C60" s="23"/>
-      <c r="D60" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="20">
+      <c r="D60" s="49">
+        <v>0</v>
+      </c>
+      <c r="E60" s="49">
+        <v>0</v>
+      </c>
+      <c r="F60" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="20">
         <v>80</v>
       </c>
-      <c r="F60" s="20">
+      <c r="H60" s="20">
         <v>80</v>
       </c>
-      <c r="G60" s="20">
+      <c r="I60" s="20">
         <v>92.5</v>
       </c>
-      <c r="H60" s="20">
+      <c r="J60" s="20">
         <v>92.5</v>
       </c>
-      <c r="I60" s="20">
+      <c r="K60" s="20">
         <v>85.7</v>
       </c>
-      <c r="J60" s="20">
+      <c r="L60" s="20">
         <v>94</v>
       </c>
-      <c r="K60" s="20">
+      <c r="M60" s="20">
         <v>94.8</v>
       </c>
-      <c r="L60" s="23"/>
-      <c r="M60" s="23"/>
       <c r="N60" s="23"/>
       <c r="O60" s="23"/>
-    </row>
-    <row r="61" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P60" s="23"/>
+      <c r="Q60" s="23"/>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C61" s="23"/>
-      <c r="D61" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E61" s="20">
+      <c r="D61" s="49">
+        <v>0</v>
+      </c>
+      <c r="E61" s="49">
+        <v>0</v>
+      </c>
+      <c r="F61" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="20">
         <v>60.7</v>
       </c>
-      <c r="F61" s="20">
+      <c r="H61" s="20">
         <v>50.2</v>
       </c>
-      <c r="G61" s="20">
+      <c r="I61" s="20">
         <v>54</v>
       </c>
-      <c r="H61" s="20">
+      <c r="J61" s="20">
         <v>60</v>
       </c>
-      <c r="I61" s="20">
+      <c r="K61" s="20">
         <v>65</v>
       </c>
-      <c r="J61" s="20">
+      <c r="L61" s="20">
         <v>70</v>
       </c>
-      <c r="K61" s="20">
+      <c r="M61" s="20">
         <v>76.900000000000006</v>
       </c>
-      <c r="L61" s="23"/>
-      <c r="M61" s="23"/>
       <c r="N61" s="23"/>
       <c r="O61" s="23"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="P61" s="23"/>
+      <c r="Q61" s="23"/>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A64" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:A3"/>
+    <mergeCell ref="P2:P3"/>
+    <mergeCell ref="Q2:Q3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
-    <mergeCell ref="B2:B3"/>
-[...3 lines deleted...]
-    <mergeCell ref="D2:K2"/>
+    <mergeCell ref="D2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>