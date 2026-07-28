--- v0 (2026-05-07)
+++ v1 (2026-07-28)
@@ -1,73 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="6.1.1" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'6.1.1'!$T$2:$V$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'6.1.1'!$U$2:$W$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="74">
   <si>
     <t>Наименование глобального показателя</t>
   </si>
   <si>
     <t>Национальный индикатор</t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
     <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
   </si>
   <si>
     <t>Ответственный госорган за реализацию политики (соисполнители)</t>
   </si>
   <si>
     <t>Годы</t>
   </si>
   <si>
     <t>Источник данных</t>
   </si>
   <si>
     <t>Глобальный без именений - 1, глобальный с небольшими изменениями-2, альтернативный национальный-3, дополнительный национальный-4</t>
   </si>
@@ -265,53 +260,53 @@
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://sdgdata.stat.gov.kz/ru/6-1-1/</t>
   </si>
   <si>
     <t>Комитет по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан</t>
   </si>
   <si>
     <t xml:space="preserve">Показатель определяется как общее количество жителей, имеющих централизованное водоснабжения деленное на общее количество жителей в населенных пунктах. </t>
   </si>
   <si>
     <t>D=(N/M)*100, где:
 D – доступ населения к услугам водоснабжения в городах и селах;( результат, источник – данные КДС ЖКХ МПС РК)
 N – количество жителей, имеющихдоступ к услугамводоснабженияв городских и сельских населенных пунктах, человек (источник – данные МИО);
 M – общее количество населения в городских населенныхпунктах, чел.(источник – данные БНС АСПиР РК).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="192" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -561,81 +556,81 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="192" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="15" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -1122,54 +1117,54 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/6-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="69.7109375" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="23"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>10</v>
@@ -1291,51 +1286,51 @@
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="35"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="108.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="36" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="36" t="s">
         <v>65</v>
       </c>
@@ -1362,3001 +1357,3148 @@
       <c r="B13" s="36"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="36"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="38"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="38"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="38"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="39" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:W64"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T47" sqref="T47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
-    <col min="4" max="18" width="8.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="22" max="22" width="28.28515625" customWidth="1"/>
+    <col min="4" max="19" width="8.5703125" customWidth="1"/>
+    <col min="20" max="20" width="29.140625" customWidth="1"/>
+    <col min="21" max="21" width="26.42578125" customWidth="1"/>
+    <col min="22" max="22" width="28.42578125" customWidth="1"/>
+    <col min="23" max="23" width="28.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="10.5" customHeight="1">
+    <row r="1" spans="1:23" ht="10.5" customHeight="1">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:22" ht="26.25" customHeight="1">
+    <row r="2" spans="1:23" ht="26.25" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="40" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="44" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="45"/>
       <c r="N2" s="45"/>
       <c r="O2" s="45"/>
       <c r="P2" s="45"/>
       <c r="Q2" s="45"/>
-      <c r="R2" s="46"/>
-      <c r="S2" s="40" t="s">
+      <c r="R2" s="45"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="T2" s="40" t="s">
+      <c r="U2" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="U2" s="40" t="s">
+      <c r="V2" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="V2" s="42" t="s">
+      <c r="W2" s="42" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:22" ht="28.5" customHeight="1">
+    <row r="3" spans="1:23" ht="28.5" customHeight="1">
       <c r="A3" s="41"/>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="6">
         <v>2010</v>
       </c>
       <c r="E3" s="6">
         <v>2011</v>
       </c>
       <c r="F3" s="6">
         <v>2012</v>
       </c>
       <c r="G3" s="6">
         <v>2013</v>
       </c>
       <c r="H3" s="6">
         <v>2014</v>
       </c>
       <c r="I3" s="6">
         <v>2015</v>
       </c>
       <c r="J3" s="6">
         <v>2016</v>
       </c>
       <c r="K3" s="9">
         <v>2017</v>
       </c>
       <c r="L3" s="9">
         <v>2018</v>
       </c>
       <c r="M3" s="9">
         <v>2019</v>
       </c>
       <c r="N3" s="9">
         <v>2020</v>
       </c>
       <c r="O3" s="14">
         <v>2021</v>
       </c>
       <c r="P3" s="14">
         <v>2022</v>
       </c>
       <c r="Q3" s="14">
         <v>2023</v>
       </c>
       <c r="R3" s="14">
         <v>2024</v>
       </c>
-      <c r="S3" s="41"/>
+      <c r="S3" s="14">
+        <v>2025</v>
+      </c>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
-      <c r="V3" s="43"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:22" s="2" customFormat="1" ht="49.5" customHeight="1">
+      <c r="V3" s="41"/>
+      <c r="W3" s="43"/>
+    </row>
+    <row r="4" spans="1:23" s="2" customFormat="1" ht="49.5" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="13"/>
       <c r="O4" s="13"/>
       <c r="P4" s="13"/>
       <c r="Q4" s="13"/>
       <c r="R4" s="13"/>
-      <c r="S4" s="4" t="s">
+      <c r="S4" s="13"/>
+      <c r="T4" s="4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="U4" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="V4" s="5">
+      <c r="V4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="W4" s="5">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" s="11"/>
       <c r="B5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="11"/>
       <c r="D5" s="8">
         <v>82</v>
       </c>
       <c r="E5" s="8">
         <v>82</v>
       </c>
       <c r="F5" s="8">
         <v>84</v>
       </c>
       <c r="G5" s="8">
         <v>85</v>
       </c>
       <c r="H5" s="8">
         <v>86</v>
       </c>
       <c r="I5" s="8">
         <v>87</v>
       </c>
       <c r="J5" s="8">
         <v>88</v>
       </c>
       <c r="K5" s="8">
         <v>90</v>
       </c>
       <c r="L5" s="8">
         <v>94.5</v>
       </c>
       <c r="M5" s="8">
         <v>97.2</v>
       </c>
       <c r="N5" s="20">
         <v>97.5</v>
       </c>
       <c r="O5" s="20">
         <v>98.1</v>
       </c>
       <c r="P5" s="8">
         <v>98.4</v>
       </c>
       <c r="Q5" s="20">
         <v>98.9</v>
       </c>
       <c r="R5" s="15">
         <v>99.4</v>
       </c>
-      <c r="S5" s="11"/>
+      <c r="S5" s="15">
+        <v>100</v>
+      </c>
       <c r="T5" s="11"/>
       <c r="U5" s="11"/>
       <c r="V5" s="11"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5" s="11"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" s="11"/>
       <c r="B6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="11"/>
       <c r="D6" s="8">
         <v>60</v>
       </c>
       <c r="E6" s="8">
         <v>42.5</v>
       </c>
       <c r="F6" s="8">
         <v>43</v>
       </c>
       <c r="G6" s="8">
         <v>47.7</v>
       </c>
       <c r="H6" s="8">
         <v>50.3</v>
       </c>
       <c r="I6" s="8">
         <v>51.5</v>
       </c>
       <c r="J6" s="8">
         <v>52.3</v>
       </c>
       <c r="K6" s="8">
         <v>55</v>
       </c>
       <c r="L6" s="8">
         <v>59.9</v>
       </c>
       <c r="M6" s="8">
         <v>64.3</v>
       </c>
       <c r="N6" s="20">
         <v>90.1</v>
       </c>
       <c r="O6" s="20">
         <v>93</v>
       </c>
       <c r="P6" s="8">
         <v>94.5</v>
       </c>
       <c r="Q6" s="20">
         <v>96.6</v>
       </c>
       <c r="R6" s="15">
         <v>97.8</v>
       </c>
-      <c r="S6" s="11"/>
+      <c r="S6" s="15">
+        <v>100</v>
+      </c>
       <c r="T6" s="11"/>
       <c r="U6" s="11"/>
       <c r="V6" s="11"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6" s="11"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" s="11"/>
       <c r="B7" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="11"/>
       <c r="O7" s="11"/>
       <c r="P7" s="11"/>
       <c r="Q7" s="11"/>
       <c r="R7" s="11"/>
-      <c r="S7" s="11"/>
+      <c r="S7" s="15"/>
       <c r="T7" s="11"/>
       <c r="U7" s="11"/>
       <c r="V7" s="11"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7" s="11"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" s="11"/>
       <c r="B8" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="11"/>
       <c r="O8" s="11"/>
       <c r="P8" s="11"/>
       <c r="Q8" s="11"/>
       <c r="R8" s="11"/>
-      <c r="S8" s="11"/>
+      <c r="S8" s="15"/>
       <c r="T8" s="11"/>
       <c r="U8" s="11"/>
       <c r="V8" s="11"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8" s="11"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" s="11"/>
       <c r="B9" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="N9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="O9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="20">
         <v>92.8</v>
       </c>
       <c r="Q9" s="20">
         <v>92.8</v>
       </c>
       <c r="R9" s="8">
         <v>95.5</v>
       </c>
-      <c r="S9" s="11"/>
+      <c r="S9" s="15">
+        <v>100</v>
+      </c>
       <c r="T9" s="11"/>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9" s="11"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" s="11"/>
       <c r="B10" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="N10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="O10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="P10" s="20">
         <v>90.6</v>
       </c>
       <c r="Q10" s="20">
         <v>92.9</v>
       </c>
       <c r="R10" s="8">
         <v>95</v>
       </c>
-      <c r="S10" s="11"/>
+      <c r="S10" s="15">
+        <v>100</v>
+      </c>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10" s="11"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" s="11"/>
       <c r="B11" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="8"/>
-      <c r="S11" s="11"/>
+      <c r="S11" s="15"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11" s="11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" s="11"/>
       <c r="B12" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H12" s="20">
         <v>81.3</v>
       </c>
       <c r="I12" s="20">
         <v>82.2</v>
       </c>
       <c r="J12" s="20">
         <v>83</v>
       </c>
       <c r="K12" s="20">
         <v>86</v>
       </c>
       <c r="L12" s="20">
         <v>86</v>
       </c>
       <c r="M12" s="20">
         <v>97.8</v>
       </c>
       <c r="N12" s="20">
         <v>98.8</v>
       </c>
       <c r="O12" s="20">
         <v>95.1</v>
       </c>
       <c r="P12" s="20">
         <v>95.3</v>
       </c>
       <c r="Q12" s="20">
         <v>97.2</v>
       </c>
       <c r="R12" s="8">
         <v>99</v>
       </c>
-      <c r="S12" s="11"/>
+      <c r="S12" s="15">
+        <v>100</v>
+      </c>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12" s="11"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" s="11"/>
       <c r="B13" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H13" s="20">
         <v>57.5</v>
       </c>
       <c r="I13" s="20">
         <v>57.7</v>
       </c>
       <c r="J13" s="20">
         <v>57.7</v>
       </c>
       <c r="K13" s="20">
         <v>58.1</v>
       </c>
       <c r="L13" s="20">
         <v>59.4</v>
       </c>
       <c r="M13" s="20">
         <v>78.099999999999994</v>
       </c>
       <c r="N13" s="20">
         <v>88.8</v>
       </c>
       <c r="O13" s="20">
         <v>89.3</v>
       </c>
       <c r="P13" s="20">
         <v>89.8</v>
       </c>
       <c r="Q13" s="20">
         <v>95.2</v>
       </c>
       <c r="R13" s="8">
         <v>96.6</v>
       </c>
-      <c r="S13" s="11"/>
+      <c r="S13" s="15">
+        <v>100</v>
+      </c>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13" s="11"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" s="11"/>
       <c r="B14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="11"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="20"/>
       <c r="O14" s="20"/>
       <c r="P14" s="20"/>
       <c r="Q14" s="20"/>
       <c r="R14" s="8"/>
-      <c r="S14" s="11"/>
+      <c r="S14" s="15"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14" s="11"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" s="11"/>
       <c r="B15" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H15" s="20">
         <v>96.9</v>
       </c>
       <c r="I15" s="20">
         <v>97.1</v>
       </c>
       <c r="J15" s="20">
         <v>98.5</v>
       </c>
       <c r="K15" s="20">
         <v>100</v>
       </c>
       <c r="L15" s="20">
         <v>98.5</v>
       </c>
       <c r="M15" s="20">
         <v>99.2</v>
       </c>
       <c r="N15" s="20">
         <v>99.5</v>
       </c>
       <c r="O15" s="20">
         <v>99.6</v>
       </c>
       <c r="P15" s="20">
         <v>100</v>
       </c>
       <c r="Q15" s="20">
         <v>100</v>
       </c>
       <c r="R15" s="8">
         <v>100</v>
       </c>
-      <c r="S15" s="11"/>
+      <c r="S15" s="15">
+        <v>100</v>
+      </c>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15" s="11"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" s="11"/>
       <c r="B16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H16" s="20">
         <v>39.5</v>
       </c>
       <c r="I16" s="20">
         <v>42</v>
       </c>
       <c r="J16" s="20">
         <v>45.9</v>
       </c>
       <c r="K16" s="20">
         <v>46.9</v>
       </c>
       <c r="L16" s="20">
         <v>54.8</v>
       </c>
       <c r="M16" s="20">
         <v>85.7</v>
       </c>
       <c r="N16" s="20">
         <v>88.8</v>
       </c>
       <c r="O16" s="20">
         <v>91.3</v>
       </c>
       <c r="P16" s="20">
         <v>95</v>
       </c>
       <c r="Q16" s="20">
         <v>97</v>
       </c>
       <c r="R16" s="8">
         <v>99.2</v>
       </c>
-      <c r="S16" s="11"/>
+      <c r="S16" s="15">
+        <v>100</v>
+      </c>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16" s="11"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="11"/>
       <c r="B17" s="17" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="20"/>
       <c r="O17" s="20"/>
       <c r="P17" s="20"/>
       <c r="Q17" s="20"/>
       <c r="R17" s="8"/>
-      <c r="S17" s="11"/>
+      <c r="S17" s="15"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17" s="11"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="11"/>
       <c r="B18" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="20">
         <v>79.8</v>
       </c>
       <c r="I18" s="20">
         <v>80.900000000000006</v>
       </c>
       <c r="J18" s="20">
         <v>95.3</v>
       </c>
       <c r="K18" s="20">
         <v>96.9</v>
       </c>
       <c r="L18" s="20">
         <v>96.8</v>
       </c>
       <c r="M18" s="20">
         <v>96.8</v>
       </c>
       <c r="N18" s="20">
         <v>98.4</v>
       </c>
       <c r="O18" s="20">
         <v>99.5</v>
       </c>
       <c r="P18" s="20">
         <v>99.9</v>
       </c>
       <c r="Q18" s="20">
         <v>100</v>
       </c>
       <c r="R18" s="8">
         <v>100</v>
       </c>
-      <c r="S18" s="11"/>
+      <c r="S18" s="15">
+        <v>100</v>
+      </c>
       <c r="T18" s="11"/>
       <c r="U18" s="11"/>
       <c r="V18" s="11"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18" s="11"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="11"/>
       <c r="B19" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H19" s="20">
         <v>70.400000000000006</v>
       </c>
       <c r="I19" s="20">
         <v>71.2</v>
       </c>
       <c r="J19" s="20">
         <v>83.7</v>
       </c>
       <c r="K19" s="20">
         <v>87.1</v>
       </c>
       <c r="L19" s="20">
         <v>89.5</v>
       </c>
       <c r="M19" s="20">
         <v>98.8</v>
       </c>
       <c r="N19" s="20">
         <v>98.3</v>
       </c>
       <c r="O19" s="20">
         <v>99.1</v>
       </c>
       <c r="P19" s="20">
         <v>99.3</v>
       </c>
       <c r="Q19" s="20">
         <v>99.3</v>
       </c>
       <c r="R19" s="8">
         <v>99.4</v>
       </c>
-      <c r="S19" s="11"/>
+      <c r="S19" s="15">
+        <v>100</v>
+      </c>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19" s="11"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="11"/>
       <c r="B20" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="20"/>
       <c r="O20" s="20"/>
       <c r="P20" s="20"/>
       <c r="Q20" s="20"/>
       <c r="R20" s="8"/>
-      <c r="S20" s="11"/>
+      <c r="S20" s="15"/>
       <c r="T20" s="11"/>
       <c r="U20" s="11"/>
       <c r="V20" s="11"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20" s="11"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="11"/>
       <c r="B21" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H21" s="20">
         <v>96.2</v>
       </c>
       <c r="I21" s="20">
         <v>94</v>
       </c>
       <c r="J21" s="20">
         <v>100</v>
       </c>
       <c r="K21" s="20">
         <v>100</v>
       </c>
       <c r="L21" s="20">
         <v>100</v>
       </c>
       <c r="M21" s="20">
         <v>100</v>
       </c>
       <c r="N21" s="20">
         <v>100</v>
       </c>
       <c r="O21" s="20">
         <v>100</v>
       </c>
       <c r="P21" s="20">
         <v>100</v>
       </c>
       <c r="Q21" s="20">
         <v>100</v>
       </c>
       <c r="R21" s="8">
         <v>100</v>
       </c>
-      <c r="S21" s="11"/>
+      <c r="S21" s="15">
+        <v>100</v>
+      </c>
       <c r="T21" s="11"/>
       <c r="U21" s="11"/>
       <c r="V21" s="11"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21" s="11"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="11"/>
       <c r="B22" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="20">
         <v>64.3</v>
       </c>
       <c r="I22" s="20">
         <v>75</v>
       </c>
       <c r="J22" s="20">
         <v>77.400000000000006</v>
       </c>
       <c r="K22" s="20">
         <v>78</v>
       </c>
       <c r="L22" s="20">
         <v>79.2</v>
       </c>
       <c r="M22" s="20">
         <v>98.4</v>
       </c>
       <c r="N22" s="20">
         <v>98.5</v>
       </c>
       <c r="O22" s="20">
         <v>99</v>
       </c>
       <c r="P22" s="20">
         <v>99.3</v>
       </c>
       <c r="Q22" s="20">
         <v>99.6</v>
       </c>
       <c r="R22" s="8">
         <v>99.8</v>
       </c>
-      <c r="S22" s="11"/>
+      <c r="S22" s="15">
+        <v>100</v>
+      </c>
       <c r="T22" s="11"/>
       <c r="U22" s="11"/>
       <c r="V22" s="11"/>
-    </row>
-    <row r="23" spans="1:22" ht="15" customHeight="1">
+      <c r="W22" s="11"/>
+    </row>
+    <row r="23" spans="1:23" ht="15" customHeight="1">
       <c r="A23" s="11"/>
       <c r="B23" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="20"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="20"/>
       <c r="O23" s="20"/>
       <c r="P23" s="20"/>
       <c r="Q23" s="20"/>
       <c r="R23" s="8"/>
-      <c r="S23" s="11"/>
+      <c r="S23" s="15"/>
       <c r="T23" s="11"/>
       <c r="U23" s="11"/>
       <c r="V23" s="11"/>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23" s="11"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="11"/>
       <c r="B24" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F24" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H24" s="20">
         <v>87</v>
       </c>
       <c r="I24" s="20">
         <v>88.1</v>
       </c>
       <c r="J24" s="20">
         <v>89</v>
       </c>
       <c r="K24" s="20">
         <v>90.4</v>
       </c>
       <c r="L24" s="20">
         <v>94.8</v>
       </c>
       <c r="M24" s="20">
         <v>95.9</v>
       </c>
       <c r="N24" s="20">
         <v>96.9</v>
       </c>
       <c r="O24" s="20">
         <v>97.8</v>
       </c>
       <c r="P24" s="20">
         <v>100</v>
       </c>
       <c r="Q24" s="20">
         <v>100</v>
       </c>
       <c r="R24" s="8">
         <v>100</v>
       </c>
-      <c r="S24" s="11"/>
+      <c r="S24" s="15">
+        <v>100</v>
+      </c>
       <c r="T24" s="11"/>
       <c r="U24" s="11"/>
       <c r="V24" s="11"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24" s="11"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="11"/>
       <c r="B25" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H25" s="20">
         <v>36.5</v>
       </c>
       <c r="I25" s="20">
         <v>36.1</v>
       </c>
       <c r="J25" s="20">
         <v>37.4</v>
       </c>
       <c r="K25" s="20">
         <v>40.4</v>
       </c>
       <c r="L25" s="20">
         <v>46.3</v>
       </c>
       <c r="M25" s="20">
         <v>86.5</v>
       </c>
       <c r="N25" s="20">
         <v>88</v>
       </c>
       <c r="O25" s="20">
         <v>89.8</v>
       </c>
       <c r="P25" s="20">
         <v>92</v>
       </c>
       <c r="Q25" s="20">
         <v>95</v>
       </c>
       <c r="R25" s="8">
         <v>97</v>
       </c>
-      <c r="S25" s="11"/>
+      <c r="S25" s="15">
+        <v>100</v>
+      </c>
       <c r="T25" s="11"/>
       <c r="U25" s="11"/>
       <c r="V25" s="11"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25" s="11"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="11"/>
       <c r="B26" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="20"/>
       <c r="O26" s="20"/>
       <c r="P26" s="20"/>
       <c r="Q26" s="20"/>
       <c r="R26" s="8"/>
-      <c r="S26" s="11"/>
+      <c r="S26" s="15"/>
       <c r="T26" s="11"/>
       <c r="U26" s="11"/>
       <c r="V26" s="11"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="11"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="11"/>
       <c r="B27" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H27" s="20">
         <v>74.7</v>
       </c>
       <c r="I27" s="20">
         <v>76.2</v>
       </c>
       <c r="J27" s="20">
         <v>78.8</v>
       </c>
       <c r="K27" s="20">
         <v>84.8</v>
       </c>
       <c r="L27" s="20">
         <v>88</v>
       </c>
       <c r="M27" s="20">
         <v>88</v>
       </c>
       <c r="N27" s="20">
         <v>88.9</v>
       </c>
       <c r="O27" s="20">
         <v>91</v>
       </c>
       <c r="P27" s="20">
         <v>92</v>
       </c>
       <c r="Q27" s="20">
         <v>97.5</v>
       </c>
       <c r="R27" s="8">
         <v>98</v>
       </c>
-      <c r="S27" s="11"/>
+      <c r="S27" s="15">
+        <v>100</v>
+      </c>
       <c r="T27" s="11"/>
       <c r="U27" s="11"/>
       <c r="V27" s="11"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="11"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="11"/>
       <c r="B28" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H28" s="20">
         <v>56.9</v>
       </c>
       <c r="I28" s="20">
         <v>59.1</v>
       </c>
       <c r="J28" s="20">
         <v>61.7</v>
       </c>
       <c r="K28" s="20">
         <v>62.2</v>
       </c>
       <c r="L28" s="20">
         <v>53.4</v>
       </c>
       <c r="M28" s="20">
         <v>72.599999999999994</v>
       </c>
       <c r="N28" s="20">
         <v>82.2</v>
       </c>
       <c r="O28" s="20">
         <v>88.8</v>
       </c>
       <c r="P28" s="20">
         <v>92</v>
       </c>
       <c r="Q28" s="20">
         <v>94.9</v>
       </c>
       <c r="R28" s="8">
         <v>98.1</v>
       </c>
-      <c r="S28" s="11"/>
+      <c r="S28" s="15">
+        <v>100</v>
+      </c>
       <c r="T28" s="11"/>
       <c r="U28" s="11"/>
       <c r="V28" s="11"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="11"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="11"/>
       <c r="B29" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="20"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="20"/>
       <c r="O29" s="20"/>
       <c r="P29" s="20"/>
       <c r="Q29" s="20"/>
       <c r="R29" s="8"/>
-      <c r="S29" s="11"/>
+      <c r="S29" s="15"/>
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
       <c r="V29" s="11"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="11"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="11"/>
       <c r="B30" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="O30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="P30" s="20">
         <v>100</v>
       </c>
       <c r="Q30" s="20">
         <v>100</v>
       </c>
       <c r="R30" s="8">
         <v>100</v>
       </c>
-      <c r="S30" s="11"/>
+      <c r="S30" s="15">
+        <v>100</v>
+      </c>
       <c r="T30" s="11"/>
       <c r="U30" s="11"/>
       <c r="V30" s="11"/>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30" s="11"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="11"/>
       <c r="B31" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="N31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="O31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="P31" s="20">
         <v>98.8</v>
       </c>
       <c r="Q31" s="20">
         <v>98.9</v>
       </c>
-      <c r="S31" s="11"/>
+      <c r="S31" s="15">
+        <v>100</v>
+      </c>
       <c r="T31" s="11"/>
       <c r="U31" s="11"/>
       <c r="V31" s="11"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31" s="11"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" s="11"/>
       <c r="B32" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="20"/>
       <c r="O32" s="20"/>
       <c r="P32" s="20"/>
       <c r="Q32" s="20"/>
       <c r="R32" s="8">
         <v>99.3</v>
       </c>
-      <c r="S32" s="11"/>
+      <c r="S32" s="15"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32" s="11"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="11"/>
       <c r="B33" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H33" s="20">
         <v>79.5</v>
       </c>
       <c r="I33" s="20">
         <v>81.3</v>
       </c>
       <c r="J33" s="20">
         <v>85.3</v>
       </c>
       <c r="K33" s="20">
         <v>86.6</v>
       </c>
       <c r="L33" s="20">
         <v>92</v>
       </c>
       <c r="M33" s="20">
         <v>97</v>
       </c>
       <c r="N33" s="20">
         <v>98</v>
       </c>
       <c r="O33" s="20">
         <v>98.5</v>
       </c>
       <c r="P33" s="20">
         <v>98.5</v>
       </c>
       <c r="Q33" s="20">
         <v>98.8</v>
       </c>
       <c r="R33" s="8">
         <v>99.4</v>
       </c>
-      <c r="S33" s="11"/>
+      <c r="S33" s="15">
+        <v>100</v>
+      </c>
       <c r="T33" s="11"/>
       <c r="U33" s="11"/>
       <c r="V33" s="11"/>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="11"/>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="11"/>
       <c r="B34" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F34" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H34" s="20">
         <v>51.5</v>
       </c>
       <c r="I34" s="20">
         <v>52.5</v>
       </c>
       <c r="J34" s="20">
         <v>53.4</v>
       </c>
       <c r="K34" s="20">
         <v>55.1</v>
       </c>
       <c r="L34" s="20">
         <v>55.3</v>
       </c>
       <c r="M34" s="20">
         <v>89.5</v>
       </c>
       <c r="N34" s="20">
         <v>90.85</v>
       </c>
       <c r="O34" s="20">
         <v>91.8</v>
       </c>
       <c r="P34" s="20">
         <v>92.9</v>
       </c>
       <c r="Q34" s="20">
         <v>93.6</v>
       </c>
       <c r="R34" s="8">
         <v>97.9</v>
       </c>
-      <c r="S34" s="11"/>
+      <c r="S34" s="15">
+        <v>100</v>
+      </c>
       <c r="T34" s="11"/>
       <c r="U34" s="11"/>
       <c r="V34" s="11"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="11"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="11"/>
       <c r="B35" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="20"/>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="8"/>
-      <c r="S35" s="11"/>
+      <c r="S35" s="15"/>
       <c r="T35" s="11"/>
       <c r="U35" s="11"/>
       <c r="V35" s="11"/>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="11"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="11"/>
       <c r="B36" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H36" s="20">
         <v>89.1</v>
       </c>
       <c r="I36" s="20">
         <v>91.5</v>
       </c>
       <c r="J36" s="20">
         <v>97.5</v>
       </c>
       <c r="K36" s="20">
         <v>97.6</v>
       </c>
       <c r="L36" s="20">
         <v>97.6</v>
       </c>
       <c r="M36" s="20">
         <v>97.9</v>
       </c>
       <c r="N36" s="20">
         <v>97.8</v>
       </c>
       <c r="O36" s="20">
         <v>98</v>
       </c>
       <c r="P36" s="20">
         <v>98.2</v>
       </c>
       <c r="Q36" s="20">
         <v>98.6</v>
       </c>
       <c r="R36" s="8">
         <v>99</v>
       </c>
-      <c r="S36" s="11"/>
+      <c r="S36" s="15">
+        <v>100</v>
+      </c>
       <c r="T36" s="11"/>
       <c r="U36" s="11"/>
       <c r="V36" s="11"/>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="11"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="11"/>
       <c r="B37" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H37" s="20">
         <v>27.5</v>
       </c>
       <c r="I37" s="20">
         <v>27.3</v>
       </c>
       <c r="J37" s="20">
         <v>29.2</v>
       </c>
       <c r="K37" s="20">
         <v>30.8</v>
       </c>
       <c r="L37" s="20">
         <v>31.4</v>
       </c>
       <c r="M37" s="20">
         <v>61.1</v>
       </c>
       <c r="N37" s="20">
         <v>64.7</v>
       </c>
       <c r="O37" s="20">
         <v>74.900000000000006</v>
       </c>
       <c r="P37" s="20">
         <v>80.400000000000006</v>
       </c>
       <c r="Q37" s="20">
         <v>86.7</v>
       </c>
       <c r="R37" s="8">
         <v>90.3</v>
       </c>
-      <c r="S37" s="11"/>
+      <c r="S37" s="15">
+        <v>100</v>
+      </c>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="11"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="11"/>
       <c r="B38" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="20"/>
       <c r="O38" s="20"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="20"/>
       <c r="R38" s="8"/>
-      <c r="S38" s="11"/>
+      <c r="S38" s="15"/>
       <c r="T38" s="11"/>
       <c r="U38" s="11"/>
       <c r="V38" s="11"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="11"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="11"/>
       <c r="B39" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G39" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H39" s="20">
         <v>77.099999999999994</v>
       </c>
       <c r="I39" s="20">
         <v>78.400000000000006</v>
       </c>
       <c r="J39" s="20">
         <v>85</v>
       </c>
       <c r="K39" s="20">
         <v>98.3</v>
       </c>
       <c r="L39" s="20">
         <v>93</v>
       </c>
       <c r="M39" s="20">
         <v>98.2</v>
       </c>
       <c r="N39" s="20">
         <v>98</v>
       </c>
       <c r="O39" s="20">
         <v>100</v>
       </c>
       <c r="P39" s="20">
         <v>100</v>
       </c>
       <c r="Q39" s="20">
         <v>100</v>
       </c>
       <c r="R39" s="8">
         <v>100</v>
       </c>
-      <c r="S39" s="11"/>
+      <c r="S39" s="15">
+        <v>100</v>
+      </c>
       <c r="T39" s="11"/>
       <c r="U39" s="11"/>
       <c r="V39" s="11"/>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="11"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="11"/>
       <c r="B40" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H40" s="20">
         <v>70.900000000000006</v>
       </c>
       <c r="I40" s="20">
         <v>70.099999999999994</v>
       </c>
       <c r="J40" s="20">
         <v>74.599999999999994</v>
       </c>
       <c r="K40" s="20">
         <v>75</v>
       </c>
       <c r="L40" s="20">
         <v>76.5</v>
       </c>
       <c r="M40" s="20">
         <v>97.2</v>
       </c>
       <c r="N40" s="20">
         <v>97.6</v>
       </c>
       <c r="O40" s="20">
         <v>97.8</v>
       </c>
       <c r="P40" s="20">
         <v>98.1</v>
       </c>
       <c r="Q40" s="20">
         <v>98.4</v>
       </c>
       <c r="R40" s="8">
         <v>98.6</v>
       </c>
-      <c r="S40" s="11"/>
+      <c r="S40" s="15">
+        <v>100</v>
+      </c>
       <c r="T40" s="11"/>
       <c r="U40" s="11"/>
       <c r="V40" s="11"/>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="11"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="11"/>
       <c r="B41" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="20"/>
       <c r="O41" s="20"/>
       <c r="P41" s="20"/>
       <c r="Q41" s="20"/>
       <c r="R41" s="8"/>
-      <c r="S41" s="11"/>
+      <c r="S41" s="15"/>
       <c r="T41" s="11"/>
       <c r="U41" s="11"/>
       <c r="V41" s="11"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41" s="11"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="11"/>
       <c r="B42" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E42" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F42" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H42" s="20">
         <v>88.9</v>
       </c>
       <c r="I42" s="20">
         <v>91.1</v>
       </c>
       <c r="J42" s="20">
         <v>99.5</v>
       </c>
       <c r="K42" s="20">
         <v>99.8</v>
       </c>
       <c r="L42" s="20">
         <v>100</v>
       </c>
       <c r="M42" s="20">
         <v>100</v>
       </c>
       <c r="N42" s="20">
         <v>100</v>
       </c>
       <c r="O42" s="20">
         <v>100</v>
       </c>
       <c r="P42" s="20">
         <v>100</v>
       </c>
       <c r="Q42" s="20">
         <v>100</v>
       </c>
       <c r="R42" s="8">
         <v>100</v>
       </c>
-      <c r="S42" s="11"/>
+      <c r="S42" s="15">
+        <v>100</v>
+      </c>
       <c r="T42" s="11"/>
       <c r="U42" s="11"/>
       <c r="V42" s="11"/>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="11"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="11"/>
       <c r="B43" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E43" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F43" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G43" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H43" s="20">
         <v>47.1</v>
       </c>
       <c r="I43" s="20">
         <v>46.1</v>
       </c>
       <c r="J43" s="20">
         <v>57.4</v>
       </c>
       <c r="K43" s="20">
         <v>63.9</v>
       </c>
       <c r="L43" s="20">
         <v>69</v>
       </c>
       <c r="M43" s="20">
         <v>75.400000000000006</v>
       </c>
       <c r="N43" s="20">
         <v>92.2</v>
       </c>
       <c r="O43" s="20">
         <v>96.2</v>
       </c>
       <c r="P43" s="20">
         <v>100</v>
       </c>
       <c r="Q43" s="20">
         <v>100</v>
       </c>
       <c r="R43" s="8">
         <v>100</v>
       </c>
-      <c r="S43" s="11"/>
+      <c r="S43" s="15">
+        <v>100</v>
+      </c>
       <c r="T43" s="11"/>
       <c r="U43" s="11"/>
       <c r="V43" s="11"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43" s="11"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="11"/>
       <c r="B44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="20"/>
       <c r="E44" s="20"/>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="20"/>
       <c r="O44" s="20"/>
       <c r="P44" s="20"/>
       <c r="Q44" s="20"/>
       <c r="R44" s="8"/>
-      <c r="S44" s="11"/>
+      <c r="S44" s="15"/>
       <c r="T44" s="11"/>
       <c r="U44" s="11"/>
       <c r="V44" s="11"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="11"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="11"/>
       <c r="B45" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H45" s="20">
         <v>81.2</v>
       </c>
       <c r="I45" s="20">
         <v>82</v>
       </c>
       <c r="J45" s="20">
         <v>88.4</v>
       </c>
       <c r="K45" s="20">
         <v>93.4</v>
       </c>
       <c r="L45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="N45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="O45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="P45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="Q45" s="20" t="s">
         <v>37</v>
       </c>
       <c r="R45" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="S45" s="11"/>
+      <c r="S45" s="20" t="s">
+        <v>37</v>
+      </c>
       <c r="T45" s="11"/>
       <c r="U45" s="11"/>
       <c r="V45" s="11"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45" s="11"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" s="11"/>
       <c r="B46" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H46" s="20">
         <v>72.900000000000006</v>
       </c>
       <c r="I46" s="20">
         <v>69.8</v>
       </c>
       <c r="J46" s="20">
         <v>71.8</v>
       </c>
       <c r="K46" s="20">
         <v>73.599999999999994</v>
       </c>
       <c r="L46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="N46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="O46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="P46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="Q46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="R46" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="S46" s="11"/>
+      <c r="S46" s="20" t="s">
+        <v>37</v>
+      </c>
       <c r="T46" s="11"/>
       <c r="U46" s="11"/>
       <c r="V46" s="11"/>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46" s="11"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" s="11"/>
       <c r="B47" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="20"/>
       <c r="E47" s="20"/>
       <c r="F47" s="20"/>
       <c r="G47" s="20"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
       <c r="R47" s="8"/>
-      <c r="S47" s="11"/>
+      <c r="S47" s="15"/>
       <c r="T47" s="11"/>
       <c r="U47" s="11"/>
       <c r="V47" s="11"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47" s="11"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" s="11"/>
       <c r="B48" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H48" s="20">
         <v>83.3</v>
       </c>
       <c r="I48" s="20">
         <v>84.1</v>
       </c>
       <c r="J48" s="20">
         <v>84</v>
       </c>
       <c r="K48" s="20">
         <v>90</v>
       </c>
       <c r="L48" s="20">
         <v>92</v>
       </c>
       <c r="M48" s="20">
         <v>93</v>
       </c>
       <c r="N48" s="20">
         <v>94</v>
       </c>
       <c r="O48" s="20">
         <v>95</v>
       </c>
       <c r="P48" s="20">
         <v>96</v>
       </c>
       <c r="Q48" s="20">
         <v>97</v>
       </c>
       <c r="R48" s="8">
         <v>98.5</v>
       </c>
-      <c r="S48" s="11"/>
+      <c r="S48" s="15">
+        <v>100</v>
+      </c>
       <c r="T48" s="11"/>
       <c r="U48" s="11"/>
       <c r="V48" s="11"/>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48" s="11"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" s="11"/>
       <c r="B49" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E49" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F49" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G49" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H49" s="20">
         <v>20.399999999999999</v>
       </c>
       <c r="I49" s="20">
         <v>19.2</v>
       </c>
       <c r="J49" s="20">
         <v>19.8</v>
       </c>
       <c r="K49" s="20">
         <v>23.8</v>
       </c>
       <c r="L49" s="20">
         <v>29.7</v>
       </c>
       <c r="M49" s="20">
         <v>73.3</v>
       </c>
       <c r="N49" s="20">
         <v>88.4</v>
       </c>
       <c r="O49" s="20">
         <v>94</v>
       </c>
       <c r="P49" s="20">
         <v>95.1</v>
       </c>
       <c r="Q49" s="20">
         <v>98.1</v>
       </c>
       <c r="R49" s="8">
         <v>99.1</v>
       </c>
-      <c r="S49" s="11"/>
+      <c r="S49" s="15">
+        <v>100</v>
+      </c>
       <c r="T49" s="11"/>
       <c r="U49" s="11"/>
       <c r="V49" s="11"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49" s="11"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" s="11"/>
       <c r="B50" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="11"/>
       <c r="D50" s="20"/>
       <c r="E50" s="20"/>
       <c r="F50" s="20"/>
       <c r="G50" s="20"/>
       <c r="H50" s="20"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="20"/>
       <c r="O50" s="20"/>
       <c r="P50" s="20"/>
       <c r="Q50" s="20"/>
       <c r="R50" s="8"/>
-      <c r="S50" s="11"/>
+      <c r="S50" s="15"/>
       <c r="T50" s="11"/>
       <c r="U50" s="11"/>
       <c r="V50" s="11"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50" s="11"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" s="11"/>
       <c r="B51" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E51" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F51" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G51" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H51" s="20">
         <v>93.1</v>
       </c>
       <c r="I51" s="20">
         <v>94.5</v>
       </c>
       <c r="J51" s="20">
         <v>99.9</v>
       </c>
       <c r="K51" s="20">
         <v>100</v>
       </c>
       <c r="L51" s="20">
         <v>100</v>
       </c>
       <c r="M51" s="20">
         <v>100</v>
       </c>
       <c r="N51" s="20">
         <v>100</v>
       </c>
       <c r="O51" s="20">
         <v>100</v>
       </c>
       <c r="P51" s="20">
         <v>100</v>
       </c>
       <c r="Q51" s="20">
         <v>100</v>
       </c>
       <c r="R51" s="8">
         <v>100</v>
       </c>
-      <c r="S51" s="11"/>
+      <c r="S51" s="15">
+        <v>100</v>
+      </c>
       <c r="T51" s="11"/>
       <c r="U51" s="11"/>
       <c r="V51" s="11"/>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51" s="11"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" s="11"/>
       <c r="B52" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="11"/>
       <c r="D52" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E52" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F52" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G52" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H52" s="20">
         <v>48.1</v>
       </c>
       <c r="I52" s="20">
         <v>53.9</v>
       </c>
       <c r="J52" s="20">
         <v>56.3</v>
       </c>
       <c r="K52" s="20">
         <v>57.5</v>
       </c>
       <c r="L52" s="20">
         <v>59.6</v>
       </c>
       <c r="M52" s="20">
         <v>81.7</v>
       </c>
       <c r="N52" s="20">
         <v>82.1</v>
       </c>
       <c r="O52" s="20">
         <v>83.5</v>
       </c>
       <c r="P52" s="20">
         <v>85</v>
       </c>
       <c r="Q52" s="20">
         <v>88.3</v>
       </c>
       <c r="R52" s="8">
         <v>97.5</v>
       </c>
-      <c r="S52" s="11"/>
+      <c r="S52" s="15">
+        <v>100</v>
+      </c>
       <c r="T52" s="11"/>
       <c r="U52" s="11"/>
       <c r="V52" s="11"/>
-    </row>
-    <row r="53" spans="1:22">
+      <c r="W52" s="11"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" s="11"/>
       <c r="B53" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="11"/>
       <c r="D53" s="20"/>
       <c r="E53" s="20"/>
       <c r="F53" s="20"/>
       <c r="G53" s="20"/>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="20"/>
       <c r="O53" s="20"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
       <c r="R53" s="8"/>
-      <c r="S53" s="11"/>
+      <c r="S53" s="15"/>
       <c r="T53" s="11"/>
       <c r="U53" s="11"/>
       <c r="V53" s="11"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53" s="11"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" s="11"/>
       <c r="B54" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C54" s="11"/>
       <c r="D54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L54" s="20">
         <v>96.3</v>
       </c>
       <c r="M54" s="20">
         <v>97.9</v>
       </c>
       <c r="N54" s="20">
         <v>98.9</v>
       </c>
       <c r="O54" s="20">
         <v>99.4</v>
       </c>
       <c r="P54" s="20">
         <v>99.4</v>
       </c>
       <c r="Q54" s="20">
         <v>99.8</v>
       </c>
       <c r="R54" s="8">
         <v>100</v>
       </c>
-      <c r="S54" s="11"/>
+      <c r="S54" s="15">
+        <v>100</v>
+      </c>
       <c r="T54" s="11"/>
       <c r="U54" s="11"/>
       <c r="V54" s="11"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54" s="11"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" s="11"/>
       <c r="B55" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="11"/>
       <c r="D55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L55" s="20">
         <v>75.5</v>
       </c>
       <c r="M55" s="20">
         <v>91</v>
       </c>
       <c r="N55" s="20">
         <v>92.1</v>
       </c>
       <c r="O55" s="20">
         <v>93</v>
       </c>
       <c r="P55" s="20">
         <v>94.3</v>
       </c>
       <c r="Q55" s="20">
         <v>97.3</v>
       </c>
       <c r="R55" s="8">
         <v>98.1</v>
       </c>
-      <c r="S55" s="11"/>
+      <c r="S55" s="15">
+        <v>100</v>
+      </c>
       <c r="T55" s="11"/>
       <c r="U55" s="11"/>
       <c r="V55" s="11"/>
-    </row>
-    <row r="56" spans="1:22">
+      <c r="W55" s="11"/>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" s="11"/>
       <c r="B56" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C56" s="11"/>
       <c r="D56" s="20"/>
       <c r="E56" s="20"/>
       <c r="F56" s="20"/>
       <c r="G56" s="20"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="8"/>
-      <c r="S56" s="11"/>
+      <c r="S56" s="15"/>
       <c r="T56" s="11"/>
       <c r="U56" s="11"/>
       <c r="V56" s="11"/>
-    </row>
-    <row r="57" spans="1:22">
+      <c r="W56" s="11"/>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" s="11"/>
       <c r="B57" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C57" s="11"/>
       <c r="D57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="N57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="O57" s="20" t="s">
         <v>37</v>
       </c>
       <c r="P57" s="20">
         <v>100</v>
       </c>
       <c r="Q57" s="20">
         <v>100</v>
       </c>
       <c r="R57" s="8">
         <v>100</v>
       </c>
-      <c r="S57" s="11"/>
+      <c r="S57" s="15">
+        <v>100</v>
+      </c>
       <c r="T57" s="11"/>
       <c r="U57" s="11"/>
       <c r="V57" s="11"/>
-    </row>
-    <row r="58" spans="1:22">
+      <c r="W57" s="11"/>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" s="11"/>
       <c r="B58" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="N58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="O58" s="20" t="s">
         <v>37</v>
       </c>
       <c r="P58" s="20">
         <v>95.1</v>
       </c>
       <c r="Q58" s="20">
         <v>97.2</v>
       </c>
       <c r="R58" s="8">
         <v>97.3</v>
       </c>
-      <c r="S58" s="11"/>
+      <c r="S58" s="15">
+        <v>100</v>
+      </c>
       <c r="T58" s="11"/>
       <c r="U58" s="11"/>
       <c r="V58" s="11"/>
-    </row>
-    <row r="59" spans="1:22" ht="14.25" customHeight="1">
+      <c r="W58" s="11"/>
+    </row>
+    <row r="59" spans="1:23" ht="14.25" customHeight="1">
       <c r="A59" s="11"/>
       <c r="B59" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C59" s="11"/>
       <c r="D59" s="20"/>
       <c r="E59" s="20"/>
       <c r="F59" s="20"/>
       <c r="G59" s="20"/>
       <c r="H59" s="20"/>
       <c r="I59" s="20"/>
       <c r="J59" s="20"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
       <c r="N59" s="20"/>
       <c r="O59" s="20"/>
       <c r="P59" s="20"/>
       <c r="Q59" s="20"/>
       <c r="R59" s="8"/>
-      <c r="S59" s="11"/>
+      <c r="S59" s="15"/>
       <c r="T59" s="11"/>
       <c r="U59" s="11"/>
       <c r="V59" s="11"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59" s="11"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" s="11"/>
       <c r="B60" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="11"/>
       <c r="D60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H60" s="20">
         <v>88.6</v>
       </c>
       <c r="I60" s="20">
         <v>89.3</v>
       </c>
       <c r="J60" s="20">
         <v>97.2</v>
       </c>
       <c r="K60" s="20">
         <v>97.3</v>
       </c>
       <c r="L60" s="20">
         <v>97.8</v>
       </c>
       <c r="M60" s="20">
         <v>98.2</v>
       </c>
       <c r="N60" s="20">
         <v>98.6</v>
       </c>
       <c r="O60" s="20">
         <v>99.1</v>
       </c>
       <c r="P60" s="20">
         <v>99.7</v>
       </c>
       <c r="Q60" s="20">
         <v>99.9</v>
       </c>
       <c r="R60" s="8">
         <v>99.9</v>
       </c>
-      <c r="S60" s="11"/>
+      <c r="S60" s="15">
+        <v>100</v>
+      </c>
       <c r="T60" s="11"/>
       <c r="U60" s="11"/>
       <c r="V60" s="11"/>
-    </row>
-    <row r="61" spans="1:22">
+      <c r="W60" s="11"/>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" s="11"/>
       <c r="B61" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="11"/>
       <c r="D61" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E61" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F61" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H61" s="20">
         <v>40.299999999999997</v>
       </c>
       <c r="I61" s="20">
         <v>41.5</v>
       </c>
       <c r="J61" s="20">
         <v>43.1</v>
       </c>
       <c r="K61" s="20">
         <v>47.8</v>
       </c>
       <c r="L61" s="20">
         <v>53.7</v>
       </c>
       <c r="M61" s="20">
         <v>78</v>
       </c>
       <c r="N61" s="20">
         <v>81.400000000000006</v>
       </c>
       <c r="O61" s="20"/>
       <c r="P61" s="20">
         <v>95.5</v>
       </c>
       <c r="Q61" s="20">
         <v>97</v>
       </c>
       <c r="R61" s="8">
         <v>98.5</v>
       </c>
-      <c r="S61" s="11"/>
+      <c r="S61" s="15">
+        <v>100</v>
+      </c>
       <c r="T61" s="11"/>
       <c r="U61" s="11"/>
       <c r="V61" s="11"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61" s="11"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" s="11"/>
       <c r="B62" s="17" t="s">
         <v>34</v>
       </c>
       <c r="C62" s="11"/>
       <c r="D62" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E62" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F62" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G62" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H62" s="20">
         <v>88.1</v>
       </c>
       <c r="I62" s="20">
         <v>89.3</v>
       </c>
       <c r="J62" s="20">
         <v>94</v>
       </c>
       <c r="K62" s="20">
         <v>94.5</v>
       </c>
       <c r="L62" s="20">
         <v>95</v>
       </c>
       <c r="M62" s="20">
         <v>99.9</v>
       </c>
       <c r="N62" s="20">
         <v>96.5</v>
       </c>
       <c r="O62" s="20">
         <v>98</v>
       </c>
       <c r="P62" s="20">
         <v>98.9</v>
       </c>
       <c r="Q62" s="20">
         <v>99</v>
       </c>
       <c r="R62" s="8">
         <v>99.9</v>
       </c>
-      <c r="S62" s="11"/>
+      <c r="S62" s="15">
+        <v>100</v>
+      </c>
       <c r="T62" s="11"/>
       <c r="U62" s="11"/>
       <c r="V62" s="11"/>
-    </row>
-    <row r="63" spans="1:22">
+      <c r="W62" s="11"/>
+    </row>
+    <row r="63" spans="1:23">
       <c r="A63" s="11"/>
       <c r="B63" s="17" t="s">
         <v>35</v>
       </c>
       <c r="C63" s="11"/>
       <c r="D63" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E63" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F63" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G63" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H63" s="20">
         <v>91.2</v>
       </c>
       <c r="I63" s="20">
         <v>92.7</v>
       </c>
       <c r="J63" s="20">
         <v>96</v>
       </c>
       <c r="K63" s="20">
         <v>95</v>
       </c>
       <c r="L63" s="20">
         <v>97.5</v>
       </c>
       <c r="M63" s="20">
         <v>97.7</v>
       </c>
       <c r="N63" s="20">
         <v>98.3</v>
       </c>
       <c r="O63" s="20">
         <v>98.5</v>
       </c>
       <c r="P63" s="20">
         <v>99</v>
       </c>
       <c r="Q63" s="20">
         <v>99.3</v>
       </c>
       <c r="R63" s="8">
         <v>99.6</v>
       </c>
-      <c r="S63" s="11"/>
+      <c r="S63" s="15">
+        <v>100</v>
+      </c>
       <c r="T63" s="11"/>
       <c r="U63" s="11"/>
       <c r="V63" s="11"/>
-    </row>
-    <row r="64" spans="1:22">
+      <c r="W63" s="11"/>
+    </row>
+    <row r="64" spans="1:23">
       <c r="A64" s="11"/>
       <c r="B64" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C64" s="11"/>
       <c r="D64" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E64" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F64" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G64" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H64" s="20" t="s">
         <v>37</v>
       </c>
       <c r="I64" s="20" t="s">
         <v>37</v>
       </c>
       <c r="J64" s="20" t="s">
         <v>37</v>
       </c>
       <c r="K64" s="20" t="s">
         <v>37</v>
       </c>
       <c r="L64" s="20">
         <v>93</v>
       </c>
       <c r="M64" s="20">
         <v>94.7</v>
       </c>
       <c r="N64" s="20">
         <v>95.6</v>
       </c>
       <c r="O64" s="20">
         <v>98</v>
       </c>
       <c r="P64" s="20">
         <v>98.5</v>
       </c>
       <c r="Q64" s="20">
         <v>98.5</v>
       </c>
       <c r="R64" s="8">
         <v>99.5</v>
       </c>
-      <c r="S64" s="11"/>
+      <c r="S64" s="15">
+        <v>100</v>
+      </c>
       <c r="T64" s="11"/>
       <c r="U64" s="11"/>
       <c r="V64" s="11"/>
+      <c r="W64" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="U2:U3"/>
     <mergeCell ref="V2:V3"/>
+    <mergeCell ref="W2:W3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="S2:S3"/>
     <mergeCell ref="T2:T3"/>
-    <mergeCell ref="D2:R2"/>
+    <mergeCell ref="U2:U3"/>
+    <mergeCell ref="D2:S2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>