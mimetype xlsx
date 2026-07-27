--- v0 (2026-05-07)
+++ v1 (2026-07-27)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.aliman\Desktop\Отырғызуға\Орысша\21.2.a Выбросы загрязняющих веществ в атмосферу или воду\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\ОDIN обнавленные\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3749DFE0-FBA5-4506-A516-C67E72F7BD30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="798"/>
+    <workbookView xWindow="105" yWindow="1515" windowWidth="28695" windowHeight="14685" tabRatio="798" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="39" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="40" r:id="rId2"/>
     <sheet name="11.6.2" sheetId="38" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="106">
   <si>
     <t>Наименование глобального показателя</t>
   </si>
   <si>
     <t>Национальный индикатор</t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
     <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
   </si>
   <si>
     <t>Ответственный госорган за реализацию политики (соисполнители)</t>
   </si>
   <si>
     <t>Годы</t>
   </si>
   <si>
     <t xml:space="preserve">Источник данных </t>
   </si>
   <si>
     <t>Глобальный без именений - 1, глобальный с небольшими изменениями-2, альтернативный национальный-3, дополнительный национальный-4</t>
   </si>
@@ -257,53 +258,50 @@
   <si>
     <r>
       <t>Министерство экологии и природных ресурсов РК (РГП "Казгидромет"),</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Местные исполнительные органы
 </t>
     </r>
   </si>
   <si>
     <t>Министерство экологии и природных ресурсов РК</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
-    <t>Обеспеченность потребностей регионов в бесперебойном электроснабжении</t>
-[...1 lines deleted...]
-  <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
@@ -360,57 +358,63 @@
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://sdgdata.stat.gov.kz/ru/11-6-2/</t>
   </si>
   <si>
     <t>Министерство экологии и природных ресурсов Республики Казахстан, Местные исполнительные органы</t>
   </si>
   <si>
     <t>Показатель определяется как числовое значение фактических концентраций деленное на количество измерений за год.</t>
   </si>
   <si>
     <t>С 2014 года</t>
   </si>
   <si>
     <t>Показатель рассчитывается как среднее числовое значение за год фактических концентраций, измеренных каждый день внутри года.</t>
+  </si>
+  <si>
+    <t>п. Аксу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Среднегодовая концентрация взвешенных частиц РМ 2,5 и РМ 10 в атмосферном воздухе (мг/м3) в городах, где ведутся наблюдения </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="24">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -523,50 +527,63 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
@@ -687,51 +704,51 @@
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -807,90 +824,96 @@
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="49" fontId="22" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3"/>
-[...6 lines deleted...]
-    <cellStyle name="Процентный 2" xfId="10"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 6" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Обычный 7" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Процентный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1288,5613 +1311,5964 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/11-6-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="69.7109375" customWidth="1"/>
     <col min="2" max="2" width="68.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B3" s="30"/>
     </row>
-    <row r="4" spans="1:2" ht="25.5">
+    <row r="4" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B4" s="31" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="29" t="s">
         <v>70</v>
-      </c>
-[...3 lines deleted...]
-        <v>71</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="34"/>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="B6" s="34"/>
-[...2 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="B7" s="34" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="B7" s="34" t="s">
+      <c r="B8" s="31" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="32"/>
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="31" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5">
-[...14 lines deleted...]
-      <c r="A10" s="29" t="s">
+    <row r="11" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="B10" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="29" t="s">
+      <c r="B11" s="31" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="29" t="s">
+      <c r="B12" s="35"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="35"/>
-[...2 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="B13" s="36"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="36"/>
-[...2 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="B14" s="38"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B14" s="38"/>
-[...2 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="B15" s="38"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B15" s="38"/>
-[...2 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B16" s="39" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="29" t="s">
         <v>82</v>
       </c>
-      <c r="B16" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="29" t="s">
+      <c r="B17" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="B17" s="40" t="s">
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="29" t="s">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="29" t="s">
+      <c r="B18" s="40" t="s">
         <v>85</v>
       </c>
-      <c r="B18" s="40" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="29" t="s">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="29" t="s">
+      <c r="B19" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B19" s="32" t="s">
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="29" t="s">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="29" t="s">
+      <c r="B20" s="32"/>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="29" t="s">
         <v>89</v>
       </c>
-      <c r="B20" s="32"/>
-[...2 lines deleted...]
-      <c r="A21" s="29" t="s">
+      <c r="B21" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="41" t="s">
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="29" t="s">
         <v>91</v>
-      </c>
-[...3 lines deleted...]
-        <v>92</v>
       </c>
       <c r="B22" s="42"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="108.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="43" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="43" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="43" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="43" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="43" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="43" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="43" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="43" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="43"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="44" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="44" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="43"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="43"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="45"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="45"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="45"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="46" t="s">
         <v>98</v>
-      </c>
-[...18 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AU1185"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:AV1187"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.85546875" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="2" customWidth="1"/>
-    <col min="6" max="14" width="10.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="18" width="26" customWidth="1"/>
+    <col min="6" max="15" width="10.7109375" customWidth="1"/>
+    <col min="16" max="16" width="16.7109375" customWidth="1"/>
+    <col min="17" max="17" width="25.28515625" customWidth="1"/>
+    <col min="18" max="18" width="24.42578125" customWidth="1"/>
+    <col min="19" max="19" width="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47" ht="18" customHeight="1">
+    <row r="1" spans="1:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:47" s="18" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:48" s="18" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="49" t="s">
+      <c r="C2" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="53" t="s">
+      <c r="D2" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="54"/>
-[...9 lines deleted...]
-      <c r="O2" s="49" t="s">
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="P2" s="49" t="s">
+      <c r="Q2" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="Q2" s="49" t="s">
+      <c r="R2" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="R2" s="47" t="s">
+      <c r="S2" s="49" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:47" s="18" customFormat="1" ht="30.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C3" s="50"/>
+    <row r="3" spans="1:48" s="18" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="52"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
       <c r="D3" s="19">
         <v>2014</v>
       </c>
       <c r="E3" s="19">
         <v>2015</v>
       </c>
       <c r="F3" s="19">
         <v>2016</v>
       </c>
       <c r="G3" s="19">
         <v>2017</v>
       </c>
       <c r="H3" s="19">
         <v>2018</v>
       </c>
       <c r="I3" s="19">
         <v>2019</v>
       </c>
       <c r="J3" s="19">
         <v>2020</v>
       </c>
       <c r="K3" s="19">
         <v>2021</v>
       </c>
       <c r="L3" s="19">
         <v>2022</v>
       </c>
       <c r="M3" s="19">
         <v>2023</v>
       </c>
       <c r="N3" s="19">
         <v>2024</v>
       </c>
-      <c r="O3" s="51"/>
-      <c r="P3" s="50"/>
+      <c r="O3" s="19">
+        <v>2025</v>
+      </c>
+      <c r="P3" s="53"/>
       <c r="Q3" s="52"/>
-      <c r="R3" s="48"/>
-      <c r="AS3"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="50"/>
       <c r="AT3"/>
       <c r="AU3"/>
-    </row>
-    <row r="4" spans="1:47" ht="50.25" customHeight="1">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="3"/>
+      <c r="P4" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="P4" s="20" t="s">
+      <c r="Q4" s="20" t="s">
         <v>66</v>
       </c>
-      <c r="Q4" s="20" t="s">
+      <c r="R4" s="20" t="s">
         <v>67</v>
       </c>
-      <c r="R4" s="4">
+      <c r="S4" s="4">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:47">
+    <row r="5" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
-      <c r="R5" s="12"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:47">
+      <c r="R5" s="3"/>
+      <c r="S5" s="12"/>
+    </row>
+    <row r="6" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A6" s="8"/>
       <c r="B6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="10"/>
       <c r="D6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="13">
         <v>0.02</v>
       </c>
       <c r="G6" s="13">
         <v>0.02</v>
       </c>
       <c r="H6" s="14">
         <v>0.02</v>
       </c>
       <c r="I6" s="14">
         <v>0.03</v>
       </c>
       <c r="J6" s="16">
         <v>0.05</v>
       </c>
       <c r="K6" s="16">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="L6" s="21">
         <v>0.05</v>
       </c>
       <c r="M6" s="21">
         <v>0.03</v>
       </c>
       <c r="N6" s="25">
         <v>0.06</v>
       </c>
-      <c r="O6" s="3"/>
+      <c r="O6" s="21">
+        <v>0.01</v>
+      </c>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
-      <c r="R6" s="12"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:47">
+      <c r="R6" s="3"/>
+      <c r="S6" s="12"/>
+    </row>
+    <row r="7" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A7" s="8"/>
       <c r="B7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="13">
         <v>2E-3</v>
       </c>
       <c r="G7" s="13">
         <v>2E-3</v>
       </c>
       <c r="H7" s="14">
         <v>2.3E-3</v>
       </c>
       <c r="I7" s="14">
         <v>0.02</v>
       </c>
       <c r="J7" s="16">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="K7" s="16">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="L7" s="21">
         <v>0.02</v>
       </c>
       <c r="M7" s="21">
         <v>0.02</v>
       </c>
       <c r="N7" s="25">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="O7" s="3"/>
+      <c r="O7" s="21">
+        <v>3.5999999999999999E-3</v>
+      </c>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
-      <c r="R7" s="12"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:47">
+      <c r="R7" s="3"/>
+      <c r="S7" s="12"/>
+    </row>
+    <row r="8" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
       <c r="B8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F8" s="13">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="G8" s="13">
         <v>2E-3</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I8" s="14"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16">
         <v>1.7899999999999999E-2</v>
       </c>
       <c r="L8" s="21">
         <v>0.01</v>
       </c>
       <c r="M8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N8" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O8" s="3"/>
+      <c r="O8" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
-      <c r="R8" s="12"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:47">
+      <c r="R8" s="3"/>
+      <c r="S8" s="12"/>
+    </row>
+    <row r="9" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A9" s="8"/>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="13">
         <v>6.4799999999999996E-2</v>
       </c>
       <c r="E9" s="13">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="F9" s="13">
         <v>0.02</v>
       </c>
       <c r="G9" s="13">
         <v>0.02</v>
       </c>
       <c r="H9" s="14">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="I9" s="14">
         <v>0.04</v>
       </c>
       <c r="J9" s="16">
         <v>0.03</v>
       </c>
       <c r="K9" s="16">
         <v>3.7699999999999997E-2</v>
       </c>
       <c r="L9" s="21">
         <v>0.05</v>
       </c>
       <c r="M9" s="21">
         <v>0.05</v>
       </c>
       <c r="N9" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O9" s="3"/>
+      <c r="O9" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
-      <c r="R9" s="12"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:47">
+      <c r="R9" s="3"/>
+      <c r="S9" s="12"/>
+    </row>
+    <row r="10" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A10" s="8"/>
       <c r="B10" s="7" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="C10" s="10"/>
-      <c r="D10" s="13">
-[...32 lines deleted...]
-      <c r="O10" s="3"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="25"/>
+      <c r="O10" s="21">
+        <v>5.8999999999999999E-3</v>
+      </c>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
-      <c r="R10" s="12"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:47">
+      <c r="R10" s="3"/>
+      <c r="S10" s="12"/>
+    </row>
+    <row r="11" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A11" s="8"/>
       <c r="B11" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C11" s="10"/>
-      <c r="D11" s="13" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="D11" s="13">
+        <v>5.4899999999999997E-2</v>
+      </c>
+      <c r="E11" s="13">
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="F11" s="13">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G11" s="13">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="H11" s="14">
-        <v>0.01</v>
-[...11 lines deleted...]
-      <c r="O11" s="3"/>
+        <v>0.02</v>
+      </c>
+      <c r="I11" s="14">
+        <v>0.02</v>
+      </c>
+      <c r="J11" s="16">
+        <v>0.03</v>
+      </c>
+      <c r="K11" s="16">
+        <v>2.7199999999999998E-2</v>
+      </c>
+      <c r="L11" s="21">
+        <v>0.03</v>
+      </c>
+      <c r="M11" s="21">
+        <v>0.09</v>
+      </c>
+      <c r="N11" s="25">
+        <v>0.11</v>
+      </c>
+      <c r="O11" s="21">
+        <v>4.8999999999999998E-3</v>
+      </c>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
-      <c r="R11" s="12"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:47">
+      <c r="R11" s="3"/>
+      <c r="S11" s="12"/>
+    </row>
+    <row r="12" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A12" s="8"/>
       <c r="B12" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="13">
-        <v>1.7999999999999999E-2</v>
+      <c r="E12" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="F12" s="13">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G12" s="13">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H12" s="14">
-        <v>1.7000000000000001E-2</v>
-[...4 lines deleted...]
-      <c r="J12" s="16">
         <v>0.01</v>
       </c>
-      <c r="K12" s="16">
-[...11 lines deleted...]
-      <c r="O12" s="3"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N12" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
-      <c r="R12" s="12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:47">
+      <c r="R12" s="3"/>
+      <c r="S12" s="12"/>
+    </row>
+    <row r="13" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A13" s="8"/>
       <c r="B13" s="7" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="13" t="s">
-        <v>14</v>
+      <c r="E13" s="13">
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="F13" s="13">
         <v>0.02</v>
       </c>
       <c r="G13" s="13">
-        <v>8.9999999999999993E-3</v>
+        <v>0.02</v>
       </c>
       <c r="H13" s="14">
-        <v>1.4999999999999999E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="I13" s="14">
-        <v>0.03</v>
+        <v>1.6799999999999999E-2</v>
       </c>
       <c r="J13" s="16">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="K13" s="16">
-        <v>3.5999999999999997E-2</v>
+        <v>0.12570000000000001</v>
       </c>
       <c r="L13" s="21">
-        <v>0.03</v>
+        <v>1.6000000000000001E-3</v>
       </c>
       <c r="M13" s="21">
-        <v>0.02</v>
+        <v>2E-3</v>
       </c>
       <c r="N13" s="25">
-        <v>0.02</v>
-[...1 lines deleted...]
-      <c r="O13" s="3"/>
+        <v>1.4E-3</v>
+      </c>
+      <c r="O13" s="21">
+        <v>1.2999999999999999E-3</v>
+      </c>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
-      <c r="R13" s="12"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:47">
+      <c r="R13" s="3"/>
+      <c r="S13" s="12"/>
+    </row>
+    <row r="14" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A14" s="8"/>
       <c r="B14" s="7" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="F14" s="13" t="s">
-[...9 lines deleted...]
-      <c r="J14" s="16"/>
+      <c r="F14" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="G14" s="13">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H14" s="14">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="I14" s="14">
+        <v>0.03</v>
+      </c>
+      <c r="J14" s="16">
+        <v>0.03</v>
+      </c>
       <c r="K14" s="16">
-        <v>0.06</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="L14" s="21">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="M14" s="21">
         <v>0.02</v>
       </c>
       <c r="N14" s="25">
-        <v>1E-3</v>
-[...1 lines deleted...]
-      <c r="O14" s="3"/>
+        <v>0.02</v>
+      </c>
+      <c r="O14" s="21">
+        <v>0.01</v>
+      </c>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
-      <c r="R14" s="12"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:47">
+      <c r="R14" s="3"/>
+      <c r="S14" s="12"/>
+    </row>
+    <row r="15" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A15" s="8"/>
       <c r="B15" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="13">
-[...16 lines deleted...]
-      </c>
+      <c r="E15" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" s="14"/>
+      <c r="J15" s="16"/>
       <c r="K15" s="16">
-        <v>8.7999999999999995E-2</v>
+        <v>0.06</v>
       </c>
       <c r="L15" s="21">
-        <v>5.1000000000000004E-3</v>
+        <v>0.1</v>
       </c>
       <c r="M15" s="21">
         <v>0.02</v>
       </c>
       <c r="N15" s="25">
-        <v>9.9000000000000008E-3</v>
-[...1 lines deleted...]
-      <c r="O15" s="3"/>
+        <v>1E-3</v>
+      </c>
+      <c r="O15" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
-      <c r="R15" s="12"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:47">
+      <c r="R15" s="3"/>
+      <c r="S15" s="12"/>
+    </row>
+    <row r="16" spans="1:48" x14ac:dyDescent="0.2">
       <c r="A16" s="8"/>
       <c r="B16" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E16" s="13" t="s">
-[...21 lines deleted...]
-      <c r="O16" s="3"/>
+      <c r="E16" s="13">
+        <v>1.4E-2</v>
+      </c>
+      <c r="F16" s="13">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="G16" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="H16" s="14">
+        <v>0.01</v>
+      </c>
+      <c r="I16" s="14">
+        <v>1.29E-2</v>
+      </c>
+      <c r="J16" s="16">
+        <v>0.03</v>
+      </c>
+      <c r="K16" s="16">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="L16" s="21">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="M16" s="21">
+        <v>0.02</v>
+      </c>
+      <c r="N16" s="25">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="O16" s="21">
+        <v>1.77E-2</v>
+      </c>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
-      <c r="R16" s="12"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:18">
+      <c r="R16" s="3"/>
+      <c r="S16" s="12"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A17" s="8"/>
       <c r="B17" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C17" s="10"/>
       <c r="D17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="14"/>
       <c r="J17" s="16"/>
-      <c r="K17" s="16">
-[...11 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N17" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O17" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
-      <c r="R17" s="12"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:18">
+      <c r="R17" s="3"/>
+      <c r="S17" s="12"/>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A18" s="8"/>
       <c r="B18" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C18" s="10"/>
       <c r="D18" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I18" s="14"/>
       <c r="J18" s="16"/>
-      <c r="K18" s="16"/>
-[...7 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="K18" s="16">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="L18" s="21">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="M18" s="21">
+        <v>2E-3</v>
+      </c>
+      <c r="N18" s="25">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O18" s="21">
+        <v>1.1000000000000001E-3</v>
+      </c>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
-      <c r="R18" s="12"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:18">
+      <c r="R18" s="3"/>
+      <c r="S18" s="12"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
       <c r="B19" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C19" s="10"/>
       <c r="D19" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="13">
-[...16 lines deleted...]
-      </c>
+      <c r="E19" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="14"/>
+      <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N19" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O19" s="3"/>
+      <c r="O19" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
-      <c r="R19" s="12"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:18">
+      <c r="R19" s="3"/>
+      <c r="S19" s="12"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
       <c r="B20" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C20" s="10"/>
       <c r="D20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="13">
-        <v>1.7500000000000002E-2</v>
+        <v>2.4E-2</v>
       </c>
       <c r="F20" s="13">
-        <v>3.9800000000000002E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="G20" s="13">
-        <v>1.9E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H20" s="14">
-        <v>3.2800000000000003E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="I20" s="14">
-        <v>1E-3</v>
+        <v>1.4E-2</v>
       </c>
       <c r="J20" s="16">
         <v>0.01</v>
       </c>
-      <c r="K20" s="16">
-[...4 lines deleted...]
-      </c>
+      <c r="K20" s="16"/>
+      <c r="L20" s="21"/>
       <c r="M20" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N20" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O20" s="3"/>
+      <c r="O20" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
-      <c r="R20" s="12"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:18">
+      <c r="R20" s="3"/>
+      <c r="S20" s="12"/>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A21" s="8"/>
       <c r="B21" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C21" s="10"/>
       <c r="D21" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E21" s="13" t="s">
-        <v>14</v>
+      <c r="E21" s="13">
+        <v>1.7500000000000002E-2</v>
       </c>
       <c r="F21" s="13">
-        <v>2.9999999999999997E-4</v>
+        <v>3.9800000000000002E-2</v>
       </c>
       <c r="G21" s="13">
-        <v>0.01</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H21" s="14">
-        <v>1.0000000000000001E-5</v>
+        <v>3.2800000000000003E-2</v>
       </c>
       <c r="I21" s="14">
-        <v>2.0000000000000002E-5</v>
+        <v>1E-3</v>
       </c>
       <c r="J21" s="16">
         <v>0.01</v>
       </c>
-      <c r="K21" s="16"/>
-      <c r="L21" s="21"/>
+      <c r="K21" s="16">
+        <v>1.9E-2</v>
+      </c>
+      <c r="L21" s="21">
+        <v>1.7999999999999999E-2</v>
+      </c>
       <c r="M21" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N21" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O21" s="3"/>
+      <c r="O21" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
-      <c r="R21" s="12"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:18">
+      <c r="R21" s="3"/>
+      <c r="S21" s="12"/>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A22" s="8"/>
       <c r="B22" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="F22" s="13" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="F22" s="13">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="G22" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="H22" s="14">
+        <v>1.0000000000000001E-5</v>
+      </c>
+      <c r="I22" s="14">
+        <v>2.0000000000000002E-5</v>
+      </c>
+      <c r="J22" s="16">
+        <v>0.01</v>
+      </c>
+      <c r="K22" s="16"/>
+      <c r="L22" s="21"/>
       <c r="M22" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N22" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O22" s="3"/>
+      <c r="O22" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
-      <c r="R22" s="12"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:18">
+      <c r="R22" s="3"/>
+      <c r="S22" s="12"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A23" s="8"/>
       <c r="B23" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C23" s="10"/>
       <c r="D23" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E23" s="13">
-[...16 lines deleted...]
-      </c>
+      <c r="E23" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="14"/>
+      <c r="J23" s="16"/>
       <c r="K23" s="16">
+        <v>0.03</v>
+      </c>
+      <c r="L23" s="21">
         <v>2E-3</v>
       </c>
-      <c r="L23" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M23" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N23" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O23" s="3"/>
+      <c r="O23" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
-      <c r="R23" s="12"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:18">
+      <c r="R23" s="3"/>
+      <c r="S23" s="12"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
       <c r="B24" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C24" s="10"/>
       <c r="D24" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="13">
-        <v>3.0000000000000001E-3</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="F24" s="13">
         <v>0.01</v>
       </c>
       <c r="G24" s="13">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="H24" s="14">
-        <v>3.6999999999999998E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="I24" s="14">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="J24" s="16">
         <v>0.01</v>
       </c>
-      <c r="K24" s="16"/>
-      <c r="L24" s="21"/>
+      <c r="K24" s="16">
+        <v>2E-3</v>
+      </c>
+      <c r="L24" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="M24" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N24" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O24" s="3"/>
+      <c r="O24" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
-      <c r="R24" s="12"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:18">
+      <c r="R24" s="3"/>
+      <c r="S24" s="12"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A25" s="8"/>
       <c r="B25" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C25" s="10"/>
       <c r="D25" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="13">
-        <v>2.3E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="F25" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="G25" s="13">
         <v>0.03</v>
       </c>
-      <c r="G25" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="14">
-        <v>3.7999999999999999E-2</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="I25" s="14">
-        <v>3.0000000000000001E-3</v>
+        <v>0.03</v>
       </c>
       <c r="J25" s="16">
         <v>0.01</v>
       </c>
-      <c r="K25" s="16">
-[...11 lines deleted...]
-      <c r="O25" s="3"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N25" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O25" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
-      <c r="R25" s="12"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:18">
+      <c r="R25" s="3"/>
+      <c r="S25" s="12"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A26" s="8"/>
       <c r="B26" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C26" s="10"/>
       <c r="D26" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="13">
-        <v>0.02</v>
+        <v>2.3E-2</v>
       </c>
       <c r="F26" s="13">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G26" s="13">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="H26" s="14">
-        <v>5.0000000000000001E-3</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="I26" s="14">
-        <v>0.02</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="J26" s="16">
         <v>0.01</v>
       </c>
-      <c r="K26" s="16"/>
-[...7 lines deleted...]
-      <c r="O26" s="3"/>
+      <c r="K26" s="16">
+        <v>2E-3</v>
+      </c>
+      <c r="L26" s="21">
+        <v>1E-3</v>
+      </c>
+      <c r="M26" s="21">
+        <v>1E-3</v>
+      </c>
+      <c r="N26" s="25">
+        <v>1E-3</v>
+      </c>
+      <c r="O26" s="21">
+        <v>1E-3</v>
+      </c>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
-      <c r="R26" s="12"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:18">
+      <c r="R26" s="3"/>
+      <c r="S26" s="12"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A27" s="8"/>
       <c r="B27" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C27" s="10"/>
       <c r="D27" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E27" s="13" t="s">
-        <v>14</v>
+      <c r="E27" s="13">
+        <v>0.02</v>
       </c>
       <c r="F27" s="13">
         <v>0.02</v>
       </c>
       <c r="G27" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="H27" s="14">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0.02</v>
+      </c>
+      <c r="J27" s="16">
         <v>0.01</v>
       </c>
-      <c r="H27" s="14">
-[...13 lines deleted...]
-      </c>
+      <c r="K27" s="16"/>
+      <c r="L27" s="21"/>
       <c r="M27" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N27" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O27" s="3"/>
+      <c r="O27" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
-      <c r="R27" s="12"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:18">
+      <c r="R27" s="3"/>
+      <c r="S27" s="12"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A28" s="8"/>
       <c r="B28" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C28" s="10"/>
       <c r="D28" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="F28" s="13" t="s">
-[...11 lines deleted...]
-      <c r="L28" s="21"/>
+      <c r="F28" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="G28" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="H28" s="14">
+        <v>2.3E-2</v>
+      </c>
+      <c r="I28" s="14">
+        <v>0.01</v>
+      </c>
+      <c r="J28" s="16">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="K28" s="16">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="L28" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="M28" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N28" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O28" s="3"/>
+      <c r="O28" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
-      <c r="R28" s="12"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:18">
+      <c r="R28" s="3"/>
+      <c r="S28" s="12"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A29" s="8"/>
       <c r="B29" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C29" s="10"/>
       <c r="D29" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E29" s="13">
-[...6 lines deleted...]
-        <v>9.4999999999999998E-3</v>
+      <c r="E29" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I29" s="14"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N29" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O29" s="3"/>
+      <c r="O29" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
-      <c r="R29" s="12"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:18">
+      <c r="R29" s="3"/>
+      <c r="S29" s="12"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A30" s="8"/>
       <c r="B30" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C30" s="10"/>
       <c r="D30" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="13">
-        <v>1.0999999999999999E-2</v>
+        <v>7.7999999999999996E-3</v>
       </c>
       <c r="F30" s="13">
-        <v>4.0000000000000001E-3</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.01</v>
+      </c>
+      <c r="G30" s="13">
+        <v>9.4999999999999998E-3</v>
       </c>
       <c r="H30" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I30" s="14"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N30" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O30" s="3"/>
+      <c r="O30" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
-      <c r="R30" s="12"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:18">
+      <c r="R30" s="3"/>
+      <c r="S30" s="12"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A31" s="8"/>
       <c r="B31" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C31" s="10"/>
       <c r="D31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="13">
-        <v>0.06</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="F31" s="13">
-        <v>0.1</v>
-[...25 lines deleted...]
-      <c r="O31" s="3"/>
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="14"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N31" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O31" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
-      <c r="R31" s="12"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:18">
+      <c r="R31" s="3"/>
+      <c r="S31" s="12"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A32" s="8"/>
       <c r="B32" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C32" s="10"/>
       <c r="D32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="13">
-        <v>3.3799999999999997E-2</v>
+        <v>0.06</v>
       </c>
       <c r="F32" s="13">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="G32" s="13">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.1</v>
+      </c>
+      <c r="H32" s="14">
+        <v>0.11</v>
       </c>
       <c r="I32" s="14">
-        <v>4.8000000000000001E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="J32" s="16">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="K32" s="16">
-        <v>0.09</v>
+        <v>0.152</v>
       </c>
       <c r="L32" s="21">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="O32" s="3"/>
+        <v>0.18</v>
+      </c>
+      <c r="M32" s="21">
+        <v>0.27</v>
+      </c>
+      <c r="N32" s="25">
+        <v>0.18</v>
+      </c>
+      <c r="O32" s="21">
+        <v>0.19400000000000001</v>
+      </c>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
-      <c r="R32" s="12"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:18">
+      <c r="R32" s="3"/>
+      <c r="S32" s="12"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A33" s="8"/>
       <c r="B33" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C33" s="10"/>
       <c r="D33" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="13">
-        <v>2E-3</v>
+        <v>3.3799999999999997E-2</v>
       </c>
       <c r="F33" s="13">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G33" s="13">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I33" s="14">
-        <v>1.0999999999999999E-2</v>
-[...3 lines deleted...]
-      <c r="L33" s="21"/>
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="J33" s="16">
+        <v>0.03</v>
+      </c>
+      <c r="K33" s="16">
+        <v>0.09</v>
+      </c>
+      <c r="L33" s="21">
+        <v>0</v>
+      </c>
       <c r="M33" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="N33" s="25">
-[...2 lines deleted...]
-      <c r="O33" s="3"/>
+      <c r="N33" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O33" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
-      <c r="R33" s="12"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:18">
+      <c r="R33" s="3"/>
+      <c r="S33" s="12"/>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A34" s="8"/>
       <c r="B34" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C34" s="10"/>
       <c r="D34" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="13">
-        <v>2.7199999999999998E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="F34" s="13">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G34" s="13">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>1.7000000000000001E-2</v>
+        <v>0.01</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>14</v>
       </c>
       <c r="I34" s="14">
-        <v>1.4E-2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="N34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="O34" s="3"/>
+      <c r="N34" s="25">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="O34" s="21">
+        <v>3.0000000000000001E-3</v>
+      </c>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
-      <c r="R34" s="12"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:18">
+      <c r="R34" s="3"/>
+      <c r="S34" s="12"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A35" s="8"/>
       <c r="B35" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C35" s="10"/>
       <c r="D35" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E35" s="13" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E35" s="13">
+        <v>2.7199999999999998E-2</v>
+      </c>
+      <c r="F35" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="G35" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="H35" s="14">
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="I35" s="14">
-        <v>4.3999999999999997E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="J35" s="16">
-        <v>0.02</v>
-[...13 lines deleted...]
-      <c r="O35" s="3"/>
+        <v>0.01</v>
+      </c>
+      <c r="K35" s="16"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N35" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O35" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
-      <c r="R35" s="12"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:18">
+      <c r="R35" s="3"/>
+      <c r="S35" s="12"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A36" s="8"/>
       <c r="B36" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C36" s="10"/>
       <c r="D36" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I36" s="14">
-        <v>0.03</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="J36" s="16">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="K36" s="16">
-        <v>0.1</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="L36" s="21">
-        <v>6.8199999999999997E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="M36" s="21">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="N36" s="25">
-        <v>4.8800000000000003E-2</v>
-[...1 lines deleted...]
-      <c r="O36" s="3"/>
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="O36" s="21">
+        <v>0.11600000000000001</v>
+      </c>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
-      <c r="R36" s="12"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:18">
+      <c r="R36" s="3"/>
+      <c r="S36" s="12"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A37" s="8"/>
       <c r="B37" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C37" s="10"/>
       <c r="D37" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I37" s="14"/>
-[...9 lines deleted...]
-      <c r="O37" s="3"/>
+      <c r="I37" s="14">
+        <v>0.03</v>
+      </c>
+      <c r="J37" s="16">
+        <v>0</v>
+      </c>
+      <c r="K37" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="L37" s="21">
+        <v>6.8199999999999997E-2</v>
+      </c>
+      <c r="M37" s="21">
+        <v>0.01</v>
+      </c>
+      <c r="N37" s="25">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="O37" s="21">
+        <v>1.17E-2</v>
+      </c>
       <c r="P37" s="3"/>
       <c r="Q37" s="3"/>
-      <c r="R37" s="12"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:18">
+      <c r="R37" s="3"/>
+      <c r="S37" s="12"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A38" s="8"/>
       <c r="B38" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C38" s="10"/>
       <c r="D38" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E38" s="13">
-[...16 lines deleted...]
-      </c>
+      <c r="E38" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I38" s="14"/>
+      <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N38" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O38" s="3"/>
+      <c r="O38" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
-      <c r="R38" s="12"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:18">
+      <c r="R38" s="3"/>
+      <c r="S38" s="12"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A39" s="8"/>
       <c r="B39" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C39" s="10"/>
       <c r="D39" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E39" s="13" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="E39" s="13">
+        <v>1.3100000000000001E-2</v>
+      </c>
+      <c r="F39" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="G39" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="H39" s="14">
+        <v>0.01</v>
+      </c>
+      <c r="I39" s="14">
+        <v>1.9E-3</v>
+      </c>
+      <c r="J39" s="16">
+        <v>0.01</v>
+      </c>
+      <c r="K39" s="16"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N39" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O39" s="3"/>
+      <c r="O39" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
-      <c r="R39" s="12"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:18">
+      <c r="R39" s="3"/>
+      <c r="S39" s="12"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A40" s="8"/>
       <c r="B40" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C40" s="10"/>
       <c r="D40" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I40" s="14"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16">
-        <v>4.1999999999999997E-3</v>
+        <v>1.0500000000000001E-2</v>
       </c>
       <c r="L40" s="21"/>
       <c r="M40" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N40" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O40" s="3"/>
+      <c r="O40" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
-      <c r="R40" s="12"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:18">
+      <c r="R40" s="3"/>
+      <c r="S40" s="12"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A41" s="8"/>
       <c r="B41" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C41" s="10"/>
       <c r="D41" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I41" s="14"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16">
-        <v>3.3E-3</v>
+        <v>4.1999999999999997E-3</v>
       </c>
       <c r="L41" s="21"/>
       <c r="M41" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N41" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O41" s="3"/>
+      <c r="O41" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
-      <c r="R41" s="12"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:18">
+      <c r="R41" s="3"/>
+      <c r="S41" s="12"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A42" s="8"/>
       <c r="B42" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C42" s="10"/>
       <c r="D42" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="F42" s="13">
-[...13 lines deleted...]
-      </c>
+      <c r="F42" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I42" s="14"/>
+      <c r="J42" s="16"/>
       <c r="K42" s="16">
-        <v>1.2999999999999999E-3</v>
-[...10 lines deleted...]
-      <c r="O42" s="3"/>
+        <v>3.3E-3</v>
+      </c>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N42" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O42" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
-      <c r="R42" s="12"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:18">
+      <c r="R42" s="3"/>
+      <c r="S42" s="12"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A43" s="8"/>
       <c r="B43" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C43" s="10"/>
       <c r="D43" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="F43" s="13" t="s">
-[...18 lines deleted...]
-      <c r="O43" s="3"/>
+      <c r="F43" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="G43" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="H43" s="14">
+        <v>0.01</v>
+      </c>
+      <c r="I43" s="14">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J43" s="16">
+        <v>1E-3</v>
+      </c>
+      <c r="K43" s="16">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="L43" s="21">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="M43" s="21">
+        <v>0.01</v>
+      </c>
+      <c r="N43" s="25">
+        <v>0</v>
+      </c>
+      <c r="O43" s="21">
+        <v>1E-3</v>
+      </c>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
-      <c r="R43" s="12"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:18">
+      <c r="R43" s="3"/>
+      <c r="S43" s="12"/>
+    </row>
+    <row r="44" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A44" s="8"/>
       <c r="B44" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C44" s="10"/>
       <c r="D44" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I44" s="14"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N44" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O44" s="3"/>
+      <c r="O44" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
-      <c r="R44" s="12"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:18">
+      <c r="R44" s="3"/>
+      <c r="S44" s="12"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A45" s="8"/>
       <c r="B45" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C45" s="10"/>
       <c r="D45" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E45" s="13">
-[...29 lines deleted...]
-      <c r="O45" s="3"/>
+      <c r="E45" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I45" s="14"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N45" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O45" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
-      <c r="R45" s="12"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:18">
+      <c r="R45" s="3"/>
+      <c r="S45" s="12"/>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A46" s="8"/>
       <c r="B46" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C46" s="10"/>
       <c r="D46" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E46" s="13" t="s">
-[...21 lines deleted...]
-      <c r="O46" s="3"/>
+      <c r="E46" s="13">
+        <v>1.6E-2</v>
+      </c>
+      <c r="F46" s="13">
+        <v>0</v>
+      </c>
+      <c r="G46" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="H46" s="14">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="I46" s="14">
+        <v>5.5E-2</v>
+      </c>
+      <c r="J46" s="16">
+        <v>0.01</v>
+      </c>
+      <c r="K46" s="16">
+        <v>0.01</v>
+      </c>
+      <c r="L46" s="21">
+        <v>0.06</v>
+      </c>
+      <c r="M46" s="21">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N46" s="25">
+        <v>1E-3</v>
+      </c>
+      <c r="O46" s="21">
+        <v>1E-3</v>
+      </c>
       <c r="P46" s="3"/>
       <c r="Q46" s="3"/>
-      <c r="R46" s="12"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:18">
+      <c r="R46" s="3"/>
+      <c r="S46" s="12"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A47" s="8"/>
       <c r="B47" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C47" s="10"/>
       <c r="D47" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E47" s="13">
-[...9 lines deleted...]
-        <v>5.0000000000000001E-3</v>
+      <c r="E47" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" s="14" t="s">
+        <v>14</v>
       </c>
       <c r="I47" s="14"/>
       <c r="J47" s="16"/>
       <c r="K47" s="16"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="N47" s="25">
-[...2 lines deleted...]
-      <c r="O47" s="3"/>
+      <c r="N47" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O47" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
-      <c r="R47" s="12"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:18">
+      <c r="R47" s="3"/>
+      <c r="S47" s="12"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A48" s="8"/>
       <c r="B48" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C48" s="10"/>
       <c r="D48" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="13">
-        <v>1.6E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="F48" s="13">
-        <v>8.0000000000000002E-3</v>
+        <v>0.01</v>
       </c>
       <c r="G48" s="13">
-        <v>5.3E-3</v>
+        <v>0.01</v>
       </c>
       <c r="H48" s="14">
-        <v>4.5999999999999999E-3</v>
-[...4 lines deleted...]
-      <c r="J48" s="16">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="I48" s="14"/>
+      <c r="J48" s="16"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N48" s="25">
+        <v>0.01</v>
+      </c>
+      <c r="O48" s="21">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="K48" s="16">
-[...11 lines deleted...]
-      <c r="O48" s="3"/>
       <c r="P48" s="3"/>
       <c r="Q48" s="3"/>
-      <c r="R48" s="12"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:18">
+      <c r="R48" s="3"/>
+      <c r="S48" s="12"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A49" s="8"/>
       <c r="B49" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C49" s="10"/>
       <c r="D49" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="13">
-        <v>1.4999999999999999E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="F49" s="13">
-        <v>0.02</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="G49" s="13">
+        <v>5.3E-3</v>
+      </c>
+      <c r="H49" s="14">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="I49" s="14">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="J49" s="16">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="K49" s="16">
         <v>0.01</v>
       </c>
-      <c r="H49" s="14">
-[...7 lines deleted...]
-        <v>14</v>
+      <c r="L49" s="21">
+        <v>0.01</v>
+      </c>
+      <c r="M49" s="21">
+        <v>0.01</v>
       </c>
       <c r="N49" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O49" s="3"/>
+      <c r="O49" s="21">
+        <v>9.7000000000000003E-3</v>
+      </c>
       <c r="P49" s="3"/>
       <c r="Q49" s="3"/>
-      <c r="R49" s="12"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:18">
+      <c r="R49" s="3"/>
+      <c r="S49" s="12"/>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A50" s="8"/>
       <c r="B50" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C50" s="10"/>
       <c r="D50" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E50" s="13" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E50" s="13">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F50" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="G50" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="H50" s="14">
+        <v>0</v>
       </c>
       <c r="I50" s="14"/>
       <c r="J50" s="16"/>
       <c r="K50" s="16"/>
       <c r="L50" s="21"/>
       <c r="M50" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N50" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O50" s="3"/>
+      <c r="O50" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
-      <c r="R50" s="12"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:18">
+      <c r="R50" s="3"/>
+      <c r="S50" s="12"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A51" s="8"/>
       <c r="B51" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C51" s="10"/>
       <c r="D51" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E51" s="13">
-[...24 lines deleted...]
-        <v>2E-3</v>
+      <c r="E51" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I51" s="14"/>
+      <c r="J51" s="16"/>
+      <c r="K51" s="16"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="21" t="s">
+        <v>14</v>
       </c>
       <c r="N51" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O51" s="3"/>
+      <c r="O51" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
-      <c r="R51" s="12"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:18">
+      <c r="R51" s="3"/>
+      <c r="S51" s="12"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A52" s="8"/>
       <c r="B52" s="7" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="C52" s="10"/>
       <c r="D52" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="13">
-        <v>1.9E-2</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="F52" s="13">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G52" s="13">
-        <v>0.04</v>
+        <v>1.6E-2</v>
       </c>
       <c r="H52" s="14">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="I52" s="14">
-        <v>0.02</v>
+        <v>1.2E-2</v>
       </c>
       <c r="J52" s="16">
-        <v>0.04</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="K52" s="16">
-        <v>2.3E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="L52" s="21">
-        <v>4.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="M52" s="21">
-        <v>8.9999999999999993E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="N52" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O52" s="3"/>
+      <c r="O52" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
-      <c r="R52" s="12"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:18">
+      <c r="R52" s="3"/>
+      <c r="S52" s="12"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A53" s="8"/>
       <c r="B53" s="7" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="C53" s="10"/>
       <c r="D53" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E53" s="13" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E53" s="13">
+        <v>1.9E-2</v>
+      </c>
+      <c r="F53" s="13">
+        <v>0</v>
+      </c>
+      <c r="G53" s="13">
+        <v>0.04</v>
+      </c>
+      <c r="H53" s="14">
+        <v>0.04</v>
       </c>
       <c r="I53" s="14">
-        <v>0.05</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>0.02</v>
+      </c>
+      <c r="J53" s="16">
+        <v>0.04</v>
+      </c>
+      <c r="K53" s="16">
+        <v>2.3E-2</v>
+      </c>
+      <c r="L53" s="21">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="M53" s="21">
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="N53" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O53" s="3"/>
+      <c r="O53" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
-      <c r="R53" s="12"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:18">
+      <c r="R53" s="3"/>
+      <c r="S53" s="12"/>
+    </row>
+    <row r="54" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A54" s="8"/>
       <c r="B54" s="7" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="C54" s="10"/>
       <c r="D54" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E54" s="13">
-[...11 lines deleted...]
-      <c r="I54" s="14"/>
+      <c r="E54" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I54" s="14">
+        <v>0.05</v>
+      </c>
       <c r="J54" s="16"/>
       <c r="K54" s="16"/>
       <c r="L54" s="21"/>
       <c r="M54" s="21" t="s">
         <v>14</v>
       </c>
       <c r="N54" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="O54" s="3"/>
+      <c r="O54" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
-      <c r="R54" s="12"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:18">
+      <c r="R54" s="3"/>
+      <c r="S54" s="12"/>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A55" s="8"/>
-      <c r="B55" s="11" t="s">
-        <v>60</v>
+      <c r="B55" s="7" t="s">
+        <v>12</v>
       </c>
       <c r="C55" s="10"/>
-      <c r="D55" s="5"/>
-[...4 lines deleted...]
-      <c r="I55" s="15"/>
+      <c r="D55" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="13">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="F55" s="13">
+        <v>0</v>
+      </c>
+      <c r="G55" s="13">
+        <v>0</v>
+      </c>
+      <c r="H55" s="14">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="I55" s="14"/>
       <c r="J55" s="16"/>
       <c r="K55" s="16"/>
-      <c r="L55" s="16"/>
-[...2 lines deleted...]
-      <c r="O55" s="3"/>
+      <c r="L55" s="21"/>
+      <c r="M55" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N55" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O55" s="21" t="s">
+        <v>14</v>
+      </c>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
-      <c r="R55" s="12"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:18">
+      <c r="R55" s="3"/>
+      <c r="S55" s="12"/>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A56" s="8"/>
-      <c r="B56" s="7" t="s">
-        <v>65</v>
+      <c r="B56" s="11" t="s">
+        <v>60</v>
       </c>
       <c r="C56" s="10"/>
-      <c r="D56" s="13">
-[...32 lines deleted...]
-      <c r="O56" s="3"/>
+      <c r="D56" s="5"/>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="15"/>
+      <c r="J56" s="16"/>
+      <c r="K56" s="16"/>
+      <c r="L56" s="16"/>
+      <c r="M56" s="21"/>
+      <c r="N56" s="21"/>
+      <c r="O56" s="47"/>
       <c r="P56" s="3"/>
       <c r="Q56" s="3"/>
-      <c r="R56" s="12"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:18">
+      <c r="R56" s="3"/>
+      <c r="S56" s="12"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A57" s="8"/>
       <c r="B57" s="7" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="C57" s="10"/>
       <c r="D57" s="13">
-        <v>0.26800000000000002</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="E57" s="13">
-        <v>0.11559999999999999</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="F57" s="13">
-        <v>2E-3</v>
+        <v>0.1</v>
       </c>
       <c r="G57" s="13">
-        <v>2E-3</v>
+        <v>0.06</v>
       </c>
       <c r="H57" s="14">
-        <v>4.0000000000000001E-3</v>
+        <v>0.02</v>
       </c>
       <c r="I57" s="16">
-        <v>3.0000000000000001E-3</v>
+        <v>0.03</v>
       </c>
       <c r="J57" s="16">
-        <v>3.0000000000000001E-3</v>
+        <v>0.05</v>
       </c>
       <c r="K57" s="16">
         <v>4.7E-2</v>
       </c>
       <c r="L57" s="22">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="M57" s="23">
-        <v>0.03</v>
-[...4 lines deleted...]
-      <c r="O57" s="3"/>
+        <v>0.04</v>
+      </c>
+      <c r="N57" s="23">
+        <v>0.08</v>
+      </c>
+      <c r="O57" s="23">
+        <v>0.01</v>
+      </c>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
-      <c r="R57" s="12"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:18">
+      <c r="R57" s="3"/>
+      <c r="S57" s="12"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A58" s="8"/>
       <c r="B58" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C58" s="10"/>
-      <c r="D58" s="13"/>
+      <c r="D58" s="13">
+        <v>0.26800000000000002</v>
+      </c>
       <c r="E58" s="13">
-        <v>1.84E-2</v>
+        <v>0.11559999999999999</v>
       </c>
       <c r="F58" s="13">
-        <v>8.0000000000000002E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="G58" s="13">
+        <v>2E-3</v>
+      </c>
+      <c r="H58" s="14">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="I58" s="16">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="H58" s="14" t="s">
-[...3 lines deleted...]
-      <c r="J58" s="16"/>
+      <c r="J58" s="16">
+        <v>3.0000000000000001E-3</v>
+      </c>
       <c r="K58" s="16">
-        <v>1.9599999999999999E-2</v>
+        <v>4.7E-2</v>
       </c>
       <c r="L58" s="22">
-        <v>0.01</v>
-[...7 lines deleted...]
-      <c r="O58" s="3"/>
+        <v>0.03</v>
+      </c>
+      <c r="M58" s="23">
+        <v>0.03</v>
+      </c>
+      <c r="N58" s="26">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="O58" s="23">
+        <v>7.3000000000000001E-3</v>
+      </c>
       <c r="P58" s="3"/>
       <c r="Q58" s="3"/>
-      <c r="R58" s="12"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:18">
+      <c r="R58" s="3"/>
+      <c r="S58" s="12"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A59" s="8"/>
       <c r="B59" s="7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C59" s="10"/>
-      <c r="D59" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="D59" s="13"/>
       <c r="E59" s="13">
-        <v>2.9000000000000001E-2</v>
+        <v>1.84E-2</v>
       </c>
       <c r="F59" s="13">
-        <v>0.02</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="G59" s="13">
-        <v>0.02</v>
-[...9 lines deleted...]
-      </c>
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H59" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I59" s="16"/>
+      <c r="J59" s="16"/>
       <c r="K59" s="16">
-        <v>3.85E-2</v>
+        <v>1.9599999999999999E-2</v>
       </c>
       <c r="L59" s="22">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>0.05</v>
+        <v>0.01</v>
+      </c>
+      <c r="M59" s="23" t="s">
+        <v>14</v>
       </c>
       <c r="N59" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O59" s="3"/>
+      <c r="O59" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
-      <c r="R59" s="12"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:18">
+      <c r="R59" s="3"/>
+      <c r="S59" s="12"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A60" s="8"/>
       <c r="B60" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C60" s="10"/>
       <c r="D60" s="13">
-        <v>5.8500000000000003E-2</v>
+        <v>7.0900000000000005E-2</v>
       </c>
       <c r="E60" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="F60" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="G60" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="H60" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="I60" s="16">
+        <v>0.04</v>
+      </c>
+      <c r="J60" s="16">
         <v>0.03</v>
       </c>
-      <c r="G60" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="K60" s="16">
-        <v>2.8299999999999999E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="L60" s="22">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="M60" s="23">
-        <v>0.1</v>
-[...4 lines deleted...]
-      <c r="O60" s="3"/>
+        <v>0.05</v>
+      </c>
+      <c r="N60" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O60" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
-      <c r="R60" s="12"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:18">
+      <c r="R60" s="3"/>
+      <c r="S60" s="12"/>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A61" s="8"/>
       <c r="B61" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C61" s="10"/>
-      <c r="D61" s="13" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="D61" s="13">
+        <v>5.8500000000000003E-2</v>
+      </c>
+      <c r="E61" s="13">
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="F61" s="13">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G61" s="13">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="H61" s="14">
-        <v>0.01</v>
-[...11 lines deleted...]
-      <c r="O61" s="3"/>
+        <v>0.02</v>
+      </c>
+      <c r="I61" s="16">
+        <v>0.02</v>
+      </c>
+      <c r="J61" s="16">
+        <v>0.04</v>
+      </c>
+      <c r="K61" s="16">
+        <v>2.8299999999999999E-2</v>
+      </c>
+      <c r="L61" s="22">
+        <v>0.03</v>
+      </c>
+      <c r="M61" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="N61" s="26">
+        <v>0.11</v>
+      </c>
+      <c r="O61" s="23">
+        <v>6.0000000000000001E-3</v>
+      </c>
       <c r="P61" s="3"/>
       <c r="Q61" s="3"/>
-      <c r="R61" s="12"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:18">
+      <c r="R61" s="3"/>
+      <c r="S61" s="12"/>
+    </row>
+    <row r="62" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A62" s="8"/>
       <c r="B62" s="7" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="C62" s="10"/>
-      <c r="D62" s="13">
-[...32 lines deleted...]
-      <c r="O62" s="3"/>
+      <c r="D62" s="13"/>
+      <c r="E62" s="13"/>
+      <c r="F62" s="13"/>
+      <c r="G62" s="13"/>
+      <c r="H62" s="14"/>
+      <c r="I62" s="16"/>
+      <c r="J62" s="16"/>
+      <c r="K62" s="16"/>
+      <c r="L62" s="22"/>
+      <c r="M62" s="23"/>
+      <c r="N62" s="26"/>
+      <c r="O62" s="23">
+        <v>7.9000000000000008E-3</v>
+      </c>
       <c r="P62" s="3"/>
       <c r="Q62" s="3"/>
-      <c r="R62" s="12"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:18">
+      <c r="R62" s="3"/>
+      <c r="S62" s="12"/>
+    </row>
+    <row r="63" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A63" s="8"/>
       <c r="B63" s="7" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C63" s="10"/>
-      <c r="D63" s="13">
-[...3 lines deleted...]
-        <v>0.06</v>
+      <c r="D63" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="F63" s="13">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="G63" s="13">
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="H63" s="14">
-        <v>0.03</v>
-[...19 lines deleted...]
-      <c r="O63" s="3"/>
+        <v>0.01</v>
+      </c>
+      <c r="I63" s="16"/>
+      <c r="J63" s="16"/>
+      <c r="K63" s="16"/>
+      <c r="L63" s="22"/>
+      <c r="M63" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="N63" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O63" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P63" s="3"/>
       <c r="Q63" s="3"/>
-      <c r="R63" s="12"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:18">
+      <c r="R63" s="3"/>
+      <c r="S63" s="12"/>
+    </row>
+    <row r="64" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A64" s="8"/>
       <c r="B64" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C64" s="10"/>
       <c r="D64" s="13">
-        <v>8.2000000000000003E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="E64" s="13">
-        <v>0.24099999999999999</v>
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="F64" s="13">
-        <v>0.1</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>0.04</v>
+      </c>
+      <c r="G64" s="13">
+        <v>0.04</v>
+      </c>
+      <c r="H64" s="14">
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="I64" s="16">
-        <v>4.4999999999999998E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="J64" s="16">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="K64" s="16">
-        <v>4.1000000000000002E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="L64" s="22">
-        <v>0.08</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="M64" s="23">
-        <v>0.01</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="N64" s="26">
-        <v>8.9999999999999993E-3</v>
-[...1 lines deleted...]
-      <c r="O64" s="3"/>
+        <v>1.5E-3</v>
+      </c>
+      <c r="O64" s="23">
+        <v>1.5E-3</v>
+      </c>
       <c r="P64" s="3"/>
       <c r="Q64" s="3"/>
-      <c r="R64" s="12"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:18">
+      <c r="R64" s="3"/>
+      <c r="S64" s="12"/>
+    </row>
+    <row r="65" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A65" s="8"/>
       <c r="B65" s="7" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C65" s="10"/>
       <c r="D65" s="13">
-        <v>0.45600000000000002</v>
+        <v>1.2E-2</v>
       </c>
       <c r="E65" s="13">
-        <v>4.2999999999999997E-2</v>
+        <v>0.06</v>
       </c>
       <c r="F65" s="13">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="G65" s="13">
-        <v>0.02</v>
+        <v>0.3</v>
       </c>
       <c r="H65" s="14">
-        <v>2.1999999999999999E-2</v>
+        <v>0.03</v>
       </c>
       <c r="I65" s="16">
-        <v>2.3599999999999999E-2</v>
+        <v>0.05</v>
       </c>
       <c r="J65" s="16">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="K65" s="16">
-        <v>8.3000000000000001E-3</v>
+        <v>4.7E-2</v>
       </c>
       <c r="L65" s="22">
-        <v>5.0000000000000001E-3</v>
+        <v>0.04</v>
       </c>
       <c r="M65" s="23">
         <v>0.02</v>
       </c>
       <c r="N65" s="26">
-        <v>9.1999999999999998E-3</v>
-[...1 lines deleted...]
-      <c r="O65" s="3"/>
+        <v>0.03</v>
+      </c>
+      <c r="O65" s="23">
+        <v>0.02</v>
+      </c>
       <c r="P65" s="3"/>
       <c r="Q65" s="3"/>
-      <c r="R65" s="12"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:18">
+      <c r="R65" s="3"/>
+      <c r="S65" s="12"/>
+    </row>
+    <row r="66" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A66" s="8"/>
       <c r="B66" s="7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C66" s="10"/>
       <c r="D66" s="13">
-        <v>2.12E-2</v>
+        <v>8.2000000000000003E-2</v>
       </c>
       <c r="E66" s="13">
-        <v>3.3000000000000002E-2</v>
+        <v>0.24099999999999999</v>
       </c>
       <c r="F66" s="13">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="G66" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I66" s="16"/>
-      <c r="J66" s="16"/>
+      <c r="I66" s="16">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="J66" s="16">
+        <v>0.05</v>
+      </c>
       <c r="K66" s="16">
-        <v>2.0999999999999999E-3</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="L66" s="22">
-        <v>2.0000000000000001E-4</v>
+        <v>0.08</v>
       </c>
       <c r="M66" s="23">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="N66" s="26">
-        <v>1E-4</v>
-[...1 lines deleted...]
-      <c r="O66" s="3"/>
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="O66" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P66" s="3"/>
       <c r="Q66" s="3"/>
-      <c r="R66" s="12"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:18">
+      <c r="R66" s="3"/>
+      <c r="S66" s="12"/>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A67" s="8"/>
       <c r="B67" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C67" s="10"/>
       <c r="D67" s="13">
-        <v>9.1999999999999998E-2</v>
+        <v>0.45600000000000002</v>
       </c>
       <c r="E67" s="13">
-        <v>0</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="F67" s="13">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G67" s="13">
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="H67" s="14">
-        <v>0.04</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="I67" s="16">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="J67" s="16">
         <v>0.05</v>
       </c>
-      <c r="J67" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="K67" s="16">
-        <v>2.8000000000000001E-2</v>
+        <v>8.3000000000000001E-3</v>
       </c>
       <c r="L67" s="22">
-        <v>3.7999999999999999E-2</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="M67" s="23">
-        <v>2E-3</v>
+        <v>0.02</v>
       </c>
       <c r="N67" s="26">
-        <v>1.4E-3</v>
-[...1 lines deleted...]
-      <c r="O67" s="3"/>
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="O67" s="23">
+        <v>1.47E-2</v>
+      </c>
       <c r="P67" s="3"/>
       <c r="Q67" s="3"/>
-      <c r="R67" s="12"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:18">
+      <c r="R67" s="3"/>
+      <c r="S67" s="12"/>
+    </row>
+    <row r="68" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A68" s="8"/>
       <c r="B68" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C68" s="10"/>
       <c r="D68" s="13">
-        <v>0.154</v>
+        <v>2.12E-2</v>
       </c>
       <c r="E68" s="13">
-        <v>0</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="F68" s="13">
         <v>0</v>
       </c>
-      <c r="G68" s="13">
-[...10 lines deleted...]
-      </c>
+      <c r="G68" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I68" s="16"/>
+      <c r="J68" s="16"/>
       <c r="K68" s="16">
-        <v>1.9E-2</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="L68" s="22">
-        <v>8.0000000000000002E-3</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="M68" s="23">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="N68" s="26">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O68" s="3"/>
+        <v>1E-4</v>
+      </c>
+      <c r="O68" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P68" s="3"/>
       <c r="Q68" s="3"/>
-      <c r="R68" s="12"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:18">
+      <c r="R68" s="3"/>
+      <c r="S68" s="12"/>
+    </row>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A69" s="8"/>
       <c r="B69" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C69" s="10"/>
       <c r="D69" s="13">
-        <v>0.215</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="E69" s="13">
-        <v>2.1000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="F69" s="13">
-        <v>2.4E-2</v>
+        <v>0</v>
       </c>
       <c r="G69" s="13">
-        <v>0.02</v>
+        <v>0.5</v>
       </c>
       <c r="H69" s="14">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="I69" s="16">
-        <v>1.6E-2</v>
+        <v>0.05</v>
       </c>
       <c r="J69" s="16">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="K69" s="16">
-        <v>0.01</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="L69" s="22">
-        <v>0.04</v>
-[...7 lines deleted...]
-      <c r="O69" s="3"/>
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="M69" s="23">
+        <v>2E-3</v>
+      </c>
+      <c r="N69" s="26">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O69" s="23">
+        <v>1.4E-3</v>
+      </c>
       <c r="P69" s="3"/>
       <c r="Q69" s="3"/>
-      <c r="R69" s="12"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:18">
+      <c r="R69" s="3"/>
+      <c r="S69" s="12"/>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A70" s="8"/>
       <c r="B70" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C70" s="10"/>
-      <c r="D70" s="13" t="s">
-        <v>14</v>
+      <c r="D70" s="13">
+        <v>0.154</v>
       </c>
       <c r="E70" s="13">
-        <v>3.4700000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="F70" s="13">
-        <v>5.5300000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="G70" s="13">
-        <v>2.1999999999999999E-2</v>
+        <v>0.06</v>
       </c>
       <c r="H70" s="14">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="I70" s="16">
-        <v>1E-3</v>
+        <v>0.04</v>
       </c>
       <c r="J70" s="16">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="K70" s="16">
-        <v>2.8000000000000001E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="L70" s="22">
-        <v>0.03</v>
-[...7 lines deleted...]
-      <c r="O70" s="3"/>
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="M70" s="23">
+        <v>2E-3</v>
+      </c>
+      <c r="N70" s="26">
+        <v>0</v>
+      </c>
+      <c r="O70" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P70" s="3"/>
       <c r="Q70" s="3"/>
-      <c r="R70" s="12"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:18">
+      <c r="R70" s="3"/>
+      <c r="S70" s="12"/>
+    </row>
+    <row r="71" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A71" s="8"/>
       <c r="B71" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C71" s="10"/>
       <c r="D71" s="13">
-        <v>1.2999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.215</v>
+      </c>
+      <c r="E71" s="13">
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="F71" s="13">
-        <v>2.9999999999999997E-4</v>
+        <v>2.4E-2</v>
       </c>
       <c r="G71" s="13">
         <v>0.02</v>
       </c>
       <c r="H71" s="14">
-        <v>3.0000000000000001E-5</v>
+        <v>0.03</v>
       </c>
       <c r="I71" s="16">
-        <v>2.0000000000000002E-5</v>
+        <v>1.6E-2</v>
       </c>
       <c r="J71" s="16">
+        <v>0.02</v>
+      </c>
+      <c r="K71" s="16">
         <v>0.01</v>
       </c>
-      <c r="K71" s="16">
-[...2 lines deleted...]
-      <c r="L71" s="22"/>
+      <c r="L71" s="22">
+        <v>0.04</v>
+      </c>
       <c r="M71" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N71" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O71" s="3"/>
+      <c r="O71" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P71" s="3"/>
       <c r="Q71" s="3"/>
-      <c r="R71" s="12"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:18">
+      <c r="R71" s="3"/>
+      <c r="S71" s="12"/>
+    </row>
+    <row r="72" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A72" s="8"/>
       <c r="B72" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C72" s="10"/>
-      <c r="D72" s="13">
-        <v>4.7E-2</v>
+      <c r="D72" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E72" s="13">
-        <v>4.4999999999999998E-2</v>
+        <v>3.4700000000000002E-2</v>
       </c>
       <c r="F72" s="13">
-        <v>0.1</v>
+        <v>5.5300000000000002E-2</v>
       </c>
       <c r="G72" s="13">
-        <v>0.04</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="H72" s="14">
+        <v>0.03</v>
+      </c>
+      <c r="I72" s="16">
+        <v>1E-3</v>
+      </c>
+      <c r="J72" s="16">
+        <v>0.01</v>
+      </c>
+      <c r="K72" s="16">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="I72" s="16">
+      <c r="L72" s="22">
         <v>0.03</v>
       </c>
-      <c r="J72" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="M72" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N72" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O72" s="3"/>
+      <c r="O72" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
-      <c r="R72" s="12"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:18">
+      <c r="R72" s="3"/>
+      <c r="S72" s="12"/>
+    </row>
+    <row r="73" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A73" s="8"/>
       <c r="B73" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C73" s="10"/>
-      <c r="D73" s="13" t="s">
-[...3 lines deleted...]
-        <v>3.4000000000000002E-2</v>
+      <c r="D73" s="13">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="F73" s="13">
-        <v>0.02</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="G73" s="13">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="H73" s="14">
-        <v>0.03</v>
+        <v>3.0000000000000001E-5</v>
       </c>
       <c r="I73" s="16">
-        <v>0.02</v>
+        <v>2.0000000000000002E-5</v>
       </c>
       <c r="J73" s="16">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K73" s="16">
-        <v>4.0000000000000001E-3</v>
-[...3 lines deleted...]
-      </c>
+        <v>2E-3</v>
+      </c>
+      <c r="L73" s="22"/>
       <c r="M73" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N73" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O73" s="3"/>
+      <c r="O73" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P73" s="3"/>
       <c r="Q73" s="3"/>
-      <c r="R73" s="12"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:18">
+      <c r="R73" s="3"/>
+      <c r="S73" s="12"/>
+    </row>
+    <row r="74" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A74" s="8"/>
       <c r="B74" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C74" s="10"/>
-      <c r="D74" s="13" t="s">
-        <v>14</v>
+      <c r="D74" s="13">
+        <v>4.7E-2</v>
       </c>
       <c r="E74" s="13">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="F74" s="13">
+        <v>0.1</v>
+      </c>
+      <c r="G74" s="13">
+        <v>0.04</v>
+      </c>
+      <c r="H74" s="14">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="I74" s="16">
+        <v>0.03</v>
+      </c>
+      <c r="J74" s="16">
+        <v>0.02</v>
+      </c>
+      <c r="K74" s="16">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="L74" s="22">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="F74" s="13">
-[...19 lines deleted...]
-      </c>
       <c r="M74" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N74" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O74" s="3"/>
+      <c r="O74" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P74" s="3"/>
       <c r="Q74" s="3"/>
-      <c r="R74" s="12"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:18">
+      <c r="R74" s="3"/>
+      <c r="S74" s="12"/>
+    </row>
+    <row r="75" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A75" s="8"/>
       <c r="B75" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C75" s="10"/>
       <c r="D75" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="13">
-        <v>8.2000000000000003E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="F75" s="13">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="G75" s="13">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="H75" s="14">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="I75" s="16">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="J75" s="16">
         <v>0.02</v>
       </c>
       <c r="K75" s="16">
-        <v>1E-3</v>
-[...10 lines deleted...]
-      <c r="O75" s="3"/>
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="L75" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="M75" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="N75" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O75" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P75" s="3"/>
       <c r="Q75" s="3"/>
-      <c r="R75" s="12"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:18">
+      <c r="R75" s="3"/>
+      <c r="S75" s="12"/>
+    </row>
+    <row r="76" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A76" s="8"/>
       <c r="B76" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C76" s="10"/>
       <c r="D76" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="13">
-        <v>5.1999999999999998E-2</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="F76" s="13">
+        <v>0.04</v>
+      </c>
+      <c r="G76" s="13">
+        <v>0.06</v>
+      </c>
+      <c r="H76" s="14">
+        <v>0.06</v>
+      </c>
+      <c r="I76" s="16">
+        <v>0.06</v>
+      </c>
+      <c r="J76" s="16">
         <v>0.03</v>
       </c>
-      <c r="G76" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="K76" s="16">
-        <v>1.0999999999999999E-2</v>
+        <v>0.06</v>
       </c>
       <c r="L76" s="23" t="s">
         <v>14</v>
       </c>
       <c r="M76" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N76" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O76" s="3"/>
+      <c r="O76" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P76" s="3"/>
       <c r="Q76" s="3"/>
-      <c r="R76" s="12"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:18">
+      <c r="R76" s="3"/>
+      <c r="S76" s="12"/>
+    </row>
+    <row r="77" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A77" s="8"/>
       <c r="B77" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C77" s="10"/>
-      <c r="D77" s="13">
-        <v>2.7E-2</v>
+      <c r="D77" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E77" s="13">
-        <v>6.2600000000000003E-2</v>
+        <v>8.2000000000000003E-2</v>
       </c>
       <c r="F77" s="13">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="G77" s="13">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="H77" s="14">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="I77" s="16">
         <v>0.01</v>
       </c>
       <c r="J77" s="16">
         <v>0.02</v>
       </c>
       <c r="K77" s="16">
-        <v>0.01</v>
-[...10 lines deleted...]
-      <c r="O77" s="3"/>
+        <v>1E-3</v>
+      </c>
+      <c r="L77" s="22">
+        <v>1E-3</v>
+      </c>
+      <c r="M77" s="23">
+        <v>1E-3</v>
+      </c>
+      <c r="N77" s="26">
+        <v>1E-3</v>
+      </c>
+      <c r="O77" s="23">
+        <v>1E-3</v>
+      </c>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
-      <c r="R77" s="12"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:18">
+      <c r="R77" s="3"/>
+      <c r="S77" s="12"/>
+    </row>
+    <row r="78" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A78" s="8"/>
       <c r="B78" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C78" s="10"/>
-      <c r="D78" s="13">
-        <v>1.6E-2</v>
+      <c r="D78" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E78" s="13">
-        <v>3.5000000000000003E-2</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="F78" s="13">
+        <v>0.03</v>
+      </c>
+      <c r="G78" s="13">
+        <v>0.04</v>
+      </c>
+      <c r="H78" s="14">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="I78" s="16">
+        <v>0.02</v>
+      </c>
+      <c r="J78" s="16">
         <v>0.01</v>
       </c>
-      <c r="G78" s="13">
+      <c r="K78" s="16">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="H78" s="14">
-[...10 lines deleted...]
-      </c>
       <c r="L78" s="23" t="s">
         <v>14</v>
       </c>
       <c r="M78" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N78" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O78" s="3"/>
+      <c r="O78" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
-      <c r="R78" s="12"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:18">
+      <c r="R78" s="3"/>
+      <c r="S78" s="12"/>
+    </row>
+    <row r="79" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A79" s="8"/>
       <c r="B79" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C79" s="10"/>
-      <c r="D79" s="13" t="s">
-        <v>14</v>
+      <c r="D79" s="13">
+        <v>2.7E-2</v>
       </c>
       <c r="E79" s="13">
-        <v>2.4400000000000002E-2</v>
+        <v>6.2600000000000003E-2</v>
       </c>
       <c r="F79" s="13">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G79" s="13">
+        <v>0.02</v>
+      </c>
+      <c r="H79" s="14">
         <v>0.01</v>
       </c>
-      <c r="H79" s="14" t="s">
-[...5 lines deleted...]
-      <c r="L79" s="22"/>
+      <c r="I79" s="16">
+        <v>0.01</v>
+      </c>
+      <c r="J79" s="16">
+        <v>0.02</v>
+      </c>
+      <c r="K79" s="16">
+        <v>0.01</v>
+      </c>
+      <c r="L79" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="M79" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N79" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O79" s="3"/>
+      <c r="O79" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P79" s="3"/>
       <c r="Q79" s="3"/>
-      <c r="R79" s="12"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:18">
+      <c r="R79" s="3"/>
+      <c r="S79" s="12"/>
+    </row>
+    <row r="80" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A80" s="8"/>
       <c r="B80" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C80" s="10"/>
-      <c r="D80" s="13" t="s">
-        <v>14</v>
+      <c r="D80" s="13">
+        <v>1.6E-2</v>
       </c>
       <c r="E80" s="13">
-        <v>2.3800000000000002E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F80" s="13">
-        <v>7.0000000000000001E-3</v>
-[...10 lines deleted...]
-      <c r="L80" s="22"/>
+        <v>0.01</v>
+      </c>
+      <c r="G80" s="13">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="H80" s="14">
+        <v>0</v>
+      </c>
+      <c r="I80" s="16">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J80" s="16">
+        <v>0.02</v>
+      </c>
+      <c r="K80" s="16">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="L80" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="M80" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N80" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O80" s="3"/>
+      <c r="O80" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P80" s="3"/>
       <c r="Q80" s="3"/>
-      <c r="R80" s="12"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:18">
+      <c r="R80" s="3"/>
+      <c r="S80" s="12"/>
+    </row>
+    <row r="81" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A81" s="8"/>
       <c r="B81" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C81" s="10"/>
-      <c r="D81" s="13">
-        <v>2.3E-2</v>
+      <c r="D81" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E81" s="13">
-        <v>5.2999999999999999E-2</v>
+        <v>2.4400000000000002E-2</v>
       </c>
       <c r="F81" s="13">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="G81" s="13">
-        <v>0.1</v>
-[...22 lines deleted...]
-      <c r="O81" s="3"/>
+        <v>0.01</v>
+      </c>
+      <c r="H81" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I81" s="16"/>
+      <c r="J81" s="16"/>
+      <c r="K81" s="16"/>
+      <c r="L81" s="22"/>
+      <c r="M81" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="N81" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O81" s="48" t="s">
+        <v>14</v>
+      </c>
       <c r="P81" s="3"/>
       <c r="Q81" s="3"/>
-      <c r="R81" s="12"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:18">
+      <c r="R81" s="3"/>
+      <c r="S81" s="12"/>
+    </row>
+    <row r="82" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A82" s="8"/>
       <c r="B82" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C82" s="10"/>
       <c r="D82" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E82" s="13">
-        <v>3.5700000000000003E-2</v>
+        <v>2.3800000000000002E-2</v>
       </c>
       <c r="F82" s="13">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>0.03</v>
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="G82" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="H82" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I82" s="16">
-[...10 lines deleted...]
-      </c>
+      <c r="I82" s="16"/>
+      <c r="J82" s="16"/>
+      <c r="K82" s="16"/>
+      <c r="L82" s="22"/>
       <c r="M82" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N82" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O82" s="3"/>
+      <c r="O82" s="48" t="s">
+        <v>14</v>
+      </c>
       <c r="P82" s="3"/>
       <c r="Q82" s="3"/>
-      <c r="R82" s="12"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:18">
+      <c r="R82" s="3"/>
+      <c r="S82" s="12"/>
+    </row>
+    <row r="83" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A83" s="8"/>
       <c r="B83" s="7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C83" s="10"/>
-      <c r="D83" s="13" t="s">
-        <v>14</v>
+      <c r="D83" s="13">
+        <v>2.3E-2</v>
       </c>
       <c r="E83" s="13">
-        <v>5.0000000000000001E-3</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="F83" s="13">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="G83" s="13">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.1</v>
+      </c>
+      <c r="H83" s="14">
+        <v>0.11</v>
       </c>
       <c r="I83" s="16">
-        <v>1.7999999999999999E-2</v>
-[...1 lines deleted...]
-      <c r="J83" s="16"/>
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="J83" s="16">
+        <v>0.04</v>
+      </c>
       <c r="K83" s="16">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="L83" s="22">
-        <v>8.0000000000000002E-3</v>
+        <v>0.18</v>
       </c>
       <c r="M83" s="23">
-        <v>0.01</v>
+        <v>0.27</v>
       </c>
       <c r="N83" s="26">
-        <v>7.0000000000000001E-3</v>
-[...1 lines deleted...]
-      <c r="O83" s="3"/>
+        <v>0.19</v>
+      </c>
+      <c r="O83" s="23">
+        <v>0.2</v>
+      </c>
       <c r="P83" s="3"/>
       <c r="Q83" s="3"/>
-      <c r="R83" s="12"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:18">
+      <c r="R83" s="3"/>
+      <c r="S83" s="12"/>
+    </row>
+    <row r="84" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A84" s="8"/>
       <c r="B84" s="7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C84" s="10"/>
       <c r="D84" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="13">
-        <v>4.2099999999999999E-2</v>
+        <v>3.5700000000000003E-2</v>
       </c>
       <c r="F84" s="13">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G84" s="13">
         <v>0.03</v>
       </c>
-      <c r="H84" s="14">
-        <v>0.02</v>
+      <c r="H84" s="14" t="s">
+        <v>14</v>
       </c>
       <c r="I84" s="16">
-        <v>0.02</v>
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="J84" s="16">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K84" s="16">
-        <v>6.6699999999999995E-2</v>
+        <v>0.16</v>
       </c>
       <c r="L84" s="22">
-        <v>0.14599999999999999</v>
+        <v>0</v>
       </c>
       <c r="M84" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N84" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O84" s="3"/>
+      <c r="O84" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P84" s="3"/>
       <c r="Q84" s="3"/>
-      <c r="R84" s="12"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:18">
+      <c r="R84" s="3"/>
+      <c r="S84" s="12"/>
+    </row>
+    <row r="85" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A85" s="8"/>
       <c r="B85" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C85" s="10"/>
-      <c r="D85" s="13">
-        <v>2E-3</v>
+      <c r="D85" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E85" s="13">
-        <v>0</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="F85" s="13">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>0.03</v>
+      </c>
+      <c r="G85" s="13">
+        <v>0.03</v>
       </c>
       <c r="H85" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I85" s="16">
-        <v>4.3999999999999997E-2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="J85" s="16"/>
       <c r="K85" s="16">
-        <v>6.3E-2</v>
+        <v>0.09</v>
       </c>
       <c r="L85" s="22">
-        <v>0.04</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="M85" s="23">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="N85" s="26">
-        <v>7.0000000000000007E-2</v>
-[...1 lines deleted...]
-      <c r="O85" s="3"/>
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="O85" s="23">
+        <v>8.0000000000000002E-3</v>
+      </c>
       <c r="P85" s="3"/>
       <c r="Q85" s="3"/>
-      <c r="R85" s="12"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:18">
+      <c r="R85" s="3"/>
+      <c r="S85" s="12"/>
+    </row>
+    <row r="86" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A86" s="8"/>
       <c r="B86" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C86" s="10"/>
-      <c r="D86" s="13">
-        <v>4.9000000000000002E-2</v>
+      <c r="D86" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E86" s="13">
-        <v>8.5000000000000006E-2</v>
+        <v>4.2099999999999999E-2</v>
       </c>
       <c r="F86" s="13">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G86" s="13">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="H86" s="14">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="I86" s="16">
         <v>0.02</v>
       </c>
       <c r="J86" s="16">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="K86" s="16">
-        <v>0.05</v>
+        <v>6.6699999999999995E-2</v>
       </c>
       <c r="L86" s="22">
-        <v>6.8199999999999997E-2</v>
-[...7 lines deleted...]
-      <c r="O86" s="3"/>
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="M86" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="N86" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O86" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P86" s="3"/>
       <c r="Q86" s="3"/>
-      <c r="R86" s="12"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:18">
+      <c r="R86" s="3"/>
+      <c r="S86" s="12"/>
+    </row>
+    <row r="87" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A87" s="8"/>
       <c r="B87" s="7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C87" s="10"/>
       <c r="D87" s="13">
-        <v>1.2E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="E87" s="13">
-        <v>1.6E-2</v>
+        <v>0</v>
       </c>
       <c r="F87" s="13">
-        <v>0.02</v>
-[...4 lines deleted...]
-      <c r="H87" s="14">
         <v>0</v>
       </c>
+      <c r="G87" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" s="14" t="s">
+        <v>14</v>
+      </c>
       <c r="I87" s="16">
-        <v>0</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="J87" s="16">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="K87" s="16">
-        <v>0</v>
+        <v>6.3E-2</v>
       </c>
       <c r="L87" s="22">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="M87" s="23">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="O87" s="3"/>
+        <v>0.05</v>
+      </c>
+      <c r="N87" s="26">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="O87" s="23">
+        <v>0.11600000000000001</v>
+      </c>
       <c r="P87" s="3"/>
       <c r="Q87" s="3"/>
-      <c r="R87" s="12"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:18">
+      <c r="R87" s="3"/>
+      <c r="S87" s="12"/>
+    </row>
+    <row r="88" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A88" s="8"/>
       <c r="B88" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C88" s="10"/>
-      <c r="D88" s="13" t="s">
-        <v>14</v>
+      <c r="D88" s="13">
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="E88" s="13">
-        <v>2.98E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="F88" s="13">
+        <v>0.05</v>
+      </c>
+      <c r="G88" s="13">
+        <v>0.01</v>
+      </c>
+      <c r="H88" s="14">
+        <v>0.04</v>
+      </c>
+      <c r="I88" s="16">
+        <v>0.02</v>
+      </c>
+      <c r="J88" s="16">
         <v>0.03</v>
       </c>
-      <c r="G88" s="13">
-[...8 lines deleted...]
-      <c r="J88" s="16"/>
       <c r="K88" s="16">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="L88" s="22">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="O88" s="3"/>
+        <v>6.8199999999999997E-2</v>
+      </c>
+      <c r="M88" s="23">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="N88" s="26">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="O88" s="23">
+        <v>1.4800000000000001E-2</v>
+      </c>
       <c r="P88" s="3"/>
       <c r="Q88" s="3"/>
-      <c r="R88" s="12"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:18">
+      <c r="R88" s="3"/>
+      <c r="S88" s="12"/>
+    </row>
+    <row r="89" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A89" s="8"/>
       <c r="B89" s="7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C89" s="10"/>
       <c r="D89" s="13">
-        <v>2.8000000000000001E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="E89" s="13">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1.6E-2</v>
+      </c>
+      <c r="F89" s="13">
+        <v>0.02</v>
       </c>
       <c r="G89" s="13">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="H89" s="14">
-        <v>1.2E-2</v>
-[...1 lines deleted...]
-      <c r="I89" s="16"/>
+        <v>0</v>
+      </c>
+      <c r="I89" s="16">
+        <v>0</v>
+      </c>
       <c r="J89" s="16">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="K89" s="16">
-        <v>1.46E-2</v>
-[...3 lines deleted...]
-        <v>14</v>
+        <v>0</v>
+      </c>
+      <c r="L89" s="22">
+        <v>0</v>
+      </c>
+      <c r="M89" s="23">
+        <v>0</v>
       </c>
       <c r="N89" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O89" s="3"/>
+      <c r="O89" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P89" s="3"/>
       <c r="Q89" s="3"/>
-      <c r="R89" s="12"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:18">
+      <c r="R89" s="3"/>
+      <c r="S89" s="12"/>
+    </row>
+    <row r="90" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A90" s="8"/>
       <c r="B90" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C90" s="10"/>
-      <c r="D90" s="13">
-        <v>1.2999999999999999E-2</v>
+      <c r="D90" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E90" s="13">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2.98E-2</v>
+      </c>
+      <c r="F90" s="13">
+        <v>0.03</v>
       </c>
       <c r="G90" s="13">
         <v>0.03</v>
       </c>
       <c r="H90" s="14">
-        <v>3.3000000000000002E-2</v>
-[...1 lines deleted...]
-      <c r="I90" s="16"/>
+        <v>0.02</v>
+      </c>
+      <c r="I90" s="16">
+        <v>5.3E-3</v>
+      </c>
       <c r="J90" s="16"/>
       <c r="K90" s="16">
-        <v>8.6E-3</v>
-[...1 lines deleted...]
-      <c r="L90" s="22"/>
+        <v>0.03</v>
+      </c>
+      <c r="L90" s="22">
+        <v>0</v>
+      </c>
       <c r="M90" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N90" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O90" s="3"/>
+      <c r="O90" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P90" s="3"/>
       <c r="Q90" s="3"/>
-      <c r="R90" s="12"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:18">
+      <c r="R90" s="3"/>
+      <c r="S90" s="12"/>
+    </row>
+    <row r="91" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A91" s="8"/>
       <c r="B91" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C91" s="10"/>
       <c r="D91" s="13">
-        <v>1.0999999999999999E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="E91" s="13">
-        <v>7.0000000000000001E-3</v>
+        <v>0.06</v>
       </c>
       <c r="F91" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G91" s="13">
-        <v>2.3E-2</v>
+        <v>0.02</v>
       </c>
       <c r="H91" s="14">
-        <v>2.5999999999999999E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="I91" s="16"/>
-      <c r="J91" s="16"/>
+      <c r="J91" s="16">
+        <v>0.03</v>
+      </c>
       <c r="K91" s="16">
-        <v>5.8999999999999999E-3</v>
+        <v>1.46E-2</v>
       </c>
       <c r="L91" s="22"/>
       <c r="M91" s="23" t="s">
         <v>14</v>
       </c>
       <c r="N91" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O91" s="3"/>
+      <c r="O91" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P91" s="3"/>
       <c r="Q91" s="3"/>
-      <c r="R91" s="12"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:18">
+      <c r="R91" s="3"/>
+      <c r="S91" s="12"/>
+    </row>
+    <row r="92" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A92" s="8"/>
       <c r="B92" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C92" s="10"/>
       <c r="D92" s="13">
-        <v>3.0000000000000001E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="E92" s="13">
-        <v>2.9000000000000001E-2</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>0.02</v>
+      </c>
+      <c r="F92" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G92" s="13">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="H92" s="14">
-        <v>5.4000000000000003E-3</v>
-[...6 lines deleted...]
-      </c>
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="I92" s="16"/>
+      <c r="J92" s="16"/>
       <c r="K92" s="16">
-        <v>1.4200000000000001E-2</v>
-[...10 lines deleted...]
-      <c r="O92" s="3"/>
+        <v>8.6E-3</v>
+      </c>
+      <c r="L92" s="22"/>
+      <c r="M92" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="N92" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O92" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P92" s="3"/>
       <c r="Q92" s="3"/>
-      <c r="R92" s="12"/>
-[...1 lines deleted...]
-    <row r="93" spans="1:18">
+      <c r="R92" s="3"/>
+      <c r="S92" s="12"/>
+    </row>
+    <row r="93" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A93" s="8"/>
       <c r="B93" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C93" s="10"/>
       <c r="D93" s="13">
-        <v>1E-4</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="E93" s="13">
-        <v>2.0000000000000001E-4</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F93" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" s="13">
+        <v>2.3E-2</v>
+      </c>
+      <c r="H93" s="14">
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="I93" s="16"/>
       <c r="J93" s="16"/>
-      <c r="K93" s="16"/>
+      <c r="K93" s="16">
+        <v>5.8999999999999999E-3</v>
+      </c>
       <c r="L93" s="22"/>
-      <c r="M93" s="23">
-[...5 lines deleted...]
-      <c r="O93" s="3"/>
+      <c r="M93" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="N93" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O93" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P93" s="3"/>
       <c r="Q93" s="3"/>
-      <c r="R93" s="12"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:18">
+      <c r="R93" s="3"/>
+      <c r="S93" s="12"/>
+    </row>
+    <row r="94" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A94" s="8"/>
       <c r="B94" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C94" s="10"/>
       <c r="D94" s="13">
-        <v>3.5999999999999999E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="E94" s="13">
-        <v>5.9999999999999995E-4</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="F94" s="13">
-        <v>1E-4</v>
+        <v>0.02</v>
       </c>
       <c r="G94" s="13">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="H94" s="14">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="I94" s="16">
+        <v>1E-3</v>
+      </c>
+      <c r="J94" s="16">
+        <v>1E-3</v>
       </c>
       <c r="K94" s="16">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="O94" s="3"/>
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="L94" s="22">
+        <v>6.9599999999999995E-2</v>
+      </c>
+      <c r="M94" s="23">
+        <v>0.05</v>
+      </c>
+      <c r="N94" s="26">
+        <v>0.01</v>
+      </c>
+      <c r="O94" s="23">
+        <v>2.3999999999999998E-3</v>
+      </c>
       <c r="P94" s="3"/>
       <c r="Q94" s="3"/>
-      <c r="R94" s="12"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:18">
+      <c r="R94" s="3"/>
+      <c r="S94" s="12"/>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A95" s="8"/>
       <c r="B95" s="7" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C95" s="10"/>
-      <c r="D95" s="13" t="s">
-        <v>14</v>
+      <c r="D95" s="13">
+        <v>1E-4</v>
       </c>
       <c r="E95" s="13">
-        <v>6.3E-2</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="F95" s="13">
-        <v>0.01</v>
-[...18 lines deleted...]
-      </c>
+        <v>1E-4</v>
+      </c>
+      <c r="G95" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I95" s="16"/>
+      <c r="J95" s="16"/>
+      <c r="K95" s="16"/>
+      <c r="L95" s="22"/>
       <c r="M95" s="23">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="N95" s="26">
-        <v>0.2</v>
-[...1 lines deleted...]
-      <c r="O95" s="3"/>
+        <v>0</v>
+      </c>
+      <c r="O95" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P95" s="3"/>
       <c r="Q95" s="3"/>
-      <c r="R95" s="12"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:18">
+      <c r="R95" s="3"/>
+      <c r="S95" s="12"/>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A96" s="8"/>
       <c r="B96" s="7" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C96" s="10"/>
       <c r="D96" s="13">
-        <v>3.0099999999999998E-2</v>
+        <v>3.5999999999999999E-3</v>
       </c>
       <c r="E96" s="13">
-        <v>4.5999999999999999E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="F96" s="13">
-        <v>0.02</v>
+        <v>1E-4</v>
       </c>
       <c r="G96" s="13">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="H96" s="14">
         <v>0</v>
       </c>
-      <c r="I96" s="16">
-[...3 lines deleted...]
-        <v>0.02</v>
+      <c r="I96" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="J96" s="16" t="s">
+        <v>64</v>
       </c>
       <c r="K96" s="16">
-        <v>0.02</v>
-[...10 lines deleted...]
-      <c r="O96" s="3"/>
+        <v>0</v>
+      </c>
+      <c r="L96" s="24">
+        <v>0</v>
+      </c>
+      <c r="M96" s="24">
+        <v>0</v>
+      </c>
+      <c r="N96" s="27">
+        <v>0.02</v>
+      </c>
+      <c r="O96" s="24" t="s">
+        <v>14</v>
+      </c>
       <c r="P96" s="3"/>
       <c r="Q96" s="3"/>
-      <c r="R96" s="12"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:18">
+      <c r="R96" s="3"/>
+      <c r="S96" s="12"/>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A97" s="8"/>
       <c r="B97" s="7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C97" s="10"/>
       <c r="D97" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E97" s="13">
-        <v>8.0699999999999994E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="F97" s="13">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="G97" s="13">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="H97" s="14">
-        <v>1.0999999999999999E-2</v>
-[...2 lines deleted...]
-      <c r="J97" s="16"/>
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="I97" s="16">
+        <v>0.11</v>
+      </c>
+      <c r="J97" s="16">
+        <v>0.1</v>
+      </c>
       <c r="K97" s="16">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="L97" s="22">
-        <v>2.8000000000000001E-2</v>
+        <v>0.11</v>
       </c>
       <c r="M97" s="23">
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="N97" s="26">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="O97" s="3"/>
+        <v>0.2</v>
+      </c>
+      <c r="O97" s="23">
+        <v>0.2</v>
+      </c>
       <c r="P97" s="3"/>
       <c r="Q97" s="3"/>
-      <c r="R97" s="12"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:18">
+      <c r="R97" s="3"/>
+      <c r="S97" s="12"/>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A98" s="8"/>
       <c r="B98" s="7" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C98" s="10"/>
       <c r="D98" s="13">
-        <v>2.9000000000000001E-2</v>
+        <v>3.0099999999999998E-2</v>
       </c>
       <c r="E98" s="13">
-        <v>3.9E-2</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="F98" s="13">
-        <v>1.6E-2</v>
+        <v>0.02</v>
       </c>
       <c r="G98" s="13">
-        <v>6.8999999999999999E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="H98" s="14">
-        <v>6.6E-3</v>
+        <v>0</v>
       </c>
       <c r="I98" s="16">
-        <v>4.1099999999999998E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="J98" s="16">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K98" s="16">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="L98" s="22">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="M98" s="23">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="N98" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O98" s="3"/>
+      <c r="O98" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P98" s="3"/>
       <c r="Q98" s="3"/>
-      <c r="R98" s="12"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:18">
+      <c r="R98" s="3"/>
+      <c r="S98" s="12"/>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A99" s="8"/>
       <c r="B99" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C99" s="10"/>
-      <c r="D99" s="13">
-        <v>2.7199999999999998E-2</v>
+      <c r="D99" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E99" s="13">
-        <v>2.1999999999999999E-2</v>
+        <v>8.0699999999999994E-2</v>
       </c>
       <c r="F99" s="13">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="G99" s="13">
+        <v>0.05</v>
+      </c>
+      <c r="H99" s="14">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="I99" s="16"/>
+      <c r="J99" s="16"/>
+      <c r="K99" s="16">
+        <v>0.06</v>
+      </c>
+      <c r="L99" s="22">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="M99" s="23">
+        <v>0.02</v>
+      </c>
+      <c r="N99" s="26">
         <v>0.01</v>
       </c>
-      <c r="H99" s="14">
-[...14 lines deleted...]
-      <c r="M99" s="23">
+      <c r="O99" s="23">
         <v>0.01</v>
       </c>
-      <c r="N99" s="26" t="s">
-[...2 lines deleted...]
-      <c r="O99" s="3"/>
       <c r="P99" s="3"/>
       <c r="Q99" s="3"/>
-      <c r="R99" s="12"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:18">
+      <c r="R99" s="3"/>
+      <c r="S99" s="12"/>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A100" s="8"/>
       <c r="B100" s="7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C100" s="10"/>
       <c r="D100" s="13">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="E100" s="13">
+        <v>3.9E-2</v>
+      </c>
+      <c r="F100" s="13">
         <v>1.6E-2</v>
       </c>
-      <c r="E100" s="13">
-[...12 lines deleted...]
-      <c r="J100" s="16"/>
+      <c r="G100" s="13">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="H100" s="14">
+        <v>6.6E-3</v>
+      </c>
+      <c r="I100" s="16">
+        <v>4.1099999999999998E-2</v>
+      </c>
+      <c r="J100" s="16">
+        <v>0.01</v>
+      </c>
       <c r="K100" s="16">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="L100" s="22">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="M100" s="23">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="N100" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O100" s="3"/>
+      <c r="O100" s="23">
+        <v>2.8199999999999999E-2</v>
+      </c>
       <c r="P100" s="3"/>
       <c r="Q100" s="3"/>
-      <c r="R100" s="12"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:18">
+      <c r="R100" s="3"/>
+      <c r="S100" s="12"/>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A101" s="8"/>
       <c r="B101" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C101" s="10"/>
       <c r="D101" s="13">
-        <v>6.8999999999999999E-3</v>
+        <v>2.7199999999999998E-2</v>
       </c>
       <c r="E101" s="13">
-        <v>1.2E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="F101" s="13">
-        <v>1.4999999999999999E-2</v>
+        <v>0.02</v>
       </c>
       <c r="G101" s="13">
-        <v>2.3999999999999998E-3</v>
+        <v>0.01</v>
       </c>
       <c r="H101" s="14">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="I101" s="16">
+        <v>7.8200000000000006E-2</v>
+      </c>
+      <c r="J101" s="16">
+        <v>0</v>
+      </c>
+      <c r="K101" s="16">
+        <v>0.02</v>
+      </c>
+      <c r="L101" s="22">
+        <v>0.04</v>
+      </c>
+      <c r="M101" s="23">
         <v>0.01</v>
       </c>
-      <c r="I101" s="16">
-[...13 lines deleted...]
-      </c>
       <c r="N101" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O101" s="3"/>
+      <c r="O101" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P101" s="3"/>
       <c r="Q101" s="3"/>
-      <c r="R101" s="12"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:18">
+      <c r="R101" s="3"/>
+      <c r="S101" s="12"/>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A102" s="8"/>
       <c r="B102" s="7" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="C102" s="10"/>
-      <c r="D102" s="13" t="s">
-        <v>14</v>
+      <c r="D102" s="13">
+        <v>1.6E-2</v>
       </c>
       <c r="E102" s="13">
-        <v>5.7000000000000002E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="F102" s="13">
-        <v>0.1</v>
-[...12 lines deleted...]
-      </c>
+        <v>0.02</v>
+      </c>
+      <c r="G102" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I102" s="16"/>
+      <c r="J102" s="16"/>
       <c r="K102" s="16">
-        <v>3.5999999999999997E-2</v>
+        <v>0.02</v>
       </c>
       <c r="L102" s="22">
-        <v>7.0000000000000001E-3</v>
+        <v>0.03</v>
       </c>
       <c r="M102" s="23">
-        <v>5.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="N102" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="O102" s="3"/>
+      <c r="O102" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P102" s="3"/>
       <c r="Q102" s="3"/>
-      <c r="R102" s="12"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:18">
+      <c r="R102" s="3"/>
+      <c r="S102" s="12"/>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A103" s="8"/>
       <c r="B103" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C103" s="10"/>
       <c r="D103" s="13">
-        <v>5.8000000000000003E-2</v>
+        <v>6.8999999999999999E-3</v>
       </c>
       <c r="E103" s="13">
-        <v>0.14899999999999999</v>
+        <v>1.2E-2</v>
       </c>
       <c r="F103" s="13">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="G103" s="13">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="H103" s="14">
+        <v>0.01</v>
+      </c>
+      <c r="I103" s="16">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="J103" s="16">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="K103" s="16">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="L103" s="22">
         <v>0</v>
       </c>
-      <c r="G103" s="13" t="s">
-[...15 lines deleted...]
-      <c r="O103" s="3"/>
+      <c r="M103" s="23">
+        <v>2E-3</v>
+      </c>
+      <c r="N103" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O103" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P103" s="3"/>
       <c r="Q103" s="3"/>
-      <c r="R103" s="12"/>
-[...1 lines deleted...]
-    <row r="104" spans="1:18">
+      <c r="R103" s="3"/>
+      <c r="S103" s="12"/>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A104" s="8"/>
       <c r="B104" s="7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C104" s="10"/>
       <c r="D104" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E104" s="13">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="F104" s="13">
+        <v>0.1</v>
+      </c>
+      <c r="G104" s="13">
+        <v>0.1</v>
+      </c>
+      <c r="H104" s="14">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="I104" s="16">
+        <v>0.04</v>
+      </c>
+      <c r="J104" s="16">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="K104" s="16">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="L104" s="22">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="F104" s="13">
-[...22 lines deleted...]
-      <c r="O104" s="3"/>
+      <c r="M104" s="23">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="N104" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O104" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P104" s="3"/>
       <c r="Q104" s="3"/>
-      <c r="R104" s="12"/>
-[...89 lines deleted...]
-      <c r="R192" s="2">
+      <c r="R104" s="3"/>
+      <c r="S104" s="12"/>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A105" s="8"/>
+      <c r="B105" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C105" s="10"/>
+      <c r="D105" s="13">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="E105" s="13">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="F105" s="13">
+        <v>0</v>
+      </c>
+      <c r="G105" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I105" s="14"/>
+      <c r="J105" s="21"/>
+      <c r="K105" s="16"/>
+      <c r="L105" s="21"/>
+      <c r="M105" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N105" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O105" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="P105" s="3"/>
+      <c r="Q105" s="3"/>
+      <c r="R105" s="3"/>
+      <c r="S105" s="12"/>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A106" s="8"/>
+      <c r="B106" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="10"/>
+      <c r="D106" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E106" s="13">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F106" s="13">
+        <v>0</v>
+      </c>
+      <c r="G106" s="13">
+        <v>0</v>
+      </c>
+      <c r="H106" s="14">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="I106" s="14"/>
+      <c r="J106" s="21"/>
+      <c r="K106" s="16">
+        <v>0</v>
+      </c>
+      <c r="L106" s="21">
+        <v>1.4E-3</v>
+      </c>
+      <c r="M106" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="N106" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O106" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="P106" s="3"/>
+      <c r="Q106" s="3"/>
+      <c r="R106" s="3"/>
+      <c r="S106" s="12"/>
+    </row>
+    <row r="107" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="108" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="109" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="110" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="111" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="112" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="159" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="160" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="161" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="162" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="163" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="164" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="165" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="166" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="167" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="168" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="169" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="170" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="171" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="172" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="173" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="174" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="175" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="176" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="177" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="178" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="179" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="180" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="181" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="182" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="183" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="184" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="185" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="186" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="187" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="188" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="189" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="190" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="191" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="192" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="193" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="194" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="S194" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="193" s="2" customFormat="1"/>
-[...991 lines deleted...]
-    <row r="1185" s="2" customFormat="1"/>
+    <row r="195" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="196" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="197" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="198" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="199" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="200" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="201" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="202" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="203" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="204" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="205" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="206" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="207" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="208" spans="19:19" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="209" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="210" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="211" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="212" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="213" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="214" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="215" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="216" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="217" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="218" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="219" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="220" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="221" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="222" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="223" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="224" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="225" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="226" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="227" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="228" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="229" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="230" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="231" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="232" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="233" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="234" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="235" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="236" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="237" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="238" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="239" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="240" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="241" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="242" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="243" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="244" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="245" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="246" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="247" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="248" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="249" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="250" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="251" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="252" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="253" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="254" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="255" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="256" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="257" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="258" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="259" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="260" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="261" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="262" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="263" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="264" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="265" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="266" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="267" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="268" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="269" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="270" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="271" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="272" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="273" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="274" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="275" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="276" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="277" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="278" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="279" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="280" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="281" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="282" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="283" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="284" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="285" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="286" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="287" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="288" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="289" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="290" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="291" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="292" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="293" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="294" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="295" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="296" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="297" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="298" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="299" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="300" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="301" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="302" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="303" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="304" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="305" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="306" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="307" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="308" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="309" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="310" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="311" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="312" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="313" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="314" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="315" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="316" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="317" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="318" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="319" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="320" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="321" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="322" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="323" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="324" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="325" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="326" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="327" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="328" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="329" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="330" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="331" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="332" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="333" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="334" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="335" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="336" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="337" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="338" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="339" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="340" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="341" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="342" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="343" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="344" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="345" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="346" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="347" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="348" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="349" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="350" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="351" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="352" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="353" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="354" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="355" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="356" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="357" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="358" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="359" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="360" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="361" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="362" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="363" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="364" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="365" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="366" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="367" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="368" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="369" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="370" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="371" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="372" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="373" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="374" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="375" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="376" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="377" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="378" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="379" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="380" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="381" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="382" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="383" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="384" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="385" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="386" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="387" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="388" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="389" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="390" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="391" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="392" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="393" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="394" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="395" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="396" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="397" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="398" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="399" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="400" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="401" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="402" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="403" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="404" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="405" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="406" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="407" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="408" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="409" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="410" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="411" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="412" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="413" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="414" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="415" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="416" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="417" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="418" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="419" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="420" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="421" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="422" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="423" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="424" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="425" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="426" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="427" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="428" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="429" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="430" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="431" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="432" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="433" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="434" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="435" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="436" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="437" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="438" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="439" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="440" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="441" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="442" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="443" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="444" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="445" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="446" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="447" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="448" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="449" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="450" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="451" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="452" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="453" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="454" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="455" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="456" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="457" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="458" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="459" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="460" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="461" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="462" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="463" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="464" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="465" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="466" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="467" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="468" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="469" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="470" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="471" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="472" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="473" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="474" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="475" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="476" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="477" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="478" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="479" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="480" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="481" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="482" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="483" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="484" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="485" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="486" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="487" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="488" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="489" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="490" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="491" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="492" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="493" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="494" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="495" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="496" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="497" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="498" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="499" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="500" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="501" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="502" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="503" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="504" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="505" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="506" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="507" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="508" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="509" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="510" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="511" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="512" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="513" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="514" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="515" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="516" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="517" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="518" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="519" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="520" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="521" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="522" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="523" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="524" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="525" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="526" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="527" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="528" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="529" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="530" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="531" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="532" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="533" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="534" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="535" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="536" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="537" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="538" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="539" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="540" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="541" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="542" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="543" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="544" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="545" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="546" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="547" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="548" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="549" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="550" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="551" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="552" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="553" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="554" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="555" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="556" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="557" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="558" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="559" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="560" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="561" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="562" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="563" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="564" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="565" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="566" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="567" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="568" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="569" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="570" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="571" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="572" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="573" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="574" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="575" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="576" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="577" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="578" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="579" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="580" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="581" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="582" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="583" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="584" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="585" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="586" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="587" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="588" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="589" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="590" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="591" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="592" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="593" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="594" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="595" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="596" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="597" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="598" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="599" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="600" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="601" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="602" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="603" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="604" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="605" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="606" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="607" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="608" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="609" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="610" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="611" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="612" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="613" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="614" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="615" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="616" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="617" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="618" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="619" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="620" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="621" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="622" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="623" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="624" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="625" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="626" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="627" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="628" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="629" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="630" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="631" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="632" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="633" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="634" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="635" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="636" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="637" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="638" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="639" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="640" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="641" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="642" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="643" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="644" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="645" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="646" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="647" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="648" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="649" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="650" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="651" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="652" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="653" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="654" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="655" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="656" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="657" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="658" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="659" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="660" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="661" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="662" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="663" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="664" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="665" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="666" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="667" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="668" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="669" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="670" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="671" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="672" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="673" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="674" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="675" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="676" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="677" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="678" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="679" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="680" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="681" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="682" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="683" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="684" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="685" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="686" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="687" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="688" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="689" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="690" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="691" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="692" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="693" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="694" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="695" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="696" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="697" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="698" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="699" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="700" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="701" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="702" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="703" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="704" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="705" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="706" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="707" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="708" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="709" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="710" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="711" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="712" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="713" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="714" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="715" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="716" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="717" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="718" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="719" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="720" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="721" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="722" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="723" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="724" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="725" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="726" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="727" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="728" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="729" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="730" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="731" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="732" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="733" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="734" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="735" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="736" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="737" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="738" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="739" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="740" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="741" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="742" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="743" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="744" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="745" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="746" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="747" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="748" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="749" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="750" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="751" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="752" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="753" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="754" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="755" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="756" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="757" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="758" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="759" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="760" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="761" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="762" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="763" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="764" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="765" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="766" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="767" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="768" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="769" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="770" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="771" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="772" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="773" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="774" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="775" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="776" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="777" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="778" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="779" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="780" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="781" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="782" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="783" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="784" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="785" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="786" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="787" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="788" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="789" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="790" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="791" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="792" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="793" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="794" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="795" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="796" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="797" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="798" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="799" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="800" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="801" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="802" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="803" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="804" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="805" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="806" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="807" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="808" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="809" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="810" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="811" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="812" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="813" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="814" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="815" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="816" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="817" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="818" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="819" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="820" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="821" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="822" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="823" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="824" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="825" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="826" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="827" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="828" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="829" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="830" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="831" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="832" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="833" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="834" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="835" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="836" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="837" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="838" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="839" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="840" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="841" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="842" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="843" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="844" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="845" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="846" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="847" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="848" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="849" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="850" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="851" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="852" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="853" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="854" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="855" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="856" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="857" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="858" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="859" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="860" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="861" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="862" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="863" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="864" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="865" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="866" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="867" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="868" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="869" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="870" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="871" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="872" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="873" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="874" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="875" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="876" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="877" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="878" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="879" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="880" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="881" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="882" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="883" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="884" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="885" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="886" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="887" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="888" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="889" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="890" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="891" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="892" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="893" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="894" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="895" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="896" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="897" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="898" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="899" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="900" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="901" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="902" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="903" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="904" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="905" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="906" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="907" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="908" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="909" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="910" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="911" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="912" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="913" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="914" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="915" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="916" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="917" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="918" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="919" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="920" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="921" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="922" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="923" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="924" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="925" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="926" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="927" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="928" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="929" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="930" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="931" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="932" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="933" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="934" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="935" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="936" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="937" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="938" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="939" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="940" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="941" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="942" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="943" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="944" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="945" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="946" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="947" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="948" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="949" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="950" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="951" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="952" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="953" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="954" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="955" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="956" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="957" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="958" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="959" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="960" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="961" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="962" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="963" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="964" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="965" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="966" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="967" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="968" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="969" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="970" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="971" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="972" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="973" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="974" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="975" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="976" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="977" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="978" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="979" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="980" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="981" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="982" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="983" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="984" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="985" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="986" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="987" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="988" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="989" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="990" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="991" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="992" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="993" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="994" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="995" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="996" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="997" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="998" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="999" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1001" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1002" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1003" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1004" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1005" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1006" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1007" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1008" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1009" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1010" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1011" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1012" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1013" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1014" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1015" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1016" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1017" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1018" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1019" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1020" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1021" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1022" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1023" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1024" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1025" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1026" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1027" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1028" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1029" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1030" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1031" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1032" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1033" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1034" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1035" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1036" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1037" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1038" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1039" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1040" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1041" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1042" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1043" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1044" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1045" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1046" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1047" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1048" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1049" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1050" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1051" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1052" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1053" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1054" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1055" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1056" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1057" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1058" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1059" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1060" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1061" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1062" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1063" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1064" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1065" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1066" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1067" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1068" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1069" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1070" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1071" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1072" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1073" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1074" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1075" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1076" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1077" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1078" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1079" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1080" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1081" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1082" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1083" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1084" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1085" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1086" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1087" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1088" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1089" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1090" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1091" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1092" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1093" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1094" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1095" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1096" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1097" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1098" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1099" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1100" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1101" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1102" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1103" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1104" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1105" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1106" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1107" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1108" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1109" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1110" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1111" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1112" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1113" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1114" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1115" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1116" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1117" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1118" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1119" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1120" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1121" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1122" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1123" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1124" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1125" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1126" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1127" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1128" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1129" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1130" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1131" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1132" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1133" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1134" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1135" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1136" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1137" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1138" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1139" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1140" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1141" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1142" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1143" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1144" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1145" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1146" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1147" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1148" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1149" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1150" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1151" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1152" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1153" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1154" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1155" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1156" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1157" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1158" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1159" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1160" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1161" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1162" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1163" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1164" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1165" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1166" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1167" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1168" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1169" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1170" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1171" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1172" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1173" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1174" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1175" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1176" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1177" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1178" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1179" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1180" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1181" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1182" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1183" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1184" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1185" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1186" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="1187" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="R2:R3"/>
+    <mergeCell ref="S2:S3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:P3"/>
     <mergeCell ref="Q2:Q3"/>
-    <mergeCell ref="D2:N2"/>
+    <mergeCell ref="R2:R3"/>
+    <mergeCell ref="D2:O2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>