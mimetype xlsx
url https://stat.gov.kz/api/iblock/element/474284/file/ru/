--- v0 (2026-04-16)
+++ v1 (2026-08-17)
@@ -5,56 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\Контент OPEN DATA\9,1 мета жоқ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\25 шаг Окончательная инвентаризация\9,1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{203263F0-44E7-4200-8A0B-2BA8A8E96AD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8A19FA9-4E70-4BDF-B0CB-57DF2113AD82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="735" windowWidth="28800" windowHeight="15465" tabRatio="878" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="600" windowWidth="28800" windowHeight="15600" tabRatio="878" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="30" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="31" r:id="rId2"/>
     <sheet name="16.1.1 " sheetId="29" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M6" i="29" l="1"/>
   <c r="L6" i="29"/>
   <c r="K6" i="29"/>
   <c r="J6" i="29"/>
@@ -533,51 +533,51 @@
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -642,72 +642,81 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="10" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Гиперссылка" xfId="10" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 6" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 7" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Процентный 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -1123,51 +1132,51 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/16-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="55.140625" customWidth="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="1"/>
     <col min="257" max="257" width="55.140625" customWidth="1"/>
     <col min="258" max="258" width="65.5703125" customWidth="1"/>
     <col min="513" max="513" width="55.140625" customWidth="1"/>
     <col min="514" max="514" width="65.5703125" customWidth="1"/>
     <col min="769" max="769" width="55.140625" customWidth="1"/>
     <col min="770" max="770" width="65.5703125" customWidth="1"/>
     <col min="1025" max="1025" width="55.140625" customWidth="1"/>
     <col min="1026" max="1026" width="65.5703125" customWidth="1"/>
     <col min="1281" max="1281" width="55.140625" customWidth="1"/>
     <col min="1282" max="1282" width="65.5703125" customWidth="1"/>
     <col min="1537" max="1537" width="55.140625" customWidth="1"/>
     <col min="1538" max="1538" width="65.5703125" customWidth="1"/>
     <col min="1793" max="1793" width="55.140625" customWidth="1"/>
     <col min="1794" max="1794" width="65.5703125" customWidth="1"/>
     <col min="2049" max="2049" width="55.140625" customWidth="1"/>
     <col min="2050" max="2050" width="65.5703125" customWidth="1"/>
     <col min="2305" max="2305" width="55.140625" customWidth="1"/>
     <col min="2306" max="2306" width="65.5703125" customWidth="1"/>
@@ -1495,169 +1504,174 @@
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="37"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="39"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="39"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="39"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="40" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:V28"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="T4" sqref="T4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="U7" sqref="A7:U8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="4" customWidth="1"/>
     <col min="4" max="7" width="4.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="18" width="4.42578125" style="4" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="22" max="22" width="32.28515625" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="4" customWidth="1"/>
+    <col min="20" max="20" width="16.85546875" customWidth="1"/>
+    <col min="21" max="21" width="31" customWidth="1"/>
+    <col min="22" max="22" width="28" customWidth="1"/>
+    <col min="23" max="23" width="32.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="3"/>
-      <c r="S1" s="2"/>
-[...3 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="T1" s="2"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2" spans="1:23" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="C2" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="47" t="s">
+      <c r="D2" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="48"/>
-[...11 lines deleted...]
-      <c r="Q2" s="48"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
-      <c r="S2" s="42" t="s">
+      <c r="S2" s="52"/>
+      <c r="T2" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="T2" s="41" t="s">
+      <c r="U2" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="U2" s="41" t="s">
+      <c r="V2" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="V2" s="43" t="s">
+      <c r="W2" s="44" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:22" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C3" s="41"/>
+    <row r="3" spans="1:23" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="42"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="42"/>
       <c r="D3" s="16">
         <v>2010</v>
       </c>
       <c r="E3" s="16">
         <v>2011</v>
       </c>
       <c r="F3" s="16">
         <v>2012</v>
       </c>
       <c r="G3" s="16">
         <v>2013</v>
       </c>
       <c r="H3" s="16">
         <v>2014</v>
       </c>
       <c r="I3" s="8">
         <v>2015</v>
       </c>
       <c r="J3" s="8">
         <v>2016</v>
       </c>
       <c r="K3" s="8">
         <v>2017</v>
       </c>
       <c r="L3" s="8">
         <v>2018</v>
       </c>
       <c r="M3" s="10">
         <v>2019</v>
       </c>
       <c r="N3" s="11">
         <v>2020</v>
       </c>
       <c r="O3" s="13">
         <v>2021</v>
       </c>
       <c r="P3" s="12">
         <v>2022</v>
       </c>
       <c r="Q3" s="14">
         <v>2023</v>
       </c>
       <c r="R3" s="15">
         <v>2024</v>
       </c>
-      <c r="S3" s="46"/>
-      <c r="T3" s="41"/>
+      <c r="S3" s="41">
+        <v>2025</v>
+      </c>
+      <c r="T3" s="47"/>
       <c r="U3" s="42"/>
-      <c r="V3" s="44"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:22" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V3" s="43"/>
+      <c r="W3" s="45"/>
+    </row>
+    <row r="4" spans="1:23" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="19">
         <v>1387</v>
       </c>
       <c r="E4" s="19">
         <v>1420</v>
       </c>
       <c r="F4" s="19">
         <v>1266</v>
       </c>
       <c r="G4" s="19">
         <v>1120</v>
       </c>
       <c r="H4" s="19">
         <v>904</v>
       </c>
       <c r="I4" s="19">
@@ -1668,120 +1682,126 @@
       </c>
       <c r="K4" s="19">
         <v>915</v>
       </c>
       <c r="L4" s="19">
         <v>802</v>
       </c>
       <c r="M4" s="19">
         <v>718</v>
       </c>
       <c r="N4" s="19">
         <v>606</v>
       </c>
       <c r="O4" s="19">
         <v>562</v>
       </c>
       <c r="P4" s="19">
         <v>511</v>
       </c>
       <c r="Q4" s="19">
         <v>457</v>
       </c>
       <c r="R4" s="19">
         <v>483</v>
       </c>
-      <c r="S4" s="5" t="s">
+      <c r="S4" s="50">
+        <v>432</v>
+      </c>
+      <c r="T4" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="T4" s="5" t="s">
+      <c r="U4" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="5" t="s">
+      <c r="V4" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="V4" s="7">
+      <c r="W4" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="21"/>
       <c r="D5" s="22">
         <v>344</v>
       </c>
       <c r="E5" s="22">
         <v>329</v>
       </c>
       <c r="F5" s="22">
         <v>276</v>
       </c>
       <c r="G5" s="22">
         <v>280</v>
       </c>
       <c r="H5" s="22">
         <v>204</v>
       </c>
       <c r="I5" s="22">
         <v>251</v>
       </c>
       <c r="J5" s="22">
         <v>235</v>
       </c>
       <c r="K5" s="22">
         <v>221</v>
       </c>
       <c r="L5" s="22">
         <v>230</v>
       </c>
       <c r="M5" s="22">
         <v>172</v>
       </c>
       <c r="N5" s="22">
         <v>150</v>
       </c>
       <c r="O5" s="22">
         <v>140</v>
       </c>
       <c r="P5" s="22">
         <v>145</v>
       </c>
       <c r="Q5" s="22">
         <v>144</v>
       </c>
       <c r="R5" s="22">
         <v>134</v>
       </c>
-      <c r="S5" s="25"/>
+      <c r="S5" s="50">
+        <v>126</v>
+      </c>
       <c r="T5" s="25"/>
       <c r="U5" s="25"/>
       <c r="V5" s="25"/>
-    </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W5" s="25"/>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A6" s="25"/>
       <c r="B6" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="22">
         <f>D4-D5</f>
         <v>1043</v>
       </c>
       <c r="E6" s="22">
         <f t="shared" ref="E6:M6" si="0">E4-E5</f>
         <v>1091</v>
       </c>
       <c r="F6" s="22">
         <f t="shared" si="0"/>
         <v>990</v>
       </c>
       <c r="G6" s="22">
         <f t="shared" si="0"/>
         <v>840</v>
       </c>
       <c r="H6" s="22">
         <f t="shared" si="0"/>
         <v>700</v>
       </c>
@@ -1798,1209 +1818,1278 @@
         <v>694</v>
       </c>
       <c r="L6" s="22">
         <f t="shared" si="0"/>
         <v>572</v>
       </c>
       <c r="M6" s="22">
         <f t="shared" si="0"/>
         <v>546</v>
       </c>
       <c r="N6" s="22">
         <v>456</v>
       </c>
       <c r="O6" s="22">
         <v>422</v>
       </c>
       <c r="P6" s="22">
         <v>366</v>
       </c>
       <c r="Q6" s="22">
         <v>313</v>
       </c>
       <c r="R6" s="22">
         <v>349</v>
       </c>
-      <c r="S6" s="25"/>
+      <c r="S6" s="50">
+        <v>306</v>
+      </c>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
-    </row>
-    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W6" s="25"/>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A7" s="25"/>
       <c r="B7" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="21"/>
       <c r="D7" s="22">
         <v>70</v>
       </c>
       <c r="E7" s="22">
         <v>61</v>
       </c>
       <c r="F7" s="22">
         <v>33</v>
       </c>
       <c r="G7" s="22">
         <v>48</v>
       </c>
       <c r="H7" s="22">
         <v>42</v>
       </c>
       <c r="I7" s="22">
         <v>46</v>
       </c>
       <c r="J7" s="22">
         <v>29</v>
       </c>
       <c r="K7" s="22">
         <v>40</v>
       </c>
       <c r="L7" s="22">
         <v>33</v>
       </c>
       <c r="M7" s="22">
         <v>17</v>
       </c>
       <c r="N7" s="22">
         <v>20</v>
       </c>
       <c r="O7" s="22">
         <v>9</v>
       </c>
       <c r="P7" s="22">
         <v>18</v>
       </c>
       <c r="Q7" s="22">
         <v>27</v>
       </c>
       <c r="R7" s="22">
         <v>24</v>
       </c>
-      <c r="S7" s="25"/>
+      <c r="S7" s="50">
+        <v>21</v>
+      </c>
       <c r="T7" s="25"/>
       <c r="U7" s="25"/>
       <c r="V7" s="25"/>
-    </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W7" s="25"/>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A8" s="25"/>
       <c r="B8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="21"/>
       <c r="D8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="22">
         <v>24</v>
       </c>
       <c r="J8" s="22">
         <v>21</v>
       </c>
       <c r="K8" s="22">
         <v>19</v>
       </c>
       <c r="L8" s="22">
         <v>16</v>
       </c>
       <c r="M8" s="22">
         <v>8</v>
       </c>
       <c r="N8" s="22">
         <v>9</v>
       </c>
       <c r="O8" s="22">
         <v>4</v>
       </c>
       <c r="P8" s="22">
         <v>7</v>
       </c>
       <c r="Q8" s="22">
         <v>16</v>
       </c>
       <c r="R8" s="22">
         <v>12</v>
       </c>
-      <c r="S8" s="25"/>
+      <c r="S8" s="50">
+        <v>9</v>
+      </c>
       <c r="T8" s="25"/>
       <c r="U8" s="25"/>
       <c r="V8" s="25"/>
-    </row>
-    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W8" s="25"/>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A9" s="25"/>
       <c r="B9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="21"/>
       <c r="D9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="22">
         <v>1</v>
       </c>
       <c r="J9" s="22">
         <v>0</v>
       </c>
       <c r="K9" s="22">
         <v>2</v>
       </c>
       <c r="L9" s="22">
         <v>2</v>
       </c>
       <c r="M9" s="22">
         <v>0</v>
       </c>
       <c r="N9" s="22">
         <v>1</v>
       </c>
       <c r="O9" s="22">
         <v>1</v>
       </c>
       <c r="P9" s="22">
         <v>2</v>
       </c>
       <c r="Q9" s="22">
         <v>4</v>
       </c>
       <c r="R9" s="22">
         <v>2</v>
       </c>
-      <c r="S9" s="25"/>
+      <c r="S9" s="50">
+        <v>0</v>
+      </c>
       <c r="T9" s="25"/>
       <c r="U9" s="25"/>
       <c r="V9" s="25"/>
-    </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W9" s="25"/>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A10" s="25"/>
       <c r="B10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="21"/>
       <c r="D10" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="22">
         <v>4</v>
       </c>
       <c r="J10" s="22">
         <v>2</v>
       </c>
       <c r="K10" s="22">
         <v>5</v>
       </c>
       <c r="L10" s="22">
         <v>4</v>
       </c>
       <c r="M10" s="22">
         <v>4</v>
       </c>
       <c r="N10" s="22">
         <v>3</v>
       </c>
       <c r="O10" s="22">
         <v>1</v>
       </c>
       <c r="P10" s="22">
         <v>4</v>
       </c>
       <c r="Q10" s="22">
         <v>1</v>
       </c>
       <c r="R10" s="22">
         <v>4</v>
       </c>
-      <c r="S10" s="25"/>
+      <c r="S10" s="50">
+        <v>3</v>
+      </c>
       <c r="T10" s="25"/>
       <c r="U10" s="25"/>
       <c r="V10" s="25"/>
-    </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W10" s="25"/>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A11" s="25"/>
       <c r="B11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="22">
         <v>17</v>
       </c>
       <c r="J11" s="22">
         <v>3</v>
       </c>
       <c r="K11" s="22">
         <v>14</v>
       </c>
       <c r="L11" s="22">
         <v>11</v>
       </c>
       <c r="M11" s="22">
         <v>5</v>
       </c>
       <c r="N11" s="22">
         <v>7</v>
       </c>
       <c r="O11" s="22">
         <v>3</v>
       </c>
       <c r="P11" s="22">
         <v>5</v>
       </c>
       <c r="Q11" s="22">
         <v>6</v>
       </c>
       <c r="R11" s="22">
         <v>6</v>
       </c>
-      <c r="S11" s="25"/>
+      <c r="S11" s="50">
+        <v>9</v>
+      </c>
       <c r="T11" s="25"/>
       <c r="U11" s="25"/>
       <c r="V11" s="25"/>
-    </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W11" s="25"/>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A12" s="25"/>
       <c r="B12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="22">
         <v>31</v>
       </c>
       <c r="J12" s="22">
         <v>38</v>
       </c>
       <c r="K12" s="22">
         <v>29</v>
       </c>
       <c r="L12" s="22">
         <v>13</v>
       </c>
       <c r="M12" s="22">
         <v>25</v>
       </c>
       <c r="N12" s="22">
         <v>10</v>
       </c>
       <c r="O12" s="22">
         <v>9</v>
       </c>
       <c r="P12" s="22">
         <v>9</v>
       </c>
       <c r="Q12" s="22">
         <v>10</v>
       </c>
       <c r="R12" s="22">
         <v>12</v>
       </c>
-      <c r="S12" s="25"/>
+      <c r="S12" s="50">
+        <v>8</v>
+      </c>
       <c r="T12" s="25"/>
       <c r="U12" s="25"/>
       <c r="V12" s="25"/>
-    </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W12" s="25"/>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A13" s="25"/>
       <c r="B13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="21"/>
       <c r="D13" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="22">
         <v>185</v>
       </c>
       <c r="J13" s="22">
         <v>227</v>
       </c>
       <c r="K13" s="22">
         <v>184</v>
       </c>
       <c r="L13" s="22">
         <v>126</v>
       </c>
       <c r="M13" s="22">
         <v>133</v>
       </c>
       <c r="N13" s="22">
         <v>85</v>
       </c>
       <c r="O13" s="22">
         <v>68</v>
       </c>
       <c r="P13" s="22">
         <v>81</v>
       </c>
       <c r="Q13" s="22">
         <v>48</v>
       </c>
       <c r="R13" s="22">
         <v>45</v>
       </c>
-      <c r="S13" s="25"/>
+      <c r="S13" s="50">
+        <v>38</v>
+      </c>
       <c r="T13" s="25"/>
       <c r="U13" s="25"/>
       <c r="V13" s="25"/>
-    </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W13" s="25"/>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A14" s="25"/>
       <c r="B14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="21"/>
       <c r="D14" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="22">
         <v>222</v>
       </c>
       <c r="J14" s="22">
         <v>259</v>
       </c>
       <c r="K14" s="22">
         <v>248</v>
       </c>
       <c r="L14" s="22">
         <v>233</v>
       </c>
       <c r="M14" s="22">
         <v>212</v>
       </c>
       <c r="N14" s="22">
         <v>155</v>
       </c>
       <c r="O14" s="22">
         <v>182</v>
       </c>
       <c r="P14" s="22">
         <v>129</v>
       </c>
       <c r="Q14" s="22">
         <v>117</v>
       </c>
       <c r="R14" s="22">
         <v>114</v>
       </c>
-      <c r="S14" s="25"/>
+      <c r="S14" s="50">
+        <v>88</v>
+      </c>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
       <c r="V14" s="25"/>
-    </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W14" s="25"/>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A15" s="25"/>
       <c r="B15" s="20" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="21"/>
       <c r="D15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="22">
         <v>201</v>
       </c>
       <c r="J15" s="22">
         <v>259</v>
       </c>
       <c r="K15" s="22">
         <v>232</v>
       </c>
       <c r="L15" s="22">
         <v>201</v>
       </c>
       <c r="M15" s="22">
         <v>163</v>
       </c>
       <c r="N15" s="22">
         <v>178</v>
       </c>
       <c r="O15" s="22">
         <v>167</v>
       </c>
       <c r="P15" s="22">
         <v>165</v>
       </c>
       <c r="Q15" s="22">
         <v>145</v>
       </c>
       <c r="R15" s="22">
         <v>104</v>
       </c>
-      <c r="S15" s="25"/>
+      <c r="S15" s="50">
+        <v>111</v>
+      </c>
       <c r="T15" s="25"/>
       <c r="U15" s="25"/>
       <c r="V15" s="25"/>
-    </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W15" s="25"/>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A16" s="25"/>
       <c r="B16" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="21"/>
       <c r="D16" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="22">
         <v>139</v>
       </c>
       <c r="J16" s="22">
         <v>146</v>
       </c>
       <c r="K16" s="22">
         <v>133</v>
       </c>
       <c r="L16" s="22">
         <v>131</v>
       </c>
       <c r="M16" s="22">
         <v>115</v>
       </c>
       <c r="N16" s="22">
         <v>108</v>
       </c>
       <c r="O16" s="22">
         <v>91</v>
       </c>
       <c r="P16" s="22">
         <v>102</v>
       </c>
       <c r="Q16" s="22">
         <v>95</v>
       </c>
       <c r="R16" s="22">
         <v>111</v>
       </c>
-      <c r="S16" s="25"/>
+      <c r="S16" s="50">
+        <v>82</v>
+      </c>
       <c r="T16" s="25"/>
       <c r="U16" s="25"/>
       <c r="V16" s="25"/>
-    </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W16" s="25"/>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A17" s="25"/>
       <c r="B17" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="21"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22">
         <v>37</v>
       </c>
       <c r="O17" s="22">
         <v>33</v>
       </c>
       <c r="P17" s="22">
         <v>34</v>
       </c>
       <c r="Q17" s="22">
         <v>25</v>
       </c>
       <c r="R17" s="22">
         <v>25</v>
       </c>
-      <c r="S17" s="25"/>
+      <c r="S17" s="50">
+        <v>20</v>
+      </c>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
-    </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W17" s="25"/>
+    </row>
+    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A18" s="25"/>
       <c r="B18" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22">
         <v>438</v>
       </c>
       <c r="O18" s="22">
         <v>457</v>
       </c>
       <c r="P18" s="22">
         <v>416</v>
       </c>
       <c r="Q18" s="22">
         <v>340</v>
       </c>
       <c r="R18" s="22">
         <v>314</v>
       </c>
-      <c r="S18" s="25"/>
+      <c r="S18" s="50">
+        <v>272</v>
+      </c>
       <c r="T18" s="25"/>
       <c r="U18" s="25"/>
       <c r="V18" s="25"/>
-    </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W18" s="25"/>
+    </row>
+    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="21"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22">
         <v>131</v>
       </c>
       <c r="O19" s="22">
         <v>51</v>
       </c>
       <c r="P19" s="22">
         <v>47</v>
       </c>
       <c r="Q19" s="22">
         <v>50</v>
       </c>
       <c r="R19" s="22">
         <v>47</v>
       </c>
-      <c r="S19" s="25"/>
+      <c r="S19" s="50">
+        <v>35</v>
+      </c>
       <c r="T19" s="25"/>
       <c r="U19" s="25"/>
       <c r="V19" s="25"/>
-    </row>
-    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W19" s="25"/>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A20" s="25"/>
       <c r="B20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="21"/>
       <c r="D20" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="22" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="22" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="22">
         <v>91</v>
       </c>
       <c r="J20" s="22">
         <v>96</v>
       </c>
       <c r="K20" s="22">
         <v>104</v>
       </c>
       <c r="L20" s="22">
         <v>102</v>
       </c>
       <c r="M20" s="22">
         <v>98</v>
       </c>
       <c r="N20" s="22">
         <v>89</v>
       </c>
       <c r="O20" s="22">
         <v>88</v>
       </c>
       <c r="P20" s="22">
         <v>78</v>
       </c>
       <c r="Q20" s="22">
         <v>88</v>
       </c>
       <c r="R20" s="22">
         <v>73</v>
       </c>
-      <c r="S20" s="25"/>
+      <c r="S20" s="50">
+        <v>84</v>
+      </c>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
-    </row>
-    <row r="21" spans="1:22" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="W20" s="25"/>
+    </row>
+    <row r="21" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="25"/>
       <c r="B21" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="17">
         <v>4.9000000000000004</v>
       </c>
       <c r="J21" s="17">
         <v>4.8</v>
       </c>
       <c r="K21" s="17">
         <v>5.0999999999999996</v>
       </c>
       <c r="L21" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="M21" s="17">
         <v>3.9</v>
       </c>
       <c r="N21" s="17">
         <v>3.2</v>
       </c>
       <c r="O21" s="17">
         <v>3</v>
       </c>
       <c r="P21" s="17">
         <v>2.6</v>
       </c>
       <c r="Q21" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="R21" s="17">
         <v>2.3959972856277543</v>
       </c>
-      <c r="S21" s="25"/>
+      <c r="S21" s="51">
+        <v>2.1</v>
+      </c>
       <c r="T21" s="25"/>
       <c r="U21" s="25"/>
       <c r="V21" s="25"/>
-    </row>
-    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W21" s="25"/>
+    </row>
+    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A22" s="25"/>
       <c r="B22" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="21"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="17">
         <v>7.2</v>
       </c>
       <c r="J22" s="17">
         <v>7.2</v>
       </c>
       <c r="K22" s="17">
         <v>8</v>
       </c>
       <c r="L22" s="17">
         <v>6.5</v>
       </c>
       <c r="M22" s="17">
         <v>6</v>
       </c>
       <c r="N22" s="17">
         <v>5</v>
       </c>
       <c r="O22" s="17">
         <v>4.5999999999999996</v>
       </c>
       <c r="P22" s="17">
         <v>3.8</v>
       </c>
       <c r="Q22" s="17">
         <v>3.2</v>
       </c>
       <c r="R22" s="17">
         <v>3.384637914054442</v>
       </c>
-      <c r="S22" s="25"/>
+      <c r="S22" s="51">
+        <v>1.5</v>
+      </c>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="25"/>
-    </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W22" s="25"/>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="21"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="24"/>
       <c r="I23" s="17">
         <v>2.9</v>
       </c>
       <c r="J23" s="17">
         <v>2.6</v>
       </c>
       <c r="K23" s="17">
         <v>2.4</v>
       </c>
       <c r="L23" s="17">
         <v>2.5</v>
       </c>
       <c r="M23" s="17">
         <v>1.8</v>
       </c>
       <c r="N23" s="17">
         <v>1.5</v>
       </c>
       <c r="O23" s="17">
         <v>1.4</v>
       </c>
       <c r="P23" s="17">
         <v>1.4</v>
       </c>
       <c r="Q23" s="17">
         <v>1.4</v>
       </c>
       <c r="R23" s="17">
         <v>1.3607755730223399</v>
       </c>
-      <c r="S23" s="25"/>
+      <c r="S23" s="51">
+        <v>0.6</v>
+      </c>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
-    </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W23" s="25"/>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A24" s="25"/>
       <c r="B24" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="21"/>
       <c r="D24" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>36</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>36</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="17">
         <v>0.9</v>
       </c>
       <c r="J24" s="17">
         <v>0.5</v>
       </c>
       <c r="K24" s="17">
         <v>0.7</v>
       </c>
       <c r="L24" s="17">
         <v>0.6</v>
       </c>
       <c r="M24" s="17">
         <v>0.3</v>
       </c>
       <c r="N24" s="17">
         <v>0.3</v>
       </c>
       <c r="O24" s="17">
         <v>0.1</v>
       </c>
       <c r="P24" s="17">
         <v>0.3</v>
       </c>
       <c r="Q24" s="17">
         <v>0.4</v>
       </c>
       <c r="R24" s="17">
         <v>0.3</v>
       </c>
-      <c r="S24" s="25"/>
+      <c r="S24" s="51">
+        <v>0.1</v>
+      </c>
       <c r="T24" s="25"/>
       <c r="U24" s="25"/>
       <c r="V24" s="25"/>
-    </row>
-    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W24" s="25"/>
+    </row>
+    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="21"/>
       <c r="D25" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>36</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>36</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I25" s="17">
         <v>5.8</v>
       </c>
       <c r="J25" s="17">
         <v>6.5</v>
       </c>
       <c r="K25" s="17">
         <v>5.9</v>
       </c>
       <c r="L25" s="17">
         <v>5.0999999999999996</v>
       </c>
       <c r="M25" s="17">
         <v>3.9</v>
       </c>
       <c r="N25" s="17">
         <v>2.4</v>
       </c>
       <c r="O25" s="17">
         <v>2.1</v>
       </c>
       <c r="P25" s="17">
         <v>2.1</v>
       </c>
       <c r="Q25" s="17">
         <v>1.5</v>
       </c>
       <c r="R25" s="17">
         <v>1.4</v>
       </c>
-      <c r="S25" s="25"/>
+      <c r="S25" s="51">
+        <v>0.1</v>
+      </c>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
       <c r="V25" s="25"/>
-    </row>
-    <row r="26" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W25" s="25"/>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A26" s="25"/>
       <c r="B26" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>36</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>36</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I26" s="17">
         <v>8.6</v>
       </c>
       <c r="J26" s="17">
         <v>9.8000000000000007</v>
       </c>
       <c r="K26" s="17">
         <v>8.6</v>
       </c>
       <c r="L26" s="17">
         <v>9.1999999999999993</v>
       </c>
       <c r="M26" s="17">
         <v>8.3000000000000007</v>
       </c>
       <c r="N26" s="17">
         <v>5.7</v>
       </c>
       <c r="O26" s="17">
         <v>5.9</v>
       </c>
       <c r="P26" s="17">
         <v>5.3</v>
       </c>
       <c r="Q26" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="R26" s="17">
         <v>4</v>
       </c>
-      <c r="S26" s="25"/>
+      <c r="S26" s="51">
+        <v>1.3</v>
+      </c>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
-    </row>
-    <row r="27" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W26" s="25"/>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="21"/>
       <c r="D27" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>36</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>36</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I27" s="17">
         <v>9.1999999999999993</v>
       </c>
       <c r="J27" s="17">
         <v>8.4</v>
       </c>
       <c r="K27" s="17">
         <v>7</v>
       </c>
       <c r="L27" s="17">
         <v>6.3</v>
       </c>
       <c r="M27" s="17">
         <v>5.6</v>
       </c>
       <c r="N27" s="17">
         <v>13.2</v>
       </c>
       <c r="O27" s="17">
         <v>5.2</v>
       </c>
       <c r="P27" s="17">
         <v>4.7</v>
       </c>
       <c r="Q27" s="17">
         <v>5</v>
       </c>
       <c r="R27" s="17">
         <v>4.8</v>
       </c>
-      <c r="S27" s="25"/>
+      <c r="S27" s="51">
+        <v>0.4</v>
+      </c>
       <c r="T27" s="25"/>
       <c r="U27" s="25"/>
       <c r="V27" s="25"/>
-    </row>
-    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W27" s="25"/>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A28" s="25"/>
       <c r="B28" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="21"/>
       <c r="D28" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>36</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>36</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>36</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>36</v>
       </c>
       <c r="I28" s="17">
         <v>4.9000000000000004</v>
       </c>
       <c r="J28" s="17">
         <v>5</v>
       </c>
       <c r="K28" s="17">
         <v>5.3</v>
       </c>
       <c r="L28" s="17">
         <v>4.9000000000000004</v>
       </c>
       <c r="M28" s="17">
         <v>3.2</v>
       </c>
       <c r="N28" s="17">
         <v>3.8</v>
       </c>
       <c r="O28" s="17">
         <v>3.7</v>
       </c>
       <c r="P28" s="17">
         <v>3</v>
       </c>
       <c r="Q28" s="17">
         <v>3.3</v>
       </c>
       <c r="R28" s="17">
         <v>2.6</v>
       </c>
-      <c r="S28" s="25"/>
+      <c r="S28" s="51">
+        <v>0.4</v>
+      </c>
       <c r="T28" s="25"/>
       <c r="U28" s="25"/>
       <c r="V28" s="25"/>
+      <c r="W28" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="U2:U3"/>
     <mergeCell ref="V2:V3"/>
+    <mergeCell ref="W2:W3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="S2:S3"/>
     <mergeCell ref="T2:T3"/>
-    <mergeCell ref="D2:R2"/>
+    <mergeCell ref="U2:U3"/>
+    <mergeCell ref="D2:S2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>