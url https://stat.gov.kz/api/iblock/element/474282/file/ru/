--- v0 (2026-05-07)
+++ v1 (2026-07-28)
@@ -1,214 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
-    <sheet name=" 5.5.2 " sheetId="6" r:id="rId3"/>
+    <sheet name="5.5.1" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 5.5.2 '!$R$2:$U$222</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'5.5.1'!$S$2:$V$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1373" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
   <si>
     <t>Наименование глобального показателя</t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
     <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
   </si>
   <si>
     <t>Ответственный госорган за реализацию политики (соисполнители)</t>
   </si>
   <si>
     <t>Годы</t>
   </si>
   <si>
     <t>Источник данных</t>
   </si>
   <si>
-    <t>Акмолинская</t>
-[...80 lines deleted...]
-    <t>г. Шымкент</t>
+    <t>Административные данные</t>
   </si>
   <si>
     <t>Глобальный без именений - 1, глобальный с небольшими изменениями-2, альтернативный национальный-3, дополнительный национальный-4</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
-    <t xml:space="preserve">Туркестанская </t>
-[...2 lines deleted...]
-    <t>..</t>
+    <t>5.5.1 Доля мест, занимаемых женщинами в а) национальных парламентах и b) местных органах власти</t>
   </si>
   <si>
     <t>процент</t>
   </si>
   <si>
-    <t>Абай</t>
-[...20 lines deleted...]
-    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+    <t xml:space="preserve">b) местные органы власти </t>
+  </si>
+  <si>
+    <t>Парламент Республики Казахстан (по согласованию), Центральная избирательная комиссия  (по согласованию)</t>
+  </si>
+  <si>
+    <t>Центральная избирательная комиссия (по согласованию)</t>
+  </si>
+  <si>
+    <t>*Данные Мажилиса Парламента Республики Казахстан</t>
+  </si>
+  <si>
+    <t>а) национальный парламент</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 2010 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
@@ -263,144 +165,116 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>Доля женщин на руководящих должностях</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Показатель определяется как отношение численности  занятых женщин на руководящих должностях, к  общей численности занятых на руководящих должностях, измеренная в  процентах.
+    <t>Доля мест, занимаемых женщинами в а) национальных парламентах и b) местных органах власти</t>
+  </si>
+  <si>
+    <t>https://sdgdata.stat.gov.kz/ru/5-5-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доля мест, занимаемых женщинами в национальном парламенте, определяется путем деления общего числа мест, занимаемых женщинами, на общее число мест в парламенте.
+Доля мест, занимаемых женщинами в местных органах власти, определяется путем деления общего числа мест, занимаемых женщинами, на общее число мест в местных органах власти.
 </t>
   </si>
   <si>
-    <t>Показатель рассчитывается как отношение численности занятых женщин на руководящих должностях, опрошенных в текущем году, к общему количеству занятых на руководящих должностях, опрошенных в текущем году, измеренная в процентах.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">https://sdgdata.stat.gov.kz/ru/5-5-2/ </t>
+    <t>Доля мест, занимаемых женщинами в (а) национальных парламентах, по состоянию на 1 февраля отчетного года, в настоящее время измеряется как количество мест, занимаемых женщинами членами парламента в однопалатном парламенте или на нижнем уровне двухпалатного парламента, выраженное в процентах от всех занятых мест.</t>
+  </si>
+  <si>
+    <t>Парламент Республики Казахстан (по согласованию), 
+Центральная избирательная комиссия  (по согласованию)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...3 lines deleted...]
-    <numFmt numFmtId="218" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...23 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -420,510 +294,456 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF7030A0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="hair">
+        <color indexed="8"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="hair">
+        <color indexed="8"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
-      <right style="hair">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="hair">
+        <color indexed="8"/>
       </left>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="hair">
+        <color indexed="8"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="192" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...42 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
-[...19 lines deleted...]
-      <alignment horizontal="right"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="192" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...80 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="11">
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный 6" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Процентный 2" xfId="10"/>
-    <cellStyle name="Финансовый" xfId="11" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1313,14864 +1133,645 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/5-5-2/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/5-5-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="55.140625" customWidth="1"/>
-    <col min="2" max="2" width="65.5703125" customWidth="1"/>
+    <col min="1" max="1" width="62.5703125" customWidth="1"/>
+    <col min="2" max="2" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="55"/>
-      <c r="B2" s="55"/>
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="56" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="56" t="s">
+      <c r="A3" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="35"/>
+    </row>
+    <row r="4" spans="1:2" ht="25.5">
+      <c r="A4" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="58" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="39"/>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="67.5" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="37"/>
+    </row>
+    <row r="10" spans="1:2" ht="81.75" customHeight="1">
+      <c r="A10" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="40"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="41"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="43"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="43"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="59" t="s">
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="37"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="34" t="s">
         <v>38</v>
       </c>
-    </row>
-[...111 lines deleted...]
-        <v>70</v>
+      <c r="B21" s="46" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="69"/>
+      <c r="A22" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="47"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="104.85546875" customWidth="1"/>
+    <col min="2" max="2" width="100.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="70" t="s">
-        <v>72</v>
+      <c r="B6" s="48" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="70" t="s">
-        <v>73</v>
+      <c r="B7" s="48" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="70" t="s">
-        <v>74</v>
+      <c r="B8" s="48" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="70" t="s">
-        <v>75</v>
+      <c r="B9" s="48" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="70" t="s">
-        <v>76</v>
+      <c r="B10" s="48" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="70"/>
+      <c r="B11" s="48"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="71" t="s">
-        <v>77</v>
+      <c r="B12" s="49" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="70"/>
+      <c r="B13" s="48"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="70"/>
+      <c r="B14" s="48"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="72"/>
+      <c r="B15" s="50"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="72"/>
+      <c r="B16" s="50"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="72"/>
+      <c r="B17" s="50"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="73" t="s">
-        <v>78</v>
+      <c r="B18" s="51" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U267"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="R24" sqref="R24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="21" width="34" customWidth="1"/>
+    <col min="1" max="1" width="32.140625" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" customWidth="1"/>
+    <col min="3" max="18" width="8.5703125" customWidth="1"/>
+    <col min="19" max="19" width="22.140625" customWidth="1"/>
+    <col min="20" max="20" width="27.7109375" customWidth="1"/>
+    <col min="21" max="21" width="33.42578125" customWidth="1"/>
+    <col min="22" max="22" width="30.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="18.75" customHeight="1">
+    <row r="1" spans="1:22" ht="18.75" customHeight="1">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:21" ht="27.75" customHeight="1">
-      <c r="A2" s="74" t="s">
+    <row r="2" spans="1:22" ht="24.75" customHeight="1">
+      <c r="A2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="74" t="s">
+      <c r="B2" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="79" t="s">
+      <c r="C2" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="80"/>
-[...13 lines deleted...]
-      <c r="R2" s="75" t="s">
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="S2" s="74" t="s">
+      <c r="T2" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="T2" s="74" t="s">
+      <c r="U2" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="U2" s="77" t="s">
-[...5 lines deleted...]
-      <c r="B3" s="75"/>
+      <c r="V2" s="52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" ht="24.75" customHeight="1">
+      <c r="A3" s="55"/>
+      <c r="B3" s="55"/>
       <c r="C3" s="8">
         <v>2010</v>
       </c>
       <c r="D3" s="8">
         <v>2011</v>
       </c>
       <c r="E3" s="8">
         <v>2012</v>
       </c>
       <c r="F3" s="8">
         <v>2013</v>
       </c>
       <c r="G3" s="8">
         <v>2014</v>
       </c>
       <c r="H3" s="8">
         <v>2015</v>
       </c>
       <c r="I3" s="8">
         <v>2016</v>
       </c>
-      <c r="J3" s="7">
+      <c r="J3" s="9">
         <v>2017</v>
       </c>
-      <c r="K3" s="7">
+      <c r="K3" s="13">
         <v>2018</v>
       </c>
-      <c r="L3" s="7">
+      <c r="L3" s="13">
         <v>2019</v>
       </c>
-      <c r="M3" s="9">
+      <c r="M3" s="15">
         <v>2020</v>
       </c>
-      <c r="N3" s="9">
+      <c r="N3" s="16">
         <v>2021</v>
       </c>
-      <c r="O3" s="9">
+      <c r="O3" s="17">
         <v>2022</v>
       </c>
-      <c r="P3" s="20">
+      <c r="P3" s="17">
         <v>2023</v>
       </c>
-      <c r="Q3" s="20">
+      <c r="Q3" s="18">
         <v>2024</v>
       </c>
-      <c r="R3" s="76"/>
-[...35 lines deleted...]
-      <c r="U4" s="27">
+      <c r="R3" s="17">
+        <v>2025</v>
+      </c>
+      <c r="S3" s="56"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="53"/>
+    </row>
+    <row r="4" spans="1:22" ht="45">
+      <c r="A4" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="T4" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="U4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="V4" s="26">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:21" s="2" customFormat="1">
-[...51 lines deleted...]
-      <c r="T5" s="5"/>
+    <row r="5" spans="1:22">
+      <c r="A5" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="21">
+        <v>17.8</v>
+      </c>
+      <c r="D5" s="21">
+        <v>17.8</v>
+      </c>
+      <c r="E5" s="21">
+        <v>23.8</v>
+      </c>
+      <c r="F5" s="21">
+        <v>26.2</v>
+      </c>
+      <c r="G5" s="22">
+        <v>26.2</v>
+      </c>
+      <c r="H5" s="22">
+        <v>26.7</v>
+      </c>
+      <c r="I5" s="22">
+        <v>27.6</v>
+      </c>
+      <c r="J5" s="22">
+        <v>27.4</v>
+      </c>
+      <c r="K5" s="21">
+        <v>27.4</v>
+      </c>
+      <c r="L5" s="32">
+        <v>27.4</v>
+      </c>
+      <c r="M5" s="32">
+        <v>26.5</v>
+      </c>
+      <c r="N5" s="32">
+        <v>27.4</v>
+      </c>
+      <c r="O5" s="32">
+        <v>26.9</v>
+      </c>
+      <c r="P5" s="32">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="Q5" s="32">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="R5" s="32">
+        <v>18.2</v>
+      </c>
+      <c r="S5" s="4"/>
+      <c r="T5" s="7"/>
       <c r="U5" s="5"/>
-    </row>
-[...166 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="V5" s="2"/>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="6"/>
+      <c r="C6" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="4"/>
-[...381 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="D6" s="21">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="E6" s="21">
+        <v>17</v>
+      </c>
+      <c r="F6" s="21">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="G6" s="21">
+        <v>18.41</v>
+      </c>
+      <c r="H6" s="21">
+        <v>18.8</v>
+      </c>
+      <c r="I6" s="21">
+        <v>22.158920539730133</v>
+      </c>
+      <c r="J6" s="21">
+        <v>22.098950524737631</v>
+      </c>
+      <c r="K6" s="21">
+        <v>22.19</v>
+      </c>
+      <c r="L6" s="21">
+        <v>22.2</v>
+      </c>
+      <c r="M6" s="21">
+        <v>30.5</v>
+      </c>
+      <c r="N6" s="23">
+        <v>30.5</v>
+      </c>
+      <c r="O6" s="23">
+        <v>23</v>
+      </c>
+      <c r="P6" s="23">
+        <v>23</v>
+      </c>
+      <c r="Q6" s="23">
+        <v>23</v>
+      </c>
+      <c r="R6" s="23">
+        <v>23</v>
+      </c>
+      <c r="S6" s="6"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="2"/>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="C7" s="11"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31"/>
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31"/>
+      <c r="S7" s="31"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="4"/>
-[...13782 lines deleted...]
-      <c r="U267" s="18"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="28"/>
+      <c r="R8" s="28"/>
+      <c r="S8" s="28"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="C9" s="29"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="28"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="30"/>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="30"/>
+      <c r="R9" s="30"/>
+      <c r="S9" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="V2:V3"/>
+    <mergeCell ref="T2:T3"/>
+    <mergeCell ref="U2:U3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="R2:R3"/>
-    <mergeCell ref="U2:U3"/>
     <mergeCell ref="S2:S3"/>
-    <mergeCell ref="T2:T3"/>
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="C2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr> 5.5.2 </vt:lpstr>
+      <vt:lpstr>5.5.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Айнур Досанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>