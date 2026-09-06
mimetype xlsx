--- v1 (2026-07-28)
+++ v2 (2026-09-06)
@@ -1,116 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.aliman\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
-    <sheet name="5.5.1" sheetId="6" r:id="rId3"/>
+    <sheet name=" 5.5.2 " sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'5.5.1'!$S$2:$V$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' 5.5.2 '!$N$2:$Q$222</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="979" uniqueCount="83">
   <si>
     <t>Наименование глобального показателя</t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
     <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
   </si>
   <si>
     <t>Ответственный госорган за реализацию политики (соисполнители)</t>
   </si>
   <si>
     <t>Годы</t>
   </si>
   <si>
     <t>Источник данных</t>
   </si>
   <si>
-    <t>Административные данные</t>
+    <t>Акмолинская</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Актюбинская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алматинская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атырауская </t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жамбылская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Карагандинская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Костанайская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кызылординская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мангистауская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Южно-Казахстанская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Павлодарская </t>
+  </si>
+  <si>
+    <t>Северо-Казахстанская</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восточно-Казахстанская </t>
+  </si>
+  <si>
+    <t>г. Алматы</t>
+  </si>
+  <si>
+    <t>Республика Казахстан</t>
+  </si>
+  <si>
+    <t>Сельское население</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>16-24</t>
+  </si>
+  <si>
+    <t>25-28</t>
+  </si>
+  <si>
+    <t>29-34</t>
+  </si>
+  <si>
+    <t>35-44</t>
+  </si>
+  <si>
+    <t>45-54</t>
+  </si>
+  <si>
+    <t>55-64</t>
+  </si>
+  <si>
+    <t>Выборочное обследование  занятости населения</t>
+  </si>
+  <si>
+    <t>65 и старше</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Городское население </t>
+  </si>
+  <si>
+    <t>г. Шымкент</t>
   </si>
   <si>
     <t>Глобальный без именений - 1, глобальный с небольшими изменениями-2, альтернативный национальный-3, дополнительный национальный-4</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
-    <t>5.5.1 Доля мест, занимаемых женщинами в а) национальных парламентах и b) местных органах власти</t>
+    <t xml:space="preserve">Туркестанская </t>
+  </si>
+  <si>
+    <t>..</t>
   </si>
   <si>
     <t>процент</t>
   </si>
   <si>
-    <t xml:space="preserve">b) местные органы власти </t>
+    <t>Абай</t>
   </si>
   <si>
-    <t>Парламент Республики Казахстан (по согласованию), Центральная избирательная комиссия  (по согласованию)</t>
+    <t>Жетісу</t>
   </si>
   <si>
-    <t>Центральная избирательная комиссия (по согласованию)</t>
+    <t>Ұлытау</t>
   </si>
   <si>
-    <t>*Данные Мажилиса Парламента Республики Казахстан</t>
+    <t xml:space="preserve"> Республика Казахстан</t>
   </si>
   <si>
-    <t>а) национальный парламент</t>
+    <t xml:space="preserve"> 5.5.2  Доля женщин на руководящих должностях</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агентство Республики Казахстан по делам государственной службы, Местные исполнительные органы, Министерство культуры и информации Республики Казахстан </t>
+  </si>
+  <si>
+    <t>г. Астана</t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 2010 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
@@ -165,116 +263,141 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>Доля мест, занимаемых женщинами в а) национальных парламентах и b) местных органах власти</t>
+    <t>https://sdgdata.stat.gov.kz/ru/5-5-2/</t>
   </si>
   <si>
-    <t>https://sdgdata.stat.gov.kz/ru/5-5-1/</t>
+    <t>Доля женщин на руководящих должностях</t>
   </si>
   <si>
-    <t xml:space="preserve">Доля мест, занимаемых женщинами в национальном парламенте, определяется путем деления общего числа мест, занимаемых женщинами, на общее число мест в парламенте.
-[...1 lines deleted...]
-</t>
+    <t>Показатель определяется как отношение численности  занятых женщин на руководящих должностях, к  общей численности занятых на руководящих должностях, измеренная в  процентах.</t>
   </si>
   <si>
-    <t>Доля мест, занимаемых женщинами в (а) национальных парламентах, по состоянию на 1 февраля отчетного года, в настоящее время измеряется как количество мест, занимаемых женщинами членами парламента в однопалатном парламенте или на нижнем уровне двухпалатного парламента, выраженное в процентах от всех занятых мест.</t>
-[...3 lines deleted...]
-Центральная избирательная комиссия  (по согласованию)</t>
+    <t xml:space="preserve">Показатель рассчитывается как отношение численностизанятых женщин на руководящих должностях, опрошенных в текущем году, к общему количеству занятых на руководящих должностях, опрошенных в текущем году, измеренная в процентах.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="3">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="192" formatCode="0.0"/>
+    <numFmt numFmtId="218" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -294,456 +417,512 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FF7030A0"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="8"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="hair">
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="hair">
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
-      <right/>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
-      <bottom/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="192" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="192" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="218" fontId="7" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="192" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="192" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="192" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="192" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="192" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="192" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="192" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="192" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="192" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="218" fontId="7" fillId="3" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="218" fontId="7" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="192" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="192" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="11">
+  <cellStyles count="12">
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный 6" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Процентный 2" xfId="10"/>
+    <cellStyle name="Финансовый" xfId="11" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1133,645 +1312,11704 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/5-5-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/5-5-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="62.5703125" customWidth="1"/>
-    <col min="2" max="2" width="68" customWidth="1"/>
+    <col min="1" max="1" width="46.42578125" customWidth="1"/>
+    <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="33"/>
-      <c r="B2" s="33"/>
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="34" t="s">
-[...8 lines deleted...]
-      <c r="B4" s="36" t="s">
+      <c r="A3" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="57"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="56" t="s">
         <v>48</v>
       </c>
+      <c r="B4" s="58" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="34" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="A5" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="39"/>
+      <c r="A6" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="61"/>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="38" t="s">
-[...10 lines deleted...]
-      <c r="B8" s="36" t="s">
+      <c r="A7" s="60" t="s">
         <v>51</v>
       </c>
+      <c r="B7" s="61" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="38.25">
+      <c r="A8" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="34" t="s">
-[...17 lines deleted...]
-        <v>52</v>
+      <c r="A9" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="59"/>
+    </row>
+    <row r="10" spans="1:2" ht="63.75">
+      <c r="A10" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="40"/>
+      <c r="A12" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="62"/>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="41"/>
+      <c r="A13" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="63"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="43"/>
+      <c r="A14" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="65"/>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="43"/>
+      <c r="A15" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="65"/>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="42" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A16" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="66" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="34" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="A17" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="34" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="A18" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="67" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="34" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="A19" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="59" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="37"/>
+      <c r="A20" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="59"/>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="34" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="A21" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="47"/>
+      <c r="A22" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="69"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="100.85546875" customWidth="1"/>
+    <col min="2" max="2" width="101" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="48" t="s">
-        <v>41</v>
+      <c r="B6" s="70" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="48" t="s">
-        <v>42</v>
+      <c r="B7" s="70" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="48" t="s">
-        <v>43</v>
+      <c r="B8" s="70" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="48" t="s">
-        <v>44</v>
+      <c r="B9" s="70" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="48" t="s">
-        <v>45</v>
+      <c r="B10" s="70" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="48"/>
+      <c r="B11" s="70"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="49" t="s">
-        <v>46</v>
+      <c r="B12" s="71" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="48"/>
+      <c r="B13" s="70"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="48"/>
+      <c r="B14" s="70"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="50"/>
+      <c r="B15" s="72"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="50"/>
+      <c r="B16" s="72"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="50"/>
+      <c r="B17" s="72"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="51" t="s">
-        <v>47</v>
+      <c r="B18" s="73" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q267"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O4" sqref="O4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="32.140625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="22" width="30.42578125" customWidth="1"/>
+    <col min="1" max="1" width="30" customWidth="1"/>
+    <col min="2" max="2" width="11.140625" customWidth="1"/>
+    <col min="3" max="13" width="9.42578125" customWidth="1"/>
+    <col min="14" max="14" width="19.140625" customWidth="1"/>
+    <col min="15" max="15" width="32.140625" customWidth="1"/>
+    <col min="16" max="17" width="34" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="18.75" customHeight="1">
+    <row r="1" spans="1:17" ht="18.75" customHeight="1">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:22" ht="24.75" customHeight="1">
-      <c r="A2" s="54" t="s">
+    <row r="2" spans="1:17" ht="27.75" customHeight="1">
+      <c r="A2" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="54" t="s">
+      <c r="B2" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="57" t="s">
+      <c r="C2" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="58"/>
-[...14 lines deleted...]
-      <c r="S2" s="55" t="s">
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="T2" s="54" t="s">
+      <c r="O2" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="U2" s="54" t="s">
+      <c r="P2" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="V2" s="52" t="s">
+      <c r="Q2" s="77" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A3" s="75"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="8">
+        <v>2015</v>
+      </c>
+      <c r="D3" s="8">
+        <v>2016</v>
+      </c>
+      <c r="E3" s="7">
+        <v>2017</v>
+      </c>
+      <c r="F3" s="7">
+        <v>2018</v>
+      </c>
+      <c r="G3" s="7">
+        <v>2019</v>
+      </c>
+      <c r="H3" s="9">
+        <v>2020</v>
+      </c>
+      <c r="I3" s="9">
+        <v>2021</v>
+      </c>
+      <c r="J3" s="9">
+        <v>2022</v>
+      </c>
+      <c r="K3" s="19">
+        <v>2023</v>
+      </c>
+      <c r="L3" s="19">
+        <v>2024</v>
+      </c>
+      <c r="M3" s="54">
+        <v>2025</v>
+      </c>
+      <c r="N3" s="76"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="78"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="51.75" customHeight="1">
+      <c r="A4" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="2" customFormat="1">
+      <c r="A5" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="13">
+        <v>37</v>
+      </c>
+      <c r="D5" s="13">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="E5" s="28">
+        <v>37</v>
+      </c>
+      <c r="F5" s="28">
+        <v>41.2</v>
+      </c>
+      <c r="G5" s="29">
+        <v>43</v>
+      </c>
+      <c r="H5" s="30">
+        <v>41.1</v>
+      </c>
+      <c r="I5" s="30">
+        <v>39.009408854356145</v>
+      </c>
+      <c r="J5" s="30">
+        <v>40.794081102451145</v>
+      </c>
+      <c r="K5" s="30">
+        <v>41.193807350672138</v>
+      </c>
+      <c r="L5" s="28">
+        <v>41.299315577914648</v>
+      </c>
+      <c r="M5" s="28">
+        <v>42.7</v>
+      </c>
+      <c r="N5" s="3"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1">
+      <c r="A6" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="30">
+        <v>46.782104637336502</v>
+      </c>
+      <c r="K6" s="30">
+        <v>39.793479300124297</v>
+      </c>
+      <c r="L6" s="28">
+        <v>45.276690888764669</v>
+      </c>
+      <c r="M6" s="28">
+        <v>44</v>
+      </c>
+      <c r="N6" s="3"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1">
+      <c r="A7" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="13">
+        <v>30</v>
+      </c>
+      <c r="D7" s="13">
+        <v>34.6</v>
+      </c>
+      <c r="E7" s="28">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="F7" s="28">
+        <v>45.7</v>
+      </c>
+      <c r="G7" s="32">
+        <v>43.5</v>
+      </c>
+      <c r="H7" s="30">
+        <v>44.6</v>
+      </c>
+      <c r="I7" s="30">
+        <v>42.998815867377147</v>
+      </c>
+      <c r="J7" s="30">
+        <v>39.093058241994413</v>
+      </c>
+      <c r="K7" s="30">
+        <v>42.316200011642124</v>
+      </c>
+      <c r="L7" s="28">
+        <v>43.508107468339453</v>
+      </c>
+      <c r="M7" s="28">
+        <v>42.7</v>
+      </c>
+      <c r="N7" s="3"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" s="2" customFormat="1">
+      <c r="A8" s="31" t="s">
         <v>7</v>
       </c>
-    </row>
-[...57 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="B8" s="4"/>
+      <c r="C8" s="13">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="D8" s="13">
+        <v>34.1</v>
+      </c>
+      <c r="E8" s="28">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="F8" s="28">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="G8" s="32">
+        <v>27.3</v>
+      </c>
+      <c r="H8" s="30">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I8" s="30">
+        <v>34.869739478957918</v>
+      </c>
+      <c r="J8" s="30">
+        <v>38.644808743169399</v>
+      </c>
+      <c r="K8" s="30">
+        <v>31.962418010990962</v>
+      </c>
+      <c r="L8" s="28">
+        <v>27.877278507842306</v>
+      </c>
+      <c r="M8" s="28">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="N8" s="3"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" s="2" customFormat="1">
+      <c r="A9" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="13">
+        <v>31.3</v>
+      </c>
+      <c r="D9" s="13">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="E9" s="28">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="F9" s="28">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G9" s="32">
+        <v>43.6</v>
+      </c>
+      <c r="H9" s="30">
+        <v>41.2</v>
+      </c>
+      <c r="I9" s="30">
+        <v>41.246463880544781</v>
+      </c>
+      <c r="J9" s="30">
+        <v>47.488815405563116</v>
+      </c>
+      <c r="K9" s="30">
+        <v>39.401496259351624</v>
+      </c>
+      <c r="L9" s="28">
+        <v>42.84564838406866</v>
+      </c>
+      <c r="M9" s="28">
+        <v>42</v>
+      </c>
+      <c r="N9" s="3"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" s="2" customFormat="1">
+      <c r="A10" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B10" s="4"/>
+      <c r="C10" s="13">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D10" s="13">
+        <v>30</v>
+      </c>
+      <c r="E10" s="28">
+        <v>31</v>
+      </c>
+      <c r="F10" s="28">
+        <v>35.6</v>
+      </c>
+      <c r="G10" s="32">
+        <v>41.3</v>
+      </c>
+      <c r="H10" s="30">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="I10" s="30">
+        <v>32.857344832461472</v>
+      </c>
+      <c r="J10" s="30">
+        <v>33.901552692434755</v>
+      </c>
+      <c r="K10" s="30">
+        <v>25.986208295304735</v>
+      </c>
+      <c r="L10" s="28">
+        <v>41.329398538504783</v>
+      </c>
+      <c r="M10" s="28">
+        <v>46.4</v>
+      </c>
+      <c r="N10" s="3"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" s="2" customFormat="1">
+      <c r="A11" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="6"/>
-[...15 lines deleted...]
-      <c r="S4" s="24" t="s">
+      <c r="B11" s="4"/>
+      <c r="C11" s="13">
+        <v>35.9</v>
+      </c>
+      <c r="D11" s="13">
+        <v>34.5</v>
+      </c>
+      <c r="E11" s="28">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="F11" s="28">
+        <v>36.4</v>
+      </c>
+      <c r="G11" s="32">
+        <v>38.9</v>
+      </c>
+      <c r="H11" s="30">
+        <v>42.5</v>
+      </c>
+      <c r="I11" s="30">
+        <v>44.739103744628608</v>
+      </c>
+      <c r="J11" s="30">
+        <v>35.279748203128669</v>
+      </c>
+      <c r="K11" s="30">
+        <v>41.348100512087647</v>
+      </c>
+      <c r="L11" s="28">
+        <v>42.045512138259589</v>
+      </c>
+      <c r="M11" s="28">
+        <v>45.1</v>
+      </c>
+      <c r="N11" s="3"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" s="2" customFormat="1">
+      <c r="A12" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="13">
+        <v>20.5</v>
+      </c>
+      <c r="D12" s="13">
+        <v>19.2</v>
+      </c>
+      <c r="E12" s="28">
+        <v>18.5</v>
+      </c>
+      <c r="F12" s="28">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="G12" s="32">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H12" s="30">
+        <v>43.6</v>
+      </c>
+      <c r="I12" s="30">
+        <v>37.6031198440078</v>
+      </c>
+      <c r="J12" s="30">
+        <v>35.782935599869234</v>
+      </c>
+      <c r="K12" s="30">
+        <v>47.746489799084635</v>
+      </c>
+      <c r="L12" s="28">
+        <v>36.534207917016239</v>
+      </c>
+      <c r="M12" s="28">
+        <v>36.6</v>
+      </c>
+      <c r="N12" s="3"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" s="2" customFormat="1">
+      <c r="A13" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="30">
+        <v>35.957224411031603</v>
+      </c>
+      <c r="K13" s="30">
+        <v>46.573774570788757</v>
+      </c>
+      <c r="L13" s="28">
+        <v>36.994854599063423</v>
+      </c>
+      <c r="M13" s="28">
+        <v>38</v>
+      </c>
+      <c r="N13" s="3"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" s="2" customFormat="1">
+      <c r="A14" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="13">
+        <v>38.9</v>
+      </c>
+      <c r="D14" s="13">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="E14" s="28">
+        <v>32.9</v>
+      </c>
+      <c r="F14" s="28">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G14" s="32">
+        <v>34.4</v>
+      </c>
+      <c r="H14" s="30">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="I14" s="30">
+        <v>33.484162895927597</v>
+      </c>
+      <c r="J14" s="30">
+        <v>40.141909372678604</v>
+      </c>
+      <c r="K14" s="30">
+        <v>39.091437990885289</v>
+      </c>
+      <c r="L14" s="28">
+        <v>42.181279242102818</v>
+      </c>
+      <c r="M14" s="28">
+        <v>35.6</v>
+      </c>
+      <c r="N14" s="3"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" s="2" customFormat="1">
+      <c r="A15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="13">
+        <v>42.9</v>
+      </c>
+      <c r="D15" s="13">
+        <v>39.6</v>
+      </c>
+      <c r="E15" s="28">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="F15" s="28">
+        <v>42.9</v>
+      </c>
+      <c r="G15" s="32">
+        <v>40.1</v>
+      </c>
+      <c r="H15" s="30">
+        <v>45.3</v>
+      </c>
+      <c r="I15" s="30">
+        <v>40.87252475247525</v>
+      </c>
+      <c r="J15" s="30">
+        <v>45.191864927091331</v>
+      </c>
+      <c r="K15" s="30">
+        <v>42.940596846846844</v>
+      </c>
+      <c r="L15" s="28">
+        <v>46.550401116149288</v>
+      </c>
+      <c r="M15" s="28">
+        <v>41.3</v>
+      </c>
+      <c r="N15" s="3"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" s="2" customFormat="1">
+      <c r="A16" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="13">
+        <v>32.6</v>
+      </c>
+      <c r="D16" s="13">
+        <v>31.1</v>
+      </c>
+      <c r="E16" s="28">
+        <v>30.5</v>
+      </c>
+      <c r="F16" s="28">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="G16" s="32">
+        <v>44.4</v>
+      </c>
+      <c r="H16" s="30">
+        <v>40.1</v>
+      </c>
+      <c r="I16" s="30">
+        <v>38.470695970695971</v>
+      </c>
+      <c r="J16" s="30">
+        <v>36.747771173848442</v>
+      </c>
+      <c r="K16" s="30">
+        <v>43.297297297297298</v>
+      </c>
+      <c r="L16" s="28">
+        <v>39.737456891756594</v>
+      </c>
+      <c r="M16" s="28">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="N16" s="3"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+    </row>
+    <row r="17" spans="1:17" s="2" customFormat="1">
+      <c r="A17" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="13">
+        <v>52</v>
+      </c>
+      <c r="D17" s="13">
+        <v>44.4</v>
+      </c>
+      <c r="E17" s="28">
+        <v>42</v>
+      </c>
+      <c r="F17" s="28">
+        <v>37.4</v>
+      </c>
+      <c r="G17" s="32">
+        <v>34.5</v>
+      </c>
+      <c r="H17" s="30">
+        <v>30.5</v>
+      </c>
+      <c r="I17" s="30">
+        <v>31.33110575802316</v>
+      </c>
+      <c r="J17" s="30">
+        <v>33.288548170394371</v>
+      </c>
+      <c r="K17" s="30">
+        <v>25.999850489646406</v>
+      </c>
+      <c r="L17" s="28">
+        <v>30.742871920863777</v>
+      </c>
+      <c r="M17" s="28">
+        <v>24</v>
+      </c>
+      <c r="N17" s="3"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1">
+      <c r="A18" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="13">
+        <v>28.7</v>
+      </c>
+      <c r="D18" s="13">
+        <v>40.9</v>
+      </c>
+      <c r="E18" s="28">
+        <v>26.5</v>
+      </c>
+      <c r="F18" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H18" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="K18" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="N18" s="3"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1">
+      <c r="A19" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="4"/>
+      <c r="C19" s="13">
+        <v>39.1</v>
+      </c>
+      <c r="D19" s="13">
+        <v>40</v>
+      </c>
+      <c r="E19" s="28">
+        <v>43.6</v>
+      </c>
+      <c r="F19" s="28">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="G19" s="32">
+        <v>45</v>
+      </c>
+      <c r="H19" s="30">
+        <v>43.3</v>
+      </c>
+      <c r="I19" s="30">
+        <v>42.225322064494954</v>
+      </c>
+      <c r="J19" s="30">
+        <v>37.896794370602031</v>
+      </c>
+      <c r="K19" s="30">
+        <v>39.802411252511718</v>
+      </c>
+      <c r="L19" s="28">
+        <v>42.684193559941257</v>
+      </c>
+      <c r="M19" s="28">
+        <v>41.1</v>
+      </c>
+      <c r="N19" s="3"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1">
+      <c r="A20" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="13">
+        <v>39.6</v>
+      </c>
+      <c r="D20" s="13">
+        <v>32.6</v>
+      </c>
+      <c r="E20" s="28">
+        <v>33.9</v>
+      </c>
+      <c r="F20" s="28">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G20" s="32">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="H20" s="30">
+        <v>40.6</v>
+      </c>
+      <c r="I20" s="30">
+        <v>45.452006980802793</v>
+      </c>
+      <c r="J20" s="30">
+        <v>38.737436078293072</v>
+      </c>
+      <c r="K20" s="30">
+        <v>39.833020095417091</v>
+      </c>
+      <c r="L20" s="28">
+        <v>44.102188523177666</v>
+      </c>
+      <c r="M20" s="28">
+        <v>47.8</v>
+      </c>
+      <c r="N20" s="3"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1">
+      <c r="A21" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" s="28">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="G21" s="32">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="H21" s="30">
+        <v>35.5</v>
+      </c>
+      <c r="I21" s="30">
+        <v>33.582903249254926</v>
+      </c>
+      <c r="J21" s="30">
+        <v>27.418524871355061</v>
+      </c>
+      <c r="K21" s="30">
+        <v>34.95479077591645</v>
+      </c>
+      <c r="L21" s="28">
+        <v>39.717569385010393</v>
+      </c>
+      <c r="M21" s="28">
+        <v>46.3</v>
+      </c>
+      <c r="N21" s="3"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+    </row>
+    <row r="22" spans="1:17" s="2" customFormat="1">
+      <c r="A22" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="4"/>
+      <c r="C22" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G22" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H22" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I22" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J22" s="30">
+        <v>27.719543442813883</v>
+      </c>
+      <c r="K22" s="30">
+        <v>30.706955530216646</v>
+      </c>
+      <c r="L22" s="28">
+        <v>31.598215307173092</v>
+      </c>
+      <c r="M22" s="28">
+        <v>32.9</v>
+      </c>
+      <c r="N22" s="3"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1">
+      <c r="A23" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="4"/>
+      <c r="C23" s="13">
+        <v>33</v>
+      </c>
+      <c r="D23" s="13">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="E23" s="28">
+        <v>41.1</v>
+      </c>
+      <c r="F23" s="28">
+        <v>45.1</v>
+      </c>
+      <c r="G23" s="32">
+        <v>44.5</v>
+      </c>
+      <c r="H23" s="30">
+        <v>46</v>
+      </c>
+      <c r="I23" s="30">
+        <v>35.310888923605688</v>
+      </c>
+      <c r="J23" s="30">
+        <v>30.871354861151374</v>
+      </c>
+      <c r="K23" s="30">
+        <v>39.272461486562463</v>
+      </c>
+      <c r="L23" s="28">
+        <v>24.89085111601668</v>
+      </c>
+      <c r="M23" s="28">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="N23" s="3"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1">
+      <c r="A24" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="13">
+        <v>41.9</v>
+      </c>
+      <c r="D24" s="13">
+        <v>44.2</v>
+      </c>
+      <c r="E24" s="28">
+        <v>43.2</v>
+      </c>
+      <c r="F24" s="28">
+        <v>43.3</v>
+      </c>
+      <c r="G24" s="32">
+        <v>52.1</v>
+      </c>
+      <c r="H24" s="30">
+        <v>40.9</v>
+      </c>
+      <c r="I24" s="30">
+        <v>39.320204935995285</v>
+      </c>
+      <c r="J24" s="30">
+        <v>49.882786336235768</v>
+      </c>
+      <c r="K24" s="30">
+        <v>46.711127715555271</v>
+      </c>
+      <c r="L24" s="28">
+        <v>47.645647732955844</v>
+      </c>
+      <c r="M24" s="28">
+        <v>53.7</v>
+      </c>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+    </row>
+    <row r="25" spans="1:17" s="2" customFormat="1">
+      <c r="A25" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="13">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="D25" s="13">
+        <v>39.9</v>
+      </c>
+      <c r="E25" s="28">
+        <v>36.1</v>
+      </c>
+      <c r="F25" s="28">
+        <v>43.2</v>
+      </c>
+      <c r="G25" s="32">
+        <v>48.1</v>
+      </c>
+      <c r="H25" s="30">
+        <v>46.1</v>
+      </c>
+      <c r="I25" s="30">
+        <v>40.920988938092762</v>
+      </c>
+      <c r="J25" s="30">
+        <v>40.787918050044539</v>
+      </c>
+      <c r="K25" s="30">
+        <v>42.728069476535737</v>
+      </c>
+      <c r="L25" s="28">
+        <v>41.09054174316708</v>
+      </c>
+      <c r="M25" s="28">
+        <v>40.5</v>
+      </c>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+    </row>
+    <row r="26" spans="1:17" s="2" customFormat="1">
+      <c r="A26" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" s="28">
+        <v>46.7</v>
+      </c>
+      <c r="G26" s="32">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="H26" s="30">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="I26" s="30">
+        <v>34.779150538204576</v>
+      </c>
+      <c r="J26" s="30">
+        <v>38.051948051948052</v>
+      </c>
+      <c r="K26" s="30">
+        <v>34.991929258193558</v>
+      </c>
+      <c r="L26" s="28">
+        <v>32.035193999711524</v>
+      </c>
+      <c r="M26" s="28">
+        <v>41.3</v>
+      </c>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+    </row>
+    <row r="27" spans="1:17" s="2" customFormat="1">
+      <c r="A27" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="4"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="34"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+    </row>
+    <row r="28" spans="1:17" s="2" customFormat="1">
+      <c r="A28" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="28">
+        <v>38.4</v>
+      </c>
+      <c r="D28" s="28">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="E28" s="28">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="F28" s="28">
+        <v>41.7</v>
+      </c>
+      <c r="G28" s="32">
+        <v>43.9</v>
+      </c>
+      <c r="H28" s="35">
+        <v>41.5</v>
+      </c>
+      <c r="I28" s="35">
+        <v>39.276023148594298</v>
+      </c>
+      <c r="J28" s="35">
+        <v>41.460773380947167</v>
+      </c>
+      <c r="K28" s="35">
+        <v>41.482492117156752</v>
+      </c>
+      <c r="L28" s="13">
+        <v>41.9</v>
+      </c>
+      <c r="M28" s="13">
+        <v>42.7</v>
+      </c>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+    </row>
+    <row r="29" spans="1:17" s="2" customFormat="1">
+      <c r="A29" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="4"/>
+      <c r="C29" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F29" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G29" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H29" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I29" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J29" s="35">
+        <v>52.023121387283233</v>
+      </c>
+      <c r="K29" s="35">
+        <v>35.978670012547056</v>
+      </c>
+      <c r="L29" s="35">
+        <v>50.96229897179014</v>
+      </c>
+      <c r="M29" s="35">
+        <v>41.3</v>
+      </c>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+    </row>
+    <row r="30" spans="1:17" s="2" customFormat="1">
+      <c r="A30" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="19" t="s">
+      <c r="B30" s="4"/>
+      <c r="C30" s="28">
+        <v>29.8</v>
+      </c>
+      <c r="D30" s="28">
+        <v>31.8</v>
+      </c>
+      <c r="E30" s="28">
+        <v>33.1</v>
+      </c>
+      <c r="F30" s="28">
+        <v>45.8</v>
+      </c>
+      <c r="G30" s="32">
+        <v>45.6</v>
+      </c>
+      <c r="H30" s="35">
+        <v>47.3</v>
+      </c>
+      <c r="I30" s="35">
+        <v>45.554706406827158</v>
+      </c>
+      <c r="J30" s="35">
+        <v>38.146167557932266</v>
+      </c>
+      <c r="K30" s="35">
+        <v>40.48180968072316</v>
+      </c>
+      <c r="L30" s="35">
+        <v>40.53793103448276</v>
+      </c>
+      <c r="M30" s="35">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+    </row>
+    <row r="31" spans="1:17" s="2" customFormat="1">
+      <c r="A31" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="4"/>
+      <c r="C31" s="28">
+        <v>33.1</v>
+      </c>
+      <c r="D31" s="28">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="E31" s="28">
+        <v>42.3</v>
+      </c>
+      <c r="F31" s="28">
+        <v>34.1</v>
+      </c>
+      <c r="G31" s="32">
+        <v>22.6</v>
+      </c>
+      <c r="H31" s="35">
+        <v>29.7</v>
+      </c>
+      <c r="I31" s="35">
+        <v>36.374260965213807</v>
+      </c>
+      <c r="J31" s="35">
+        <v>37.398435720252102</v>
+      </c>
+      <c r="K31" s="35">
+        <v>27.67408470926059</v>
+      </c>
+      <c r="L31" s="35">
+        <v>27.13802181271155</v>
+      </c>
+      <c r="M31" s="35">
+        <v>33.6</v>
+      </c>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+    </row>
+    <row r="32" spans="1:17" s="2" customFormat="1">
+      <c r="A32" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="4"/>
+      <c r="C32" s="28">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="D32" s="28">
+        <v>42.2</v>
+      </c>
+      <c r="E32" s="28">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="F32" s="28">
+        <v>38</v>
+      </c>
+      <c r="G32" s="32">
+        <v>41</v>
+      </c>
+      <c r="H32" s="35">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="I32" s="35">
+        <v>40.732428848311741</v>
+      </c>
+      <c r="J32" s="35">
+        <v>53.285907859078598</v>
+      </c>
+      <c r="K32" s="35">
+        <v>43.829934324230905</v>
+      </c>
+      <c r="L32" s="35">
+        <v>43.55026147588611</v>
+      </c>
+      <c r="M32" s="35">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
+    </row>
+    <row r="33" spans="1:17" s="2" customFormat="1">
+      <c r="A33" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="4"/>
+      <c r="C33" s="28">
+        <v>33.6</v>
+      </c>
+      <c r="D33" s="28">
+        <v>30.5</v>
+      </c>
+      <c r="E33" s="28">
+        <v>30.8</v>
+      </c>
+      <c r="F33" s="28">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="G33" s="32">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="H33" s="35">
+        <v>30.4</v>
+      </c>
+      <c r="I33" s="35">
+        <v>27.896559961777349</v>
+      </c>
+      <c r="J33" s="35">
+        <v>31.827786582144746</v>
+      </c>
+      <c r="K33" s="35">
+        <v>24.527509449811003</v>
+      </c>
+      <c r="L33" s="35">
+        <v>31.902206320810972</v>
+      </c>
+      <c r="M33" s="35">
+        <v>41.4</v>
+      </c>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+    </row>
+    <row r="34" spans="1:17" s="2" customFormat="1">
+      <c r="A34" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="28">
+        <v>38.4</v>
+      </c>
+      <c r="D34" s="28">
+        <v>35</v>
+      </c>
+      <c r="E34" s="28">
+        <v>39.1</v>
+      </c>
+      <c r="F34" s="28">
+        <v>36.9</v>
+      </c>
+      <c r="G34" s="32">
+        <v>41.1</v>
+      </c>
+      <c r="H34" s="35">
+        <v>45</v>
+      </c>
+      <c r="I34" s="35">
+        <v>49.740879991870749</v>
+      </c>
+      <c r="J34" s="35">
+        <v>35.662097279242921</v>
+      </c>
+      <c r="K34" s="35">
+        <v>43.892031358539249</v>
+      </c>
+      <c r="L34" s="35">
+        <v>42.561554434885792</v>
+      </c>
+      <c r="M34" s="35">
+        <v>45.2</v>
+      </c>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="5"/>
+    </row>
+    <row r="35" spans="1:17" s="2" customFormat="1">
+      <c r="A35" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="28">
+        <v>20.3</v>
+      </c>
+      <c r="D35" s="28">
+        <v>16.2</v>
+      </c>
+      <c r="E35" s="28">
+        <v>17.8</v>
+      </c>
+      <c r="F35" s="28">
+        <v>42.6</v>
+      </c>
+      <c r="G35" s="32">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="H35" s="35">
+        <v>44.4</v>
+      </c>
+      <c r="I35" s="35">
+        <v>37.361061312298318</v>
+      </c>
+      <c r="J35" s="35">
+        <v>34.217054263565892</v>
+      </c>
+      <c r="K35" s="35">
+        <v>48.346303501945528</v>
+      </c>
+      <c r="L35" s="35">
+        <v>31.553669161175026</v>
+      </c>
+      <c r="M35" s="35">
+        <v>28.1</v>
+      </c>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
+    </row>
+    <row r="36" spans="1:17" s="2" customFormat="1">
+      <c r="A36" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="4"/>
+      <c r="C36" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E36" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F36" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H36" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I36" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J36" s="35">
+        <v>39.135410044500951</v>
+      </c>
+      <c r="K36" s="35">
+        <v>44.568185084063799</v>
+      </c>
+      <c r="L36" s="35">
+        <v>42.537232307859554</v>
+      </c>
+      <c r="M36" s="35">
+        <v>44.5</v>
+      </c>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+    </row>
+    <row r="37" spans="1:17" s="2" customFormat="1">
+      <c r="A37" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="25" t="s">
+      <c r="B37" s="4"/>
+      <c r="C37" s="28">
+        <v>39.9</v>
+      </c>
+      <c r="D37" s="28">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="E37" s="28">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="F37" s="28">
+        <v>37</v>
+      </c>
+      <c r="G37" s="32">
+        <v>34.6</v>
+      </c>
+      <c r="H37" s="35">
+        <v>31</v>
+      </c>
+      <c r="I37" s="35">
+        <v>33.45715835140998</v>
+      </c>
+      <c r="J37" s="35">
+        <v>40.34430442455956</v>
+      </c>
+      <c r="K37" s="35">
+        <v>39.711683078407447</v>
+      </c>
+      <c r="L37" s="35">
+        <v>44.171252948323925</v>
+      </c>
+      <c r="M37" s="35">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
+    </row>
+    <row r="38" spans="1:17" s="2" customFormat="1">
+      <c r="A38" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="V4" s="26">
-[...4 lines deleted...]
-      <c r="A5" s="19" t="s">
+      <c r="B38" s="4"/>
+      <c r="C38" s="28">
+        <v>44.7</v>
+      </c>
+      <c r="D38" s="28">
+        <v>41.4</v>
+      </c>
+      <c r="E38" s="28">
+        <v>40</v>
+      </c>
+      <c r="F38" s="28">
+        <v>42.5</v>
+      </c>
+      <c r="G38" s="32">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="H38" s="35">
+        <v>44.8</v>
+      </c>
+      <c r="I38" s="35">
+        <v>37.075869336143306</v>
+      </c>
+      <c r="J38" s="35">
+        <v>45.60639588835749</v>
+      </c>
+      <c r="K38" s="35">
+        <v>41.953461648951446</v>
+      </c>
+      <c r="L38" s="35">
+        <v>46.895684043542474</v>
+      </c>
+      <c r="M38" s="35">
+        <v>38.1</v>
+      </c>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+    </row>
+    <row r="39" spans="1:17" s="2" customFormat="1">
+      <c r="A39" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="4"/>
+      <c r="C39" s="28">
+        <v>37.6</v>
+      </c>
+      <c r="D39" s="28">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E39" s="28">
+        <v>29.6</v>
+      </c>
+      <c r="F39" s="28">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="G39" s="32">
+        <v>50</v>
+      </c>
+      <c r="H39" s="35">
+        <v>44.1</v>
+      </c>
+      <c r="I39" s="35">
+        <v>41.643875053980132</v>
+      </c>
+      <c r="J39" s="35">
+        <v>40.093649400058531</v>
+      </c>
+      <c r="K39" s="35">
+        <v>47.528449502133711</v>
+      </c>
+      <c r="L39" s="35">
+        <v>43.115167993785199</v>
+      </c>
+      <c r="M39" s="35">
+        <v>37.9</v>
+      </c>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+    </row>
+    <row r="40" spans="1:17" s="2" customFormat="1">
+      <c r="A40" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="3"/>
-      <c r="C5" s="21">
+      <c r="B40" s="4"/>
+      <c r="C40" s="28">
+        <v>51.6</v>
+      </c>
+      <c r="D40" s="28">
+        <v>43.8</v>
+      </c>
+      <c r="E40" s="28">
+        <v>39.5</v>
+      </c>
+      <c r="F40" s="28">
+        <v>36.6</v>
+      </c>
+      <c r="G40" s="32">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="H40" s="35">
+        <v>31.3</v>
+      </c>
+      <c r="I40" s="35">
+        <v>29.08660173729929</v>
+      </c>
+      <c r="J40" s="35">
+        <v>31.03125834891798</v>
+      </c>
+      <c r="K40" s="35">
+        <v>20.371208691715708</v>
+      </c>
+      <c r="L40" s="35">
+        <v>36.449184441656207</v>
+      </c>
+      <c r="M40" s="35">
+        <v>25.4</v>
+      </c>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+    </row>
+    <row r="41" spans="1:17" s="2" customFormat="1">
+      <c r="A41" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="4"/>
+      <c r="C41" s="28">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="D41" s="28">
+        <v>43</v>
+      </c>
+      <c r="E41" s="28">
+        <v>24.9</v>
+      </c>
+      <c r="F41" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H41" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="I41" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="J41" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K41" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L41" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="M41" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+    </row>
+    <row r="42" spans="1:17" s="2" customFormat="1">
+      <c r="A42" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="4"/>
+      <c r="C42" s="28">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="D42" s="28">
+        <v>40.5</v>
+      </c>
+      <c r="E42" s="28">
+        <v>46.1</v>
+      </c>
+      <c r="F42" s="28">
+        <v>40.1</v>
+      </c>
+      <c r="G42" s="32">
+        <v>45.9</v>
+      </c>
+      <c r="H42" s="35">
+        <v>45</v>
+      </c>
+      <c r="I42" s="30">
+        <v>44.215157387524222</v>
+      </c>
+      <c r="J42" s="30">
+        <v>39.176881799832621</v>
+      </c>
+      <c r="K42" s="35">
+        <v>40.306207355633212</v>
+      </c>
+      <c r="L42" s="35">
+        <v>44.228197205183783</v>
+      </c>
+      <c r="M42" s="35">
+        <v>40.5</v>
+      </c>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
+    </row>
+    <row r="43" spans="1:17" s="2" customFormat="1">
+      <c r="A43" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="4"/>
+      <c r="C43" s="28">
+        <v>42.1</v>
+      </c>
+      <c r="D43" s="28">
+        <v>33.5</v>
+      </c>
+      <c r="E43" s="28">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="F43" s="28">
+        <v>43.1</v>
+      </c>
+      <c r="G43" s="32">
+        <v>44.9</v>
+      </c>
+      <c r="H43" s="35">
+        <v>44.8</v>
+      </c>
+      <c r="I43" s="35">
+        <v>52.203483933652585</v>
+      </c>
+      <c r="J43" s="30">
+        <v>42.856203563679401</v>
+      </c>
+      <c r="K43" s="35">
+        <v>40.305954960278378</v>
+      </c>
+      <c r="L43" s="35">
+        <v>46.262249939256499</v>
+      </c>
+      <c r="M43" s="35">
+        <v>51.6</v>
+      </c>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+    </row>
+    <row r="44" spans="1:17" s="2" customFormat="1">
+      <c r="A44" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="4"/>
+      <c r="C44" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E44" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F44" s="28">
+        <v>37.9</v>
+      </c>
+      <c r="G44" s="32">
+        <v>27.5</v>
+      </c>
+      <c r="H44" s="35">
+        <v>43.3</v>
+      </c>
+      <c r="I44" s="35">
+        <v>48.632926119837116</v>
+      </c>
+      <c r="J44" s="30">
+        <v>31.320324740065519</v>
+      </c>
+      <c r="K44" s="35">
+        <v>40.612200905367537</v>
+      </c>
+      <c r="L44" s="35">
+        <v>44.724056309953909</v>
+      </c>
+      <c r="M44" s="35">
+        <v>48.2</v>
+      </c>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+    </row>
+    <row r="45" spans="1:17" s="2" customFormat="1">
+      <c r="A45" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="4"/>
+      <c r="C45" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E45" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F45" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G45" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H45" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I45" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J45" s="35">
+        <v>22.421594632547979</v>
+      </c>
+      <c r="K45" s="35">
+        <v>26.352310361141779</v>
+      </c>
+      <c r="L45" s="35">
+        <v>29.674796747967481</v>
+      </c>
+      <c r="M45" s="35">
+        <v>30.4</v>
+      </c>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+    </row>
+    <row r="46" spans="1:17" s="2" customFormat="1">
+      <c r="A46" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B46" s="4"/>
+      <c r="C46" s="28">
+        <v>34.6</v>
+      </c>
+      <c r="D46" s="28">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="E46" s="28">
+        <v>42.3</v>
+      </c>
+      <c r="F46" s="28">
+        <v>46.7</v>
+      </c>
+      <c r="G46" s="32">
+        <v>45</v>
+      </c>
+      <c r="H46" s="35">
+        <v>46.7</v>
+      </c>
+      <c r="I46" s="35">
+        <v>34.613248710829033</v>
+      </c>
+      <c r="J46" s="35">
+        <v>29.646230190491433</v>
+      </c>
+      <c r="K46" s="35">
+        <v>36.039742296049056</v>
+      </c>
+      <c r="L46" s="35">
+        <v>22.401305057096248</v>
+      </c>
+      <c r="M46" s="35">
+        <v>26.9</v>
+      </c>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+    </row>
+    <row r="47" spans="1:17" s="2" customFormat="1">
+      <c r="A47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="4"/>
+      <c r="C47" s="28">
+        <v>41.9</v>
+      </c>
+      <c r="D47" s="28">
+        <v>44.2</v>
+      </c>
+      <c r="E47" s="28">
+        <v>43.2</v>
+      </c>
+      <c r="F47" s="28">
+        <v>43.3</v>
+      </c>
+      <c r="G47" s="32">
+        <v>52.1</v>
+      </c>
+      <c r="H47" s="35">
+        <v>40.9</v>
+      </c>
+      <c r="I47" s="35">
+        <v>39.320204935995285</v>
+      </c>
+      <c r="J47" s="35">
+        <v>49.882786336235768</v>
+      </c>
+      <c r="K47" s="35">
+        <v>46.711127715555271</v>
+      </c>
+      <c r="L47" s="35">
+        <v>47.645647732955844</v>
+      </c>
+      <c r="M47" s="35">
+        <v>53.7</v>
+      </c>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+    </row>
+    <row r="48" spans="1:17" s="2" customFormat="1">
+      <c r="A48" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="4"/>
+      <c r="C48" s="28">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="D48" s="28">
+        <v>39.9</v>
+      </c>
+      <c r="E48" s="28">
+        <v>36.1</v>
+      </c>
+      <c r="F48" s="28">
+        <v>43.2</v>
+      </c>
+      <c r="G48" s="32">
+        <v>48.1</v>
+      </c>
+      <c r="H48" s="35">
+        <v>46.1</v>
+      </c>
+      <c r="I48" s="35">
+        <v>40.920988938092762</v>
+      </c>
+      <c r="J48" s="35">
+        <v>40.787918050044539</v>
+      </c>
+      <c r="K48" s="35">
+        <v>42.728069476535737</v>
+      </c>
+      <c r="L48" s="35">
+        <v>41.09054174316708</v>
+      </c>
+      <c r="M48" s="35">
+        <v>40.5</v>
+      </c>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+    </row>
+    <row r="49" spans="1:17" s="2" customFormat="1">
+      <c r="A49" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" s="4"/>
+      <c r="C49" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E49" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F49" s="28">
+        <v>46.7</v>
+      </c>
+      <c r="G49" s="32">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="H49" s="35">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="I49" s="35">
+        <v>34.779150538204576</v>
+      </c>
+      <c r="J49" s="35">
+        <v>38.051948051948052</v>
+      </c>
+      <c r="K49" s="35">
+        <v>34.991929258193558</v>
+      </c>
+      <c r="L49" s="35">
+        <v>32.035193999711524</v>
+      </c>
+      <c r="M49" s="35">
+        <v>41.3</v>
+      </c>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+    </row>
+    <row r="50" spans="1:17" s="2" customFormat="1">
+      <c r="A50" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B50" s="4"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="34"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="34"/>
+      <c r="L50" s="48"/>
+      <c r="M50" s="48"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+    </row>
+    <row r="51" spans="1:17" s="2" customFormat="1">
+      <c r="A51" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="4"/>
+      <c r="C51" s="28">
+        <v>32.1</v>
+      </c>
+      <c r="D51" s="28">
+        <v>32.9</v>
+      </c>
+      <c r="E51" s="28">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="F51" s="28">
+        <v>39.5</v>
+      </c>
+      <c r="G51" s="32">
+        <v>40</v>
+      </c>
+      <c r="H51" s="36">
+        <v>40</v>
+      </c>
+      <c r="I51" s="36">
+        <v>38.187757909215961</v>
+      </c>
+      <c r="J51" s="36">
+        <v>38.52247186898304</v>
+      </c>
+      <c r="K51" s="36">
+        <v>40.122057139343447</v>
+      </c>
+      <c r="L51" s="13">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="M51" s="13">
+        <v>42.5</v>
+      </c>
+      <c r="N51" s="4"/>
+      <c r="O51" s="14"/>
+      <c r="P51" s="5"/>
+      <c r="Q51" s="5"/>
+    </row>
+    <row r="52" spans="1:17" s="2" customFormat="1">
+      <c r="A52" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="4"/>
+      <c r="C52" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E52" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F52" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G52" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H52" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I52" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J52" s="36">
+        <v>45.826010544815468</v>
+      </c>
+      <c r="K52" s="36">
+        <v>41.466098198322108</v>
+      </c>
+      <c r="L52" s="13">
+        <v>41.090838509316768</v>
+      </c>
+      <c r="M52" s="13">
+        <v>46.9</v>
+      </c>
+      <c r="N52" s="4"/>
+      <c r="O52" s="15"/>
+      <c r="P52" s="5"/>
+      <c r="Q52" s="5"/>
+    </row>
+    <row r="53" spans="1:17" s="2" customFormat="1">
+      <c r="A53" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B53" s="4"/>
+      <c r="C53" s="28">
+        <v>30.3</v>
+      </c>
+      <c r="D53" s="28">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="E53" s="28">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="F53" s="28">
+        <v>45.6</v>
+      </c>
+      <c r="G53" s="32">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="H53" s="35">
+        <v>40.5</v>
+      </c>
+      <c r="I53" s="35">
+        <v>39.454160042395337</v>
+      </c>
+      <c r="J53" s="35">
+        <v>41.190405685519693</v>
+      </c>
+      <c r="K53" s="36">
+        <v>45.777665742374587</v>
+      </c>
+      <c r="L53" s="13">
+        <v>48.870994521002828</v>
+      </c>
+      <c r="M53" s="13">
+        <v>49.1</v>
+      </c>
+      <c r="N53" s="4"/>
+      <c r="O53" s="16"/>
+      <c r="P53" s="5"/>
+      <c r="Q53" s="5"/>
+    </row>
+    <row r="54" spans="1:17" s="2" customFormat="1">
+      <c r="A54" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="4"/>
+      <c r="C54" s="28">
+        <v>38.1</v>
+      </c>
+      <c r="D54" s="28">
+        <v>27</v>
+      </c>
+      <c r="E54" s="28">
+        <v>31.7</v>
+      </c>
+      <c r="F54" s="28">
+        <v>32.4</v>
+      </c>
+      <c r="G54" s="32">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="H54" s="35">
+        <v>42.9</v>
+      </c>
+      <c r="I54" s="35">
+        <v>30.827484299963061</v>
+      </c>
+      <c r="J54" s="35">
+        <v>41.843695186123561</v>
+      </c>
+      <c r="K54" s="36">
+        <v>40.231874026648207</v>
+      </c>
+      <c r="L54" s="13">
+        <v>29.639591178052715</v>
+      </c>
+      <c r="M54" s="13">
+        <v>42.4</v>
+      </c>
+      <c r="N54" s="4"/>
+      <c r="O54" s="16"/>
+      <c r="P54" s="5"/>
+      <c r="Q54" s="5"/>
+    </row>
+    <row r="55" spans="1:17" s="2" customFormat="1">
+      <c r="A55" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="4"/>
+      <c r="C55" s="28">
+        <v>29.3</v>
+      </c>
+      <c r="D55" s="28">
+        <v>31.1</v>
+      </c>
+      <c r="E55" s="28">
+        <v>33</v>
+      </c>
+      <c r="F55" s="28">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="G55" s="32">
+        <v>44.5</v>
+      </c>
+      <c r="H55" s="35">
+        <v>41.5</v>
+      </c>
+      <c r="I55" s="35">
+        <v>41.452258433390512</v>
+      </c>
+      <c r="J55" s="35">
+        <v>46.736694062321455</v>
+      </c>
+      <c r="K55" s="36">
+        <v>38.838874006411665</v>
+      </c>
+      <c r="L55" s="13">
+        <v>42.717523376829206</v>
+      </c>
+      <c r="M55" s="13">
+        <v>43.9</v>
+      </c>
+      <c r="N55" s="4"/>
+      <c r="O55" s="16"/>
+      <c r="P55" s="5"/>
+      <c r="Q55" s="5"/>
+    </row>
+    <row r="56" spans="1:17" s="2" customFormat="1">
+      <c r="A56" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="4"/>
+      <c r="C56" s="28">
+        <v>34.6</v>
+      </c>
+      <c r="D56" s="28">
+        <v>28.4</v>
+      </c>
+      <c r="E56" s="28">
+        <v>32.6</v>
+      </c>
+      <c r="F56" s="28">
+        <v>43</v>
+      </c>
+      <c r="G56" s="32">
+        <v>48.5</v>
+      </c>
+      <c r="H56" s="35">
+        <v>52.6</v>
+      </c>
+      <c r="I56" s="35">
+        <v>51.418994413407823</v>
+      </c>
+      <c r="J56" s="35">
+        <v>40.137675403759602</v>
+      </c>
+      <c r="K56" s="36">
+        <v>29.819720382634291</v>
+      </c>
+      <c r="L56" s="13">
+        <v>49.734183944710267</v>
+      </c>
+      <c r="M56" s="13">
+        <v>52.9</v>
+      </c>
+      <c r="N56" s="4"/>
+      <c r="O56" s="16"/>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+    </row>
+    <row r="57" spans="1:17" s="2" customFormat="1">
+      <c r="A57" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="4"/>
+      <c r="C57" s="28">
+        <v>30.7</v>
+      </c>
+      <c r="D57" s="28">
+        <v>33.5</v>
+      </c>
+      <c r="E57" s="28">
+        <v>28.8</v>
+      </c>
+      <c r="F57" s="28">
+        <v>35.6</v>
+      </c>
+      <c r="G57" s="32">
+        <v>35.4</v>
+      </c>
+      <c r="H57" s="35">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I57" s="35">
+        <v>37.106528143898274</v>
+      </c>
+      <c r="J57" s="35">
+        <v>34.48525159051475</v>
+      </c>
+      <c r="K57" s="36">
+        <v>37.531636147089472</v>
+      </c>
+      <c r="L57" s="13">
+        <v>40.93164719065151</v>
+      </c>
+      <c r="M57" s="13">
+        <v>44.8</v>
+      </c>
+      <c r="N57" s="4"/>
+      <c r="O57" s="16"/>
+      <c r="P57" s="5"/>
+      <c r="Q57" s="5"/>
+    </row>
+    <row r="58" spans="1:17" s="2" customFormat="1">
+      <c r="A58" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B58" s="4"/>
+      <c r="C58" s="28">
+        <v>21.1</v>
+      </c>
+      <c r="D58" s="28">
+        <v>29.4</v>
+      </c>
+      <c r="E58" s="28">
+        <v>20.9</v>
+      </c>
+      <c r="F58" s="28">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="G58" s="32">
+        <v>26.5</v>
+      </c>
+      <c r="H58" s="35">
+        <v>41.3</v>
+      </c>
+      <c r="I58" s="35">
+        <v>38.84297520661157</v>
+      </c>
+      <c r="J58" s="35">
+        <v>44.217118997912323</v>
+      </c>
+      <c r="K58" s="36">
+        <v>46.221489420170379</v>
+      </c>
+      <c r="L58" s="13">
+        <v>47.258297258297262</v>
+      </c>
+      <c r="M58" s="13">
+        <v>43.1</v>
+      </c>
+      <c r="N58" s="4"/>
+      <c r="O58" s="16"/>
+      <c r="P58" s="5"/>
+      <c r="Q58" s="5"/>
+    </row>
+    <row r="59" spans="1:17" s="2" customFormat="1">
+      <c r="A59" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="4"/>
+      <c r="C59" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E59" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G59" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H59" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I59" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J59" s="35">
+        <v>30.489938757655295</v>
+      </c>
+      <c r="K59" s="36">
+        <v>51.09276347741622</v>
+      </c>
+      <c r="L59" s="13">
+        <v>30.698938009385031</v>
+      </c>
+      <c r="M59" s="13">
+        <v>28.8</v>
+      </c>
+      <c r="N59" s="4"/>
+      <c r="O59" s="16"/>
+      <c r="P59" s="5"/>
+      <c r="Q59" s="5"/>
+    </row>
+    <row r="60" spans="1:17" s="2" customFormat="1">
+      <c r="A60" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" s="4"/>
+      <c r="C60" s="28">
+        <v>30.9</v>
+      </c>
+      <c r="D60" s="28">
+        <v>30.7</v>
+      </c>
+      <c r="E60" s="28">
+        <v>29.6</v>
+      </c>
+      <c r="F60" s="28">
+        <v>33.6</v>
+      </c>
+      <c r="G60" s="32">
+        <v>33.5</v>
+      </c>
+      <c r="H60" s="35">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="I60" s="35">
+        <v>33.60555826426134</v>
+      </c>
+      <c r="J60" s="35">
+        <v>39.172352417680209</v>
+      </c>
+      <c r="K60" s="36">
+        <v>35.456510893065023</v>
+      </c>
+      <c r="L60" s="13">
+        <v>33.519987556385125</v>
+      </c>
+      <c r="M60" s="13">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="N60" s="4"/>
+      <c r="O60" s="16"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+    </row>
+    <row r="61" spans="1:17" s="2" customFormat="1">
+      <c r="A61" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="28">
+        <v>38.4</v>
+      </c>
+      <c r="D61" s="28">
+        <v>35.9</v>
+      </c>
+      <c r="E61" s="28">
+        <v>36.5</v>
+      </c>
+      <c r="F61" s="28">
+        <v>43.7</v>
+      </c>
+      <c r="G61" s="32">
+        <v>42.4</v>
+      </c>
+      <c r="H61" s="35">
+        <v>46</v>
+      </c>
+      <c r="I61" s="35">
+        <v>46.274362818590703</v>
+      </c>
+      <c r="J61" s="35">
+        <v>44.709982574060241</v>
+      </c>
+      <c r="K61" s="36">
+        <v>44.500953591862682</v>
+      </c>
+      <c r="L61" s="13">
+        <v>45.942824140918276</v>
+      </c>
+      <c r="M61" s="13">
+        <v>47.1</v>
+      </c>
+      <c r="N61" s="4"/>
+      <c r="O61" s="16"/>
+      <c r="P61" s="5"/>
+      <c r="Q61" s="5"/>
+    </row>
+    <row r="62" spans="1:17" s="2" customFormat="1">
+      <c r="A62" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="28">
+        <v>26.3</v>
+      </c>
+      <c r="D62" s="28">
+        <v>27.3</v>
+      </c>
+      <c r="E62" s="28">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="F62" s="28">
+        <v>34.9</v>
+      </c>
+      <c r="G62" s="32">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="H62" s="35">
+        <v>33</v>
+      </c>
+      <c r="I62" s="35">
+        <v>32.92222501887742</v>
+      </c>
+      <c r="J62" s="35">
+        <v>30.935434672089478</v>
+      </c>
+      <c r="K62" s="36">
+        <v>36.734693877551024</v>
+      </c>
+      <c r="L62" s="13">
+        <v>35.208333333333336</v>
+      </c>
+      <c r="M62" s="13">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="N62" s="4"/>
+      <c r="O62" s="16"/>
+      <c r="P62" s="5"/>
+      <c r="Q62" s="5"/>
+    </row>
+    <row r="63" spans="1:17" s="2" customFormat="1">
+      <c r="A63" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="4"/>
+      <c r="C63" s="28">
+        <v>53</v>
+      </c>
+      <c r="D63" s="28">
+        <v>47.1</v>
+      </c>
+      <c r="E63" s="28">
+        <v>49.1</v>
+      </c>
+      <c r="F63" s="28">
+        <v>38.9</v>
+      </c>
+      <c r="G63" s="32">
+        <v>37.4</v>
+      </c>
+      <c r="H63" s="35">
+        <v>28.9</v>
+      </c>
+      <c r="I63" s="35">
+        <v>34.566495921077596</v>
+      </c>
+      <c r="J63" s="35">
+        <v>36.558931681826977</v>
+      </c>
+      <c r="K63" s="36">
+        <v>36.95221316890553</v>
+      </c>
+      <c r="L63" s="13">
+        <v>21.497543621887175</v>
+      </c>
+      <c r="M63" s="13">
+        <v>21.1</v>
+      </c>
+      <c r="N63" s="4"/>
+      <c r="O63" s="16"/>
+      <c r="P63" s="5"/>
+      <c r="Q63" s="5"/>
+    </row>
+    <row r="64" spans="1:17" s="2" customFormat="1">
+      <c r="A64" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B64" s="4"/>
+      <c r="C64" s="28">
+        <v>23.7</v>
+      </c>
+      <c r="D64" s="28">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="E64" s="28">
+        <v>32.1</v>
+      </c>
+      <c r="F64" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H64" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="I64" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="J64" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="K64" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="L64" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="M64" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="N64" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="O64" s="16"/>
+      <c r="P64" s="5"/>
+      <c r="Q64" s="5"/>
+    </row>
+    <row r="65" spans="1:17" s="2" customFormat="1">
+      <c r="A65" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B65" s="4"/>
+      <c r="C65" s="28">
+        <v>31.6</v>
+      </c>
+      <c r="D65" s="28">
+        <v>37.6</v>
+      </c>
+      <c r="E65" s="28">
+        <v>30.4</v>
+      </c>
+      <c r="F65" s="28">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="G65" s="32">
+        <v>41.7</v>
+      </c>
+      <c r="H65" s="35">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="I65" s="35">
+        <v>35.031244082560121</v>
+      </c>
+      <c r="J65" s="35">
+        <v>32.959939244351624</v>
+      </c>
+      <c r="K65" s="28">
+        <v>37.723214285714285</v>
+      </c>
+      <c r="L65" s="28">
+        <v>37.3155869146889</v>
+      </c>
+      <c r="M65" s="28">
+        <v>44.2</v>
+      </c>
+      <c r="N65" s="4"/>
+      <c r="O65" s="16"/>
+      <c r="P65" s="5"/>
+      <c r="Q65" s="5"/>
+    </row>
+    <row r="66" spans="1:17" s="2" customFormat="1">
+      <c r="A66" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B66" s="4"/>
+      <c r="C66" s="28">
+        <v>32.9</v>
+      </c>
+      <c r="D66" s="28">
+        <v>30.4</v>
+      </c>
+      <c r="E66" s="28">
+        <v>24.3</v>
+      </c>
+      <c r="F66" s="28">
+        <v>34.1</v>
+      </c>
+      <c r="G66" s="32">
+        <v>35.9</v>
+      </c>
+      <c r="H66" s="35">
+        <v>36.4</v>
+      </c>
+      <c r="I66" s="35">
+        <v>38.62088336493224</v>
+      </c>
+      <c r="J66" s="35">
+        <v>33.97231096911608</v>
+      </c>
+      <c r="K66" s="28">
+        <v>39.253839350325642</v>
+      </c>
+      <c r="L66" s="28">
+        <v>41.647491946617578</v>
+      </c>
+      <c r="M66" s="28">
+        <v>43.6</v>
+      </c>
+      <c r="N66" s="4"/>
+      <c r="O66" s="16"/>
+      <c r="P66" s="5"/>
+      <c r="Q66" s="5"/>
+    </row>
+    <row r="67" spans="1:17" s="2" customFormat="1">
+      <c r="A67" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67" s="4"/>
+      <c r="C67" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E67" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F67" s="28">
+        <v>41</v>
+      </c>
+      <c r="G67" s="32">
+        <v>36.6</v>
+      </c>
+      <c r="H67" s="35">
+        <v>32.5</v>
+      </c>
+      <c r="I67" s="35">
+        <v>28.568659753852117</v>
+      </c>
+      <c r="J67" s="35">
+        <v>25.737775323639489</v>
+      </c>
+      <c r="K67" s="28">
+        <v>32.2289156626506</v>
+      </c>
+      <c r="L67" s="28">
+        <v>38.089837579488844</v>
+      </c>
+      <c r="M67" s="28">
+        <v>44.9</v>
+      </c>
+      <c r="N67" s="4"/>
+      <c r="O67" s="16"/>
+      <c r="P67" s="5"/>
+      <c r="Q67" s="5"/>
+    </row>
+    <row r="68" spans="1:17" s="2" customFormat="1">
+      <c r="A68" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B68" s="4"/>
+      <c r="C68" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E68" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F68" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G68" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H68" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I68" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J68" s="35">
+        <v>43.316490583371618</v>
+      </c>
+      <c r="K68" s="28">
+        <v>42.074927953890494</v>
+      </c>
+      <c r="L68" s="28">
+        <v>38.747976254722069</v>
+      </c>
+      <c r="M68" s="28">
+        <v>41.5</v>
+      </c>
+      <c r="N68" s="4"/>
+      <c r="O68" s="16"/>
+      <c r="P68" s="5"/>
+      <c r="Q68" s="5"/>
+    </row>
+    <row r="69" spans="1:17" s="2" customFormat="1">
+      <c r="A69" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B69" s="4"/>
+      <c r="C69" s="28">
+        <v>28.5</v>
+      </c>
+      <c r="D69" s="28">
+        <v>25.2</v>
+      </c>
+      <c r="E69" s="28">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="F69" s="28">
+        <v>41.5</v>
+      </c>
+      <c r="G69" s="32">
+        <v>43.4</v>
+      </c>
+      <c r="H69" s="35">
+        <v>45.5</v>
+      </c>
+      <c r="I69" s="35">
+        <v>35.987383644895758</v>
+      </c>
+      <c r="J69" s="35">
+        <v>34.090431125131445</v>
+      </c>
+      <c r="K69" s="28">
+        <v>47.766673465225374</v>
+      </c>
+      <c r="L69" s="28">
+        <v>32.430830039525688</v>
+      </c>
+      <c r="M69" s="28">
+        <v>44.2</v>
+      </c>
+      <c r="N69" s="4"/>
+      <c r="O69" s="16"/>
+      <c r="P69" s="5"/>
+      <c r="Q69" s="5"/>
+    </row>
+    <row r="70" spans="1:17" s="2" customFormat="1">
+      <c r="A70" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B70" s="4"/>
+      <c r="C70" s="13">
+        <v>37</v>
+      </c>
+      <c r="D70" s="13">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="E70" s="28">
+        <v>37</v>
+      </c>
+      <c r="F70" s="12">
+        <v>41.2</v>
+      </c>
+      <c r="G70" s="39">
+        <v>43</v>
+      </c>
+      <c r="H70" s="12">
+        <v>41.1</v>
+      </c>
+      <c r="I70" s="30">
+        <v>39.009408854356145</v>
+      </c>
+      <c r="J70" s="30">
+        <v>40.794081102451145</v>
+      </c>
+      <c r="K70" s="30">
+        <v>41.193807350672138</v>
+      </c>
+      <c r="L70" s="12">
+        <v>41.299315577914648</v>
+      </c>
+      <c r="M70" s="12">
+        <v>42.7</v>
+      </c>
+      <c r="N70" s="4"/>
+      <c r="O70" s="16"/>
+      <c r="P70" s="5"/>
+      <c r="Q70" s="5"/>
+    </row>
+    <row r="71" spans="1:17" s="2" customFormat="1">
+      <c r="A71" s="40">
+        <v>15</v>
+      </c>
+      <c r="B71" s="4"/>
+      <c r="C71" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E71" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F71" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G71" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H71" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I71" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J71" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K71" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L71" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M71" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N71" s="4"/>
+      <c r="O71" s="16"/>
+      <c r="P71" s="5"/>
+      <c r="Q71" s="5"/>
+    </row>
+    <row r="72" spans="1:17" s="2" customFormat="1">
+      <c r="A72" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B72" s="4"/>
+      <c r="C72" s="13">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="D72" s="13">
+        <v>37.9</v>
+      </c>
+      <c r="E72" s="28">
+        <v>41.2</v>
+      </c>
+      <c r="F72" s="12">
+        <v>45.2</v>
+      </c>
+      <c r="G72" s="39">
+        <v>42.4</v>
+      </c>
+      <c r="H72" s="12">
+        <v>43.6</v>
+      </c>
+      <c r="I72" s="12">
+        <v>41.571763642015434</v>
+      </c>
+      <c r="J72" s="30">
+        <v>40.829823993089299</v>
+      </c>
+      <c r="K72" s="30">
+        <v>39.609944986187521</v>
+      </c>
+      <c r="L72" s="12">
+        <v>46.080760095011875</v>
+      </c>
+      <c r="M72" s="12">
+        <v>46.6</v>
+      </c>
+      <c r="N72" s="4"/>
+      <c r="O72" s="16"/>
+      <c r="P72" s="5"/>
+      <c r="Q72" s="5"/>
+    </row>
+    <row r="73" spans="1:17" s="2" customFormat="1">
+      <c r="A73" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B73" s="4"/>
+      <c r="C73" s="13">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="D73" s="13">
+        <v>36.1</v>
+      </c>
+      <c r="E73" s="28">
+        <v>35</v>
+      </c>
+      <c r="F73" s="12">
+        <v>42</v>
+      </c>
+      <c r="G73" s="39">
+        <v>47.7</v>
+      </c>
+      <c r="H73" s="12">
+        <v>41.8</v>
+      </c>
+      <c r="I73" s="12">
+        <v>36.40542451849079</v>
+      </c>
+      <c r="J73" s="30">
+        <v>38.333498072551151</v>
+      </c>
+      <c r="K73" s="30">
+        <v>37.140040836443006</v>
+      </c>
+      <c r="L73" s="12">
+        <v>43.081259306530526</v>
+      </c>
+      <c r="M73" s="12">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="N73" s="5"/>
+      <c r="O73" s="5"/>
+      <c r="P73" s="5"/>
+      <c r="Q73" s="5"/>
+    </row>
+    <row r="74" spans="1:17" s="2" customFormat="1">
+      <c r="A74" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B74" s="4"/>
+      <c r="C74" s="13">
+        <v>37.1</v>
+      </c>
+      <c r="D74" s="13">
+        <v>35.6</v>
+      </c>
+      <c r="E74" s="28">
+        <v>36.9</v>
+      </c>
+      <c r="F74" s="12">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="G74" s="39">
+        <v>41.2</v>
+      </c>
+      <c r="H74" s="12">
+        <v>36.4</v>
+      </c>
+      <c r="I74" s="12">
+        <v>34.457014474312068</v>
+      </c>
+      <c r="J74" s="30">
+        <v>36.715772291369106</v>
+      </c>
+      <c r="K74" s="30">
+        <v>37.720583338882605</v>
+      </c>
+      <c r="L74" s="12">
+        <v>38.513024170122002</v>
+      </c>
+      <c r="M74" s="12">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="N74" s="5"/>
+      <c r="O74" s="5"/>
+      <c r="P74" s="5"/>
+      <c r="Q74" s="5"/>
+    </row>
+    <row r="75" spans="1:17" s="2" customFormat="1">
+      <c r="A75" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B75" s="4"/>
+      <c r="C75" s="13">
+        <v>35.9</v>
+      </c>
+      <c r="D75" s="13">
+        <v>35.4</v>
+      </c>
+      <c r="E75" s="28">
+        <v>37</v>
+      </c>
+      <c r="F75" s="12">
+        <v>41.7</v>
+      </c>
+      <c r="G75" s="39">
+        <v>41.3</v>
+      </c>
+      <c r="H75" s="12">
+        <v>41.6</v>
+      </c>
+      <c r="I75" s="12">
+        <v>36.840498600864919</v>
+      </c>
+      <c r="J75" s="30">
+        <v>41.031583568580807</v>
+      </c>
+      <c r="K75" s="30">
+        <v>39.712257081291661</v>
+      </c>
+      <c r="L75" s="12">
+        <v>39.47030947872522</v>
+      </c>
+      <c r="M75" s="12">
+        <v>41.4</v>
+      </c>
+      <c r="N75" s="5"/>
+      <c r="O75" s="5"/>
+      <c r="P75" s="5"/>
+      <c r="Q75" s="5"/>
+    </row>
+    <row r="76" spans="1:17" s="2" customFormat="1">
+      <c r="A76" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B76" s="4"/>
+      <c r="C76" s="13">
+        <v>39.4</v>
+      </c>
+      <c r="D76" s="13">
+        <v>41.5</v>
+      </c>
+      <c r="E76" s="28">
+        <v>39.6</v>
+      </c>
+      <c r="F76" s="12">
+        <v>44.5</v>
+      </c>
+      <c r="G76" s="39">
+        <v>46.9</v>
+      </c>
+      <c r="H76" s="12">
+        <v>44.1</v>
+      </c>
+      <c r="I76" s="12">
+        <v>44.359730598230399</v>
+      </c>
+      <c r="J76" s="30">
+        <v>44.307416775328733</v>
+      </c>
+      <c r="K76" s="30">
+        <v>46.814625080044358</v>
+      </c>
+      <c r="L76" s="12">
+        <v>44.09998404152563</v>
+      </c>
+      <c r="M76" s="12">
+        <v>44.6</v>
+      </c>
+      <c r="N76" s="5"/>
+      <c r="O76" s="5"/>
+      <c r="P76" s="5"/>
+      <c r="Q76" s="5"/>
+    </row>
+    <row r="77" spans="1:17" s="2" customFormat="1">
+      <c r="A77" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B77" s="4"/>
+      <c r="C77" s="13">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="D77" s="13">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E77" s="28">
+        <v>31.4</v>
+      </c>
+      <c r="F77" s="12">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="G77" s="39">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="H77" s="12">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="I77" s="12">
+        <v>43.080557013616577</v>
+      </c>
+      <c r="J77" s="30">
+        <v>42.707873212191373</v>
+      </c>
+      <c r="K77" s="30">
+        <v>43.615700385161162</v>
+      </c>
+      <c r="L77" s="12">
+        <v>42.892802282203206</v>
+      </c>
+      <c r="M77" s="12">
+        <v>48.5</v>
+      </c>
+      <c r="N77" s="5"/>
+      <c r="O77" s="5"/>
+      <c r="P77" s="5"/>
+      <c r="Q77" s="5"/>
+    </row>
+    <row r="78" spans="1:17" s="2" customFormat="1">
+      <c r="A78" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" s="4"/>
+      <c r="C78" s="28">
+        <v>28.4</v>
+      </c>
+      <c r="D78" s="13">
+        <v>29.8</v>
+      </c>
+      <c r="E78" s="28">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="F78" s="12">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="G78" s="39">
+        <v>42.5</v>
+      </c>
+      <c r="H78" s="12">
+        <v>30.4</v>
+      </c>
+      <c r="I78" s="12">
+        <v>24.522536287242168</v>
+      </c>
+      <c r="J78" s="30">
+        <v>41.927951967978657</v>
+      </c>
+      <c r="K78" s="30">
+        <v>55.033089515848133</v>
+      </c>
+      <c r="L78" s="12">
+        <v>44.129469007827375</v>
+      </c>
+      <c r="M78" s="12">
+        <v>52.8</v>
+      </c>
+      <c r="N78" s="5"/>
+      <c r="O78" s="5"/>
+      <c r="P78" s="5"/>
+      <c r="Q78" s="5"/>
+    </row>
+    <row r="79" spans="1:17" s="2" customFormat="1">
+      <c r="A79" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B79" s="4"/>
+      <c r="C79" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E79" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F79" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G79" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H79" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I79" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J79" s="46">
+        <v>46.782104637336502</v>
+      </c>
+      <c r="K79" s="12">
+        <v>39.793479300124297</v>
+      </c>
+      <c r="L79" s="12">
+        <v>45.276690888764669</v>
+      </c>
+      <c r="M79" s="12">
+        <v>44</v>
+      </c>
+      <c r="N79" s="5"/>
+      <c r="O79" s="5"/>
+      <c r="P79" s="5"/>
+      <c r="Q79" s="5"/>
+    </row>
+    <row r="80" spans="1:17" s="2" customFormat="1">
+      <c r="A80" s="47">
+        <v>15</v>
+      </c>
+      <c r="B80" s="4"/>
+      <c r="C80" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E80" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F80" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G80" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H80" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I80" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J80" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="K80" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L80" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M80" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N80" s="5"/>
+      <c r="O80" s="5"/>
+      <c r="P80" s="5"/>
+      <c r="Q80" s="5"/>
+    </row>
+    <row r="81" spans="1:17" s="2" customFormat="1">
+      <c r="A81" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B81" s="4"/>
+      <c r="C81" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E81" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F81" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G81" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H81" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I81" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J81" s="12">
+        <v>51.342642320085929</v>
+      </c>
+      <c r="K81" s="12">
+        <v>67.657550535077291</v>
+      </c>
+      <c r="L81" s="12">
+        <v>50.512820512820511</v>
+      </c>
+      <c r="M81" s="12">
+        <v>46.2</v>
+      </c>
+      <c r="N81" s="5"/>
+      <c r="O81" s="5"/>
+      <c r="P81" s="5"/>
+      <c r="Q81" s="5"/>
+    </row>
+    <row r="82" spans="1:17" s="2" customFormat="1">
+      <c r="A82" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B82" s="4"/>
+      <c r="C82" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E82" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F82" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G82" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H82" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I82" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J82" s="12">
+        <v>39.346696362286565</v>
+      </c>
+      <c r="K82" s="12">
+        <v>33.945535148828377</v>
+      </c>
+      <c r="L82" s="12">
+        <v>44.310575635876845</v>
+      </c>
+      <c r="M82" s="12">
+        <v>57.9</v>
+      </c>
+      <c r="N82" s="5"/>
+      <c r="O82" s="5"/>
+      <c r="P82" s="5"/>
+      <c r="Q82" s="5"/>
+    </row>
+    <row r="83" spans="1:17" s="2" customFormat="1">
+      <c r="A83" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B83" s="4"/>
+      <c r="C83" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E83" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F83" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G83" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H83" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I83" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J83" s="12">
+        <v>45.674947620472913</v>
+      </c>
+      <c r="K83" s="12">
+        <v>36.866666666666667</v>
+      </c>
+      <c r="L83" s="12">
+        <v>35.61643835616438</v>
+      </c>
+      <c r="M83" s="12">
+        <v>54.1</v>
+      </c>
+      <c r="N83" s="5"/>
+      <c r="O83" s="5"/>
+      <c r="P83" s="5"/>
+      <c r="Q83" s="5"/>
+    </row>
+    <row r="84" spans="1:17" s="2" customFormat="1">
+      <c r="A84" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B84" s="4"/>
+      <c r="C84" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E84" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F84" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G84" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H84" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I84" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J84" s="12">
+        <v>45.254100564667922</v>
+      </c>
+      <c r="K84" s="12">
+        <v>38.474576271186443</v>
+      </c>
+      <c r="L84" s="12">
+        <v>35.901162790697676</v>
+      </c>
+      <c r="M84" s="12">
+        <v>45</v>
+      </c>
+      <c r="N84" s="5"/>
+      <c r="O84" s="5"/>
+      <c r="P84" s="5"/>
+      <c r="Q84" s="5"/>
+    </row>
+    <row r="85" spans="1:17" s="2" customFormat="1">
+      <c r="A85" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B85" s="4"/>
+      <c r="C85" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E85" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F85" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G85" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H85" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I85" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J85" s="12">
+        <v>50.171821305841924</v>
+      </c>
+      <c r="K85" s="12">
+        <v>33.75116063138347</v>
+      </c>
+      <c r="L85" s="12">
+        <v>62.659176029962552</v>
+      </c>
+      <c r="M85" s="12">
+        <v>25.5</v>
+      </c>
+      <c r="N85" s="5"/>
+      <c r="O85" s="5"/>
+      <c r="P85" s="5"/>
+      <c r="Q85" s="5"/>
+    </row>
+    <row r="86" spans="1:17" s="2" customFormat="1">
+      <c r="A86" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B86" s="4"/>
+      <c r="C86" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E86" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F86" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G86" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H86" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I86" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J86" s="12">
+        <v>50.87323943661972</v>
+      </c>
+      <c r="K86" s="12">
+        <v>45.147679324894511</v>
+      </c>
+      <c r="L86" s="12">
+        <v>28.739002932551319</v>
+      </c>
+      <c r="M86" s="12">
+        <v>55.6</v>
+      </c>
+      <c r="N86" s="5"/>
+      <c r="O86" s="5"/>
+      <c r="P86" s="5"/>
+      <c r="Q86" s="5"/>
+    </row>
+    <row r="87" spans="1:17" s="2" customFormat="1">
+      <c r="A87" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="4"/>
+      <c r="C87" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E87" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F87" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G87" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H87" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I87" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J87" s="12">
+        <v>46.666666666666664</v>
+      </c>
+      <c r="K87" s="12">
+        <v>0</v>
+      </c>
+      <c r="L87" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M87" s="12">
+        <v>0</v>
+      </c>
+      <c r="N87" s="5"/>
+      <c r="O87" s="5"/>
+      <c r="P87" s="5"/>
+      <c r="Q87" s="5"/>
+    </row>
+    <row r="88" spans="1:17" s="2" customFormat="1">
+      <c r="A88" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B88" s="4"/>
+      <c r="C88" s="13">
+        <v>30</v>
+      </c>
+      <c r="D88" s="13">
+        <v>34.1</v>
+      </c>
+      <c r="E88" s="28">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="F88" s="12">
+        <v>45.7</v>
+      </c>
+      <c r="G88" s="39">
+        <v>43.5</v>
+      </c>
+      <c r="H88" s="12">
+        <v>44.6</v>
+      </c>
+      <c r="I88" s="30">
+        <v>42.998815867377147</v>
+      </c>
+      <c r="J88" s="30">
+        <v>39.093058241994413</v>
+      </c>
+      <c r="K88" s="30">
+        <v>42.316200011642124</v>
+      </c>
+      <c r="L88" s="12">
+        <v>43.508107468339453</v>
+      </c>
+      <c r="M88" s="12">
+        <v>42.7</v>
+      </c>
+      <c r="N88" s="5"/>
+      <c r="O88" s="5"/>
+      <c r="P88" s="5"/>
+      <c r="Q88" s="5"/>
+    </row>
+    <row r="89" spans="1:17" s="2" customFormat="1">
+      <c r="A89" s="40">
+        <v>15</v>
+      </c>
+      <c r="B89" s="4"/>
+      <c r="C89" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E89" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F89" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G89" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H89" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I89" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J89" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K89" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L89" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M89" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N89" s="5"/>
+      <c r="O89" s="5"/>
+      <c r="P89" s="5"/>
+      <c r="Q89" s="5"/>
+    </row>
+    <row r="90" spans="1:17" s="2" customFormat="1">
+      <c r="A90" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B90" s="4"/>
+      <c r="C90" s="13">
+        <v>45.5</v>
+      </c>
+      <c r="D90" s="13">
+        <v>45</v>
+      </c>
+      <c r="E90" s="28">
+        <v>49.3</v>
+      </c>
+      <c r="F90" s="12">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G90" s="39">
+        <v>41.6</v>
+      </c>
+      <c r="H90" s="12">
+        <v>50.1</v>
+      </c>
+      <c r="I90" s="12">
+        <v>52.677459526774598</v>
+      </c>
+      <c r="J90" s="12">
+        <v>46.228239845261122</v>
+      </c>
+      <c r="K90" s="30">
+        <v>42.128027681660896</v>
+      </c>
+      <c r="L90" s="12">
+        <v>46.459412780656301</v>
+      </c>
+      <c r="M90" s="12">
+        <v>17.2</v>
+      </c>
+      <c r="N90" s="5"/>
+      <c r="O90" s="5"/>
+      <c r="P90" s="5"/>
+      <c r="Q90" s="5"/>
+    </row>
+    <row r="91" spans="1:17" s="2" customFormat="1">
+      <c r="A91" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B91" s="4"/>
+      <c r="C91" s="13">
+        <v>15.1</v>
+      </c>
+      <c r="D91" s="13">
+        <v>15.8</v>
+      </c>
+      <c r="E91" s="28">
+        <v>22.6</v>
+      </c>
+      <c r="F91" s="12">
+        <v>44.1</v>
+      </c>
+      <c r="G91" s="39">
+        <v>43.2</v>
+      </c>
+      <c r="H91" s="12">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="I91" s="12">
+        <v>38.560267857142854</v>
+      </c>
+      <c r="J91" s="12">
+        <v>34.448305821025194</v>
+      </c>
+      <c r="K91" s="30">
+        <v>46.488052136133234</v>
+      </c>
+      <c r="L91" s="12">
+        <v>37.986577181208055</v>
+      </c>
+      <c r="M91" s="12">
+        <v>38.5</v>
+      </c>
+      <c r="N91" s="5"/>
+      <c r="O91" s="5"/>
+      <c r="P91" s="5"/>
+      <c r="Q91" s="5"/>
+    </row>
+    <row r="92" spans="1:17" s="2" customFormat="1">
+      <c r="A92" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B92" s="4"/>
+      <c r="C92" s="13">
+        <v>30.7</v>
+      </c>
+      <c r="D92" s="13">
+        <v>45.4</v>
+      </c>
+      <c r="E92" s="28">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="F92" s="12">
+        <v>47.2</v>
+      </c>
+      <c r="G92" s="39">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="H92" s="12">
+        <v>41.6</v>
+      </c>
+      <c r="I92" s="12">
+        <v>41.225481687207086</v>
+      </c>
+      <c r="J92" s="12">
+        <v>39.146800501882055</v>
+      </c>
+      <c r="K92" s="30">
+        <v>35.226557583385777</v>
+      </c>
+      <c r="L92" s="12">
+        <v>40.431353613391273</v>
+      </c>
+      <c r="M92" s="12">
+        <v>37.1</v>
+      </c>
+      <c r="N92" s="5"/>
+      <c r="O92" s="5"/>
+      <c r="P92" s="5"/>
+      <c r="Q92" s="5"/>
+    </row>
+    <row r="93" spans="1:17" s="2" customFormat="1">
+      <c r="A93" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B93" s="4"/>
+      <c r="C93" s="13">
+        <v>29</v>
+      </c>
+      <c r="D93" s="13">
+        <v>28.7</v>
+      </c>
+      <c r="E93" s="28">
+        <v>38.6</v>
+      </c>
+      <c r="F93" s="12">
+        <v>45.2</v>
+      </c>
+      <c r="G93" s="39">
+        <v>41.4</v>
+      </c>
+      <c r="H93" s="12">
+        <v>43.3</v>
+      </c>
+      <c r="I93" s="12">
+        <v>36.05028958892499</v>
+      </c>
+      <c r="J93" s="12">
+        <v>39.409368635437879</v>
+      </c>
+      <c r="K93" s="30">
+        <v>40.959821428571431</v>
+      </c>
+      <c r="L93" s="12">
+        <v>42.788882694911209</v>
+      </c>
+      <c r="M93" s="12">
+        <v>48.4</v>
+      </c>
+      <c r="N93" s="5"/>
+      <c r="O93" s="5"/>
+      <c r="P93" s="5"/>
+      <c r="Q93" s="5"/>
+    </row>
+    <row r="94" spans="1:17" s="2" customFormat="1">
+      <c r="A94" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B94" s="4"/>
+      <c r="C94" s="13">
+        <v>32.1</v>
+      </c>
+      <c r="D94" s="13">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="E94" s="28">
+        <v>43.4</v>
+      </c>
+      <c r="F94" s="12">
+        <v>48.1</v>
+      </c>
+      <c r="G94" s="39">
+        <v>50.7</v>
+      </c>
+      <c r="H94" s="12">
+        <v>48.9</v>
+      </c>
+      <c r="I94" s="12">
+        <v>52.002967359050444</v>
+      </c>
+      <c r="J94" s="12">
+        <v>44.618006248224937</v>
+      </c>
+      <c r="K94" s="30">
+        <v>49.377309429314359</v>
+      </c>
+      <c r="L94" s="12">
+        <v>47.565134360933023</v>
+      </c>
+      <c r="M94" s="12">
+        <v>43.9</v>
+      </c>
+      <c r="N94" s="5"/>
+      <c r="O94" s="5"/>
+      <c r="P94" s="5"/>
+      <c r="Q94" s="5"/>
+    </row>
+    <row r="95" spans="1:17" s="2" customFormat="1">
+      <c r="A95" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B95" s="4"/>
+      <c r="C95" s="13">
+        <v>30.3</v>
+      </c>
+      <c r="D95" s="13">
+        <v>44</v>
+      </c>
+      <c r="E95" s="28">
+        <v>26.7</v>
+      </c>
+      <c r="F95" s="12">
+        <v>47</v>
+      </c>
+      <c r="G95" s="39">
+        <v>42.2</v>
+      </c>
+      <c r="H95" s="12">
+        <v>48.7</v>
+      </c>
+      <c r="I95" s="12">
+        <v>43.165794860131903</v>
+      </c>
+      <c r="J95" s="12">
+        <v>32.63623567263221</v>
+      </c>
+      <c r="K95" s="30">
+        <v>41.330891330891333</v>
+      </c>
+      <c r="L95" s="12">
+        <v>46.246309574019399</v>
+      </c>
+      <c r="M95" s="12">
+        <v>42.3</v>
+      </c>
+      <c r="N95" s="5"/>
+      <c r="O95" s="5"/>
+      <c r="P95" s="5"/>
+      <c r="Q95" s="5"/>
+    </row>
+    <row r="96" spans="1:17" s="2" customFormat="1">
+      <c r="A96" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B96" s="4"/>
+      <c r="C96" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E96" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F96" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G96" s="39">
+        <v>37</v>
+      </c>
+      <c r="H96" s="12">
+        <v>27.7</v>
+      </c>
+      <c r="I96" s="12">
+        <v>38.938053097345133</v>
+      </c>
+      <c r="J96" s="12">
+        <v>8.3700440528634363</v>
+      </c>
+      <c r="K96" s="30">
+        <v>55.348837209302324</v>
+      </c>
+      <c r="L96" s="12">
+        <v>11.475409836065575</v>
+      </c>
+      <c r="M96" s="12">
+        <v>29.8</v>
+      </c>
+      <c r="N96" s="5"/>
+      <c r="O96" s="5"/>
+      <c r="P96" s="5"/>
+      <c r="Q96" s="5"/>
+    </row>
+    <row r="97" spans="1:17" s="2" customFormat="1">
+      <c r="A97" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B97" s="4"/>
+      <c r="C97" s="13">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="D97" s="13">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="E97" s="28">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="F97" s="12">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="G97" s="39">
+        <v>27.3</v>
+      </c>
+      <c r="H97" s="12">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I97" s="30">
+        <v>34.869739478957918</v>
+      </c>
+      <c r="J97" s="12">
+        <v>38.644808743169399</v>
+      </c>
+      <c r="K97" s="30">
+        <v>31.962418010990962</v>
+      </c>
+      <c r="L97" s="12">
+        <v>27.877278507842306</v>
+      </c>
+      <c r="M97" s="12">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="N97" s="5"/>
+      <c r="O97" s="5"/>
+      <c r="P97" s="5"/>
+      <c r="Q97" s="5"/>
+    </row>
+    <row r="98" spans="1:17" s="2" customFormat="1">
+      <c r="A98" s="40">
+        <v>15</v>
+      </c>
+      <c r="B98" s="4"/>
+      <c r="C98" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E98" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F98" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G98" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H98" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I98" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J98" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K98" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L98" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M98" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N98" s="5"/>
+      <c r="O98" s="5"/>
+      <c r="P98" s="5"/>
+      <c r="Q98" s="5"/>
+    </row>
+    <row r="99" spans="1:17" s="2" customFormat="1">
+      <c r="A99" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B99" s="4"/>
+      <c r="C99" s="13">
+        <v>33</v>
+      </c>
+      <c r="D99" s="13">
+        <v>25.1</v>
+      </c>
+      <c r="E99" s="28">
+        <v>50.8</v>
+      </c>
+      <c r="F99" s="12">
+        <v>32.6</v>
+      </c>
+      <c r="G99" s="39">
+        <v>11</v>
+      </c>
+      <c r="H99" s="12">
+        <v>15.8</v>
+      </c>
+      <c r="I99" s="12">
+        <v>37.853107344632768</v>
+      </c>
+      <c r="J99" s="12">
+        <v>49.082568807339449</v>
+      </c>
+      <c r="K99" s="30">
+        <v>58.823529411764703</v>
+      </c>
+      <c r="L99" s="12">
+        <v>58.413926499032883</v>
+      </c>
+      <c r="M99" s="12">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="N99" s="5"/>
+      <c r="O99" s="5"/>
+      <c r="P99" s="5"/>
+      <c r="Q99" s="5"/>
+    </row>
+    <row r="100" spans="1:17" s="2" customFormat="1">
+      <c r="A100" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B100" s="4"/>
+      <c r="C100" s="13">
+        <v>42.2</v>
+      </c>
+      <c r="D100" s="13">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="E100" s="28">
+        <v>49.7</v>
+      </c>
+      <c r="F100" s="12">
+        <v>21.4</v>
+      </c>
+      <c r="G100" s="39">
+        <v>15.7</v>
+      </c>
+      <c r="H100" s="12">
+        <v>27.7</v>
+      </c>
+      <c r="I100" s="12">
+        <v>32.818294190358465</v>
+      </c>
+      <c r="J100" s="12">
+        <v>36.173393124065775</v>
+      </c>
+      <c r="K100" s="30">
+        <v>4.2613636363636367</v>
+      </c>
+      <c r="L100" s="12">
+        <v>13.535353535353535</v>
+      </c>
+      <c r="M100" s="12">
+        <v>46.3</v>
+      </c>
+      <c r="N100" s="5"/>
+      <c r="O100" s="5"/>
+      <c r="P100" s="5"/>
+      <c r="Q100" s="5"/>
+    </row>
+    <row r="101" spans="1:17" s="2" customFormat="1">
+      <c r="A101" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B101" s="4"/>
+      <c r="C101" s="13">
+        <v>27.3</v>
+      </c>
+      <c r="D101" s="13">
+        <v>42.9</v>
+      </c>
+      <c r="E101" s="28">
+        <v>41.5</v>
+      </c>
+      <c r="F101" s="12">
+        <v>23.1</v>
+      </c>
+      <c r="G101" s="39">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H101" s="12">
+        <v>36.5</v>
+      </c>
+      <c r="I101" s="12">
+        <v>31.415656461886172</v>
+      </c>
+      <c r="J101" s="12">
+        <v>26.723749436683192</v>
+      </c>
+      <c r="K101" s="30">
+        <v>30.159521435692923</v>
+      </c>
+      <c r="L101" s="12">
+        <v>15.30758226037196</v>
+      </c>
+      <c r="M101" s="12">
+        <v>31.6</v>
+      </c>
+      <c r="N101" s="5"/>
+      <c r="O101" s="5"/>
+      <c r="P101" s="5"/>
+      <c r="Q101" s="5"/>
+    </row>
+    <row r="102" spans="1:17" s="2" customFormat="1">
+      <c r="A102" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B102" s="4"/>
+      <c r="C102" s="13">
+        <v>24.5</v>
+      </c>
+      <c r="D102" s="13">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E102" s="28">
+        <v>36.5</v>
+      </c>
+      <c r="F102" s="12">
+        <v>32.4</v>
+      </c>
+      <c r="G102" s="39">
+        <v>26.7</v>
+      </c>
+      <c r="H102" s="12">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="I102" s="12">
+        <v>37.119155354449475</v>
+      </c>
+      <c r="J102" s="12">
+        <v>41.962774957698819</v>
+      </c>
+      <c r="K102" s="30">
+        <v>38.251366120218577</v>
+      </c>
+      <c r="L102" s="12">
+        <v>20.831103977171392</v>
+      </c>
+      <c r="M102" s="12">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="N102" s="5"/>
+      <c r="O102" s="5"/>
+      <c r="P102" s="5"/>
+      <c r="Q102" s="5"/>
+    </row>
+    <row r="103" spans="1:17" s="2" customFormat="1">
+      <c r="A103" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B103" s="4"/>
+      <c r="C103" s="13">
+        <v>52.7</v>
+      </c>
+      <c r="D103" s="13">
+        <v>47.6</v>
+      </c>
+      <c r="E103" s="28">
+        <v>41</v>
+      </c>
+      <c r="F103" s="12">
+        <v>46.5</v>
+      </c>
+      <c r="G103" s="39">
+        <v>37.1</v>
+      </c>
+      <c r="H103" s="12">
+        <v>31.7</v>
+      </c>
+      <c r="I103" s="12">
+        <v>42.905651224836284</v>
+      </c>
+      <c r="J103" s="12">
+        <v>54.396381113938361</v>
+      </c>
+      <c r="K103" s="30">
+        <v>31.695588542755594</v>
+      </c>
+      <c r="L103" s="12">
+        <v>33.760844964164463</v>
+      </c>
+      <c r="M103" s="12">
+        <v>30.6</v>
+      </c>
+      <c r="N103" s="5"/>
+      <c r="O103" s="5"/>
+      <c r="P103" s="5"/>
+      <c r="Q103" s="5"/>
+    </row>
+    <row r="104" spans="1:17" s="2" customFormat="1">
+      <c r="A104" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B104" s="4"/>
+      <c r="C104" s="13">
+        <v>29.9</v>
+      </c>
+      <c r="D104" s="13">
+        <v>24</v>
+      </c>
+      <c r="E104" s="28">
+        <v>22.2</v>
+      </c>
+      <c r="F104" s="12">
+        <v>46.4</v>
+      </c>
+      <c r="G104" s="39">
+        <v>34.1</v>
+      </c>
+      <c r="H104" s="12">
+        <v>27.1</v>
+      </c>
+      <c r="I104" s="12">
+        <v>23.693516699410608</v>
+      </c>
+      <c r="J104" s="12">
+        <v>32.330827067669169</v>
+      </c>
+      <c r="K104" s="30">
+        <v>38.668043366029941</v>
+      </c>
+      <c r="L104" s="12">
+        <v>47.016011644832602</v>
+      </c>
+      <c r="M104" s="12">
+        <v>48.2</v>
+      </c>
+      <c r="N104" s="5"/>
+      <c r="O104" s="5"/>
+      <c r="P104" s="5"/>
+      <c r="Q104" s="5"/>
+    </row>
+    <row r="105" spans="1:17" s="2" customFormat="1">
+      <c r="A105" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" s="4"/>
+      <c r="C105" s="28">
+        <v>0</v>
+      </c>
+      <c r="D105" s="13">
+        <v>4.7</v>
+      </c>
+      <c r="E105" s="28">
+        <v>0</v>
+      </c>
+      <c r="F105" s="12">
+        <v>0</v>
+      </c>
+      <c r="G105" s="39">
+        <v>100</v>
+      </c>
+      <c r="H105" s="12">
+        <v>0</v>
+      </c>
+      <c r="I105" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J105" s="12">
+        <v>2.0512820512820511</v>
+      </c>
+      <c r="K105" s="30">
+        <v>100</v>
+      </c>
+      <c r="L105" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M105" s="12">
+        <v>31.5</v>
+      </c>
+      <c r="N105" s="5"/>
+      <c r="O105" s="5"/>
+      <c r="P105" s="5"/>
+      <c r="Q105" s="5"/>
+    </row>
+    <row r="106" spans="1:17" s="2" customFormat="1">
+      <c r="A106" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" s="4"/>
+      <c r="C106" s="13">
+        <v>31.3</v>
+      </c>
+      <c r="D106" s="13">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="E106" s="28">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="F106" s="12">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G106" s="39">
+        <v>43.6</v>
+      </c>
+      <c r="H106" s="12">
+        <v>41.2</v>
+      </c>
+      <c r="I106" s="30">
+        <v>41.246463880544781</v>
+      </c>
+      <c r="J106" s="12">
+        <v>47.488815405563116</v>
+      </c>
+      <c r="K106" s="30">
+        <v>39.401496259351624</v>
+      </c>
+      <c r="L106" s="12">
+        <v>42.84564838406866</v>
+      </c>
+      <c r="M106" s="12">
+        <v>42</v>
+      </c>
+      <c r="N106" s="5"/>
+      <c r="O106" s="5"/>
+      <c r="P106" s="5"/>
+      <c r="Q106" s="5"/>
+    </row>
+    <row r="107" spans="1:17" s="2" customFormat="1">
+      <c r="A107" s="40">
+        <v>15</v>
+      </c>
+      <c r="B107" s="4"/>
+      <c r="C107" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E107" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F107" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G107" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H107" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I107" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J107" s="12"/>
+      <c r="K107" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L107" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M107" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N107" s="5"/>
+      <c r="O107" s="5"/>
+      <c r="P107" s="5"/>
+      <c r="Q107" s="5"/>
+    </row>
+    <row r="108" spans="1:17" s="2" customFormat="1">
+      <c r="A108" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B108" s="4"/>
+      <c r="C108" s="13">
+        <v>44.1</v>
+      </c>
+      <c r="D108" s="13">
+        <v>25.1</v>
+      </c>
+      <c r="E108" s="28">
+        <v>35.9</v>
+      </c>
+      <c r="F108" s="12">
+        <v>46.5</v>
+      </c>
+      <c r="G108" s="39">
+        <v>41.7</v>
+      </c>
+      <c r="H108" s="12">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="I108" s="12">
+        <v>42.821355879129477</v>
+      </c>
+      <c r="J108" s="12">
+        <v>31.398850260060225</v>
+      </c>
+      <c r="K108" s="30">
+        <v>33.991875923190548</v>
+      </c>
+      <c r="L108" s="12">
+        <v>35.351665785298785</v>
+      </c>
+      <c r="M108" s="12">
+        <v>51.8</v>
+      </c>
+      <c r="N108" s="5"/>
+      <c r="O108" s="5"/>
+      <c r="P108" s="5"/>
+      <c r="Q108" s="5"/>
+    </row>
+    <row r="109" spans="1:17" s="2" customFormat="1">
+      <c r="A109" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B109" s="4"/>
+      <c r="C109" s="13">
+        <v>31.1</v>
+      </c>
+      <c r="D109" s="13">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="E109" s="28">
+        <v>31.9</v>
+      </c>
+      <c r="F109" s="12">
+        <v>37.9</v>
+      </c>
+      <c r="G109" s="39">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="H109" s="12">
+        <v>31.2</v>
+      </c>
+      <c r="I109" s="12">
+        <v>44.823386114494518</v>
+      </c>
+      <c r="J109" s="12">
+        <v>48.897411313518695</v>
+      </c>
+      <c r="K109" s="30">
+        <v>25.21834061135371</v>
+      </c>
+      <c r="L109" s="12">
+        <v>36.587366694011486</v>
+      </c>
+      <c r="M109" s="12">
+        <v>25.7</v>
+      </c>
+      <c r="N109" s="5"/>
+      <c r="O109" s="5"/>
+      <c r="P109" s="5"/>
+      <c r="Q109" s="5"/>
+    </row>
+    <row r="110" spans="1:17" s="2" customFormat="1">
+      <c r="A110" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B110" s="4"/>
+      <c r="C110" s="13">
+        <v>26.9</v>
+      </c>
+      <c r="D110" s="13">
+        <v>42.9</v>
+      </c>
+      <c r="E110" s="28">
+        <v>32.6</v>
+      </c>
+      <c r="F110" s="12">
+        <v>39</v>
+      </c>
+      <c r="G110" s="39">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="H110" s="12">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="I110" s="49">
+        <v>35.349114780186994</v>
+      </c>
+      <c r="J110" s="12">
+        <v>50.754611514812744</v>
+      </c>
+      <c r="K110" s="30">
+        <v>37.953488372093027</v>
+      </c>
+      <c r="L110" s="12">
+        <v>40.69199745277011</v>
+      </c>
+      <c r="M110" s="12">
+        <v>38.4</v>
+      </c>
+      <c r="N110" s="5"/>
+      <c r="O110" s="5"/>
+      <c r="P110" s="5"/>
+      <c r="Q110" s="5"/>
+    </row>
+    <row r="111" spans="1:17" s="2" customFormat="1">
+      <c r="A111" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B111" s="4"/>
+      <c r="C111" s="13">
+        <v>28.1</v>
+      </c>
+      <c r="D111" s="13">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E111" s="28">
+        <v>30.1</v>
+      </c>
+      <c r="F111" s="12">
+        <v>41.6</v>
+      </c>
+      <c r="G111" s="39">
+        <v>45.4</v>
+      </c>
+      <c r="H111" s="12">
+        <v>43.1</v>
+      </c>
+      <c r="I111" s="49">
+        <v>35.383345371994636</v>
+      </c>
+      <c r="J111" s="12">
+        <v>43.457538994800693</v>
+      </c>
+      <c r="K111" s="30">
+        <v>40.38128249566725</v>
+      </c>
+      <c r="L111" s="12">
+        <v>42.198457223001405</v>
+      </c>
+      <c r="M111" s="12">
+        <v>44.4</v>
+      </c>
+      <c r="N111" s="5"/>
+      <c r="O111" s="5"/>
+      <c r="P111" s="5"/>
+      <c r="Q111" s="5"/>
+    </row>
+    <row r="112" spans="1:17" s="2" customFormat="1">
+      <c r="A112" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B112" s="4"/>
+      <c r="C112" s="13">
+        <v>31</v>
+      </c>
+      <c r="D112" s="13">
+        <v>47.6</v>
+      </c>
+      <c r="E112" s="28">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="F112" s="12">
+        <v>37.9</v>
+      </c>
+      <c r="G112" s="39">
+        <v>49.5</v>
+      </c>
+      <c r="H112" s="12">
+        <v>43.2</v>
+      </c>
+      <c r="I112" s="49">
+        <v>51.255500906031578</v>
+      </c>
+      <c r="J112" s="12">
+        <v>53.87495929664604</v>
+      </c>
+      <c r="K112" s="30">
+        <v>47.020219936147569</v>
+      </c>
+      <c r="L112" s="12">
+        <v>52.430355427473586</v>
+      </c>
+      <c r="M112" s="12">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="N112" s="5"/>
+      <c r="O112" s="5"/>
+      <c r="P112" s="5"/>
+      <c r="Q112" s="5"/>
+    </row>
+    <row r="113" spans="1:17" s="2" customFormat="1">
+      <c r="A113" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B113" s="4"/>
+      <c r="C113" s="13">
+        <v>33.9</v>
+      </c>
+      <c r="D113" s="13">
+        <v>24</v>
+      </c>
+      <c r="E113" s="28">
+        <v>27.4</v>
+      </c>
+      <c r="F113" s="12">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="G113" s="39">
+        <v>43.3</v>
+      </c>
+      <c r="H113" s="12">
+        <v>48</v>
+      </c>
+      <c r="I113" s="49">
+        <v>37.932192010741858</v>
+      </c>
+      <c r="J113" s="12">
+        <v>65.101108936725367</v>
+      </c>
+      <c r="K113" s="30">
+        <v>43.836671802773495</v>
+      </c>
+      <c r="L113" s="12">
+        <v>42.8</v>
+      </c>
+      <c r="M113" s="12">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="N113" s="5"/>
+      <c r="O113" s="5"/>
+      <c r="P113" s="5"/>
+      <c r="Q113" s="5"/>
+    </row>
+    <row r="114" spans="1:17" s="2" customFormat="1">
+      <c r="A114" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B114" s="4"/>
+      <c r="C114" s="28">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D114" s="13">
+        <v>4.7</v>
+      </c>
+      <c r="E114" s="28">
+        <v>72.5</v>
+      </c>
+      <c r="F114" s="12">
+        <v>0</v>
+      </c>
+      <c r="G114" s="39">
+        <v>34</v>
+      </c>
+      <c r="H114" s="12">
+        <v>46.9</v>
+      </c>
+      <c r="I114" s="49">
+        <v>50</v>
+      </c>
+      <c r="J114" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K114" s="30">
+        <v>0</v>
+      </c>
+      <c r="L114" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M114" s="12">
+        <v>100</v>
+      </c>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="5"/>
+      <c r="Q114" s="5"/>
+    </row>
+    <row r="115" spans="1:17" s="2" customFormat="1">
+      <c r="A115" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" s="4"/>
+      <c r="C115" s="13">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D115" s="13">
+        <v>30</v>
+      </c>
+      <c r="E115" s="28">
+        <v>31</v>
+      </c>
+      <c r="F115" s="12">
+        <v>35.6</v>
+      </c>
+      <c r="G115" s="39">
+        <v>41.3</v>
+      </c>
+      <c r="H115" s="12">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="I115" s="50">
+        <v>32.857344832461472</v>
+      </c>
+      <c r="J115" s="20">
+        <v>33.901552692434755</v>
+      </c>
+      <c r="K115" s="30">
+        <v>25.986208295304735</v>
+      </c>
+      <c r="L115" s="12">
+        <v>41.329398538504783</v>
+      </c>
+      <c r="M115" s="12">
+        <v>46.4</v>
+      </c>
+      <c r="N115" s="5"/>
+      <c r="O115" s="5"/>
+      <c r="P115" s="5"/>
+      <c r="Q115" s="5"/>
+    </row>
+    <row r="116" spans="1:17" s="2" customFormat="1">
+      <c r="A116" s="40">
+        <v>15</v>
+      </c>
+      <c r="B116" s="4"/>
+      <c r="C116" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E116" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F116" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G116" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H116" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J116" s="20"/>
+      <c r="K116" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L116" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M116" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N116" s="5"/>
+      <c r="O116" s="5"/>
+      <c r="P116" s="5"/>
+      <c r="Q116" s="5"/>
+    </row>
+    <row r="117" spans="1:17" s="2" customFormat="1">
+      <c r="A117" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B117" s="4"/>
+      <c r="C117" s="13">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="D117" s="13">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="E117" s="28">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F117" s="12">
+        <v>23</v>
+      </c>
+      <c r="G117" s="39">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H117" s="12">
+        <v>73.3</v>
+      </c>
+      <c r="I117" s="49">
+        <v>23.764258555133079</v>
+      </c>
+      <c r="J117" s="12">
+        <v>50.285714285714292</v>
+      </c>
+      <c r="K117" s="30">
+        <v>7.0588235294117654</v>
+      </c>
+      <c r="L117" s="12">
+        <v>78.645833333333343</v>
+      </c>
+      <c r="M117" s="12">
+        <v>100</v>
+      </c>
+      <c r="N117" s="5"/>
+      <c r="O117" s="5"/>
+      <c r="P117" s="5"/>
+      <c r="Q117" s="5"/>
+    </row>
+    <row r="118" spans="1:17" s="2" customFormat="1">
+      <c r="A118" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B118" s="4"/>
+      <c r="C118" s="13">
+        <v>0</v>
+      </c>
+      <c r="D118" s="13">
+        <v>49.1</v>
+      </c>
+      <c r="E118" s="28">
+        <v>21.4</v>
+      </c>
+      <c r="F118" s="12">
+        <v>61.6</v>
+      </c>
+      <c r="G118" s="39">
+        <v>55.2</v>
+      </c>
+      <c r="H118" s="12">
+        <v>55.9</v>
+      </c>
+      <c r="I118" s="49">
+        <v>35.086767895878523</v>
+      </c>
+      <c r="J118" s="12">
+        <v>12.092391304347826</v>
+      </c>
+      <c r="K118" s="30">
+        <v>50.850202429149796</v>
+      </c>
+      <c r="L118" s="12">
+        <v>59.448818897637793</v>
+      </c>
+      <c r="M118" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="N118" s="5"/>
+      <c r="O118" s="5"/>
+      <c r="P118" s="5"/>
+      <c r="Q118" s="5"/>
+    </row>
+    <row r="119" spans="1:17" s="2" customFormat="1">
+      <c r="A119" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B119" s="4"/>
+      <c r="C119" s="13">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="D119" s="13">
+        <v>7.5</v>
+      </c>
+      <c r="E119" s="28">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F119" s="12">
+        <v>24.6</v>
+      </c>
+      <c r="G119" s="39">
+        <v>38.9</v>
+      </c>
+      <c r="H119" s="12">
+        <v>26.1</v>
+      </c>
+      <c r="I119" s="12">
+        <v>32.591826176927057</v>
+      </c>
+      <c r="J119" s="12">
+        <v>18.688605108055008</v>
+      </c>
+      <c r="K119" s="30">
+        <v>30.846185910796166</v>
+      </c>
+      <c r="L119" s="12">
+        <v>45.467422096317279</v>
+      </c>
+      <c r="M119" s="12">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="N119" s="5"/>
+      <c r="O119" s="5"/>
+      <c r="P119" s="5"/>
+      <c r="Q119" s="5"/>
+    </row>
+    <row r="120" spans="1:17" s="2" customFormat="1">
+      <c r="A120" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B120" s="4"/>
+      <c r="C120" s="13">
+        <v>50.5</v>
+      </c>
+      <c r="D120" s="13">
+        <v>34.1</v>
+      </c>
+      <c r="E120" s="28">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="F120" s="12">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="G120" s="39">
+        <v>43.5</v>
+      </c>
+      <c r="H120" s="12">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I120" s="12">
+        <v>32.857845548450562</v>
+      </c>
+      <c r="J120" s="12">
+        <v>32.342007434944236</v>
+      </c>
+      <c r="K120" s="30">
+        <v>10.970860749295019</v>
+      </c>
+      <c r="L120" s="12">
+        <v>34.597341673182179</v>
+      </c>
+      <c r="M120" s="12">
+        <v>50.9</v>
+      </c>
+      <c r="N120" s="5"/>
+      <c r="O120" s="5"/>
+      <c r="P120" s="5"/>
+      <c r="Q120" s="5"/>
+    </row>
+    <row r="121" spans="1:17" s="2" customFormat="1">
+      <c r="A121" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B121" s="4"/>
+      <c r="C121" s="13">
+        <v>29.7</v>
+      </c>
+      <c r="D121" s="13">
+        <v>49.1</v>
+      </c>
+      <c r="E121" s="28">
+        <v>28.7</v>
+      </c>
+      <c r="F121" s="12">
+        <v>41.4</v>
+      </c>
+      <c r="G121" s="39">
+        <v>52.4</v>
+      </c>
+      <c r="H121" s="12">
+        <v>31.7</v>
+      </c>
+      <c r="I121" s="12">
+        <v>26.158192090395481</v>
+      </c>
+      <c r="J121" s="12">
+        <v>40.595354923127246</v>
+      </c>
+      <c r="K121" s="30">
+        <v>31.91553544494721</v>
+      </c>
+      <c r="L121" s="12">
+        <v>31.906300484652665</v>
+      </c>
+      <c r="M121" s="12">
+        <v>67</v>
+      </c>
+      <c r="N121" s="5"/>
+      <c r="O121" s="5"/>
+      <c r="P121" s="5"/>
+      <c r="Q121" s="5"/>
+    </row>
+    <row r="122" spans="1:17" s="2" customFormat="1">
+      <c r="A122" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" s="4"/>
+      <c r="C122" s="13">
+        <v>18.5</v>
+      </c>
+      <c r="D122" s="13">
+        <v>23.4</v>
+      </c>
+      <c r="E122" s="28">
+        <v>31.3</v>
+      </c>
+      <c r="F122" s="12">
+        <v>38.1</v>
+      </c>
+      <c r="G122" s="39">
+        <v>18.8</v>
+      </c>
+      <c r="H122" s="12">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="I122" s="12">
+        <v>60.21355617455896</v>
+      </c>
+      <c r="J122" s="12">
+        <v>58.017492711370267</v>
+      </c>
+      <c r="K122" s="30">
+        <v>45.759205626810093</v>
+      </c>
+      <c r="L122" s="12">
+        <v>43.439716312056738</v>
+      </c>
+      <c r="M122" s="12">
+        <v>50.4</v>
+      </c>
+      <c r="N122" s="5"/>
+      <c r="O122" s="5"/>
+      <c r="P122" s="5"/>
+      <c r="Q122" s="5"/>
+    </row>
+    <row r="123" spans="1:17" s="2" customFormat="1">
+      <c r="A123" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B123" s="4"/>
+      <c r="C123" s="28">
+        <v>0</v>
+      </c>
+      <c r="D123" s="13">
+        <v>0</v>
+      </c>
+      <c r="E123" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F123" s="12">
+        <v>0</v>
+      </c>
+      <c r="G123" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H123" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I123" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J123" s="12">
+        <v>42.820512820512818</v>
+      </c>
+      <c r="K123" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L123" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M123" s="12">
+        <v>74.3</v>
+      </c>
+      <c r="N123" s="5"/>
+      <c r="O123" s="5"/>
+      <c r="P123" s="5"/>
+      <c r="Q123" s="5"/>
+    </row>
+    <row r="124" spans="1:17" s="2" customFormat="1">
+      <c r="A124" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B124" s="4"/>
+      <c r="C124" s="13">
+        <v>35.9</v>
+      </c>
+      <c r="D124" s="13">
+        <v>34.5</v>
+      </c>
+      <c r="E124" s="28">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="F124" s="12">
+        <v>36.4</v>
+      </c>
+      <c r="G124" s="39">
+        <v>38.9</v>
+      </c>
+      <c r="H124" s="12">
+        <v>42.5</v>
+      </c>
+      <c r="I124" s="12">
+        <v>44.739103744628608</v>
+      </c>
+      <c r="J124" s="12">
+        <v>35.279748203128669</v>
+      </c>
+      <c r="K124" s="30">
+        <v>41.348100512087647</v>
+      </c>
+      <c r="L124" s="12">
+        <v>42.045512138259589</v>
+      </c>
+      <c r="M124" s="12">
+        <v>45.1</v>
+      </c>
+      <c r="N124" s="5"/>
+      <c r="O124" s="5"/>
+      <c r="P124" s="5"/>
+      <c r="Q124" s="5"/>
+    </row>
+    <row r="125" spans="1:17" s="2" customFormat="1">
+      <c r="A125" s="40">
+        <v>15</v>
+      </c>
+      <c r="B125" s="4"/>
+      <c r="C125" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D125" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E125" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F125" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G125" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H125" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I125" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J125" s="43"/>
+      <c r="K125" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L125" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M125" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N125" s="5"/>
+      <c r="O125" s="5"/>
+      <c r="P125" s="5"/>
+      <c r="Q125" s="5"/>
+    </row>
+    <row r="126" spans="1:17" s="2" customFormat="1">
+      <c r="A126" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B126" s="4"/>
+      <c r="C126" s="13">
+        <v>48.1</v>
+      </c>
+      <c r="D126" s="13">
+        <v>40.4</v>
+      </c>
+      <c r="E126" s="28">
+        <v>44.1</v>
+      </c>
+      <c r="F126" s="12">
+        <v>56.1</v>
+      </c>
+      <c r="G126" s="39">
+        <v>41.7</v>
+      </c>
+      <c r="H126" s="12">
+        <v>53.2</v>
+      </c>
+      <c r="I126" s="12">
+        <v>35.128205128205124</v>
+      </c>
+      <c r="J126" s="12">
+        <v>44.883556810162318</v>
+      </c>
+      <c r="K126" s="30">
+        <v>43.984962406015036</v>
+      </c>
+      <c r="L126" s="12">
+        <v>35.656836461126005</v>
+      </c>
+      <c r="M126" s="12">
+        <v>28.2</v>
+      </c>
+      <c r="N126" s="5"/>
+      <c r="O126" s="5"/>
+      <c r="P126" s="5"/>
+      <c r="Q126" s="5"/>
+    </row>
+    <row r="127" spans="1:17" s="2" customFormat="1">
+      <c r="A127" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B127" s="4"/>
+      <c r="C127" s="13">
+        <v>43</v>
+      </c>
+      <c r="D127" s="13">
+        <v>47.7</v>
+      </c>
+      <c r="E127" s="28">
+        <v>33.9</v>
+      </c>
+      <c r="F127" s="12">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="G127" s="39">
+        <v>55.6</v>
+      </c>
+      <c r="H127" s="12">
+        <v>57.5</v>
+      </c>
+      <c r="I127" s="12">
+        <v>54.990215264187867</v>
+      </c>
+      <c r="J127" s="12">
+        <v>36.113179448994785</v>
+      </c>
+      <c r="K127" s="30">
+        <v>52.5035765379113</v>
+      </c>
+      <c r="L127" s="12">
+        <v>42.151898734177216</v>
+      </c>
+      <c r="M127" s="12">
+        <v>53.6</v>
+      </c>
+      <c r="N127" s="5"/>
+      <c r="O127" s="5"/>
+      <c r="P127" s="5"/>
+      <c r="Q127" s="5"/>
+    </row>
+    <row r="128" spans="1:17" s="2" customFormat="1">
+      <c r="A128" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B128" s="4"/>
+      <c r="C128" s="13">
+        <v>31.9</v>
+      </c>
+      <c r="D128" s="13">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="E128" s="28">
+        <v>25.9</v>
+      </c>
+      <c r="F128" s="12">
+        <v>47.3</v>
+      </c>
+      <c r="G128" s="39">
+        <v>34.1</v>
+      </c>
+      <c r="H128" s="12">
+        <v>32.5</v>
+      </c>
+      <c r="I128" s="12">
+        <v>46.515397082658019</v>
+      </c>
+      <c r="J128" s="12">
+        <v>33.121188013789443</v>
+      </c>
+      <c r="K128" s="30">
+        <v>48.402625820568922</v>
+      </c>
+      <c r="L128" s="12">
+        <v>40.926041019266627</v>
+      </c>
+      <c r="M128" s="12">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="N128" s="5"/>
+      <c r="O128" s="5"/>
+      <c r="P128" s="5"/>
+      <c r="Q128" s="5"/>
+    </row>
+    <row r="129" spans="1:17" s="2" customFormat="1">
+      <c r="A129" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B129" s="4"/>
+      <c r="C129" s="13">
+        <v>24.9</v>
+      </c>
+      <c r="D129" s="13">
+        <v>31.4</v>
+      </c>
+      <c r="E129" s="28">
+        <v>38.6</v>
+      </c>
+      <c r="F129" s="12">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="G129" s="39">
+        <v>44.7</v>
+      </c>
+      <c r="H129" s="12">
+        <v>34.4</v>
+      </c>
+      <c r="I129" s="12">
+        <v>40.849296099699977</v>
+      </c>
+      <c r="J129" s="12">
+        <v>32.83712784588441</v>
+      </c>
+      <c r="K129" s="30">
+        <v>39.901477832512313</v>
+      </c>
+      <c r="L129" s="12">
+        <v>37.779591836734696</v>
+      </c>
+      <c r="M129" s="12">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="N129" s="5"/>
+      <c r="O129" s="5"/>
+      <c r="P129" s="5"/>
+      <c r="Q129" s="5"/>
+    </row>
+    <row r="130" spans="1:17" s="2" customFormat="1">
+      <c r="A130" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B130" s="4"/>
+      <c r="C130" s="13">
+        <v>41.8</v>
+      </c>
+      <c r="D130" s="13">
+        <v>34.1</v>
+      </c>
+      <c r="E130" s="28">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="F130" s="12">
+        <v>31.6</v>
+      </c>
+      <c r="G130" s="39">
+        <v>36.5</v>
+      </c>
+      <c r="H130" s="12">
+        <v>47.7</v>
+      </c>
+      <c r="I130" s="12">
+        <v>46.532277417806576</v>
+      </c>
+      <c r="J130" s="12">
+        <v>36.70125614418351</v>
+      </c>
+      <c r="K130" s="30">
+        <v>47.507002801120443</v>
+      </c>
+      <c r="L130" s="12">
+        <v>48.551992225461611</v>
+      </c>
+      <c r="M130" s="12">
+        <v>61.2</v>
+      </c>
+      <c r="N130" s="5"/>
+      <c r="O130" s="5"/>
+      <c r="P130" s="5"/>
+      <c r="Q130" s="5"/>
+    </row>
+    <row r="131" spans="1:17" s="2" customFormat="1">
+      <c r="A131" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B131" s="4"/>
+      <c r="C131" s="13">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="D131" s="13">
+        <v>31.1</v>
+      </c>
+      <c r="E131" s="28">
+        <v>32.5</v>
+      </c>
+      <c r="F131" s="12">
+        <v>32</v>
+      </c>
+      <c r="G131" s="39">
+        <v>31.8</v>
+      </c>
+      <c r="H131" s="12">
+        <v>44.8</v>
+      </c>
+      <c r="I131" s="12">
+        <v>45.519406392694059</v>
+      </c>
+      <c r="J131" s="12">
+        <v>35.153391500140721</v>
+      </c>
+      <c r="K131" s="30">
+        <v>30.761043108036191</v>
+      </c>
+      <c r="L131" s="12">
+        <v>42.298354464526568</v>
+      </c>
+      <c r="M131" s="12">
+        <v>47</v>
+      </c>
+      <c r="N131" s="5"/>
+      <c r="O131" s="5"/>
+      <c r="P131" s="5"/>
+      <c r="Q131" s="5"/>
+    </row>
+    <row r="132" spans="1:17" s="2" customFormat="1">
+      <c r="A132" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B132" s="4"/>
+      <c r="C132" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E132" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F132" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G132" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H132" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I132" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J132" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K132" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L132" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M132" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="N132" s="5"/>
+      <c r="O132" s="5"/>
+      <c r="P132" s="5"/>
+      <c r="Q132" s="5"/>
+    </row>
+    <row r="133" spans="1:17" s="2" customFormat="1">
+      <c r="A133" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B133" s="4"/>
+      <c r="C133" s="13">
+        <v>20.5</v>
+      </c>
+      <c r="D133" s="13">
+        <v>19.2</v>
+      </c>
+      <c r="E133" s="28">
+        <v>18.5</v>
+      </c>
+      <c r="F133" s="12">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="G133" s="39">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H133" s="12">
+        <v>43.6</v>
+      </c>
+      <c r="I133" s="30">
+        <v>37.6031198440078</v>
+      </c>
+      <c r="J133" s="20">
+        <v>36.044458973520761</v>
+      </c>
+      <c r="K133" s="30">
+        <v>47.746489799084635</v>
+      </c>
+      <c r="L133" s="12">
+        <v>36.534207917016239</v>
+      </c>
+      <c r="M133" s="12">
+        <v>36.6</v>
+      </c>
+      <c r="N133" s="5"/>
+      <c r="O133" s="5"/>
+      <c r="P133" s="5"/>
+      <c r="Q133" s="5"/>
+    </row>
+    <row r="134" spans="1:17" s="2" customFormat="1">
+      <c r="A134" s="40">
+        <v>15</v>
+      </c>
+      <c r="B134" s="4"/>
+      <c r="C134" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E134" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F134" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G134" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H134" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I134" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J134" s="20"/>
+      <c r="K134" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L134" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M134" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N134" s="5"/>
+      <c r="O134" s="5"/>
+      <c r="P134" s="5"/>
+      <c r="Q134" s="5"/>
+    </row>
+    <row r="135" spans="1:17" s="2" customFormat="1">
+      <c r="A135" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B135" s="4"/>
+      <c r="C135" s="13">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D135" s="13">
+        <v>0</v>
+      </c>
+      <c r="E135" s="28">
+        <v>31.1</v>
+      </c>
+      <c r="F135" s="12">
+        <v>23.6</v>
+      </c>
+      <c r="G135" s="39">
+        <v>47.2</v>
+      </c>
+      <c r="H135" s="12">
+        <v>37.6</v>
+      </c>
+      <c r="I135" s="12">
+        <v>34.07544836116265</v>
+      </c>
+      <c r="J135" s="20">
+        <v>25.882352941176475</v>
+      </c>
+      <c r="K135" s="30">
+        <v>23.474663908996899</v>
+      </c>
+      <c r="L135" s="12">
+        <v>38.095238095238095</v>
+      </c>
+      <c r="M135" s="12">
+        <v>33.6</v>
+      </c>
+      <c r="N135" s="5"/>
+      <c r="O135" s="5"/>
+      <c r="P135" s="5"/>
+      <c r="Q135" s="5"/>
+    </row>
+    <row r="136" spans="1:17" s="2" customFormat="1">
+      <c r="A136" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B136" s="4"/>
+      <c r="C136" s="13">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="D136" s="13">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E136" s="28">
+        <v>20.7</v>
+      </c>
+      <c r="F136" s="12">
+        <v>35.5</v>
+      </c>
+      <c r="G136" s="39">
+        <v>31.6</v>
+      </c>
+      <c r="H136" s="12">
+        <v>21</v>
+      </c>
+      <c r="I136" s="12">
+        <v>29.66142107773009</v>
+      </c>
+      <c r="J136" s="20">
+        <v>15.437392795883362</v>
+      </c>
+      <c r="K136" s="30">
+        <v>31.392694063926943</v>
+      </c>
+      <c r="L136" s="12">
+        <v>22.252747252747252</v>
+      </c>
+      <c r="M136" s="12">
+        <v>35.5</v>
+      </c>
+      <c r="N136" s="5"/>
+      <c r="O136" s="5"/>
+      <c r="P136" s="5"/>
+      <c r="Q136" s="5"/>
+    </row>
+    <row r="137" spans="1:17" s="2" customFormat="1">
+      <c r="A137" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B137" s="4"/>
+      <c r="C137" s="13">
+        <v>13.6</v>
+      </c>
+      <c r="D137" s="13">
         <v>17.8</v>
       </c>
-      <c r="D5" s="21">
-[...5 lines deleted...]
-      <c r="F5" s="21">
+      <c r="E137" s="28">
+        <v>9</v>
+      </c>
+      <c r="F137" s="12">
+        <v>39.6</v>
+      </c>
+      <c r="G137" s="39">
+        <v>20.3</v>
+      </c>
+      <c r="H137" s="12">
+        <v>49.1</v>
+      </c>
+      <c r="I137" s="12">
+        <v>27.482014388489205</v>
+      </c>
+      <c r="J137" s="20">
+        <v>42.756680731364277</v>
+      </c>
+      <c r="K137" s="30">
+        <v>49.176107106076209</v>
+      </c>
+      <c r="L137" s="12">
+        <v>39.001426533523542</v>
+      </c>
+      <c r="M137" s="12">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="N137" s="5"/>
+      <c r="O137" s="5"/>
+      <c r="P137" s="5"/>
+      <c r="Q137" s="5"/>
+    </row>
+    <row r="138" spans="1:17" s="2" customFormat="1">
+      <c r="A138" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B138" s="4"/>
+      <c r="C138" s="13">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="D138" s="13">
+        <v>13.3</v>
+      </c>
+      <c r="E138" s="28">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="F138" s="12">
+        <v>46.8</v>
+      </c>
+      <c r="G138" s="39">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="H138" s="12">
+        <v>46.3</v>
+      </c>
+      <c r="I138" s="12">
+        <v>35.267087880528429</v>
+      </c>
+      <c r="J138" s="20">
+        <v>41.426007505302657</v>
+      </c>
+      <c r="K138" s="30">
+        <v>43.336724313326556</v>
+      </c>
+      <c r="L138" s="12">
+        <v>26.864590876176685</v>
+      </c>
+      <c r="M138" s="12">
+        <v>26.7</v>
+      </c>
+      <c r="N138" s="5"/>
+      <c r="O138" s="5"/>
+      <c r="P138" s="5"/>
+      <c r="Q138" s="5"/>
+    </row>
+    <row r="139" spans="1:17" s="2" customFormat="1">
+      <c r="A139" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B139" s="4"/>
+      <c r="C139" s="13">
+        <v>37.4</v>
+      </c>
+      <c r="D139" s="13">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E139" s="28">
+        <v>12</v>
+      </c>
+      <c r="F139" s="12">
+        <v>47.8</v>
+      </c>
+      <c r="G139" s="39">
+        <v>41.9</v>
+      </c>
+      <c r="H139" s="12">
+        <v>53.5</v>
+      </c>
+      <c r="I139" s="12">
+        <v>43.294295428787308</v>
+      </c>
+      <c r="J139" s="20">
+        <v>33.46085182351441</v>
+      </c>
+      <c r="K139" s="30">
+        <v>55.087271179225205</v>
+      </c>
+      <c r="L139" s="12">
+        <v>47.090832984512346</v>
+      </c>
+      <c r="M139" s="12">
+        <v>56.6</v>
+      </c>
+      <c r="N139" s="5"/>
+      <c r="O139" s="5"/>
+      <c r="P139" s="5"/>
+      <c r="Q139" s="5"/>
+    </row>
+    <row r="140" spans="1:17" s="2" customFormat="1">
+      <c r="A140" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B140" s="4"/>
+      <c r="C140" s="13">
+        <v>10.4</v>
+      </c>
+      <c r="D140" s="13">
+        <v>22.5</v>
+      </c>
+      <c r="E140" s="28">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F140" s="12">
+        <v>23.1</v>
+      </c>
+      <c r="G140" s="39">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="H140" s="12">
+        <v>46.9</v>
+      </c>
+      <c r="I140" s="12">
+        <v>63.244795405599433</v>
+      </c>
+      <c r="J140" s="20">
+        <v>27.715877437325904</v>
+      </c>
+      <c r="K140" s="30">
+        <v>62.754555198285104</v>
+      </c>
+      <c r="L140" s="12">
+        <v>42.070372259051503</v>
+      </c>
+      <c r="M140" s="12">
+        <v>42.4</v>
+      </c>
+      <c r="N140" s="5"/>
+      <c r="O140" s="5"/>
+      <c r="P140" s="5"/>
+      <c r="Q140" s="5"/>
+    </row>
+    <row r="141" spans="1:17" s="2" customFormat="1">
+      <c r="A141" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B141" s="4"/>
+      <c r="C141" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141" s="13">
+        <v>100</v>
+      </c>
+      <c r="E141" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F141" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G141" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H141" s="12">
+        <v>100</v>
+      </c>
+      <c r="I141" s="12">
+        <v>100</v>
+      </c>
+      <c r="J141" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K141" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L141" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M141" s="12">
+        <v>100</v>
+      </c>
+      <c r="N141" s="5"/>
+      <c r="O141" s="5"/>
+      <c r="P141" s="5"/>
+      <c r="Q141" s="5"/>
+    </row>
+    <row r="142" spans="1:17" s="2" customFormat="1">
+      <c r="A142" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B142" s="4"/>
+      <c r="C142" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D142" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E142" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F142" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G142" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H142" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I142" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J142" s="12">
+        <v>36</v>
+      </c>
+      <c r="K142" s="12">
+        <v>46.573774570788757</v>
+      </c>
+      <c r="L142" s="12">
+        <v>36.994854599063423</v>
+      </c>
+      <c r="M142" s="12">
+        <v>38</v>
+      </c>
+      <c r="N142" s="5"/>
+      <c r="O142" s="5"/>
+      <c r="P142" s="5"/>
+      <c r="Q142" s="5"/>
+    </row>
+    <row r="143" spans="1:17" s="2" customFormat="1">
+      <c r="A143" s="47">
+        <v>15</v>
+      </c>
+      <c r="B143" s="4"/>
+      <c r="C143" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E143" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F143" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G143" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H143" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I143" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J143" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K143" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L143" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M143" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N143" s="5"/>
+      <c r="O143" s="5"/>
+      <c r="P143" s="5"/>
+      <c r="Q143" s="5"/>
+    </row>
+    <row r="144" spans="1:17" s="2" customFormat="1">
+      <c r="A144" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B144" s="4"/>
+      <c r="C144" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E144" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F144" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G144" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H144" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I144" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J144" s="12">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="K144" s="12">
+        <v>61.122661122661128</v>
+      </c>
+      <c r="L144" s="12">
+        <v>25.858123569794049</v>
+      </c>
+      <c r="M144" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="N144" s="5"/>
+      <c r="O144" s="5"/>
+      <c r="P144" s="5"/>
+      <c r="Q144" s="5"/>
+    </row>
+    <row r="145" spans="1:17" s="2" customFormat="1">
+      <c r="A145" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B145" s="4"/>
+      <c r="C145" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D145" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E145" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F145" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G145" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H145" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I145" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J145" s="12">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="K145" s="12">
+        <v>32.186105799872529</v>
+      </c>
+      <c r="L145" s="12">
+        <v>43.972602739726028</v>
+      </c>
+      <c r="M145" s="12">
+        <v>53.2</v>
+      </c>
+      <c r="N145" s="5"/>
+      <c r="O145" s="5"/>
+      <c r="P145" s="5"/>
+      <c r="Q145" s="5"/>
+    </row>
+    <row r="146" spans="1:17" s="2" customFormat="1">
+      <c r="A146" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B146" s="4"/>
+      <c r="C146" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D146" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E146" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F146" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G146" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H146" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I146" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J146" s="12">
+        <v>43.4</v>
+      </c>
+      <c r="K146" s="12">
+        <v>45.945945945945951</v>
+      </c>
+      <c r="L146" s="12">
+        <v>31.390026499638644</v>
+      </c>
+      <c r="M146" s="12">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="N146" s="5"/>
+      <c r="O146" s="5"/>
+      <c r="P146" s="5"/>
+      <c r="Q146" s="5"/>
+    </row>
+    <row r="147" spans="1:17" s="2" customFormat="1">
+      <c r="A147" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B147" s="4"/>
+      <c r="C147" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E147" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F147" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G147" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H147" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I147" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J147" s="12">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="K147" s="12">
+        <v>47.123642845567979</v>
+      </c>
+      <c r="L147" s="12">
+        <v>41.816830763514773</v>
+      </c>
+      <c r="M147" s="12">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="N147" s="5"/>
+      <c r="O147" s="5"/>
+      <c r="P147" s="5"/>
+      <c r="Q147" s="5"/>
+    </row>
+    <row r="148" spans="1:17" s="2" customFormat="1">
+      <c r="A148" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B148" s="4"/>
+      <c r="C148" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E148" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F148" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G148" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H148" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I148" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J148" s="12">
+        <v>36.4</v>
+      </c>
+      <c r="K148" s="12">
+        <v>49.690153775533624</v>
+      </c>
+      <c r="L148" s="12">
+        <v>40.183968462549281</v>
+      </c>
+      <c r="M148" s="12">
+        <v>45.9</v>
+      </c>
+      <c r="N148" s="5"/>
+      <c r="O148" s="5"/>
+      <c r="P148" s="5"/>
+      <c r="Q148" s="5"/>
+    </row>
+    <row r="149" spans="1:17" s="2" customFormat="1">
+      <c r="A149" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B149" s="4"/>
+      <c r="C149" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E149" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F149" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G149" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H149" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I149" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J149" s="12">
+        <v>26.8</v>
+      </c>
+      <c r="K149" s="12">
+        <v>47.096381878990577</v>
+      </c>
+      <c r="L149" s="12">
+        <v>33.347788378143974</v>
+      </c>
+      <c r="M149" s="12">
+        <v>41.6</v>
+      </c>
+      <c r="N149" s="5"/>
+      <c r="O149" s="5"/>
+      <c r="P149" s="5"/>
+      <c r="Q149" s="5"/>
+    </row>
+    <row r="150" spans="1:17" s="2" customFormat="1">
+      <c r="A150" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B150" s="4"/>
+      <c r="C150" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E150" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F150" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G150" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H150" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I150" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J150" s="12">
+        <v>100</v>
+      </c>
+      <c r="K150" s="12">
+        <v>40.476190476190474</v>
+      </c>
+      <c r="L150" s="12">
+        <v>195.83333333333334</v>
+      </c>
+      <c r="M150" s="12">
+        <v>0</v>
+      </c>
+      <c r="N150" s="5"/>
+      <c r="O150" s="5"/>
+      <c r="P150" s="5"/>
+      <c r="Q150" s="5"/>
+    </row>
+    <row r="151" spans="1:17" s="2" customFormat="1">
+      <c r="A151" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="B151" s="4"/>
+      <c r="C151" s="13">
+        <v>38.9</v>
+      </c>
+      <c r="D151" s="13">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="E151" s="28">
+        <v>32.9</v>
+      </c>
+      <c r="F151" s="12">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G151" s="39">
+        <v>34.4</v>
+      </c>
+      <c r="H151" s="12">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="I151" s="30">
+        <v>33.484162895927597</v>
+      </c>
+      <c r="J151" s="30">
+        <v>39.522016445093364</v>
+      </c>
+      <c r="K151" s="30">
+        <v>39.091437990885289</v>
+      </c>
+      <c r="L151" s="12">
+        <v>42.181279242102818</v>
+      </c>
+      <c r="M151" s="12">
+        <v>35.6</v>
+      </c>
+      <c r="N151" s="5"/>
+      <c r="O151" s="5"/>
+      <c r="P151" s="5"/>
+      <c r="Q151" s="5"/>
+    </row>
+    <row r="152" spans="1:17" s="2" customFormat="1">
+      <c r="A152" s="40">
+        <v>15</v>
+      </c>
+      <c r="B152" s="4"/>
+      <c r="C152" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E152" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F152" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G152" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H152" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I152" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J152" s="30"/>
+      <c r="K152" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L152" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M152" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N152" s="5"/>
+      <c r="O152" s="5"/>
+      <c r="P152" s="5"/>
+      <c r="Q152" s="5"/>
+    </row>
+    <row r="153" spans="1:17" s="2" customFormat="1">
+      <c r="A153" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B153" s="4"/>
+      <c r="C153" s="13">
+        <v>49.8</v>
+      </c>
+      <c r="D153" s="13">
+        <v>47.9</v>
+      </c>
+      <c r="E153" s="28">
+        <v>26</v>
+      </c>
+      <c r="F153" s="12">
+        <v>36.1</v>
+      </c>
+      <c r="G153" s="39">
+        <v>21.7</v>
+      </c>
+      <c r="H153" s="12">
+        <v>40.1</v>
+      </c>
+      <c r="I153" s="12">
+        <v>26.091081593927896</v>
+      </c>
+      <c r="J153" s="30">
+        <v>36.077844311377241</v>
+      </c>
+      <c r="K153" s="30">
+        <v>43.274456521739125</v>
+      </c>
+      <c r="L153" s="12">
+        <v>33.002129169623849</v>
+      </c>
+      <c r="M153" s="12">
+        <v>40.5</v>
+      </c>
+      <c r="N153" s="5"/>
+      <c r="O153" s="5"/>
+      <c r="P153" s="5"/>
+      <c r="Q153" s="5"/>
+    </row>
+    <row r="154" spans="1:17" s="2" customFormat="1">
+      <c r="A154" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B154" s="4"/>
+      <c r="C154" s="13">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="D154" s="13">
+        <v>26.9</v>
+      </c>
+      <c r="E154" s="28">
+        <v>36.9</v>
+      </c>
+      <c r="F154" s="12">
+        <v>31.9</v>
+      </c>
+      <c r="G154" s="39">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="H154" s="12">
         <v>26.2</v>
       </c>
-      <c r="G5" s="22">
-[...8 lines deleted...]
-      <c r="J5" s="22">
+      <c r="I154" s="12">
+        <v>33.796940194714878</v>
+      </c>
+      <c r="J154" s="30">
+        <v>40.661840744570839</v>
+      </c>
+      <c r="K154" s="30">
+        <v>24.341372912801486</v>
+      </c>
+      <c r="L154" s="12">
+        <v>32.718327183271832</v>
+      </c>
+      <c r="M154" s="12">
+        <v>23.2</v>
+      </c>
+      <c r="N154" s="5"/>
+      <c r="O154" s="5"/>
+      <c r="P154" s="5"/>
+      <c r="Q154" s="5"/>
+    </row>
+    <row r="155" spans="1:17" s="2" customFormat="1">
+      <c r="A155" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B155" s="4"/>
+      <c r="C155" s="13">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="D155" s="13">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E155" s="28">
+        <v>20.2</v>
+      </c>
+      <c r="F155" s="12">
+        <v>36.1</v>
+      </c>
+      <c r="G155" s="39">
+        <v>22.3</v>
+      </c>
+      <c r="H155" s="12">
+        <v>24.6</v>
+      </c>
+      <c r="I155" s="12">
+        <v>22.678160919540229</v>
+      </c>
+      <c r="J155" s="30">
+        <v>34.289948800862305</v>
+      </c>
+      <c r="K155" s="30">
+        <v>29.032830523513752</v>
+      </c>
+      <c r="L155" s="12">
+        <v>39.65720047050916</v>
+      </c>
+      <c r="M155" s="12">
+        <v>24.1</v>
+      </c>
+      <c r="N155" s="5"/>
+      <c r="O155" s="5"/>
+      <c r="P155" s="5"/>
+      <c r="Q155" s="5"/>
+    </row>
+    <row r="156" spans="1:17" s="2" customFormat="1">
+      <c r="A156" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B156" s="4"/>
+      <c r="C156" s="13">
+        <v>34.4</v>
+      </c>
+      <c r="D156" s="13">
+        <v>28.6</v>
+      </c>
+      <c r="E156" s="28">
+        <v>35.4</v>
+      </c>
+      <c r="F156" s="12">
+        <v>40.1</v>
+      </c>
+      <c r="G156" s="39">
+        <v>40</v>
+      </c>
+      <c r="H156" s="12">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="I156" s="12">
+        <v>34.327266818329541</v>
+      </c>
+      <c r="J156" s="30">
+        <v>38.944463608140737</v>
+      </c>
+      <c r="K156" s="30">
+        <v>36.070707773679452</v>
+      </c>
+      <c r="L156" s="12">
+        <v>36.297023719595103</v>
+      </c>
+      <c r="M156" s="12">
+        <v>39.4</v>
+      </c>
+      <c r="N156" s="5"/>
+      <c r="O156" s="5"/>
+      <c r="P156" s="5"/>
+      <c r="Q156" s="5"/>
+    </row>
+    <row r="157" spans="1:17" s="2" customFormat="1">
+      <c r="A157" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B157" s="4"/>
+      <c r="C157" s="13">
+        <v>46.8</v>
+      </c>
+      <c r="D157" s="13">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="E157" s="28">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="F157" s="12">
+        <v>37.6</v>
+      </c>
+      <c r="G157" s="39">
+        <v>41.6</v>
+      </c>
+      <c r="H157" s="12">
+        <v>38.9</v>
+      </c>
+      <c r="I157" s="12">
+        <v>40.395552160258042</v>
+      </c>
+      <c r="J157" s="30">
+        <v>35.628227194492254</v>
+      </c>
+      <c r="K157" s="30">
+        <v>51.9560669456067</v>
+      </c>
+      <c r="L157" s="12">
+        <v>52.677937206989625</v>
+      </c>
+      <c r="M157" s="12">
+        <v>37.9</v>
+      </c>
+      <c r="N157" s="5"/>
+      <c r="O157" s="5"/>
+      <c r="P157" s="5"/>
+      <c r="Q157" s="5"/>
+    </row>
+    <row r="158" spans="1:17" s="2" customFormat="1">
+      <c r="A158" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B158" s="4"/>
+      <c r="C158" s="13">
+        <v>38.1</v>
+      </c>
+      <c r="D158" s="13">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E158" s="28">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="F158" s="12">
+        <v>29.1</v>
+      </c>
+      <c r="G158" s="39">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="H158" s="12">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="I158" s="12">
+        <v>34.745499689633768</v>
+      </c>
+      <c r="J158" s="30">
+        <v>59.536882310814029</v>
+      </c>
+      <c r="K158" s="30">
+        <v>39.38071780436313</v>
+      </c>
+      <c r="L158" s="12">
+        <v>49.367613518556915</v>
+      </c>
+      <c r="M158" s="12">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="N158" s="5"/>
+      <c r="O158" s="5"/>
+      <c r="P158" s="5"/>
+      <c r="Q158" s="5"/>
+    </row>
+    <row r="159" spans="1:17" s="2" customFormat="1">
+      <c r="A159" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B159" s="4"/>
+      <c r="C159" s="28">
+        <v>27.8</v>
+      </c>
+      <c r="D159" s="13">
+        <v>14</v>
+      </c>
+      <c r="E159" s="28">
+        <v>26.9</v>
+      </c>
+      <c r="F159" s="12">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="G159" s="39">
+        <v>87.7</v>
+      </c>
+      <c r="H159" s="12">
+        <v>8.6</v>
+      </c>
+      <c r="I159" s="12">
+        <v>34.575569358178058</v>
+      </c>
+      <c r="J159" s="30">
+        <v>11.790393013100436</v>
+      </c>
+      <c r="K159" s="30">
+        <v>59.855769230769226</v>
+      </c>
+      <c r="L159" s="12">
+        <v>81.230769230769226</v>
+      </c>
+      <c r="M159" s="12">
+        <v>97.3</v>
+      </c>
+      <c r="N159" s="5"/>
+      <c r="O159" s="5"/>
+      <c r="P159" s="5"/>
+      <c r="Q159" s="5"/>
+    </row>
+    <row r="160" spans="1:17" s="2" customFormat="1">
+      <c r="A160" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="B160" s="4"/>
+      <c r="C160" s="13">
+        <v>42.9</v>
+      </c>
+      <c r="D160" s="13">
+        <v>39.6</v>
+      </c>
+      <c r="E160" s="28">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="F160" s="12">
+        <v>42.9</v>
+      </c>
+      <c r="G160" s="39">
+        <v>40.1</v>
+      </c>
+      <c r="H160" s="12">
+        <v>45.3</v>
+      </c>
+      <c r="I160" s="30">
+        <v>40.87252475247525</v>
+      </c>
+      <c r="J160" s="12">
+        <v>44.984650805832693</v>
+      </c>
+      <c r="K160" s="30">
+        <v>42.940596846846844</v>
+      </c>
+      <c r="L160" s="12">
+        <v>46.550401116149288</v>
+      </c>
+      <c r="M160" s="12">
+        <v>41.3</v>
+      </c>
+      <c r="N160" s="5"/>
+      <c r="O160" s="5"/>
+      <c r="P160" s="5"/>
+      <c r="Q160" s="5"/>
+    </row>
+    <row r="161" spans="1:17" s="2" customFormat="1">
+      <c r="A161" s="40">
+        <v>15</v>
+      </c>
+      <c r="B161" s="4"/>
+      <c r="C161" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E161" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F161" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G161" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H161" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I161" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J161" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K161" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L161" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M161" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N161" s="5"/>
+      <c r="O161" s="5"/>
+      <c r="P161" s="5"/>
+      <c r="Q161" s="5"/>
+    </row>
+    <row r="162" spans="1:17" s="2" customFormat="1">
+      <c r="A162" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B162" s="4"/>
+      <c r="C162" s="13">
+        <v>45.3</v>
+      </c>
+      <c r="D162" s="13">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="E162" s="28">
+        <v>40.1</v>
+      </c>
+      <c r="F162" s="12">
+        <v>48.6</v>
+      </c>
+      <c r="G162" s="39">
+        <v>42.2</v>
+      </c>
+      <c r="H162" s="12">
+        <v>52.5</v>
+      </c>
+      <c r="I162" s="12">
+        <v>37.029288702928866</v>
+      </c>
+      <c r="J162" s="12">
+        <v>32.914572864321606</v>
+      </c>
+      <c r="K162" s="30">
+        <v>39.416666666666664</v>
+      </c>
+      <c r="L162" s="12">
+        <v>32.882882882882882</v>
+      </c>
+      <c r="M162" s="12">
+        <v>51.2</v>
+      </c>
+      <c r="N162" s="5"/>
+      <c r="O162" s="5"/>
+      <c r="P162" s="5"/>
+      <c r="Q162" s="5"/>
+    </row>
+    <row r="163" spans="1:17" s="2" customFormat="1">
+      <c r="A163" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B163" s="4"/>
+      <c r="C163" s="13">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D163" s="13">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="E163" s="28">
+        <v>30.8</v>
+      </c>
+      <c r="F163" s="12">
+        <v>44.5</v>
+      </c>
+      <c r="G163" s="39">
+        <v>42.7</v>
+      </c>
+      <c r="H163" s="12">
+        <v>29</v>
+      </c>
+      <c r="I163" s="12">
+        <v>33.140053523639608</v>
+      </c>
+      <c r="J163" s="12">
+        <v>49.069148936170215</v>
+      </c>
+      <c r="K163" s="30">
+        <v>24.143183549124142</v>
+      </c>
+      <c r="L163" s="12">
+        <v>32.031726662599148</v>
+      </c>
+      <c r="M163" s="12">
+        <v>23.5</v>
+      </c>
+      <c r="N163" s="5"/>
+      <c r="O163" s="5"/>
+      <c r="P163" s="5"/>
+      <c r="Q163" s="5"/>
+    </row>
+    <row r="164" spans="1:17" s="2" customFormat="1">
+      <c r="A164" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B164" s="4"/>
+      <c r="C164" s="13">
+        <v>44</v>
+      </c>
+      <c r="D164" s="13">
+        <v>25.1</v>
+      </c>
+      <c r="E164" s="28">
+        <v>29.9</v>
+      </c>
+      <c r="F164" s="12">
+        <v>35</v>
+      </c>
+      <c r="G164" s="39">
+        <v>28.9</v>
+      </c>
+      <c r="H164" s="12">
+        <v>45.9</v>
+      </c>
+      <c r="I164" s="12">
+        <v>43.793659322944656</v>
+      </c>
+      <c r="J164" s="12">
+        <v>46.926736441484302</v>
+      </c>
+      <c r="K164" s="30">
+        <v>44.55100261551874</v>
+      </c>
+      <c r="L164" s="12">
+        <v>48.789259170462721</v>
+      </c>
+      <c r="M164" s="12">
+        <v>30.1</v>
+      </c>
+      <c r="N164" s="5"/>
+      <c r="O164" s="5"/>
+      <c r="P164" s="5"/>
+      <c r="Q164" s="5"/>
+    </row>
+    <row r="165" spans="1:17" s="2" customFormat="1">
+      <c r="A165" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B165" s="4"/>
+      <c r="C165" s="13">
+        <v>42.9</v>
+      </c>
+      <c r="D165" s="13">
+        <v>42.5</v>
+      </c>
+      <c r="E165" s="28">
+        <v>49.6</v>
+      </c>
+      <c r="F165" s="12">
+        <v>45.3</v>
+      </c>
+      <c r="G165" s="39">
+        <v>38.5</v>
+      </c>
+      <c r="H165" s="12">
+        <v>51.7</v>
+      </c>
+      <c r="I165" s="12">
+        <v>32.604085277374708</v>
+      </c>
+      <c r="J165" s="12">
+        <v>40.817703413844285</v>
+      </c>
+      <c r="K165" s="30">
+        <v>36.471162053408122</v>
+      </c>
+      <c r="L165" s="12">
+        <v>42.10402723963837</v>
+      </c>
+      <c r="M165" s="12">
+        <v>37.4</v>
+      </c>
+      <c r="N165" s="5"/>
+      <c r="O165" s="5"/>
+      <c r="P165" s="5"/>
+      <c r="Q165" s="5"/>
+    </row>
+    <row r="166" spans="1:17" s="2" customFormat="1">
+      <c r="A166" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B166" s="4"/>
+      <c r="C166" s="13">
+        <v>45</v>
+      </c>
+      <c r="D166" s="13">
+        <v>51.4</v>
+      </c>
+      <c r="E166" s="28">
+        <v>44</v>
+      </c>
+      <c r="F166" s="12">
+        <v>47.9</v>
+      </c>
+      <c r="G166" s="39">
+        <v>54.7</v>
+      </c>
+      <c r="H166" s="12">
+        <v>47.1</v>
+      </c>
+      <c r="I166" s="12">
+        <v>48.304628632938645</v>
+      </c>
+      <c r="J166" s="12">
+        <v>51.241980588912654</v>
+      </c>
+      <c r="K166" s="30">
+        <v>52.068533221897198</v>
+      </c>
+      <c r="L166" s="12">
+        <v>43.486745812327207</v>
+      </c>
+      <c r="M166" s="12">
+        <v>49.5</v>
+      </c>
+      <c r="N166" s="5"/>
+      <c r="O166" s="5"/>
+      <c r="P166" s="5"/>
+      <c r="Q166" s="5"/>
+    </row>
+    <row r="167" spans="1:17" s="2" customFormat="1">
+      <c r="A167" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B167" s="4"/>
+      <c r="C167" s="13">
+        <v>36</v>
+      </c>
+      <c r="D167" s="13">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="E167" s="28">
+        <v>25.1</v>
+      </c>
+      <c r="F167" s="12">
+        <v>37.4</v>
+      </c>
+      <c r="G167" s="39">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H167" s="12">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="I167" s="12">
+        <v>46.38419878942338</v>
+      </c>
+      <c r="J167" s="12">
+        <v>45.054446460980039</v>
+      </c>
+      <c r="K167" s="30">
+        <v>41.338289962825279</v>
+      </c>
+      <c r="L167" s="12">
+        <v>62.893717365672899</v>
+      </c>
+      <c r="M167" s="12">
+        <v>54.6</v>
+      </c>
+      <c r="N167" s="5"/>
+      <c r="O167" s="5"/>
+      <c r="P167" s="5"/>
+      <c r="Q167" s="5"/>
+    </row>
+    <row r="168" spans="1:17" s="2" customFormat="1">
+      <c r="A168" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B168" s="4"/>
+      <c r="C168" s="28">
+        <v>17.7</v>
+      </c>
+      <c r="D168" s="13">
+        <v>15.9</v>
+      </c>
+      <c r="E168" s="28">
+        <v>14.1</v>
+      </c>
+      <c r="F168" s="12">
+        <v>48.6</v>
+      </c>
+      <c r="G168" s="39">
+        <v>47.8</v>
+      </c>
+      <c r="H168" s="12">
+        <v>26</v>
+      </c>
+      <c r="I168" s="12">
+        <v>17.346938775510203</v>
+      </c>
+      <c r="J168" s="12">
+        <v>0</v>
+      </c>
+      <c r="K168" s="30">
+        <v>74.774774774774784</v>
+      </c>
+      <c r="L168" s="12">
+        <v>36.015084852294152</v>
+      </c>
+      <c r="M168" s="12">
+        <v>29.7</v>
+      </c>
+      <c r="N168" s="5"/>
+      <c r="O168" s="5"/>
+      <c r="P168" s="5"/>
+      <c r="Q168" s="5"/>
+    </row>
+    <row r="169" spans="1:17" s="2" customFormat="1">
+      <c r="A169" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169" s="4"/>
+      <c r="C169" s="13">
+        <v>32.6</v>
+      </c>
+      <c r="D169" s="13">
+        <v>31.1</v>
+      </c>
+      <c r="E169" s="28">
+        <v>30.5</v>
+      </c>
+      <c r="F169" s="12">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="G169" s="39">
+        <v>44.4</v>
+      </c>
+      <c r="H169" s="12">
+        <v>40.1</v>
+      </c>
+      <c r="I169" s="30">
+        <v>38.470695970695971</v>
+      </c>
+      <c r="J169" s="30">
+        <v>36.747771173848442</v>
+      </c>
+      <c r="K169" s="30">
+        <v>43.297297297297298</v>
+      </c>
+      <c r="L169" s="12">
+        <v>39.737456891756594</v>
+      </c>
+      <c r="M169" s="12">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="N169" s="5"/>
+      <c r="O169" s="5"/>
+      <c r="P169" s="5"/>
+      <c r="Q169" s="5"/>
+    </row>
+    <row r="170" spans="1:17" s="2" customFormat="1">
+      <c r="A170" s="40">
+        <v>15</v>
+      </c>
+      <c r="B170" s="4"/>
+      <c r="C170" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D170" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E170" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F170" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G170" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H170" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I170" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J170" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K170" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L170" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M170" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N170" s="5"/>
+      <c r="O170" s="5"/>
+      <c r="P170" s="5"/>
+      <c r="Q170" s="5"/>
+    </row>
+    <row r="171" spans="1:17" s="2" customFormat="1">
+      <c r="A171" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B171" s="4"/>
+      <c r="C171" s="13">
+        <v>0</v>
+      </c>
+      <c r="D171" s="13">
+        <v>21.7</v>
+      </c>
+      <c r="E171" s="28">
+        <v>100</v>
+      </c>
+      <c r="F171" s="12">
+        <v>47.8</v>
+      </c>
+      <c r="G171" s="39">
+        <v>11.7</v>
+      </c>
+      <c r="H171" s="12">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="I171" s="12">
+        <v>36.363636363636367</v>
+      </c>
+      <c r="J171" s="30">
+        <v>16.120906801007557</v>
+      </c>
+      <c r="K171" s="30">
+        <v>40</v>
+      </c>
+      <c r="L171" s="12">
+        <v>12.568306010928961</v>
+      </c>
+      <c r="M171" s="12">
+        <v>21.7</v>
+      </c>
+      <c r="N171" s="5"/>
+      <c r="O171" s="5"/>
+      <c r="P171" s="5"/>
+      <c r="Q171" s="5"/>
+    </row>
+    <row r="172" spans="1:17" s="2" customFormat="1">
+      <c r="A172" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B172" s="4"/>
+      <c r="C172" s="13">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D172" s="13">
+        <v>22.9</v>
+      </c>
+      <c r="E172" s="28">
+        <v>43.3</v>
+      </c>
+      <c r="F172" s="12">
+        <v>33.9</v>
+      </c>
+      <c r="G172" s="39">
+        <v>34</v>
+      </c>
+      <c r="H172" s="12">
+        <v>44.9</v>
+      </c>
+      <c r="I172" s="12">
+        <v>13.089622641509436</v>
+      </c>
+      <c r="J172" s="30">
+        <v>44.552845528455286</v>
+      </c>
+      <c r="K172" s="30">
+        <v>19.712230215827336</v>
+      </c>
+      <c r="L172" s="12">
+        <v>90.989399293286212</v>
+      </c>
+      <c r="M172" s="12">
+        <v>16.5</v>
+      </c>
+      <c r="N172" s="5"/>
+      <c r="O172" s="5"/>
+      <c r="P172" s="5"/>
+      <c r="Q172" s="5"/>
+    </row>
+    <row r="173" spans="1:17" s="2" customFormat="1">
+      <c r="A173" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B173" s="4"/>
+      <c r="C173" s="13">
+        <v>33.6</v>
+      </c>
+      <c r="D173" s="13">
+        <v>31</v>
+      </c>
+      <c r="E173" s="28">
+        <v>29</v>
+      </c>
+      <c r="F173" s="12">
+        <v>32.1</v>
+      </c>
+      <c r="G173" s="39">
+        <v>53.1</v>
+      </c>
+      <c r="H173" s="12">
+        <v>53.6</v>
+      </c>
+      <c r="I173" s="12">
+        <v>41.041666666666664</v>
+      </c>
+      <c r="J173" s="30">
+        <v>35.626326963906578</v>
+      </c>
+      <c r="K173" s="30">
+        <v>42.966101694915253</v>
+      </c>
+      <c r="L173" s="12">
+        <v>25.728155339805827</v>
+      </c>
+      <c r="M173" s="12">
+        <v>21.4</v>
+      </c>
+      <c r="N173" s="5"/>
+      <c r="O173" s="5"/>
+      <c r="P173" s="5"/>
+      <c r="Q173" s="5"/>
+    </row>
+    <row r="174" spans="1:17" s="2" customFormat="1">
+      <c r="A174" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B174" s="4"/>
+      <c r="C174" s="13">
+        <v>44.2</v>
+      </c>
+      <c r="D174" s="13">
+        <v>22.8</v>
+      </c>
+      <c r="E174" s="28">
+        <v>34</v>
+      </c>
+      <c r="F174" s="12">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="G174" s="39">
+        <v>49.9</v>
+      </c>
+      <c r="H174" s="12">
+        <v>21.8</v>
+      </c>
+      <c r="I174" s="12">
+        <v>36.840628507295179</v>
+      </c>
+      <c r="J174" s="30">
+        <v>40.753681058148238</v>
+      </c>
+      <c r="K174" s="30">
+        <v>45.06615214994487</v>
+      </c>
+      <c r="L174" s="12">
+        <v>29.37062937062937</v>
+      </c>
+      <c r="M174" s="12">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="N174" s="5"/>
+      <c r="O174" s="5"/>
+      <c r="P174" s="5"/>
+      <c r="Q174" s="5"/>
+    </row>
+    <row r="175" spans="1:17" s="2" customFormat="1">
+      <c r="A175" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B175" s="4"/>
+      <c r="C175" s="13">
+        <v>30.3</v>
+      </c>
+      <c r="D175" s="13">
+        <v>42.5</v>
+      </c>
+      <c r="E175" s="28">
+        <v>33.5</v>
+      </c>
+      <c r="F175" s="12">
+        <v>47.3</v>
+      </c>
+      <c r="G175" s="39">
+        <v>45.1</v>
+      </c>
+      <c r="H175" s="12">
+        <v>48.2</v>
+      </c>
+      <c r="I175" s="12">
+        <v>41.183385579937301</v>
+      </c>
+      <c r="J175" s="30">
+        <v>30.839633903700758</v>
+      </c>
+      <c r="K175" s="30">
+        <v>45.219482862297056</v>
+      </c>
+      <c r="L175" s="12">
+        <v>53.66403607666291</v>
+      </c>
+      <c r="M175" s="12">
+        <v>60</v>
+      </c>
+      <c r="N175" s="5"/>
+      <c r="O175" s="5"/>
+      <c r="P175" s="5"/>
+      <c r="Q175" s="5"/>
+    </row>
+    <row r="176" spans="1:17" s="2" customFormat="1">
+      <c r="A176" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B176" s="4"/>
+      <c r="C176" s="13">
+        <v>13</v>
+      </c>
+      <c r="D176" s="13">
+        <v>30.8</v>
+      </c>
+      <c r="E176" s="28">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="F176" s="12">
+        <v>31.8</v>
+      </c>
+      <c r="G176" s="39">
+        <v>27</v>
+      </c>
+      <c r="H176" s="12">
+        <v>33.1</v>
+      </c>
+      <c r="I176" s="12">
+        <v>52.376599634369292</v>
+      </c>
+      <c r="J176" s="30">
+        <v>42.224744608399547</v>
+      </c>
+      <c r="K176" s="30">
+        <v>53.706111833550061</v>
+      </c>
+      <c r="L176" s="12">
+        <v>41.5625</v>
+      </c>
+      <c r="M176" s="12">
+        <v>43</v>
+      </c>
+      <c r="N176" s="5"/>
+      <c r="O176" s="5"/>
+      <c r="P176" s="5"/>
+      <c r="Q176" s="5"/>
+    </row>
+    <row r="177" spans="1:17" s="2" customFormat="1">
+      <c r="A177" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B177" s="4"/>
+      <c r="C177" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D177" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E177" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F177" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G177" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H177" s="12">
+        <v>0</v>
+      </c>
+      <c r="I177" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J177" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="K177" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L177" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M177" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N177" s="5"/>
+      <c r="O177" s="5"/>
+      <c r="P177" s="5"/>
+      <c r="Q177" s="5"/>
+    </row>
+    <row r="178" spans="1:17" s="2" customFormat="1">
+      <c r="A178" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B178" s="4"/>
+      <c r="C178" s="13">
+        <v>52</v>
+      </c>
+      <c r="D178" s="13">
+        <v>44.4</v>
+      </c>
+      <c r="E178" s="28">
+        <v>42</v>
+      </c>
+      <c r="F178" s="12">
+        <v>37.4</v>
+      </c>
+      <c r="G178" s="39">
+        <v>34.5</v>
+      </c>
+      <c r="H178" s="12">
+        <v>30.5</v>
+      </c>
+      <c r="I178" s="30">
+        <v>31.33110575802316</v>
+      </c>
+      <c r="J178" s="43">
+        <v>33.288548170394371</v>
+      </c>
+      <c r="K178" s="30">
+        <v>25.999850489646406</v>
+      </c>
+      <c r="L178" s="12">
+        <v>30.742871920863777</v>
+      </c>
+      <c r="M178" s="12">
+        <v>24</v>
+      </c>
+      <c r="N178" s="5"/>
+      <c r="O178" s="5"/>
+      <c r="P178" s="5"/>
+      <c r="Q178" s="5"/>
+    </row>
+    <row r="179" spans="1:17" s="2" customFormat="1">
+      <c r="A179" s="40">
+        <v>15</v>
+      </c>
+      <c r="B179" s="4"/>
+      <c r="C179" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D179" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E179" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F179" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G179" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H179" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I179" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J179" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K179" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="L179" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M179" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N179" s="5"/>
+      <c r="O179" s="5"/>
+      <c r="P179" s="5"/>
+      <c r="Q179" s="5"/>
+    </row>
+    <row r="180" spans="1:17" s="2" customFormat="1">
+      <c r="A180" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B180" s="4"/>
+      <c r="C180" s="13">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="D180" s="13">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="E180" s="28">
+        <v>18.8</v>
+      </c>
+      <c r="F180" s="12">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="G180" s="39">
+        <v>51.8</v>
+      </c>
+      <c r="H180" s="12">
+        <v>22.8</v>
+      </c>
+      <c r="I180" s="12">
+        <v>60.442260442260441</v>
+      </c>
+      <c r="J180" s="20">
+        <v>41.807909604519772</v>
+      </c>
+      <c r="K180" s="51">
+        <v>27.429149797570847</v>
+      </c>
+      <c r="L180" s="12">
+        <v>43.604004449388206</v>
+      </c>
+      <c r="M180" s="12">
+        <v>0</v>
+      </c>
+      <c r="N180" s="5"/>
+      <c r="O180" s="5"/>
+      <c r="P180" s="5"/>
+      <c r="Q180" s="5"/>
+    </row>
+    <row r="181" spans="1:17" s="2" customFormat="1">
+      <c r="A181" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B181" s="4"/>
+      <c r="C181" s="13">
+        <v>63.3</v>
+      </c>
+      <c r="D181" s="13">
+        <v>46</v>
+      </c>
+      <c r="E181" s="28">
+        <v>53.1</v>
+      </c>
+      <c r="F181" s="12">
+        <v>47.8</v>
+      </c>
+      <c r="G181" s="39">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="H181" s="12">
+        <v>23.7</v>
+      </c>
+      <c r="I181" s="12">
+        <v>40.372093023255815</v>
+      </c>
+      <c r="J181" s="20">
+        <v>24.159499609069584</v>
+      </c>
+      <c r="K181" s="51">
+        <v>20.65491183879093</v>
+      </c>
+      <c r="L181" s="12">
+        <v>25.570145127850726</v>
+      </c>
+      <c r="M181" s="12">
+        <v>25.3</v>
+      </c>
+      <c r="N181" s="5"/>
+      <c r="O181" s="5"/>
+      <c r="P181" s="5"/>
+      <c r="Q181" s="5"/>
+    </row>
+    <row r="182" spans="1:17" s="2" customFormat="1">
+      <c r="A182" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B182" s="4"/>
+      <c r="C182" s="13">
+        <v>47.5</v>
+      </c>
+      <c r="D182" s="13">
+        <v>47.4</v>
+      </c>
+      <c r="E182" s="28">
+        <v>44.9</v>
+      </c>
+      <c r="F182" s="12">
+        <v>30.8</v>
+      </c>
+      <c r="G182" s="39">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="H182" s="12">
+        <v>31.6</v>
+      </c>
+      <c r="I182" s="12">
+        <v>21.238679520888109</v>
+      </c>
+      <c r="J182" s="20">
+        <v>20.341536916122553</v>
+      </c>
+      <c r="K182" s="51">
+        <v>23.622671422909235</v>
+      </c>
+      <c r="L182" s="12">
+        <v>30.186199342825851</v>
+      </c>
+      <c r="M182" s="12">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="N182" s="5"/>
+      <c r="O182" s="5"/>
+      <c r="P182" s="5"/>
+      <c r="Q182" s="5"/>
+    </row>
+    <row r="183" spans="1:17" s="2" customFormat="1">
+      <c r="A183" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B183" s="4"/>
+      <c r="C183" s="13">
+        <v>62.3</v>
+      </c>
+      <c r="D183" s="13">
+        <v>41.9</v>
+      </c>
+      <c r="E183" s="28">
+        <v>46.5</v>
+      </c>
+      <c r="F183" s="12">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="G183" s="39">
+        <v>28.3</v>
+      </c>
+      <c r="H183" s="12">
+        <v>26.5</v>
+      </c>
+      <c r="I183" s="12">
+        <v>24.228204494937021</v>
+      </c>
+      <c r="J183" s="20">
+        <v>45.547273440564929</v>
+      </c>
+      <c r="K183" s="51">
+        <v>28.413539028321438</v>
+      </c>
+      <c r="L183" s="12">
+        <v>32.058636073932441</v>
+      </c>
+      <c r="M183" s="12">
+        <v>24</v>
+      </c>
+      <c r="N183" s="5"/>
+      <c r="O183" s="5"/>
+      <c r="P183" s="5"/>
+      <c r="Q183" s="5"/>
+    </row>
+    <row r="184" spans="1:17" s="2" customFormat="1">
+      <c r="A184" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B184" s="4"/>
+      <c r="C184" s="13">
+        <v>46.5</v>
+      </c>
+      <c r="D184" s="13">
+        <v>47.1</v>
+      </c>
+      <c r="E184" s="28">
+        <v>38</v>
+      </c>
+      <c r="F184" s="12">
+        <v>40.9</v>
+      </c>
+      <c r="G184" s="39">
+        <v>39</v>
+      </c>
+      <c r="H184" s="12">
+        <v>40</v>
+      </c>
+      <c r="I184" s="12">
+        <v>36.939182452642072</v>
+      </c>
+      <c r="J184" s="20">
+        <v>27.477477477477478</v>
+      </c>
+      <c r="K184" s="51">
+        <v>35.750421585160204</v>
+      </c>
+      <c r="L184" s="12">
+        <v>31.701631701631701</v>
+      </c>
+      <c r="M184" s="12">
+        <v>28.4</v>
+      </c>
+      <c r="N184" s="5"/>
+      <c r="O184" s="5"/>
+      <c r="P184" s="5"/>
+      <c r="Q184" s="5"/>
+    </row>
+    <row r="185" spans="1:17" s="2" customFormat="1">
+      <c r="A185" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B185" s="4"/>
+      <c r="C185" s="13">
+        <v>41.6</v>
+      </c>
+      <c r="D185" s="13">
+        <v>37.6</v>
+      </c>
+      <c r="E185" s="28">
+        <v>29.3</v>
+      </c>
+      <c r="F185" s="12">
+        <v>27</v>
+      </c>
+      <c r="G185" s="39">
+        <v>38.5</v>
+      </c>
+      <c r="H185" s="12">
+        <v>30.1</v>
+      </c>
+      <c r="I185" s="12">
+        <v>52.226720647773284</v>
+      </c>
+      <c r="J185" s="20">
+        <v>16.610169491525422</v>
+      </c>
+      <c r="K185" s="51">
+        <v>18.817509948834566</v>
+      </c>
+      <c r="L185" s="12">
+        <v>23.928571428571427</v>
+      </c>
+      <c r="M185" s="12">
+        <v>33</v>
+      </c>
+      <c r="N185" s="5"/>
+      <c r="O185" s="5"/>
+      <c r="P185" s="5"/>
+      <c r="Q185" s="5"/>
+    </row>
+    <row r="186" spans="1:17" s="2" customFormat="1">
+      <c r="A186" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B186" s="4"/>
+      <c r="C186" s="28">
+        <v>54.5</v>
+      </c>
+      <c r="D186" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E186" s="28">
+        <v>0</v>
+      </c>
+      <c r="F186" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G186" s="39">
+        <v>7.1</v>
+      </c>
+      <c r="H186" s="12">
+        <v>0</v>
+      </c>
+      <c r="I186" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J186" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K186" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="L186" s="12">
+        <v>100</v>
+      </c>
+      <c r="M186" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N186" s="5"/>
+      <c r="O186" s="5"/>
+      <c r="P186" s="5"/>
+      <c r="Q186" s="5"/>
+    </row>
+    <row r="187" spans="1:17" s="2" customFormat="1">
+      <c r="A187" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B187" s="4"/>
+      <c r="C187" s="13">
+        <v>28.7</v>
+      </c>
+      <c r="D187" s="13">
+        <v>40.9</v>
+      </c>
+      <c r="E187" s="28">
+        <v>26.5</v>
+      </c>
+      <c r="F187" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G187" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H187" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I187" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J187" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K187" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="L187" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M187" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N187" s="5"/>
+      <c r="O187" s="5"/>
+      <c r="P187" s="5"/>
+      <c r="Q187" s="5"/>
+    </row>
+    <row r="188" spans="1:17" s="2" customFormat="1">
+      <c r="A188" s="40">
+        <v>15</v>
+      </c>
+      <c r="B188" s="4"/>
+      <c r="C188" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D188" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E188" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F188" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G188" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H188" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I188" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J188" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K188" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L188" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M188" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N188" s="5"/>
+      <c r="O188" s="5"/>
+      <c r="P188" s="5"/>
+      <c r="Q188" s="5"/>
+    </row>
+    <row r="189" spans="1:17" s="2" customFormat="1">
+      <c r="A189" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B189" s="4"/>
+      <c r="C189" s="13">
+        <v>5.3</v>
+      </c>
+      <c r="D189" s="13">
+        <v>5.2</v>
+      </c>
+      <c r="E189" s="28">
+        <v>12.4</v>
+      </c>
+      <c r="F189" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G189" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H189" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I189" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J189" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K189" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L189" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M189" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N189" s="5"/>
+      <c r="O189" s="5"/>
+      <c r="P189" s="5"/>
+      <c r="Q189" s="5"/>
+    </row>
+    <row r="190" spans="1:17" s="2" customFormat="1">
+      <c r="A190" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B190" s="4"/>
+      <c r="C190" s="13">
+        <v>12.9</v>
+      </c>
+      <c r="D190" s="13">
+        <v>10.9</v>
+      </c>
+      <c r="E190" s="28">
+        <v>14.9</v>
+      </c>
+      <c r="F190" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G190" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H190" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I190" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J190" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K190" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L190" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M190" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N190" s="5"/>
+      <c r="O190" s="5"/>
+      <c r="P190" s="5"/>
+      <c r="Q190" s="5"/>
+    </row>
+    <row r="191" spans="1:17" s="2" customFormat="1">
+      <c r="A191" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B191" s="4"/>
+      <c r="C191" s="13">
+        <v>33.9</v>
+      </c>
+      <c r="D191" s="13">
+        <v>46.9</v>
+      </c>
+      <c r="E191" s="28">
+        <v>21.1</v>
+      </c>
+      <c r="F191" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G191" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H191" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I191" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J191" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K191" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L191" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M191" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N191" s="5"/>
+      <c r="O191" s="5"/>
+      <c r="P191" s="5"/>
+      <c r="Q191" s="5"/>
+    </row>
+    <row r="192" spans="1:17" s="2" customFormat="1">
+      <c r="A192" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B192" s="4"/>
+      <c r="C192" s="13">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D192" s="13">
+        <v>60.7</v>
+      </c>
+      <c r="E192" s="28">
+        <v>29.9</v>
+      </c>
+      <c r="F192" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G192" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H192" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I192" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J192" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K192" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L192" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M192" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N192" s="5"/>
+      <c r="O192" s="5"/>
+      <c r="P192" s="5"/>
+      <c r="Q192" s="5"/>
+    </row>
+    <row r="193" spans="1:17" s="2" customFormat="1">
+      <c r="A193" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B193" s="4"/>
+      <c r="C193" s="13">
+        <v>21.4</v>
+      </c>
+      <c r="D193" s="13">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="E193" s="28">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="F193" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G193" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H193" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I193" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J193" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K193" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L193" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M193" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N193" s="5"/>
+      <c r="O193" s="5"/>
+      <c r="P193" s="5"/>
+      <c r="Q193" s="5"/>
+    </row>
+    <row r="194" spans="1:17" s="2" customFormat="1">
+      <c r="A194" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B194" s="4"/>
+      <c r="C194" s="13">
+        <v>24.3</v>
+      </c>
+      <c r="D194" s="13">
+        <v>67.2</v>
+      </c>
+      <c r="E194" s="28">
+        <v>11.3</v>
+      </c>
+      <c r="F194" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G194" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H194" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I194" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J194" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K194" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L194" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M194" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N194" s="5"/>
+      <c r="O194" s="5"/>
+      <c r="P194" s="5"/>
+      <c r="Q194" s="5"/>
+    </row>
+    <row r="195" spans="1:17" s="2" customFormat="1">
+      <c r="A195" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B195" s="4"/>
+      <c r="C195" s="28">
+        <v>0</v>
+      </c>
+      <c r="D195" s="13">
+        <v>0</v>
+      </c>
+      <c r="E195" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F195" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G195" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H195" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I195" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J195" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K195" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L195" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M195" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N195" s="5"/>
+      <c r="O195" s="5"/>
+      <c r="P195" s="5"/>
+      <c r="Q195" s="5"/>
+    </row>
+    <row r="196" spans="1:17" s="2" customFormat="1">
+      <c r="A196" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B196" s="4"/>
+      <c r="C196" s="13">
+        <v>39.1</v>
+      </c>
+      <c r="D196" s="13">
+        <v>40</v>
+      </c>
+      <c r="E196" s="28">
+        <v>43.6</v>
+      </c>
+      <c r="F196" s="12">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="G196" s="39">
+        <v>45</v>
+      </c>
+      <c r="H196" s="12">
+        <v>43.3</v>
+      </c>
+      <c r="I196" s="30">
+        <v>42.225322064494954</v>
+      </c>
+      <c r="J196" s="12">
+        <v>37.896794370602031</v>
+      </c>
+      <c r="K196" s="30">
+        <v>39.802411252511718</v>
+      </c>
+      <c r="L196" s="12">
+        <v>42.684193559941257</v>
+      </c>
+      <c r="M196" s="12">
+        <v>41.1</v>
+      </c>
+      <c r="N196" s="5"/>
+      <c r="O196" s="5"/>
+      <c r="P196" s="5"/>
+      <c r="Q196" s="5"/>
+    </row>
+    <row r="197" spans="1:17" s="2" customFormat="1">
+      <c r="A197" s="40">
+        <v>15</v>
+      </c>
+      <c r="B197" s="4"/>
+      <c r="C197" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D197" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E197" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F197" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G197" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H197" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I197" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J197" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K197" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L197" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M197" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N197" s="5"/>
+      <c r="O197" s="5"/>
+      <c r="P197" s="5"/>
+      <c r="Q197" s="5"/>
+    </row>
+    <row r="198" spans="1:17" s="2" customFormat="1">
+      <c r="A198" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B198" s="4"/>
+      <c r="C198" s="13">
+        <v>42</v>
+      </c>
+      <c r="D198" s="13">
+        <v>72</v>
+      </c>
+      <c r="E198" s="28">
+        <v>60.4</v>
+      </c>
+      <c r="F198" s="12">
+        <v>63.4</v>
+      </c>
+      <c r="G198" s="39">
+        <v>24.5</v>
+      </c>
+      <c r="H198" s="12">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="I198" s="12">
+        <v>30.632090761750408</v>
+      </c>
+      <c r="J198" s="12">
+        <v>38.304093567251464</v>
+      </c>
+      <c r="K198" s="12">
+        <v>17.601760176017603</v>
+      </c>
+      <c r="L198" s="12">
+        <v>43.499511241446726</v>
+      </c>
+      <c r="M198" s="12">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="N198" s="5"/>
+      <c r="O198" s="5"/>
+      <c r="P198" s="5"/>
+      <c r="Q198" s="5"/>
+    </row>
+    <row r="199" spans="1:17" s="2" customFormat="1">
+      <c r="A199" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B199" s="4"/>
+      <c r="C199" s="13">
+        <v>32.5</v>
+      </c>
+      <c r="D199" s="13">
+        <v>32.9</v>
+      </c>
+      <c r="E199" s="28">
+        <v>54.5</v>
+      </c>
+      <c r="F199" s="12">
+        <v>45.8</v>
+      </c>
+      <c r="G199" s="39">
+        <v>26</v>
+      </c>
+      <c r="H199" s="12">
+        <v>41</v>
+      </c>
+      <c r="I199" s="12">
+        <v>51.37457044673539</v>
+      </c>
+      <c r="J199" s="12">
+        <v>44.193989071038253</v>
+      </c>
+      <c r="K199" s="12">
+        <v>76.133209990749307</v>
+      </c>
+      <c r="L199" s="12">
+        <v>58.68089233753637</v>
+      </c>
+      <c r="M199" s="12">
+        <v>50.5</v>
+      </c>
+      <c r="N199" s="5"/>
+      <c r="O199" s="5"/>
+      <c r="P199" s="5"/>
+      <c r="Q199" s="5"/>
+    </row>
+    <row r="200" spans="1:17" s="2" customFormat="1">
+      <c r="A200" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B200" s="4"/>
+      <c r="C200" s="13">
+        <v>56.7</v>
+      </c>
+      <c r="D200" s="13">
+        <v>31.7</v>
+      </c>
+      <c r="E200" s="28">
+        <v>49.9</v>
+      </c>
+      <c r="F200" s="12">
+        <v>36.1</v>
+      </c>
+      <c r="G200" s="39">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="H200" s="12">
+        <v>45.1</v>
+      </c>
+      <c r="I200" s="12">
+        <v>43.589108910891092</v>
+      </c>
+      <c r="J200" s="12">
+        <v>35.453791960215497</v>
+      </c>
+      <c r="K200" s="12">
+        <v>30.243038789634635</v>
+      </c>
+      <c r="L200" s="12">
+        <v>47.925276905273599</v>
+      </c>
+      <c r="M200" s="12">
+        <v>33.6</v>
+      </c>
+      <c r="N200" s="5"/>
+      <c r="O200" s="5"/>
+      <c r="P200" s="5"/>
+      <c r="Q200" s="5"/>
+    </row>
+    <row r="201" spans="1:17" s="2" customFormat="1">
+      <c r="A201" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B201" s="4"/>
+      <c r="C201" s="13">
+        <v>38.6</v>
+      </c>
+      <c r="D201" s="13">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="E201" s="28">
+        <v>41.8</v>
+      </c>
+      <c r="F201" s="12">
+        <v>34.1</v>
+      </c>
+      <c r="G201" s="39">
+        <v>49.3</v>
+      </c>
+      <c r="H201" s="12">
+        <v>49.2</v>
+      </c>
+      <c r="I201" s="12">
+        <v>34.535698315695335</v>
+      </c>
+      <c r="J201" s="12">
+        <v>45.083965330444201</v>
+      </c>
+      <c r="K201" s="12">
+        <v>37.29428848015489</v>
+      </c>
+      <c r="L201" s="12">
+        <v>41.448189762796503</v>
+      </c>
+      <c r="M201" s="12">
+        <v>35.9</v>
+      </c>
+      <c r="N201" s="5"/>
+      <c r="O201" s="5"/>
+      <c r="P201" s="5"/>
+      <c r="Q201" s="5"/>
+    </row>
+    <row r="202" spans="1:17" s="2" customFormat="1">
+      <c r="A202" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B202" s="4"/>
+      <c r="C202" s="13">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="D202" s="13">
+        <v>44.9</v>
+      </c>
+      <c r="E202" s="28">
+        <v>39.1</v>
+      </c>
+      <c r="F202" s="12">
+        <v>50.2</v>
+      </c>
+      <c r="G202" s="39">
+        <v>56.3</v>
+      </c>
+      <c r="H202" s="12">
+        <v>47.3</v>
+      </c>
+      <c r="I202" s="12">
+        <v>49.54490812296067</v>
+      </c>
+      <c r="J202" s="12">
+        <v>36.89693861195704</v>
+      </c>
+      <c r="K202" s="12">
+        <v>47.624392068836514</v>
+      </c>
+      <c r="L202" s="12">
+        <v>37.338482103074412</v>
+      </c>
+      <c r="M202" s="12">
+        <v>43.6</v>
+      </c>
+      <c r="N202" s="5"/>
+      <c r="O202" s="5"/>
+      <c r="P202" s="5"/>
+      <c r="Q202" s="5"/>
+    </row>
+    <row r="203" spans="1:17" s="2" customFormat="1">
+      <c r="A203" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B203" s="4"/>
+      <c r="C203" s="13">
+        <v>30.6</v>
+      </c>
+      <c r="D203" s="13">
+        <v>38.1</v>
+      </c>
+      <c r="E203" s="28">
+        <v>36</v>
+      </c>
+      <c r="F203" s="12">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="G203" s="39">
+        <v>46.6</v>
+      </c>
+      <c r="H203" s="12">
+        <v>30.5</v>
+      </c>
+      <c r="I203" s="12">
+        <v>37.831382851683784</v>
+      </c>
+      <c r="J203" s="12">
+        <v>28.074802205706067</v>
+      </c>
+      <c r="K203" s="12">
+        <v>38.014621008080034</v>
+      </c>
+      <c r="L203" s="12">
+        <v>45.845124774890664</v>
+      </c>
+      <c r="M203" s="12">
+        <v>52.4</v>
+      </c>
+      <c r="N203" s="5"/>
+      <c r="O203" s="5"/>
+      <c r="P203" s="5"/>
+      <c r="Q203" s="5"/>
+    </row>
+    <row r="204" spans="1:17" s="2" customFormat="1">
+      <c r="A204" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B204" s="4"/>
+      <c r="C204" s="28">
+        <v>11.8</v>
+      </c>
+      <c r="D204" s="13">
+        <v>70.3</v>
+      </c>
+      <c r="E204" s="28">
+        <v>0</v>
+      </c>
+      <c r="F204" s="12">
+        <v>0</v>
+      </c>
+      <c r="G204" s="39">
+        <v>4.2</v>
+      </c>
+      <c r="H204" s="12">
+        <v>3</v>
+      </c>
+      <c r="I204" s="12">
+        <v>69.318181818181827</v>
+      </c>
+      <c r="J204" s="12">
+        <v>7.8125</v>
+      </c>
+      <c r="K204" s="12">
+        <v>82.954545454545453</v>
+      </c>
+      <c r="L204" s="12">
+        <v>5.1948051948051948</v>
+      </c>
+      <c r="M204" s="12">
+        <v>15.9</v>
+      </c>
+      <c r="N204" s="5"/>
+      <c r="O204" s="5"/>
+      <c r="P204" s="5"/>
+      <c r="Q204" s="5"/>
+    </row>
+    <row r="205" spans="1:17" s="2" customFormat="1">
+      <c r="A205" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="B205" s="4"/>
+      <c r="C205" s="13">
+        <v>39.6</v>
+      </c>
+      <c r="D205" s="13">
+        <v>32.6</v>
+      </c>
+      <c r="E205" s="28">
+        <v>33.9</v>
+      </c>
+      <c r="F205" s="12">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G205" s="39">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="H205" s="12">
+        <v>40.6</v>
+      </c>
+      <c r="I205" s="30">
+        <v>45.452006980802793</v>
+      </c>
+      <c r="J205" s="30">
+        <v>38.737436078293072</v>
+      </c>
+      <c r="K205" s="12">
+        <v>39.833020095417091</v>
+      </c>
+      <c r="L205" s="12">
+        <v>44.102188523177666</v>
+      </c>
+      <c r="M205" s="12">
+        <v>47.8</v>
+      </c>
+      <c r="N205" s="5"/>
+      <c r="O205" s="5"/>
+      <c r="P205" s="5"/>
+      <c r="Q205" s="5"/>
+    </row>
+    <row r="206" spans="1:17" s="2" customFormat="1">
+      <c r="A206" s="40">
+        <v>15</v>
+      </c>
+      <c r="B206" s="4"/>
+      <c r="C206" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D206" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E206" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F206" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G206" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H206" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I206" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J206" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K206" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L206" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M206" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N206" s="5"/>
+      <c r="O206" s="5"/>
+      <c r="P206" s="5"/>
+      <c r="Q206" s="5"/>
+    </row>
+    <row r="207" spans="1:17" s="2" customFormat="1">
+      <c r="A207" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B207" s="4"/>
+      <c r="C207" s="13">
+        <v>48.7</v>
+      </c>
+      <c r="D207" s="13">
+        <v>0</v>
+      </c>
+      <c r="E207" s="28">
+        <v>7.9</v>
+      </c>
+      <c r="F207" s="12">
+        <v>50.1</v>
+      </c>
+      <c r="G207" s="39">
+        <v>24.9</v>
+      </c>
+      <c r="H207" s="12">
+        <v>62.6</v>
+      </c>
+      <c r="I207" s="12">
+        <v>21.645021645021643</v>
+      </c>
+      <c r="J207" s="30">
+        <v>43.057996485061508</v>
+      </c>
+      <c r="K207" s="12">
+        <v>18.499127399650959</v>
+      </c>
+      <c r="L207" s="12">
+        <v>51.653543307086615</v>
+      </c>
+      <c r="M207" s="12">
+        <v>30.9</v>
+      </c>
+      <c r="N207" s="5"/>
+      <c r="O207" s="5"/>
+      <c r="P207" s="5"/>
+      <c r="Q207" s="5"/>
+    </row>
+    <row r="208" spans="1:17" s="2" customFormat="1">
+      <c r="A208" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B208" s="4"/>
+      <c r="C208" s="13">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="D208" s="13">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="E208" s="28">
+        <v>24.7</v>
+      </c>
+      <c r="F208" s="12">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="G208" s="39">
+        <v>39.4</v>
+      </c>
+      <c r="H208" s="12">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I208" s="12">
+        <v>35.887096774193552</v>
+      </c>
+      <c r="J208" s="30">
+        <v>30.654569021386909</v>
+      </c>
+      <c r="K208" s="12">
+        <v>24.033358605003791</v>
+      </c>
+      <c r="L208" s="12">
+        <v>55.596107055961063</v>
+      </c>
+      <c r="M208" s="12">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="N208" s="5"/>
+      <c r="O208" s="5"/>
+      <c r="P208" s="5"/>
+      <c r="Q208" s="5"/>
+    </row>
+    <row r="209" spans="1:17" s="2" customFormat="1">
+      <c r="A209" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B209" s="4"/>
+      <c r="C209" s="13">
+        <v>38</v>
+      </c>
+      <c r="D209" s="13">
+        <v>27.1</v>
+      </c>
+      <c r="E209" s="28">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="F209" s="12">
+        <v>29.1</v>
+      </c>
+      <c r="G209" s="39">
+        <v>44.2</v>
+      </c>
+      <c r="H209" s="12">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="I209" s="12">
+        <v>40.633533588203171</v>
+      </c>
+      <c r="J209" s="30">
+        <v>36.349007688181658</v>
+      </c>
+      <c r="K209" s="12">
+        <v>34.694649272074116</v>
+      </c>
+      <c r="L209" s="12">
+        <v>44.10891089108911</v>
+      </c>
+      <c r="M209" s="12">
+        <v>48.6</v>
+      </c>
+      <c r="N209" s="5"/>
+      <c r="O209" s="5"/>
+      <c r="P209" s="5"/>
+      <c r="Q209" s="5"/>
+    </row>
+    <row r="210" spans="1:17" s="2" customFormat="1">
+      <c r="A210" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B210" s="4"/>
+      <c r="C210" s="13">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="D210" s="13">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="E210" s="28">
+        <v>37.9</v>
+      </c>
+      <c r="F210" s="12">
+        <v>49</v>
+      </c>
+      <c r="G210" s="39">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H210" s="12">
+        <v>40.9</v>
+      </c>
+      <c r="I210" s="12">
+        <v>52.74816558216807</v>
+      </c>
+      <c r="J210" s="30">
+        <v>41.199665431951246</v>
+      </c>
+      <c r="K210" s="12">
+        <v>39.937902483900643</v>
+      </c>
+      <c r="L210" s="12">
+        <v>43.025400879807009</v>
+      </c>
+      <c r="M210" s="12">
+        <v>51.2</v>
+      </c>
+      <c r="N210" s="5"/>
+      <c r="O210" s="5"/>
+      <c r="P210" s="5"/>
+      <c r="Q210" s="5"/>
+    </row>
+    <row r="211" spans="1:17" s="2" customFormat="1">
+      <c r="A211" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B211" s="4"/>
+      <c r="C211" s="13">
+        <v>42.2</v>
+      </c>
+      <c r="D211" s="13">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="E211" s="28">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F211" s="12">
+        <v>42.3</v>
+      </c>
+      <c r="G211" s="39">
+        <v>46.7</v>
+      </c>
+      <c r="H211" s="12">
+        <v>46.7</v>
+      </c>
+      <c r="I211" s="12">
+        <v>51.987730061349694</v>
+      </c>
+      <c r="J211" s="30">
+        <v>40.431034482758619</v>
+      </c>
+      <c r="K211" s="12">
+        <v>49.036544850498338</v>
+      </c>
+      <c r="L211" s="12">
+        <v>43.140601664177517</v>
+      </c>
+      <c r="M211" s="12">
+        <v>48.8</v>
+      </c>
+      <c r="N211" s="5"/>
+      <c r="O211" s="5"/>
+      <c r="P211" s="5"/>
+      <c r="Q211" s="5"/>
+    </row>
+    <row r="212" spans="1:17" s="2" customFormat="1">
+      <c r="A212" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B212" s="4"/>
+      <c r="C212" s="13">
+        <v>40.6</v>
+      </c>
+      <c r="D212" s="13">
+        <v>27.3</v>
+      </c>
+      <c r="E212" s="28">
         <v>27.4</v>
       </c>
-      <c r="K5" s="21">
+      <c r="F212" s="12">
+        <v>32.6</v>
+      </c>
+      <c r="G212" s="39">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="H212" s="12">
+        <v>36</v>
+      </c>
+      <c r="I212" s="12">
+        <v>35.967503692762186</v>
+      </c>
+      <c r="J212" s="30">
+        <v>37.28615863141524</v>
+      </c>
+      <c r="K212" s="12">
+        <v>37.587454764776837</v>
+      </c>
+      <c r="L212" s="12">
+        <v>43.323521541343325</v>
+      </c>
+      <c r="M212" s="12">
+        <v>43.6</v>
+      </c>
+      <c r="N212" s="5"/>
+      <c r="O212" s="5"/>
+      <c r="P212" s="5"/>
+      <c r="Q212" s="5"/>
+    </row>
+    <row r="213" spans="1:17" s="2" customFormat="1">
+      <c r="A213" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B213" s="4"/>
+      <c r="C213" s="28">
+        <v>2.8</v>
+      </c>
+      <c r="D213" s="13">
+        <v>16.5</v>
+      </c>
+      <c r="E213" s="28">
+        <v>14.4</v>
+      </c>
+      <c r="F213" s="12">
+        <v>42.6</v>
+      </c>
+      <c r="G213" s="39">
+        <v>15.8</v>
+      </c>
+      <c r="H213" s="12">
+        <v>20.9</v>
+      </c>
+      <c r="I213" s="12">
+        <v>21.568627450980394</v>
+      </c>
+      <c r="J213" s="30">
+        <v>29.943502824858758</v>
+      </c>
+      <c r="K213" s="12">
+        <v>34.710743801652896</v>
+      </c>
+      <c r="L213" s="12">
+        <v>47.321428571428569</v>
+      </c>
+      <c r="M213" s="12">
+        <v>25.7</v>
+      </c>
+      <c r="N213" s="5"/>
+      <c r="O213" s="5"/>
+      <c r="P213" s="5"/>
+      <c r="Q213" s="5"/>
+    </row>
+    <row r="214" spans="1:17" s="2" customFormat="1">
+      <c r="A214" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B214" s="4"/>
+      <c r="C214" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D214" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E214" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F214" s="12">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="G214" s="39">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="H214" s="12">
+        <v>35.5</v>
+      </c>
+      <c r="I214" s="30">
+        <v>33.582903249254926</v>
+      </c>
+      <c r="J214" s="30">
+        <v>27.418524871355061</v>
+      </c>
+      <c r="K214" s="12">
+        <v>34.95479077591645</v>
+      </c>
+      <c r="L214" s="12">
+        <v>39.717569385010393</v>
+      </c>
+      <c r="M214" s="12">
+        <v>46.3</v>
+      </c>
+      <c r="N214" s="5"/>
+      <c r="O214" s="5"/>
+      <c r="P214" s="5"/>
+      <c r="Q214" s="5"/>
+    </row>
+    <row r="215" spans="1:17" s="2" customFormat="1">
+      <c r="A215" s="40">
+        <v>15</v>
+      </c>
+      <c r="B215" s="4"/>
+      <c r="C215" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D215" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E215" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F215" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G215" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H215" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I215" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J215" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K215" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L215" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M215" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N215" s="5"/>
+      <c r="O215" s="5"/>
+      <c r="P215" s="5"/>
+      <c r="Q215" s="5"/>
+    </row>
+    <row r="216" spans="1:17" s="2" customFormat="1">
+      <c r="A216" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B216" s="4"/>
+      <c r="C216" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D216" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E216" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F216" s="12">
+        <v>46.9</v>
+      </c>
+      <c r="G216" s="39">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="H216" s="12">
+        <v>45.6</v>
+      </c>
+      <c r="I216" s="12">
+        <v>5.761316872427984</v>
+      </c>
+      <c r="J216" s="30">
+        <v>29.112869637650977</v>
+      </c>
+      <c r="K216" s="12">
+        <v>28.619528619528619</v>
+      </c>
+      <c r="L216" s="12">
+        <v>33.942040492258833</v>
+      </c>
+      <c r="M216" s="12">
+        <v>40.4</v>
+      </c>
+      <c r="N216" s="5"/>
+      <c r="O216" s="5"/>
+      <c r="P216" s="5"/>
+      <c r="Q216" s="5"/>
+    </row>
+    <row r="217" spans="1:17" s="2" customFormat="1">
+      <c r="A217" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B217" s="4"/>
+      <c r="C217" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D217" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E217" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F217" s="12">
+        <v>54.7</v>
+      </c>
+      <c r="G217" s="39">
+        <v>26.9</v>
+      </c>
+      <c r="H217" s="12">
+        <v>26.9</v>
+      </c>
+      <c r="I217" s="12">
+        <v>36.224489795918366</v>
+      </c>
+      <c r="J217" s="30">
+        <v>15.600691443388074</v>
+      </c>
+      <c r="K217" s="12">
+        <v>38.382978723404257</v>
+      </c>
+      <c r="L217" s="12">
+        <v>40.175182481751825</v>
+      </c>
+      <c r="M217" s="12">
+        <v>44.3</v>
+      </c>
+      <c r="N217" s="5"/>
+      <c r="O217" s="5"/>
+      <c r="P217" s="5"/>
+      <c r="Q217" s="5"/>
+    </row>
+    <row r="218" spans="1:17" s="2" customFormat="1">
+      <c r="A218" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B218" s="4"/>
+      <c r="C218" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D218" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E218" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F218" s="12">
+        <v>29.5</v>
+      </c>
+      <c r="G218" s="39">
+        <v>28</v>
+      </c>
+      <c r="H218" s="12">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="I218" s="12">
+        <v>35.725527226943662</v>
+      </c>
+      <c r="J218" s="30">
+        <v>18.994992229321362</v>
+      </c>
+      <c r="K218" s="12">
+        <v>28.840617639361422</v>
+      </c>
+      <c r="L218" s="12">
+        <v>40.673795779312954</v>
+      </c>
+      <c r="M218" s="12">
+        <v>47.3</v>
+      </c>
+      <c r="N218" s="5"/>
+      <c r="O218" s="5"/>
+      <c r="P218" s="5"/>
+      <c r="Q218" s="5"/>
+    </row>
+    <row r="219" spans="1:17" s="2" customFormat="1">
+      <c r="A219" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B219" s="4"/>
+      <c r="C219" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D219" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E219" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F219" s="12">
+        <v>26.1</v>
+      </c>
+      <c r="G219" s="39">
+        <v>46.6</v>
+      </c>
+      <c r="H219" s="12">
+        <v>31.6</v>
+      </c>
+      <c r="I219" s="12">
+        <v>30.295913574448097</v>
+      </c>
+      <c r="J219" s="30">
+        <v>34.654098098737819</v>
+      </c>
+      <c r="K219" s="12">
+        <v>39.513888888888886</v>
+      </c>
+      <c r="L219" s="12">
+        <v>40.468986384266266</v>
+      </c>
+      <c r="M219" s="12">
+        <v>48.4</v>
+      </c>
+      <c r="N219" s="5"/>
+      <c r="O219" s="5"/>
+      <c r="P219" s="5"/>
+      <c r="Q219" s="5"/>
+    </row>
+    <row r="220" spans="1:17" s="2" customFormat="1">
+      <c r="A220" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B220" s="4"/>
+      <c r="C220" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D220" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E220" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F220" s="12">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="G220" s="39">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="H220" s="12">
+        <v>44.8</v>
+      </c>
+      <c r="I220" s="12">
+        <v>36.526508226691043</v>
+      </c>
+      <c r="J220" s="30">
+        <v>29.382340147890385</v>
+      </c>
+      <c r="K220" s="12">
+        <v>31.883537023723939</v>
+      </c>
+      <c r="L220" s="12">
+        <v>36.74731671820993</v>
+      </c>
+      <c r="M220" s="12">
+        <v>41.2</v>
+      </c>
+      <c r="N220" s="5"/>
+      <c r="O220" s="5"/>
+      <c r="P220" s="5"/>
+      <c r="Q220" s="5"/>
+    </row>
+    <row r="221" spans="1:17" s="2" customFormat="1">
+      <c r="A221" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B221" s="4"/>
+      <c r="C221" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D221" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E221" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F221" s="12">
+        <v>41.3</v>
+      </c>
+      <c r="G221" s="39">
+        <v>13</v>
+      </c>
+      <c r="H221" s="12">
+        <v>20.5</v>
+      </c>
+      <c r="I221" s="12">
+        <v>39.566192969334331</v>
+      </c>
+      <c r="J221" s="30">
+        <v>36.484414920797136</v>
+      </c>
+      <c r="K221" s="12">
+        <v>45.774647887323944</v>
+      </c>
+      <c r="L221" s="12">
+        <v>44.488472622478383</v>
+      </c>
+      <c r="M221" s="12">
+        <v>54.7</v>
+      </c>
+      <c r="N221" s="5"/>
+      <c r="O221" s="5"/>
+      <c r="P221" s="5"/>
+      <c r="Q221" s="5"/>
+    </row>
+    <row r="222" spans="1:17" s="2" customFormat="1">
+      <c r="A222" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B222" s="4"/>
+      <c r="C222" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D222" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E222" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F222" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G222" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H222" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I222" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J222" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="K222" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L222" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M222" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N222" s="5"/>
+      <c r="O222" s="5"/>
+      <c r="P222" s="5"/>
+      <c r="Q222" s="5"/>
+    </row>
+    <row r="223" spans="1:17">
+      <c r="A223" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B223" s="17"/>
+      <c r="C223" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D223" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E223" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F223" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G223" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H223" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I223" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J223" s="12">
+        <v>27.719543442813883</v>
+      </c>
+      <c r="K223" s="12">
+        <v>30.706955530216646</v>
+      </c>
+      <c r="L223" s="12">
+        <v>31.598215307173092</v>
+      </c>
+      <c r="M223" s="12">
+        <v>32.9</v>
+      </c>
+      <c r="N223" s="17"/>
+      <c r="O223" s="17"/>
+      <c r="P223" s="17"/>
+      <c r="Q223" s="17"/>
+    </row>
+    <row r="224" spans="1:17">
+      <c r="A224" s="47">
+        <v>15</v>
+      </c>
+      <c r="B224" s="17"/>
+      <c r="C224" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D224" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E224" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F224" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G224" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H224" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I224" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J224" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K224" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L224" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M224" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N224" s="17"/>
+      <c r="O224" s="17"/>
+      <c r="P224" s="17"/>
+      <c r="Q224" s="17"/>
+    </row>
+    <row r="225" spans="1:17">
+      <c r="A225" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B225" s="17"/>
+      <c r="C225" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D225" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E225" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F225" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G225" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H225" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I225" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J225" s="12">
+        <v>27.751196172248804</v>
+      </c>
+      <c r="K225" s="12">
+        <v>48.507462686567159</v>
+      </c>
+      <c r="L225" s="12">
+        <v>77.016129032258064</v>
+      </c>
+      <c r="M225" s="12">
+        <v>16.5</v>
+      </c>
+      <c r="N225" s="17"/>
+      <c r="O225" s="17"/>
+      <c r="P225" s="17"/>
+      <c r="Q225" s="17"/>
+    </row>
+    <row r="226" spans="1:17">
+      <c r="A226" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B226" s="17"/>
+      <c r="C226" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D226" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E226" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F226" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G226" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H226" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I226" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J226" s="12">
+        <v>20.521945432977461</v>
+      </c>
+      <c r="K226" s="12">
+        <v>20.214395099540582</v>
+      </c>
+      <c r="L226" s="12">
+        <v>29.411764705882355</v>
+      </c>
+      <c r="M226" s="12">
+        <v>30.4</v>
+      </c>
+      <c r="N226" s="17"/>
+      <c r="O226" s="17"/>
+      <c r="P226" s="17"/>
+      <c r="Q226" s="17"/>
+    </row>
+    <row r="227" spans="1:17">
+      <c r="A227" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B227" s="17"/>
+      <c r="C227" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D227" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E227" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F227" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G227" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H227" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I227" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J227" s="12">
+        <v>17.991407089151451</v>
+      </c>
+      <c r="K227" s="12">
+        <v>24.986566362170876</v>
+      </c>
+      <c r="L227" s="12">
+        <v>17.185628742514972</v>
+      </c>
+      <c r="M227" s="12">
+        <v>28.3</v>
+      </c>
+      <c r="N227" s="17"/>
+      <c r="O227" s="17"/>
+      <c r="P227" s="17"/>
+      <c r="Q227" s="17"/>
+    </row>
+    <row r="228" spans="1:17">
+      <c r="A228" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B228" s="17"/>
+      <c r="C228" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D228" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E228" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F228" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G228" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H228" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I228" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J228" s="12">
+        <v>30.481927710843376</v>
+      </c>
+      <c r="K228" s="12">
+        <v>26.671333566678335</v>
+      </c>
+      <c r="L228" s="12">
+        <v>28.426026899309342</v>
+      </c>
+      <c r="M228" s="12">
+        <v>30.6</v>
+      </c>
+      <c r="N228" s="17"/>
+      <c r="O228" s="17"/>
+      <c r="P228" s="17"/>
+      <c r="Q228" s="17"/>
+    </row>
+    <row r="229" spans="1:17">
+      <c r="A229" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B229" s="17"/>
+      <c r="C229" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D229" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E229" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F229" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G229" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H229" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I229" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J229" s="12">
+        <v>31.801566579634468</v>
+      </c>
+      <c r="K229" s="12">
+        <v>40.524303659202623</v>
+      </c>
+      <c r="L229" s="12">
+        <v>41.09195402298851</v>
+      </c>
+      <c r="M229" s="12">
+        <v>35.1</v>
+      </c>
+      <c r="N229" s="17"/>
+      <c r="O229" s="17"/>
+      <c r="P229" s="17"/>
+      <c r="Q229" s="17"/>
+    </row>
+    <row r="230" spans="1:17">
+      <c r="A230" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B230" s="17"/>
+      <c r="C230" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D230" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E230" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F230" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G230" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H230" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I230" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J230" s="12">
+        <v>35.67880794701987</v>
+      </c>
+      <c r="K230" s="12">
+        <v>36.037441497659906</v>
+      </c>
+      <c r="L230" s="12">
+        <v>33.17307692307692</v>
+      </c>
+      <c r="M230" s="12">
+        <v>43.1</v>
+      </c>
+      <c r="N230" s="17"/>
+      <c r="O230" s="17"/>
+      <c r="P230" s="17"/>
+      <c r="Q230" s="17"/>
+    </row>
+    <row r="231" spans="1:17">
+      <c r="A231" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B231" s="17"/>
+      <c r="C231" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D231" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E231" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F231" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G231" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="H231" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I231" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="J231" s="12">
+        <v>25.423728813559322</v>
+      </c>
+      <c r="K231" s="12">
+        <v>0</v>
+      </c>
+      <c r="L231" s="12">
+        <v>47.945205479452056</v>
+      </c>
+      <c r="M231" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N231" s="17"/>
+      <c r="O231" s="17"/>
+      <c r="P231" s="17"/>
+      <c r="Q231" s="17"/>
+    </row>
+    <row r="232" spans="1:17">
+      <c r="A232" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B232" s="17"/>
+      <c r="C232" s="13">
+        <v>33</v>
+      </c>
+      <c r="D232" s="13">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="E232" s="28">
+        <v>41.1</v>
+      </c>
+      <c r="F232" s="12">
+        <v>45.1</v>
+      </c>
+      <c r="G232" s="39">
+        <v>44.5</v>
+      </c>
+      <c r="H232" s="12">
+        <v>46</v>
+      </c>
+      <c r="I232" s="30">
+        <v>35.310888923605688</v>
+      </c>
+      <c r="J232" s="30">
+        <v>30.871354861151374</v>
+      </c>
+      <c r="K232" s="12">
+        <v>39.272461486562463</v>
+      </c>
+      <c r="L232" s="12">
+        <v>24.89085111601668</v>
+      </c>
+      <c r="M232" s="12">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="N232" s="17"/>
+      <c r="O232" s="17"/>
+      <c r="P232" s="17"/>
+      <c r="Q232" s="17"/>
+    </row>
+    <row r="233" spans="1:17">
+      <c r="A233" s="40">
+        <v>15</v>
+      </c>
+      <c r="B233" s="17"/>
+      <c r="C233" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D233" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E233" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F233" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G233" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H233" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I233" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J233" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K233" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L233" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M233" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N233" s="17"/>
+      <c r="O233" s="17"/>
+      <c r="P233" s="17"/>
+      <c r="Q233" s="17"/>
+    </row>
+    <row r="234" spans="1:17">
+      <c r="A234" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B234" s="17"/>
+      <c r="C234" s="13">
+        <v>29.9</v>
+      </c>
+      <c r="D234" s="13">
+        <v>1.5</v>
+      </c>
+      <c r="E234" s="28">
+        <v>67.7</v>
+      </c>
+      <c r="F234" s="12">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="G234" s="39">
+        <v>44.4</v>
+      </c>
+      <c r="H234" s="12">
+        <v>44.1</v>
+      </c>
+      <c r="I234" s="12">
+        <v>52.417302798982192</v>
+      </c>
+      <c r="J234" s="30">
+        <v>22.8125</v>
+      </c>
+      <c r="K234" s="12">
+        <v>11.524163568773234</v>
+      </c>
+      <c r="L234" s="12">
+        <v>16.947723440134908</v>
+      </c>
+      <c r="M234" s="12">
+        <v>34.6</v>
+      </c>
+      <c r="N234" s="17"/>
+      <c r="O234" s="17"/>
+      <c r="P234" s="17"/>
+      <c r="Q234" s="17"/>
+    </row>
+    <row r="235" spans="1:17">
+      <c r="A235" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B235" s="17"/>
+      <c r="C235" s="13">
+        <v>13.7</v>
+      </c>
+      <c r="D235" s="13">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="E235" s="28">
+        <v>54.5</v>
+      </c>
+      <c r="F235" s="12">
+        <v>63.3</v>
+      </c>
+      <c r="G235" s="39">
+        <v>41.5</v>
+      </c>
+      <c r="H235" s="12">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="I235" s="12">
+        <v>22.866520787746168</v>
+      </c>
+      <c r="J235" s="30">
+        <v>14.186369958275383</v>
+      </c>
+      <c r="K235" s="12">
+        <v>26.337448559670779</v>
+      </c>
+      <c r="L235" s="12">
+        <v>2.8004667444574096</v>
+      </c>
+      <c r="M235" s="12">
+        <v>4</v>
+      </c>
+      <c r="N235" s="17"/>
+      <c r="O235" s="17"/>
+      <c r="P235" s="17"/>
+      <c r="Q235" s="17"/>
+    </row>
+    <row r="236" spans="1:17">
+      <c r="A236" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B236" s="17"/>
+      <c r="C236" s="13">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="D236" s="13">
+        <v>31.7</v>
+      </c>
+      <c r="E236" s="28">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="F236" s="12">
+        <v>44.3</v>
+      </c>
+      <c r="G236" s="39">
+        <v>49.3</v>
+      </c>
+      <c r="H236" s="12">
+        <v>42.5</v>
+      </c>
+      <c r="I236" s="12">
+        <v>22.966818477553677</v>
+      </c>
+      <c r="J236" s="30">
+        <v>19.945105215004574</v>
+      </c>
+      <c r="K236" s="12">
+        <v>42.368587713742876</v>
+      </c>
+      <c r="L236" s="12">
+        <v>19.950228121111572</v>
+      </c>
+      <c r="M236" s="12">
+        <v>28.7</v>
+      </c>
+      <c r="N236" s="17"/>
+      <c r="O236" s="17"/>
+      <c r="P236" s="17"/>
+      <c r="Q236" s="17"/>
+    </row>
+    <row r="237" spans="1:17">
+      <c r="A237" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B237" s="18"/>
+      <c r="C237" s="13">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="D237" s="13">
+        <v>29.43</v>
+      </c>
+      <c r="E237" s="28">
+        <v>46.5</v>
+      </c>
+      <c r="F237" s="12">
+        <v>28.5</v>
+      </c>
+      <c r="G237" s="39">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="H237" s="12">
+        <v>45.6</v>
+      </c>
+      <c r="I237" s="12">
+        <v>40.313034328554522</v>
+      </c>
+      <c r="J237" s="30">
+        <v>41.624855268236203</v>
+      </c>
+      <c r="K237" s="12">
+        <v>39.80707395498392</v>
+      </c>
+      <c r="L237" s="12">
+        <v>21.446418656302054</v>
+      </c>
+      <c r="M237" s="12">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="N237" s="18"/>
+      <c r="O237" s="18"/>
+      <c r="P237" s="18"/>
+      <c r="Q237" s="17"/>
+    </row>
+    <row r="238" spans="1:17">
+      <c r="A238" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B238" s="18"/>
+      <c r="C238" s="13">
+        <v>36.9</v>
+      </c>
+      <c r="D238" s="13">
+        <v>28.5</v>
+      </c>
+      <c r="E238" s="28">
+        <v>39</v>
+      </c>
+      <c r="F238" s="12">
+        <v>48.4</v>
+      </c>
+      <c r="G238" s="39">
+        <v>50.4</v>
+      </c>
+      <c r="H238" s="12">
+        <v>53.3</v>
+      </c>
+      <c r="I238" s="12">
+        <v>40.604751619870413</v>
+      </c>
+      <c r="J238" s="30">
+        <v>36.344257926991745</v>
+      </c>
+      <c r="K238" s="12">
+        <v>51.832907075873827</v>
+      </c>
+      <c r="L238" s="12">
+        <v>29.940119760479043</v>
+      </c>
+      <c r="M238" s="12">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="N238" s="18"/>
+      <c r="O238" s="18"/>
+      <c r="P238" s="18"/>
+      <c r="Q238" s="17"/>
+    </row>
+    <row r="239" spans="1:17">
+      <c r="A239" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B239" s="18"/>
+      <c r="C239" s="13">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="D239" s="13">
+        <v>30.7</v>
+      </c>
+      <c r="E239" s="28">
+        <v>30.4</v>
+      </c>
+      <c r="F239" s="12">
+        <v>42.7</v>
+      </c>
+      <c r="G239" s="39">
+        <v>49</v>
+      </c>
+      <c r="H239" s="12">
+        <v>46.4</v>
+      </c>
+      <c r="I239" s="12">
+        <v>30.408623715216848</v>
+      </c>
+      <c r="J239" s="30">
+        <v>30.154798761609907</v>
+      </c>
+      <c r="K239" s="12">
+        <v>34.157160963244614</v>
+      </c>
+      <c r="L239" s="12">
+        <v>35.833061623736548</v>
+      </c>
+      <c r="M239" s="12">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="N239" s="18"/>
+      <c r="O239" s="18"/>
+      <c r="P239" s="18"/>
+      <c r="Q239" s="17"/>
+    </row>
+    <row r="240" spans="1:17">
+      <c r="A240" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B240" s="18"/>
+      <c r="C240" s="28">
+        <v>0</v>
+      </c>
+      <c r="D240" s="13">
+        <v>17.5</v>
+      </c>
+      <c r="E240" s="28">
+        <v>12.5</v>
+      </c>
+      <c r="F240" s="12">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="G240" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H240" s="12">
+        <v>36.5</v>
+      </c>
+      <c r="I240" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J240" s="30">
+        <v>33.87096774193548</v>
+      </c>
+      <c r="K240" s="12">
+        <v>41.025641025641022</v>
+      </c>
+      <c r="L240" s="12">
+        <v>49.664429530201346</v>
+      </c>
+      <c r="M240" s="12">
+        <v>43.5</v>
+      </c>
+      <c r="N240" s="18"/>
+      <c r="O240" s="18"/>
+      <c r="P240" s="18"/>
+      <c r="Q240" s="17"/>
+    </row>
+    <row r="241" spans="1:17">
+      <c r="A241" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B241" s="18"/>
+      <c r="C241" s="13">
+        <v>41.9</v>
+      </c>
+      <c r="D241" s="13">
+        <v>44.2</v>
+      </c>
+      <c r="E241" s="28">
+        <v>43.2</v>
+      </c>
+      <c r="F241" s="12">
+        <v>43.3</v>
+      </c>
+      <c r="G241" s="39">
+        <v>52.1</v>
+      </c>
+      <c r="H241" s="12">
+        <v>40.9</v>
+      </c>
+      <c r="I241" s="30">
+        <v>39.320204935995285</v>
+      </c>
+      <c r="J241" s="30">
+        <v>49.882786336235768</v>
+      </c>
+      <c r="K241" s="12">
+        <v>46.711127715555271</v>
+      </c>
+      <c r="L241" s="12">
+        <v>47.645647732955844</v>
+      </c>
+      <c r="M241" s="12">
+        <v>53.7</v>
+      </c>
+      <c r="N241" s="18"/>
+      <c r="O241" s="18"/>
+      <c r="P241" s="18"/>
+      <c r="Q241" s="17"/>
+    </row>
+    <row r="242" spans="1:17">
+      <c r="A242" s="40">
+        <v>15</v>
+      </c>
+      <c r="B242" s="18"/>
+      <c r="C242" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D242" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E242" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F242" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G242" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H242" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I242" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J242" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K242" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L242" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M242" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N242" s="18"/>
+      <c r="O242" s="18"/>
+      <c r="P242" s="18"/>
+      <c r="Q242" s="17"/>
+    </row>
+    <row r="243" spans="1:17">
+      <c r="A243" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B243" s="18"/>
+      <c r="C243" s="13">
+        <v>41.3</v>
+      </c>
+      <c r="D243" s="13">
+        <v>61.6</v>
+      </c>
+      <c r="E243" s="28">
+        <v>62.5</v>
+      </c>
+      <c r="F243" s="12">
+        <v>42.8</v>
+      </c>
+      <c r="G243" s="39">
+        <v>41.3</v>
+      </c>
+      <c r="H243" s="12">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="I243" s="12">
+        <v>44.700036805299966</v>
+      </c>
+      <c r="J243" s="30">
+        <v>47.968723440421549</v>
+      </c>
+      <c r="K243" s="12">
+        <v>39.290275497172047</v>
+      </c>
+      <c r="L243" s="12">
+        <v>63.624645527197735</v>
+      </c>
+      <c r="M243" s="12">
+        <v>51.9</v>
+      </c>
+      <c r="N243" s="18"/>
+      <c r="O243" s="18"/>
+      <c r="P243" s="18"/>
+      <c r="Q243" s="17"/>
+    </row>
+    <row r="244" spans="1:17">
+      <c r="A244" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B244" s="18"/>
+      <c r="C244" s="13">
+        <v>52.4</v>
+      </c>
+      <c r="D244" s="13">
+        <v>46.3</v>
+      </c>
+      <c r="E244" s="28">
+        <v>25.4</v>
+      </c>
+      <c r="F244" s="12">
+        <v>41.5</v>
+      </c>
+      <c r="G244" s="39">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="H244" s="12">
+        <v>58.6</v>
+      </c>
+      <c r="I244" s="12">
+        <v>34.485363550519359</v>
+      </c>
+      <c r="J244" s="30">
+        <v>48.823649754500821</v>
+      </c>
+      <c r="K244" s="12">
+        <v>44.06265790803436</v>
+      </c>
+      <c r="L244" s="12">
+        <v>56.164383561643838</v>
+      </c>
+      <c r="M244" s="12">
+        <v>44.5</v>
+      </c>
+      <c r="N244" s="18"/>
+      <c r="O244" s="18"/>
+      <c r="P244" s="18"/>
+      <c r="Q244" s="17"/>
+    </row>
+    <row r="245" spans="1:17">
+      <c r="A245" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B245" s="18"/>
+      <c r="C245" s="13">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="D245" s="13">
+        <v>40.6</v>
+      </c>
+      <c r="E245" s="28">
+        <v>58.1</v>
+      </c>
+      <c r="F245" s="12">
+        <v>44.3</v>
+      </c>
+      <c r="G245" s="39">
+        <v>64.5</v>
+      </c>
+      <c r="H245" s="12">
         <v>27.4</v>
       </c>
-      <c r="L5" s="32">
-[...45 lines deleted...]
-      <c r="H6" s="21">
+      <c r="I245" s="12">
+        <v>33.255198487712669</v>
+      </c>
+      <c r="J245" s="30">
+        <v>46.316888303907774</v>
+      </c>
+      <c r="K245" s="12">
+        <v>45.562868815251925</v>
+      </c>
+      <c r="L245" s="12">
+        <v>42.633371169125994</v>
+      </c>
+      <c r="M245" s="12">
+        <v>56.5</v>
+      </c>
+      <c r="N245" s="18"/>
+      <c r="O245" s="18"/>
+      <c r="P245" s="18"/>
+      <c r="Q245" s="17"/>
+    </row>
+    <row r="246" spans="1:17">
+      <c r="A246" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B246" s="18"/>
+      <c r="C246" s="13">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="D246" s="13">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="E246" s="28">
+        <v>29.8</v>
+      </c>
+      <c r="F246" s="12">
+        <v>44</v>
+      </c>
+      <c r="G246" s="39">
+        <v>38.4</v>
+      </c>
+      <c r="H246" s="12">
+        <v>40.9</v>
+      </c>
+      <c r="I246" s="12">
+        <v>39.77883912051977</v>
+      </c>
+      <c r="J246" s="30">
+        <v>49.313183609692388</v>
+      </c>
+      <c r="K246" s="12">
+        <v>47.871992525110954</v>
+      </c>
+      <c r="L246" s="12">
+        <v>46.806552549236152</v>
+      </c>
+      <c r="M246" s="12">
+        <v>52.2</v>
+      </c>
+      <c r="N246" s="18"/>
+      <c r="O246" s="18"/>
+      <c r="P246" s="18"/>
+      <c r="Q246" s="17"/>
+    </row>
+    <row r="247" spans="1:17">
+      <c r="A247" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B247" s="18"/>
+      <c r="C247" s="13">
+        <v>46.1</v>
+      </c>
+      <c r="D247" s="13">
+        <v>48.7</v>
+      </c>
+      <c r="E247" s="28">
+        <v>42.1</v>
+      </c>
+      <c r="F247" s="12">
+        <v>44.6</v>
+      </c>
+      <c r="G247" s="39">
+        <v>43.8</v>
+      </c>
+      <c r="H247" s="12">
+        <v>42.8</v>
+      </c>
+      <c r="I247" s="12">
+        <v>39.64722064891982</v>
+      </c>
+      <c r="J247" s="30">
+        <v>53.569434473957088</v>
+      </c>
+      <c r="K247" s="12">
+        <v>49.122513789069032</v>
+      </c>
+      <c r="L247" s="12">
+        <v>47.292166266986413</v>
+      </c>
+      <c r="M247" s="12">
+        <v>51.8</v>
+      </c>
+      <c r="N247" s="18"/>
+      <c r="O247" s="18"/>
+      <c r="P247" s="18"/>
+      <c r="Q247" s="17"/>
+    </row>
+    <row r="248" spans="1:17">
+      <c r="A248" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B248" s="18"/>
+      <c r="C248" s="13">
+        <v>41.1</v>
+      </c>
+      <c r="D248" s="13">
+        <v>56.7</v>
+      </c>
+      <c r="E248" s="28">
+        <v>51.1</v>
+      </c>
+      <c r="F248" s="12">
+        <v>35.9</v>
+      </c>
+      <c r="G248" s="39">
+        <v>42.6</v>
+      </c>
+      <c r="H248" s="12">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="I248" s="12">
+        <v>49.272922087861623</v>
+      </c>
+      <c r="J248" s="30">
+        <v>53.994631215646173</v>
+      </c>
+      <c r="K248" s="12">
+        <v>49.440950384346607</v>
+      </c>
+      <c r="L248" s="12">
+        <v>45.169515534989138</v>
+      </c>
+      <c r="M248" s="12">
+        <v>63.1</v>
+      </c>
+      <c r="N248" s="18"/>
+      <c r="O248" s="18"/>
+      <c r="P248" s="18"/>
+      <c r="Q248" s="17"/>
+    </row>
+    <row r="249" spans="1:17">
+      <c r="A249" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B249" s="18"/>
+      <c r="C249" s="28">
+        <v>55.6</v>
+      </c>
+      <c r="D249" s="13">
+        <v>66</v>
+      </c>
+      <c r="E249" s="28">
+        <v>66.7</v>
+      </c>
+      <c r="F249" s="12">
+        <v>46.3</v>
+      </c>
+      <c r="G249" s="39">
+        <v>49</v>
+      </c>
+      <c r="H249" s="12">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="I249" s="12">
+        <v>0</v>
+      </c>
+      <c r="J249" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="K249" s="12">
+        <v>44.375</v>
+      </c>
+      <c r="L249" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M249" s="12">
+        <v>56.5</v>
+      </c>
+      <c r="N249" s="18"/>
+      <c r="O249" s="18"/>
+      <c r="P249" s="18"/>
+      <c r="Q249" s="17"/>
+    </row>
+    <row r="250" spans="1:17">
+      <c r="A250" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B250" s="18"/>
+      <c r="C250" s="13">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="D250" s="13">
+        <v>39.9</v>
+      </c>
+      <c r="E250" s="28">
+        <v>36.1</v>
+      </c>
+      <c r="F250" s="12">
+        <v>43.2</v>
+      </c>
+      <c r="G250" s="39">
+        <v>52.1</v>
+      </c>
+      <c r="H250" s="12">
+        <v>46.1</v>
+      </c>
+      <c r="I250" s="12">
+        <v>40.920988938092762</v>
+      </c>
+      <c r="J250" s="12">
+        <v>40.787918050044539</v>
+      </c>
+      <c r="K250" s="12">
+        <v>42.728069476535737</v>
+      </c>
+      <c r="L250" s="12">
+        <v>41.09054174316708</v>
+      </c>
+      <c r="M250" s="12">
+        <v>40.5</v>
+      </c>
+      <c r="N250" s="18"/>
+      <c r="O250" s="18"/>
+      <c r="P250" s="18"/>
+      <c r="Q250" s="17"/>
+    </row>
+    <row r="251" spans="1:17">
+      <c r="A251" s="40">
+        <v>15</v>
+      </c>
+      <c r="B251" s="18"/>
+      <c r="C251" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D251" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E251" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F251" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G251" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H251" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I251" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J251" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K251" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L251" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M251" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N251" s="18"/>
+      <c r="O251" s="18"/>
+      <c r="P251" s="18"/>
+      <c r="Q251" s="17"/>
+    </row>
+    <row r="252" spans="1:17">
+      <c r="A252" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B252" s="18"/>
+      <c r="C252" s="13">
+        <v>35.1</v>
+      </c>
+      <c r="D252" s="13">
+        <v>40.6</v>
+      </c>
+      <c r="E252" s="28">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="F252" s="12">
+        <v>45.3</v>
+      </c>
+      <c r="G252" s="39">
+        <v>41.3</v>
+      </c>
+      <c r="H252" s="12">
+        <v>46.6</v>
+      </c>
+      <c r="I252" s="12">
+        <v>45.33991711489287</v>
+      </c>
+      <c r="J252" s="12">
+        <v>47.835188885717002</v>
+      </c>
+      <c r="K252" s="12">
+        <v>49.755000401638689</v>
+      </c>
+      <c r="L252" s="12">
+        <v>49.073926233434456</v>
+      </c>
+      <c r="M252" s="12">
+        <v>44.9</v>
+      </c>
+      <c r="N252" s="18"/>
+      <c r="O252" s="18"/>
+      <c r="P252" s="18"/>
+      <c r="Q252" s="17"/>
+    </row>
+    <row r="253" spans="1:17">
+      <c r="A253" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B253" s="18"/>
+      <c r="C253" s="13">
+        <v>22.9</v>
+      </c>
+      <c r="D253" s="13">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="E253" s="28">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="F253" s="12">
+        <v>39.4</v>
+      </c>
+      <c r="G253" s="39">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="H253" s="12">
+        <v>40.9</v>
+      </c>
+      <c r="I253" s="12">
+        <v>34.93370666227456</v>
+      </c>
+      <c r="J253" s="12">
+        <v>40.682128240109137</v>
+      </c>
+      <c r="K253" s="12">
+        <v>43.188274059765931</v>
+      </c>
+      <c r="L253" s="12">
+        <v>41.900452488687783</v>
+      </c>
+      <c r="M253" s="12">
+        <v>51.8</v>
+      </c>
+      <c r="N253" s="18"/>
+      <c r="O253" s="18"/>
+      <c r="P253" s="18"/>
+      <c r="Q253" s="17"/>
+    </row>
+    <row r="254" spans="1:17">
+      <c r="A254" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B254" s="18"/>
+      <c r="C254" s="13">
+        <v>43.7</v>
+      </c>
+      <c r="D254" s="13">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="E254" s="28">
+        <v>36.5</v>
+      </c>
+      <c r="F254" s="12">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G254" s="39">
+        <v>64.5</v>
+      </c>
+      <c r="H254" s="12">
+        <v>41.5</v>
+      </c>
+      <c r="I254" s="12">
+        <v>37.217968351199595</v>
+      </c>
+      <c r="J254" s="12">
+        <v>35.357844982641069</v>
+      </c>
+      <c r="K254" s="12">
+        <v>35.718836270970485</v>
+      </c>
+      <c r="L254" s="12">
+        <v>38.249324932493252</v>
+      </c>
+      <c r="M254" s="12">
+        <v>38.9</v>
+      </c>
+      <c r="N254" s="18"/>
+      <c r="O254" s="18"/>
+      <c r="P254" s="18"/>
+      <c r="Q254" s="17"/>
+    </row>
+    <row r="255" spans="1:17">
+      <c r="A255" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B255" s="18"/>
+      <c r="C255" s="13">
+        <v>35.1</v>
+      </c>
+      <c r="D255" s="13">
+        <v>37</v>
+      </c>
+      <c r="E255" s="28">
+        <v>32.4</v>
+      </c>
+      <c r="F255" s="12">
+        <v>43.2</v>
+      </c>
+      <c r="G255" s="39">
+        <v>38.4</v>
+      </c>
+      <c r="H255" s="12">
+        <v>47.3</v>
+      </c>
+      <c r="I255" s="12">
+        <v>36.790302250113982</v>
+      </c>
+      <c r="J255" s="12">
+        <v>36.606042683227365</v>
+      </c>
+      <c r="K255" s="12">
+        <v>38.70161096417408</v>
+      </c>
+      <c r="L255" s="12">
+        <v>40.759374632655458</v>
+      </c>
+      <c r="M255" s="12">
+        <v>35.1</v>
+      </c>
+      <c r="N255" s="18"/>
+      <c r="O255" s="18"/>
+      <c r="P255" s="18"/>
+      <c r="Q255" s="17"/>
+    </row>
+    <row r="256" spans="1:17">
+      <c r="A256" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B256" s="18"/>
+      <c r="C256" s="13">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D256" s="13">
+        <v>43.2</v>
+      </c>
+      <c r="E256" s="28">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="F256" s="12">
+        <v>44.6</v>
+      </c>
+      <c r="G256" s="39">
+        <v>43.8</v>
+      </c>
+      <c r="H256" s="12">
+        <v>43.3</v>
+      </c>
+      <c r="I256" s="12">
+        <v>47.282296650717704</v>
+      </c>
+      <c r="J256" s="12">
+        <v>45.852428000840867</v>
+      </c>
+      <c r="K256" s="12">
+        <v>47.234878568741379</v>
+      </c>
+      <c r="L256" s="12">
+        <v>44.03323948778494</v>
+      </c>
+      <c r="M256" s="12">
+        <v>42</v>
+      </c>
+      <c r="N256" s="18"/>
+      <c r="O256" s="18"/>
+      <c r="P256" s="18"/>
+      <c r="Q256" s="17"/>
+    </row>
+    <row r="257" spans="1:17">
+      <c r="A257" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B257" s="18"/>
+      <c r="C257" s="13">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="D257" s="13">
+        <v>48.9</v>
+      </c>
+      <c r="E257" s="28">
+        <v>38.4</v>
+      </c>
+      <c r="F257" s="12">
+        <v>50.4</v>
+      </c>
+      <c r="G257" s="39">
+        <v>42.6</v>
+      </c>
+      <c r="H257" s="12">
+        <v>59.6</v>
+      </c>
+      <c r="I257" s="12">
+        <v>52.74879614767255</v>
+      </c>
+      <c r="J257" s="12">
+        <v>47.996529421044329</v>
+      </c>
+      <c r="K257" s="12">
+        <v>51.755671902268759</v>
+      </c>
+      <c r="L257" s="12">
+        <v>32.882291119285334</v>
+      </c>
+      <c r="M257" s="12">
+        <v>46.4</v>
+      </c>
+      <c r="N257" s="18"/>
+      <c r="O257" s="18"/>
+      <c r="P257" s="18"/>
+      <c r="Q257" s="17"/>
+    </row>
+    <row r="258" spans="1:17">
+      <c r="A258" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B258" s="18"/>
+      <c r="C258" s="28">
+        <v>32.1</v>
+      </c>
+      <c r="D258" s="13">
+        <v>78.8</v>
+      </c>
+      <c r="E258" s="28">
+        <v>42.5</v>
+      </c>
+      <c r="F258" s="12">
+        <v>39.1</v>
+      </c>
+      <c r="G258" s="39">
+        <v>49</v>
+      </c>
+      <c r="H258" s="12">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="I258" s="12">
+        <v>35.692307692307693</v>
+      </c>
+      <c r="J258" s="12">
+        <v>55.009633911368013</v>
+      </c>
+      <c r="K258" s="12">
+        <v>47.092360319270242</v>
+      </c>
+      <c r="L258" s="12">
+        <v>63.308823529411768</v>
+      </c>
+      <c r="M258" s="12">
+        <v>79.7</v>
+      </c>
+      <c r="N258" s="18"/>
+      <c r="O258" s="18"/>
+      <c r="P258" s="18"/>
+      <c r="Q258" s="17"/>
+    </row>
+    <row r="259" spans="1:17">
+      <c r="A259" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B259" s="18"/>
+      <c r="C259" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D259" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E259" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F259" s="12">
+        <v>46.7</v>
+      </c>
+      <c r="G259" s="39">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="H259" s="12">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="I259" s="30">
+        <v>34.779150538204576</v>
+      </c>
+      <c r="J259" s="30">
+        <v>38.051948051948052</v>
+      </c>
+      <c r="K259" s="12">
+        <v>34.991929258193558</v>
+      </c>
+      <c r="L259" s="12">
+        <v>32.035193999711524</v>
+      </c>
+      <c r="M259" s="12">
+        <v>41.3</v>
+      </c>
+      <c r="N259" s="18"/>
+      <c r="O259" s="18"/>
+      <c r="P259" s="18"/>
+      <c r="Q259" s="17"/>
+    </row>
+    <row r="260" spans="1:17">
+      <c r="A260" s="40">
+        <v>15</v>
+      </c>
+      <c r="B260" s="18"/>
+      <c r="C260" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D260" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E260" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F260" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G260" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H260" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I260" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J260" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K260" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L260" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M260" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="N260" s="18"/>
+      <c r="O260" s="18"/>
+      <c r="P260" s="18"/>
+      <c r="Q260" s="17"/>
+    </row>
+    <row r="261" spans="1:17">
+      <c r="A261" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B261" s="18"/>
+      <c r="C261" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D261" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E261" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F261" s="12">
+        <v>31.4</v>
+      </c>
+      <c r="G261" s="39">
+        <v>30.5</v>
+      </c>
+      <c r="H261" s="12">
+        <v>25.3</v>
+      </c>
+      <c r="I261" s="12">
+        <v>32.247557003257327</v>
+      </c>
+      <c r="J261" s="30">
+        <v>38.337368845843422</v>
+      </c>
+      <c r="K261" s="12">
+        <v>15.028901734104045</v>
+      </c>
+      <c r="L261" s="12">
+        <v>15.666327568667345</v>
+      </c>
+      <c r="M261" s="12">
+        <v>55.4</v>
+      </c>
+      <c r="N261" s="18"/>
+      <c r="O261" s="18"/>
+      <c r="P261" s="18"/>
+      <c r="Q261" s="17"/>
+    </row>
+    <row r="262" spans="1:17">
+      <c r="A262" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B262" s="18"/>
+      <c r="C262" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D262" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E262" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F262" s="12">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G262" s="39">
+        <v>38.5</v>
+      </c>
+      <c r="H262" s="12">
+        <v>42.9</v>
+      </c>
+      <c r="I262" s="12">
+        <v>44.663613948573442</v>
+      </c>
+      <c r="J262" s="30">
+        <v>39.848993288590606</v>
+      </c>
+      <c r="K262" s="12">
+        <v>31.941923774954628</v>
+      </c>
+      <c r="L262" s="12">
+        <v>18.24212271973466</v>
+      </c>
+      <c r="M262" s="12">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="N262" s="18"/>
+      <c r="O262" s="18"/>
+      <c r="P262" s="18"/>
+      <c r="Q262" s="17"/>
+    </row>
+    <row r="263" spans="1:17">
+      <c r="A263" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B263" s="18"/>
+      <c r="C263" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D263" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E263" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F263" s="12">
         <v>18.8</v>
       </c>
-      <c r="I6" s="21">
-[...85 lines deleted...]
-      <c r="S9" s="30"/>
+      <c r="G263" s="39">
+        <v>29.7</v>
+      </c>
+      <c r="H263" s="12">
+        <v>30</v>
+      </c>
+      <c r="I263" s="12">
+        <v>31.75589547482473</v>
+      </c>
+      <c r="J263" s="30">
+        <v>36.672231496939347</v>
+      </c>
+      <c r="K263" s="12">
+        <v>32.80170996382769</v>
+      </c>
+      <c r="L263" s="12">
+        <v>29.165692918906288</v>
+      </c>
+      <c r="M263" s="12">
+        <v>33.6</v>
+      </c>
+      <c r="N263" s="18"/>
+      <c r="O263" s="18"/>
+      <c r="P263" s="18"/>
+      <c r="Q263" s="17"/>
+    </row>
+    <row r="264" spans="1:17">
+      <c r="A264" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B264" s="18"/>
+      <c r="C264" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D264" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E264" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F264" s="12">
+        <v>74.2</v>
+      </c>
+      <c r="G264" s="39">
+        <v>47.3</v>
+      </c>
+      <c r="H264" s="12">
+        <v>40.4</v>
+      </c>
+      <c r="I264" s="12">
+        <v>33.841269841269842</v>
+      </c>
+      <c r="J264" s="37">
+        <v>33.376392701437105</v>
+      </c>
+      <c r="K264" s="12">
+        <v>40.712862519371264</v>
+      </c>
+      <c r="L264" s="12">
+        <v>28.825684871750131</v>
+      </c>
+      <c r="M264" s="12">
+        <v>44.7</v>
+      </c>
+      <c r="N264" s="18"/>
+      <c r="O264" s="18"/>
+      <c r="P264" s="18"/>
+      <c r="Q264" s="17"/>
+    </row>
+    <row r="265" spans="1:17">
+      <c r="A265" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B265" s="18"/>
+      <c r="C265" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D265" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E265" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F265" s="12">
+        <v>43.2</v>
+      </c>
+      <c r="G265" s="39">
+        <v>37.5</v>
+      </c>
+      <c r="H265" s="12">
+        <v>47.1</v>
+      </c>
+      <c r="I265" s="12">
+        <v>38.513135830072663</v>
+      </c>
+      <c r="J265" s="37">
+        <v>51.935914552736982</v>
+      </c>
+      <c r="K265" s="12">
+        <v>30.306603773584904</v>
+      </c>
+      <c r="L265" s="12">
+        <v>39.410939691444604</v>
+      </c>
+      <c r="M265" s="12">
+        <v>52.2</v>
+      </c>
+      <c r="N265" s="18"/>
+      <c r="O265" s="18"/>
+      <c r="P265" s="18"/>
+      <c r="Q265" s="17"/>
+    </row>
+    <row r="266" spans="1:17">
+      <c r="A266" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B266" s="18"/>
+      <c r="C266" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D266" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E266" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F266" s="12">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="G266" s="39">
+        <v>41.2</v>
+      </c>
+      <c r="H266" s="12">
+        <v>26.8</v>
+      </c>
+      <c r="I266" s="12">
+        <v>14.873035066505441</v>
+      </c>
+      <c r="J266" s="37">
+        <v>28.653295128939828</v>
+      </c>
+      <c r="K266" s="12">
+        <v>43.438914027149323</v>
+      </c>
+      <c r="L266" s="12">
+        <v>84.834123222748815</v>
+      </c>
+      <c r="M266" s="12">
+        <v>36.4</v>
+      </c>
+      <c r="N266" s="18"/>
+      <c r="O266" s="18"/>
+      <c r="P266" s="18"/>
+      <c r="Q266" s="17"/>
+    </row>
+    <row r="267" spans="1:17">
+      <c r="A267" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B267" s="18"/>
+      <c r="C267" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D267" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E267" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="F267" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G267" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H267" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I267" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J267" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="K267" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="L267" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M267" s="12">
+        <v>100</v>
+      </c>
+      <c r="N267" s="18"/>
+      <c r="O267" s="18"/>
+      <c r="P267" s="18"/>
+      <c r="Q267" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="V2:V3"/>
-[...1 lines deleted...]
-    <mergeCell ref="U2:U3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="S2:S3"/>
-    <mergeCell ref="C2:R2"/>
+    <mergeCell ref="N2:N3"/>
+    <mergeCell ref="Q2:Q3"/>
+    <mergeCell ref="O2:O3"/>
+    <mergeCell ref="P2:P3"/>
+    <mergeCell ref="C2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>5.5.1</vt:lpstr>
+      <vt:lpstr> 5.5.2 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Айнур Досанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>