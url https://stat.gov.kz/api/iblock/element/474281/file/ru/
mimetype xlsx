--- v0 (2026-05-07)
+++ v1 (2026-09-06)
@@ -1,66 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="5.5.1" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'5.5.1'!$R$2:$U$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'5.5.1'!$S$2:$V$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
   <si>
     <t>Наименование глобального показателя</t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
     <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
   </si>
   <si>
     <t>Ответственный госорган за реализацию политики (соисполнители)</t>
   </si>
   <si>
     <t>Годы</t>
   </si>
   <si>
     <t>Источник данных</t>
@@ -191,55 +186,55 @@
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Доля мест, занимаемых женщинами в а) национальных парламентах и b) местных органах власти</t>
   </si>
   <si>
     <t>https://sdgdata.stat.gov.kz/ru/5-5-1/</t>
   </si>
   <si>
     <t xml:space="preserve">Доля мест, занимаемых женщинами в национальном парламенте, определяется путем деления общего числа мест, занимаемых женщинами, на общее число мест в парламенте.
 Доля мест, занимаемых женщинами в местных органах власти, определяется путем деления общего числа мест, занимаемых женщинами, на общее число мест в местных органах власти.
 </t>
   </si>
   <si>
     <t>Доля мест, занимаемых женщинами в (а) национальных парламентах, по состоянию на 1 февраля отчетного года, в настоящее время измеряется как количество мест, занимаемых женщинами членами парламента в однопалатном парламенте или на нижнем уровне двухпалатного парламента, выраженное в процентах от всех занятых мест.</t>
   </si>
   <si>
     <t>Парламент Республики Казахстан (по согласованию), 
 Центральная избирательная комиссия  (по согласованию)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="192" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
@@ -335,58 +330,50 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF7030A0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...6 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
@@ -537,51 +524,51 @@
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -591,134 +578,128 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="192" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="192" fontId="21" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="192" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1160,604 +1141,618 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/5-5-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="62.5703125" customWidth="1"/>
     <col min="2" max="2" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="35"/>
-      <c r="B2" s="35"/>
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="35"/>
     </row>
     <row r="4" spans="1:2" ht="25.5">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="36" t="s">
+      <c r="A5" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="41"/>
+      <c r="B6" s="39"/>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="67.5" customHeight="1">
-      <c r="A8" s="36" t="s">
+      <c r="A8" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="39"/>
+      <c r="B9" s="37"/>
     </row>
     <row r="10" spans="1:2" ht="81.75" customHeight="1">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="36" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="42"/>
+      <c r="B12" s="40"/>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="43"/>
+      <c r="B13" s="41"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="45"/>
+      <c r="B14" s="43"/>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="45"/>
+      <c r="B15" s="43"/>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="46" t="s">
+      <c r="B16" s="44" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="47" t="s">
+      <c r="B17" s="45" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="36" t="s">
+      <c r="A18" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="47" t="s">
+      <c r="B18" s="45" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="36" t="s">
+      <c r="A19" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="37" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="36" t="s">
+      <c r="A20" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="39"/>
+      <c r="B20" s="37"/>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="36" t="s">
+      <c r="A21" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="48" t="s">
+      <c r="B21" s="46" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="36" t="s">
+      <c r="A22" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="49"/>
+      <c r="B22" s="47"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="100.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="50" t="s">
+      <c r="B6" s="48" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="50" t="s">
+      <c r="B7" s="48" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="48" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="50" t="s">
+      <c r="B9" s="48" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="48" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="50"/>
+      <c r="B11" s="48"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="51" t="s">
+      <c r="B12" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="50"/>
+      <c r="B13" s="48"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="50"/>
+      <c r="B14" s="48"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="52"/>
+      <c r="B15" s="50"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="52"/>
+      <c r="B16" s="50"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="52"/>
+      <c r="B17" s="50"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="51" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="S4" sqref="S4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.140625" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="17" width="8.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="21" width="30.42578125" customWidth="1"/>
+    <col min="3" max="18" width="8.5703125" customWidth="1"/>
+    <col min="19" max="19" width="22.140625" customWidth="1"/>
+    <col min="20" max="20" width="27.7109375" customWidth="1"/>
+    <col min="21" max="21" width="33.42578125" customWidth="1"/>
+    <col min="22" max="22" width="30.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="18.75" customHeight="1">
+    <row r="1" spans="1:22" ht="18.75" customHeight="1">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:21" ht="24.75" customHeight="1">
-      <c r="A2" s="56" t="s">
+    <row r="2" spans="1:22" ht="24.75" customHeight="1">
+      <c r="A2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="59" t="s">
+      <c r="C2" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="60"/>
-[...13 lines deleted...]
-      <c r="R2" s="57" t="s">
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="S2" s="56" t="s">
+      <c r="T2" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="T2" s="56" t="s">
+      <c r="U2" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="U2" s="54" t="s">
+      <c r="V2" s="52" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="24.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="57"/>
+    <row r="3" spans="1:22" ht="24.75" customHeight="1">
+      <c r="A3" s="55"/>
+      <c r="B3" s="55"/>
       <c r="C3" s="8">
         <v>2010</v>
       </c>
       <c r="D3" s="8">
         <v>2011</v>
       </c>
       <c r="E3" s="8">
         <v>2012</v>
       </c>
       <c r="F3" s="8">
         <v>2013</v>
       </c>
       <c r="G3" s="8">
         <v>2014</v>
       </c>
       <c r="H3" s="8">
         <v>2015</v>
       </c>
       <c r="I3" s="8">
         <v>2016</v>
       </c>
       <c r="J3" s="9">
         <v>2017</v>
       </c>
       <c r="K3" s="13">
         <v>2018</v>
       </c>
       <c r="L3" s="13">
         <v>2019</v>
       </c>
       <c r="M3" s="15">
         <v>2020</v>
       </c>
       <c r="N3" s="16">
         <v>2021</v>
       </c>
       <c r="O3" s="17">
         <v>2022</v>
       </c>
       <c r="P3" s="17">
         <v>2023</v>
       </c>
       <c r="Q3" s="18">
         <v>2024</v>
       </c>
-      <c r="R3" s="58"/>
-[...1 lines deleted...]
-      <c r="T3" s="57"/>
+      <c r="R3" s="17">
+        <v>2025</v>
+      </c>
+      <c r="S3" s="56"/>
+      <c r="T3" s="55"/>
       <c r="U3" s="55"/>
-    </row>
-    <row r="4" spans="1:21" ht="45">
+      <c r="V3" s="53"/>
+    </row>
+    <row r="4" spans="1:22" ht="45">
       <c r="A4" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="27"/>
-      <c r="R4" s="24" t="s">
+      <c r="R4" s="27"/>
+      <c r="S4" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="19" t="s">
+      <c r="T4" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="T4" s="25" t="s">
+      <c r="U4" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="U4" s="26">
+      <c r="V4" s="26">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="21">
         <v>17.8</v>
       </c>
       <c r="D5" s="21">
         <v>17.8</v>
       </c>
       <c r="E5" s="21">
         <v>23.8</v>
       </c>
       <c r="F5" s="21">
         <v>26.2</v>
       </c>
       <c r="G5" s="22">
         <v>26.2</v>
       </c>
       <c r="H5" s="22">
         <v>26.7</v>
       </c>
       <c r="I5" s="22">
         <v>27.6</v>
       </c>
       <c r="J5" s="22">
         <v>27.4</v>
       </c>
       <c r="K5" s="21">
         <v>27.4</v>
       </c>
-      <c r="L5" s="34">
+      <c r="L5" s="32">
         <v>27.4</v>
       </c>
-      <c r="M5" s="34">
+      <c r="M5" s="32">
         <v>26.5</v>
       </c>
-      <c r="N5" s="34">
+      <c r="N5" s="32">
         <v>27.4</v>
       </c>
-      <c r="O5" s="34">
+      <c r="O5" s="32">
         <v>26.9</v>
       </c>
-      <c r="P5" s="34">
+      <c r="P5" s="32">
         <v>19.399999999999999</v>
       </c>
-      <c r="Q5" s="34">
+      <c r="Q5" s="32">
         <v>18.399999999999999</v>
       </c>
-      <c r="R5" s="4"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:21">
+      <c r="R5" s="32">
+        <v>18.2</v>
+      </c>
+      <c r="S5" s="4"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="2"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="21">
         <v>16.940000000000001</v>
       </c>
       <c r="E6" s="21">
         <v>17</v>
       </c>
       <c r="F6" s="21">
         <v>18.170000000000002</v>
       </c>
       <c r="G6" s="21">
         <v>18.41</v>
       </c>
       <c r="H6" s="21">
         <v>18.8</v>
       </c>
       <c r="I6" s="21">
         <v>22.158920539730133</v>
       </c>
       <c r="J6" s="21">
         <v>22.098950524737631</v>
       </c>
       <c r="K6" s="21">
         <v>22.19</v>
       </c>
       <c r="L6" s="21">
         <v>22.2</v>
       </c>
       <c r="M6" s="21">
         <v>30.5</v>
       </c>
       <c r="N6" s="23">
         <v>30.5</v>
       </c>
       <c r="O6" s="23">
         <v>23</v>
       </c>
       <c r="P6" s="23">
         <v>23</v>
       </c>
       <c r="Q6" s="23">
         <v>23</v>
       </c>
-      <c r="R6" s="6"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:21">
+      <c r="R6" s="23">
+        <v>23</v>
+      </c>
+      <c r="S6" s="6"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="2"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="C7" s="11"/>
-      <c r="K7" s="33"/>
-[...8 lines deleted...]
-    <row r="8" spans="1:21">
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31"/>
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31"/>
+      <c r="S7" s="31"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
-      <c r="L8" s="29"/>
-[...8 lines deleted...]
-      <c r="C9" s="31"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="28"/>
+      <c r="R8" s="28"/>
+      <c r="S8" s="28"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="C9" s="29"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="28"/>
-      <c r="N9" s="32"/>
-[...3 lines deleted...]
-      <c r="R9" s="32"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="30"/>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="30"/>
+      <c r="R9" s="30"/>
+      <c r="S9" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="V2:V3"/>
+    <mergeCell ref="T2:T3"/>
     <mergeCell ref="U2:U3"/>
-    <mergeCell ref="S2:S3"/>
-    <mergeCell ref="T2:T3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="R2:R3"/>
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="S2:S3"/>
+    <mergeCell ref="C2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>