--- v0 (2026-05-07)
+++ v1 (2026-09-06)
@@ -1,12429 +1,43084 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="878"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="3.7.2" sheetId="4" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Коэффициент" sheetId="6" r:id="rId3"/>
+    <sheet name="Коэффициент по районам" sheetId="4" r:id="rId4"/>
+    <sheet name="Абсолютное значение " sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'3.7.2'!$S$2:$V$132</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Коэффициент по районам'!$A$7:$R$255</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5333" uniqueCount="547">
+  <si>
+    <t>Код КАТО</t>
+  </si>
+  <si>
+    <t>на 1000 женщин</t>
+  </si>
+  <si>
+    <t>* В связи с упразднением Южно-Казахстанской области в 2018 году</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/328371/file/kk/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики населения</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Рождаемость среди  подростков (в возрасте от 10 до 14 лет и возрасте от 15 до 19 лет)</t>
+  </si>
+  <si>
+    <t>Коэффициент рождаемости среди подростков-девушек  на 1000 женщин по регионам</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике рождаемости среди девушек-подростков  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов Информационная система «Регистрационный пункт ЗАГС» Местный исполнительный орган (РАГС), Информационная система "Регистр прикрепленного населения" Министерство зравоохранения  Республики Казахстан,  , проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Рождаемость среди девушек-подростков определяется соотношением числа рождаемости среди подростков на среднегодовую численность женщин подросткового возраста, умноженного на 1000</t>
+  </si>
+  <si>
+    <t>В возрасте от 10 до 14 лет</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Рождаемость среди  подростков (в возрасте от 10 до 14 лет и возрасте от 15 до 19 лет)*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Код КСП - </t>
+  </si>
+  <si>
+    <t>Республика Казахстан</t>
+  </si>
+  <si>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>Акмолинская</t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская</t>
+  </si>
+  <si>
+    <t>Северо-Казахстанская</t>
+  </si>
+  <si>
+    <t>В возрасте от 15 до 19 лет</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t>101000000</t>
+  </si>
+  <si>
+    <t>101800000</t>
+  </si>
+  <si>
+    <t>Семей г.а.</t>
+  </si>
+  <si>
+    <t>Курчатов г.а.</t>
+  </si>
+  <si>
+    <t>103200000</t>
+  </si>
+  <si>
+    <t>Абайский район</t>
+  </si>
+  <si>
+    <t>103400000</t>
+  </si>
+  <si>
+    <t>103600000</t>
+  </si>
+  <si>
+    <t>Аягозский район</t>
+  </si>
+  <si>
+    <t>103800000</t>
+  </si>
+  <si>
+    <t>Бескарагайский район</t>
+  </si>
+  <si>
+    <t>104000000</t>
+  </si>
+  <si>
+    <t>Бородулихинский район</t>
+  </si>
+  <si>
+    <t>104100000</t>
+  </si>
+  <si>
+    <t>104200000</t>
+  </si>
+  <si>
+    <t>Жарминский район</t>
+  </si>
+  <si>
+    <t>104400000</t>
+  </si>
+  <si>
+    <t>Кокпектинский район</t>
+  </si>
+  <si>
+    <t>104500000</t>
+  </si>
+  <si>
+    <t>104600000</t>
+  </si>
+  <si>
+    <t>Урджарский район</t>
+  </si>
+  <si>
+    <t>111000000</t>
+  </si>
+  <si>
+    <t>Кокшетау г.а.</t>
+  </si>
+  <si>
+    <t>111600000</t>
+  </si>
+  <si>
+    <t>Косшы г.а.</t>
+  </si>
+  <si>
+    <t>111800000</t>
+  </si>
+  <si>
+    <t>Степногорск г.а.</t>
+  </si>
+  <si>
+    <t>113200000</t>
+  </si>
+  <si>
+    <t>Аккольский район</t>
+  </si>
+  <si>
+    <t>113400000</t>
+  </si>
+  <si>
+    <t>Аршалынский район</t>
+  </si>
+  <si>
+    <t>113600000</t>
+  </si>
+  <si>
+    <t>Астраханский район</t>
+  </si>
+  <si>
+    <t>113800000</t>
+  </si>
+  <si>
+    <t>Атбасарский район</t>
+  </si>
+  <si>
+    <t>114000000</t>
+  </si>
+  <si>
+    <t>Буландынский район</t>
+  </si>
+  <si>
+    <t>114400000</t>
+  </si>
+  <si>
+    <t>Егиндыкольский район</t>
+  </si>
+  <si>
+    <t>114500000</t>
+  </si>
+  <si>
+    <t>114600000</t>
+  </si>
+  <si>
+    <t>Ерейментауский район</t>
+  </si>
+  <si>
+    <t>114800000</t>
+  </si>
+  <si>
+    <t>Есильский район</t>
+  </si>
+  <si>
+    <t>115200000</t>
+  </si>
+  <si>
+    <t>Жаксынский район</t>
+  </si>
+  <si>
+    <t>115400000</t>
+  </si>
+  <si>
+    <t>Жаркаинский район</t>
+  </si>
+  <si>
+    <t>115600000</t>
+  </si>
+  <si>
+    <t>Зерендинский район</t>
+  </si>
+  <si>
+    <t>116000000</t>
+  </si>
+  <si>
+    <t>Коргалжынский район</t>
+  </si>
+  <si>
+    <t>116400000</t>
+  </si>
+  <si>
+    <t>Сандыктауский район</t>
+  </si>
+  <si>
+    <t>116600000</t>
+  </si>
+  <si>
+    <t>Целиноградский район</t>
+  </si>
+  <si>
+    <t>116800000</t>
+  </si>
+  <si>
+    <t>Шортандинский район</t>
+  </si>
+  <si>
+    <t>117000000</t>
+  </si>
+  <si>
+    <t>Бурабайский район</t>
+  </si>
+  <si>
+    <t>Актюбинская</t>
+  </si>
+  <si>
+    <t>151000000</t>
+  </si>
+  <si>
+    <t>Актобе г.а.</t>
+  </si>
+  <si>
+    <t>153200000</t>
+  </si>
+  <si>
+    <t>Алгинский район</t>
+  </si>
+  <si>
+    <t>153400000</t>
+  </si>
+  <si>
+    <t>Айтекебийский район</t>
+  </si>
+  <si>
+    <t>153600000</t>
+  </si>
+  <si>
+    <t>Байганинский район</t>
+  </si>
+  <si>
+    <t>154000000</t>
+  </si>
+  <si>
+    <t>Каргалинский район</t>
+  </si>
+  <si>
+    <t>154200000</t>
+  </si>
+  <si>
+    <t>Хобдинский район</t>
+  </si>
+  <si>
+    <t>154600000</t>
+  </si>
+  <si>
+    <t>Мартукский район</t>
+  </si>
+  <si>
+    <t>154800000</t>
+  </si>
+  <si>
+    <t>Мугалжарский район</t>
+  </si>
+  <si>
+    <t>155200000</t>
+  </si>
+  <si>
+    <t>Уилский район</t>
+  </si>
+  <si>
+    <t>155600000</t>
+  </si>
+  <si>
+    <t>Темирский район</t>
+  </si>
+  <si>
+    <t>156000000</t>
+  </si>
+  <si>
+    <t>Хромтауский район</t>
+  </si>
+  <si>
+    <t>156400000</t>
+  </si>
+  <si>
+    <t>Шалкарский район</t>
+  </si>
+  <si>
+    <t>156800000</t>
+  </si>
+  <si>
+    <t>Иргизский район</t>
+  </si>
+  <si>
+    <t>Алматинская</t>
+  </si>
+  <si>
+    <t>191000000</t>
+  </si>
+  <si>
+    <t>Қонаев г.а.</t>
+  </si>
+  <si>
+    <t>191800000</t>
+  </si>
+  <si>
+    <t>Алатау г.а.</t>
+  </si>
+  <si>
+    <t>193600000</t>
+  </si>
+  <si>
+    <t>Балхашский район</t>
+  </si>
+  <si>
+    <t>194000000</t>
+  </si>
+  <si>
+    <t>Енбекшиказахский район</t>
+  </si>
+  <si>
+    <t>194200000</t>
+  </si>
+  <si>
+    <t>Жамбылский район</t>
+  </si>
+  <si>
+    <t>194400000</t>
+  </si>
+  <si>
+    <t>Кегенский район</t>
+  </si>
+  <si>
+    <t>195200000</t>
+  </si>
+  <si>
+    <t>Карасайский район</t>
+  </si>
+  <si>
+    <t>195800000</t>
+  </si>
+  <si>
+    <t>Райымбекский район</t>
+  </si>
+  <si>
+    <t>196200000</t>
+  </si>
+  <si>
+    <t>Талгарский район</t>
+  </si>
+  <si>
+    <t>196600000</t>
+  </si>
+  <si>
+    <t>Уйгурский район</t>
+  </si>
+  <si>
+    <t>196800000</t>
+  </si>
+  <si>
+    <t>Илийский район</t>
+  </si>
+  <si>
+    <t>Атырауская</t>
+  </si>
+  <si>
+    <t>231000000</t>
+  </si>
+  <si>
+    <t>Атырау г.а.</t>
+  </si>
+  <si>
+    <t>233600000</t>
+  </si>
+  <si>
+    <t>Жылыойский район</t>
+  </si>
+  <si>
+    <t>234000000</t>
+  </si>
+  <si>
+    <t>Индерский район</t>
+  </si>
+  <si>
+    <t>234200000</t>
+  </si>
+  <si>
+    <t>Исатайский район</t>
+  </si>
+  <si>
+    <t>234600000</t>
+  </si>
+  <si>
+    <t>Курмангазинский район</t>
+  </si>
+  <si>
+    <t>234800000</t>
+  </si>
+  <si>
+    <t>Кзылкогинский район</t>
+  </si>
+  <si>
+    <t>235200000</t>
+  </si>
+  <si>
+    <t>Макатский район</t>
+  </si>
+  <si>
+    <t>235600000</t>
+  </si>
+  <si>
+    <t>Махамбетский район</t>
+  </si>
+  <si>
+    <t>271000000</t>
+  </si>
+  <si>
+    <t>Уральск г.а.</t>
+  </si>
+  <si>
+    <t>273200000</t>
+  </si>
+  <si>
+    <t>Акжаикский район</t>
+  </si>
+  <si>
+    <t>273600000</t>
+  </si>
+  <si>
+    <t>Бурлинский район</t>
+  </si>
+  <si>
+    <t>274000000</t>
+  </si>
+  <si>
+    <t>Жангалинский район</t>
+  </si>
+  <si>
+    <t>274200000</t>
+  </si>
+  <si>
+    <t>Жанибекский район</t>
+  </si>
+  <si>
+    <t>274400000</t>
+  </si>
+  <si>
+    <t>274800000</t>
+  </si>
+  <si>
+    <t>Казталовский район</t>
+  </si>
+  <si>
+    <t>275000000</t>
+  </si>
+  <si>
+    <t>Каратобинский район</t>
+  </si>
+  <si>
+    <t>275400000</t>
+  </si>
+  <si>
+    <t>Бокейординский район</t>
+  </si>
+  <si>
+    <t>275800000</t>
+  </si>
+  <si>
+    <t>Сырымский район</t>
+  </si>
+  <si>
+    <t>276000000</t>
+  </si>
+  <si>
+    <t>Таскалинский район</t>
+  </si>
+  <si>
+    <t>276200000</t>
+  </si>
+  <si>
+    <t>Теректинский район</t>
+  </si>
+  <si>
+    <t>276600000</t>
+  </si>
+  <si>
+    <t>Чингирлауский район</t>
+  </si>
+  <si>
+    <t>Жамбылская</t>
+  </si>
+  <si>
+    <t>311000000</t>
+  </si>
+  <si>
+    <t>Тараз г.а.</t>
+  </si>
+  <si>
+    <t>313600000</t>
+  </si>
+  <si>
+    <t>Байзакский район</t>
+  </si>
+  <si>
+    <t>314000000</t>
+  </si>
+  <si>
+    <t>314200000</t>
+  </si>
+  <si>
+    <t>Жуалынский район</t>
+  </si>
+  <si>
+    <t>314800000</t>
+  </si>
+  <si>
+    <t>Кордайский район</t>
+  </si>
+  <si>
+    <t>315000000</t>
+  </si>
+  <si>
+    <t>315400000</t>
+  </si>
+  <si>
+    <t>Меркенский район</t>
+  </si>
+  <si>
+    <t>315600000</t>
+  </si>
+  <si>
+    <t>Мойынкумский район</t>
+  </si>
+  <si>
+    <t>316000000</t>
+  </si>
+  <si>
+    <t>Сарысуский район</t>
+  </si>
+  <si>
+    <t>316200000</t>
+  </si>
+  <si>
+    <t>Таласский район</t>
+  </si>
+  <si>
+    <t>316600000</t>
+  </si>
+  <si>
+    <t>Шуский район</t>
+  </si>
+  <si>
+    <t>331000000</t>
+  </si>
+  <si>
+    <t>Талдыкорган г.а.</t>
+  </si>
+  <si>
+    <t>331800000</t>
+  </si>
+  <si>
+    <t>Текели г.а.</t>
+  </si>
+  <si>
+    <t>333200000</t>
+  </si>
+  <si>
+    <t>Аксуский район</t>
+  </si>
+  <si>
+    <t>333400000</t>
+  </si>
+  <si>
+    <t>Алакольский район</t>
+  </si>
+  <si>
+    <t>333600000</t>
+  </si>
+  <si>
+    <t>Ескельдинский район</t>
+  </si>
+  <si>
+    <t>334000000</t>
+  </si>
+  <si>
+    <t>Кербулакский район</t>
+  </si>
+  <si>
+    <t>334200000</t>
+  </si>
+  <si>
+    <t>Коксуский район</t>
+  </si>
+  <si>
+    <t>334400000</t>
+  </si>
+  <si>
+    <t>Каратальский район</t>
+  </si>
+  <si>
+    <t>334600000</t>
+  </si>
+  <si>
+    <t>Панфиловский район</t>
+  </si>
+  <si>
+    <t>334800000</t>
+  </si>
+  <si>
+    <t>Карагандинская</t>
+  </si>
+  <si>
+    <t>351000000</t>
+  </si>
+  <si>
+    <t>Караганда г.а.</t>
+  </si>
+  <si>
+    <t>351600000</t>
+  </si>
+  <si>
+    <t>Балхаш г.а.</t>
+  </si>
+  <si>
+    <t>352100000</t>
+  </si>
+  <si>
+    <t>Приозерск г.а.</t>
+  </si>
+  <si>
+    <t>352200000</t>
+  </si>
+  <si>
+    <t>Сарань г.а.</t>
+  </si>
+  <si>
+    <t>352400000</t>
+  </si>
+  <si>
+    <t>Темиртау г.а.</t>
+  </si>
+  <si>
+    <t>352800000</t>
+  </si>
+  <si>
+    <t>Шахтинск г.а.</t>
+  </si>
+  <si>
+    <t>353200000</t>
+  </si>
+  <si>
+    <t>353600000</t>
+  </si>
+  <si>
+    <t>Актогайский район</t>
+  </si>
+  <si>
+    <t>354000000</t>
+  </si>
+  <si>
+    <t>354800000</t>
+  </si>
+  <si>
+    <t>Каркаралинский район</t>
+  </si>
+  <si>
+    <t>355200000</t>
+  </si>
+  <si>
+    <t>Нуринский район</t>
+  </si>
+  <si>
+    <t>355600000</t>
+  </si>
+  <si>
+    <t>Осакаровский район</t>
+  </si>
+  <si>
+    <t>356400000</t>
+  </si>
+  <si>
+    <t>Шетский район</t>
+  </si>
+  <si>
+    <t>Костанайская</t>
+  </si>
+  <si>
+    <t>391000000</t>
+  </si>
+  <si>
+    <t>Костанай г.а.</t>
+  </si>
+  <si>
+    <t>391600000</t>
+  </si>
+  <si>
+    <t>Аркалык г.а.</t>
+  </si>
+  <si>
+    <t>392000000</t>
+  </si>
+  <si>
+    <t>Лисаковск г.а.</t>
+  </si>
+  <si>
+    <t>392400000</t>
+  </si>
+  <si>
+    <t>Рудный г.а.</t>
+  </si>
+  <si>
+    <t>393200000</t>
+  </si>
+  <si>
+    <t>Алтынсаринский район</t>
+  </si>
+  <si>
+    <t>393400000</t>
+  </si>
+  <si>
+    <t>Амангельдинский район</t>
+  </si>
+  <si>
+    <t>393600000</t>
+  </si>
+  <si>
+    <t>Аулиекольский район</t>
+  </si>
+  <si>
+    <t>394000000</t>
+  </si>
+  <si>
+    <t>Денисовский район</t>
+  </si>
+  <si>
+    <t>394200000</t>
+  </si>
+  <si>
+    <t>Жангельдинский район</t>
+  </si>
+  <si>
+    <t>394400000</t>
+  </si>
+  <si>
+    <t>Житикаринский район</t>
+  </si>
+  <si>
+    <t>394800000</t>
+  </si>
+  <si>
+    <t>Камыстинский район</t>
+  </si>
+  <si>
+    <t>395000000</t>
+  </si>
+  <si>
+    <t>Карабалыкский район</t>
+  </si>
+  <si>
+    <t>395200000</t>
+  </si>
+  <si>
+    <t>Карасуский район</t>
+  </si>
+  <si>
+    <t>395400000</t>
+  </si>
+  <si>
+    <t>Костанайский район</t>
+  </si>
+  <si>
+    <t>395600000</t>
+  </si>
+  <si>
+    <t>Мендыкаринский район</t>
+  </si>
+  <si>
+    <t>395800000</t>
+  </si>
+  <si>
+    <t>Наурзумский район</t>
+  </si>
+  <si>
+    <t>396200000</t>
+  </si>
+  <si>
+    <t>Сарыкольский район</t>
+  </si>
+  <si>
+    <t>396400000</t>
+  </si>
+  <si>
+    <t>396600000</t>
+  </si>
+  <si>
+    <t>Узункольский район</t>
+  </si>
+  <si>
+    <t>396800000</t>
+  </si>
+  <si>
+    <t>Федоровский район</t>
+  </si>
+  <si>
+    <t>Кызылординская</t>
+  </si>
+  <si>
+    <t>431000000</t>
+  </si>
+  <si>
+    <t>Кызылорда г.а.</t>
+  </si>
+  <si>
+    <t>431900000</t>
+  </si>
+  <si>
+    <t>Байконыр г.а.</t>
+  </si>
+  <si>
+    <t>433200000</t>
+  </si>
+  <si>
+    <t>Аральский район</t>
+  </si>
+  <si>
+    <t>433600000</t>
+  </si>
+  <si>
+    <t>Жалагашский район</t>
+  </si>
+  <si>
+    <t>434000000</t>
+  </si>
+  <si>
+    <t>Жанакорганский район</t>
+  </si>
+  <si>
+    <t>434400000</t>
+  </si>
+  <si>
+    <t>Казалинский район</t>
+  </si>
+  <si>
+    <t>434600000</t>
+  </si>
+  <si>
+    <t>Кармакшинский район</t>
+  </si>
+  <si>
+    <t>434800000</t>
+  </si>
+  <si>
+    <t>Сырдарьинский район</t>
+  </si>
+  <si>
+    <t>435200000</t>
+  </si>
+  <si>
+    <t>Мангистауская</t>
+  </si>
+  <si>
+    <t>471000000</t>
+  </si>
+  <si>
+    <t>Актау г.а.</t>
+  </si>
+  <si>
+    <t>471800000</t>
+  </si>
+  <si>
+    <t>Жанаозен г.а.</t>
+  </si>
+  <si>
+    <t>473600000</t>
+  </si>
+  <si>
+    <t>Бейнеуский район</t>
+  </si>
+  <si>
+    <t>474200000</t>
+  </si>
+  <si>
+    <t>Каракиянский район</t>
+  </si>
+  <si>
+    <t>474600000</t>
+  </si>
+  <si>
+    <t>Мангистауский район</t>
+  </si>
+  <si>
+    <t>475000000</t>
+  </si>
+  <si>
+    <t>Мунайлинский район</t>
+  </si>
+  <si>
+    <t>475200000</t>
+  </si>
+  <si>
+    <t>Тупкараганский район</t>
+  </si>
+  <si>
+    <t>Павлодарская</t>
+  </si>
+  <si>
+    <t>551000000</t>
+  </si>
+  <si>
+    <t>Павлодар г.а.</t>
+  </si>
+  <si>
+    <t>551600000</t>
+  </si>
+  <si>
+    <t>Аксу г.а.</t>
+  </si>
+  <si>
+    <t>552200000</t>
+  </si>
+  <si>
+    <t>Экибастуз г.а.</t>
+  </si>
+  <si>
+    <t>553200000</t>
+  </si>
+  <si>
+    <t>553600000</t>
+  </si>
+  <si>
+    <t>Баянаульский район</t>
+  </si>
+  <si>
+    <t>554200000</t>
+  </si>
+  <si>
+    <t>Железинский район</t>
+  </si>
+  <si>
+    <t>554600000</t>
+  </si>
+  <si>
+    <t>Иртышский район</t>
+  </si>
+  <si>
+    <t>554800000</t>
+  </si>
+  <si>
+    <t>555200000</t>
+  </si>
+  <si>
+    <t>555600000</t>
+  </si>
+  <si>
+    <t>Майский район</t>
+  </si>
+  <si>
+    <t>556000000</t>
+  </si>
+  <si>
+    <t>Павлодарский район</t>
+  </si>
+  <si>
+    <t>556400000</t>
+  </si>
+  <si>
+    <t>Успенский район</t>
+  </si>
+  <si>
+    <t>556800000</t>
+  </si>
+  <si>
+    <t>Щербактинский район</t>
+  </si>
+  <si>
+    <t>591000000</t>
+  </si>
+  <si>
+    <t>Петропавловск г.а.</t>
+  </si>
+  <si>
+    <t>593200000</t>
+  </si>
+  <si>
+    <t>Айыртауский район</t>
+  </si>
+  <si>
+    <t>593400000</t>
+  </si>
+  <si>
+    <t>Акжарский район</t>
+  </si>
+  <si>
+    <t>593600000</t>
+  </si>
+  <si>
+    <t>594200000</t>
+  </si>
+  <si>
+    <t>594600000</t>
+  </si>
+  <si>
+    <t>595000000</t>
+  </si>
+  <si>
+    <t>Кызылжарский район</t>
+  </si>
+  <si>
+    <t>595200000</t>
+  </si>
+  <si>
+    <t>Мамлютский район</t>
+  </si>
+  <si>
+    <t>595600000</t>
+  </si>
+  <si>
+    <t>595800000</t>
+  </si>
+  <si>
+    <t>Аккайынский район</t>
+  </si>
+  <si>
+    <t>596000000</t>
+  </si>
+  <si>
+    <t>Тайыншинский район</t>
+  </si>
+  <si>
+    <t>596200000</t>
+  </si>
+  <si>
+    <t>Тимирязевский район</t>
+  </si>
+  <si>
+    <t>596400000</t>
+  </si>
+  <si>
+    <t>Уалихановский район</t>
+  </si>
+  <si>
+    <t>596600000</t>
+  </si>
+  <si>
+    <t>Туркестанская</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>Туркестан г.а.</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>Арысь г.а.</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>Кентау г.а.</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>Жетысайский район</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>Келесский район</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>Казыгуртский район</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>Мактааральский район</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>Ордабасынский район</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>Отрарский район</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>Сайрамский район</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>Сарыагашский район</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>Район сауран</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>Сузакский район</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>Толебийский район</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>Тюлькубасский район</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>Шардаринский район</t>
+  </si>
+  <si>
+    <t>621000000</t>
+  </si>
+  <si>
+    <t>Жезказган г.а.</t>
+  </si>
+  <si>
+    <t>621800000</t>
+  </si>
+  <si>
+    <t>Каражал г.а.</t>
+  </si>
+  <si>
+    <t>622000000</t>
+  </si>
+  <si>
+    <t>Сатпаев г.а.</t>
+  </si>
+  <si>
+    <t>623600000</t>
+  </si>
+  <si>
+    <t>Жанааркинский район</t>
+  </si>
+  <si>
+    <t>623800000</t>
+  </si>
+  <si>
+    <t>Улытауский район</t>
+  </si>
+  <si>
+    <t>631000000</t>
+  </si>
+  <si>
+    <t>632400000</t>
+  </si>
+  <si>
+    <t>Риддер г.а.</t>
+  </si>
+  <si>
+    <t>634000000</t>
+  </si>
+  <si>
+    <t>Глубоковский район</t>
+  </si>
+  <si>
+    <t>634600000</t>
+  </si>
+  <si>
+    <t>Зайсанский район</t>
+  </si>
+  <si>
+    <t>634800000</t>
+  </si>
+  <si>
+    <t>635200000</t>
+  </si>
+  <si>
+    <t>Курчумский район</t>
+  </si>
+  <si>
+    <t>635400000</t>
+  </si>
+  <si>
+    <t>635500000</t>
+  </si>
+  <si>
+    <t>635600000</t>
+  </si>
+  <si>
+    <t>635800000</t>
+  </si>
+  <si>
+    <t>Тарбагатайский район</t>
+  </si>
+  <si>
+    <t>636200000</t>
+  </si>
+  <si>
+    <t>Уланский район</t>
+  </si>
+  <si>
+    <t>636300000</t>
+  </si>
+  <si>
+    <t>636800000</t>
+  </si>
+  <si>
+    <t>Шемонаихинский район</t>
+  </si>
+  <si>
+    <t>711110000</t>
+  </si>
+  <si>
+    <t>711210000</t>
+  </si>
+  <si>
+    <t>711310000</t>
+  </si>
+  <si>
+    <t>711410000</t>
+  </si>
+  <si>
+    <t>711510000</t>
+  </si>
+  <si>
+    <t>711610000</t>
+  </si>
+  <si>
+    <t>751110000</t>
+  </si>
+  <si>
+    <t>Алмалинский район</t>
+  </si>
+  <si>
+    <t>751210000</t>
+  </si>
+  <si>
+    <t>Алатауский район</t>
+  </si>
+  <si>
+    <t>751310000</t>
+  </si>
+  <si>
+    <t>Ауэзовский район</t>
+  </si>
+  <si>
+    <t>751410000</t>
+  </si>
+  <si>
+    <t>Бостандыкский район</t>
+  </si>
+  <si>
+    <t>751510000</t>
+  </si>
+  <si>
+    <t>Жетысуский район</t>
+  </si>
+  <si>
+    <t>751710000</t>
+  </si>
+  <si>
+    <t>Медеуский район</t>
+  </si>
+  <si>
+    <t>751810000</t>
+  </si>
+  <si>
+    <t>Наурызбайский район</t>
+  </si>
+  <si>
+    <t>751910000</t>
+  </si>
+  <si>
+    <t>Турксибский район</t>
+  </si>
+  <si>
+    <t>791110000</t>
+  </si>
+  <si>
+    <t>791310000</t>
+  </si>
+  <si>
+    <t>Аль-фарабийский район</t>
+  </si>
+  <si>
+    <t>791510000</t>
+  </si>
+  <si>
+    <t>Енбекшинский район</t>
+  </si>
+  <si>
+    <t>791710000</t>
+  </si>
+  <si>
+    <t>Каратауский район</t>
+  </si>
+  <si>
+    <t>791910000</t>
+  </si>
+  <si>
+    <t>город Алматы</t>
+  </si>
+  <si>
+    <t>город Астана</t>
+  </si>
+  <si>
+    <t>Восточно-Казахстанская</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">город Шымкент </t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасы</t>
+  </si>
+  <si>
+    <t>район Ақсуат</t>
+  </si>
+  <si>
+    <t>район Жаңасемей</t>
+  </si>
+  <si>
+    <t>район Мақаншы</t>
+  </si>
+  <si>
+    <t>район Биржан сал</t>
+  </si>
+  <si>
+    <t>район Бәйтерек</t>
+  </si>
+  <si>
+    <t>Район Турара Рыскулова</t>
+  </si>
+  <si>
+    <t>Саркандский район</t>
+  </si>
+  <si>
+    <t>Бухар-Жырауский район</t>
+  </si>
+  <si>
+    <t>район Беймбета Майлина</t>
+  </si>
+  <si>
+    <t>Чиилийский район</t>
+  </si>
+  <si>
+    <t>район Тереңкөл</t>
+  </si>
+  <si>
+    <t>район Аққулы</t>
+  </si>
+  <si>
+    <t>Район Магжана Жумабаева</t>
+  </si>
+  <si>
+    <t>Район Шал акына</t>
+  </si>
+  <si>
+    <t>Район Габита Мусрепова</t>
+  </si>
+  <si>
+    <t>Район Байдибека</t>
+  </si>
+  <si>
+    <t>Усть-Каменогорск г.а.</t>
+  </si>
+  <si>
+    <t>район Алтай</t>
+  </si>
+  <si>
+    <t>Катон-Карагайский район</t>
+  </si>
+  <si>
+    <t>район Марқакөл</t>
+  </si>
+  <si>
+    <t>район Самар</t>
+  </si>
+  <si>
+    <t>район Үлкен Нарын</t>
+  </si>
+  <si>
+    <t>район Алматы</t>
+  </si>
+  <si>
+    <t>район Есиль</t>
+  </si>
+  <si>
+    <t>район Сарыарка</t>
+  </si>
+  <si>
+    <t>район Байқоңыр</t>
+  </si>
+  <si>
+    <t>район Нұра</t>
+  </si>
+  <si>
+    <t>район Сарайшық</t>
+  </si>
+  <si>
+    <t>район Тұран</t>
+  </si>
+  <si>
+    <t>+7 7172 74-93-43</t>
+  </si>
+  <si>
+    <t>Кайыр Рысбаев</t>
+  </si>
+  <si>
+    <t>k.rysbaev@aspire.gov.kz</t>
+  </si>
   <si>
     <t>Наименование глобального показателя</t>
+  </si>
+  <si>
+    <t>Национальный индикатор</t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
+    <t>Годы</t>
+  </si>
+  <si>
+    <t>Источник данных</t>
+  </si>
+  <si>
     <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
   </si>
   <si>
     <t>Ответственный госорган за реализацию политики (соисполнители)</t>
   </si>
   <si>
-    <t>Годы</t>
-[...17 lines deleted...]
-    <t>Республика Казахстан</t>
+    <t>Глобальный без именений - 1, глобальный с небольшими изменениями-2, альтернативный национальный-3, дополнительный национальный-4</t>
+  </si>
+  <si>
+    <t>3.7.2. Рождаемость среди  подростков (в возрасте от 10 до 14 лет и возрасте от 15 до 19 лет) на 1 000 женщин в данной возрастной группе</t>
+  </si>
+  <si>
+    <t>Показатель рождаемости среди девушек подростков (в возрасте от 10 до 14 лет; в возрасте от 15 до 19 лет) на 1000 девушек-подростков в той же возрастной группе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Информационная система «Регистрационный пункт ЗАГС» Местный исполнительный орган (РАГС), Информационная система "Регистр прикрепленного населения" Министерство зравоохранения Республики Казахстан , Информационная система Судебных органов "Торелик" Верховный суд Республики Казахстан </t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Министерство здравоохранения Республики Казахстан</t>
   </si>
   <si>
-    <t>Городское население</t>
-[...7 lines deleted...]
-  <si>
     <t>В возрасте от 10 до -14 лет</t>
-  </si>
-[...67 lines deleted...]
-    <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>на 1 000 женщин
  в данной возрастной группе</t>
   </si>
   <si>
+    <t>Все население</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>г. Астана</t>
+  </si>
+  <si>
+    <t>г. Алматы</t>
+  </si>
+  <si>
+    <t>г. Шымкент</t>
+  </si>
+  <si>
+    <t>Городское население</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Сельское население</t>
+  </si>
+  <si>
+    <t>В возрасте от 15 до - 19 лет</t>
+  </si>
+  <si>
     <t xml:space="preserve">Туркестанская2) </t>
   </si>
   <si>
-    <t>...</t>
-[...107 lines deleted...]
-    <t xml:space="preserve">Определяет уровень подрастковой рождаемости. </t>
+    <t>С 2010 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="22">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="36">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF00B050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...59 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...30 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="8"/>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="hair">
-        <color indexed="8"/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
       </right>
-      <top style="hair">
-        <color indexed="8"/>
+      <top style="thin">
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
-      <right/>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
-      <right style="hair">
+      <right/>
+      <top style="hair">
         <color indexed="8"/>
-      </right>
-[...2 lines deleted...]
-        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="13"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="33" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="35" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="33" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="33" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="35" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="35" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...113 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="11">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+  <cellStyles count="22">
+    <cellStyle name="Normal 2" xfId="3"/>
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2 3" xfId="18"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3"/>
-[...6 lines deleted...]
-    <cellStyle name="Процентный 2" xfId="10"/>
+    <cellStyle name="Обычный 10" xfId="20"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="16"/>
+    <cellStyle name="Обычный 2 2 4" xfId="19"/>
+    <cellStyle name="Обычный 2 4" xfId="15"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 3 2 2" xfId="14"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="8"/>
+    <cellStyle name="Обычный 5" xfId="9"/>
+    <cellStyle name="Обычный 5 5" xfId="17"/>
+    <cellStyle name="Обычный 6" xfId="10"/>
+    <cellStyle name="Обычный 7" xfId="11"/>
+    <cellStyle name="Обычный 8" xfId="2"/>
+    <cellStyle name="Обычный 9" xfId="13"/>
+    <cellStyle name="Обычный_11chis" xfId="21"/>
+    <cellStyle name="Процентный 2" xfId="12"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...67 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...62 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/2-1-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328371/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.rysbaev@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:B22"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="62.5703125" customWidth="1"/>
-    <col min="2" max="2" width="68" customWidth="1"/>
+    <col min="1" max="1" width="43.5703125" customWidth="1"/>
+    <col min="2" max="2" width="98.85546875" customWidth="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="106"/>
+    </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="39"/>
-      <c r="B2" s="39"/>
+      <c r="A2" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="107" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="40" t="s">
-[...9 lines deleted...]
-        <v>42</v>
+      <c r="A3" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="107" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="107" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="40" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="A5" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="107" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="45"/>
+      <c r="A6" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="44" t="s">
-[...30 lines deleted...]
-      <c r="B11" s="42" t="s">
+      <c r="A7" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="66.75" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A11" s="16" t="s">
         <v>21</v>
       </c>
+      <c r="B11" s="17" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="46"/>
+      <c r="A12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="47"/>
+      <c r="A13" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="49"/>
+      <c r="A14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="49"/>
+      <c r="A15" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="20">
+        <v>46142</v>
+      </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="48" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="A16" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="20">
+        <v>46507</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="40" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="A17" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="40" t="s">
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="A18" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="40" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="A19" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="40" t="s">
-[...16 lines deleted...]
-      <c r="B22" s="53"/>
+      <c r="A20" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>520</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B16" r:id="rId1" display="https://sdgdata.stat.gov.kz/ru/2-1-1/ "/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B6:B18"/>
+  <dimension ref="B5:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="100.85546875" customWidth="1"/>
+    <col min="2" max="2" width="61.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
-[...50 lines deleted...]
-      </c>
+    <row r="5" spans="2:4" ht="14.25" customHeight="1">
+      <c r="B5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="12"/>
+      <c r="D5" s="6"/>
+    </row>
+    <row r="6" spans="2:4" ht="15.75" customHeight="1">
+      <c r="B6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="12"/>
+      <c r="D6" s="6"/>
+    </row>
+    <row r="7" spans="2:4" ht="17.25" customHeight="1">
+      <c r="B7" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="12"/>
+      <c r="D7" s="6"/>
+    </row>
+    <row r="8" spans="2:4" ht="12.75" customHeight="1">
+      <c r="B8" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="12"/>
+      <c r="D8" s="6"/>
+    </row>
+    <row r="9" spans="2:4" ht="14.25" customHeight="1">
+      <c r="B9" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="12"/>
+      <c r="D9" s="6"/>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="11"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="7"/>
+    </row>
+    <row r="11" spans="2:4" ht="30.75" customHeight="1">
+      <c r="B11" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="12"/>
+      <c r="D11" s="7"/>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="11"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="7"/>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="7"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA132"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.42578125" customWidth="1"/>
     <col min="2" max="2" width="30.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
     <col min="4" max="7" width="9.42578125" customWidth="1"/>
-    <col min="8" max="8" width="9.42578125" style="5" customWidth="1"/>
+    <col min="8" max="8" width="9.42578125" style="61" customWidth="1"/>
     <col min="9" max="18" width="9.42578125" customWidth="1"/>
     <col min="19" max="19" width="33.140625" customWidth="1"/>
     <col min="20" max="20" width="24.28515625" customWidth="1"/>
     <col min="21" max="21" width="23.42578125" customWidth="1"/>
     <col min="22" max="22" width="29.7109375" customWidth="1"/>
-    <col min="23" max="52" width="9.140625" style="6" customWidth="1"/>
+    <col min="23" max="52" width="9.140625" style="62" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="15" customHeight="1"/>
     <row r="2" spans="1:53" ht="21" customHeight="1">
-      <c r="A2" s="60" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="60" t="s">
+      <c r="A2" s="95" t="s">
+        <v>521</v>
+      </c>
+      <c r="B2" s="96" t="s">
+        <v>522</v>
+      </c>
+      <c r="C2" s="95" t="s">
+        <v>523</v>
+      </c>
+      <c r="D2" s="100" t="s">
+        <v>524</v>
+      </c>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="101"/>
+      <c r="R2" s="102"/>
+      <c r="S2" s="95" t="s">
+        <v>525</v>
+      </c>
+      <c r="T2" s="95" t="s">
+        <v>526</v>
+      </c>
+      <c r="U2" s="95" t="s">
+        <v>527</v>
+      </c>
+      <c r="V2" s="97" t="s">
+        <v>528</v>
+      </c>
+      <c r="BA2" s="62"/>
+    </row>
+    <row r="3" spans="1:53" ht="22.5" customHeight="1">
+      <c r="A3" s="95"/>
+      <c r="B3" s="99"/>
+      <c r="C3" s="95"/>
+      <c r="D3" s="63">
+        <v>2010</v>
+      </c>
+      <c r="E3" s="63">
+        <v>2011</v>
+      </c>
+      <c r="F3" s="63">
+        <v>2012</v>
+      </c>
+      <c r="G3" s="63">
+        <v>2013</v>
+      </c>
+      <c r="H3" s="63">
+        <v>2014</v>
+      </c>
+      <c r="I3" s="63">
+        <v>2015</v>
+      </c>
+      <c r="J3" s="63">
+        <v>2016</v>
+      </c>
+      <c r="K3" s="64">
+        <v>2017</v>
+      </c>
+      <c r="L3" s="64">
+        <v>2018</v>
+      </c>
+      <c r="M3" s="64">
+        <v>2019</v>
+      </c>
+      <c r="N3" s="64">
+        <v>2020</v>
+      </c>
+      <c r="O3" s="64">
+        <v>2021</v>
+      </c>
+      <c r="P3" s="64">
+        <v>2022</v>
+      </c>
+      <c r="Q3" s="64">
+        <v>2023</v>
+      </c>
+      <c r="R3" s="64">
+        <v>2024</v>
+      </c>
+      <c r="S3" s="95"/>
+      <c r="T3" s="95"/>
+      <c r="U3" s="96"/>
+      <c r="V3" s="98"/>
+      <c r="BA3" s="62"/>
+    </row>
+    <row r="4" spans="1:53" s="61" customFormat="1" ht="90.75" customHeight="1">
+      <c r="A4" s="65" t="s">
+        <v>529</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>530</v>
+      </c>
+      <c r="C4" s="67"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="70" t="s">
+        <v>531</v>
+      </c>
+      <c r="T4" s="70" t="s">
+        <v>532</v>
+      </c>
+      <c r="U4" s="71" t="s">
+        <v>533</v>
+      </c>
+      <c r="V4" s="72">
         <v>1</v>
       </c>
-      <c r="D2" s="63" t="s">
-[...271 lines deleted...]
-      <c r="D7" s="26">
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="73"/>
+      <c r="AN4" s="73"/>
+      <c r="AO4" s="73"/>
+      <c r="AP4" s="73"/>
+      <c r="AQ4" s="73"/>
+      <c r="AR4" s="73"/>
+      <c r="AS4" s="73"/>
+      <c r="AT4" s="73"/>
+      <c r="AU4" s="73"/>
+      <c r="AV4" s="73"/>
+      <c r="AW4" s="73"/>
+      <c r="AX4" s="73"/>
+      <c r="AY4" s="73"/>
+      <c r="AZ4" s="73"/>
+    </row>
+    <row r="5" spans="1:53" s="61" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A5" s="68"/>
+      <c r="B5" s="74" t="s">
+        <v>534</v>
+      </c>
+      <c r="C5" s="75" t="s">
+        <v>535</v>
+      </c>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="73"/>
+      <c r="AB5" s="73"/>
+      <c r="AC5" s="73"/>
+      <c r="AD5" s="73"/>
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="73"/>
+      <c r="AG5" s="73"/>
+      <c r="AH5" s="73"/>
+      <c r="AI5" s="73"/>
+      <c r="AJ5" s="73"/>
+      <c r="AK5" s="73"/>
+      <c r="AL5" s="73"/>
+      <c r="AM5" s="73"/>
+      <c r="AN5" s="73"/>
+      <c r="AO5" s="73"/>
+      <c r="AP5" s="73"/>
+      <c r="AQ5" s="73"/>
+      <c r="AR5" s="73"/>
+      <c r="AS5" s="73"/>
+      <c r="AT5" s="73"/>
+      <c r="AU5" s="73"/>
+      <c r="AV5" s="73"/>
+      <c r="AW5" s="73"/>
+      <c r="AX5" s="73"/>
+      <c r="AY5" s="73"/>
+      <c r="AZ5" s="73"/>
+    </row>
+    <row r="6" spans="1:53" s="61" customFormat="1">
+      <c r="A6" s="68"/>
+      <c r="B6" s="76" t="s">
+        <v>536</v>
+      </c>
+      <c r="C6" s="77"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="73"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+      <c r="AD6" s="73"/>
+      <c r="AE6" s="73"/>
+      <c r="AF6" s="73"/>
+      <c r="AG6" s="73"/>
+      <c r="AH6" s="73"/>
+      <c r="AI6" s="73"/>
+      <c r="AJ6" s="73"/>
+      <c r="AK6" s="73"/>
+      <c r="AL6" s="73"/>
+      <c r="AM6" s="73"/>
+      <c r="AN6" s="73"/>
+      <c r="AO6" s="73"/>
+      <c r="AP6" s="73"/>
+      <c r="AQ6" s="73"/>
+      <c r="AR6" s="73"/>
+      <c r="AS6" s="73"/>
+      <c r="AT6" s="73"/>
+      <c r="AU6" s="73"/>
+      <c r="AV6" s="73"/>
+      <c r="AW6" s="73"/>
+      <c r="AX6" s="73"/>
+      <c r="AY6" s="73"/>
+      <c r="AZ6" s="73"/>
+    </row>
+    <row r="7" spans="1:53" s="61" customFormat="1">
+      <c r="A7" s="68"/>
+      <c r="B7" s="78" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="79"/>
+      <c r="D7" s="80">
         <v>4.2652217232860633E-2</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="80">
         <v>2.3069913372475288E-2</v>
       </c>
-      <c r="F7" s="26">
+      <c r="F7" s="80">
         <v>3.0904370968797491E-2</v>
       </c>
-      <c r="G7" s="26">
+      <c r="G7" s="80">
         <v>3.8439045283940987E-2</v>
       </c>
-      <c r="H7" s="26">
+      <c r="H7" s="80">
         <v>3.7980933571347186E-2</v>
       </c>
-      <c r="I7" s="26">
+      <c r="I7" s="80">
         <v>3.3391152750464406E-2</v>
       </c>
-      <c r="J7" s="26">
+      <c r="J7" s="80">
         <v>1.8627287452066488E-2</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K7" s="80">
         <v>2.1088883968149296E-2</v>
       </c>
-      <c r="L7" s="26">
+      <c r="L7" s="80">
         <v>2.0041748503806391E-2</v>
       </c>
-      <c r="M7" s="26">
+      <c r="M7" s="80">
         <v>2.6122809130792551E-2</v>
       </c>
-      <c r="N7" s="26">
+      <c r="N7" s="80">
         <v>2.1860208068192919E-2</v>
       </c>
-      <c r="O7" s="26">
+      <c r="O7" s="80">
         <v>1.941738775293575E-2</v>
       </c>
-      <c r="P7" s="27">
+      <c r="P7" s="81">
         <v>1.5985758972435413E-2</v>
       </c>
-      <c r="Q7" s="26">
+      <c r="Q7" s="80">
         <v>1.8269438825640472E-2</v>
       </c>
-      <c r="R7" s="26">
+      <c r="R7" s="80">
         <v>2.129892025684256E-2</v>
       </c>
-      <c r="S7" s="7"/>
-[...40 lines deleted...]
-      <c r="D8" s="26">
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="73"/>
+      <c r="AG7" s="73"/>
+      <c r="AH7" s="73"/>
+      <c r="AI7" s="73"/>
+      <c r="AJ7" s="73"/>
+      <c r="AK7" s="73"/>
+      <c r="AL7" s="73"/>
+      <c r="AM7" s="73"/>
+      <c r="AN7" s="73"/>
+      <c r="AO7" s="73"/>
+      <c r="AP7" s="73"/>
+      <c r="AQ7" s="73"/>
+      <c r="AR7" s="73"/>
+      <c r="AS7" s="73"/>
+      <c r="AT7" s="73"/>
+      <c r="AU7" s="73"/>
+      <c r="AV7" s="73"/>
+      <c r="AW7" s="73"/>
+      <c r="AX7" s="73"/>
+      <c r="AY7" s="73"/>
+      <c r="AZ7" s="73"/>
+    </row>
+    <row r="8" spans="1:53" s="61" customFormat="1">
+      <c r="A8" s="68"/>
+      <c r="B8" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="83"/>
+      <c r="D8" s="80">
         <v>8.9587672736231486E-2</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="80">
         <v>4.7581662027454619E-2</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="80">
         <v>0.14946193702670385</v>
       </c>
-      <c r="G8" s="26">
+      <c r="G8" s="80">
         <v>5.1413881748071981E-2</v>
       </c>
-      <c r="H8" s="26">
+      <c r="H8" s="80">
         <v>5.1707644975309601E-2</v>
       </c>
-      <c r="I8" s="26">
+      <c r="I8" s="80">
         <v>5.0423557886244454E-2</v>
       </c>
-      <c r="J8" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="26">
+      <c r="J8" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K8" s="80">
         <v>4.63145219183475E-2</v>
       </c>
-      <c r="L8" s="26" t="s">
-[...2 lines deleted...]
-      <c r="M8" s="26">
+      <c r="L8" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M8" s="80">
         <v>8.3342014793207617E-2</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="80">
         <v>3.991458279282336E-2</v>
       </c>
-      <c r="O8" s="26" t="s">
-[...5 lines deleted...]
-      <c r="Q8" s="26">
+      <c r="O8" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P8" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q8" s="80">
         <v>3.9158867525551158E-2</v>
       </c>
-      <c r="R8" s="26">
+      <c r="R8" s="80">
         <v>3.9410420115078428E-2</v>
       </c>
-      <c r="S8" s="7"/>
-[...40 lines deleted...]
-      <c r="D9" s="26">
+      <c r="S8" s="68"/>
+      <c r="T8" s="68"/>
+      <c r="U8" s="68"/>
+      <c r="V8" s="68"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="73"/>
+      <c r="AF8" s="73"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
+      <c r="AL8" s="73"/>
+      <c r="AM8" s="73"/>
+      <c r="AN8" s="73"/>
+      <c r="AO8" s="73"/>
+      <c r="AP8" s="73"/>
+      <c r="AQ8" s="73"/>
+      <c r="AR8" s="73"/>
+      <c r="AS8" s="73"/>
+      <c r="AT8" s="73"/>
+      <c r="AU8" s="73"/>
+      <c r="AV8" s="73"/>
+      <c r="AW8" s="73"/>
+      <c r="AX8" s="73"/>
+      <c r="AY8" s="73"/>
+      <c r="AZ8" s="73"/>
+    </row>
+    <row r="9" spans="1:53" s="61" customFormat="1">
+      <c r="A9" s="68"/>
+      <c r="B9" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="83"/>
+      <c r="D9" s="80">
         <v>0.11521622244412014</v>
       </c>
-      <c r="E9" s="26" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="26">
+      <c r="E9" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F9" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G9" s="80">
         <v>8.6884747382596994E-2</v>
       </c>
-      <c r="H9" s="26">
+      <c r="H9" s="80">
         <v>8.7786678371557125E-2</v>
       </c>
-      <c r="I9" s="26">
+      <c r="I9" s="80">
         <v>4.3290980324249446E-2</v>
       </c>
-      <c r="J9" s="26">
+      <c r="J9" s="80">
         <v>4.2207449614857021E-2</v>
       </c>
-      <c r="K9" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="26">
+      <c r="K9" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L9" s="80">
         <v>8.1111223765588561E-2</v>
       </c>
-      <c r="M9" s="26">
+      <c r="M9" s="80">
         <v>3.9019060811206277E-2</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="80">
         <v>7.5207761440980722E-2</v>
       </c>
-      <c r="O9" s="26" t="s">
-[...5 lines deleted...]
-      <c r="Q9" s="26">
+      <c r="O9" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P9" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q9" s="80">
         <v>6.2766758724579458E-2</v>
       </c>
-      <c r="R9" s="26" t="s">
-[...46 lines deleted...]
-      <c r="E10" s="26">
+      <c r="R9" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S9" s="68"/>
+      <c r="T9" s="68"/>
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
+      <c r="AH9" s="73"/>
+      <c r="AI9" s="73"/>
+      <c r="AJ9" s="73"/>
+      <c r="AK9" s="73"/>
+      <c r="AL9" s="73"/>
+      <c r="AM9" s="73"/>
+      <c r="AN9" s="73"/>
+      <c r="AO9" s="73"/>
+      <c r="AP9" s="73"/>
+      <c r="AQ9" s="73"/>
+      <c r="AR9" s="73"/>
+      <c r="AS9" s="73"/>
+      <c r="AT9" s="73"/>
+      <c r="AU9" s="73"/>
+      <c r="AV9" s="73"/>
+      <c r="AW9" s="73"/>
+      <c r="AX9" s="73"/>
+      <c r="AY9" s="73"/>
+      <c r="AZ9" s="73"/>
+    </row>
+    <row r="10" spans="1:53" s="61" customFormat="1">
+      <c r="A10" s="68"/>
+      <c r="B10" s="82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="83"/>
+      <c r="D10" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E10" s="80">
         <v>7.4900756497640636E-2</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F10" s="80">
         <v>3.9330593301999964E-2</v>
       </c>
-      <c r="G10" s="26">
+      <c r="G10" s="80">
         <v>8.1361999877957003E-2</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H10" s="80">
         <v>8.2268978424960407E-2</v>
       </c>
-      <c r="I10" s="26" t="s">
-[...8 lines deleted...]
-      <c r="L10" s="26">
+      <c r="I10" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J10" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K10" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L10" s="80">
         <v>6.9301269945771751E-2</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="80">
         <v>3.2345710958726868E-2</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="80">
         <v>3.026039066164344E-2</v>
       </c>
-      <c r="O10" s="26" t="s">
-[...8 lines deleted...]
-      <c r="R10" s="26">
+      <c r="O10" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P10" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q10" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R10" s="80">
         <v>2.3874895547331978E-2</v>
       </c>
-      <c r="S10" s="7"/>
-[...40 lines deleted...]
-      <c r="D11" s="26">
+      <c r="S10" s="68"/>
+      <c r="T10" s="68"/>
+      <c r="U10" s="68"/>
+      <c r="V10" s="68"/>
+      <c r="W10" s="73"/>
+      <c r="X10" s="73"/>
+      <c r="Y10" s="73"/>
+      <c r="Z10" s="73"/>
+      <c r="AA10" s="73"/>
+      <c r="AB10" s="73"/>
+      <c r="AC10" s="73"/>
+      <c r="AD10" s="73"/>
+      <c r="AE10" s="73"/>
+      <c r="AF10" s="73"/>
+      <c r="AG10" s="73"/>
+      <c r="AH10" s="73"/>
+      <c r="AI10" s="73"/>
+      <c r="AJ10" s="73"/>
+      <c r="AK10" s="73"/>
+      <c r="AL10" s="73"/>
+      <c r="AM10" s="73"/>
+      <c r="AN10" s="73"/>
+      <c r="AO10" s="73"/>
+      <c r="AP10" s="73"/>
+      <c r="AQ10" s="73"/>
+      <c r="AR10" s="73"/>
+      <c r="AS10" s="73"/>
+      <c r="AT10" s="73"/>
+      <c r="AU10" s="73"/>
+      <c r="AV10" s="73"/>
+      <c r="AW10" s="73"/>
+      <c r="AX10" s="73"/>
+      <c r="AY10" s="73"/>
+      <c r="AZ10" s="73"/>
+    </row>
+    <row r="11" spans="1:53" s="61" customFormat="1">
+      <c r="A11" s="68"/>
+      <c r="B11" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C11" s="83"/>
+      <c r="D11" s="80">
         <v>2.4344227375083682E-2</v>
       </c>
-      <c r="E11" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="26">
+      <c r="E11" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F11" s="80">
         <v>5.0730519480519487E-2</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="80">
         <v>5.0310668377229396E-2</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="80">
         <v>7.3380133551843071E-2</v>
       </c>
-      <c r="I11" s="26">
+      <c r="I11" s="80">
         <v>7.0500317251427636E-2</v>
       </c>
-      <c r="J11" s="26">
+      <c r="J11" s="80">
         <v>2.2577440621331168E-2</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K11" s="80">
         <v>2.1490356202654059E-2</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L11" s="80">
         <v>4.0236186414251654E-2</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="80">
         <v>3.7345831738355102E-2</v>
       </c>
-      <c r="N11" s="26" t="s">
-[...2 lines deleted...]
-      <c r="O11" s="26">
+      <c r="N11" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O11" s="80">
         <v>4.9373775941804775E-2</v>
       </c>
-      <c r="P11" s="27">
+      <c r="P11" s="81">
         <v>5.5099075024278028E-2</v>
       </c>
-      <c r="Q11" s="26">
+      <c r="Q11" s="80">
         <v>2.7549537512139014E-2</v>
       </c>
-      <c r="R11" s="26">
+      <c r="R11" s="80">
         <v>2.7247213972371325E-2</v>
       </c>
-      <c r="S11" s="7"/>
-[...43 lines deleted...]
-      <c r="E12" s="26">
+      <c r="S11" s="68"/>
+      <c r="T11" s="68"/>
+      <c r="U11" s="68"/>
+      <c r="V11" s="68"/>
+      <c r="W11" s="73"/>
+      <c r="X11" s="73"/>
+      <c r="Y11" s="73"/>
+      <c r="Z11" s="73"/>
+      <c r="AA11" s="73"/>
+      <c r="AB11" s="73"/>
+      <c r="AC11" s="73"/>
+      <c r="AD11" s="73"/>
+      <c r="AE11" s="73"/>
+      <c r="AF11" s="73"/>
+      <c r="AG11" s="73"/>
+      <c r="AH11" s="73"/>
+      <c r="AI11" s="73"/>
+      <c r="AJ11" s="73"/>
+      <c r="AK11" s="73"/>
+      <c r="AL11" s="73"/>
+      <c r="AM11" s="73"/>
+      <c r="AN11" s="73"/>
+      <c r="AO11" s="73"/>
+      <c r="AP11" s="73"/>
+      <c r="AQ11" s="73"/>
+      <c r="AR11" s="73"/>
+      <c r="AS11" s="73"/>
+      <c r="AT11" s="73"/>
+      <c r="AU11" s="73"/>
+      <c r="AV11" s="73"/>
+      <c r="AW11" s="73"/>
+      <c r="AX11" s="73"/>
+      <c r="AY11" s="73"/>
+      <c r="AZ11" s="73"/>
+    </row>
+    <row r="12" spans="1:53" s="61" customFormat="1">
+      <c r="A12" s="68"/>
+      <c r="B12" s="82" t="s">
+        <v>162</v>
+      </c>
+      <c r="C12" s="83"/>
+      <c r="D12" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E12" s="80">
         <v>4.8853171792178608E-2</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="80">
         <v>0.14858473044253484</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G12" s="80">
         <v>4.9933837665093753E-2</v>
       </c>
-      <c r="H12" s="26" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="26">
+      <c r="H12" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I12" s="80">
         <v>9.6821823639048246E-2</v>
       </c>
-      <c r="J12" s="26">
+      <c r="J12" s="80">
         <v>4.6416635722242854E-2</v>
       </c>
-      <c r="K12" s="26" t="s">
-[...5 lines deleted...]
-      <c r="M12" s="26">
+      <c r="K12" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L12" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M12" s="80">
         <v>3.8670507937121755E-2</v>
       </c>
-      <c r="N12" s="26" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="26">
+      <c r="N12" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O12" s="80">
         <v>0.10057326762546515</v>
       </c>
-      <c r="P12" s="27">
+      <c r="P12" s="81">
         <v>5.8892815076560662E-2</v>
       </c>
-      <c r="Q12" s="26">
+      <c r="Q12" s="80">
         <v>2.9446407538280331E-2</v>
       </c>
-      <c r="R12" s="26" t="s">
-[...46 lines deleted...]
-      <c r="E13" s="26">
+      <c r="R12" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S12" s="68"/>
+      <c r="T12" s="68"/>
+      <c r="U12" s="68"/>
+      <c r="V12" s="68"/>
+      <c r="W12" s="73"/>
+      <c r="X12" s="73"/>
+      <c r="Y12" s="73"/>
+      <c r="Z12" s="73"/>
+      <c r="AA12" s="73"/>
+      <c r="AB12" s="73"/>
+      <c r="AC12" s="73"/>
+      <c r="AD12" s="73"/>
+      <c r="AE12" s="73"/>
+      <c r="AF12" s="73"/>
+      <c r="AG12" s="73"/>
+      <c r="AH12" s="73"/>
+      <c r="AI12" s="73"/>
+      <c r="AJ12" s="73"/>
+      <c r="AK12" s="73"/>
+      <c r="AL12" s="73"/>
+      <c r="AM12" s="73"/>
+      <c r="AN12" s="73"/>
+      <c r="AO12" s="73"/>
+      <c r="AP12" s="73"/>
+      <c r="AQ12" s="73"/>
+      <c r="AR12" s="73"/>
+      <c r="AS12" s="73"/>
+      <c r="AT12" s="73"/>
+      <c r="AU12" s="73"/>
+      <c r="AV12" s="73"/>
+      <c r="AW12" s="73"/>
+      <c r="AX12" s="73"/>
+      <c r="AY12" s="73"/>
+      <c r="AZ12" s="73"/>
+    </row>
+    <row r="13" spans="1:53" s="61" customFormat="1">
+      <c r="A13" s="68"/>
+      <c r="B13" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="83"/>
+      <c r="D13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E13" s="80">
         <v>5.0945030312293034E-2</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="80">
         <v>5.3228296162239848E-2</v>
       </c>
-      <c r="G13" s="26">
+      <c r="G13" s="80">
         <v>5.4340442874609429E-2</v>
       </c>
-      <c r="H13" s="26" t="s">
-[...8 lines deleted...]
-      <c r="K13" s="26">
+      <c r="H13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K13" s="80">
         <v>9.765625E-2</v>
       </c>
-      <c r="L13" s="26">
+      <c r="L13" s="80">
         <v>4.7176487238760202E-2</v>
       </c>
-      <c r="M13" s="26" t="s">
-[...11 lines deleted...]
-      <c r="Q13" s="26">
+      <c r="M13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q13" s="80">
         <v>3.667504080098289E-2</v>
       </c>
-      <c r="R13" s="26" t="s">
-[...43 lines deleted...]
-      <c r="D14" s="26">
+      <c r="R13" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S13" s="68"/>
+      <c r="T13" s="68"/>
+      <c r="U13" s="68"/>
+      <c r="V13" s="68"/>
+      <c r="W13" s="73"/>
+      <c r="X13" s="73"/>
+      <c r="Y13" s="73"/>
+      <c r="Z13" s="73"/>
+      <c r="AA13" s="73"/>
+      <c r="AB13" s="73"/>
+      <c r="AC13" s="73"/>
+      <c r="AD13" s="73"/>
+      <c r="AE13" s="73"/>
+      <c r="AF13" s="73"/>
+      <c r="AG13" s="73"/>
+      <c r="AH13" s="73"/>
+      <c r="AI13" s="73"/>
+      <c r="AJ13" s="73"/>
+      <c r="AK13" s="73"/>
+      <c r="AL13" s="73"/>
+      <c r="AM13" s="73"/>
+      <c r="AN13" s="73"/>
+      <c r="AO13" s="73"/>
+      <c r="AP13" s="73"/>
+      <c r="AQ13" s="73"/>
+      <c r="AR13" s="73"/>
+      <c r="AS13" s="73"/>
+      <c r="AT13" s="73"/>
+      <c r="AU13" s="73"/>
+      <c r="AV13" s="73"/>
+      <c r="AW13" s="73"/>
+      <c r="AX13" s="73"/>
+      <c r="AY13" s="73"/>
+      <c r="AZ13" s="73"/>
+    </row>
+    <row r="14" spans="1:53" s="61" customFormat="1">
+      <c r="A14" s="68"/>
+      <c r="B14" s="82" t="s">
+        <v>204</v>
+      </c>
+      <c r="C14" s="83"/>
+      <c r="D14" s="80">
         <v>2.3085091647813843E-2</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="80">
         <v>4.8377538308963144E-2</v>
       </c>
-      <c r="F14" s="26" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="26">
+      <c r="F14" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G14" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H14" s="80">
         <v>7.4221600959932701E-2</v>
       </c>
-      <c r="I14" s="26">
+      <c r="I14" s="80">
         <v>2.3980815347721823E-2</v>
       </c>
-      <c r="J14" s="26">
+      <c r="J14" s="80">
         <v>4.6154201186162973E-2</v>
       </c>
-      <c r="K14" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="26">
+      <c r="K14" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L14" s="80">
         <v>2.0891437644281492E-2</v>
       </c>
-      <c r="M14" s="26">
+      <c r="M14" s="80">
         <v>5.8717032832607527E-2</v>
       </c>
-      <c r="N14" s="26">
+      <c r="N14" s="80">
         <v>1.838657779820731E-2</v>
       </c>
-      <c r="O14" s="26"/>
-      <c r="P14" s="27">
+      <c r="O14" s="80"/>
+      <c r="P14" s="81">
         <v>1.5768518153506522E-2</v>
       </c>
-      <c r="Q14" s="26">
+      <c r="Q14" s="80">
         <v>3.1537036307013044E-2</v>
       </c>
-      <c r="R14" s="26">
+      <c r="R14" s="80">
         <v>3.1514425728377163E-2</v>
       </c>
-      <c r="S14" s="7"/>
-[...40 lines deleted...]
-      <c r="D15" s="26">
+      <c r="S14" s="68"/>
+      <c r="T14" s="68"/>
+      <c r="U14" s="68"/>
+      <c r="V14" s="68"/>
+      <c r="W14" s="73"/>
+      <c r="X14" s="73"/>
+      <c r="Y14" s="73"/>
+      <c r="Z14" s="73"/>
+      <c r="AA14" s="73"/>
+      <c r="AB14" s="73"/>
+      <c r="AC14" s="73"/>
+      <c r="AD14" s="73"/>
+      <c r="AE14" s="73"/>
+      <c r="AF14" s="73"/>
+      <c r="AG14" s="73"/>
+      <c r="AH14" s="73"/>
+      <c r="AI14" s="73"/>
+      <c r="AJ14" s="73"/>
+      <c r="AK14" s="73"/>
+      <c r="AL14" s="73"/>
+      <c r="AM14" s="73"/>
+      <c r="AN14" s="73"/>
+      <c r="AO14" s="73"/>
+      <c r="AP14" s="73"/>
+      <c r="AQ14" s="73"/>
+      <c r="AR14" s="73"/>
+      <c r="AS14" s="73"/>
+      <c r="AT14" s="73"/>
+      <c r="AU14" s="73"/>
+      <c r="AV14" s="73"/>
+      <c r="AW14" s="73"/>
+      <c r="AX14" s="73"/>
+      <c r="AY14" s="73"/>
+      <c r="AZ14" s="73"/>
+    </row>
+    <row r="15" spans="1:53" s="61" customFormat="1">
+      <c r="A15" s="68"/>
+      <c r="B15" s="82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="83"/>
+      <c r="D15" s="80">
         <v>8.5903272914698056E-2</v>
       </c>
-      <c r="E15" s="26" t="s">
-[...11 lines deleted...]
-      <c r="I15" s="26">
+      <c r="E15" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F15" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G15" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H15" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I15" s="80">
         <v>4.454243780762121E-2</v>
       </c>
-      <c r="J15" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="26">
+      <c r="J15" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K15" s="80">
         <v>8.2294366950582232E-2</v>
       </c>
-      <c r="L15" s="26" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="26">
+      <c r="L15" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M15" s="80">
         <v>7.6242756938090878E-2</v>
       </c>
-      <c r="N15" s="26">
+      <c r="N15" s="80">
         <v>0.109080992637033</v>
       </c>
-      <c r="O15" s="26">
+      <c r="O15" s="80">
         <v>3.4556638330223231E-2</v>
       </c>
-      <c r="P15" s="27" t="s">
-[...2 lines deleted...]
-      <c r="Q15" s="26">
+      <c r="P15" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q15" s="80">
         <v>6.0787502089570386E-2</v>
       </c>
-      <c r="R15" s="26">
+      <c r="R15" s="80">
         <v>3.0090572623597028E-2</v>
       </c>
-      <c r="S15" s="7"/>
-[...40 lines deleted...]
-      <c r="D16" s="26">
+      <c r="S15" s="68"/>
+      <c r="T15" s="68"/>
+      <c r="U15" s="68"/>
+      <c r="V15" s="68"/>
+      <c r="W15" s="73"/>
+      <c r="X15" s="73"/>
+      <c r="Y15" s="73"/>
+      <c r="Z15" s="73"/>
+      <c r="AA15" s="73"/>
+      <c r="AB15" s="73"/>
+      <c r="AC15" s="73"/>
+      <c r="AD15" s="73"/>
+      <c r="AE15" s="73"/>
+      <c r="AF15" s="73"/>
+      <c r="AG15" s="73"/>
+      <c r="AH15" s="73"/>
+      <c r="AI15" s="73"/>
+      <c r="AJ15" s="73"/>
+      <c r="AK15" s="73"/>
+      <c r="AL15" s="73"/>
+      <c r="AM15" s="73"/>
+      <c r="AN15" s="73"/>
+      <c r="AO15" s="73"/>
+      <c r="AP15" s="73"/>
+      <c r="AQ15" s="73"/>
+      <c r="AR15" s="73"/>
+      <c r="AS15" s="73"/>
+      <c r="AT15" s="73"/>
+      <c r="AU15" s="73"/>
+      <c r="AV15" s="73"/>
+      <c r="AW15" s="73"/>
+      <c r="AX15" s="73"/>
+      <c r="AY15" s="73"/>
+      <c r="AZ15" s="73"/>
+    </row>
+    <row r="16" spans="1:53" s="61" customFormat="1">
+      <c r="A16" s="68"/>
+      <c r="B16" s="82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C16" s="83"/>
+      <c r="D16" s="80">
         <v>8.4658473607720844E-2</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="80">
         <v>2.9532936607551571E-2</v>
       </c>
-      <c r="F16" s="26"/>
-      <c r="G16" s="26">
+      <c r="F16" s="80"/>
+      <c r="G16" s="80">
         <v>3.1183248358981557E-2</v>
       </c>
-      <c r="H16" s="26">
+      <c r="H16" s="80">
         <v>9.3298087389208528E-2</v>
       </c>
-      <c r="I16" s="26" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="26">
+      <c r="I16" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J16" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K16" s="80">
         <v>2.8113578858588697E-2</v>
       </c>
-      <c r="L16" s="26" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="26">
+      <c r="L16" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M16" s="80">
         <v>2.6159178601791903E-2</v>
       </c>
-      <c r="N16" s="26">
+      <c r="N16" s="80">
         <v>2.5380388573749066E-2</v>
       </c>
-      <c r="O16" s="26">
+      <c r="O16" s="80">
         <v>2.4725240762031923E-2</v>
       </c>
-      <c r="P16" s="27" t="s">
-[...5 lines deleted...]
-      <c r="R16" s="26">
+      <c r="P16" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q16" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="R16" s="80">
         <v>6.8887919355209076E-2</v>
       </c>
-      <c r="S16" s="7"/>
-[...40 lines deleted...]
-      <c r="D17" s="26">
+      <c r="S16" s="68"/>
+      <c r="T16" s="68"/>
+      <c r="U16" s="68"/>
+      <c r="V16" s="68"/>
+      <c r="W16" s="73"/>
+      <c r="X16" s="73"/>
+      <c r="Y16" s="73"/>
+      <c r="Z16" s="73"/>
+      <c r="AA16" s="73"/>
+      <c r="AB16" s="73"/>
+      <c r="AC16" s="73"/>
+      <c r="AD16" s="73"/>
+      <c r="AE16" s="73"/>
+      <c r="AF16" s="73"/>
+      <c r="AG16" s="73"/>
+      <c r="AH16" s="73"/>
+      <c r="AI16" s="73"/>
+      <c r="AJ16" s="73"/>
+      <c r="AK16" s="73"/>
+      <c r="AL16" s="73"/>
+      <c r="AM16" s="73"/>
+      <c r="AN16" s="73"/>
+      <c r="AO16" s="73"/>
+      <c r="AP16" s="73"/>
+      <c r="AQ16" s="73"/>
+      <c r="AR16" s="73"/>
+      <c r="AS16" s="73"/>
+      <c r="AT16" s="73"/>
+      <c r="AU16" s="73"/>
+      <c r="AV16" s="73"/>
+      <c r="AW16" s="73"/>
+      <c r="AX16" s="73"/>
+      <c r="AY16" s="73"/>
+      <c r="AZ16" s="73"/>
+    </row>
+    <row r="17" spans="1:52" s="61" customFormat="1">
+      <c r="A17" s="68"/>
+      <c r="B17" s="82" t="s">
+        <v>269</v>
+      </c>
+      <c r="C17" s="83"/>
+      <c r="D17" s="80">
         <v>0.11194029850746269</v>
       </c>
-      <c r="E17" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="26">
+      <c r="E17" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F17" s="80">
         <v>4.0088997574615648E-2</v>
       </c>
-      <c r="G17" s="26">
+      <c r="G17" s="80">
         <v>0.1218224640623731</v>
       </c>
-      <c r="H17" s="26">
+      <c r="H17" s="80">
         <v>0.12154360376785171</v>
       </c>
-      <c r="I17" s="26">
+      <c r="I17" s="80">
         <v>7.9717798991569847E-2</v>
       </c>
-      <c r="J17" s="26">
+      <c r="J17" s="80">
         <v>3.9336781857876209E-2</v>
       </c>
-      <c r="K17" s="26">
+      <c r="K17" s="80">
         <v>3.8945359660396466E-2</v>
       </c>
-      <c r="L17" s="26" t="s">
-[...5 lines deleted...]
-      <c r="N17" s="26">
+      <c r="L17" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M17" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N17" s="80">
         <v>7.3956291831527562E-2</v>
       </c>
-      <c r="O17" s="26">
+      <c r="O17" s="80">
         <v>3.6336549117930272E-2</v>
       </c>
-      <c r="P17" s="27" t="s">
-[...49 lines deleted...]
-      <c r="D18" s="26">
+      <c r="P17" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q17" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="R17" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="S17" s="68"/>
+      <c r="T17" s="68"/>
+      <c r="U17" s="68"/>
+      <c r="V17" s="68"/>
+      <c r="W17" s="73"/>
+      <c r="X17" s="73"/>
+      <c r="Y17" s="73"/>
+      <c r="Z17" s="73"/>
+      <c r="AA17" s="73"/>
+      <c r="AB17" s="73"/>
+      <c r="AC17" s="73"/>
+      <c r="AD17" s="73"/>
+      <c r="AE17" s="73"/>
+      <c r="AF17" s="73"/>
+      <c r="AG17" s="73"/>
+      <c r="AH17" s="73"/>
+      <c r="AI17" s="73"/>
+      <c r="AJ17" s="73"/>
+      <c r="AK17" s="73"/>
+      <c r="AL17" s="73"/>
+      <c r="AM17" s="73"/>
+      <c r="AN17" s="73"/>
+      <c r="AO17" s="73"/>
+      <c r="AP17" s="73"/>
+      <c r="AQ17" s="73"/>
+      <c r="AR17" s="73"/>
+      <c r="AS17" s="73"/>
+      <c r="AT17" s="73"/>
+      <c r="AU17" s="73"/>
+      <c r="AV17" s="73"/>
+      <c r="AW17" s="73"/>
+      <c r="AX17" s="73"/>
+      <c r="AY17" s="73"/>
+      <c r="AZ17" s="73"/>
+    </row>
+    <row r="18" spans="1:52" s="61" customFormat="1">
+      <c r="A18" s="68"/>
+      <c r="B18" s="82" t="s">
+        <v>309</v>
+      </c>
+      <c r="C18" s="83"/>
+      <c r="D18" s="80">
         <v>3.1193461850396155E-2</v>
       </c>
-      <c r="E18" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="26">
+      <c r="E18" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F18" s="80">
         <v>3.3566058002148229E-2</v>
       </c>
-      <c r="G18" s="26">
+      <c r="G18" s="80">
         <v>3.4195633217638105E-2</v>
       </c>
-      <c r="H18" s="26">
+      <c r="H18" s="80">
         <v>3.4364851629753085E-2</v>
       </c>
-      <c r="I18" s="26" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="26">
+      <c r="I18" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J18" s="80">
         <v>9.9288432897567433E-2</v>
       </c>
-      <c r="K18" s="38" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="26">
+      <c r="K18" s="84" t="s">
+        <v>537</v>
+      </c>
+      <c r="L18" s="80">
         <v>3.0281924719135149E-2</v>
       </c>
-      <c r="M18" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R18" s="26">
+      <c r="M18" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N18" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O18" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P18" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q18" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="R18" s="80">
         <v>2.2657241254304877E-2</v>
       </c>
-      <c r="S18" s="7"/>
-[...44 lines deleted...]
-      <c r="F19" s="26">
+      <c r="S18" s="68"/>
+      <c r="T18" s="68"/>
+      <c r="U18" s="68"/>
+      <c r="V18" s="68"/>
+      <c r="W18" s="73"/>
+      <c r="X18" s="73"/>
+      <c r="Y18" s="73"/>
+      <c r="Z18" s="73"/>
+      <c r="AA18" s="73"/>
+      <c r="AB18" s="73"/>
+      <c r="AC18" s="73"/>
+      <c r="AD18" s="73"/>
+      <c r="AE18" s="73"/>
+      <c r="AF18" s="73"/>
+      <c r="AG18" s="73"/>
+      <c r="AH18" s="73"/>
+      <c r="AI18" s="73"/>
+      <c r="AJ18" s="73"/>
+      <c r="AK18" s="73"/>
+      <c r="AL18" s="73"/>
+      <c r="AM18" s="73"/>
+      <c r="AN18" s="73"/>
+      <c r="AO18" s="73"/>
+      <c r="AP18" s="73"/>
+      <c r="AQ18" s="73"/>
+      <c r="AR18" s="73"/>
+      <c r="AS18" s="73"/>
+      <c r="AT18" s="73"/>
+      <c r="AU18" s="73"/>
+      <c r="AV18" s="73"/>
+      <c r="AW18" s="73"/>
+      <c r="AX18" s="73"/>
+      <c r="AY18" s="73"/>
+      <c r="AZ18" s="73"/>
+    </row>
+    <row r="19" spans="1:52" s="61" customFormat="1">
+      <c r="A19" s="68"/>
+      <c r="B19" s="82" t="s">
+        <v>327</v>
+      </c>
+      <c r="C19" s="83"/>
+      <c r="D19" s="80"/>
+      <c r="E19" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F19" s="80">
         <v>4.7781733043457487E-2</v>
       </c>
-      <c r="G19" s="26">
+      <c r="G19" s="80">
         <v>4.71731490435644E-2</v>
       </c>
-      <c r="H19" s="26" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="26">
+      <c r="H19" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I19" s="80">
         <v>4.4082964138508672E-2</v>
       </c>
-      <c r="J19" s="26" t="s">
-[...14 lines deleted...]
-      <c r="O19" s="26">
+      <c r="J19" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K19" s="84" t="s">
+        <v>537</v>
+      </c>
+      <c r="L19" s="84" t="s">
+        <v>537</v>
+      </c>
+      <c r="M19" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N19" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O19" s="80">
         <v>3.0724797984453253E-2</v>
       </c>
-      <c r="P19" s="27" t="s">
-[...2 lines deleted...]
-      <c r="Q19" s="26">
+      <c r="P19" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q19" s="80">
         <v>2.6231228277264082E-2</v>
       </c>
-      <c r="R19" s="26" t="s">
-[...43 lines deleted...]
-      <c r="D20" s="26">
+      <c r="R19" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S19" s="68"/>
+      <c r="T19" s="68"/>
+      <c r="U19" s="68"/>
+      <c r="V19" s="68"/>
+      <c r="W19" s="73"/>
+      <c r="X19" s="73"/>
+      <c r="Y19" s="73"/>
+      <c r="Z19" s="73"/>
+      <c r="AA19" s="73"/>
+      <c r="AB19" s="73"/>
+      <c r="AC19" s="73"/>
+      <c r="AD19" s="73"/>
+      <c r="AE19" s="73"/>
+      <c r="AF19" s="73"/>
+      <c r="AG19" s="73"/>
+      <c r="AH19" s="73"/>
+      <c r="AI19" s="73"/>
+      <c r="AJ19" s="73"/>
+      <c r="AK19" s="73"/>
+      <c r="AL19" s="73"/>
+      <c r="AM19" s="73"/>
+      <c r="AN19" s="73"/>
+      <c r="AO19" s="73"/>
+      <c r="AP19" s="73"/>
+      <c r="AQ19" s="73"/>
+      <c r="AR19" s="73"/>
+      <c r="AS19" s="73"/>
+      <c r="AT19" s="73"/>
+      <c r="AU19" s="73"/>
+      <c r="AV19" s="73"/>
+      <c r="AW19" s="73"/>
+      <c r="AX19" s="73"/>
+      <c r="AY19" s="73"/>
+      <c r="AZ19" s="73"/>
+    </row>
+    <row r="20" spans="1:52" s="61" customFormat="1">
+      <c r="A20" s="68"/>
+      <c r="B20" s="82" t="s">
+        <v>342</v>
+      </c>
+      <c r="C20" s="83"/>
+      <c r="D20" s="80">
         <v>8.953753861306353E-2</v>
       </c>
-      <c r="E20" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="26">
+      <c r="E20" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F20" s="80">
         <v>9.7957584365969533E-2</v>
       </c>
-      <c r="G20" s="26">
+      <c r="G20" s="80">
         <v>9.966860189868687E-2</v>
       </c>
-      <c r="H20" s="26" t="s">
-[...17 lines deleted...]
-      <c r="N20" s="26">
+      <c r="H20" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I20" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J20" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K20" s="84" t="s">
+        <v>537</v>
+      </c>
+      <c r="L20" s="84" t="s">
+        <v>537</v>
+      </c>
+      <c r="M20" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N20" s="80">
         <v>8.0147471347278981E-2</v>
       </c>
-      <c r="O20" s="26" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="27">
+      <c r="O20" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P20" s="81">
         <v>7.0775164994603387E-2</v>
       </c>
-      <c r="Q20" s="26" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="26">
+      <c r="Q20" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R20" s="80">
         <v>7.0145903479236812E-2</v>
       </c>
-      <c r="S20" s="7"/>
-[...40 lines deleted...]
-      <c r="D21" s="26">
+      <c r="S20" s="68"/>
+      <c r="T20" s="68"/>
+      <c r="U20" s="68"/>
+      <c r="V20" s="68"/>
+      <c r="W20" s="73"/>
+      <c r="X20" s="73"/>
+      <c r="Y20" s="73"/>
+      <c r="Z20" s="73"/>
+      <c r="AA20" s="73"/>
+      <c r="AB20" s="73"/>
+      <c r="AC20" s="73"/>
+      <c r="AD20" s="73"/>
+      <c r="AE20" s="73"/>
+      <c r="AF20" s="73"/>
+      <c r="AG20" s="73"/>
+      <c r="AH20" s="73"/>
+      <c r="AI20" s="73"/>
+      <c r="AJ20" s="73"/>
+      <c r="AK20" s="73"/>
+      <c r="AL20" s="73"/>
+      <c r="AM20" s="73"/>
+      <c r="AN20" s="73"/>
+      <c r="AO20" s="73"/>
+      <c r="AP20" s="73"/>
+      <c r="AQ20" s="73"/>
+      <c r="AR20" s="73"/>
+      <c r="AS20" s="73"/>
+      <c r="AT20" s="73"/>
+      <c r="AU20" s="73"/>
+      <c r="AV20" s="73"/>
+      <c r="AW20" s="73"/>
+      <c r="AX20" s="73"/>
+      <c r="AY20" s="73"/>
+      <c r="AZ20" s="73"/>
+    </row>
+    <row r="21" spans="1:52" s="61" customFormat="1">
+      <c r="A21" s="68"/>
+      <c r="B21" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="83"/>
+      <c r="D21" s="80">
         <v>5.4683655055503912E-2</v>
       </c>
-      <c r="E21" s="26">
+      <c r="E21" s="80">
         <v>0.11511453896627144</v>
       </c>
-      <c r="F21" s="26" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="26">
+      <c r="F21" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G21" s="80">
         <v>6.0391943714708456E-2</v>
       </c>
-      <c r="H21" s="26" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="26">
+      <c r="H21" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I21" s="80">
         <v>0.18078823671206462</v>
       </c>
-      <c r="J21" s="26" t="s">
-[...5 lines deleted...]
-      <c r="L21" s="26">
+      <c r="J21" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K21" s="84" t="s">
+        <v>537</v>
+      </c>
+      <c r="L21" s="80">
         <v>5.8139534883720936E-2</v>
       </c>
-      <c r="M21" s="26" t="s">
-[...5 lines deleted...]
-      <c r="O21" s="26">
+      <c r="M21" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N21" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O21" s="80">
         <v>5.377789728421619E-2</v>
       </c>
-      <c r="P21" s="27">
+      <c r="P21" s="81">
         <v>5.3940341981768163E-2</v>
       </c>
-      <c r="Q21" s="26">
+      <c r="Q21" s="80">
         <v>5.3940341981768163E-2</v>
       </c>
-      <c r="R21" s="26" t="s">
-[...52 lines deleted...]
-      <c r="G22" s="26">
+      <c r="R21" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S21" s="68"/>
+      <c r="T21" s="68"/>
+      <c r="U21" s="68"/>
+      <c r="V21" s="68"/>
+      <c r="W21" s="73"/>
+      <c r="X21" s="73"/>
+      <c r="Y21" s="73"/>
+      <c r="Z21" s="73"/>
+      <c r="AA21" s="73"/>
+      <c r="AB21" s="73"/>
+      <c r="AC21" s="73"/>
+      <c r="AD21" s="73"/>
+      <c r="AE21" s="73"/>
+      <c r="AF21" s="73"/>
+      <c r="AG21" s="73"/>
+      <c r="AH21" s="73"/>
+      <c r="AI21" s="73"/>
+      <c r="AJ21" s="73"/>
+      <c r="AK21" s="73"/>
+      <c r="AL21" s="73"/>
+      <c r="AM21" s="73"/>
+      <c r="AN21" s="73"/>
+      <c r="AO21" s="73"/>
+      <c r="AP21" s="73"/>
+      <c r="AQ21" s="73"/>
+      <c r="AR21" s="73"/>
+      <c r="AS21" s="73"/>
+      <c r="AT21" s="73"/>
+      <c r="AU21" s="73"/>
+      <c r="AV21" s="73"/>
+      <c r="AW21" s="73"/>
+      <c r="AX21" s="73"/>
+      <c r="AY21" s="73"/>
+      <c r="AZ21" s="73"/>
+    </row>
+    <row r="22" spans="1:52" s="61" customFormat="1">
+      <c r="A22" s="68"/>
+      <c r="B22" s="82" t="s">
+        <v>389</v>
+      </c>
+      <c r="C22" s="83"/>
+      <c r="D22" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E22" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F22" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G22" s="80">
         <v>1.149365837399215E-2</v>
       </c>
-      <c r="H22" s="26" t="s">
-[...8 lines deleted...]
-      <c r="K22" s="26">
+      <c r="H22" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I22" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J22" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K22" s="80">
         <v>2.1203061722112674E-2</v>
       </c>
-      <c r="L22" s="26" t="s">
-[...5 lines deleted...]
-      <c r="N22" s="26">
+      <c r="L22" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M22" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N22" s="80">
         <v>9.2828100922711324E-3</v>
       </c>
-      <c r="O22" s="26">
+      <c r="O22" s="80">
         <v>8.8703596930855538E-3</v>
       </c>
-      <c r="P22" s="27" t="s">
-[...2 lines deleted...]
-      <c r="Q22" s="26">
+      <c r="P22" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q22" s="80">
         <v>2.4231850344092275E-2</v>
       </c>
-      <c r="R22" s="26">
+      <c r="R22" s="80">
         <v>2.4083618322816819E-2</v>
       </c>
-      <c r="S22" s="7"/>
-[...46 lines deleted...]
-      <c r="F23" s="26">
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="73"/>
+      <c r="X22" s="73"/>
+      <c r="Y22" s="73"/>
+      <c r="Z22" s="73"/>
+      <c r="AA22" s="73"/>
+      <c r="AB22" s="73"/>
+      <c r="AC22" s="73"/>
+      <c r="AD22" s="73"/>
+      <c r="AE22" s="73"/>
+      <c r="AF22" s="73"/>
+      <c r="AG22" s="73"/>
+      <c r="AH22" s="73"/>
+      <c r="AI22" s="73"/>
+      <c r="AJ22" s="73"/>
+      <c r="AK22" s="73"/>
+      <c r="AL22" s="73"/>
+      <c r="AM22" s="73"/>
+      <c r="AN22" s="73"/>
+      <c r="AO22" s="73"/>
+      <c r="AP22" s="73"/>
+      <c r="AQ22" s="73"/>
+      <c r="AR22" s="73"/>
+      <c r="AS22" s="73"/>
+      <c r="AT22" s="73"/>
+      <c r="AU22" s="73"/>
+      <c r="AV22" s="73"/>
+      <c r="AW22" s="73"/>
+      <c r="AX22" s="73"/>
+      <c r="AY22" s="73"/>
+      <c r="AZ22" s="73"/>
+    </row>
+    <row r="23" spans="1:52" s="61" customFormat="1">
+      <c r="A23" s="68"/>
+      <c r="B23" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="83"/>
+      <c r="D23" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E23" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F23" s="80">
         <v>0.13191741969527077</v>
       </c>
-      <c r="G23" s="26" t="s">
-[...8 lines deleted...]
-      <c r="J23" s="26">
+      <c r="G23" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H23" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I23" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J23" s="80">
         <v>0.12978585334198572</v>
       </c>
-      <c r="K23" s="26" t="s">
-[...5 lines deleted...]
-      <c r="M23" s="26">
+      <c r="K23" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L23" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M23" s="80">
         <v>0.11508804235239958</v>
       </c>
-      <c r="N23" s="26" t="s">
-[...2 lines deleted...]
-      <c r="O23" s="26">
+      <c r="N23" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O23" s="80">
         <v>0.10635469290082425</v>
       </c>
-      <c r="P23" s="27" t="s">
-[...49 lines deleted...]
-      <c r="D24" s="26">
+      <c r="P23" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q23" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="R23" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="S23" s="68"/>
+      <c r="T23" s="68"/>
+      <c r="U23" s="68"/>
+      <c r="V23" s="68"/>
+      <c r="W23" s="73"/>
+      <c r="X23" s="73"/>
+      <c r="Y23" s="73"/>
+      <c r="Z23" s="73"/>
+      <c r="AA23" s="73"/>
+      <c r="AB23" s="73"/>
+      <c r="AC23" s="73"/>
+      <c r="AD23" s="73"/>
+      <c r="AE23" s="73"/>
+      <c r="AF23" s="73"/>
+      <c r="AG23" s="73"/>
+      <c r="AH23" s="73"/>
+      <c r="AI23" s="73"/>
+      <c r="AJ23" s="73"/>
+      <c r="AK23" s="73"/>
+      <c r="AL23" s="73"/>
+      <c r="AM23" s="73"/>
+      <c r="AN23" s="73"/>
+      <c r="AO23" s="73"/>
+      <c r="AP23" s="73"/>
+      <c r="AQ23" s="73"/>
+      <c r="AR23" s="73"/>
+      <c r="AS23" s="73"/>
+      <c r="AT23" s="73"/>
+      <c r="AU23" s="73"/>
+      <c r="AV23" s="73"/>
+      <c r="AW23" s="73"/>
+      <c r="AX23" s="73"/>
+      <c r="AY23" s="73"/>
+      <c r="AZ23" s="73"/>
+    </row>
+    <row r="24" spans="1:52" s="61" customFormat="1">
+      <c r="A24" s="68"/>
+      <c r="B24" s="82" t="s">
+        <v>485</v>
+      </c>
+      <c r="C24" s="83"/>
+      <c r="D24" s="80">
         <v>5.0093926111458985E-2</v>
       </c>
-      <c r="E24" s="26"/>
-[...3 lines deleted...]
-      <c r="G24" s="26">
+      <c r="E24" s="80"/>
+      <c r="F24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G24" s="80">
         <v>5.545389009038984E-2</v>
       </c>
-      <c r="H24" s="26">
+      <c r="H24" s="80">
         <v>5.5043346635475436E-2</v>
       </c>
-      <c r="I24" s="26" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="26">
+      <c r="I24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K24" s="80">
         <v>0.10023806540533768</v>
       </c>
-      <c r="L24" s="26" t="s">
-[...17 lines deleted...]
-      <c r="R24" s="26">
+      <c r="L24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q24" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R24" s="80">
         <v>3.965421524308034E-2</v>
       </c>
-      <c r="S24" s="7"/>
-[...40 lines deleted...]
-      <c r="D25" s="26">
+      <c r="S24" s="68"/>
+      <c r="T24" s="68"/>
+      <c r="U24" s="68"/>
+      <c r="V24" s="68"/>
+      <c r="W24" s="73"/>
+      <c r="X24" s="73"/>
+      <c r="Y24" s="73"/>
+      <c r="Z24" s="73"/>
+      <c r="AA24" s="73"/>
+      <c r="AB24" s="73"/>
+      <c r="AC24" s="73"/>
+      <c r="AD24" s="73"/>
+      <c r="AE24" s="73"/>
+      <c r="AF24" s="73"/>
+      <c r="AG24" s="73"/>
+      <c r="AH24" s="73"/>
+      <c r="AI24" s="73"/>
+      <c r="AJ24" s="73"/>
+      <c r="AK24" s="73"/>
+      <c r="AL24" s="73"/>
+      <c r="AM24" s="73"/>
+      <c r="AN24" s="73"/>
+      <c r="AO24" s="73"/>
+      <c r="AP24" s="73"/>
+      <c r="AQ24" s="73"/>
+      <c r="AR24" s="73"/>
+      <c r="AS24" s="73"/>
+      <c r="AT24" s="73"/>
+      <c r="AU24" s="73"/>
+      <c r="AV24" s="73"/>
+      <c r="AW24" s="73"/>
+      <c r="AX24" s="73"/>
+      <c r="AY24" s="73"/>
+      <c r="AZ24" s="73"/>
+    </row>
+    <row r="25" spans="1:52" s="61" customFormat="1">
+      <c r="A25" s="68"/>
+      <c r="B25" s="82" t="s">
+        <v>538</v>
+      </c>
+      <c r="C25" s="82"/>
+      <c r="D25" s="80">
         <v>0.12018508503094766</v>
       </c>
-      <c r="E25" s="26">
+      <c r="E25" s="80">
         <v>0.11854661845770849</v>
       </c>
-      <c r="F25" s="26" t="s">
-[...3 lines deleted...]
-      <c r="H25" s="26">
+      <c r="F25" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G25" s="80"/>
+      <c r="H25" s="80">
         <v>0.10278548668927948</v>
       </c>
-      <c r="I25" s="26">
+      <c r="I25" s="80">
         <v>4.7317119333774957E-2</v>
       </c>
-      <c r="J25" s="26" t="s">
-[...5 lines deleted...]
-      <c r="L25" s="26">
+      <c r="J25" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K25" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L25" s="80">
         <v>3.4870543108708914E-2</v>
       </c>
-      <c r="M25" s="26">
+      <c r="M25" s="80">
         <v>3.1101780576938035E-2</v>
       </c>
-      <c r="N25" s="26" t="s">
-[...2 lines deleted...]
-      <c r="O25" s="26">
+      <c r="N25" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O25" s="80">
         <v>2.4422708234116082E-2</v>
       </c>
-      <c r="P25" s="27" t="s">
-[...49 lines deleted...]
-      <c r="D26" s="26">
+      <c r="P25" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q25" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="R25" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="S25" s="68"/>
+      <c r="T25" s="68"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="73"/>
+      <c r="X25" s="73"/>
+      <c r="Y25" s="73"/>
+      <c r="Z25" s="73"/>
+      <c r="AA25" s="73"/>
+      <c r="AB25" s="73"/>
+      <c r="AC25" s="73"/>
+      <c r="AD25" s="73"/>
+      <c r="AE25" s="73"/>
+      <c r="AF25" s="73"/>
+      <c r="AG25" s="73"/>
+      <c r="AH25" s="73"/>
+      <c r="AI25" s="73"/>
+      <c r="AJ25" s="73"/>
+      <c r="AK25" s="73"/>
+      <c r="AL25" s="73"/>
+      <c r="AM25" s="73"/>
+      <c r="AN25" s="73"/>
+      <c r="AO25" s="73"/>
+      <c r="AP25" s="73"/>
+      <c r="AQ25" s="73"/>
+      <c r="AR25" s="73"/>
+      <c r="AS25" s="73"/>
+      <c r="AT25" s="73"/>
+      <c r="AU25" s="73"/>
+      <c r="AV25" s="73"/>
+      <c r="AW25" s="73"/>
+      <c r="AX25" s="73"/>
+      <c r="AY25" s="73"/>
+      <c r="AZ25" s="73"/>
+    </row>
+    <row r="26" spans="1:52" s="61" customFormat="1">
+      <c r="A26" s="68"/>
+      <c r="B26" s="82" t="s">
+        <v>539</v>
+      </c>
+      <c r="C26" s="82"/>
+      <c r="D26" s="80">
         <v>5.3860447580319395E-2</v>
       </c>
-      <c r="E26" s="26">
+      <c r="E26" s="80">
         <v>2.7514100976750586E-2</v>
       </c>
-      <c r="F26" s="26" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="26">
+      <c r="F26" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G26" s="80">
         <v>2.7544036027599122E-2</v>
       </c>
-      <c r="H26" s="26" t="s">
-[...8 lines deleted...]
-      <c r="K26" s="26">
+      <c r="H26" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I26" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J26" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K26" s="80">
         <v>2.2642620204010006E-2</v>
       </c>
-      <c r="L26" s="26">
+      <c r="L26" s="80">
         <v>2.090279156781388E-2</v>
       </c>
-      <c r="M26" s="26" t="s">
-[...8 lines deleted...]
-      <c r="P26" s="27">
+      <c r="M26" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N26" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O26" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P26" s="81">
         <v>1.2723779471454201E-2</v>
       </c>
-      <c r="Q26" s="27" t="s">
-[...46 lines deleted...]
-      <c r="D27" s="26">
+      <c r="Q26" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="R26" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="S26" s="68"/>
+      <c r="T26" s="68"/>
+      <c r="U26" s="68"/>
+      <c r="V26" s="68"/>
+      <c r="W26" s="73"/>
+      <c r="X26" s="73"/>
+      <c r="Y26" s="73"/>
+      <c r="Z26" s="73"/>
+      <c r="AA26" s="73"/>
+      <c r="AB26" s="73"/>
+      <c r="AC26" s="73"/>
+      <c r="AD26" s="73"/>
+      <c r="AE26" s="73"/>
+      <c r="AF26" s="73"/>
+      <c r="AG26" s="73"/>
+      <c r="AH26" s="73"/>
+      <c r="AI26" s="73"/>
+      <c r="AJ26" s="73"/>
+      <c r="AK26" s="73"/>
+      <c r="AL26" s="73"/>
+      <c r="AM26" s="73"/>
+      <c r="AN26" s="73"/>
+      <c r="AO26" s="73"/>
+      <c r="AP26" s="73"/>
+      <c r="AQ26" s="73"/>
+      <c r="AR26" s="73"/>
+      <c r="AS26" s="73"/>
+      <c r="AT26" s="73"/>
+      <c r="AU26" s="73"/>
+      <c r="AV26" s="73"/>
+      <c r="AW26" s="73"/>
+      <c r="AX26" s="73"/>
+      <c r="AY26" s="73"/>
+      <c r="AZ26" s="73"/>
+    </row>
+    <row r="27" spans="1:52" s="61" customFormat="1">
+      <c r="A27" s="68"/>
+      <c r="B27" s="82" t="s">
+        <v>540</v>
+      </c>
+      <c r="C27" s="82"/>
+      <c r="D27" s="80">
         <v>3.2352512981445834E-2</v>
       </c>
-      <c r="E27" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="26">
+      <c r="E27" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F27" s="80">
         <v>3.436130916587922E-2</v>
       </c>
-      <c r="G27" s="26" t="s">
-[...5 lines deleted...]
-      <c r="I27" s="26">
+      <c r="G27" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H27" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I27" s="80">
         <v>9.5356155239820731E-2</v>
       </c>
-      <c r="J27" s="26">
+      <c r="J27" s="80">
         <v>3.0036343976211216E-2</v>
       </c>
-      <c r="K27" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L27" s="26">
+      <c r="K27" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L27" s="80">
         <v>2.6241553499967197E-2</v>
       </c>
-      <c r="M27" s="26">
+      <c r="M27" s="80">
         <v>7.1620411817367946E-2</v>
       </c>
-      <c r="N27" s="26">
+      <c r="N27" s="80">
         <v>4.3872156535854516E-2</v>
       </c>
-      <c r="O27" s="26">
+      <c r="O27" s="80">
         <v>2.0458474411563132E-2</v>
       </c>
-      <c r="P27" s="27">
+      <c r="P27" s="81">
         <v>5.1637333792331853E-2</v>
       </c>
-      <c r="Q27" s="26" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="26">
+      <c r="Q27" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R27" s="80">
         <v>3.3523298692591352E-2</v>
       </c>
-      <c r="S27" s="7"/>
-[...96 lines deleted...]
-      <c r="D29" s="26">
+      <c r="S27" s="68"/>
+      <c r="T27" s="68"/>
+      <c r="U27" s="68"/>
+      <c r="V27" s="68"/>
+      <c r="W27" s="73"/>
+      <c r="X27" s="73"/>
+      <c r="Y27" s="73"/>
+      <c r="Z27" s="73"/>
+      <c r="AA27" s="73"/>
+      <c r="AB27" s="73"/>
+      <c r="AC27" s="73"/>
+      <c r="AD27" s="73"/>
+      <c r="AE27" s="73"/>
+      <c r="AF27" s="73"/>
+      <c r="AG27" s="73"/>
+      <c r="AH27" s="73"/>
+      <c r="AI27" s="73"/>
+      <c r="AJ27" s="73"/>
+      <c r="AK27" s="73"/>
+      <c r="AL27" s="73"/>
+      <c r="AM27" s="73"/>
+      <c r="AN27" s="73"/>
+      <c r="AO27" s="73"/>
+      <c r="AP27" s="73"/>
+      <c r="AQ27" s="73"/>
+      <c r="AR27" s="73"/>
+      <c r="AS27" s="73"/>
+      <c r="AT27" s="73"/>
+      <c r="AU27" s="73"/>
+      <c r="AV27" s="73"/>
+      <c r="AW27" s="73"/>
+      <c r="AX27" s="73"/>
+      <c r="AY27" s="73"/>
+      <c r="AZ27" s="73"/>
+    </row>
+    <row r="28" spans="1:52" s="61" customFormat="1">
+      <c r="A28" s="68"/>
+      <c r="B28" s="85" t="s">
+        <v>541</v>
+      </c>
+      <c r="C28" s="82"/>
+      <c r="D28" s="80"/>
+      <c r="E28" s="80"/>
+      <c r="F28" s="80"/>
+      <c r="G28" s="80"/>
+      <c r="H28" s="80"/>
+      <c r="I28" s="80"/>
+      <c r="J28" s="80"/>
+      <c r="K28" s="80"/>
+      <c r="L28" s="80"/>
+      <c r="M28" s="80"/>
+      <c r="N28" s="80"/>
+      <c r="O28" s="80"/>
+      <c r="P28" s="81"/>
+      <c r="Q28" s="80"/>
+      <c r="R28" s="80"/>
+      <c r="S28" s="68"/>
+      <c r="T28" s="68"/>
+      <c r="U28" s="68"/>
+      <c r="V28" s="68"/>
+      <c r="W28" s="73"/>
+      <c r="X28" s="73"/>
+      <c r="Y28" s="73"/>
+      <c r="Z28" s="73"/>
+      <c r="AA28" s="73"/>
+      <c r="AB28" s="73"/>
+      <c r="AC28" s="73"/>
+      <c r="AD28" s="73"/>
+      <c r="AE28" s="73"/>
+      <c r="AF28" s="73"/>
+      <c r="AG28" s="73"/>
+      <c r="AH28" s="73"/>
+      <c r="AI28" s="73"/>
+      <c r="AJ28" s="73"/>
+      <c r="AK28" s="73"/>
+      <c r="AL28" s="73"/>
+      <c r="AM28" s="73"/>
+      <c r="AN28" s="73"/>
+      <c r="AO28" s="73"/>
+      <c r="AP28" s="73"/>
+      <c r="AQ28" s="73"/>
+      <c r="AR28" s="73"/>
+      <c r="AS28" s="73"/>
+      <c r="AT28" s="73"/>
+      <c r="AU28" s="73"/>
+      <c r="AV28" s="73"/>
+      <c r="AW28" s="73"/>
+      <c r="AX28" s="73"/>
+      <c r="AY28" s="73"/>
+      <c r="AZ28" s="73"/>
+    </row>
+    <row r="29" spans="1:52" s="61" customFormat="1">
+      <c r="A29" s="68"/>
+      <c r="B29" s="82" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="79"/>
+      <c r="D29" s="80">
         <v>3.1567926285384573E-2</v>
       </c>
-      <c r="E29" s="26">
+      <c r="E29" s="80">
         <v>2.5487540233902796E-2</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F29" s="80">
         <v>3.7289709345360508E-2</v>
       </c>
-      <c r="G29" s="26">
+      <c r="G29" s="80">
         <v>2.9970684923808898E-2</v>
       </c>
-      <c r="H29" s="26">
+      <c r="H29" s="80">
         <v>3.6783976899662507E-2</v>
       </c>
-      <c r="I29" s="26">
+      <c r="I29" s="80">
         <v>3.8953151752626237E-2</v>
       </c>
-      <c r="J29" s="26">
+      <c r="J29" s="80">
         <v>1.3490338388275546E-2</v>
       </c>
-      <c r="K29" s="26">
+      <c r="K29" s="80">
         <v>1.9124054554552957E-2</v>
       </c>
-      <c r="L29" s="26">
+      <c r="L29" s="80">
         <v>2.6909369244384911E-2</v>
       </c>
-      <c r="M29" s="26">
+      <c r="M29" s="80">
         <v>1.9517363483012924E-2</v>
       </c>
-      <c r="N29" s="26">
+      <c r="N29" s="80">
         <v>2.3265432737048911E-2</v>
       </c>
-      <c r="O29" s="26">
+      <c r="O29" s="80">
         <v>1.9198786636684562E-2</v>
       </c>
-      <c r="P29" s="27">
+      <c r="P29" s="81">
         <v>1.4014897836400093E-2</v>
       </c>
-      <c r="Q29" s="26">
+      <c r="Q29" s="80">
         <v>1.8019154361085834E-2</v>
       </c>
-      <c r="R29" s="26">
+      <c r="R29" s="80">
         <v>1.5585731263028698E-2</v>
       </c>
-      <c r="S29" s="7"/>
-[...40 lines deleted...]
-      <c r="D30" s="26">
+      <c r="S29" s="68"/>
+      <c r="T29" s="68"/>
+      <c r="U29" s="68"/>
+      <c r="V29" s="68"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
+      <c r="Z29" s="73"/>
+      <c r="AA29" s="73"/>
+      <c r="AB29" s="73"/>
+      <c r="AC29" s="73"/>
+      <c r="AD29" s="73"/>
+      <c r="AE29" s="73"/>
+      <c r="AF29" s="73"/>
+      <c r="AG29" s="73"/>
+      <c r="AH29" s="73"/>
+      <c r="AI29" s="73"/>
+      <c r="AJ29" s="73"/>
+      <c r="AK29" s="73"/>
+      <c r="AL29" s="73"/>
+      <c r="AM29" s="73"/>
+      <c r="AN29" s="73"/>
+      <c r="AO29" s="73"/>
+      <c r="AP29" s="73"/>
+      <c r="AQ29" s="73"/>
+      <c r="AR29" s="73"/>
+      <c r="AS29" s="73"/>
+      <c r="AT29" s="73"/>
+      <c r="AU29" s="73"/>
+      <c r="AV29" s="73"/>
+      <c r="AW29" s="73"/>
+      <c r="AX29" s="73"/>
+      <c r="AY29" s="73"/>
+      <c r="AZ29" s="73"/>
+    </row>
+    <row r="30" spans="1:52" s="61" customFormat="1">
+      <c r="A30" s="68"/>
+      <c r="B30" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="83"/>
+      <c r="D30" s="80">
         <v>9.3584764400355624E-2</v>
       </c>
-      <c r="E30" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="26">
+      <c r="E30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F30" s="80">
         <v>0.20779220779220781</v>
       </c>
-      <c r="G30" s="26">
+      <c r="G30" s="80">
         <v>0.10667235585897915</v>
       </c>
-      <c r="H30" s="26" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="26">
+      <c r="H30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I30" s="80">
         <v>0.10298130889243602</v>
       </c>
-      <c r="J30" s="26"/>
-[...21 lines deleted...]
-      <c r="R30" s="26">
+      <c r="J30" s="80"/>
+      <c r="K30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q30" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R30" s="80">
         <v>6.825472663981981E-2</v>
       </c>
-      <c r="S30" s="7"/>
-[...49 lines deleted...]
-      <c r="G31" s="26">
+      <c r="S30" s="68"/>
+      <c r="T30" s="68"/>
+      <c r="U30" s="68"/>
+      <c r="V30" s="68"/>
+      <c r="W30" s="73"/>
+      <c r="X30" s="73"/>
+      <c r="Y30" s="73"/>
+      <c r="Z30" s="73"/>
+      <c r="AA30" s="73"/>
+      <c r="AB30" s="73"/>
+      <c r="AC30" s="73"/>
+      <c r="AD30" s="73"/>
+      <c r="AE30" s="73"/>
+      <c r="AF30" s="73"/>
+      <c r="AG30" s="73"/>
+      <c r="AH30" s="73"/>
+      <c r="AI30" s="73"/>
+      <c r="AJ30" s="73"/>
+      <c r="AK30" s="73"/>
+      <c r="AL30" s="73"/>
+      <c r="AM30" s="73"/>
+      <c r="AN30" s="73"/>
+      <c r="AO30" s="73"/>
+      <c r="AP30" s="73"/>
+      <c r="AQ30" s="73"/>
+      <c r="AR30" s="73"/>
+      <c r="AS30" s="73"/>
+      <c r="AT30" s="73"/>
+      <c r="AU30" s="73"/>
+      <c r="AV30" s="73"/>
+      <c r="AW30" s="73"/>
+      <c r="AX30" s="73"/>
+      <c r="AY30" s="73"/>
+      <c r="AZ30" s="73"/>
+    </row>
+    <row r="31" spans="1:52" s="61" customFormat="1">
+      <c r="A31" s="68"/>
+      <c r="B31" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="83"/>
+      <c r="D31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G31" s="80">
         <v>0.10503650018381387</v>
       </c>
-      <c r="H31" s="26">
+      <c r="H31" s="80">
         <v>0.2095228117961343</v>
       </c>
-      <c r="I31" s="26">
+      <c r="I31" s="80">
         <v>0.10223380872054388</v>
       </c>
-      <c r="J31" s="26">
+      <c r="J31" s="80">
         <v>9.8716683119447174E-2</v>
       </c>
-      <c r="K31" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L31" s="26">
+      <c r="K31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L31" s="80">
         <v>0.18468073318251074</v>
       </c>
-      <c r="M31" s="26" t="s">
-[...11 lines deleted...]
-      <c r="Q31" s="26">
+      <c r="M31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q31" s="80">
         <v>0.11851851851851852</v>
       </c>
-      <c r="R31" s="26" t="s">
-[...46 lines deleted...]
-      <c r="E32" s="26">
+      <c r="R31" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S31" s="68"/>
+      <c r="T31" s="68"/>
+      <c r="U31" s="68"/>
+      <c r="V31" s="68"/>
+      <c r="W31" s="73"/>
+      <c r="X31" s="73"/>
+      <c r="Y31" s="73"/>
+      <c r="Z31" s="73"/>
+      <c r="AA31" s="73"/>
+      <c r="AB31" s="73"/>
+      <c r="AC31" s="73"/>
+      <c r="AD31" s="73"/>
+      <c r="AE31" s="73"/>
+      <c r="AF31" s="73"/>
+      <c r="AG31" s="73"/>
+      <c r="AH31" s="73"/>
+      <c r="AI31" s="73"/>
+      <c r="AJ31" s="73"/>
+      <c r="AK31" s="73"/>
+      <c r="AL31" s="73"/>
+      <c r="AM31" s="73"/>
+      <c r="AN31" s="73"/>
+      <c r="AO31" s="73"/>
+      <c r="AP31" s="73"/>
+      <c r="AQ31" s="73"/>
+      <c r="AR31" s="73"/>
+      <c r="AS31" s="73"/>
+      <c r="AT31" s="73"/>
+      <c r="AU31" s="73"/>
+      <c r="AV31" s="73"/>
+      <c r="AW31" s="73"/>
+      <c r="AX31" s="73"/>
+      <c r="AY31" s="73"/>
+      <c r="AZ31" s="73"/>
+    </row>
+    <row r="32" spans="1:52" s="61" customFormat="1">
+      <c r="A32" s="68"/>
+      <c r="B32" s="82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="83"/>
+      <c r="D32" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E32" s="80">
         <v>6.3751115644523779E-2</v>
       </c>
-      <c r="F32" s="26">
+      <c r="F32" s="80">
         <v>6.6793574458137134E-2</v>
       </c>
-      <c r="G32" s="26">
+      <c r="G32" s="80">
         <v>6.8547143297803065E-2</v>
       </c>
-      <c r="H32" s="26">
+      <c r="H32" s="80">
         <v>6.8450954890820717E-2</v>
       </c>
-      <c r="I32" s="26" t="s">
-[...8 lines deleted...]
-      <c r="L32" s="26">
+      <c r="I32" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J32" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K32" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L32" s="80">
         <v>5.3922890266918308E-2</v>
       </c>
-      <c r="M32" s="26">
+      <c r="M32" s="80">
         <v>4.9664762850757389E-2</v>
       </c>
-      <c r="N32" s="26">
+      <c r="N32" s="80">
         <v>4.5684003746088303E-2</v>
       </c>
-      <c r="O32" s="26" t="s">
-[...8 lines deleted...]
-      <c r="R32" s="26">
+      <c r="O32" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P32" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q32" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R32" s="80">
         <v>3.2610467960215231E-2</v>
       </c>
-      <c r="S32" s="7"/>
-[...52 lines deleted...]
-      <c r="H33" s="26">
+      <c r="S32" s="68"/>
+      <c r="T32" s="68"/>
+      <c r="U32" s="68"/>
+      <c r="V32" s="68"/>
+      <c r="W32" s="73"/>
+      <c r="X32" s="73"/>
+      <c r="Y32" s="73"/>
+      <c r="Z32" s="73"/>
+      <c r="AA32" s="73"/>
+      <c r="AB32" s="73"/>
+      <c r="AC32" s="73"/>
+      <c r="AD32" s="73"/>
+      <c r="AE32" s="73"/>
+      <c r="AF32" s="73"/>
+      <c r="AG32" s="73"/>
+      <c r="AH32" s="73"/>
+      <c r="AI32" s="73"/>
+      <c r="AJ32" s="73"/>
+      <c r="AK32" s="73"/>
+      <c r="AL32" s="73"/>
+      <c r="AM32" s="73"/>
+      <c r="AN32" s="73"/>
+      <c r="AO32" s="73"/>
+      <c r="AP32" s="73"/>
+      <c r="AQ32" s="73"/>
+      <c r="AR32" s="73"/>
+      <c r="AS32" s="73"/>
+      <c r="AT32" s="73"/>
+      <c r="AU32" s="73"/>
+      <c r="AV32" s="73"/>
+      <c r="AW32" s="73"/>
+      <c r="AX32" s="73"/>
+      <c r="AY32" s="73"/>
+      <c r="AZ32" s="73"/>
+    </row>
+    <row r="33" spans="1:52" s="61" customFormat="1">
+      <c r="A33" s="68"/>
+      <c r="B33" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C33" s="83"/>
+      <c r="D33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H33" s="80">
         <v>0.1651391297167864</v>
       </c>
-      <c r="I33" s="26" t="s">
-[...17 lines deleted...]
-      <c r="O33" s="26">
+      <c r="I33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O33" s="80">
         <v>0.12389270891408041</v>
       </c>
-      <c r="P33" s="27"/>
-      <c r="Q33" s="26">
+      <c r="P33" s="81"/>
+      <c r="Q33" s="80">
         <v>0.15895092390224516</v>
       </c>
-      <c r="R33" s="26" t="s">
-[...46 lines deleted...]
-      <c r="E34" s="26">
+      <c r="R33" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S33" s="68"/>
+      <c r="T33" s="68"/>
+      <c r="U33" s="68"/>
+      <c r="V33" s="68"/>
+      <c r="W33" s="73"/>
+      <c r="X33" s="73"/>
+      <c r="Y33" s="73"/>
+      <c r="Z33" s="73"/>
+      <c r="AA33" s="73"/>
+      <c r="AB33" s="73"/>
+      <c r="AC33" s="73"/>
+      <c r="AD33" s="73"/>
+      <c r="AE33" s="73"/>
+      <c r="AF33" s="73"/>
+      <c r="AG33" s="73"/>
+      <c r="AH33" s="73"/>
+      <c r="AI33" s="73"/>
+      <c r="AJ33" s="73"/>
+      <c r="AK33" s="73"/>
+      <c r="AL33" s="73"/>
+      <c r="AM33" s="73"/>
+      <c r="AN33" s="73"/>
+      <c r="AO33" s="73"/>
+      <c r="AP33" s="73"/>
+      <c r="AQ33" s="73"/>
+      <c r="AR33" s="73"/>
+      <c r="AS33" s="73"/>
+      <c r="AT33" s="73"/>
+      <c r="AU33" s="73"/>
+      <c r="AV33" s="73"/>
+      <c r="AW33" s="73"/>
+      <c r="AX33" s="73"/>
+      <c r="AY33" s="73"/>
+      <c r="AZ33" s="73"/>
+    </row>
+    <row r="34" spans="1:52" s="61" customFormat="1">
+      <c r="A34" s="68"/>
+      <c r="B34" s="82" t="s">
+        <v>162</v>
+      </c>
+      <c r="C34" s="83"/>
+      <c r="D34" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E34" s="80">
         <v>0.10055809744079643</v>
       </c>
-      <c r="F34" s="26">
+      <c r="F34" s="80">
         <v>0.20103533195959192</v>
       </c>
-      <c r="G34" s="26">
+      <c r="G34" s="80">
         <v>0.10064412238325282</v>
       </c>
-      <c r="H34" s="26" t="s">
-[...14 lines deleted...]
-      <c r="M34" s="26">
+      <c r="H34" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I34" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J34" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K34" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L34" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M34" s="80">
         <v>7.3855243722304273E-2</v>
       </c>
-      <c r="N34" s="26" t="s">
-[...2 lines deleted...]
-      <c r="O34" s="26">
+      <c r="N34" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O34" s="80">
         <v>0.12443614870119769</v>
       </c>
-      <c r="P34" s="27">
+      <c r="P34" s="81">
         <v>5.4871189881752581E-2</v>
       </c>
-      <c r="Q34" s="26">
+      <c r="Q34" s="80">
         <v>5.4871189881752581E-2</v>
       </c>
-      <c r="R34" s="26" t="s">
-[...49 lines deleted...]
-      <c r="F35" s="26">
+      <c r="R34" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S34" s="68"/>
+      <c r="T34" s="68"/>
+      <c r="U34" s="68"/>
+      <c r="V34" s="68"/>
+      <c r="W34" s="73"/>
+      <c r="X34" s="73"/>
+      <c r="Y34" s="73"/>
+      <c r="Z34" s="73"/>
+      <c r="AA34" s="73"/>
+      <c r="AB34" s="73"/>
+      <c r="AC34" s="73"/>
+      <c r="AD34" s="73"/>
+      <c r="AE34" s="73"/>
+      <c r="AF34" s="73"/>
+      <c r="AG34" s="73"/>
+      <c r="AH34" s="73"/>
+      <c r="AI34" s="73"/>
+      <c r="AJ34" s="73"/>
+      <c r="AK34" s="73"/>
+      <c r="AL34" s="73"/>
+      <c r="AM34" s="73"/>
+      <c r="AN34" s="73"/>
+      <c r="AO34" s="73"/>
+      <c r="AP34" s="73"/>
+      <c r="AQ34" s="73"/>
+      <c r="AR34" s="73"/>
+      <c r="AS34" s="73"/>
+      <c r="AT34" s="73"/>
+      <c r="AU34" s="73"/>
+      <c r="AV34" s="73"/>
+      <c r="AW34" s="73"/>
+      <c r="AX34" s="73"/>
+      <c r="AY34" s="73"/>
+      <c r="AZ34" s="73"/>
+    </row>
+    <row r="35" spans="1:52" s="61" customFormat="1">
+      <c r="A35" s="68"/>
+      <c r="B35" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="83"/>
+      <c r="D35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F35" s="80">
         <v>0.13923698134224449</v>
       </c>
-      <c r="G35" s="26" t="s">
-[...11 lines deleted...]
-      <c r="K35" s="26">
+      <c r="G35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K35" s="80">
         <v>0.11574074074074074</v>
       </c>
-      <c r="L35" s="26">
+      <c r="L35" s="80">
         <v>0.10811979673478214</v>
       </c>
-      <c r="M35" s="26" t="s">
-[...11 lines deleted...]
-      <c r="Q35" s="26">
+      <c r="M35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q35" s="80">
         <v>6.7808103068316666E-2</v>
       </c>
-      <c r="R35" s="26" t="s">
-[...46 lines deleted...]
-      <c r="E36" s="26">
+      <c r="R35" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S35" s="68"/>
+      <c r="T35" s="68"/>
+      <c r="U35" s="68"/>
+      <c r="V35" s="68"/>
+      <c r="W35" s="73"/>
+      <c r="X35" s="73"/>
+      <c r="Y35" s="73"/>
+      <c r="Z35" s="73"/>
+      <c r="AA35" s="73"/>
+      <c r="AB35" s="73"/>
+      <c r="AC35" s="73"/>
+      <c r="AD35" s="73"/>
+      <c r="AE35" s="73"/>
+      <c r="AF35" s="73"/>
+      <c r="AG35" s="73"/>
+      <c r="AH35" s="73"/>
+      <c r="AI35" s="73"/>
+      <c r="AJ35" s="73"/>
+      <c r="AK35" s="73"/>
+      <c r="AL35" s="73"/>
+      <c r="AM35" s="73"/>
+      <c r="AN35" s="73"/>
+      <c r="AO35" s="73"/>
+      <c r="AP35" s="73"/>
+      <c r="AQ35" s="73"/>
+      <c r="AR35" s="73"/>
+      <c r="AS35" s="73"/>
+      <c r="AT35" s="73"/>
+      <c r="AU35" s="73"/>
+      <c r="AV35" s="73"/>
+      <c r="AW35" s="73"/>
+      <c r="AX35" s="73"/>
+      <c r="AY35" s="73"/>
+      <c r="AZ35" s="73"/>
+    </row>
+    <row r="36" spans="1:52" s="61" customFormat="1">
+      <c r="A36" s="68"/>
+      <c r="B36" s="82" t="s">
+        <v>204</v>
+      </c>
+      <c r="C36" s="83"/>
+      <c r="D36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E36" s="80">
         <v>0.12855535915153463</v>
       </c>
-      <c r="F36" s="26" t="s">
-[...11 lines deleted...]
-      <c r="J36" s="26">
+      <c r="F36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J36" s="80">
         <v>6.2847625930930462E-2</v>
       </c>
-      <c r="K36" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L36" s="26">
+      <c r="K36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L36" s="80">
         <v>5.7020669992872412E-2</v>
       </c>
-      <c r="M36" s="26" t="s">
-[...8 lines deleted...]
-      <c r="P36" s="27">
+      <c r="M36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P36" s="81">
         <v>3.9432954119757883E-2</v>
       </c>
-      <c r="Q36" s="26">
+      <c r="Q36" s="80">
         <v>7.8865908239515767E-2</v>
       </c>
-      <c r="R36" s="26" t="s">
-[...58 lines deleted...]
-      <c r="I37" s="26">
+      <c r="R36" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S36" s="68"/>
+      <c r="T36" s="68"/>
+      <c r="U36" s="68"/>
+      <c r="V36" s="68"/>
+      <c r="W36" s="73"/>
+      <c r="X36" s="73"/>
+      <c r="Y36" s="73"/>
+      <c r="Z36" s="73"/>
+      <c r="AA36" s="73"/>
+      <c r="AB36" s="73"/>
+      <c r="AC36" s="73"/>
+      <c r="AD36" s="73"/>
+      <c r="AE36" s="73"/>
+      <c r="AF36" s="73"/>
+      <c r="AG36" s="73"/>
+      <c r="AH36" s="73"/>
+      <c r="AI36" s="73"/>
+      <c r="AJ36" s="73"/>
+      <c r="AK36" s="73"/>
+      <c r="AL36" s="73"/>
+      <c r="AM36" s="73"/>
+      <c r="AN36" s="73"/>
+      <c r="AO36" s="73"/>
+      <c r="AP36" s="73"/>
+      <c r="AQ36" s="73"/>
+      <c r="AR36" s="73"/>
+      <c r="AS36" s="73"/>
+      <c r="AT36" s="73"/>
+      <c r="AU36" s="73"/>
+      <c r="AV36" s="73"/>
+      <c r="AW36" s="73"/>
+      <c r="AX36" s="73"/>
+      <c r="AY36" s="73"/>
+      <c r="AZ36" s="73"/>
+    </row>
+    <row r="37" spans="1:52" s="61" customFormat="1">
+      <c r="A37" s="68"/>
+      <c r="B37" s="82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="83"/>
+      <c r="D37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I37" s="80">
         <v>0.11947431302270012</v>
       </c>
-      <c r="J37" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="26">
+      <c r="J37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K37" s="80">
         <v>0.22101889711570338</v>
       </c>
-      <c r="L37" s="26" t="s">
-[...5 lines deleted...]
-      <c r="N37" s="26">
+      <c r="L37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N37" s="80">
         <v>0.19557989438685702</v>
       </c>
-      <c r="O37" s="26" t="s">
-[...8 lines deleted...]
-      <c r="R37" s="26">
+      <c r="O37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q37" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R37" s="80">
         <v>7.0894331998156757E-2</v>
       </c>
-      <c r="S37" s="7"/>
-[...49 lines deleted...]
-      <c r="G38" s="26">
+      <c r="S37" s="68"/>
+      <c r="T37" s="68"/>
+      <c r="U37" s="68"/>
+      <c r="V37" s="68"/>
+      <c r="W37" s="73"/>
+      <c r="X37" s="73"/>
+      <c r="Y37" s="73"/>
+      <c r="Z37" s="73"/>
+      <c r="AA37" s="73"/>
+      <c r="AB37" s="73"/>
+      <c r="AC37" s="73"/>
+      <c r="AD37" s="73"/>
+      <c r="AE37" s="73"/>
+      <c r="AF37" s="73"/>
+      <c r="AG37" s="73"/>
+      <c r="AH37" s="73"/>
+      <c r="AI37" s="73"/>
+      <c r="AJ37" s="73"/>
+      <c r="AK37" s="73"/>
+      <c r="AL37" s="73"/>
+      <c r="AM37" s="73"/>
+      <c r="AN37" s="73"/>
+      <c r="AO37" s="73"/>
+      <c r="AP37" s="73"/>
+      <c r="AQ37" s="73"/>
+      <c r="AR37" s="73"/>
+      <c r="AS37" s="73"/>
+      <c r="AT37" s="73"/>
+      <c r="AU37" s="73"/>
+      <c r="AV37" s="73"/>
+      <c r="AW37" s="73"/>
+      <c r="AX37" s="73"/>
+      <c r="AY37" s="73"/>
+      <c r="AZ37" s="73"/>
+    </row>
+    <row r="38" spans="1:52" s="61" customFormat="1">
+      <c r="A38" s="68"/>
+      <c r="B38" s="82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C38" s="83"/>
+      <c r="D38" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E38" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F38" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G38" s="80">
         <v>4.308580538141709E-2</v>
       </c>
-      <c r="H38" s="26">
+      <c r="H38" s="80">
         <v>0.12821334700942369</v>
       </c>
-      <c r="I38" s="26" t="s">
-[...9 lines deleted...]
-      <c r="M38" s="26">
+      <c r="I38" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J38" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K38" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L38" s="80"/>
+      <c r="M38" s="80">
         <v>3.4227820372398687E-2</v>
       </c>
-      <c r="N38" s="26">
+      <c r="N38" s="80">
         <v>3.2938076416337281E-2</v>
       </c>
-      <c r="O38" s="26">
+      <c r="O38" s="80">
         <v>3.1772761211813112E-2</v>
       </c>
-      <c r="P38" s="26" t="s">
-[...5 lines deleted...]
-      <c r="R38" s="26">
+      <c r="P38" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q38" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R38" s="80">
         <v>8.7438064704167887E-2</v>
       </c>
-      <c r="S38" s="7"/>
-[...49 lines deleted...]
-      <c r="G39" s="26">
+      <c r="S38" s="68"/>
+      <c r="T38" s="68"/>
+      <c r="U38" s="68"/>
+      <c r="V38" s="68"/>
+      <c r="W38" s="73"/>
+      <c r="X38" s="73"/>
+      <c r="Y38" s="73"/>
+      <c r="Z38" s="73"/>
+      <c r="AA38" s="73"/>
+      <c r="AB38" s="73"/>
+      <c r="AC38" s="73"/>
+      <c r="AD38" s="73"/>
+      <c r="AE38" s="73"/>
+      <c r="AF38" s="73"/>
+      <c r="AG38" s="73"/>
+      <c r="AH38" s="73"/>
+      <c r="AI38" s="73"/>
+      <c r="AJ38" s="73"/>
+      <c r="AK38" s="73"/>
+      <c r="AL38" s="73"/>
+      <c r="AM38" s="73"/>
+      <c r="AN38" s="73"/>
+      <c r="AO38" s="73"/>
+      <c r="AP38" s="73"/>
+      <c r="AQ38" s="73"/>
+      <c r="AR38" s="73"/>
+      <c r="AS38" s="73"/>
+      <c r="AT38" s="73"/>
+      <c r="AU38" s="73"/>
+      <c r="AV38" s="73"/>
+      <c r="AW38" s="73"/>
+      <c r="AX38" s="73"/>
+      <c r="AY38" s="73"/>
+      <c r="AZ38" s="73"/>
+    </row>
+    <row r="39" spans="1:52" s="61" customFormat="1">
+      <c r="A39" s="68"/>
+      <c r="B39" s="82" t="s">
+        <v>269</v>
+      </c>
+      <c r="C39" s="83"/>
+      <c r="D39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G39" s="80">
         <v>9.0702947845804988E-2</v>
       </c>
-      <c r="H39" s="26">
+      <c r="H39" s="80">
         <v>8.9489462615776991E-2</v>
       </c>
-      <c r="I39" s="26">
+      <c r="I39" s="80">
         <v>8.6794254220370612E-2</v>
       </c>
-      <c r="J39" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K39" s="26">
+      <c r="J39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K39" s="80">
         <v>8.0405242421805898E-2</v>
       </c>
-      <c r="L39" s="26" t="s">
-[...5 lines deleted...]
-      <c r="N39" s="26">
+      <c r="L39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N39" s="80">
         <v>0.14097413124691621</v>
       </c>
-      <c r="O39" s="26">
+      <c r="O39" s="80">
         <v>6.7299279897705094E-2</v>
       </c>
-      <c r="P39" s="26" t="s">
-[...55 lines deleted...]
-      <c r="F40" s="26">
+      <c r="P39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R39" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S39" s="68"/>
+      <c r="T39" s="68"/>
+      <c r="U39" s="68"/>
+      <c r="V39" s="68"/>
+      <c r="W39" s="73"/>
+      <c r="X39" s="73"/>
+      <c r="Y39" s="73"/>
+      <c r="Z39" s="73"/>
+      <c r="AA39" s="73"/>
+      <c r="AB39" s="73"/>
+      <c r="AC39" s="73"/>
+      <c r="AD39" s="73"/>
+      <c r="AE39" s="73"/>
+      <c r="AF39" s="73"/>
+      <c r="AG39" s="73"/>
+      <c r="AH39" s="73"/>
+      <c r="AI39" s="73"/>
+      <c r="AJ39" s="73"/>
+      <c r="AK39" s="73"/>
+      <c r="AL39" s="73"/>
+      <c r="AM39" s="73"/>
+      <c r="AN39" s="73"/>
+      <c r="AO39" s="73"/>
+      <c r="AP39" s="73"/>
+      <c r="AQ39" s="73"/>
+      <c r="AR39" s="73"/>
+      <c r="AS39" s="73"/>
+      <c r="AT39" s="73"/>
+      <c r="AU39" s="73"/>
+      <c r="AV39" s="73"/>
+      <c r="AW39" s="73"/>
+      <c r="AX39" s="73"/>
+      <c r="AY39" s="73"/>
+      <c r="AZ39" s="73"/>
+    </row>
+    <row r="40" spans="1:52" s="61" customFormat="1">
+      <c r="A40" s="68"/>
+      <c r="B40" s="82" t="s">
+        <v>309</v>
+      </c>
+      <c r="C40" s="83"/>
+      <c r="D40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F40" s="80">
         <v>8.9015488695032938E-2</v>
       </c>
-      <c r="G40" s="26" t="s">
-[...91 lines deleted...]
-      <c r="I41" s="26">
+      <c r="G40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K40" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="L40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R40" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S40" s="68"/>
+      <c r="T40" s="68"/>
+      <c r="U40" s="68"/>
+      <c r="V40" s="68"/>
+      <c r="W40" s="73"/>
+      <c r="X40" s="73"/>
+      <c r="Y40" s="73"/>
+      <c r="Z40" s="73"/>
+      <c r="AA40" s="73"/>
+      <c r="AB40" s="73"/>
+      <c r="AC40" s="73"/>
+      <c r="AD40" s="73"/>
+      <c r="AE40" s="73"/>
+      <c r="AF40" s="73"/>
+      <c r="AG40" s="73"/>
+      <c r="AH40" s="73"/>
+      <c r="AI40" s="73"/>
+      <c r="AJ40" s="73"/>
+      <c r="AK40" s="73"/>
+      <c r="AL40" s="73"/>
+      <c r="AM40" s="73"/>
+      <c r="AN40" s="73"/>
+      <c r="AO40" s="73"/>
+      <c r="AP40" s="73"/>
+      <c r="AQ40" s="73"/>
+      <c r="AR40" s="73"/>
+      <c r="AS40" s="73"/>
+      <c r="AT40" s="73"/>
+      <c r="AU40" s="73"/>
+      <c r="AV40" s="73"/>
+      <c r="AW40" s="73"/>
+      <c r="AX40" s="73"/>
+      <c r="AY40" s="73"/>
+      <c r="AZ40" s="73"/>
+    </row>
+    <row r="41" spans="1:52" s="61" customFormat="1">
+      <c r="A41" s="68"/>
+      <c r="B41" s="82" t="s">
+        <v>327</v>
+      </c>
+      <c r="C41" s="83"/>
+      <c r="D41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I41" s="80">
         <v>0.10325245224574084</v>
       </c>
-      <c r="J41" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q41" s="26">
+      <c r="J41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K41" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="L41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q41" s="80">
         <v>6.3548551093035074E-2</v>
       </c>
-      <c r="R41" s="26" t="s">
-[...43 lines deleted...]
-      <c r="D42" s="26">
+      <c r="R41" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S41" s="68"/>
+      <c r="T41" s="68"/>
+      <c r="U41" s="68"/>
+      <c r="V41" s="68"/>
+      <c r="W41" s="73"/>
+      <c r="X41" s="73"/>
+      <c r="Y41" s="73"/>
+      <c r="Z41" s="73"/>
+      <c r="AA41" s="73"/>
+      <c r="AB41" s="73"/>
+      <c r="AC41" s="73"/>
+      <c r="AD41" s="73"/>
+      <c r="AE41" s="73"/>
+      <c r="AF41" s="73"/>
+      <c r="AG41" s="73"/>
+      <c r="AH41" s="73"/>
+      <c r="AI41" s="73"/>
+      <c r="AJ41" s="73"/>
+      <c r="AK41" s="73"/>
+      <c r="AL41" s="73"/>
+      <c r="AM41" s="73"/>
+      <c r="AN41" s="73"/>
+      <c r="AO41" s="73"/>
+      <c r="AP41" s="73"/>
+      <c r="AQ41" s="73"/>
+      <c r="AR41" s="73"/>
+      <c r="AS41" s="73"/>
+      <c r="AT41" s="73"/>
+      <c r="AU41" s="73"/>
+      <c r="AV41" s="73"/>
+      <c r="AW41" s="73"/>
+      <c r="AX41" s="73"/>
+      <c r="AY41" s="73"/>
+      <c r="AZ41" s="73"/>
+    </row>
+    <row r="42" spans="1:52" s="61" customFormat="1">
+      <c r="A42" s="68"/>
+      <c r="B42" s="82" t="s">
+        <v>342</v>
+      </c>
+      <c r="C42" s="83"/>
+      <c r="D42" s="80">
         <v>0.1438538444939941</v>
       </c>
-      <c r="E42" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="26">
+      <c r="E42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F42" s="80">
         <v>7.8219719191208098E-2</v>
       </c>
-      <c r="G42" s="26">
+      <c r="G42" s="80">
         <v>7.9070135209931211E-2</v>
       </c>
-      <c r="H42" s="26" t="s">
-[...17 lines deleted...]
-      <c r="N42" s="26">
+      <c r="H42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K42" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="L42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N42" s="80">
         <v>6.0114217012323418E-2</v>
       </c>
-      <c r="O42" s="26" t="s">
-[...2 lines deleted...]
-      <c r="P42" s="27">
+      <c r="O42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P42" s="81">
         <v>5.2792735719564984E-2</v>
       </c>
-      <c r="Q42" s="26" t="s">
-[...46 lines deleted...]
-      <c r="D43" s="26">
+      <c r="Q42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R42" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S42" s="68"/>
+      <c r="T42" s="68"/>
+      <c r="U42" s="68"/>
+      <c r="V42" s="68"/>
+      <c r="W42" s="73"/>
+      <c r="X42" s="73"/>
+      <c r="Y42" s="73"/>
+      <c r="Z42" s="73"/>
+      <c r="AA42" s="73"/>
+      <c r="AB42" s="73"/>
+      <c r="AC42" s="73"/>
+      <c r="AD42" s="73"/>
+      <c r="AE42" s="73"/>
+      <c r="AF42" s="73"/>
+      <c r="AG42" s="73"/>
+      <c r="AH42" s="73"/>
+      <c r="AI42" s="73"/>
+      <c r="AJ42" s="73"/>
+      <c r="AK42" s="73"/>
+      <c r="AL42" s="73"/>
+      <c r="AM42" s="73"/>
+      <c r="AN42" s="73"/>
+      <c r="AO42" s="73"/>
+      <c r="AP42" s="73"/>
+      <c r="AQ42" s="73"/>
+      <c r="AR42" s="73"/>
+      <c r="AS42" s="73"/>
+      <c r="AT42" s="73"/>
+      <c r="AU42" s="73"/>
+      <c r="AV42" s="73"/>
+      <c r="AW42" s="73"/>
+      <c r="AX42" s="73"/>
+      <c r="AY42" s="73"/>
+      <c r="AZ42" s="73"/>
+    </row>
+    <row r="43" spans="1:52" s="61" customFormat="1">
+      <c r="A43" s="68"/>
+      <c r="B43" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="83"/>
+      <c r="D43" s="80">
         <v>0.18157058556513844</v>
       </c>
-      <c r="E43" s="26" t="s">
-[...11 lines deleted...]
-      <c r="I43" s="26">
+      <c r="E43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I43" s="80">
         <v>0.36516341062625529</v>
       </c>
-      <c r="J43" s="26" t="s">
-[...5 lines deleted...]
-      <c r="L43" s="26">
+      <c r="J43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K43" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="L43" s="80">
         <v>0.16339869281045752</v>
       </c>
-      <c r="M43" s="26" t="s">
-[...150 lines deleted...]
-      <c r="F45" s="26">
+      <c r="M43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R43" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S43" s="68"/>
+      <c r="T43" s="68"/>
+      <c r="U43" s="68"/>
+      <c r="V43" s="68"/>
+      <c r="W43" s="73"/>
+      <c r="X43" s="73"/>
+      <c r="Y43" s="73"/>
+      <c r="Z43" s="73"/>
+      <c r="AA43" s="73"/>
+      <c r="AB43" s="73"/>
+      <c r="AC43" s="73"/>
+      <c r="AD43" s="73"/>
+      <c r="AE43" s="73"/>
+      <c r="AF43" s="73"/>
+      <c r="AG43" s="73"/>
+      <c r="AH43" s="73"/>
+      <c r="AI43" s="73"/>
+      <c r="AJ43" s="73"/>
+      <c r="AK43" s="73"/>
+      <c r="AL43" s="73"/>
+      <c r="AM43" s="73"/>
+      <c r="AN43" s="73"/>
+      <c r="AO43" s="73"/>
+      <c r="AP43" s="73"/>
+      <c r="AQ43" s="73"/>
+      <c r="AR43" s="73"/>
+      <c r="AS43" s="73"/>
+      <c r="AT43" s="73"/>
+      <c r="AU43" s="73"/>
+      <c r="AV43" s="73"/>
+      <c r="AW43" s="73"/>
+      <c r="AX43" s="73"/>
+      <c r="AY43" s="73"/>
+      <c r="AZ43" s="73"/>
+    </row>
+    <row r="44" spans="1:52" s="61" customFormat="1">
+      <c r="A44" s="68"/>
+      <c r="B44" s="82" t="s">
+        <v>389</v>
+      </c>
+      <c r="C44" s="83"/>
+      <c r="D44" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E44" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F44" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G44" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H44" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I44" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J44" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K44" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="L44" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="M44" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="N44" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="O44" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="P44" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q44" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="R44" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S44" s="68"/>
+      <c r="T44" s="68"/>
+      <c r="U44" s="68"/>
+      <c r="V44" s="68"/>
+      <c r="W44" s="73"/>
+      <c r="X44" s="73"/>
+      <c r="Y44" s="73"/>
+      <c r="Z44" s="73"/>
+      <c r="AA44" s="73"/>
+      <c r="AB44" s="73"/>
+      <c r="AC44" s="73"/>
+      <c r="AD44" s="73"/>
+      <c r="AE44" s="73"/>
+      <c r="AF44" s="73"/>
+      <c r="AG44" s="73"/>
+      <c r="AH44" s="73"/>
+      <c r="AI44" s="73"/>
+      <c r="AJ44" s="73"/>
+      <c r="AK44" s="73"/>
+      <c r="AL44" s="73"/>
+      <c r="AM44" s="73"/>
+      <c r="AN44" s="73"/>
+      <c r="AO44" s="73"/>
+      <c r="AP44" s="73"/>
+      <c r="AQ44" s="73"/>
+      <c r="AR44" s="73"/>
+      <c r="AS44" s="73"/>
+      <c r="AT44" s="73"/>
+      <c r="AU44" s="73"/>
+      <c r="AV44" s="73"/>
+      <c r="AW44" s="73"/>
+      <c r="AX44" s="73"/>
+      <c r="AY44" s="73"/>
+      <c r="AZ44" s="73"/>
+    </row>
+    <row r="45" spans="1:52" s="61" customFormat="1">
+      <c r="A45" s="68"/>
+      <c r="B45" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" s="83"/>
+      <c r="D45" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E45" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F45" s="80">
         <v>0.17823723375813208</v>
       </c>
-      <c r="G45" s="26" t="s">
-[...8 lines deleted...]
-      <c r="J45" s="26">
+      <c r="G45" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H45" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I45" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J45" s="80">
         <v>0.17754105636928541</v>
       </c>
-      <c r="K45" s="26" t="s">
-[...11 lines deleted...]
-      <c r="O45" s="26">
+      <c r="K45" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="L45" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="M45" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="N45" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="O45" s="80">
         <v>0.14313318542904174</v>
       </c>
-      <c r="P45" s="26" t="s">
-[...70 lines deleted...]
-      <c r="K46" s="26">
+      <c r="P45" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q45" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="R45" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S45" s="68"/>
+      <c r="T45" s="68"/>
+      <c r="U45" s="68"/>
+      <c r="V45" s="68"/>
+      <c r="W45" s="73"/>
+      <c r="X45" s="73"/>
+      <c r="Y45" s="73"/>
+      <c r="Z45" s="73"/>
+      <c r="AA45" s="73"/>
+      <c r="AB45" s="73"/>
+      <c r="AC45" s="73"/>
+      <c r="AD45" s="73"/>
+      <c r="AE45" s="73"/>
+      <c r="AF45" s="73"/>
+      <c r="AG45" s="73"/>
+      <c r="AH45" s="73"/>
+      <c r="AI45" s="73"/>
+      <c r="AJ45" s="73"/>
+      <c r="AK45" s="73"/>
+      <c r="AL45" s="73"/>
+      <c r="AM45" s="73"/>
+      <c r="AN45" s="73"/>
+      <c r="AO45" s="73"/>
+      <c r="AP45" s="73"/>
+      <c r="AQ45" s="73"/>
+      <c r="AR45" s="73"/>
+      <c r="AS45" s="73"/>
+      <c r="AT45" s="73"/>
+      <c r="AU45" s="73"/>
+      <c r="AV45" s="73"/>
+      <c r="AW45" s="73"/>
+      <c r="AX45" s="73"/>
+      <c r="AY45" s="73"/>
+      <c r="AZ45" s="73"/>
+    </row>
+    <row r="46" spans="1:52" s="61" customFormat="1">
+      <c r="A46" s="68"/>
+      <c r="B46" s="82" t="s">
+        <v>485</v>
+      </c>
+      <c r="C46" s="83"/>
+      <c r="D46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K46" s="80">
         <v>9.3510379652141387E-2</v>
       </c>
-      <c r="L46" s="26" t="s">
-[...61 lines deleted...]
-      <c r="D47" s="26">
+      <c r="L46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q46" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="R46" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S46" s="68"/>
+      <c r="T46" s="68"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="68"/>
+      <c r="W46" s="73"/>
+      <c r="X46" s="73"/>
+      <c r="Y46" s="73"/>
+      <c r="Z46" s="73"/>
+      <c r="AA46" s="73"/>
+      <c r="AB46" s="73"/>
+      <c r="AC46" s="73"/>
+      <c r="AD46" s="73"/>
+      <c r="AE46" s="73"/>
+      <c r="AF46" s="73"/>
+      <c r="AG46" s="73"/>
+      <c r="AH46" s="73"/>
+      <c r="AI46" s="73"/>
+      <c r="AJ46" s="73"/>
+      <c r="AK46" s="73"/>
+      <c r="AL46" s="73"/>
+      <c r="AM46" s="73"/>
+      <c r="AN46" s="73"/>
+      <c r="AO46" s="73"/>
+      <c r="AP46" s="73"/>
+      <c r="AQ46" s="73"/>
+      <c r="AR46" s="73"/>
+      <c r="AS46" s="73"/>
+      <c r="AT46" s="73"/>
+      <c r="AU46" s="73"/>
+      <c r="AV46" s="73"/>
+      <c r="AW46" s="73"/>
+      <c r="AX46" s="73"/>
+      <c r="AY46" s="73"/>
+      <c r="AZ46" s="73"/>
+    </row>
+    <row r="47" spans="1:52" s="61" customFormat="1">
+      <c r="A47" s="68"/>
+      <c r="B47" s="82" t="s">
+        <v>538</v>
+      </c>
+      <c r="C47" s="83"/>
+      <c r="D47" s="80">
         <v>0.12018508503094766</v>
       </c>
-      <c r="E47" s="26">
+      <c r="E47" s="80">
         <v>0.11854661845770849</v>
       </c>
-      <c r="F47" s="26" t="s">
-[...5 lines deleted...]
-      <c r="H47" s="26">
+      <c r="F47" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G47" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H47" s="80">
         <v>0.10278548668927948</v>
       </c>
-      <c r="I47" s="26">
+      <c r="I47" s="80">
         <v>4.7317119333774957E-2</v>
       </c>
-      <c r="J47" s="26" t="s">
-[...5 lines deleted...]
-      <c r="L47" s="26">
+      <c r="J47" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K47" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L47" s="80">
         <v>3.4870543108708914E-2</v>
       </c>
-      <c r="M47" s="26">
+      <c r="M47" s="80">
         <v>3.1101780576938035E-2</v>
       </c>
-      <c r="N47" s="26" t="s">
-[...2 lines deleted...]
-      <c r="O47" s="26">
+      <c r="N47" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O47" s="80">
         <v>2.4422708234116082E-2</v>
       </c>
-      <c r="P47" s="26" t="s">
-[...49 lines deleted...]
-      <c r="D48" s="26">
+      <c r="P47" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q47" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="R47" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S47" s="68"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="68"/>
+      <c r="W47" s="73"/>
+      <c r="X47" s="73"/>
+      <c r="Y47" s="73"/>
+      <c r="Z47" s="73"/>
+      <c r="AA47" s="73"/>
+      <c r="AB47" s="73"/>
+      <c r="AC47" s="73"/>
+      <c r="AD47" s="73"/>
+      <c r="AE47" s="73"/>
+      <c r="AF47" s="73"/>
+      <c r="AG47" s="73"/>
+      <c r="AH47" s="73"/>
+      <c r="AI47" s="73"/>
+      <c r="AJ47" s="73"/>
+      <c r="AK47" s="73"/>
+      <c r="AL47" s="73"/>
+      <c r="AM47" s="73"/>
+      <c r="AN47" s="73"/>
+      <c r="AO47" s="73"/>
+      <c r="AP47" s="73"/>
+      <c r="AQ47" s="73"/>
+      <c r="AR47" s="73"/>
+      <c r="AS47" s="73"/>
+      <c r="AT47" s="73"/>
+      <c r="AU47" s="73"/>
+      <c r="AV47" s="73"/>
+      <c r="AW47" s="73"/>
+      <c r="AX47" s="73"/>
+      <c r="AY47" s="73"/>
+      <c r="AZ47" s="73"/>
+    </row>
+    <row r="48" spans="1:52" s="61" customFormat="1">
+      <c r="A48" s="68"/>
+      <c r="B48" s="82" t="s">
+        <v>539</v>
+      </c>
+      <c r="C48" s="82"/>
+      <c r="D48" s="80">
         <v>5.3860447580319395E-2</v>
       </c>
-      <c r="E48" s="26">
+      <c r="E48" s="80">
         <v>2.7514100976750586E-2</v>
       </c>
-      <c r="F48" s="26" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="26">
+      <c r="F48" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G48" s="80">
         <v>2.7544036027599122E-2</v>
       </c>
-      <c r="H48" s="26" t="s">
-[...8 lines deleted...]
-      <c r="K48" s="26">
+      <c r="H48" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I48" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J48" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K48" s="80">
         <v>2.2642620204010006E-2</v>
       </c>
-      <c r="L48" s="26">
+      <c r="L48" s="80">
         <v>2.090279156781388E-2</v>
       </c>
-      <c r="M48" s="26" t="s">
-[...8 lines deleted...]
-      <c r="P48" s="27">
+      <c r="M48" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N48" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O48" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P48" s="81">
         <v>1.2723779471454201E-2</v>
       </c>
-      <c r="Q48" s="26" t="s">
-[...46 lines deleted...]
-      <c r="D49" s="26">
+      <c r="Q48" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="R48" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S48" s="68"/>
+      <c r="T48" s="68"/>
+      <c r="U48" s="68"/>
+      <c r="V48" s="68"/>
+      <c r="W48" s="73"/>
+      <c r="X48" s="73"/>
+      <c r="Y48" s="73"/>
+      <c r="Z48" s="73"/>
+      <c r="AA48" s="73"/>
+      <c r="AB48" s="73"/>
+      <c r="AC48" s="73"/>
+      <c r="AD48" s="73"/>
+      <c r="AE48" s="73"/>
+      <c r="AF48" s="73"/>
+      <c r="AG48" s="73"/>
+      <c r="AH48" s="73"/>
+      <c r="AI48" s="73"/>
+      <c r="AJ48" s="73"/>
+      <c r="AK48" s="73"/>
+      <c r="AL48" s="73"/>
+      <c r="AM48" s="73"/>
+      <c r="AN48" s="73"/>
+      <c r="AO48" s="73"/>
+      <c r="AP48" s="73"/>
+      <c r="AQ48" s="73"/>
+      <c r="AR48" s="73"/>
+      <c r="AS48" s="73"/>
+      <c r="AT48" s="73"/>
+      <c r="AU48" s="73"/>
+      <c r="AV48" s="73"/>
+      <c r="AW48" s="73"/>
+      <c r="AX48" s="73"/>
+      <c r="AY48" s="73"/>
+      <c r="AZ48" s="73"/>
+    </row>
+    <row r="49" spans="1:52" s="61" customFormat="1">
+      <c r="A49" s="68"/>
+      <c r="B49" s="82" t="s">
+        <v>540</v>
+      </c>
+      <c r="C49" s="82"/>
+      <c r="D49" s="80">
         <v>3.2352512981445834E-2</v>
       </c>
-      <c r="E49" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="26">
+      <c r="E49" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F49" s="80">
         <v>3.436130916587922E-2</v>
       </c>
-      <c r="G49" s="26" t="s">
-[...5 lines deleted...]
-      <c r="I49" s="26">
+      <c r="G49" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H49" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I49" s="80">
         <v>9.5356155239820731E-2</v>
       </c>
-      <c r="J49" s="26">
+      <c r="J49" s="80">
         <v>3.0036343976211216E-2</v>
       </c>
-      <c r="K49" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L49" s="26">
+      <c r="K49" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L49" s="80">
         <v>2.6241553499967197E-2</v>
       </c>
-      <c r="M49" s="26">
+      <c r="M49" s="80">
         <v>7.1620411817367946E-2</v>
       </c>
-      <c r="N49" s="26">
+      <c r="N49" s="80">
         <v>4.3872156535854516E-2</v>
       </c>
-      <c r="O49" s="26">
+      <c r="O49" s="80">
         <v>2.0458474411563132E-2</v>
       </c>
-      <c r="P49" s="27">
+      <c r="P49" s="81">
         <v>5.1637333792331853E-2</v>
       </c>
-      <c r="Q49" s="26" t="s">
-[...2 lines deleted...]
-      <c r="R49" s="26">
+      <c r="Q49" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="R49" s="80">
         <v>3.3523298692591352E-2</v>
       </c>
-      <c r="S49" s="7"/>
-[...96 lines deleted...]
-      <c r="D51" s="26">
+      <c r="S49" s="68"/>
+      <c r="T49" s="68"/>
+      <c r="U49" s="68"/>
+      <c r="V49" s="68"/>
+      <c r="W49" s="73"/>
+      <c r="X49" s="73"/>
+      <c r="Y49" s="73"/>
+      <c r="Z49" s="73"/>
+      <c r="AA49" s="73"/>
+      <c r="AB49" s="73"/>
+      <c r="AC49" s="73"/>
+      <c r="AD49" s="73"/>
+      <c r="AE49" s="73"/>
+      <c r="AF49" s="73"/>
+      <c r="AG49" s="73"/>
+      <c r="AH49" s="73"/>
+      <c r="AI49" s="73"/>
+      <c r="AJ49" s="73"/>
+      <c r="AK49" s="73"/>
+      <c r="AL49" s="73"/>
+      <c r="AM49" s="73"/>
+      <c r="AN49" s="73"/>
+      <c r="AO49" s="73"/>
+      <c r="AP49" s="73"/>
+      <c r="AQ49" s="73"/>
+      <c r="AR49" s="73"/>
+      <c r="AS49" s="73"/>
+      <c r="AT49" s="73"/>
+      <c r="AU49" s="73"/>
+      <c r="AV49" s="73"/>
+      <c r="AW49" s="73"/>
+      <c r="AX49" s="73"/>
+      <c r="AY49" s="73"/>
+      <c r="AZ49" s="73"/>
+    </row>
+    <row r="50" spans="1:52" s="61" customFormat="1">
+      <c r="A50" s="68"/>
+      <c r="B50" s="85" t="s">
+        <v>543</v>
+      </c>
+      <c r="C50" s="82"/>
+      <c r="D50" s="80"/>
+      <c r="E50" s="80"/>
+      <c r="F50" s="80"/>
+      <c r="G50" s="80"/>
+      <c r="H50" s="80"/>
+      <c r="I50" s="80"/>
+      <c r="J50" s="80"/>
+      <c r="K50" s="80"/>
+      <c r="L50" s="80"/>
+      <c r="M50" s="80"/>
+      <c r="N50" s="80"/>
+      <c r="O50" s="80"/>
+      <c r="P50" s="81"/>
+      <c r="Q50" s="80"/>
+      <c r="R50" s="80"/>
+      <c r="S50" s="68"/>
+      <c r="T50" s="68"/>
+      <c r="U50" s="68"/>
+      <c r="V50" s="68"/>
+      <c r="W50" s="73"/>
+      <c r="X50" s="73"/>
+      <c r="Y50" s="73"/>
+      <c r="Z50" s="73"/>
+      <c r="AA50" s="73"/>
+      <c r="AB50" s="73"/>
+      <c r="AC50" s="73"/>
+      <c r="AD50" s="73"/>
+      <c r="AE50" s="73"/>
+      <c r="AF50" s="73"/>
+      <c r="AG50" s="73"/>
+      <c r="AH50" s="73"/>
+      <c r="AI50" s="73"/>
+      <c r="AJ50" s="73"/>
+      <c r="AK50" s="73"/>
+      <c r="AL50" s="73"/>
+      <c r="AM50" s="73"/>
+      <c r="AN50" s="73"/>
+      <c r="AO50" s="73"/>
+      <c r="AP50" s="73"/>
+      <c r="AQ50" s="73"/>
+      <c r="AR50" s="73"/>
+      <c r="AS50" s="73"/>
+      <c r="AT50" s="73"/>
+      <c r="AU50" s="73"/>
+      <c r="AV50" s="73"/>
+      <c r="AW50" s="73"/>
+      <c r="AX50" s="73"/>
+      <c r="AY50" s="73"/>
+      <c r="AZ50" s="73"/>
+    </row>
+    <row r="51" spans="1:52" s="61" customFormat="1">
+      <c r="A51" s="68"/>
+      <c r="B51" s="82" t="s">
+        <v>43</v>
+      </c>
+      <c r="C51" s="79"/>
+      <c r="D51" s="80">
         <v>5.3149701115977631E-2</v>
       </c>
-      <c r="E51" s="26">
+      <c r="E51" s="80">
         <v>2.0771271946147016E-2</v>
       </c>
-      <c r="F51" s="26">
+      <c r="F51" s="80">
         <v>2.4830311425313084E-2</v>
       </c>
-      <c r="G51" s="26">
+      <c r="G51" s="80">
         <v>4.6529607146947656E-2</v>
       </c>
-      <c r="H51" s="26">
+      <c r="H51" s="80">
         <v>3.9138734360072799E-2</v>
       </c>
-      <c r="I51" s="26">
+      <c r="I51" s="80">
         <v>2.7911277028146778E-2</v>
       </c>
-      <c r="J51" s="26">
+      <c r="J51" s="80">
         <v>2.3807661305408078E-2</v>
       </c>
-      <c r="K51" s="26">
+      <c r="K51" s="80">
         <v>2.3125397467768979E-2</v>
       </c>
-      <c r="L51" s="26">
+      <c r="L51" s="80">
         <v>1.273114994111843E-2</v>
       </c>
-      <c r="M51" s="26">
+      <c r="M51" s="80">
         <v>3.3293179740797464E-2</v>
       </c>
-      <c r="N51" s="26">
+      <c r="N51" s="80">
         <v>2.0284945527676637E-2</v>
       </c>
-      <c r="O51" s="26">
+      <c r="O51" s="80">
         <v>1.9673393562022481E-2</v>
       </c>
-      <c r="P51" s="27">
+      <c r="P51" s="81">
         <v>1.8601635349484866E-2</v>
       </c>
-      <c r="Q51" s="26">
+      <c r="Q51" s="80">
         <v>1.8601635349484866E-2</v>
       </c>
-      <c r="R51" s="26">
+      <c r="R51" s="80">
         <v>2.9041064064587327E-2</v>
       </c>
-      <c r="S51" s="7"/>
-[...40 lines deleted...]
-      <c r="D52" s="26">
+      <c r="S51" s="68"/>
+      <c r="T51" s="68"/>
+      <c r="U51" s="68"/>
+      <c r="V51" s="68"/>
+      <c r="W51" s="73"/>
+      <c r="X51" s="73"/>
+      <c r="Y51" s="73"/>
+      <c r="Z51" s="73"/>
+      <c r="AA51" s="73"/>
+      <c r="AB51" s="73"/>
+      <c r="AC51" s="73"/>
+      <c r="AD51" s="73"/>
+      <c r="AE51" s="73"/>
+      <c r="AF51" s="73"/>
+      <c r="AG51" s="73"/>
+      <c r="AH51" s="73"/>
+      <c r="AI51" s="73"/>
+      <c r="AJ51" s="73"/>
+      <c r="AK51" s="73"/>
+      <c r="AL51" s="73"/>
+      <c r="AM51" s="73"/>
+      <c r="AN51" s="73"/>
+      <c r="AO51" s="73"/>
+      <c r="AP51" s="73"/>
+      <c r="AQ51" s="73"/>
+      <c r="AR51" s="73"/>
+      <c r="AS51" s="73"/>
+      <c r="AT51" s="73"/>
+      <c r="AU51" s="73"/>
+      <c r="AV51" s="73"/>
+      <c r="AW51" s="73"/>
+      <c r="AX51" s="73"/>
+      <c r="AY51" s="73"/>
+      <c r="AZ51" s="73"/>
+    </row>
+    <row r="52" spans="1:52" s="61" customFormat="1">
+      <c r="A52" s="68"/>
+      <c r="B52" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="C52" s="83"/>
+      <c r="D52" s="80">
         <v>8.5918034195377607E-2</v>
       </c>
-      <c r="E52" s="26">
+      <c r="E52" s="80">
         <v>9.1407678244972576E-2</v>
       </c>
-      <c r="F52" s="26">
+      <c r="F52" s="80">
         <v>9.5721259691777555E-2</v>
       </c>
-      <c r="G52" s="26" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="26">
+      <c r="G52" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H52" s="80">
         <v>0.10049241282283188</v>
       </c>
-      <c r="I52" s="26" t="s">
-[...5 lines deleted...]
-      <c r="K52" s="26">
+      <c r="I52" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J52" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K52" s="80">
         <v>9.3830635702556883E-2</v>
       </c>
-      <c r="L52" s="26" t="s">
-[...2 lines deleted...]
-      <c r="M52" s="26">
+      <c r="L52" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M52" s="80">
         <v>0.1739659896490236</v>
       </c>
-      <c r="N52" s="26">
+      <c r="N52" s="80">
         <v>8.4288604180714766E-2</v>
       </c>
-      <c r="O52" s="26" t="s">
-[...5 lines deleted...]
-      <c r="Q52" s="26">
+      <c r="O52" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P52" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q52" s="80">
         <v>9.1324200913242018E-2</v>
       </c>
-      <c r="R52" s="26"/>
-[...41 lines deleted...]
-      <c r="D53" s="26">
+      <c r="R52" s="80"/>
+      <c r="S52" s="68"/>
+      <c r="T52" s="68"/>
+      <c r="U52" s="68"/>
+      <c r="V52" s="68"/>
+      <c r="W52" s="73"/>
+      <c r="X52" s="73"/>
+      <c r="Y52" s="73"/>
+      <c r="Z52" s="73"/>
+      <c r="AA52" s="73"/>
+      <c r="AB52" s="73"/>
+      <c r="AC52" s="73"/>
+      <c r="AD52" s="73"/>
+      <c r="AE52" s="73"/>
+      <c r="AF52" s="73"/>
+      <c r="AG52" s="73"/>
+      <c r="AH52" s="73"/>
+      <c r="AI52" s="73"/>
+      <c r="AJ52" s="73"/>
+      <c r="AK52" s="73"/>
+      <c r="AL52" s="73"/>
+      <c r="AM52" s="73"/>
+      <c r="AN52" s="73"/>
+      <c r="AO52" s="73"/>
+      <c r="AP52" s="73"/>
+      <c r="AQ52" s="73"/>
+      <c r="AR52" s="73"/>
+      <c r="AS52" s="73"/>
+      <c r="AT52" s="73"/>
+      <c r="AU52" s="73"/>
+      <c r="AV52" s="73"/>
+      <c r="AW52" s="73"/>
+      <c r="AX52" s="73"/>
+      <c r="AY52" s="73"/>
+      <c r="AZ52" s="73"/>
+    </row>
+    <row r="53" spans="1:52" s="61" customFormat="1">
+      <c r="A53" s="68"/>
+      <c r="B53" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="83"/>
+      <c r="D53" s="80">
         <v>0.19662461084712435</v>
       </c>
-      <c r="E53" s="26" t="s">
-[...5 lines deleted...]
-      <c r="G53" s="26">
+      <c r="E53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G53" s="80">
         <v>7.4082305441345336E-2</v>
       </c>
-      <c r="H53" s="26" t="s">
-[...14 lines deleted...]
-      <c r="M53" s="26">
+      <c r="H53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M53" s="80">
         <v>6.9766630620574172E-2</v>
       </c>
-      <c r="N53" s="26">
+      <c r="N53" s="80">
         <v>0.1372495196266813</v>
       </c>
-      <c r="O53" s="26" t="s">
-[...55 lines deleted...]
-      <c r="E54" s="26">
+      <c r="O53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R53" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S53" s="68"/>
+      <c r="T53" s="68"/>
+      <c r="U53" s="68"/>
+      <c r="V53" s="68"/>
+      <c r="W53" s="73"/>
+      <c r="X53" s="73"/>
+      <c r="Y53" s="73"/>
+      <c r="Z53" s="73"/>
+      <c r="AA53" s="73"/>
+      <c r="AB53" s="73"/>
+      <c r="AC53" s="73"/>
+      <c r="AD53" s="73"/>
+      <c r="AE53" s="73"/>
+      <c r="AF53" s="73"/>
+      <c r="AG53" s="73"/>
+      <c r="AH53" s="73"/>
+      <c r="AI53" s="73"/>
+      <c r="AJ53" s="73"/>
+      <c r="AK53" s="73"/>
+      <c r="AL53" s="73"/>
+      <c r="AM53" s="73"/>
+      <c r="AN53" s="73"/>
+      <c r="AO53" s="73"/>
+      <c r="AP53" s="73"/>
+      <c r="AQ53" s="73"/>
+      <c r="AR53" s="73"/>
+      <c r="AS53" s="73"/>
+      <c r="AT53" s="73"/>
+      <c r="AU53" s="73"/>
+      <c r="AV53" s="73"/>
+      <c r="AW53" s="73"/>
+      <c r="AX53" s="73"/>
+      <c r="AY53" s="73"/>
+      <c r="AZ53" s="73"/>
+    </row>
+    <row r="54" spans="1:52" s="61" customFormat="1">
+      <c r="A54" s="68"/>
+      <c r="B54" s="82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="83"/>
+      <c r="D54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E54" s="80">
         <v>9.0777051561365285E-2</v>
       </c>
-      <c r="F54" s="26" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="26">
+      <c r="F54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G54" s="80">
         <v>0.10007004903432402</v>
       </c>
-      <c r="H54" s="26">
+      <c r="H54" s="80">
         <v>0.10307684378704324</v>
       </c>
-      <c r="I54" s="26" t="s">
-[...8 lines deleted...]
-      <c r="L54" s="26">
+      <c r="I54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L54" s="80">
         <v>9.6950894372000579E-2</v>
       </c>
-      <c r="M54" s="26"/>
-[...56 lines deleted...]
-      <c r="D55" s="26">
+      <c r="M54" s="80"/>
+      <c r="N54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R54" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S54" s="68"/>
+      <c r="T54" s="68"/>
+      <c r="U54" s="68"/>
+      <c r="V54" s="68"/>
+      <c r="W54" s="73"/>
+      <c r="X54" s="73"/>
+      <c r="Y54" s="73"/>
+      <c r="Z54" s="73"/>
+      <c r="AA54" s="73"/>
+      <c r="AB54" s="73"/>
+      <c r="AC54" s="73"/>
+      <c r="AD54" s="73"/>
+      <c r="AE54" s="73"/>
+      <c r="AF54" s="73"/>
+      <c r="AG54" s="73"/>
+      <c r="AH54" s="73"/>
+      <c r="AI54" s="73"/>
+      <c r="AJ54" s="73"/>
+      <c r="AK54" s="73"/>
+      <c r="AL54" s="73"/>
+      <c r="AM54" s="73"/>
+      <c r="AN54" s="73"/>
+      <c r="AO54" s="73"/>
+      <c r="AP54" s="73"/>
+      <c r="AQ54" s="73"/>
+      <c r="AR54" s="73"/>
+      <c r="AS54" s="73"/>
+      <c r="AT54" s="73"/>
+      <c r="AU54" s="73"/>
+      <c r="AV54" s="73"/>
+      <c r="AW54" s="73"/>
+      <c r="AX54" s="73"/>
+      <c r="AY54" s="73"/>
+      <c r="AZ54" s="73"/>
+    </row>
+    <row r="55" spans="1:52" s="61" customFormat="1">
+      <c r="A55" s="68"/>
+      <c r="B55" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C55" s="83"/>
+      <c r="D55" s="80">
         <v>2.8579185778997155E-2</v>
       </c>
-      <c r="E55" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="26">
+      <c r="E55" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F55" s="80">
         <v>5.9623181492964465E-2</v>
       </c>
-      <c r="G55" s="26">
+      <c r="G55" s="80">
         <v>5.9129612109744559E-2</v>
       </c>
-      <c r="H55" s="26">
+      <c r="H55" s="80">
         <v>5.742588471753643E-2</v>
       </c>
-      <c r="I55" s="26">
+      <c r="I55" s="80">
         <v>8.2660568153638453E-2</v>
       </c>
-      <c r="J55" s="26">
+      <c r="J55" s="80">
         <v>2.6440686929046414E-2</v>
       </c>
-      <c r="K55" s="26">
+      <c r="K55" s="80">
         <v>2.5146162067014522E-2</v>
       </c>
-      <c r="L55" s="26">
+      <c r="L55" s="80">
         <v>4.688562252385306E-2</v>
       </c>
-      <c r="M55" s="26">
+      <c r="M55" s="80">
         <v>4.3217546323807463E-2</v>
       </c>
-      <c r="N55" s="26" t="s">
-[...2 lines deleted...]
-      <c r="O55" s="26">
+      <c r="N55" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O55" s="80">
         <v>3.7958226971218173E-2</v>
       </c>
-      <c r="P55" s="27">
+      <c r="P55" s="81">
         <v>6.6651114739894032E-2</v>
       </c>
-      <c r="Q55" s="26" t="s">
-[...2 lines deleted...]
-      <c r="R55" s="26">
+      <c r="Q55" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R55" s="80">
         <v>3.2975548630690348E-2</v>
       </c>
-      <c r="S55" s="7"/>
-[...46 lines deleted...]
-      <c r="F56" s="26">
+      <c r="S55" s="68"/>
+      <c r="T55" s="68"/>
+      <c r="U55" s="68"/>
+      <c r="V55" s="68"/>
+      <c r="W55" s="73"/>
+      <c r="X55" s="73"/>
+      <c r="Y55" s="73"/>
+      <c r="Z55" s="73"/>
+      <c r="AA55" s="73"/>
+      <c r="AB55" s="73"/>
+      <c r="AC55" s="73"/>
+      <c r="AD55" s="73"/>
+      <c r="AE55" s="73"/>
+      <c r="AF55" s="73"/>
+      <c r="AG55" s="73"/>
+      <c r="AH55" s="73"/>
+      <c r="AI55" s="73"/>
+      <c r="AJ55" s="73"/>
+      <c r="AK55" s="73"/>
+      <c r="AL55" s="73"/>
+      <c r="AM55" s="73"/>
+      <c r="AN55" s="73"/>
+      <c r="AO55" s="73"/>
+      <c r="AP55" s="73"/>
+      <c r="AQ55" s="73"/>
+      <c r="AR55" s="73"/>
+      <c r="AS55" s="73"/>
+      <c r="AT55" s="73"/>
+      <c r="AU55" s="73"/>
+      <c r="AV55" s="73"/>
+      <c r="AW55" s="73"/>
+      <c r="AX55" s="73"/>
+      <c r="AY55" s="73"/>
+      <c r="AZ55" s="73"/>
+    </row>
+    <row r="56" spans="1:52" s="61" customFormat="1">
+      <c r="A56" s="68"/>
+      <c r="B56" s="82" t="s">
+        <v>162</v>
+      </c>
+      <c r="C56" s="83"/>
+      <c r="D56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F56" s="80">
         <v>9.7637180238234728E-2</v>
       </c>
-      <c r="G56" s="26" t="s">
-[...5 lines deleted...]
-      <c r="I56" s="26">
+      <c r="G56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I56" s="80">
         <v>0.19673421207948061</v>
       </c>
-      <c r="J56" s="26">
+      <c r="J56" s="80">
         <v>9.5716678631251495E-2</v>
       </c>
-      <c r="K56" s="26" t="s">
-[...11 lines deleted...]
-      <c r="O56" s="26">
+      <c r="K56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O56" s="80">
         <v>7.2692908806745893E-2</v>
       </c>
-      <c r="P56" s="27">
+      <c r="P56" s="81">
         <v>6.3550570366369047E-2</v>
       </c>
-      <c r="Q56" s="26" t="s">
-[...49 lines deleted...]
-      <c r="E57" s="26">
+      <c r="Q56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R56" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S56" s="68"/>
+      <c r="T56" s="68"/>
+      <c r="U56" s="68"/>
+      <c r="V56" s="68"/>
+      <c r="W56" s="73"/>
+      <c r="X56" s="73"/>
+      <c r="Y56" s="73"/>
+      <c r="Z56" s="73"/>
+      <c r="AA56" s="73"/>
+      <c r="AB56" s="73"/>
+      <c r="AC56" s="73"/>
+      <c r="AD56" s="73"/>
+      <c r="AE56" s="73"/>
+      <c r="AF56" s="73"/>
+      <c r="AG56" s="73"/>
+      <c r="AH56" s="73"/>
+      <c r="AI56" s="73"/>
+      <c r="AJ56" s="73"/>
+      <c r="AK56" s="73"/>
+      <c r="AL56" s="73"/>
+      <c r="AM56" s="73"/>
+      <c r="AN56" s="73"/>
+      <c r="AO56" s="73"/>
+      <c r="AP56" s="73"/>
+      <c r="AQ56" s="73"/>
+      <c r="AR56" s="73"/>
+      <c r="AS56" s="73"/>
+      <c r="AT56" s="73"/>
+      <c r="AU56" s="73"/>
+      <c r="AV56" s="73"/>
+      <c r="AW56" s="73"/>
+      <c r="AX56" s="73"/>
+      <c r="AY56" s="73"/>
+      <c r="AZ56" s="73"/>
+    </row>
+    <row r="57" spans="1:52" s="61" customFormat="1">
+      <c r="A57" s="68"/>
+      <c r="B57" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="C57" s="83"/>
+      <c r="D57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E57" s="80">
         <v>8.2138896874614967E-2</v>
       </c>
-      <c r="F57" s="26" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="26">
+      <c r="F57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G57" s="80">
         <v>8.857003675656526E-2</v>
       </c>
-      <c r="H57" s="26" t="s">
-[...8 lines deleted...]
-      <c r="K57" s="26">
+      <c r="H57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K57" s="80">
         <v>8.4459459459459457E-2</v>
       </c>
-      <c r="L57" s="26" t="s">
-[...61 lines deleted...]
-      <c r="D58" s="26">
+      <c r="L57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R57" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S57" s="68"/>
+      <c r="T57" s="68"/>
+      <c r="U57" s="68"/>
+      <c r="V57" s="68"/>
+      <c r="W57" s="73"/>
+      <c r="X57" s="73"/>
+      <c r="Y57" s="73"/>
+      <c r="Z57" s="73"/>
+      <c r="AA57" s="73"/>
+      <c r="AB57" s="73"/>
+      <c r="AC57" s="73"/>
+      <c r="AD57" s="73"/>
+      <c r="AE57" s="73"/>
+      <c r="AF57" s="73"/>
+      <c r="AG57" s="73"/>
+      <c r="AH57" s="73"/>
+      <c r="AI57" s="73"/>
+      <c r="AJ57" s="73"/>
+      <c r="AK57" s="73"/>
+      <c r="AL57" s="73"/>
+      <c r="AM57" s="73"/>
+      <c r="AN57" s="73"/>
+      <c r="AO57" s="73"/>
+      <c r="AP57" s="73"/>
+      <c r="AQ57" s="73"/>
+      <c r="AR57" s="73"/>
+      <c r="AS57" s="73"/>
+      <c r="AT57" s="73"/>
+      <c r="AU57" s="73"/>
+      <c r="AV57" s="73"/>
+      <c r="AW57" s="73"/>
+      <c r="AX57" s="73"/>
+      <c r="AY57" s="73"/>
+      <c r="AZ57" s="73"/>
+    </row>
+    <row r="58" spans="1:52" s="61" customFormat="1">
+      <c r="A58" s="68"/>
+      <c r="B58" s="82" t="s">
+        <v>204</v>
+      </c>
+      <c r="C58" s="83"/>
+      <c r="D58" s="80">
         <v>3.7094051968766806E-2</v>
       </c>
-      <c r="E58" s="26" t="s">
-[...8 lines deleted...]
-      <c r="H58" s="26">
+      <c r="E58" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F58" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G58" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H58" s="80">
         <v>0.11733875699143427</v>
       </c>
-      <c r="I58" s="26">
+      <c r="I58" s="80">
         <v>3.7928353340539719E-2</v>
       </c>
-      <c r="J58" s="26">
+      <c r="J58" s="80">
         <v>3.6467735171307185E-2</v>
       </c>
-      <c r="K58" s="26" t="s">
-[...5 lines deleted...]
-      <c r="M58" s="26">
+      <c r="K58" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L58" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M58" s="80">
         <v>9.2351736982253074E-2</v>
       </c>
-      <c r="N58" s="26">
+      <c r="N58" s="80">
         <v>2.898340699949279E-2</v>
       </c>
-      <c r="O58" s="26" t="s">
-[...8 lines deleted...]
-      <c r="R58" s="26">
+      <c r="O58" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P58" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q58" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R58" s="80">
         <v>5.279761354786764E-2</v>
       </c>
-      <c r="S58" s="7"/>
-[...40 lines deleted...]
-      <c r="D59" s="26">
+      <c r="S58" s="68"/>
+      <c r="T58" s="68"/>
+      <c r="U58" s="68"/>
+      <c r="V58" s="68"/>
+      <c r="W58" s="73"/>
+      <c r="X58" s="73"/>
+      <c r="Y58" s="73"/>
+      <c r="Z58" s="73"/>
+      <c r="AA58" s="73"/>
+      <c r="AB58" s="73"/>
+      <c r="AC58" s="73"/>
+      <c r="AD58" s="73"/>
+      <c r="AE58" s="73"/>
+      <c r="AF58" s="73"/>
+      <c r="AG58" s="73"/>
+      <c r="AH58" s="73"/>
+      <c r="AI58" s="73"/>
+      <c r="AJ58" s="73"/>
+      <c r="AK58" s="73"/>
+      <c r="AL58" s="73"/>
+      <c r="AM58" s="73"/>
+      <c r="AN58" s="73"/>
+      <c r="AO58" s="73"/>
+      <c r="AP58" s="73"/>
+      <c r="AQ58" s="73"/>
+      <c r="AR58" s="73"/>
+      <c r="AS58" s="73"/>
+      <c r="AT58" s="73"/>
+      <c r="AU58" s="73"/>
+      <c r="AV58" s="73"/>
+      <c r="AW58" s="73"/>
+      <c r="AX58" s="73"/>
+      <c r="AY58" s="73"/>
+      <c r="AZ58" s="73"/>
+    </row>
+    <row r="59" spans="1:52" s="61" customFormat="1">
+      <c r="A59" s="68"/>
+      <c r="B59" s="82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C59" s="83"/>
+      <c r="D59" s="80">
         <v>0.13805004314063848</v>
       </c>
-      <c r="E59" s="26" t="s">
-[...23 lines deleted...]
-      <c r="M59" s="26">
+      <c r="E59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M59" s="80">
         <v>0.12109836214465199</v>
       </c>
-      <c r="N59" s="26">
+      <c r="N59" s="80">
         <v>5.7882094174167224E-2</v>
       </c>
-      <c r="O59" s="26">
+      <c r="O59" s="80">
         <v>5.566069241901369E-2</v>
       </c>
-      <c r="P59" s="26" t="s">
-[...2 lines deleted...]
-      <c r="Q59" s="26">
+      <c r="P59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q59" s="80">
         <v>0.1054713249835201</v>
       </c>
-      <c r="R59" s="26" t="s">
-[...43 lines deleted...]
-      <c r="D60" s="26">
+      <c r="R59" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S59" s="68"/>
+      <c r="T59" s="68"/>
+      <c r="U59" s="68"/>
+      <c r="V59" s="68"/>
+      <c r="W59" s="73"/>
+      <c r="X59" s="73"/>
+      <c r="Y59" s="73"/>
+      <c r="Z59" s="73"/>
+      <c r="AA59" s="73"/>
+      <c r="AB59" s="73"/>
+      <c r="AC59" s="73"/>
+      <c r="AD59" s="73"/>
+      <c r="AE59" s="73"/>
+      <c r="AF59" s="73"/>
+      <c r="AG59" s="73"/>
+      <c r="AH59" s="73"/>
+      <c r="AI59" s="73"/>
+      <c r="AJ59" s="73"/>
+      <c r="AK59" s="73"/>
+      <c r="AL59" s="73"/>
+      <c r="AM59" s="73"/>
+      <c r="AN59" s="73"/>
+      <c r="AO59" s="73"/>
+      <c r="AP59" s="73"/>
+      <c r="AQ59" s="73"/>
+      <c r="AR59" s="73"/>
+      <c r="AS59" s="73"/>
+      <c r="AT59" s="73"/>
+      <c r="AU59" s="73"/>
+      <c r="AV59" s="73"/>
+      <c r="AW59" s="73"/>
+      <c r="AX59" s="73"/>
+      <c r="AY59" s="73"/>
+      <c r="AZ59" s="73"/>
+    </row>
+    <row r="60" spans="1:52" s="61" customFormat="1">
+      <c r="A60" s="68"/>
+      <c r="B60" s="82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C60" s="83"/>
+      <c r="D60" s="80">
         <v>0.29484029484029484</v>
       </c>
-      <c r="E60" s="26">
+      <c r="E60" s="80">
         <v>0.10449866764198756</v>
       </c>
-      <c r="F60" s="26" t="s">
-[...14 lines deleted...]
-      <c r="K60" s="26">
+      <c r="F60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K60" s="80">
         <v>0.11114198388441233</v>
       </c>
-      <c r="L60" s="26" t="s">
-[...61 lines deleted...]
-      <c r="D61" s="26">
+      <c r="L60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R60" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S60" s="68"/>
+      <c r="T60" s="68"/>
+      <c r="U60" s="68"/>
+      <c r="V60" s="68"/>
+      <c r="W60" s="73"/>
+      <c r="X60" s="73"/>
+      <c r="Y60" s="73"/>
+      <c r="Z60" s="73"/>
+      <c r="AA60" s="73"/>
+      <c r="AB60" s="73"/>
+      <c r="AC60" s="73"/>
+      <c r="AD60" s="73"/>
+      <c r="AE60" s="73"/>
+      <c r="AF60" s="73"/>
+      <c r="AG60" s="73"/>
+      <c r="AH60" s="73"/>
+      <c r="AI60" s="73"/>
+      <c r="AJ60" s="73"/>
+      <c r="AK60" s="73"/>
+      <c r="AL60" s="73"/>
+      <c r="AM60" s="73"/>
+      <c r="AN60" s="73"/>
+      <c r="AO60" s="73"/>
+      <c r="AP60" s="73"/>
+      <c r="AQ60" s="73"/>
+      <c r="AR60" s="73"/>
+      <c r="AS60" s="73"/>
+      <c r="AT60" s="73"/>
+      <c r="AU60" s="73"/>
+      <c r="AV60" s="73"/>
+      <c r="AW60" s="73"/>
+      <c r="AX60" s="73"/>
+      <c r="AY60" s="73"/>
+      <c r="AZ60" s="73"/>
+    </row>
+    <row r="61" spans="1:52" s="61" customFormat="1">
+      <c r="A61" s="68"/>
+      <c r="B61" s="82" t="s">
+        <v>269</v>
+      </c>
+      <c r="C61" s="83"/>
+      <c r="D61" s="80">
         <v>0.20128149216679525</v>
       </c>
-      <c r="E61" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="26">
+      <c r="E61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F61" s="80">
         <v>7.2233458537994802E-2</v>
       </c>
-      <c r="G61" s="26">
+      <c r="G61" s="80">
         <v>0.14704801117564886</v>
       </c>
-      <c r="H61" s="26">
+      <c r="H61" s="80">
         <v>0.14806040864672784</v>
       </c>
-      <c r="I61" s="26">
+      <c r="I61" s="80">
         <v>7.370826269624825E-2</v>
       </c>
-      <c r="J61" s="26">
+      <c r="J61" s="80">
         <v>7.4319051688900448E-2</v>
       </c>
-      <c r="K61" s="26" t="s">
-[...64 lines deleted...]
-      <c r="D62" s="26">
+      <c r="K61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R61" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S61" s="68"/>
+      <c r="T61" s="68"/>
+      <c r="U61" s="68"/>
+      <c r="V61" s="68"/>
+      <c r="W61" s="73"/>
+      <c r="X61" s="73"/>
+      <c r="Y61" s="73"/>
+      <c r="Z61" s="73"/>
+      <c r="AA61" s="73"/>
+      <c r="AB61" s="73"/>
+      <c r="AC61" s="73"/>
+      <c r="AD61" s="73"/>
+      <c r="AE61" s="73"/>
+      <c r="AF61" s="73"/>
+      <c r="AG61" s="73"/>
+      <c r="AH61" s="73"/>
+      <c r="AI61" s="73"/>
+      <c r="AJ61" s="73"/>
+      <c r="AK61" s="73"/>
+      <c r="AL61" s="73"/>
+      <c r="AM61" s="73"/>
+      <c r="AN61" s="73"/>
+      <c r="AO61" s="73"/>
+      <c r="AP61" s="73"/>
+      <c r="AQ61" s="73"/>
+      <c r="AR61" s="73"/>
+      <c r="AS61" s="73"/>
+      <c r="AT61" s="73"/>
+      <c r="AU61" s="73"/>
+      <c r="AV61" s="73"/>
+      <c r="AW61" s="73"/>
+      <c r="AX61" s="73"/>
+      <c r="AY61" s="73"/>
+      <c r="AZ61" s="73"/>
+    </row>
+    <row r="62" spans="1:52" s="61" customFormat="1">
+      <c r="A62" s="68"/>
+      <c r="B62" s="82" t="s">
+        <v>309</v>
+      </c>
+      <c r="C62" s="83"/>
+      <c r="D62" s="80">
         <v>5.0483378347679027E-2</v>
       </c>
-      <c r="E62" s="26" t="s">
-[...5 lines deleted...]
-      <c r="G62" s="26">
+      <c r="E62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G62" s="80">
         <v>5.4743526577982156E-2</v>
       </c>
-      <c r="H62" s="26">
+      <c r="H62" s="80">
         <v>5.5049406842641271E-2</v>
       </c>
-      <c r="I62" s="26" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="26">
+      <c r="I62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J62" s="80">
         <v>0.16291951775822744</v>
       </c>
-      <c r="K62" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L62" s="26">
+      <c r="K62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L62" s="80">
         <v>5.100219309430306E-2</v>
       </c>
-      <c r="M62" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R62" s="26">
+      <c r="M62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q62" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R62" s="80">
         <v>4.1517894212405544E-2</v>
       </c>
-      <c r="S62" s="7"/>
-[...46 lines deleted...]
-      <c r="F63" s="26">
+      <c r="S62" s="68"/>
+      <c r="T62" s="68"/>
+      <c r="U62" s="68"/>
+      <c r="V62" s="68"/>
+      <c r="W62" s="73"/>
+      <c r="X62" s="73"/>
+      <c r="Y62" s="73"/>
+      <c r="Z62" s="73"/>
+      <c r="AA62" s="73"/>
+      <c r="AB62" s="73"/>
+      <c r="AC62" s="73"/>
+      <c r="AD62" s="73"/>
+      <c r="AE62" s="73"/>
+      <c r="AF62" s="73"/>
+      <c r="AG62" s="73"/>
+      <c r="AH62" s="73"/>
+      <c r="AI62" s="73"/>
+      <c r="AJ62" s="73"/>
+      <c r="AK62" s="73"/>
+      <c r="AL62" s="73"/>
+      <c r="AM62" s="73"/>
+      <c r="AN62" s="73"/>
+      <c r="AO62" s="73"/>
+      <c r="AP62" s="73"/>
+      <c r="AQ62" s="73"/>
+      <c r="AR62" s="73"/>
+      <c r="AS62" s="73"/>
+      <c r="AT62" s="73"/>
+      <c r="AU62" s="73"/>
+      <c r="AV62" s="73"/>
+      <c r="AW62" s="73"/>
+      <c r="AX62" s="73"/>
+      <c r="AY62" s="73"/>
+      <c r="AZ62" s="73"/>
+    </row>
+    <row r="63" spans="1:52" s="61" customFormat="1">
+      <c r="A63" s="68"/>
+      <c r="B63" s="82" t="s">
+        <v>327</v>
+      </c>
+      <c r="C63" s="83"/>
+      <c r="D63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F63" s="80">
         <v>8.4846427965382665E-2</v>
       </c>
-      <c r="G63" s="26">
+      <c r="G63" s="80">
         <v>8.2836315440689201E-2</v>
       </c>
-      <c r="H63" s="26" t="s">
-[...20 lines deleted...]
-      <c r="O63" s="26">
+      <c r="H63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O63" s="80">
         <v>5.229715242005073E-2</v>
       </c>
-      <c r="P63" s="26" t="s">
-[...55 lines deleted...]
-      <c r="F64" s="26">
+      <c r="P63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R63" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S63" s="68"/>
+      <c r="T63" s="68"/>
+      <c r="U63" s="68"/>
+      <c r="V63" s="68"/>
+      <c r="W63" s="73"/>
+      <c r="X63" s="73"/>
+      <c r="Y63" s="73"/>
+      <c r="Z63" s="73"/>
+      <c r="AA63" s="73"/>
+      <c r="AB63" s="73"/>
+      <c r="AC63" s="73"/>
+      <c r="AD63" s="73"/>
+      <c r="AE63" s="73"/>
+      <c r="AF63" s="73"/>
+      <c r="AG63" s="73"/>
+      <c r="AH63" s="73"/>
+      <c r="AI63" s="73"/>
+      <c r="AJ63" s="73"/>
+      <c r="AK63" s="73"/>
+      <c r="AL63" s="73"/>
+      <c r="AM63" s="73"/>
+      <c r="AN63" s="73"/>
+      <c r="AO63" s="73"/>
+      <c r="AP63" s="73"/>
+      <c r="AQ63" s="73"/>
+      <c r="AR63" s="73"/>
+      <c r="AS63" s="73"/>
+      <c r="AT63" s="73"/>
+      <c r="AU63" s="73"/>
+      <c r="AV63" s="73"/>
+      <c r="AW63" s="73"/>
+      <c r="AX63" s="73"/>
+      <c r="AY63" s="73"/>
+      <c r="AZ63" s="73"/>
+    </row>
+    <row r="64" spans="1:52" s="61" customFormat="1">
+      <c r="A64" s="68"/>
+      <c r="B64" s="82" t="s">
+        <v>342</v>
+      </c>
+      <c r="C64" s="83"/>
+      <c r="D64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F64" s="80">
         <v>0.13101867016049787</v>
       </c>
-      <c r="G64" s="26">
+      <c r="G64" s="80">
         <v>0.13477997169620592</v>
       </c>
-      <c r="H64" s="26" t="s">
-[...17 lines deleted...]
-      <c r="N64" s="26">
+      <c r="H64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N64" s="80">
         <v>0.12020675561966583</v>
       </c>
-      <c r="O64" s="26" t="s">
-[...2 lines deleted...]
-      <c r="P64" s="27">
+      <c r="O64" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P64" s="81">
         <v>0.10733644609026995</v>
       </c>
-      <c r="Q64" s="26"/>
-      <c r="R64" s="26">
+      <c r="Q64" s="80"/>
+      <c r="R64" s="80">
         <v>0.21532001937880174</v>
       </c>
-      <c r="S64" s="7"/>
-[...43 lines deleted...]
-      <c r="E65" s="26">
+      <c r="S64" s="68"/>
+      <c r="T64" s="68"/>
+      <c r="U64" s="68"/>
+      <c r="V64" s="68"/>
+      <c r="W64" s="73"/>
+      <c r="X64" s="73"/>
+      <c r="Y64" s="73"/>
+      <c r="Z64" s="73"/>
+      <c r="AA64" s="73"/>
+      <c r="AB64" s="73"/>
+      <c r="AC64" s="73"/>
+      <c r="AD64" s="73"/>
+      <c r="AE64" s="73"/>
+      <c r="AF64" s="73"/>
+      <c r="AG64" s="73"/>
+      <c r="AH64" s="73"/>
+      <c r="AI64" s="73"/>
+      <c r="AJ64" s="73"/>
+      <c r="AK64" s="73"/>
+      <c r="AL64" s="73"/>
+      <c r="AM64" s="73"/>
+      <c r="AN64" s="73"/>
+      <c r="AO64" s="73"/>
+      <c r="AP64" s="73"/>
+      <c r="AQ64" s="73"/>
+      <c r="AR64" s="73"/>
+      <c r="AS64" s="73"/>
+      <c r="AT64" s="73"/>
+      <c r="AU64" s="73"/>
+      <c r="AV64" s="73"/>
+      <c r="AW64" s="73"/>
+      <c r="AX64" s="73"/>
+      <c r="AY64" s="73"/>
+      <c r="AZ64" s="73"/>
+    </row>
+    <row r="65" spans="1:52" s="61" customFormat="1">
+      <c r="A65" s="68"/>
+      <c r="B65" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="C65" s="83"/>
+      <c r="D65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E65" s="80">
         <v>0.16515958544944051</v>
       </c>
-      <c r="F65" s="26" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="26">
+      <c r="F65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G65" s="80">
         <v>8.8257358457261376E-2</v>
       </c>
-      <c r="H65" s="26" t="s">
-[...2 lines deleted...]
-      <c r="I65" s="26">
+      <c r="H65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I65" s="80">
         <v>8.9952325267608171E-2</v>
       </c>
-      <c r="J65" s="26" t="s">
-[...14 lines deleted...]
-      <c r="O65" s="26">
+      <c r="J65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="N65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O65" s="80">
         <v>8.9067022934758405E-2</v>
       </c>
-      <c r="P65" s="27">
+      <c r="P65" s="81">
         <v>9.651578033008397E-2</v>
       </c>
-      <c r="Q65" s="26">
+      <c r="Q65" s="80">
         <v>9.651578033008397E-2</v>
       </c>
-      <c r="R65" s="26" t="s">
-[...52 lines deleted...]
-      <c r="G66" s="26">
+      <c r="R65" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S65" s="68"/>
+      <c r="T65" s="68"/>
+      <c r="U65" s="68"/>
+      <c r="V65" s="68"/>
+      <c r="W65" s="73"/>
+      <c r="X65" s="73"/>
+      <c r="Y65" s="73"/>
+      <c r="Z65" s="73"/>
+      <c r="AA65" s="73"/>
+      <c r="AB65" s="73"/>
+      <c r="AC65" s="73"/>
+      <c r="AD65" s="73"/>
+      <c r="AE65" s="73"/>
+      <c r="AF65" s="73"/>
+      <c r="AG65" s="73"/>
+      <c r="AH65" s="73"/>
+      <c r="AI65" s="73"/>
+      <c r="AJ65" s="73"/>
+      <c r="AK65" s="73"/>
+      <c r="AL65" s="73"/>
+      <c r="AM65" s="73"/>
+      <c r="AN65" s="73"/>
+      <c r="AO65" s="73"/>
+      <c r="AP65" s="73"/>
+      <c r="AQ65" s="73"/>
+      <c r="AR65" s="73"/>
+      <c r="AS65" s="73"/>
+      <c r="AT65" s="73"/>
+      <c r="AU65" s="73"/>
+      <c r="AV65" s="73"/>
+      <c r="AW65" s="73"/>
+      <c r="AX65" s="73"/>
+      <c r="AY65" s="73"/>
+      <c r="AZ65" s="73"/>
+    </row>
+    <row r="66" spans="1:52" s="61" customFormat="1">
+      <c r="A66" s="68"/>
+      <c r="B66" s="82" t="s">
+        <v>389</v>
+      </c>
+      <c r="C66" s="83"/>
+      <c r="D66" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E66" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F66" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G66" s="80">
         <v>1.4316802199060818E-2</v>
       </c>
-      <c r="H66" s="26" t="s">
-[...8 lines deleted...]
-      <c r="K66" s="26">
+      <c r="H66" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I66" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J66" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K66" s="80">
         <v>2.6305405760883863E-2</v>
       </c>
-      <c r="L66" s="26" t="s">
-[...3 lines deleted...]
-      <c r="N66" s="26">
+      <c r="L66" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M66" s="80"/>
+      <c r="N66" s="80">
         <v>1.1548277574399779E-2</v>
       </c>
-      <c r="O66" s="26">
+      <c r="O66" s="80">
         <v>1.1154862962508505E-2</v>
       </c>
-      <c r="P66" s="27" t="s">
-[...2 lines deleted...]
-      <c r="Q66" s="26">
+      <c r="P66" s="81" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q66" s="80">
         <v>3.1698567753047024E-2</v>
       </c>
-      <c r="R66" s="26">
+      <c r="R66" s="80">
         <v>3.1601068116102325E-2</v>
       </c>
-      <c r="S66" s="7"/>
-[...67 lines deleted...]
-      <c r="M67" s="26">
+      <c r="S66" s="68"/>
+      <c r="T66" s="68"/>
+      <c r="U66" s="68"/>
+      <c r="V66" s="68"/>
+      <c r="W66" s="73"/>
+      <c r="X66" s="73"/>
+      <c r="Y66" s="73"/>
+      <c r="Z66" s="73"/>
+      <c r="AA66" s="73"/>
+      <c r="AB66" s="73"/>
+      <c r="AC66" s="73"/>
+      <c r="AD66" s="73"/>
+      <c r="AE66" s="73"/>
+      <c r="AF66" s="73"/>
+      <c r="AG66" s="73"/>
+      <c r="AH66" s="73"/>
+      <c r="AI66" s="73"/>
+      <c r="AJ66" s="73"/>
+      <c r="AK66" s="73"/>
+      <c r="AL66" s="73"/>
+      <c r="AM66" s="73"/>
+      <c r="AN66" s="73"/>
+      <c r="AO66" s="73"/>
+      <c r="AP66" s="73"/>
+      <c r="AQ66" s="73"/>
+      <c r="AR66" s="73"/>
+      <c r="AS66" s="73"/>
+      <c r="AT66" s="73"/>
+      <c r="AU66" s="73"/>
+      <c r="AV66" s="73"/>
+      <c r="AW66" s="73"/>
+      <c r="AX66" s="73"/>
+      <c r="AY66" s="73"/>
+      <c r="AZ66" s="73"/>
+    </row>
+    <row r="67" spans="1:52" s="61" customFormat="1">
+      <c r="A67" s="68"/>
+      <c r="B67" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C67" s="82"/>
+      <c r="D67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="E67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="H67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="I67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="L67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M67" s="80">
         <v>0.43075597673917726</v>
       </c>
-      <c r="N67" s="26" t="s">
-[...55 lines deleted...]
-      <c r="D68" s="26">
+      <c r="N67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="O67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="P67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="R67" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="S67" s="68"/>
+      <c r="T67" s="68"/>
+      <c r="U67" s="68"/>
+      <c r="V67" s="68"/>
+      <c r="W67" s="73"/>
+      <c r="X67" s="73"/>
+      <c r="Y67" s="73"/>
+      <c r="Z67" s="73"/>
+      <c r="AA67" s="73"/>
+      <c r="AB67" s="73"/>
+      <c r="AC67" s="73"/>
+      <c r="AD67" s="73"/>
+      <c r="AE67" s="73"/>
+      <c r="AF67" s="73"/>
+      <c r="AG67" s="73"/>
+      <c r="AH67" s="73"/>
+      <c r="AI67" s="73"/>
+      <c r="AJ67" s="73"/>
+      <c r="AK67" s="73"/>
+      <c r="AL67" s="73"/>
+      <c r="AM67" s="73"/>
+      <c r="AN67" s="73"/>
+      <c r="AO67" s="73"/>
+      <c r="AP67" s="73"/>
+      <c r="AQ67" s="73"/>
+      <c r="AR67" s="73"/>
+      <c r="AS67" s="73"/>
+      <c r="AT67" s="73"/>
+      <c r="AU67" s="73"/>
+      <c r="AV67" s="73"/>
+      <c r="AW67" s="73"/>
+      <c r="AX67" s="73"/>
+      <c r="AY67" s="73"/>
+      <c r="AZ67" s="73"/>
+    </row>
+    <row r="68" spans="1:52" s="61" customFormat="1">
+      <c r="A68" s="68"/>
+      <c r="B68" s="82" t="s">
+        <v>485</v>
+      </c>
+      <c r="C68" s="82"/>
+      <c r="D68" s="80">
         <v>0.10265359544218036</v>
       </c>
-      <c r="E68" s="26" t="s">
-[...5 lines deleted...]
-      <c r="G68" s="26">
+      <c r="E68" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="F68" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="G68" s="80">
         <v>0.11476444597463706</v>
       </c>
-      <c r="H68" s="26">
+      <c r="H68" s="80">
         <v>0.11455409817286213</v>
       </c>
-      <c r="I68" s="26" t="s">
-[...5 lines deleted...]
-      <c r="K68" s="26">
+      <c r="I68" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="J68" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="K68" s="80">
         <v>0.10800885672625155</v>
       </c>
-      <c r="L68" s="26" t="s">
-[...17 lines deleted...]
-      <c r="R68" s="26">
+      <c r="L68" s="80" t="s">
+        <v>537</v>
+      </c>
+      <c r="M68" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="N68" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="O68" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="P68" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q68" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="R68" s="80">
         <v>0.1051745898190997</v>
       </c>
-      <c r="S68" s="7"/>
-[...154 lines deleted...]
-      <c r="D71" s="26">
+      <c r="S68" s="68"/>
+      <c r="T68" s="68"/>
+      <c r="U68" s="68"/>
+      <c r="V68" s="68"/>
+      <c r="W68" s="73"/>
+      <c r="X68" s="73"/>
+      <c r="Y68" s="73"/>
+      <c r="Z68" s="73"/>
+      <c r="AA68" s="73"/>
+      <c r="AB68" s="73"/>
+      <c r="AC68" s="73"/>
+      <c r="AD68" s="73"/>
+      <c r="AE68" s="73"/>
+      <c r="AF68" s="73"/>
+      <c r="AG68" s="73"/>
+      <c r="AH68" s="73"/>
+      <c r="AI68" s="73"/>
+      <c r="AJ68" s="73"/>
+      <c r="AK68" s="73"/>
+      <c r="AL68" s="73"/>
+      <c r="AM68" s="73"/>
+      <c r="AN68" s="73"/>
+      <c r="AO68" s="73"/>
+      <c r="AP68" s="73"/>
+      <c r="AQ68" s="73"/>
+      <c r="AR68" s="73"/>
+      <c r="AS68" s="73"/>
+      <c r="AT68" s="73"/>
+      <c r="AU68" s="73"/>
+      <c r="AV68" s="73"/>
+      <c r="AW68" s="73"/>
+      <c r="AX68" s="73"/>
+      <c r="AY68" s="73"/>
+      <c r="AZ68" s="73"/>
+    </row>
+    <row r="69" spans="1:52" s="61" customFormat="1" ht="45.75">
+      <c r="A69" s="68"/>
+      <c r="B69" s="76" t="s">
+        <v>544</v>
+      </c>
+      <c r="C69" s="86" t="s">
+        <v>535</v>
+      </c>
+      <c r="D69" s="87"/>
+      <c r="E69" s="87"/>
+      <c r="F69" s="87"/>
+      <c r="G69" s="87"/>
+      <c r="H69" s="87"/>
+      <c r="I69" s="88"/>
+      <c r="J69" s="88"/>
+      <c r="K69" s="88"/>
+      <c r="L69" s="88"/>
+      <c r="M69" s="88"/>
+      <c r="N69" s="88"/>
+      <c r="O69" s="88"/>
+      <c r="P69" s="88"/>
+      <c r="Q69" s="89"/>
+      <c r="R69" s="89"/>
+      <c r="S69" s="68"/>
+      <c r="T69" s="68"/>
+      <c r="U69" s="68"/>
+      <c r="V69" s="68"/>
+      <c r="W69" s="73"/>
+      <c r="X69" s="73"/>
+      <c r="Y69" s="73"/>
+      <c r="Z69" s="73"/>
+      <c r="AA69" s="73"/>
+      <c r="AB69" s="73"/>
+      <c r="AC69" s="73"/>
+      <c r="AD69" s="73"/>
+      <c r="AE69" s="73"/>
+      <c r="AF69" s="73"/>
+      <c r="AG69" s="73"/>
+      <c r="AH69" s="73"/>
+      <c r="AI69" s="73"/>
+      <c r="AJ69" s="73"/>
+      <c r="AK69" s="73"/>
+      <c r="AL69" s="73"/>
+      <c r="AM69" s="73"/>
+      <c r="AN69" s="73"/>
+      <c r="AO69" s="73"/>
+      <c r="AP69" s="73"/>
+      <c r="AQ69" s="73"/>
+      <c r="AR69" s="73"/>
+      <c r="AS69" s="73"/>
+      <c r="AT69" s="73"/>
+      <c r="AU69" s="73"/>
+      <c r="AV69" s="73"/>
+      <c r="AW69" s="73"/>
+      <c r="AX69" s="73"/>
+      <c r="AY69" s="73"/>
+      <c r="AZ69" s="73"/>
+    </row>
+    <row r="70" spans="1:52" s="61" customFormat="1">
+      <c r="A70" s="68"/>
+      <c r="B70" s="76" t="s">
+        <v>536</v>
+      </c>
+      <c r="C70" s="77"/>
+      <c r="D70" s="87"/>
+      <c r="E70" s="87"/>
+      <c r="F70" s="87"/>
+      <c r="G70" s="87"/>
+      <c r="H70" s="87"/>
+      <c r="I70" s="88"/>
+      <c r="J70" s="88"/>
+      <c r="K70" s="88"/>
+      <c r="L70" s="88"/>
+      <c r="M70" s="88"/>
+      <c r="N70" s="88"/>
+      <c r="O70" s="88"/>
+      <c r="P70" s="88"/>
+      <c r="Q70" s="89"/>
+      <c r="R70" s="89"/>
+      <c r="S70" s="68"/>
+      <c r="T70" s="68"/>
+      <c r="U70" s="68"/>
+      <c r="V70" s="68"/>
+      <c r="W70" s="73"/>
+      <c r="X70" s="73"/>
+      <c r="Y70" s="73"/>
+      <c r="Z70" s="73"/>
+      <c r="AA70" s="73"/>
+      <c r="AB70" s="73"/>
+      <c r="AC70" s="73"/>
+      <c r="AD70" s="73"/>
+      <c r="AE70" s="73"/>
+      <c r="AF70" s="73"/>
+      <c r="AG70" s="73"/>
+      <c r="AH70" s="73"/>
+      <c r="AI70" s="73"/>
+      <c r="AJ70" s="73"/>
+      <c r="AK70" s="73"/>
+      <c r="AL70" s="73"/>
+      <c r="AM70" s="73"/>
+      <c r="AN70" s="73"/>
+      <c r="AO70" s="73"/>
+      <c r="AP70" s="73"/>
+      <c r="AQ70" s="73"/>
+      <c r="AR70" s="73"/>
+      <c r="AS70" s="73"/>
+      <c r="AT70" s="73"/>
+      <c r="AU70" s="73"/>
+      <c r="AV70" s="73"/>
+      <c r="AW70" s="73"/>
+      <c r="AX70" s="73"/>
+      <c r="AY70" s="73"/>
+      <c r="AZ70" s="73"/>
+    </row>
+    <row r="71" spans="1:52" s="61" customFormat="1">
+      <c r="A71" s="68"/>
+      <c r="B71" s="78" t="s">
+        <v>43</v>
+      </c>
+      <c r="C71" s="79"/>
+      <c r="D71" s="80">
         <v>26.999597878329471</v>
       </c>
-      <c r="E71" s="26">
+      <c r="E71" s="80">
         <v>27.986580942253635</v>
       </c>
-      <c r="F71" s="26">
+      <c r="F71" s="80">
         <v>29.705503521842861</v>
       </c>
-      <c r="G71" s="26">
+      <c r="G71" s="80">
         <v>31.929666109425881</v>
       </c>
-      <c r="H71" s="26">
+      <c r="H71" s="80">
         <v>32.76106754466349</v>
       </c>
-      <c r="I71" s="26">
+      <c r="I71" s="80">
         <v>29.727572575116227</v>
       </c>
-      <c r="J71" s="26">
+      <c r="J71" s="80">
         <v>27.444991795657653</v>
       </c>
-      <c r="K71" s="26">
+      <c r="K71" s="80">
         <v>24.748073232678266</v>
       </c>
-      <c r="L71" s="26">
+      <c r="L71" s="80">
         <v>24.09272271166579</v>
       </c>
-      <c r="M71" s="26">
+      <c r="M71" s="80">
         <v>23.763210523004027</v>
       </c>
-      <c r="N71" s="26">
+      <c r="N71" s="80">
         <v>23.767871146769622</v>
       </c>
-      <c r="O71" s="26">
+      <c r="O71" s="80">
         <v>24.753529164824887</v>
       </c>
-      <c r="P71" s="37">
+      <c r="P71" s="90">
         <v>19.68825318703319</v>
       </c>
-      <c r="Q71" s="26">
+      <c r="Q71" s="80">
         <v>18.840661746961928</v>
       </c>
-      <c r="R71" s="26">
+      <c r="R71" s="80">
         <v>16.640287135238445</v>
       </c>
-      <c r="S71" s="7"/>
-[...40 lines deleted...]
-      <c r="D72" s="26">
+      <c r="S71" s="68"/>
+      <c r="T71" s="68"/>
+      <c r="U71" s="68"/>
+      <c r="V71" s="68"/>
+      <c r="W71" s="73"/>
+      <c r="X71" s="73"/>
+      <c r="Y71" s="73"/>
+      <c r="Z71" s="73"/>
+      <c r="AA71" s="73"/>
+      <c r="AB71" s="73"/>
+      <c r="AC71" s="73"/>
+      <c r="AD71" s="73"/>
+      <c r="AE71" s="73"/>
+      <c r="AF71" s="73"/>
+      <c r="AG71" s="73"/>
+      <c r="AH71" s="73"/>
+      <c r="AI71" s="73"/>
+      <c r="AJ71" s="73"/>
+      <c r="AK71" s="73"/>
+      <c r="AL71" s="73"/>
+      <c r="AM71" s="73"/>
+      <c r="AN71" s="73"/>
+      <c r="AO71" s="73"/>
+      <c r="AP71" s="73"/>
+      <c r="AQ71" s="73"/>
+      <c r="AR71" s="73"/>
+      <c r="AS71" s="73"/>
+      <c r="AT71" s="73"/>
+      <c r="AU71" s="73"/>
+      <c r="AV71" s="73"/>
+      <c r="AW71" s="73"/>
+      <c r="AX71" s="73"/>
+      <c r="AY71" s="73"/>
+      <c r="AZ71" s="73"/>
+    </row>
+    <row r="72" spans="1:52" s="61" customFormat="1">
+      <c r="A72" s="68"/>
+      <c r="B72" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="C72" s="83"/>
+      <c r="D72" s="80">
         <v>21.512659248508303</v>
       </c>
-      <c r="E72" s="26">
+      <c r="E72" s="80">
         <v>19.38727904204033</v>
       </c>
-      <c r="F72" s="26">
+      <c r="F72" s="80">
         <v>20.132839106628786</v>
       </c>
-      <c r="G72" s="26">
+      <c r="G72" s="80">
         <v>24.211894702632431</v>
       </c>
-      <c r="H72" s="26">
+      <c r="H72" s="80">
         <v>25.440652947816272</v>
       </c>
-      <c r="I72" s="26">
+      <c r="I72" s="80">
         <v>21.586741562601553</v>
       </c>
-      <c r="J72" s="26">
+      <c r="J72" s="80">
         <v>21.446002908768211</v>
       </c>
-      <c r="K72" s="26">
+      <c r="K72" s="80">
         <v>17.678011353326941</v>
       </c>
-      <c r="L72" s="26">
+      <c r="L72" s="80">
         <v>18.293991416309016</v>
       </c>
-      <c r="M72" s="26">
+      <c r="M72" s="80">
         <v>15.776535105492071</v>
       </c>
-      <c r="N72" s="26">
+      <c r="N72" s="80">
         <v>15.324654665005172</v>
       </c>
-      <c r="O72" s="26">
+      <c r="O72" s="80">
         <v>13.596716264751155</v>
       </c>
-      <c r="P72" s="37">
+      <c r="P72" s="90">
         <v>13.829897441209987</v>
       </c>
-      <c r="Q72" s="26">
+      <c r="Q72" s="80">
         <v>12.431368486480887</v>
       </c>
-      <c r="R72" s="26">
+      <c r="R72" s="80">
         <v>13.016200018728346</v>
       </c>
-      <c r="S72" s="1"/>
-[...40 lines deleted...]
-      <c r="D73" s="26">
+      <c r="S72" s="91"/>
+      <c r="T72" s="92"/>
+      <c r="U72" s="93"/>
+      <c r="V72" s="68"/>
+      <c r="W72" s="73"/>
+      <c r="X72" s="73"/>
+      <c r="Y72" s="73"/>
+      <c r="Z72" s="73"/>
+      <c r="AA72" s="73"/>
+      <c r="AB72" s="73"/>
+      <c r="AC72" s="73"/>
+      <c r="AD72" s="73"/>
+      <c r="AE72" s="73"/>
+      <c r="AF72" s="73"/>
+      <c r="AG72" s="73"/>
+      <c r="AH72" s="73"/>
+      <c r="AI72" s="73"/>
+      <c r="AJ72" s="73"/>
+      <c r="AK72" s="73"/>
+      <c r="AL72" s="73"/>
+      <c r="AM72" s="73"/>
+      <c r="AN72" s="73"/>
+      <c r="AO72" s="73"/>
+      <c r="AP72" s="73"/>
+      <c r="AQ72" s="73"/>
+      <c r="AR72" s="73"/>
+      <c r="AS72" s="73"/>
+      <c r="AT72" s="73"/>
+      <c r="AU72" s="73"/>
+      <c r="AV72" s="73"/>
+      <c r="AW72" s="73"/>
+      <c r="AX72" s="73"/>
+      <c r="AY72" s="73"/>
+      <c r="AZ72" s="73"/>
+    </row>
+    <row r="73" spans="1:52" s="61" customFormat="1">
+      <c r="A73" s="68"/>
+      <c r="B73" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="C73" s="83"/>
+      <c r="D73" s="80">
         <v>32.34873672882636</v>
       </c>
-      <c r="E73" s="26">
+      <c r="E73" s="80">
         <v>29.089698785155601</v>
       </c>
-      <c r="F73" s="26">
+      <c r="F73" s="80">
         <v>30.867204899777281</v>
       </c>
-      <c r="G73" s="26">
+      <c r="G73" s="80">
         <v>30.017528483786151</v>
       </c>
-      <c r="H73" s="26">
+      <c r="H73" s="80">
         <v>31.353323452285942</v>
       </c>
-      <c r="I73" s="26">
+      <c r="I73" s="80">
         <v>28.938455680474558</v>
       </c>
-      <c r="J73" s="26">
+      <c r="J73" s="80">
         <v>24.484291704418549</v>
       </c>
-      <c r="K73" s="26">
+      <c r="K73" s="80">
         <v>23.731255910298554</v>
       </c>
-      <c r="L73" s="26">
+      <c r="L73" s="80">
         <v>21.777978984488549</v>
       </c>
-      <c r="M73" s="26">
+      <c r="M73" s="80">
         <v>22.195985832349468</v>
       </c>
-      <c r="N73" s="26">
+      <c r="N73" s="80">
         <v>18.665507697234485</v>
       </c>
-      <c r="O73" s="26">
+      <c r="O73" s="80">
         <v>19.399925045744144</v>
       </c>
-      <c r="P73" s="37">
+      <c r="P73" s="90">
         <v>16.63259432745172</v>
       </c>
-      <c r="Q73" s="26">
+      <c r="Q73" s="80">
         <v>14.012663001409205</v>
       </c>
-      <c r="R73" s="26">
+      <c r="R73" s="80">
         <v>12.136612747236077</v>
       </c>
-      <c r="S73" s="7"/>
-[...40 lines deleted...]
-      <c r="D74" s="26">
+      <c r="S73" s="68"/>
+      <c r="T73" s="68"/>
+      <c r="U73" s="68"/>
+      <c r="V73" s="68"/>
+      <c r="W73" s="73"/>
+      <c r="X73" s="73"/>
+      <c r="Y73" s="73"/>
+      <c r="Z73" s="73"/>
+      <c r="AA73" s="73"/>
+      <c r="AB73" s="73"/>
+      <c r="AC73" s="73"/>
+      <c r="AD73" s="73"/>
+      <c r="AE73" s="73"/>
+      <c r="AF73" s="73"/>
+      <c r="AG73" s="73"/>
+      <c r="AH73" s="73"/>
+      <c r="AI73" s="73"/>
+      <c r="AJ73" s="73"/>
+      <c r="AK73" s="73"/>
+      <c r="AL73" s="73"/>
+      <c r="AM73" s="73"/>
+      <c r="AN73" s="73"/>
+      <c r="AO73" s="73"/>
+      <c r="AP73" s="73"/>
+      <c r="AQ73" s="73"/>
+      <c r="AR73" s="73"/>
+      <c r="AS73" s="73"/>
+      <c r="AT73" s="73"/>
+      <c r="AU73" s="73"/>
+      <c r="AV73" s="73"/>
+      <c r="AW73" s="73"/>
+      <c r="AX73" s="73"/>
+      <c r="AY73" s="73"/>
+      <c r="AZ73" s="73"/>
+    </row>
+    <row r="74" spans="1:52" s="61" customFormat="1">
+      <c r="A74" s="68"/>
+      <c r="B74" s="82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C74" s="83"/>
+      <c r="D74" s="80">
         <v>20.780097391639746</v>
       </c>
-      <c r="E74" s="26">
+      <c r="E74" s="80">
         <v>22.340843677490522</v>
       </c>
-      <c r="F74" s="26">
+      <c r="F74" s="80">
         <v>23.499756057895592</v>
       </c>
-      <c r="G74" s="26">
+      <c r="G74" s="80">
         <v>27.941576703256828</v>
       </c>
-      <c r="H74" s="26">
+      <c r="H74" s="80">
         <v>29.409798810239955</v>
       </c>
-      <c r="I74" s="26">
+      <c r="I74" s="80">
         <v>28.513752207923289</v>
       </c>
-      <c r="J74" s="26">
+      <c r="J74" s="80">
         <v>24.725746446627873</v>
       </c>
-      <c r="K74" s="26">
+      <c r="K74" s="80">
         <v>20.889918517335037</v>
       </c>
-      <c r="L74" s="26">
+      <c r="L74" s="80">
         <v>17.667700342745228</v>
       </c>
-      <c r="M74" s="26">
+      <c r="M74" s="80">
         <v>18.23795211515263</v>
       </c>
-      <c r="N74" s="26">
+      <c r="N74" s="80">
         <v>18.961169944528493</v>
       </c>
-      <c r="O74" s="26">
+      <c r="O74" s="80">
         <v>21.202241268229827</v>
       </c>
-      <c r="P74" s="37">
+      <c r="P74" s="90">
         <v>14.87807318944524</v>
       </c>
-      <c r="Q74" s="26">
+      <c r="Q74" s="80">
         <v>16.312506254795341</v>
       </c>
-      <c r="R74" s="26">
+      <c r="R74" s="80">
         <v>13.833474543633983</v>
       </c>
-      <c r="S74" s="7"/>
-[...40 lines deleted...]
-      <c r="D75" s="26">
+      <c r="S74" s="68"/>
+      <c r="T74" s="68"/>
+      <c r="U74" s="68"/>
+      <c r="V74" s="68"/>
+      <c r="W74" s="73"/>
+      <c r="X74" s="73"/>
+      <c r="Y74" s="73"/>
+      <c r="Z74" s="73"/>
+      <c r="AA74" s="73"/>
+      <c r="AB74" s="73"/>
+      <c r="AC74" s="73"/>
+      <c r="AD74" s="73"/>
+      <c r="AE74" s="73"/>
+      <c r="AF74" s="73"/>
+      <c r="AG74" s="73"/>
+      <c r="AH74" s="73"/>
+      <c r="AI74" s="73"/>
+      <c r="AJ74" s="73"/>
+      <c r="AK74" s="73"/>
+      <c r="AL74" s="73"/>
+      <c r="AM74" s="73"/>
+      <c r="AN74" s="73"/>
+      <c r="AO74" s="73"/>
+      <c r="AP74" s="73"/>
+      <c r="AQ74" s="73"/>
+      <c r="AR74" s="73"/>
+      <c r="AS74" s="73"/>
+      <c r="AT74" s="73"/>
+      <c r="AU74" s="73"/>
+      <c r="AV74" s="73"/>
+      <c r="AW74" s="73"/>
+      <c r="AX74" s="73"/>
+      <c r="AY74" s="73"/>
+      <c r="AZ74" s="73"/>
+    </row>
+    <row r="75" spans="1:52" s="61" customFormat="1">
+      <c r="A75" s="68"/>
+      <c r="B75" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C75" s="83"/>
+      <c r="D75" s="80">
         <v>31.306288667867491</v>
       </c>
-      <c r="E75" s="26">
+      <c r="E75" s="80">
         <v>34.32498932427761</v>
       </c>
-      <c r="F75" s="26">
+      <c r="F75" s="80">
         <v>33.925049309664693</v>
       </c>
-      <c r="G75" s="26">
+      <c r="G75" s="80">
         <v>38.244640379537216</v>
       </c>
-      <c r="H75" s="26">
+      <c r="H75" s="80">
         <v>39.888172747371001</v>
       </c>
-      <c r="I75" s="26">
+      <c r="I75" s="80">
         <v>36.101795225882817</v>
       </c>
-      <c r="J75" s="26">
+      <c r="J75" s="80">
         <v>36.826721262924764</v>
       </c>
-      <c r="K75" s="26">
+      <c r="K75" s="80">
         <v>32.42229716532767</v>
       </c>
-      <c r="L75" s="26">
+      <c r="L75" s="80">
         <v>31.729041630031727</v>
       </c>
-      <c r="M75" s="26">
+      <c r="M75" s="80">
         <v>29.573547968196799</v>
       </c>
-      <c r="N75" s="26">
+      <c r="N75" s="80">
         <v>28.591132774602283</v>
       </c>
-      <c r="O75" s="26">
+      <c r="O75" s="80">
         <v>28.886507723903922</v>
       </c>
-      <c r="P75" s="37">
+      <c r="P75" s="90">
         <v>23.810675151597209</v>
       </c>
-      <c r="Q75" s="26">
+      <c r="Q75" s="80">
         <v>24.197526088260041</v>
       </c>
-      <c r="R75" s="26">
+      <c r="R75" s="80">
         <v>19.470114932573466</v>
       </c>
-      <c r="S75" s="7"/>
-[...40 lines deleted...]
-      <c r="D76" s="26">
+      <c r="S75" s="68"/>
+      <c r="T75" s="68"/>
+      <c r="U75" s="68"/>
+      <c r="V75" s="68"/>
+      <c r="W75" s="73"/>
+      <c r="X75" s="73"/>
+      <c r="Y75" s="73"/>
+      <c r="Z75" s="73"/>
+      <c r="AA75" s="73"/>
+      <c r="AB75" s="73"/>
+      <c r="AC75" s="73"/>
+      <c r="AD75" s="73"/>
+      <c r="AE75" s="73"/>
+      <c r="AF75" s="73"/>
+      <c r="AG75" s="73"/>
+      <c r="AH75" s="73"/>
+      <c r="AI75" s="73"/>
+      <c r="AJ75" s="73"/>
+      <c r="AK75" s="73"/>
+      <c r="AL75" s="73"/>
+      <c r="AM75" s="73"/>
+      <c r="AN75" s="73"/>
+      <c r="AO75" s="73"/>
+      <c r="AP75" s="73"/>
+      <c r="AQ75" s="73"/>
+      <c r="AR75" s="73"/>
+      <c r="AS75" s="73"/>
+      <c r="AT75" s="73"/>
+      <c r="AU75" s="73"/>
+      <c r="AV75" s="73"/>
+      <c r="AW75" s="73"/>
+      <c r="AX75" s="73"/>
+      <c r="AY75" s="73"/>
+      <c r="AZ75" s="73"/>
+    </row>
+    <row r="76" spans="1:52" s="61" customFormat="1">
+      <c r="A76" s="68"/>
+      <c r="B76" s="82" t="s">
+        <v>162</v>
+      </c>
+      <c r="C76" s="83"/>
+      <c r="D76" s="80">
         <v>40.450825999691212</v>
       </c>
-      <c r="E76" s="26">
+      <c r="E76" s="80">
         <v>44.390490642387455</v>
       </c>
-      <c r="F76" s="26">
+      <c r="F76" s="80">
         <v>49.914795401108741</v>
       </c>
-      <c r="G76" s="26">
+      <c r="G76" s="80">
         <v>50.253292806484296</v>
       </c>
-      <c r="H76" s="26">
+      <c r="H76" s="80">
         <v>43.66446327157621</v>
       </c>
-      <c r="I76" s="26">
+      <c r="I76" s="80">
         <v>38.212545159178525</v>
       </c>
-      <c r="J76" s="26">
+      <c r="J76" s="80">
         <v>34.161255274528138</v>
       </c>
-      <c r="K76" s="26">
+      <c r="K76" s="80">
         <v>30.757220921155348</v>
       </c>
-      <c r="L76" s="26">
+      <c r="L76" s="80">
         <v>28.641871688611445</v>
       </c>
-      <c r="M76" s="26">
+      <c r="M76" s="80">
         <v>26.933772788134718</v>
       </c>
-      <c r="N76" s="26">
+      <c r="N76" s="80">
         <v>26.215372416869023</v>
       </c>
-      <c r="O76" s="26">
+      <c r="O76" s="80">
         <v>27.187765505522517</v>
       </c>
-      <c r="P76" s="37">
+      <c r="P76" s="90">
         <v>22.425753987382894</v>
       </c>
-      <c r="Q76" s="26">
+      <c r="Q76" s="80">
         <v>19.952633454194874</v>
       </c>
-      <c r="R76" s="26">
+      <c r="R76" s="80">
         <v>17.795525917884699</v>
       </c>
-      <c r="S76" s="7"/>
-[...40 lines deleted...]
-      <c r="D77" s="26">
+      <c r="S76" s="68"/>
+      <c r="T76" s="68"/>
+      <c r="U76" s="68"/>
+      <c r="V76" s="68"/>
+      <c r="W76" s="73"/>
+      <c r="X76" s="73"/>
+      <c r="Y76" s="73"/>
+      <c r="Z76" s="73"/>
+      <c r="AA76" s="73"/>
+      <c r="AB76" s="73"/>
+      <c r="AC76" s="73"/>
+      <c r="AD76" s="73"/>
+      <c r="AE76" s="73"/>
+      <c r="AF76" s="73"/>
+      <c r="AG76" s="73"/>
+      <c r="AH76" s="73"/>
+      <c r="AI76" s="73"/>
+      <c r="AJ76" s="73"/>
+      <c r="AK76" s="73"/>
+      <c r="AL76" s="73"/>
+      <c r="AM76" s="73"/>
+      <c r="AN76" s="73"/>
+      <c r="AO76" s="73"/>
+      <c r="AP76" s="73"/>
+      <c r="AQ76" s="73"/>
+      <c r="AR76" s="73"/>
+      <c r="AS76" s="73"/>
+      <c r="AT76" s="73"/>
+      <c r="AU76" s="73"/>
+      <c r="AV76" s="73"/>
+      <c r="AW76" s="73"/>
+      <c r="AX76" s="73"/>
+      <c r="AY76" s="73"/>
+      <c r="AZ76" s="73"/>
+    </row>
+    <row r="77" spans="1:52" s="61" customFormat="1">
+      <c r="A77" s="68"/>
+      <c r="B77" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="C77" s="83"/>
+      <c r="D77" s="80">
         <v>24.798316380217464</v>
       </c>
-      <c r="E77" s="26">
+      <c r="E77" s="80">
         <v>25.391670203539334</v>
       </c>
-      <c r="F77" s="26">
+      <c r="F77" s="80">
         <v>29.735378790866427</v>
       </c>
-      <c r="G77" s="26">
+      <c r="G77" s="80">
         <v>29.713329148357396</v>
       </c>
-      <c r="H77" s="26">
+      <c r="H77" s="80">
         <v>30.193881181074353</v>
       </c>
-      <c r="I77" s="26">
+      <c r="I77" s="80">
         <v>24.765585856416862</v>
       </c>
-      <c r="J77" s="26">
+      <c r="J77" s="80">
         <v>25.411435145815616</v>
       </c>
-      <c r="K77" s="26">
+      <c r="K77" s="80">
         <v>19.94999613372168</v>
       </c>
-      <c r="L77" s="26">
+      <c r="L77" s="80">
         <v>20.644818893458936</v>
       </c>
-      <c r="M77" s="26">
+      <c r="M77" s="80">
         <v>18.905312767780636</v>
       </c>
-      <c r="N77" s="26">
+      <c r="N77" s="80">
         <v>16.320907188087858</v>
       </c>
-      <c r="O77" s="26">
+      <c r="O77" s="80">
         <v>19.863119436010908</v>
       </c>
-      <c r="P77" s="37">
+      <c r="P77" s="90">
         <v>17.84573146197723</v>
       </c>
-      <c r="Q77" s="26">
+      <c r="Q77" s="80">
         <v>14.721545052188114</v>
       </c>
-      <c r="R77" s="26">
+      <c r="R77" s="80">
         <v>13.629152981656501</v>
       </c>
-      <c r="S77" s="7"/>
-[...40 lines deleted...]
-      <c r="D78" s="26">
+      <c r="S77" s="68"/>
+      <c r="T77" s="68"/>
+      <c r="U77" s="68"/>
+      <c r="V77" s="68"/>
+      <c r="W77" s="73"/>
+      <c r="X77" s="73"/>
+      <c r="Y77" s="73"/>
+      <c r="Z77" s="73"/>
+      <c r="AA77" s="73"/>
+      <c r="AB77" s="73"/>
+      <c r="AC77" s="73"/>
+      <c r="AD77" s="73"/>
+      <c r="AE77" s="73"/>
+      <c r="AF77" s="73"/>
+      <c r="AG77" s="73"/>
+      <c r="AH77" s="73"/>
+      <c r="AI77" s="73"/>
+      <c r="AJ77" s="73"/>
+      <c r="AK77" s="73"/>
+      <c r="AL77" s="73"/>
+      <c r="AM77" s="73"/>
+      <c r="AN77" s="73"/>
+      <c r="AO77" s="73"/>
+      <c r="AP77" s="73"/>
+      <c r="AQ77" s="73"/>
+      <c r="AR77" s="73"/>
+      <c r="AS77" s="73"/>
+      <c r="AT77" s="73"/>
+      <c r="AU77" s="73"/>
+      <c r="AV77" s="73"/>
+      <c r="AW77" s="73"/>
+      <c r="AX77" s="73"/>
+      <c r="AY77" s="73"/>
+      <c r="AZ77" s="73"/>
+    </row>
+    <row r="78" spans="1:52" s="61" customFormat="1">
+      <c r="A78" s="68"/>
+      <c r="B78" s="82" t="s">
+        <v>204</v>
+      </c>
+      <c r="C78" s="83"/>
+      <c r="D78" s="80">
         <v>36.167854936304174</v>
       </c>
-      <c r="E78" s="26">
+      <c r="E78" s="80">
         <v>37.914597419174697</v>
       </c>
-      <c r="F78" s="26">
+      <c r="F78" s="80">
         <v>40.837003494406879</v>
       </c>
-      <c r="G78" s="26">
+      <c r="G78" s="80">
         <v>43.994405837010376</v>
       </c>
-      <c r="H78" s="26">
+      <c r="H78" s="80">
         <v>47.349952148749033</v>
       </c>
-      <c r="I78" s="26">
+      <c r="I78" s="80">
         <v>43.808488800338104</v>
       </c>
-      <c r="J78" s="26">
+      <c r="J78" s="80">
         <v>39.860956053993711</v>
       </c>
-      <c r="K78" s="26">
+      <c r="K78" s="80">
         <v>35.307860921154528</v>
       </c>
-      <c r="L78" s="26">
+      <c r="L78" s="80">
         <v>37.122908358616307</v>
       </c>
-      <c r="M78" s="26">
+      <c r="M78" s="80">
         <v>34.624039124383806</v>
       </c>
-      <c r="N78" s="26">
+      <c r="N78" s="80">
         <v>34.461849418898431</v>
       </c>
-      <c r="O78" s="26">
+      <c r="O78" s="80">
         <v>35.809245029881694</v>
       </c>
-      <c r="P78" s="37">
+      <c r="P78" s="90">
         <v>29.326399154087675</v>
       </c>
-      <c r="Q78" s="26">
+      <c r="Q78" s="80">
         <v>29.326399154087675</v>
       </c>
-      <c r="R78" s="26">
+      <c r="R78" s="80">
         <v>25.359774491864894</v>
       </c>
-      <c r="S78" s="7"/>
-[...40 lines deleted...]
-      <c r="D79" s="26">
+      <c r="S78" s="68"/>
+      <c r="T78" s="68"/>
+      <c r="U78" s="68"/>
+      <c r="V78" s="68"/>
+      <c r="W78" s="73"/>
+      <c r="X78" s="73"/>
+      <c r="Y78" s="73"/>
+      <c r="Z78" s="73"/>
+      <c r="AA78" s="73"/>
+      <c r="AB78" s="73"/>
+      <c r="AC78" s="73"/>
+      <c r="AD78" s="73"/>
+      <c r="AE78" s="73"/>
+      <c r="AF78" s="73"/>
+      <c r="AG78" s="73"/>
+      <c r="AH78" s="73"/>
+      <c r="AI78" s="73"/>
+      <c r="AJ78" s="73"/>
+      <c r="AK78" s="73"/>
+      <c r="AL78" s="73"/>
+      <c r="AM78" s="73"/>
+      <c r="AN78" s="73"/>
+      <c r="AO78" s="73"/>
+      <c r="AP78" s="73"/>
+      <c r="AQ78" s="73"/>
+      <c r="AR78" s="73"/>
+      <c r="AS78" s="73"/>
+      <c r="AT78" s="73"/>
+      <c r="AU78" s="73"/>
+      <c r="AV78" s="73"/>
+      <c r="AW78" s="73"/>
+      <c r="AX78" s="73"/>
+      <c r="AY78" s="73"/>
+      <c r="AZ78" s="73"/>
+    </row>
+    <row r="79" spans="1:52" s="61" customFormat="1">
+      <c r="A79" s="68"/>
+      <c r="B79" s="82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C79" s="83"/>
+      <c r="D79" s="80">
         <v>28.084602250949512</v>
       </c>
-      <c r="E79" s="26">
+      <c r="E79" s="80">
         <v>29.428757131508629</v>
       </c>
-      <c r="F79" s="26">
+      <c r="F79" s="80">
         <v>31.446779455276534</v>
       </c>
-      <c r="G79" s="26">
+      <c r="G79" s="80">
         <v>31.999351911860014</v>
       </c>
-      <c r="H79" s="26">
+      <c r="H79" s="80">
         <v>36.135788163598129</v>
       </c>
-      <c r="I79" s="26">
+      <c r="I79" s="80">
         <v>31.326614001634432</v>
       </c>
-      <c r="J79" s="26">
+      <c r="J79" s="80">
         <v>30.040855563566449</v>
       </c>
-      <c r="K79" s="26">
+      <c r="K79" s="80">
         <v>26.143790849673202</v>
       </c>
-      <c r="L79" s="26">
+      <c r="L79" s="80">
         <v>25.772294783108158</v>
       </c>
-      <c r="M79" s="26">
+      <c r="M79" s="80">
         <v>25.979099521437643</v>
       </c>
-      <c r="N79" s="26">
+      <c r="N79" s="80">
         <v>26.502939503129149</v>
       </c>
-      <c r="O79" s="26">
+      <c r="O79" s="80">
         <v>25.267695411918464</v>
       </c>
-      <c r="P79" s="37">
+      <c r="P79" s="90">
         <v>22.266153365934866</v>
       </c>
-      <c r="Q79" s="26">
+      <c r="Q79" s="80">
         <v>21.517011757361356</v>
       </c>
-      <c r="R79" s="26">
+      <c r="R79" s="80">
         <v>17.397649589062141</v>
       </c>
-      <c r="S79" s="7"/>
-[...40 lines deleted...]
-      <c r="D80" s="26">
+      <c r="S79" s="68"/>
+      <c r="T79" s="68"/>
+      <c r="U79" s="68"/>
+      <c r="V79" s="68"/>
+      <c r="W79" s="73"/>
+      <c r="X79" s="73"/>
+      <c r="Y79" s="73"/>
+      <c r="Z79" s="73"/>
+      <c r="AA79" s="73"/>
+      <c r="AB79" s="73"/>
+      <c r="AC79" s="73"/>
+      <c r="AD79" s="73"/>
+      <c r="AE79" s="73"/>
+      <c r="AF79" s="73"/>
+      <c r="AG79" s="73"/>
+      <c r="AH79" s="73"/>
+      <c r="AI79" s="73"/>
+      <c r="AJ79" s="73"/>
+      <c r="AK79" s="73"/>
+      <c r="AL79" s="73"/>
+      <c r="AM79" s="73"/>
+      <c r="AN79" s="73"/>
+      <c r="AO79" s="73"/>
+      <c r="AP79" s="73"/>
+      <c r="AQ79" s="73"/>
+      <c r="AR79" s="73"/>
+      <c r="AS79" s="73"/>
+      <c r="AT79" s="73"/>
+      <c r="AU79" s="73"/>
+      <c r="AV79" s="73"/>
+      <c r="AW79" s="73"/>
+      <c r="AX79" s="73"/>
+      <c r="AY79" s="73"/>
+      <c r="AZ79" s="73"/>
+    </row>
+    <row r="80" spans="1:52" s="61" customFormat="1">
+      <c r="A80" s="68"/>
+      <c r="B80" s="82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C80" s="83"/>
+      <c r="D80" s="80">
         <v>27.437288499758285</v>
       </c>
-      <c r="E80" s="26">
+      <c r="E80" s="80">
         <v>27.061329948778386</v>
       </c>
-      <c r="F80" s="26">
+      <c r="F80" s="80">
         <v>26.968496871223632</v>
       </c>
-      <c r="G80" s="26">
+      <c r="G80" s="80">
         <v>27.574528313808749</v>
       </c>
-      <c r="H80" s="26">
+      <c r="H80" s="80">
         <v>30.103103798279822</v>
       </c>
-      <c r="I80" s="26">
+      <c r="I80" s="80">
         <v>26.530441802845132</v>
       </c>
-      <c r="J80" s="26">
+      <c r="J80" s="80">
         <v>21.901414587387805</v>
       </c>
-      <c r="K80" s="26">
+      <c r="K80" s="80">
         <v>18.358498108797935</v>
       </c>
-      <c r="L80" s="26">
+      <c r="L80" s="80">
         <v>18.964584592866007</v>
       </c>
-      <c r="M80" s="26">
+      <c r="M80" s="80">
         <v>19.392392951120325</v>
       </c>
-      <c r="N80" s="26">
+      <c r="N80" s="80">
         <v>17.080623677818693</v>
       </c>
-      <c r="O80" s="26">
+      <c r="O80" s="80">
         <v>18.382297180471085</v>
       </c>
-      <c r="P80" s="37">
+      <c r="P80" s="90">
         <v>14.640670092208067</v>
       </c>
-      <c r="Q80" s="26">
+      <c r="Q80" s="80">
         <v>15.175617653269516</v>
       </c>
-      <c r="R80" s="26">
+      <c r="R80" s="80">
         <v>13.127215386066823</v>
       </c>
-      <c r="S80" s="7"/>
-[...40 lines deleted...]
-      <c r="D81" s="26">
+      <c r="S80" s="68"/>
+      <c r="T80" s="68"/>
+      <c r="U80" s="68"/>
+      <c r="V80" s="68"/>
+      <c r="W80" s="73"/>
+      <c r="X80" s="73"/>
+      <c r="Y80" s="73"/>
+      <c r="Z80" s="73"/>
+      <c r="AA80" s="73"/>
+      <c r="AB80" s="73"/>
+      <c r="AC80" s="73"/>
+      <c r="AD80" s="73"/>
+      <c r="AE80" s="73"/>
+      <c r="AF80" s="73"/>
+      <c r="AG80" s="73"/>
+      <c r="AH80" s="73"/>
+      <c r="AI80" s="73"/>
+      <c r="AJ80" s="73"/>
+      <c r="AK80" s="73"/>
+      <c r="AL80" s="73"/>
+      <c r="AM80" s="73"/>
+      <c r="AN80" s="73"/>
+      <c r="AO80" s="73"/>
+      <c r="AP80" s="73"/>
+      <c r="AQ80" s="73"/>
+      <c r="AR80" s="73"/>
+      <c r="AS80" s="73"/>
+      <c r="AT80" s="73"/>
+      <c r="AU80" s="73"/>
+      <c r="AV80" s="73"/>
+      <c r="AW80" s="73"/>
+      <c r="AX80" s="73"/>
+      <c r="AY80" s="73"/>
+      <c r="AZ80" s="73"/>
+    </row>
+    <row r="81" spans="1:52" s="61" customFormat="1">
+      <c r="A81" s="68"/>
+      <c r="B81" s="82" t="s">
+        <v>269</v>
+      </c>
+      <c r="C81" s="83"/>
+      <c r="D81" s="80">
         <v>23.61654193748867</v>
       </c>
-      <c r="E81" s="26">
+      <c r="E81" s="80">
         <v>24.843488853006995</v>
       </c>
-      <c r="F81" s="26">
+      <c r="F81" s="80">
         <v>25.553822152886113</v>
       </c>
-      <c r="G81" s="26">
+      <c r="G81" s="80">
         <v>27.812637791269545</v>
       </c>
-      <c r="H81" s="26">
+      <c r="H81" s="80">
         <v>27.421542913991136</v>
       </c>
-      <c r="I81" s="26">
+      <c r="I81" s="80">
         <v>25.525898469592462</v>
       </c>
-      <c r="J81" s="26">
+      <c r="J81" s="80">
         <v>23.863115750054774</v>
       </c>
-      <c r="K81" s="26">
+      <c r="K81" s="80">
         <v>19.810101921538873</v>
       </c>
-      <c r="L81" s="26">
+      <c r="L81" s="80">
         <v>18.729096989966553</v>
       </c>
-      <c r="M81" s="26">
+      <c r="M81" s="80">
         <v>18.683014304182826</v>
       </c>
-      <c r="N81" s="26">
+      <c r="N81" s="80">
         <v>19.146226221290931</v>
       </c>
-      <c r="O81" s="26">
+      <c r="O81" s="80">
         <v>17.742329291120697</v>
       </c>
-      <c r="P81" s="37">
+      <c r="P81" s="90">
         <v>16.017979364592911</v>
       </c>
-      <c r="Q81" s="26">
+      <c r="Q81" s="80">
         <v>14.5878026356114</v>
       </c>
-      <c r="R81" s="26">
+      <c r="R81" s="80">
         <v>14.949342744413823</v>
       </c>
-      <c r="S81" s="7"/>
-[...40 lines deleted...]
-      <c r="D82" s="26">
+      <c r="S81" s="68"/>
+      <c r="T81" s="68"/>
+      <c r="U81" s="68"/>
+      <c r="V81" s="68"/>
+      <c r="W81" s="73"/>
+      <c r="X81" s="73"/>
+      <c r="Y81" s="73"/>
+      <c r="Z81" s="73"/>
+      <c r="AA81" s="73"/>
+      <c r="AB81" s="73"/>
+      <c r="AC81" s="73"/>
+      <c r="AD81" s="73"/>
+      <c r="AE81" s="73"/>
+      <c r="AF81" s="73"/>
+      <c r="AG81" s="73"/>
+      <c r="AH81" s="73"/>
+      <c r="AI81" s="73"/>
+      <c r="AJ81" s="73"/>
+      <c r="AK81" s="73"/>
+      <c r="AL81" s="73"/>
+      <c r="AM81" s="73"/>
+      <c r="AN81" s="73"/>
+      <c r="AO81" s="73"/>
+      <c r="AP81" s="73"/>
+      <c r="AQ81" s="73"/>
+      <c r="AR81" s="73"/>
+      <c r="AS81" s="73"/>
+      <c r="AT81" s="73"/>
+      <c r="AU81" s="73"/>
+      <c r="AV81" s="73"/>
+      <c r="AW81" s="73"/>
+      <c r="AX81" s="73"/>
+      <c r="AY81" s="73"/>
+      <c r="AZ81" s="73"/>
+    </row>
+    <row r="82" spans="1:52" s="61" customFormat="1">
+      <c r="A82" s="68"/>
+      <c r="B82" s="82" t="s">
+        <v>309</v>
+      </c>
+      <c r="C82" s="83"/>
+      <c r="D82" s="80">
         <v>22.990767155243891</v>
       </c>
-      <c r="E82" s="26">
+      <c r="E82" s="80">
         <v>24.574347332576618</v>
       </c>
-      <c r="F82" s="26">
+      <c r="F82" s="80">
         <v>27.372343078435112</v>
       </c>
-      <c r="G82" s="26">
+      <c r="G82" s="80">
         <v>27.323722781832437</v>
       </c>
-      <c r="H82" s="26">
+      <c r="H82" s="80">
         <v>26.875281894956217</v>
       </c>
-      <c r="I82" s="26">
+      <c r="I82" s="80">
         <v>23.18518760408843</v>
       </c>
-      <c r="J82" s="26">
+      <c r="J82" s="80">
         <v>20.716637079678048</v>
       </c>
-      <c r="K82" s="26">
+      <c r="K82" s="80">
         <v>19.396512946002844</v>
       </c>
-      <c r="L82" s="26">
+      <c r="L82" s="80">
         <v>20.683321087435708</v>
       </c>
-      <c r="M82" s="26">
+      <c r="M82" s="80">
         <v>19.379490648481635</v>
       </c>
-      <c r="N82" s="26">
+      <c r="N82" s="80">
         <v>20.589444335221891</v>
       </c>
-      <c r="O82" s="26">
+      <c r="O82" s="80">
         <v>22.853400434318019</v>
       </c>
-      <c r="P82" s="26">
+      <c r="P82" s="80">
         <v>18.353078267624781</v>
       </c>
-      <c r="Q82" s="26">
+      <c r="Q82" s="80">
         <v>18.223603288664464</v>
       </c>
-      <c r="R82" s="26">
+      <c r="R82" s="80">
         <v>14.583550350451643</v>
       </c>
-      <c r="S82" s="7"/>
-[...40 lines deleted...]
-      <c r="D83" s="26">
+      <c r="S82" s="68"/>
+      <c r="T82" s="68"/>
+      <c r="U82" s="68"/>
+      <c r="V82" s="68"/>
+      <c r="W82" s="73"/>
+      <c r="X82" s="73"/>
+      <c r="Y82" s="73"/>
+      <c r="Z82" s="73"/>
+      <c r="AA82" s="73"/>
+      <c r="AB82" s="73"/>
+      <c r="AC82" s="73"/>
+      <c r="AD82" s="73"/>
+      <c r="AE82" s="73"/>
+      <c r="AF82" s="73"/>
+      <c r="AG82" s="73"/>
+      <c r="AH82" s="73"/>
+      <c r="AI82" s="73"/>
+      <c r="AJ82" s="73"/>
+      <c r="AK82" s="73"/>
+      <c r="AL82" s="73"/>
+      <c r="AM82" s="73"/>
+      <c r="AN82" s="73"/>
+      <c r="AO82" s="73"/>
+      <c r="AP82" s="73"/>
+      <c r="AQ82" s="73"/>
+      <c r="AR82" s="73"/>
+      <c r="AS82" s="73"/>
+      <c r="AT82" s="73"/>
+      <c r="AU82" s="73"/>
+      <c r="AV82" s="73"/>
+      <c r="AW82" s="73"/>
+      <c r="AX82" s="73"/>
+      <c r="AY82" s="73"/>
+      <c r="AZ82" s="73"/>
+    </row>
+    <row r="83" spans="1:52" s="61" customFormat="1">
+      <c r="A83" s="68"/>
+      <c r="B83" s="82" t="s">
+        <v>327</v>
+      </c>
+      <c r="C83" s="83"/>
+      <c r="D83" s="80">
         <v>39.270285211195514</v>
       </c>
-      <c r="E83" s="26">
+      <c r="E83" s="80">
         <v>46.384607427330089</v>
       </c>
-      <c r="F83" s="26">
+      <c r="F83" s="80">
         <v>51.936994465730102</v>
       </c>
-      <c r="G83" s="26">
+      <c r="G83" s="80">
         <v>52.421011656322314</v>
       </c>
-      <c r="H83" s="26">
+      <c r="H83" s="80">
         <v>51.868499911863211</v>
       </c>
-      <c r="I83" s="26">
+      <c r="I83" s="80">
         <v>46.772941122733293</v>
       </c>
-      <c r="J83" s="26">
+      <c r="J83" s="80">
         <v>41.171326605374489</v>
       </c>
-      <c r="K83" s="26">
+      <c r="K83" s="80">
         <v>39.838897515527954</v>
       </c>
-      <c r="L83" s="26">
+      <c r="L83" s="80">
         <v>36.040411890421609</v>
       </c>
-      <c r="M83" s="26">
+      <c r="M83" s="80">
         <v>35.857790727729871</v>
       </c>
-      <c r="N83" s="26">
+      <c r="N83" s="80">
         <v>35.196364527410836</v>
       </c>
-      <c r="O83" s="26">
+      <c r="O83" s="80">
         <v>38.341469546816398</v>
       </c>
-      <c r="P83" s="37">
+      <c r="P83" s="90">
         <v>30.83001033820706</v>
       </c>
-      <c r="Q83" s="26">
+      <c r="Q83" s="80">
         <v>28.983901934721608</v>
       </c>
-      <c r="R83" s="26">
+      <c r="R83" s="80">
         <v>27.612681629148216</v>
       </c>
-      <c r="S83" s="7"/>
-[...40 lines deleted...]
-      <c r="D84" s="26">
+      <c r="S83" s="68"/>
+      <c r="T83" s="68"/>
+      <c r="U83" s="68"/>
+      <c r="V83" s="68"/>
+      <c r="W83" s="73"/>
+      <c r="X83" s="73"/>
+      <c r="Y83" s="73"/>
+      <c r="Z83" s="73"/>
+      <c r="AA83" s="73"/>
+      <c r="AB83" s="73"/>
+      <c r="AC83" s="73"/>
+      <c r="AD83" s="73"/>
+      <c r="AE83" s="73"/>
+      <c r="AF83" s="73"/>
+      <c r="AG83" s="73"/>
+      <c r="AH83" s="73"/>
+      <c r="AI83" s="73"/>
+      <c r="AJ83" s="73"/>
+      <c r="AK83" s="73"/>
+      <c r="AL83" s="73"/>
+      <c r="AM83" s="73"/>
+      <c r="AN83" s="73"/>
+      <c r="AO83" s="73"/>
+      <c r="AP83" s="73"/>
+      <c r="AQ83" s="73"/>
+      <c r="AR83" s="73"/>
+      <c r="AS83" s="73"/>
+      <c r="AT83" s="73"/>
+      <c r="AU83" s="73"/>
+      <c r="AV83" s="73"/>
+      <c r="AW83" s="73"/>
+      <c r="AX83" s="73"/>
+      <c r="AY83" s="73"/>
+      <c r="AZ83" s="73"/>
+    </row>
+    <row r="84" spans="1:52" s="61" customFormat="1">
+      <c r="A84" s="68"/>
+      <c r="B84" s="82" t="s">
+        <v>342</v>
+      </c>
+      <c r="C84" s="83"/>
+      <c r="D84" s="80">
         <v>25.735533955248222</v>
       </c>
-      <c r="E84" s="26">
+      <c r="E84" s="80">
         <v>26.387990842842914</v>
       </c>
-      <c r="F84" s="26">
+      <c r="F84" s="80">
         <v>27.009284441526773</v>
       </c>
-      <c r="G84" s="26">
+      <c r="G84" s="80">
         <v>28.128830041590486</v>
       </c>
-      <c r="H84" s="26">
+      <c r="H84" s="80">
         <v>28.387373845823493</v>
       </c>
-      <c r="I84" s="26">
+      <c r="I84" s="80">
         <v>28.24613840151498</v>
       </c>
-      <c r="J84" s="26">
+      <c r="J84" s="80">
         <v>24.091192106901673</v>
       </c>
-      <c r="K84" s="26">
+      <c r="K84" s="80">
         <v>21.793712965752739</v>
       </c>
-      <c r="L84" s="26">
+      <c r="L84" s="80">
         <v>18.472175640463352</v>
       </c>
-      <c r="M84" s="26">
+      <c r="M84" s="80">
         <v>18.722185278019335</v>
       </c>
-      <c r="N84" s="26">
+      <c r="N84" s="80">
         <v>18.483826651679781</v>
       </c>
-      <c r="O84" s="26">
+      <c r="O84" s="80">
         <v>17.644635109915413</v>
       </c>
-      <c r="P84" s="37">
+      <c r="P84" s="90">
         <v>15.256373405266764</v>
       </c>
-      <c r="Q84" s="26">
+      <c r="Q84" s="80">
         <v>13.443297145510424</v>
       </c>
-      <c r="R84" s="26">
+      <c r="R84" s="80">
         <v>10.570026425066063</v>
       </c>
-      <c r="S84" s="7"/>
-[...40 lines deleted...]
-      <c r="D85" s="26">
+      <c r="S84" s="68"/>
+      <c r="T84" s="68"/>
+      <c r="U84" s="68"/>
+      <c r="V84" s="68"/>
+      <c r="W84" s="73"/>
+      <c r="X84" s="73"/>
+      <c r="Y84" s="73"/>
+      <c r="Z84" s="73"/>
+      <c r="AA84" s="73"/>
+      <c r="AB84" s="73"/>
+      <c r="AC84" s="73"/>
+      <c r="AD84" s="73"/>
+      <c r="AE84" s="73"/>
+      <c r="AF84" s="73"/>
+      <c r="AG84" s="73"/>
+      <c r="AH84" s="73"/>
+      <c r="AI84" s="73"/>
+      <c r="AJ84" s="73"/>
+      <c r="AK84" s="73"/>
+      <c r="AL84" s="73"/>
+      <c r="AM84" s="73"/>
+      <c r="AN84" s="73"/>
+      <c r="AO84" s="73"/>
+      <c r="AP84" s="73"/>
+      <c r="AQ84" s="73"/>
+      <c r="AR84" s="73"/>
+      <c r="AS84" s="73"/>
+      <c r="AT84" s="73"/>
+      <c r="AU84" s="73"/>
+      <c r="AV84" s="73"/>
+      <c r="AW84" s="73"/>
+      <c r="AX84" s="73"/>
+      <c r="AY84" s="73"/>
+      <c r="AZ84" s="73"/>
+    </row>
+    <row r="85" spans="1:52" s="61" customFormat="1">
+      <c r="A85" s="68"/>
+      <c r="B85" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="C85" s="83"/>
+      <c r="D85" s="80">
         <v>30.641178084697707</v>
       </c>
-      <c r="E85" s="26">
+      <c r="E85" s="80">
         <v>28.558762453627008</v>
       </c>
-      <c r="F85" s="26">
+      <c r="F85" s="80">
         <v>24.995769574781832</v>
       </c>
-      <c r="G85" s="26">
+      <c r="G85" s="80">
         <v>25.970712791468952</v>
       </c>
-      <c r="H85" s="26">
+      <c r="H85" s="80">
         <v>27.749394998655553</v>
       </c>
-      <c r="I85" s="26">
+      <c r="I85" s="80">
         <v>25.225946688021963</v>
       </c>
-      <c r="J85" s="26">
+      <c r="J85" s="80">
         <v>25.280645258374214</v>
       </c>
-      <c r="K85" s="26">
+      <c r="K85" s="80">
         <v>20.119596362277317</v>
       </c>
-      <c r="L85" s="26">
+      <c r="L85" s="80">
         <v>19.408178248794968</v>
       </c>
-      <c r="M85" s="26">
+      <c r="M85" s="80">
         <v>19.304525696752748</v>
       </c>
-      <c r="N85" s="26">
+      <c r="N85" s="80">
         <v>18.204306872601567</v>
       </c>
-      <c r="O85" s="26">
+      <c r="O85" s="80">
         <v>16.336494225894281</v>
       </c>
-      <c r="P85" s="37">
+      <c r="P85" s="90">
         <v>15.248101995707469</v>
       </c>
-      <c r="Q85" s="26">
+      <c r="Q85" s="80">
         <v>14.030816542268637</v>
       </c>
-      <c r="R85" s="26">
+      <c r="R85" s="80">
         <v>13.94959546173161</v>
       </c>
-      <c r="S85" s="7"/>
-[...40 lines deleted...]
-      <c r="D86" s="26">
+      <c r="S85" s="68"/>
+      <c r="T85" s="68"/>
+      <c r="U85" s="68"/>
+      <c r="V85" s="68"/>
+      <c r="W85" s="73"/>
+      <c r="X85" s="73"/>
+      <c r="Y85" s="73"/>
+      <c r="Z85" s="73"/>
+      <c r="AA85" s="73"/>
+      <c r="AB85" s="73"/>
+      <c r="AC85" s="73"/>
+      <c r="AD85" s="73"/>
+      <c r="AE85" s="73"/>
+      <c r="AF85" s="73"/>
+      <c r="AG85" s="73"/>
+      <c r="AH85" s="73"/>
+      <c r="AI85" s="73"/>
+      <c r="AJ85" s="73"/>
+      <c r="AK85" s="73"/>
+      <c r="AL85" s="73"/>
+      <c r="AM85" s="73"/>
+      <c r="AN85" s="73"/>
+      <c r="AO85" s="73"/>
+      <c r="AP85" s="73"/>
+      <c r="AQ85" s="73"/>
+      <c r="AR85" s="73"/>
+      <c r="AS85" s="73"/>
+      <c r="AT85" s="73"/>
+      <c r="AU85" s="73"/>
+      <c r="AV85" s="73"/>
+      <c r="AW85" s="73"/>
+      <c r="AX85" s="73"/>
+      <c r="AY85" s="73"/>
+      <c r="AZ85" s="73"/>
+    </row>
+    <row r="86" spans="1:52" s="61" customFormat="1">
+      <c r="A86" s="68"/>
+      <c r="B86" s="82" t="s">
+        <v>545</v>
+      </c>
+      <c r="C86" s="83"/>
+      <c r="D86" s="80">
         <v>31.298241036679496</v>
       </c>
-      <c r="E86" s="26">
+      <c r="E86" s="80">
         <v>32.472649109923509</v>
       </c>
-      <c r="F86" s="26">
+      <c r="F86" s="80">
         <v>33.740747116543297</v>
       </c>
-      <c r="G86" s="26">
+      <c r="G86" s="80">
         <v>38.575537837276201</v>
       </c>
-      <c r="H86" s="26">
+      <c r="H86" s="80">
         <v>37.857358482127879</v>
       </c>
-      <c r="I86" s="26">
+      <c r="I86" s="80">
         <v>35.509325681492108</v>
       </c>
-      <c r="J86" s="26">
+      <c r="J86" s="80">
         <v>32.346274241715541</v>
       </c>
-      <c r="K86" s="26">
+      <c r="K86" s="80">
         <v>30.937294095188832</v>
       </c>
-      <c r="L86" s="26">
+      <c r="L86" s="80">
         <v>30.242500046670525</v>
       </c>
-      <c r="M86" s="26">
+      <c r="M86" s="80">
         <v>32.645949045157238</v>
       </c>
-      <c r="N86" s="26">
+      <c r="N86" s="80">
         <v>35.983727344861897</v>
       </c>
-      <c r="O86" s="26">
+      <c r="O86" s="80">
         <v>37.904059387333213</v>
       </c>
-      <c r="P86" s="37">
+      <c r="P86" s="90">
         <v>30.174909595446451</v>
       </c>
-      <c r="Q86" s="26">
+      <c r="Q86" s="80">
         <v>28.645406574677985</v>
       </c>
-      <c r="R86" s="26">
+      <c r="R86" s="80">
         <v>25.394871587910952</v>
       </c>
-      <c r="S86" s="7"/>
-[...40 lines deleted...]
-      <c r="D87" s="26">
+      <c r="S86" s="68"/>
+      <c r="T86" s="68"/>
+      <c r="U86" s="68"/>
+      <c r="V86" s="68"/>
+      <c r="W86" s="73"/>
+      <c r="X86" s="73"/>
+      <c r="Y86" s="73"/>
+      <c r="Z86" s="73"/>
+      <c r="AA86" s="73"/>
+      <c r="AB86" s="73"/>
+      <c r="AC86" s="73"/>
+      <c r="AD86" s="73"/>
+      <c r="AE86" s="73"/>
+      <c r="AF86" s="73"/>
+      <c r="AG86" s="73"/>
+      <c r="AH86" s="73"/>
+      <c r="AI86" s="73"/>
+      <c r="AJ86" s="73"/>
+      <c r="AK86" s="73"/>
+      <c r="AL86" s="73"/>
+      <c r="AM86" s="73"/>
+      <c r="AN86" s="73"/>
+      <c r="AO86" s="73"/>
+      <c r="AP86" s="73"/>
+      <c r="AQ86" s="73"/>
+      <c r="AR86" s="73"/>
+      <c r="AS86" s="73"/>
+      <c r="AT86" s="73"/>
+      <c r="AU86" s="73"/>
+      <c r="AV86" s="73"/>
+      <c r="AW86" s="73"/>
+      <c r="AX86" s="73"/>
+      <c r="AY86" s="73"/>
+      <c r="AZ86" s="73"/>
+    </row>
+    <row r="87" spans="1:52" s="61" customFormat="1">
+      <c r="A87" s="68"/>
+      <c r="B87" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C87" s="83"/>
+      <c r="D87" s="80">
         <v>30.786146234194611</v>
       </c>
-      <c r="E87" s="26">
+      <c r="E87" s="80">
         <v>29.476639262081409</v>
       </c>
-      <c r="F87" s="26">
+      <c r="F87" s="80">
         <v>32.512820512820511</v>
       </c>
-      <c r="G87" s="26">
+      <c r="G87" s="80">
         <v>34.983853606027985</v>
       </c>
-      <c r="H87" s="26">
+      <c r="H87" s="80">
         <v>32.602521867545157</v>
       </c>
-      <c r="I87" s="26">
+      <c r="I87" s="80">
         <v>28.856690612443685</v>
       </c>
-      <c r="J87" s="26">
+      <c r="J87" s="80">
         <v>26.307135810588623</v>
       </c>
-      <c r="K87" s="26">
+      <c r="K87" s="80">
         <v>26.777535057430768</v>
       </c>
-      <c r="L87" s="26">
+      <c r="L87" s="80">
         <v>26.367831245880026</v>
       </c>
-      <c r="M87" s="26">
+      <c r="M87" s="80">
         <v>23.933855526544821</v>
       </c>
-      <c r="N87" s="26">
+      <c r="N87" s="80">
         <v>23.21959507291519</v>
       </c>
-      <c r="O87" s="26">
+      <c r="O87" s="80">
         <v>19.278435692646656</v>
       </c>
-      <c r="P87" s="37">
+      <c r="P87" s="90">
         <v>24.278579356270811</v>
       </c>
-      <c r="Q87" s="26">
+      <c r="Q87" s="80">
         <v>20.1165371809101</v>
       </c>
-      <c r="R87" s="26">
+      <c r="R87" s="80">
         <v>17.958969653273904</v>
       </c>
-      <c r="S87" s="7"/>
-[...40 lines deleted...]
-      <c r="D88" s="26">
+      <c r="S87" s="68"/>
+      <c r="T87" s="68"/>
+      <c r="U87" s="68"/>
+      <c r="V87" s="68"/>
+      <c r="W87" s="73"/>
+      <c r="X87" s="73"/>
+      <c r="Y87" s="73"/>
+      <c r="Z87" s="73"/>
+      <c r="AA87" s="73"/>
+      <c r="AB87" s="73"/>
+      <c r="AC87" s="73"/>
+      <c r="AD87" s="73"/>
+      <c r="AE87" s="73"/>
+      <c r="AF87" s="73"/>
+      <c r="AG87" s="73"/>
+      <c r="AH87" s="73"/>
+      <c r="AI87" s="73"/>
+      <c r="AJ87" s="73"/>
+      <c r="AK87" s="73"/>
+      <c r="AL87" s="73"/>
+      <c r="AM87" s="73"/>
+      <c r="AN87" s="73"/>
+      <c r="AO87" s="73"/>
+      <c r="AP87" s="73"/>
+      <c r="AQ87" s="73"/>
+      <c r="AR87" s="73"/>
+      <c r="AS87" s="73"/>
+      <c r="AT87" s="73"/>
+      <c r="AU87" s="73"/>
+      <c r="AV87" s="73"/>
+      <c r="AW87" s="73"/>
+      <c r="AX87" s="73"/>
+      <c r="AY87" s="73"/>
+      <c r="AZ87" s="73"/>
+    </row>
+    <row r="88" spans="1:52" s="61" customFormat="1">
+      <c r="A88" s="68"/>
+      <c r="B88" s="82" t="s">
+        <v>485</v>
+      </c>
+      <c r="C88" s="83"/>
+      <c r="D88" s="80">
         <v>24.978347479646629</v>
       </c>
-      <c r="E88" s="26">
+      <c r="E88" s="80">
         <v>24.008923001304424</v>
       </c>
-      <c r="F88" s="26">
+      <c r="F88" s="80">
         <v>23.872569300786097</v>
       </c>
-      <c r="G88" s="26">
+      <c r="G88" s="80">
         <v>25.784097556585518</v>
       </c>
-      <c r="H88" s="26">
+      <c r="H88" s="80">
         <v>28.882256666987583</v>
       </c>
-      <c r="I88" s="26">
+      <c r="I88" s="80">
         <v>24.231603111847981</v>
       </c>
-      <c r="J88" s="26">
+      <c r="J88" s="80">
         <v>22.637238256932651</v>
       </c>
-      <c r="K88" s="26">
+      <c r="K88" s="80">
         <v>21.492638348282284</v>
       </c>
-      <c r="L88" s="26">
+      <c r="L88" s="80">
         <v>20.153164046755339</v>
       </c>
-      <c r="M88" s="26">
+      <c r="M88" s="80">
         <v>18.931402178251698</v>
       </c>
-      <c r="N88" s="26">
+      <c r="N88" s="80">
         <v>19.479615973285096</v>
       </c>
-      <c r="O88" s="26">
+      <c r="O88" s="80">
         <v>18.409544890136587</v>
       </c>
-      <c r="P88" s="37">
+      <c r="P88" s="90">
         <v>15.105027141845644</v>
       </c>
-      <c r="Q88" s="26">
+      <c r="Q88" s="80">
         <v>13.584034825479245</v>
       </c>
-      <c r="R88" s="26">
+      <c r="R88" s="80">
         <v>12.116297374007203</v>
       </c>
-      <c r="S88" s="7"/>
-[...40 lines deleted...]
-      <c r="D89" s="26">
+      <c r="S88" s="68"/>
+      <c r="T88" s="68"/>
+      <c r="U88" s="68"/>
+      <c r="V88" s="68"/>
+      <c r="W88" s="73"/>
+      <c r="X88" s="73"/>
+      <c r="Y88" s="73"/>
+      <c r="Z88" s="73"/>
+      <c r="AA88" s="73"/>
+      <c r="AB88" s="73"/>
+      <c r="AC88" s="73"/>
+      <c r="AD88" s="73"/>
+      <c r="AE88" s="73"/>
+      <c r="AF88" s="73"/>
+      <c r="AG88" s="73"/>
+      <c r="AH88" s="73"/>
+      <c r="AI88" s="73"/>
+      <c r="AJ88" s="73"/>
+      <c r="AK88" s="73"/>
+      <c r="AL88" s="73"/>
+      <c r="AM88" s="73"/>
+      <c r="AN88" s="73"/>
+      <c r="AO88" s="73"/>
+      <c r="AP88" s="73"/>
+      <c r="AQ88" s="73"/>
+      <c r="AR88" s="73"/>
+      <c r="AS88" s="73"/>
+      <c r="AT88" s="73"/>
+      <c r="AU88" s="73"/>
+      <c r="AV88" s="73"/>
+      <c r="AW88" s="73"/>
+      <c r="AX88" s="73"/>
+      <c r="AY88" s="73"/>
+      <c r="AZ88" s="73"/>
+    </row>
+    <row r="89" spans="1:52" s="61" customFormat="1">
+      <c r="A89" s="68"/>
+      <c r="B89" s="82" t="s">
+        <v>538</v>
+      </c>
+      <c r="C89" s="83"/>
+      <c r="D89" s="80">
         <v>20.764511562057574</v>
       </c>
-      <c r="E89" s="26">
+      <c r="E89" s="80">
         <v>19.312534250458246</v>
       </c>
-      <c r="F89" s="26">
+      <c r="F89" s="80">
         <v>21.509238197853069</v>
       </c>
-      <c r="G89" s="26">
+      <c r="G89" s="80">
         <v>24.699084214698459</v>
       </c>
-      <c r="H89" s="26">
+      <c r="H89" s="80">
         <v>24.913556166326803</v>
       </c>
-      <c r="I89" s="26">
+      <c r="I89" s="80">
         <v>21.919096895578551</v>
       </c>
-      <c r="J89" s="26">
+      <c r="J89" s="80">
         <v>21.74502601020685</v>
       </c>
-      <c r="K89" s="26">
+      <c r="K89" s="80">
         <v>17.285098470120868</v>
       </c>
-      <c r="L89" s="26">
+      <c r="L89" s="80">
         <v>14.690909090909091</v>
       </c>
-      <c r="M89" s="26">
+      <c r="M89" s="80">
         <v>11.511428413304554</v>
       </c>
-      <c r="N89" s="26">
+      <c r="N89" s="80">
         <v>11.141033681336925</v>
       </c>
-      <c r="O89" s="26">
+      <c r="O89" s="80">
         <v>13.517349038529765</v>
       </c>
-      <c r="P89" s="37">
+      <c r="P89" s="90">
         <v>9.1615874995228328</v>
       </c>
-      <c r="Q89" s="26">
+      <c r="Q89" s="80">
         <v>9.0088943745307866</v>
       </c>
-      <c r="R89" s="26">
+      <c r="R89" s="80">
         <v>7.6714955991643548</v>
       </c>
-      <c r="S89" s="7"/>
-[...40 lines deleted...]
-      <c r="D90" s="26">
+      <c r="S89" s="68"/>
+      <c r="T89" s="68"/>
+      <c r="U89" s="68"/>
+      <c r="V89" s="68"/>
+      <c r="W89" s="73"/>
+      <c r="X89" s="73"/>
+      <c r="Y89" s="73"/>
+      <c r="Z89" s="73"/>
+      <c r="AA89" s="73"/>
+      <c r="AB89" s="73"/>
+      <c r="AC89" s="73"/>
+      <c r="AD89" s="73"/>
+      <c r="AE89" s="73"/>
+      <c r="AF89" s="73"/>
+      <c r="AG89" s="73"/>
+      <c r="AH89" s="73"/>
+      <c r="AI89" s="73"/>
+      <c r="AJ89" s="73"/>
+      <c r="AK89" s="73"/>
+      <c r="AL89" s="73"/>
+      <c r="AM89" s="73"/>
+      <c r="AN89" s="73"/>
+      <c r="AO89" s="73"/>
+      <c r="AP89" s="73"/>
+      <c r="AQ89" s="73"/>
+      <c r="AR89" s="73"/>
+      <c r="AS89" s="73"/>
+      <c r="AT89" s="73"/>
+      <c r="AU89" s="73"/>
+      <c r="AV89" s="73"/>
+      <c r="AW89" s="73"/>
+      <c r="AX89" s="73"/>
+      <c r="AY89" s="73"/>
+      <c r="AZ89" s="73"/>
+    </row>
+    <row r="90" spans="1:52" s="61" customFormat="1">
+      <c r="A90" s="68"/>
+      <c r="B90" s="82" t="s">
+        <v>539</v>
+      </c>
+      <c r="C90" s="82"/>
+      <c r="D90" s="80">
         <v>12.550118282720717</v>
       </c>
-      <c r="E90" s="26">
+      <c r="E90" s="80">
         <v>12.460302028647353</v>
       </c>
-      <c r="F90" s="26">
+      <c r="F90" s="80">
         <v>14.459053080635009</v>
       </c>
-      <c r="G90" s="26">
+      <c r="G90" s="80">
         <v>13.719383098246968</v>
       </c>
-      <c r="H90" s="26">
+      <c r="H90" s="80">
         <v>14.851795375263718</v>
       </c>
-      <c r="I90" s="26">
+      <c r="I90" s="80">
         <v>13.045037993673157</v>
       </c>
-      <c r="J90" s="26">
+      <c r="J90" s="80">
         <v>13.252179918846585</v>
       </c>
-      <c r="K90" s="26">
+      <c r="K90" s="80">
         <v>12.099213551119178</v>
       </c>
-      <c r="L90" s="26">
+      <c r="L90" s="80">
         <v>11.971871912593713</v>
       </c>
-      <c r="M90" s="26">
+      <c r="M90" s="80">
         <v>12.700526810241286</v>
       </c>
-      <c r="N90" s="26">
+      <c r="N90" s="80">
         <v>12.513878608438194</v>
       </c>
-      <c r="O90" s="26">
+      <c r="O90" s="80">
         <v>12.195788300348609</v>
       </c>
-      <c r="P90" s="37">
+      <c r="P90" s="90">
         <v>8.2249731266687469</v>
       </c>
-      <c r="Q90" s="26">
+      <c r="Q90" s="80">
         <v>8.0446617427788762</v>
       </c>
-      <c r="R90" s="26">
+      <c r="R90" s="80">
         <v>7.7685599391668321</v>
       </c>
-      <c r="S90" s="7"/>
-[...40 lines deleted...]
-      <c r="D91" s="26">
+      <c r="S90" s="68"/>
+      <c r="T90" s="68"/>
+      <c r="U90" s="68"/>
+      <c r="V90" s="68"/>
+      <c r="W90" s="73"/>
+      <c r="X90" s="73"/>
+      <c r="Y90" s="73"/>
+      <c r="Z90" s="73"/>
+      <c r="AA90" s="73"/>
+      <c r="AB90" s="73"/>
+      <c r="AC90" s="73"/>
+      <c r="AD90" s="73"/>
+      <c r="AE90" s="73"/>
+      <c r="AF90" s="73"/>
+      <c r="AG90" s="73"/>
+      <c r="AH90" s="73"/>
+      <c r="AI90" s="73"/>
+      <c r="AJ90" s="73"/>
+      <c r="AK90" s="73"/>
+      <c r="AL90" s="73"/>
+      <c r="AM90" s="73"/>
+      <c r="AN90" s="73"/>
+      <c r="AO90" s="73"/>
+      <c r="AP90" s="73"/>
+      <c r="AQ90" s="73"/>
+      <c r="AR90" s="73"/>
+      <c r="AS90" s="73"/>
+      <c r="AT90" s="73"/>
+      <c r="AU90" s="73"/>
+      <c r="AV90" s="73"/>
+      <c r="AW90" s="73"/>
+      <c r="AX90" s="73"/>
+      <c r="AY90" s="73"/>
+      <c r="AZ90" s="73"/>
+    </row>
+    <row r="91" spans="1:52" s="61" customFormat="1">
+      <c r="A91" s="68"/>
+      <c r="B91" s="82" t="s">
+        <v>540</v>
+      </c>
+      <c r="C91" s="82"/>
+      <c r="D91" s="80">
         <v>26.612152076352686</v>
       </c>
-      <c r="E91" s="26">
+      <c r="E91" s="80">
         <v>27.323321668840308</v>
       </c>
-      <c r="F91" s="26">
+      <c r="F91" s="80">
         <v>29.387046167637831</v>
       </c>
-      <c r="G91" s="26">
+      <c r="G91" s="80">
         <v>32.092925785109124</v>
       </c>
-      <c r="H91" s="26">
+      <c r="H91" s="80">
         <v>31.648228539420252</v>
       </c>
-      <c r="I91" s="26">
+      <c r="I91" s="80">
         <v>29.489408280213766</v>
       </c>
-      <c r="J91" s="26">
+      <c r="J91" s="80">
         <v>28.016597510373444</v>
       </c>
-      <c r="K91" s="26">
+      <c r="K91" s="80">
         <v>28.114281852433813</v>
       </c>
-      <c r="L91" s="26">
+      <c r="L91" s="80">
         <v>28.187985610329026</v>
       </c>
-      <c r="M91" s="26">
+      <c r="M91" s="80">
         <v>27.206865020749806</v>
       </c>
-      <c r="N91" s="26">
+      <c r="N91" s="80">
         <v>25.990598591090798</v>
       </c>
-      <c r="O91" s="26">
+      <c r="O91" s="80">
         <v>28.733531028692909</v>
       </c>
-      <c r="P91" s="37">
+      <c r="P91" s="90">
         <v>21.914167633247374</v>
       </c>
-      <c r="Q91" s="26">
+      <c r="Q91" s="80">
         <v>20.833098726365694</v>
       </c>
-      <c r="R91" s="26">
+      <c r="R91" s="80">
         <v>17.969528087982876</v>
       </c>
-      <c r="S91" s="7"/>
-[...96 lines deleted...]
-      <c r="D93" s="26">
+      <c r="S91" s="68"/>
+      <c r="T91" s="68"/>
+      <c r="U91" s="68"/>
+      <c r="V91" s="68"/>
+      <c r="W91" s="73"/>
+      <c r="X91" s="73"/>
+      <c r="Y91" s="73"/>
+      <c r="Z91" s="73"/>
+      <c r="AA91" s="73"/>
+      <c r="AB91" s="73"/>
+      <c r="AC91" s="73"/>
+      <c r="AD91" s="73"/>
+      <c r="AE91" s="73"/>
+      <c r="AF91" s="73"/>
+      <c r="AG91" s="73"/>
+      <c r="AH91" s="73"/>
+      <c r="AI91" s="73"/>
+      <c r="AJ91" s="73"/>
+      <c r="AK91" s="73"/>
+      <c r="AL91" s="73"/>
+      <c r="AM91" s="73"/>
+      <c r="AN91" s="73"/>
+      <c r="AO91" s="73"/>
+      <c r="AP91" s="73"/>
+      <c r="AQ91" s="73"/>
+      <c r="AR91" s="73"/>
+      <c r="AS91" s="73"/>
+      <c r="AT91" s="73"/>
+      <c r="AU91" s="73"/>
+      <c r="AV91" s="73"/>
+      <c r="AW91" s="73"/>
+      <c r="AX91" s="73"/>
+      <c r="AY91" s="73"/>
+      <c r="AZ91" s="73"/>
+    </row>
+    <row r="92" spans="1:52" s="61" customFormat="1">
+      <c r="A92" s="68"/>
+      <c r="B92" s="85" t="s">
+        <v>541</v>
+      </c>
+      <c r="C92" s="82"/>
+      <c r="D92" s="80"/>
+      <c r="E92" s="80"/>
+      <c r="F92" s="80"/>
+      <c r="G92" s="80"/>
+      <c r="H92" s="80"/>
+      <c r="I92" s="80"/>
+      <c r="J92" s="80"/>
+      <c r="K92" s="80"/>
+      <c r="L92" s="80"/>
+      <c r="M92" s="80"/>
+      <c r="N92" s="80"/>
+      <c r="O92" s="80"/>
+      <c r="P92" s="90"/>
+      <c r="Q92" s="80"/>
+      <c r="R92" s="80"/>
+      <c r="S92" s="68"/>
+      <c r="T92" s="68"/>
+      <c r="U92" s="68"/>
+      <c r="V92" s="68"/>
+      <c r="W92" s="73"/>
+      <c r="X92" s="73"/>
+      <c r="Y92" s="73"/>
+      <c r="Z92" s="73"/>
+      <c r="AA92" s="73"/>
+      <c r="AB92" s="73"/>
+      <c r="AC92" s="73"/>
+      <c r="AD92" s="73"/>
+      <c r="AE92" s="73"/>
+      <c r="AF92" s="73"/>
+      <c r="AG92" s="73"/>
+      <c r="AH92" s="73"/>
+      <c r="AI92" s="73"/>
+      <c r="AJ92" s="73"/>
+      <c r="AK92" s="73"/>
+      <c r="AL92" s="73"/>
+      <c r="AM92" s="73"/>
+      <c r="AN92" s="73"/>
+      <c r="AO92" s="73"/>
+      <c r="AP92" s="73"/>
+      <c r="AQ92" s="73"/>
+      <c r="AR92" s="73"/>
+      <c r="AS92" s="73"/>
+      <c r="AT92" s="73"/>
+      <c r="AU92" s="73"/>
+      <c r="AV92" s="73"/>
+      <c r="AW92" s="73"/>
+      <c r="AX92" s="73"/>
+      <c r="AY92" s="73"/>
+      <c r="AZ92" s="73"/>
+    </row>
+    <row r="93" spans="1:52" s="61" customFormat="1">
+      <c r="A93" s="68"/>
+      <c r="B93" s="78" t="s">
+        <v>43</v>
+      </c>
+      <c r="C93" s="94"/>
+      <c r="D93" s="80">
         <v>23.849989596897306</v>
       </c>
-      <c r="E93" s="26">
+      <c r="E93" s="80">
         <v>25.012886041687299</v>
       </c>
-      <c r="F93" s="26">
+      <c r="F93" s="80">
         <v>27.442115150403371</v>
       </c>
-      <c r="G93" s="26">
+      <c r="G93" s="80">
         <v>28.952575210643481</v>
       </c>
-      <c r="H93" s="26">
+      <c r="H93" s="80">
         <v>29.894136273334283</v>
       </c>
-      <c r="I93" s="26">
+      <c r="I93" s="80">
         <v>26.674628235230614</v>
       </c>
-      <c r="J93" s="26">
+      <c r="J93" s="80">
         <v>24.876861452364071</v>
       </c>
-      <c r="K93" s="26">
+      <c r="K93" s="80">
         <v>22.304740729481669</v>
       </c>
-      <c r="L93" s="26">
+      <c r="L93" s="80">
         <v>21.342930751373082</v>
       </c>
-      <c r="M93" s="26">
+      <c r="M93" s="80">
         <v>21.077955059421893</v>
       </c>
-      <c r="N93" s="26">
+      <c r="N93" s="80">
         <v>20.510377656492562</v>
       </c>
-      <c r="O93" s="26">
+      <c r="O93" s="80">
         <v>20.773679920681719</v>
       </c>
-      <c r="P93" s="26">
+      <c r="P93" s="80">
         <v>15.317236535388187</v>
       </c>
-      <c r="Q93" s="26">
+      <c r="Q93" s="80">
         <v>14.507985626889523</v>
       </c>
-      <c r="R93" s="26">
+      <c r="R93" s="80">
         <v>12.960245472199009</v>
       </c>
-      <c r="S93" s="7"/>
-[...40 lines deleted...]
-      <c r="D94" s="26">
+      <c r="S93" s="68"/>
+      <c r="T93" s="68"/>
+      <c r="U93" s="68"/>
+      <c r="V93" s="68"/>
+      <c r="W93" s="73"/>
+      <c r="X93" s="73"/>
+      <c r="Y93" s="73"/>
+      <c r="Z93" s="73"/>
+      <c r="AA93" s="73"/>
+      <c r="AB93" s="73"/>
+      <c r="AC93" s="73"/>
+      <c r="AD93" s="73"/>
+      <c r="AE93" s="73"/>
+      <c r="AF93" s="73"/>
+      <c r="AG93" s="73"/>
+      <c r="AH93" s="73"/>
+      <c r="AI93" s="73"/>
+      <c r="AJ93" s="73"/>
+      <c r="AK93" s="73"/>
+      <c r="AL93" s="73"/>
+      <c r="AM93" s="73"/>
+      <c r="AN93" s="73"/>
+      <c r="AO93" s="73"/>
+      <c r="AP93" s="73"/>
+      <c r="AQ93" s="73"/>
+      <c r="AR93" s="73"/>
+      <c r="AS93" s="73"/>
+      <c r="AT93" s="73"/>
+      <c r="AU93" s="73"/>
+      <c r="AV93" s="73"/>
+      <c r="AW93" s="73"/>
+      <c r="AX93" s="73"/>
+      <c r="AY93" s="73"/>
+      <c r="AZ93" s="73"/>
+    </row>
+    <row r="94" spans="1:52" s="61" customFormat="1">
+      <c r="A94" s="68"/>
+      <c r="B94" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="C94" s="79"/>
+      <c r="D94" s="80">
         <v>17.441713925645875</v>
       </c>
-      <c r="E94" s="26">
+      <c r="E94" s="80">
         <v>18.229470005824112</v>
       </c>
-      <c r="F94" s="26">
+      <c r="F94" s="80">
         <v>21.331521739130434</v>
       </c>
-      <c r="G94" s="26">
+      <c r="G94" s="80">
         <v>26.206844164229558</v>
       </c>
-      <c r="H94" s="26">
+      <c r="H94" s="80">
         <v>26.005317381189762</v>
       </c>
-      <c r="I94" s="26">
+      <c r="I94" s="80">
         <v>23.663335275399991</v>
       </c>
-      <c r="J94" s="26">
+      <c r="J94" s="80">
         <v>23.542600896860986</v>
       </c>
-      <c r="K94" s="26">
+      <c r="K94" s="80">
         <v>17.145884506092568</v>
       </c>
-      <c r="L94" s="26">
+      <c r="L94" s="80">
         <v>18.801988482551558</v>
       </c>
-      <c r="M94" s="26">
+      <c r="M94" s="80">
         <v>16.272914420154887</v>
       </c>
-      <c r="N94" s="26">
+      <c r="N94" s="80">
         <v>16.300392955901614</v>
       </c>
-      <c r="O94" s="26">
+      <c r="O94" s="80">
         <v>13.214183857781158</v>
       </c>
-      <c r="P94" s="37">
+      <c r="P94" s="90">
         <v>13.314646110721794</v>
       </c>
-      <c r="Q94" s="26">
+      <c r="Q94" s="80">
         <v>11.737911702873161</v>
       </c>
-      <c r="R94" s="26">
+      <c r="R94" s="80">
         <v>13.413816230717639</v>
       </c>
-      <c r="S94" s="7"/>
-[...40 lines deleted...]
-      <c r="D95" s="26">
+      <c r="S94" s="68"/>
+      <c r="T94" s="68"/>
+      <c r="U94" s="68"/>
+      <c r="V94" s="68"/>
+      <c r="W94" s="73"/>
+      <c r="X94" s="73"/>
+      <c r="Y94" s="73"/>
+      <c r="Z94" s="73"/>
+      <c r="AA94" s="73"/>
+      <c r="AB94" s="73"/>
+      <c r="AC94" s="73"/>
+      <c r="AD94" s="73"/>
+      <c r="AE94" s="73"/>
+      <c r="AF94" s="73"/>
+      <c r="AG94" s="73"/>
+      <c r="AH94" s="73"/>
+      <c r="AI94" s="73"/>
+      <c r="AJ94" s="73"/>
+      <c r="AK94" s="73"/>
+      <c r="AL94" s="73"/>
+      <c r="AM94" s="73"/>
+      <c r="AN94" s="73"/>
+      <c r="AO94" s="73"/>
+      <c r="AP94" s="73"/>
+      <c r="AQ94" s="73"/>
+      <c r="AR94" s="73"/>
+      <c r="AS94" s="73"/>
+      <c r="AT94" s="73"/>
+      <c r="AU94" s="73"/>
+      <c r="AV94" s="73"/>
+      <c r="AW94" s="73"/>
+      <c r="AX94" s="73"/>
+      <c r="AY94" s="73"/>
+      <c r="AZ94" s="73"/>
+    </row>
+    <row r="95" spans="1:52" s="61" customFormat="1">
+      <c r="A95" s="68"/>
+      <c r="B95" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="C95" s="83"/>
+      <c r="D95" s="80">
         <v>28.646535454300352</v>
       </c>
-      <c r="E95" s="26">
+      <c r="E95" s="80">
         <v>26.813937434145988</v>
       </c>
-      <c r="F95" s="26">
+      <c r="F95" s="80">
         <v>28.422548555187113</v>
       </c>
-      <c r="G95" s="26">
+      <c r="G95" s="80">
         <v>29.462144570058239</v>
       </c>
-      <c r="H95" s="26">
+      <c r="H95" s="80">
         <v>30.837603736791984</v>
       </c>
-      <c r="I95" s="26">
+      <c r="I95" s="80">
         <v>27.402510299894608</v>
       </c>
-      <c r="J95" s="26">
+      <c r="J95" s="80">
         <v>24.374341742314058</v>
       </c>
-      <c r="K95" s="26">
+      <c r="K95" s="80">
         <v>22.887139107611549</v>
       </c>
-      <c r="L95" s="26">
+      <c r="L95" s="80">
         <v>20.652173913043477</v>
       </c>
-      <c r="M95" s="26">
+      <c r="M95" s="80">
         <v>20.133505598621877</v>
       </c>
-      <c r="N95" s="26">
+      <c r="N95" s="80">
         <v>18.247223815233824</v>
       </c>
-      <c r="O95" s="26">
+      <c r="O95" s="80">
         <v>17.897091722595079</v>
       </c>
-      <c r="P95" s="37">
+      <c r="P95" s="90">
         <v>15.029800466442085</v>
       </c>
-      <c r="Q95" s="26">
+      <c r="Q95" s="80">
         <v>11.031725465516603</v>
       </c>
-      <c r="R95" s="26">
+      <c r="R95" s="80">
         <v>9.753017120404154</v>
       </c>
-      <c r="S95" s="7"/>
-[...40 lines deleted...]
-      <c r="D96" s="26">
+      <c r="S95" s="68"/>
+      <c r="T95" s="68"/>
+      <c r="U95" s="68"/>
+      <c r="V95" s="68"/>
+      <c r="W95" s="73"/>
+      <c r="X95" s="73"/>
+      <c r="Y95" s="73"/>
+      <c r="Z95" s="73"/>
+      <c r="AA95" s="73"/>
+      <c r="AB95" s="73"/>
+      <c r="AC95" s="73"/>
+      <c r="AD95" s="73"/>
+      <c r="AE95" s="73"/>
+      <c r="AF95" s="73"/>
+      <c r="AG95" s="73"/>
+      <c r="AH95" s="73"/>
+      <c r="AI95" s="73"/>
+      <c r="AJ95" s="73"/>
+      <c r="AK95" s="73"/>
+      <c r="AL95" s="73"/>
+      <c r="AM95" s="73"/>
+      <c r="AN95" s="73"/>
+      <c r="AO95" s="73"/>
+      <c r="AP95" s="73"/>
+      <c r="AQ95" s="73"/>
+      <c r="AR95" s="73"/>
+      <c r="AS95" s="73"/>
+      <c r="AT95" s="73"/>
+      <c r="AU95" s="73"/>
+      <c r="AV95" s="73"/>
+      <c r="AW95" s="73"/>
+      <c r="AX95" s="73"/>
+      <c r="AY95" s="73"/>
+      <c r="AZ95" s="73"/>
+    </row>
+    <row r="96" spans="1:52" s="61" customFormat="1">
+      <c r="A96" s="68"/>
+      <c r="B96" s="82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C96" s="83"/>
+      <c r="D96" s="80">
         <v>19.025595206811374</v>
       </c>
-      <c r="E96" s="26">
+      <c r="E96" s="80">
         <v>20.761768147672793</v>
       </c>
-      <c r="F96" s="26">
+      <c r="F96" s="80">
         <v>24.118853732827748</v>
       </c>
-      <c r="G96" s="26">
+      <c r="G96" s="80">
         <v>29.219754884116007</v>
       </c>
-      <c r="H96" s="26">
+      <c r="H96" s="80">
         <v>31.511433351924147</v>
       </c>
-      <c r="I96" s="26">
+      <c r="I96" s="80">
         <v>32.412746585735967</v>
       </c>
-      <c r="J96" s="26">
+      <c r="J96" s="80">
         <v>29.371388436612076</v>
       </c>
-      <c r="K96" s="26">
+      <c r="K96" s="80">
         <v>24.777365186816077</v>
       </c>
-      <c r="L96" s="26">
+      <c r="L96" s="80">
         <v>19.274449996755141</v>
       </c>
-      <c r="M96" s="26">
+      <c r="M96" s="80">
         <v>20.315236427320492</v>
       </c>
-      <c r="N96" s="26">
+      <c r="N96" s="80">
         <v>19.281769679573181</v>
       </c>
-      <c r="O96" s="26">
+      <c r="O96" s="80">
         <v>21.54398563734291</v>
       </c>
-      <c r="P96" s="37">
+      <c r="P96" s="90">
         <v>13.742556115437472</v>
       </c>
-      <c r="Q96" s="26">
+      <c r="Q96" s="80">
         <v>14.429683921209346</v>
       </c>
-      <c r="R96" s="26">
+      <c r="R96" s="80">
         <v>12.773914322331239</v>
       </c>
-      <c r="S96" s="7"/>
-[...40 lines deleted...]
-      <c r="D97" s="26">
+      <c r="S96" s="68"/>
+      <c r="T96" s="68"/>
+      <c r="U96" s="68"/>
+      <c r="V96" s="68"/>
+      <c r="W96" s="73"/>
+      <c r="X96" s="73"/>
+      <c r="Y96" s="73"/>
+      <c r="Z96" s="73"/>
+      <c r="AA96" s="73"/>
+      <c r="AB96" s="73"/>
+      <c r="AC96" s="73"/>
+      <c r="AD96" s="73"/>
+      <c r="AE96" s="73"/>
+      <c r="AF96" s="73"/>
+      <c r="AG96" s="73"/>
+      <c r="AH96" s="73"/>
+      <c r="AI96" s="73"/>
+      <c r="AJ96" s="73"/>
+      <c r="AK96" s="73"/>
+      <c r="AL96" s="73"/>
+      <c r="AM96" s="73"/>
+      <c r="AN96" s="73"/>
+      <c r="AO96" s="73"/>
+      <c r="AP96" s="73"/>
+      <c r="AQ96" s="73"/>
+      <c r="AR96" s="73"/>
+      <c r="AS96" s="73"/>
+      <c r="AT96" s="73"/>
+      <c r="AU96" s="73"/>
+      <c r="AV96" s="73"/>
+      <c r="AW96" s="73"/>
+      <c r="AX96" s="73"/>
+      <c r="AY96" s="73"/>
+      <c r="AZ96" s="73"/>
+    </row>
+    <row r="97" spans="1:52" s="61" customFormat="1">
+      <c r="A97" s="68"/>
+      <c r="B97" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C97" s="83"/>
+      <c r="D97" s="80">
         <v>32.510313404347023</v>
       </c>
-      <c r="E97" s="26">
+      <c r="E97" s="80">
         <v>35.519305400249955</v>
       </c>
-      <c r="F97" s="26">
+      <c r="F97" s="80">
         <v>36.457585761446822</v>
       </c>
-      <c r="G97" s="26">
+      <c r="G97" s="80">
         <v>39.100077579519009</v>
       </c>
-      <c r="H97" s="26">
+      <c r="H97" s="80">
         <v>39.470478356208886</v>
       </c>
-      <c r="I97" s="26">
+      <c r="I97" s="80">
         <v>36.983872329646211</v>
       </c>
-      <c r="J97" s="26">
+      <c r="J97" s="80">
         <v>37.340378687802733</v>
       </c>
-      <c r="K97" s="26">
+      <c r="K97" s="80">
         <v>36.217662801070475</v>
       </c>
-      <c r="L97" s="26">
+      <c r="L97" s="80">
         <v>35.366616057872648</v>
       </c>
-      <c r="M97" s="26">
+      <c r="M97" s="80">
         <v>31.381691024836364</v>
       </c>
-      <c r="N97" s="26">
+      <c r="N97" s="80">
         <v>27.385159010600706</v>
       </c>
-      <c r="O97" s="26">
+      <c r="O97" s="80">
         <v>29.722532428485525</v>
       </c>
-      <c r="P97" s="37">
+      <c r="P97" s="90">
         <v>25.47164825873276</v>
       </c>
-      <c r="Q97" s="26">
+      <c r="Q97" s="80">
         <v>22.300903662210011</v>
       </c>
-      <c r="R97" s="26">
+      <c r="R97" s="80">
         <v>17.25224133753332</v>
       </c>
-      <c r="S97" s="7"/>
-[...40 lines deleted...]
-      <c r="D98" s="26">
+      <c r="S97" s="68"/>
+      <c r="T97" s="68"/>
+      <c r="U97" s="68"/>
+      <c r="V97" s="68"/>
+      <c r="W97" s="73"/>
+      <c r="X97" s="73"/>
+      <c r="Y97" s="73"/>
+      <c r="Z97" s="73"/>
+      <c r="AA97" s="73"/>
+      <c r="AB97" s="73"/>
+      <c r="AC97" s="73"/>
+      <c r="AD97" s="73"/>
+      <c r="AE97" s="73"/>
+      <c r="AF97" s="73"/>
+      <c r="AG97" s="73"/>
+      <c r="AH97" s="73"/>
+      <c r="AI97" s="73"/>
+      <c r="AJ97" s="73"/>
+      <c r="AK97" s="73"/>
+      <c r="AL97" s="73"/>
+      <c r="AM97" s="73"/>
+      <c r="AN97" s="73"/>
+      <c r="AO97" s="73"/>
+      <c r="AP97" s="73"/>
+      <c r="AQ97" s="73"/>
+      <c r="AR97" s="73"/>
+      <c r="AS97" s="73"/>
+      <c r="AT97" s="73"/>
+      <c r="AU97" s="73"/>
+      <c r="AV97" s="73"/>
+      <c r="AW97" s="73"/>
+      <c r="AX97" s="73"/>
+      <c r="AY97" s="73"/>
+      <c r="AZ97" s="73"/>
+    </row>
+    <row r="98" spans="1:52" s="61" customFormat="1">
+      <c r="A98" s="68"/>
+      <c r="B98" s="82" t="s">
+        <v>162</v>
+      </c>
+      <c r="C98" s="83"/>
+      <c r="D98" s="80">
         <v>46.664348900992778</v>
       </c>
-      <c r="E98" s="26">
+      <c r="E98" s="80">
         <v>49.809215115086367</v>
       </c>
-      <c r="F98" s="26">
+      <c r="F98" s="80">
         <v>54.015761976445589</v>
       </c>
-      <c r="G98" s="26">
+      <c r="G98" s="80">
         <v>53.194457360736536</v>
       </c>
-      <c r="H98" s="26">
+      <c r="H98" s="80">
         <v>49.338783361384948</v>
       </c>
-      <c r="I98" s="26">
+      <c r="I98" s="80">
         <v>38.494141111942156</v>
       </c>
-      <c r="J98" s="26">
+      <c r="J98" s="80">
         <v>39.706561329708101</v>
       </c>
-      <c r="K98" s="26">
+      <c r="K98" s="80">
         <v>32.40885010906824</v>
       </c>
-      <c r="L98" s="26">
+      <c r="L98" s="80">
         <v>29.124215292785838</v>
       </c>
-      <c r="M98" s="26">
+      <c r="M98" s="80">
         <v>25.017512258581007</v>
       </c>
-      <c r="N98" s="26">
+      <c r="N98" s="80">
         <v>25.72006550428668</v>
       </c>
-      <c r="O98" s="26">
+      <c r="O98" s="80">
         <v>23.857588548357498</v>
       </c>
-      <c r="P98" s="37">
+      <c r="P98" s="90">
         <v>18.514046526603881</v>
       </c>
-      <c r="Q98" s="26">
+      <c r="Q98" s="80">
         <v>16.5016501650165</v>
       </c>
-      <c r="R98" s="26">
+      <c r="R98" s="80">
         <v>14.624958451822581</v>
       </c>
-      <c r="S98" s="7"/>
-[...40 lines deleted...]
-      <c r="D99" s="26">
+      <c r="S98" s="68"/>
+      <c r="T98" s="68"/>
+      <c r="U98" s="68"/>
+      <c r="V98" s="68"/>
+      <c r="W98" s="73"/>
+      <c r="X98" s="73"/>
+      <c r="Y98" s="73"/>
+      <c r="Z98" s="73"/>
+      <c r="AA98" s="73"/>
+      <c r="AB98" s="73"/>
+      <c r="AC98" s="73"/>
+      <c r="AD98" s="73"/>
+      <c r="AE98" s="73"/>
+      <c r="AF98" s="73"/>
+      <c r="AG98" s="73"/>
+      <c r="AH98" s="73"/>
+      <c r="AI98" s="73"/>
+      <c r="AJ98" s="73"/>
+      <c r="AK98" s="73"/>
+      <c r="AL98" s="73"/>
+      <c r="AM98" s="73"/>
+      <c r="AN98" s="73"/>
+      <c r="AO98" s="73"/>
+      <c r="AP98" s="73"/>
+      <c r="AQ98" s="73"/>
+      <c r="AR98" s="73"/>
+      <c r="AS98" s="73"/>
+      <c r="AT98" s="73"/>
+      <c r="AU98" s="73"/>
+      <c r="AV98" s="73"/>
+      <c r="AW98" s="73"/>
+      <c r="AX98" s="73"/>
+      <c r="AY98" s="73"/>
+      <c r="AZ98" s="73"/>
+    </row>
+    <row r="99" spans="1:52" s="61" customFormat="1">
+      <c r="A99" s="68"/>
+      <c r="B99" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="C99" s="83"/>
+      <c r="D99" s="80">
         <v>28.505603498769965</v>
       </c>
-      <c r="E99" s="26">
+      <c r="E99" s="80">
         <v>27.599513443228055</v>
       </c>
-      <c r="F99" s="26">
+      <c r="F99" s="80">
         <v>34.181096681096683</v>
       </c>
-      <c r="G99" s="26">
+      <c r="G99" s="80">
         <v>31.12132528966772</v>
       </c>
-      <c r="H99" s="26">
+      <c r="H99" s="80">
         <v>30.669638119494856</v>
       </c>
-      <c r="I99" s="26">
+      <c r="I99" s="80">
         <v>25.057349567672489</v>
       </c>
-      <c r="J99" s="26">
+      <c r="J99" s="80">
         <v>26.547633031833666</v>
       </c>
-      <c r="K99" s="26">
+      <c r="K99" s="80">
         <v>19.545454545454547</v>
       </c>
-      <c r="L99" s="26">
+      <c r="L99" s="80">
         <v>20.718462823725982</v>
       </c>
-      <c r="M99" s="26">
+      <c r="M99" s="80">
         <v>18.659600309153141</v>
       </c>
-      <c r="N99" s="26">
+      <c r="N99" s="80">
         <v>15.134402529929975</v>
       </c>
-      <c r="O99" s="26">
+      <c r="O99" s="80">
         <v>16.016128129025031</v>
       </c>
-      <c r="P99" s="37">
+      <c r="P99" s="90">
         <v>15.34526854219949</v>
       </c>
-      <c r="Q99" s="26">
+      <c r="Q99" s="80">
         <v>13.191546641539912</v>
       </c>
-      <c r="R99" s="26">
+      <c r="R99" s="80">
         <v>11.865468978483392</v>
       </c>
-      <c r="S99" s="7"/>
-[...40 lines deleted...]
-      <c r="D100" s="26">
+      <c r="S99" s="68"/>
+      <c r="T99" s="68"/>
+      <c r="U99" s="68"/>
+      <c r="V99" s="68"/>
+      <c r="W99" s="73"/>
+      <c r="X99" s="73"/>
+      <c r="Y99" s="73"/>
+      <c r="Z99" s="73"/>
+      <c r="AA99" s="73"/>
+      <c r="AB99" s="73"/>
+      <c r="AC99" s="73"/>
+      <c r="AD99" s="73"/>
+      <c r="AE99" s="73"/>
+      <c r="AF99" s="73"/>
+      <c r="AG99" s="73"/>
+      <c r="AH99" s="73"/>
+      <c r="AI99" s="73"/>
+      <c r="AJ99" s="73"/>
+      <c r="AK99" s="73"/>
+      <c r="AL99" s="73"/>
+      <c r="AM99" s="73"/>
+      <c r="AN99" s="73"/>
+      <c r="AO99" s="73"/>
+      <c r="AP99" s="73"/>
+      <c r="AQ99" s="73"/>
+      <c r="AR99" s="73"/>
+      <c r="AS99" s="73"/>
+      <c r="AT99" s="73"/>
+      <c r="AU99" s="73"/>
+      <c r="AV99" s="73"/>
+      <c r="AW99" s="73"/>
+      <c r="AX99" s="73"/>
+      <c r="AY99" s="73"/>
+      <c r="AZ99" s="73"/>
+    </row>
+    <row r="100" spans="1:52" s="61" customFormat="1">
+      <c r="A100" s="68"/>
+      <c r="B100" s="82" t="s">
+        <v>204</v>
+      </c>
+      <c r="C100" s="83"/>
+      <c r="D100" s="80">
         <v>27.053323524525972</v>
       </c>
-      <c r="E100" s="26">
+      <c r="E100" s="80">
         <v>27.52045605327174</v>
       </c>
-      <c r="F100" s="26">
+      <c r="F100" s="80">
         <v>30.657967140948038</v>
       </c>
-      <c r="G100" s="26">
+      <c r="G100" s="80">
         <v>33.204611438396711</v>
       </c>
-      <c r="H100" s="26">
+      <c r="H100" s="80">
         <v>35.254968972029857</v>
       </c>
-      <c r="I100" s="26">
+      <c r="I100" s="80">
         <v>34.143389495811704</v>
       </c>
-      <c r="J100" s="26">
+      <c r="J100" s="80">
         <v>30.619066720149753</v>
       </c>
-      <c r="K100" s="26">
+      <c r="K100" s="80">
         <v>26.481274455002794</v>
       </c>
-      <c r="L100" s="26">
+      <c r="L100" s="80">
         <v>29.334767796306259</v>
       </c>
-      <c r="M100" s="26">
+      <c r="M100" s="80">
         <v>28.302890583436778</v>
       </c>
-      <c r="N100" s="26">
+      <c r="N100" s="80">
         <v>31.176225524232745</v>
       </c>
-      <c r="O100" s="26">
+      <c r="O100" s="80">
         <v>28.258826688146058</v>
       </c>
-      <c r="P100" s="37">
+      <c r="P100" s="90">
         <v>20.774365821094793</v>
       </c>
-      <c r="Q100" s="26">
+      <c r="Q100" s="80">
         <v>20.774365821094793</v>
       </c>
-      <c r="R100" s="26">
+      <c r="R100" s="80">
         <v>19.715010735896936</v>
       </c>
-      <c r="S100" s="7"/>
-[...40 lines deleted...]
-      <c r="D101" s="26">
+      <c r="S100" s="68"/>
+      <c r="T100" s="68"/>
+      <c r="U100" s="68"/>
+      <c r="V100" s="68"/>
+      <c r="W100" s="73"/>
+      <c r="X100" s="73"/>
+      <c r="Y100" s="73"/>
+      <c r="Z100" s="73"/>
+      <c r="AA100" s="73"/>
+      <c r="AB100" s="73"/>
+      <c r="AC100" s="73"/>
+      <c r="AD100" s="73"/>
+      <c r="AE100" s="73"/>
+      <c r="AF100" s="73"/>
+      <c r="AG100" s="73"/>
+      <c r="AH100" s="73"/>
+      <c r="AI100" s="73"/>
+      <c r="AJ100" s="73"/>
+      <c r="AK100" s="73"/>
+      <c r="AL100" s="73"/>
+      <c r="AM100" s="73"/>
+      <c r="AN100" s="73"/>
+      <c r="AO100" s="73"/>
+      <c r="AP100" s="73"/>
+      <c r="AQ100" s="73"/>
+      <c r="AR100" s="73"/>
+      <c r="AS100" s="73"/>
+      <c r="AT100" s="73"/>
+      <c r="AU100" s="73"/>
+      <c r="AV100" s="73"/>
+      <c r="AW100" s="73"/>
+      <c r="AX100" s="73"/>
+      <c r="AY100" s="73"/>
+      <c r="AZ100" s="73"/>
+    </row>
+    <row r="101" spans="1:52" s="61" customFormat="1">
+      <c r="A101" s="68"/>
+      <c r="B101" s="82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C101" s="83"/>
+      <c r="D101" s="80">
         <v>28.999390403204735</v>
       </c>
-      <c r="E101" s="26">
+      <c r="E101" s="80">
         <v>32.280063650829732</v>
       </c>
-      <c r="F101" s="26">
+      <c r="F101" s="80">
         <v>34.292356873002035</v>
       </c>
-      <c r="G101" s="26">
+      <c r="G101" s="80">
         <v>33.031769408794446</v>
       </c>
-      <c r="H101" s="26">
+      <c r="H101" s="80">
         <v>38.955190272461159</v>
       </c>
-      <c r="I101" s="26">
+      <c r="I101" s="80">
         <v>33.130008372204287</v>
       </c>
-      <c r="J101" s="26">
+      <c r="J101" s="80">
         <v>34.724881909868508</v>
       </c>
-      <c r="K101" s="26">
+      <c r="K101" s="80">
         <v>30.585552350928968</v>
       </c>
-      <c r="L101" s="26">
+      <c r="L101" s="80">
         <v>28.190011519956631</v>
       </c>
-      <c r="M101" s="26">
+      <c r="M101" s="80">
         <v>30.810092961487385</v>
       </c>
-      <c r="N101" s="26">
+      <c r="N101" s="80">
         <v>29.925830377297643</v>
       </c>
-      <c r="O101" s="26">
+      <c r="O101" s="80">
         <v>27.730934982199738</v>
       </c>
-      <c r="P101" s="37">
+      <c r="P101" s="90">
         <v>21.267625427460533</v>
       </c>
-      <c r="Q101" s="26">
+      <c r="Q101" s="80">
         <v>20.237035649037335</v>
       </c>
-      <c r="R101" s="26">
+      <c r="R101" s="80">
         <v>16.559177270350357</v>
       </c>
-      <c r="S101" s="7"/>
-[...40 lines deleted...]
-      <c r="D102" s="26">
+      <c r="S101" s="68"/>
+      <c r="T101" s="68"/>
+      <c r="U101" s="68"/>
+      <c r="V101" s="68"/>
+      <c r="W101" s="73"/>
+      <c r="X101" s="73"/>
+      <c r="Y101" s="73"/>
+      <c r="Z101" s="73"/>
+      <c r="AA101" s="73"/>
+      <c r="AB101" s="73"/>
+      <c r="AC101" s="73"/>
+      <c r="AD101" s="73"/>
+      <c r="AE101" s="73"/>
+      <c r="AF101" s="73"/>
+      <c r="AG101" s="73"/>
+      <c r="AH101" s="73"/>
+      <c r="AI101" s="73"/>
+      <c r="AJ101" s="73"/>
+      <c r="AK101" s="73"/>
+      <c r="AL101" s="73"/>
+      <c r="AM101" s="73"/>
+      <c r="AN101" s="73"/>
+      <c r="AO101" s="73"/>
+      <c r="AP101" s="73"/>
+      <c r="AQ101" s="73"/>
+      <c r="AR101" s="73"/>
+      <c r="AS101" s="73"/>
+      <c r="AT101" s="73"/>
+      <c r="AU101" s="73"/>
+      <c r="AV101" s="73"/>
+      <c r="AW101" s="73"/>
+      <c r="AX101" s="73"/>
+      <c r="AY101" s="73"/>
+      <c r="AZ101" s="73"/>
+    </row>
+    <row r="102" spans="1:52" s="61" customFormat="1">
+      <c r="A102" s="68"/>
+      <c r="B102" s="82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C102" s="83"/>
+      <c r="D102" s="80">
         <v>27.221709170988138</v>
       </c>
-      <c r="E102" s="26">
+      <c r="E102" s="80">
         <v>26.968749050930846</v>
       </c>
-      <c r="F102" s="26">
+      <c r="F102" s="80">
         <v>27.0594724376237</v>
       </c>
-      <c r="G102" s="26">
+      <c r="G102" s="80">
         <v>27.303636457776015</v>
       </c>
-      <c r="H102" s="26">
+      <c r="H102" s="80">
         <v>30.15130472918646</v>
       </c>
-      <c r="I102" s="26">
+      <c r="I102" s="80">
         <v>26.877559879956966</v>
       </c>
-      <c r="J102" s="26">
+      <c r="J102" s="80">
         <v>21.181151505695116</v>
       </c>
-      <c r="K102" s="26">
+      <c r="K102" s="80">
         <v>17.682738768376684</v>
       </c>
-      <c r="L102" s="26">
+      <c r="L102" s="80">
         <v>18.272565772777259</v>
       </c>
-      <c r="M102" s="26">
+      <c r="M102" s="80">
         <v>18.275271273557966</v>
       </c>
-      <c r="N102" s="26">
+      <c r="N102" s="80">
         <v>16.077437580491047</v>
       </c>
-      <c r="O102" s="26">
+      <c r="O102" s="80">
         <v>17.674344209852848</v>
       </c>
-      <c r="P102" s="37">
+      <c r="P102" s="90">
         <v>13.001236530648296</v>
       </c>
-      <c r="Q102" s="26">
+      <c r="Q102" s="80">
         <v>14.555732202791027</v>
       </c>
-      <c r="R102" s="26">
+      <c r="R102" s="80">
         <v>12.496421173181536</v>
       </c>
-      <c r="S102" s="7"/>
-[...40 lines deleted...]
-      <c r="D103" s="26">
+      <c r="S102" s="68"/>
+      <c r="T102" s="68"/>
+      <c r="U102" s="68"/>
+      <c r="V102" s="68"/>
+      <c r="W102" s="73"/>
+      <c r="X102" s="73"/>
+      <c r="Y102" s="73"/>
+      <c r="Z102" s="73"/>
+      <c r="AA102" s="73"/>
+      <c r="AB102" s="73"/>
+      <c r="AC102" s="73"/>
+      <c r="AD102" s="73"/>
+      <c r="AE102" s="73"/>
+      <c r="AF102" s="73"/>
+      <c r="AG102" s="73"/>
+      <c r="AH102" s="73"/>
+      <c r="AI102" s="73"/>
+      <c r="AJ102" s="73"/>
+      <c r="AK102" s="73"/>
+      <c r="AL102" s="73"/>
+      <c r="AM102" s="73"/>
+      <c r="AN102" s="73"/>
+      <c r="AO102" s="73"/>
+      <c r="AP102" s="73"/>
+      <c r="AQ102" s="73"/>
+      <c r="AR102" s="73"/>
+      <c r="AS102" s="73"/>
+      <c r="AT102" s="73"/>
+      <c r="AU102" s="73"/>
+      <c r="AV102" s="73"/>
+      <c r="AW102" s="73"/>
+      <c r="AX102" s="73"/>
+      <c r="AY102" s="73"/>
+      <c r="AZ102" s="73"/>
+    </row>
+    <row r="103" spans="1:52" s="61" customFormat="1">
+      <c r="A103" s="68"/>
+      <c r="B103" s="82" t="s">
+        <v>269</v>
+      </c>
+      <c r="C103" s="83"/>
+      <c r="D103" s="80">
         <v>18.529896045808655</v>
       </c>
-      <c r="E103" s="26">
+      <c r="E103" s="80">
         <v>22.033612500702603</v>
       </c>
-      <c r="F103" s="26">
+      <c r="F103" s="80">
         <v>25.259067357512954</v>
       </c>
-      <c r="G103" s="26">
+      <c r="G103" s="80">
         <v>26.891852710930703</v>
       </c>
-      <c r="H103" s="26">
+      <c r="H103" s="80">
         <v>27.590531431258817</v>
       </c>
-      <c r="I103" s="26">
+      <c r="I103" s="80">
         <v>24.932920536635706</v>
       </c>
-      <c r="J103" s="26">
+      <c r="J103" s="80">
         <v>21.43403929573871</v>
       </c>
-      <c r="K103" s="26">
+      <c r="K103" s="80">
         <v>16.904108395416721</v>
       </c>
-      <c r="L103" s="26">
+      <c r="L103" s="80">
         <v>15.132960111966408</v>
       </c>
-      <c r="M103" s="26">
+      <c r="M103" s="80">
         <v>15.822381013142785</v>
       </c>
-      <c r="N103" s="26">
+      <c r="N103" s="80">
         <v>17.616793578925705</v>
       </c>
-      <c r="O103" s="26">
+      <c r="O103" s="80">
         <v>16.698109420784331</v>
       </c>
-      <c r="P103" s="37">
+      <c r="P103" s="90">
         <v>13.395800798195385</v>
       </c>
-      <c r="Q103" s="26">
+      <c r="Q103" s="80">
         <v>11.244143675169182</v>
       </c>
-      <c r="R103" s="26">
+      <c r="R103" s="80">
         <v>12.218327491236856</v>
       </c>
-      <c r="S103" s="7"/>
-[...40 lines deleted...]
-      <c r="D104" s="26">
+      <c r="S103" s="68"/>
+      <c r="T103" s="68"/>
+      <c r="U103" s="68"/>
+      <c r="V103" s="68"/>
+      <c r="W103" s="73"/>
+      <c r="X103" s="73"/>
+      <c r="Y103" s="73"/>
+      <c r="Z103" s="73"/>
+      <c r="AA103" s="73"/>
+      <c r="AB103" s="73"/>
+      <c r="AC103" s="73"/>
+      <c r="AD103" s="73"/>
+      <c r="AE103" s="73"/>
+      <c r="AF103" s="73"/>
+      <c r="AG103" s="73"/>
+      <c r="AH103" s="73"/>
+      <c r="AI103" s="73"/>
+      <c r="AJ103" s="73"/>
+      <c r="AK103" s="73"/>
+      <c r="AL103" s="73"/>
+      <c r="AM103" s="73"/>
+      <c r="AN103" s="73"/>
+      <c r="AO103" s="73"/>
+      <c r="AP103" s="73"/>
+      <c r="AQ103" s="73"/>
+      <c r="AR103" s="73"/>
+      <c r="AS103" s="73"/>
+      <c r="AT103" s="73"/>
+      <c r="AU103" s="73"/>
+      <c r="AV103" s="73"/>
+      <c r="AW103" s="73"/>
+      <c r="AX103" s="73"/>
+      <c r="AY103" s="73"/>
+      <c r="AZ103" s="73"/>
+    </row>
+    <row r="104" spans="1:52" s="61" customFormat="1">
+      <c r="A104" s="68"/>
+      <c r="B104" s="82" t="s">
+        <v>309</v>
+      </c>
+      <c r="C104" s="83"/>
+      <c r="D104" s="80">
         <v>28.517110266159698</v>
       </c>
-      <c r="E104" s="26">
+      <c r="E104" s="80">
         <v>29.411764705882351</v>
       </c>
-      <c r="F104" s="26">
+      <c r="F104" s="80">
         <v>31.253383377242052</v>
       </c>
-      <c r="G104" s="26">
+      <c r="G104" s="80">
         <v>28.688681778084607</v>
       </c>
-      <c r="H104" s="26">
+      <c r="H104" s="80">
         <v>28.420330224859715</v>
       </c>
-      <c r="I104" s="26">
+      <c r="I104" s="80">
         <v>24.901591648125962</v>
       </c>
-      <c r="J104" s="26">
+      <c r="J104" s="80">
         <v>21.949354563036927</v>
       </c>
-      <c r="K104" s="26">
+      <c r="K104" s="80">
         <v>21.069167860278149</v>
       </c>
-      <c r="L104" s="26">
+      <c r="L104" s="80">
         <v>21.011346126908528</v>
       </c>
-      <c r="M104" s="26">
+      <c r="M104" s="80">
         <v>19.893097838717175</v>
       </c>
-      <c r="N104" s="26">
+      <c r="N104" s="80">
         <v>18.049886621315192</v>
       </c>
-      <c r="O104" s="26">
+      <c r="O104" s="80">
         <v>19.678073620161395</v>
       </c>
-      <c r="P104" s="37">
+      <c r="P104" s="90">
         <v>15.738634244582851</v>
       </c>
-      <c r="Q104" s="26">
+      <c r="Q104" s="80">
         <v>18.274717487785775</v>
       </c>
-      <c r="R104" s="26">
+      <c r="R104" s="80">
         <v>13.39771490750816</v>
       </c>
-      <c r="S104" s="7"/>
-[...40 lines deleted...]
-      <c r="D105" s="26">
+      <c r="S104" s="68"/>
+      <c r="T104" s="68"/>
+      <c r="U104" s="68"/>
+      <c r="V104" s="68"/>
+      <c r="W104" s="73"/>
+      <c r="X104" s="73"/>
+      <c r="Y104" s="73"/>
+      <c r="Z104" s="73"/>
+      <c r="AA104" s="73"/>
+      <c r="AB104" s="73"/>
+      <c r="AC104" s="73"/>
+      <c r="AD104" s="73"/>
+      <c r="AE104" s="73"/>
+      <c r="AF104" s="73"/>
+      <c r="AG104" s="73"/>
+      <c r="AH104" s="73"/>
+      <c r="AI104" s="73"/>
+      <c r="AJ104" s="73"/>
+      <c r="AK104" s="73"/>
+      <c r="AL104" s="73"/>
+      <c r="AM104" s="73"/>
+      <c r="AN104" s="73"/>
+      <c r="AO104" s="73"/>
+      <c r="AP104" s="73"/>
+      <c r="AQ104" s="73"/>
+      <c r="AR104" s="73"/>
+      <c r="AS104" s="73"/>
+      <c r="AT104" s="73"/>
+      <c r="AU104" s="73"/>
+      <c r="AV104" s="73"/>
+      <c r="AW104" s="73"/>
+      <c r="AX104" s="73"/>
+      <c r="AY104" s="73"/>
+      <c r="AZ104" s="73"/>
+    </row>
+    <row r="105" spans="1:52" s="61" customFormat="1">
+      <c r="A105" s="68"/>
+      <c r="B105" s="82" t="s">
+        <v>327</v>
+      </c>
+      <c r="C105" s="83"/>
+      <c r="D105" s="80">
         <v>37.260365118309977</v>
       </c>
-      <c r="E105" s="26">
+      <c r="E105" s="80">
         <v>43.036771377954452</v>
       </c>
-      <c r="F105" s="26">
+      <c r="F105" s="80">
         <v>49.329413926143673</v>
       </c>
-      <c r="G105" s="26">
+      <c r="G105" s="80">
         <v>47.041847041847042</v>
       </c>
-      <c r="H105" s="26">
+      <c r="H105" s="80">
         <v>48.709450637742293</v>
       </c>
-      <c r="I105" s="26">
+      <c r="I105" s="80">
         <v>35.538954108858057</v>
       </c>
-      <c r="J105" s="26">
+      <c r="J105" s="80">
         <v>34.193840579710141</v>
       </c>
-      <c r="K105" s="26">
+      <c r="K105" s="80">
         <v>36.129493829368627</v>
       </c>
-      <c r="L105" s="26">
+      <c r="L105" s="80">
         <v>33.620585022454179</v>
       </c>
-      <c r="M105" s="26">
+      <c r="M105" s="80">
         <v>28.557997414502292</v>
       </c>
-      <c r="N105" s="26">
+      <c r="N105" s="80">
         <v>26.241488124896197</v>
       </c>
-      <c r="O105" s="26">
+      <c r="O105" s="80">
         <v>26.122281071630585</v>
       </c>
-      <c r="P105" s="37">
+      <c r="P105" s="90">
         <v>24.334600760456272</v>
       </c>
-      <c r="Q105" s="26">
+      <c r="Q105" s="80">
         <v>19.41400134198166</v>
       </c>
-      <c r="R105" s="26">
+      <c r="R105" s="80">
         <v>20.540190845867702</v>
       </c>
-      <c r="S105" s="7"/>
-[...40 lines deleted...]
-      <c r="D106" s="26">
+      <c r="S105" s="68"/>
+      <c r="T105" s="68"/>
+      <c r="U105" s="68"/>
+      <c r="V105" s="68"/>
+      <c r="W105" s="73"/>
+      <c r="X105" s="73"/>
+      <c r="Y105" s="73"/>
+      <c r="Z105" s="73"/>
+      <c r="AA105" s="73"/>
+      <c r="AB105" s="73"/>
+      <c r="AC105" s="73"/>
+      <c r="AD105" s="73"/>
+      <c r="AE105" s="73"/>
+      <c r="AF105" s="73"/>
+      <c r="AG105" s="73"/>
+      <c r="AH105" s="73"/>
+      <c r="AI105" s="73"/>
+      <c r="AJ105" s="73"/>
+      <c r="AK105" s="73"/>
+      <c r="AL105" s="73"/>
+      <c r="AM105" s="73"/>
+      <c r="AN105" s="73"/>
+      <c r="AO105" s="73"/>
+      <c r="AP105" s="73"/>
+      <c r="AQ105" s="73"/>
+      <c r="AR105" s="73"/>
+      <c r="AS105" s="73"/>
+      <c r="AT105" s="73"/>
+      <c r="AU105" s="73"/>
+      <c r="AV105" s="73"/>
+      <c r="AW105" s="73"/>
+      <c r="AX105" s="73"/>
+      <c r="AY105" s="73"/>
+      <c r="AZ105" s="73"/>
+    </row>
+    <row r="106" spans="1:52" s="61" customFormat="1">
+      <c r="A106" s="68"/>
+      <c r="B106" s="82" t="s">
+        <v>342</v>
+      </c>
+      <c r="C106" s="83"/>
+      <c r="D106" s="80">
         <v>23.438467827853621</v>
       </c>
-      <c r="E106" s="26">
+      <c r="E106" s="80">
         <v>24.802096560667874</v>
       </c>
-      <c r="F106" s="26">
+      <c r="F106" s="80">
         <v>27.271388602562215</v>
       </c>
-      <c r="G106" s="26">
+      <c r="G106" s="80">
         <v>26.089440441806584</v>
       </c>
-      <c r="H106" s="26">
+      <c r="H106" s="80">
         <v>25.55066079295154</v>
       </c>
-      <c r="I106" s="26">
+      <c r="I106" s="80">
         <v>24.748757197525123</v>
       </c>
-      <c r="J106" s="26">
+      <c r="J106" s="80">
         <v>22.358026531524818</v>
       </c>
-      <c r="K106" s="26">
+      <c r="K106" s="80">
         <v>19.063180827886711</v>
       </c>
-      <c r="L106" s="26">
+      <c r="L106" s="80">
         <v>16.467780429594271</v>
       </c>
-      <c r="M106" s="26">
+      <c r="M106" s="80">
         <v>17.039403620873269</v>
       </c>
-      <c r="N106" s="26">
+      <c r="N106" s="80">
         <v>16.651248843663275</v>
       </c>
-      <c r="O106" s="26">
+      <c r="O106" s="80">
         <v>16.965548031847607</v>
       </c>
-      <c r="P106" s="37">
+      <c r="P106" s="90">
         <v>12.530592266275086</v>
       </c>
-      <c r="Q106" s="26">
+      <c r="Q106" s="80">
         <v>11.616903246859193</v>
       </c>
-      <c r="R106" s="26">
+      <c r="R106" s="80">
         <v>8.4023229951810219</v>
       </c>
-      <c r="S106" s="7"/>
-[...40 lines deleted...]
-      <c r="D107" s="26">
+      <c r="S106" s="68"/>
+      <c r="T106" s="68"/>
+      <c r="U106" s="68"/>
+      <c r="V106" s="68"/>
+      <c r="W106" s="73"/>
+      <c r="X106" s="73"/>
+      <c r="Y106" s="73"/>
+      <c r="Z106" s="73"/>
+      <c r="AA106" s="73"/>
+      <c r="AB106" s="73"/>
+      <c r="AC106" s="73"/>
+      <c r="AD106" s="73"/>
+      <c r="AE106" s="73"/>
+      <c r="AF106" s="73"/>
+      <c r="AG106" s="73"/>
+      <c r="AH106" s="73"/>
+      <c r="AI106" s="73"/>
+      <c r="AJ106" s="73"/>
+      <c r="AK106" s="73"/>
+      <c r="AL106" s="73"/>
+      <c r="AM106" s="73"/>
+      <c r="AN106" s="73"/>
+      <c r="AO106" s="73"/>
+      <c r="AP106" s="73"/>
+      <c r="AQ106" s="73"/>
+      <c r="AR106" s="73"/>
+      <c r="AS106" s="73"/>
+      <c r="AT106" s="73"/>
+      <c r="AU106" s="73"/>
+      <c r="AV106" s="73"/>
+      <c r="AW106" s="73"/>
+      <c r="AX106" s="73"/>
+      <c r="AY106" s="73"/>
+      <c r="AZ106" s="73"/>
+    </row>
+    <row r="107" spans="1:52" s="61" customFormat="1">
+      <c r="A107" s="68"/>
+      <c r="B107" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="C107" s="83"/>
+      <c r="D107" s="80">
         <v>22.024750586054623</v>
       </c>
-      <c r="E107" s="26">
+      <c r="E107" s="80">
         <v>23.241362167536664</v>
       </c>
-      <c r="F107" s="26">
+      <c r="F107" s="80">
         <v>23.2871849485268</v>
       </c>
-      <c r="G107" s="26">
+      <c r="G107" s="80">
         <v>23.867857425116572</v>
       </c>
-      <c r="H107" s="26">
+      <c r="H107" s="80">
         <v>23.133185915972103</v>
       </c>
-      <c r="I107" s="26">
+      <c r="I107" s="80">
         <v>24.352567014993184</v>
       </c>
-      <c r="J107" s="26">
+      <c r="J107" s="80">
         <v>22.929257020974049</v>
       </c>
-      <c r="K107" s="26">
+      <c r="K107" s="80">
         <v>16.735694362268617</v>
       </c>
-      <c r="L107" s="26">
+      <c r="L107" s="80">
         <v>16.303876506807736</v>
       </c>
-      <c r="M107" s="26">
+      <c r="M107" s="80">
         <v>16.659282233052725</v>
       </c>
-      <c r="N107" s="26">
+      <c r="N107" s="80">
         <v>18.34061135371179</v>
       </c>
-      <c r="O107" s="26">
+      <c r="O107" s="80">
         <v>13.917175831636117</v>
       </c>
-      <c r="P107" s="37">
+      <c r="P107" s="90">
         <v>9.8218044057808349</v>
       </c>
-      <c r="Q107" s="26">
+      <c r="Q107" s="80">
         <v>11.645853795425847</v>
       </c>
-      <c r="R107" s="26">
+      <c r="R107" s="80">
         <v>8.5819370657948504</v>
       </c>
-      <c r="S107" s="7"/>
-[...40 lines deleted...]
-      <c r="D108" s="26">
+      <c r="S107" s="68"/>
+      <c r="T107" s="68"/>
+      <c r="U107" s="68"/>
+      <c r="V107" s="68"/>
+      <c r="W107" s="73"/>
+      <c r="X107" s="73"/>
+      <c r="Y107" s="73"/>
+      <c r="Z107" s="73"/>
+      <c r="AA107" s="73"/>
+      <c r="AB107" s="73"/>
+      <c r="AC107" s="73"/>
+      <c r="AD107" s="73"/>
+      <c r="AE107" s="73"/>
+      <c r="AF107" s="73"/>
+      <c r="AG107" s="73"/>
+      <c r="AH107" s="73"/>
+      <c r="AI107" s="73"/>
+      <c r="AJ107" s="73"/>
+      <c r="AK107" s="73"/>
+      <c r="AL107" s="73"/>
+      <c r="AM107" s="73"/>
+      <c r="AN107" s="73"/>
+      <c r="AO107" s="73"/>
+      <c r="AP107" s="73"/>
+      <c r="AQ107" s="73"/>
+      <c r="AR107" s="73"/>
+      <c r="AS107" s="73"/>
+      <c r="AT107" s="73"/>
+      <c r="AU107" s="73"/>
+      <c r="AV107" s="73"/>
+      <c r="AW107" s="73"/>
+      <c r="AX107" s="73"/>
+      <c r="AY107" s="73"/>
+      <c r="AZ107" s="73"/>
+    </row>
+    <row r="108" spans="1:52" s="61" customFormat="1">
+      <c r="A108" s="68"/>
+      <c r="B108" s="82" t="s">
+        <v>389</v>
+      </c>
+      <c r="C108" s="83"/>
+      <c r="D108" s="80">
         <v>31.874049211600227</v>
       </c>
-      <c r="E108" s="26">
+      <c r="E108" s="80">
         <v>36.153903772689823</v>
       </c>
-      <c r="F108" s="26">
+      <c r="F108" s="80">
         <v>36.567243392421183</v>
       </c>
-      <c r="G108" s="26">
+      <c r="G108" s="80">
         <v>45.204781057044123</v>
       </c>
-      <c r="H108" s="26">
+      <c r="H108" s="80">
         <v>45.704436718076728</v>
       </c>
-      <c r="I108" s="26">
+      <c r="I108" s="80">
         <v>40.654962022164113</v>
       </c>
-      <c r="J108" s="26">
+      <c r="J108" s="80">
         <v>37.32726385953503</v>
       </c>
-      <c r="K108" s="26">
+      <c r="K108" s="80">
         <v>39.178536387319419</v>
       </c>
-      <c r="L108" s="26">
+      <c r="L108" s="80">
         <v>38.149604928817567</v>
       </c>
-      <c r="M108" s="26">
+      <c r="M108" s="80">
         <v>49.214544655608037</v>
       </c>
-      <c r="N108" s="26">
+      <c r="N108" s="80">
         <v>47.264926707186277</v>
       </c>
-      <c r="O108" s="26">
+      <c r="O108" s="80">
         <v>46.209526271569828</v>
       </c>
-      <c r="P108" s="37">
+      <c r="P108" s="90">
         <v>28.009192760700948</v>
       </c>
-      <c r="Q108" s="26">
+      <c r="Q108" s="80">
         <v>25.088576079670595</v>
       </c>
-      <c r="R108" s="26">
+      <c r="R108" s="80">
         <v>23.006639058699797</v>
       </c>
-      <c r="S108" s="7"/>
-[...40 lines deleted...]
-      <c r="D109" s="26">
+      <c r="S108" s="68"/>
+      <c r="T108" s="68"/>
+      <c r="U108" s="68"/>
+      <c r="V108" s="68"/>
+      <c r="W108" s="73"/>
+      <c r="X108" s="73"/>
+      <c r="Y108" s="73"/>
+      <c r="Z108" s="73"/>
+      <c r="AA108" s="73"/>
+      <c r="AB108" s="73"/>
+      <c r="AC108" s="73"/>
+      <c r="AD108" s="73"/>
+      <c r="AE108" s="73"/>
+      <c r="AF108" s="73"/>
+      <c r="AG108" s="73"/>
+      <c r="AH108" s="73"/>
+      <c r="AI108" s="73"/>
+      <c r="AJ108" s="73"/>
+      <c r="AK108" s="73"/>
+      <c r="AL108" s="73"/>
+      <c r="AM108" s="73"/>
+      <c r="AN108" s="73"/>
+      <c r="AO108" s="73"/>
+      <c r="AP108" s="73"/>
+      <c r="AQ108" s="73"/>
+      <c r="AR108" s="73"/>
+      <c r="AS108" s="73"/>
+      <c r="AT108" s="73"/>
+      <c r="AU108" s="73"/>
+      <c r="AV108" s="73"/>
+      <c r="AW108" s="73"/>
+      <c r="AX108" s="73"/>
+      <c r="AY108" s="73"/>
+      <c r="AZ108" s="73"/>
+    </row>
+    <row r="109" spans="1:52" s="61" customFormat="1">
+      <c r="A109" s="68"/>
+      <c r="B109" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C109" s="83"/>
+      <c r="D109" s="80">
         <v>32.501599488163784</v>
       </c>
-      <c r="E109" s="26">
+      <c r="E109" s="80">
         <v>31.692646012547705</v>
       </c>
-      <c r="F109" s="26">
+      <c r="F109" s="80">
         <v>36.173633440514472</v>
       </c>
-      <c r="G109" s="26">
+      <c r="G109" s="80">
         <v>38.91273247496423</v>
       </c>
-      <c r="H109" s="26">
+      <c r="H109" s="80">
         <v>38.564542046063202</v>
       </c>
-      <c r="I109" s="26">
+      <c r="I109" s="80">
         <v>32.512315270935964</v>
       </c>
-      <c r="J109" s="26">
+      <c r="J109" s="80">
         <v>28.916090118857547</v>
       </c>
-      <c r="K109" s="26">
+      <c r="K109" s="80">
         <v>29.785202863961814</v>
       </c>
-      <c r="L109" s="26">
+      <c r="L109" s="80">
         <v>28.272044286279161</v>
       </c>
-      <c r="M109" s="26">
+      <c r="M109" s="80">
         <v>24.960998439937597</v>
       </c>
-      <c r="N109" s="26">
+      <c r="N109" s="80">
         <v>24.324841984294199</v>
       </c>
-      <c r="O109" s="26">
+      <c r="O109" s="80">
         <v>21.007221232298605</v>
       </c>
-      <c r="P109" s="37">
+      <c r="P109" s="90">
         <v>24.474256707759245</v>
       </c>
-      <c r="Q109" s="26">
+      <c r="Q109" s="80">
         <v>21.211022480058013</v>
       </c>
-      <c r="R109" s="26">
+      <c r="R109" s="80">
         <v>16.952054794520549</v>
       </c>
-      <c r="S109" s="7"/>
-[...40 lines deleted...]
-      <c r="D110" s="26">
+      <c r="S109" s="68"/>
+      <c r="T109" s="68"/>
+      <c r="U109" s="68"/>
+      <c r="V109" s="68"/>
+      <c r="W109" s="73"/>
+      <c r="X109" s="73"/>
+      <c r="Y109" s="73"/>
+      <c r="Z109" s="73"/>
+      <c r="AA109" s="73"/>
+      <c r="AB109" s="73"/>
+      <c r="AC109" s="73"/>
+      <c r="AD109" s="73"/>
+      <c r="AE109" s="73"/>
+      <c r="AF109" s="73"/>
+      <c r="AG109" s="73"/>
+      <c r="AH109" s="73"/>
+      <c r="AI109" s="73"/>
+      <c r="AJ109" s="73"/>
+      <c r="AK109" s="73"/>
+      <c r="AL109" s="73"/>
+      <c r="AM109" s="73"/>
+      <c r="AN109" s="73"/>
+      <c r="AO109" s="73"/>
+      <c r="AP109" s="73"/>
+      <c r="AQ109" s="73"/>
+      <c r="AR109" s="73"/>
+      <c r="AS109" s="73"/>
+      <c r="AT109" s="73"/>
+      <c r="AU109" s="73"/>
+      <c r="AV109" s="73"/>
+      <c r="AW109" s="73"/>
+      <c r="AX109" s="73"/>
+      <c r="AY109" s="73"/>
+      <c r="AZ109" s="73"/>
+    </row>
+    <row r="110" spans="1:52" s="61" customFormat="1">
+      <c r="A110" s="68"/>
+      <c r="B110" s="82" t="s">
+        <v>485</v>
+      </c>
+      <c r="C110" s="83"/>
+      <c r="D110" s="80">
         <v>21.274775417082562</v>
       </c>
-      <c r="E110" s="26">
+      <c r="E110" s="80">
         <v>22.006515524233762</v>
       </c>
-      <c r="F110" s="26">
+      <c r="F110" s="80">
         <v>24.303680271583982</v>
       </c>
-      <c r="G110" s="26">
+      <c r="G110" s="80">
         <v>27.27900552486188</v>
       </c>
-      <c r="H110" s="26">
+      <c r="H110" s="80">
         <v>28.003152672817468</v>
       </c>
-      <c r="I110" s="26">
+      <c r="I110" s="80">
         <v>23.544353262993358</v>
       </c>
-      <c r="J110" s="26">
+      <c r="J110" s="80">
         <v>22.817967870664074</v>
       </c>
-      <c r="K110" s="26">
+      <c r="K110" s="80">
         <v>22.994567797057119</v>
       </c>
-      <c r="L110" s="26">
+      <c r="L110" s="80">
         <v>20.403848186911937</v>
       </c>
-      <c r="M110" s="26">
+      <c r="M110" s="80">
         <v>17.235188509874327</v>
       </c>
-      <c r="N110" s="26">
+      <c r="N110" s="80">
         <v>19.289741814224946</v>
       </c>
-      <c r="O110" s="26">
+      <c r="O110" s="80">
         <v>18.291811556233029</v>
       </c>
-      <c r="P110" s="37">
+      <c r="P110" s="90">
         <v>13.010602796434757</v>
       </c>
-      <c r="Q110" s="26">
+      <c r="Q110" s="80">
         <v>11.658851856545432</v>
       </c>
-      <c r="R110" s="26">
+      <c r="R110" s="80">
         <v>10.134746055510767</v>
       </c>
-      <c r="S110" s="7"/>
-[...40 lines deleted...]
-      <c r="D111" s="26">
+      <c r="S110" s="68"/>
+      <c r="T110" s="68"/>
+      <c r="U110" s="68"/>
+      <c r="V110" s="68"/>
+      <c r="W110" s="73"/>
+      <c r="X110" s="73"/>
+      <c r="Y110" s="73"/>
+      <c r="Z110" s="73"/>
+      <c r="AA110" s="73"/>
+      <c r="AB110" s="73"/>
+      <c r="AC110" s="73"/>
+      <c r="AD110" s="73"/>
+      <c r="AE110" s="73"/>
+      <c r="AF110" s="73"/>
+      <c r="AG110" s="73"/>
+      <c r="AH110" s="73"/>
+      <c r="AI110" s="73"/>
+      <c r="AJ110" s="73"/>
+      <c r="AK110" s="73"/>
+      <c r="AL110" s="73"/>
+      <c r="AM110" s="73"/>
+      <c r="AN110" s="73"/>
+      <c r="AO110" s="73"/>
+      <c r="AP110" s="73"/>
+      <c r="AQ110" s="73"/>
+      <c r="AR110" s="73"/>
+      <c r="AS110" s="73"/>
+      <c r="AT110" s="73"/>
+      <c r="AU110" s="73"/>
+      <c r="AV110" s="73"/>
+      <c r="AW110" s="73"/>
+      <c r="AX110" s="73"/>
+      <c r="AY110" s="73"/>
+      <c r="AZ110" s="73"/>
+    </row>
+    <row r="111" spans="1:52" s="61" customFormat="1">
+      <c r="A111" s="68"/>
+      <c r="B111" s="82" t="s">
+        <v>538</v>
+      </c>
+      <c r="C111" s="83"/>
+      <c r="D111" s="80">
         <v>20.764511562057574</v>
       </c>
-      <c r="E111" s="26">
+      <c r="E111" s="80">
         <v>19.312534250458246</v>
       </c>
-      <c r="F111" s="26">
+      <c r="F111" s="80">
         <v>21.509238197853069</v>
       </c>
-      <c r="G111" s="26">
+      <c r="G111" s="80">
         <v>24.699084214698459</v>
       </c>
-      <c r="H111" s="26">
+      <c r="H111" s="80">
         <v>24.913556166326803</v>
       </c>
-      <c r="I111" s="26">
+      <c r="I111" s="80">
         <v>21.919096895578551</v>
       </c>
-      <c r="J111" s="26">
+      <c r="J111" s="80">
         <v>21.74502601020685</v>
       </c>
-      <c r="K111" s="26">
+      <c r="K111" s="80">
         <v>17.285098470120868</v>
       </c>
-      <c r="L111" s="26">
+      <c r="L111" s="80">
         <v>14.690909090909091</v>
       </c>
-      <c r="M111" s="26">
+      <c r="M111" s="80">
         <v>11.511428413304554</v>
       </c>
-      <c r="N111" s="26">
+      <c r="N111" s="80">
         <v>11.141033681336925</v>
       </c>
-      <c r="O111" s="26">
+      <c r="O111" s="80">
         <v>13.517349038529765</v>
       </c>
-      <c r="P111" s="37">
+      <c r="P111" s="90">
         <v>9.1615874995228328</v>
       </c>
-      <c r="Q111" s="26">
+      <c r="Q111" s="80">
         <v>9.0088943745307866</v>
       </c>
-      <c r="R111" s="26">
+      <c r="R111" s="80">
         <v>7.6714955991643548</v>
       </c>
-      <c r="S111" s="7"/>
-[...40 lines deleted...]
-      <c r="D112" s="26">
+      <c r="S111" s="68"/>
+      <c r="T111" s="68"/>
+      <c r="U111" s="68"/>
+      <c r="V111" s="68"/>
+      <c r="W111" s="73"/>
+      <c r="X111" s="73"/>
+      <c r="Y111" s="73"/>
+      <c r="Z111" s="73"/>
+      <c r="AA111" s="73"/>
+      <c r="AB111" s="73"/>
+      <c r="AC111" s="73"/>
+      <c r="AD111" s="73"/>
+      <c r="AE111" s="73"/>
+      <c r="AF111" s="73"/>
+      <c r="AG111" s="73"/>
+      <c r="AH111" s="73"/>
+      <c r="AI111" s="73"/>
+      <c r="AJ111" s="73"/>
+      <c r="AK111" s="73"/>
+      <c r="AL111" s="73"/>
+      <c r="AM111" s="73"/>
+      <c r="AN111" s="73"/>
+      <c r="AO111" s="73"/>
+      <c r="AP111" s="73"/>
+      <c r="AQ111" s="73"/>
+      <c r="AR111" s="73"/>
+      <c r="AS111" s="73"/>
+      <c r="AT111" s="73"/>
+      <c r="AU111" s="73"/>
+      <c r="AV111" s="73"/>
+      <c r="AW111" s="73"/>
+      <c r="AX111" s="73"/>
+      <c r="AY111" s="73"/>
+      <c r="AZ111" s="73"/>
+    </row>
+    <row r="112" spans="1:52" s="61" customFormat="1">
+      <c r="A112" s="68"/>
+      <c r="B112" s="82" t="s">
+        <v>539</v>
+      </c>
+      <c r="C112" s="83"/>
+      <c r="D112" s="80">
         <v>12.550118282720717</v>
       </c>
-      <c r="E112" s="26">
+      <c r="E112" s="80">
         <v>12.460302028647353</v>
       </c>
-      <c r="F112" s="26">
+      <c r="F112" s="80">
         <v>14.459053080635009</v>
       </c>
-      <c r="G112" s="26">
+      <c r="G112" s="80">
         <v>13.719383098246968</v>
       </c>
-      <c r="H112" s="26">
+      <c r="H112" s="80">
         <v>14.851795375263718</v>
       </c>
-      <c r="I112" s="26">
+      <c r="I112" s="80">
         <v>13.045037993673157</v>
       </c>
-      <c r="J112" s="26">
+      <c r="J112" s="80">
         <v>13.252179918846585</v>
       </c>
-      <c r="K112" s="26">
+      <c r="K112" s="80">
         <v>12.099213551119178</v>
       </c>
-      <c r="L112" s="26">
+      <c r="L112" s="80">
         <v>11.971871912593713</v>
       </c>
-      <c r="M112" s="26">
+      <c r="M112" s="80">
         <v>12.700526810241286</v>
       </c>
-      <c r="N112" s="26">
+      <c r="N112" s="80">
         <v>12.513878608438194</v>
       </c>
-      <c r="O112" s="26">
+      <c r="O112" s="80">
         <v>12.195788300348609</v>
       </c>
-      <c r="P112" s="37">
+      <c r="P112" s="90">
         <v>8.2249731266687469</v>
       </c>
-      <c r="Q112" s="26">
+      <c r="Q112" s="80">
         <v>8.0446617427788762</v>
       </c>
-      <c r="R112" s="26">
+      <c r="R112" s="80">
         <v>7.7685599391668321</v>
       </c>
-      <c r="S112" s="7"/>
-[...40 lines deleted...]
-      <c r="D113" s="26">
+      <c r="S112" s="68"/>
+      <c r="T112" s="68"/>
+      <c r="U112" s="68"/>
+      <c r="V112" s="68"/>
+      <c r="W112" s="73"/>
+      <c r="X112" s="73"/>
+      <c r="Y112" s="73"/>
+      <c r="Z112" s="73"/>
+      <c r="AA112" s="73"/>
+      <c r="AB112" s="73"/>
+      <c r="AC112" s="73"/>
+      <c r="AD112" s="73"/>
+      <c r="AE112" s="73"/>
+      <c r="AF112" s="73"/>
+      <c r="AG112" s="73"/>
+      <c r="AH112" s="73"/>
+      <c r="AI112" s="73"/>
+      <c r="AJ112" s="73"/>
+      <c r="AK112" s="73"/>
+      <c r="AL112" s="73"/>
+      <c r="AM112" s="73"/>
+      <c r="AN112" s="73"/>
+      <c r="AO112" s="73"/>
+      <c r="AP112" s="73"/>
+      <c r="AQ112" s="73"/>
+      <c r="AR112" s="73"/>
+      <c r="AS112" s="73"/>
+      <c r="AT112" s="73"/>
+      <c r="AU112" s="73"/>
+      <c r="AV112" s="73"/>
+      <c r="AW112" s="73"/>
+      <c r="AX112" s="73"/>
+      <c r="AY112" s="73"/>
+      <c r="AZ112" s="73"/>
+    </row>
+    <row r="113" spans="1:52" s="61" customFormat="1">
+      <c r="A113" s="68"/>
+      <c r="B113" s="82" t="s">
+        <v>540</v>
+      </c>
+      <c r="C113" s="82"/>
+      <c r="D113" s="80">
         <v>26.612152076352686</v>
       </c>
-      <c r="E113" s="26">
+      <c r="E113" s="80">
         <v>27.323321668840308</v>
       </c>
-      <c r="F113" s="26">
+      <c r="F113" s="80">
         <v>29.387046167637831</v>
       </c>
-      <c r="G113" s="26">
+      <c r="G113" s="80">
         <v>32.092925785109124</v>
       </c>
-      <c r="H113" s="26">
+      <c r="H113" s="80">
         <v>31.648228539420252</v>
       </c>
-      <c r="I113" s="26">
+      <c r="I113" s="80">
         <v>29.489408280213766</v>
       </c>
-      <c r="J113" s="26">
+      <c r="J113" s="80">
         <v>28.016597510373444</v>
       </c>
-      <c r="K113" s="26">
+      <c r="K113" s="80">
         <v>28.114281852433813</v>
       </c>
-      <c r="L113" s="26">
+      <c r="L113" s="80">
         <v>28.187985610329026</v>
       </c>
-      <c r="M113" s="26">
+      <c r="M113" s="80">
         <v>27.206865020749806</v>
       </c>
-      <c r="N113" s="26">
+      <c r="N113" s="80">
         <v>25.990598591090798</v>
       </c>
-      <c r="O113" s="26">
+      <c r="O113" s="80">
         <v>28.733531028692909</v>
       </c>
-      <c r="P113" s="37">
+      <c r="P113" s="90">
         <v>21.914167633247374</v>
       </c>
-      <c r="Q113" s="26">
+      <c r="Q113" s="80">
         <v>20.833098726365694</v>
       </c>
-      <c r="R113" s="26">
+      <c r="R113" s="80">
         <v>17.969528087982876</v>
       </c>
-      <c r="S113" s="7"/>
-[...96 lines deleted...]
-      <c r="D115" s="26">
+      <c r="S113" s="68"/>
+      <c r="T113" s="68"/>
+      <c r="U113" s="68"/>
+      <c r="V113" s="68"/>
+      <c r="W113" s="73"/>
+      <c r="X113" s="73"/>
+      <c r="Y113" s="73"/>
+      <c r="Z113" s="73"/>
+      <c r="AA113" s="73"/>
+      <c r="AB113" s="73"/>
+      <c r="AC113" s="73"/>
+      <c r="AD113" s="73"/>
+      <c r="AE113" s="73"/>
+      <c r="AF113" s="73"/>
+      <c r="AG113" s="73"/>
+      <c r="AH113" s="73"/>
+      <c r="AI113" s="73"/>
+      <c r="AJ113" s="73"/>
+      <c r="AK113" s="73"/>
+      <c r="AL113" s="73"/>
+      <c r="AM113" s="73"/>
+      <c r="AN113" s="73"/>
+      <c r="AO113" s="73"/>
+      <c r="AP113" s="73"/>
+      <c r="AQ113" s="73"/>
+      <c r="AR113" s="73"/>
+      <c r="AS113" s="73"/>
+      <c r="AT113" s="73"/>
+      <c r="AU113" s="73"/>
+      <c r="AV113" s="73"/>
+      <c r="AW113" s="73"/>
+      <c r="AX113" s="73"/>
+      <c r="AY113" s="73"/>
+      <c r="AZ113" s="73"/>
+    </row>
+    <row r="114" spans="1:52" s="61" customFormat="1">
+      <c r="A114" s="68"/>
+      <c r="B114" s="85" t="s">
+        <v>543</v>
+      </c>
+      <c r="C114" s="82"/>
+      <c r="D114" s="80"/>
+      <c r="E114" s="80"/>
+      <c r="F114" s="80"/>
+      <c r="G114" s="80"/>
+      <c r="H114" s="80"/>
+      <c r="I114" s="80"/>
+      <c r="J114" s="80"/>
+      <c r="K114" s="80"/>
+      <c r="L114" s="80"/>
+      <c r="M114" s="80"/>
+      <c r="N114" s="80"/>
+      <c r="O114" s="80"/>
+      <c r="P114" s="90"/>
+      <c r="Q114" s="80"/>
+      <c r="R114" s="80"/>
+      <c r="S114" s="68"/>
+      <c r="T114" s="68"/>
+      <c r="U114" s="68"/>
+      <c r="V114" s="68"/>
+      <c r="W114" s="73"/>
+      <c r="X114" s="73"/>
+      <c r="Y114" s="73"/>
+      <c r="Z114" s="73"/>
+      <c r="AA114" s="73"/>
+      <c r="AB114" s="73"/>
+      <c r="AC114" s="73"/>
+      <c r="AD114" s="73"/>
+      <c r="AE114" s="73"/>
+      <c r="AF114" s="73"/>
+      <c r="AG114" s="73"/>
+      <c r="AH114" s="73"/>
+      <c r="AI114" s="73"/>
+      <c r="AJ114" s="73"/>
+      <c r="AK114" s="73"/>
+      <c r="AL114" s="73"/>
+      <c r="AM114" s="73"/>
+      <c r="AN114" s="73"/>
+      <c r="AO114" s="73"/>
+      <c r="AP114" s="73"/>
+      <c r="AQ114" s="73"/>
+      <c r="AR114" s="73"/>
+      <c r="AS114" s="73"/>
+      <c r="AT114" s="73"/>
+      <c r="AU114" s="73"/>
+      <c r="AV114" s="73"/>
+      <c r="AW114" s="73"/>
+      <c r="AX114" s="73"/>
+      <c r="AY114" s="73"/>
+      <c r="AZ114" s="73"/>
+    </row>
+    <row r="115" spans="1:52" s="61" customFormat="1">
+      <c r="A115" s="68"/>
+      <c r="B115" s="82" t="s">
+        <v>43</v>
+      </c>
+      <c r="C115" s="82"/>
+      <c r="D115" s="80">
         <v>31.08871194151935</v>
       </c>
-      <c r="E115" s="26">
+      <c r="E115" s="80">
         <v>31.547755700261352</v>
       </c>
-      <c r="F115" s="26">
+      <c r="F115" s="80">
         <v>32.242405503594341</v>
       </c>
-      <c r="G115" s="26">
+      <c r="G115" s="80">
         <v>35.103167009444128</v>
       </c>
-      <c r="H115" s="26">
+      <c r="H115" s="80">
         <v>35.704483111700597</v>
       </c>
-      <c r="I115" s="26">
+      <c r="I115" s="80">
         <v>32.848855256713598</v>
       </c>
-      <c r="J115" s="26">
+      <c r="J115" s="80">
         <v>30.11974950414378</v>
       </c>
-      <c r="K115" s="26">
+      <c r="K115" s="80">
         <v>27.358613487826666</v>
       </c>
-      <c r="L115" s="26">
+      <c r="L115" s="80">
         <v>27.079437501081063</v>
       </c>
-      <c r="M115" s="26">
+      <c r="M115" s="80">
         <v>26.726724422378929</v>
       </c>
-      <c r="N115" s="26">
+      <c r="N115" s="80">
         <v>27.370745623950246</v>
       </c>
-      <c r="O115" s="26">
+      <c r="O115" s="80">
         <v>29.124820145175587</v>
       </c>
-      <c r="P115" s="37">
+      <c r="P115" s="90">
         <v>25.858786167453424</v>
       </c>
-      <c r="Q115" s="26">
+      <c r="Q115" s="80">
         <v>24.957069672867316</v>
       </c>
-      <c r="R115" s="26">
+      <c r="R115" s="80">
         <v>21.77682086368522</v>
       </c>
-      <c r="S115" s="7"/>
-[...40 lines deleted...]
-      <c r="D116" s="26">
+      <c r="S115" s="68"/>
+      <c r="T115" s="68"/>
+      <c r="U115" s="68"/>
+      <c r="V115" s="68"/>
+      <c r="W115" s="73"/>
+      <c r="X115" s="73"/>
+      <c r="Y115" s="73"/>
+      <c r="Z115" s="73"/>
+      <c r="AA115" s="73"/>
+      <c r="AB115" s="73"/>
+      <c r="AC115" s="73"/>
+      <c r="AD115" s="73"/>
+      <c r="AE115" s="73"/>
+      <c r="AF115" s="73"/>
+      <c r="AG115" s="73"/>
+      <c r="AH115" s="73"/>
+      <c r="AI115" s="73"/>
+      <c r="AJ115" s="73"/>
+      <c r="AK115" s="73"/>
+      <c r="AL115" s="73"/>
+      <c r="AM115" s="73"/>
+      <c r="AN115" s="73"/>
+      <c r="AO115" s="73"/>
+      <c r="AP115" s="73"/>
+      <c r="AQ115" s="73"/>
+      <c r="AR115" s="73"/>
+      <c r="AS115" s="73"/>
+      <c r="AT115" s="73"/>
+      <c r="AU115" s="73"/>
+      <c r="AV115" s="73"/>
+      <c r="AW115" s="73"/>
+      <c r="AX115" s="73"/>
+      <c r="AY115" s="73"/>
+      <c r="AZ115" s="73"/>
+    </row>
+    <row r="116" spans="1:52" s="61" customFormat="1">
+      <c r="A116" s="68"/>
+      <c r="B116" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="C116" s="94"/>
+      <c r="D116" s="80">
         <v>28.744123572867696</v>
       </c>
-      <c r="E116" s="26">
+      <c r="E116" s="80">
         <v>21.076785790166998</v>
       </c>
-      <c r="F116" s="26">
+      <c r="F116" s="80">
         <v>18.64428227949551</v>
       </c>
-      <c r="G116" s="26">
+      <c r="G116" s="80">
         <v>21.918525957298169</v>
       </c>
-      <c r="H116" s="26">
+      <c r="H116" s="80">
         <v>24.822695035460995</v>
       </c>
-      <c r="I116" s="26">
+      <c r="I116" s="80">
         <v>19.355770619673553</v>
       </c>
-      <c r="J116" s="26">
+      <c r="J116" s="80">
         <v>19.103293491309568</v>
       </c>
-      <c r="K116" s="26">
+      <c r="K116" s="80">
         <v>18.298158958239785</v>
       </c>
-      <c r="L116" s="26">
+      <c r="L116" s="80">
         <v>17.685550904910688</v>
       </c>
-      <c r="M116" s="26">
+      <c r="M116" s="80">
         <v>15.167017755040625</v>
       </c>
-      <c r="N116" s="26">
+      <c r="N116" s="80">
         <v>14.148737137511693</v>
       </c>
-      <c r="O116" s="26">
+      <c r="O116" s="80">
         <v>14.04525693902575</v>
       </c>
-      <c r="P116" s="26">
+      <c r="P116" s="80">
         <v>14.575411913814955</v>
       </c>
-      <c r="Q116" s="26">
+      <c r="Q116" s="80">
         <v>13.434727503168569</v>
       </c>
-      <c r="R116" s="26">
+      <c r="R116" s="80">
         <v>12.435949104726813</v>
       </c>
-      <c r="S116" s="7"/>
-[...40 lines deleted...]
-      <c r="D117" s="26">
+      <c r="S116" s="68"/>
+      <c r="T116" s="68"/>
+      <c r="U116" s="68"/>
+      <c r="V116" s="68"/>
+      <c r="W116" s="73"/>
+      <c r="X116" s="73"/>
+      <c r="Y116" s="73"/>
+      <c r="Z116" s="73"/>
+      <c r="AA116" s="73"/>
+      <c r="AB116" s="73"/>
+      <c r="AC116" s="73"/>
+      <c r="AD116" s="73"/>
+      <c r="AE116" s="73"/>
+      <c r="AF116" s="73"/>
+      <c r="AG116" s="73"/>
+      <c r="AH116" s="73"/>
+      <c r="AI116" s="73"/>
+      <c r="AJ116" s="73"/>
+      <c r="AK116" s="73"/>
+      <c r="AL116" s="73"/>
+      <c r="AM116" s="73"/>
+      <c r="AN116" s="73"/>
+      <c r="AO116" s="73"/>
+      <c r="AP116" s="73"/>
+      <c r="AQ116" s="73"/>
+      <c r="AR116" s="73"/>
+      <c r="AS116" s="73"/>
+      <c r="AT116" s="73"/>
+      <c r="AU116" s="73"/>
+      <c r="AV116" s="73"/>
+      <c r="AW116" s="73"/>
+      <c r="AX116" s="73"/>
+      <c r="AY116" s="73"/>
+      <c r="AZ116" s="73"/>
+    </row>
+    <row r="117" spans="1:52" s="61" customFormat="1">
+      <c r="A117" s="68"/>
+      <c r="B117" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="C117" s="79"/>
+      <c r="D117" s="80">
         <v>35.719765550679718</v>
       </c>
-      <c r="E117" s="26">
+      <c r="E117" s="80">
         <v>31.012988608100226</v>
       </c>
-      <c r="F117" s="26">
+      <c r="F117" s="80">
         <v>32.794026135656502</v>
       </c>
-      <c r="G117" s="26">
+      <c r="G117" s="80">
         <v>30.430353959765725</v>
       </c>
-      <c r="H117" s="26">
+      <c r="H117" s="80">
         <v>31.725265739983648</v>
       </c>
-      <c r="I117" s="26">
+      <c r="I117" s="80">
         <v>30.043066322136088</v>
       </c>
-      <c r="J117" s="26">
+      <c r="J117" s="80">
         <v>24.563953488372093</v>
       </c>
-      <c r="K117" s="26">
+      <c r="K117" s="80">
         <v>24.365242075382433</v>
       </c>
-      <c r="L117" s="26">
+      <c r="L117" s="80">
         <v>22.656879799736942</v>
       </c>
-      <c r="M117" s="26">
+      <c r="M117" s="80">
         <v>23.80752082106503</v>
       </c>
-      <c r="N117" s="26">
+      <c r="N117" s="80">
         <v>18.992500815128789</v>
       </c>
-      <c r="O117" s="26">
+      <c r="O117" s="80">
         <v>20.59732234809475</v>
       </c>
-      <c r="P117" s="37">
+      <c r="P117" s="90">
         <v>18.485237483953789</v>
       </c>
-      <c r="Q117" s="26">
+      <c r="Q117" s="80">
         <v>17.458279845956355</v>
       </c>
-      <c r="R117" s="26">
+      <c r="R117" s="80">
         <v>14.940773453299766</v>
       </c>
-      <c r="S117" s="7"/>
-[...40 lines deleted...]
-      <c r="D118" s="26">
+      <c r="S117" s="68"/>
+      <c r="T117" s="68"/>
+      <c r="U117" s="68"/>
+      <c r="V117" s="68"/>
+      <c r="W117" s="73"/>
+      <c r="X117" s="73"/>
+      <c r="Y117" s="73"/>
+      <c r="Z117" s="73"/>
+      <c r="AA117" s="73"/>
+      <c r="AB117" s="73"/>
+      <c r="AC117" s="73"/>
+      <c r="AD117" s="73"/>
+      <c r="AE117" s="73"/>
+      <c r="AF117" s="73"/>
+      <c r="AG117" s="73"/>
+      <c r="AH117" s="73"/>
+      <c r="AI117" s="73"/>
+      <c r="AJ117" s="73"/>
+      <c r="AK117" s="73"/>
+      <c r="AL117" s="73"/>
+      <c r="AM117" s="73"/>
+      <c r="AN117" s="73"/>
+      <c r="AO117" s="73"/>
+      <c r="AP117" s="73"/>
+      <c r="AQ117" s="73"/>
+      <c r="AR117" s="73"/>
+      <c r="AS117" s="73"/>
+      <c r="AT117" s="73"/>
+      <c r="AU117" s="73"/>
+      <c r="AV117" s="73"/>
+      <c r="AW117" s="73"/>
+      <c r="AX117" s="73"/>
+      <c r="AY117" s="73"/>
+      <c r="AZ117" s="73"/>
+    </row>
+    <row r="118" spans="1:52" s="61" customFormat="1">
+      <c r="A118" s="68"/>
+      <c r="B118" s="82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C118" s="83"/>
+      <c r="D118" s="80">
         <v>24.649383765405865</v>
       </c>
-      <c r="E118" s="26">
+      <c r="E118" s="80">
         <v>25.572681268590415</v>
       </c>
-      <c r="F118" s="26">
+      <c r="F118" s="80">
         <v>22.329298389940064</v>
       </c>
-      <c r="G118" s="26">
+      <c r="G118" s="80">
         <v>25.829222315806362</v>
       </c>
-      <c r="H118" s="26">
+      <c r="H118" s="80">
         <v>26.267511674449633</v>
       </c>
-      <c r="I118" s="26">
+      <c r="I118" s="80">
         <v>22.812000710101188</v>
       </c>
-      <c r="J118" s="26">
+      <c r="J118" s="80">
         <v>17.826664138061826</v>
       </c>
-      <c r="K118" s="26">
+      <c r="K118" s="80">
         <v>14.866860139504098</v>
       </c>
-      <c r="L118" s="26">
+      <c r="L118" s="80">
         <v>14.946697439279042</v>
       </c>
-      <c r="M118" s="26">
+      <c r="M118" s="80">
         <v>14.510968921389397</v>
       </c>
-      <c r="N118" s="26">
+      <c r="N118" s="80">
         <v>18.374800273910065</v>
       </c>
-      <c r="O118" s="26">
+      <c r="O118" s="80">
         <v>20.560642660524692</v>
       </c>
-      <c r="P118" s="37">
+      <c r="P118" s="90">
         <v>17.920707008714864</v>
       </c>
-      <c r="Q118" s="26">
+      <c r="Q118" s="80">
         <v>21.357554928194428</v>
       </c>
-      <c r="R118" s="26">
+      <c r="R118" s="80">
         <v>16.745582630788775</v>
       </c>
-      <c r="S118" s="7"/>
-[...40 lines deleted...]
-      <c r="D119" s="26">
+      <c r="S118" s="68"/>
+      <c r="T118" s="68"/>
+      <c r="U118" s="68"/>
+      <c r="V118" s="68"/>
+      <c r="W118" s="73"/>
+      <c r="X118" s="73"/>
+      <c r="Y118" s="73"/>
+      <c r="Z118" s="73"/>
+      <c r="AA118" s="73"/>
+      <c r="AB118" s="73"/>
+      <c r="AC118" s="73"/>
+      <c r="AD118" s="73"/>
+      <c r="AE118" s="73"/>
+      <c r="AF118" s="73"/>
+      <c r="AG118" s="73"/>
+      <c r="AH118" s="73"/>
+      <c r="AI118" s="73"/>
+      <c r="AJ118" s="73"/>
+      <c r="AK118" s="73"/>
+      <c r="AL118" s="73"/>
+      <c r="AM118" s="73"/>
+      <c r="AN118" s="73"/>
+      <c r="AO118" s="73"/>
+      <c r="AP118" s="73"/>
+      <c r="AQ118" s="73"/>
+      <c r="AR118" s="73"/>
+      <c r="AS118" s="73"/>
+      <c r="AT118" s="73"/>
+      <c r="AU118" s="73"/>
+      <c r="AV118" s="73"/>
+      <c r="AW118" s="73"/>
+      <c r="AX118" s="73"/>
+      <c r="AY118" s="73"/>
+      <c r="AZ118" s="73"/>
+    </row>
+    <row r="119" spans="1:52" s="61" customFormat="1">
+      <c r="A119" s="68"/>
+      <c r="B119" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C119" s="83"/>
+      <c r="D119" s="80">
         <v>31.078674442155254</v>
       </c>
-      <c r="E119" s="26">
+      <c r="E119" s="80">
         <v>34.106625296147968</v>
       </c>
-      <c r="F119" s="26">
+      <c r="F119" s="80">
         <v>33.483177020072375</v>
       </c>
-      <c r="G119" s="26">
+      <c r="G119" s="80">
         <v>38.100468083993619</v>
       </c>
-      <c r="H119" s="26">
+      <c r="H119" s="80">
         <v>39.958456324477972</v>
       </c>
-      <c r="I119" s="26">
+      <c r="I119" s="80">
         <v>35.950968077272925</v>
       </c>
-      <c r="J119" s="26">
+      <c r="J119" s="80">
         <v>36.7387566736042</v>
       </c>
-      <c r="K119" s="26">
+      <c r="K119" s="80">
         <v>31.773620576621081</v>
       </c>
-      <c r="L119" s="26">
+      <c r="L119" s="80">
         <v>31.123662306777646</v>
       </c>
-      <c r="M119" s="26">
+      <c r="M119" s="80">
         <v>29.287396770440164</v>
       </c>
-      <c r="N119" s="26">
+      <c r="N119" s="80">
         <v>28.775040077595612</v>
       </c>
-      <c r="O119" s="26">
+      <c r="O119" s="80">
         <v>28.761657964618799</v>
       </c>
-      <c r="P119" s="37">
+      <c r="P119" s="90">
         <v>23.438609782660166</v>
       </c>
-      <c r="Q119" s="26">
+      <c r="Q119" s="80">
         <v>24.622377953501587</v>
       </c>
-      <c r="R119" s="26">
+      <c r="R119" s="80">
         <v>19.952754576900364</v>
       </c>
-      <c r="S119" s="7"/>
-[...40 lines deleted...]
-      <c r="D120" s="26">
+      <c r="S119" s="68"/>
+      <c r="T119" s="68"/>
+      <c r="U119" s="68"/>
+      <c r="V119" s="68"/>
+      <c r="W119" s="73"/>
+      <c r="X119" s="73"/>
+      <c r="Y119" s="73"/>
+      <c r="Z119" s="73"/>
+      <c r="AA119" s="73"/>
+      <c r="AB119" s="73"/>
+      <c r="AC119" s="73"/>
+      <c r="AD119" s="73"/>
+      <c r="AE119" s="73"/>
+      <c r="AF119" s="73"/>
+      <c r="AG119" s="73"/>
+      <c r="AH119" s="73"/>
+      <c r="AI119" s="73"/>
+      <c r="AJ119" s="73"/>
+      <c r="AK119" s="73"/>
+      <c r="AL119" s="73"/>
+      <c r="AM119" s="73"/>
+      <c r="AN119" s="73"/>
+      <c r="AO119" s="73"/>
+      <c r="AP119" s="73"/>
+      <c r="AQ119" s="73"/>
+      <c r="AR119" s="73"/>
+      <c r="AS119" s="73"/>
+      <c r="AT119" s="73"/>
+      <c r="AU119" s="73"/>
+      <c r="AV119" s="73"/>
+      <c r="AW119" s="73"/>
+      <c r="AX119" s="73"/>
+      <c r="AY119" s="73"/>
+      <c r="AZ119" s="73"/>
+    </row>
+    <row r="120" spans="1:52" s="61" customFormat="1">
+      <c r="A120" s="68"/>
+      <c r="B120" s="82" t="s">
+        <v>162</v>
+      </c>
+      <c r="C120" s="83"/>
+      <c r="D120" s="80">
         <v>34.247367812102283</v>
       </c>
-      <c r="E120" s="26">
+      <c r="E120" s="80">
         <v>39.118633242854862</v>
       </c>
-      <c r="F120" s="26">
+      <c r="F120" s="80">
         <v>46.018592520927101</v>
       </c>
-      <c r="G120" s="26">
+      <c r="G120" s="80">
         <v>47.492251953380766</v>
       </c>
-      <c r="H120" s="26">
+      <c r="H120" s="80">
         <v>38.34182867968785</v>
       </c>
-      <c r="I120" s="26">
+      <c r="I120" s="80">
         <v>37.946007173872005</v>
       </c>
-      <c r="J120" s="26">
+      <c r="J120" s="80">
         <v>28.779127663811991</v>
       </c>
-      <c r="K120" s="26">
+      <c r="K120" s="80">
         <v>29.098873591989989</v>
       </c>
-      <c r="L120" s="26">
+      <c r="L120" s="80">
         <v>28.140380911619946</v>
       </c>
-      <c r="M120" s="26">
+      <c r="M120" s="80">
         <v>28.965517241379313</v>
       </c>
-      <c r="N120" s="26">
+      <c r="N120" s="80">
         <v>26.740151051234946</v>
       </c>
-      <c r="O120" s="26">
+      <c r="O120" s="80">
         <v>30.715396578538101</v>
       </c>
-      <c r="P120" s="37">
+      <c r="P120" s="90">
         <v>26.675995976735035</v>
       </c>
-      <c r="Q120" s="26">
+      <c r="Q120" s="80">
         <v>23.702278392443258</v>
       </c>
-      <c r="R120" s="26">
+      <c r="R120" s="80">
         <v>21.29829858419356</v>
       </c>
-      <c r="S120" s="7"/>
-[...40 lines deleted...]
-      <c r="D121" s="26">
+      <c r="S120" s="68"/>
+      <c r="T120" s="68"/>
+      <c r="U120" s="68"/>
+      <c r="V120" s="68"/>
+      <c r="W120" s="73"/>
+      <c r="X120" s="73"/>
+      <c r="Y120" s="73"/>
+      <c r="Z120" s="73"/>
+      <c r="AA120" s="73"/>
+      <c r="AB120" s="73"/>
+      <c r="AC120" s="73"/>
+      <c r="AD120" s="73"/>
+      <c r="AE120" s="73"/>
+      <c r="AF120" s="73"/>
+      <c r="AG120" s="73"/>
+      <c r="AH120" s="73"/>
+      <c r="AI120" s="73"/>
+      <c r="AJ120" s="73"/>
+      <c r="AK120" s="73"/>
+      <c r="AL120" s="73"/>
+      <c r="AM120" s="73"/>
+      <c r="AN120" s="73"/>
+      <c r="AO120" s="73"/>
+      <c r="AP120" s="73"/>
+      <c r="AQ120" s="73"/>
+      <c r="AR120" s="73"/>
+      <c r="AS120" s="73"/>
+      <c r="AT120" s="73"/>
+      <c r="AU120" s="73"/>
+      <c r="AV120" s="73"/>
+      <c r="AW120" s="73"/>
+      <c r="AX120" s="73"/>
+      <c r="AY120" s="73"/>
+      <c r="AZ120" s="73"/>
+    </row>
+    <row r="121" spans="1:52" s="61" customFormat="1">
+      <c r="A121" s="68"/>
+      <c r="B121" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="C121" s="83"/>
+      <c r="D121" s="80">
         <v>21.775811021616633</v>
       </c>
-      <c r="E121" s="26">
+      <c r="E121" s="80">
         <v>23.657331136738055</v>
       </c>
-      <c r="F121" s="26">
+      <c r="F121" s="80">
         <v>26.280748475716589</v>
       </c>
-      <c r="G121" s="26">
+      <c r="G121" s="80">
         <v>28.620279512340172</v>
       </c>
-      <c r="H121" s="26">
+      <c r="H121" s="80">
         <v>29.850746268656717</v>
       </c>
-      <c r="I121" s="26">
+      <c r="I121" s="80">
         <v>24.566473988439309</v>
       </c>
-      <c r="J121" s="26">
+      <c r="J121" s="80">
         <v>24.568740198640878</v>
       </c>
-      <c r="K121" s="26">
+      <c r="K121" s="80">
         <v>20.285889512666888</v>
       </c>
-      <c r="L121" s="26">
+      <c r="L121" s="80">
         <v>20.577800304105423</v>
       </c>
-      <c r="M121" s="26">
+      <c r="M121" s="80">
         <v>19.136765470618826</v>
       </c>
-      <c r="N121" s="26">
+      <c r="N121" s="80">
         <v>17.369603194409784</v>
       </c>
-      <c r="O121" s="26">
+      <c r="O121" s="80">
         <v>23.132943024418108</v>
       </c>
-      <c r="P121" s="37">
+      <c r="P121" s="90">
         <v>20.637146864355838</v>
       </c>
-      <c r="Q121" s="26">
+      <c r="Q121" s="80">
         <v>16.429573231817269</v>
       </c>
-      <c r="R121" s="26">
+      <c r="R121" s="80">
         <v>15.656517145327058</v>
       </c>
-      <c r="S121" s="7"/>
-[...40 lines deleted...]
-      <c r="D122" s="26">
+      <c r="S121" s="68"/>
+      <c r="T121" s="68"/>
+      <c r="U121" s="68"/>
+      <c r="V121" s="68"/>
+      <c r="W121" s="73"/>
+      <c r="X121" s="73"/>
+      <c r="Y121" s="73"/>
+      <c r="Z121" s="73"/>
+      <c r="AA121" s="73"/>
+      <c r="AB121" s="73"/>
+      <c r="AC121" s="73"/>
+      <c r="AD121" s="73"/>
+      <c r="AE121" s="73"/>
+      <c r="AF121" s="73"/>
+      <c r="AG121" s="73"/>
+      <c r="AH121" s="73"/>
+      <c r="AI121" s="73"/>
+      <c r="AJ121" s="73"/>
+      <c r="AK121" s="73"/>
+      <c r="AL121" s="73"/>
+      <c r="AM121" s="73"/>
+      <c r="AN121" s="73"/>
+      <c r="AO121" s="73"/>
+      <c r="AP121" s="73"/>
+      <c r="AQ121" s="73"/>
+      <c r="AR121" s="73"/>
+      <c r="AS121" s="73"/>
+      <c r="AT121" s="73"/>
+      <c r="AU121" s="73"/>
+      <c r="AV121" s="73"/>
+      <c r="AW121" s="73"/>
+      <c r="AX121" s="73"/>
+      <c r="AY121" s="73"/>
+      <c r="AZ121" s="73"/>
+    </row>
+    <row r="122" spans="1:52" s="61" customFormat="1">
+      <c r="A122" s="68"/>
+      <c r="B122" s="82" t="s">
+        <v>204</v>
+      </c>
+      <c r="C122" s="83"/>
+      <c r="D122" s="80">
         <v>42.587330770516459</v>
       </c>
-      <c r="E122" s="26">
+      <c r="E122" s="80">
         <v>45.014350212316003</v>
       </c>
-      <c r="F122" s="26">
+      <c r="F122" s="80">
         <v>47.470245718286293</v>
       </c>
-      <c r="G122" s="26">
+      <c r="G122" s="80">
         <v>50.738169902399498</v>
       </c>
-      <c r="H122" s="26">
+      <c r="H122" s="80">
         <v>54.76431131121933</v>
       </c>
-      <c r="I122" s="26">
+      <c r="I122" s="80">
         <v>49.710218211521259</v>
       </c>
-      <c r="J122" s="26">
+      <c r="J122" s="80">
         <v>45.51402633515989</v>
       </c>
-      <c r="K122" s="26">
+      <c r="K122" s="80">
         <v>40.6198095158001</v>
       </c>
-      <c r="L122" s="26">
+      <c r="L122" s="80">
         <v>41.685926797495483</v>
       </c>
-      <c r="M122" s="26">
+      <c r="M122" s="80">
         <v>38.284587578047976</v>
       </c>
-      <c r="N122" s="26">
+      <c r="N122" s="80">
         <v>36.3412502978791</v>
       </c>
-      <c r="O122" s="26">
+      <c r="O122" s="80">
         <v>40.119553971720883</v>
       </c>
-      <c r="P122" s="37">
+      <c r="P122" s="90">
         <v>35.125201426734982</v>
       </c>
-      <c r="Q122" s="26">
+      <c r="Q122" s="80">
         <v>35.125201426734982</v>
       </c>
-      <c r="R122" s="26">
+      <c r="R122" s="80">
         <v>29.20776434191048</v>
       </c>
-      <c r="S122" s="7"/>
-[...40 lines deleted...]
-      <c r="D123" s="26">
+      <c r="S122" s="68"/>
+      <c r="T122" s="68"/>
+      <c r="U122" s="68"/>
+      <c r="V122" s="68"/>
+      <c r="W122" s="73"/>
+      <c r="X122" s="73"/>
+      <c r="Y122" s="73"/>
+      <c r="Z122" s="73"/>
+      <c r="AA122" s="73"/>
+      <c r="AB122" s="73"/>
+      <c r="AC122" s="73"/>
+      <c r="AD122" s="73"/>
+      <c r="AE122" s="73"/>
+      <c r="AF122" s="73"/>
+      <c r="AG122" s="73"/>
+      <c r="AH122" s="73"/>
+      <c r="AI122" s="73"/>
+      <c r="AJ122" s="73"/>
+      <c r="AK122" s="73"/>
+      <c r="AL122" s="73"/>
+      <c r="AM122" s="73"/>
+      <c r="AN122" s="73"/>
+      <c r="AO122" s="73"/>
+      <c r="AP122" s="73"/>
+      <c r="AQ122" s="73"/>
+      <c r="AR122" s="73"/>
+      <c r="AS122" s="73"/>
+      <c r="AT122" s="73"/>
+      <c r="AU122" s="73"/>
+      <c r="AV122" s="73"/>
+      <c r="AW122" s="73"/>
+      <c r="AX122" s="73"/>
+      <c r="AY122" s="73"/>
+      <c r="AZ122" s="73"/>
+    </row>
+    <row r="123" spans="1:52" s="61" customFormat="1">
+      <c r="A123" s="68"/>
+      <c r="B123" s="82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C123" s="83"/>
+      <c r="D123" s="80">
         <v>27.474442379182157</v>
       </c>
-      <c r="E123" s="26">
+      <c r="E123" s="80">
         <v>27.550684275147486</v>
       </c>
-      <c r="F123" s="26">
+      <c r="F123" s="80">
         <v>29.615312675353827</v>
       </c>
-      <c r="G123" s="26">
+      <c r="G123" s="80">
         <v>31.352917929126598</v>
       </c>
-      <c r="H123" s="26">
+      <c r="H123" s="80">
         <v>34.399056800055483</v>
       </c>
-      <c r="I123" s="26">
+      <c r="I123" s="80">
         <v>30.223197950969631</v>
       </c>
-      <c r="J123" s="26">
+      <c r="J123" s="80">
         <v>27.212457600986742</v>
       </c>
-      <c r="K123" s="26">
+      <c r="K123" s="80">
         <v>23.513524248321882</v>
       </c>
-      <c r="L123" s="26">
+      <c r="L123" s="80">
         <v>24.36130665190224</v>
       </c>
-      <c r="M123" s="26">
+      <c r="M123" s="80">
         <v>23.169601482854493</v>
       </c>
-      <c r="N123" s="26">
+      <c r="N123" s="80">
         <v>24.513662431125606</v>
       </c>
-      <c r="O123" s="26">
+      <c r="O123" s="80">
         <v>23.83885225708282</v>
       </c>
-      <c r="P123" s="37">
+      <c r="P123" s="90">
         <v>23.064250411861615</v>
       </c>
-      <c r="Q123" s="26">
+      <c r="Q123" s="80">
         <v>22.540062902501123</v>
       </c>
-      <c r="R123" s="26">
+      <c r="R123" s="80">
         <v>18.058225762153253</v>
       </c>
-      <c r="S123" s="7"/>
-[...40 lines deleted...]
-      <c r="D124" s="26">
+      <c r="S123" s="68"/>
+      <c r="T123" s="68"/>
+      <c r="U123" s="68"/>
+      <c r="V123" s="68"/>
+      <c r="W123" s="73"/>
+      <c r="X123" s="73"/>
+      <c r="Y123" s="73"/>
+      <c r="Z123" s="73"/>
+      <c r="AA123" s="73"/>
+      <c r="AB123" s="73"/>
+      <c r="AC123" s="73"/>
+      <c r="AD123" s="73"/>
+      <c r="AE123" s="73"/>
+      <c r="AF123" s="73"/>
+      <c r="AG123" s="73"/>
+      <c r="AH123" s="73"/>
+      <c r="AI123" s="73"/>
+      <c r="AJ123" s="73"/>
+      <c r="AK123" s="73"/>
+      <c r="AL123" s="73"/>
+      <c r="AM123" s="73"/>
+      <c r="AN123" s="73"/>
+      <c r="AO123" s="73"/>
+      <c r="AP123" s="73"/>
+      <c r="AQ123" s="73"/>
+      <c r="AR123" s="73"/>
+      <c r="AS123" s="73"/>
+      <c r="AT123" s="73"/>
+      <c r="AU123" s="73"/>
+      <c r="AV123" s="73"/>
+      <c r="AW123" s="73"/>
+      <c r="AX123" s="73"/>
+      <c r="AY123" s="73"/>
+      <c r="AZ123" s="73"/>
+    </row>
+    <row r="124" spans="1:52" s="61" customFormat="1">
+      <c r="A124" s="68"/>
+      <c r="B124" s="82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C124" s="83"/>
+      <c r="D124" s="80">
         <v>28.105726872246695</v>
       </c>
-      <c r="E124" s="26">
+      <c r="E124" s="80">
         <v>27.333631085305939</v>
       </c>
-      <c r="F124" s="26">
+      <c r="F124" s="80">
         <v>26.71285955235447</v>
       </c>
-      <c r="G124" s="26">
+      <c r="G124" s="80">
         <v>28.315243039169417</v>
       </c>
-      <c r="H124" s="26">
+      <c r="H124" s="80">
         <v>29.972211194918618</v>
       </c>
-      <c r="I124" s="26">
+      <c r="I124" s="80">
         <v>25.55537882402842</v>
       </c>
-      <c r="J124" s="26">
+      <c r="J124" s="80">
         <v>24.001820043226026</v>
       </c>
-      <c r="K124" s="26">
+      <c r="K124" s="80">
         <v>20.362128878863622</v>
       </c>
-      <c r="L124" s="26">
+      <c r="L124" s="80">
         <v>21.066152858060374</v>
       </c>
-      <c r="M124" s="26">
+      <c r="M124" s="80">
         <v>22.815659839253303</v>
       </c>
-      <c r="N124" s="26">
+      <c r="N124" s="80">
         <v>20.162062145090282</v>
       </c>
-      <c r="O124" s="26">
+      <c r="O124" s="80">
         <v>20.606898284852676</v>
       </c>
-      <c r="P124" s="37">
+      <c r="P124" s="90">
         <v>21.074523396880416</v>
       </c>
-      <c r="Q124" s="26">
+      <c r="Q124" s="80">
         <v>17.608318890814559</v>
       </c>
-      <c r="R124" s="26">
+      <c r="R124" s="80">
         <v>15.654520917678813</v>
       </c>
-      <c r="S124" s="7"/>
-[...40 lines deleted...]
-      <c r="D125" s="26">
+      <c r="S124" s="68"/>
+      <c r="T124" s="68"/>
+      <c r="U124" s="68"/>
+      <c r="V124" s="68"/>
+      <c r="W124" s="73"/>
+      <c r="X124" s="73"/>
+      <c r="Y124" s="73"/>
+      <c r="Z124" s="73"/>
+      <c r="AA124" s="73"/>
+      <c r="AB124" s="73"/>
+      <c r="AC124" s="73"/>
+      <c r="AD124" s="73"/>
+      <c r="AE124" s="73"/>
+      <c r="AF124" s="73"/>
+      <c r="AG124" s="73"/>
+      <c r="AH124" s="73"/>
+      <c r="AI124" s="73"/>
+      <c r="AJ124" s="73"/>
+      <c r="AK124" s="73"/>
+      <c r="AL124" s="73"/>
+      <c r="AM124" s="73"/>
+      <c r="AN124" s="73"/>
+      <c r="AO124" s="73"/>
+      <c r="AP124" s="73"/>
+      <c r="AQ124" s="73"/>
+      <c r="AR124" s="73"/>
+      <c r="AS124" s="73"/>
+      <c r="AT124" s="73"/>
+      <c r="AU124" s="73"/>
+      <c r="AV124" s="73"/>
+      <c r="AW124" s="73"/>
+      <c r="AX124" s="73"/>
+      <c r="AY124" s="73"/>
+      <c r="AZ124" s="73"/>
+    </row>
+    <row r="125" spans="1:52" s="61" customFormat="1">
+      <c r="A125" s="68"/>
+      <c r="B125" s="82" t="s">
+        <v>269</v>
+      </c>
+      <c r="C125" s="83"/>
+      <c r="D125" s="80">
         <v>29.280573570861723</v>
       </c>
-      <c r="E125" s="26">
+      <c r="E125" s="80">
         <v>27.698458023986294</v>
       </c>
-      <c r="F125" s="26">
+      <c r="F125" s="80">
         <v>25.827814569536422</v>
       </c>
-      <c r="G125" s="26">
+      <c r="G125" s="80">
         <v>28.622426212787659</v>
       </c>
-      <c r="H125" s="26">
+      <c r="H125" s="80">
         <v>27.276697235379086</v>
       </c>
-      <c r="I125" s="26">
+      <c r="I125" s="80">
         <v>26.036849967987479</v>
       </c>
-      <c r="J125" s="26">
+      <c r="J125" s="80">
         <v>26.003222301322644</v>
       </c>
-      <c r="K125" s="26">
+      <c r="K125" s="80">
         <v>22.394420767144517</v>
       </c>
-      <c r="L125" s="26">
+      <c r="L125" s="80">
         <v>22.021140294682894</v>
       </c>
-      <c r="M125" s="26">
+      <c r="M125" s="80">
         <v>21.434122796253121</v>
       </c>
-      <c r="N125" s="26">
+      <c r="N125" s="80">
         <v>20.670139031292294</v>
       </c>
-      <c r="O125" s="26">
+      <c r="O125" s="80">
         <v>18.81576232721271</v>
       </c>
-      <c r="P125" s="37">
+      <c r="P125" s="90">
         <v>19.771485345255837</v>
       </c>
-      <c r="Q125" s="26">
+      <c r="Q125" s="80">
         <v>19.374068554396423</v>
       </c>
-      <c r="R125" s="26">
+      <c r="R125" s="80">
         <v>18.943462552485109</v>
       </c>
-      <c r="S125" s="7"/>
-[...40 lines deleted...]
-      <c r="D126" s="26">
+      <c r="S125" s="68"/>
+      <c r="T125" s="68"/>
+      <c r="U125" s="68"/>
+      <c r="V125" s="68"/>
+      <c r="W125" s="73"/>
+      <c r="X125" s="73"/>
+      <c r="Y125" s="73"/>
+      <c r="Z125" s="73"/>
+      <c r="AA125" s="73"/>
+      <c r="AB125" s="73"/>
+      <c r="AC125" s="73"/>
+      <c r="AD125" s="73"/>
+      <c r="AE125" s="73"/>
+      <c r="AF125" s="73"/>
+      <c r="AG125" s="73"/>
+      <c r="AH125" s="73"/>
+      <c r="AI125" s="73"/>
+      <c r="AJ125" s="73"/>
+      <c r="AK125" s="73"/>
+      <c r="AL125" s="73"/>
+      <c r="AM125" s="73"/>
+      <c r="AN125" s="73"/>
+      <c r="AO125" s="73"/>
+      <c r="AP125" s="73"/>
+      <c r="AQ125" s="73"/>
+      <c r="AR125" s="73"/>
+      <c r="AS125" s="73"/>
+      <c r="AT125" s="73"/>
+      <c r="AU125" s="73"/>
+      <c r="AV125" s="73"/>
+      <c r="AW125" s="73"/>
+      <c r="AX125" s="73"/>
+      <c r="AY125" s="73"/>
+      <c r="AZ125" s="73"/>
+    </row>
+    <row r="126" spans="1:52" s="61" customFormat="1">
+      <c r="A126" s="68"/>
+      <c r="B126" s="82" t="s">
+        <v>309</v>
+      </c>
+      <c r="C126" s="83"/>
+      <c r="D126" s="80">
         <v>18.843324887456646</v>
       </c>
-      <c r="E126" s="26">
+      <c r="E126" s="80">
         <v>21.061912225705328</v>
       </c>
-      <c r="F126" s="26">
+      <c r="F126" s="80">
         <v>24.714546982353813</v>
       </c>
-      <c r="G126" s="26">
+      <c r="G126" s="80">
         <v>26.439380761871629</v>
       </c>
-      <c r="H126" s="26">
+      <c r="H126" s="80">
         <v>25.906997925416182</v>
       </c>
-      <c r="I126" s="26">
+      <c r="I126" s="80">
         <v>22.125996725986166</v>
       </c>
-      <c r="J126" s="26">
+      <c r="J126" s="80">
         <v>19.95082150441489</v>
       </c>
-      <c r="K126" s="26">
+      <c r="K126" s="80">
         <v>18.329698827135026</v>
       </c>
-      <c r="L126" s="26">
+      <c r="L126" s="80">
         <v>20.47058111013536</v>
       </c>
-      <c r="M126" s="26">
+      <c r="M126" s="80">
         <v>19.046470978241217</v>
       </c>
-      <c r="N126" s="26">
+      <c r="N126" s="80">
         <v>22.241231822070144</v>
       </c>
-      <c r="O126" s="26">
+      <c r="O126" s="80">
         <v>24.964848345720107</v>
       </c>
-      <c r="P126" s="37">
+      <c r="P126" s="90">
         <v>20.357398141529664</v>
       </c>
-      <c r="Q126" s="26">
+      <c r="Q126" s="80">
         <v>18.184417441029307</v>
       </c>
-      <c r="R126" s="26">
+      <c r="R126" s="80">
         <v>15.506337487761638</v>
       </c>
-      <c r="S126" s="7"/>
-[...40 lines deleted...]
-      <c r="D127" s="26">
+      <c r="S126" s="68"/>
+      <c r="T126" s="68"/>
+      <c r="U126" s="68"/>
+      <c r="V126" s="68"/>
+      <c r="W126" s="73"/>
+      <c r="X126" s="73"/>
+      <c r="Y126" s="73"/>
+      <c r="Z126" s="73"/>
+      <c r="AA126" s="73"/>
+      <c r="AB126" s="73"/>
+      <c r="AC126" s="73"/>
+      <c r="AD126" s="73"/>
+      <c r="AE126" s="73"/>
+      <c r="AF126" s="73"/>
+      <c r="AG126" s="73"/>
+      <c r="AH126" s="73"/>
+      <c r="AI126" s="73"/>
+      <c r="AJ126" s="73"/>
+      <c r="AK126" s="73"/>
+      <c r="AL126" s="73"/>
+      <c r="AM126" s="73"/>
+      <c r="AN126" s="73"/>
+      <c r="AO126" s="73"/>
+      <c r="AP126" s="73"/>
+      <c r="AQ126" s="73"/>
+      <c r="AR126" s="73"/>
+      <c r="AS126" s="73"/>
+      <c r="AT126" s="73"/>
+      <c r="AU126" s="73"/>
+      <c r="AV126" s="73"/>
+      <c r="AW126" s="73"/>
+      <c r="AX126" s="73"/>
+      <c r="AY126" s="73"/>
+      <c r="AZ126" s="73"/>
+    </row>
+    <row r="127" spans="1:52" s="61" customFormat="1">
+      <c r="A127" s="68"/>
+      <c r="B127" s="82" t="s">
+        <v>327</v>
+      </c>
+      <c r="C127" s="83"/>
+      <c r="D127" s="80">
         <v>41.219649915302085</v>
       </c>
-      <c r="E127" s="26">
+      <c r="E127" s="80">
         <v>49.460146078120033</v>
       </c>
-      <c r="F127" s="26">
+      <c r="F127" s="80">
         <v>54.189146302761024</v>
       </c>
-      <c r="G127" s="26">
+      <c r="G127" s="80">
         <v>56.815056382853328</v>
       </c>
-      <c r="H127" s="26">
+      <c r="H127" s="80">
         <v>54.338437377306633</v>
       </c>
-      <c r="I127" s="26">
+      <c r="I127" s="80">
         <v>55.178471612233494</v>
       </c>
-      <c r="J127" s="26">
+      <c r="J127" s="80">
         <v>46.171947904410274</v>
       </c>
-      <c r="K127" s="26">
+      <c r="K127" s="80">
         <v>42.384322709978314</v>
       </c>
-      <c r="L127" s="26">
+      <c r="L127" s="80">
         <v>37.654870839744106</v>
       </c>
-      <c r="M127" s="26">
+      <c r="M127" s="80">
         <v>40.722032969184383</v>
       </c>
-      <c r="N127" s="26">
+      <c r="N127" s="80">
         <v>41.225585209482631</v>
       </c>
-      <c r="O127" s="26">
+      <c r="O127" s="80">
         <v>46.743511774273387</v>
       </c>
-      <c r="P127" s="37">
+      <c r="P127" s="90">
         <v>35.394335648948541</v>
       </c>
-      <c r="Q127" s="26">
+      <c r="Q127" s="80">
         <v>35.708672555244711</v>
       </c>
-      <c r="R127" s="26">
+      <c r="R127" s="80">
         <v>32.659184674417929</v>
       </c>
-      <c r="S127" s="7"/>
-[...40 lines deleted...]
-      <c r="D128" s="26">
+      <c r="S127" s="68"/>
+      <c r="T127" s="68"/>
+      <c r="U127" s="68"/>
+      <c r="V127" s="68"/>
+      <c r="W127" s="73"/>
+      <c r="X127" s="73"/>
+      <c r="Y127" s="73"/>
+      <c r="Z127" s="73"/>
+      <c r="AA127" s="73"/>
+      <c r="AB127" s="73"/>
+      <c r="AC127" s="73"/>
+      <c r="AD127" s="73"/>
+      <c r="AE127" s="73"/>
+      <c r="AF127" s="73"/>
+      <c r="AG127" s="73"/>
+      <c r="AH127" s="73"/>
+      <c r="AI127" s="73"/>
+      <c r="AJ127" s="73"/>
+      <c r="AK127" s="73"/>
+      <c r="AL127" s="73"/>
+      <c r="AM127" s="73"/>
+      <c r="AN127" s="73"/>
+      <c r="AO127" s="73"/>
+      <c r="AP127" s="73"/>
+      <c r="AQ127" s="73"/>
+      <c r="AR127" s="73"/>
+      <c r="AS127" s="73"/>
+      <c r="AT127" s="73"/>
+      <c r="AU127" s="73"/>
+      <c r="AV127" s="73"/>
+      <c r="AW127" s="73"/>
+      <c r="AX127" s="73"/>
+      <c r="AY127" s="73"/>
+      <c r="AZ127" s="73"/>
+    </row>
+    <row r="128" spans="1:52" s="61" customFormat="1">
+      <c r="A128" s="68"/>
+      <c r="B128" s="82" t="s">
+        <v>342</v>
+      </c>
+      <c r="C128" s="83"/>
+      <c r="D128" s="80">
         <v>30.159866380338819</v>
       </c>
-      <c r="E128" s="26">
+      <c r="E128" s="80">
         <v>29.29242949035131</v>
       </c>
-      <c r="F128" s="26">
+      <c r="F128" s="80">
         <v>26.549586776859503</v>
       </c>
-      <c r="G128" s="26">
+      <c r="G128" s="80">
         <v>31.646955759964957</v>
       </c>
-      <c r="H128" s="26">
+      <c r="H128" s="80">
         <v>33.294255568581477</v>
       </c>
-      <c r="I128" s="26">
+      <c r="I128" s="80">
         <v>34.408873203932437</v>
       </c>
-      <c r="J128" s="26">
+      <c r="J128" s="80">
         <v>27.20814904168342</v>
       </c>
-      <c r="K128" s="26">
+      <c r="K128" s="80">
         <v>26.762956669498724</v>
       </c>
-      <c r="L128" s="26">
+      <c r="L128" s="80">
         <v>22.171646721973421</v>
       </c>
-      <c r="M128" s="26">
+      <c r="M128" s="80">
         <v>21.826118588577664</v>
       </c>
-      <c r="N128" s="26">
+      <c r="N128" s="80">
         <v>21.857923497267759</v>
       </c>
-      <c r="O128" s="26">
+      <c r="O128" s="80">
         <v>18.913844656143525</v>
       </c>
-      <c r="P128" s="37">
+      <c r="P128" s="90">
         <v>20.984775750925799</v>
       </c>
-      <c r="Q128" s="26">
+      <c r="Q128" s="80">
         <v>17.281580030174187</v>
       </c>
-      <c r="R128" s="26">
+      <c r="R128" s="80">
         <v>15.153494448073156</v>
       </c>
-      <c r="S128" s="7"/>
-[...40 lines deleted...]
-      <c r="D129" s="26">
+      <c r="S128" s="68"/>
+      <c r="T128" s="68"/>
+      <c r="U128" s="68"/>
+      <c r="V128" s="68"/>
+      <c r="W128" s="73"/>
+      <c r="X128" s="73"/>
+      <c r="Y128" s="73"/>
+      <c r="Z128" s="73"/>
+      <c r="AA128" s="73"/>
+      <c r="AB128" s="73"/>
+      <c r="AC128" s="73"/>
+      <c r="AD128" s="73"/>
+      <c r="AE128" s="73"/>
+      <c r="AF128" s="73"/>
+      <c r="AG128" s="73"/>
+      <c r="AH128" s="73"/>
+      <c r="AI128" s="73"/>
+      <c r="AJ128" s="73"/>
+      <c r="AK128" s="73"/>
+      <c r="AL128" s="73"/>
+      <c r="AM128" s="73"/>
+      <c r="AN128" s="73"/>
+      <c r="AO128" s="73"/>
+      <c r="AP128" s="73"/>
+      <c r="AQ128" s="73"/>
+      <c r="AR128" s="73"/>
+      <c r="AS128" s="73"/>
+      <c r="AT128" s="73"/>
+      <c r="AU128" s="73"/>
+      <c r="AV128" s="73"/>
+      <c r="AW128" s="73"/>
+      <c r="AX128" s="73"/>
+      <c r="AY128" s="73"/>
+      <c r="AZ128" s="73"/>
+    </row>
+    <row r="129" spans="1:52" s="61" customFormat="1">
+      <c r="A129" s="68"/>
+      <c r="B129" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="C129" s="83"/>
+      <c r="D129" s="80">
         <v>36.866359447004605</v>
       </c>
-      <c r="E129" s="26">
+      <c r="E129" s="80">
         <v>31.755519856539774</v>
       </c>
-      <c r="F129" s="26">
+      <c r="F129" s="80">
         <v>25.877868191481561</v>
       </c>
-      <c r="G129" s="26">
+      <c r="G129" s="80">
         <v>26.973064607270672</v>
       </c>
-      <c r="H129" s="26">
+      <c r="H129" s="80">
         <v>29.88361119849009</v>
       </c>
-      <c r="I129" s="26">
+      <c r="I129" s="80">
         <v>25.627112984682167</v>
       </c>
-      <c r="J129" s="26">
+      <c r="J129" s="80">
         <v>26.484641638225256</v>
       </c>
-      <c r="K129" s="26">
+      <c r="K129" s="80">
         <v>22.093998125955515</v>
       </c>
-      <c r="L129" s="26">
+      <c r="L129" s="80">
         <v>21.216407355021218</v>
       </c>
-      <c r="M129" s="26">
+      <c r="M129" s="80">
         <v>20.79688046792981</v>
       </c>
-      <c r="N129" s="26">
+      <c r="N129" s="80">
         <v>18.126587321348538</v>
       </c>
-      <c r="O129" s="26">
+      <c r="O129" s="80">
         <v>17.750012395260054</v>
       </c>
-      <c r="P129" s="37">
+      <c r="P129" s="90">
         <v>19.807817013499971</v>
       </c>
-      <c r="Q129" s="26">
+      <c r="Q129" s="80">
         <v>16.034899487119024</v>
       </c>
-      <c r="R129" s="26">
+      <c r="R129" s="80">
         <v>18.433179723502302</v>
       </c>
-      <c r="S129" s="7"/>
-[...40 lines deleted...]
-      <c r="D130" s="26">
+      <c r="S129" s="68"/>
+      <c r="T129" s="68"/>
+      <c r="U129" s="68"/>
+      <c r="V129" s="68"/>
+      <c r="W129" s="73"/>
+      <c r="X129" s="73"/>
+      <c r="Y129" s="73"/>
+      <c r="Z129" s="73"/>
+      <c r="AA129" s="73"/>
+      <c r="AB129" s="73"/>
+      <c r="AC129" s="73"/>
+      <c r="AD129" s="73"/>
+      <c r="AE129" s="73"/>
+      <c r="AF129" s="73"/>
+      <c r="AG129" s="73"/>
+      <c r="AH129" s="73"/>
+      <c r="AI129" s="73"/>
+      <c r="AJ129" s="73"/>
+      <c r="AK129" s="73"/>
+      <c r="AL129" s="73"/>
+      <c r="AM129" s="73"/>
+      <c r="AN129" s="73"/>
+      <c r="AO129" s="73"/>
+      <c r="AP129" s="73"/>
+      <c r="AQ129" s="73"/>
+      <c r="AR129" s="73"/>
+      <c r="AS129" s="73"/>
+      <c r="AT129" s="73"/>
+      <c r="AU129" s="73"/>
+      <c r="AV129" s="73"/>
+      <c r="AW129" s="73"/>
+      <c r="AX129" s="73"/>
+      <c r="AY129" s="73"/>
+      <c r="AZ129" s="73"/>
+    </row>
+    <row r="130" spans="1:52" s="61" customFormat="1">
+      <c r="A130" s="68"/>
+      <c r="B130" s="82" t="s">
+        <v>389</v>
+      </c>
+      <c r="C130" s="83"/>
+      <c r="D130" s="80">
         <v>31.130970335089334</v>
       </c>
-      <c r="E130" s="26">
+      <c r="E130" s="80">
         <v>31.466288070113166</v>
       </c>
-      <c r="F130" s="26">
+      <c r="F130" s="80">
         <v>33.022050686891042</v>
       </c>
-      <c r="G130" s="26">
+      <c r="G130" s="80">
         <v>36.989346417631268</v>
       </c>
-      <c r="H130" s="26">
+      <c r="H130" s="80">
         <v>36.039137649675347</v>
       </c>
-      <c r="I130" s="26">
+      <c r="I130" s="80">
         <v>34.334763948497852</v>
       </c>
-      <c r="J130" s="26">
+      <c r="J130" s="80">
         <v>31.219899561039096</v>
       </c>
-      <c r="K130" s="26">
+      <c r="K130" s="80">
         <v>29.103556264867958</v>
       </c>
-      <c r="L130" s="26">
+      <c r="L130" s="80">
         <v>28.521201466977846</v>
       </c>
-      <c r="M130" s="26">
+      <c r="M130" s="80">
         <v>29.132696637937727</v>
       </c>
-      <c r="N130" s="26">
+      <c r="N130" s="80">
         <v>33.571821684094665</v>
       </c>
-      <c r="O130" s="26">
+      <c r="O130" s="80">
         <v>36.059314126580823</v>
       </c>
-      <c r="P130" s="37">
+      <c r="P130" s="90">
         <v>30.815179696236218</v>
       </c>
-      <c r="Q130" s="26">
+      <c r="Q130" s="80">
         <v>29.696943960819286</v>
       </c>
-      <c r="R130" s="26">
+      <c r="R130" s="80">
         <v>26.109181466675405</v>
       </c>
-      <c r="S130" s="7"/>
-[...40 lines deleted...]
-      <c r="D131" s="26">
+      <c r="S130" s="68"/>
+      <c r="T130" s="68"/>
+      <c r="U130" s="68"/>
+      <c r="V130" s="68"/>
+      <c r="W130" s="73"/>
+      <c r="X130" s="73"/>
+      <c r="Y130" s="73"/>
+      <c r="Z130" s="73"/>
+      <c r="AA130" s="73"/>
+      <c r="AB130" s="73"/>
+      <c r="AC130" s="73"/>
+      <c r="AD130" s="73"/>
+      <c r="AE130" s="73"/>
+      <c r="AF130" s="73"/>
+      <c r="AG130" s="73"/>
+      <c r="AH130" s="73"/>
+      <c r="AI130" s="73"/>
+      <c r="AJ130" s="73"/>
+      <c r="AK130" s="73"/>
+      <c r="AL130" s="73"/>
+      <c r="AM130" s="73"/>
+      <c r="AN130" s="73"/>
+      <c r="AO130" s="73"/>
+      <c r="AP130" s="73"/>
+      <c r="AQ130" s="73"/>
+      <c r="AR130" s="73"/>
+      <c r="AS130" s="73"/>
+      <c r="AT130" s="73"/>
+      <c r="AU130" s="73"/>
+      <c r="AV130" s="73"/>
+      <c r="AW130" s="73"/>
+      <c r="AX130" s="73"/>
+      <c r="AY130" s="73"/>
+      <c r="AZ130" s="73"/>
+    </row>
+    <row r="131" spans="1:52" s="61" customFormat="1">
+      <c r="A131" s="68"/>
+      <c r="B131" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C131" s="83"/>
+      <c r="D131" s="80">
         <v>24.663165106188629</v>
       </c>
-      <c r="E131" s="26">
+      <c r="E131" s="80">
         <v>21.8408736349454</v>
       </c>
-      <c r="F131" s="26">
+      <c r="F131" s="80">
         <v>20.559930008748903</v>
       </c>
-      <c r="G131" s="26">
+      <c r="G131" s="80">
         <v>23.043478260869566</v>
       </c>
-      <c r="H131" s="26">
+      <c r="H131" s="80">
         <v>15.428697377121445</v>
       </c>
-      <c r="I131" s="26">
+      <c r="I131" s="80">
         <v>18.370230805463969</v>
       </c>
-      <c r="J131" s="26">
+      <c r="J131" s="80">
         <v>18.824726532688882</v>
       </c>
-      <c r="K131" s="26">
+      <c r="K131" s="80">
         <v>18.29924650161464</v>
       </c>
-      <c r="L131" s="26">
+      <c r="L131" s="80">
         <v>20.92168504382245</v>
       </c>
-      <c r="M131" s="26">
+      <c r="M131" s="80">
         <v>20.951302378255946</v>
       </c>
-      <c r="N131" s="26">
+      <c r="N131" s="80">
         <v>20.08686210640608</v>
       </c>
-      <c r="O131" s="26">
+      <c r="O131" s="80">
         <v>14.504014504014505</v>
       </c>
-      <c r="P131" s="37">
+      <c r="P131" s="90">
         <v>23.640661938534279</v>
       </c>
-      <c r="Q131" s="26">
+      <c r="Q131" s="80">
         <v>16.548463356973993</v>
       </c>
-      <c r="R131" s="26">
+      <c r="R131" s="80">
         <v>21.246854906346101</v>
       </c>
-      <c r="S131" s="7"/>
-[...40 lines deleted...]
-      <c r="D132" s="26">
+      <c r="S131" s="68"/>
+      <c r="T131" s="68"/>
+      <c r="U131" s="68"/>
+      <c r="V131" s="68"/>
+      <c r="W131" s="73"/>
+      <c r="X131" s="73"/>
+      <c r="Y131" s="73"/>
+      <c r="Z131" s="73"/>
+      <c r="AA131" s="73"/>
+      <c r="AB131" s="73"/>
+      <c r="AC131" s="73"/>
+      <c r="AD131" s="73"/>
+      <c r="AE131" s="73"/>
+      <c r="AF131" s="73"/>
+      <c r="AG131" s="73"/>
+      <c r="AH131" s="73"/>
+      <c r="AI131" s="73"/>
+      <c r="AJ131" s="73"/>
+      <c r="AK131" s="73"/>
+      <c r="AL131" s="73"/>
+      <c r="AM131" s="73"/>
+      <c r="AN131" s="73"/>
+      <c r="AO131" s="73"/>
+      <c r="AP131" s="73"/>
+      <c r="AQ131" s="73"/>
+      <c r="AR131" s="73"/>
+      <c r="AS131" s="73"/>
+      <c r="AT131" s="73"/>
+      <c r="AU131" s="73"/>
+      <c r="AV131" s="73"/>
+      <c r="AW131" s="73"/>
+      <c r="AX131" s="73"/>
+      <c r="AY131" s="73"/>
+      <c r="AZ131" s="73"/>
+    </row>
+    <row r="132" spans="1:52" s="61" customFormat="1">
+      <c r="A132" s="68"/>
+      <c r="B132" s="82" t="s">
+        <v>485</v>
+      </c>
+      <c r="C132" s="83"/>
+      <c r="D132" s="80">
         <v>30.708140304434149</v>
       </c>
-      <c r="E132" s="26">
+      <c r="E132" s="80">
         <v>26.649134341442032</v>
       </c>
-      <c r="F132" s="26">
+      <c r="F132" s="80">
         <v>23.374074404496387</v>
       </c>
-      <c r="G132" s="26">
+      <c r="G132" s="80">
         <v>24.156405677225301</v>
       </c>
-      <c r="H132" s="26">
+      <c r="H132" s="80">
         <v>29.831322889033487</v>
       </c>
-      <c r="I132" s="26">
+      <c r="I132" s="80">
         <v>24.98265093684941</v>
       </c>
-      <c r="J132" s="26">
+      <c r="J132" s="80">
         <v>22.436079949888956</v>
       </c>
-      <c r="K132" s="26">
+      <c r="K132" s="80">
         <v>19.765961316922329</v>
       </c>
-      <c r="L132" s="26">
+      <c r="L132" s="80">
         <v>19.853313100657562</v>
       </c>
-      <c r="M132" s="26">
+      <c r="M132" s="80">
         <v>21.053982925733361</v>
       </c>
-      <c r="N132" s="26">
+      <c r="N132" s="80">
         <v>19.723865877712033</v>
       </c>
-      <c r="O132" s="26">
+      <c r="O132" s="80">
         <v>18.56350837849623</v>
       </c>
-      <c r="P132" s="37">
+      <c r="P132" s="90">
         <v>18.533886583679116</v>
       </c>
-      <c r="Q132" s="26">
+      <c r="Q132" s="80">
         <v>16.735822959889351</v>
       </c>
-      <c r="R132" s="26">
+      <c r="R132" s="80">
         <v>15.367174707141958</v>
       </c>
-      <c r="S132" s="7"/>
-[...32 lines deleted...]
-      <c r="AZ132" s="8"/>
+      <c r="S132" s="68"/>
+      <c r="T132" s="68"/>
+      <c r="U132" s="68"/>
+      <c r="V132" s="68"/>
+      <c r="W132" s="73"/>
+      <c r="X132" s="73"/>
+      <c r="Y132" s="73"/>
+      <c r="Z132" s="73"/>
+      <c r="AA132" s="73"/>
+      <c r="AB132" s="73"/>
+      <c r="AC132" s="73"/>
+      <c r="AD132" s="73"/>
+      <c r="AE132" s="73"/>
+      <c r="AF132" s="73"/>
+      <c r="AG132" s="73"/>
+      <c r="AH132" s="73"/>
+      <c r="AI132" s="73"/>
+      <c r="AJ132" s="73"/>
+      <c r="AK132" s="73"/>
+      <c r="AL132" s="73"/>
+      <c r="AM132" s="73"/>
+      <c r="AN132" s="73"/>
+      <c r="AO132" s="73"/>
+      <c r="AP132" s="73"/>
+      <c r="AQ132" s="73"/>
+      <c r="AR132" s="73"/>
+      <c r="AS132" s="73"/>
+      <c r="AT132" s="73"/>
+      <c r="AU132" s="73"/>
+      <c r="AV132" s="73"/>
+      <c r="AW132" s="73"/>
+      <c r="AX132" s="73"/>
+      <c r="AY132" s="73"/>
+      <c r="AZ132" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="U2:U3"/>
     <mergeCell ref="V2:V3"/>
-    <mergeCell ref="U2:U3"/>
     <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:R2"/>
+    <mergeCell ref="S2:S3"/>
     <mergeCell ref="T2:T3"/>
-    <mergeCell ref="S2:S3"/>
-[...1 lines deleted...]
-    <mergeCell ref="D2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:T256"/>
+  <sheetViews>
+    <sheetView topLeftCell="A216" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7:R255"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.7109375" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="25"/>
+    <col min="11" max="12" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+    </row>
+    <row r="2" spans="1:20" ht="15.75">
+      <c r="A2" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" s="103" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2" s="103"/>
+      <c r="E2" s="103"/>
+      <c r="F2" s="103"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="103"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="103"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
+      <c r="N2" s="103"/>
+      <c r="O2" s="103"/>
+      <c r="P2" s="103"/>
+      <c r="Q2" s="103"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="I4" s="105" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="105"/>
+      <c r="Q4" s="105" t="s">
+        <v>1</v>
+      </c>
+      <c r="R4" s="105"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="2"/>
+      <c r="C5" s="29">
+        <v>2018</v>
+      </c>
+      <c r="D5" s="30">
+        <v>2019</v>
+      </c>
+      <c r="E5" s="5">
+        <v>2020</v>
+      </c>
+      <c r="F5" s="5">
+        <v>2021</v>
+      </c>
+      <c r="G5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="H5" s="5">
+        <v>2023</v>
+      </c>
+      <c r="I5" s="3">
+        <v>2024</v>
+      </c>
+      <c r="J5" s="5">
+        <v>2025</v>
+      </c>
+      <c r="K5" s="3">
+        <v>2018</v>
+      </c>
+      <c r="L5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="M5" s="5">
+        <v>2020</v>
+      </c>
+      <c r="N5" s="5">
+        <v>2021</v>
+      </c>
+      <c r="O5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="P5" s="5">
+        <v>2023</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>2024</v>
+      </c>
+      <c r="R5" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="15" customHeight="1">
+      <c r="A6" s="58"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="104"/>
+      <c r="E6" s="104"/>
+      <c r="F6" s="104"/>
+      <c r="G6" s="104"/>
+      <c r="H6" s="104"/>
+      <c r="I6" s="104"/>
+      <c r="J6" s="104"/>
+      <c r="K6" s="104" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="104"/>
+      <c r="M6" s="104"/>
+      <c r="N6" s="104"/>
+      <c r="O6" s="104"/>
+      <c r="P6" s="104"/>
+      <c r="Q6" s="104"/>
+      <c r="R6" s="104"/>
+    </row>
+    <row r="7" spans="1:20" s="45" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B7" s="34" t="s">
+        <v>488</v>
+      </c>
+      <c r="C7" s="44">
+        <v>2.0041748503806391E-2</v>
+      </c>
+      <c r="D7" s="44">
+        <v>2.6122809130792551E-2</v>
+      </c>
+      <c r="E7" s="44">
+        <v>2.1860208068192919E-2</v>
+      </c>
+      <c r="F7" s="44">
+        <v>1.941738775293575E-2</v>
+      </c>
+      <c r="G7" s="44">
+        <v>1.5985758972435413E-2</v>
+      </c>
+      <c r="H7" s="44">
+        <v>1.8269438825640472E-2</v>
+      </c>
+      <c r="I7" s="44">
+        <v>2.129892025684256E-2</v>
+      </c>
+      <c r="J7" s="44">
+        <v>8.6658022528919403E-3</v>
+      </c>
+      <c r="K7" s="44">
+        <v>24.09272271166579</v>
+      </c>
+      <c r="L7" s="44">
+        <v>23.763210523004027</v>
+      </c>
+      <c r="M7" s="44">
+        <v>23.767871146769622</v>
+      </c>
+      <c r="N7" s="44">
+        <v>24.753529164824887</v>
+      </c>
+      <c r="O7" s="44">
+        <v>19.68825318703319</v>
+      </c>
+      <c r="P7" s="44">
+        <v>18.840661746961928</v>
+      </c>
+      <c r="Q7" s="44">
+        <v>16.640287135238445</v>
+      </c>
+      <c r="R7" s="44">
+        <v>12.948782487912696</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="32" customFormat="1">
+      <c r="A8" s="40"/>
+      <c r="B8" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="44">
+        <v>8.3342014793207617E-2</v>
+      </c>
+      <c r="E8" s="44">
+        <v>3.991458279282336E-2</v>
+      </c>
+      <c r="F8" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8" s="44">
+        <v>3.9158867525551158E-2</v>
+      </c>
+      <c r="I8" s="44">
+        <v>3.9410420115078428E-2</v>
+      </c>
+      <c r="J8" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="44">
+        <v>18.293991416309016</v>
+      </c>
+      <c r="L8" s="44">
+        <v>15.776535105492071</v>
+      </c>
+      <c r="M8" s="44">
+        <v>15.324654665005172</v>
+      </c>
+      <c r="N8" s="44">
+        <v>13.596716264751155</v>
+      </c>
+      <c r="O8" s="44">
+        <v>13.829897441209987</v>
+      </c>
+      <c r="P8" s="44">
+        <v>12.431368486480887</v>
+      </c>
+      <c r="Q8" s="44">
+        <v>13.016200018728346</v>
+      </c>
+      <c r="R8" s="44">
+        <v>9.6480788847330849</v>
+      </c>
+      <c r="S8" s="41"/>
+      <c r="T8" s="28"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I9" s="44">
+        <v>8.406540288344333E-2</v>
+      </c>
+      <c r="J9" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="44">
+        <v>17.634505222958552</v>
+      </c>
+      <c r="L9" s="44">
+        <v>16.784305007502901</v>
+      </c>
+      <c r="M9" s="44">
+        <v>15.591545429590996</v>
+      </c>
+      <c r="N9" s="44">
+        <v>11.800031607227519</v>
+      </c>
+      <c r="O9" s="44">
+        <v>12.196415314455404</v>
+      </c>
+      <c r="P9" s="44">
+        <v>9.9431139155791382</v>
+      </c>
+      <c r="Q9" s="44">
+        <v>11.481975967957277</v>
+      </c>
+      <c r="R9" s="44">
+        <v>10.773211180387666</v>
+      </c>
+      <c r="S9" s="1"/>
+      <c r="T9" s="27"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I10" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J10" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="44">
+        <v>8.908685968819599</v>
+      </c>
+      <c r="L10" s="44">
+        <v>8.456659619450317</v>
+      </c>
+      <c r="M10" s="44">
+        <v>15.810276679841897</v>
+      </c>
+      <c r="N10" s="44">
+        <v>14.925373134328359</v>
+      </c>
+      <c r="O10" s="44">
+        <v>24.475524475524477</v>
+      </c>
+      <c r="P10" s="44">
+        <v>6.309148264984227</v>
+      </c>
+      <c r="Q10" s="44">
+        <v>18.18181818181818</v>
+      </c>
+      <c r="R10" s="44">
+        <v>6.024096385542169</v>
+      </c>
+      <c r="S10" s="1"/>
+      <c r="T10" s="27"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I11" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J11" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="44">
+        <v>7.2202166064981954</v>
+      </c>
+      <c r="L11" s="44">
+        <v>15.775635407537246</v>
+      </c>
+      <c r="M11" s="44">
+        <v>3.3500837520938025</v>
+      </c>
+      <c r="N11" s="44">
+        <v>6.3795853269537481</v>
+      </c>
+      <c r="O11" s="44">
+        <v>9.3023255813953494</v>
+      </c>
+      <c r="P11" s="44">
+        <v>5.1325919589392646</v>
+      </c>
+      <c r="Q11" s="44">
+        <v>4.8979591836734695</v>
+      </c>
+      <c r="R11" s="44">
+        <v>9.8360655737704921</v>
+      </c>
+      <c r="S11" s="1"/>
+      <c r="T11" s="27"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>489</v>
+      </c>
+      <c r="C12" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="44">
+        <v>0.96292729898892626</v>
+      </c>
+      <c r="E12" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I12" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J12" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="44">
+        <v>15.18288474810214</v>
+      </c>
+      <c r="L12" s="44">
+        <v>9.3147039254823678</v>
+      </c>
+      <c r="M12" s="44">
+        <v>6.3613231552162848</v>
+      </c>
+      <c r="N12" s="44">
+        <v>13.496932515337424</v>
+      </c>
+      <c r="O12" s="44">
+        <v>8.3740404745289609</v>
+      </c>
+      <c r="P12" s="44">
+        <v>8.728179551122194</v>
+      </c>
+      <c r="Q12" s="44">
+        <v>13.84083044982699</v>
+      </c>
+      <c r="R12" s="44">
+        <v>5.54016620498615</v>
+      </c>
+      <c r="S12" s="1"/>
+      <c r="T12" s="27"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="44">
+        <v>15.785319652722968</v>
+      </c>
+      <c r="L13" s="44">
+        <v>11.825290864009155</v>
+      </c>
+      <c r="M13" s="44">
+        <v>11.932742722834931</v>
+      </c>
+      <c r="N13" s="44">
+        <v>12.690790601955067</v>
+      </c>
+      <c r="O13" s="44">
+        <v>16.335540838852097</v>
+      </c>
+      <c r="P13" s="44">
+        <v>15.807152736613316</v>
+      </c>
+      <c r="Q13" s="44">
+        <v>14.625228519195613</v>
+      </c>
+      <c r="R13" s="44">
+        <v>8.2481620943159406</v>
+      </c>
+      <c r="S13" s="1"/>
+      <c r="T13" s="27"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G14" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H14" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I14" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="44">
+        <v>30.405405405405407</v>
+      </c>
+      <c r="L14" s="44">
+        <v>16.286644951140065</v>
+      </c>
+      <c r="M14" s="44">
+        <v>18.561484918793504</v>
+      </c>
+      <c r="N14" s="44">
+        <v>14.858841010401187</v>
+      </c>
+      <c r="O14" s="44">
+        <v>31.774051191526915</v>
+      </c>
+      <c r="P14" s="44">
+        <v>8.0064051240992793</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>22.522522522522522</v>
+      </c>
+      <c r="R14" s="44">
+        <v>6.0015003750937739</v>
+      </c>
+      <c r="S14" s="1"/>
+      <c r="T14" s="27"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="44">
+        <v>0.71581961345740874</v>
+      </c>
+      <c r="F15" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="44">
+        <v>0.75958982149639198</v>
+      </c>
+      <c r="I15" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J15" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="44">
+        <v>30.556924593395763</v>
+      </c>
+      <c r="L15" s="44">
+        <v>17.23312589755864</v>
+      </c>
+      <c r="M15" s="44">
+        <v>24.71395881006865</v>
+      </c>
+      <c r="N15" s="44">
+        <v>19.520851818988465</v>
+      </c>
+      <c r="O15" s="44">
+        <v>19.017432646592709</v>
+      </c>
+      <c r="P15" s="44">
+        <v>20.833333333333332</v>
+      </c>
+      <c r="Q15" s="44">
+        <v>12.464046021093003</v>
+      </c>
+      <c r="R15" s="44">
+        <v>17.191977077363898</v>
+      </c>
+      <c r="S15" s="1"/>
+      <c r="T15" s="27"/>
+    </row>
+    <row r="16" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A16" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>490</v>
+      </c>
+      <c r="C16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="44">
+        <v>9.7008892481810847</v>
+      </c>
+      <c r="P16" s="44">
+        <v>11.428571428571429</v>
+      </c>
+      <c r="Q16" s="44">
+        <v>8.0591000671591662</v>
+      </c>
+      <c r="R16" s="44">
+        <v>5.4017555705604323</v>
+      </c>
+      <c r="S16" s="1"/>
+      <c r="T16" s="27"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I17" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J17" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="44">
+        <v>21.577380952380953</v>
+      </c>
+      <c r="L17" s="44">
+        <v>11.214953271028037</v>
+      </c>
+      <c r="M17" s="44">
+        <v>15.206372194062274</v>
+      </c>
+      <c r="N17" s="44">
+        <v>17.253278122843341</v>
+      </c>
+      <c r="O17" s="44">
+        <v>13.507429085997298</v>
+      </c>
+      <c r="P17" s="44">
+        <v>12.285012285012284</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>11.393847322445879</v>
+      </c>
+      <c r="R17" s="44">
+        <v>5.9106021425932767</v>
+      </c>
+      <c r="S17" s="1"/>
+      <c r="T17" s="27"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="44">
+        <v>1.5163002274450341</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I18" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J18" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K18" s="44">
+        <v>10.59322033898305</v>
+      </c>
+      <c r="L18" s="44">
+        <v>33.264033264033266</v>
+      </c>
+      <c r="M18" s="44">
+        <v>11.673151750972762</v>
+      </c>
+      <c r="N18" s="44">
+        <v>15.194681861348529</v>
+      </c>
+      <c r="O18" s="44">
+        <v>19.20768307322929</v>
+      </c>
+      <c r="P18" s="44">
+        <v>19.845644983461963</v>
+      </c>
+      <c r="Q18" s="44">
+        <v>6.309148264984227</v>
+      </c>
+      <c r="R18" s="44">
+        <v>8.3682008368200833</v>
+      </c>
+      <c r="S18" s="1"/>
+      <c r="T18" s="27"/>
+    </row>
+    <row r="19" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A19" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>491</v>
+      </c>
+      <c r="C19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="M19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N19" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="O19" s="44">
+        <v>15.368852459016393</v>
+      </c>
+      <c r="P19" s="44">
+        <v>7.4626865671641793</v>
+      </c>
+      <c r="Q19" s="44">
+        <v>8.7412587412587417</v>
+      </c>
+      <c r="R19" s="44">
+        <v>9.5032397408207352</v>
+      </c>
+      <c r="S19" s="1"/>
+      <c r="T19" s="27"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H20" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I20" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J20" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K20" s="44">
+        <v>16.978583831757668</v>
+      </c>
+      <c r="L20" s="44">
+        <v>12.41068070703272</v>
+      </c>
+      <c r="M20" s="44">
+        <v>13.204853675945753</v>
+      </c>
+      <c r="N20" s="44">
+        <v>10.93643198906357</v>
+      </c>
+      <c r="O20" s="44">
+        <v>11.82608695652174</v>
+      </c>
+      <c r="P20" s="44">
+        <v>11.352885525070956</v>
+      </c>
+      <c r="Q20" s="44">
+        <v>15.448603683897801</v>
+      </c>
+      <c r="R20" s="44">
+        <v>9.0171325518485119</v>
+      </c>
+      <c r="S20" s="1"/>
+      <c r="T20" s="27"/>
+    </row>
+    <row r="21" spans="1:20" s="32" customFormat="1">
+      <c r="A21" s="40"/>
+      <c r="B21" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="44">
+        <v>8.1111223765588561E-2</v>
+      </c>
+      <c r="D21" s="44">
+        <v>3.9019060811206277E-2</v>
+      </c>
+      <c r="E21" s="44">
+        <v>7.5207761440980722E-2</v>
+      </c>
+      <c r="F21" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H21" s="44">
+        <v>6.2766758724579458E-2</v>
+      </c>
+      <c r="I21" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J21" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K21" s="44">
+        <v>21.777978984488549</v>
+      </c>
+      <c r="L21" s="44">
+        <v>22.195985832349468</v>
+      </c>
+      <c r="M21" s="44">
+        <v>18.665507697234485</v>
+      </c>
+      <c r="N21" s="44">
+        <v>19.399925045744144</v>
+      </c>
+      <c r="O21" s="44">
+        <v>16.63259432745172</v>
+      </c>
+      <c r="P21" s="44">
+        <v>14.012663001409205</v>
+      </c>
+      <c r="Q21" s="44">
+        <v>12.136612747236077</v>
+      </c>
+      <c r="R21" s="44">
+        <v>10.087226876241472</v>
+      </c>
+      <c r="S21" s="41"/>
+      <c r="T21" s="28"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="44">
+        <v>0.42363905952128789</v>
+      </c>
+      <c r="D22" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I22" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J22" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K22" s="44">
+        <v>16.087117930949137</v>
+      </c>
+      <c r="L22" s="44">
+        <v>17.811394412589969</v>
+      </c>
+      <c r="M22" s="44">
+        <v>14.998828216545583</v>
+      </c>
+      <c r="N22" s="44">
+        <v>15.553827352516388</v>
+      </c>
+      <c r="O22" s="44">
+        <v>11.348238482384824</v>
+      </c>
+      <c r="P22" s="44">
+        <v>7.6205918119173086</v>
+      </c>
+      <c r="Q22" s="44">
+        <v>6.5930696105489117</v>
+      </c>
+      <c r="R22" s="44">
+        <v>6.0531815233840174</v>
+      </c>
+      <c r="S22" s="1"/>
+      <c r="T22" s="27"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H23" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I23" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J23" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K23" s="44">
+        <v>37.974683544303801</v>
+      </c>
+      <c r="L23" s="44">
+        <v>14.285714285714285</v>
+      </c>
+      <c r="M23" s="44">
+        <v>5.4421768707482991</v>
+      </c>
+      <c r="N23" s="44">
+        <v>27.397260273972602</v>
+      </c>
+      <c r="O23" s="44">
+        <v>6.5621582209259932</v>
+      </c>
+      <c r="P23" s="44">
+        <v>3.6686028737389176</v>
+      </c>
+      <c r="Q23" s="44">
+        <v>6.5261044176706822</v>
+      </c>
+      <c r="R23" s="44">
+        <v>4.5155993431855501</v>
+      </c>
+      <c r="S23" s="1"/>
+      <c r="T23" s="27"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H24" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I24" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J24" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K24" s="44">
+        <v>19.097222222222225</v>
+      </c>
+      <c r="L24" s="44">
+        <v>15.338263489454944</v>
+      </c>
+      <c r="M24" s="44">
+        <v>17.99948572897917</v>
+      </c>
+      <c r="N24" s="44">
+        <v>15.297310634098199</v>
+      </c>
+      <c r="O24" s="44">
+        <v>16.240745163601623</v>
+      </c>
+      <c r="P24" s="44">
+        <v>8.8085303662494194</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>11.441647597254004</v>
+      </c>
+      <c r="R24" s="44">
+        <v>11.850501367365542</v>
+      </c>
+      <c r="S24" s="1"/>
+      <c r="T24" s="27"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E25" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G25" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H25" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I25" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J25" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K25" s="44">
+        <v>19.851116625310173</v>
+      </c>
+      <c r="L25" s="44">
+        <v>21.12676056338028</v>
+      </c>
+      <c r="M25" s="44">
+        <v>19.026301063234474</v>
+      </c>
+      <c r="N25" s="44">
+        <v>19.977802441731413</v>
+      </c>
+      <c r="O25" s="44">
+        <v>25.164769322947873</v>
+      </c>
+      <c r="P25" s="44">
+        <v>12.64367816091954</v>
+      </c>
+      <c r="Q25" s="44">
+        <v>14.874141876430206</v>
+      </c>
+      <c r="R25" s="44">
+        <v>21.791767554479417</v>
+      </c>
+      <c r="S25" s="1"/>
+      <c r="T25" s="27"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="37" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H26" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I26" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J26" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K26" s="44">
+        <v>19.132653061224492</v>
+      </c>
+      <c r="L26" s="44">
+        <v>26.03550295857988</v>
+      </c>
+      <c r="M26" s="44">
+        <v>26.519337016574585</v>
+      </c>
+      <c r="N26" s="44">
+        <v>19.719771665801765</v>
+      </c>
+      <c r="O26" s="44">
+        <v>19.789734075448361</v>
+      </c>
+      <c r="P26" s="44">
+        <v>25.10460251046025</v>
+      </c>
+      <c r="Q26" s="44">
+        <v>14.942528735632184</v>
+      </c>
+      <c r="R26" s="44">
+        <v>14.26220515633571</v>
+      </c>
+      <c r="S26" s="1"/>
+      <c r="T26" s="27"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K27" s="44">
+        <v>22.988505747126435</v>
+      </c>
+      <c r="L27" s="44">
+        <v>32.653061224489797</v>
+      </c>
+      <c r="M27" s="44">
+        <v>19.630484988452658</v>
+      </c>
+      <c r="N27" s="44">
+        <v>31.175059952038371</v>
+      </c>
+      <c r="O27" s="44">
+        <v>36.021926389976507</v>
+      </c>
+      <c r="P27" s="44">
+        <v>27.231467473524962</v>
+      </c>
+      <c r="Q27" s="44">
+        <v>11.843079200592154</v>
+      </c>
+      <c r="R27" s="44">
+        <v>13.235294117647058</v>
+      </c>
+      <c r="S27" s="1"/>
+      <c r="T27" s="27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" s="44">
+        <v>0.59311981020166082</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I28" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J28" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K28" s="44">
+        <v>30.3886925795053</v>
+      </c>
+      <c r="L28" s="44">
+        <v>31.586503948312991</v>
+      </c>
+      <c r="M28" s="44">
+        <v>21.739130434782609</v>
+      </c>
+      <c r="N28" s="44">
+        <v>22.742474916387959</v>
+      </c>
+      <c r="O28" s="44">
+        <v>20.725388601036268</v>
+      </c>
+      <c r="P28" s="44">
+        <v>23.238925199709513</v>
+      </c>
+      <c r="Q28" s="44">
+        <v>15.703069236259815</v>
+      </c>
+      <c r="R28" s="44">
+        <v>10.695187165775401</v>
+      </c>
+      <c r="S28" s="1"/>
+      <c r="T28" s="27"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G29" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H29" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I29" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J29" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K29" s="44">
+        <v>33.664220975399225</v>
+      </c>
+      <c r="L29" s="44">
+        <v>18.121911037891266</v>
+      </c>
+      <c r="M29" s="44">
+        <v>23.162939297124598</v>
+      </c>
+      <c r="N29" s="44">
+        <v>21.539688871160749</v>
+      </c>
+      <c r="O29" s="44">
+        <v>25.738798856053386</v>
+      </c>
+      <c r="P29" s="44">
+        <v>32.085561497326204</v>
+      </c>
+      <c r="Q29" s="44">
+        <v>23.426061493411421</v>
+      </c>
+      <c r="R29" s="44">
+        <v>19.351717464925013</v>
+      </c>
+      <c r="S29" s="1"/>
+      <c r="T29" s="27"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F30" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G30" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I30" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J30" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K30" s="44">
+        <v>27.7777777777778</v>
+      </c>
+      <c r="L30" s="44">
+        <v>43.392504930966467</v>
+      </c>
+      <c r="M30" s="44">
+        <v>32.258064516129032</v>
+      </c>
+      <c r="N30" s="44">
+        <v>37.422037422037427</v>
+      </c>
+      <c r="O30" s="44">
+        <v>22.284122562674096</v>
+      </c>
+      <c r="P30" s="44">
+        <v>28.653295128939831</v>
+      </c>
+      <c r="Q30" s="44">
+        <v>50.561797752808985</v>
+      </c>
+      <c r="R30" s="44">
+        <v>22.1606648199446</v>
+      </c>
+      <c r="S30" s="1"/>
+      <c r="T30" s="27"/>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="37" t="s">
+        <v>492</v>
+      </c>
+      <c r="C31" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E31" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I31" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J31" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K31" s="44">
+        <v>23.278370514064015</v>
+      </c>
+      <c r="L31" s="44">
+        <v>17.110266159695819</v>
+      </c>
+      <c r="M31" s="44">
+        <v>9.1827364554637274</v>
+      </c>
+      <c r="N31" s="44">
+        <v>7.1492403932082214</v>
+      </c>
+      <c r="O31" s="44">
+        <v>22.357723577235774</v>
+      </c>
+      <c r="P31" s="44">
+        <v>4.0858018386108279</v>
+      </c>
+      <c r="Q31" s="44">
+        <v>10.020040080160321</v>
+      </c>
+      <c r="R31" s="44">
+        <v>12.409513960703205</v>
+      </c>
+      <c r="S31" s="1"/>
+      <c r="T31" s="27"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F32" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G32" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H32" s="44">
+        <v>0.80160320641282568</v>
+      </c>
+      <c r="I32" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J32" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K32" s="44">
+        <v>9.2307692307692317</v>
+      </c>
+      <c r="L32" s="44">
+        <v>10.768477728830151</v>
+      </c>
+      <c r="M32" s="44">
+        <v>9.4161958568738218</v>
+      </c>
+      <c r="N32" s="44">
+        <v>15.82131223825035</v>
+      </c>
+      <c r="O32" s="44">
+        <v>18.240343347639485</v>
+      </c>
+      <c r="P32" s="44">
+        <v>16.780283167278448</v>
+      </c>
+      <c r="Q32" s="44">
+        <v>13.131313131313131</v>
+      </c>
+      <c r="R32" s="44">
+        <v>12.682926829268293</v>
+      </c>
+      <c r="S32" s="1"/>
+      <c r="T32" s="27"/>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="44">
+        <v>1.1104941699056081</v>
+      </c>
+      <c r="E33" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F33" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G33" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I33" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K33" s="44">
+        <v>12.368583797155226</v>
+      </c>
+      <c r="L33" s="44">
+        <v>16.3727959697733</v>
+      </c>
+      <c r="M33" s="44">
+        <v>29.411764705882351</v>
+      </c>
+      <c r="N33" s="44">
+        <v>25.940337224383917</v>
+      </c>
+      <c r="O33" s="44">
+        <v>42.654028436018962</v>
+      </c>
+      <c r="P33" s="44">
+        <v>13.719512195121951</v>
+      </c>
+      <c r="Q33" s="44">
+        <v>23.581429624170966</v>
+      </c>
+      <c r="R33" s="44">
+        <v>12.167300380228136</v>
+      </c>
+      <c r="S33" s="1"/>
+      <c r="T33" s="27"/>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" s="44">
+        <v>1.2820512820512822</v>
+      </c>
+      <c r="F34" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G34" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I34" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J34" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K34" s="44">
+        <v>22.42466713384723</v>
+      </c>
+      <c r="L34" s="44">
+        <v>23.578363384188627</v>
+      </c>
+      <c r="M34" s="44">
+        <v>22.084195997239476</v>
+      </c>
+      <c r="N34" s="44">
+        <v>14.275517487508921</v>
+      </c>
+      <c r="O34" s="44">
+        <v>18.132366273798731</v>
+      </c>
+      <c r="P34" s="44">
+        <v>23.276633840644582</v>
+      </c>
+      <c r="Q34" s="44">
+        <v>17.331022530329289</v>
+      </c>
+      <c r="R34" s="44">
+        <v>31.304347826086961</v>
+      </c>
+      <c r="S34" s="1"/>
+      <c r="T34" s="27"/>
+    </row>
+    <row r="35" spans="1:20">
+      <c r="A35" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I35" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J35" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K35" s="44">
+        <v>24.844720496894407</v>
+      </c>
+      <c r="L35" s="44">
+        <v>35.306334371754936</v>
+      </c>
+      <c r="M35" s="44">
+        <v>18.200202224469162</v>
+      </c>
+      <c r="N35" s="44">
+        <v>1.9286403085824495</v>
+      </c>
+      <c r="O35" s="44">
+        <v>30.62426383981154</v>
+      </c>
+      <c r="P35" s="44">
+        <v>21.07728337236534</v>
+      </c>
+      <c r="Q35" s="44">
+        <v>13.636363636363635</v>
+      </c>
+      <c r="R35" s="44">
+        <v>11.428571428571429</v>
+      </c>
+      <c r="S35" s="1"/>
+      <c r="T35" s="27"/>
+    </row>
+    <row r="36" spans="1:20">
+      <c r="A36" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="C36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K36" s="44">
+        <v>15.0093808630394</v>
+      </c>
+      <c r="L36" s="44">
+        <v>17.473607571896615</v>
+      </c>
+      <c r="M36" s="44">
+        <v>12.168933428775949</v>
+      </c>
+      <c r="N36" s="44">
+        <v>11.661807580174926</v>
+      </c>
+      <c r="O36" s="44">
+        <v>15.081692501047339</v>
+      </c>
+      <c r="P36" s="44">
+        <v>10.551948051948052</v>
+      </c>
+      <c r="Q36" s="44">
+        <v>14.580801944106925</v>
+      </c>
+      <c r="R36" s="44">
+        <v>12.355848434925866</v>
+      </c>
+      <c r="S36" s="1"/>
+      <c r="T36" s="27"/>
+    </row>
+    <row r="37" spans="1:20">
+      <c r="A37" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E37" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G37" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I37" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J37" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K37" s="44">
+        <v>12.048192771084338</v>
+      </c>
+      <c r="L37" s="44">
+        <v>27.434842249657063</v>
+      </c>
+      <c r="M37" s="44">
+        <v>10.152284263959389</v>
+      </c>
+      <c r="N37" s="44">
+        <v>15</v>
+      </c>
+      <c r="O37" s="44">
+        <v>21.505376344086024</v>
+      </c>
+      <c r="P37" s="44">
+        <v>14.260249554367201</v>
+      </c>
+      <c r="Q37" s="44">
+        <v>7.2202166064981954</v>
+      </c>
+      <c r="R37" s="44">
+        <v>10.928961748633879</v>
+      </c>
+      <c r="S37" s="1"/>
+      <c r="T37" s="27"/>
+    </row>
+    <row r="38" spans="1:20">
+      <c r="A38" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F38" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G38" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H38" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I38" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J38" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K38" s="44">
+        <v>33.653846153846153</v>
+      </c>
+      <c r="L38" s="44">
+        <v>37.066881547139403</v>
+      </c>
+      <c r="M38" s="44">
+        <v>19.448946515397083</v>
+      </c>
+      <c r="N38" s="44">
+        <v>46.901172529313229</v>
+      </c>
+      <c r="O38" s="44">
+        <v>19.305019305019304</v>
+      </c>
+      <c r="P38" s="44">
+        <v>18.018018018018019</v>
+      </c>
+      <c r="Q38" s="44">
+        <v>25.273799494524013</v>
+      </c>
+      <c r="R38" s="44">
+        <v>13.266998341625207</v>
+      </c>
+      <c r="S38" s="1"/>
+      <c r="T38" s="27"/>
+    </row>
+    <row r="39" spans="1:20">
+      <c r="A39" s="42" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G39" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I39" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J39" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K39" s="44">
+        <v>18.215912135012054</v>
+      </c>
+      <c r="L39" s="44">
+        <v>13.937282229965156</v>
+      </c>
+      <c r="M39" s="44">
+        <v>13.376383763837637</v>
+      </c>
+      <c r="N39" s="44">
+        <v>16.536118363794603</v>
+      </c>
+      <c r="O39" s="44">
+        <v>11.927731976846166</v>
+      </c>
+      <c r="P39" s="44">
+        <v>12.052117263843648</v>
+      </c>
+      <c r="Q39" s="44">
+        <v>7.2191306963453155</v>
+      </c>
+      <c r="R39" s="44">
+        <v>5.8333333333333339</v>
+      </c>
+      <c r="S39" s="1"/>
+      <c r="T39" s="27"/>
+    </row>
+    <row r="40" spans="1:20">
+      <c r="A40" s="42" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" s="37" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F40" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G40" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H40" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I40" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J40" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K40" s="44">
+        <v>27.812895069532239</v>
+      </c>
+      <c r="L40" s="44">
+        <v>23.557126030624264</v>
+      </c>
+      <c r="M40" s="44">
+        <v>22.766078542970973</v>
+      </c>
+      <c r="N40" s="44">
+        <v>22.026431718061676</v>
+      </c>
+      <c r="O40" s="44">
+        <v>20.663404023926049</v>
+      </c>
+      <c r="P40" s="44">
+        <v>23.983315954118872</v>
+      </c>
+      <c r="Q40" s="44">
+        <v>14.88833746898263</v>
+      </c>
+      <c r="R40" s="44">
+        <v>17.603911980440095</v>
+      </c>
+      <c r="S40" s="1"/>
+      <c r="T40" s="27"/>
+    </row>
+    <row r="41" spans="1:20">
+      <c r="A41" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="C41" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G41" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I41" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J41" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K41" s="44">
+        <v>23.389130933272185</v>
+      </c>
+      <c r="L41" s="44">
+        <v>22.079116835326587</v>
+      </c>
+      <c r="M41" s="44">
+        <v>16.445865692096849</v>
+      </c>
+      <c r="N41" s="44">
+        <v>14.881623449830892</v>
+      </c>
+      <c r="O41" s="44">
+        <v>11.531365313653136</v>
+      </c>
+      <c r="P41" s="44">
+        <v>10.974539069359086</v>
+      </c>
+      <c r="Q41" s="44">
+        <v>10.837849103793246</v>
+      </c>
+      <c r="R41" s="44">
+        <v>7.747196738022426</v>
+      </c>
+      <c r="S41" s="1"/>
+      <c r="T41" s="27"/>
+    </row>
+    <row r="42" spans="1:20" s="32" customFormat="1">
+      <c r="A42" s="40"/>
+      <c r="B42" s="34" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="44">
+        <v>6.9301269945771751E-2</v>
+      </c>
+      <c r="D42" s="44">
+        <v>3.2345710958726868E-2</v>
+      </c>
+      <c r="E42" s="44">
+        <v>3.026039066164344E-2</v>
+      </c>
+      <c r="F42" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G42" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H42" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I42" s="44">
+        <v>2.3874895547331978E-2</v>
+      </c>
+      <c r="J42" s="44">
+        <v>2.2700444928720601E-2</v>
+      </c>
+      <c r="K42" s="44">
+        <v>17.667700342745228</v>
+      </c>
+      <c r="L42" s="44">
+        <v>18.23795211515263</v>
+      </c>
+      <c r="M42" s="44">
+        <v>18.961169944528493</v>
+      </c>
+      <c r="N42" s="44">
+        <v>21.202241268229827</v>
+      </c>
+      <c r="O42" s="44">
+        <v>14.87807318944524</v>
+      </c>
+      <c r="P42" s="44">
+        <v>16.312506254795341</v>
+      </c>
+      <c r="Q42" s="44">
+        <v>13.833474543633983</v>
+      </c>
+      <c r="R42" s="44">
+        <v>11.330069194351152</v>
+      </c>
+      <c r="S42" s="41"/>
+      <c r="T42" s="28"/>
+    </row>
+    <row r="43" spans="1:20">
+      <c r="A43" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="44">
+        <v>6.5468591443255092E-2</v>
+      </c>
+      <c r="D43" s="44">
+        <v>5.9649855349100778E-2</v>
+      </c>
+      <c r="E43" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F43" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G43" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H43" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I43" s="44">
+        <v>3.9262647480319594E-2</v>
+      </c>
+      <c r="J43" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K43" s="44">
+        <v>19.51055420065596</v>
+      </c>
+      <c r="L43" s="44">
+        <v>19.590966842903399</v>
+      </c>
+      <c r="M43" s="44">
+        <v>16.735092864125122</v>
+      </c>
+      <c r="N43" s="44">
+        <v>19.503675132814205</v>
+      </c>
+      <c r="O43" s="44">
+        <v>11.35782838321313</v>
+      </c>
+      <c r="P43" s="44">
+        <v>11.847599164926931</v>
+      </c>
+      <c r="Q43" s="44">
+        <v>10.866168233286054</v>
+      </c>
+      <c r="R43" s="44">
+        <v>9.3978264742561919</v>
+      </c>
+      <c r="S43" s="1"/>
+      <c r="T43" s="27"/>
+    </row>
+    <row r="44" spans="1:20">
+      <c r="A44" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="C44" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E44" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F44" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G44" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H44" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I44" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J44" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K44" s="44">
+        <v>18.07909604519774</v>
+      </c>
+      <c r="L44" s="44">
+        <v>13.488197826901461</v>
+      </c>
+      <c r="M44" s="44">
+        <v>28.312159709618875</v>
+      </c>
+      <c r="N44" s="44">
+        <v>25.280898876404493</v>
+      </c>
+      <c r="O44" s="44">
+        <v>24.939383443020436</v>
+      </c>
+      <c r="P44" s="44">
+        <v>20.785969470607338</v>
+      </c>
+      <c r="Q44" s="44">
+        <v>16.448370392933295</v>
+      </c>
+      <c r="R44" s="44">
+        <v>11.743981209630064</v>
+      </c>
+      <c r="S44" s="1"/>
+      <c r="T44" s="27"/>
+    </row>
+    <row r="45" spans="1:20">
+      <c r="A45" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F45" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G45" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H45" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I45" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K45" s="44">
+        <v>7.944389275074478</v>
+      </c>
+      <c r="L45" s="44">
+        <v>12.164216928535227</v>
+      </c>
+      <c r="M45" s="44">
+        <v>10.090817356205854</v>
+      </c>
+      <c r="N45" s="44">
+        <v>14.049172102358254</v>
+      </c>
+      <c r="O45" s="44">
+        <v>12.812299807815503</v>
+      </c>
+      <c r="P45" s="44">
+        <v>15.70996978851964</v>
+      </c>
+      <c r="Q45" s="44">
+        <v>5.7142857142857144</v>
+      </c>
+      <c r="R45" s="44">
+        <v>7.7951002227171493</v>
+      </c>
+      <c r="S45" s="1"/>
+      <c r="T45" s="27"/>
+    </row>
+    <row r="46" spans="1:20">
+      <c r="A46" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="37" t="s">
+        <v>120</v>
+      </c>
+      <c r="C46" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E46" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F46" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G46" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H46" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I46" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J46" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K46" s="44">
+        <v>14.959723820483314</v>
+      </c>
+      <c r="L46" s="44">
+        <v>16.7973124300112</v>
+      </c>
+      <c r="M46" s="44">
+        <v>18.671059857221309</v>
+      </c>
+      <c r="N46" s="44">
+        <v>21.727322107550243</v>
+      </c>
+      <c r="O46" s="44">
+        <v>20.923076923076923</v>
+      </c>
+      <c r="P46" s="44">
+        <v>11.600928074245939</v>
+      </c>
+      <c r="Q46" s="44">
+        <v>12.074643249176729</v>
+      </c>
+      <c r="R46" s="44">
+        <v>12.448132780082986</v>
+      </c>
+      <c r="S46" s="1"/>
+      <c r="T46" s="27"/>
+    </row>
+    <row r="47" spans="1:20">
+      <c r="A47" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="C47" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E47" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F47" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H47" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I47" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J47" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K47" s="44">
+        <v>24.621212121212121</v>
+      </c>
+      <c r="L47" s="44">
+        <v>13.500482160077146</v>
+      </c>
+      <c r="M47" s="44">
+        <v>21.379980563654033</v>
+      </c>
+      <c r="N47" s="44">
+        <v>19.379844961240309</v>
+      </c>
+      <c r="O47" s="44">
+        <v>28.665931642778393</v>
+      </c>
+      <c r="P47" s="44">
+        <v>14.43298969072165</v>
+      </c>
+      <c r="Q47" s="44">
+        <v>17.324350336862366</v>
+      </c>
+      <c r="R47" s="44">
+        <v>12.692656391659112</v>
+      </c>
+      <c r="S47" s="1"/>
+      <c r="T47" s="27"/>
+    </row>
+    <row r="48" spans="1:20">
+      <c r="A48" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E48" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F48" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K48" s="44">
+        <v>14.814814814814815</v>
+      </c>
+      <c r="L48" s="44">
+        <v>10.769230769230768</v>
+      </c>
+      <c r="M48" s="44">
+        <v>20.750199521149241</v>
+      </c>
+      <c r="N48" s="44">
+        <v>14.319809069212411</v>
+      </c>
+      <c r="O48" s="44">
+        <v>18.74414245548266</v>
+      </c>
+      <c r="P48" s="44">
+        <v>16.43835616438356</v>
+      </c>
+      <c r="Q48" s="44">
+        <v>17.985611510791365</v>
+      </c>
+      <c r="R48" s="44">
+        <v>12.152777777777779</v>
+      </c>
+      <c r="S48" s="1"/>
+      <c r="T48" s="27"/>
+    </row>
+    <row r="49" spans="1:20">
+      <c r="A49" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E49" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G49" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H49" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I49" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J49" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K49" s="44">
+        <v>24.806201550387598</v>
+      </c>
+      <c r="L49" s="44">
+        <v>14.344262295081968</v>
+      </c>
+      <c r="M49" s="44">
+        <v>20.28397565922921</v>
+      </c>
+      <c r="N49" s="44">
+        <v>19.102196752626554</v>
+      </c>
+      <c r="O49" s="44">
+        <v>8.6872586872586872</v>
+      </c>
+      <c r="P49" s="44">
+        <v>11.674898967220475</v>
+      </c>
+      <c r="Q49" s="44">
+        <v>11.96070055531824</v>
+      </c>
+      <c r="R49" s="44">
+        <v>22.727272727272727</v>
+      </c>
+      <c r="S49" s="1"/>
+      <c r="T49" s="27"/>
+    </row>
+    <row r="50" spans="1:20">
+      <c r="A50" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E50" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F50" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G50" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H50" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I50" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J50" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K50" s="44">
+        <v>15.11826383808827</v>
+      </c>
+      <c r="L50" s="44">
+        <v>19.64542405366555</v>
+      </c>
+      <c r="M50" s="44">
+        <v>21.749190189726978</v>
+      </c>
+      <c r="N50" s="44">
+        <v>17.513134851138354</v>
+      </c>
+      <c r="O50" s="44">
+        <v>22.826614861583291</v>
+      </c>
+      <c r="P50" s="44">
+        <v>23.353161489314825</v>
+      </c>
+      <c r="Q50" s="44">
+        <v>16.966269440517067</v>
+      </c>
+      <c r="R50" s="44">
+        <v>13.505691684352691</v>
+      </c>
+      <c r="S50" s="1"/>
+      <c r="T50" s="27"/>
+    </row>
+    <row r="51" spans="1:20">
+      <c r="A51" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="37" t="s">
+        <v>130</v>
+      </c>
+      <c r="C51" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D51" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E51" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F51" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G51" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H51" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I51" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J51" s="44">
+        <v>1.25</v>
+      </c>
+      <c r="K51" s="44">
+        <v>11.291460832745237</v>
+      </c>
+      <c r="L51" s="44">
+        <v>13.708019191226867</v>
+      </c>
+      <c r="M51" s="44">
+        <v>17.082785808147175</v>
+      </c>
+      <c r="N51" s="44">
+        <v>13.639181649101054</v>
+      </c>
+      <c r="O51" s="44">
+        <v>17.241379310344826</v>
+      </c>
+      <c r="P51" s="44">
+        <v>16.442451420029897</v>
+      </c>
+      <c r="Q51" s="44">
+        <v>10.101010101010102</v>
+      </c>
+      <c r="R51" s="44">
+        <v>17.366136034732275</v>
+      </c>
+      <c r="S51" s="1"/>
+      <c r="T51" s="27"/>
+    </row>
+    <row r="52" spans="1:20">
+      <c r="A52" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C52" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E52" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F52" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G52" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H52" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I52" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J52" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K52" s="44">
+        <v>17.234304472712349</v>
+      </c>
+      <c r="L52" s="44">
+        <v>23.741301678264431</v>
+      </c>
+      <c r="M52" s="44">
+        <v>23.410066328521264</v>
+      </c>
+      <c r="N52" s="44">
+        <v>26.8857356235997</v>
+      </c>
+      <c r="O52" s="44">
+        <v>21.549937836717781</v>
+      </c>
+      <c r="P52" s="44">
+        <v>32.379518072289159</v>
+      </c>
+      <c r="Q52" s="44">
+        <v>23.296858453935759</v>
+      </c>
+      <c r="R52" s="44">
+        <v>20.826102047900033</v>
+      </c>
+      <c r="S52" s="1"/>
+      <c r="T52" s="27"/>
+    </row>
+    <row r="53" spans="1:20">
+      <c r="A53" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G53" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H53" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I53" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J53" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K53" s="44">
+        <v>17.209128320239433</v>
+      </c>
+      <c r="L53" s="44">
+        <v>23.387400980761978</v>
+      </c>
+      <c r="M53" s="44">
+        <v>21.052631578947366</v>
+      </c>
+      <c r="N53" s="44">
+        <v>24.193548387096772</v>
+      </c>
+      <c r="O53" s="44">
+        <v>20.255063765941483</v>
+      </c>
+      <c r="P53" s="44">
+        <v>19.690576652601969</v>
+      </c>
+      <c r="Q53" s="44">
+        <v>20.341207349081365</v>
+      </c>
+      <c r="R53" s="44">
+        <v>16.024653312788907</v>
+      </c>
+      <c r="S53" s="1"/>
+      <c r="T53" s="27"/>
+    </row>
+    <row r="54" spans="1:20">
+      <c r="A54" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C54" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D54" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E54" s="44">
+        <v>0.47</v>
+      </c>
+      <c r="F54" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H54" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I54" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J54" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K54" s="44">
+        <v>12.295081967213115</v>
+      </c>
+      <c r="L54" s="44">
+        <v>12.803234501347708</v>
+      </c>
+      <c r="M54" s="44">
+        <v>13.02507326603712</v>
+      </c>
+      <c r="N54" s="44">
+        <v>19.488428745432397</v>
+      </c>
+      <c r="O54" s="44">
+        <v>18.80064829821718</v>
+      </c>
+      <c r="P54" s="44">
+        <v>17.344497607655502</v>
+      </c>
+      <c r="Q54" s="44">
+        <v>14.689265536723164</v>
+      </c>
+      <c r="R54" s="44">
+        <v>12.939521800281293</v>
+      </c>
+      <c r="S54" s="1"/>
+      <c r="T54" s="27"/>
+    </row>
+    <row r="55" spans="1:20">
+      <c r="A55" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F55" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G55" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H55" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I55" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J55" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K55" s="44">
+        <v>12.176560121765601</v>
+      </c>
+      <c r="L55" s="44">
+        <v>6.1349693251533743</v>
+      </c>
+      <c r="M55" s="44">
+        <v>12.326656394453005</v>
+      </c>
+      <c r="N55" s="44">
+        <v>21.472392638036812</v>
+      </c>
+      <c r="O55" s="44">
+        <v>20.774315391879131</v>
+      </c>
+      <c r="P55" s="44">
+        <v>24.911032028469752</v>
+      </c>
+      <c r="Q55" s="44">
+        <v>13.445378151260504</v>
+      </c>
+      <c r="R55" s="44">
+        <v>4.885993485342019</v>
+      </c>
+      <c r="S55" s="1"/>
+      <c r="T55" s="27"/>
+    </row>
+    <row r="56" spans="1:20" s="32" customFormat="1">
+      <c r="A56" s="40"/>
+      <c r="B56" s="34" t="s">
+        <v>139</v>
+      </c>
+      <c r="C56" s="44">
+        <v>4.0236186414251654E-2</v>
+      </c>
+      <c r="D56" s="44">
+        <v>3.7345831738355102E-2</v>
+      </c>
+      <c r="E56" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F56" s="44">
+        <v>4.9373775941804775E-2</v>
+      </c>
+      <c r="G56" s="44">
+        <v>5.5099075024278028E-2</v>
+      </c>
+      <c r="H56" s="44">
+        <v>2.7549537512139014E-2</v>
+      </c>
+      <c r="I56" s="44">
+        <v>2.7247213972371325E-2</v>
+      </c>
+      <c r="J56" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K56" s="44">
+        <v>31.729041630031727</v>
+      </c>
+      <c r="L56" s="44">
+        <v>29.573547968196799</v>
+      </c>
+      <c r="M56" s="44">
+        <v>28.591132774602283</v>
+      </c>
+      <c r="N56" s="44">
+        <v>28.886507723903922</v>
+      </c>
+      <c r="O56" s="44">
+        <v>23.810675151597209</v>
+      </c>
+      <c r="P56" s="44">
+        <v>24.197526088260041</v>
+      </c>
+      <c r="Q56" s="44">
+        <v>19.470114932573466</v>
+      </c>
+      <c r="R56" s="44">
+        <v>15.198150302637586</v>
+      </c>
+      <c r="S56" s="41"/>
+      <c r="T56" s="28"/>
+    </row>
+    <row r="57" spans="1:20">
+      <c r="A57" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="C57" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E57" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F57" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G57" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I57" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J57" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K57" s="44">
+        <v>30.393325387365913</v>
+      </c>
+      <c r="L57" s="44">
+        <v>20.612653879186944</v>
+      </c>
+      <c r="M57" s="44">
+        <v>24.512534818941504</v>
+      </c>
+      <c r="N57" s="44">
+        <v>15.413234121711399</v>
+      </c>
+      <c r="O57" s="44">
+        <v>26.523845957663863</v>
+      </c>
+      <c r="P57" s="44">
+        <v>13.360976733471601</v>
+      </c>
+      <c r="Q57" s="44">
+        <v>17.097670442402222</v>
+      </c>
+      <c r="R57" s="44">
+        <v>7.661290322580645</v>
+      </c>
+      <c r="S57" s="1"/>
+      <c r="T57" s="27"/>
+    </row>
+    <row r="58" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A58" s="43" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="37" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="M58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N58" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="O58" s="44">
+        <v>34.366370052163241</v>
+      </c>
+      <c r="P58" s="44">
+        <v>32.994226010448173</v>
+      </c>
+      <c r="Q58" s="44">
+        <v>15.346534653465346</v>
+      </c>
+      <c r="R58" s="44">
+        <v>19.073569482288828</v>
+      </c>
+      <c r="S58" s="1"/>
+      <c r="T58" s="27"/>
+    </row>
+    <row r="59" spans="1:20">
+      <c r="A59" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E59" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F59" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" s="44">
+        <v>0.65854461639776085</v>
+      </c>
+      <c r="H59" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I59" s="44">
+        <v>0.67249495628782785</v>
+      </c>
+      <c r="J59" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K59" s="44">
+        <v>24.844720496894407</v>
+      </c>
+      <c r="L59" s="44">
+        <v>30.501089324618736</v>
+      </c>
+      <c r="M59" s="44">
+        <v>23.890784982935156</v>
+      </c>
+      <c r="N59" s="44">
+        <v>24.772914946325351</v>
+      </c>
+      <c r="O59" s="44">
+        <v>31.50984682713348</v>
+      </c>
+      <c r="P59" s="44">
+        <v>24.549918166939442</v>
+      </c>
+      <c r="Q59" s="44">
+        <v>19.462826002335539</v>
+      </c>
+      <c r="R59" s="44">
+        <v>17.590822179732314</v>
+      </c>
+      <c r="S59" s="1"/>
+      <c r="T59" s="27"/>
+    </row>
+    <row r="60" spans="1:20">
+      <c r="A60" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="C60" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D60" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E60" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F60" s="44">
+        <v>7.6327138113956416E-2</v>
+      </c>
+      <c r="G60" s="44">
+        <v>0.14396256973186969</v>
+      </c>
+      <c r="H60" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I60" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J60" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K60" s="44">
+        <v>32.79205423301277</v>
+      </c>
+      <c r="L60" s="44">
+        <v>30.410075257256949</v>
+      </c>
+      <c r="M60" s="44">
+        <v>29.575228265184599</v>
+      </c>
+      <c r="N60" s="44">
+        <v>29.756191207525436</v>
+      </c>
+      <c r="O60" s="44">
+        <v>26.551741219596771</v>
+      </c>
+      <c r="P60" s="44">
+        <v>26.53070432703154</v>
+      </c>
+      <c r="Q60" s="44">
+        <v>19.553772875407368</v>
+      </c>
+      <c r="R60" s="44">
+        <v>17.739763997782529</v>
+      </c>
+      <c r="S60" s="1"/>
+      <c r="T60" s="27"/>
+    </row>
+    <row r="61" spans="1:20">
+      <c r="A61" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C61" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D61" s="44">
+        <v>0.16670834375260482</v>
+      </c>
+      <c r="E61" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F61" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G61" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I61" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J61" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K61" s="44">
+        <v>33.994334277620403</v>
+      </c>
+      <c r="L61" s="44">
+        <v>35.226374618945471</v>
+      </c>
+      <c r="M61" s="44">
+        <v>34.542689550293282</v>
+      </c>
+      <c r="N61" s="44">
+        <v>36.31051752921536</v>
+      </c>
+      <c r="O61" s="44">
+        <v>24.327122153209107</v>
+      </c>
+      <c r="P61" s="44">
+        <v>21.189024390243905</v>
+      </c>
+      <c r="Q61" s="44">
+        <v>18.598797370997062</v>
+      </c>
+      <c r="R61" s="44">
+        <v>18.329267488626623</v>
+      </c>
+      <c r="S61" s="1"/>
+      <c r="T61" s="27"/>
+    </row>
+    <row r="62" spans="1:20">
+      <c r="A62" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B62" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="C62" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E62" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F62" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G62" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H62" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I62" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J62" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K62" s="44">
+        <v>18.132366273798731</v>
+      </c>
+      <c r="L62" s="44">
+        <v>17.772511848341232</v>
+      </c>
+      <c r="M62" s="44">
+        <v>15.540944411237298</v>
+      </c>
+      <c r="N62" s="44">
+        <v>21.19285498032092</v>
+      </c>
+      <c r="O62" s="44">
+        <v>22.491349480968861</v>
+      </c>
+      <c r="P62" s="44">
+        <v>19.347037484885124</v>
+      </c>
+      <c r="Q62" s="44">
+        <v>18.292682926829269</v>
+      </c>
+      <c r="R62" s="44">
+        <v>7.5642965204236008</v>
+      </c>
+      <c r="S62" s="1"/>
+      <c r="T62" s="27"/>
+    </row>
+    <row r="63" spans="1:20">
+      <c r="A63" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B63" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D63" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E63" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F63" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G63" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I63" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J63" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K63" s="44">
+        <v>31.352057478772046</v>
+      </c>
+      <c r="L63" s="44">
+        <v>25.439351112203518</v>
+      </c>
+      <c r="M63" s="44">
+        <v>23.598820058997049</v>
+      </c>
+      <c r="N63" s="44">
+        <v>24.252830391157374</v>
+      </c>
+      <c r="O63" s="44">
+        <v>22.134821183572669</v>
+      </c>
+      <c r="P63" s="44">
+        <v>18.702181921224145</v>
+      </c>
+      <c r="Q63" s="44">
+        <v>16.73367380202108</v>
+      </c>
+      <c r="R63" s="44">
+        <v>14.447277243904034</v>
+      </c>
+      <c r="S63" s="1"/>
+      <c r="T63" s="27"/>
+    </row>
+    <row r="64" spans="1:20">
+      <c r="A64" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B64" s="37" t="s">
+        <v>155</v>
+      </c>
+      <c r="C64" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D64" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E64" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F64" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G64" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I64" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J64" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K64" s="44">
+        <v>13.740982480247338</v>
+      </c>
+      <c r="L64" s="44">
+        <v>14.915254237288137</v>
+      </c>
+      <c r="M64" s="44">
+        <v>15.905947441217149</v>
+      </c>
+      <c r="N64" s="44">
+        <v>22.783908864364545</v>
+      </c>
+      <c r="O64" s="44">
+        <v>20.761245674740483</v>
+      </c>
+      <c r="P64" s="44">
+        <v>12.703453751488686</v>
+      </c>
+      <c r="Q64" s="44">
+        <v>17.897091722595079</v>
+      </c>
+      <c r="R64" s="44">
+        <v>11.177347242921014</v>
+      </c>
+      <c r="S64" s="1"/>
+      <c r="T64" s="27"/>
+    </row>
+    <row r="65" spans="1:20">
+      <c r="A65" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B65" s="37" t="s">
+        <v>157</v>
+      </c>
+      <c r="C65" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E65" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F65" s="44">
+        <v>0.11135237458938811</v>
+      </c>
+      <c r="G65" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H65" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I65" s="44">
+        <v>8.8727208198394039E-2</v>
+      </c>
+      <c r="J65" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K65" s="44">
+        <v>29.565696446607291</v>
+      </c>
+      <c r="L65" s="44">
+        <v>32.363573764847651</v>
+      </c>
+      <c r="M65" s="44">
+        <v>25.812619502868067</v>
+      </c>
+      <c r="N65" s="44">
+        <v>23.285319799985075</v>
+      </c>
+      <c r="O65" s="44">
+        <v>19.235542318193101</v>
+      </c>
+      <c r="P65" s="44">
+        <v>19.18095133109188</v>
+      </c>
+      <c r="Q65" s="44">
+        <v>13.334001704346083</v>
+      </c>
+      <c r="R65" s="44">
+        <v>13.420955201777119</v>
+      </c>
+      <c r="S65" s="1"/>
+      <c r="T65" s="27"/>
+    </row>
+    <row r="66" spans="1:20">
+      <c r="A66" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B66" s="37" t="s">
+        <v>159</v>
+      </c>
+      <c r="C66" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D66" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E66" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F66" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G66" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H66" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I66" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J66" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K66" s="44">
+        <v>25.9056871078729</v>
+      </c>
+      <c r="L66" s="44">
+        <v>31.206794390677466</v>
+      </c>
+      <c r="M66" s="44">
+        <v>34.428175702413931</v>
+      </c>
+      <c r="N66" s="44">
+        <v>34.918723660445515</v>
+      </c>
+      <c r="O66" s="44">
+        <v>32.695203269520327</v>
+      </c>
+      <c r="P66" s="44">
+        <v>29.088050314465409</v>
+      </c>
+      <c r="Q66" s="44">
+        <v>29.357116313638052</v>
+      </c>
+      <c r="R66" s="44">
+        <v>23.783388218075377</v>
+      </c>
+      <c r="S66" s="1"/>
+      <c r="T66" s="27"/>
+    </row>
+    <row r="67" spans="1:20">
+      <c r="A67" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B67" s="37" t="s">
+        <v>161</v>
+      </c>
+      <c r="C67" s="44">
+        <v>0.13105301094292643</v>
+      </c>
+      <c r="D67" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E67" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F67" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G67" s="44">
+        <v>9.24898261191269E-2</v>
+      </c>
+      <c r="H67" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I67" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J67" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K67" s="44">
+        <v>34.993270524899053</v>
+      </c>
+      <c r="L67" s="44">
+        <v>26.166666666666668</v>
+      </c>
+      <c r="M67" s="44">
+        <v>29.321930360415394</v>
+      </c>
+      <c r="N67" s="44">
+        <v>30.19238870945092</v>
+      </c>
+      <c r="O67" s="44">
+        <v>20.80536912751678</v>
+      </c>
+      <c r="P67" s="44">
+        <v>21.403091557669441</v>
+      </c>
+      <c r="Q67" s="44">
+        <v>18.237408142466339</v>
+      </c>
+      <c r="R67" s="44">
+        <v>12.640862322390985</v>
+      </c>
+      <c r="S67" s="1"/>
+      <c r="T67" s="27"/>
+    </row>
+    <row r="68" spans="1:20" s="32" customFormat="1">
+      <c r="A68" s="40"/>
+      <c r="B68" s="34" t="s">
+        <v>162</v>
+      </c>
+      <c r="C68" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" s="44">
+        <v>3.8670507937121755E-2</v>
+      </c>
+      <c r="E68" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F68" s="44">
+        <v>0.10057326762546515</v>
+      </c>
+      <c r="G68" s="44">
+        <v>5.8892815076560662E-2</v>
+      </c>
+      <c r="H68" s="44">
+        <v>2.9446407538280331E-2</v>
+      </c>
+      <c r="I68" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J68" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K68" s="44">
+        <v>28.641871688611445</v>
+      </c>
+      <c r="L68" s="44">
+        <v>26.933772788134718</v>
+      </c>
+      <c r="M68" s="44">
+        <v>26.215372416869023</v>
+      </c>
+      <c r="N68" s="44">
+        <v>27.187765505522517</v>
+      </c>
+      <c r="O68" s="44">
+        <v>22.425753987382894</v>
+      </c>
+      <c r="P68" s="44">
+        <v>19.952633454194874</v>
+      </c>
+      <c r="Q68" s="44">
+        <v>17.795525917884699</v>
+      </c>
+      <c r="R68" s="44">
+        <v>14.322163633270964</v>
+      </c>
+      <c r="S68" s="41"/>
+      <c r="T68" s="28"/>
+    </row>
+    <row r="69" spans="1:20">
+      <c r="A69" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="C69" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D69" s="44">
+        <v>7.0861678004535147E-2</v>
+      </c>
+      <c r="E69" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F69" s="44">
+        <v>0.11622163465729145</v>
+      </c>
+      <c r="G69" s="44">
+        <v>5.2356020942408377E-2</v>
+      </c>
+      <c r="H69" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I69" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J69" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K69" s="44">
+        <v>26.410564225690276</v>
+      </c>
+      <c r="L69" s="44">
+        <v>24.395307796117514</v>
+      </c>
+      <c r="M69" s="44">
+        <v>23.906705539358601</v>
+      </c>
+      <c r="N69" s="44">
+        <v>23.96888567293777</v>
+      </c>
+      <c r="O69" s="44">
+        <v>18.60032550569635</v>
+      </c>
+      <c r="P69" s="44">
+        <v>17.415730337078649</v>
+      </c>
+      <c r="Q69" s="44">
+        <v>14.496007183861968</v>
+      </c>
+      <c r="R69" s="44">
+        <v>12.760301284891449</v>
+      </c>
+      <c r="S69" s="1"/>
+      <c r="T69" s="27"/>
+    </row>
+    <row r="70" spans="1:20">
+      <c r="A70" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="37" t="s">
+        <v>166</v>
+      </c>
+      <c r="C70" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D70" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E70" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F70" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G70" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H70" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I70" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J70" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K70" s="44">
+        <v>34.627831715210355</v>
+      </c>
+      <c r="L70" s="44">
+        <v>27.160493827160494</v>
+      </c>
+      <c r="M70" s="44">
+        <v>28.069138720638204</v>
+      </c>
+      <c r="N70" s="44">
+        <v>27.05781828538878</v>
+      </c>
+      <c r="O70" s="44">
+        <v>28.058530698446223</v>
+      </c>
+      <c r="P70" s="44">
+        <v>21.24946876328092</v>
+      </c>
+      <c r="Q70" s="44">
+        <v>19.73506353068397</v>
+      </c>
+      <c r="R70" s="44">
+        <v>15.097338100913786</v>
+      </c>
+      <c r="S70" s="1"/>
+      <c r="T70" s="27"/>
+    </row>
+    <row r="71" spans="1:20">
+      <c r="A71" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="C71" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D71" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E71" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F71" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G71" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I71" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J71" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K71" s="44">
+        <v>35.803083043262063</v>
+      </c>
+      <c r="L71" s="44">
+        <v>33.42884431709647</v>
+      </c>
+      <c r="M71" s="44">
+        <v>12.550425818018825</v>
+      </c>
+      <c r="N71" s="44">
+        <v>26.237833262801523</v>
+      </c>
+      <c r="O71" s="44">
+        <v>19.674935842600515</v>
+      </c>
+      <c r="P71" s="44">
+        <v>16.881028938906752</v>
+      </c>
+      <c r="Q71" s="44">
+        <v>11.668611435239207</v>
+      </c>
+      <c r="R71" s="44">
+        <v>16.832440703902066</v>
+      </c>
+      <c r="S71" s="1"/>
+      <c r="T71" s="27"/>
+    </row>
+    <row r="72" spans="1:20">
+      <c r="A72" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="C72" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E72" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F72" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G72" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H72" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I72" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J72" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K72" s="44">
+        <v>26.571282575370464</v>
+      </c>
+      <c r="L72" s="44">
+        <v>25.138260432378079</v>
+      </c>
+      <c r="M72" s="44">
+        <v>19.762845849802371</v>
+      </c>
+      <c r="N72" s="44">
+        <v>20.066889632107024</v>
+      </c>
+      <c r="O72" s="44">
+        <v>19.361084220716361</v>
+      </c>
+      <c r="P72" s="44">
+        <v>16.643550624133148</v>
+      </c>
+      <c r="Q72" s="44">
+        <v>18.666666666666668</v>
+      </c>
+      <c r="R72" s="44">
+        <v>10.278372591006423</v>
+      </c>
+      <c r="S72" s="1"/>
+      <c r="T72" s="27"/>
+    </row>
+    <row r="73" spans="1:20">
+      <c r="A73" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="37" t="s">
+        <v>172</v>
+      </c>
+      <c r="C73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K73" s="44">
+        <v>24.489795918367346</v>
+      </c>
+      <c r="L73" s="44">
+        <v>24.604569420035148</v>
+      </c>
+      <c r="M73" s="44">
+        <v>26.779072650632287</v>
+      </c>
+      <c r="N73" s="44">
+        <v>30.004918839153959</v>
+      </c>
+      <c r="O73" s="44">
+        <v>25.833118057349523</v>
+      </c>
+      <c r="P73" s="44">
+        <v>18.586451455123502</v>
+      </c>
+      <c r="Q73" s="44">
+        <v>23.410603626348404</v>
+      </c>
+      <c r="R73" s="44">
+        <v>17.907840139768506</v>
+      </c>
+      <c r="S73" s="1"/>
+      <c r="T73" s="27"/>
+    </row>
+    <row r="74" spans="1:20">
+      <c r="A74" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="C74" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D74" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E74" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F74" s="44">
+        <v>0.65595277140045916</v>
+      </c>
+      <c r="G74" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H74" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I74" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J74" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K74" s="44">
+        <v>25.396825396825395</v>
+      </c>
+      <c r="L74" s="44">
+        <v>17.30920535011802</v>
+      </c>
+      <c r="M74" s="44">
+        <v>30.88803088803089</v>
+      </c>
+      <c r="N74" s="44">
+        <v>25.561580170410533</v>
+      </c>
+      <c r="O74" s="44">
+        <v>31.967213114754095</v>
+      </c>
+      <c r="P74" s="44">
+        <v>18.239492466296593</v>
+      </c>
+      <c r="Q74" s="44">
+        <v>14.626635873749038</v>
+      </c>
+      <c r="R74" s="44">
+        <v>15.873015873015872</v>
+      </c>
+      <c r="S74" s="1"/>
+      <c r="T74" s="27"/>
+    </row>
+    <row r="75" spans="1:20">
+      <c r="A75" s="42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" s="37" t="s">
+        <v>176</v>
+      </c>
+      <c r="C75" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D75" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E75" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F75" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G75" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H75" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I75" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J75" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K75" s="44">
+        <v>30.636668262326474</v>
+      </c>
+      <c r="L75" s="44">
+        <v>39.529411764705884</v>
+      </c>
+      <c r="M75" s="44">
+        <v>33.088235294117645</v>
+      </c>
+      <c r="N75" s="44">
+        <v>33.333333333333336</v>
+      </c>
+      <c r="O75" s="44">
+        <v>36.490008688097305</v>
+      </c>
+      <c r="P75" s="44">
+        <v>25.651634257343815</v>
+      </c>
+      <c r="Q75" s="44">
+        <v>24.209293244826238</v>
+      </c>
+      <c r="R75" s="44">
+        <v>25.806451612903224</v>
+      </c>
+      <c r="S75" s="1"/>
+      <c r="T75" s="27"/>
+    </row>
+    <row r="76" spans="1:20">
+      <c r="A76" s="42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B76" s="37" t="s">
+        <v>178</v>
+      </c>
+      <c r="C76" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E76" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F76" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G76" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H76" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I76" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J76" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K76" s="44">
+        <v>22.840119165839127</v>
+      </c>
+      <c r="L76" s="44">
+        <v>26.150121065375306</v>
+      </c>
+      <c r="M76" s="44">
+        <v>22.54579614842649</v>
+      </c>
+      <c r="N76" s="44">
+        <v>28.343666961913197</v>
+      </c>
+      <c r="O76" s="44">
+        <v>24.767801857585141</v>
+      </c>
+      <c r="P76" s="44">
+        <v>18.581081081081081</v>
+      </c>
+      <c r="Q76" s="44">
+        <v>18.348623853211009</v>
+      </c>
+      <c r="R76" s="44">
+        <v>13.980582524271846</v>
+      </c>
+      <c r="S76" s="1"/>
+      <c r="T76" s="27"/>
+    </row>
+    <row r="77" spans="1:20" s="32" customFormat="1">
+      <c r="A77" s="40"/>
+      <c r="B77" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C77" s="44">
+        <v>4.7176487238760202E-2</v>
+      </c>
+      <c r="D77" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E77" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F77" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G77" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H77" s="44">
+        <v>3.667504080098289E-2</v>
+      </c>
+      <c r="I77" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J77" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K77" s="44">
+        <v>20.644818893458936</v>
+      </c>
+      <c r="L77" s="44">
+        <v>18.905312767780636</v>
+      </c>
+      <c r="M77" s="44">
+        <v>16.320907188087858</v>
+      </c>
+      <c r="N77" s="44">
+        <v>19.863119436010908</v>
+      </c>
+      <c r="O77" s="44">
+        <v>17.84573146197723</v>
+      </c>
+      <c r="P77" s="44">
+        <v>14.721545052188114</v>
+      </c>
+      <c r="Q77" s="44">
+        <v>13.629152981656501</v>
+      </c>
+      <c r="R77" s="44">
+        <v>9.6990848771381604</v>
+      </c>
+      <c r="S77" s="41"/>
+      <c r="T77" s="28"/>
+    </row>
+    <row r="78" spans="1:20">
+      <c r="A78" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B78" s="37" t="s">
+        <v>180</v>
+      </c>
+      <c r="C78" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D78" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E78" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F78" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G78" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H78" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I78" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J78" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K78" s="44">
+        <v>21.614983113294443</v>
+      </c>
+      <c r="L78" s="44">
+        <v>20.430175750269655</v>
+      </c>
+      <c r="M78" s="44">
+        <v>16.164677653596009</v>
+      </c>
+      <c r="N78" s="44">
+        <v>16.026224731378619</v>
+      </c>
+      <c r="O78" s="44">
+        <v>16.074820984948122</v>
+      </c>
+      <c r="P78" s="44">
+        <v>12.7584490793105</v>
+      </c>
+      <c r="Q78" s="44">
+        <v>11.261165911688753</v>
+      </c>
+      <c r="R78" s="44">
+        <v>9.7335248125099731</v>
+      </c>
+      <c r="S78" s="1"/>
+      <c r="T78" s="27"/>
+    </row>
+    <row r="79" spans="1:20">
+      <c r="A79" s="42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B79" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="C79" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E79" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F79" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G79" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H79" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I79" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J79" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K79" s="44">
+        <v>18.580453363062059</v>
+      </c>
+      <c r="L79" s="44">
+        <v>17.216642754662839</v>
+      </c>
+      <c r="M79" s="44">
+        <v>20.048392671966816</v>
+      </c>
+      <c r="N79" s="44">
+        <v>22.681787858572381</v>
+      </c>
+      <c r="O79" s="44">
+        <v>29.354963306295868</v>
+      </c>
+      <c r="P79" s="44">
+        <v>17.228464419475653</v>
+      </c>
+      <c r="Q79" s="44">
+        <v>17.448200654307524</v>
+      </c>
+      <c r="R79" s="44">
+        <v>10.873504893077202</v>
+      </c>
+      <c r="S79" s="1"/>
+      <c r="T79" s="27"/>
+    </row>
+    <row r="80" spans="1:20">
+      <c r="A80" s="42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B80" s="37" t="s">
+        <v>184</v>
+      </c>
+      <c r="C80" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D80" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E80" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F80" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G80" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H80" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I80" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J80" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K80" s="44">
+        <v>14.044047239067986</v>
+      </c>
+      <c r="L80" s="44">
+        <v>18.154311649016641</v>
+      </c>
+      <c r="M80" s="44">
+        <v>11.527377521613833</v>
+      </c>
+      <c r="N80" s="44">
+        <v>16.882386043894204</v>
+      </c>
+      <c r="O80" s="44">
+        <v>14.302059496567507</v>
+      </c>
+      <c r="P80" s="44">
+        <v>16.044260027662517</v>
+      </c>
+      <c r="Q80" s="44">
+        <v>12.188659247482777</v>
+      </c>
+      <c r="R80" s="44">
+        <v>9.6765979118920296</v>
+      </c>
+      <c r="S80" s="1"/>
+      <c r="T80" s="27"/>
+    </row>
+    <row r="81" spans="1:20">
+      <c r="A81" s="42" t="s">
+        <v>185</v>
+      </c>
+      <c r="B81" s="37" t="s">
+        <v>186</v>
+      </c>
+      <c r="C81" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D81" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E81" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F81" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G81" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H81" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I81" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J81" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K81" s="44">
+        <v>21.88449848024316</v>
+      </c>
+      <c r="L81" s="44">
+        <v>20.642201834862387</v>
+      </c>
+      <c r="M81" s="44">
+        <v>17.094017094017097</v>
+      </c>
+      <c r="N81" s="44">
+        <v>30.696576151121604</v>
+      </c>
+      <c r="O81" s="44">
+        <v>17.127799736495387</v>
+      </c>
+      <c r="P81" s="44">
+        <v>20.887728459530027</v>
+      </c>
+      <c r="Q81" s="44">
+        <v>12.730744748567792</v>
+      </c>
+      <c r="R81" s="44">
+        <v>12.12856276531231</v>
+      </c>
+      <c r="S81" s="1"/>
+      <c r="T81" s="27"/>
+    </row>
+    <row r="82" spans="1:20">
+      <c r="A82" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="B82" s="37" t="s">
+        <v>188</v>
+      </c>
+      <c r="C82" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D82" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E82" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F82" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G82" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H82" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I82" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J82" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K82" s="44">
+        <v>20.503261882572229</v>
+      </c>
+      <c r="L82" s="44">
+        <v>10.840108401084011</v>
+      </c>
+      <c r="M82" s="44">
+        <v>8.6880973066898353</v>
+      </c>
+      <c r="N82" s="44">
+        <v>13.769363166953529</v>
+      </c>
+      <c r="O82" s="44">
+        <v>22.201665124884364</v>
+      </c>
+      <c r="P82" s="44">
+        <v>10.879419764279238</v>
+      </c>
+      <c r="Q82" s="44">
+        <v>15.943312666076174</v>
+      </c>
+      <c r="R82" s="44">
+        <v>16.468435498627628</v>
+      </c>
+      <c r="S82" s="1"/>
+      <c r="T82" s="27"/>
+    </row>
+    <row r="83" spans="1:20">
+      <c r="A83" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B83" s="37" t="s">
+        <v>493</v>
+      </c>
+      <c r="C83" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E83" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F83" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G83" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H83" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I83" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J83" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K83" s="44">
+        <v>21.208226221079691</v>
+      </c>
+      <c r="L83" s="44">
+        <v>23.926380368098162</v>
+      </c>
+      <c r="M83" s="44">
+        <v>13.290956370991044</v>
+      </c>
+      <c r="N83" s="44">
+        <v>19.736842105263158</v>
+      </c>
+      <c r="O83" s="44">
+        <v>17.162471395881006</v>
+      </c>
+      <c r="P83" s="44">
+        <v>14.779625230931645</v>
+      </c>
+      <c r="Q83" s="44">
+        <v>17.673048600883654</v>
+      </c>
+      <c r="R83" s="44">
+        <v>7.3193046660567251</v>
+      </c>
+      <c r="S83" s="1"/>
+      <c r="T83" s="27"/>
+    </row>
+    <row r="84" spans="1:20">
+      <c r="A84" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B84" s="37" t="s">
+        <v>191</v>
+      </c>
+      <c r="C84" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D84" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E84" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F84" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G84" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I84" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J84" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K84" s="44">
+        <v>19.157088122605362</v>
+      </c>
+      <c r="L84" s="44">
+        <v>13.799448022079117</v>
+      </c>
+      <c r="M84" s="44">
+        <v>10.32258064516129</v>
+      </c>
+      <c r="N84" s="44">
+        <v>23.79940501487463</v>
+      </c>
+      <c r="O84" s="44">
+        <v>26.77651905252317</v>
+      </c>
+      <c r="P84" s="44">
+        <v>17.408123791102515</v>
+      </c>
+      <c r="Q84" s="44">
+        <v>16.319129646418858</v>
+      </c>
+      <c r="R84" s="44">
+        <v>11.555555555555555</v>
+      </c>
+      <c r="S84" s="1"/>
+      <c r="T84" s="27"/>
+    </row>
+    <row r="85" spans="1:20">
+      <c r="A85" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B85" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="C85" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E85" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F85" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G85" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I85" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J85" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K85" s="44">
+        <v>17.513134851138354</v>
+      </c>
+      <c r="L85" s="44">
+        <v>20.600858369098713</v>
+      </c>
+      <c r="M85" s="44">
+        <v>16.406890894175554</v>
+      </c>
+      <c r="N85" s="44">
+        <v>13.071895424836601</v>
+      </c>
+      <c r="O85" s="44">
+        <v>18.036072144288578</v>
+      </c>
+      <c r="P85" s="44">
+        <v>15.444015444015445</v>
+      </c>
+      <c r="Q85" s="44">
+        <v>1.9157088122605364</v>
+      </c>
+      <c r="R85" s="44">
+        <v>5.9940059940059944</v>
+      </c>
+      <c r="S85" s="1"/>
+      <c r="T85" s="27"/>
+    </row>
+    <row r="86" spans="1:20">
+      <c r="A86" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B86" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="C86" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D86" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E86" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F86" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G86" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I86" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J86" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K86" s="44">
+        <v>22.63374485596708</v>
+      </c>
+      <c r="L86" s="44">
+        <v>20.387359836901123</v>
+      </c>
+      <c r="M86" s="44">
+        <v>13.579049466537343</v>
+      </c>
+      <c r="N86" s="44">
+        <v>24.163568773234203</v>
+      </c>
+      <c r="O86" s="44">
+        <v>18.367346938775512</v>
+      </c>
+      <c r="P86" s="44">
+        <v>13.875123885034688</v>
+      </c>
+      <c r="Q86" s="44">
+        <v>11.439466158245947</v>
+      </c>
+      <c r="R86" s="44">
+        <v>12.903225806451612</v>
+      </c>
+      <c r="S86" s="1"/>
+      <c r="T86" s="27"/>
+    </row>
+    <row r="87" spans="1:20">
+      <c r="A87" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B87" s="37" t="s">
+        <v>197</v>
+      </c>
+      <c r="C87" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E87" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F87" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G87" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H87" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I87" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J87" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K87" s="44">
+        <v>16.454749439042633</v>
+      </c>
+      <c r="L87" s="44">
+        <v>12.875536480686696</v>
+      </c>
+      <c r="M87" s="44">
+        <v>23.448275862068964</v>
+      </c>
+      <c r="N87" s="44">
+        <v>25.974025974025977</v>
+      </c>
+      <c r="O87" s="44">
+        <v>20.869565217391305</v>
+      </c>
+      <c r="P87" s="44">
+        <v>8.5543199315654412</v>
+      </c>
+      <c r="Q87" s="44">
+        <v>13.223140495867769</v>
+      </c>
+      <c r="R87" s="44">
+        <v>6.5789473684210522</v>
+      </c>
+      <c r="S87" s="1"/>
+      <c r="T87" s="27"/>
+    </row>
+    <row r="88" spans="1:20">
+      <c r="A88" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B88" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="C88" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D88" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E88" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F88" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G88" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I88" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J88" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K88" s="44">
+        <v>20.11173184357542</v>
+      </c>
+      <c r="L88" s="44">
+        <v>8.1632653061224492</v>
+      </c>
+      <c r="M88" s="44">
+        <v>13.157894736842104</v>
+      </c>
+      <c r="N88" s="44">
+        <v>21.276595744680851</v>
+      </c>
+      <c r="O88" s="44">
+        <v>11.278195488721805</v>
+      </c>
+      <c r="P88" s="44">
+        <v>20.036429872495447</v>
+      </c>
+      <c r="Q88" s="44">
+        <v>21.0896309314587</v>
+      </c>
+      <c r="R88" s="44">
+        <v>8.7032201914708445</v>
+      </c>
+      <c r="S88" s="1"/>
+      <c r="T88" s="27"/>
+    </row>
+    <row r="89" spans="1:20">
+      <c r="A89" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B89" s="37" t="s">
+        <v>201</v>
+      </c>
+      <c r="C89" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D89" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E89" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F89" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H89" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I89" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J89" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K89" s="44">
+        <v>27.360988526037072</v>
+      </c>
+      <c r="L89" s="44">
+        <v>16.081252644942872</v>
+      </c>
+      <c r="M89" s="44">
+        <v>21.617293835068054</v>
+      </c>
+      <c r="N89" s="44">
+        <v>23.023791250959324</v>
+      </c>
+      <c r="O89" s="44">
+        <v>20.675944333996025</v>
+      </c>
+      <c r="P89" s="44">
+        <v>11.359333585762968</v>
+      </c>
+      <c r="Q89" s="44">
+        <v>13.838310269482884</v>
+      </c>
+      <c r="R89" s="44">
+        <v>8.6393088552915778</v>
+      </c>
+      <c r="S89" s="1"/>
+      <c r="T89" s="27"/>
+    </row>
+    <row r="90" spans="1:20">
+      <c r="A90" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B90" s="37" t="s">
+        <v>203</v>
+      </c>
+      <c r="C90" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D90" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E90" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F90" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G90" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I90" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J90" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K90" s="44">
+        <v>26.815642458100559</v>
+      </c>
+      <c r="L90" s="44">
+        <v>13.289036544850498</v>
+      </c>
+      <c r="M90" s="44">
+        <v>17.486338797814209</v>
+      </c>
+      <c r="N90" s="44">
+        <v>20.100502512562816</v>
+      </c>
+      <c r="O90" s="44">
+        <v>13.437849944008958</v>
+      </c>
+      <c r="P90" s="44">
+        <v>8.6580086580086579</v>
+      </c>
+      <c r="Q90" s="44">
+        <v>12.861736334405144</v>
+      </c>
+      <c r="R90" s="44">
+        <v>8.5470085470085486</v>
+      </c>
+      <c r="S90" s="1"/>
+      <c r="T90" s="27"/>
+    </row>
+    <row r="91" spans="1:20" s="32" customFormat="1">
+      <c r="A91" s="40"/>
+      <c r="B91" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="C91" s="44">
+        <v>2.0891437644281492E-2</v>
+      </c>
+      <c r="D91" s="44">
+        <v>5.8717032832607527E-2</v>
+      </c>
+      <c r="E91" s="44">
+        <v>1.838657779820731E-2</v>
+      </c>
+      <c r="F91" s="44"/>
+      <c r="G91" s="44">
+        <v>1.5768518153506522E-2</v>
+      </c>
+      <c r="H91" s="44">
+        <v>3.1537036307013044E-2</v>
+      </c>
+      <c r="I91" s="44">
+        <v>3.1514425728377163E-2</v>
+      </c>
+      <c r="J91" s="44">
+        <v>1.5899767863389192E-2</v>
+      </c>
+      <c r="K91" s="44">
+        <v>37.122908358616307</v>
+      </c>
+      <c r="L91" s="44">
+        <v>34.624039124383806</v>
+      </c>
+      <c r="M91" s="44">
+        <v>34.461849418898431</v>
+      </c>
+      <c r="N91" s="44">
+        <v>35.809245029881694</v>
+      </c>
+      <c r="O91" s="44">
+        <v>29.326399154087675</v>
+      </c>
+      <c r="P91" s="44">
+        <v>29.326399154087675</v>
+      </c>
+      <c r="Q91" s="44">
+        <v>25.359774491864894</v>
+      </c>
+      <c r="R91" s="44">
+        <v>19.665857590843864</v>
+      </c>
+      <c r="S91" s="41"/>
+      <c r="T91" s="28"/>
+    </row>
+    <row r="92" spans="1:20">
+      <c r="A92" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B92" s="37" t="s">
+        <v>206</v>
+      </c>
+      <c r="C92" s="44">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="D92" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E92" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F92" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G92" s="44">
+        <v>4.3988914793472042E-2</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I92" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J92" s="44">
+        <v>4.270493028420131E-2</v>
+      </c>
+      <c r="K92" s="44">
+        <v>29.221075700849202</v>
+      </c>
+      <c r="L92" s="44">
+        <v>27.212705210563882</v>
+      </c>
+      <c r="M92" s="44">
+        <v>29.692744642396075</v>
+      </c>
+      <c r="N92" s="44">
+        <v>25.481842158652871</v>
+      </c>
+      <c r="O92" s="44">
+        <v>20.341981132075471</v>
+      </c>
+      <c r="P92" s="44">
+        <v>18.583355776999731</v>
+      </c>
+      <c r="Q92" s="44">
+        <v>17.817147746432795</v>
+      </c>
+      <c r="R92" s="44">
+        <v>15.053814991490279</v>
+      </c>
+      <c r="S92" s="1"/>
+      <c r="T92" s="27"/>
+    </row>
+    <row r="93" spans="1:20">
+      <c r="A93" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B93" s="37" t="s">
+        <v>208</v>
+      </c>
+      <c r="C93" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D93" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E93" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F93" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G93" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H93" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I93" s="44">
+        <v>0.18946570670708601</v>
+      </c>
+      <c r="J93" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K93" s="44">
+        <v>34.663865546218489</v>
+      </c>
+      <c r="L93" s="44">
+        <v>26.813682495927829</v>
+      </c>
+      <c r="M93" s="44">
+        <v>28.735632183908045</v>
+      </c>
+      <c r="N93" s="44">
+        <v>30.716723549488055</v>
+      </c>
+      <c r="O93" s="44">
+        <v>28.767123287671232</v>
+      </c>
+      <c r="P93" s="44">
+        <v>27.085728887185383</v>
+      </c>
+      <c r="Q93" s="44">
+        <v>19.743101807802091</v>
+      </c>
+      <c r="R93" s="44">
+        <v>21.649369490012276</v>
+      </c>
+      <c r="S93" s="1"/>
+      <c r="T93" s="27"/>
+    </row>
+    <row r="94" spans="1:20">
+      <c r="A94" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B94" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C94" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D94" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E94" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F94" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G94" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I94" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J94" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K94" s="44">
+        <v>44.689119170984455</v>
+      </c>
+      <c r="L94" s="44">
+        <v>34.978138663335415</v>
+      </c>
+      <c r="M94" s="44">
+        <v>30.134096730450505</v>
+      </c>
+      <c r="N94" s="44">
+        <v>29.014650962367138</v>
+      </c>
+      <c r="O94" s="44">
+        <v>32.938993273022497</v>
+      </c>
+      <c r="P94" s="44">
+        <v>27.624309392265193</v>
+      </c>
+      <c r="Q94" s="44">
+        <v>24.671707122960605</v>
+      </c>
+      <c r="R94" s="44">
+        <v>17.438480914551445</v>
+      </c>
+      <c r="S94" s="1"/>
+      <c r="T94" s="27"/>
+    </row>
+    <row r="95" spans="1:20">
+      <c r="A95" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B95" s="37" t="s">
+        <v>211</v>
+      </c>
+      <c r="C95" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D95" s="44">
+        <v>0.34317089910775567</v>
+      </c>
+      <c r="E95" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F95" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G95" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I95" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J95" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K95" s="44">
+        <v>21.908573836107013</v>
+      </c>
+      <c r="L95" s="44">
+        <v>14.85148514851485</v>
+      </c>
+      <c r="M95" s="44">
+        <v>16.260162601626018</v>
+      </c>
+      <c r="N95" s="44">
+        <v>20.988900100908172</v>
+      </c>
+      <c r="O95" s="44">
+        <v>21.734405564007826</v>
+      </c>
+      <c r="P95" s="44">
+        <v>19.102990033222593</v>
+      </c>
+      <c r="Q95" s="44">
+        <v>22.269974604414926</v>
+      </c>
+      <c r="R95" s="44">
+        <v>13.988657844990549</v>
+      </c>
+      <c r="S95" s="1"/>
+      <c r="T95" s="27"/>
+    </row>
+    <row r="96" spans="1:20">
+      <c r="A96" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B96" s="37" t="s">
+        <v>213</v>
+      </c>
+      <c r="C96" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96" s="44">
+        <v>0.12899896800825592</v>
+      </c>
+      <c r="E96" s="44">
+        <v>0.1202573507305634</v>
+      </c>
+      <c r="F96" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I96" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J96" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K96" s="44">
+        <v>67.343260931423686</v>
+      </c>
+      <c r="L96" s="44">
+        <v>72.389021919322161</v>
+      </c>
+      <c r="M96" s="44">
+        <v>64.366172000715181</v>
+      </c>
+      <c r="N96" s="44">
+        <v>69.536709516003796</v>
+      </c>
+      <c r="O96" s="44">
+        <v>62.845142723808046</v>
+      </c>
+      <c r="P96" s="44">
+        <v>57.195835116245902</v>
+      </c>
+      <c r="Q96" s="44">
+        <v>48.670212765957444</v>
+      </c>
+      <c r="R96" s="44">
+        <v>39.921424497813831</v>
+      </c>
+      <c r="S96" s="1"/>
+      <c r="T96" s="27"/>
+    </row>
+    <row r="97" spans="1:20">
+      <c r="A97" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B97" s="37" t="s">
+        <v>494</v>
+      </c>
+      <c r="C97" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D97" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E97" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F97" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I97" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J97" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K97" s="44">
+        <v>26.170517276630545</v>
+      </c>
+      <c r="L97" s="44">
+        <v>21.522207004500096</v>
+      </c>
+      <c r="M97" s="44">
+        <v>21.473528322843393</v>
+      </c>
+      <c r="N97" s="44">
+        <v>21.227666725632407</v>
+      </c>
+      <c r="O97" s="44">
+        <v>21.014492753623188</v>
+      </c>
+      <c r="P97" s="44">
+        <v>20.863895680521598</v>
+      </c>
+      <c r="Q97" s="44">
+        <v>18.157058556513846</v>
+      </c>
+      <c r="R97" s="44">
+        <v>16.465745369009117</v>
+      </c>
+      <c r="S97" s="1"/>
+      <c r="T97" s="27"/>
+    </row>
+    <row r="98" spans="1:20">
+      <c r="A98" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B98" s="37" t="s">
+        <v>216</v>
+      </c>
+      <c r="C98" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D98" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E98" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F98" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G98" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I98" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J98" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K98" s="44">
+        <v>35.19061583577713</v>
+      </c>
+      <c r="L98" s="44">
+        <v>31.836461126005361</v>
+      </c>
+      <c r="M98" s="44">
+        <v>30.147530468248878</v>
+      </c>
+      <c r="N98" s="44">
+        <v>37.631091918568785</v>
+      </c>
+      <c r="O98" s="44">
+        <v>30.081775700934578</v>
+      </c>
+      <c r="P98" s="44">
+        <v>28.393259917739151</v>
+      </c>
+      <c r="Q98" s="44">
+        <v>23.359840954274354</v>
+      </c>
+      <c r="R98" s="44">
+        <v>15.369602342034643</v>
+      </c>
+      <c r="S98" s="1"/>
+      <c r="T98" s="27"/>
+    </row>
+    <row r="99" spans="1:20">
+      <c r="A99" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B99" s="37" t="s">
+        <v>218</v>
+      </c>
+      <c r="C99" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D99" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E99" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F99" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G99" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H99" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I99" s="44">
+        <v>0.7142857142857143</v>
+      </c>
+      <c r="J99" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K99" s="44">
+        <v>16.543317370483241</v>
+      </c>
+      <c r="L99" s="44">
+        <v>29.190992493744787</v>
+      </c>
+      <c r="M99" s="44">
+        <v>30.583501006036215</v>
+      </c>
+      <c r="N99" s="44">
+        <v>36.084452975047981</v>
+      </c>
+      <c r="O99" s="44">
+        <v>28.419182948490231</v>
+      </c>
+      <c r="P99" s="44">
+        <v>23.111844820470491</v>
+      </c>
+      <c r="Q99" s="44">
+        <v>20.336331638639031</v>
+      </c>
+      <c r="R99" s="44">
+        <v>9.946442234123948</v>
+      </c>
+      <c r="S99" s="1"/>
+      <c r="T99" s="27"/>
+    </row>
+    <row r="100" spans="1:20">
+      <c r="A100" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B100" s="37" t="s">
+        <v>220</v>
+      </c>
+      <c r="C100" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D100" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E100" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F100" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G100" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I100" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J100" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K100" s="44">
+        <v>21.766169154228859</v>
+      </c>
+      <c r="L100" s="44">
+        <v>17.554479418886199</v>
+      </c>
+      <c r="M100" s="44">
+        <v>20.237062734894479</v>
+      </c>
+      <c r="N100" s="44">
+        <v>18.042646254784035</v>
+      </c>
+      <c r="O100" s="44">
+        <v>15.186915887850468</v>
+      </c>
+      <c r="P100" s="44">
+        <v>18.99235030335004</v>
+      </c>
+      <c r="Q100" s="44">
+        <v>13.701981893809641</v>
+      </c>
+      <c r="R100" s="44">
+        <v>16.548463356973993</v>
+      </c>
+      <c r="S100" s="1"/>
+      <c r="T100" s="27"/>
+    </row>
+    <row r="101" spans="1:20">
+      <c r="A101" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B101" s="37" t="s">
+        <v>222</v>
+      </c>
+      <c r="C101" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D101" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E101" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F101" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G101" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H101" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I101" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J101" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K101" s="44">
+        <v>16.348773841961851</v>
+      </c>
+      <c r="L101" s="44">
+        <v>13.484228268721406</v>
+      </c>
+      <c r="M101" s="44">
+        <v>17.326153125731679</v>
+      </c>
+      <c r="N101" s="44">
+        <v>20.871143375680582</v>
+      </c>
+      <c r="O101" s="44">
+        <v>18.080297793140122</v>
+      </c>
+      <c r="P101" s="44">
+        <v>16.900048285852247</v>
+      </c>
+      <c r="Q101" s="44">
+        <v>19.546868058640605</v>
+      </c>
+      <c r="R101" s="44">
+        <v>12.728044123886296</v>
+      </c>
+      <c r="S101" s="1"/>
+      <c r="T101" s="27"/>
+    </row>
+    <row r="102" spans="1:20">
+      <c r="A102" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B102" s="37" t="s">
+        <v>224</v>
+      </c>
+      <c r="C102" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D102" s="44">
+        <v>0.20366598778004075</v>
+      </c>
+      <c r="E102" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F102" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G102" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I102" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J102" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K102" s="44">
+        <v>42.231855684519651</v>
+      </c>
+      <c r="L102" s="44">
+        <v>37.042080893367839</v>
+      </c>
+      <c r="M102" s="44">
+        <v>35.925003277828765</v>
+      </c>
+      <c r="N102" s="44">
+        <v>38.764536701262976</v>
+      </c>
+      <c r="O102" s="44">
+        <v>33.223433933553132</v>
+      </c>
+      <c r="P102" s="44">
+        <v>29.391182645206438</v>
+      </c>
+      <c r="Q102" s="44">
+        <v>23.733655642237117</v>
+      </c>
+      <c r="R102" s="44">
+        <v>22.297727755362072</v>
+      </c>
+      <c r="S102" s="1"/>
+      <c r="T102" s="27"/>
+    </row>
+    <row r="103" spans="1:20" s="32" customFormat="1">
+      <c r="A103" s="40"/>
+      <c r="B103" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C103" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103" s="44">
+        <v>7.6242756938090878E-2</v>
+      </c>
+      <c r="E103" s="44">
+        <v>0.109080992637033</v>
+      </c>
+      <c r="F103" s="44">
+        <v>3.4556638330223231E-2</v>
+      </c>
+      <c r="G103" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H103" s="44">
+        <v>6.0787502089570386E-2</v>
+      </c>
+      <c r="I103" s="44">
+        <v>3.0090572623597028E-2</v>
+      </c>
+      <c r="J103" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K103" s="44">
+        <v>25.772294783108158</v>
+      </c>
+      <c r="L103" s="44">
+        <v>25.979099521437643</v>
+      </c>
+      <c r="M103" s="44">
+        <v>26.502939503129149</v>
+      </c>
+      <c r="N103" s="44">
+        <v>25.267695411918464</v>
+      </c>
+      <c r="O103" s="44">
+        <v>22.266153365934866</v>
+      </c>
+      <c r="P103" s="44">
+        <v>21.517011757361356</v>
+      </c>
+      <c r="Q103" s="44">
+        <v>17.397649589062141</v>
+      </c>
+      <c r="R103" s="44">
+        <v>13.87413928950704</v>
+      </c>
+      <c r="S103" s="41"/>
+      <c r="T103" s="28"/>
+    </row>
+    <row r="104" spans="1:20">
+      <c r="A104" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B104" s="37" t="s">
+        <v>226</v>
+      </c>
+      <c r="C104" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D104" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E104" s="44">
+        <v>0.31768723691525691</v>
+      </c>
+      <c r="F104" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G104" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I104" s="44">
+        <v>0.10814902936246147</v>
+      </c>
+      <c r="J104" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K104" s="44">
+        <v>22.951937279854562</v>
+      </c>
+      <c r="L104" s="44">
+        <v>24.745912505523641</v>
+      </c>
+      <c r="M104" s="44">
+        <v>23.241073315022184</v>
+      </c>
+      <c r="N104" s="44">
+        <v>20.189905047476262</v>
+      </c>
+      <c r="O104" s="44">
+        <v>16.575790621592148</v>
+      </c>
+      <c r="P104" s="44">
+        <v>13.985064494229464</v>
+      </c>
+      <c r="Q104" s="44">
+        <v>12.055145880089771</v>
+      </c>
+      <c r="R104" s="44">
+        <v>9.6042793751139754</v>
+      </c>
+      <c r="S104" s="1"/>
+      <c r="T104" s="27"/>
+    </row>
+    <row r="105" spans="1:20">
+      <c r="A105" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B105" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="C105" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D105" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E105" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F105" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G105" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I105" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J105" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K105" s="44">
+        <v>25.836758661186142</v>
+      </c>
+      <c r="L105" s="44">
+        <v>29.034059184812953</v>
+      </c>
+      <c r="M105" s="44">
+        <v>32.840722495894909</v>
+      </c>
+      <c r="N105" s="44">
+        <v>19.704433497536947</v>
+      </c>
+      <c r="O105" s="44">
+        <v>21.417644059153496</v>
+      </c>
+      <c r="P105" s="44">
+        <v>20.560747663551403</v>
+      </c>
+      <c r="Q105" s="44">
+        <v>11.260285838025119</v>
+      </c>
+      <c r="R105" s="44">
+        <v>10.70840197693575</v>
+      </c>
+      <c r="S105" s="1"/>
+      <c r="T105" s="27"/>
+    </row>
+    <row r="106" spans="1:20">
+      <c r="A106" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B106" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="C106" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D106" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E106" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F106" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G106" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I106" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J106" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K106" s="44">
+        <v>18.092725216735772</v>
+      </c>
+      <c r="L106" s="44">
+        <v>18.038331454340472</v>
+      </c>
+      <c r="M106" s="44">
+        <v>17.934002869440459</v>
+      </c>
+      <c r="N106" s="44">
+        <v>15.619694397283531</v>
+      </c>
+      <c r="O106" s="44">
+        <v>17.444065225635192</v>
+      </c>
+      <c r="P106" s="44">
+        <v>16.842105263157894</v>
+      </c>
+      <c r="Q106" s="44">
+        <v>9.0206185567010309</v>
+      </c>
+      <c r="R106" s="44">
+        <v>6.1274509803921564</v>
+      </c>
+      <c r="S106" s="1"/>
+      <c r="T106" s="27"/>
+    </row>
+    <row r="107" spans="1:20">
+      <c r="A107" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B107" s="37" t="s">
+        <v>232</v>
+      </c>
+      <c r="C107" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D107" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E107" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F107" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G107" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H107" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I107" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J107" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K107" s="44">
+        <v>14.763352149370386</v>
+      </c>
+      <c r="L107" s="44">
+        <v>12.215669755686605</v>
+      </c>
+      <c r="M107" s="44">
+        <v>14.01120896717374</v>
+      </c>
+      <c r="N107" s="44">
+        <v>15.775298191612157</v>
+      </c>
+      <c r="O107" s="44">
+        <v>20.290964777947934</v>
+      </c>
+      <c r="P107" s="44">
+        <v>11.470281543274243</v>
+      </c>
+      <c r="Q107" s="44">
+        <v>15.088282504012842</v>
+      </c>
+      <c r="R107" s="44">
+        <v>10.616705698672911</v>
+      </c>
+      <c r="S107" s="1"/>
+      <c r="T107" s="27"/>
+    </row>
+    <row r="108" spans="1:20">
+      <c r="A108" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B108" s="37" t="s">
+        <v>234</v>
+      </c>
+      <c r="C108" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D108" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E108" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F108" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G108" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H108" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I108" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J108" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K108" s="44">
+        <v>31.480886604561519</v>
+      </c>
+      <c r="L108" s="44">
+        <v>31.867431485022308</v>
+      </c>
+      <c r="M108" s="44">
+        <v>29.104713698196772</v>
+      </c>
+      <c r="N108" s="44">
+        <v>35.109717868338556</v>
+      </c>
+      <c r="O108" s="44">
+        <v>17.68292682926829</v>
+      </c>
+      <c r="P108" s="44">
+        <v>20.532741398446174</v>
+      </c>
+      <c r="Q108" s="44">
+        <v>14.605892722236213</v>
+      </c>
+      <c r="R108" s="44">
+        <v>14.160962945480293</v>
+      </c>
+      <c r="S108" s="1"/>
+      <c r="T108" s="27"/>
+    </row>
+    <row r="109" spans="1:20">
+      <c r="A109" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B109" s="37" t="s">
+        <v>236</v>
+      </c>
+      <c r="C109" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E109" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F109" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G109" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H109" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I109" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J109" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K109" s="44">
+        <v>20.251778872468527</v>
+      </c>
+      <c r="L109" s="44">
+        <v>15.975264107188869</v>
+      </c>
+      <c r="M109" s="44">
+        <v>15.956120668162553</v>
+      </c>
+      <c r="N109" s="44">
+        <v>13.755833947433063</v>
+      </c>
+      <c r="O109" s="44">
+        <v>20.728643216080403</v>
+      </c>
+      <c r="P109" s="44">
+        <v>26.611472501478413</v>
+      </c>
+      <c r="Q109" s="44">
+        <v>16.811431773606053</v>
+      </c>
+      <c r="R109" s="44">
+        <v>18.211920529801326</v>
+      </c>
+      <c r="S109" s="1"/>
+      <c r="T109" s="27"/>
+    </row>
+    <row r="110" spans="1:20">
+      <c r="A110" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B110" s="37" t="s">
+        <v>238</v>
+      </c>
+      <c r="C110" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D110" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E110" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F110" s="44">
+        <v>0.49127978383689508</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I110" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J110" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K110" s="44">
+        <v>18.761726078799253</v>
+      </c>
+      <c r="L110" s="44">
+        <v>21.276595744680851</v>
+      </c>
+      <c r="M110" s="44">
+        <v>26.792179580014484</v>
+      </c>
+      <c r="N110" s="44">
+        <v>13.319313003855591</v>
+      </c>
+      <c r="O110" s="44">
+        <v>25.35211267605634</v>
+      </c>
+      <c r="P110" s="44">
+        <v>19.789339291413981</v>
+      </c>
+      <c r="Q110" s="44">
+        <v>17.605633802816904</v>
+      </c>
+      <c r="R110" s="44">
+        <v>11.013215859030838</v>
+      </c>
+      <c r="S110" s="1"/>
+      <c r="T110" s="27"/>
+    </row>
+    <row r="111" spans="1:20">
+      <c r="A111" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B111" s="37" t="s">
+        <v>240</v>
+      </c>
+      <c r="C111" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D111" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E111" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F111" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G111" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H111" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I111" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J111" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K111" s="44">
+        <v>22.801302931596091</v>
+      </c>
+      <c r="L111" s="44">
+        <v>22.762227007074745</v>
+      </c>
+      <c r="M111" s="44">
+        <v>18.593840790238232</v>
+      </c>
+      <c r="N111" s="44">
+        <v>20.557208547470925</v>
+      </c>
+      <c r="O111" s="44">
+        <v>34.082106893880713</v>
+      </c>
+      <c r="P111" s="44">
+        <v>21.739130434782609</v>
+      </c>
+      <c r="Q111" s="44">
+        <v>21.925316889345666</v>
+      </c>
+      <c r="R111" s="44">
+        <v>21.861543557469361</v>
+      </c>
+      <c r="S111" s="1"/>
+      <c r="T111" s="27"/>
+    </row>
+    <row r="112" spans="1:20">
+      <c r="A112" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B112" s="37" t="s">
+        <v>242</v>
+      </c>
+      <c r="C112" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D112" s="44">
+        <v>0.33944331296673452</v>
+      </c>
+      <c r="E112" s="44">
+        <v>0.16083634901487737</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G112" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H112" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I112" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J112" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K112" s="44">
+        <v>33.498902622155484</v>
+      </c>
+      <c r="L112" s="44">
+        <v>37.257322410503868</v>
+      </c>
+      <c r="M112" s="44">
+        <v>37.564766839378237</v>
+      </c>
+      <c r="N112" s="44">
+        <v>37.025415751490428</v>
+      </c>
+      <c r="O112" s="44">
+        <v>31.340206185567009</v>
+      </c>
+      <c r="P112" s="44">
+        <v>29.974549910453391</v>
+      </c>
+      <c r="Q112" s="44">
+        <v>23.799107533467495</v>
+      </c>
+      <c r="R112" s="44">
+        <v>20.917001338688085</v>
+      </c>
+      <c r="S112" s="1"/>
+      <c r="T112" s="27"/>
+    </row>
+    <row r="113" spans="1:20">
+      <c r="A113" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B113" s="37" t="s">
+        <v>495</v>
+      </c>
+      <c r="C113" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D113" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E113" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F113" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G113" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H113" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I113" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J113" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K113" s="44">
+        <v>32.860343539955188</v>
+      </c>
+      <c r="L113" s="44">
+        <v>20.475319926873858</v>
+      </c>
+      <c r="M113" s="44">
+        <v>27.859237536656892</v>
+      </c>
+      <c r="N113" s="44">
+        <v>36.376864314296107</v>
+      </c>
+      <c r="O113" s="44">
+        <v>20.74688796680498</v>
+      </c>
+      <c r="P113" s="44">
+        <v>21.201413427561839</v>
+      </c>
+      <c r="Q113" s="44">
+        <v>17.078377554132356</v>
+      </c>
+      <c r="R113" s="44">
+        <v>16.61721068249258</v>
+      </c>
+      <c r="S113" s="1"/>
+      <c r="T113" s="27"/>
+    </row>
+    <row r="114" spans="1:20" s="32" customFormat="1">
+      <c r="A114" s="40"/>
+      <c r="B114" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="C114" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D114" s="44">
+        <v>2.6159178601791903E-2</v>
+      </c>
+      <c r="E114" s="44">
+        <v>2.5380388573749066E-2</v>
+      </c>
+      <c r="F114" s="44">
+        <v>2.4725240762031923E-2</v>
+      </c>
+      <c r="G114" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H114" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I114" s="44">
+        <v>6.8887919355209076E-2</v>
+      </c>
+      <c r="J114" s="44">
+        <v>4.5438538696595518E-2</v>
+      </c>
+      <c r="K114" s="44">
+        <v>18.964584592866007</v>
+      </c>
+      <c r="L114" s="44">
+        <v>19.392392951120325</v>
+      </c>
+      <c r="M114" s="44">
+        <v>17.080623677818693</v>
+      </c>
+      <c r="N114" s="44">
+        <v>18.382297180471085</v>
+      </c>
+      <c r="O114" s="44">
+        <v>14.640670092208067</v>
+      </c>
+      <c r="P114" s="44">
+        <v>15.175617653269516</v>
+      </c>
+      <c r="Q114" s="44">
+        <v>13.127215386066823</v>
+      </c>
+      <c r="R114" s="44">
+        <v>11.041525189265323</v>
+      </c>
+      <c r="S114" s="41"/>
+      <c r="T114" s="28"/>
+    </row>
+    <row r="115" spans="1:20">
+      <c r="A115" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B115" s="37" t="s">
+        <v>246</v>
+      </c>
+      <c r="C115" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D115" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E115" s="44">
+        <v>6.0222824450466728E-2</v>
+      </c>
+      <c r="F115" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G115" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H115" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I115" s="44">
+        <v>0.10093108929878127</v>
+      </c>
+      <c r="J115" s="44">
+        <v>4.9424207977067168E-2</v>
+      </c>
+      <c r="K115" s="44">
+        <v>16.468738362229487</v>
+      </c>
+      <c r="L115" s="44">
+        <v>16.930527858044002</v>
+      </c>
+      <c r="M115" s="44">
+        <v>15.264797507788161</v>
+      </c>
+      <c r="N115" s="44">
+        <v>14.285188321490372</v>
+      </c>
+      <c r="O115" s="44">
+        <v>12.187159956474428</v>
+      </c>
+      <c r="P115" s="44">
+        <v>12.387588589125127</v>
+      </c>
+      <c r="Q115" s="44">
+        <v>9.1023585985802615</v>
+      </c>
+      <c r="R115" s="44">
+        <v>8.287443432746306</v>
+      </c>
+      <c r="S115" s="1"/>
+      <c r="T115" s="27"/>
+    </row>
+    <row r="116" spans="1:20">
+      <c r="A116" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B116" s="37" t="s">
+        <v>248</v>
+      </c>
+      <c r="C116" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D116" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E116" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F116" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G116" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H116" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I116" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J116" s="44">
+        <v>0.33178500331785005</v>
+      </c>
+      <c r="K116" s="44">
+        <v>18.166089965397923</v>
+      </c>
+      <c r="L116" s="44">
+        <v>17.58901758901759</v>
+      </c>
+      <c r="M116" s="44">
+        <v>15.929574512680778</v>
+      </c>
+      <c r="N116" s="44">
+        <v>24.336724516257732</v>
+      </c>
+      <c r="O116" s="44">
+        <v>10.709010339734121</v>
+      </c>
+      <c r="P116" s="44">
+        <v>14.057283429977156</v>
+      </c>
+      <c r="Q116" s="44">
+        <v>19.410863272603439</v>
+      </c>
+      <c r="R116" s="44">
+        <v>14.021887824897401</v>
+      </c>
+      <c r="S116" s="1"/>
+      <c r="T116" s="27"/>
+    </row>
+    <row r="117" spans="1:20">
+      <c r="A117" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B117" s="37" t="s">
+        <v>250</v>
+      </c>
+      <c r="C117" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D117" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E117" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F117" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G117" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H117" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I117" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J117" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K117" s="44">
+        <v>17.486338797814209</v>
+      </c>
+      <c r="L117" s="44">
+        <v>14.957264957264957</v>
+      </c>
+      <c r="M117" s="44">
+        <v>17.222820236813778</v>
+      </c>
+      <c r="N117" s="44">
+        <v>14.925373134328359</v>
+      </c>
+      <c r="O117" s="44">
+        <v>13.717421124828531</v>
+      </c>
+      <c r="P117" s="44">
+        <v>22.004889975550125</v>
+      </c>
+      <c r="Q117" s="44">
+        <v>18.161180476730987</v>
+      </c>
+      <c r="R117" s="44">
+        <v>13.172338090010976</v>
+      </c>
+      <c r="S117" s="1"/>
+      <c r="T117" s="27"/>
+    </row>
+    <row r="118" spans="1:20">
+      <c r="A118" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B118" s="37" t="s">
+        <v>252</v>
+      </c>
+      <c r="C118" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D118" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E118" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F118" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G118" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H118" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I118" s="44">
+        <v>0.65231572080887146</v>
+      </c>
+      <c r="J118" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K118" s="44">
+        <v>17.611835153222966</v>
+      </c>
+      <c r="L118" s="44">
+        <v>17.21170395869191</v>
+      </c>
+      <c r="M118" s="44">
+        <v>13.377926421404682</v>
+      </c>
+      <c r="N118" s="44">
+        <v>11.224826675470453</v>
+      </c>
+      <c r="O118" s="44">
+        <v>13.753166847629387</v>
+      </c>
+      <c r="P118" s="44">
+        <v>16.812609457092822</v>
+      </c>
+      <c r="Q118" s="44">
+        <v>15.357766143106458</v>
+      </c>
+      <c r="R118" s="44">
+        <v>12.627148368993335</v>
+      </c>
+      <c r="S118" s="1"/>
+      <c r="T118" s="27"/>
+    </row>
+    <row r="119" spans="1:20">
+      <c r="A119" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B119" s="37" t="s">
+        <v>254</v>
+      </c>
+      <c r="C119" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D119" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E119" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F119" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G119" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H119" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I119" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J119" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K119" s="44">
+        <v>21.917225236727308</v>
+      </c>
+      <c r="L119" s="44">
+        <v>18.445595854922281</v>
+      </c>
+      <c r="M119" s="44">
+        <v>16.626602564102566</v>
+      </c>
+      <c r="N119" s="44">
+        <v>20.406217221321636</v>
+      </c>
+      <c r="O119" s="44">
+        <v>14.147286821705427</v>
+      </c>
+      <c r="P119" s="44">
+        <v>15.585861397161148</v>
+      </c>
+      <c r="Q119" s="44">
+        <v>13.093868884366982</v>
+      </c>
+      <c r="R119" s="44">
+        <v>13.686763686763687</v>
+      </c>
+      <c r="S119" s="1"/>
+      <c r="T119" s="27"/>
+    </row>
+    <row r="120" spans="1:20">
+      <c r="A120" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B120" s="37" t="s">
+        <v>256</v>
+      </c>
+      <c r="C120" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D120" s="44">
+        <v>0.58754406580493534</v>
+      </c>
+      <c r="E120" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F120" s="44">
+        <v>0.53590568060021437</v>
+      </c>
+      <c r="G120" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H120" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I120" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J120" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K120" s="44">
+        <v>29.827915869980878</v>
+      </c>
+      <c r="L120" s="44">
+        <v>23.139220979560356</v>
+      </c>
+      <c r="M120" s="44">
+        <v>16.832440703902066</v>
+      </c>
+      <c r="N120" s="44">
+        <v>27.737226277372265</v>
+      </c>
+      <c r="O120" s="44">
+        <v>15.292553191489361</v>
+      </c>
+      <c r="P120" s="44">
+        <v>16.944024205748864</v>
+      </c>
+      <c r="Q120" s="44">
+        <v>20.601336302895323</v>
+      </c>
+      <c r="R120" s="44">
+        <v>12.588512981904012</v>
+      </c>
+      <c r="S120" s="1"/>
+      <c r="T120" s="27"/>
+    </row>
+    <row r="121" spans="1:20">
+      <c r="A121" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B121" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D121" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E121" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F121" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G121" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H121" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I121" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J121" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K121" s="44">
+        <v>19.091507570770244</v>
+      </c>
+      <c r="L121" s="44">
+        <v>30.274361400189214</v>
+      </c>
+      <c r="M121" s="44">
+        <v>20.353187668362768</v>
+      </c>
+      <c r="N121" s="44">
+        <v>19.755955839628122</v>
+      </c>
+      <c r="O121" s="44">
+        <v>23.850085178875641</v>
+      </c>
+      <c r="P121" s="44">
+        <v>18.488308863512778</v>
+      </c>
+      <c r="Q121" s="44">
+        <v>13.651877133105803</v>
+      </c>
+      <c r="R121" s="44">
+        <v>11.816080143847932</v>
+      </c>
+      <c r="S121" s="1"/>
+      <c r="T121" s="27"/>
+    </row>
+    <row r="122" spans="1:20">
+      <c r="A122" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B122" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="C122" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D122" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E122" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F122" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G122" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H122" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I122" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J122" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K122" s="44">
+        <v>15.602836879432624</v>
+      </c>
+      <c r="L122" s="44">
+        <v>9.6952908587257607</v>
+      </c>
+      <c r="M122" s="44">
+        <v>8.3391243919388458</v>
+      </c>
+      <c r="N122" s="44">
+        <v>9.8522167487684733</v>
+      </c>
+      <c r="O122" s="44">
+        <v>18.501387604070306</v>
+      </c>
+      <c r="P122" s="44">
+        <v>7.2267389340560069</v>
+      </c>
+      <c r="Q122" s="44">
+        <v>19.213973799126638</v>
+      </c>
+      <c r="R122" s="44">
+        <v>19.315188762071994</v>
+      </c>
+      <c r="S122" s="1"/>
+      <c r="T122" s="27"/>
+    </row>
+    <row r="123" spans="1:20">
+      <c r="A123" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B123" s="37" t="s">
+        <v>496</v>
+      </c>
+      <c r="C123" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D123" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E123" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F123" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G123" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H123" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I123" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J123" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K123" s="44">
+        <v>19.438444924406049</v>
+      </c>
+      <c r="L123" s="44">
+        <v>26.695141484249866</v>
+      </c>
+      <c r="M123" s="44">
+        <v>16.833245660178854</v>
+      </c>
+      <c r="N123" s="44">
+        <v>15.420200462606015</v>
+      </c>
+      <c r="O123" s="44">
+        <v>18.654607122668175</v>
+      </c>
+      <c r="P123" s="44">
+        <v>14.721919302071973</v>
+      </c>
+      <c r="Q123" s="44">
+        <v>14.225500526870389</v>
+      </c>
+      <c r="R123" s="44">
+        <v>16.619059984419632</v>
+      </c>
+      <c r="S123" s="1"/>
+      <c r="T123" s="27"/>
+    </row>
+    <row r="124" spans="1:20">
+      <c r="A124" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B124" s="37" t="s">
+        <v>262</v>
+      </c>
+      <c r="C124" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D124" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E124" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F124" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G124" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H124" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I124" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J124" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K124" s="44">
+        <v>19.108280254777068</v>
+      </c>
+      <c r="L124" s="44">
+        <v>14.53287197231834</v>
+      </c>
+      <c r="M124" s="44">
+        <v>14.55989410986102</v>
+      </c>
+      <c r="N124" s="44">
+        <v>17.728168089297441</v>
+      </c>
+      <c r="O124" s="44">
+        <v>17.921146953405017</v>
+      </c>
+      <c r="P124" s="44">
+        <v>20.36299247454626</v>
+      </c>
+      <c r="Q124" s="44">
+        <v>9.6618357487922708</v>
+      </c>
+      <c r="R124" s="44">
+        <v>13.23918799646955</v>
+      </c>
+      <c r="S124" s="1"/>
+      <c r="T124" s="27"/>
+    </row>
+    <row r="125" spans="1:20">
+      <c r="A125" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B125" s="37" t="s">
+        <v>264</v>
+      </c>
+      <c r="C125" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D125" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E125" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F125" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G125" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H125" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I125" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J125" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K125" s="44">
+        <v>31.268791340950091</v>
+      </c>
+      <c r="L125" s="44">
+        <v>24.40441603718768</v>
+      </c>
+      <c r="M125" s="44">
+        <v>25.655326268823202</v>
+      </c>
+      <c r="N125" s="44">
+        <v>22.801302931596091</v>
+      </c>
+      <c r="O125" s="44">
+        <v>28.683181225554105</v>
+      </c>
+      <c r="P125" s="44">
+        <v>16.927083333333332</v>
+      </c>
+      <c r="Q125" s="44">
+        <v>25.132275132275129</v>
+      </c>
+      <c r="R125" s="44">
+        <v>8.0106809078771697</v>
+      </c>
+      <c r="S125" s="1"/>
+      <c r="T125" s="27"/>
+    </row>
+    <row r="126" spans="1:20">
+      <c r="A126" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B126" s="37" t="s">
+        <v>266</v>
+      </c>
+      <c r="C126" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D126" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E126" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F126" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G126" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H126" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I126" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J126" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K126" s="44">
+        <v>20.852221214868539</v>
+      </c>
+      <c r="L126" s="44">
+        <v>25.925925925925924</v>
+      </c>
+      <c r="M126" s="44">
+        <v>32.850241545893724</v>
+      </c>
+      <c r="N126" s="44">
+        <v>23.448949682462139</v>
+      </c>
+      <c r="O126" s="44">
+        <v>17.267648552564754</v>
+      </c>
+      <c r="P126" s="44">
+        <v>23.587223587223587</v>
+      </c>
+      <c r="Q126" s="44">
+        <v>15.733456732993984</v>
+      </c>
+      <c r="R126" s="44">
+        <v>8.8691796008869179</v>
+      </c>
+      <c r="S126" s="1"/>
+      <c r="T126" s="27"/>
+    </row>
+    <row r="127" spans="1:20">
+      <c r="A127" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B127" s="37" t="s">
+        <v>268</v>
+      </c>
+      <c r="C127" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D127" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E127" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F127" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G127" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H127" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I127" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J127" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K127" s="44">
+        <v>17.156862745098042</v>
+      </c>
+      <c r="L127" s="44">
+        <v>19.813869708796158</v>
+      </c>
+      <c r="M127" s="44">
+        <v>15.877683034401649</v>
+      </c>
+      <c r="N127" s="44">
+        <v>22.687609075043628</v>
+      </c>
+      <c r="O127" s="44">
+        <v>22.480058013052936</v>
+      </c>
+      <c r="P127" s="44">
+        <v>14.563106796116505</v>
+      </c>
+      <c r="Q127" s="44">
+        <v>12.726054922973878</v>
+      </c>
+      <c r="R127" s="44">
+        <v>14.829794405123021</v>
+      </c>
+      <c r="S127" s="1"/>
+      <c r="T127" s="27"/>
+    </row>
+    <row r="128" spans="1:20" s="32" customFormat="1">
+      <c r="A128" s="40"/>
+      <c r="B128" s="34" t="s">
+        <v>269</v>
+      </c>
+      <c r="C128" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D128" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E128" s="44">
+        <v>7.3956291831527562E-2</v>
+      </c>
+      <c r="F128" s="44">
+        <v>3.6336549117930272E-2</v>
+      </c>
+      <c r="G128" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H128" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I128" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J128" s="44">
+        <v>3.3991638057037969E-2</v>
+      </c>
+      <c r="K128" s="44">
+        <v>18.729096989966553</v>
+      </c>
+      <c r="L128" s="44">
+        <v>18.683014304182826</v>
+      </c>
+      <c r="M128" s="44">
+        <v>19.146226221290931</v>
+      </c>
+      <c r="N128" s="44">
+        <v>17.742329291120697</v>
+      </c>
+      <c r="O128" s="44">
+        <v>16.017979364592911</v>
+      </c>
+      <c r="P128" s="44">
+        <v>14.5878026356114</v>
+      </c>
+      <c r="Q128" s="44">
+        <v>14.949342744413823</v>
+      </c>
+      <c r="R128" s="44">
+        <v>9.7978721415081989</v>
+      </c>
+      <c r="S128" s="41"/>
+      <c r="T128" s="28"/>
+    </row>
+    <row r="129" spans="1:20">
+      <c r="A129" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B129" s="37" t="s">
+        <v>271</v>
+      </c>
+      <c r="C129" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D129" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E129" s="44">
+        <v>0.13893713094824592</v>
+      </c>
+      <c r="F129" s="44">
+        <v>0.1303780964797914</v>
+      </c>
+      <c r="G129" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H129" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I129" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J129" s="44">
+        <v>0.10471752447772135</v>
+      </c>
+      <c r="K129" s="44">
+        <v>11.422355180854</v>
+      </c>
+      <c r="L129" s="44">
+        <v>11.752506049083996</v>
+      </c>
+      <c r="M129" s="44">
+        <v>14.681066486668916</v>
+      </c>
+      <c r="N129" s="44">
+        <v>15.507712612389671</v>
+      </c>
+      <c r="O129" s="44">
+        <v>11.473345459633412</v>
+      </c>
+      <c r="P129" s="44">
+        <v>8.681497558328811</v>
+      </c>
+      <c r="Q129" s="44">
+        <v>9.883607516743611</v>
+      </c>
+      <c r="R129" s="44">
+        <v>6.8745396513626318</v>
+      </c>
+      <c r="S129" s="1"/>
+      <c r="T129" s="27"/>
+    </row>
+    <row r="130" spans="1:20">
+      <c r="A130" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="B130" s="37" t="s">
+        <v>273</v>
+      </c>
+      <c r="C130" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D130" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E130" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F130" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G130" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H130" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I130" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J130" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K130" s="44">
+        <v>19.711369236184442</v>
+      </c>
+      <c r="L130" s="44">
+        <v>22.393282015395378</v>
+      </c>
+      <c r="M130" s="44">
+        <v>20.194986072423397</v>
+      </c>
+      <c r="N130" s="44">
+        <v>14.507772020725389</v>
+      </c>
+      <c r="O130" s="44">
+        <v>20.202020202020204</v>
+      </c>
+      <c r="P130" s="44">
+        <v>14.042126379137413</v>
+      </c>
+      <c r="Q130" s="44">
+        <v>21.187800963081859</v>
+      </c>
+      <c r="R130" s="44">
+        <v>15.0093808630394</v>
+      </c>
+      <c r="S130" s="1"/>
+      <c r="T130" s="27"/>
+    </row>
+    <row r="131" spans="1:20">
+      <c r="A131" s="42" t="s">
+        <v>274</v>
+      </c>
+      <c r="B131" s="37" t="s">
+        <v>275</v>
+      </c>
+      <c r="C131" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D131" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E131" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F131" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G131" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H131" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I131" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J131" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K131" s="44">
+        <v>22.251308900523558</v>
+      </c>
+      <c r="L131" s="44">
+        <v>24.453024453024451</v>
+      </c>
+      <c r="M131" s="44">
+        <v>22.388059701492537</v>
+      </c>
+      <c r="N131" s="44">
+        <v>17.125382262996943</v>
+      </c>
+      <c r="O131" s="44">
+        <v>14.270032930845225</v>
+      </c>
+      <c r="P131" s="44">
+        <v>10.655301012253597</v>
+      </c>
+      <c r="Q131" s="44">
+        <v>18.348623853211009</v>
+      </c>
+      <c r="R131" s="44">
+        <v>9.8814229249011856</v>
+      </c>
+      <c r="S131" s="1"/>
+      <c r="T131" s="27"/>
+    </row>
+    <row r="132" spans="1:20">
+      <c r="A132" s="42" t="s">
+        <v>276</v>
+      </c>
+      <c r="B132" s="37" t="s">
+        <v>277</v>
+      </c>
+      <c r="C132" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D132" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E132" s="44">
+        <v>0.26903416733925206</v>
+      </c>
+      <c r="F132" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G132" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H132" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I132" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J132" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K132" s="44">
+        <v>16.404647983595353</v>
+      </c>
+      <c r="L132" s="44">
+        <v>15.307820299500833</v>
+      </c>
+      <c r="M132" s="44">
+        <v>16.647991035697135</v>
+      </c>
+      <c r="N132" s="44">
+        <v>15.067650676506766</v>
+      </c>
+      <c r="O132" s="44">
+        <v>16.074450084602368</v>
+      </c>
+      <c r="P132" s="44">
+        <v>11.583519810451495</v>
+      </c>
+      <c r="Q132" s="44">
+        <v>13.109596224436286</v>
+      </c>
+      <c r="R132" s="44">
+        <v>7.8926598263614842</v>
+      </c>
+      <c r="S132" s="1"/>
+      <c r="T132" s="27"/>
+    </row>
+    <row r="133" spans="1:20">
+      <c r="A133" s="42" t="s">
+        <v>278</v>
+      </c>
+      <c r="B133" s="37" t="s">
+        <v>279</v>
+      </c>
+      <c r="C133" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D133" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E133" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F133" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G133" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H133" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I133" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J133" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K133" s="44">
+        <v>27.34375</v>
+      </c>
+      <c r="L133" s="44">
+        <v>28.484231943031538</v>
+      </c>
+      <c r="M133" s="44">
+        <v>23.305084745762713</v>
+      </c>
+      <c r="N133" s="44">
+        <v>28.571428571428569</v>
+      </c>
+      <c r="O133" s="44">
+        <v>11.695906432748536</v>
+      </c>
+      <c r="P133" s="44">
+        <v>23.738872403560833</v>
+      </c>
+      <c r="Q133" s="44">
+        <v>20.23121387283237</v>
+      </c>
+      <c r="R133" s="44">
+        <v>14.184397163120567</v>
+      </c>
+      <c r="S133" s="1"/>
+      <c r="T133" s="27"/>
+    </row>
+    <row r="134" spans="1:20">
+      <c r="A134" s="42" t="s">
+        <v>280</v>
+      </c>
+      <c r="B134" s="37" t="s">
+        <v>281</v>
+      </c>
+      <c r="C134" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D134" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E134" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F134" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G134" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H134" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I134" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J134" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K134" s="44">
+        <v>11.508951406649617</v>
+      </c>
+      <c r="L134" s="44">
+        <v>13.496932515337424</v>
+      </c>
+      <c r="M134" s="44">
+        <v>10.830324909747292</v>
+      </c>
+      <c r="N134" s="44">
+        <v>9.6153846153846168</v>
+      </c>
+      <c r="O134" s="44">
+        <v>8.2850041425020713</v>
+      </c>
+      <c r="P134" s="44">
+        <v>17.174082747853241</v>
+      </c>
+      <c r="Q134" s="44">
+        <v>9.1673032849503446</v>
+      </c>
+      <c r="R134" s="44">
+        <v>9.2592592592592595</v>
+      </c>
+      <c r="S134" s="1"/>
+      <c r="T134" s="27"/>
+    </row>
+    <row r="135" spans="1:20">
+      <c r="A135" s="42" t="s">
+        <v>282</v>
+      </c>
+      <c r="B135" s="37" t="s">
+        <v>283</v>
+      </c>
+      <c r="C135" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D135" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E135" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F135" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G135" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H135" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I135" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J135" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K135" s="44">
+        <v>23.546200499464859</v>
+      </c>
+      <c r="L135" s="44">
+        <v>14.301036825169824</v>
+      </c>
+      <c r="M135" s="44">
+        <v>18.264840182648399</v>
+      </c>
+      <c r="N135" s="44">
+        <v>14.978601997146932</v>
+      </c>
+      <c r="O135" s="44">
+        <v>19.340659340659339</v>
+      </c>
+      <c r="P135" s="44">
+        <v>15.254237288135593</v>
+      </c>
+      <c r="Q135" s="44">
+        <v>11.527377521613833</v>
+      </c>
+      <c r="R135" s="44">
+        <v>14.475271411338962</v>
+      </c>
+      <c r="S135" s="1"/>
+      <c r="T135" s="27"/>
+    </row>
+    <row r="136" spans="1:20">
+      <c r="A136" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="B136" s="37" t="s">
+        <v>285</v>
+      </c>
+      <c r="C136" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D136" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E136" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F136" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G136" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H136" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I136" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J136" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K136" s="44">
+        <v>19.448946515397083</v>
+      </c>
+      <c r="L136" s="44">
+        <v>25.538707102952916</v>
+      </c>
+      <c r="M136" s="44">
+        <v>25.196850393700785</v>
+      </c>
+      <c r="N136" s="44">
+        <v>12.749003984063746</v>
+      </c>
+      <c r="O136" s="44">
+        <v>20.793950850661627</v>
+      </c>
+      <c r="P136" s="44">
+        <v>17.224880382775119</v>
+      </c>
+      <c r="Q136" s="44">
+        <v>16.869728209934397</v>
+      </c>
+      <c r="R136" s="44">
+        <v>20.579981290926099</v>
+      </c>
+      <c r="S136" s="1"/>
+      <c r="T136" s="27"/>
+    </row>
+    <row r="137" spans="1:20">
+      <c r="A137" s="42" t="s">
+        <v>286</v>
+      </c>
+      <c r="B137" s="37" t="s">
+        <v>287</v>
+      </c>
+      <c r="C137" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D137" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E137" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F137" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G137" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H137" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I137" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J137" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K137" s="44">
+        <v>7.2254335260115603</v>
+      </c>
+      <c r="L137" s="44">
+        <v>9.8245614035087723</v>
+      </c>
+      <c r="M137" s="44">
+        <v>12.295081967213115</v>
+      </c>
+      <c r="N137" s="44">
+        <v>6.9156293222683258</v>
+      </c>
+      <c r="O137" s="44">
+        <v>7.944389275074478</v>
+      </c>
+      <c r="P137" s="44">
+        <v>13.820335636722607</v>
+      </c>
+      <c r="Q137" s="44">
+        <v>11.787819253438114</v>
+      </c>
+      <c r="R137" s="44">
+        <v>2.0533880903490762</v>
+      </c>
+      <c r="S137" s="1"/>
+      <c r="T137" s="27"/>
+    </row>
+    <row r="138" spans="1:20">
+      <c r="A138" s="42" t="s">
+        <v>288</v>
+      </c>
+      <c r="B138" s="37" t="s">
+        <v>289</v>
+      </c>
+      <c r="C138" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D138" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E138" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F138" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G138" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H138" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I138" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J138" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K138" s="44">
+        <v>19.301470588235293</v>
+      </c>
+      <c r="L138" s="44">
+        <v>22.54579614842649</v>
+      </c>
+      <c r="M138" s="44">
+        <v>27.17900656044986</v>
+      </c>
+      <c r="N138" s="44">
+        <v>21.325915623551229</v>
+      </c>
+      <c r="O138" s="44">
+        <v>16.468435498627628</v>
+      </c>
+      <c r="P138" s="44">
+        <v>14.292094685127289</v>
+      </c>
+      <c r="Q138" s="44">
+        <v>13.003901170351105</v>
+      </c>
+      <c r="R138" s="44">
+        <v>6.9174232598357106</v>
+      </c>
+      <c r="S138" s="1"/>
+      <c r="T138" s="27"/>
+    </row>
+    <row r="139" spans="1:20">
+      <c r="A139" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="B139" s="37" t="s">
+        <v>291</v>
+      </c>
+      <c r="C139" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D139" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E139" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F139" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G139" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H139" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I139" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J139" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K139" s="44">
+        <v>15.283842794759824</v>
+      </c>
+      <c r="L139" s="44">
+        <v>27.057497181510708</v>
+      </c>
+      <c r="M139" s="44">
+        <v>18.411967779056386</v>
+      </c>
+      <c r="N139" s="44">
+        <v>16.374269005847953</v>
+      </c>
+      <c r="O139" s="44">
+        <v>22.508038585209004</v>
+      </c>
+      <c r="P139" s="44">
+        <v>18.838304552590266</v>
+      </c>
+      <c r="Q139" s="44">
+        <v>9.1743119266055047</v>
+      </c>
+      <c r="R139" s="44">
+        <v>15.384615384615385</v>
+      </c>
+      <c r="S139" s="1"/>
+      <c r="T139" s="27"/>
+    </row>
+    <row r="140" spans="1:20">
+      <c r="A140" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="B140" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="C140" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D140" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E140" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F140" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G140" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H140" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I140" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J140" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K140" s="44">
+        <v>26.932084309133486</v>
+      </c>
+      <c r="L140" s="44">
+        <v>16.93889897156685</v>
+      </c>
+      <c r="M140" s="44">
+        <v>20.125786163522012</v>
+      </c>
+      <c r="N140" s="44">
+        <v>19.442644199611145</v>
+      </c>
+      <c r="O140" s="44">
+        <v>20.74074074074074</v>
+      </c>
+      <c r="P140" s="44">
+        <v>27.0848182466144</v>
+      </c>
+      <c r="Q140" s="44">
+        <v>17.82042494859493</v>
+      </c>
+      <c r="R140" s="44">
+        <v>12</v>
+      </c>
+      <c r="S140" s="1"/>
+      <c r="T140" s="27"/>
+    </row>
+    <row r="141" spans="1:20">
+      <c r="A141" s="42" t="s">
+        <v>294</v>
+      </c>
+      <c r="B141" s="37" t="s">
+        <v>295</v>
+      </c>
+      <c r="C141" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D141" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E141" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F141" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G141" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H141" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I141" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J141" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K141" s="44">
+        <v>20.454545454545453</v>
+      </c>
+      <c r="L141" s="44">
+        <v>20.145495243424733</v>
+      </c>
+      <c r="M141" s="44">
+        <v>22.435897435897434</v>
+      </c>
+      <c r="N141" s="44">
+        <v>23.735810113519094</v>
+      </c>
+      <c r="O141" s="44">
+        <v>19.125683060109289</v>
+      </c>
+      <c r="P141" s="44">
+        <v>23.513139695712308</v>
+      </c>
+      <c r="Q141" s="44">
+        <v>23.676880222841227</v>
+      </c>
+      <c r="R141" s="44">
+        <v>11.527377521613833</v>
+      </c>
+      <c r="S141" s="1"/>
+      <c r="T141" s="27"/>
+    </row>
+    <row r="142" spans="1:20">
+      <c r="A142" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="B142" s="37" t="s">
+        <v>297</v>
+      </c>
+      <c r="C142" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D142" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E142" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F142" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G142" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H142" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I142" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J142" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K142" s="44">
+        <v>23.267326732673268</v>
+      </c>
+      <c r="L142" s="44">
+        <v>22.004889975550125</v>
+      </c>
+      <c r="M142" s="44">
+        <v>22.504892367906066</v>
+      </c>
+      <c r="N142" s="44">
+        <v>27.531956735496561</v>
+      </c>
+      <c r="O142" s="44">
+        <v>19.172317044657468</v>
+      </c>
+      <c r="P142" s="44">
+        <v>14.679715302491102</v>
+      </c>
+      <c r="Q142" s="44">
+        <v>12.626262626262626</v>
+      </c>
+      <c r="R142" s="44">
+        <v>9.9344327438903246</v>
+      </c>
+      <c r="S142" s="1"/>
+      <c r="T142" s="27"/>
+    </row>
+    <row r="143" spans="1:20">
+      <c r="A143" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="B143" s="37" t="s">
+        <v>299</v>
+      </c>
+      <c r="C143" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D143" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E143" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F143" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G143" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H143" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I143" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J143" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K143" s="44">
+        <v>20.342612419700217</v>
+      </c>
+      <c r="L143" s="44">
+        <v>20.137784843667198</v>
+      </c>
+      <c r="M143" s="44">
+        <v>28.602860286028605</v>
+      </c>
+      <c r="N143" s="44">
+        <v>15.891032917139613</v>
+      </c>
+      <c r="O143" s="44">
+        <v>18.9873417721519</v>
+      </c>
+      <c r="P143" s="44">
+        <v>26.62490211433046</v>
+      </c>
+      <c r="Q143" s="44">
+        <v>25.33532041728763</v>
+      </c>
+      <c r="R143" s="44">
+        <v>15.703069236259815</v>
+      </c>
+      <c r="S143" s="1"/>
+      <c r="T143" s="27"/>
+    </row>
+    <row r="144" spans="1:20">
+      <c r="A144" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B144" s="37" t="s">
+        <v>301</v>
+      </c>
+      <c r="C144" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D144" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E144" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F144" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G144" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H144" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I144" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J144" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K144" s="44">
+        <v>21.881838074398249</v>
+      </c>
+      <c r="L144" s="44">
+        <v>15.053763440860216</v>
+      </c>
+      <c r="M144" s="44">
+        <v>6.4935064935064943</v>
+      </c>
+      <c r="N144" s="44">
+        <v>15.300546448087431</v>
+      </c>
+      <c r="O144" s="44">
+        <v>6.2597809076682314</v>
+      </c>
+      <c r="P144" s="44">
+        <v>9.9173553719008272</v>
+      </c>
+      <c r="Q144" s="44">
+        <v>10.327022375215147</v>
+      </c>
+      <c r="R144" s="44">
+        <v>13.769363166953529</v>
+      </c>
+      <c r="S144" s="1"/>
+      <c r="T144" s="27"/>
+    </row>
+    <row r="145" spans="1:20">
+      <c r="A145" s="42" t="s">
+        <v>302</v>
+      </c>
+      <c r="B145" s="37" t="s">
+        <v>303</v>
+      </c>
+      <c r="C145" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E145" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F145" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G145" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H145" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I145" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J145" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K145" s="44">
+        <v>19.021739130434785</v>
+      </c>
+      <c r="L145" s="44">
+        <v>34.236804564907274</v>
+      </c>
+      <c r="M145" s="44">
+        <v>12.121212121212121</v>
+      </c>
+      <c r="N145" s="44">
+        <v>17.120622568093388</v>
+      </c>
+      <c r="O145" s="44">
+        <v>35.882908404154861</v>
+      </c>
+      <c r="P145" s="44">
+        <v>20.599250936329586</v>
+      </c>
+      <c r="Q145" s="44">
+        <v>14.692378328741965</v>
+      </c>
+      <c r="R145" s="44">
+        <v>12.302284710017574</v>
+      </c>
+      <c r="S145" s="1"/>
+      <c r="T145" s="27"/>
+    </row>
+    <row r="146" spans="1:20">
+      <c r="A146" s="42" t="s">
+        <v>304</v>
+      </c>
+      <c r="B146" s="37" t="s">
+        <v>497</v>
+      </c>
+      <c r="C146" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D146" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E146" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F146" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G146" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H146" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I146" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J146" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K146" s="44">
+        <v>31.25</v>
+      </c>
+      <c r="L146" s="44">
+        <v>27.989821882951656</v>
+      </c>
+      <c r="M146" s="44">
+        <v>24.173027989821882</v>
+      </c>
+      <c r="N146" s="44">
+        <v>23.929471032745592</v>
+      </c>
+      <c r="O146" s="44">
+        <v>14.716703458425313</v>
+      </c>
+      <c r="P146" s="44">
+        <v>14.556040756914118</v>
+      </c>
+      <c r="Q146" s="44">
+        <v>26.809651474530831</v>
+      </c>
+      <c r="R146" s="44">
+        <v>8.9916506101477189</v>
+      </c>
+      <c r="S146" s="1"/>
+      <c r="T146" s="27"/>
+    </row>
+    <row r="147" spans="1:20">
+      <c r="A147" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="B147" s="37" t="s">
+        <v>306</v>
+      </c>
+      <c r="C147" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D147" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E147" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F147" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G147" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H147" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I147" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J147" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K147" s="44">
+        <v>9.8039215686274517</v>
+      </c>
+      <c r="L147" s="44">
+        <v>16.771488469601678</v>
+      </c>
+      <c r="M147" s="44">
+        <v>15.85014409221902</v>
+      </c>
+      <c r="N147" s="44">
+        <v>29.548989113530325</v>
+      </c>
+      <c r="O147" s="44">
+        <v>21.074815595363539</v>
+      </c>
+      <c r="P147" s="44">
+        <v>35.049288061336256</v>
+      </c>
+      <c r="Q147" s="44">
+        <v>25.25832376578645</v>
+      </c>
+      <c r="R147" s="44">
+        <v>16.412661195779602</v>
+      </c>
+      <c r="S147" s="1"/>
+      <c r="T147" s="27"/>
+    </row>
+    <row r="148" spans="1:20">
+      <c r="A148" s="42" t="s">
+        <v>307</v>
+      </c>
+      <c r="B148" s="37" t="s">
+        <v>308</v>
+      </c>
+      <c r="C148" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D148" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E148" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F148" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G148" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H148" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I148" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J148" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K148" s="44">
+        <v>37.863421230561187</v>
+      </c>
+      <c r="L148" s="44">
+        <v>25</v>
+      </c>
+      <c r="M148" s="44">
+        <v>31.227821149751595</v>
+      </c>
+      <c r="N148" s="44">
+        <v>12.640449438202246</v>
+      </c>
+      <c r="O148" s="44">
+        <v>24.871982443306511</v>
+      </c>
+      <c r="P148" s="44">
+        <v>24.337866857551898</v>
+      </c>
+      <c r="Q148" s="44">
+        <v>29.829545454545457</v>
+      </c>
+      <c r="R148" s="44">
+        <v>14.084507042253522</v>
+      </c>
+      <c r="S148" s="1"/>
+      <c r="T148" s="27"/>
+    </row>
+    <row r="149" spans="1:20" s="32" customFormat="1">
+      <c r="A149" s="40"/>
+      <c r="B149" s="34" t="s">
+        <v>309</v>
+      </c>
+      <c r="C149" s="44">
+        <v>3.0281924719135149E-2</v>
+      </c>
+      <c r="D149" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E149" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F149" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G149" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H149" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I149" s="44">
+        <v>2.2657241254304877E-2</v>
+      </c>
+      <c r="J149" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K149" s="44">
+        <v>20.683321087435708</v>
+      </c>
+      <c r="L149" s="44">
+        <v>19.379490648481635</v>
+      </c>
+      <c r="M149" s="44">
+        <v>20.589444335221891</v>
+      </c>
+      <c r="N149" s="44">
+        <v>22.853400434318019</v>
+      </c>
+      <c r="O149" s="44">
+        <v>18.353078267624781</v>
+      </c>
+      <c r="P149" s="44">
+        <v>18.223603288664464</v>
+      </c>
+      <c r="Q149" s="44">
+        <v>14.583550350451643</v>
+      </c>
+      <c r="R149" s="44">
+        <v>12.268330406060766</v>
+      </c>
+      <c r="S149" s="41"/>
+      <c r="T149" s="28"/>
+    </row>
+    <row r="150" spans="1:20">
+      <c r="A150" s="42" t="s">
+        <v>310</v>
+      </c>
+      <c r="B150" s="37" t="s">
+        <v>311</v>
+      </c>
+      <c r="C150" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D150" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E150" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F150" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G150" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H150" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I150" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J150" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K150" s="44">
+        <v>22.586109542631281</v>
+      </c>
+      <c r="L150" s="44">
+        <v>21.268431727237843</v>
+      </c>
+      <c r="M150" s="44">
+        <v>18.989312026564285</v>
+      </c>
+      <c r="N150" s="44">
+        <v>21.833422681417222</v>
+      </c>
+      <c r="O150" s="44">
+        <v>17.146718472843993</v>
+      </c>
+      <c r="P150" s="44">
+        <v>16.560316013369796</v>
+      </c>
+      <c r="Q150" s="44">
+        <v>12.2035300606729</v>
+      </c>
+      <c r="R150" s="44">
+        <v>13.061068459112484</v>
+      </c>
+      <c r="S150" s="1"/>
+      <c r="T150" s="27"/>
+    </row>
+    <row r="151" spans="1:20">
+      <c r="A151" s="42" t="s">
+        <v>312</v>
+      </c>
+      <c r="B151" s="37" t="s">
+        <v>313</v>
+      </c>
+      <c r="C151" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D151" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E151" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F151" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G151" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H151" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I151" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J151" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K151" s="44">
+        <v>13.869625520110958</v>
+      </c>
+      <c r="L151" s="44">
+        <v>13.731548232063165</v>
+      </c>
+      <c r="M151" s="44">
+        <v>8.0348175426849675</v>
+      </c>
+      <c r="N151" s="44">
+        <v>4.490057729313663</v>
+      </c>
+      <c r="O151" s="44">
+        <v>7.214428857715431</v>
+      </c>
+      <c r="P151" s="44">
+        <v>10.928961748633879</v>
+      </c>
+      <c r="Q151" s="44">
+        <v>9.223674096848578</v>
+      </c>
+      <c r="R151" s="44">
+        <v>3.8971161340607949</v>
+      </c>
+      <c r="S151" s="1"/>
+      <c r="T151" s="27"/>
+    </row>
+    <row r="152" spans="1:20">
+      <c r="A152" s="42" t="s">
+        <v>314</v>
+      </c>
+      <c r="B152" s="37" t="s">
+        <v>315</v>
+      </c>
+      <c r="C152" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D152" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E152" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F152" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G152" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H152" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I152" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J152" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K152" s="44">
+        <v>19.362376898681354</v>
+      </c>
+      <c r="L152" s="44">
+        <v>21.773430104133794</v>
+      </c>
+      <c r="M152" s="44">
+        <v>21.589205397301349</v>
+      </c>
+      <c r="N152" s="44">
+        <v>19.909237300541648</v>
+      </c>
+      <c r="O152" s="44">
+        <v>20.511202272010099</v>
+      </c>
+      <c r="P152" s="44">
+        <v>19.934543290687298</v>
+      </c>
+      <c r="Q152" s="44">
+        <v>17.608633910820789</v>
+      </c>
+      <c r="R152" s="44">
+        <v>11.536876802637</v>
+      </c>
+      <c r="S152" s="1"/>
+      <c r="T152" s="27"/>
+    </row>
+    <row r="153" spans="1:20">
+      <c r="A153" s="42" t="s">
+        <v>316</v>
+      </c>
+      <c r="B153" s="37" t="s">
+        <v>317</v>
+      </c>
+      <c r="C153" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D153" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E153" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F153" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G153" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H153" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I153" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J153" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K153" s="44">
+        <v>16.516516516516514</v>
+      </c>
+      <c r="L153" s="44">
+        <v>13.620885357548239</v>
+      </c>
+      <c r="M153" s="44">
+        <v>15.659955257270694</v>
+      </c>
+      <c r="N153" s="44">
+        <v>25.806451612903224</v>
+      </c>
+      <c r="O153" s="44">
+        <v>18.195050946142647</v>
+      </c>
+      <c r="P153" s="44">
+        <v>18.049288441513365</v>
+      </c>
+      <c r="Q153" s="44">
+        <v>16.371971185330715</v>
+      </c>
+      <c r="R153" s="44">
+        <v>13.367281985996181</v>
+      </c>
+      <c r="S153" s="1"/>
+      <c r="T153" s="27"/>
+    </row>
+    <row r="154" spans="1:20">
+      <c r="A154" s="42" t="s">
+        <v>318</v>
+      </c>
+      <c r="B154" s="37" t="s">
+        <v>319</v>
+      </c>
+      <c r="C154" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D154" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E154" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F154" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G154" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H154" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I154" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J154" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K154" s="44">
+        <v>17.527675276752767</v>
+      </c>
+      <c r="L154" s="44">
+        <v>16.265060240963855</v>
+      </c>
+      <c r="M154" s="44">
+        <v>25.758697261287935</v>
+      </c>
+      <c r="N154" s="44">
+        <v>24.55937590291823</v>
+      </c>
+      <c r="O154" s="44">
+        <v>19.801980198019802</v>
+      </c>
+      <c r="P154" s="44">
+        <v>12.813522355507088</v>
+      </c>
+      <c r="Q154" s="44">
+        <v>11.504537901060974</v>
+      </c>
+      <c r="R154" s="44">
+        <v>10.621605310802655</v>
+      </c>
+      <c r="S154" s="1"/>
+      <c r="T154" s="27"/>
+    </row>
+    <row r="155" spans="1:20">
+      <c r="A155" s="42" t="s">
+        <v>320</v>
+      </c>
+      <c r="B155" s="37" t="s">
+        <v>321</v>
+      </c>
+      <c r="C155" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D155" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E155" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F155" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G155" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H155" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I155" s="44">
+        <v>0.245398773006135</v>
+      </c>
+      <c r="J155" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K155" s="44">
+        <v>20.860495436766623</v>
+      </c>
+      <c r="L155" s="44">
+        <v>20.773410035155003</v>
+      </c>
+      <c r="M155" s="44">
+        <v>23.193856762262968</v>
+      </c>
+      <c r="N155" s="44">
+        <v>28.834355828220858</v>
+      </c>
+      <c r="O155" s="44">
+        <v>24.035206499661474</v>
+      </c>
+      <c r="P155" s="44">
+        <v>22.078536508437157</v>
+      </c>
+      <c r="Q155" s="44">
+        <v>16.809200825715127</v>
+      </c>
+      <c r="R155" s="44">
+        <v>15.145140933950358</v>
+      </c>
+      <c r="S155" s="1"/>
+      <c r="T155" s="27"/>
+    </row>
+    <row r="156" spans="1:20">
+      <c r="A156" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="B156" s="37" t="s">
+        <v>323</v>
+      </c>
+      <c r="C156" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D156" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E156" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F156" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G156" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H156" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I156" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J156" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K156" s="44">
+        <v>25.914634146341463</v>
+      </c>
+      <c r="L156" s="44">
+        <v>20.743738932456363</v>
+      </c>
+      <c r="M156" s="44">
+        <v>19.50975487743872</v>
+      </c>
+      <c r="N156" s="44">
+        <v>22.058823529411764</v>
+      </c>
+      <c r="O156" s="44">
+        <v>19.136281355055598</v>
+      </c>
+      <c r="P156" s="44">
+        <v>19.309678976587012</v>
+      </c>
+      <c r="Q156" s="44">
+        <v>19.539427773900908</v>
+      </c>
+      <c r="R156" s="44">
+        <v>15.089163237311386</v>
+      </c>
+      <c r="S156" s="1"/>
+      <c r="T156" s="27"/>
+    </row>
+    <row r="157" spans="1:20">
+      <c r="A157" s="42" t="s">
+        <v>324</v>
+      </c>
+      <c r="B157" s="37" t="s">
+        <v>325</v>
+      </c>
+      <c r="C157" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D157" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E157" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F157" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G157" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H157" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I157" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J157" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K157" s="44">
+        <v>22.861101489435399</v>
+      </c>
+      <c r="L157" s="44">
+        <v>14.93550577053632</v>
+      </c>
+      <c r="M157" s="44">
+        <v>18.86178861788618</v>
+      </c>
+      <c r="N157" s="44">
+        <v>20.401854714064914</v>
+      </c>
+      <c r="O157" s="44">
+        <v>21.573604060913706</v>
+      </c>
+      <c r="P157" s="44">
+        <v>20.455873758036237</v>
+      </c>
+      <c r="Q157" s="44">
+        <v>15.491009681881051</v>
+      </c>
+      <c r="R157" s="44">
+        <v>11.320754716981131</v>
+      </c>
+      <c r="S157" s="1"/>
+      <c r="T157" s="27"/>
+    </row>
+    <row r="158" spans="1:20">
+      <c r="A158" s="42" t="s">
+        <v>326</v>
+      </c>
+      <c r="B158" s="37" t="s">
+        <v>498</v>
+      </c>
+      <c r="C158" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D158" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E158" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F158" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G158" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H158" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I158" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J158" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K158" s="44">
+        <v>17.626500531834065</v>
+      </c>
+      <c r="L158" s="44">
+        <v>14.086617713172485</v>
+      </c>
+      <c r="M158" s="44">
+        <v>17.319829737266989</v>
+      </c>
+      <c r="N158" s="44">
+        <v>20.314735336194563</v>
+      </c>
+      <c r="O158" s="44">
+        <v>16.386247256766641</v>
+      </c>
+      <c r="P158" s="44">
+        <v>12.32583065380493</v>
+      </c>
+      <c r="Q158" s="44">
+        <v>10.455563853622106</v>
+      </c>
+      <c r="R158" s="44">
+        <v>10.221060137865463</v>
+      </c>
+      <c r="S158" s="1"/>
+      <c r="T158" s="27"/>
+    </row>
+    <row r="159" spans="1:20" s="32" customFormat="1">
+      <c r="A159" s="40"/>
+      <c r="B159" s="34" t="s">
+        <v>327</v>
+      </c>
+      <c r="C159" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D159" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E159" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F159" s="44">
+        <v>3.0724797984453253E-2</v>
+      </c>
+      <c r="G159" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H159" s="44">
+        <v>2.6231228277264082E-2</v>
+      </c>
+      <c r="I159" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J159" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K159" s="44">
+        <v>36.040411890421609</v>
+      </c>
+      <c r="L159" s="44">
+        <v>35.857790727729871</v>
+      </c>
+      <c r="M159" s="44">
+        <v>35.196364527410836</v>
+      </c>
+      <c r="N159" s="44">
+        <v>38.341469546816398</v>
+      </c>
+      <c r="O159" s="44">
+        <v>30.83001033820706</v>
+      </c>
+      <c r="P159" s="44">
+        <v>28.983901934721608</v>
+      </c>
+      <c r="Q159" s="44">
+        <v>27.612681629148216</v>
+      </c>
+      <c r="R159" s="44">
+        <v>18.895242552320223</v>
+      </c>
+      <c r="S159" s="41"/>
+      <c r="T159" s="28"/>
+    </row>
+    <row r="160" spans="1:20">
+      <c r="A160" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="B160" s="37" t="s">
+        <v>329</v>
+      </c>
+      <c r="C160" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D160" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E160" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F160" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G160" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H160" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I160" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J160" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K160" s="44">
+        <v>29.128986197049027</v>
+      </c>
+      <c r="L160" s="44">
+        <v>23.594110342380699</v>
+      </c>
+      <c r="M160" s="44">
+        <v>24.236548715462916</v>
+      </c>
+      <c r="N160" s="44">
+        <v>23.062798384135146</v>
+      </c>
+      <c r="O160" s="44">
+        <v>20.456049575837795</v>
+      </c>
+      <c r="P160" s="44">
+        <v>14.683653638522998</v>
+      </c>
+      <c r="Q160" s="44">
+        <v>17.026658883051176</v>
+      </c>
+      <c r="R160" s="44">
+        <v>12.866907921190188</v>
+      </c>
+      <c r="S160" s="1"/>
+      <c r="T160" s="27"/>
+    </row>
+    <row r="161" spans="1:20">
+      <c r="A161" s="42" t="s">
+        <v>330</v>
+      </c>
+      <c r="B161" s="37" t="s">
+        <v>331</v>
+      </c>
+      <c r="C161" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D161" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E161" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F161" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G161" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H161" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I161" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J161" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K161" s="44">
+        <v>40.577590934015724</v>
+      </c>
+      <c r="L161" s="44">
+        <v>40.268456375838923</v>
+      </c>
+      <c r="M161" s="44">
+        <v>33.857729138166896</v>
+      </c>
+      <c r="N161" s="44">
+        <v>39.131511599108393</v>
+      </c>
+      <c r="O161" s="44">
+        <v>37.245256500351367</v>
+      </c>
+      <c r="P161" s="44">
+        <v>36.419305454838451</v>
+      </c>
+      <c r="Q161" s="44">
+        <v>32.490974729241877</v>
+      </c>
+      <c r="R161" s="44">
+        <v>24.229390681003583</v>
+      </c>
+      <c r="S161" s="1"/>
+      <c r="T161" s="27"/>
+    </row>
+    <row r="162" spans="1:20">
+      <c r="A162" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="B162" s="37" t="s">
+        <v>333</v>
+      </c>
+      <c r="C162" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D162" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E162" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F162" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G162" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H162" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I162" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J162" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K162" s="44">
+        <v>29.792238337906706</v>
+      </c>
+      <c r="L162" s="44">
+        <v>28.869895536562204</v>
+      </c>
+      <c r="M162" s="44">
+        <v>40.520446096654275</v>
+      </c>
+      <c r="N162" s="44">
+        <v>40.36036036036036</v>
+      </c>
+      <c r="O162" s="44">
+        <v>30.266552020636286</v>
+      </c>
+      <c r="P162" s="44">
+        <v>24.131746290559271</v>
+      </c>
+      <c r="Q162" s="44">
+        <v>26.993865030674847</v>
+      </c>
+      <c r="R162" s="44">
+        <v>15.997629980743593</v>
+      </c>
+      <c r="S162" s="1"/>
+      <c r="T162" s="27"/>
+    </row>
+    <row r="163" spans="1:20">
+      <c r="A163" s="42" t="s">
+        <v>334</v>
+      </c>
+      <c r="B163" s="37" t="s">
+        <v>335</v>
+      </c>
+      <c r="C163" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D163" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E163" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F163" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G163" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H163" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I163" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J163" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K163" s="44">
+        <v>45.912202980265803</v>
+      </c>
+      <c r="L163" s="44">
+        <v>42.376087779038969</v>
+      </c>
+      <c r="M163" s="44">
+        <v>33.781454670803171</v>
+      </c>
+      <c r="N163" s="44">
+        <v>42.729591836734691</v>
+      </c>
+      <c r="O163" s="44">
+        <v>41.721854304635762</v>
+      </c>
+      <c r="P163" s="44">
+        <v>35.860333438188114</v>
+      </c>
+      <c r="Q163" s="44">
+        <v>38.152011922503725</v>
+      </c>
+      <c r="R163" s="44">
+        <v>27.834154827486227</v>
+      </c>
+      <c r="S163" s="1"/>
+      <c r="T163" s="27"/>
+    </row>
+    <row r="164" spans="1:20">
+      <c r="A164" s="42" t="s">
+        <v>336</v>
+      </c>
+      <c r="B164" s="37" t="s">
+        <v>337</v>
+      </c>
+      <c r="C164" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D164" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E164" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F164" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G164" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H164" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I164" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J164" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K164" s="44">
+        <v>20.415879017013232</v>
+      </c>
+      <c r="L164" s="44">
+        <v>36.827195467422094</v>
+      </c>
+      <c r="M164" s="44">
+        <v>29.323558813728759</v>
+      </c>
+      <c r="N164" s="44">
+        <v>31.908104658583277</v>
+      </c>
+      <c r="O164" s="44">
+        <v>31.013094417643003</v>
+      </c>
+      <c r="P164" s="44">
+        <v>25.674786043449636</v>
+      </c>
+      <c r="Q164" s="44">
+        <v>16.25</v>
+      </c>
+      <c r="R164" s="44">
+        <v>13.813813813813814</v>
+      </c>
+      <c r="S164" s="1"/>
+      <c r="T164" s="27"/>
+    </row>
+    <row r="165" spans="1:20">
+      <c r="A165" s="42" t="s">
+        <v>338</v>
+      </c>
+      <c r="B165" s="37" t="s">
+        <v>339</v>
+      </c>
+      <c r="C165" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D165" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E165" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F165" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G165" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H165" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I165" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J165" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K165" s="44">
+        <v>43.964232488822653</v>
+      </c>
+      <c r="L165" s="44">
+        <v>44.433883806581917</v>
+      </c>
+      <c r="M165" s="44">
+        <v>47.672588261749489</v>
+      </c>
+      <c r="N165" s="44">
+        <v>52.907786226839455</v>
+      </c>
+      <c r="O165" s="44">
+        <v>39.649526506770513</v>
+      </c>
+      <c r="P165" s="44">
+        <v>33.71053256310833</v>
+      </c>
+      <c r="Q165" s="44">
+        <v>31.288656043076479</v>
+      </c>
+      <c r="R165" s="44">
+        <v>23.25101465226663</v>
+      </c>
+      <c r="S165" s="1"/>
+      <c r="T165" s="27"/>
+    </row>
+    <row r="166" spans="1:20">
+      <c r="A166" s="42" t="s">
+        <v>340</v>
+      </c>
+      <c r="B166" s="37" t="s">
+        <v>341</v>
+      </c>
+      <c r="C166" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D166" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E166" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F166" s="44">
+        <v>0.53390282968499725</v>
+      </c>
+      <c r="G166" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H166" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I166" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J166" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K166" s="44">
+        <v>31.762837480148228</v>
+      </c>
+      <c r="L166" s="44">
+        <v>29.893924783027963</v>
+      </c>
+      <c r="M166" s="44">
+        <v>24.32667245873154</v>
+      </c>
+      <c r="N166" s="44">
+        <v>34.81624758220503</v>
+      </c>
+      <c r="O166" s="44">
+        <v>21.106491845219061</v>
+      </c>
+      <c r="P166" s="44">
+        <v>23.048112935753384</v>
+      </c>
+      <c r="Q166" s="44">
+        <v>19.113352800637113</v>
+      </c>
+      <c r="R166" s="44">
+        <v>19.612773447322102</v>
+      </c>
+      <c r="S166" s="1"/>
+      <c r="T166" s="27"/>
+    </row>
+    <row r="167" spans="1:20" s="32" customFormat="1">
+      <c r="A167" s="40"/>
+      <c r="B167" s="34" t="s">
+        <v>342</v>
+      </c>
+      <c r="C167" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D167" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E167" s="44">
+        <v>8.0147471347278981E-2</v>
+      </c>
+      <c r="F167" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G167" s="44">
+        <v>7.0775164994603387E-2</v>
+      </c>
+      <c r="H167" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I167" s="44">
+        <v>7.0145903479236812E-2</v>
+      </c>
+      <c r="J167" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K167" s="44">
+        <v>18.472175640463352</v>
+      </c>
+      <c r="L167" s="44">
+        <v>18.722185278019335</v>
+      </c>
+      <c r="M167" s="44">
+        <v>18.483826651679781</v>
+      </c>
+      <c r="N167" s="44">
+        <v>17.644635109915413</v>
+      </c>
+      <c r="O167" s="44">
+        <v>15.256373405266764</v>
+      </c>
+      <c r="P167" s="44">
+        <v>13.443297145510424</v>
+      </c>
+      <c r="Q167" s="44">
+        <v>10.570026425066063</v>
+      </c>
+      <c r="R167" s="44">
+        <v>9.5491333967354386</v>
+      </c>
+      <c r="S167" s="41"/>
+      <c r="T167" s="28"/>
+    </row>
+    <row r="168" spans="1:20">
+      <c r="A168" s="42" t="s">
+        <v>343</v>
+      </c>
+      <c r="B168" s="37" t="s">
+        <v>344</v>
+      </c>
+      <c r="C168" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D168" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E168" s="44">
+        <v>8.8167871627578914E-2</v>
+      </c>
+      <c r="F168" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G168" s="44">
+        <v>0.15842839036755385</v>
+      </c>
+      <c r="H168" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I168" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J168" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K168" s="44">
+        <v>14.479519958257239</v>
+      </c>
+      <c r="L168" s="44">
+        <v>15.651625118333859</v>
+      </c>
+      <c r="M168" s="44">
+        <v>14.433485686793361</v>
+      </c>
+      <c r="N168" s="44">
+        <v>15.026467072684843</v>
+      </c>
+      <c r="O168" s="44">
+        <v>10.789602746444336</v>
+      </c>
+      <c r="P168" s="44">
+        <v>9.7515672161597404</v>
+      </c>
+      <c r="Q168" s="44">
+        <v>5.8438108730299279</v>
+      </c>
+      <c r="R168" s="44">
+        <v>5.6230031948881791</v>
+      </c>
+      <c r="S168" s="1"/>
+      <c r="T168" s="27"/>
+    </row>
+    <row r="169" spans="1:20">
+      <c r="A169" s="42" t="s">
+        <v>345</v>
+      </c>
+      <c r="B169" s="37" t="s">
+        <v>346</v>
+      </c>
+      <c r="C169" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D169" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E169" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F169" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G169" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H169" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I169" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J169" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K169" s="44">
+        <v>20.342346812205406</v>
+      </c>
+      <c r="L169" s="44">
+        <v>19.835510401548138</v>
+      </c>
+      <c r="M169" s="44">
+        <v>17.379051197745419</v>
+      </c>
+      <c r="N169" s="44">
+        <v>18.666059640336901</v>
+      </c>
+      <c r="O169" s="44">
+        <v>16.260162601626018</v>
+      </c>
+      <c r="P169" s="44">
+        <v>15.882967607105538</v>
+      </c>
+      <c r="Q169" s="44">
+        <v>13.671089666264576</v>
+      </c>
+      <c r="R169" s="44">
+        <v>9.7962382445141074</v>
+      </c>
+      <c r="S169" s="1"/>
+      <c r="T169" s="27"/>
+    </row>
+    <row r="170" spans="1:20">
+      <c r="A170" s="42" t="s">
+        <v>347</v>
+      </c>
+      <c r="B170" s="37" t="s">
+        <v>348</v>
+      </c>
+      <c r="C170" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D170" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E170" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F170" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G170" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H170" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I170" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J170" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K170" s="44">
+        <v>18.213660245183888</v>
+      </c>
+      <c r="L170" s="44">
+        <v>16.559337626494941</v>
+      </c>
+      <c r="M170" s="44">
+        <v>22.129389183696514</v>
+      </c>
+      <c r="N170" s="44">
+        <v>19.921656407386681</v>
+      </c>
+      <c r="O170" s="44">
+        <v>16.523389527743664</v>
+      </c>
+      <c r="P170" s="44">
+        <v>12.707009686490991</v>
+      </c>
+      <c r="Q170" s="44">
+        <v>11.242603550295858</v>
+      </c>
+      <c r="R170" s="44">
+        <v>10.622887493964267</v>
+      </c>
+      <c r="S170" s="1"/>
+      <c r="T170" s="27"/>
+    </row>
+    <row r="171" spans="1:20">
+      <c r="A171" s="42" t="s">
+        <v>349</v>
+      </c>
+      <c r="B171" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="C171" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D171" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E171" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F171" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G171" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H171" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I171" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J171" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K171" s="44">
+        <v>15.841584158415841</v>
+      </c>
+      <c r="L171" s="44">
+        <v>15.340364333652923</v>
+      </c>
+      <c r="M171" s="44">
+        <v>16.559337626494941</v>
+      </c>
+      <c r="N171" s="44">
+        <v>9.115770282588878</v>
+      </c>
+      <c r="O171" s="44">
+        <v>21.598272138228939</v>
+      </c>
+      <c r="P171" s="44">
+        <v>8.791208791208792</v>
+      </c>
+      <c r="Q171" s="44">
+        <v>8.8593576965669989</v>
+      </c>
+      <c r="R171" s="44">
+        <v>15.521064301552107</v>
+      </c>
+      <c r="S171" s="1"/>
+      <c r="T171" s="27"/>
+    </row>
+    <row r="172" spans="1:20">
+      <c r="A172" s="42" t="s">
+        <v>350</v>
+      </c>
+      <c r="B172" s="37" t="s">
+        <v>351</v>
+      </c>
+      <c r="C172" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D172" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E172" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F172" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G172" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H172" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I172" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J172" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K172" s="44">
+        <v>10.471204188481677</v>
+      </c>
+      <c r="L172" s="44">
+        <v>15.873015873015872</v>
+      </c>
+      <c r="M172" s="44">
+        <v>8.5333333333333332</v>
+      </c>
+      <c r="N172" s="44">
+        <v>9.4389092815941265</v>
+      </c>
+      <c r="O172" s="44">
+        <v>11.911852293031567</v>
+      </c>
+      <c r="P172" s="44">
+        <v>10.072747621712367</v>
+      </c>
+      <c r="Q172" s="44">
+        <v>11.853448275862068</v>
+      </c>
+      <c r="R172" s="44">
+        <v>11.671087533156498</v>
+      </c>
+      <c r="S172" s="1"/>
+      <c r="T172" s="27"/>
+    </row>
+    <row r="173" spans="1:20">
+      <c r="A173" s="42" t="s">
+        <v>352</v>
+      </c>
+      <c r="B173" s="37" t="s">
+        <v>353</v>
+      </c>
+      <c r="C173" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D173" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E173" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F173" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G173" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H173" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I173" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J173" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K173" s="44">
+        <v>26.086956521739129</v>
+      </c>
+      <c r="L173" s="44">
+        <v>25.834230355220669</v>
+      </c>
+      <c r="M173" s="44">
+        <v>29.914529914529915</v>
+      </c>
+      <c r="N173" s="44">
+        <v>14.799154334038054</v>
+      </c>
+      <c r="O173" s="44">
+        <v>26.557711950970376</v>
+      </c>
+      <c r="P173" s="44">
+        <v>31.098153547133137</v>
+      </c>
+      <c r="Q173" s="44">
+        <v>11.616650532429816</v>
+      </c>
+      <c r="R173" s="44">
+        <v>21.653543307086615</v>
+      </c>
+      <c r="S173" s="1"/>
+      <c r="T173" s="27"/>
+    </row>
+    <row r="174" spans="1:20">
+      <c r="A174" s="42" t="s">
+        <v>354</v>
+      </c>
+      <c r="B174" s="37" t="s">
+        <v>355</v>
+      </c>
+      <c r="C174" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D174" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E174" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F174" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G174" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H174" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I174" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J174" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K174" s="44">
+        <v>17.636684303350968</v>
+      </c>
+      <c r="L174" s="44">
+        <v>12.313104661389621</v>
+      </c>
+      <c r="M174" s="44">
+        <v>13.99825021872266</v>
+      </c>
+      <c r="N174" s="44">
+        <v>11.965811965811966</v>
+      </c>
+      <c r="O174" s="44">
+        <v>20.754716981132074</v>
+      </c>
+      <c r="P174" s="44">
+        <v>12.601260126012601</v>
+      </c>
+      <c r="Q174" s="44">
+        <v>17.064846416382252</v>
+      </c>
+      <c r="R174" s="44">
+        <v>14.598540145985401</v>
+      </c>
+      <c r="S174" s="1"/>
+      <c r="T174" s="27"/>
+    </row>
+    <row r="175" spans="1:20">
+      <c r="A175" s="42" t="s">
+        <v>356</v>
+      </c>
+      <c r="B175" s="37" t="s">
+        <v>499</v>
+      </c>
+      <c r="C175" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D175" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E175" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F175" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G175" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H175" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I175" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J175" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K175" s="44">
+        <v>30.791788856304986</v>
+      </c>
+      <c r="L175" s="44">
+        <v>23.726448011165388</v>
+      </c>
+      <c r="M175" s="44">
+        <v>33.542976939203356</v>
+      </c>
+      <c r="N175" s="44">
+        <v>20.97902097902098</v>
+      </c>
+      <c r="O175" s="44">
+        <v>33.637000700770848</v>
+      </c>
+      <c r="P175" s="44">
+        <v>22.535211267605636</v>
+      </c>
+      <c r="Q175" s="44">
+        <v>22.03856749311295</v>
+      </c>
+      <c r="R175" s="44">
+        <v>20.5761316872428</v>
+      </c>
+      <c r="S175" s="1"/>
+      <c r="T175" s="27"/>
+    </row>
+    <row r="176" spans="1:20">
+      <c r="A176" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="B176" s="37" t="s">
+        <v>500</v>
+      </c>
+      <c r="C176" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D176" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E176" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F176" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G176" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H176" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I176" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J176" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K176" s="44">
+        <v>21.897810218978105</v>
+      </c>
+      <c r="L176" s="44">
+        <v>14.167650531286895</v>
+      </c>
+      <c r="M176" s="44">
+        <v>9.3348891481913636</v>
+      </c>
+      <c r="N176" s="44">
+        <v>24.80270574971815</v>
+      </c>
+      <c r="O176" s="44">
+        <v>22.443890274314214</v>
+      </c>
+      <c r="P176" s="44">
+        <v>12.330456226880395</v>
+      </c>
+      <c r="Q176" s="44">
+        <v>11.76470588235294</v>
+      </c>
+      <c r="R176" s="44">
+        <v>16.091954022988507</v>
+      </c>
+      <c r="S176" s="1"/>
+      <c r="T176" s="27"/>
+    </row>
+    <row r="177" spans="1:20">
+      <c r="A177" s="42" t="s">
+        <v>358</v>
+      </c>
+      <c r="B177" s="37" t="s">
+        <v>359</v>
+      </c>
+      <c r="C177" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D177" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E177" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F177" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G177" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H177" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I177" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J177" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K177" s="44">
+        <v>7.9575596816976129</v>
+      </c>
+      <c r="L177" s="44">
+        <v>26.07561929595828</v>
+      </c>
+      <c r="M177" s="44">
+        <v>15.852047556142669</v>
+      </c>
+      <c r="N177" s="44">
+        <v>17.902813299232736</v>
+      </c>
+      <c r="O177" s="44">
+        <v>18.641810918774969</v>
+      </c>
+      <c r="P177" s="44">
+        <v>15.404364569961489</v>
+      </c>
+      <c r="Q177" s="44">
+        <v>16.928657799274486</v>
+      </c>
+      <c r="R177" s="44">
+        <v>7.134363852556481</v>
+      </c>
+      <c r="S177" s="1"/>
+      <c r="T177" s="27"/>
+    </row>
+    <row r="178" spans="1:20">
+      <c r="A178" s="42" t="s">
+        <v>360</v>
+      </c>
+      <c r="B178" s="37" t="s">
+        <v>361</v>
+      </c>
+      <c r="C178" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D178" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E178" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F178" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G178" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H178" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I178" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J178" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K178" s="44">
+        <v>29.11392405063291</v>
+      </c>
+      <c r="L178" s="44">
+        <v>29.250457038391225</v>
+      </c>
+      <c r="M178" s="44">
+        <v>20.166073546856467</v>
+      </c>
+      <c r="N178" s="44">
+        <v>19.274376417233558</v>
+      </c>
+      <c r="O178" s="44">
+        <v>18.326206475259621</v>
+      </c>
+      <c r="P178" s="44">
+        <v>16.02747567258157</v>
+      </c>
+      <c r="Q178" s="44">
+        <v>16.994158258098778</v>
+      </c>
+      <c r="R178" s="44">
+        <v>17.725258493353028</v>
+      </c>
+      <c r="S178" s="1"/>
+      <c r="T178" s="27"/>
+    </row>
+    <row r="179" spans="1:20">
+      <c r="A179" s="42" t="s">
+        <v>362</v>
+      </c>
+      <c r="B179" s="37" t="s">
+        <v>363</v>
+      </c>
+      <c r="C179" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D179" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E179" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F179" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G179" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H179" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I179" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J179" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K179" s="44">
+        <v>33.994334277620403</v>
+      </c>
+      <c r="L179" s="44">
+        <v>22.824536376604851</v>
+      </c>
+      <c r="M179" s="44">
+        <v>22.727272727272727</v>
+      </c>
+      <c r="N179" s="44">
+        <v>19.363762102351316</v>
+      </c>
+      <c r="O179" s="44">
+        <v>18.276762402088774</v>
+      </c>
+      <c r="P179" s="44">
+        <v>17.135862913096695</v>
+      </c>
+      <c r="Q179" s="44">
+        <v>15.33406352683461</v>
+      </c>
+      <c r="R179" s="44">
+        <v>10.256410256410257</v>
+      </c>
+      <c r="S179" s="1"/>
+      <c r="T179" s="27"/>
+    </row>
+    <row r="180" spans="1:20">
+      <c r="A180" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="B180" s="37" t="s">
+        <v>365</v>
+      </c>
+      <c r="C180" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D180" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E180" s="44">
+        <v>1.2690355329949237</v>
+      </c>
+      <c r="F180" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G180" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H180" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I180" s="44">
+        <v>2.73</v>
+      </c>
+      <c r="J180" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K180" s="44">
+        <v>31.872509960159363</v>
+      </c>
+      <c r="L180" s="44">
+        <v>34.082106893880713</v>
+      </c>
+      <c r="M180" s="44">
+        <v>25.506376594148538</v>
+      </c>
+      <c r="N180" s="44">
+        <v>24.251069900142657</v>
+      </c>
+      <c r="O180" s="44">
+        <v>27.649769585253459</v>
+      </c>
+      <c r="P180" s="44">
+        <v>23.703703703703702</v>
+      </c>
+      <c r="Q180" s="44">
+        <v>19.019751280175569</v>
+      </c>
+      <c r="R180" s="44">
+        <v>20.319303338171263</v>
+      </c>
+      <c r="S180" s="1"/>
+      <c r="T180" s="27"/>
+    </row>
+    <row r="181" spans="1:20" s="32" customFormat="1">
+      <c r="A181" s="40"/>
+      <c r="B181" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="C181" s="44">
+        <v>5.8139534883720936E-2</v>
+      </c>
+      <c r="D181" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E181" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F181" s="44">
+        <v>5.377789728421619E-2</v>
+      </c>
+      <c r="G181" s="44">
+        <v>5.3940341981768163E-2</v>
+      </c>
+      <c r="H181" s="44">
+        <v>5.3940341981768163E-2</v>
+      </c>
+      <c r="I181" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J181" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K181" s="44">
+        <v>19.408178248794968</v>
+      </c>
+      <c r="L181" s="44">
+        <v>19.304525696752748</v>
+      </c>
+      <c r="M181" s="44">
+        <v>18.204306872601567</v>
+      </c>
+      <c r="N181" s="44">
+        <v>16.336494225894281</v>
+      </c>
+      <c r="O181" s="44">
+        <v>15.248101995707469</v>
+      </c>
+      <c r="P181" s="44">
+        <v>14.030816542268637</v>
+      </c>
+      <c r="Q181" s="44">
+        <v>13.94959546173161</v>
+      </c>
+      <c r="R181" s="44">
+        <v>11.494589918775473</v>
+      </c>
+      <c r="S181" s="41"/>
+      <c r="T181" s="28"/>
+    </row>
+    <row r="182" spans="1:20">
+      <c r="A182" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="B182" s="37" t="s">
+        <v>367</v>
+      </c>
+      <c r="C182" s="44">
+        <v>0.19</v>
+      </c>
+      <c r="D182" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E182" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F182" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G182" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H182" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I182" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J182" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K182" s="44">
+        <v>15.015015015015015</v>
+      </c>
+      <c r="L182" s="44">
+        <v>15.636555731642895</v>
+      </c>
+      <c r="M182" s="44">
+        <v>15.807842332169985</v>
+      </c>
+      <c r="N182" s="44">
+        <v>10.730253353204173</v>
+      </c>
+      <c r="O182" s="44">
+        <v>9.0669304319155941</v>
+      </c>
+      <c r="P182" s="44">
+        <v>9.0271620859192385</v>
+      </c>
+      <c r="Q182" s="44">
+        <v>8.0113100848256362</v>
+      </c>
+      <c r="R182" s="44">
+        <v>7.9852579852579852</v>
+      </c>
+      <c r="S182" s="1"/>
+      <c r="T182" s="27"/>
+    </row>
+    <row r="183" spans="1:20">
+      <c r="A183" s="42" t="s">
+        <v>368</v>
+      </c>
+      <c r="B183" s="37" t="s">
+        <v>369</v>
+      </c>
+      <c r="C183" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D183" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E183" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F183" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G183" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H183" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I183" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J183" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K183" s="44">
+        <v>21.621621621621621</v>
+      </c>
+      <c r="L183" s="44">
+        <v>16.483516483516485</v>
+      </c>
+      <c r="M183" s="44">
+        <v>20.504731861198739</v>
+      </c>
+      <c r="N183" s="44">
+        <v>15.748031496062993</v>
+      </c>
+      <c r="O183" s="44">
+        <v>17.598343685300208</v>
+      </c>
+      <c r="P183" s="44">
+        <v>25.70694087403599</v>
+      </c>
+      <c r="Q183" s="44">
+        <v>18.877297565822158</v>
+      </c>
+      <c r="R183" s="44">
+        <v>9.7276264591439698</v>
+      </c>
+      <c r="S183" s="1"/>
+      <c r="T183" s="27"/>
+    </row>
+    <row r="184" spans="1:20">
+      <c r="A184" s="42" t="s">
+        <v>370</v>
+      </c>
+      <c r="B184" s="37" t="s">
+        <v>371</v>
+      </c>
+      <c r="C184" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D184" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E184" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F184" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G184" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H184" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I184" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J184" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K184" s="44">
+        <v>6.1919504643962853</v>
+      </c>
+      <c r="L184" s="44">
+        <v>7.5700227100681303</v>
+      </c>
+      <c r="M184" s="44">
+        <v>15.151515151515152</v>
+      </c>
+      <c r="N184" s="44">
+        <v>13.119533527696793</v>
+      </c>
+      <c r="O184" s="44">
+        <v>22.132796780684103</v>
+      </c>
+      <c r="P184" s="44">
+        <v>7.8508341511285566</v>
+      </c>
+      <c r="Q184" s="44">
+        <v>17.291066282420751</v>
+      </c>
+      <c r="R184" s="44">
+        <v>9.8039215686274517</v>
+      </c>
+      <c r="S184" s="1"/>
+      <c r="T184" s="27"/>
+    </row>
+    <row r="185" spans="1:20">
+      <c r="A185" s="42" t="s">
+        <v>372</v>
+      </c>
+      <c r="B185" s="37" t="s">
+        <v>501</v>
+      </c>
+      <c r="C185" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D185" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E185" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F185" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G185" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H185" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I185" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J185" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K185" s="44">
+        <v>19.685039370078741</v>
+      </c>
+      <c r="L185" s="44">
+        <v>22.8287841191067</v>
+      </c>
+      <c r="M185" s="44">
+        <v>18.933731938216244</v>
+      </c>
+      <c r="N185" s="44">
+        <v>13.930348258706468</v>
+      </c>
+      <c r="O185" s="44">
+        <v>19.801980198019802</v>
+      </c>
+      <c r="P185" s="44">
+        <v>17.021276595744681</v>
+      </c>
+      <c r="Q185" s="44">
+        <v>19.138755980861244</v>
+      </c>
+      <c r="R185" s="44">
+        <v>16.374269005847953</v>
+      </c>
+      <c r="S185" s="1"/>
+      <c r="T185" s="27"/>
+    </row>
+    <row r="186" spans="1:20">
+      <c r="A186" s="42" t="s">
+        <v>373</v>
+      </c>
+      <c r="B186" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C186" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D186" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E186" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F186" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G186" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H186" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I186" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J186" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K186" s="44">
+        <v>20.304568527918779</v>
+      </c>
+      <c r="L186" s="44">
+        <v>15.665796344647518</v>
+      </c>
+      <c r="M186" s="44">
+        <v>11.818778726198293</v>
+      </c>
+      <c r="N186" s="44">
+        <v>34.736138944555783</v>
+      </c>
+      <c r="O186" s="44">
+        <v>14.754098360655739</v>
+      </c>
+      <c r="P186" s="44">
+        <v>12.519561815336463</v>
+      </c>
+      <c r="Q186" s="44">
+        <v>13.215859030837004</v>
+      </c>
+      <c r="R186" s="44">
+        <v>20.378457059679768</v>
+      </c>
+      <c r="S186" s="1"/>
+      <c r="T186" s="27"/>
+    </row>
+    <row r="187" spans="1:20">
+      <c r="A187" s="42" t="s">
+        <v>374</v>
+      </c>
+      <c r="B187" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C187" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D187" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E187" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F187" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G187" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H187" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I187" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J187" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K187" s="44">
+        <v>13.333333333333334</v>
+      </c>
+      <c r="L187" s="44">
+        <v>28.238182934315532</v>
+      </c>
+      <c r="M187" s="44">
+        <v>14.048531289910601</v>
+      </c>
+      <c r="N187" s="44">
+        <v>24.112525117213664</v>
+      </c>
+      <c r="O187" s="44">
+        <v>16.62049861495845</v>
+      </c>
+      <c r="P187" s="44">
+        <v>21.447721179624665</v>
+      </c>
+      <c r="Q187" s="44">
+        <v>26.778242677824267</v>
+      </c>
+      <c r="R187" s="44">
+        <v>10.238907849829351</v>
+      </c>
+      <c r="S187" s="1"/>
+      <c r="T187" s="27"/>
+    </row>
+    <row r="188" spans="1:20">
+      <c r="A188" s="42" t="s">
+        <v>375</v>
+      </c>
+      <c r="B188" s="37" t="s">
+        <v>376</v>
+      </c>
+      <c r="C188" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D188" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E188" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F188" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G188" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H188" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I188" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J188" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K188" s="44">
+        <v>27.586206896551722</v>
+      </c>
+      <c r="L188" s="44">
+        <v>29.787234042553195</v>
+      </c>
+      <c r="M188" s="44">
+        <v>13.417190775681341</v>
+      </c>
+      <c r="N188" s="44">
+        <v>18.883415435139575</v>
+      </c>
+      <c r="O188" s="44">
+        <v>15.698587127158554</v>
+      </c>
+      <c r="P188" s="44">
+        <v>15.578635014836795</v>
+      </c>
+      <c r="Q188" s="44">
+        <v>9.6385542168674707</v>
+      </c>
+      <c r="R188" s="44">
+        <v>12.230447376890892</v>
+      </c>
+      <c r="S188" s="1"/>
+      <c r="T188" s="27"/>
+    </row>
+    <row r="189" spans="1:20">
+      <c r="A189" s="42" t="s">
+        <v>377</v>
+      </c>
+      <c r="B189" s="37" t="s">
+        <v>378</v>
+      </c>
+      <c r="C189" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D189" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E189" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F189" s="44">
+        <v>1.524390243902439</v>
+      </c>
+      <c r="G189" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H189" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I189" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J189" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K189" s="44">
+        <v>26.761819803746654</v>
+      </c>
+      <c r="L189" s="44">
+        <v>12.37842617152962</v>
+      </c>
+      <c r="M189" s="44">
+        <v>21.524663677130047</v>
+      </c>
+      <c r="N189" s="44">
+        <v>21.937842778793417</v>
+      </c>
+      <c r="O189" s="44">
+        <v>16.913319238900634</v>
+      </c>
+      <c r="P189" s="44">
+        <v>18.292682926829269</v>
+      </c>
+      <c r="Q189" s="44">
+        <v>17.475728155339805</v>
+      </c>
+      <c r="R189" s="44">
+        <v>11.494252873563218</v>
+      </c>
+      <c r="S189" s="1"/>
+      <c r="T189" s="27"/>
+    </row>
+    <row r="190" spans="1:20">
+      <c r="A190" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="B190" s="37" t="s">
+        <v>502</v>
+      </c>
+      <c r="C190" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D190" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E190" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F190" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G190" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H190" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I190" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J190" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K190" s="44">
+        <v>17.595307917888565</v>
+      </c>
+      <c r="L190" s="44">
+        <v>31.677465802735782</v>
+      </c>
+      <c r="M190" s="44">
+        <v>24.407753050969131</v>
+      </c>
+      <c r="N190" s="44">
+        <v>23.021582733812949</v>
+      </c>
+      <c r="O190" s="44">
+        <v>27.051397655545536</v>
+      </c>
+      <c r="P190" s="44">
+        <v>21.867115222876365</v>
+      </c>
+      <c r="Q190" s="44">
+        <v>12.810248198558845</v>
+      </c>
+      <c r="R190" s="44">
+        <v>14.095536413469068</v>
+      </c>
+      <c r="S190" s="1"/>
+      <c r="T190" s="27"/>
+    </row>
+    <row r="191" spans="1:20">
+      <c r="A191" s="42" t="s">
+        <v>380</v>
+      </c>
+      <c r="B191" s="37" t="s">
+        <v>381</v>
+      </c>
+      <c r="C191" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D191" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E191" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F191" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G191" s="44">
+        <v>1.4836795252225521</v>
+      </c>
+      <c r="H191" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I191" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J191" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K191" s="44">
+        <v>22.962112514351322</v>
+      </c>
+      <c r="L191" s="44">
+        <v>12.738853503184714</v>
+      </c>
+      <c r="M191" s="44">
+        <v>21.052631578947366</v>
+      </c>
+      <c r="N191" s="44">
+        <v>13.781223083548666</v>
+      </c>
+      <c r="O191" s="44">
+        <v>23.099133782483154</v>
+      </c>
+      <c r="P191" s="44">
+        <v>16.114592658907789</v>
+      </c>
+      <c r="Q191" s="44">
+        <v>16.65278934221482</v>
+      </c>
+      <c r="R191" s="44">
+        <v>25.70281124497992</v>
+      </c>
+      <c r="S191" s="1"/>
+      <c r="T191" s="27"/>
+    </row>
+    <row r="192" spans="1:20">
+      <c r="A192" s="42" t="s">
+        <v>382</v>
+      </c>
+      <c r="B192" s="37" t="s">
+        <v>383</v>
+      </c>
+      <c r="C192" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D192" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E192" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F192" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G192" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H192" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I192" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J192" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K192" s="44">
+        <v>25.099075297225891</v>
+      </c>
+      <c r="L192" s="44">
+        <v>28.75816993464052</v>
+      </c>
+      <c r="M192" s="44">
+        <v>24.445159215181732</v>
+      </c>
+      <c r="N192" s="44">
+        <v>22.4</v>
+      </c>
+      <c r="O192" s="44">
+        <v>20.595807282089002</v>
+      </c>
+      <c r="P192" s="44">
+        <v>18.820123054650743</v>
+      </c>
+      <c r="Q192" s="44">
+        <v>24.233784746970777</v>
+      </c>
+      <c r="R192" s="44">
+        <v>16.271666077113547</v>
+      </c>
+      <c r="S192" s="1"/>
+      <c r="T192" s="27"/>
+    </row>
+    <row r="193" spans="1:20">
+      <c r="A193" s="42" t="s">
+        <v>384</v>
+      </c>
+      <c r="B193" s="37" t="s">
+        <v>385</v>
+      </c>
+      <c r="C193" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D193" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E193" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F193" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G193" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H193" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I193" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J193" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K193" s="44">
+        <v>39.039039039039039</v>
+      </c>
+      <c r="L193" s="44">
+        <v>9.9173553719008272</v>
+      </c>
+      <c r="M193" s="44">
+        <v>24.432809773123907</v>
+      </c>
+      <c r="N193" s="44">
+        <v>13.468013468013467</v>
+      </c>
+      <c r="O193" s="44">
+        <v>34.220532319391637</v>
+      </c>
+      <c r="P193" s="44">
+        <v>17.152658662092627</v>
+      </c>
+      <c r="Q193" s="44">
+        <v>12.698412698412698</v>
+      </c>
+      <c r="R193" s="44">
+        <v>6.2208398133748055</v>
+      </c>
+      <c r="S193" s="1"/>
+      <c r="T193" s="27"/>
+    </row>
+    <row r="194" spans="1:20">
+      <c r="A194" s="42" t="s">
+        <v>386</v>
+      </c>
+      <c r="B194" s="37" t="s">
+        <v>387</v>
+      </c>
+      <c r="C194" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D194" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E194" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F194" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G194" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H194" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I194" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J194" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K194" s="44">
+        <v>6.1871616395978348</v>
+      </c>
+      <c r="L194" s="44">
+        <v>7.4460163812360394</v>
+      </c>
+      <c r="M194" s="44">
+        <v>11.3555713271824</v>
+      </c>
+      <c r="N194" s="44">
+        <v>9.7970608817354794</v>
+      </c>
+      <c r="O194" s="44">
+        <v>7.9840319361277441</v>
+      </c>
+      <c r="P194" s="44">
+        <v>5.5710306406685239</v>
+      </c>
+      <c r="Q194" s="44">
+        <v>8.8417329796640143</v>
+      </c>
+      <c r="R194" s="44">
+        <v>7.3327222731439052</v>
+      </c>
+      <c r="S194" s="1"/>
+      <c r="T194" s="27"/>
+    </row>
+    <row r="195" spans="1:20">
+      <c r="A195" s="42" t="s">
+        <v>388</v>
+      </c>
+      <c r="B195" s="37" t="s">
+        <v>503</v>
+      </c>
+      <c r="C195" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D195" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E195" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F195" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G195" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H195" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I195" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J195" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K195" s="44">
+        <v>22.390754785120983</v>
+      </c>
+      <c r="L195" s="44">
+        <v>15.759312320916905</v>
+      </c>
+      <c r="M195" s="44">
+        <v>18.156424581005588</v>
+      </c>
+      <c r="N195" s="44">
+        <v>10.295126973232669</v>
+      </c>
+      <c r="O195" s="44">
+        <v>21.267545725223311</v>
+      </c>
+      <c r="P195" s="44">
+        <v>11.489536315141567</v>
+      </c>
+      <c r="Q195" s="44">
+        <v>16.699801192842944</v>
+      </c>
+      <c r="R195" s="44">
+        <v>12.733784321528054</v>
+      </c>
+      <c r="S195" s="1"/>
+      <c r="T195" s="27"/>
+    </row>
+    <row r="196" spans="1:20" s="32" customFormat="1">
+      <c r="A196" s="40"/>
+      <c r="B196" s="34" t="s">
+        <v>389</v>
+      </c>
+      <c r="C196" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D196" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E196" s="44">
+        <v>9.2828100922711324E-3</v>
+      </c>
+      <c r="F196" s="44">
+        <v>8.8703596930855538E-3</v>
+      </c>
+      <c r="G196" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H196" s="44">
+        <v>2.4231850344092275E-2</v>
+      </c>
+      <c r="I196" s="44">
+        <v>2.4083618322816819E-2</v>
+      </c>
+      <c r="J196" s="44">
+        <v>1.6102087233057585E-2</v>
+      </c>
+      <c r="K196" s="44">
+        <v>30.242500046670525</v>
+      </c>
+      <c r="L196" s="44">
+        <v>32.645949045157238</v>
+      </c>
+      <c r="M196" s="44">
+        <v>35.983727344861897</v>
+      </c>
+      <c r="N196" s="44">
+        <v>37.904059387333213</v>
+      </c>
+      <c r="O196" s="44">
+        <v>30.174909595446451</v>
+      </c>
+      <c r="P196" s="44">
+        <v>28.645406574677985</v>
+      </c>
+      <c r="Q196" s="44">
+        <v>25.394871587910952</v>
+      </c>
+      <c r="R196" s="44">
+        <v>18.503744265743141</v>
+      </c>
+      <c r="S196" s="41"/>
+      <c r="T196" s="28"/>
+    </row>
+    <row r="197" spans="1:20">
+      <c r="A197" s="42" t="s">
+        <v>390</v>
+      </c>
+      <c r="B197" s="37" t="s">
+        <v>391</v>
+      </c>
+      <c r="C197" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D197" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E197" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F197" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G197" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H197" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I197" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J197" s="44">
+        <v>7.5292700372698862E-2</v>
+      </c>
+      <c r="K197" s="44">
+        <v>36.861256130359124</v>
+      </c>
+      <c r="L197" s="44">
+        <v>41.017733230531995</v>
+      </c>
+      <c r="M197" s="44">
+        <v>35.390591281829956</v>
+      </c>
+      <c r="N197" s="44">
+        <v>39.318824380301137</v>
+      </c>
+      <c r="O197" s="44">
+        <v>27.788715756314339</v>
+      </c>
+      <c r="P197" s="44">
+        <v>23.425757968385593</v>
+      </c>
+      <c r="Q197" s="44">
+        <v>21.575178997613364</v>
+      </c>
+      <c r="R197" s="44">
+        <v>15.686622058758363</v>
+      </c>
+      <c r="S197" s="1"/>
+      <c r="T197" s="27"/>
+    </row>
+    <row r="198" spans="1:20">
+      <c r="A198" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="B198" s="37" t="s">
+        <v>393</v>
+      </c>
+      <c r="C198" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D198" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E198" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F198" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G198" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H198" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I198" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J198" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K198" s="44">
+        <v>27.839835023199864</v>
+      </c>
+      <c r="L198" s="44">
+        <v>29.718189581554228</v>
+      </c>
+      <c r="M198" s="44">
+        <v>42.452830188679243</v>
+      </c>
+      <c r="N198" s="44">
+        <v>35.400907715582449</v>
+      </c>
+      <c r="O198" s="44">
+        <v>26.511766458147154</v>
+      </c>
+      <c r="P198" s="44">
+        <v>23.368251410153103</v>
+      </c>
+      <c r="Q198" s="44">
+        <v>19.158994774819607</v>
+      </c>
+      <c r="R198" s="44">
+        <v>9.9373003667337034</v>
+      </c>
+      <c r="S198" s="1"/>
+      <c r="T198" s="27"/>
+    </row>
+    <row r="199" spans="1:20">
+      <c r="A199" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="B199" s="37" t="s">
+        <v>395</v>
+      </c>
+      <c r="C199" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D199" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E199" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F199" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G199" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H199" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I199" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J199" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K199" s="44">
+        <v>23.053892215568862</v>
+      </c>
+      <c r="L199" s="44">
+        <v>20.348837209302328</v>
+      </c>
+      <c r="M199" s="44">
+        <v>27.030754378706387</v>
+      </c>
+      <c r="N199" s="44">
+        <v>22.86011170281855</v>
+      </c>
+      <c r="O199" s="44">
+        <v>19.7570417834735</v>
+      </c>
+      <c r="P199" s="44">
+        <v>14.170535059858295</v>
+      </c>
+      <c r="Q199" s="44">
+        <v>10.880652839170351</v>
+      </c>
+      <c r="R199" s="44">
+        <v>8.1153230112119594</v>
+      </c>
+      <c r="S199" s="1"/>
+      <c r="T199" s="27"/>
+    </row>
+    <row r="200" spans="1:20">
+      <c r="A200" s="42" t="s">
+        <v>396</v>
+      </c>
+      <c r="B200" s="37" t="s">
+        <v>504</v>
+      </c>
+      <c r="C200" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D200" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E200" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F200" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G200" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H200" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I200" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J200" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K200" s="44">
+        <v>14.250723669561346</v>
+      </c>
+      <c r="L200" s="44">
+        <v>17.532325224632917</v>
+      </c>
+      <c r="M200" s="44">
+        <v>16.612641815235008</v>
+      </c>
+      <c r="N200" s="44">
+        <v>22.0162224797219</v>
+      </c>
+      <c r="O200" s="44">
+        <v>20.577933450087563</v>
+      </c>
+      <c r="P200" s="44">
+        <v>15.328761597418314</v>
+      </c>
+      <c r="Q200" s="44">
+        <v>16.101853585470888</v>
+      </c>
+      <c r="R200" s="44">
+        <v>11.024182076813657</v>
+      </c>
+      <c r="S200" s="1"/>
+      <c r="T200" s="27"/>
+    </row>
+    <row r="201" spans="1:20">
+      <c r="A201" s="42" t="s">
+        <v>397</v>
+      </c>
+      <c r="B201" s="37" t="s">
+        <v>398</v>
+      </c>
+      <c r="C201" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D201" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E201" s="44">
+        <v>9.1873765446276817E-2</v>
+      </c>
+      <c r="F201" s="44">
+        <v>8.8640694943048354E-2</v>
+      </c>
+      <c r="G201" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H201" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I201" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J201" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K201" s="44">
+        <v>27.851537145217442</v>
+      </c>
+      <c r="L201" s="44">
+        <v>31.262525050100201</v>
+      </c>
+      <c r="M201" s="44">
+        <v>28.228423101881894</v>
+      </c>
+      <c r="N201" s="44">
+        <v>29.755579171094581</v>
+      </c>
+      <c r="O201" s="44">
+        <v>27.606290040768783</v>
+      </c>
+      <c r="P201" s="44">
+        <v>23.860575072846224</v>
+      </c>
+      <c r="Q201" s="44">
+        <v>20.491153947715869</v>
+      </c>
+      <c r="R201" s="44">
+        <v>15.907447577729574</v>
+      </c>
+      <c r="S201" s="1"/>
+      <c r="T201" s="27"/>
+    </row>
+    <row r="202" spans="1:20">
+      <c r="A202" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="B202" s="37" t="s">
+        <v>400</v>
+      </c>
+      <c r="C202" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D202" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E202" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F202" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G202" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H202" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I202" s="44">
+        <v>0.12045290291496</v>
+      </c>
+      <c r="J202" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K202" s="44">
+        <v>26.964362387290684</v>
+      </c>
+      <c r="L202" s="44">
+        <v>32.502708559046582</v>
+      </c>
+      <c r="M202" s="44">
+        <v>33.446887581294519</v>
+      </c>
+      <c r="N202" s="44">
+        <v>42.989959092599477</v>
+      </c>
+      <c r="O202" s="44">
+        <v>40.584415584415581</v>
+      </c>
+      <c r="P202" s="44">
+        <v>29.104761904761904</v>
+      </c>
+      <c r="Q202" s="44">
+        <v>26.545480776166777</v>
+      </c>
+      <c r="R202" s="44">
+        <v>23.275145469659186</v>
+      </c>
+      <c r="S202" s="1"/>
+      <c r="T202" s="27"/>
+    </row>
+    <row r="203" spans="1:20">
+      <c r="A203" s="42" t="s">
+        <v>401</v>
+      </c>
+      <c r="B203" s="37" t="s">
+        <v>402</v>
+      </c>
+      <c r="C203" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D203" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E203" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F203" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G203" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H203" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I203" s="44">
+        <v>0.14112334180073385</v>
+      </c>
+      <c r="J203" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K203" s="44">
+        <v>24.554694575827714</v>
+      </c>
+      <c r="L203" s="44">
+        <v>25.231457930613491</v>
+      </c>
+      <c r="M203" s="44">
+        <v>30.748272842269145</v>
+      </c>
+      <c r="N203" s="44">
+        <v>37.789865445176069</v>
+      </c>
+      <c r="O203" s="44">
+        <v>33.175812518082751</v>
+      </c>
+      <c r="P203" s="44">
+        <v>28.757702956148968</v>
+      </c>
+      <c r="Q203" s="44">
+        <v>27.670635586114372</v>
+      </c>
+      <c r="R203" s="44">
+        <v>20.426359730890816</v>
+      </c>
+      <c r="S203" s="1"/>
+      <c r="T203" s="27"/>
+    </row>
+    <row r="204" spans="1:20">
+      <c r="A204" s="42" t="s">
+        <v>403</v>
+      </c>
+      <c r="B204" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="C204" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D204" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E204" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F204" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G204" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H204" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I204" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J204" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K204" s="44">
+        <v>29.984518862543794</v>
+      </c>
+      <c r="L204" s="44">
+        <v>23.346938775510207</v>
+      </c>
+      <c r="M204" s="44">
+        <v>32.286422120994168</v>
+      </c>
+      <c r="N204" s="44">
+        <v>38.277511961722489</v>
+      </c>
+      <c r="O204" s="44">
+        <v>34.012400354295835</v>
+      </c>
+      <c r="P204" s="44">
+        <v>31.743308167467397</v>
+      </c>
+      <c r="Q204" s="44">
+        <v>28.744326777609682</v>
+      </c>
+      <c r="R204" s="44">
+        <v>21.446836591602739</v>
+      </c>
+      <c r="S204" s="1"/>
+      <c r="T204" s="27"/>
+    </row>
+    <row r="205" spans="1:20">
+      <c r="A205" s="42" t="s">
+        <v>405</v>
+      </c>
+      <c r="B205" s="37" t="s">
+        <v>406</v>
+      </c>
+      <c r="C205" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D205" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E205" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F205" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G205" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H205" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I205" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J205" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K205" s="44">
+        <v>25.75008621680653</v>
+      </c>
+      <c r="L205" s="44">
+        <v>31.036056595162027</v>
+      </c>
+      <c r="M205" s="44">
+        <v>28.453608247422682</v>
+      </c>
+      <c r="N205" s="44">
+        <v>31.534619527960043</v>
+      </c>
+      <c r="O205" s="44">
+        <v>24.116501252202948</v>
+      </c>
+      <c r="P205" s="44">
+        <v>22.428655117583059</v>
+      </c>
+      <c r="Q205" s="44">
+        <v>21.301407136748814</v>
+      </c>
+      <c r="R205" s="44">
+        <v>16.175706759664614</v>
+      </c>
+      <c r="S205" s="1"/>
+      <c r="T205" s="27"/>
+    </row>
+    <row r="206" spans="1:20">
+      <c r="A206" s="42" t="s">
+        <v>407</v>
+      </c>
+      <c r="B206" s="37" t="s">
+        <v>408</v>
+      </c>
+      <c r="C206" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D206" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E206" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F206" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G206" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H206" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I206" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J206" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K206" s="44">
+        <v>14.13094677343382</v>
+      </c>
+      <c r="L206" s="44">
+        <v>8.3429895712630362</v>
+      </c>
+      <c r="M206" s="44">
+        <v>18.404907975460123</v>
+      </c>
+      <c r="N206" s="44">
+        <v>11.84934405416843</v>
+      </c>
+      <c r="O206" s="44">
+        <v>21.286660359508041</v>
+      </c>
+      <c r="P206" s="44">
+        <v>14.604810996563574</v>
+      </c>
+      <c r="Q206" s="44">
+        <v>19.028741328047573</v>
+      </c>
+      <c r="R206" s="44">
+        <v>6.4393939393939394</v>
+      </c>
+      <c r="S206" s="1"/>
+      <c r="T206" s="27"/>
+    </row>
+    <row r="207" spans="1:20">
+      <c r="A207" s="42" t="s">
+        <v>409</v>
+      </c>
+      <c r="B207" s="37" t="s">
+        <v>410</v>
+      </c>
+      <c r="C207" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D207" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E207" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F207" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G207" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H207" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I207" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J207" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K207" s="44">
+        <v>44.254612327223114</v>
+      </c>
+      <c r="L207" s="44">
+        <v>45.086297992250792</v>
+      </c>
+      <c r="M207" s="44">
+        <v>42.674253200568984</v>
+      </c>
+      <c r="N207" s="44">
+        <v>48.986398457449582</v>
+      </c>
+      <c r="O207" s="44">
+        <v>43.706377858002412</v>
+      </c>
+      <c r="P207" s="44">
+        <v>42.127621913443662</v>
+      </c>
+      <c r="Q207" s="44">
+        <v>36.180234254512115</v>
+      </c>
+      <c r="R207" s="44">
+        <v>30.643020871033901</v>
+      </c>
+      <c r="S207" s="1"/>
+      <c r="T207" s="27"/>
+    </row>
+    <row r="208" spans="1:20">
+      <c r="A208" s="42" t="s">
+        <v>411</v>
+      </c>
+      <c r="B208" s="37" t="s">
+        <v>412</v>
+      </c>
+      <c r="C208" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D208" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E208" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F208" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G208" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H208" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I208" s="44">
+        <v>7.3086058834277365E-2</v>
+      </c>
+      <c r="J208" s="44">
+        <v>7.3389109056216054E-2</v>
+      </c>
+      <c r="K208" s="44">
+        <v>41.422537130399235</v>
+      </c>
+      <c r="L208" s="44">
+        <v>46.854898774460018</v>
+      </c>
+      <c r="M208" s="44">
+        <v>43.96977078258697</v>
+      </c>
+      <c r="N208" s="44">
+        <v>43.958641063515515</v>
+      </c>
+      <c r="O208" s="44">
+        <v>33.685322069693768</v>
+      </c>
+      <c r="P208" s="44">
+        <v>30.316112630114645</v>
+      </c>
+      <c r="Q208" s="44">
+        <v>28.630944466604618</v>
+      </c>
+      <c r="R208" s="44">
+        <v>20.646471484176679</v>
+      </c>
+      <c r="S208" s="1"/>
+      <c r="T208" s="27"/>
+    </row>
+    <row r="209" spans="1:20">
+      <c r="A209" s="42" t="s">
+        <v>413</v>
+      </c>
+      <c r="B209" s="37" t="s">
+        <v>414</v>
+      </c>
+      <c r="C209" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D209" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E209" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F209" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G209" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H209" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I209" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J209" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K209" s="44">
+        <v>20.429009193054135</v>
+      </c>
+      <c r="L209" s="44">
+        <v>16.777426734938444</v>
+      </c>
+      <c r="M209" s="44">
+        <v>23.324227778945158</v>
+      </c>
+      <c r="N209" s="44">
+        <v>24.769101595298068</v>
+      </c>
+      <c r="O209" s="44">
+        <v>24.852071005917161</v>
+      </c>
+      <c r="P209" s="44">
+        <v>23.646816357522511</v>
+      </c>
+      <c r="Q209" s="44">
+        <v>23.918110874632614</v>
+      </c>
+      <c r="R209" s="44">
+        <v>16.611937415491596</v>
+      </c>
+      <c r="S209" s="1"/>
+      <c r="T209" s="27"/>
+    </row>
+    <row r="210" spans="1:20">
+      <c r="A210" s="42" t="s">
+        <v>415</v>
+      </c>
+      <c r="B210" s="37" t="s">
+        <v>416</v>
+      </c>
+      <c r="C210" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D210" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E210" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F210" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G210" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H210" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I210" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J210" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K210" s="44">
+        <v>21.555367709213865</v>
+      </c>
+      <c r="L210" s="44">
+        <v>10.922330097087379</v>
+      </c>
+      <c r="M210" s="44">
+        <v>20.713889402626226</v>
+      </c>
+      <c r="N210" s="44">
+        <v>16.9755759570414</v>
+      </c>
+      <c r="O210" s="44">
+        <v>15.803336259877087</v>
+      </c>
+      <c r="P210" s="44">
+        <v>14.781491002570695</v>
+      </c>
+      <c r="Q210" s="44">
+        <v>12.135922330097086</v>
+      </c>
+      <c r="R210" s="44">
+        <v>9.4632559515008126</v>
+      </c>
+      <c r="S210" s="1"/>
+      <c r="T210" s="27"/>
+    </row>
+    <row r="211" spans="1:20">
+      <c r="A211" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B211" s="37" t="s">
+        <v>418</v>
+      </c>
+      <c r="C211" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D211" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E211" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F211" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G211" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H211" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I211" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J211" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K211" s="44">
+        <v>34.093376764386534</v>
+      </c>
+      <c r="L211" s="44">
+        <v>37.216306335376999</v>
+      </c>
+      <c r="M211" s="44">
+        <v>37.982315112540192</v>
+      </c>
+      <c r="N211" s="44">
+        <v>39.60204771563798</v>
+      </c>
+      <c r="O211" s="44">
+        <v>32.726210187980904</v>
+      </c>
+      <c r="P211" s="44">
+        <v>27.261462205700123</v>
+      </c>
+      <c r="Q211" s="44">
+        <v>23.694746302802514</v>
+      </c>
+      <c r="R211" s="44">
+        <v>22.255077425881254</v>
+      </c>
+      <c r="S211" s="1"/>
+      <c r="T211" s="27"/>
+    </row>
+    <row r="212" spans="1:20">
+      <c r="A212" s="42" t="s">
+        <v>419</v>
+      </c>
+      <c r="B212" s="37" t="s">
+        <v>420</v>
+      </c>
+      <c r="C212" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D212" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E212" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F212" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G212" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H212" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I212" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J212" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K212" s="44">
+        <v>23.31638348009426</v>
+      </c>
+      <c r="L212" s="44">
+        <v>25.515210991167812</v>
+      </c>
+      <c r="M212" s="44">
+        <v>25.664319781966839</v>
+      </c>
+      <c r="N212" s="44">
+        <v>26.666666666666668</v>
+      </c>
+      <c r="O212" s="44">
+        <v>20.343739038933705</v>
+      </c>
+      <c r="P212" s="44">
+        <v>19.417475728155338</v>
+      </c>
+      <c r="Q212" s="44">
+        <v>16.455950230784669</v>
+      </c>
+      <c r="R212" s="44">
+        <v>13.177998472116119</v>
+      </c>
+      <c r="S212" s="1"/>
+      <c r="T212" s="27"/>
+    </row>
+    <row r="213" spans="1:20">
+      <c r="A213" s="42" t="s">
+        <v>421</v>
+      </c>
+      <c r="B213" s="37" t="s">
+        <v>422</v>
+      </c>
+      <c r="C213" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D213" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E213" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F213" s="44"/>
+      <c r="G213" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H213" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I213" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J213" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K213" s="44">
+        <v>27.564649048025007</v>
+      </c>
+      <c r="L213" s="44">
+        <v>23.358065402583126</v>
+      </c>
+      <c r="M213" s="44">
+        <v>27.449005288340469</v>
+      </c>
+      <c r="N213" s="44">
+        <v>32.258064516129032</v>
+      </c>
+      <c r="O213" s="44">
+        <v>26.308934618390207</v>
+      </c>
+      <c r="P213" s="44">
+        <v>24.642681123706261</v>
+      </c>
+      <c r="Q213" s="44">
+        <v>19.364742000236156</v>
+      </c>
+      <c r="R213" s="44">
+        <v>21.766817181891859</v>
+      </c>
+      <c r="S213" s="1"/>
+      <c r="T213" s="27"/>
+    </row>
+    <row r="214" spans="1:20" s="32" customFormat="1">
+      <c r="A214" s="40"/>
+      <c r="B214" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C214" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D214" s="44">
+        <v>0.11508804235239958</v>
+      </c>
+      <c r="E214" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F214" s="44">
+        <v>0.10635469290082425</v>
+      </c>
+      <c r="G214" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H214" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I214" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J214" s="44">
+        <v>9.7518162757813637E-2</v>
+      </c>
+      <c r="K214" s="44">
+        <v>26.367831245880026</v>
+      </c>
+      <c r="L214" s="44">
+        <v>23.933855526544821</v>
+      </c>
+      <c r="M214" s="44">
+        <v>23.21959507291519</v>
+      </c>
+      <c r="N214" s="44">
+        <v>19.278435692646656</v>
+      </c>
+      <c r="O214" s="44">
+        <v>24.278579356270811</v>
+      </c>
+      <c r="P214" s="44">
+        <v>20.1165371809101</v>
+      </c>
+      <c r="Q214" s="44">
+        <v>17.958969653273904</v>
+      </c>
+      <c r="R214" s="44">
+        <v>14.665010939625096</v>
+      </c>
+      <c r="S214" s="41"/>
+      <c r="T214" s="28"/>
+    </row>
+    <row r="215" spans="1:20">
+      <c r="A215" s="42" t="s">
+        <v>423</v>
+      </c>
+      <c r="B215" s="37" t="s">
+        <v>424</v>
+      </c>
+      <c r="C215" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D215" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E215" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F215" s="44">
+        <v>0.25604916143899631</v>
+      </c>
+      <c r="G215" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H215" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I215" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J215" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K215" s="44">
+        <v>23.686723973256925</v>
+      </c>
+      <c r="L215" s="44">
+        <v>19.309320460453026</v>
+      </c>
+      <c r="M215" s="44">
+        <v>21.685033771773899</v>
+      </c>
+      <c r="N215" s="44">
+        <v>18.398637137989777</v>
+      </c>
+      <c r="O215" s="44">
+        <v>22.691012231873781</v>
+      </c>
+      <c r="P215" s="44">
+        <v>19.218025182239892</v>
+      </c>
+      <c r="Q215" s="44">
+        <v>14.612156070262708</v>
+      </c>
+      <c r="R215" s="44">
+        <v>12.647058823529413</v>
+      </c>
+      <c r="S215" s="1"/>
+      <c r="T215" s="27"/>
+    </row>
+    <row r="216" spans="1:20">
+      <c r="A216" s="42" t="s">
+        <v>425</v>
+      </c>
+      <c r="B216" s="37" t="s">
+        <v>426</v>
+      </c>
+      <c r="C216" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D216" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E216" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F216" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G216" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H216" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I216" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J216" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K216" s="44">
+        <v>28.25278810408922</v>
+      </c>
+      <c r="L216" s="44">
+        <v>26.354319180087849</v>
+      </c>
+      <c r="M216" s="44">
+        <v>24.251069900142657</v>
+      </c>
+      <c r="N216" s="44">
+        <v>10.512483574244415</v>
+      </c>
+      <c r="O216" s="44">
+        <v>36.943744752308987</v>
+      </c>
+      <c r="P216" s="44">
+        <v>18.779342723004696</v>
+      </c>
+      <c r="Q216" s="44">
+        <v>23.845007451564829</v>
+      </c>
+      <c r="R216" s="44">
+        <v>16.24815361890694</v>
+      </c>
+      <c r="S216" s="1"/>
+      <c r="T216" s="27"/>
+    </row>
+    <row r="217" spans="1:20">
+      <c r="A217" s="42" t="s">
+        <v>427</v>
+      </c>
+      <c r="B217" s="37" t="s">
+        <v>428</v>
+      </c>
+      <c r="C217" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D217" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E217" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F217" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G217" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H217" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I217" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J217" s="44">
+        <v>0.31771247021445592</v>
+      </c>
+      <c r="K217" s="44">
+        <v>28.410372040586246</v>
+      </c>
+      <c r="L217" s="44">
+        <v>29.910714285714288</v>
+      </c>
+      <c r="M217" s="44">
+        <v>24.515266324938711</v>
+      </c>
+      <c r="N217" s="44">
+        <v>23.555070883315157</v>
+      </c>
+      <c r="O217" s="44">
+        <v>26.67269439421338</v>
+      </c>
+      <c r="P217" s="44">
+        <v>22.001725625539258</v>
+      </c>
+      <c r="Q217" s="44">
+        <v>16.37331150225133</v>
+      </c>
+      <c r="R217" s="44">
+        <v>16.403046280023432</v>
+      </c>
+      <c r="S217" s="1"/>
+      <c r="T217" s="27"/>
+    </row>
+    <row r="218" spans="1:20">
+      <c r="A218" s="42" t="s">
+        <v>429</v>
+      </c>
+      <c r="B218" s="37" t="s">
+        <v>430</v>
+      </c>
+      <c r="C218" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D218" s="44">
+        <v>0.61804697156983923</v>
+      </c>
+      <c r="E218" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F218" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G218" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H218" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I218" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J218" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K218" s="44">
+        <v>22.626262626262626</v>
+      </c>
+      <c r="L218" s="44">
+        <v>15.698587127158554</v>
+      </c>
+      <c r="M218" s="44">
+        <v>18.065487391795259</v>
+      </c>
+      <c r="N218" s="44">
+        <v>13.019891500904158</v>
+      </c>
+      <c r="O218" s="44">
+        <v>18.835616438356162</v>
+      </c>
+      <c r="P218" s="44">
+        <v>13.905930470347649</v>
+      </c>
+      <c r="Q218" s="44">
+        <v>23.050326546292741</v>
+      </c>
+      <c r="R218" s="44">
+        <v>13.883814395323347</v>
+      </c>
+      <c r="S218" s="1"/>
+      <c r="T218" s="27"/>
+    </row>
+    <row r="219" spans="1:20">
+      <c r="A219" s="42" t="s">
+        <v>431</v>
+      </c>
+      <c r="B219" s="37" t="s">
+        <v>432</v>
+      </c>
+      <c r="C219" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D219" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E219" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F219" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G219" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H219" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I219" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J219" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K219" s="44">
+        <v>18.475750577367204</v>
+      </c>
+      <c r="L219" s="44">
+        <v>16.789087093389298</v>
+      </c>
+      <c r="M219" s="44">
+        <v>13.875123885034688</v>
+      </c>
+      <c r="N219" s="44">
+        <v>11.310084825636192</v>
+      </c>
+      <c r="O219" s="44">
+        <v>19.417475728155338</v>
+      </c>
+      <c r="P219" s="44">
+        <v>16.241299303944317</v>
+      </c>
+      <c r="Q219" s="44">
+        <v>8.9585666293393054</v>
+      </c>
+      <c r="R219" s="44">
+        <v>20.022246941045605</v>
+      </c>
+      <c r="S219" s="1"/>
+      <c r="T219" s="27"/>
+    </row>
+    <row r="220" spans="1:20" s="32" customFormat="1">
+      <c r="A220" s="40"/>
+      <c r="B220" s="34" t="s">
+        <v>485</v>
+      </c>
+      <c r="C220" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D220" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E220" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F220" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G220" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H220" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I220" s="44">
+        <v>3.965421524308034E-2</v>
+      </c>
+      <c r="J220" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K220" s="44">
+        <v>20.153164046755339</v>
+      </c>
+      <c r="L220" s="44">
+        <v>18.931402178251698</v>
+      </c>
+      <c r="M220" s="44">
+        <v>19.479615973285096</v>
+      </c>
+      <c r="N220" s="44">
+        <v>18.409544890136587</v>
+      </c>
+      <c r="O220" s="44">
+        <v>15.105027141845644</v>
+      </c>
+      <c r="P220" s="44">
+        <v>13.584034825479245</v>
+      </c>
+      <c r="Q220" s="44">
+        <v>12.116297374007203</v>
+      </c>
+      <c r="R220" s="44">
+        <v>10.540127772161156</v>
+      </c>
+      <c r="S220" s="41"/>
+      <c r="T220" s="28"/>
+    </row>
+    <row r="221" spans="1:20">
+      <c r="A221" s="42" t="s">
+        <v>433</v>
+      </c>
+      <c r="B221" s="37" t="s">
+        <v>505</v>
+      </c>
+      <c r="C221" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D221" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E221" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F221" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G221" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H221" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I221" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J221" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K221" s="44">
+        <v>18.380677502658362</v>
+      </c>
+      <c r="L221" s="44">
+        <v>14.827611027135967</v>
+      </c>
+      <c r="M221" s="44">
+        <v>17.157367373550201</v>
+      </c>
+      <c r="N221" s="44">
+        <v>15.143603133159269</v>
+      </c>
+      <c r="O221" s="44">
+        <v>11.789293178286265</v>
+      </c>
+      <c r="P221" s="44">
+        <v>9.7785165990319278</v>
+      </c>
+      <c r="Q221" s="44">
+        <v>7.8495801387367701</v>
+      </c>
+      <c r="R221" s="44">
+        <v>7.0968021117313604</v>
+      </c>
+      <c r="S221" s="1"/>
+      <c r="T221" s="27"/>
+    </row>
+    <row r="222" spans="1:20">
+      <c r="A222" s="42" t="s">
+        <v>434</v>
+      </c>
+      <c r="B222" s="37" t="s">
+        <v>435</v>
+      </c>
+      <c r="C222" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D222" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E222" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F222" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G222" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H222" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I222" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J222" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K222" s="44">
+        <v>25.902668759811618</v>
+      </c>
+      <c r="L222" s="44">
+        <v>21.218074656188602</v>
+      </c>
+      <c r="M222" s="44">
+        <v>23.148148148148145</v>
+      </c>
+      <c r="N222" s="44">
+        <v>27.871939736346516</v>
+      </c>
+      <c r="O222" s="44">
+        <v>20.278833967046893</v>
+      </c>
+      <c r="P222" s="44">
+        <v>16.03053435114504</v>
+      </c>
+      <c r="Q222" s="44">
+        <v>13.167013167013167</v>
+      </c>
+      <c r="R222" s="44">
+        <v>11.620400258231117</v>
+      </c>
+      <c r="S222" s="1"/>
+      <c r="T222" s="27"/>
+    </row>
+    <row r="223" spans="1:20">
+      <c r="A223" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="B223" s="37" t="s">
+        <v>437</v>
+      </c>
+      <c r="C223" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D223" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E223" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F223" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G223" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H223" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I223" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J223" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K223" s="44">
+        <v>24.45163610212154</v>
+      </c>
+      <c r="L223" s="44">
+        <v>23.174157303370787</v>
+      </c>
+      <c r="M223" s="44">
+        <v>18.386108273748722</v>
+      </c>
+      <c r="N223" s="44">
+        <v>22.920759659463002</v>
+      </c>
+      <c r="O223" s="44">
+        <v>20.332090816672313</v>
+      </c>
+      <c r="P223" s="44">
+        <v>20</v>
+      </c>
+      <c r="Q223" s="44">
+        <v>17.573696145124718</v>
+      </c>
+      <c r="R223" s="44">
+        <v>16.146993318485524</v>
+      </c>
+      <c r="S223" s="1"/>
+      <c r="T223" s="27"/>
+    </row>
+    <row r="224" spans="1:20">
+      <c r="A224" s="42" t="s">
+        <v>438</v>
+      </c>
+      <c r="B224" s="37" t="s">
+        <v>439</v>
+      </c>
+      <c r="C224" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D224" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E224" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F224" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G224" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H224" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I224" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J224" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K224" s="44">
+        <v>12.139605462822459</v>
+      </c>
+      <c r="L224" s="44">
+        <v>11.376564277588168</v>
+      </c>
+      <c r="M224" s="44">
+        <v>12.237093690248566</v>
+      </c>
+      <c r="N224" s="44">
+        <v>18.223234624145785</v>
+      </c>
+      <c r="O224" s="44">
+        <v>11.199253383107793</v>
+      </c>
+      <c r="P224" s="44">
+        <v>9.8562628336755651</v>
+      </c>
+      <c r="Q224" s="44">
+        <v>13.564431047475509</v>
+      </c>
+      <c r="R224" s="44">
+        <v>12.160228898426324</v>
+      </c>
+      <c r="S224" s="1"/>
+      <c r="T224" s="27"/>
+    </row>
+    <row r="225" spans="1:20">
+      <c r="A225" s="42" t="s">
+        <v>440</v>
+      </c>
+      <c r="B225" s="37" t="s">
+        <v>506</v>
+      </c>
+      <c r="C225" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D225" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E225" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F225" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G225" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H225" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I225" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J225" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K225" s="44">
+        <v>24.663034126756525</v>
+      </c>
+      <c r="L225" s="44">
+        <v>28.653295128939831</v>
+      </c>
+      <c r="M225" s="44">
+        <v>24.741081703107017</v>
+      </c>
+      <c r="N225" s="44">
+        <v>21.677124928693669</v>
+      </c>
+      <c r="O225" s="44">
+        <v>20.25957581513137</v>
+      </c>
+      <c r="P225" s="44">
+        <v>16.714697406340054</v>
+      </c>
+      <c r="Q225" s="44">
+        <v>15.977961432506886</v>
+      </c>
+      <c r="R225" s="44">
+        <v>14.211533205793932</v>
+      </c>
+      <c r="S225" s="1"/>
+      <c r="T225" s="27"/>
+    </row>
+    <row r="226" spans="1:20">
+      <c r="A226" s="42" t="s">
+        <v>441</v>
+      </c>
+      <c r="B226" s="37" t="s">
+        <v>442</v>
+      </c>
+      <c r="C226" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D226" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E226" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F226" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G226" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H226" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I226" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J226" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K226" s="44">
+        <v>16.120365394948951</v>
+      </c>
+      <c r="L226" s="44">
+        <v>13.89631213254944</v>
+      </c>
+      <c r="M226" s="44">
+        <v>14.846235418875928</v>
+      </c>
+      <c r="N226" s="44">
+        <v>11.464304325169358</v>
+      </c>
+      <c r="O226" s="44">
+        <v>11.441647597254004</v>
+      </c>
+      <c r="P226" s="44">
+        <v>14.644351464435147</v>
+      </c>
+      <c r="Q226" s="44">
+        <v>7.9129574678536096</v>
+      </c>
+      <c r="R226" s="44">
+        <v>9.6339113680154131</v>
+      </c>
+      <c r="S226" s="1"/>
+      <c r="T226" s="27"/>
+    </row>
+    <row r="227" spans="1:20">
+      <c r="A227" s="42" t="s">
+        <v>443</v>
+      </c>
+      <c r="B227" s="37" t="s">
+        <v>507</v>
+      </c>
+      <c r="C227" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D227" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E227" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F227" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G227" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H227" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I227" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J227" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K227" s="44">
+        <v>16.867469879518072</v>
+      </c>
+      <c r="L227" s="44">
+        <v>19.826517967781907</v>
+      </c>
+      <c r="M227" s="44">
+        <v>20.618556701030929</v>
+      </c>
+      <c r="N227" s="44">
+        <v>17.867778439547351</v>
+      </c>
+      <c r="O227" s="44">
+        <v>0</v>
+      </c>
+      <c r="P227" s="44">
+        <v>5.9523809523809517</v>
+      </c>
+      <c r="Q227" s="44">
+        <v>3.0674846625766872</v>
+      </c>
+      <c r="R227" s="44">
+        <v>19.704433497536947</v>
+      </c>
+      <c r="S227" s="1"/>
+      <c r="T227" s="27"/>
+    </row>
+    <row r="228" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A228" s="43" t="s">
+        <v>444</v>
+      </c>
+      <c r="B228" s="37" t="s">
+        <v>508</v>
+      </c>
+      <c r="C228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="M228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N228" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="O228" s="44">
+        <v>8.9485458612975393</v>
+      </c>
+      <c r="P228" s="44">
+        <v>8.4925690021231421</v>
+      </c>
+      <c r="Q228" s="44">
+        <v>12.024048096192384</v>
+      </c>
+      <c r="R228" s="44">
+        <v>15.748031496062993</v>
+      </c>
+      <c r="S228" s="1"/>
+      <c r="T228" s="27"/>
+    </row>
+    <row r="229" spans="1:20">
+      <c r="A229" s="42" t="s">
+        <v>445</v>
+      </c>
+      <c r="B229" s="37" t="s">
+        <v>509</v>
+      </c>
+      <c r="C229" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D229" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E229" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F229" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G229" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H229" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I229" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J229" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K229" s="44">
+        <v>8.3916083916083917</v>
+      </c>
+      <c r="L229" s="44">
+        <v>10.796221322537111</v>
+      </c>
+      <c r="M229" s="44">
+        <v>27.777777777777775</v>
+      </c>
+      <c r="N229" s="44">
+        <v>7.1258907363420434</v>
+      </c>
+      <c r="O229" s="44">
+        <v>37.356321839080465</v>
+      </c>
+      <c r="P229" s="44">
+        <v>20.176544766708702</v>
+      </c>
+      <c r="Q229" s="44">
+        <v>13.729977116704804</v>
+      </c>
+      <c r="R229" s="44">
+        <v>9.1116173120728927</v>
+      </c>
+      <c r="S229" s="1"/>
+      <c r="T229" s="27"/>
+    </row>
+    <row r="230" spans="1:20">
+      <c r="A230" s="42" t="s">
+        <v>446</v>
+      </c>
+      <c r="B230" s="37" t="s">
+        <v>447</v>
+      </c>
+      <c r="C230" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D230" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E230" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F230" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G230" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H230" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I230" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J230" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K230" s="44">
+        <v>15.258215962441314</v>
+      </c>
+      <c r="L230" s="44">
+        <v>12.600229095074456</v>
+      </c>
+      <c r="M230" s="44">
+        <v>8.5836909871244629</v>
+      </c>
+      <c r="N230" s="44">
+        <v>12.151898734177214</v>
+      </c>
+      <c r="O230" s="44">
+        <v>5.4757015742642023</v>
+      </c>
+      <c r="P230" s="44">
+        <v>6.3979526551503518</v>
+      </c>
+      <c r="Q230" s="44">
+        <v>9.8461538461538467</v>
+      </c>
+      <c r="R230" s="44">
+        <v>11.173184357541899</v>
+      </c>
+      <c r="S230" s="1"/>
+      <c r="T230" s="27"/>
+    </row>
+    <row r="231" spans="1:20">
+      <c r="A231" s="42" t="s">
+        <v>448</v>
+      </c>
+      <c r="B231" s="37" t="s">
+        <v>449</v>
+      </c>
+      <c r="C231" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D231" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E231" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F231" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G231" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H231" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I231" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J231" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K231" s="44">
+        <v>22.660511959714647</v>
+      </c>
+      <c r="L231" s="44">
+        <v>13.860578883000407</v>
+      </c>
+      <c r="M231" s="44">
+        <v>17.370706671930517</v>
+      </c>
+      <c r="N231" s="44">
+        <v>11.547344110854503</v>
+      </c>
+      <c r="O231" s="44">
+        <v>16.376663254861821</v>
+      </c>
+      <c r="P231" s="44">
+        <v>12.08740120874012</v>
+      </c>
+      <c r="Q231" s="44">
+        <v>15.371477369769428</v>
+      </c>
+      <c r="R231" s="44">
+        <v>14.107883817427386</v>
+      </c>
+      <c r="S231" s="1"/>
+      <c r="T231" s="27"/>
+    </row>
+    <row r="232" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A232" s="43" t="s">
+        <v>450</v>
+      </c>
+      <c r="B232" s="37" t="s">
+        <v>510</v>
+      </c>
+      <c r="C232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="M232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N232" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="O232" s="44">
+        <v>24.965325936199722</v>
+      </c>
+      <c r="P232" s="44">
+        <v>13.03780964797914</v>
+      </c>
+      <c r="Q232" s="44">
+        <v>15.037593984962406</v>
+      </c>
+      <c r="R232" s="44">
+        <v>10.526315789473683</v>
+      </c>
+      <c r="S232" s="1"/>
+      <c r="T232" s="27"/>
+    </row>
+    <row r="233" spans="1:20">
+      <c r="A233" s="42" t="s">
+        <v>451</v>
+      </c>
+      <c r="B233" s="37" t="s">
+        <v>452</v>
+      </c>
+      <c r="C233" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D233" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E233" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F233" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G233" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H233" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I233" s="44">
+        <v>0.8</v>
+      </c>
+      <c r="J233" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K233" s="44">
+        <v>27.385159010600706</v>
+      </c>
+      <c r="L233" s="44">
+        <v>38.392857142857146</v>
+      </c>
+      <c r="M233" s="44">
+        <v>32.356799300393526</v>
+      </c>
+      <c r="N233" s="44">
+        <v>29.888983774551665</v>
+      </c>
+      <c r="O233" s="44">
+        <v>30.111704711024771</v>
+      </c>
+      <c r="P233" s="44">
+        <v>19.332161687170473</v>
+      </c>
+      <c r="Q233" s="44">
+        <v>20.798668885191347</v>
+      </c>
+      <c r="R233" s="44">
+        <v>19.826517967781907</v>
+      </c>
+      <c r="S233" s="1"/>
+      <c r="T233" s="27"/>
+    </row>
+    <row r="234" spans="1:20" s="32" customFormat="1">
+      <c r="A234" s="40"/>
+      <c r="B234" s="34" t="s">
+        <v>484</v>
+      </c>
+      <c r="C234" s="44">
+        <v>3.4870543108708914E-2</v>
+      </c>
+      <c r="D234" s="44">
+        <v>3.1101780576938035E-2</v>
+      </c>
+      <c r="E234" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F234" s="44">
+        <v>2.4422708234116082E-2</v>
+      </c>
+      <c r="G234" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H234" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I234" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J234" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K234" s="44">
+        <v>14.690909090909091</v>
+      </c>
+      <c r="L234" s="44">
+        <v>11.511428413304554</v>
+      </c>
+      <c r="M234" s="44">
+        <v>11.141033681336925</v>
+      </c>
+      <c r="N234" s="44">
+        <v>13.517349038529765</v>
+      </c>
+      <c r="O234" s="44">
+        <v>9.1615874995228328</v>
+      </c>
+      <c r="P234" s="44">
+        <v>9.0088943745307866</v>
+      </c>
+      <c r="Q234" s="44">
+        <v>7.6714955991643548</v>
+      </c>
+      <c r="R234" s="44">
+        <v>6.6125638713555759</v>
+      </c>
+      <c r="S234" s="41"/>
+      <c r="T234" s="28"/>
+    </row>
+    <row r="235" spans="1:20">
+      <c r="A235" s="42" t="s">
+        <v>453</v>
+      </c>
+      <c r="B235" s="37" t="s">
+        <v>511</v>
+      </c>
+      <c r="C235" s="44">
+        <v>0.11</v>
+      </c>
+      <c r="D235" s="44">
+        <v>0.10292831043178426</v>
+      </c>
+      <c r="E235" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F235" s="44">
+        <v>8.7481410200332427E-2</v>
+      </c>
+      <c r="G235" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H235" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I235" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J235" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K235" s="44">
+        <v>16.958072627331699</v>
+      </c>
+      <c r="L235" s="44">
+        <v>14.866927722838</v>
+      </c>
+      <c r="M235" s="44">
+        <v>14.916971573318323</v>
+      </c>
+      <c r="N235" s="44">
+        <v>15.881561238223419</v>
+      </c>
+      <c r="O235" s="44">
+        <v>9.3457943925233646</v>
+      </c>
+      <c r="P235" s="44">
+        <v>10.901883052527255</v>
+      </c>
+      <c r="Q235" s="44">
+        <v>9.6706297286535072</v>
+      </c>
+      <c r="R235" s="44">
+        <v>5.7119167165691653</v>
+      </c>
+      <c r="S235" s="1"/>
+      <c r="T235" s="27"/>
+    </row>
+    <row r="236" spans="1:20">
+      <c r="A236" s="42" t="s">
+        <v>454</v>
+      </c>
+      <c r="B236" s="37" t="s">
+        <v>512</v>
+      </c>
+      <c r="C236" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D236" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E236" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F236" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G236" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H236" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I236" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J236" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K236" s="44">
+        <v>16.720604099244877</v>
+      </c>
+      <c r="L236" s="44">
+        <v>10.355695632597929</v>
+      </c>
+      <c r="M236" s="44">
+        <v>7.4053503656391744</v>
+      </c>
+      <c r="N236" s="44">
+        <v>9.4815721058265794</v>
+      </c>
+      <c r="O236" s="44">
+        <v>5.722226763672035</v>
+      </c>
+      <c r="P236" s="44">
+        <v>5.6041096804323169</v>
+      </c>
+      <c r="Q236" s="44">
+        <v>3.9308176100628929</v>
+      </c>
+      <c r="R236" s="44">
+        <v>3.8684719535783367</v>
+      </c>
+      <c r="S236" s="1"/>
+      <c r="T236" s="27"/>
+    </row>
+    <row r="237" spans="1:20">
+      <c r="A237" s="42" t="s">
+        <v>455</v>
+      </c>
+      <c r="B237" s="37" t="s">
+        <v>513</v>
+      </c>
+      <c r="C237" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D237" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E237" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F237" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G237" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H237" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I237" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J237" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K237" s="44">
+        <v>18.376302797586398</v>
+      </c>
+      <c r="L237" s="44">
+        <v>12.866629773104593</v>
+      </c>
+      <c r="M237" s="44">
+        <v>12.044116652006226</v>
+      </c>
+      <c r="N237" s="44">
+        <v>15.468309628367308</v>
+      </c>
+      <c r="O237" s="44">
+        <v>10.344345557056988</v>
+      </c>
+      <c r="P237" s="44">
+        <v>8.9489462615776993</v>
+      </c>
+      <c r="Q237" s="44">
+        <v>8.7629743066190233</v>
+      </c>
+      <c r="R237" s="44">
+        <v>9.3525759896799165</v>
+      </c>
+      <c r="S237" s="1"/>
+      <c r="T237" s="27"/>
+    </row>
+    <row r="238" spans="1:20">
+      <c r="A238" s="42" t="s">
+        <v>456</v>
+      </c>
+      <c r="B238" s="37" t="s">
+        <v>514</v>
+      </c>
+      <c r="C238" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D238" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E238" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F238" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G238" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H238" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I238" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J238" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K238" s="44">
+        <v>18.187066974595844</v>
+      </c>
+      <c r="L238" s="44">
+        <v>16.897506925207757</v>
+      </c>
+      <c r="M238" s="44">
+        <v>17.769526587985677</v>
+      </c>
+      <c r="N238" s="44">
+        <v>21.287509617850731</v>
+      </c>
+      <c r="O238" s="44">
+        <v>10.364107459429974</v>
+      </c>
+      <c r="P238" s="44">
+        <v>8.6915189787465206</v>
+      </c>
+      <c r="Q238" s="44">
+        <v>6.3387074548711588</v>
+      </c>
+      <c r="R238" s="44">
+        <v>7.7247693298047349</v>
+      </c>
+      <c r="S238" s="1"/>
+      <c r="T238" s="27"/>
+    </row>
+    <row r="239" spans="1:20">
+      <c r="A239" s="42" t="s">
+        <v>457</v>
+      </c>
+      <c r="B239" s="37" t="s">
+        <v>515</v>
+      </c>
+      <c r="C239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="M239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N239" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="O239" s="44">
+        <v>4.9088359046283312</v>
+      </c>
+      <c r="P239" s="44">
+        <v>5.6132472635419592</v>
+      </c>
+      <c r="Q239" s="44">
+        <v>4.4231478068558792</v>
+      </c>
+      <c r="R239" s="44">
+        <v>4.2331488114620646</v>
+      </c>
+      <c r="S239" s="1"/>
+      <c r="T239" s="27"/>
+    </row>
+    <row r="240" spans="1:20">
+      <c r="A240" s="42" t="s">
+        <v>458</v>
+      </c>
+      <c r="B240" s="37" t="s">
+        <v>516</v>
+      </c>
+      <c r="C240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="M240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N240" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="O240" s="44">
+        <v>12.667581547556212</v>
+      </c>
+      <c r="P240" s="44">
+        <v>7.6535374276647383</v>
+      </c>
+      <c r="Q240" s="44">
+        <v>7.1754096771065639</v>
+      </c>
+      <c r="R240" s="44">
+        <v>10.207086073216214</v>
+      </c>
+      <c r="S240" s="1"/>
+      <c r="T240" s="27"/>
+    </row>
+    <row r="241" spans="1:20" s="32" customFormat="1">
+      <c r="A241" s="40"/>
+      <c r="B241" s="34" t="s">
+        <v>483</v>
+      </c>
+      <c r="C241" s="44">
+        <v>2.090279156781388E-2</v>
+      </c>
+      <c r="D241" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E241" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F241" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G241" s="44">
+        <v>1.2723779471454201E-2</v>
+      </c>
+      <c r="H241" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I241" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J241" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K241" s="44">
+        <v>11.971871912593713</v>
+      </c>
+      <c r="L241" s="44">
+        <v>12.700526810241286</v>
+      </c>
+      <c r="M241" s="44">
+        <v>12.513878608438194</v>
+      </c>
+      <c r="N241" s="44">
+        <v>12.195788300348609</v>
+      </c>
+      <c r="O241" s="44">
+        <v>8.2249731266687469</v>
+      </c>
+      <c r="P241" s="44">
+        <v>8.0446617427788762</v>
+      </c>
+      <c r="Q241" s="44">
+        <v>7.7685599391668321</v>
+      </c>
+      <c r="R241" s="44">
+        <v>6.5726396528233337</v>
+      </c>
+      <c r="S241" s="41"/>
+      <c r="T241" s="28"/>
+    </row>
+    <row r="242" spans="1:20">
+      <c r="A242" s="42" t="s">
+        <v>459</v>
+      </c>
+      <c r="B242" s="37" t="s">
+        <v>460</v>
+      </c>
+      <c r="C242" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D242" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E242" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F242" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G242" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H242" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I242" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J242" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K242" s="44">
+        <v>6.4168909128544822</v>
+      </c>
+      <c r="L242" s="44">
+        <v>9.0026060175313916</v>
+      </c>
+      <c r="M242" s="44">
+        <v>8.8961723048109604</v>
+      </c>
+      <c r="N242" s="44">
+        <v>9.3395597064709808</v>
+      </c>
+      <c r="O242" s="44">
+        <v>4.1582378062485956</v>
+      </c>
+      <c r="P242" s="44">
+        <v>7.1256038647342992</v>
+      </c>
+      <c r="Q242" s="44">
+        <v>4.7079781142639012</v>
+      </c>
+      <c r="R242" s="44">
+        <v>4.5460285389569384</v>
+      </c>
+      <c r="S242" s="1"/>
+      <c r="T242" s="27"/>
+    </row>
+    <row r="243" spans="1:20">
+      <c r="A243" s="42" t="s">
+        <v>461</v>
+      </c>
+      <c r="B243" s="37" t="s">
+        <v>462</v>
+      </c>
+      <c r="C243" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D243" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E243" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F243" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G243" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H243" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I243" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J243" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K243" s="44">
+        <v>18.842315369261478</v>
+      </c>
+      <c r="L243" s="44">
+        <v>18.939393939393941</v>
+      </c>
+      <c r="M243" s="44">
+        <v>19.047619047619051</v>
+      </c>
+      <c r="N243" s="44">
+        <v>17.415215398716771</v>
+      </c>
+      <c r="O243" s="44">
+        <v>15.183908547493347</v>
+      </c>
+      <c r="P243" s="44">
+        <v>14.269015276714095</v>
+      </c>
+      <c r="Q243" s="44">
+        <v>14.125779547674506</v>
+      </c>
+      <c r="R243" s="44">
+        <v>12.183303336563755</v>
+      </c>
+      <c r="S243" s="1"/>
+      <c r="T243" s="27"/>
+    </row>
+    <row r="244" spans="1:20">
+      <c r="A244" s="42" t="s">
+        <v>463</v>
+      </c>
+      <c r="B244" s="37" t="s">
+        <v>464</v>
+      </c>
+      <c r="C244" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D244" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E244" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F244" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G244" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H244" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I244" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J244" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K244" s="44">
+        <v>8.3439876185990176</v>
+      </c>
+      <c r="L244" s="44">
+        <v>8.0310880829015545</v>
+      </c>
+      <c r="M244" s="44">
+        <v>10.173697270471463</v>
+      </c>
+      <c r="N244" s="44">
+        <v>8.1873457347540786</v>
+      </c>
+      <c r="O244" s="44">
+        <v>7.0623994278562492</v>
+      </c>
+      <c r="P244" s="44">
+        <v>4.4591176092269436</v>
+      </c>
+      <c r="Q244" s="44">
+        <v>4.6411403944969338</v>
+      </c>
+      <c r="R244" s="44">
+        <v>3.963920236217287</v>
+      </c>
+      <c r="S244" s="1"/>
+      <c r="T244" s="27"/>
+    </row>
+    <row r="245" spans="1:20">
+      <c r="A245" s="42" t="s">
+        <v>465</v>
+      </c>
+      <c r="B245" s="37" t="s">
+        <v>466</v>
+      </c>
+      <c r="C245" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D245" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E245" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F245" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G245" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H245" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I245" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J245" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K245" s="44">
+        <v>5.3697119222117413</v>
+      </c>
+      <c r="L245" s="44">
+        <v>5.1759110302860742</v>
+      </c>
+      <c r="M245" s="44">
+        <v>3.8884419415392864</v>
+      </c>
+      <c r="N245" s="44">
+        <v>5.0854999682156254</v>
+      </c>
+      <c r="O245" s="44">
+        <v>2.6063968425363964</v>
+      </c>
+      <c r="P245" s="44">
+        <v>3.0962491153573954</v>
+      </c>
+      <c r="Q245" s="44">
+        <v>2.9041626331074539</v>
+      </c>
+      <c r="R245" s="44">
+        <v>2.6243029195369978</v>
+      </c>
+      <c r="S245" s="1"/>
+      <c r="T245" s="27"/>
+    </row>
+    <row r="246" spans="1:20">
+      <c r="A246" s="42" t="s">
+        <v>467</v>
+      </c>
+      <c r="B246" s="37" t="s">
+        <v>468</v>
+      </c>
+      <c r="C246" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D246" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E246" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F246" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G246" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H246" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I246" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J246" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K246" s="44">
+        <v>21.168384879725085</v>
+      </c>
+      <c r="L246" s="44">
+        <v>20.776522529541616</v>
+      </c>
+      <c r="M246" s="44">
+        <v>17.121193591781829</v>
+      </c>
+      <c r="N246" s="44">
+        <v>17.273576097105511</v>
+      </c>
+      <c r="O246" s="44">
+        <v>14.049586776859504</v>
+      </c>
+      <c r="P246" s="44">
+        <v>10.164010164010165</v>
+      </c>
+      <c r="Q246" s="44">
+        <v>9.5434798091304032</v>
+      </c>
+      <c r="R246" s="44">
+        <v>8.4100921105326396</v>
+      </c>
+      <c r="S246" s="1"/>
+      <c r="T246" s="27"/>
+    </row>
+    <row r="247" spans="1:20">
+      <c r="A247" s="42" t="s">
+        <v>469</v>
+      </c>
+      <c r="B247" s="37" t="s">
+        <v>470</v>
+      </c>
+      <c r="C247" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D247" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E247" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F247" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G247" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H247" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I247" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J247" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K247" s="44">
+        <v>11.755741809078044</v>
+      </c>
+      <c r="L247" s="44">
+        <v>11.81058495821727</v>
+      </c>
+      <c r="M247" s="44">
+        <v>9.2034622548482528</v>
+      </c>
+      <c r="N247" s="44">
+        <v>12.701717855283706</v>
+      </c>
+      <c r="O247" s="44">
+        <v>5.4011329205638248</v>
+      </c>
+      <c r="P247" s="44">
+        <v>5.7814607824243591</v>
+      </c>
+      <c r="Q247" s="44">
+        <v>6.9916735524057714</v>
+      </c>
+      <c r="R247" s="44">
+        <v>3.4784769240325488</v>
+      </c>
+      <c r="S247" s="1"/>
+      <c r="T247" s="27"/>
+    </row>
+    <row r="248" spans="1:20">
+      <c r="A248" s="42" t="s">
+        <v>471</v>
+      </c>
+      <c r="B248" s="37" t="s">
+        <v>472</v>
+      </c>
+      <c r="C248" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D248" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E248" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F248" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G248" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H248" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I248" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J248" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K248" s="44">
+        <v>17.081850533807831</v>
+      </c>
+      <c r="L248" s="44">
+        <v>17.663588920112403</v>
+      </c>
+      <c r="M248" s="44">
+        <v>14.502762430939226</v>
+      </c>
+      <c r="N248" s="44">
+        <v>12.569205446655694</v>
+      </c>
+      <c r="O248" s="44">
+        <v>7.7849189825291933</v>
+      </c>
+      <c r="P248" s="44">
+        <v>9.1821648120768806</v>
+      </c>
+      <c r="Q248" s="44">
+        <v>8.18627122055962</v>
+      </c>
+      <c r="R248" s="44">
+        <v>8.2063305978898011</v>
+      </c>
+      <c r="S248" s="1"/>
+      <c r="T248" s="27"/>
+    </row>
+    <row r="249" spans="1:20">
+      <c r="A249" s="42" t="s">
+        <v>473</v>
+      </c>
+      <c r="B249" s="37" t="s">
+        <v>474</v>
+      </c>
+      <c r="C249" s="44">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="D249" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E249" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F249" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G249" s="44">
+        <v>0.10194719135487817</v>
+      </c>
+      <c r="H249" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I249" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J249" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K249" s="44">
+        <v>18.114301240829633</v>
+      </c>
+      <c r="L249" s="44">
+        <v>15.51322933724037</v>
+      </c>
+      <c r="M249" s="44">
+        <v>15.126603091088459</v>
+      </c>
+      <c r="N249" s="44">
+        <v>12.190417406064347</v>
+      </c>
+      <c r="O249" s="44">
+        <v>12.435623665368672</v>
+      </c>
+      <c r="P249" s="44">
+        <v>10.076441973592772</v>
+      </c>
+      <c r="Q249" s="44">
+        <v>7.8566431684873264</v>
+      </c>
+      <c r="R249" s="44">
+        <v>7.243789215936336</v>
+      </c>
+      <c r="S249" s="1"/>
+      <c r="T249" s="27"/>
+    </row>
+    <row r="250" spans="1:20" s="32" customFormat="1">
+      <c r="A250" s="49"/>
+      <c r="B250" s="50" t="s">
+        <v>487</v>
+      </c>
+      <c r="C250" s="44">
+        <v>2.6241553499967197E-2</v>
+      </c>
+      <c r="D250" s="44">
+        <v>7.1620411817367946E-2</v>
+      </c>
+      <c r="E250" s="44">
+        <v>4.3872156535854516E-2</v>
+      </c>
+      <c r="F250" s="44">
+        <v>2.0458474411563132E-2</v>
+      </c>
+      <c r="G250" s="44">
+        <v>5.1637333792331853E-2</v>
+      </c>
+      <c r="H250" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I250" s="44">
+        <v>3.3523298692591352E-2</v>
+      </c>
+      <c r="J250" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K250" s="44">
+        <v>28.187985610329026</v>
+      </c>
+      <c r="L250" s="44">
+        <v>27.206865020749806</v>
+      </c>
+      <c r="M250" s="44">
+        <v>25.990598591090798</v>
+      </c>
+      <c r="N250" s="44">
+        <v>28.733531028692909</v>
+      </c>
+      <c r="O250" s="44">
+        <v>21.914167633247374</v>
+      </c>
+      <c r="P250" s="44">
+        <v>20.833098726365694</v>
+      </c>
+      <c r="Q250" s="44">
+        <v>17.969528087982876</v>
+      </c>
+      <c r="R250" s="44">
+        <v>14.413472489311253</v>
+      </c>
+      <c r="S250" s="41"/>
+      <c r="T250" s="28"/>
+    </row>
+    <row r="251" spans="1:20">
+      <c r="A251" s="51" t="s">
+        <v>475</v>
+      </c>
+      <c r="B251" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="C251" s="44">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="D251" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E251" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F251" s="44">
+        <v>5.5936232694728007E-2</v>
+      </c>
+      <c r="G251" s="44">
+        <v>9.0195724722648141E-2</v>
+      </c>
+      <c r="H251" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I251" s="44">
+        <v>8.4345479082321179E-2</v>
+      </c>
+      <c r="J251" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K251" s="44">
+        <v>29.087540528022231</v>
+      </c>
+      <c r="L251" s="44">
+        <v>28.850306642480781</v>
+      </c>
+      <c r="M251" s="44">
+        <v>25.993690851735014</v>
+      </c>
+      <c r="N251" s="44">
+        <v>29.075804776739357</v>
+      </c>
+      <c r="O251" s="44">
+        <v>23.824143436080071</v>
+      </c>
+      <c r="P251" s="44">
+        <v>19.921452558483693</v>
+      </c>
+      <c r="Q251" s="44">
+        <v>29.619550996912452</v>
+      </c>
+      <c r="R251" s="44">
+        <v>23.363371954417584</v>
+      </c>
+      <c r="S251" s="1"/>
+      <c r="T251" s="27"/>
+    </row>
+    <row r="252" spans="1:20">
+      <c r="A252" s="51" t="s">
+        <v>476</v>
+      </c>
+      <c r="B252" s="52" t="s">
+        <v>477</v>
+      </c>
+      <c r="C252" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D252" s="44">
+        <v>0.11598237067965669</v>
+      </c>
+      <c r="E252" s="44">
+        <v>0.11147029316687103</v>
+      </c>
+      <c r="F252" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G252" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H252" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I252" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J252" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K252" s="44">
+        <v>16.089825211251302</v>
+      </c>
+      <c r="L252" s="44">
+        <v>21.604300186065743</v>
+      </c>
+      <c r="M252" s="44">
+        <v>21.707859291225319</v>
+      </c>
+      <c r="N252" s="44">
+        <v>19.389993631023991</v>
+      </c>
+      <c r="O252" s="44">
+        <v>19.59810340934748</v>
+      </c>
+      <c r="P252" s="44">
+        <v>18.963987108225513</v>
+      </c>
+      <c r="Q252" s="44">
+        <v>10.211251112464284</v>
+      </c>
+      <c r="R252" s="44">
+        <v>8.7654548809743495</v>
+      </c>
+      <c r="S252" s="1"/>
+      <c r="T252" s="27"/>
+    </row>
+    <row r="253" spans="1:20">
+      <c r="A253" s="51" t="s">
+        <v>478</v>
+      </c>
+      <c r="B253" s="52" t="s">
+        <v>479</v>
+      </c>
+      <c r="C253" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="D253" s="54">
+        <v>7.5531553306393745E-2</v>
+      </c>
+      <c r="E253" s="54">
+        <v>7.2108451110470137E-2</v>
+      </c>
+      <c r="F253" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="G253" s="54">
+        <v>0.10616274749190509</v>
+      </c>
+      <c r="H253" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="I253" s="54">
+        <v>0.10456422857740366</v>
+      </c>
+      <c r="J253" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="K253" s="54">
+        <v>22.032064522474673</v>
+      </c>
+      <c r="L253" s="54">
+        <v>19.094406080548733</v>
+      </c>
+      <c r="M253" s="54">
+        <v>22.687854497726526</v>
+      </c>
+      <c r="N253" s="54">
+        <v>22.969572180279112</v>
+      </c>
+      <c r="O253" s="54">
+        <v>27.721038809454335</v>
+      </c>
+      <c r="P253" s="54">
+        <v>20.816653322658127</v>
+      </c>
+      <c r="Q253" s="54">
+        <v>22.030769230769231</v>
+      </c>
+      <c r="R253" s="54">
+        <v>17.916077322017916</v>
+      </c>
+      <c r="S253" s="1"/>
+      <c r="T253" s="27"/>
+    </row>
+    <row r="254" spans="1:20">
+      <c r="A254" s="51" t="s">
+        <v>480</v>
+      </c>
+      <c r="B254" s="52" t="s">
+        <v>481</v>
+      </c>
+      <c r="C254" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="D254" s="54">
+        <v>0.14637002341920374</v>
+      </c>
+      <c r="E254" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="F254" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="G254" s="54">
+        <v>7.2246505075316977E-2</v>
+      </c>
+      <c r="H254" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="I254" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="J254" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="K254" s="54">
+        <v>35.424209805264702</v>
+      </c>
+      <c r="L254" s="54">
+        <v>39.607558139534888</v>
+      </c>
+      <c r="M254" s="54">
+        <v>48.348245010323467</v>
+      </c>
+      <c r="N254" s="54">
+        <v>47.858746999148146</v>
+      </c>
+      <c r="O254" s="54">
+        <v>23.342070125117452</v>
+      </c>
+      <c r="P254" s="54">
+        <v>19.741837509491265</v>
+      </c>
+      <c r="Q254" s="54">
+        <v>18.006326547165219</v>
+      </c>
+      <c r="R254" s="54">
+        <v>12.878205831778436</v>
+      </c>
+      <c r="S254" s="1"/>
+      <c r="T254" s="27"/>
+    </row>
+    <row r="255" spans="1:20">
+      <c r="A255" s="55" t="s">
+        <v>482</v>
+      </c>
+      <c r="B255" s="47" t="s">
+        <v>517</v>
+      </c>
+      <c r="C255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="D255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="E255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="F255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="G255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="H255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="J255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="K255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="L255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="M255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="N255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="O255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="P255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q255" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="R255" s="57">
+        <v>10.311322625421376</v>
+      </c>
+      <c r="S255" s="1"/>
+      <c r="T255" s="27"/>
+    </row>
+    <row r="256" spans="1:20">
+      <c r="A256" s="27"/>
+      <c r="B256" s="27"/>
+      <c r="E256" s="27"/>
+      <c r="F256" s="27"/>
+      <c r="G256" s="27"/>
+      <c r="H256" s="27"/>
+      <c r="I256" s="27"/>
+      <c r="J256" s="27"/>
+      <c r="M256" s="27"/>
+      <c r="N256" s="27"/>
+      <c r="O256" s="27"/>
+      <c r="P256" s="27"/>
+      <c r="Q256" s="27"/>
+      <c r="R256" s="27"/>
+      <c r="S256" s="27"/>
+      <c r="T256" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="C6:J6"/>
+    <mergeCell ref="K6:R6"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="Q4:R4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:T265"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:20" ht="15.75">
+      <c r="A2" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" s="103" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2" s="103"/>
+      <c r="E2" s="103"/>
+      <c r="F2" s="103"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="103"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="103"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
+      <c r="N2" s="103"/>
+      <c r="O2" s="103"/>
+      <c r="P2" s="103"/>
+      <c r="Q2" s="103"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="2"/>
+      <c r="C5" s="3">
+        <v>2018</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="E5" s="5">
+        <v>2020</v>
+      </c>
+      <c r="F5" s="5">
+        <v>2021</v>
+      </c>
+      <c r="G5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="H5" s="5">
+        <v>2023</v>
+      </c>
+      <c r="I5" s="3">
+        <v>2024</v>
+      </c>
+      <c r="J5" s="5">
+        <v>2025</v>
+      </c>
+      <c r="K5" s="3">
+        <v>2018</v>
+      </c>
+      <c r="L5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="M5" s="5">
+        <v>2020</v>
+      </c>
+      <c r="N5" s="5">
+        <v>2021</v>
+      </c>
+      <c r="O5" s="3">
+        <v>2022</v>
+      </c>
+      <c r="P5" s="5">
+        <v>2023</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>2024</v>
+      </c>
+      <c r="R5" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="58"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="104"/>
+      <c r="E6" s="104"/>
+      <c r="F6" s="104"/>
+      <c r="G6" s="104"/>
+      <c r="H6" s="104"/>
+      <c r="I6" s="104"/>
+      <c r="J6" s="104"/>
+      <c r="K6" s="104" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="104"/>
+      <c r="M6" s="104"/>
+      <c r="N6" s="104"/>
+      <c r="O6" s="104"/>
+      <c r="P6" s="104"/>
+      <c r="Q6" s="104"/>
+      <c r="R6" s="104"/>
+    </row>
+    <row r="7" spans="1:20" s="32" customFormat="1">
+      <c r="A7" s="41"/>
+      <c r="B7" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="38">
+        <v>13</v>
+      </c>
+      <c r="D7" s="38">
+        <v>18</v>
+      </c>
+      <c r="E7" s="38">
+        <v>16</v>
+      </c>
+      <c r="F7" s="38">
+        <v>15</v>
+      </c>
+      <c r="G7" s="38">
+        <v>14</v>
+      </c>
+      <c r="H7" s="38">
+        <v>16</v>
+      </c>
+      <c r="I7" s="38">
+        <v>19</v>
+      </c>
+      <c r="J7" s="38">
+        <v>8</v>
+      </c>
+      <c r="K7" s="39">
+        <v>13076</v>
+      </c>
+      <c r="L7" s="39">
+        <v>13029</v>
+      </c>
+      <c r="M7" s="39">
+        <v>13396</v>
+      </c>
+      <c r="N7" s="39">
+        <v>14476</v>
+      </c>
+      <c r="O7" s="39">
+        <v>13217</v>
+      </c>
+      <c r="P7" s="39">
+        <v>12648</v>
+      </c>
+      <c r="Q7" s="39">
+        <v>11980</v>
+      </c>
+      <c r="R7" s="39">
+        <v>10469</v>
+      </c>
+      <c r="S7" s="41"/>
+      <c r="T7" s="41"/>
+    </row>
+    <row r="8" spans="1:20" s="32" customFormat="1">
+      <c r="A8" s="40"/>
+      <c r="B8" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="38">
+        <v>2</v>
+      </c>
+      <c r="E8" s="38">
+        <v>1</v>
+      </c>
+      <c r="F8" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8" s="38">
+        <v>1</v>
+      </c>
+      <c r="I8" s="38">
+        <v>1</v>
+      </c>
+      <c r="J8" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="41">
+        <v>341</v>
+      </c>
+      <c r="L8" s="41">
+        <v>292</v>
+      </c>
+      <c r="M8" s="41">
+        <v>289</v>
+      </c>
+      <c r="N8" s="41">
+        <v>265</v>
+      </c>
+      <c r="O8" s="41">
+        <v>267</v>
+      </c>
+      <c r="P8" s="41">
+        <v>240</v>
+      </c>
+      <c r="Q8" s="41">
+        <v>278</v>
+      </c>
+      <c r="R8" s="41">
+        <v>227</v>
+      </c>
+      <c r="S8" s="41"/>
+      <c r="T8" s="41"/>
+    </row>
+    <row r="9" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A9" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="1">
+        <v>157</v>
+      </c>
+      <c r="L9" s="1">
+        <v>151</v>
+      </c>
+      <c r="M9" s="1">
+        <v>142</v>
+      </c>
+      <c r="N9" s="1">
+        <v>112</v>
+      </c>
+      <c r="O9" s="1">
+        <v>115</v>
+      </c>
+      <c r="P9" s="1">
+        <v>104</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>129</v>
+      </c>
+      <c r="R9" s="1">
+        <v>127</v>
+      </c>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+    </row>
+    <row r="10" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A10" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J10" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="1">
+        <v>2</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4</v>
+      </c>
+      <c r="N10" s="1">
+        <v>4</v>
+      </c>
+      <c r="O10" s="1">
+        <v>7</v>
+      </c>
+      <c r="P10" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>6</v>
+      </c>
+      <c r="R10" s="1">
+        <v>2</v>
+      </c>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+    </row>
+    <row r="11" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A11" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="1">
+        <v>4</v>
+      </c>
+      <c r="L11" s="1">
+        <v>9</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2</v>
+      </c>
+      <c r="N11" s="1">
+        <v>4</v>
+      </c>
+      <c r="O11" s="1">
+        <v>5</v>
+      </c>
+      <c r="P11" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>3</v>
+      </c>
+      <c r="R11" s="1">
+        <v>6</v>
+      </c>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+    </row>
+    <row r="12" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A12" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>489</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="1">
+        <v>1</v>
+      </c>
+      <c r="E12" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I12" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J12" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="1">
+        <v>11</v>
+      </c>
+      <c r="L12" s="1">
+        <v>7</v>
+      </c>
+      <c r="M12" s="1">
+        <v>5</v>
+      </c>
+      <c r="N12" s="1">
+        <v>11</v>
+      </c>
+      <c r="O12" s="1">
+        <v>6</v>
+      </c>
+      <c r="P12" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>12</v>
+      </c>
+      <c r="R12" s="1">
+        <v>5</v>
+      </c>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+    </row>
+    <row r="13" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A13" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="1">
+        <v>40</v>
+      </c>
+      <c r="L13" s="1">
+        <v>31</v>
+      </c>
+      <c r="M13" s="1">
+        <v>33</v>
+      </c>
+      <c r="N13" s="1">
+        <v>37</v>
+      </c>
+      <c r="O13" s="1">
+        <v>37</v>
+      </c>
+      <c r="P13" s="1">
+        <v>40</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>40</v>
+      </c>
+      <c r="R13" s="1">
+        <v>23</v>
+      </c>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+    </row>
+    <row r="14" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A14" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="1">
+        <v>18</v>
+      </c>
+      <c r="L14" s="1">
+        <v>10</v>
+      </c>
+      <c r="M14" s="1">
+        <v>12</v>
+      </c>
+      <c r="N14" s="1">
+        <v>10</v>
+      </c>
+      <c r="O14" s="1">
+        <v>18</v>
+      </c>
+      <c r="P14" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>15</v>
+      </c>
+      <c r="R14" s="1">
+        <v>4</v>
+      </c>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+    </row>
+    <row r="15" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A15" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="36">
+        <v>1</v>
+      </c>
+      <c r="F15" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1</v>
+      </c>
+      <c r="I15" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J15" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="1">
+        <v>31</v>
+      </c>
+      <c r="L15" s="1">
+        <v>18</v>
+      </c>
+      <c r="M15" s="1">
+        <v>27</v>
+      </c>
+      <c r="N15" s="1">
+        <v>22</v>
+      </c>
+      <c r="O15" s="1">
+        <v>18</v>
+      </c>
+      <c r="P15" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>13</v>
+      </c>
+      <c r="R15" s="1">
+        <v>18</v>
+      </c>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+    </row>
+    <row r="16" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A16" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>490</v>
+      </c>
+      <c r="C16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="L16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="N16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="1">
+        <v>6</v>
+      </c>
+      <c r="P16" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>6</v>
+      </c>
+      <c r="R16" s="1">
+        <v>4</v>
+      </c>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+    </row>
+    <row r="17" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A17" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H17" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I17" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J17" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="1">
+        <v>29</v>
+      </c>
+      <c r="L17" s="1">
+        <v>15</v>
+      </c>
+      <c r="M17" s="1">
+        <v>21</v>
+      </c>
+      <c r="N17" s="1">
+        <v>25</v>
+      </c>
+      <c r="O17" s="1">
+        <v>15</v>
+      </c>
+      <c r="P17" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>15</v>
+      </c>
+      <c r="R17" s="1">
+        <v>8</v>
+      </c>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+    </row>
+    <row r="18" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A18" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K18" s="1">
+        <v>5</v>
+      </c>
+      <c r="L18" s="1">
+        <v>16</v>
+      </c>
+      <c r="M18" s="1">
+        <v>6</v>
+      </c>
+      <c r="N18" s="1">
+        <v>8</v>
+      </c>
+      <c r="O18" s="1">
+        <v>8</v>
+      </c>
+      <c r="P18" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>3</v>
+      </c>
+      <c r="R18" s="1">
+        <v>4</v>
+      </c>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+    </row>
+    <row r="19" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A19" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>491</v>
+      </c>
+      <c r="C19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="L19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="N19" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="O19" s="1">
+        <v>15</v>
+      </c>
+      <c r="P19" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>10</v>
+      </c>
+      <c r="R19" s="1">
+        <v>11</v>
+      </c>
+      <c r="S19" s="1"/>
+      <c r="T19" s="1"/>
+    </row>
+    <row r="20" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A20" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="1">
+        <v>1</v>
+      </c>
+      <c r="E20" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I20" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J20" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K20" s="1">
+        <v>44</v>
+      </c>
+      <c r="L20" s="1">
+        <v>33</v>
+      </c>
+      <c r="M20" s="1">
+        <v>37</v>
+      </c>
+      <c r="N20" s="1">
+        <v>32</v>
+      </c>
+      <c r="O20" s="1">
+        <v>17</v>
+      </c>
+      <c r="P20" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>26</v>
+      </c>
+      <c r="R20" s="1">
+        <v>15</v>
+      </c>
+      <c r="S20" s="1"/>
+      <c r="T20" s="1"/>
+    </row>
+    <row r="21" spans="1:20" s="33" customFormat="1">
+      <c r="A21" s="40"/>
+      <c r="B21" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="38">
+        <v>2</v>
+      </c>
+      <c r="D21" s="38">
+        <v>1</v>
+      </c>
+      <c r="E21" s="38">
+        <v>2</v>
+      </c>
+      <c r="F21" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H21" s="38">
+        <v>2</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="J21" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K21" s="41">
+        <v>457</v>
+      </c>
+      <c r="L21" s="41">
+        <v>470</v>
+      </c>
+      <c r="M21" s="41">
+        <v>408</v>
+      </c>
+      <c r="N21" s="41">
+        <v>440</v>
+      </c>
+      <c r="O21" s="41">
+        <v>419</v>
+      </c>
+      <c r="P21" s="41">
+        <v>353</v>
+      </c>
+      <c r="Q21" s="41">
+        <v>320</v>
+      </c>
+      <c r="R21" s="41">
+        <v>292</v>
+      </c>
+      <c r="S21" s="41"/>
+      <c r="T21" s="41"/>
+    </row>
+    <row r="22" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A22" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="1">
+        <v>2</v>
+      </c>
+      <c r="D22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K22" s="1">
+        <v>65</v>
+      </c>
+      <c r="L22" s="1">
+        <v>73</v>
+      </c>
+      <c r="M22" s="1">
+        <v>64</v>
+      </c>
+      <c r="N22" s="1">
+        <v>70</v>
+      </c>
+      <c r="O22" s="1">
+        <v>67</v>
+      </c>
+      <c r="P22" s="1">
+        <v>47</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>43</v>
+      </c>
+      <c r="R22" s="1">
+        <v>42</v>
+      </c>
+      <c r="S22" s="1"/>
+      <c r="T22" s="1"/>
+    </row>
+    <row r="23" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A23" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J23" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K23" s="1">
+        <v>9</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2</v>
+      </c>
+      <c r="N23" s="1">
+        <v>13</v>
+      </c>
+      <c r="O23" s="1">
+        <v>9</v>
+      </c>
+      <c r="P23" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>13</v>
+      </c>
+      <c r="R23" s="1">
+        <v>11</v>
+      </c>
+      <c r="S23" s="1"/>
+      <c r="T23" s="1"/>
+    </row>
+    <row r="24" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A24" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F24" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G24" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H24" s="36">
+        <v>1</v>
+      </c>
+      <c r="I24" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J24" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K24" s="1">
+        <v>33</v>
+      </c>
+      <c r="L24" s="1">
+        <v>28</v>
+      </c>
+      <c r="M24" s="1">
+        <v>35</v>
+      </c>
+      <c r="N24" s="1">
+        <v>31</v>
+      </c>
+      <c r="O24" s="1">
+        <v>34</v>
+      </c>
+      <c r="P24" s="1">
+        <v>19</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>25</v>
+      </c>
+      <c r="R24" s="1">
+        <v>26</v>
+      </c>
+      <c r="S24" s="1"/>
+      <c r="T24" s="1"/>
+    </row>
+    <row r="25" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A25" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E25" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G25" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H25" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I25" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J25" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K25" s="1">
+        <v>16</v>
+      </c>
+      <c r="L25" s="1">
+        <v>18</v>
+      </c>
+      <c r="M25" s="1">
+        <v>17</v>
+      </c>
+      <c r="N25" s="1">
+        <v>18</v>
+      </c>
+      <c r="O25" s="1">
+        <v>21</v>
+      </c>
+      <c r="P25" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>13</v>
+      </c>
+      <c r="R25" s="1">
+        <v>18</v>
+      </c>
+      <c r="S25" s="1"/>
+      <c r="T25" s="1"/>
+    </row>
+    <row r="26" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A26" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="37" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K26" s="1">
+        <v>15</v>
+      </c>
+      <c r="L26" s="1">
+        <v>22</v>
+      </c>
+      <c r="M26" s="1">
+        <v>24</v>
+      </c>
+      <c r="N26" s="1">
+        <v>19</v>
+      </c>
+      <c r="O26" s="1">
+        <v>16</v>
+      </c>
+      <c r="P26" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>13</v>
+      </c>
+      <c r="R26" s="1">
+        <v>13</v>
+      </c>
+      <c r="S26" s="1"/>
+      <c r="T26" s="1"/>
+    </row>
+    <row r="27" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A27" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F27" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G27" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I27" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J27" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K27" s="1">
+        <v>19</v>
+      </c>
+      <c r="L27" s="1">
+        <v>28</v>
+      </c>
+      <c r="M27" s="1">
+        <v>17</v>
+      </c>
+      <c r="N27" s="1">
+        <v>26</v>
+      </c>
+      <c r="O27" s="1">
+        <v>23</v>
+      </c>
+      <c r="P27" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>8</v>
+      </c>
+      <c r="R27" s="1">
+        <v>9</v>
+      </c>
+      <c r="S27" s="1"/>
+      <c r="T27" s="1"/>
+    </row>
+    <row r="28" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A28" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" s="36">
+        <v>1</v>
+      </c>
+      <c r="F28" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G28" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K28" s="1">
+        <v>43</v>
+      </c>
+      <c r="L28" s="1">
+        <v>44</v>
+      </c>
+      <c r="M28" s="1">
+        <v>31</v>
+      </c>
+      <c r="N28" s="1">
+        <v>34</v>
+      </c>
+      <c r="O28" s="1">
+        <v>28</v>
+      </c>
+      <c r="P28" s="1">
+        <v>32</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>22</v>
+      </c>
+      <c r="R28" s="1">
+        <v>15</v>
+      </c>
+      <c r="S28" s="1"/>
+      <c r="T28" s="1"/>
+    </row>
+    <row r="29" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A29" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K29" s="1">
+        <v>39</v>
+      </c>
+      <c r="L29" s="1">
+        <v>22</v>
+      </c>
+      <c r="M29" s="1">
+        <v>29</v>
+      </c>
+      <c r="N29" s="1">
+        <v>27</v>
+      </c>
+      <c r="O29" s="1">
+        <v>27</v>
+      </c>
+      <c r="P29" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>24</v>
+      </c>
+      <c r="R29" s="1">
+        <v>20</v>
+      </c>
+      <c r="S29" s="1"/>
+      <c r="T29" s="1"/>
+    </row>
+    <row r="30" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A30" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K30" s="1">
+        <v>7</v>
+      </c>
+      <c r="L30" s="1">
+        <v>11</v>
+      </c>
+      <c r="M30" s="1">
+        <v>8</v>
+      </c>
+      <c r="N30" s="1">
+        <v>9</v>
+      </c>
+      <c r="O30" s="1">
+        <v>4</v>
+      </c>
+      <c r="P30" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>9</v>
+      </c>
+      <c r="R30" s="1">
+        <v>4</v>
+      </c>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+    </row>
+    <row r="31" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A31" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="37" t="s">
+        <v>492</v>
+      </c>
+      <c r="C31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K31" s="1">
+        <v>12</v>
+      </c>
+      <c r="L31" s="1">
+        <v>9</v>
+      </c>
+      <c r="M31" s="1">
+        <v>5</v>
+      </c>
+      <c r="N31" s="1">
+        <v>4</v>
+      </c>
+      <c r="O31" s="1">
+        <v>11</v>
+      </c>
+      <c r="P31" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>5</v>
+      </c>
+      <c r="R31" s="1">
+        <v>6</v>
+      </c>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
+    </row>
+    <row r="32" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A32" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F32" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G32" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H32" s="36">
+        <v>1</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J32" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K32" s="1">
+        <v>9</v>
+      </c>
+      <c r="L32" s="1">
+        <v>11</v>
+      </c>
+      <c r="M32" s="1">
+        <v>10</v>
+      </c>
+      <c r="N32" s="1">
+        <v>17</v>
+      </c>
+      <c r="O32" s="1">
+        <v>17</v>
+      </c>
+      <c r="P32" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>13</v>
+      </c>
+      <c r="R32" s="1">
+        <v>13</v>
+      </c>
+      <c r="S32" s="1"/>
+      <c r="T32" s="1"/>
+    </row>
+    <row r="33" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A33" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="1">
+        <v>1</v>
+      </c>
+      <c r="E33" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F33" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G33" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H33" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I33" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J33" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K33" s="1">
+        <v>10</v>
+      </c>
+      <c r="L33" s="1">
+        <v>13</v>
+      </c>
+      <c r="M33" s="1">
+        <v>23</v>
+      </c>
+      <c r="N33" s="1">
+        <v>20</v>
+      </c>
+      <c r="O33" s="1">
+        <v>27</v>
+      </c>
+      <c r="P33" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>16</v>
+      </c>
+      <c r="R33" s="1">
+        <v>8</v>
+      </c>
+      <c r="S33" s="1"/>
+      <c r="T33" s="1"/>
+    </row>
+    <row r="34" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A34" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" s="36">
+        <v>1</v>
+      </c>
+      <c r="F34" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G34" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H34" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I34" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J34" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K34" s="1">
+        <v>16</v>
+      </c>
+      <c r="L34" s="1">
+        <v>17</v>
+      </c>
+      <c r="M34" s="1">
+        <v>16</v>
+      </c>
+      <c r="N34" s="1">
+        <v>10</v>
+      </c>
+      <c r="O34" s="1">
+        <v>10</v>
+      </c>
+      <c r="P34" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>10</v>
+      </c>
+      <c r="R34" s="1">
+        <v>18</v>
+      </c>
+      <c r="S34" s="1"/>
+      <c r="T34" s="1"/>
+    </row>
+    <row r="35" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A35" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F35" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H35" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I35" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J35" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K35" s="1">
+        <v>12</v>
+      </c>
+      <c r="L35" s="1">
+        <v>17</v>
+      </c>
+      <c r="M35" s="1">
+        <v>9</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1</v>
+      </c>
+      <c r="O35" s="1">
+        <v>13</v>
+      </c>
+      <c r="P35" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>6</v>
+      </c>
+      <c r="R35" s="1">
+        <v>5</v>
+      </c>
+      <c r="S35" s="1"/>
+      <c r="T35" s="1"/>
+    </row>
+    <row r="36" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A36" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="C36" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D36" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E36" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F36" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G36" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I36" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J36" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K36" s="1">
+        <v>20</v>
+      </c>
+      <c r="L36" s="1">
+        <v>24</v>
+      </c>
+      <c r="M36" s="1">
+        <v>17</v>
+      </c>
+      <c r="N36" s="1">
+        <v>16</v>
+      </c>
+      <c r="O36" s="1">
+        <v>18</v>
+      </c>
+      <c r="P36" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>18</v>
+      </c>
+      <c r="R36" s="1">
+        <v>15</v>
+      </c>
+      <c r="S36" s="1"/>
+      <c r="T36" s="1"/>
+    </row>
+    <row r="37" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A37" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E37" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F37" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G37" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H37" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I37" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J37" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K37" s="1">
+        <v>4</v>
+      </c>
+      <c r="L37" s="1">
+        <v>10</v>
+      </c>
+      <c r="M37" s="1">
+        <v>4</v>
+      </c>
+      <c r="N37" s="1">
+        <v>6</v>
+      </c>
+      <c r="O37" s="1">
+        <v>6</v>
+      </c>
+      <c r="P37" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>2</v>
+      </c>
+      <c r="R37" s="1">
+        <v>3</v>
+      </c>
+      <c r="S37" s="1"/>
+      <c r="T37" s="1"/>
+    </row>
+    <row r="38" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A38" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J38" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K38" s="1">
+        <v>21</v>
+      </c>
+      <c r="L38" s="1">
+        <v>23</v>
+      </c>
+      <c r="M38" s="1">
+        <v>12</v>
+      </c>
+      <c r="N38" s="1">
+        <v>28</v>
+      </c>
+      <c r="O38" s="1">
+        <v>10</v>
+      </c>
+      <c r="P38" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>15</v>
+      </c>
+      <c r="R38" s="1">
+        <v>8</v>
+      </c>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1"/>
+    </row>
+    <row r="39" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A39" s="42" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K39" s="1">
+        <v>34</v>
+      </c>
+      <c r="L39" s="1">
+        <v>28</v>
+      </c>
+      <c r="M39" s="1">
+        <v>29</v>
+      </c>
+      <c r="N39" s="1">
+        <v>38</v>
+      </c>
+      <c r="O39" s="1">
+        <v>34</v>
+      </c>
+      <c r="P39" s="1">
+        <v>37</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>24</v>
+      </c>
+      <c r="R39" s="1">
+        <v>21</v>
+      </c>
+      <c r="S39" s="1"/>
+      <c r="T39" s="1"/>
+    </row>
+    <row r="40" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A40" s="42" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" s="37" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J40" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K40" s="1">
+        <v>22</v>
+      </c>
+      <c r="L40" s="1">
+        <v>20</v>
+      </c>
+      <c r="M40" s="1">
+        <v>20</v>
+      </c>
+      <c r="N40" s="1">
+        <v>20</v>
+      </c>
+      <c r="O40" s="1">
+        <v>19</v>
+      </c>
+      <c r="P40" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>15</v>
+      </c>
+      <c r="R40" s="1">
+        <v>18</v>
+      </c>
+      <c r="S40" s="1"/>
+      <c r="T40" s="1"/>
+    </row>
+    <row r="41" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A41" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="C41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K41" s="1">
+        <v>51</v>
+      </c>
+      <c r="L41" s="1">
+        <v>48</v>
+      </c>
+      <c r="M41" s="1">
+        <v>36</v>
+      </c>
+      <c r="N41" s="1">
+        <v>33</v>
+      </c>
+      <c r="O41" s="1">
+        <v>25</v>
+      </c>
+      <c r="P41" s="1">
+        <v>25</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>26</v>
+      </c>
+      <c r="R41" s="1">
+        <v>19</v>
+      </c>
+      <c r="S41" s="1"/>
+      <c r="T41" s="1"/>
+    </row>
+    <row r="42" spans="1:20" s="33" customFormat="1">
+      <c r="A42" s="40"/>
+      <c r="B42" s="34" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="38">
+        <v>2</v>
+      </c>
+      <c r="D42" s="38">
+        <v>1</v>
+      </c>
+      <c r="E42" s="38">
+        <v>1</v>
+      </c>
+      <c r="F42" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G42" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H42" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I42" s="38">
+        <v>1</v>
+      </c>
+      <c r="J42" s="38">
+        <v>1</v>
+      </c>
+      <c r="K42" s="41">
+        <v>433</v>
+      </c>
+      <c r="L42" s="41">
+        <v>446</v>
+      </c>
+      <c r="M42" s="41">
+        <v>470</v>
+      </c>
+      <c r="N42" s="41">
+        <v>543</v>
+      </c>
+      <c r="O42" s="41">
+        <v>446</v>
+      </c>
+      <c r="P42" s="41">
+        <v>489</v>
+      </c>
+      <c r="Q42" s="41">
+        <v>449</v>
+      </c>
+      <c r="R42" s="41">
+        <v>420</v>
+      </c>
+      <c r="S42" s="41"/>
+      <c r="T42" s="41"/>
+    </row>
+    <row r="43" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A43" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="1">
+        <v>1</v>
+      </c>
+      <c r="D43" s="36">
+        <v>1</v>
+      </c>
+      <c r="E43" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F43" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G43" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I43" s="36">
+        <v>1</v>
+      </c>
+      <c r="J43" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K43" s="1">
+        <v>232</v>
+      </c>
+      <c r="L43" s="1">
+        <v>239</v>
+      </c>
+      <c r="M43" s="1">
+        <v>214</v>
+      </c>
+      <c r="N43" s="1">
+        <v>268</v>
+      </c>
+      <c r="O43" s="1">
+        <v>200</v>
+      </c>
+      <c r="P43" s="1">
+        <v>227</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>226</v>
+      </c>
+      <c r="R43" s="1">
+        <v>211</v>
+      </c>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+    </row>
+    <row r="44" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A44" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="C44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K44" s="1">
+        <v>24</v>
+      </c>
+      <c r="L44" s="1">
+        <v>18</v>
+      </c>
+      <c r="M44" s="1">
+        <v>39</v>
+      </c>
+      <c r="N44" s="1">
+        <v>36</v>
+      </c>
+      <c r="O44" s="1">
+        <v>36</v>
+      </c>
+      <c r="P44" s="1">
+        <v>32</v>
+      </c>
+      <c r="Q44" s="1">
+        <v>27</v>
+      </c>
+      <c r="R44" s="1">
+        <v>20</v>
+      </c>
+      <c r="S44" s="1"/>
+      <c r="T44" s="1"/>
+    </row>
+    <row r="45" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A45" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F45" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G45" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H45" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J45" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K45" s="1">
+        <v>8</v>
+      </c>
+      <c r="L45" s="1">
+        <v>12</v>
+      </c>
+      <c r="M45" s="1">
+        <v>10</v>
+      </c>
+      <c r="N45" s="1">
+        <v>14</v>
+      </c>
+      <c r="O45" s="1">
+        <v>10</v>
+      </c>
+      <c r="P45" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q45" s="1">
+        <v>5</v>
+      </c>
+      <c r="R45" s="1">
+        <v>7</v>
+      </c>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+    </row>
+    <row r="46" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A46" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="37" t="s">
+        <v>120</v>
+      </c>
+      <c r="C46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K46" s="1">
+        <v>13</v>
+      </c>
+      <c r="L46" s="1">
+        <v>15</v>
+      </c>
+      <c r="M46" s="1">
+        <v>17</v>
+      </c>
+      <c r="N46" s="1">
+        <v>20</v>
+      </c>
+      <c r="O46" s="1">
+        <v>17</v>
+      </c>
+      <c r="P46" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q46" s="1">
+        <v>11</v>
+      </c>
+      <c r="R46" s="1">
+        <v>12</v>
+      </c>
+      <c r="S46" s="1"/>
+      <c r="T46" s="1"/>
+    </row>
+    <row r="47" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A47" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="C47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K47" s="1">
+        <v>13</v>
+      </c>
+      <c r="L47" s="1">
+        <v>7</v>
+      </c>
+      <c r="M47" s="1">
+        <v>11</v>
+      </c>
+      <c r="N47" s="1">
+        <v>10</v>
+      </c>
+      <c r="O47" s="1">
+        <v>13</v>
+      </c>
+      <c r="P47" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q47" s="1">
+        <v>9</v>
+      </c>
+      <c r="R47" s="1">
+        <v>7</v>
+      </c>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+    </row>
+    <row r="48" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A48" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K48" s="1">
+        <v>10</v>
+      </c>
+      <c r="L48" s="1">
+        <v>7</v>
+      </c>
+      <c r="M48" s="1">
+        <v>13</v>
+      </c>
+      <c r="N48" s="1">
+        <v>9</v>
+      </c>
+      <c r="O48" s="1">
+        <v>10</v>
+      </c>
+      <c r="P48" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q48" s="1">
+        <v>10</v>
+      </c>
+      <c r="R48" s="1">
+        <v>7</v>
+      </c>
+      <c r="S48" s="1"/>
+      <c r="T48" s="1"/>
+    </row>
+    <row r="49" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A49" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E49" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F49" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G49" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H49" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J49" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K49" s="1">
+        <v>24</v>
+      </c>
+      <c r="L49" s="1">
+        <v>14</v>
+      </c>
+      <c r="M49" s="1">
+        <v>20</v>
+      </c>
+      <c r="N49" s="1">
+        <v>20</v>
+      </c>
+      <c r="O49" s="1">
+        <v>9</v>
+      </c>
+      <c r="P49" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q49" s="1">
+        <v>14</v>
+      </c>
+      <c r="R49" s="1">
+        <v>27</v>
+      </c>
+      <c r="S49" s="1"/>
+      <c r="T49" s="1"/>
+    </row>
+    <row r="50" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A50" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J50" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K50" s="1">
+        <v>31</v>
+      </c>
+      <c r="L50" s="1">
+        <v>41</v>
+      </c>
+      <c r="M50" s="1">
+        <v>47</v>
+      </c>
+      <c r="N50" s="1">
+        <v>40</v>
+      </c>
+      <c r="O50" s="1">
+        <v>47</v>
+      </c>
+      <c r="P50" s="1">
+        <v>53</v>
+      </c>
+      <c r="Q50" s="1">
+        <v>42</v>
+      </c>
+      <c r="R50" s="1">
+        <v>35</v>
+      </c>
+      <c r="S50" s="1"/>
+      <c r="T50" s="1"/>
+    </row>
+    <row r="51" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A51" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="37" t="s">
+        <v>130</v>
+      </c>
+      <c r="C51" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D51" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E51" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F51" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G51" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H51" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I51" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J51" s="36">
+        <v>1</v>
+      </c>
+      <c r="K51" s="1">
+        <v>8</v>
+      </c>
+      <c r="L51" s="1">
+        <v>10</v>
+      </c>
+      <c r="M51" s="1">
+        <v>13</v>
+      </c>
+      <c r="N51" s="1">
+        <v>11</v>
+      </c>
+      <c r="O51" s="1">
+        <v>11</v>
+      </c>
+      <c r="P51" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q51" s="1">
+        <v>7</v>
+      </c>
+      <c r="R51" s="1">
+        <v>12</v>
+      </c>
+      <c r="S51" s="1"/>
+      <c r="T51" s="1"/>
+    </row>
+    <row r="52" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A52" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C52" s="1">
+        <v>1</v>
+      </c>
+      <c r="D52" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E52" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F52" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G52" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H52" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I52" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J52" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K52" s="1">
+        <v>21</v>
+      </c>
+      <c r="L52" s="1">
+        <v>29</v>
+      </c>
+      <c r="M52" s="1">
+        <v>30</v>
+      </c>
+      <c r="N52" s="1">
+        <v>36</v>
+      </c>
+      <c r="O52" s="1">
+        <v>26</v>
+      </c>
+      <c r="P52" s="1">
+        <v>43</v>
+      </c>
+      <c r="Q52" s="1">
+        <v>33</v>
+      </c>
+      <c r="R52" s="1">
+        <v>30</v>
+      </c>
+      <c r="S52" s="1"/>
+      <c r="T52" s="1"/>
+    </row>
+    <row r="53" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A53" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F53" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G53" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H53" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I53" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J53" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K53" s="1">
+        <v>23</v>
+      </c>
+      <c r="L53" s="1">
+        <v>31</v>
+      </c>
+      <c r="M53" s="1">
+        <v>28</v>
+      </c>
+      <c r="N53" s="1">
+        <v>33</v>
+      </c>
+      <c r="O53" s="1">
+        <v>27</v>
+      </c>
+      <c r="P53" s="1">
+        <v>28</v>
+      </c>
+      <c r="Q53" s="1">
+        <v>31</v>
+      </c>
+      <c r="R53" s="1">
+        <v>26</v>
+      </c>
+      <c r="S53" s="1"/>
+      <c r="T53" s="1"/>
+    </row>
+    <row r="54" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A54" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K54" s="1">
+        <v>18</v>
+      </c>
+      <c r="L54" s="1">
+        <v>19</v>
+      </c>
+      <c r="M54" s="1">
+        <v>20</v>
+      </c>
+      <c r="N54" s="1">
+        <v>32</v>
+      </c>
+      <c r="O54" s="1">
+        <v>29</v>
+      </c>
+      <c r="P54" s="1">
+        <v>29</v>
+      </c>
+      <c r="Q54" s="1">
+        <v>26</v>
+      </c>
+      <c r="R54" s="1">
+        <v>23</v>
+      </c>
+      <c r="S54" s="1"/>
+      <c r="T54" s="1"/>
+    </row>
+    <row r="55" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A55" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+      <c r="F55" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G55" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H55" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I55" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J55" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K55" s="1">
+        <v>8</v>
+      </c>
+      <c r="L55" s="1">
+        <v>4</v>
+      </c>
+      <c r="M55" s="1">
+        <v>8</v>
+      </c>
+      <c r="N55" s="1">
+        <v>14</v>
+      </c>
+      <c r="O55" s="1">
+        <v>11</v>
+      </c>
+      <c r="P55" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q55" s="1">
+        <v>8</v>
+      </c>
+      <c r="R55" s="1">
+        <v>3</v>
+      </c>
+      <c r="S55" s="1"/>
+      <c r="T55" s="1"/>
+    </row>
+    <row r="56" spans="1:20" s="33" customFormat="1">
+      <c r="A56" s="40"/>
+      <c r="B56" s="34" t="s">
+        <v>139</v>
+      </c>
+      <c r="C56" s="38">
+        <v>2</v>
+      </c>
+      <c r="D56" s="38">
+        <v>2</v>
+      </c>
+      <c r="E56" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F56" s="38">
+        <v>3</v>
+      </c>
+      <c r="G56" s="38">
+        <v>4</v>
+      </c>
+      <c r="H56" s="38">
+        <v>2</v>
+      </c>
+      <c r="I56" s="38">
+        <v>2</v>
+      </c>
+      <c r="J56" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K56" s="41">
+        <v>1245</v>
+      </c>
+      <c r="L56" s="41">
+        <v>1207</v>
+      </c>
+      <c r="M56" s="41">
+        <v>1223</v>
+      </c>
+      <c r="N56" s="41">
+        <v>1294</v>
+      </c>
+      <c r="O56" s="41">
+        <v>1231</v>
+      </c>
+      <c r="P56" s="41">
+        <v>1251</v>
+      </c>
+      <c r="Q56" s="41">
+        <v>1124</v>
+      </c>
+      <c r="R56" s="41">
+        <v>1032</v>
+      </c>
+      <c r="S56" s="41"/>
+      <c r="T56" s="41"/>
+    </row>
+    <row r="57" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A57" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="C57" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E57" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F57" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G57" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H57" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I57" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J57" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K57" s="1">
+        <v>51</v>
+      </c>
+      <c r="L57" s="1">
+        <v>36</v>
+      </c>
+      <c r="M57" s="1">
+        <v>44</v>
+      </c>
+      <c r="N57" s="1">
+        <v>29</v>
+      </c>
+      <c r="O57" s="1">
+        <v>52</v>
+      </c>
+      <c r="P57" s="1">
+        <v>29</v>
+      </c>
+      <c r="Q57" s="1">
+        <v>40</v>
+      </c>
+      <c r="R57" s="1">
+        <v>19</v>
+      </c>
+      <c r="S57" s="1"/>
+      <c r="T57" s="1"/>
+    </row>
+    <row r="58" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A58" s="43" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="37" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1</v>
+      </c>
+      <c r="I58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="L58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="M58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="N58" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="O58" s="1">
+        <v>56</v>
+      </c>
+      <c r="P58" s="1">
+        <v>60</v>
+      </c>
+      <c r="Q58" s="1">
+        <v>31</v>
+      </c>
+      <c r="R58" s="1">
+        <v>42</v>
+      </c>
+      <c r="S58" s="1"/>
+      <c r="T58" s="1"/>
+    </row>
+    <row r="59" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A59" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E59" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F59" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1</v>
+      </c>
+      <c r="H59" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1</v>
+      </c>
+      <c r="J59" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K59" s="1">
+        <v>28</v>
+      </c>
+      <c r="L59" s="1">
+        <v>35</v>
+      </c>
+      <c r="M59" s="1">
+        <v>28</v>
+      </c>
+      <c r="N59" s="1">
+        <v>30</v>
+      </c>
+      <c r="O59" s="1">
+        <v>36</v>
+      </c>
+      <c r="P59" s="1">
+        <v>30</v>
+      </c>
+      <c r="Q59" s="1">
+        <v>25</v>
+      </c>
+      <c r="R59" s="1">
+        <v>23</v>
+      </c>
+      <c r="S59" s="1"/>
+      <c r="T59" s="1"/>
+    </row>
+    <row r="60" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A60" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="C60" s="1">
+        <v>1</v>
+      </c>
+      <c r="D60" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E60" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F60" s="1">
+        <v>1</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2</v>
+      </c>
+      <c r="H60" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I60" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J60" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K60" s="1">
+        <v>312</v>
+      </c>
+      <c r="L60" s="1">
+        <v>297</v>
+      </c>
+      <c r="M60" s="1">
+        <v>298</v>
+      </c>
+      <c r="N60" s="1">
+        <v>310</v>
+      </c>
+      <c r="O60" s="1">
+        <v>268</v>
+      </c>
+      <c r="P60" s="1">
+        <v>294</v>
+      </c>
+      <c r="Q60" s="1">
+        <v>234</v>
+      </c>
+      <c r="R60" s="1">
+        <v>224</v>
+      </c>
+      <c r="S60" s="1"/>
+      <c r="T60" s="1"/>
+    </row>
+    <row r="61" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A61" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C61" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D61" s="1">
+        <v>1</v>
+      </c>
+      <c r="E61" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F61" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G61" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H61" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I61" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J61" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K61" s="1">
+        <v>144</v>
+      </c>
+      <c r="L61" s="1">
+        <v>156</v>
+      </c>
+      <c r="M61" s="1">
+        <v>159</v>
+      </c>
+      <c r="N61" s="1">
+        <v>174</v>
+      </c>
+      <c r="O61" s="1">
+        <v>141</v>
+      </c>
+      <c r="P61" s="1">
+        <v>139</v>
+      </c>
+      <c r="Q61" s="1">
+        <v>133</v>
+      </c>
+      <c r="R61" s="1">
+        <v>139</v>
+      </c>
+      <c r="S61" s="1"/>
+      <c r="T61" s="1"/>
+    </row>
+    <row r="62" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A62" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B62" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="C62" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E62" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F62" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G62" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H62" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I62" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J62" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K62" s="1">
+        <v>30</v>
+      </c>
+      <c r="L62" s="1">
+        <v>30</v>
+      </c>
+      <c r="M62" s="1">
+        <v>26</v>
+      </c>
+      <c r="N62" s="1">
+        <v>35</v>
+      </c>
+      <c r="O62" s="1">
+        <v>26</v>
+      </c>
+      <c r="P62" s="1">
+        <v>24</v>
+      </c>
+      <c r="Q62" s="1">
+        <v>24</v>
+      </c>
+      <c r="R62" s="1">
+        <v>10</v>
+      </c>
+      <c r="S62" s="1"/>
+      <c r="T62" s="1"/>
+    </row>
+    <row r="63" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A63" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B63" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D63" s="1">
+        <v>1</v>
+      </c>
+      <c r="E63" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F63" s="1">
+        <v>1</v>
+      </c>
+      <c r="G63" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H63" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I63" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J63" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K63" s="1">
+        <v>240</v>
+      </c>
+      <c r="L63" s="1">
+        <v>207</v>
+      </c>
+      <c r="M63" s="1">
+        <v>204</v>
+      </c>
+      <c r="N63" s="1">
+        <v>226</v>
+      </c>
+      <c r="O63" s="1">
+        <v>242</v>
+      </c>
+      <c r="P63" s="1">
+        <v>231</v>
+      </c>
+      <c r="Q63" s="1">
+        <v>231</v>
+      </c>
+      <c r="R63" s="1">
+        <v>221</v>
+      </c>
+      <c r="S63" s="1"/>
+      <c r="T63" s="1"/>
+    </row>
+    <row r="64" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A64" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B64" s="37" t="s">
+        <v>155</v>
+      </c>
+      <c r="C64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K64" s="1">
+        <v>20</v>
+      </c>
+      <c r="L64" s="1">
+        <v>22</v>
+      </c>
+      <c r="M64" s="1">
+        <v>23</v>
+      </c>
+      <c r="N64" s="1">
+        <v>32</v>
+      </c>
+      <c r="O64" s="1">
+        <v>24</v>
+      </c>
+      <c r="P64" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q64" s="1">
+        <v>24</v>
+      </c>
+      <c r="R64" s="1">
+        <v>15</v>
+      </c>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1"/>
+    </row>
+    <row r="65" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A65" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B65" s="37" t="s">
+        <v>157</v>
+      </c>
+      <c r="C65" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E65" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F65" s="1">
+        <v>1</v>
+      </c>
+      <c r="G65" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1</v>
+      </c>
+      <c r="J65" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K65" s="1">
+        <v>161</v>
+      </c>
+      <c r="L65" s="1">
+        <v>188</v>
+      </c>
+      <c r="M65" s="1">
+        <v>162</v>
+      </c>
+      <c r="N65" s="1">
+        <v>156</v>
+      </c>
+      <c r="O65" s="1">
+        <v>155</v>
+      </c>
+      <c r="P65" s="1">
+        <v>174</v>
+      </c>
+      <c r="Q65" s="1">
+        <v>133</v>
+      </c>
+      <c r="R65" s="1">
+        <v>145</v>
+      </c>
+      <c r="S65" s="1"/>
+      <c r="T65" s="1"/>
+    </row>
+    <row r="66" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A66" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B66" s="37" t="s">
+        <v>159</v>
+      </c>
+      <c r="C66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K66" s="1">
+        <v>64</v>
+      </c>
+      <c r="L66" s="1">
+        <v>79</v>
+      </c>
+      <c r="M66" s="1">
+        <v>87</v>
+      </c>
+      <c r="N66" s="1">
+        <v>87</v>
+      </c>
+      <c r="O66" s="1">
+        <v>76</v>
+      </c>
+      <c r="P66" s="1">
+        <v>74</v>
+      </c>
+      <c r="Q66" s="1">
+        <v>79</v>
+      </c>
+      <c r="R66" s="1">
+        <v>65</v>
+      </c>
+      <c r="S66" s="1"/>
+      <c r="T66" s="1"/>
+    </row>
+    <row r="67" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A67" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B67" s="37" t="s">
+        <v>161</v>
+      </c>
+      <c r="C67" s="1">
+        <v>1</v>
+      </c>
+      <c r="D67" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E67" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F67" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1</v>
+      </c>
+      <c r="H67" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I67" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J67" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K67" s="1">
+        <v>195</v>
+      </c>
+      <c r="L67" s="1">
+        <v>157</v>
+      </c>
+      <c r="M67" s="1">
+        <v>192</v>
+      </c>
+      <c r="N67" s="1">
+        <v>215</v>
+      </c>
+      <c r="O67" s="1">
+        <v>155</v>
+      </c>
+      <c r="P67" s="1">
+        <v>180</v>
+      </c>
+      <c r="Q67" s="1">
+        <v>170</v>
+      </c>
+      <c r="R67" s="1">
+        <v>129</v>
+      </c>
+      <c r="S67" s="1"/>
+      <c r="T67" s="1"/>
+    </row>
+    <row r="68" spans="1:20" s="33" customFormat="1">
+      <c r="A68" s="40"/>
+      <c r="B68" s="34" t="s">
+        <v>162</v>
+      </c>
+      <c r="C68" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" s="38">
+        <v>1</v>
+      </c>
+      <c r="E68" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F68" s="38">
+        <v>3</v>
+      </c>
+      <c r="G68" s="38">
+        <v>2</v>
+      </c>
+      <c r="H68" s="38">
+        <v>1</v>
+      </c>
+      <c r="I68" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="J68" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K68" s="41">
+        <v>546</v>
+      </c>
+      <c r="L68" s="41">
+        <v>523</v>
+      </c>
+      <c r="M68" s="41">
+        <v>529</v>
+      </c>
+      <c r="N68" s="41">
+        <v>576</v>
+      </c>
+      <c r="O68" s="41">
+        <v>535</v>
+      </c>
+      <c r="P68" s="41">
+        <v>476</v>
+      </c>
+      <c r="Q68" s="41">
+        <v>459</v>
+      </c>
+      <c r="R68" s="41">
+        <v>421</v>
+      </c>
+      <c r="S68" s="41"/>
+      <c r="T68" s="41"/>
+    </row>
+    <row r="69" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A69" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="C69" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D69" s="36">
+        <v>1</v>
+      </c>
+      <c r="E69" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F69" s="1">
+        <v>2</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1</v>
+      </c>
+      <c r="I69" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J69" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K69" s="1">
+        <v>242</v>
+      </c>
+      <c r="L69" s="1">
+        <v>235</v>
+      </c>
+      <c r="M69" s="1">
+        <v>246</v>
+      </c>
+      <c r="N69" s="1">
+        <v>265</v>
+      </c>
+      <c r="O69" s="1">
+        <v>240</v>
+      </c>
+      <c r="P69" s="1">
+        <v>248</v>
+      </c>
+      <c r="Q69" s="1">
+        <v>226</v>
+      </c>
+      <c r="R69" s="1">
+        <v>216</v>
+      </c>
+      <c r="S69" s="1"/>
+      <c r="T69" s="1"/>
+    </row>
+    <row r="70" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A70" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="37" t="s">
+        <v>166</v>
+      </c>
+      <c r="C70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K70" s="1">
+        <v>107</v>
+      </c>
+      <c r="L70" s="1">
+        <v>88</v>
+      </c>
+      <c r="M70" s="1">
+        <v>95</v>
+      </c>
+      <c r="N70" s="1">
+        <v>95</v>
+      </c>
+      <c r="O70" s="1">
+        <v>93</v>
+      </c>
+      <c r="P70" s="1">
+        <v>75</v>
+      </c>
+      <c r="Q70" s="1">
+        <v>73</v>
+      </c>
+      <c r="R70" s="1">
+        <v>57</v>
+      </c>
+      <c r="S70" s="1"/>
+      <c r="T70" s="1"/>
+    </row>
+    <row r="71" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A71" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="C71" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D71" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E71" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F71" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1</v>
+      </c>
+      <c r="H71" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I71" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J71" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K71" s="1">
+        <v>36</v>
+      </c>
+      <c r="L71" s="1">
+        <v>35</v>
+      </c>
+      <c r="M71" s="1">
+        <v>14</v>
+      </c>
+      <c r="N71" s="1">
+        <v>31</v>
+      </c>
+      <c r="O71" s="1">
+        <v>23</v>
+      </c>
+      <c r="P71" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q71" s="1">
+        <v>15</v>
+      </c>
+      <c r="R71" s="1">
+        <v>22</v>
+      </c>
+      <c r="S71" s="1"/>
+      <c r="T71" s="1"/>
+    </row>
+    <row r="72" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A72" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="C72" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E72" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F72" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G72" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H72" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I72" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J72" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K72" s="1">
+        <v>26</v>
+      </c>
+      <c r="L72" s="1">
+        <v>25</v>
+      </c>
+      <c r="M72" s="1">
+        <v>20</v>
+      </c>
+      <c r="N72" s="1">
+        <v>21</v>
+      </c>
+      <c r="O72" s="1">
+        <v>20</v>
+      </c>
+      <c r="P72" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q72" s="1">
+        <v>21</v>
+      </c>
+      <c r="R72" s="1">
+        <v>12</v>
+      </c>
+      <c r="S72" s="1"/>
+      <c r="T72" s="1"/>
+    </row>
+    <row r="73" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A73" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="37" t="s">
+        <v>172</v>
+      </c>
+      <c r="C73" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D73" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E73" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F73" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G73" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H73" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I73" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J73" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K73" s="1">
+        <v>48</v>
+      </c>
+      <c r="L73" s="1">
+        <v>49</v>
+      </c>
+      <c r="M73" s="1">
+        <v>54</v>
+      </c>
+      <c r="N73" s="1">
+        <v>61</v>
+      </c>
+      <c r="O73" s="1">
+        <v>50</v>
+      </c>
+      <c r="P73" s="1">
+        <v>38</v>
+      </c>
+      <c r="Q73" s="1">
+        <v>51</v>
+      </c>
+      <c r="R73" s="1">
+        <v>41</v>
+      </c>
+      <c r="S73" s="1"/>
+      <c r="T73" s="1"/>
+    </row>
+    <row r="74" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A74" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="C74" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D74" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E74" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F74" s="1">
+        <v>1</v>
+      </c>
+      <c r="G74" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H74" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I74" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J74" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K74" s="1">
+        <v>32</v>
+      </c>
+      <c r="L74" s="1">
+        <v>22</v>
+      </c>
+      <c r="M74" s="1">
+        <v>40</v>
+      </c>
+      <c r="N74" s="1">
+        <v>33</v>
+      </c>
+      <c r="O74" s="1">
+        <v>39</v>
+      </c>
+      <c r="P74" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q74" s="1">
+        <v>19</v>
+      </c>
+      <c r="R74" s="1">
+        <v>21</v>
+      </c>
+      <c r="S74" s="1"/>
+      <c r="T74" s="1"/>
+    </row>
+    <row r="75" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A75" s="42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" s="37" t="s">
+        <v>176</v>
+      </c>
+      <c r="C75" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D75" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E75" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F75" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G75" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H75" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I75" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J75" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K75" s="1">
+        <v>32</v>
+      </c>
+      <c r="L75" s="1">
+        <v>42</v>
+      </c>
+      <c r="M75" s="1">
+        <v>36</v>
+      </c>
+      <c r="N75" s="1">
+        <v>38</v>
+      </c>
+      <c r="O75" s="1">
+        <v>42</v>
+      </c>
+      <c r="P75" s="1">
+        <v>31</v>
+      </c>
+      <c r="Q75" s="1">
+        <v>31</v>
+      </c>
+      <c r="R75" s="1">
+        <v>34</v>
+      </c>
+      <c r="S75" s="1"/>
+      <c r="T75" s="1"/>
+    </row>
+    <row r="76" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A76" s="42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B76" s="37" t="s">
+        <v>178</v>
+      </c>
+      <c r="C76" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E76" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F76" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G76" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H76" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I76" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J76" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K76" s="1">
+        <v>23</v>
+      </c>
+      <c r="L76" s="1">
+        <v>27</v>
+      </c>
+      <c r="M76" s="1">
+        <v>24</v>
+      </c>
+      <c r="N76" s="1">
+        <v>32</v>
+      </c>
+      <c r="O76" s="1">
+        <v>28</v>
+      </c>
+      <c r="P76" s="1">
+        <v>22</v>
+      </c>
+      <c r="Q76" s="1">
+        <v>23</v>
+      </c>
+      <c r="R76" s="1">
+        <v>18</v>
+      </c>
+      <c r="S76" s="1"/>
+      <c r="T76" s="1"/>
+    </row>
+    <row r="77" spans="1:20" s="33" customFormat="1">
+      <c r="A77" s="40"/>
+      <c r="B77" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C77" s="38">
+        <v>1</v>
+      </c>
+      <c r="D77" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E77" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F77" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G77" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H77" s="38">
+        <v>1</v>
+      </c>
+      <c r="I77" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="J77" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K77" s="41">
+        <v>389</v>
+      </c>
+      <c r="L77" s="41">
+        <v>353</v>
+      </c>
+      <c r="M77" s="41">
+        <v>308</v>
+      </c>
+      <c r="N77" s="41">
+        <v>386</v>
+      </c>
+      <c r="O77" s="41">
+        <v>377</v>
+      </c>
+      <c r="P77" s="41">
+        <v>311</v>
+      </c>
+      <c r="Q77" s="41">
+        <v>305</v>
+      </c>
+      <c r="R77" s="41">
+        <v>239</v>
+      </c>
+      <c r="S77" s="41"/>
+      <c r="T77" s="41"/>
+    </row>
+    <row r="78" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A78" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B78" s="37" t="s">
+        <v>180</v>
+      </c>
+      <c r="C78" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D78" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E78" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F78" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G78" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1</v>
+      </c>
+      <c r="I78" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J78" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K78" s="1">
+        <v>176</v>
+      </c>
+      <c r="L78" s="1">
+        <v>161</v>
+      </c>
+      <c r="M78" s="1">
+        <v>128</v>
+      </c>
+      <c r="N78" s="1">
+        <v>132</v>
+      </c>
+      <c r="O78" s="1">
+        <v>165</v>
+      </c>
+      <c r="P78" s="1">
+        <v>141</v>
+      </c>
+      <c r="Q78" s="1">
+        <v>133</v>
+      </c>
+      <c r="R78" s="1">
+        <v>122</v>
+      </c>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+    </row>
+    <row r="79" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A79" s="42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B79" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="C79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K79" s="1">
+        <v>25</v>
+      </c>
+      <c r="L79" s="1">
+        <v>24</v>
+      </c>
+      <c r="M79" s="1">
+        <v>29</v>
+      </c>
+      <c r="N79" s="1">
+        <v>34</v>
+      </c>
+      <c r="O79" s="1">
+        <v>38</v>
+      </c>
+      <c r="P79" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q79" s="1">
+        <v>24</v>
+      </c>
+      <c r="R79" s="1">
+        <v>15</v>
+      </c>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
+    </row>
+    <row r="80" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A80" s="42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B80" s="37" t="s">
+        <v>184</v>
+      </c>
+      <c r="C80" s="1">
+        <v>1</v>
+      </c>
+      <c r="D80" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E80" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F80" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G80" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H80" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I80" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J80" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K80" s="1">
+        <v>22</v>
+      </c>
+      <c r="L80" s="1">
+        <v>30</v>
+      </c>
+      <c r="M80" s="1">
+        <v>20</v>
+      </c>
+      <c r="N80" s="1">
+        <v>30</v>
+      </c>
+      <c r="O80" s="1">
+        <v>25</v>
+      </c>
+      <c r="P80" s="1">
+        <v>29</v>
+      </c>
+      <c r="Q80" s="1">
+        <v>23</v>
+      </c>
+      <c r="R80" s="1">
+        <v>19</v>
+      </c>
+      <c r="S80" s="1"/>
+      <c r="T80" s="1"/>
+    </row>
+    <row r="81" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A81" s="42" t="s">
+        <v>185</v>
+      </c>
+      <c r="B81" s="37" t="s">
+        <v>186</v>
+      </c>
+      <c r="C81" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D81" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E81" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F81" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G81" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H81" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I81" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J81" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K81" s="1">
+        <v>18</v>
+      </c>
+      <c r="L81" s="1">
+        <v>18</v>
+      </c>
+      <c r="M81" s="1">
+        <v>15</v>
+      </c>
+      <c r="N81" s="1">
+        <v>26</v>
+      </c>
+      <c r="O81" s="1">
+        <v>13</v>
+      </c>
+      <c r="P81" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q81" s="1">
+        <v>10</v>
+      </c>
+      <c r="R81" s="1">
+        <v>10</v>
+      </c>
+      <c r="S81" s="1"/>
+      <c r="T81" s="1"/>
+    </row>
+    <row r="82" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A82" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="B82" s="37" t="s">
+        <v>188</v>
+      </c>
+      <c r="C82" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D82" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E82" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F82" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G82" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H82" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I82" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J82" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K82" s="1">
+        <v>11</v>
+      </c>
+      <c r="L82" s="1">
+        <v>6</v>
+      </c>
+      <c r="M82" s="1">
+        <v>5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>8</v>
+      </c>
+      <c r="O82" s="1">
+        <v>12</v>
+      </c>
+      <c r="P82" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q82" s="1">
+        <v>9</v>
+      </c>
+      <c r="R82" s="1">
+        <v>9</v>
+      </c>
+      <c r="S82" s="1"/>
+      <c r="T82" s="1"/>
+    </row>
+    <row r="83" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A83" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B83" s="37" t="s">
+        <v>493</v>
+      </c>
+      <c r="C83" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E83" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F83" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G83" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H83" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I83" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J83" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K83" s="1">
+        <v>33</v>
+      </c>
+      <c r="L83" s="1">
+        <v>39</v>
+      </c>
+      <c r="M83" s="1">
+        <v>23</v>
+      </c>
+      <c r="N83" s="1">
+        <v>36</v>
+      </c>
+      <c r="O83" s="1">
+        <v>30</v>
+      </c>
+      <c r="P83" s="1">
+        <v>28</v>
+      </c>
+      <c r="Q83" s="1">
+        <v>36</v>
+      </c>
+      <c r="R83" s="1">
+        <v>16</v>
+      </c>
+      <c r="S83" s="1"/>
+      <c r="T83" s="1"/>
+    </row>
+    <row r="84" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A84" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B84" s="37" t="s">
+        <v>191</v>
+      </c>
+      <c r="C84" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D84" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E84" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F84" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G84" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H84" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I84" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J84" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K84" s="1">
+        <v>20</v>
+      </c>
+      <c r="L84" s="1">
+        <v>15</v>
+      </c>
+      <c r="M84" s="1">
+        <v>12</v>
+      </c>
+      <c r="N84" s="1">
+        <v>28</v>
+      </c>
+      <c r="O84" s="1">
+        <v>26</v>
+      </c>
+      <c r="P84" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q84" s="1">
+        <v>18</v>
+      </c>
+      <c r="R84" s="1">
+        <v>13</v>
+      </c>
+      <c r="S84" s="1"/>
+      <c r="T84" s="1"/>
+    </row>
+    <row r="85" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A85" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B85" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="C85" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E85" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F85" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G85" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H85" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I85" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J85" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K85" s="1">
+        <v>10</v>
+      </c>
+      <c r="L85" s="1">
+        <v>12</v>
+      </c>
+      <c r="M85" s="1">
+        <v>10</v>
+      </c>
+      <c r="N85" s="1">
+        <v>8</v>
+      </c>
+      <c r="O85" s="1">
+        <v>9</v>
+      </c>
+      <c r="P85" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q85" s="1">
+        <v>1</v>
+      </c>
+      <c r="R85" s="1">
+        <v>3</v>
+      </c>
+      <c r="S85" s="1"/>
+      <c r="T85" s="1"/>
+    </row>
+    <row r="86" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A86" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B86" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="C86" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D86" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E86" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F86" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G86" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H86" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I86" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J86" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K86" s="1">
+        <v>11</v>
+      </c>
+      <c r="L86" s="1">
+        <v>10</v>
+      </c>
+      <c r="M86" s="1">
+        <v>7</v>
+      </c>
+      <c r="N86" s="1">
+        <v>13</v>
+      </c>
+      <c r="O86" s="1">
+        <v>9</v>
+      </c>
+      <c r="P86" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q86" s="1">
+        <v>6</v>
+      </c>
+      <c r="R86" s="1">
+        <v>7</v>
+      </c>
+      <c r="S86" s="1"/>
+      <c r="T86" s="1"/>
+    </row>
+    <row r="87" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A87" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B87" s="37" t="s">
+        <v>197</v>
+      </c>
+      <c r="C87" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D87" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E87" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F87" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G87" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H87" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I87" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J87" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K87" s="1">
+        <v>11</v>
+      </c>
+      <c r="L87" s="1">
+        <v>9</v>
+      </c>
+      <c r="M87" s="1">
+        <v>17</v>
+      </c>
+      <c r="N87" s="1">
+        <v>19</v>
+      </c>
+      <c r="O87" s="1">
+        <v>12</v>
+      </c>
+      <c r="P87" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q87" s="1">
+        <v>8</v>
+      </c>
+      <c r="R87" s="1">
+        <v>4</v>
+      </c>
+      <c r="S87" s="1"/>
+      <c r="T87" s="1"/>
+    </row>
+    <row r="88" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A88" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B88" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="C88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K88" s="1">
+        <v>9</v>
+      </c>
+      <c r="L88" s="1">
+        <v>4</v>
+      </c>
+      <c r="M88" s="1">
+        <v>7</v>
+      </c>
+      <c r="N88" s="1">
+        <v>12</v>
+      </c>
+      <c r="O88" s="1">
+        <v>6</v>
+      </c>
+      <c r="P88" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q88" s="1">
+        <v>12</v>
+      </c>
+      <c r="R88" s="1">
+        <v>5</v>
+      </c>
+      <c r="S88" s="1"/>
+      <c r="T88" s="1"/>
+    </row>
+    <row r="89" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A89" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B89" s="37" t="s">
+        <v>201</v>
+      </c>
+      <c r="C89" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D89" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E89" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F89" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H89" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I89" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J89" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K89" s="1">
+        <v>31</v>
+      </c>
+      <c r="L89" s="1">
+        <v>19</v>
+      </c>
+      <c r="M89" s="1">
+        <v>27</v>
+      </c>
+      <c r="N89" s="1">
+        <v>30</v>
+      </c>
+      <c r="O89" s="1">
+        <v>26</v>
+      </c>
+      <c r="P89" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q89" s="1">
+        <v>19</v>
+      </c>
+      <c r="R89" s="1">
+        <v>12</v>
+      </c>
+      <c r="S89" s="1"/>
+      <c r="T89" s="1"/>
+    </row>
+    <row r="90" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A90" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B90" s="37" t="s">
+        <v>203</v>
+      </c>
+      <c r="C90" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D90" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E90" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F90" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G90" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H90" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I90" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J90" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K90" s="1">
+        <v>12</v>
+      </c>
+      <c r="L90" s="1">
+        <v>6</v>
+      </c>
+      <c r="M90" s="1">
+        <v>8</v>
+      </c>
+      <c r="N90" s="1">
+        <v>10</v>
+      </c>
+      <c r="O90" s="1">
+        <v>6</v>
+      </c>
+      <c r="P90" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q90" s="1">
+        <v>6</v>
+      </c>
+      <c r="R90" s="1">
+        <v>4</v>
+      </c>
+      <c r="S90" s="1"/>
+      <c r="T90" s="1"/>
+    </row>
+    <row r="91" spans="1:20" s="33" customFormat="1">
+      <c r="A91" s="40"/>
+      <c r="B91" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="C91" s="38">
+        <v>1</v>
+      </c>
+      <c r="D91" s="38">
+        <v>3</v>
+      </c>
+      <c r="E91" s="38">
+        <v>1</v>
+      </c>
+      <c r="F91" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G91" s="38">
+        <v>1</v>
+      </c>
+      <c r="H91" s="38">
+        <v>2</v>
+      </c>
+      <c r="I91" s="38">
+        <v>2</v>
+      </c>
+      <c r="J91" s="38">
+        <v>1</v>
+      </c>
+      <c r="K91" s="41">
+        <v>1401</v>
+      </c>
+      <c r="L91" s="41">
+        <v>1331</v>
+      </c>
+      <c r="M91" s="41">
+        <v>1364</v>
+      </c>
+      <c r="N91" s="41">
+        <v>1468</v>
+      </c>
+      <c r="O91" s="41">
+        <v>1359</v>
+      </c>
+      <c r="P91" s="41">
+        <v>1359</v>
+      </c>
+      <c r="Q91" s="41">
+        <v>1282</v>
+      </c>
+      <c r="R91" s="41">
+        <v>1110</v>
+      </c>
+      <c r="S91" s="41"/>
+      <c r="T91" s="41"/>
+    </row>
+    <row r="92" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A92" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B92" s="37" t="s">
+        <v>206</v>
+      </c>
+      <c r="C92" s="36">
+        <v>1</v>
+      </c>
+      <c r="D92" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E92" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F92" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G92" s="1">
+        <v>1</v>
+      </c>
+      <c r="H92" s="36">
+        <v>2</v>
+      </c>
+      <c r="I92" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J92" s="1">
+        <v>1</v>
+      </c>
+      <c r="K92" s="1">
+        <v>320</v>
+      </c>
+      <c r="L92" s="1">
+        <v>305</v>
+      </c>
+      <c r="M92" s="1">
+        <v>345</v>
+      </c>
+      <c r="N92" s="1">
+        <v>314</v>
+      </c>
+      <c r="O92" s="1">
+        <v>345</v>
+      </c>
+      <c r="P92" s="1">
+        <v>345</v>
+      </c>
+      <c r="Q92" s="1">
+        <v>354</v>
+      </c>
+      <c r="R92" s="1">
+        <v>314</v>
+      </c>
+      <c r="S92" s="1"/>
+      <c r="T92" s="1"/>
+    </row>
+    <row r="93" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A93" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B93" s="37" t="s">
+        <v>208</v>
+      </c>
+      <c r="C93" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D93" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E93" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F93" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G93" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H93" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I93" s="1">
+        <v>1</v>
+      </c>
+      <c r="J93" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K93" s="1">
+        <v>132</v>
+      </c>
+      <c r="L93" s="1">
+        <v>107</v>
+      </c>
+      <c r="M93" s="1">
+        <v>120</v>
+      </c>
+      <c r="N93" s="1">
+        <v>135</v>
+      </c>
+      <c r="O93" s="1">
+        <v>105</v>
+      </c>
+      <c r="P93" s="1">
+        <v>106</v>
+      </c>
+      <c r="Q93" s="1">
+        <v>83</v>
+      </c>
+      <c r="R93" s="1">
+        <v>97</v>
+      </c>
+      <c r="S93" s="1"/>
+      <c r="T93" s="1"/>
+    </row>
+    <row r="94" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A94" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B94" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K94" s="1">
+        <v>138</v>
+      </c>
+      <c r="L94" s="1">
+        <v>112</v>
+      </c>
+      <c r="M94" s="1">
+        <v>100</v>
+      </c>
+      <c r="N94" s="1">
+        <v>101</v>
+      </c>
+      <c r="O94" s="1">
+        <v>71</v>
+      </c>
+      <c r="P94" s="1">
+        <v>65</v>
+      </c>
+      <c r="Q94" s="1">
+        <v>62</v>
+      </c>
+      <c r="R94" s="1">
+        <v>45</v>
+      </c>
+      <c r="S94" s="1"/>
+      <c r="T94" s="1"/>
+    </row>
+    <row r="95" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A95" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B95" s="37" t="s">
+        <v>211</v>
+      </c>
+      <c r="C95" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D95" s="1">
+        <v>1</v>
+      </c>
+      <c r="E95" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F95" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G95" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H95" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I95" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J95" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K95" s="1">
+        <v>52</v>
+      </c>
+      <c r="L95" s="1">
+        <v>36</v>
+      </c>
+      <c r="M95" s="1">
+        <v>40</v>
+      </c>
+      <c r="N95" s="1">
+        <v>52</v>
+      </c>
+      <c r="O95" s="1">
+        <v>50</v>
+      </c>
+      <c r="P95" s="1">
+        <v>46</v>
+      </c>
+      <c r="Q95" s="1">
+        <v>57</v>
+      </c>
+      <c r="R95" s="1">
+        <v>37</v>
+      </c>
+      <c r="S95" s="1"/>
+      <c r="T95" s="1"/>
+    </row>
+    <row r="96" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A96" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B96" s="37" t="s">
+        <v>213</v>
+      </c>
+      <c r="C96" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96" s="1">
+        <v>1</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+      <c r="F96" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H96" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I96" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J96" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K96" s="1">
+        <v>355</v>
+      </c>
+      <c r="L96" s="1">
+        <v>393</v>
+      </c>
+      <c r="M96" s="1">
+        <v>360</v>
+      </c>
+      <c r="N96" s="1">
+        <v>403</v>
+      </c>
+      <c r="O96" s="1">
+        <v>404</v>
+      </c>
+      <c r="P96" s="1">
+        <v>401</v>
+      </c>
+      <c r="Q96" s="1">
+        <v>366</v>
+      </c>
+      <c r="R96" s="1">
+        <v>315</v>
+      </c>
+      <c r="S96" s="1"/>
+      <c r="T96" s="1"/>
+    </row>
+    <row r="97" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A97" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B97" s="37" t="s">
+        <v>494</v>
+      </c>
+      <c r="C97" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D97" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E97" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F97" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H97" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I97" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J97" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K97" s="1">
+        <v>64</v>
+      </c>
+      <c r="L97" s="1">
+        <v>55</v>
+      </c>
+      <c r="M97" s="1">
+        <v>58</v>
+      </c>
+      <c r="N97" s="1">
+        <v>60</v>
+      </c>
+      <c r="O97" s="1">
+        <v>58</v>
+      </c>
+      <c r="P97" s="1">
+        <v>64</v>
+      </c>
+      <c r="Q97" s="1">
+        <v>60</v>
+      </c>
+      <c r="R97" s="1">
+        <v>56</v>
+      </c>
+      <c r="S97" s="1"/>
+      <c r="T97" s="1"/>
+    </row>
+    <row r="98" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A98" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B98" s="37" t="s">
+        <v>216</v>
+      </c>
+      <c r="C98" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D98" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E98" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F98" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G98" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H98" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I98" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J98" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K98" s="1">
+        <v>102</v>
+      </c>
+      <c r="L98" s="1">
+        <v>95</v>
+      </c>
+      <c r="M98" s="1">
+        <v>94</v>
+      </c>
+      <c r="N98" s="1">
+        <v>122</v>
+      </c>
+      <c r="O98" s="1">
+        <v>103</v>
+      </c>
+      <c r="P98" s="1">
+        <v>107</v>
+      </c>
+      <c r="Q98" s="1">
+        <v>94</v>
+      </c>
+      <c r="R98" s="1">
+        <v>63</v>
+      </c>
+      <c r="S98" s="1"/>
+      <c r="T98" s="1"/>
+    </row>
+    <row r="99" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A99" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B99" s="37" t="s">
+        <v>218</v>
+      </c>
+      <c r="C99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K99" s="1">
+        <v>19</v>
+      </c>
+      <c r="L99" s="1">
+        <v>35</v>
+      </c>
+      <c r="M99" s="1">
+        <v>38</v>
+      </c>
+      <c r="N99" s="1">
+        <v>47</v>
+      </c>
+      <c r="O99" s="1">
+        <v>32</v>
+      </c>
+      <c r="P99" s="1">
+        <v>28</v>
+      </c>
+      <c r="Q99" s="1">
+        <v>26</v>
+      </c>
+      <c r="R99" s="1">
+        <v>13</v>
+      </c>
+      <c r="S99" s="1"/>
+      <c r="T99" s="1"/>
+    </row>
+    <row r="100" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A100" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B100" s="37" t="s">
+        <v>220</v>
+      </c>
+      <c r="C100" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D100" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E100" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F100" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G100" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H100" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1</v>
+      </c>
+      <c r="J100" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K100" s="1">
+        <v>35</v>
+      </c>
+      <c r="L100" s="1">
+        <v>29</v>
+      </c>
+      <c r="M100" s="1">
+        <v>35</v>
+      </c>
+      <c r="N100" s="1">
+        <v>33</v>
+      </c>
+      <c r="O100" s="1">
+        <v>26</v>
+      </c>
+      <c r="P100" s="1">
+        <v>36</v>
+      </c>
+      <c r="Q100" s="1">
+        <v>28</v>
+      </c>
+      <c r="R100" s="1">
+        <v>35</v>
+      </c>
+      <c r="S100" s="1"/>
+      <c r="T100" s="1"/>
+    </row>
+    <row r="101" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A101" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B101" s="37" t="s">
+        <v>222</v>
+      </c>
+      <c r="C101" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D101" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E101" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F101" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G101" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H101" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I101" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J101" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K101" s="1">
+        <v>33</v>
+      </c>
+      <c r="L101" s="1">
+        <v>28</v>
+      </c>
+      <c r="M101" s="1">
+        <v>37</v>
+      </c>
+      <c r="N101" s="1">
+        <v>46</v>
+      </c>
+      <c r="O101" s="1">
+        <v>34</v>
+      </c>
+      <c r="P101" s="1">
+        <v>35</v>
+      </c>
+      <c r="Q101" s="1">
+        <v>44</v>
+      </c>
+      <c r="R101" s="1">
+        <v>30</v>
+      </c>
+      <c r="S101" s="1"/>
+      <c r="T101" s="1"/>
+    </row>
+    <row r="102" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A102" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B102" s="37" t="s">
+        <v>224</v>
+      </c>
+      <c r="C102" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D102" s="1">
+        <v>1</v>
+      </c>
+      <c r="E102" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F102" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G102" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H102" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I102" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J102" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K102" s="1">
+        <v>151</v>
+      </c>
+      <c r="L102" s="1">
+        <v>136</v>
+      </c>
+      <c r="M102" s="1">
+        <v>137</v>
+      </c>
+      <c r="N102" s="1">
+        <v>155</v>
+      </c>
+      <c r="O102" s="1">
+        <v>131</v>
+      </c>
+      <c r="P102" s="1">
+        <v>126</v>
+      </c>
+      <c r="Q102" s="1">
+        <v>108</v>
+      </c>
+      <c r="R102" s="1">
+        <v>105</v>
+      </c>
+      <c r="S102" s="1"/>
+      <c r="T102" s="1"/>
+    </row>
+    <row r="103" spans="1:20" s="33" customFormat="1">
+      <c r="A103" s="40"/>
+      <c r="B103" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C103" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103" s="38">
+        <v>2</v>
+      </c>
+      <c r="E103" s="38">
+        <v>3</v>
+      </c>
+      <c r="F103" s="38">
+        <v>1</v>
+      </c>
+      <c r="G103" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H103" s="38">
+        <v>2</v>
+      </c>
+      <c r="I103" s="38">
+        <v>1</v>
+      </c>
+      <c r="J103" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K103" s="41">
+        <v>516</v>
+      </c>
+      <c r="L103" s="41">
+        <v>532</v>
+      </c>
+      <c r="M103" s="41">
+        <v>559</v>
+      </c>
+      <c r="N103" s="41">
+        <v>551</v>
+      </c>
+      <c r="O103" s="41">
+        <v>535</v>
+      </c>
+      <c r="P103" s="41">
+        <v>517</v>
+      </c>
+      <c r="Q103" s="41">
+        <v>453</v>
+      </c>
+      <c r="R103" s="41">
+        <v>405</v>
+      </c>
+      <c r="S103" s="41"/>
+      <c r="T103" s="41"/>
+    </row>
+    <row r="104" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A104" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B104" s="37" t="s">
+        <v>226</v>
+      </c>
+      <c r="C104" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D104" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2</v>
+      </c>
+      <c r="F104" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G104" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H104" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1</v>
+      </c>
+      <c r="J104" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K104" s="1">
+        <v>101</v>
+      </c>
+      <c r="L104" s="1">
+        <v>112</v>
+      </c>
+      <c r="M104" s="1">
+        <v>110</v>
+      </c>
+      <c r="N104" s="1">
+        <v>101</v>
+      </c>
+      <c r="O104" s="1">
+        <v>114</v>
+      </c>
+      <c r="P104" s="1">
+        <v>103</v>
+      </c>
+      <c r="Q104" s="1">
+        <v>94</v>
+      </c>
+      <c r="R104" s="1">
+        <v>79</v>
+      </c>
+      <c r="S104" s="1"/>
+      <c r="T104" s="1"/>
+    </row>
+    <row r="105" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A105" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B105" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="C105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K105" s="1">
+        <v>22</v>
+      </c>
+      <c r="L105" s="1">
+        <v>26</v>
+      </c>
+      <c r="M105" s="1">
+        <v>30</v>
+      </c>
+      <c r="N105" s="1">
+        <v>18</v>
+      </c>
+      <c r="O105" s="1">
+        <v>21</v>
+      </c>
+      <c r="P105" s="1">
+        <v>22</v>
+      </c>
+      <c r="Q105" s="1">
+        <v>13</v>
+      </c>
+      <c r="R105" s="1">
+        <v>13</v>
+      </c>
+      <c r="S105" s="1"/>
+      <c r="T105" s="1"/>
+    </row>
+    <row r="106" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A106" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B106" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="C106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K106" s="1">
+        <v>24</v>
+      </c>
+      <c r="L106" s="1">
+        <v>24</v>
+      </c>
+      <c r="M106" s="1">
+        <v>25</v>
+      </c>
+      <c r="N106" s="1">
+        <v>23</v>
+      </c>
+      <c r="O106" s="1">
+        <v>23</v>
+      </c>
+      <c r="P106" s="1">
+        <v>24</v>
+      </c>
+      <c r="Q106" s="1">
+        <v>14</v>
+      </c>
+      <c r="R106" s="1">
+        <v>10</v>
+      </c>
+      <c r="S106" s="1"/>
+      <c r="T106" s="1"/>
+    </row>
+    <row r="107" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A107" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B107" s="37" t="s">
+        <v>232</v>
+      </c>
+      <c r="C107" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D107" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E107" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F107" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G107" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1</v>
+      </c>
+      <c r="I107" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J107" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K107" s="1">
+        <v>34</v>
+      </c>
+      <c r="L107" s="1">
+        <v>29</v>
+      </c>
+      <c r="M107" s="1">
+        <v>35</v>
+      </c>
+      <c r="N107" s="1">
+        <v>41</v>
+      </c>
+      <c r="O107" s="1">
+        <v>53</v>
+      </c>
+      <c r="P107" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q107" s="1">
+        <v>47</v>
+      </c>
+      <c r="R107" s="1">
+        <v>34</v>
+      </c>
+      <c r="S107" s="1"/>
+      <c r="T107" s="1"/>
+    </row>
+    <row r="108" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A108" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B108" s="37" t="s">
+        <v>234</v>
+      </c>
+      <c r="C108" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D108" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E108" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F108" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G108" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H108" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I108" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J108" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K108" s="1">
+        <v>49</v>
+      </c>
+      <c r="L108" s="1">
+        <v>50</v>
+      </c>
+      <c r="M108" s="1">
+        <v>46</v>
+      </c>
+      <c r="N108" s="1">
+        <v>56</v>
+      </c>
+      <c r="O108" s="1">
+        <v>29</v>
+      </c>
+      <c r="P108" s="1">
+        <v>37</v>
+      </c>
+      <c r="Q108" s="1">
+        <v>29</v>
+      </c>
+      <c r="R108" s="1">
+        <v>30</v>
+      </c>
+      <c r="S108" s="1"/>
+      <c r="T108" s="1"/>
+    </row>
+    <row r="109" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A109" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B109" s="37" t="s">
+        <v>236</v>
+      </c>
+      <c r="C109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K109" s="1">
+        <v>37</v>
+      </c>
+      <c r="L109" s="1">
+        <v>31</v>
+      </c>
+      <c r="M109" s="1">
+        <v>32</v>
+      </c>
+      <c r="N109" s="1">
+        <v>28</v>
+      </c>
+      <c r="O109" s="1">
+        <v>33</v>
+      </c>
+      <c r="P109" s="1">
+        <v>45</v>
+      </c>
+      <c r="Q109" s="1">
+        <v>30</v>
+      </c>
+      <c r="R109" s="1">
+        <v>33</v>
+      </c>
+      <c r="S109" s="1"/>
+      <c r="T109" s="1"/>
+    </row>
+    <row r="110" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A110" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B110" s="37" t="s">
+        <v>238</v>
+      </c>
+      <c r="C110" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D110" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E110" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F110" s="1">
+        <v>1</v>
+      </c>
+      <c r="G110" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H110" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I110" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J110" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K110" s="1">
+        <v>25</v>
+      </c>
+      <c r="L110" s="1">
+        <v>29</v>
+      </c>
+      <c r="M110" s="1">
+        <v>37</v>
+      </c>
+      <c r="N110" s="1">
+        <v>19</v>
+      </c>
+      <c r="O110" s="1">
+        <v>36</v>
+      </c>
+      <c r="P110" s="1">
+        <v>31</v>
+      </c>
+      <c r="Q110" s="1">
+        <v>30</v>
+      </c>
+      <c r="R110" s="1">
+        <v>20</v>
+      </c>
+      <c r="S110" s="1"/>
+      <c r="T110" s="1"/>
+    </row>
+    <row r="111" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A111" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B111" s="37" t="s">
+        <v>240</v>
+      </c>
+      <c r="C111" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D111" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E111" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F111" s="1"/>
+      <c r="G111" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H111" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I111" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J111" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K111" s="1">
+        <v>35</v>
+      </c>
+      <c r="L111" s="1">
+        <v>37</v>
+      </c>
+      <c r="M111" s="1">
+        <v>32</v>
+      </c>
+      <c r="N111" s="1">
+        <v>38</v>
+      </c>
+      <c r="O111" s="1">
+        <v>44</v>
+      </c>
+      <c r="P111" s="1">
+        <v>30</v>
+      </c>
+      <c r="Q111" s="1">
+        <v>32</v>
+      </c>
+      <c r="R111" s="1">
+        <v>33</v>
+      </c>
+      <c r="S111" s="1"/>
+      <c r="T111" s="1"/>
+    </row>
+    <row r="112" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A112" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B112" s="37" t="s">
+        <v>242</v>
+      </c>
+      <c r="C112" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D112" s="1">
+        <v>2</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+      <c r="F112" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G112" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1</v>
+      </c>
+      <c r="I112" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J112" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K112" s="1">
+        <v>145</v>
+      </c>
+      <c r="L112" s="1">
+        <v>166</v>
+      </c>
+      <c r="M112" s="1">
+        <v>174</v>
+      </c>
+      <c r="N112" s="1">
+        <v>177</v>
+      </c>
+      <c r="O112" s="1">
+        <v>152</v>
+      </c>
+      <c r="P112" s="1">
+        <v>159</v>
+      </c>
+      <c r="Q112" s="1">
+        <v>136</v>
+      </c>
+      <c r="R112" s="1">
+        <v>125</v>
+      </c>
+      <c r="S112" s="1"/>
+      <c r="T112" s="1"/>
+    </row>
+    <row r="113" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A113" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B113" s="37" t="s">
+        <v>495</v>
+      </c>
+      <c r="C113" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D113" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E113" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F113" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G113" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H113" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I113" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J113" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K113" s="1">
+        <v>44</v>
+      </c>
+      <c r="L113" s="1">
+        <v>28</v>
+      </c>
+      <c r="M113" s="1">
+        <v>38</v>
+      </c>
+      <c r="N113" s="1">
+        <v>50</v>
+      </c>
+      <c r="O113" s="1">
+        <v>30</v>
+      </c>
+      <c r="P113" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q113" s="1">
+        <v>28</v>
+      </c>
+      <c r="R113" s="1">
+        <v>28</v>
+      </c>
+      <c r="S113" s="1"/>
+      <c r="T113" s="1"/>
+    </row>
+    <row r="114" spans="1:20" s="33" customFormat="1">
+      <c r="A114" s="40"/>
+      <c r="B114" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="C114" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D114" s="38">
+        <v>1</v>
+      </c>
+      <c r="E114" s="38">
+        <v>1</v>
+      </c>
+      <c r="F114" s="38">
+        <v>1</v>
+      </c>
+      <c r="G114" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H114" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I114" s="38">
+        <v>3</v>
+      </c>
+      <c r="J114" s="38">
+        <v>2</v>
+      </c>
+      <c r="K114" s="41">
+        <v>596</v>
+      </c>
+      <c r="L114" s="41">
+        <v>608</v>
+      </c>
+      <c r="M114" s="41">
+        <v>545</v>
+      </c>
+      <c r="N114" s="41">
+        <v>606</v>
+      </c>
+      <c r="O114" s="41">
+        <v>520</v>
+      </c>
+      <c r="P114" s="41">
+        <v>539</v>
+      </c>
+      <c r="Q114" s="41">
+        <v>487</v>
+      </c>
+      <c r="R114" s="41">
+        <v>439</v>
+      </c>
+      <c r="S114" s="41"/>
+      <c r="T114" s="41"/>
+    </row>
+    <row r="115" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A115" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B115" s="37" t="s">
+        <v>246</v>
+      </c>
+      <c r="C115" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D115" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+      <c r="F115" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G115" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H115" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I115" s="36">
+        <v>2</v>
+      </c>
+      <c r="J115" s="1">
+        <v>1</v>
+      </c>
+      <c r="K115" s="1">
+        <v>199</v>
+      </c>
+      <c r="L115" s="1">
+        <v>208</v>
+      </c>
+      <c r="M115" s="1">
+        <v>196</v>
+      </c>
+      <c r="N115" s="1">
+        <v>194</v>
+      </c>
+      <c r="O115" s="1">
+        <v>196</v>
+      </c>
+      <c r="P115" s="1">
+        <v>208</v>
+      </c>
+      <c r="Q115" s="1">
+        <v>159</v>
+      </c>
+      <c r="R115" s="1">
+        <v>152</v>
+      </c>
+      <c r="S115" s="1"/>
+      <c r="T115" s="1"/>
+    </row>
+    <row r="116" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A116" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B116" s="37" t="s">
+        <v>248</v>
+      </c>
+      <c r="C116" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D116" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E116" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F116" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G116" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H116" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I116" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J116" s="1">
+        <v>1</v>
+      </c>
+      <c r="K116" s="1">
+        <v>42</v>
+      </c>
+      <c r="L116" s="1">
+        <v>41</v>
+      </c>
+      <c r="M116" s="1">
+        <v>38</v>
+      </c>
+      <c r="N116" s="1">
+        <v>61</v>
+      </c>
+      <c r="O116" s="1">
+        <v>29</v>
+      </c>
+      <c r="P116" s="1">
+        <v>40</v>
+      </c>
+      <c r="Q116" s="1">
+        <v>57</v>
+      </c>
+      <c r="R116" s="1">
+        <v>41</v>
+      </c>
+      <c r="S116" s="1"/>
+      <c r="T116" s="1"/>
+    </row>
+    <row r="117" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A117" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B117" s="37" t="s">
+        <v>250</v>
+      </c>
+      <c r="C117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K117" s="1">
+        <v>8</v>
+      </c>
+      <c r="L117" s="1">
+        <v>7</v>
+      </c>
+      <c r="M117" s="1">
+        <v>8</v>
+      </c>
+      <c r="N117" s="1">
+        <v>7</v>
+      </c>
+      <c r="O117" s="1">
+        <v>5</v>
+      </c>
+      <c r="P117" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q117" s="1">
+        <v>8</v>
+      </c>
+      <c r="R117" s="1">
+        <v>6</v>
+      </c>
+      <c r="S117" s="1"/>
+      <c r="T117" s="1"/>
+    </row>
+    <row r="118" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A118" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B118" s="37" t="s">
+        <v>252</v>
+      </c>
+      <c r="C118" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D118" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E118" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F118" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G118" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H118" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1</v>
+      </c>
+      <c r="J118" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K118" s="1">
+        <v>25</v>
+      </c>
+      <c r="L118" s="1">
+        <v>25</v>
+      </c>
+      <c r="M118" s="1">
+        <v>20</v>
+      </c>
+      <c r="N118" s="1">
+        <v>17</v>
+      </c>
+      <c r="O118" s="1">
+        <v>19</v>
+      </c>
+      <c r="P118" s="1">
+        <v>24</v>
+      </c>
+      <c r="Q118" s="1">
+        <v>22</v>
+      </c>
+      <c r="R118" s="1">
+        <v>18</v>
+      </c>
+      <c r="S118" s="1"/>
+      <c r="T118" s="1"/>
+    </row>
+    <row r="119" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A119" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B119" s="37" t="s">
+        <v>254</v>
+      </c>
+      <c r="C119" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D119" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E119" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F119" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G119" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H119" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I119" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J119" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K119" s="1">
+        <v>103</v>
+      </c>
+      <c r="L119" s="1">
+        <v>89</v>
+      </c>
+      <c r="M119" s="1">
+        <v>83</v>
+      </c>
+      <c r="N119" s="1">
+        <v>107</v>
+      </c>
+      <c r="O119" s="1">
+        <v>73</v>
+      </c>
+      <c r="P119" s="1">
+        <v>84</v>
+      </c>
+      <c r="Q119" s="1">
+        <v>74</v>
+      </c>
+      <c r="R119" s="1">
+        <v>79</v>
+      </c>
+      <c r="S119" s="1"/>
+      <c r="T119" s="1"/>
+    </row>
+    <row r="120" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A120" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B120" s="37" t="s">
+        <v>256</v>
+      </c>
+      <c r="C120" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D120" s="1">
+        <v>1</v>
+      </c>
+      <c r="E120" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F120" s="1">
+        <v>1</v>
+      </c>
+      <c r="G120" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H120" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I120" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J120" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K120" s="1">
+        <v>39</v>
+      </c>
+      <c r="L120" s="1">
+        <v>30</v>
+      </c>
+      <c r="M120" s="1">
+        <v>22</v>
+      </c>
+      <c r="N120" s="1">
+        <v>38</v>
+      </c>
+      <c r="O120" s="1">
+        <v>23</v>
+      </c>
+      <c r="P120" s="1">
+        <v>28</v>
+      </c>
+      <c r="Q120" s="1">
+        <v>37</v>
+      </c>
+      <c r="R120" s="1">
+        <v>24</v>
+      </c>
+      <c r="S120" s="1"/>
+      <c r="T120" s="1"/>
+    </row>
+    <row r="121" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A121" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B121" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C121" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D121" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E121" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F121" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G121" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H121" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I121" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J121" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K121" s="1">
+        <v>29</v>
+      </c>
+      <c r="L121" s="1">
+        <v>48</v>
+      </c>
+      <c r="M121" s="1">
+        <v>34</v>
+      </c>
+      <c r="N121" s="1">
+        <v>34</v>
+      </c>
+      <c r="O121" s="1">
+        <v>42</v>
+      </c>
+      <c r="P121" s="1">
+        <v>34</v>
+      </c>
+      <c r="Q121" s="1">
+        <v>26</v>
+      </c>
+      <c r="R121" s="1">
+        <v>23</v>
+      </c>
+      <c r="S121" s="1"/>
+      <c r="T121" s="1"/>
+    </row>
+    <row r="122" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A122" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B122" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="C122" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D122" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E122" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F122" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G122" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H122" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I122" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J122" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K122" s="1">
+        <v>11</v>
+      </c>
+      <c r="L122" s="1">
+        <v>7</v>
+      </c>
+      <c r="M122" s="1">
+        <v>6</v>
+      </c>
+      <c r="N122" s="1">
+        <v>7</v>
+      </c>
+      <c r="O122" s="1">
+        <v>10</v>
+      </c>
+      <c r="P122" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q122" s="1">
+        <v>11</v>
+      </c>
+      <c r="R122" s="1">
+        <v>11</v>
+      </c>
+      <c r="S122" s="1"/>
+      <c r="T122" s="1"/>
+    </row>
+    <row r="123" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A123" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B123" s="37" t="s">
+        <v>496</v>
+      </c>
+      <c r="C123" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D123" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E123" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F123" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G123" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H123" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I123" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J123" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K123" s="1">
+        <v>36</v>
+      </c>
+      <c r="L123" s="1">
+        <v>50</v>
+      </c>
+      <c r="M123" s="1">
+        <v>32</v>
+      </c>
+      <c r="N123" s="1">
+        <v>30</v>
+      </c>
+      <c r="O123" s="1">
+        <v>33</v>
+      </c>
+      <c r="P123" s="1">
+        <v>27</v>
+      </c>
+      <c r="Q123" s="1">
+        <v>27</v>
+      </c>
+      <c r="R123" s="1">
+        <v>32</v>
+      </c>
+      <c r="S123" s="1"/>
+      <c r="T123" s="1"/>
+    </row>
+    <row r="124" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A124" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B124" s="37" t="s">
+        <v>262</v>
+      </c>
+      <c r="C124" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D124" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E124" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F124" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G124" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H124" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I124" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J124" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K124" s="1">
+        <v>27</v>
+      </c>
+      <c r="L124" s="1">
+        <v>21</v>
+      </c>
+      <c r="M124" s="1">
+        <v>22</v>
+      </c>
+      <c r="N124" s="1">
+        <v>27</v>
+      </c>
+      <c r="O124" s="1">
+        <v>20</v>
+      </c>
+      <c r="P124" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q124" s="1">
+        <v>11</v>
+      </c>
+      <c r="R124" s="1">
+        <v>15</v>
+      </c>
+      <c r="S124" s="1"/>
+      <c r="T124" s="1"/>
+    </row>
+    <row r="125" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A125" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B125" s="37" t="s">
+        <v>264</v>
+      </c>
+      <c r="C125" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D125" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E125" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F125" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G125" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H125" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I125" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J125" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K125" s="1">
+        <v>26</v>
+      </c>
+      <c r="L125" s="1">
+        <v>21</v>
+      </c>
+      <c r="M125" s="1">
+        <v>23</v>
+      </c>
+      <c r="N125" s="1">
+        <v>21</v>
+      </c>
+      <c r="O125" s="1">
+        <v>22</v>
+      </c>
+      <c r="P125" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q125" s="1">
+        <v>19</v>
+      </c>
+      <c r="R125" s="1">
+        <v>6</v>
+      </c>
+      <c r="S125" s="1"/>
+      <c r="T125" s="1"/>
+    </row>
+    <row r="126" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A126" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B126" s="37" t="s">
+        <v>266</v>
+      </c>
+      <c r="C126" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D126" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E126" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F126" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G126" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H126" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I126" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J126" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K126" s="1">
+        <v>23</v>
+      </c>
+      <c r="L126" s="1">
+        <v>28</v>
+      </c>
+      <c r="M126" s="1">
+        <v>34</v>
+      </c>
+      <c r="N126" s="1">
+        <v>24</v>
+      </c>
+      <c r="O126" s="1">
+        <v>17</v>
+      </c>
+      <c r="P126" s="1">
+        <v>24</v>
+      </c>
+      <c r="Q126" s="1">
+        <v>17</v>
+      </c>
+      <c r="R126" s="1">
+        <v>10</v>
+      </c>
+      <c r="S126" s="1"/>
+      <c r="T126" s="1"/>
+    </row>
+    <row r="127" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A127" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B127" s="37" t="s">
+        <v>268</v>
+      </c>
+      <c r="C127" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D127" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E127" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F127" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G127" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H127" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I127" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J127" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K127" s="1">
+        <v>28</v>
+      </c>
+      <c r="L127" s="1">
+        <v>33</v>
+      </c>
+      <c r="M127" s="1">
+        <v>27</v>
+      </c>
+      <c r="N127" s="1">
+        <v>39</v>
+      </c>
+      <c r="O127" s="1">
+        <v>31</v>
+      </c>
+      <c r="P127" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q127" s="1">
+        <v>19</v>
+      </c>
+      <c r="R127" s="1">
+        <v>22</v>
+      </c>
+      <c r="S127" s="1"/>
+      <c r="T127" s="1"/>
+    </row>
+    <row r="128" spans="1:20" s="33" customFormat="1">
+      <c r="A128" s="40"/>
+      <c r="B128" s="34" t="s">
+        <v>269</v>
+      </c>
+      <c r="C128" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D128" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E128" s="38">
+        <v>2</v>
+      </c>
+      <c r="F128" s="38">
+        <v>1</v>
+      </c>
+      <c r="G128" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H128" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I128" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="J128" s="38">
+        <v>1</v>
+      </c>
+      <c r="K128" s="41">
+        <v>448</v>
+      </c>
+      <c r="L128" s="41">
+        <v>448</v>
+      </c>
+      <c r="M128" s="41">
+        <v>466</v>
+      </c>
+      <c r="N128" s="41">
+        <v>436</v>
+      </c>
+      <c r="O128" s="41">
+        <v>392</v>
+      </c>
+      <c r="P128" s="41">
+        <v>357</v>
+      </c>
+      <c r="Q128" s="41">
+        <v>377</v>
+      </c>
+      <c r="R128" s="41">
+        <v>262</v>
+      </c>
+      <c r="S128" s="41"/>
+      <c r="T128" s="41"/>
+    </row>
+    <row r="129" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A129" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B129" s="37" t="s">
+        <v>271</v>
+      </c>
+      <c r="C129" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D129" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+      <c r="F129" s="1">
+        <v>1</v>
+      </c>
+      <c r="G129" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H129" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I129" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J129" s="1">
+        <v>1</v>
+      </c>
+      <c r="K129" s="1">
+        <v>63</v>
+      </c>
+      <c r="L129" s="1">
+        <v>68</v>
+      </c>
+      <c r="M129" s="1">
+        <v>87</v>
+      </c>
+      <c r="N129" s="1">
+        <v>94</v>
+      </c>
+      <c r="O129" s="1">
+        <v>82</v>
+      </c>
+      <c r="P129" s="1">
+        <v>64</v>
+      </c>
+      <c r="Q129" s="1">
+        <v>76</v>
+      </c>
+      <c r="R129" s="1">
+        <v>56</v>
+      </c>
+      <c r="S129" s="1"/>
+      <c r="T129" s="1"/>
+    </row>
+    <row r="130" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A130" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="B130" s="37" t="s">
+        <v>273</v>
+      </c>
+      <c r="C130" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D130" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E130" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F130" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G130" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H130" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I130" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J130" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K130" s="1">
+        <v>28</v>
+      </c>
+      <c r="L130" s="1">
+        <v>32</v>
+      </c>
+      <c r="M130" s="1">
+        <v>29</v>
+      </c>
+      <c r="N130" s="1">
+        <v>21</v>
+      </c>
+      <c r="O130" s="1">
+        <v>30</v>
+      </c>
+      <c r="P130" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q130" s="1">
+        <v>33</v>
+      </c>
+      <c r="R130" s="1">
+        <v>24</v>
+      </c>
+      <c r="S130" s="1"/>
+      <c r="T130" s="1"/>
+    </row>
+    <row r="131" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A131" s="42" t="s">
+        <v>274</v>
+      </c>
+      <c r="B131" s="37" t="s">
+        <v>275</v>
+      </c>
+      <c r="C131" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D131" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E131" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F131" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G131" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H131" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I131" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J131" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K131" s="1">
+        <v>17</v>
+      </c>
+      <c r="L131" s="1">
+        <v>19</v>
+      </c>
+      <c r="M131" s="1">
+        <v>18</v>
+      </c>
+      <c r="N131" s="1">
+        <v>14</v>
+      </c>
+      <c r="O131" s="1">
+        <v>13</v>
+      </c>
+      <c r="P131" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q131" s="1">
+        <v>18</v>
+      </c>
+      <c r="R131" s="1">
+        <v>10</v>
+      </c>
+      <c r="S131" s="1"/>
+      <c r="T131" s="1"/>
+    </row>
+    <row r="132" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A132" s="42" t="s">
+        <v>276</v>
+      </c>
+      <c r="B132" s="37" t="s">
+        <v>277</v>
+      </c>
+      <c r="C132" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D132" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+      <c r="F132" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G132" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H132" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I132" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J132" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K132" s="1">
+        <v>48</v>
+      </c>
+      <c r="L132" s="1">
+        <v>46</v>
+      </c>
+      <c r="M132" s="1">
+        <v>52</v>
+      </c>
+      <c r="N132" s="1">
+        <v>49</v>
+      </c>
+      <c r="O132" s="1">
+        <v>57</v>
+      </c>
+      <c r="P132" s="1">
+        <v>44</v>
+      </c>
+      <c r="Q132" s="1">
+        <v>50</v>
+      </c>
+      <c r="R132" s="1">
+        <v>30</v>
+      </c>
+      <c r="S132" s="1"/>
+      <c r="T132" s="1"/>
+    </row>
+    <row r="133" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A133" s="42" t="s">
+        <v>278</v>
+      </c>
+      <c r="B133" s="37" t="s">
+        <v>279</v>
+      </c>
+      <c r="C133" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D133" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E133" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F133" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G133" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H133" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I133" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J133" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K133" s="1">
+        <v>14</v>
+      </c>
+      <c r="L133" s="1">
+        <v>14</v>
+      </c>
+      <c r="M133" s="1">
+        <v>11</v>
+      </c>
+      <c r="N133" s="1">
+        <v>13</v>
+      </c>
+      <c r="O133" s="1">
+        <v>4</v>
+      </c>
+      <c r="P133" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q133" s="1">
+        <v>7</v>
+      </c>
+      <c r="R133" s="1">
+        <v>5</v>
+      </c>
+      <c r="S133" s="1"/>
+      <c r="T133" s="1"/>
+    </row>
+    <row r="134" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A134" s="42" t="s">
+        <v>280</v>
+      </c>
+      <c r="B134" s="37" t="s">
+        <v>281</v>
+      </c>
+      <c r="C134" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D134" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E134" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F134" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G134" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H134" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I134" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J134" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K134" s="1">
+        <v>9</v>
+      </c>
+      <c r="L134" s="1">
+        <v>11</v>
+      </c>
+      <c r="M134" s="1">
+        <v>9</v>
+      </c>
+      <c r="N134" s="1">
+        <v>8</v>
+      </c>
+      <c r="O134" s="1">
+        <v>5</v>
+      </c>
+      <c r="P134" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q134" s="1">
+        <v>6</v>
+      </c>
+      <c r="R134" s="1">
+        <v>6</v>
+      </c>
+      <c r="S134" s="1"/>
+      <c r="T134" s="1"/>
+    </row>
+    <row r="135" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A135" s="42" t="s">
+        <v>282</v>
+      </c>
+      <c r="B135" s="37" t="s">
+        <v>283</v>
+      </c>
+      <c r="C135" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D135" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E135" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F135" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G135" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H135" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I135" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J135" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K135" s="1">
+        <v>33</v>
+      </c>
+      <c r="L135" s="1">
+        <v>20</v>
+      </c>
+      <c r="M135" s="1">
+        <v>26</v>
+      </c>
+      <c r="N135" s="1">
+        <v>21</v>
+      </c>
+      <c r="O135" s="1">
+        <v>22</v>
+      </c>
+      <c r="P135" s="1">
+        <v>18</v>
+      </c>
+      <c r="Q135" s="1">
+        <v>14</v>
+      </c>
+      <c r="R135" s="1">
+        <v>18</v>
+      </c>
+      <c r="S135" s="1"/>
+      <c r="T135" s="1"/>
+    </row>
+    <row r="136" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A136" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="B136" s="37" t="s">
+        <v>285</v>
+      </c>
+      <c r="C136" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D136" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E136" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F136" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G136" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H136" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I136" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J136" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K136" s="1">
+        <v>12</v>
+      </c>
+      <c r="L136" s="1">
+        <v>16</v>
+      </c>
+      <c r="M136" s="1">
+        <v>16</v>
+      </c>
+      <c r="N136" s="1">
+        <v>8</v>
+      </c>
+      <c r="O136" s="1">
+        <v>11</v>
+      </c>
+      <c r="P136" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q136" s="1">
+        <v>9</v>
+      </c>
+      <c r="R136" s="1">
+        <v>11</v>
+      </c>
+      <c r="S136" s="1"/>
+      <c r="T136" s="1"/>
+    </row>
+    <row r="137" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A137" s="42" t="s">
+        <v>286</v>
+      </c>
+      <c r="B137" s="37" t="s">
+        <v>287</v>
+      </c>
+      <c r="C137" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D137" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E137" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F137" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G137" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H137" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I137" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J137" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K137" s="1">
+        <v>5</v>
+      </c>
+      <c r="L137" s="1">
+        <v>7</v>
+      </c>
+      <c r="M137" s="1">
+        <v>9</v>
+      </c>
+      <c r="N137" s="1">
+        <v>5</v>
+      </c>
+      <c r="O137" s="1">
+        <v>4</v>
+      </c>
+      <c r="P137" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q137" s="1">
+        <v>6</v>
+      </c>
+      <c r="R137" s="1">
+        <v>1</v>
+      </c>
+      <c r="S137" s="1"/>
+      <c r="T137" s="1"/>
+    </row>
+    <row r="138" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A138" s="42" t="s">
+        <v>288</v>
+      </c>
+      <c r="B138" s="37" t="s">
+        <v>289</v>
+      </c>
+      <c r="C138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K138" s="1">
+        <v>21</v>
+      </c>
+      <c r="L138" s="1">
+        <v>24</v>
+      </c>
+      <c r="M138" s="1">
+        <v>29</v>
+      </c>
+      <c r="N138" s="1">
+        <v>23</v>
+      </c>
+      <c r="O138" s="1">
+        <v>18</v>
+      </c>
+      <c r="P138" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q138" s="1">
+        <v>15</v>
+      </c>
+      <c r="R138" s="1">
+        <v>8</v>
+      </c>
+      <c r="S138" s="1"/>
+      <c r="T138" s="1"/>
+    </row>
+    <row r="139" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A139" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="B139" s="37" t="s">
+        <v>291</v>
+      </c>
+      <c r="C139" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D139" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E139" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F139" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G139" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H139" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I139" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J139" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K139" s="1">
+        <v>7</v>
+      </c>
+      <c r="L139" s="1">
+        <v>12</v>
+      </c>
+      <c r="M139" s="1">
+        <v>8</v>
+      </c>
+      <c r="N139" s="1">
+        <v>7</v>
+      </c>
+      <c r="O139" s="1">
+        <v>7</v>
+      </c>
+      <c r="P139" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q139" s="1">
+        <v>3</v>
+      </c>
+      <c r="R139" s="1">
+        <v>5</v>
+      </c>
+      <c r="S139" s="1"/>
+      <c r="T139" s="1"/>
+    </row>
+    <row r="140" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A140" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="B140" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="C140" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D140" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E140" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F140" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G140" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H140" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I140" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J140" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K140" s="1">
+        <v>23</v>
+      </c>
+      <c r="L140" s="1">
+        <v>14</v>
+      </c>
+      <c r="M140" s="1">
+        <v>16</v>
+      </c>
+      <c r="N140" s="1">
+        <v>15</v>
+      </c>
+      <c r="O140" s="1">
+        <v>14</v>
+      </c>
+      <c r="P140" s="1">
+        <v>19</v>
+      </c>
+      <c r="Q140" s="1">
+        <v>13</v>
+      </c>
+      <c r="R140" s="1">
+        <v>9</v>
+      </c>
+      <c r="S140" s="1"/>
+      <c r="T140" s="1"/>
+    </row>
+    <row r="141" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A141" s="42" t="s">
+        <v>294</v>
+      </c>
+      <c r="B141" s="37" t="s">
+        <v>295</v>
+      </c>
+      <c r="C141" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D141" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E141" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F141" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G141" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H141" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I141" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J141" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K141" s="1">
+        <v>18</v>
+      </c>
+      <c r="L141" s="1">
+        <v>18</v>
+      </c>
+      <c r="M141" s="1">
+        <v>21</v>
+      </c>
+      <c r="N141" s="1">
+        <v>23</v>
+      </c>
+      <c r="O141" s="1">
+        <v>14</v>
+      </c>
+      <c r="P141" s="1">
+        <v>17</v>
+      </c>
+      <c r="Q141" s="1">
+        <v>17</v>
+      </c>
+      <c r="R141" s="1">
+        <v>8</v>
+      </c>
+      <c r="S141" s="1"/>
+      <c r="T141" s="1"/>
+    </row>
+    <row r="142" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A142" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="B142" s="37" t="s">
+        <v>297</v>
+      </c>
+      <c r="C142" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D142" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E142" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F142" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G142" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H142" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I142" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J142" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K142" s="1">
+        <v>47</v>
+      </c>
+      <c r="L142" s="1">
+        <v>45</v>
+      </c>
+      <c r="M142" s="1">
+        <v>46</v>
+      </c>
+      <c r="N142" s="1">
+        <v>56</v>
+      </c>
+      <c r="O142" s="1">
+        <v>41</v>
+      </c>
+      <c r="P142" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q142" s="1">
+        <v>30</v>
+      </c>
+      <c r="R142" s="1">
+        <v>25</v>
+      </c>
+      <c r="S142" s="1"/>
+      <c r="T142" s="1"/>
+    </row>
+    <row r="143" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A143" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="B143" s="37" t="s">
+        <v>299</v>
+      </c>
+      <c r="C143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K143" s="1">
+        <v>19</v>
+      </c>
+      <c r="L143" s="1">
+        <v>19</v>
+      </c>
+      <c r="M143" s="1">
+        <v>26</v>
+      </c>
+      <c r="N143" s="1">
+        <v>14</v>
+      </c>
+      <c r="O143" s="1">
+        <v>12</v>
+      </c>
+      <c r="P143" s="1">
+        <v>17</v>
+      </c>
+      <c r="Q143" s="1">
+        <v>17</v>
+      </c>
+      <c r="R143" s="1">
+        <v>11</v>
+      </c>
+      <c r="S143" s="1"/>
+      <c r="T143" s="1"/>
+    </row>
+    <row r="144" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A144" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B144" s="37" t="s">
+        <v>301</v>
+      </c>
+      <c r="C144" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D144" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E144" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F144" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G144" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H144" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I144" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J144" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K144" s="1">
+        <v>10</v>
+      </c>
+      <c r="L144" s="1">
+        <v>7</v>
+      </c>
+      <c r="M144" s="1">
+        <v>3</v>
+      </c>
+      <c r="N144" s="1">
+        <v>7</v>
+      </c>
+      <c r="O144" s="1">
+        <v>2</v>
+      </c>
+      <c r="P144" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q144" s="1">
+        <v>3</v>
+      </c>
+      <c r="R144" s="1">
+        <v>4</v>
+      </c>
+      <c r="S144" s="1"/>
+      <c r="T144" s="1"/>
+    </row>
+    <row r="145" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A145" s="42" t="s">
+        <v>302</v>
+      </c>
+      <c r="B145" s="37" t="s">
+        <v>303</v>
+      </c>
+      <c r="C145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K145" s="1">
+        <v>14</v>
+      </c>
+      <c r="L145" s="1">
+        <v>24</v>
+      </c>
+      <c r="M145" s="1">
+        <v>8</v>
+      </c>
+      <c r="N145" s="1">
+        <v>11</v>
+      </c>
+      <c r="O145" s="1">
+        <v>19</v>
+      </c>
+      <c r="P145" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q145" s="1">
+        <v>8</v>
+      </c>
+      <c r="R145" s="1">
+        <v>7</v>
+      </c>
+      <c r="S145" s="1"/>
+      <c r="T145" s="1"/>
+    </row>
+    <row r="146" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A146" s="42" t="s">
+        <v>304</v>
+      </c>
+      <c r="B146" s="37" t="s">
+        <v>497</v>
+      </c>
+      <c r="C146" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D146" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E146" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F146" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G146" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H146" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I146" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J146" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K146" s="1">
+        <v>25</v>
+      </c>
+      <c r="L146" s="1">
+        <v>22</v>
+      </c>
+      <c r="M146" s="1">
+        <v>19</v>
+      </c>
+      <c r="N146" s="1">
+        <v>19</v>
+      </c>
+      <c r="O146" s="1">
+        <v>10</v>
+      </c>
+      <c r="P146" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q146" s="1">
+        <v>20</v>
+      </c>
+      <c r="R146" s="1">
+        <v>7</v>
+      </c>
+      <c r="S146" s="1"/>
+      <c r="T146" s="1"/>
+    </row>
+    <row r="147" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A147" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="B147" s="37" t="s">
+        <v>306</v>
+      </c>
+      <c r="C147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K147" s="1">
+        <v>7</v>
+      </c>
+      <c r="L147" s="1">
+        <v>12</v>
+      </c>
+      <c r="M147" s="1">
+        <v>11</v>
+      </c>
+      <c r="N147" s="1">
+        <v>19</v>
+      </c>
+      <c r="O147" s="1">
+        <v>10</v>
+      </c>
+      <c r="P147" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q147" s="1">
+        <v>11</v>
+      </c>
+      <c r="R147" s="1">
+        <v>7</v>
+      </c>
+      <c r="S147" s="1"/>
+      <c r="T147" s="1"/>
+    </row>
+    <row r="148" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A148" s="42" t="s">
+        <v>307</v>
+      </c>
+      <c r="B148" s="37" t="s">
+        <v>308</v>
+      </c>
+      <c r="C148" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D148" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E148" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F148" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G148" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H148" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I148" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J148" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K148" s="1">
+        <v>28</v>
+      </c>
+      <c r="L148" s="1">
+        <v>18</v>
+      </c>
+      <c r="M148" s="1">
+        <v>22</v>
+      </c>
+      <c r="N148" s="1">
+        <v>9</v>
+      </c>
+      <c r="O148" s="1">
+        <v>17</v>
+      </c>
+      <c r="P148" s="1">
+        <v>17</v>
+      </c>
+      <c r="Q148" s="1">
+        <v>21</v>
+      </c>
+      <c r="R148" s="1">
+        <v>10</v>
+      </c>
+      <c r="S148" s="1"/>
+      <c r="T148" s="1"/>
+    </row>
+    <row r="149" spans="1:20" s="33" customFormat="1">
+      <c r="A149" s="40"/>
+      <c r="B149" s="34" t="s">
+        <v>309</v>
+      </c>
+      <c r="C149" s="38">
+        <v>1</v>
+      </c>
+      <c r="D149" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E149" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F149" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G149" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H149" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I149" s="38">
+        <v>1</v>
+      </c>
+      <c r="J149" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K149" s="41">
+        <v>563</v>
+      </c>
+      <c r="L149" s="41">
+        <v>530</v>
+      </c>
+      <c r="M149" s="41">
+        <v>576</v>
+      </c>
+      <c r="N149" s="41">
+        <v>663</v>
+      </c>
+      <c r="O149" s="41">
+        <v>567</v>
+      </c>
+      <c r="P149" s="41">
+        <v>563</v>
+      </c>
+      <c r="Q149" s="41">
+        <v>490</v>
+      </c>
+      <c r="R149" s="41">
+        <v>468</v>
+      </c>
+      <c r="S149" s="41"/>
+      <c r="T149" s="41"/>
+    </row>
+    <row r="150" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A150" s="42" t="s">
+        <v>310</v>
+      </c>
+      <c r="B150" s="37" t="s">
+        <v>311</v>
+      </c>
+      <c r="C150" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D150" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E150" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F150" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G150" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H150" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I150" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J150" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K150" s="1">
+        <v>200</v>
+      </c>
+      <c r="L150" s="1">
+        <v>194</v>
+      </c>
+      <c r="M150" s="1">
+        <v>183</v>
+      </c>
+      <c r="N150" s="1">
+        <v>224</v>
+      </c>
+      <c r="O150" s="1">
+        <v>203</v>
+      </c>
+      <c r="P150" s="1">
+        <v>218</v>
+      </c>
+      <c r="Q150" s="1">
+        <v>177</v>
+      </c>
+      <c r="R150" s="1">
+        <v>205</v>
+      </c>
+      <c r="S150" s="1"/>
+      <c r="T150" s="1"/>
+    </row>
+    <row r="151" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A151" s="42" t="s">
+        <v>312</v>
+      </c>
+      <c r="B151" s="37" t="s">
+        <v>313</v>
+      </c>
+      <c r="C151" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D151" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E151" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F151" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G151" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H151" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I151" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J151" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K151" s="1">
+        <v>20</v>
+      </c>
+      <c r="L151" s="1">
+        <v>20</v>
+      </c>
+      <c r="M151" s="1">
+        <v>12</v>
+      </c>
+      <c r="N151" s="1">
+        <v>7</v>
+      </c>
+      <c r="O151" s="1">
+        <v>9</v>
+      </c>
+      <c r="P151" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q151" s="1">
+        <v>12</v>
+      </c>
+      <c r="R151" s="1">
+        <v>5</v>
+      </c>
+      <c r="S151" s="1"/>
+      <c r="T151" s="1"/>
+    </row>
+    <row r="152" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A152" s="42" t="s">
+        <v>314</v>
+      </c>
+      <c r="B152" s="37" t="s">
+        <v>315</v>
+      </c>
+      <c r="C152" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D152" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E152" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F152" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G152" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H152" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I152" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J152" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K152" s="1">
+        <v>58</v>
+      </c>
+      <c r="L152" s="1">
+        <v>69</v>
+      </c>
+      <c r="M152" s="1">
+        <v>72</v>
+      </c>
+      <c r="N152" s="1">
+        <v>68</v>
+      </c>
+      <c r="O152" s="1">
+        <v>65</v>
+      </c>
+      <c r="P152" s="1">
+        <v>67</v>
+      </c>
+      <c r="Q152" s="1">
+        <v>62</v>
+      </c>
+      <c r="R152" s="1">
+        <v>42</v>
+      </c>
+      <c r="S152" s="1"/>
+      <c r="T152" s="1"/>
+    </row>
+    <row r="153" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A153" s="42" t="s">
+        <v>316</v>
+      </c>
+      <c r="B153" s="37" t="s">
+        <v>317</v>
+      </c>
+      <c r="C153" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D153" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E153" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F153" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G153" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H153" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I153" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J153" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K153" s="1">
+        <v>22</v>
+      </c>
+      <c r="L153" s="1">
+        <v>18</v>
+      </c>
+      <c r="M153" s="1">
+        <v>21</v>
+      </c>
+      <c r="N153" s="1">
+        <v>36</v>
+      </c>
+      <c r="O153" s="1">
+        <v>25</v>
+      </c>
+      <c r="P153" s="1">
+        <v>26</v>
+      </c>
+      <c r="Q153" s="1">
+        <v>25</v>
+      </c>
+      <c r="R153" s="1">
+        <v>21</v>
+      </c>
+      <c r="S153" s="1"/>
+      <c r="T153" s="1"/>
+    </row>
+    <row r="154" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A154" s="42" t="s">
+        <v>318</v>
+      </c>
+      <c r="B154" s="37" t="s">
+        <v>319</v>
+      </c>
+      <c r="C154" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D154" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E154" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F154" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G154" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H154" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I154" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J154" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K154" s="1">
+        <v>57</v>
+      </c>
+      <c r="L154" s="1">
+        <v>54</v>
+      </c>
+      <c r="M154" s="1">
+        <v>87</v>
+      </c>
+      <c r="N154" s="1">
+        <v>85</v>
+      </c>
+      <c r="O154" s="1">
+        <v>67</v>
+      </c>
+      <c r="P154" s="1">
+        <v>47</v>
+      </c>
+      <c r="Q154" s="1">
+        <v>45</v>
+      </c>
+      <c r="R154" s="1">
+        <v>44</v>
+      </c>
+      <c r="S154" s="1"/>
+      <c r="T154" s="1"/>
+    </row>
+    <row r="155" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A155" s="42" t="s">
+        <v>320</v>
+      </c>
+      <c r="B155" s="37" t="s">
+        <v>321</v>
+      </c>
+      <c r="C155" s="1">
+        <v>1</v>
+      </c>
+      <c r="D155" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E155" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F155" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G155" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H155" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I155" s="36">
+        <v>1</v>
+      </c>
+      <c r="J155" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K155" s="1">
+        <v>64</v>
+      </c>
+      <c r="L155" s="1">
+        <v>65</v>
+      </c>
+      <c r="M155" s="1">
+        <v>74</v>
+      </c>
+      <c r="N155" s="1">
+        <v>94</v>
+      </c>
+      <c r="O155" s="1">
+        <v>71</v>
+      </c>
+      <c r="P155" s="1">
+        <v>70</v>
+      </c>
+      <c r="Q155" s="1">
+        <v>57</v>
+      </c>
+      <c r="R155" s="1">
+        <v>54</v>
+      </c>
+      <c r="S155" s="1"/>
+      <c r="T155" s="1"/>
+    </row>
+    <row r="156" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A156" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="B156" s="37" t="s">
+        <v>323</v>
+      </c>
+      <c r="C156" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D156" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E156" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F156" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G156" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H156" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I156" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J156" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K156" s="1">
+        <v>51</v>
+      </c>
+      <c r="L156" s="1">
+        <v>41</v>
+      </c>
+      <c r="M156" s="1">
+        <v>39</v>
+      </c>
+      <c r="N156" s="1">
+        <v>45</v>
+      </c>
+      <c r="O156" s="1">
+        <v>37</v>
+      </c>
+      <c r="P156" s="1">
+        <v>40</v>
+      </c>
+      <c r="Q156" s="1">
+        <v>42</v>
+      </c>
+      <c r="R156" s="1">
+        <v>33</v>
+      </c>
+      <c r="S156" s="1"/>
+      <c r="T156" s="1"/>
+    </row>
+    <row r="157" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A157" s="42" t="s">
+        <v>324</v>
+      </c>
+      <c r="B157" s="37" t="s">
+        <v>325</v>
+      </c>
+      <c r="C157" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D157" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E157" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F157" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G157" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H157" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I157" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J157" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K157" s="1">
+        <v>33</v>
+      </c>
+      <c r="L157" s="1">
+        <v>22</v>
+      </c>
+      <c r="M157" s="1">
+        <v>29</v>
+      </c>
+      <c r="N157" s="1">
+        <v>33</v>
+      </c>
+      <c r="O157" s="1">
+        <v>34</v>
+      </c>
+      <c r="P157" s="1">
+        <v>35</v>
+      </c>
+      <c r="Q157" s="1">
+        <v>28</v>
+      </c>
+      <c r="R157" s="1">
+        <v>21</v>
+      </c>
+      <c r="S157" s="1"/>
+      <c r="T157" s="1"/>
+    </row>
+    <row r="158" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A158" s="42" t="s">
+        <v>326</v>
+      </c>
+      <c r="B158" s="37" t="s">
+        <v>498</v>
+      </c>
+      <c r="C158" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D158" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E158" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F158" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G158" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H158" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I158" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J158" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K158" s="1">
+        <v>58</v>
+      </c>
+      <c r="L158" s="1">
+        <v>47</v>
+      </c>
+      <c r="M158" s="1">
+        <v>59</v>
+      </c>
+      <c r="N158" s="1">
+        <v>71</v>
+      </c>
+      <c r="O158" s="1">
+        <v>56</v>
+      </c>
+      <c r="P158" s="1">
+        <v>46</v>
+      </c>
+      <c r="Q158" s="1">
+        <v>42</v>
+      </c>
+      <c r="R158" s="1">
+        <v>43</v>
+      </c>
+      <c r="S158" s="1"/>
+      <c r="T158" s="1"/>
+    </row>
+    <row r="159" spans="1:20" s="33" customFormat="1">
+      <c r="A159" s="40"/>
+      <c r="B159" s="34" t="s">
+        <v>327</v>
+      </c>
+      <c r="C159" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D159" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E159" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F159" s="38">
+        <v>1</v>
+      </c>
+      <c r="G159" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H159" s="38">
+        <v>1</v>
+      </c>
+      <c r="I159" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="J159" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K159" s="41">
+        <v>742</v>
+      </c>
+      <c r="L159" s="41">
+        <v>763</v>
+      </c>
+      <c r="M159" s="41">
+        <v>790</v>
+      </c>
+      <c r="N159" s="41">
+        <v>915</v>
+      </c>
+      <c r="O159" s="41">
+        <v>835</v>
+      </c>
+      <c r="P159" s="41">
+        <v>785</v>
+      </c>
+      <c r="Q159" s="41">
+        <v>820</v>
+      </c>
+      <c r="R159" s="41">
+        <v>646</v>
+      </c>
+      <c r="S159" s="41"/>
+      <c r="T159" s="41"/>
+    </row>
+    <row r="160" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A160" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="B160" s="37" t="s">
+        <v>329</v>
+      </c>
+      <c r="C160" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D160" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E160" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F160" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G160" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H160" s="36">
+        <v>1</v>
+      </c>
+      <c r="I160" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J160" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K160" s="1">
+        <v>153</v>
+      </c>
+      <c r="L160" s="1">
+        <v>133</v>
+      </c>
+      <c r="M160" s="1">
+        <v>150</v>
+      </c>
+      <c r="N160" s="1">
+        <v>157</v>
+      </c>
+      <c r="O160" s="1">
+        <v>170</v>
+      </c>
+      <c r="P160" s="1">
+        <v>136</v>
+      </c>
+      <c r="Q160" s="1">
+        <v>175</v>
+      </c>
+      <c r="R160" s="1">
+        <v>144</v>
+      </c>
+      <c r="S160" s="1"/>
+      <c r="T160" s="1"/>
+    </row>
+    <row r="161" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A161" s="42" t="s">
+        <v>330</v>
+      </c>
+      <c r="B161" s="37" t="s">
+        <v>331</v>
+      </c>
+      <c r="C161" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D161" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E161" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F161" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G161" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H161" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I161" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J161" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K161" s="1">
+        <v>222</v>
+      </c>
+      <c r="L161" s="1">
+        <v>228</v>
+      </c>
+      <c r="M161" s="1">
+        <v>198</v>
+      </c>
+      <c r="N161" s="1">
+        <v>237</v>
+      </c>
+      <c r="O161" s="1">
+        <v>212</v>
+      </c>
+      <c r="P161" s="1">
+        <v>226</v>
+      </c>
+      <c r="Q161" s="1">
+        <v>216</v>
+      </c>
+      <c r="R161" s="1">
+        <v>169</v>
+      </c>
+      <c r="S161" s="1"/>
+      <c r="T161" s="1"/>
+    </row>
+    <row r="162" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A162" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="B162" s="37" t="s">
+        <v>333</v>
+      </c>
+      <c r="C162" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D162" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E162" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F162" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G162" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H162" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I162" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J162" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K162" s="1">
+        <v>76</v>
+      </c>
+      <c r="L162" s="1">
+        <v>76</v>
+      </c>
+      <c r="M162" s="1">
+        <v>109</v>
+      </c>
+      <c r="N162" s="1">
+        <v>112</v>
+      </c>
+      <c r="O162" s="1">
+        <v>88</v>
+      </c>
+      <c r="P162" s="1">
+        <v>74</v>
+      </c>
+      <c r="Q162" s="1">
+        <v>88</v>
+      </c>
+      <c r="R162" s="1">
+        <v>54</v>
+      </c>
+      <c r="S162" s="1"/>
+      <c r="T162" s="1"/>
+    </row>
+    <row r="163" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A163" s="42" t="s">
+        <v>334</v>
+      </c>
+      <c r="B163" s="37" t="s">
+        <v>335</v>
+      </c>
+      <c r="C163" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D163" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E163" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F163" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G163" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H163" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I163" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J163" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K163" s="1">
+        <v>57</v>
+      </c>
+      <c r="L163" s="1">
+        <v>56</v>
+      </c>
+      <c r="M163" s="1">
+        <v>49</v>
+      </c>
+      <c r="N163" s="1">
+        <v>67</v>
+      </c>
+      <c r="O163" s="1">
+        <v>63</v>
+      </c>
+      <c r="P163" s="1">
+        <v>57</v>
+      </c>
+      <c r="Q163" s="1">
+        <v>64</v>
+      </c>
+      <c r="R163" s="1">
+        <v>48</v>
+      </c>
+      <c r="S163" s="1"/>
+      <c r="T163" s="1"/>
+    </row>
+    <row r="164" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A164" s="42" t="s">
+        <v>336</v>
+      </c>
+      <c r="B164" s="37" t="s">
+        <v>337</v>
+      </c>
+      <c r="C164" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D164" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E164" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F164" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G164" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H164" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I164" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J164" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K164" s="1">
+        <v>27</v>
+      </c>
+      <c r="L164" s="1">
+        <v>52</v>
+      </c>
+      <c r="M164" s="1">
+        <v>44</v>
+      </c>
+      <c r="N164" s="1">
+        <v>50</v>
+      </c>
+      <c r="O164" s="1">
+        <v>45</v>
+      </c>
+      <c r="P164" s="1">
+        <v>39</v>
+      </c>
+      <c r="Q164" s="1">
+        <v>26</v>
+      </c>
+      <c r="R164" s="1">
+        <v>23</v>
+      </c>
+      <c r="S164" s="1"/>
+      <c r="T164" s="1"/>
+    </row>
+    <row r="165" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A165" s="42" t="s">
+        <v>338</v>
+      </c>
+      <c r="B165" s="37" t="s">
+        <v>339</v>
+      </c>
+      <c r="C165" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D165" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E165" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F165" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G165" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H165" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I165" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J165" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K165" s="1">
+        <v>177</v>
+      </c>
+      <c r="L165" s="1">
+        <v>187</v>
+      </c>
+      <c r="M165" s="1">
+        <v>212</v>
+      </c>
+      <c r="N165" s="1">
+        <v>247</v>
+      </c>
+      <c r="O165" s="1">
+        <v>224</v>
+      </c>
+      <c r="P165" s="1">
+        <v>213</v>
+      </c>
+      <c r="Q165" s="1">
+        <v>215</v>
+      </c>
+      <c r="R165" s="1">
+        <v>169</v>
+      </c>
+      <c r="S165" s="1"/>
+      <c r="T165" s="1"/>
+    </row>
+    <row r="166" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A166" s="42" t="s">
+        <v>340</v>
+      </c>
+      <c r="B166" s="37" t="s">
+        <v>341</v>
+      </c>
+      <c r="C166" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D166" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E166" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F166" s="36">
+        <v>1</v>
+      </c>
+      <c r="G166" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H166" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I166" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J166" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K166" s="1">
+        <v>30</v>
+      </c>
+      <c r="L166" s="1">
+        <v>31</v>
+      </c>
+      <c r="M166" s="1">
+        <v>28</v>
+      </c>
+      <c r="N166" s="1">
+        <v>45</v>
+      </c>
+      <c r="O166" s="1">
+        <v>33</v>
+      </c>
+      <c r="P166" s="1">
+        <v>40</v>
+      </c>
+      <c r="Q166" s="1">
+        <v>36</v>
+      </c>
+      <c r="R166" s="1">
+        <v>39</v>
+      </c>
+      <c r="S166" s="1"/>
+      <c r="T166" s="1"/>
+    </row>
+    <row r="167" spans="1:20" s="33" customFormat="1">
+      <c r="A167" s="40"/>
+      <c r="B167" s="34" t="s">
+        <v>342</v>
+      </c>
+      <c r="C167" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D167" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E167" s="38">
+        <v>2</v>
+      </c>
+      <c r="F167" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G167" s="38">
+        <v>2</v>
+      </c>
+      <c r="H167" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I167" s="38">
+        <v>2</v>
+      </c>
+      <c r="J167" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K167" s="41">
+        <v>358</v>
+      </c>
+      <c r="L167" s="41">
+        <v>366</v>
+      </c>
+      <c r="M167" s="41">
+        <v>370</v>
+      </c>
+      <c r="N167" s="41">
+        <v>364</v>
+      </c>
+      <c r="O167" s="41">
+        <v>345</v>
+      </c>
+      <c r="P167" s="41">
+        <v>304</v>
+      </c>
+      <c r="Q167" s="41">
+        <v>252</v>
+      </c>
+      <c r="R167" s="41">
+        <v>246</v>
+      </c>
+      <c r="S167" s="41"/>
+      <c r="T167" s="41"/>
+    </row>
+    <row r="168" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A168" s="42" t="s">
+        <v>343</v>
+      </c>
+      <c r="B168" s="37" t="s">
+        <v>344</v>
+      </c>
+      <c r="C168" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D168" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E168" s="36">
+        <v>1</v>
+      </c>
+      <c r="F168" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G168" s="1">
+        <v>2</v>
+      </c>
+      <c r="H168" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I168" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J168" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K168" s="1">
+        <v>111</v>
+      </c>
+      <c r="L168" s="1">
+        <v>124</v>
+      </c>
+      <c r="M168" s="1">
+        <v>120</v>
+      </c>
+      <c r="N168" s="1">
+        <v>132</v>
+      </c>
+      <c r="O168" s="1">
+        <v>110</v>
+      </c>
+      <c r="P168" s="1">
+        <v>105</v>
+      </c>
+      <c r="Q168" s="1">
+        <v>66</v>
+      </c>
+      <c r="R168" s="1">
+        <v>66</v>
+      </c>
+      <c r="S168" s="1"/>
+      <c r="T168" s="1"/>
+    </row>
+    <row r="169" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A169" s="42" t="s">
+        <v>345</v>
+      </c>
+      <c r="B169" s="37" t="s">
+        <v>346</v>
+      </c>
+      <c r="C169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K169" s="1">
+        <v>41</v>
+      </c>
+      <c r="L169" s="1">
+        <v>41</v>
+      </c>
+      <c r="M169" s="1">
+        <v>37</v>
+      </c>
+      <c r="N169" s="1">
+        <v>41</v>
+      </c>
+      <c r="O169" s="1">
+        <v>37</v>
+      </c>
+      <c r="P169" s="1">
+        <v>38</v>
+      </c>
+      <c r="Q169" s="1">
+        <v>34</v>
+      </c>
+      <c r="R169" s="1">
+        <v>25</v>
+      </c>
+      <c r="S169" s="1"/>
+      <c r="T169" s="1"/>
+    </row>
+    <row r="170" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A170" s="42" t="s">
+        <v>347</v>
+      </c>
+      <c r="B170" s="37" t="s">
+        <v>348</v>
+      </c>
+      <c r="C170" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D170" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E170" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F170" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G170" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H170" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I170" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J170" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K170" s="1">
+        <v>78</v>
+      </c>
+      <c r="L170" s="1">
+        <v>72</v>
+      </c>
+      <c r="M170" s="1">
+        <v>98</v>
+      </c>
+      <c r="N170" s="1">
+        <v>89</v>
+      </c>
+      <c r="O170" s="1">
+        <v>74</v>
+      </c>
+      <c r="P170" s="1">
+        <v>61</v>
+      </c>
+      <c r="Q170" s="1">
+        <v>57</v>
+      </c>
+      <c r="R170" s="1">
+        <v>55</v>
+      </c>
+      <c r="S170" s="1"/>
+      <c r="T170" s="1"/>
+    </row>
+    <row r="171" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A171" s="42" t="s">
+        <v>349</v>
+      </c>
+      <c r="B171" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="C171" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D171" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E171" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F171" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G171" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H171" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I171" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J171" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K171" s="1">
+        <v>8</v>
+      </c>
+      <c r="L171" s="1">
+        <v>8</v>
+      </c>
+      <c r="M171" s="1">
+        <v>9</v>
+      </c>
+      <c r="N171" s="1">
+        <v>5</v>
+      </c>
+      <c r="O171" s="1">
+        <v>10</v>
+      </c>
+      <c r="P171" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q171" s="1">
+        <v>4</v>
+      </c>
+      <c r="R171" s="1">
+        <v>7</v>
+      </c>
+      <c r="S171" s="1"/>
+      <c r="T171" s="1"/>
+    </row>
+    <row r="172" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A172" s="42" t="s">
+        <v>350</v>
+      </c>
+      <c r="B172" s="37" t="s">
+        <v>351</v>
+      </c>
+      <c r="C172" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D172" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E172" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F172" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G172" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H172" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I172" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J172" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K172" s="1">
+        <v>10</v>
+      </c>
+      <c r="L172" s="1">
+        <v>15</v>
+      </c>
+      <c r="M172" s="1">
+        <v>8</v>
+      </c>
+      <c r="N172" s="1">
+        <v>9</v>
+      </c>
+      <c r="O172" s="1">
+        <v>10</v>
+      </c>
+      <c r="P172" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q172" s="1">
+        <v>11</v>
+      </c>
+      <c r="R172" s="1">
+        <v>11</v>
+      </c>
+      <c r="S172" s="1"/>
+      <c r="T172" s="1"/>
+    </row>
+    <row r="173" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A173" s="42" t="s">
+        <v>352</v>
+      </c>
+      <c r="B173" s="37" t="s">
+        <v>353</v>
+      </c>
+      <c r="C173" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D173" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E173" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F173" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G173" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H173" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I173" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J173" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K173" s="1">
+        <v>12</v>
+      </c>
+      <c r="L173" s="1">
+        <v>12</v>
+      </c>
+      <c r="M173" s="1">
+        <v>14</v>
+      </c>
+      <c r="N173" s="1">
+        <v>7</v>
+      </c>
+      <c r="O173" s="1">
+        <v>13</v>
+      </c>
+      <c r="P173" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q173" s="1">
+        <v>6</v>
+      </c>
+      <c r="R173" s="1">
+        <v>11</v>
+      </c>
+      <c r="S173" s="1"/>
+      <c r="T173" s="1"/>
+    </row>
+    <row r="174" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A174" s="42" t="s">
+        <v>354</v>
+      </c>
+      <c r="B174" s="37" t="s">
+        <v>355</v>
+      </c>
+      <c r="C174" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D174" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E174" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F174" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G174" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H174" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I174" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J174" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K174" s="1">
+        <v>10</v>
+      </c>
+      <c r="L174" s="1">
+        <v>7</v>
+      </c>
+      <c r="M174" s="1">
+        <v>8</v>
+      </c>
+      <c r="N174" s="1">
+        <v>7</v>
+      </c>
+      <c r="O174" s="1">
+        <v>11</v>
+      </c>
+      <c r="P174" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q174" s="1">
+        <v>10</v>
+      </c>
+      <c r="R174" s="1">
+        <v>9</v>
+      </c>
+      <c r="S174" s="1"/>
+      <c r="T174" s="1"/>
+    </row>
+    <row r="175" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A175" s="42" t="s">
+        <v>356</v>
+      </c>
+      <c r="B175" s="37" t="s">
+        <v>499</v>
+      </c>
+      <c r="C175" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D175" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E175" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F175" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G175" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H175" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I175" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J175" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K175" s="1">
+        <v>21</v>
+      </c>
+      <c r="L175" s="1">
+        <v>17</v>
+      </c>
+      <c r="M175" s="1">
+        <v>24</v>
+      </c>
+      <c r="N175" s="1">
+        <v>15</v>
+      </c>
+      <c r="O175" s="1">
+        <v>24</v>
+      </c>
+      <c r="P175" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q175" s="1">
+        <v>16</v>
+      </c>
+      <c r="R175" s="1">
+        <v>15</v>
+      </c>
+      <c r="S175" s="1"/>
+      <c r="T175" s="1"/>
+    </row>
+    <row r="176" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A176" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="B176" s="37" t="s">
+        <v>500</v>
+      </c>
+      <c r="C176" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D176" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E176" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F176" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G176" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H176" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I176" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J176" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K176" s="1">
+        <v>9</v>
+      </c>
+      <c r="L176" s="1">
+        <v>6</v>
+      </c>
+      <c r="M176" s="1">
+        <v>4</v>
+      </c>
+      <c r="N176" s="1">
+        <v>11</v>
+      </c>
+      <c r="O176" s="1">
+        <v>9</v>
+      </c>
+      <c r="P176" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q176" s="1">
+        <v>5</v>
+      </c>
+      <c r="R176" s="1">
+        <v>7</v>
+      </c>
+      <c r="S176" s="1"/>
+      <c r="T176" s="1"/>
+    </row>
+    <row r="177" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A177" s="42" t="s">
+        <v>358</v>
+      </c>
+      <c r="B177" s="37" t="s">
+        <v>359</v>
+      </c>
+      <c r="C177" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D177" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E177" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F177" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G177" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H177" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I177" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J177" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K177" s="1">
+        <v>3</v>
+      </c>
+      <c r="L177" s="1">
+        <v>10</v>
+      </c>
+      <c r="M177" s="1">
+        <v>6</v>
+      </c>
+      <c r="N177" s="1">
+        <v>7</v>
+      </c>
+      <c r="O177" s="1">
+        <v>7</v>
+      </c>
+      <c r="P177" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q177" s="1">
+        <v>7</v>
+      </c>
+      <c r="R177" s="1">
+        <v>3</v>
+      </c>
+      <c r="S177" s="1"/>
+      <c r="T177" s="1"/>
+    </row>
+    <row r="178" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A178" s="42" t="s">
+        <v>360</v>
+      </c>
+      <c r="B178" s="37" t="s">
+        <v>361</v>
+      </c>
+      <c r="C178" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D178" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E178" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F178" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G178" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H178" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I178" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J178" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K178" s="1">
+        <v>23</v>
+      </c>
+      <c r="L178" s="1">
+        <v>24</v>
+      </c>
+      <c r="M178" s="1">
+        <v>17</v>
+      </c>
+      <c r="N178" s="1">
+        <v>17</v>
+      </c>
+      <c r="O178" s="1">
+        <v>15</v>
+      </c>
+      <c r="P178" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q178" s="1">
+        <v>16</v>
+      </c>
+      <c r="R178" s="1">
+        <v>18</v>
+      </c>
+      <c r="S178" s="1"/>
+      <c r="T178" s="1"/>
+    </row>
+    <row r="179" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A179" s="42" t="s">
+        <v>362</v>
+      </c>
+      <c r="B179" s="37" t="s">
+        <v>363</v>
+      </c>
+      <c r="C179" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D179" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E179" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F179" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G179" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H179" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I179" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J179" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K179" s="1">
+        <v>12</v>
+      </c>
+      <c r="L179" s="1">
+        <v>8</v>
+      </c>
+      <c r="M179" s="1">
+        <v>8</v>
+      </c>
+      <c r="N179" s="1">
+        <v>7</v>
+      </c>
+      <c r="O179" s="1">
+        <v>7</v>
+      </c>
+      <c r="P179" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q179" s="1">
+        <v>7</v>
+      </c>
+      <c r="R179" s="1">
+        <v>5</v>
+      </c>
+      <c r="S179" s="1"/>
+      <c r="T179" s="1"/>
+    </row>
+    <row r="180" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A180" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="B180" s="37" t="s">
+        <v>365</v>
+      </c>
+      <c r="C180" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D180" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E180" s="36">
+        <v>1</v>
+      </c>
+      <c r="F180" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G180" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H180" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I180" s="36">
+        <v>2</v>
+      </c>
+      <c r="J180" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K180" s="1">
+        <v>20</v>
+      </c>
+      <c r="L180" s="1">
+        <v>22</v>
+      </c>
+      <c r="M180" s="1">
+        <v>17</v>
+      </c>
+      <c r="N180" s="1">
+        <v>17</v>
+      </c>
+      <c r="O180" s="1">
+        <v>18</v>
+      </c>
+      <c r="P180" s="1">
+        <v>16</v>
+      </c>
+      <c r="Q180" s="1">
+        <v>13</v>
+      </c>
+      <c r="R180" s="1">
+        <v>14</v>
+      </c>
+      <c r="S180" s="1"/>
+      <c r="T180" s="1"/>
+    </row>
+    <row r="181" spans="1:20" s="33" customFormat="1">
+      <c r="A181" s="40"/>
+      <c r="B181" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="C181" s="38">
+        <v>1</v>
+      </c>
+      <c r="D181" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E181" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F181" s="38">
+        <v>1</v>
+      </c>
+      <c r="G181" s="38">
+        <v>1</v>
+      </c>
+      <c r="H181" s="38">
+        <v>1</v>
+      </c>
+      <c r="I181" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="J181" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K181" s="41">
+        <v>304</v>
+      </c>
+      <c r="L181" s="41">
+        <v>302</v>
+      </c>
+      <c r="M181" s="41">
+        <v>287</v>
+      </c>
+      <c r="N181" s="41">
+        <v>261</v>
+      </c>
+      <c r="O181" s="41">
+        <v>238</v>
+      </c>
+      <c r="P181" s="41">
+        <v>219</v>
+      </c>
+      <c r="Q181" s="41">
+        <v>225</v>
+      </c>
+      <c r="R181" s="41">
+        <v>196</v>
+      </c>
+      <c r="S181" s="41"/>
+      <c r="T181" s="41"/>
+    </row>
+    <row r="182" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A182" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="B182" s="37" t="s">
+        <v>367</v>
+      </c>
+      <c r="C182" s="36">
+        <v>1</v>
+      </c>
+      <c r="D182" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E182" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F182" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G182" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H182" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I182" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J182" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K182" s="1">
+        <v>70</v>
+      </c>
+      <c r="L182" s="1">
+        <v>74</v>
+      </c>
+      <c r="M182" s="1">
+        <v>77</v>
+      </c>
+      <c r="N182" s="1">
+        <v>54</v>
+      </c>
+      <c r="O182" s="1">
+        <v>55</v>
+      </c>
+      <c r="P182" s="1">
+        <v>56</v>
+      </c>
+      <c r="Q182" s="1">
+        <v>51</v>
+      </c>
+      <c r="R182" s="1">
+        <v>52</v>
+      </c>
+      <c r="S182" s="1"/>
+      <c r="T182" s="1"/>
+    </row>
+    <row r="183" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A183" s="42" t="s">
+        <v>368</v>
+      </c>
+      <c r="B183" s="37" t="s">
+        <v>369</v>
+      </c>
+      <c r="C183" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D183" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E183" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F183" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G183" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H183" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I183" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J183" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K183" s="1">
+        <v>28</v>
+      </c>
+      <c r="L183" s="1">
+        <v>21</v>
+      </c>
+      <c r="M183" s="1">
+        <v>26</v>
+      </c>
+      <c r="N183" s="1">
+        <v>20</v>
+      </c>
+      <c r="O183" s="1">
+        <v>17</v>
+      </c>
+      <c r="P183" s="1">
+        <v>25</v>
+      </c>
+      <c r="Q183" s="1">
+        <v>19</v>
+      </c>
+      <c r="R183" s="1">
+        <v>10</v>
+      </c>
+      <c r="S183" s="1"/>
+      <c r="T183" s="1"/>
+    </row>
+    <row r="184" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A184" s="42" t="s">
+        <v>370</v>
+      </c>
+      <c r="B184" s="37" t="s">
+        <v>371</v>
+      </c>
+      <c r="C184" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D184" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E184" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F184" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G184" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H184" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I184" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J184" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K184" s="1">
+        <v>4</v>
+      </c>
+      <c r="L184" s="1">
+        <v>5</v>
+      </c>
+      <c r="M184" s="1">
+        <v>10</v>
+      </c>
+      <c r="N184" s="1">
+        <v>9</v>
+      </c>
+      <c r="O184" s="1">
+        <v>11</v>
+      </c>
+      <c r="P184" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q184" s="1">
+        <v>9</v>
+      </c>
+      <c r="R184" s="1">
+        <v>5</v>
+      </c>
+      <c r="S184" s="1"/>
+      <c r="T184" s="1"/>
+    </row>
+    <row r="185" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A185" s="42" t="s">
+        <v>372</v>
+      </c>
+      <c r="B185" s="37" t="s">
+        <v>501</v>
+      </c>
+      <c r="C185" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D185" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E185" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F185" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G185" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H185" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I185" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J185" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K185" s="1">
+        <v>20</v>
+      </c>
+      <c r="L185" s="1">
+        <v>23</v>
+      </c>
+      <c r="M185" s="1">
+        <v>19</v>
+      </c>
+      <c r="N185" s="1">
+        <v>14</v>
+      </c>
+      <c r="O185" s="1">
+        <v>16</v>
+      </c>
+      <c r="P185" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q185" s="1">
+        <v>16</v>
+      </c>
+      <c r="R185" s="1">
+        <v>14</v>
+      </c>
+      <c r="S185" s="1"/>
+      <c r="T185" s="1"/>
+    </row>
+    <row r="186" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A186" s="42" t="s">
+        <v>373</v>
+      </c>
+      <c r="B186" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C186" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D186" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E186" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F186" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G186" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H186" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I186" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J186" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K186" s="1">
+        <v>16</v>
+      </c>
+      <c r="L186" s="1">
+        <v>12</v>
+      </c>
+      <c r="M186" s="1">
+        <v>9</v>
+      </c>
+      <c r="N186" s="1">
+        <v>26</v>
+      </c>
+      <c r="O186" s="1">
+        <v>9</v>
+      </c>
+      <c r="P186" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q186" s="1">
+        <v>9</v>
+      </c>
+      <c r="R186" s="1">
+        <v>14</v>
+      </c>
+      <c r="S186" s="1"/>
+      <c r="T186" s="1"/>
+    </row>
+    <row r="187" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A187" s="42" t="s">
+        <v>374</v>
+      </c>
+      <c r="B187" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C187" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D187" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E187" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F187" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G187" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H187" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I187" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J187" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K187" s="1">
+        <v>11</v>
+      </c>
+      <c r="L187" s="1">
+        <v>23</v>
+      </c>
+      <c r="M187" s="1">
+        <v>11</v>
+      </c>
+      <c r="N187" s="1">
+        <v>18</v>
+      </c>
+      <c r="O187" s="1">
+        <v>9</v>
+      </c>
+      <c r="P187" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q187" s="1">
+        <v>16</v>
+      </c>
+      <c r="R187" s="1">
+        <v>6</v>
+      </c>
+      <c r="S187" s="1"/>
+      <c r="T187" s="1"/>
+    </row>
+    <row r="188" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A188" s="42" t="s">
+        <v>375</v>
+      </c>
+      <c r="B188" s="37" t="s">
+        <v>376</v>
+      </c>
+      <c r="C188" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D188" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E188" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F188" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G188" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H188" s="36">
+        <v>1</v>
+      </c>
+      <c r="I188" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J188" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K188" s="1">
+        <v>32</v>
+      </c>
+      <c r="L188" s="1">
+        <v>35</v>
+      </c>
+      <c r="M188" s="1">
+        <v>16</v>
+      </c>
+      <c r="N188" s="1">
+        <v>23</v>
+      </c>
+      <c r="O188" s="1">
+        <v>20</v>
+      </c>
+      <c r="P188" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q188" s="1">
+        <v>14</v>
+      </c>
+      <c r="R188" s="1">
+        <v>19</v>
+      </c>
+      <c r="S188" s="1"/>
+      <c r="T188" s="1"/>
+    </row>
+    <row r="189" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A189" s="42" t="s">
+        <v>377</v>
+      </c>
+      <c r="B189" s="37" t="s">
+        <v>378</v>
+      </c>
+      <c r="C189" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D189" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E189" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F189" s="36">
+        <v>1</v>
+      </c>
+      <c r="G189" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H189" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I189" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J189" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K189" s="1">
+        <v>15</v>
+      </c>
+      <c r="L189" s="1">
+        <v>7</v>
+      </c>
+      <c r="M189" s="1">
+        <v>12</v>
+      </c>
+      <c r="N189" s="1">
+        <v>12</v>
+      </c>
+      <c r="O189" s="1">
+        <v>8</v>
+      </c>
+      <c r="P189" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q189" s="1">
+        <v>9</v>
+      </c>
+      <c r="R189" s="1">
+        <v>6</v>
+      </c>
+      <c r="S189" s="1"/>
+      <c r="T189" s="1"/>
+    </row>
+    <row r="190" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A190" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="B190" s="37" t="s">
+        <v>502</v>
+      </c>
+      <c r="C190" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D190" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E190" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F190" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G190" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H190" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I190" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J190" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K190" s="1">
+        <v>12</v>
+      </c>
+      <c r="L190" s="1">
+        <v>22</v>
+      </c>
+      <c r="M190" s="1">
+        <v>17</v>
+      </c>
+      <c r="N190" s="1">
+        <v>16</v>
+      </c>
+      <c r="O190" s="1">
+        <v>15</v>
+      </c>
+      <c r="P190" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q190" s="1">
+        <v>8</v>
+      </c>
+      <c r="R190" s="1">
+        <v>9</v>
+      </c>
+      <c r="S190" s="1"/>
+      <c r="T190" s="1"/>
+    </row>
+    <row r="191" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A191" s="42" t="s">
+        <v>380</v>
+      </c>
+      <c r="B191" s="37" t="s">
+        <v>381</v>
+      </c>
+      <c r="C191" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D191" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E191" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F191" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G191" s="36">
+        <v>1</v>
+      </c>
+      <c r="H191" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I191" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J191" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K191" s="1">
+        <v>10</v>
+      </c>
+      <c r="L191" s="1">
+        <v>6</v>
+      </c>
+      <c r="M191" s="1">
+        <v>11</v>
+      </c>
+      <c r="N191" s="1">
+        <v>8</v>
+      </c>
+      <c r="O191" s="1">
+        <v>12</v>
+      </c>
+      <c r="P191" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q191" s="1">
+        <v>10</v>
+      </c>
+      <c r="R191" s="1">
+        <v>16</v>
+      </c>
+      <c r="S191" s="1"/>
+      <c r="T191" s="1"/>
+    </row>
+    <row r="192" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A192" s="42" t="s">
+        <v>382</v>
+      </c>
+      <c r="B192" s="37" t="s">
+        <v>383</v>
+      </c>
+      <c r="C192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K192" s="1">
+        <v>38</v>
+      </c>
+      <c r="L192" s="1">
+        <v>44</v>
+      </c>
+      <c r="M192" s="1">
+        <v>38</v>
+      </c>
+      <c r="N192" s="1">
+        <v>35</v>
+      </c>
+      <c r="O192" s="1">
+        <v>28</v>
+      </c>
+      <c r="P192" s="1">
+        <v>26</v>
+      </c>
+      <c r="Q192" s="1">
+        <v>34</v>
+      </c>
+      <c r="R192" s="1">
+        <v>23</v>
+      </c>
+      <c r="S192" s="1"/>
+      <c r="T192" s="1"/>
+    </row>
+    <row r="193" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A193" s="42" t="s">
+        <v>384</v>
+      </c>
+      <c r="B193" s="37" t="s">
+        <v>385</v>
+      </c>
+      <c r="C193" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D193" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E193" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F193" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G193" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H193" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I193" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J193" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K193" s="1">
+        <v>13</v>
+      </c>
+      <c r="L193" s="1">
+        <v>3</v>
+      </c>
+      <c r="M193" s="1">
+        <v>7</v>
+      </c>
+      <c r="N193" s="1">
+        <v>4</v>
+      </c>
+      <c r="O193" s="1">
+        <v>9</v>
+      </c>
+      <c r="P193" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q193" s="1">
+        <v>4</v>
+      </c>
+      <c r="R193" s="1">
+        <v>2</v>
+      </c>
+      <c r="S193" s="1"/>
+      <c r="T193" s="1"/>
+    </row>
+    <row r="194" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A194" s="42" t="s">
+        <v>386</v>
+      </c>
+      <c r="B194" s="37" t="s">
+        <v>387</v>
+      </c>
+      <c r="C194" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D194" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E194" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F194" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G194" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H194" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I194" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J194" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K194" s="1">
+        <v>4</v>
+      </c>
+      <c r="L194" s="1">
+        <v>5</v>
+      </c>
+      <c r="M194" s="1">
+        <v>8</v>
+      </c>
+      <c r="N194" s="1">
+        <v>7</v>
+      </c>
+      <c r="O194" s="1">
+        <v>4</v>
+      </c>
+      <c r="P194" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q194" s="1">
+        <v>5</v>
+      </c>
+      <c r="R194" s="1">
+        <v>4</v>
+      </c>
+      <c r="S194" s="1"/>
+      <c r="T194" s="1"/>
+    </row>
+    <row r="195" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A195" s="42" t="s">
+        <v>388</v>
+      </c>
+      <c r="B195" s="37" t="s">
+        <v>503</v>
+      </c>
+      <c r="C195" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D195" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E195" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F195" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G195" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H195" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I195" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J195" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K195" s="1">
+        <v>31</v>
+      </c>
+      <c r="L195" s="1">
+        <v>22</v>
+      </c>
+      <c r="M195" s="1">
+        <v>26</v>
+      </c>
+      <c r="N195" s="1">
+        <v>15</v>
+      </c>
+      <c r="O195" s="1">
+        <v>25</v>
+      </c>
+      <c r="P195" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q195" s="1">
+        <v>21</v>
+      </c>
+      <c r="R195" s="1">
+        <v>16</v>
+      </c>
+      <c r="S195" s="1"/>
+      <c r="T195" s="1"/>
+    </row>
+    <row r="196" spans="1:20" s="33" customFormat="1">
+      <c r="A196" s="40"/>
+      <c r="B196" s="34" t="s">
+        <v>389</v>
+      </c>
+      <c r="C196" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D196" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E196" s="38">
+        <v>1</v>
+      </c>
+      <c r="F196" s="38">
+        <v>1</v>
+      </c>
+      <c r="G196" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H196" s="38">
+        <v>3</v>
+      </c>
+      <c r="I196" s="38">
+        <v>3</v>
+      </c>
+      <c r="J196" s="38">
+        <v>2</v>
+      </c>
+      <c r="K196" s="41">
+        <v>2430</v>
+      </c>
+      <c r="L196" s="41">
+        <v>2548</v>
+      </c>
+      <c r="M196" s="41">
+        <v>2857</v>
+      </c>
+      <c r="N196" s="41">
+        <v>3227</v>
+      </c>
+      <c r="O196" s="41">
+        <v>2762</v>
+      </c>
+      <c r="P196" s="41">
+        <v>2622</v>
+      </c>
+      <c r="Q196" s="41">
+        <v>2517</v>
+      </c>
+      <c r="R196" s="41">
+        <v>2041</v>
+      </c>
+      <c r="S196" s="41"/>
+      <c r="T196" s="41"/>
+    </row>
+    <row r="197" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A197" s="42" t="s">
+        <v>390</v>
+      </c>
+      <c r="B197" s="37" t="s">
+        <v>391</v>
+      </c>
+      <c r="C197" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D197" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E197" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F197" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G197" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H197" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I197" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J197" s="36">
+        <v>1</v>
+      </c>
+      <c r="K197" s="1">
+        <v>233</v>
+      </c>
+      <c r="L197" s="1">
+        <v>266</v>
+      </c>
+      <c r="M197" s="1">
+        <v>246</v>
+      </c>
+      <c r="N197" s="1">
+        <v>299</v>
+      </c>
+      <c r="O197" s="1">
+        <v>247</v>
+      </c>
+      <c r="P197" s="1">
+        <v>226</v>
+      </c>
+      <c r="Q197" s="1">
+        <v>226</v>
+      </c>
+      <c r="R197" s="1">
+        <v>177</v>
+      </c>
+      <c r="S197" s="1"/>
+      <c r="T197" s="1"/>
+    </row>
+    <row r="198" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A198" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="B198" s="37" t="s">
+        <v>393</v>
+      </c>
+      <c r="C198" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D198" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E198" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F198" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G198" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1</v>
+      </c>
+      <c r="I198" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J198" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K198" s="1">
+        <v>81</v>
+      </c>
+      <c r="L198" s="1">
+        <v>87</v>
+      </c>
+      <c r="M198" s="1">
+        <v>135</v>
+      </c>
+      <c r="N198" s="1">
+        <v>117</v>
+      </c>
+      <c r="O198" s="1">
+        <v>89</v>
+      </c>
+      <c r="P198" s="1">
+        <v>87</v>
+      </c>
+      <c r="Q198" s="1">
+        <v>77</v>
+      </c>
+      <c r="R198" s="1">
+        <v>42</v>
+      </c>
+      <c r="S198" s="1"/>
+      <c r="T198" s="1"/>
+    </row>
+    <row r="199" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A199" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="B199" s="37" t="s">
+        <v>395</v>
+      </c>
+      <c r="C199" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D199" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E199" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F199" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G199" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H199" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I199" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J199" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K199" s="1">
+        <v>77</v>
+      </c>
+      <c r="L199" s="1">
+        <v>70</v>
+      </c>
+      <c r="M199" s="1">
+        <v>98</v>
+      </c>
+      <c r="N199" s="1">
+        <v>88</v>
+      </c>
+      <c r="O199" s="1">
+        <v>74</v>
+      </c>
+      <c r="P199" s="1">
+        <v>58</v>
+      </c>
+      <c r="Q199" s="1">
+        <v>48</v>
+      </c>
+      <c r="R199" s="1">
+        <v>38</v>
+      </c>
+      <c r="S199" s="1"/>
+      <c r="T199" s="1"/>
+    </row>
+    <row r="200" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A200" s="42" t="s">
+        <v>396</v>
+      </c>
+      <c r="B200" s="37" t="s">
+        <v>504</v>
+      </c>
+      <c r="C200" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D200" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E200" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F200" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G200" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H200" s="1">
+        <v>1</v>
+      </c>
+      <c r="I200" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J200" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K200" s="1">
+        <v>32</v>
+      </c>
+      <c r="L200" s="1">
+        <v>40</v>
+      </c>
+      <c r="M200" s="1">
+        <v>41</v>
+      </c>
+      <c r="N200" s="1">
+        <v>57</v>
+      </c>
+      <c r="O200" s="1">
+        <v>47</v>
+      </c>
+      <c r="P200" s="1">
+        <v>38</v>
+      </c>
+      <c r="Q200" s="1">
+        <v>43</v>
+      </c>
+      <c r="R200" s="1">
+        <v>31</v>
+      </c>
+      <c r="S200" s="1"/>
+      <c r="T200" s="1"/>
+    </row>
+    <row r="201" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A201" s="42" t="s">
+        <v>397</v>
+      </c>
+      <c r="B201" s="37" t="s">
+        <v>398</v>
+      </c>
+      <c r="C201" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D201" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E201" s="36">
+        <v>1</v>
+      </c>
+      <c r="F201" s="36">
+        <v>1</v>
+      </c>
+      <c r="G201" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H201" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I201" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J201" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K201" s="1">
+        <v>236</v>
+      </c>
+      <c r="L201" s="1">
+        <v>273</v>
+      </c>
+      <c r="M201" s="1">
+        <v>261</v>
+      </c>
+      <c r="N201" s="1">
+        <v>280</v>
+      </c>
+      <c r="O201" s="1">
+        <v>237</v>
+      </c>
+      <c r="P201" s="1">
+        <v>217</v>
+      </c>
+      <c r="Q201" s="1">
+        <v>194</v>
+      </c>
+      <c r="R201" s="1">
+        <v>154</v>
+      </c>
+      <c r="S201" s="1"/>
+      <c r="T201" s="1"/>
+    </row>
+    <row r="202" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A202" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="B202" s="37" t="s">
+        <v>400</v>
+      </c>
+      <c r="C202" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D202" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E202" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F202" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G202" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H202" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1</v>
+      </c>
+      <c r="J202" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K202" s="1">
+        <v>157</v>
+      </c>
+      <c r="L202" s="1">
+        <v>195</v>
+      </c>
+      <c r="M202" s="1">
+        <v>216</v>
+      </c>
+      <c r="N202" s="1">
+        <v>289</v>
+      </c>
+      <c r="O202" s="1">
+        <v>250</v>
+      </c>
+      <c r="P202" s="1">
+        <v>191</v>
+      </c>
+      <c r="Q202" s="1">
+        <v>184</v>
+      </c>
+      <c r="R202" s="1">
+        <v>168</v>
+      </c>
+      <c r="S202" s="1"/>
+      <c r="T202" s="1"/>
+    </row>
+    <row r="203" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A203" s="42" t="s">
+        <v>401</v>
+      </c>
+      <c r="B203" s="37" t="s">
+        <v>402</v>
+      </c>
+      <c r="C203" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D203" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E203" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F203" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G203" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H203" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I203" s="1">
+        <v>1</v>
+      </c>
+      <c r="J203" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K203" s="1">
+        <v>122</v>
+      </c>
+      <c r="L203" s="1">
+        <v>124</v>
+      </c>
+      <c r="M203" s="1">
+        <v>158</v>
+      </c>
+      <c r="N203" s="1">
+        <v>198</v>
+      </c>
+      <c r="O203" s="1">
+        <v>172</v>
+      </c>
+      <c r="P203" s="1">
+        <v>161</v>
+      </c>
+      <c r="Q203" s="1">
+        <v>165</v>
+      </c>
+      <c r="R203" s="1">
+        <v>126</v>
+      </c>
+      <c r="S203" s="1"/>
+      <c r="T203" s="1"/>
+    </row>
+    <row r="204" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A204" s="42" t="s">
+        <v>403</v>
+      </c>
+      <c r="B204" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="C204" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D204" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E204" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F204" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G204" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H204" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I204" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J204" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K204" s="1">
+        <v>184</v>
+      </c>
+      <c r="L204" s="1">
+        <v>143</v>
+      </c>
+      <c r="M204" s="1">
+        <v>202</v>
+      </c>
+      <c r="N204" s="1">
+        <v>240</v>
+      </c>
+      <c r="O204" s="1">
+        <v>192</v>
+      </c>
+      <c r="P204" s="1">
+        <v>185</v>
+      </c>
+      <c r="Q204" s="1">
+        <v>171</v>
+      </c>
+      <c r="R204" s="1">
+        <v>130</v>
+      </c>
+      <c r="S204" s="1"/>
+      <c r="T204" s="1"/>
+    </row>
+    <row r="205" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A205" s="42" t="s">
+        <v>405</v>
+      </c>
+      <c r="B205" s="37" t="s">
+        <v>406</v>
+      </c>
+      <c r="C205" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D205" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E205" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F205" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G205" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H205" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I205" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J205" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K205" s="1">
+        <v>112</v>
+      </c>
+      <c r="L205" s="1">
+        <v>136</v>
+      </c>
+      <c r="M205" s="1">
+        <v>138</v>
+      </c>
+      <c r="N205" s="1">
+        <v>161</v>
+      </c>
+      <c r="O205" s="1">
+        <v>130</v>
+      </c>
+      <c r="P205" s="1">
+        <v>134</v>
+      </c>
+      <c r="Q205" s="1">
+        <v>137</v>
+      </c>
+      <c r="R205" s="1">
+        <v>109</v>
+      </c>
+      <c r="S205" s="1"/>
+      <c r="T205" s="1"/>
+    </row>
+    <row r="206" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A206" s="42" t="s">
+        <v>407</v>
+      </c>
+      <c r="B206" s="37" t="s">
+        <v>408</v>
+      </c>
+      <c r="C206" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D206" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E206" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F206" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G206" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H206" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I206" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J206" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K206" s="1">
+        <v>30</v>
+      </c>
+      <c r="L206" s="1">
+        <v>18</v>
+      </c>
+      <c r="M206" s="1">
+        <v>42</v>
+      </c>
+      <c r="N206" s="1">
+        <v>28</v>
+      </c>
+      <c r="O206" s="1">
+        <v>45</v>
+      </c>
+      <c r="P206" s="1">
+        <v>34</v>
+      </c>
+      <c r="Q206" s="1">
+        <v>48</v>
+      </c>
+      <c r="R206" s="1">
+        <v>17</v>
+      </c>
+      <c r="S206" s="1"/>
+      <c r="T206" s="1"/>
+    </row>
+    <row r="207" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A207" s="42" t="s">
+        <v>409</v>
+      </c>
+      <c r="B207" s="37" t="s">
+        <v>410</v>
+      </c>
+      <c r="C207" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D207" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E207" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F207" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G207" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H207" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I207" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J207" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K207" s="1">
+        <v>373</v>
+      </c>
+      <c r="L207" s="1">
+        <v>384</v>
+      </c>
+      <c r="M207" s="1">
+        <v>390</v>
+      </c>
+      <c r="N207" s="1">
+        <v>470</v>
+      </c>
+      <c r="O207" s="1">
+        <v>454</v>
+      </c>
+      <c r="P207" s="1">
+        <v>476</v>
+      </c>
+      <c r="Q207" s="1">
+        <v>434</v>
+      </c>
+      <c r="R207" s="1">
+        <v>381</v>
+      </c>
+      <c r="S207" s="1"/>
+      <c r="T207" s="1"/>
+    </row>
+    <row r="208" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A208" s="42" t="s">
+        <v>411</v>
+      </c>
+      <c r="B208" s="37" t="s">
+        <v>412</v>
+      </c>
+      <c r="C208" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D208" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E208" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F208" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G208" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H208" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I208" s="1">
+        <v>1</v>
+      </c>
+      <c r="J208" s="36">
+        <v>1</v>
+      </c>
+      <c r="K208" s="1">
+        <v>304</v>
+      </c>
+      <c r="L208" s="1">
+        <v>346</v>
+      </c>
+      <c r="M208" s="1">
+        <v>352</v>
+      </c>
+      <c r="N208" s="1">
+        <v>372</v>
+      </c>
+      <c r="O208" s="1">
+        <v>319</v>
+      </c>
+      <c r="P208" s="1">
+        <v>316</v>
+      </c>
+      <c r="Q208" s="1">
+        <v>323</v>
+      </c>
+      <c r="R208" s="1">
+        <v>244</v>
+      </c>
+      <c r="S208" s="1"/>
+      <c r="T208" s="1"/>
+    </row>
+    <row r="209" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A209" s="42" t="s">
+        <v>413</v>
+      </c>
+      <c r="B209" s="37" t="s">
+        <v>414</v>
+      </c>
+      <c r="C209" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D209" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E209" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F209" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G209" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H209" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I209" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J209" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K209" s="1">
+        <v>90</v>
+      </c>
+      <c r="L209" s="1">
+        <v>77</v>
+      </c>
+      <c r="M209" s="1">
+        <v>111</v>
+      </c>
+      <c r="N209" s="1">
+        <v>118</v>
+      </c>
+      <c r="O209" s="1">
+        <v>105</v>
+      </c>
+      <c r="P209" s="1">
+        <v>109</v>
+      </c>
+      <c r="Q209" s="1">
+        <v>118</v>
+      </c>
+      <c r="R209" s="1">
+        <v>86</v>
+      </c>
+      <c r="S209" s="1"/>
+      <c r="T209" s="1"/>
+    </row>
+    <row r="210" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A210" s="42" t="s">
+        <v>415</v>
+      </c>
+      <c r="B210" s="37" t="s">
+        <v>416</v>
+      </c>
+      <c r="C210" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D210" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E210" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F210" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G210" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H210" s="1">
+        <v>1</v>
+      </c>
+      <c r="I210" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J210" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K210" s="1">
+        <v>51</v>
+      </c>
+      <c r="L210" s="1">
+        <v>27</v>
+      </c>
+      <c r="M210" s="1">
+        <v>56</v>
+      </c>
+      <c r="N210" s="1">
+        <v>49</v>
+      </c>
+      <c r="O210" s="1">
+        <v>45</v>
+      </c>
+      <c r="P210" s="1">
+        <v>46</v>
+      </c>
+      <c r="Q210" s="1">
+        <v>40</v>
+      </c>
+      <c r="R210" s="1">
+        <v>32</v>
+      </c>
+      <c r="S210" s="1"/>
+      <c r="T210" s="1"/>
+    </row>
+    <row r="211" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A211" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B211" s="37" t="s">
+        <v>418</v>
+      </c>
+      <c r="C211" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D211" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E211" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F211" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G211" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H211" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I211" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J211" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K211" s="1">
+        <v>157</v>
+      </c>
+      <c r="L211" s="1">
+        <v>173</v>
+      </c>
+      <c r="M211" s="1">
+        <v>189</v>
+      </c>
+      <c r="N211" s="1">
+        <v>205</v>
+      </c>
+      <c r="O211" s="1">
+        <v>168</v>
+      </c>
+      <c r="P211" s="1">
+        <v>154</v>
+      </c>
+      <c r="Q211" s="1">
+        <v>145</v>
+      </c>
+      <c r="R211" s="1">
+        <v>143</v>
+      </c>
+      <c r="S211" s="1"/>
+      <c r="T211" s="1"/>
+    </row>
+    <row r="212" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A212" s="42" t="s">
+        <v>419</v>
+      </c>
+      <c r="B212" s="37" t="s">
+        <v>420</v>
+      </c>
+      <c r="C212" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D212" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E212" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F212" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G212" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H212" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I212" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J212" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K212" s="1">
+        <v>94</v>
+      </c>
+      <c r="L212" s="1">
+        <v>104</v>
+      </c>
+      <c r="M212" s="1">
+        <v>113</v>
+      </c>
+      <c r="N212" s="1">
+        <v>123</v>
+      </c>
+      <c r="O212" s="1">
+        <v>87</v>
+      </c>
+      <c r="P212" s="1">
+        <v>90</v>
+      </c>
+      <c r="Q212" s="1">
+        <v>82</v>
+      </c>
+      <c r="R212" s="1">
+        <v>69</v>
+      </c>
+      <c r="S212" s="1"/>
+      <c r="T212" s="1"/>
+    </row>
+    <row r="213" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A213" s="42" t="s">
+        <v>421</v>
+      </c>
+      <c r="B213" s="37" t="s">
+        <v>422</v>
+      </c>
+      <c r="C213" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D213" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E213" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F213" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G213" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H213" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I213" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J213" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K213" s="1">
+        <v>97</v>
+      </c>
+      <c r="L213" s="1">
+        <v>85</v>
+      </c>
+      <c r="M213" s="1">
+        <v>109</v>
+      </c>
+      <c r="N213" s="1">
+        <v>133</v>
+      </c>
+      <c r="O213" s="1">
+        <v>101</v>
+      </c>
+      <c r="P213" s="1">
+        <v>100</v>
+      </c>
+      <c r="Q213" s="1">
+        <v>82</v>
+      </c>
+      <c r="R213" s="1">
+        <v>94</v>
+      </c>
+      <c r="S213" s="1"/>
+      <c r="T213" s="1"/>
+    </row>
+    <row r="214" spans="1:20" s="33" customFormat="1">
+      <c r="A214" s="40"/>
+      <c r="B214" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C214" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D214" s="38">
+        <v>1</v>
+      </c>
+      <c r="E214" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F214" s="38">
+        <v>1</v>
+      </c>
+      <c r="G214" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H214" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I214" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="J214" s="38">
+        <v>1</v>
+      </c>
+      <c r="K214" s="41">
+        <v>180</v>
+      </c>
+      <c r="L214" s="41">
+        <v>165</v>
+      </c>
+      <c r="M214" s="41">
+        <v>164</v>
+      </c>
+      <c r="N214" s="41">
+        <v>140</v>
+      </c>
+      <c r="O214" s="41">
+        <v>175</v>
+      </c>
+      <c r="P214" s="41">
+        <v>145</v>
+      </c>
+      <c r="Q214" s="41">
+        <v>137</v>
+      </c>
+      <c r="R214" s="41">
+        <v>124</v>
+      </c>
+      <c r="S214" s="41"/>
+      <c r="T214" s="41"/>
+    </row>
+    <row r="215" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A215" s="42" t="s">
+        <v>423</v>
+      </c>
+      <c r="B215" s="37" t="s">
+        <v>424</v>
+      </c>
+      <c r="C215" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D215" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E215" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F215" s="36">
+        <v>1</v>
+      </c>
+      <c r="G215" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H215" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I215" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J215" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K215" s="1">
+        <v>62</v>
+      </c>
+      <c r="L215" s="1">
+        <v>52</v>
+      </c>
+      <c r="M215" s="1">
+        <v>61</v>
+      </c>
+      <c r="N215" s="1">
+        <v>54</v>
+      </c>
+      <c r="O215" s="1">
+        <v>64</v>
+      </c>
+      <c r="P215" s="1">
+        <v>58</v>
+      </c>
+      <c r="Q215" s="1">
+        <v>47</v>
+      </c>
+      <c r="R215" s="1">
+        <v>43</v>
+      </c>
+      <c r="S215" s="1"/>
+      <c r="T215" s="1"/>
+    </row>
+    <row r="216" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A216" s="42" t="s">
+        <v>425</v>
+      </c>
+      <c r="B216" s="37" t="s">
+        <v>426</v>
+      </c>
+      <c r="C216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K216" s="1">
+        <v>19</v>
+      </c>
+      <c r="L216" s="1">
+        <v>18</v>
+      </c>
+      <c r="M216" s="1">
+        <v>17</v>
+      </c>
+      <c r="N216" s="1">
+        <v>8</v>
+      </c>
+      <c r="O216" s="1">
+        <v>22</v>
+      </c>
+      <c r="P216" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q216" s="1">
+        <v>16</v>
+      </c>
+      <c r="R216" s="1">
+        <v>11</v>
+      </c>
+      <c r="S216" s="1"/>
+      <c r="T216" s="1"/>
+    </row>
+    <row r="217" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A217" s="42" t="s">
+        <v>427</v>
+      </c>
+      <c r="B217" s="37" t="s">
+        <v>428</v>
+      </c>
+      <c r="C217" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D217" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E217" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F217" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G217" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H217" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I217" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J217" s="36">
+        <v>1</v>
+      </c>
+      <c r="K217" s="1">
+        <v>63</v>
+      </c>
+      <c r="L217" s="1">
+        <v>67</v>
+      </c>
+      <c r="M217" s="1">
+        <v>55</v>
+      </c>
+      <c r="N217" s="1">
+        <v>54</v>
+      </c>
+      <c r="O217" s="1">
+        <v>59</v>
+      </c>
+      <c r="P217" s="1">
+        <v>51</v>
+      </c>
+      <c r="Q217" s="1">
+        <v>40</v>
+      </c>
+      <c r="R217" s="1">
+        <v>42</v>
+      </c>
+      <c r="S217" s="1"/>
+      <c r="T217" s="1"/>
+    </row>
+    <row r="218" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A218" s="42" t="s">
+        <v>429</v>
+      </c>
+      <c r="B218" s="37" t="s">
+        <v>430</v>
+      </c>
+      <c r="C218" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D218" s="36">
+        <v>1</v>
+      </c>
+      <c r="E218" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F218" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G218" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H218" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I218" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J218" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K218" s="1">
+        <v>28</v>
+      </c>
+      <c r="L218" s="1">
+        <v>20</v>
+      </c>
+      <c r="M218" s="1">
+        <v>24</v>
+      </c>
+      <c r="N218" s="1">
+        <v>18</v>
+      </c>
+      <c r="O218" s="1">
+        <v>22</v>
+      </c>
+      <c r="P218" s="1">
+        <v>17</v>
+      </c>
+      <c r="Q218" s="1">
+        <v>30</v>
+      </c>
+      <c r="R218" s="1">
+        <v>19</v>
+      </c>
+      <c r="S218" s="1"/>
+      <c r="T218" s="1"/>
+    </row>
+    <row r="219" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A219" s="42" t="s">
+        <v>431</v>
+      </c>
+      <c r="B219" s="37" t="s">
+        <v>432</v>
+      </c>
+      <c r="C219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K219" s="1">
+        <v>8</v>
+      </c>
+      <c r="L219" s="1">
+        <v>8</v>
+      </c>
+      <c r="M219" s="1">
+        <v>7</v>
+      </c>
+      <c r="N219" s="1">
+        <v>6</v>
+      </c>
+      <c r="O219" s="1">
+        <v>8</v>
+      </c>
+      <c r="P219" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q219" s="1">
+        <v>4</v>
+      </c>
+      <c r="R219" s="1">
+        <v>9</v>
+      </c>
+      <c r="S219" s="1"/>
+      <c r="T219" s="1"/>
+    </row>
+    <row r="220" spans="1:20" s="33" customFormat="1">
+      <c r="A220" s="40"/>
+      <c r="B220" s="34" t="s">
+        <v>485</v>
+      </c>
+      <c r="C220" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D220" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E220" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F220" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G220" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H220" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I220" s="38">
+        <v>1</v>
+      </c>
+      <c r="J220" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K220" s="41">
+        <v>350</v>
+      </c>
+      <c r="L220" s="41">
+        <v>332</v>
+      </c>
+      <c r="M220" s="41">
+        <v>350</v>
+      </c>
+      <c r="N220" s="41">
+        <v>341</v>
+      </c>
+      <c r="O220" s="41">
+        <v>288</v>
+      </c>
+      <c r="P220" s="41">
+        <v>259</v>
+      </c>
+      <c r="Q220" s="41">
+        <v>254</v>
+      </c>
+      <c r="R220" s="41">
+        <v>245</v>
+      </c>
+      <c r="S220" s="41"/>
+      <c r="T220" s="41"/>
+    </row>
+    <row r="221" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A221" s="42" t="s">
+        <v>433</v>
+      </c>
+      <c r="B221" s="37" t="s">
+        <v>505</v>
+      </c>
+      <c r="C221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K221" s="1">
+        <v>121</v>
+      </c>
+      <c r="L221" s="1">
+        <v>103</v>
+      </c>
+      <c r="M221" s="1">
+        <v>125</v>
+      </c>
+      <c r="N221" s="1">
+        <v>116</v>
+      </c>
+      <c r="O221" s="1">
+        <v>110</v>
+      </c>
+      <c r="P221" s="1">
+        <v>100</v>
+      </c>
+      <c r="Q221" s="1">
+        <v>86</v>
+      </c>
+      <c r="R221" s="1">
+        <v>82</v>
+      </c>
+      <c r="S221" s="1"/>
+      <c r="T221" s="1"/>
+    </row>
+    <row r="222" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A222" s="42" t="s">
+        <v>434</v>
+      </c>
+      <c r="B222" s="37" t="s">
+        <v>435</v>
+      </c>
+      <c r="C222" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D222" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E222" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F222" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G222" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H222" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I222" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J222" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K222" s="1">
+        <v>33</v>
+      </c>
+      <c r="L222" s="1">
+        <v>27</v>
+      </c>
+      <c r="M222" s="1">
+        <v>30</v>
+      </c>
+      <c r="N222" s="1">
+        <v>37</v>
+      </c>
+      <c r="O222" s="1">
+        <v>24</v>
+      </c>
+      <c r="P222" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q222" s="1">
+        <v>19</v>
+      </c>
+      <c r="R222" s="1">
+        <v>18</v>
+      </c>
+      <c r="S222" s="1"/>
+      <c r="T222" s="1"/>
+    </row>
+    <row r="223" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A223" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="B223" s="37" t="s">
+        <v>437</v>
+      </c>
+      <c r="C223" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D223" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E223" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F223" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G223" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H223" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I223" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J223" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K223" s="1">
+        <v>34</v>
+      </c>
+      <c r="L223" s="1">
+        <v>33</v>
+      </c>
+      <c r="M223" s="1">
+        <v>27</v>
+      </c>
+      <c r="N223" s="1">
+        <v>35</v>
+      </c>
+      <c r="O223" s="1">
+        <v>30</v>
+      </c>
+      <c r="P223" s="1">
+        <v>33</v>
+      </c>
+      <c r="Q223" s="1">
+        <v>31</v>
+      </c>
+      <c r="R223" s="1">
+        <v>29</v>
+      </c>
+      <c r="S223" s="1"/>
+      <c r="T223" s="1"/>
+    </row>
+    <row r="224" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A224" s="42" t="s">
+        <v>438</v>
+      </c>
+      <c r="B224" s="37" t="s">
+        <v>439</v>
+      </c>
+      <c r="C224" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D224" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E224" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F224" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G224" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H224" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I224" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J224" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K224" s="1">
+        <v>16</v>
+      </c>
+      <c r="L224" s="1">
+        <v>15</v>
+      </c>
+      <c r="M224" s="1">
+        <v>16</v>
+      </c>
+      <c r="N224" s="1">
+        <v>24</v>
+      </c>
+      <c r="O224" s="1">
+        <v>12</v>
+      </c>
+      <c r="P224" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q224" s="1">
+        <v>18</v>
+      </c>
+      <c r="R224" s="1">
+        <v>17</v>
+      </c>
+      <c r="S224" s="1"/>
+      <c r="T224" s="1"/>
+    </row>
+    <row r="225" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A225" s="42" t="s">
+        <v>440</v>
+      </c>
+      <c r="B225" s="37" t="s">
+        <v>506</v>
+      </c>
+      <c r="C225" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D225" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E225" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F225" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G225" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H225" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I225" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J225" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K225" s="1">
+        <v>43</v>
+      </c>
+      <c r="L225" s="1">
+        <v>50</v>
+      </c>
+      <c r="M225" s="1">
+        <v>43</v>
+      </c>
+      <c r="N225" s="1">
+        <v>38</v>
+      </c>
+      <c r="O225" s="1">
+        <v>32</v>
+      </c>
+      <c r="P225" s="1">
+        <v>29</v>
+      </c>
+      <c r="Q225" s="1">
+        <v>29</v>
+      </c>
+      <c r="R225" s="1">
+        <v>26</v>
+      </c>
+      <c r="S225" s="1"/>
+      <c r="T225" s="1"/>
+    </row>
+    <row r="226" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A226" s="42" t="s">
+        <v>441</v>
+      </c>
+      <c r="B226" s="37" t="s">
+        <v>442</v>
+      </c>
+      <c r="C226" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D226" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E226" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F226" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G226" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H226" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I226" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J226" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K226" s="1">
+        <v>15</v>
+      </c>
+      <c r="L226" s="1">
+        <v>13</v>
+      </c>
+      <c r="M226" s="1">
+        <v>14</v>
+      </c>
+      <c r="N226" s="1">
+        <v>11</v>
+      </c>
+      <c r="O226" s="1">
+        <v>5</v>
+      </c>
+      <c r="P226" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q226" s="1">
+        <v>4</v>
+      </c>
+      <c r="R226" s="1">
+        <v>5</v>
+      </c>
+      <c r="S226" s="1"/>
+      <c r="T226" s="1"/>
+    </row>
+    <row r="227" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A227" s="42" t="s">
+        <v>443</v>
+      </c>
+      <c r="B227" s="37" t="s">
+        <v>507</v>
+      </c>
+      <c r="C227" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D227" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E227" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F227" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G227" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H227" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I227" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J227" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K227" s="1">
+        <v>14</v>
+      </c>
+      <c r="L227" s="1">
+        <v>16</v>
+      </c>
+      <c r="M227" s="1">
+        <v>17</v>
+      </c>
+      <c r="N227" s="1">
+        <v>15</v>
+      </c>
+      <c r="O227" s="1">
+        <v>0</v>
+      </c>
+      <c r="P227" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q227" s="1">
+        <v>1</v>
+      </c>
+      <c r="R227" s="1">
+        <v>6</v>
+      </c>
+      <c r="S227" s="1"/>
+      <c r="T227" s="1"/>
+    </row>
+    <row r="228" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A228" s="43" t="s">
+        <v>444</v>
+      </c>
+      <c r="B228" s="37" t="s">
+        <v>508</v>
+      </c>
+      <c r="C228" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D228" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E228" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F228" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G228" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H228" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I228" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J228" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K228" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="L228" s="1"/>
+      <c r="M228" s="1"/>
+      <c r="N228" s="1"/>
+      <c r="O228" s="1">
+        <v>2</v>
+      </c>
+      <c r="P228" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q228" s="1">
+        <v>3</v>
+      </c>
+      <c r="R228" s="1">
+        <v>4</v>
+      </c>
+      <c r="S228" s="1"/>
+      <c r="T228" s="1"/>
+    </row>
+    <row r="229" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A229" s="42" t="s">
+        <v>445</v>
+      </c>
+      <c r="B229" s="37" t="s">
+        <v>509</v>
+      </c>
+      <c r="C229" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D229" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E229" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F229" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G229" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H229" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I229" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J229" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K229" s="1">
+        <v>3</v>
+      </c>
+      <c r="L229" s="1">
+        <v>4</v>
+      </c>
+      <c r="M229" s="1">
+        <v>11</v>
+      </c>
+      <c r="N229" s="1">
+        <v>3</v>
+      </c>
+      <c r="O229" s="1">
+        <v>13</v>
+      </c>
+      <c r="P229" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q229" s="1">
+        <v>6</v>
+      </c>
+      <c r="R229" s="1">
+        <v>4</v>
+      </c>
+      <c r="S229" s="1"/>
+      <c r="T229" s="1"/>
+    </row>
+    <row r="230" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A230" s="42" t="s">
+        <v>446</v>
+      </c>
+      <c r="B230" s="37" t="s">
+        <v>447</v>
+      </c>
+      <c r="C230" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D230" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E230" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F230" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G230" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H230" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I230" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J230" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K230" s="1">
+        <v>13</v>
+      </c>
+      <c r="L230" s="1">
+        <v>11</v>
+      </c>
+      <c r="M230" s="1">
+        <v>8</v>
+      </c>
+      <c r="N230" s="1">
+        <v>12</v>
+      </c>
+      <c r="O230" s="1">
+        <v>4</v>
+      </c>
+      <c r="P230" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q230" s="1">
+        <v>8</v>
+      </c>
+      <c r="R230" s="1">
+        <v>9</v>
+      </c>
+      <c r="S230" s="1"/>
+      <c r="T230" s="1"/>
+    </row>
+    <row r="231" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A231" s="42" t="s">
+        <v>448</v>
+      </c>
+      <c r="B231" s="37" t="s">
+        <v>449</v>
+      </c>
+      <c r="C231" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D231" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E231" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F231" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G231" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H231" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I231" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J231" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K231" s="1">
+        <v>27</v>
+      </c>
+      <c r="L231" s="1">
+        <v>17</v>
+      </c>
+      <c r="M231" s="1">
+        <v>22</v>
+      </c>
+      <c r="N231" s="1">
+        <v>15</v>
+      </c>
+      <c r="O231" s="1">
+        <v>16</v>
+      </c>
+      <c r="P231" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q231" s="1">
+        <v>18</v>
+      </c>
+      <c r="R231" s="1">
+        <v>17</v>
+      </c>
+      <c r="S231" s="1"/>
+      <c r="T231" s="1"/>
+    </row>
+    <row r="232" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A232" s="43" t="s">
+        <v>450</v>
+      </c>
+      <c r="B232" s="37" t="s">
+        <v>510</v>
+      </c>
+      <c r="C232" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D232" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E232" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F232" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G232" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H232" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I232" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J232" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K232" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="L232" s="1"/>
+      <c r="M232" s="1"/>
+      <c r="N232" s="1"/>
+      <c r="O232" s="1">
+        <v>9</v>
+      </c>
+      <c r="P232" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q232" s="1">
+        <v>6</v>
+      </c>
+      <c r="R232" s="1">
+        <v>4</v>
+      </c>
+      <c r="S232" s="1"/>
+      <c r="T232" s="1"/>
+    </row>
+    <row r="233" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A233" s="42" t="s">
+        <v>451</v>
+      </c>
+      <c r="B233" s="37" t="s">
+        <v>452</v>
+      </c>
+      <c r="C233" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D233" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E233" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F233" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G233" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H233" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I233" s="36">
+        <v>1</v>
+      </c>
+      <c r="J233" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K233" s="1">
+        <v>31</v>
+      </c>
+      <c r="L233" s="1">
+        <v>43</v>
+      </c>
+      <c r="M233" s="1">
+        <v>37</v>
+      </c>
+      <c r="N233" s="1">
+        <v>35</v>
+      </c>
+      <c r="O233" s="1">
+        <v>31</v>
+      </c>
+      <c r="P233" s="1">
+        <v>22</v>
+      </c>
+      <c r="Q233" s="1">
+        <v>25</v>
+      </c>
+      <c r="R233" s="1">
+        <v>24</v>
+      </c>
+      <c r="S233" s="1"/>
+      <c r="T233" s="1"/>
+    </row>
+    <row r="234" spans="1:20" s="33" customFormat="1">
+      <c r="A234" s="40"/>
+      <c r="B234" s="34" t="s">
+        <v>484</v>
+      </c>
+      <c r="C234" s="38">
+        <v>1</v>
+      </c>
+      <c r="D234" s="38">
+        <v>1</v>
+      </c>
+      <c r="E234" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F234" s="38">
+        <v>1</v>
+      </c>
+      <c r="G234" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H234" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I234" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="J234" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K234" s="41">
+        <v>404</v>
+      </c>
+      <c r="L234" s="41">
+        <v>312</v>
+      </c>
+      <c r="M234" s="41">
+        <v>302</v>
+      </c>
+      <c r="N234" s="41">
+        <v>381</v>
+      </c>
+      <c r="O234" s="41">
+        <v>360</v>
+      </c>
+      <c r="P234" s="41">
+        <v>354</v>
+      </c>
+      <c r="Q234" s="41">
+        <v>336</v>
+      </c>
+      <c r="R234" s="41">
+        <v>363</v>
+      </c>
+      <c r="S234" s="41"/>
+      <c r="T234" s="41"/>
+    </row>
+    <row r="235" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A235" s="42" t="s">
+        <v>453</v>
+      </c>
+      <c r="B235" s="37" t="s">
+        <v>511</v>
+      </c>
+      <c r="C235" s="36">
+        <v>1</v>
+      </c>
+      <c r="D235" s="36">
+        <v>1</v>
+      </c>
+      <c r="E235" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F235" s="1">
+        <v>1</v>
+      </c>
+      <c r="G235" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H235" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I235" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J235" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K235" s="1">
+        <v>145</v>
+      </c>
+      <c r="L235" s="1">
+        <v>112</v>
+      </c>
+      <c r="M235" s="1">
+        <v>106</v>
+      </c>
+      <c r="N235" s="1">
+        <v>118</v>
+      </c>
+      <c r="O235" s="1">
+        <v>57</v>
+      </c>
+      <c r="P235" s="1">
+        <v>77</v>
+      </c>
+      <c r="Q235" s="1">
+        <v>85</v>
+      </c>
+      <c r="R235" s="1">
+        <v>62</v>
+      </c>
+      <c r="S235" s="1"/>
+      <c r="T235" s="1"/>
+    </row>
+    <row r="236" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A236" s="42" t="s">
+        <v>454</v>
+      </c>
+      <c r="B236" s="37" t="s">
+        <v>512</v>
+      </c>
+      <c r="C236" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D236" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E236" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F236" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G236" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H236" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I236" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J236" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K236" s="1">
+        <v>62</v>
+      </c>
+      <c r="L236" s="1">
+        <v>46</v>
+      </c>
+      <c r="M236" s="1">
+        <v>40</v>
+      </c>
+      <c r="N236" s="1">
+        <v>62</v>
+      </c>
+      <c r="O236" s="1">
+        <v>35</v>
+      </c>
+      <c r="P236" s="1">
+        <v>42</v>
+      </c>
+      <c r="Q236" s="1">
+        <v>35</v>
+      </c>
+      <c r="R236" s="1">
+        <v>40</v>
+      </c>
+      <c r="S236" s="1"/>
+      <c r="T236" s="1"/>
+    </row>
+    <row r="237" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A237" s="42" t="s">
+        <v>455</v>
+      </c>
+      <c r="B237" s="37" t="s">
+        <v>513</v>
+      </c>
+      <c r="C237" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D237" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E237" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F237" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G237" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H237" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I237" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J237" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K237" s="1">
+        <v>134</v>
+      </c>
+      <c r="L237" s="1">
+        <v>93</v>
+      </c>
+      <c r="M237" s="1">
+        <v>89</v>
+      </c>
+      <c r="N237" s="1">
+        <v>118</v>
+      </c>
+      <c r="O237" s="1">
+        <v>111</v>
+      </c>
+      <c r="P237" s="1">
+        <v>100</v>
+      </c>
+      <c r="Q237" s="1">
+        <v>103</v>
+      </c>
+      <c r="R237" s="1">
+        <v>116</v>
+      </c>
+      <c r="S237" s="1"/>
+      <c r="T237" s="1"/>
+    </row>
+    <row r="238" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A238" s="42" t="s">
+        <v>456</v>
+      </c>
+      <c r="B238" s="37" t="s">
+        <v>514</v>
+      </c>
+      <c r="C238" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D238" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E238" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F238" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G238" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H238" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I238" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J238" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K238" s="1">
+        <v>63</v>
+      </c>
+      <c r="L238" s="1">
+        <v>61</v>
+      </c>
+      <c r="M238" s="1">
+        <v>67</v>
+      </c>
+      <c r="N238" s="1">
+        <v>83</v>
+      </c>
+      <c r="O238" s="1">
+        <v>76</v>
+      </c>
+      <c r="P238" s="1">
+        <v>64</v>
+      </c>
+      <c r="Q238" s="1">
+        <v>46</v>
+      </c>
+      <c r="R238" s="1">
+        <v>54</v>
+      </c>
+      <c r="S238" s="1"/>
+      <c r="T238" s="1"/>
+    </row>
+    <row r="239" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A239" s="43" t="s">
+        <v>457</v>
+      </c>
+      <c r="B239" s="37" t="s">
+        <v>515</v>
+      </c>
+      <c r="C239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="L239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="M239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="N239" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="O239" s="1">
+        <v>21</v>
+      </c>
+      <c r="P239" s="1">
+        <v>30</v>
+      </c>
+      <c r="Q239" s="1">
+        <v>30</v>
+      </c>
+      <c r="R239" s="1">
+        <v>39</v>
+      </c>
+      <c r="S239" s="1"/>
+      <c r="T239" s="1"/>
+    </row>
+    <row r="240" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A240" s="43" t="s">
+        <v>458</v>
+      </c>
+      <c r="B240" s="37" t="s">
+        <v>516</v>
+      </c>
+      <c r="C240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="L240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="M240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="N240" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="O240" s="1">
+        <v>60</v>
+      </c>
+      <c r="P240" s="1">
+        <v>41</v>
+      </c>
+      <c r="Q240" s="1">
+        <v>37</v>
+      </c>
+      <c r="R240" s="1">
+        <v>52</v>
+      </c>
+      <c r="S240" s="1"/>
+      <c r="T240" s="1"/>
+    </row>
+    <row r="241" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A241" s="42"/>
+      <c r="B241" s="34" t="s">
+        <v>483</v>
+      </c>
+      <c r="C241" s="36">
+        <v>1</v>
+      </c>
+      <c r="D241" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E241" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F241" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G241" s="36">
+        <v>1</v>
+      </c>
+      <c r="H241" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I241" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J241" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K241" s="1">
+        <v>515</v>
+      </c>
+      <c r="L241" s="1">
+        <v>534</v>
+      </c>
+      <c r="M241" s="1">
+        <v>541</v>
+      </c>
+      <c r="N241" s="1">
+        <v>558</v>
+      </c>
+      <c r="O241" s="1">
+        <v>593</v>
+      </c>
+      <c r="P241" s="1">
+        <v>580</v>
+      </c>
+      <c r="Q241" s="1">
+        <v>567</v>
+      </c>
+      <c r="R241" s="1">
+        <v>521</v>
+      </c>
+      <c r="S241" s="1"/>
+      <c r="T241" s="1"/>
+    </row>
+    <row r="242" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A242" s="42" t="s">
+        <v>459</v>
+      </c>
+      <c r="B242" s="37" t="s">
+        <v>460</v>
+      </c>
+      <c r="C242" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D242" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E242" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F242" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G242" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H242" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I242" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J242" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K242" s="1">
+        <v>31</v>
+      </c>
+      <c r="L242" s="1">
+        <v>38</v>
+      </c>
+      <c r="M242" s="1">
+        <v>38</v>
+      </c>
+      <c r="N242" s="1">
+        <v>42</v>
+      </c>
+      <c r="O242" s="1">
+        <v>37</v>
+      </c>
+      <c r="P242" s="1">
+        <v>59</v>
+      </c>
+      <c r="Q242" s="1">
+        <v>37</v>
+      </c>
+      <c r="R242" s="1">
+        <v>36</v>
+      </c>
+      <c r="S242" s="1"/>
+      <c r="T242" s="1"/>
+    </row>
+    <row r="243" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A243" s="42" t="s">
+        <v>461</v>
+      </c>
+      <c r="B243" s="37" t="s">
+        <v>462</v>
+      </c>
+      <c r="C243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K243" s="1">
+        <v>118</v>
+      </c>
+      <c r="L243" s="1">
+        <v>130</v>
+      </c>
+      <c r="M243" s="1">
+        <v>146</v>
+      </c>
+      <c r="N243" s="1">
+        <v>152</v>
+      </c>
+      <c r="O243" s="1">
+        <v>174</v>
+      </c>
+      <c r="P243" s="1">
+        <v>177</v>
+      </c>
+      <c r="Q243" s="1">
+        <v>188</v>
+      </c>
+      <c r="R243" s="1">
+        <v>176</v>
+      </c>
+      <c r="S243" s="1"/>
+      <c r="T243" s="1"/>
+    </row>
+    <row r="244" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A244" s="42" t="s">
+        <v>463</v>
+      </c>
+      <c r="B244" s="37" t="s">
+        <v>464</v>
+      </c>
+      <c r="C244" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D244" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E244" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F244" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G244" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H244" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I244" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J244" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K244" s="1">
+        <v>62</v>
+      </c>
+      <c r="L244" s="1">
+        <v>62</v>
+      </c>
+      <c r="M244" s="1">
+        <v>82</v>
+      </c>
+      <c r="N244" s="1">
+        <v>68</v>
+      </c>
+      <c r="O244" s="1">
+        <v>79</v>
+      </c>
+      <c r="P244" s="1">
+        <v>52</v>
+      </c>
+      <c r="Q244" s="1">
+        <v>56</v>
+      </c>
+      <c r="R244" s="1">
+        <v>49</v>
+      </c>
+      <c r="S244" s="1"/>
+      <c r="T244" s="1"/>
+    </row>
+    <row r="245" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A245" s="42" t="s">
+        <v>465</v>
+      </c>
+      <c r="B245" s="37" t="s">
+        <v>466</v>
+      </c>
+      <c r="C245" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D245" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E245" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F245" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G245" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H245" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I245" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J245" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K245" s="1">
+        <v>37</v>
+      </c>
+      <c r="L245" s="1">
+        <v>37</v>
+      </c>
+      <c r="M245" s="1">
+        <v>29</v>
+      </c>
+      <c r="N245" s="1">
+        <v>40</v>
+      </c>
+      <c r="O245" s="1">
+        <v>35</v>
+      </c>
+      <c r="P245" s="1">
+        <v>35</v>
+      </c>
+      <c r="Q245" s="1">
+        <v>30</v>
+      </c>
+      <c r="R245" s="1">
+        <v>28</v>
+      </c>
+      <c r="S245" s="1"/>
+      <c r="T245" s="1"/>
+    </row>
+    <row r="246" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A246" s="42" t="s">
+        <v>467</v>
+      </c>
+      <c r="B246" s="37" t="s">
+        <v>468</v>
+      </c>
+      <c r="C246" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D246" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E246" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F246" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G246" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H246" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I246" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J246" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K246" s="1">
+        <v>77</v>
+      </c>
+      <c r="L246" s="1">
+        <v>80</v>
+      </c>
+      <c r="M246" s="1">
+        <v>70</v>
+      </c>
+      <c r="N246" s="1">
+        <v>74</v>
+      </c>
+      <c r="O246" s="1">
+        <v>85</v>
+      </c>
+      <c r="P246" s="1">
+        <v>66</v>
+      </c>
+      <c r="Q246" s="1">
+        <v>67</v>
+      </c>
+      <c r="R246" s="1">
+        <v>63</v>
+      </c>
+      <c r="S246" s="1"/>
+      <c r="T246" s="1"/>
+    </row>
+    <row r="247" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A247" s="42" t="s">
+        <v>469</v>
+      </c>
+      <c r="B247" s="37" t="s">
+        <v>470</v>
+      </c>
+      <c r="C247" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D247" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E247" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F247" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G247" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H247" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I247" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J247" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K247" s="1">
+        <v>54</v>
+      </c>
+      <c r="L247" s="1">
+        <v>53</v>
+      </c>
+      <c r="M247" s="1">
+        <v>42</v>
+      </c>
+      <c r="N247" s="1">
+        <v>61</v>
+      </c>
+      <c r="O247" s="1">
+        <v>41</v>
+      </c>
+      <c r="P247" s="1">
+        <v>45</v>
+      </c>
+      <c r="Q247" s="1">
+        <v>55</v>
+      </c>
+      <c r="R247" s="1">
+        <v>28</v>
+      </c>
+      <c r="S247" s="1"/>
+      <c r="T247" s="1"/>
+    </row>
+    <row r="248" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A248" s="42" t="s">
+        <v>471</v>
+      </c>
+      <c r="B248" s="37" t="s">
+        <v>472</v>
+      </c>
+      <c r="C248" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D248" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E248" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F248" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G248" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H248" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I248" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J248" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K248" s="1">
+        <v>36</v>
+      </c>
+      <c r="L248" s="1">
+        <v>44</v>
+      </c>
+      <c r="M248" s="1">
+        <v>42</v>
+      </c>
+      <c r="N248" s="1">
+        <v>42</v>
+      </c>
+      <c r="O248" s="1">
+        <v>43</v>
+      </c>
+      <c r="P248" s="1">
+        <v>59</v>
+      </c>
+      <c r="Q248" s="1">
+        <v>61</v>
+      </c>
+      <c r="R248" s="1">
+        <v>70</v>
+      </c>
+      <c r="S248" s="1"/>
+      <c r="T248" s="1"/>
+    </row>
+    <row r="249" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A249" s="42" t="s">
+        <v>473</v>
+      </c>
+      <c r="B249" s="37" t="s">
+        <v>474</v>
+      </c>
+      <c r="C249" s="1">
+        <v>1</v>
+      </c>
+      <c r="D249" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E249" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F249" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G249" s="36">
+        <v>1</v>
+      </c>
+      <c r="H249" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I249" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J249" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K249" s="1">
+        <v>100</v>
+      </c>
+      <c r="L249" s="1">
+        <v>90</v>
+      </c>
+      <c r="M249" s="1">
+        <v>92</v>
+      </c>
+      <c r="N249" s="1">
+        <v>79</v>
+      </c>
+      <c r="O249" s="1">
+        <v>99</v>
+      </c>
+      <c r="P249" s="1">
+        <v>87</v>
+      </c>
+      <c r="Q249" s="1">
+        <v>73</v>
+      </c>
+      <c r="R249" s="1">
+        <v>71</v>
+      </c>
+      <c r="S249" s="1"/>
+      <c r="T249" s="1"/>
+    </row>
+    <row r="250" spans="1:20" s="33" customFormat="1">
+      <c r="A250" s="40"/>
+      <c r="B250" s="34" t="s">
+        <v>487</v>
+      </c>
+      <c r="C250" s="38">
+        <v>1</v>
+      </c>
+      <c r="D250" s="38">
+        <v>3</v>
+      </c>
+      <c r="E250" s="38">
+        <v>2</v>
+      </c>
+      <c r="F250" s="38">
+        <v>1</v>
+      </c>
+      <c r="G250" s="38">
+        <v>3</v>
+      </c>
+      <c r="H250" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="I250" s="38">
+        <v>2</v>
+      </c>
+      <c r="J250" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="K250" s="41">
+        <v>858</v>
+      </c>
+      <c r="L250" s="41">
+        <v>967</v>
+      </c>
+      <c r="M250" s="41">
+        <v>998</v>
+      </c>
+      <c r="N250" s="41">
+        <v>1061</v>
+      </c>
+      <c r="O250" s="41">
+        <v>973</v>
+      </c>
+      <c r="P250" s="41">
+        <v>925</v>
+      </c>
+      <c r="Q250" s="41">
+        <v>848</v>
+      </c>
+      <c r="R250" s="41">
+        <v>772</v>
+      </c>
+      <c r="S250" s="41"/>
+      <c r="T250" s="41"/>
+    </row>
+    <row r="251" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A251" s="42" t="s">
+        <v>475</v>
+      </c>
+      <c r="B251" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C251" s="1">
+        <v>1</v>
+      </c>
+      <c r="D251" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E251" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F251" s="1">
+        <v>1</v>
+      </c>
+      <c r="G251" s="1">
+        <v>1</v>
+      </c>
+      <c r="H251" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I251" s="1">
+        <v>1</v>
+      </c>
+      <c r="J251" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K251" s="1">
+        <v>314</v>
+      </c>
+      <c r="L251" s="1">
+        <v>334</v>
+      </c>
+      <c r="M251" s="1">
+        <v>309</v>
+      </c>
+      <c r="N251" s="1">
+        <v>364</v>
+      </c>
+      <c r="O251" s="1">
+        <v>194</v>
+      </c>
+      <c r="P251" s="1">
+        <v>175</v>
+      </c>
+      <c r="Q251" s="1">
+        <v>283</v>
+      </c>
+      <c r="R251" s="1">
+        <v>245</v>
+      </c>
+      <c r="S251" s="1"/>
+      <c r="T251" s="1"/>
+    </row>
+    <row r="252" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A252" s="42" t="s">
+        <v>476</v>
+      </c>
+      <c r="B252" s="37" t="s">
+        <v>477</v>
+      </c>
+      <c r="C252" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D252" s="1">
+        <v>1</v>
+      </c>
+      <c r="E252" s="1">
+        <v>1</v>
+      </c>
+      <c r="F252" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G252" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="H252" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I252" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J252" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="K252" s="1">
+        <v>139</v>
+      </c>
+      <c r="L252" s="1">
+        <v>209</v>
+      </c>
+      <c r="M252" s="1">
+        <v>166</v>
+      </c>
+      <c r="N252" s="1">
+        <v>137</v>
+      </c>
+      <c r="O252" s="1">
+        <v>217</v>
+      </c>
+      <c r="P252" s="1">
+        <v>203</v>
+      </c>
+      <c r="Q252" s="1">
+        <v>109</v>
+      </c>
+      <c r="R252" s="1">
+        <v>95</v>
+      </c>
+      <c r="S252" s="1"/>
+      <c r="T252" s="1"/>
+    </row>
+    <row r="253" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A253" s="51" t="s">
+        <v>478</v>
+      </c>
+      <c r="B253" s="52" t="s">
+        <v>479</v>
+      </c>
+      <c r="C253" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="D253" s="59">
+        <v>1</v>
+      </c>
+      <c r="E253" s="59">
+        <v>1</v>
+      </c>
+      <c r="F253" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="G253" s="59">
+        <v>1</v>
+      </c>
+      <c r="H253" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="I253" s="59">
+        <v>1</v>
+      </c>
+      <c r="J253" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="K253" s="59">
+        <v>224</v>
+      </c>
+      <c r="L253" s="59">
+        <v>206</v>
+      </c>
+      <c r="M253" s="59">
+        <v>242</v>
+      </c>
+      <c r="N253" s="59">
+        <v>251</v>
+      </c>
+      <c r="O253" s="59">
+        <v>190</v>
+      </c>
+      <c r="P253" s="59">
+        <v>156</v>
+      </c>
+      <c r="Q253" s="59">
+        <v>179</v>
+      </c>
+      <c r="R253" s="59">
+        <v>152</v>
+      </c>
+      <c r="S253" s="1"/>
+      <c r="T253" s="1"/>
+    </row>
+    <row r="254" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A254" s="51" t="s">
+        <v>480</v>
+      </c>
+      <c r="B254" s="52" t="s">
+        <v>481</v>
+      </c>
+      <c r="C254" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="D254" s="59">
+        <v>1</v>
+      </c>
+      <c r="E254" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="F254" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="G254" s="59">
+        <v>1</v>
+      </c>
+      <c r="H254" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="I254" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="J254" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="K254" s="59">
+        <v>181</v>
+      </c>
+      <c r="L254" s="59">
+        <v>218</v>
+      </c>
+      <c r="M254" s="59">
+        <v>281</v>
+      </c>
+      <c r="N254" s="59">
+        <v>309</v>
+      </c>
+      <c r="O254" s="59">
+        <v>236</v>
+      </c>
+      <c r="P254" s="59">
+        <v>221</v>
+      </c>
+      <c r="Q254" s="59">
+        <v>222</v>
+      </c>
+      <c r="R254" s="59">
+        <v>176</v>
+      </c>
+      <c r="S254" s="1"/>
+      <c r="T254" s="1"/>
+    </row>
+    <row r="255" spans="1:20" s="26" customFormat="1" ht="14.25">
+      <c r="A255" s="55" t="s">
+        <v>482</v>
+      </c>
+      <c r="B255" s="47" t="s">
+        <v>517</v>
+      </c>
+      <c r="C255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="D255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="E255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="F255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="G255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="H255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="I255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="J255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="K255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="L255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="M255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="N255" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="O255" s="60">
+        <v>136</v>
+      </c>
+      <c r="P255" s="60">
+        <v>170</v>
+      </c>
+      <c r="Q255" s="60">
+        <v>55</v>
+      </c>
+      <c r="R255" s="60">
+        <v>104</v>
+      </c>
+      <c r="S255" s="1"/>
+      <c r="T255" s="1"/>
+    </row>
+    <row r="256" spans="1:20">
+      <c r="K256" s="31"/>
+      <c r="L256" s="31"/>
+    </row>
+    <row r="265" spans="6:6">
+      <c r="F265" t="s">
+        <v>486</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="C6:J6"/>
+    <mergeCell ref="K6:R6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>3.7.2</vt:lpstr>
+      <vt:lpstr>Коэффициент</vt:lpstr>
+      <vt:lpstr>Коэффициент по районам</vt:lpstr>
+      <vt:lpstr>Абсолютное значение </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Айнур Досанова</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>