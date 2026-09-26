--- v2 (2026-07-28)
+++ v3 (2026-09-26)
@@ -1,1089 +1,817 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\ОDIN обнавленные\6.1 Материнская смертность\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\ОДИН\6.1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8CE27A7-95A6-447E-8F4E-22494D785014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="105" yWindow="915" windowWidth="28695" windowHeight="14685" tabRatio="878" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="878"/>
   </bookViews>
   <sheets>
-    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
-    <sheet name="3.1.1" sheetId="4" r:id="rId3"/>
+    <sheet name="МС" sheetId="10" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="118">
-[...18 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="93">
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
-    <t xml:space="preserve">Актюбинская </t>
-[...68 lines deleted...]
-  <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
-    <t>Южно-Казахстанская</t>
-[...1 lines deleted...]
-  <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
-    <t>Восточно-Казахстанская</t>
-[...61 lines deleted...]
-  <si>
     <t>0</t>
   </si>
   <si>
-    <t>17,0</t>
-[...41 lines deleted...]
-  <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Департамент международного сотрудничества и устойчивого развития</t>
+  </si>
+  <si>
+    <t>число материнских смертей за исследуемый период времени на 100 000 рожденных живыми детей за тот же период времени. Данный показатель отображает риск материнской смертности по отношению к числу детей, рожденных живыми, и, по существу, фиксирует риск смерти в результате одной беременности или одного рожденного живого ребенка.</t>
+  </si>
+  <si>
+    <t>Министерство здравоохранения РК</t>
+  </si>
+  <si>
+    <t>рассчитывается путем деления зарегистрированной материнской смертности на общее количество зарегистрированных рожденных живых детей за тот же период и умноженный на 100 000. Для измерения требуется информация о статусе беременности, сроках смерти (во время беременности, родов или в течение 42 дней после прекращения беременности) и её причине.</t>
+  </si>
+  <si>
+    <t>в расчете на 100 000 родившихся живыми</t>
+  </si>
+  <si>
     <t>Коэффициент материнской смертности</t>
   </si>
   <si>
-    <t>Единица измерения</t>
-[...19 lines deleted...]
-  <si>
     <t>Регистрация данных актов гражданского состояния</t>
   </si>
   <si>
-    <t>Методика расчета</t>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">https://sdgdata.stat.gov.kz/ru/3-1-1/ </t>
   </si>
   <si>
-    <t>Ответственное структурное подразделение</t>
-[...41 lines deleted...]
-    <t>Келесі жаңарту күні:</t>
+    <t>Код КАТО</t>
+  </si>
+  <si>
+    <t>100000000</t>
+  </si>
+  <si>
+    <t>110000000</t>
+  </si>
+  <si>
+    <t>150000000</t>
+  </si>
+  <si>
+    <t>190000000</t>
+  </si>
+  <si>
+    <t>230000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>310000000</t>
+  </si>
+  <si>
+    <t>330000000</t>
+  </si>
+  <si>
+    <t>350000000</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>430000000</t>
+  </si>
+  <si>
+    <t>470000000</t>
+  </si>
+  <si>
+    <t>550000000</t>
+  </si>
+  <si>
+    <t>590000000</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>620000000</t>
+  </si>
+  <si>
+    <t>630000000</t>
+  </si>
+  <si>
+    <t>710000000</t>
+  </si>
+  <si>
+    <t>750000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Абай </t>
+  </si>
+  <si>
+    <t>З-Казахстанская</t>
+  </si>
+  <si>
+    <t>С-Казахстанская</t>
+  </si>
+  <si>
+    <t>В-Казахстанская</t>
+  </si>
+  <si>
+    <t>г.Астана</t>
+  </si>
+  <si>
+    <t>г.Алматы</t>
+  </si>
+  <si>
+    <t>г.Шымкент</t>
+  </si>
+  <si>
+    <t>Ю-Казахстанская</t>
+  </si>
+  <si>
+    <t>45.0</t>
+  </si>
+  <si>
+    <t>10,0</t>
+  </si>
+  <si>
+    <t>36.5</t>
+  </si>
+  <si>
+    <t>12,5</t>
+  </si>
+  <si>
+    <t>РК</t>
+  </si>
+  <si>
+    <t>села</t>
+  </si>
+  <si>
+    <t>города</t>
+  </si>
+  <si>
+    <t>в том числе житель:</t>
+  </si>
+  <si>
+    <t>показатель на 100 000 родившихся живыми</t>
+  </si>
+  <si>
+    <t>Число умерших  по месту жительства</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <r>
+      <t>*)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+      </rPr>
+      <t>По данным Министерства здравоохранения Республики Казахстан.</t>
+    </r>
+  </si>
+  <si>
+    <t>Материнская смертность*</t>
   </si>
   <si>
     <t>+7 7172749830, 749841, 749485</t>
   </si>
   <si>
-    <t>31 декабря 2025 года</t>
-[...2 lines deleted...]
-    <t>31 декабря 2026 года</t>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...4 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...13 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...24 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...10 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="10"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="56"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="8"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="hair">
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="hair">
-[...28 lines deleted...]
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="30">
+  <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="28" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="28" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...177 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="30">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="11" builtinId="8"/>
+  <cellStyles count="29">
+    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="12" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-[...25 lines deleted...]
-    <cellStyle name="Финансовый" xfId="10" builtinId="3"/>
+    <cellStyle name="Обычный 10" xfId="11"/>
+    <cellStyle name="Обычный 11" xfId="13"/>
+    <cellStyle name="Обычный 12" xfId="14"/>
+    <cellStyle name="Обычный 13" xfId="15"/>
+    <cellStyle name="Обычный 14" xfId="16"/>
+    <cellStyle name="Обычный 15" xfId="17"/>
+    <cellStyle name="Обычный 16" xfId="18"/>
+    <cellStyle name="Обычный 17" xfId="19"/>
+    <cellStyle name="Обычный 18" xfId="20"/>
+    <cellStyle name="Обычный 19" xfId="12"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 21" xfId="21"/>
+    <cellStyle name="Обычный 22" xfId="22"/>
+    <cellStyle name="Обычный 23" xfId="23"/>
+    <cellStyle name="Обычный 24" xfId="24"/>
+    <cellStyle name="Обычный 25" xfId="26"/>
+    <cellStyle name="Обычный 26" xfId="27"/>
+    <cellStyle name="Обычный 27" xfId="25"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный 5" xfId="7"/>
+    <cellStyle name="Обычный 6" xfId="8"/>
+    <cellStyle name="Обычный 7" xfId="9"/>
+    <cellStyle name="Обычный 8" xfId="28"/>
+    <cellStyle name="Процентный 2" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1481,4897 +1209,3840 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/3-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="68" customWidth="1"/>
-    <col min="2" max="2" width="98" style="68" customWidth="1"/>
+    <col min="1" max="1" width="41.7109375" style="11" customWidth="1"/>
+    <col min="2" max="2" width="98" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-[...43 lines deleted...]
-      <c r="B7" s="61" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="8"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="13"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="A9" s="56" t="s">
+    <row r="7" spans="1:2" ht="51">
+      <c r="A7" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="15"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="16"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="17"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="17"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="40" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="41">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="40" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="41">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="12"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="B9" s="61" t="s">
-[...89 lines deleted...]
-      <c r="B22" s="67"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="19"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="106.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" x14ac:dyDescent="0.2">
-[...71 lines deleted...]
-      <c r="B20" s="69"/>
+    <row r="1" spans="2:2">
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="2:2">
+      <c r="B2" s="2"/>
+    </row>
+    <row r="3" spans="2:2">
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="1"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="1"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="3"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="3"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="1"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:BA71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AT31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30.85546875" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="23" max="52" width="9.140625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="20" customWidth="1"/>
+    <col min="2" max="2" width="27.7109375" style="20" customWidth="1"/>
+    <col min="3" max="16384" width="12.42578125" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...7 lines deleted...]
-      <c r="C2" s="79" t="s">
+    <row r="2" spans="1:46" ht="15.75">
+      <c r="C2" s="30" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:46" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="29"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+      <c r="AB3" s="28"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="28"/>
+      <c r="AM3" s="28"/>
+      <c r="AN3" s="28"/>
+      <c r="AO3" s="28"/>
+      <c r="AP3" s="28"/>
+      <c r="AQ3" s="28"/>
+      <c r="AR3" s="28"/>
+      <c r="AS3" s="28"/>
+      <c r="AT3" s="28"/>
+    </row>
+    <row r="4" spans="1:46" ht="18" customHeight="1">
+      <c r="A4" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="38"/>
+      <c r="C4" s="34">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="34">
+        <v>2016</v>
+      </c>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="34">
+        <v>2017</v>
+      </c>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="34">
+        <v>2018</v>
+      </c>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="34">
+        <v>2019</v>
+      </c>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="33"/>
+      <c r="W4" s="34">
+        <v>2020</v>
+      </c>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="33"/>
+      <c r="AA4" s="34">
+        <v>2021</v>
+      </c>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="33"/>
+      <c r="AE4" s="34">
+        <v>2022</v>
+      </c>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="33"/>
+      <c r="AI4" s="34">
+        <v>2023</v>
+      </c>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="33"/>
+      <c r="AM4" s="34">
+        <v>2024</v>
+      </c>
+      <c r="AN4" s="34"/>
+      <c r="AO4" s="34"/>
+      <c r="AP4" s="33"/>
+      <c r="AQ4" s="34">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="34"/>
+      <c r="AS4" s="34"/>
+      <c r="AT4" s="33"/>
+    </row>
+    <row r="5" spans="1:46" ht="27" customHeight="1">
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="E5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="F5" s="33"/>
+      <c r="G5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="H5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="I5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="J5" s="33"/>
+      <c r="K5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="M5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="N5" s="33"/>
+      <c r="O5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="P5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="R5" s="33"/>
+      <c r="S5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="T5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="U5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="33"/>
+      <c r="W5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="X5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="Z5" s="33"/>
+      <c r="AA5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="AB5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="AC5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD5" s="33"/>
+      <c r="AE5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="AG5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH5" s="33"/>
+      <c r="AI5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="AK5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="AL5" s="33"/>
+      <c r="AM5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="AN5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="AO5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="AP5" s="33"/>
+      <c r="AQ5" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="AR5" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="AS5" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="AT5" s="33"/>
+    </row>
+    <row r="6" spans="1:46" ht="33.950000000000003" customHeight="1">
+      <c r="A6" s="37"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="J6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="N6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="R6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="V6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA6" s="36"/>
+      <c r="AB6" s="36"/>
+      <c r="AC6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AE6" s="36"/>
+      <c r="AF6" s="36"/>
+      <c r="AG6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI6" s="36"/>
+      <c r="AJ6" s="36"/>
+      <c r="AK6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AL6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AM6" s="36"/>
+      <c r="AN6" s="36"/>
+      <c r="AO6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AP6" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AQ6" s="36"/>
+      <c r="AR6" s="36"/>
+      <c r="AS6" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AT6" s="23" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46" ht="12.75" customHeight="1">
+      <c r="A7" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D7" s="23">
+        <v>50</v>
+      </c>
+      <c r="E7" s="22">
+        <v>38</v>
+      </c>
+      <c r="F7" s="22">
+        <v>12</v>
+      </c>
+      <c r="G7" s="24">
+        <v>12.7</v>
+      </c>
+      <c r="H7" s="22">
+        <v>51</v>
+      </c>
+      <c r="I7" s="22">
+        <v>43</v>
+      </c>
+      <c r="J7" s="22">
+        <v>8</v>
+      </c>
+      <c r="K7" s="24">
+        <v>12.5</v>
+      </c>
+      <c r="L7" s="22">
+        <v>49</v>
+      </c>
+      <c r="M7" s="22">
+        <v>46</v>
+      </c>
+      <c r="N7" s="22">
+        <v>3</v>
+      </c>
+      <c r="O7" s="24">
+        <v>13.9</v>
+      </c>
+      <c r="P7" s="22">
+        <v>56</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>49</v>
+      </c>
+      <c r="R7" s="22">
+        <v>7</v>
+      </c>
+      <c r="S7" s="24">
+        <v>13.7</v>
+      </c>
+      <c r="T7" s="22">
+        <v>55</v>
+      </c>
+      <c r="U7" s="22">
+        <v>45</v>
+      </c>
+      <c r="V7" s="22">
+        <v>10</v>
+      </c>
+      <c r="W7" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="X7" s="22">
+        <v>156</v>
+      </c>
+      <c r="Y7" s="22">
+        <v>142</v>
+      </c>
+      <c r="Z7" s="22">
+        <v>14</v>
+      </c>
+      <c r="AA7" s="24">
+        <v>44.7</v>
+      </c>
+      <c r="AB7" s="22">
+        <v>200</v>
+      </c>
+      <c r="AC7" s="22">
+        <v>173</v>
+      </c>
+      <c r="AD7" s="22">
+        <v>27</v>
+      </c>
+      <c r="AE7" s="24">
+        <v>17</v>
+      </c>
+      <c r="AF7" s="22">
+        <v>70</v>
+      </c>
+      <c r="AG7" s="22">
+        <v>59</v>
+      </c>
+      <c r="AH7" s="22">
+        <v>11</v>
+      </c>
+      <c r="AI7" s="24">
+        <v>11.4</v>
+      </c>
+      <c r="AJ7" s="22">
+        <v>45</v>
+      </c>
+      <c r="AK7" s="22">
+        <v>35</v>
+      </c>
+      <c r="AL7" s="22">
+        <v>10</v>
+      </c>
+      <c r="AM7" s="24">
+        <v>10.1</v>
+      </c>
+      <c r="AN7" s="22">
+        <v>37</v>
+      </c>
+      <c r="AO7" s="22">
+        <v>27</v>
+      </c>
+      <c r="AP7" s="22">
+        <v>10</v>
+      </c>
+      <c r="AQ7" s="24">
+        <v>11.14357136403337</v>
+      </c>
+      <c r="AR7" s="22">
+        <v>37</v>
+      </c>
+      <c r="AS7" s="22">
+        <v>32</v>
+      </c>
+      <c r="AT7" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46">
+      <c r="A8" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="J8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="K8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="M8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="N8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="O8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="R8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="S8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="T8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="U8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="V8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="W8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="X8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA8" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE8" s="24">
+        <v>29</v>
+      </c>
+      <c r="AF8" s="23">
+        <v>3</v>
+      </c>
+      <c r="AG8" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH8" s="22">
+        <v>1</v>
+      </c>
+      <c r="AI8" s="24">
+        <v>41.9</v>
+      </c>
+      <c r="AJ8" s="23">
         <v>4</v>
       </c>
-      <c r="D2" s="80"/>
-[...14 lines deleted...]
-      <c r="S2" s="74" t="s">
+      <c r="AK8" s="22">
+        <v>2</v>
+      </c>
+      <c r="AL8" s="22">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="24">
+        <v>11.6</v>
+      </c>
+      <c r="AN8" s="23">
+        <v>1</v>
+      </c>
+      <c r="AO8" s="22">
+        <v>1</v>
+      </c>
+      <c r="AP8" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="24">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="23">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT8" s="22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46">
+      <c r="A9" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="24">
+        <v>25.9</v>
+      </c>
+      <c r="D9" s="23">
+        <v>3</v>
+      </c>
+      <c r="E9" s="22">
+        <v>1</v>
+      </c>
+      <c r="F9" s="22">
+        <v>2</v>
+      </c>
+      <c r="G9" s="24">
+        <v>0</v>
+      </c>
+      <c r="H9" s="22">
+        <v>0</v>
+      </c>
+      <c r="I9" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" s="24">
+        <v>17.8</v>
+      </c>
+      <c r="L9" s="22">
+        <v>2</v>
+      </c>
+      <c r="M9" s="22">
+        <v>1</v>
+      </c>
+      <c r="N9" s="22">
+        <v>1</v>
+      </c>
+      <c r="O9" s="24">
+        <v>35.9</v>
+      </c>
+      <c r="P9" s="22">
+        <v>4</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>4</v>
+      </c>
+      <c r="R9" s="22">
+        <v>0</v>
+      </c>
+      <c r="S9" s="24">
+        <v>17.2</v>
+      </c>
+      <c r="T9" s="22">
+        <v>2</v>
+      </c>
+      <c r="U9" s="22">
+        <v>2</v>
+      </c>
+      <c r="V9" s="22">
+        <v>0</v>
+      </c>
+      <c r="W9" s="24">
+        <v>25.5</v>
+      </c>
+      <c r="X9" s="22">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="24">
+        <v>40.5</v>
+      </c>
+      <c r="AB9" s="22">
         <v>5</v>
       </c>
-      <c r="T2" s="74" t="s">
-[...5 lines deleted...]
-      <c r="V2" s="76" t="s">
+      <c r="AC9" s="22">
+        <v>5</v>
+      </c>
+      <c r="AD9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="24">
+        <v>17.7</v>
+      </c>
+      <c r="AF9" s="22">
+        <v>2</v>
+      </c>
+      <c r="AG9" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="24">
+        <v>28.7</v>
+      </c>
+      <c r="AJ9" s="22">
+        <v>3</v>
+      </c>
+      <c r="AK9" s="22">
+        <v>3</v>
+      </c>
+      <c r="AL9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="24">
+        <v>10.8</v>
+      </c>
+      <c r="AN9" s="22">
+        <v>1</v>
+      </c>
+      <c r="AO9" s="22">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="24">
+        <v>49.566294919454776</v>
+      </c>
+      <c r="AR9" s="22">
+        <v>4</v>
+      </c>
+      <c r="AS9" s="22">
+        <v>4</v>
+      </c>
+      <c r="AT9" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46">
+      <c r="A10" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="23">
+        <v>2</v>
+      </c>
+      <c r="E10" s="22">
+        <v>2</v>
+      </c>
+      <c r="F10" s="22">
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>15.1</v>
+      </c>
+      <c r="H10" s="22">
+        <v>3</v>
+      </c>
+      <c r="I10" s="22">
+        <v>3</v>
+      </c>
+      <c r="J10" s="22">
+        <v>0</v>
+      </c>
+      <c r="K10" s="24">
+        <v>5.3</v>
+      </c>
+      <c r="L10" s="22">
+        <v>1</v>
+      </c>
+      <c r="M10" s="22">
+        <v>1</v>
+      </c>
+      <c r="N10" s="22">
+        <v>0</v>
+      </c>
+      <c r="O10" s="24">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="P10" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>1</v>
+      </c>
+      <c r="R10" s="22">
+        <v>0</v>
+      </c>
+      <c r="S10" s="24">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="T10" s="22">
+        <v>1</v>
+      </c>
+      <c r="U10" s="22">
+        <v>1</v>
+      </c>
+      <c r="V10" s="22">
+        <v>0</v>
+      </c>
+      <c r="W10" s="24">
+        <v>70.3</v>
+      </c>
+      <c r="X10" s="22">
+        <v>15</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>15</v>
+      </c>
+      <c r="Z10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="24">
+        <v>53.9</v>
+      </c>
+      <c r="AB10" s="22">
+        <v>12</v>
+      </c>
+      <c r="AC10" s="22">
+        <v>11</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE10" s="24">
+        <v>14.7</v>
+      </c>
+      <c r="AF10" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>3</v>
+      </c>
+      <c r="AH10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="24">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AJ10" s="22">
+        <v>2</v>
+      </c>
+      <c r="AK10" s="22">
+        <v>2</v>
+      </c>
+      <c r="AL10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="24">
+        <v>27.9</v>
+      </c>
+      <c r="AN10" s="22">
+        <v>5</v>
+      </c>
+      <c r="AO10" s="22">
+        <v>4</v>
+      </c>
+      <c r="AP10" s="22">
+        <v>1</v>
+      </c>
+      <c r="AQ10" s="24">
+        <v>18.83120959136275</v>
+      </c>
+      <c r="AR10" s="22">
+        <v>3</v>
+      </c>
+      <c r="AS10" s="22">
+        <v>2</v>
+      </c>
+      <c r="AT10" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46">
+      <c r="A11" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="23">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D11" s="23">
+        <v>4</v>
+      </c>
+      <c r="E11" s="22">
+        <v>3</v>
+      </c>
+      <c r="F11" s="22">
+        <v>1</v>
+      </c>
+      <c r="G11" s="24">
+        <v>4.8</v>
+      </c>
+      <c r="H11" s="22">
+        <v>2</v>
+      </c>
+      <c r="I11" s="22">
+        <v>2</v>
+      </c>
+      <c r="J11" s="22">
+        <v>0</v>
+      </c>
+      <c r="K11" s="24">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="L11" s="22">
+        <v>7</v>
+      </c>
+      <c r="M11" s="22">
+        <v>7</v>
+      </c>
+      <c r="N11" s="22">
+        <v>0</v>
+      </c>
+      <c r="O11" s="24">
+        <v>14.8</v>
+      </c>
+      <c r="P11" s="22">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>4</v>
+      </c>
+      <c r="R11" s="22">
+        <v>2</v>
+      </c>
+      <c r="S11" s="24">
+        <v>25.4</v>
+      </c>
+      <c r="T11" s="22">
+        <v>11</v>
+      </c>
+      <c r="U11" s="22">
+        <v>8</v>
+      </c>
+      <c r="V11" s="22">
+        <v>3</v>
+      </c>
+      <c r="W11" s="24">
+        <v>30.4</v>
+      </c>
+      <c r="X11" s="22">
+        <v>14</v>
+      </c>
+      <c r="Y11" s="22">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="22">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="24">
+        <v>51.9</v>
+      </c>
+      <c r="AB11" s="22">
         <v>24</v>
       </c>
-      <c r="BA2" s="3"/>
-[...34 lines deleted...]
-      <c r="M3" s="16" t="s">
+      <c r="AC11" s="22">
+        <v>14</v>
+      </c>
+      <c r="AD11" s="22">
+        <v>10</v>
+      </c>
+      <c r="AE11" s="24">
+        <v>10.5</v>
+      </c>
+      <c r="AF11" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG11" s="22">
+        <v>3</v>
+      </c>
+      <c r="AH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="24">
+        <v>3.7</v>
+      </c>
+      <c r="AJ11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="24">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AN11" s="22">
+        <v>2</v>
+      </c>
+      <c r="AO11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="22">
+        <v>2</v>
+      </c>
+      <c r="AQ11" s="24">
+        <v>9.4086653808157319</v>
+      </c>
+      <c r="AR11" s="22">
+        <v>2</v>
+      </c>
+      <c r="AS11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46">
+      <c r="A12" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="23">
+        <v>30.6</v>
+      </c>
+      <c r="D12" s="23">
+        <v>5</v>
+      </c>
+      <c r="E12" s="22">
+        <v>5</v>
+      </c>
+      <c r="F12" s="22">
+        <v>0</v>
+      </c>
+      <c r="G12" s="24">
+        <v>30.1</v>
+      </c>
+      <c r="H12" s="22">
+        <v>5</v>
+      </c>
+      <c r="I12" s="22">
+        <v>5</v>
+      </c>
+      <c r="J12" s="22">
+        <v>0</v>
+      </c>
+      <c r="K12" s="24">
+        <v>12.3</v>
+      </c>
+      <c r="L12" s="22">
+        <v>4</v>
+      </c>
+      <c r="M12" s="22">
+        <v>4</v>
+      </c>
+      <c r="N12" s="22">
+        <v>0</v>
+      </c>
+      <c r="O12" s="24">
+        <v>5.9</v>
+      </c>
+      <c r="P12" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>1</v>
+      </c>
+      <c r="R12" s="22">
+        <v>0</v>
+      </c>
+      <c r="S12" s="24">
+        <v>17.8</v>
+      </c>
+      <c r="T12" s="22">
+        <v>3</v>
+      </c>
+      <c r="U12" s="22">
+        <v>3</v>
+      </c>
+      <c r="V12" s="22">
+        <v>0</v>
+      </c>
+      <c r="W12" s="24">
+        <v>50.6</v>
+      </c>
+      <c r="X12" s="22">
+        <v>9</v>
+      </c>
+      <c r="Y12" s="22">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="24">
+        <v>110</v>
+      </c>
+      <c r="AB12" s="22">
+        <v>20</v>
+      </c>
+      <c r="AC12" s="22">
+        <v>18</v>
+      </c>
+      <c r="AD12" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE12" s="24">
+        <v>40.9</v>
+      </c>
+      <c r="AF12" s="22">
+        <v>7</v>
+      </c>
+      <c r="AG12" s="22">
+        <v>6</v>
+      </c>
+      <c r="AH12" s="22">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="24">
+        <v>24.3</v>
+      </c>
+      <c r="AJ12" s="22">
+        <v>4</v>
+      </c>
+      <c r="AK12" s="22">
+        <v>2</v>
+      </c>
+      <c r="AL12" s="22">
+        <v>2</v>
+      </c>
+      <c r="AM12" s="24">
+        <v>13.7</v>
+      </c>
+      <c r="AN12" s="22">
+        <v>2</v>
+      </c>
+      <c r="AO12" s="22">
+        <v>2</v>
+      </c>
+      <c r="AP12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="24">
+        <v>7.3399882560187901</v>
+      </c>
+      <c r="AR12" s="22">
+        <v>1</v>
+      </c>
+      <c r="AS12" s="22">
+        <v>1</v>
+      </c>
+      <c r="AT12" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46">
+      <c r="A13" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="24">
+        <v>13.4</v>
+      </c>
+      <c r="D13" s="23">
+        <v>3</v>
+      </c>
+      <c r="E13" s="22">
+        <v>1</v>
+      </c>
+      <c r="F13" s="22">
+        <v>2</v>
+      </c>
+      <c r="G13" s="24">
+        <v>13.3</v>
+      </c>
+      <c r="H13" s="22">
+        <v>3</v>
+      </c>
+      <c r="I13" s="22">
+        <v>3</v>
+      </c>
+      <c r="J13" s="22">
+        <v>0</v>
+      </c>
+      <c r="K13" s="24">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="L13" s="22">
+        <v>4</v>
+      </c>
+      <c r="M13" s="22">
+        <v>3</v>
+      </c>
+      <c r="N13" s="22">
+        <v>1</v>
+      </c>
+      <c r="O13" s="24">
+        <v>14</v>
+      </c>
+      <c r="P13" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>3</v>
+      </c>
+      <c r="R13" s="22">
+        <v>0</v>
+      </c>
+      <c r="S13" s="24">
+        <v>23.4</v>
+      </c>
+      <c r="T13" s="22">
+        <v>5</v>
+      </c>
+      <c r="U13" s="22">
+        <v>4</v>
+      </c>
+      <c r="V13" s="22">
+        <v>1</v>
+      </c>
+      <c r="W13" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="X13" s="22">
+        <v>10</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>10</v>
+      </c>
+      <c r="Z13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="24">
+        <v>71.2</v>
+      </c>
+      <c r="AB13" s="22">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="22">
+        <v>15</v>
+      </c>
+      <c r="AD13" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="24">
+        <v>10.1</v>
+      </c>
+      <c r="AF13" s="22">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="24">
+        <v>33.9</v>
+      </c>
+      <c r="AJ13" s="22">
+        <v>3</v>
+      </c>
+      <c r="AK13" s="22">
+        <v>2</v>
+      </c>
+      <c r="AL13" s="22">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="24">
+        <v>12</v>
+      </c>
+      <c r="AN13" s="22">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="22">
+        <v>1</v>
+      </c>
+      <c r="AP13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="24">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT13" s="22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46">
+      <c r="A14" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="23">
+        <v>3.8</v>
+      </c>
+      <c r="D14" s="23">
+        <v>1</v>
+      </c>
+      <c r="E14" s="22">
+        <v>1</v>
+      </c>
+      <c r="F14" s="22">
+        <v>0</v>
+      </c>
+      <c r="G14" s="24">
+        <v>11.5</v>
+      </c>
+      <c r="H14" s="22">
+        <v>3</v>
+      </c>
+      <c r="I14" s="22">
+        <v>3</v>
+      </c>
+      <c r="J14" s="22">
+        <v>0</v>
+      </c>
+      <c r="K14" s="24">
+        <v>12.2</v>
+      </c>
+      <c r="L14" s="22">
+        <v>3</v>
+      </c>
+      <c r="M14" s="22">
+        <v>3</v>
+      </c>
+      <c r="N14" s="22">
+        <v>0</v>
+      </c>
+      <c r="O14" s="24">
+        <v>8</v>
+      </c>
+      <c r="P14" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>2</v>
+      </c>
+      <c r="R14" s="22">
+        <v>0</v>
+      </c>
+      <c r="S14" s="24">
+        <v>11.8</v>
+      </c>
+      <c r="T14" s="22">
+        <v>3</v>
+      </c>
+      <c r="U14" s="22">
+        <v>2</v>
+      </c>
+      <c r="V14" s="22">
+        <v>1</v>
+      </c>
+      <c r="W14" s="24">
+        <v>28.9</v>
+      </c>
+      <c r="X14" s="22">
+        <v>8</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>7</v>
+      </c>
+      <c r="Z14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>27.8</v>
+      </c>
+      <c r="AB14" s="22">
+        <v>8</v>
+      </c>
+      <c r="AC14" s="22">
+        <v>8</v>
+      </c>
+      <c r="AD14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="24">
+        <v>11.8</v>
+      </c>
+      <c r="AF14" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AH14" s="22">
+        <v>2</v>
+      </c>
+      <c r="AI14" s="24">
+        <v>24.5</v>
+      </c>
+      <c r="AJ14" s="22">
+        <v>6</v>
+      </c>
+      <c r="AK14" s="22">
+        <v>5</v>
+      </c>
+      <c r="AL14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="24">
+        <v>13.3</v>
+      </c>
+      <c r="AN14" s="22">
+        <v>3</v>
+      </c>
+      <c r="AO14" s="22">
+        <v>2</v>
+      </c>
+      <c r="AP14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="24">
+        <v>19.82258783884236</v>
+      </c>
+      <c r="AR14" s="22">
+        <v>4</v>
+      </c>
+      <c r="AS14" s="22">
+        <v>3</v>
+      </c>
+      <c r="AT14" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
+      <c r="A15" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="I15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="J15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="N15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="O15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="P15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="R15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="S15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="T15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="U15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="V15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="W15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="X15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA15" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD15" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE15" s="24">
+        <v>30.7</v>
+      </c>
+      <c r="AF15" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG15" s="22">
+        <v>3</v>
+      </c>
+      <c r="AH15" s="22">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="24">
+        <v>24.5</v>
+      </c>
+      <c r="AJ15" s="22">
+        <v>3</v>
+      </c>
+      <c r="AK15" s="22">
+        <v>2</v>
+      </c>
+      <c r="AL15" s="22">
+        <v>1</v>
+      </c>
+      <c r="AM15" s="24">
+        <v>36.5</v>
+      </c>
+      <c r="AN15" s="22">
+        <v>4</v>
+      </c>
+      <c r="AO15" s="22">
+        <v>2</v>
+      </c>
+      <c r="AP15" s="22">
+        <v>2</v>
+      </c>
+      <c r="AQ15" s="24">
+        <v>50.963204566303126</v>
+      </c>
+      <c r="AR15" s="22">
+        <v>5</v>
+      </c>
+      <c r="AS15" s="22">
+        <v>5</v>
+      </c>
+      <c r="AT15" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46">
+      <c r="A16" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="23">
+        <v>7.7</v>
+      </c>
+      <c r="D16" s="23">
+        <v>1</v>
+      </c>
+      <c r="E16" s="22">
+        <v>0</v>
+      </c>
+      <c r="F16" s="22">
+        <v>1</v>
+      </c>
+      <c r="G16" s="24">
+        <v>22.8</v>
+      </c>
+      <c r="H16" s="22">
+        <v>3</v>
+      </c>
+      <c r="I16" s="22">
+        <v>1</v>
+      </c>
+      <c r="J16" s="22">
+        <v>2</v>
+      </c>
+      <c r="K16" s="24">
+        <v>7.8</v>
+      </c>
+      <c r="L16" s="22">
+        <v>1</v>
+      </c>
+      <c r="M16" s="22">
+        <v>1</v>
+      </c>
+      <c r="N16" s="22">
+        <v>0</v>
+      </c>
+      <c r="O16" s="24">
+        <v>7.6</v>
+      </c>
+      <c r="P16" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>0</v>
+      </c>
+      <c r="R16" s="22">
+        <v>1</v>
+      </c>
+      <c r="S16" s="24">
+        <v>7.6</v>
+      </c>
+      <c r="T16" s="22">
+        <v>1</v>
+      </c>
+      <c r="U16" s="22">
+        <v>0</v>
+      </c>
+      <c r="V16" s="22">
+        <v>1</v>
+      </c>
+      <c r="W16" s="24">
+        <v>21.9</v>
+      </c>
+      <c r="X16" s="22">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="24">
+        <v>63.3</v>
+      </c>
+      <c r="AB16" s="22">
+        <v>9</v>
+      </c>
+      <c r="AC16" s="22">
+        <v>9</v>
+      </c>
+      <c r="AD16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="24">
+        <v>23.8</v>
+      </c>
+      <c r="AF16" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG16" s="22">
+        <v>3</v>
+      </c>
+      <c r="AH16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AL16" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM16" s="24">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="AN16" s="22">
+        <v>2</v>
+      </c>
+      <c r="AO16" s="22">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="22">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="24">
+        <v>10.092854259184497</v>
+      </c>
+      <c r="AR16" s="22">
+        <v>1</v>
+      </c>
+      <c r="AS16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
+      <c r="A17" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="23">
+        <v>28.6</v>
+      </c>
+      <c r="D17" s="23">
+        <v>7</v>
+      </c>
+      <c r="E17" s="22">
+        <v>7</v>
+      </c>
+      <c r="F17" s="22">
+        <v>0</v>
+      </c>
+      <c r="G17" s="24">
+        <v>16.8</v>
+      </c>
+      <c r="H17" s="22">
+        <v>4</v>
+      </c>
+      <c r="I17" s="22">
+        <v>4</v>
+      </c>
+      <c r="J17" s="22">
+        <v>0</v>
+      </c>
+      <c r="K17" s="24">
+        <v>13.2</v>
+      </c>
+      <c r="L17" s="22">
+        <v>3</v>
+      </c>
+      <c r="M17" s="22">
+        <v>2</v>
+      </c>
+      <c r="N17" s="22">
+        <v>1</v>
+      </c>
+      <c r="O17" s="24">
+        <v>26.2</v>
+      </c>
+      <c r="P17" s="22">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>5</v>
+      </c>
+      <c r="R17" s="22">
+        <v>1</v>
+      </c>
+      <c r="S17" s="24">
+        <v>39.5</v>
+      </c>
+      <c r="T17" s="22">
+        <v>9</v>
+      </c>
+      <c r="U17" s="22">
+        <v>9</v>
+      </c>
+      <c r="V17" s="22">
+        <v>0</v>
+      </c>
+      <c r="W17" s="24">
+        <v>51.5</v>
+      </c>
+      <c r="X17" s="22">
+        <v>12</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="24">
+        <v>50.5</v>
+      </c>
+      <c r="AB17" s="22">
+        <v>12</v>
+      </c>
+      <c r="AC17" s="22">
+        <v>12</v>
+      </c>
+      <c r="AD17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="24">
+        <v>22.2</v>
+      </c>
+      <c r="AF17" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG17" s="22">
+        <v>4</v>
+      </c>
+      <c r="AH17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="24">
+        <v>5.9</v>
+      </c>
+      <c r="AJ17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="24">
+        <v>6.3</v>
+      </c>
+      <c r="AN17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AP17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT17" s="22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46">
+      <c r="A18" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0</v>
+      </c>
+      <c r="D18" s="23">
+        <v>0</v>
+      </c>
+      <c r="E18" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="G18" s="24">
+        <v>24.5</v>
+      </c>
+      <c r="H18" s="22">
+        <v>3</v>
+      </c>
+      <c r="I18" s="22">
+        <v>3</v>
+      </c>
+      <c r="J18" s="22">
+        <v>0</v>
+      </c>
+      <c r="K18" s="24">
+        <v>8.5</v>
+      </c>
+      <c r="L18" s="22">
+        <v>1</v>
+      </c>
+      <c r="M18" s="22">
+        <v>1</v>
+      </c>
+      <c r="N18" s="22">
+        <v>0</v>
+      </c>
+      <c r="O18" s="24">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="P18" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="22">
+        <v>1</v>
+      </c>
+      <c r="R18" s="22">
+        <v>0</v>
+      </c>
+      <c r="S18" s="24">
+        <v>26.6</v>
+      </c>
+      <c r="T18" s="22">
+        <v>3</v>
+      </c>
+      <c r="U18" s="22">
+        <v>2</v>
+      </c>
+      <c r="V18" s="22">
+        <v>1</v>
+      </c>
+      <c r="W18" s="24">
+        <v>94.4</v>
+      </c>
+      <c r="X18" s="22">
+        <v>11</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="22">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="24">
+        <v>54.2</v>
+      </c>
+      <c r="AB18" s="22">
+        <v>6</v>
+      </c>
+      <c r="AC18" s="22">
+        <v>5</v>
+      </c>
+      <c r="AD18" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="24">
+        <v>19.2</v>
+      </c>
+      <c r="AF18" s="22">
+        <v>2</v>
+      </c>
+      <c r="AG18" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="24">
+        <v>20.8</v>
+      </c>
+      <c r="AJ18" s="22">
+        <v>2</v>
+      </c>
+      <c r="AK18" s="22">
+        <v>2</v>
+      </c>
+      <c r="AL18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="24">
+        <v>34.1</v>
+      </c>
+      <c r="AN18" s="22">
+        <v>3</v>
+      </c>
+      <c r="AO18" s="22">
+        <v>2</v>
+      </c>
+      <c r="AP18" s="22">
+        <v>1</v>
+      </c>
+      <c r="AQ18" s="24">
+        <v>12.594458438287154</v>
+      </c>
+      <c r="AR18" s="22">
+        <v>1</v>
+      </c>
+      <c r="AS18" s="22">
+        <v>1</v>
+      </c>
+      <c r="AT18" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46">
+      <c r="A19" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="24">
+        <v>46.8</v>
+      </c>
+      <c r="D19" s="23">
+        <v>9</v>
+      </c>
+      <c r="E19" s="22">
+        <v>6</v>
+      </c>
+      <c r="F19" s="22">
+        <v>3</v>
+      </c>
+      <c r="G19" s="24">
+        <v>5.3</v>
+      </c>
+      <c r="H19" s="22">
+        <v>1</v>
+      </c>
+      <c r="I19" s="22">
+        <v>0</v>
+      </c>
+      <c r="J19" s="22">
+        <v>1</v>
+      </c>
+      <c r="K19" s="24">
+        <v>0</v>
+      </c>
+      <c r="L19" s="22">
+        <v>0</v>
+      </c>
+      <c r="M19" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="N19" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="O19" s="24">
+        <v>10.7</v>
+      </c>
+      <c r="P19" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>2</v>
+      </c>
+      <c r="R19" s="22">
+        <v>0</v>
+      </c>
+      <c r="S19" s="24">
+        <v>5.3</v>
+      </c>
+      <c r="T19" s="22">
+        <v>1</v>
+      </c>
+      <c r="U19" s="22">
+        <v>1</v>
+      </c>
+      <c r="V19" s="22">
+        <v>0</v>
+      </c>
+      <c r="W19" s="24">
+        <v>56</v>
+      </c>
+      <c r="X19" s="22">
+        <v>12</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>8</v>
+      </c>
+      <c r="Z19" s="22">
+        <v>4</v>
+      </c>
+      <c r="AA19" s="24">
+        <v>43</v>
+      </c>
+      <c r="AB19" s="22">
+        <v>10</v>
+      </c>
+      <c r="AC19" s="22">
+        <v>4</v>
+      </c>
+      <c r="AD19" s="22">
+        <v>6</v>
+      </c>
+      <c r="AE19" s="24">
+        <v>29.2</v>
+      </c>
+      <c r="AF19" s="22">
+        <v>6</v>
+      </c>
+      <c r="AG19" s="22">
+        <v>5</v>
+      </c>
+      <c r="AH19" s="22">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="24">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AJ19" s="22">
+        <v>1</v>
+      </c>
+      <c r="AK19" s="22">
+        <v>1</v>
+      </c>
+      <c r="AL19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="24">
+        <v>5.6</v>
+      </c>
+      <c r="AN19" s="22">
+        <v>1</v>
+      </c>
+      <c r="AO19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="22">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="24">
+        <v>6.2142679592344017</v>
+      </c>
+      <c r="AR19" s="22">
+        <v>1</v>
+      </c>
+      <c r="AS19" s="22">
+        <v>1</v>
+      </c>
+      <c r="AT19" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46">
+      <c r="A20" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="24">
+        <v>5.2</v>
+      </c>
+      <c r="D20" s="23">
+        <v>1</v>
+      </c>
+      <c r="E20" s="22">
+        <v>1</v>
+      </c>
+      <c r="F20" s="22">
+        <v>0</v>
+      </c>
+      <c r="G20" s="24">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H20" s="22">
+        <v>1</v>
+      </c>
+      <c r="I20" s="22">
+        <v>1</v>
+      </c>
+      <c r="J20" s="22">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>10.3</v>
+      </c>
+      <c r="L20" s="22">
+        <v>2</v>
+      </c>
+      <c r="M20" s="22">
+        <v>2</v>
+      </c>
+      <c r="N20" s="22">
+        <v>0</v>
+      </c>
+      <c r="O20" s="24">
+        <v>25.1</v>
+      </c>
+      <c r="P20" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>5</v>
+      </c>
+      <c r="R20" s="22">
+        <v>0</v>
+      </c>
+      <c r="S20" s="24">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="T20" s="22">
+        <v>1</v>
+      </c>
+      <c r="U20" s="22">
+        <v>1</v>
+      </c>
+      <c r="V20" s="22">
+        <v>0</v>
+      </c>
+      <c r="W20" s="24">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="X20" s="22">
+        <v>8</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>8</v>
+      </c>
+      <c r="Z20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="24">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="AB20" s="22">
+        <v>9</v>
+      </c>
+      <c r="AC20" s="22">
+        <v>7</v>
+      </c>
+      <c r="AD20" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="24">
+        <v>13.9</v>
+      </c>
+      <c r="AF20" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="22">
+        <v>3</v>
+      </c>
+      <c r="AI20" s="24">
+        <v>9.6</v>
+      </c>
+      <c r="AJ20" s="22">
+        <v>2</v>
+      </c>
+      <c r="AK20" s="22">
+        <v>2</v>
+      </c>
+      <c r="AL20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP20" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ20" s="24">
+        <v>11.61642562583493</v>
+      </c>
+      <c r="AR20" s="22">
+        <v>2</v>
+      </c>
+      <c r="AS20" s="22">
+        <v>2</v>
+      </c>
+      <c r="AT20" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46">
+      <c r="A21" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="24">
+        <v>15.6</v>
+      </c>
+      <c r="D21" s="23">
+        <v>2</v>
+      </c>
+      <c r="E21" s="22">
+        <v>0</v>
+      </c>
+      <c r="F21" s="22">
+        <v>2</v>
+      </c>
+      <c r="G21" s="24">
+        <v>16</v>
+      </c>
+      <c r="H21" s="22">
+        <v>2</v>
+      </c>
+      <c r="I21" s="22">
+        <v>2</v>
+      </c>
+      <c r="J21" s="22">
+        <v>0</v>
+      </c>
+      <c r="K21" s="24">
+        <v>16.8</v>
+      </c>
+      <c r="L21" s="22">
+        <v>2</v>
+      </c>
+      <c r="M21" s="22">
+        <v>2</v>
+      </c>
+      <c r="N21" s="22">
+        <v>0</v>
+      </c>
+      <c r="O21" s="24">
+        <v>8.5</v>
+      </c>
+      <c r="P21" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>1</v>
+      </c>
+      <c r="R21" s="22">
+        <v>0</v>
+      </c>
+      <c r="S21" s="24">
+        <v>0</v>
+      </c>
+      <c r="T21" s="22">
+        <v>0</v>
+      </c>
+      <c r="U21" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="V21" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="W21" s="24">
+        <v>25.7</v>
+      </c>
+      <c r="X21" s="22">
+        <v>3</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="24">
+        <v>26.1</v>
+      </c>
+      <c r="AB21" s="22">
+        <v>3</v>
+      </c>
+      <c r="AC21" s="22">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="24">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="AF21" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG21" s="22">
+        <v>3</v>
+      </c>
+      <c r="AH21" s="22">
+        <v>1</v>
+      </c>
+      <c r="AI21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AL21" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP21" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT21" s="22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46">
+      <c r="A22" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="24">
+        <v>0</v>
+      </c>
+      <c r="D22" s="23">
+        <v>0</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="24">
+        <v>0</v>
+      </c>
+      <c r="H22" s="22">
+        <v>0</v>
+      </c>
+      <c r="I22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="J22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="K22" s="24">
+        <v>14.2</v>
+      </c>
+      <c r="L22" s="22">
+        <v>1</v>
+      </c>
+      <c r="M22" s="22">
+        <v>1</v>
+      </c>
+      <c r="N22" s="22">
+        <v>0</v>
+      </c>
+      <c r="O22" s="24">
+        <v>14.8</v>
+      </c>
+      <c r="P22" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>0</v>
+      </c>
+      <c r="R22" s="22">
+        <v>1</v>
+      </c>
+      <c r="S22" s="24">
+        <v>0</v>
+      </c>
+      <c r="T22" s="22">
+        <v>0</v>
+      </c>
+      <c r="U22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="V22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="W22" s="24">
+        <v>76.7</v>
+      </c>
+      <c r="X22" s="22">
+        <v>5</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>5</v>
+      </c>
+      <c r="Z22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="24">
+        <v>49.6</v>
+      </c>
+      <c r="AB22" s="22">
+        <v>3</v>
+      </c>
+      <c r="AC22" s="22">
+        <v>3</v>
+      </c>
+      <c r="AD22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI22" s="24">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AJ22" s="22">
+        <v>1</v>
+      </c>
+      <c r="AK22" s="22">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP22" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ22" s="24">
+        <v>24.03846153846154</v>
+      </c>
+      <c r="AR22" s="22">
+        <v>1</v>
+      </c>
+      <c r="AS22" s="22">
+        <v>1</v>
+      </c>
+      <c r="AT22" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
+      <c r="A23" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="G23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="H23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="I23" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="J23" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="K23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="L23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="M23" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="N23" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="O23" s="24">
+        <v>10.3</v>
+      </c>
+      <c r="P23" s="22">
+        <v>6</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>4</v>
+      </c>
+      <c r="R23" s="22">
+        <v>2</v>
+      </c>
+      <c r="S23" s="24">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="T23" s="22">
+        <v>5</v>
+      </c>
+      <c r="U23" s="22">
+        <v>2</v>
+      </c>
+      <c r="V23" s="22">
+        <v>3</v>
+      </c>
+      <c r="W23" s="24">
+        <v>16.3</v>
+      </c>
+      <c r="X23" s="22">
+        <v>10</v>
+      </c>
+      <c r="Y23" s="22">
+        <v>9</v>
+      </c>
+      <c r="Z23" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="24">
+        <v>23.1</v>
+      </c>
+      <c r="AB23" s="22">
+        <v>15</v>
+      </c>
+      <c r="AC23" s="22">
+        <v>12</v>
+      </c>
+      <c r="AD23" s="22">
+        <v>3</v>
+      </c>
+      <c r="AE23" s="24">
+        <v>5.2</v>
+      </c>
+      <c r="AF23" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG23" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH23" s="22">
+        <v>1</v>
+      </c>
+      <c r="AI23" s="24">
+        <v>3.7</v>
+      </c>
+      <c r="AJ23" s="22">
+        <v>2</v>
+      </c>
+      <c r="AK23" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="22">
+        <v>2</v>
+      </c>
+      <c r="AM23" s="24">
+        <v>7.9</v>
+      </c>
+      <c r="AN23" s="22">
+        <v>4</v>
+      </c>
+      <c r="AO23" s="22">
+        <v>3</v>
+      </c>
+      <c r="AP23" s="22">
+        <v>1</v>
+      </c>
+      <c r="AQ23" s="24">
+        <v>6.660154515584761</v>
+      </c>
+      <c r="AR23" s="22">
+        <v>3</v>
+      </c>
+      <c r="AS23" s="22">
+        <v>2</v>
+      </c>
+      <c r="AT23" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
+      <c r="A24" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="I24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="J24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="K24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="M24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="N24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="O24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="P24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="R24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="S24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="T24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="U24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="V24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="W24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="X24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA24" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD24" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE24" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="AF24" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG24" s="22">
+        <v>4</v>
+      </c>
+      <c r="AH24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="24">
+        <v>27.1</v>
+      </c>
+      <c r="AJ24" s="22">
+        <v>1</v>
+      </c>
+      <c r="AK24" s="22">
+        <v>1</v>
+      </c>
+      <c r="AL24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="24">
+        <v>29.6</v>
+      </c>
+      <c r="AN24" s="22">
+        <v>1</v>
+      </c>
+      <c r="AO24" s="22">
+        <v>1</v>
+      </c>
+      <c r="AP24" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="24">
+        <v>34.590107229332411</v>
+      </c>
+      <c r="AR24" s="22">
+        <v>1</v>
+      </c>
+      <c r="AS24" s="22">
+        <v>1</v>
+      </c>
+      <c r="AT24" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
+      <c r="A25" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="D25" s="23">
+        <v>2</v>
+      </c>
+      <c r="E25" s="22">
+        <v>2</v>
+      </c>
+      <c r="F25" s="22">
+        <v>0</v>
+      </c>
+      <c r="G25" s="24">
+        <v>11</v>
+      </c>
+      <c r="H25" s="22">
+        <v>3</v>
+      </c>
+      <c r="I25" s="22">
+        <v>3</v>
+      </c>
+      <c r="J25" s="22">
+        <v>0</v>
+      </c>
+      <c r="K25" s="24">
+        <v>7.3</v>
+      </c>
+      <c r="L25" s="22">
+        <v>2</v>
+      </c>
+      <c r="M25" s="22">
+        <v>2</v>
+      </c>
+      <c r="N25" s="22">
+        <v>0</v>
+      </c>
+      <c r="O25" s="24">
+        <v>29</v>
+      </c>
+      <c r="P25" s="22">
+        <v>8</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>8</v>
+      </c>
+      <c r="R25" s="22">
+        <v>0</v>
+      </c>
+      <c r="S25" s="24">
+        <v>3.3</v>
+      </c>
+      <c r="T25" s="22">
+        <v>1</v>
+      </c>
+      <c r="U25" s="22">
+        <v>1</v>
+      </c>
+      <c r="V25" s="22">
+        <v>0</v>
+      </c>
+      <c r="W25" s="24">
+        <v>19.2</v>
+      </c>
+      <c r="X25" s="22">
+        <v>6</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>6</v>
+      </c>
+      <c r="Z25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="24">
+        <v>14.9</v>
+      </c>
+      <c r="AB25" s="22">
+        <v>5</v>
+      </c>
+      <c r="AC25" s="22">
+        <v>5</v>
+      </c>
+      <c r="AD25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="24">
+        <v>15</v>
+      </c>
+      <c r="AF25" s="22">
+        <v>5</v>
+      </c>
+      <c r="AG25" s="22">
+        <v>5</v>
+      </c>
+      <c r="AH25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="24">
+        <v>12.1</v>
+      </c>
+      <c r="AJ25" s="22">
+        <v>4</v>
+      </c>
+      <c r="AK25" s="22">
+        <v>4</v>
+      </c>
+      <c r="AL25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="24">
+        <v>6.1</v>
+      </c>
+      <c r="AN25" s="22">
+        <v>2</v>
+      </c>
+      <c r="AO25" s="22">
+        <v>2</v>
+      </c>
+      <c r="AP25" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="24">
+        <v>16.03643477981975</v>
+      </c>
+      <c r="AR25" s="22">
+        <v>5</v>
+      </c>
+      <c r="AS25" s="22">
+        <v>5</v>
+      </c>
+      <c r="AT25" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46">
+      <c r="A26" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="24">
+        <v>2.4</v>
+      </c>
+      <c r="D26" s="23">
+        <v>1</v>
+      </c>
+      <c r="E26" s="22">
+        <v>1</v>
+      </c>
+      <c r="F26" s="22">
+        <v>0</v>
+      </c>
+      <c r="G26" s="24">
+        <v>9.1</v>
+      </c>
+      <c r="H26" s="22">
+        <v>4</v>
+      </c>
+      <c r="I26" s="22">
+        <v>4</v>
+      </c>
+      <c r="J26" s="22">
+        <v>0</v>
+      </c>
+      <c r="K26" s="24">
+        <v>11.3</v>
+      </c>
+      <c r="L26" s="22">
+        <v>5</v>
+      </c>
+      <c r="M26" s="22">
+        <v>5</v>
+      </c>
+      <c r="N26" s="22">
+        <v>0</v>
+      </c>
+      <c r="O26" s="24">
+        <v>8.9</v>
+      </c>
+      <c r="P26" s="22">
+        <v>4</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>4</v>
+      </c>
+      <c r="R26" s="22">
+        <v>0</v>
+      </c>
+      <c r="S26" s="24">
+        <v>15.4</v>
+      </c>
+      <c r="T26" s="22">
+        <v>7</v>
+      </c>
+      <c r="U26" s="22">
+        <v>7</v>
+      </c>
+      <c r="V26" s="22">
+        <v>0</v>
+      </c>
+      <c r="W26" s="24">
+        <v>23</v>
+      </c>
+      <c r="X26" s="22">
+        <v>11</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>11</v>
+      </c>
+      <c r="Z26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="24">
+        <v>53.8</v>
+      </c>
+      <c r="AB26" s="22">
+        <v>28</v>
+      </c>
+      <c r="AC26" s="22">
+        <v>28</v>
+      </c>
+      <c r="AD26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="24">
+        <v>10</v>
+      </c>
+      <c r="AF26" s="22">
+        <v>5</v>
+      </c>
+      <c r="AG26" s="22">
+        <v>5</v>
+      </c>
+      <c r="AH26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AJ26" s="22">
+        <v>4</v>
+      </c>
+      <c r="AK26" s="22">
+        <v>4</v>
+      </c>
+      <c r="AL26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="24">
+        <v>4.2</v>
+      </c>
+      <c r="AN26" s="22">
+        <v>2</v>
+      </c>
+      <c r="AO26" s="22">
+        <v>2</v>
+      </c>
+      <c r="AP26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="24">
+        <v>2.2450216644590619</v>
+      </c>
+      <c r="AR26" s="22">
+        <v>1</v>
+      </c>
+      <c r="AS26" s="22">
+        <v>1</v>
+      </c>
+      <c r="AT26" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:46">
+      <c r="A27" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="G27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="I27" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="K27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="L27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="M27" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="N27" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="O27" s="24">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="P27" s="22">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="22">
+        <v>4</v>
+      </c>
+      <c r="R27" s="22">
+        <v>0</v>
+      </c>
+      <c r="S27" s="24">
+        <v>7.1</v>
+      </c>
+      <c r="T27" s="22">
+        <v>2</v>
+      </c>
+      <c r="U27" s="22">
+        <v>2</v>
+      </c>
+      <c r="V27" s="22">
+        <v>0</v>
+      </c>
+      <c r="W27" s="24">
+        <v>53.3</v>
+      </c>
+      <c r="X27" s="22">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>16</v>
+      </c>
+      <c r="Z27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="24">
+        <v>44.9</v>
+      </c>
+      <c r="AB27" s="22">
+        <v>15</v>
+      </c>
+      <c r="AC27" s="22">
+        <v>15</v>
+      </c>
+      <c r="AD27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="24">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="AF27" s="22">
+        <v>5</v>
+      </c>
+      <c r="AG27" s="22">
+        <v>5</v>
+      </c>
+      <c r="AH27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="24">
+        <v>3.3</v>
+      </c>
+      <c r="AJ27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AL27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="24">
+        <v>6.9</v>
+      </c>
+      <c r="AN27" s="22">
+        <v>2</v>
+      </c>
+      <c r="AO27" s="22">
+        <v>2</v>
+      </c>
+      <c r="AP27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="24">
+        <v>7.4098773665295843</v>
+      </c>
+      <c r="AR27" s="22">
+        <v>2</v>
+      </c>
+      <c r="AS27" s="22">
+        <v>2</v>
+      </c>
+      <c r="AT27" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:46" ht="12" customHeight="1">
+      <c r="A28" s="26">
+        <v>510000000</v>
+      </c>
+      <c r="B28" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="N3" s="16">
-[...66 lines deleted...]
-      <c r="P4" s="25">
+      <c r="C28" s="24">
         <v>11.4</v>
       </c>
-      <c r="Q4" s="48">
-[...233 lines deleted...]
-      <c r="O7" s="14">
+      <c r="D28" s="23">
+        <v>9</v>
+      </c>
+      <c r="E28" s="22">
+        <v>8</v>
+      </c>
+      <c r="F28" s="22">
+        <v>1</v>
+      </c>
+      <c r="G28" s="24">
         <v>17.7</v>
       </c>
-      <c r="P7" s="25">
-[...220 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="H28" s="22">
+        <v>14</v>
+      </c>
+      <c r="I28" s="22">
         <v>9</v>
       </c>
-      <c r="B10" s="44"/>
-[...172 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="J28" s="22">
+        <v>5</v>
+      </c>
+      <c r="K28" s="24">
+        <v>14.4</v>
+      </c>
+      <c r="L28" s="22">
         <v>11</v>
       </c>
-      <c r="B12" s="44"/>
-[...449 lines deleted...]
-      <c r="F17" s="26">
+      <c r="M28" s="22">
         <v>11</v>
       </c>
-      <c r="G17" s="26">
-[...3015 lines deleted...]
-      <c r="G65" s="33">
+      <c r="N28" s="22">
+        <v>0</v>
+      </c>
+      <c r="O28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="P28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="R28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="T28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="U28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="V28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="W28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="X28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AC28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AJ28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AL28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AO28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT28" s="22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="29" spans="1:46" ht="13.5">
+      <c r="A29" s="31" t="s">
         <v>88</v>
       </c>
-      <c r="H65" s="35">
-[...272 lines deleted...]
-      </c>
+    </row>
+    <row r="31" spans="1:46">
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="21"/>
+      <c r="G31" s="21"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="M31" s="21"/>
+      <c r="N31" s="21"/>
+      <c r="Q31" s="21"/>
+      <c r="R31" s="21"/>
+      <c r="U31" s="21"/>
+      <c r="V31" s="21"/>
+      <c r="Y31" s="21"/>
+      <c r="Z31" s="21"/>
+      <c r="AC31" s="21"/>
+      <c r="AD31" s="21"/>
+      <c r="AG31" s="21"/>
+      <c r="AH31" s="21"/>
+      <c r="AK31" s="21"/>
+      <c r="AL31" s="21"/>
+      <c r="AO31" s="21"/>
+      <c r="AP31" s="21"/>
+      <c r="AS31" s="21"/>
+      <c r="AT31" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="C2:R2"/>
+  <mergeCells count="46">
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AJ5:AJ6"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AM5:AM6"/>
+    <mergeCell ref="AR5:AR6"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="W4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>3.1.1</vt:lpstr>
+      <vt:lpstr>МС</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Айнур Досанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>