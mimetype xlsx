--- v0 (2026-04-16)
+++ v1 (2026-06-17)
@@ -1,444 +1,404 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\ОДИН\6.1\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="135" windowWidth="28800" windowHeight="15465" tabRatio="878"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="878"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
-    <sheet name="3.1.1" sheetId="4" r:id="rId3"/>
+    <sheet name="МС" sheetId="10" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="117">
-[...18 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="100">
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
-    <t xml:space="preserve">Актюбинская </t>
-[...65 lines deleted...]
-  <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
-    <t>Южно-Казахстанская</t>
-[...1 lines deleted...]
-  <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
-    <t>Восточно-Казахстанская</t>
-[...61 lines deleted...]
-  <si>
     <t>0</t>
   </si>
   <si>
-    <t>17,0</t>
-[...38 lines deleted...]
-  <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
-    <t xml:space="preserve">Дата последней актуализации: </t>
-[...4 lines deleted...]
-  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t xml:space="preserve">*Данные за 2020 год коэффициент материнской смертности  рассчитан по месту прикрипления. </t>
-[...1 lines deleted...]
-  <si>
     <t>Департамент международного сотрудничества и устойчивого развития</t>
   </si>
   <si>
-    <t>+7 7172749830, 749841, 749485</t>
-[...1 lines deleted...]
-  <si>
     <t>число материнских смертей за исследуемый период времени на 100 000 рожденных живыми детей за тот же период времени. Данный показатель отображает риск материнской смертности по отношению к числу детей, рожденных живыми, и, по существу, фиксирует риск смерти в результате одной беременности или одного рожденного живого ребенка.</t>
   </si>
   <si>
     <t>Министерство здравоохранения РК</t>
   </si>
   <si>
     <t>рассчитывается путем деления зарегистрированной материнской смертности на общее количество зарегистрированных рожденных живых детей за тот же период и умноженный на 100 000. Для измерения требуется информация о статусе беременности, сроках смерти (во время беременности, родов или в течение 42 дней после прекращения беременности) и её причине.</t>
   </si>
   <si>
     <t>в расчете на 100 000 родившихся живыми</t>
   </si>
   <si>
     <t>Коэффициент материнской смертности</t>
   </si>
   <si>
-    <t>С 2010 года</t>
-[...1 lines deleted...]
-  <si>
     <t>Регистрация данных актов гражданского состояния</t>
   </si>
   <si>
-    <t>31 декабря 2025</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://sdgdata.stat.gov.kz/ru/3-1-1/ </t>
+  </si>
+  <si>
+    <t>Код КАТО</t>
+  </si>
+  <si>
+    <t>100000000</t>
+  </si>
+  <si>
+    <t>110000000</t>
+  </si>
+  <si>
+    <t>150000000</t>
+  </si>
+  <si>
+    <t>190000000</t>
+  </si>
+  <si>
+    <t>230000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>310000000</t>
+  </si>
+  <si>
+    <t>330000000</t>
+  </si>
+  <si>
+    <t>350000000</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>430000000</t>
+  </si>
+  <si>
+    <t>470000000</t>
+  </si>
+  <si>
+    <t>550000000</t>
+  </si>
+  <si>
+    <t>590000000</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>620000000</t>
+  </si>
+  <si>
+    <t>630000000</t>
+  </si>
+  <si>
+    <t>710000000</t>
+  </si>
+  <si>
+    <t>750000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Абай </t>
+  </si>
+  <si>
+    <t>З-Казахстанская</t>
+  </si>
+  <si>
+    <t>С-Казахстанская</t>
+  </si>
+  <si>
+    <t>В-Казахстанская</t>
+  </si>
+  <si>
+    <t>г.Астана</t>
+  </si>
+  <si>
+    <t>г.Алматы</t>
+  </si>
+  <si>
+    <t>г.Шымкент</t>
+  </si>
+  <si>
+    <t>Ю-Казахстанская</t>
+  </si>
+  <si>
+    <t>45.0</t>
+  </si>
+  <si>
+    <t>10,0</t>
+  </si>
+  <si>
+    <t>36.5</t>
+  </si>
+  <si>
+    <t>12,5</t>
+  </si>
+  <si>
+    <t>РК</t>
+  </si>
+  <si>
+    <t>села</t>
+  </si>
+  <si>
+    <t>города</t>
+  </si>
+  <si>
+    <t>в том числе житель:</t>
+  </si>
+  <si>
+    <t>показатель на 100 000 родившихся живыми</t>
+  </si>
+  <si>
+    <t>Число умерших  по месту жительства</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <r>
+      <t>*)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+      </rPr>
+      <t>По данным Министерства здравоохранения Республики Казахстан.</t>
+    </r>
+  </si>
+  <si>
+    <t>Материнская смертность*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -479,508 +439,390 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color indexed="9"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <sz val="8"/>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <vertAlign val="superscript"/>
       <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <i/>
       <sz val="8"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="8"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="hair">
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="hair">
-[...28 lines deleted...]
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-        <color indexed="8"/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="28" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="28" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="1" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...116 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="29">
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="11"/>
+    <cellStyle name="Обычный 11" xfId="13"/>
+    <cellStyle name="Обычный 12" xfId="14"/>
+    <cellStyle name="Обычный 13" xfId="15"/>
+    <cellStyle name="Обычный 14" xfId="16"/>
+    <cellStyle name="Обычный 15" xfId="17"/>
+    <cellStyle name="Обычный 16" xfId="18"/>
+    <cellStyle name="Обычный 17" xfId="19"/>
+    <cellStyle name="Обычный 18" xfId="20"/>
+    <cellStyle name="Обычный 19" xfId="12"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 21" xfId="21"/>
+    <cellStyle name="Обычный 22" xfId="22"/>
+    <cellStyle name="Обычный 23" xfId="23"/>
+    <cellStyle name="Обычный 24" xfId="24"/>
+    <cellStyle name="Обычный 25" xfId="26"/>
+    <cellStyle name="Обычный 26" xfId="27"/>
+    <cellStyle name="Обычный 27" xfId="25"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный 6" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="9"/>
+    <cellStyle name="Обычный 8" xfId="28"/>
     <cellStyle name="Процентный 2" xfId="10"/>
-    <cellStyle name="Финансовый" xfId="11" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1378,4647 +1220,3823 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/3-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="14" customWidth="1"/>
-    <col min="2" max="2" width="98" style="14" customWidth="1"/>
+    <col min="1" max="1" width="41.7109375" style="11" customWidth="1"/>
+    <col min="2" max="2" width="98" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="9"/>
-      <c r="B1" s="9"/>
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="11"/>
+      <c r="A2" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="8"/>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="10" t="s">
-[...3 lines deleted...]
-        <v>111</v>
+      <c r="A3" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="10" t="s">
-[...3 lines deleted...]
-        <v>110</v>
+      <c r="A4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="65"/>
+      <c r="A5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="13"/>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="12" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="A6" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="51">
-      <c r="A7" s="10" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="A7" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="10" t="s">
-[...3 lines deleted...]
-        <v>113</v>
+      <c r="A8" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51">
-      <c r="A9" s="10" t="s">
-[...3 lines deleted...]
-        <v>109</v>
+      <c r="A9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="10" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="A10" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="67"/>
+      <c r="A11" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="15"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="68"/>
+      <c r="A12" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="16"/>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="69"/>
+      <c r="A13" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="17"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="69"/>
+      <c r="A14" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="17"/>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="13" t="s">
-[...3 lines deleted...]
-        <v>116</v>
+      <c r="A15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="10" t="s">
-[...3 lines deleted...]
-        <v>114</v>
+      <c r="A16" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="12"/>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A18" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="19"/>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="10" t="s">
-[...16 lines deleted...]
-      <c r="B21" s="73"/>
+      <c r="A19" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="106.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2">
-      <c r="B1" s="4"/>
+      <c r="B1" s="1"/>
     </row>
     <row r="2" spans="2:2">
-      <c r="B2" s="5"/>
+      <c r="B2" s="2"/>
     </row>
     <row r="3" spans="2:2">
-      <c r="B3" s="4"/>
+      <c r="B3" s="1"/>
     </row>
     <row r="4" spans="2:2">
-      <c r="B4" s="4"/>
+      <c r="B4" s="1"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="4"/>
+      <c r="B5" s="1"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="6" t="s">
-        <v>97</v>
+      <c r="B6" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="6" t="s">
-        <v>98</v>
+      <c r="B7" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="6" t="s">
-        <v>99</v>
+      <c r="B8" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="6" t="s">
-        <v>100</v>
+      <c r="B9" s="3" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="6" t="s">
-        <v>101</v>
+      <c r="B10" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="6"/>
+      <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="7" t="s">
-        <v>102</v>
+      <c r="B12" s="4" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="6"/>
+      <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="6"/>
+      <c r="B14" s="3"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="4"/>
+      <c r="B15" s="1"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="4"/>
+      <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="4"/>
+      <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="8" t="s">
-        <v>103</v>
+      <c r="B18" s="5" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="4"/>
+      <c r="B19" s="1"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="4"/>
+      <c r="B20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AZ70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AT31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J33" sqref="J33"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="M37" sqref="M37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30.85546875" style="15" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="36" max="51" width="9.140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="21" customWidth="1"/>
+    <col min="2" max="2" width="27.7109375" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="12.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" ht="15" customHeight="1"/>
-[...56 lines deleted...]
-      <c r="H3" s="18">
+    <row r="2" spans="1:46" ht="15.75">
+      <c r="C2" s="31" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:46" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="30"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="29"/>
+      <c r="AO3" s="29"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
+    </row>
+    <row r="4" spans="1:46" ht="18" customHeight="1">
+      <c r="A4" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="38"/>
+      <c r="C4" s="34">
         <v>2015</v>
       </c>
-      <c r="I3" s="18">
-[...215 lines deleted...]
-      </c>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="34" t="s">
+        <v>95</v>
+      </c>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="34" t="s">
+        <v>94</v>
+      </c>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="35"/>
+      <c r="AA4" s="34" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="36"/>
+      <c r="AL4" s="35"/>
+      <c r="AM4" s="34" t="s">
+        <v>88</v>
+      </c>
+      <c r="AN4" s="36"/>
+      <c r="AO4" s="36"/>
+      <c r="AP4" s="35"/>
+      <c r="AQ4" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="AR4" s="36"/>
+      <c r="AS4" s="36"/>
+      <c r="AT4" s="35"/>
+    </row>
+    <row r="5" spans="1:46" ht="27" customHeight="1">
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="D5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="F5" s="35"/>
+      <c r="G5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="H5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="I5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="J5" s="35"/>
+      <c r="K5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="L5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="M5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="N5" s="35"/>
+      <c r="O5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="P5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="R5" s="35"/>
+      <c r="S5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="T5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="U5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="35"/>
+      <c r="W5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="X5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="Z5" s="35"/>
+      <c r="AA5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AB5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD5" s="35"/>
+      <c r="AE5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AF5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AG5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH5" s="35"/>
+      <c r="AI5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AJ5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AK5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="AL5" s="35"/>
+      <c r="AM5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AN5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AO5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="AP5" s="35"/>
+      <c r="AQ5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AR5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AS5" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="AT5" s="35"/>
+    </row>
+    <row r="6" spans="1:46" ht="33.950000000000003" customHeight="1">
+      <c r="A6" s="37"/>
       <c r="B6" s="38"/>
-      <c r="C6" s="22">
-[...44 lines deleted...]
-      <c r="R6" s="33"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="J6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="N6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="R6" s="24" t="s">
+        <v>82</v>
+      </c>
       <c r="S6" s="33"/>
       <c r="T6" s="33"/>
-      <c r="U6" s="34"/>
-[...32 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="U6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="V6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="AL6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="AM6" s="33"/>
+      <c r="AN6" s="33"/>
+      <c r="AO6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="AP6" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="AQ6" s="33"/>
+      <c r="AR6" s="33"/>
+      <c r="AS6" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="AT6" s="24" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46" ht="12.75" customHeight="1">
+      <c r="A7" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="24">
+        <v>50</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="23">
+        <v>38</v>
+      </c>
+      <c r="F7" s="23">
+        <v>12</v>
+      </c>
+      <c r="G7" s="23">
+        <v>51</v>
+      </c>
+      <c r="H7" s="25">
+        <v>12.7</v>
+      </c>
+      <c r="I7" s="23">
+        <v>43</v>
+      </c>
+      <c r="J7" s="23">
+        <v>8</v>
+      </c>
+      <c r="K7" s="23">
+        <v>49</v>
+      </c>
+      <c r="L7" s="25">
+        <v>12.5</v>
+      </c>
+      <c r="M7" s="23">
+        <v>46</v>
+      </c>
+      <c r="N7" s="23">
+        <v>3</v>
+      </c>
+      <c r="O7" s="23">
+        <v>56</v>
+      </c>
+      <c r="P7" s="25">
+        <v>13.9</v>
+      </c>
+      <c r="Q7" s="23">
+        <v>49</v>
+      </c>
+      <c r="R7" s="23">
         <v>7</v>
       </c>
-      <c r="B7" s="38"/>
-      <c r="C7" s="22">
+      <c r="S7" s="23">
+        <v>55</v>
+      </c>
+      <c r="T7" s="25">
+        <v>13.7</v>
+      </c>
+      <c r="U7" s="23">
+        <v>45</v>
+      </c>
+      <c r="V7" s="23">
+        <v>10</v>
+      </c>
+      <c r="W7" s="23">
+        <v>156</v>
+      </c>
+      <c r="X7" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>142</v>
+      </c>
+      <c r="Z7" s="23">
+        <v>14</v>
+      </c>
+      <c r="AA7" s="23">
+        <v>200</v>
+      </c>
+      <c r="AB7" s="25">
+        <v>44.7</v>
+      </c>
+      <c r="AC7" s="23">
+        <v>173</v>
+      </c>
+      <c r="AD7" s="23">
+        <v>27</v>
+      </c>
+      <c r="AE7" s="23">
+        <v>70</v>
+      </c>
+      <c r="AF7" s="25">
+        <v>17</v>
+      </c>
+      <c r="AG7" s="23">
+        <v>59</v>
+      </c>
+      <c r="AH7" s="23">
+        <v>11</v>
+      </c>
+      <c r="AI7" s="23">
+        <v>45</v>
+      </c>
+      <c r="AJ7" s="25">
+        <v>11.4</v>
+      </c>
+      <c r="AK7" s="23">
+        <v>35</v>
+      </c>
+      <c r="AL7" s="23">
+        <v>10</v>
+      </c>
+      <c r="AM7" s="23">
+        <v>37</v>
+      </c>
+      <c r="AN7" s="25">
+        <v>10.1</v>
+      </c>
+      <c r="AO7" s="23">
+        <v>27</v>
+      </c>
+      <c r="AP7" s="23">
+        <v>10</v>
+      </c>
+      <c r="AQ7" s="23">
+        <v>37</v>
+      </c>
+      <c r="AR7" s="25">
+        <v>11.14357136403337</v>
+      </c>
+      <c r="AS7" s="23">
+        <v>32</v>
+      </c>
+      <c r="AT7" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46">
+      <c r="A8" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="K8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="M8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="N8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="O8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="R8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="S8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="T8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="U8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="V8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="W8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="X8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y8" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z8" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA8" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="25">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE8" s="24">
+        <v>3</v>
+      </c>
+      <c r="AF8" s="25">
+        <v>29</v>
+      </c>
+      <c r="AG8" s="23">
+        <v>2</v>
+      </c>
+      <c r="AH8" s="23">
+        <v>1</v>
+      </c>
+      <c r="AI8" s="24">
+        <v>4</v>
+      </c>
+      <c r="AJ8" s="25">
+        <v>41.9</v>
+      </c>
+      <c r="AK8" s="23">
+        <v>2</v>
+      </c>
+      <c r="AL8" s="23">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="24">
+        <v>1</v>
+      </c>
+      <c r="AN8" s="25">
+        <v>11.6</v>
+      </c>
+      <c r="AO8" s="23">
+        <v>1</v>
+      </c>
+      <c r="AP8" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="24">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="25">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT8" s="23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46">
+      <c r="A9" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="24">
+        <v>3</v>
+      </c>
+      <c r="D9" s="25">
+        <v>25.9</v>
+      </c>
+      <c r="E9" s="23">
+        <v>1</v>
+      </c>
+      <c r="F9" s="23">
+        <v>2</v>
+      </c>
+      <c r="G9" s="23">
+        <v>0</v>
+      </c>
+      <c r="H9" s="25">
+        <v>0</v>
+      </c>
+      <c r="I9" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J9" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" s="23">
+        <v>2</v>
+      </c>
+      <c r="L9" s="25">
+        <v>17.8</v>
+      </c>
+      <c r="M9" s="23">
+        <v>1</v>
+      </c>
+      <c r="N9" s="23">
+        <v>1</v>
+      </c>
+      <c r="O9" s="23">
+        <v>4</v>
+      </c>
+      <c r="P9" s="25">
+        <v>35.9</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>4</v>
+      </c>
+      <c r="R9" s="23">
+        <v>0</v>
+      </c>
+      <c r="S9" s="23">
+        <v>2</v>
+      </c>
+      <c r="T9" s="25">
+        <v>17.2</v>
+      </c>
+      <c r="U9" s="23">
+        <v>2</v>
+      </c>
+      <c r="V9" s="23">
+        <v>0</v>
+      </c>
+      <c r="W9" s="23">
+        <v>3</v>
+      </c>
+      <c r="X9" s="25">
+        <v>25.5</v>
+      </c>
+      <c r="Y9" s="23">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="23">
+        <v>5</v>
+      </c>
+      <c r="AB9" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="AC9" s="23">
+        <v>5</v>
+      </c>
+      <c r="AD9" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF9" s="25">
+        <v>17.7</v>
+      </c>
+      <c r="AG9" s="23">
+        <v>2</v>
+      </c>
+      <c r="AH9" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="23">
+        <v>3</v>
+      </c>
+      <c r="AJ9" s="25">
+        <v>28.7</v>
+      </c>
+      <c r="AK9" s="23">
+        <v>3</v>
+      </c>
+      <c r="AL9" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="23">
+        <v>1</v>
+      </c>
+      <c r="AN9" s="25">
+        <v>10.8</v>
+      </c>
+      <c r="AO9" s="23">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="23">
+        <v>4</v>
+      </c>
+      <c r="AR9" s="25">
+        <v>49.566294919454776</v>
+      </c>
+      <c r="AS9" s="23">
+        <v>4</v>
+      </c>
+      <c r="AT9" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46">
+      <c r="A10" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="24">
+        <v>2</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="E10" s="23">
+        <v>2</v>
+      </c>
+      <c r="F10" s="23">
+        <v>0</v>
+      </c>
+      <c r="G10" s="23">
+        <v>3</v>
+      </c>
+      <c r="H10" s="25">
+        <v>15.1</v>
+      </c>
+      <c r="I10" s="23">
+        <v>3</v>
+      </c>
+      <c r="J10" s="23">
+        <v>0</v>
+      </c>
+      <c r="K10" s="23">
+        <v>1</v>
+      </c>
+      <c r="L10" s="25">
+        <v>5.3</v>
+      </c>
+      <c r="M10" s="23">
+        <v>1</v>
+      </c>
+      <c r="N10" s="23">
+        <v>0</v>
+      </c>
+      <c r="O10" s="23">
+        <v>1</v>
+      </c>
+      <c r="P10" s="25">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>1</v>
+      </c>
+      <c r="R10" s="23">
+        <v>0</v>
+      </c>
+      <c r="S10" s="23">
+        <v>1</v>
+      </c>
+      <c r="T10" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="U10" s="23">
+        <v>1</v>
+      </c>
+      <c r="V10" s="23">
+        <v>0</v>
+      </c>
+      <c r="W10" s="23">
+        <v>15</v>
+      </c>
+      <c r="X10" s="25">
+        <v>70.3</v>
+      </c>
+      <c r="Y10" s="23">
+        <v>15</v>
+      </c>
+      <c r="Z10" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="23">
+        <v>12</v>
+      </c>
+      <c r="AB10" s="25">
+        <v>53.9</v>
+      </c>
+      <c r="AC10" s="23">
+        <v>11</v>
+      </c>
+      <c r="AD10" s="23">
+        <v>1</v>
+      </c>
+      <c r="AE10" s="23">
+        <v>3</v>
+      </c>
+      <c r="AF10" s="25">
+        <v>14.7</v>
+      </c>
+      <c r="AG10" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH10" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="23">
+        <v>2</v>
+      </c>
+      <c r="AJ10" s="25">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AK10" s="23">
+        <v>2</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="23">
+        <v>5</v>
+      </c>
+      <c r="AN10" s="25">
+        <v>27.9</v>
+      </c>
+      <c r="AO10" s="23">
+        <v>4</v>
+      </c>
+      <c r="AP10" s="23">
+        <v>1</v>
+      </c>
+      <c r="AQ10" s="23">
+        <v>3</v>
+      </c>
+      <c r="AR10" s="25">
+        <v>18.83120959136275</v>
+      </c>
+      <c r="AS10" s="23">
+        <v>2</v>
+      </c>
+      <c r="AT10" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46">
+      <c r="A11" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="24">
+        <v>4</v>
+      </c>
+      <c r="D11" s="24">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E11" s="23">
+        <v>3</v>
+      </c>
+      <c r="F11" s="23">
+        <v>1</v>
+      </c>
+      <c r="G11" s="23">
+        <v>2</v>
+      </c>
+      <c r="H11" s="25">
+        <v>4.8</v>
+      </c>
+      <c r="I11" s="23">
+        <v>2</v>
+      </c>
+      <c r="J11" s="23">
+        <v>0</v>
+      </c>
+      <c r="K11" s="23">
+        <v>7</v>
+      </c>
+      <c r="L11" s="25">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M11" s="23">
+        <v>7</v>
+      </c>
+      <c r="N11" s="23">
+        <v>0</v>
+      </c>
+      <c r="O11" s="23">
+        <v>6</v>
+      </c>
+      <c r="P11" s="25">
+        <v>14.8</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>4</v>
+      </c>
+      <c r="R11" s="23">
+        <v>2</v>
+      </c>
+      <c r="S11" s="23">
+        <v>11</v>
+      </c>
+      <c r="T11" s="25">
+        <v>25.4</v>
+      </c>
+      <c r="U11" s="23">
+        <v>8</v>
+      </c>
+      <c r="V11" s="23">
+        <v>3</v>
+      </c>
+      <c r="W11" s="23">
+        <v>14</v>
+      </c>
+      <c r="X11" s="25">
+        <v>30.4</v>
+      </c>
+      <c r="Y11" s="23">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="23">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="23">
+        <v>24</v>
+      </c>
+      <c r="AB11" s="25">
+        <v>51.9</v>
+      </c>
+      <c r="AC11" s="23">
+        <v>14</v>
+      </c>
+      <c r="AD11" s="23">
+        <v>10</v>
+      </c>
+      <c r="AE11" s="23">
+        <v>3</v>
+      </c>
+      <c r="AF11" s="25">
+        <v>10.5</v>
+      </c>
+      <c r="AG11" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH11" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="AK11" s="23">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="23">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="23">
+        <v>2</v>
+      </c>
+      <c r="AN11" s="25">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AO11" s="23">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="23">
+        <v>2</v>
+      </c>
+      <c r="AQ11" s="23">
+        <v>2</v>
+      </c>
+      <c r="AR11" s="25">
+        <v>9.4086653808157319</v>
+      </c>
+      <c r="AS11" s="23">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46">
+      <c r="A12" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="24">
+        <v>5</v>
+      </c>
+      <c r="D12" s="24">
+        <v>30.6</v>
+      </c>
+      <c r="E12" s="23">
+        <v>5</v>
+      </c>
+      <c r="F12" s="23">
+        <v>0</v>
+      </c>
+      <c r="G12" s="23">
+        <v>5</v>
+      </c>
+      <c r="H12" s="25">
+        <v>30.1</v>
+      </c>
+      <c r="I12" s="23">
+        <v>5</v>
+      </c>
+      <c r="J12" s="23">
+        <v>0</v>
+      </c>
+      <c r="K12" s="23">
+        <v>4</v>
+      </c>
+      <c r="L12" s="25">
+        <v>12.3</v>
+      </c>
+      <c r="M12" s="23">
+        <v>4</v>
+      </c>
+      <c r="N12" s="23">
+        <v>0</v>
+      </c>
+      <c r="O12" s="23">
+        <v>1</v>
+      </c>
+      <c r="P12" s="25">
+        <v>5.9</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>1</v>
+      </c>
+      <c r="R12" s="23">
+        <v>0</v>
+      </c>
+      <c r="S12" s="23">
+        <v>3</v>
+      </c>
+      <c r="T12" s="25">
+        <v>17.8</v>
+      </c>
+      <c r="U12" s="23">
+        <v>3</v>
+      </c>
+      <c r="V12" s="23">
+        <v>0</v>
+      </c>
+      <c r="W12" s="23">
+        <v>9</v>
+      </c>
+      <c r="X12" s="25">
+        <v>50.6</v>
+      </c>
+      <c r="Y12" s="23">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="23">
+        <v>20</v>
+      </c>
+      <c r="AB12" s="25">
+        <v>110</v>
+      </c>
+      <c r="AC12" s="23">
+        <v>18</v>
+      </c>
+      <c r="AD12" s="23">
+        <v>2</v>
+      </c>
+      <c r="AE12" s="23">
+        <v>7</v>
+      </c>
+      <c r="AF12" s="25">
+        <v>40.9</v>
+      </c>
+      <c r="AG12" s="23">
+        <v>6</v>
+      </c>
+      <c r="AH12" s="23">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="23">
+        <v>4</v>
+      </c>
+      <c r="AJ12" s="25">
+        <v>24.3</v>
+      </c>
+      <c r="AK12" s="23">
+        <v>2</v>
+      </c>
+      <c r="AL12" s="23">
+        <v>2</v>
+      </c>
+      <c r="AM12" s="23">
+        <v>2</v>
+      </c>
+      <c r="AN12" s="25">
+        <v>13.7</v>
+      </c>
+      <c r="AO12" s="23">
+        <v>2</v>
+      </c>
+      <c r="AP12" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="23">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="25">
+        <v>7.3399882560187901</v>
+      </c>
+      <c r="AS12" s="23">
+        <v>1</v>
+      </c>
+      <c r="AT12" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46">
+      <c r="A13" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="24">
+        <v>3</v>
+      </c>
+      <c r="D13" s="25">
+        <v>13.4</v>
+      </c>
+      <c r="E13" s="23">
+        <v>1</v>
+      </c>
+      <c r="F13" s="23">
+        <v>2</v>
+      </c>
+      <c r="G13" s="23">
+        <v>3</v>
+      </c>
+      <c r="H13" s="25">
+        <v>13.3</v>
+      </c>
+      <c r="I13" s="23">
+        <v>3</v>
+      </c>
+      <c r="J13" s="23">
+        <v>0</v>
+      </c>
+      <c r="K13" s="23">
+        <v>4</v>
+      </c>
+      <c r="L13" s="25">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="M13" s="23">
+        <v>3</v>
+      </c>
+      <c r="N13" s="23">
+        <v>1</v>
+      </c>
+      <c r="O13" s="23">
+        <v>3</v>
+      </c>
+      <c r="P13" s="25">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="23">
+        <v>3</v>
+      </c>
+      <c r="R13" s="23">
+        <v>0</v>
+      </c>
+      <c r="S13" s="23">
+        <v>5</v>
+      </c>
+      <c r="T13" s="25">
+        <v>23.4</v>
+      </c>
+      <c r="U13" s="23">
+        <v>4</v>
+      </c>
+      <c r="V13" s="23">
+        <v>1</v>
+      </c>
+      <c r="W13" s="23">
+        <v>10</v>
+      </c>
+      <c r="X13" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y13" s="23">
+        <v>10</v>
+      </c>
+      <c r="Z13" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="23">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="25">
+        <v>71.2</v>
+      </c>
+      <c r="AC13" s="23">
+        <v>15</v>
+      </c>
+      <c r="AD13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="25">
+        <v>10.1</v>
+      </c>
+      <c r="AG13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="23">
+        <v>3</v>
+      </c>
+      <c r="AJ13" s="25">
         <v>33.9</v>
       </c>
-      <c r="D7" s="23">
-[...8 lines deleted...]
-      <c r="G7" s="22">
+      <c r="AK13" s="23">
+        <v>2</v>
+      </c>
+      <c r="AL13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="25">
+        <v>12</v>
+      </c>
+      <c r="AO13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AP13" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="23">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="25">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT13" s="23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46">
+      <c r="A14" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="24">
+        <v>1</v>
+      </c>
+      <c r="D14" s="24">
+        <v>3.8</v>
+      </c>
+      <c r="E14" s="23">
+        <v>1</v>
+      </c>
+      <c r="F14" s="23">
+        <v>0</v>
+      </c>
+      <c r="G14" s="23">
+        <v>3</v>
+      </c>
+      <c r="H14" s="25">
+        <v>11.5</v>
+      </c>
+      <c r="I14" s="23">
+        <v>3</v>
+      </c>
+      <c r="J14" s="23">
+        <v>0</v>
+      </c>
+      <c r="K14" s="23">
+        <v>3</v>
+      </c>
+      <c r="L14" s="25">
+        <v>12.2</v>
+      </c>
+      <c r="M14" s="23">
+        <v>3</v>
+      </c>
+      <c r="N14" s="23">
+        <v>0</v>
+      </c>
+      <c r="O14" s="23">
+        <v>2</v>
+      </c>
+      <c r="P14" s="25">
+        <v>8</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>2</v>
+      </c>
+      <c r="R14" s="23">
+        <v>0</v>
+      </c>
+      <c r="S14" s="23">
+        <v>3</v>
+      </c>
+      <c r="T14" s="25">
+        <v>11.8</v>
+      </c>
+      <c r="U14" s="23">
+        <v>2</v>
+      </c>
+      <c r="V14" s="23">
+        <v>1</v>
+      </c>
+      <c r="W14" s="23">
+        <v>8</v>
+      </c>
+      <c r="X14" s="25">
+        <v>28.9</v>
+      </c>
+      <c r="Y14" s="23">
+        <v>7</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="23">
+        <v>8</v>
+      </c>
+      <c r="AB14" s="25">
+        <v>27.8</v>
+      </c>
+      <c r="AC14" s="23">
+        <v>8</v>
+      </c>
+      <c r="AD14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="23">
+        <v>3</v>
+      </c>
+      <c r="AF14" s="25">
+        <v>11.8</v>
+      </c>
+      <c r="AG14" s="23">
+        <v>1</v>
+      </c>
+      <c r="AH14" s="23">
+        <v>2</v>
+      </c>
+      <c r="AI14" s="23">
+        <v>6</v>
+      </c>
+      <c r="AJ14" s="25">
+        <v>24.5</v>
+      </c>
+      <c r="AK14" s="23">
+        <v>5</v>
+      </c>
+      <c r="AL14" s="23">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="23">
+        <v>3</v>
+      </c>
+      <c r="AN14" s="25">
+        <v>13.3</v>
+      </c>
+      <c r="AO14" s="23">
+        <v>2</v>
+      </c>
+      <c r="AP14" s="23">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="23">
+        <v>4</v>
+      </c>
+      <c r="AR14" s="25">
+        <v>19.82258783884236</v>
+      </c>
+      <c r="AS14" s="23">
+        <v>3</v>
+      </c>
+      <c r="AT14" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
+      <c r="A15" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="I15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L15" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="N15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="O15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="P15" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="R15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="S15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="T15" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="U15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="V15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="W15" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="X15" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="25">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE15" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF15" s="25">
+        <v>30.7</v>
+      </c>
+      <c r="AG15" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH15" s="23">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="23">
+        <v>3</v>
+      </c>
+      <c r="AJ15" s="25">
+        <v>24.5</v>
+      </c>
+      <c r="AK15" s="23">
+        <v>2</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>1</v>
+      </c>
+      <c r="AM15" s="23">
+        <v>4</v>
+      </c>
+      <c r="AN15" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="AO15" s="23">
+        <v>2</v>
+      </c>
+      <c r="AP15" s="23">
+        <v>2</v>
+      </c>
+      <c r="AQ15" s="23">
+        <v>5</v>
+      </c>
+      <c r="AR15" s="25">
+        <v>50.963204566303126</v>
+      </c>
+      <c r="AS15" s="23">
+        <v>5</v>
+      </c>
+      <c r="AT15" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46">
+      <c r="A16" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="24">
+        <v>1</v>
+      </c>
+      <c r="D16" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="E16" s="23">
+        <v>0</v>
+      </c>
+      <c r="F16" s="23">
+        <v>1</v>
+      </c>
+      <c r="G16" s="23">
+        <v>3</v>
+      </c>
+      <c r="H16" s="25">
+        <v>22.8</v>
+      </c>
+      <c r="I16" s="23">
+        <v>1</v>
+      </c>
+      <c r="J16" s="23">
+        <v>2</v>
+      </c>
+      <c r="K16" s="23">
+        <v>1</v>
+      </c>
+      <c r="L16" s="25">
+        <v>7.8</v>
+      </c>
+      <c r="M16" s="23">
+        <v>1</v>
+      </c>
+      <c r="N16" s="23">
+        <v>0</v>
+      </c>
+      <c r="O16" s="23">
+        <v>1</v>
+      </c>
+      <c r="P16" s="25">
+        <v>7.6</v>
+      </c>
+      <c r="Q16" s="23">
+        <v>0</v>
+      </c>
+      <c r="R16" s="23">
+        <v>1</v>
+      </c>
+      <c r="S16" s="23">
+        <v>1</v>
+      </c>
+      <c r="T16" s="25">
+        <v>7.6</v>
+      </c>
+      <c r="U16" s="23">
+        <v>0</v>
+      </c>
+      <c r="V16" s="23">
+        <v>1</v>
+      </c>
+      <c r="W16" s="23">
+        <v>3</v>
+      </c>
+      <c r="X16" s="25">
+        <v>21.9</v>
+      </c>
+      <c r="Y16" s="23">
+        <v>3</v>
+      </c>
+      <c r="Z16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="23">
+        <v>9</v>
+      </c>
+      <c r="AB16" s="25">
+        <v>63.3</v>
+      </c>
+      <c r="AC16" s="23">
+        <v>9</v>
+      </c>
+      <c r="AD16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="23">
+        <v>3</v>
+      </c>
+      <c r="AF16" s="25">
+        <v>23.8</v>
+      </c>
+      <c r="AG16" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AL16" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM16" s="23">
+        <v>2</v>
+      </c>
+      <c r="AN16" s="25">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="AO16" s="23">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="23">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="23">
+        <v>1</v>
+      </c>
+      <c r="AR16" s="25">
+        <v>10.092854259184497</v>
+      </c>
+      <c r="AS16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
+      <c r="A17" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="24">
+        <v>7</v>
+      </c>
+      <c r="D17" s="24">
+        <v>28.6</v>
+      </c>
+      <c r="E17" s="23">
+        <v>7</v>
+      </c>
+      <c r="F17" s="23">
+        <v>0</v>
+      </c>
+      <c r="G17" s="23">
+        <v>4</v>
+      </c>
+      <c r="H17" s="25">
+        <v>16.8</v>
+      </c>
+      <c r="I17" s="23">
+        <v>4</v>
+      </c>
+      <c r="J17" s="23">
+        <v>0</v>
+      </c>
+      <c r="K17" s="23">
+        <v>3</v>
+      </c>
+      <c r="L17" s="25">
+        <v>13.2</v>
+      </c>
+      <c r="M17" s="23">
+        <v>2</v>
+      </c>
+      <c r="N17" s="23">
+        <v>1</v>
+      </c>
+      <c r="O17" s="23">
+        <v>6</v>
+      </c>
+      <c r="P17" s="25">
+        <v>26.2</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>5</v>
+      </c>
+      <c r="R17" s="23">
+        <v>1</v>
+      </c>
+      <c r="S17" s="23">
+        <v>9</v>
+      </c>
+      <c r="T17" s="25">
+        <v>39.5</v>
+      </c>
+      <c r="U17" s="23">
+        <v>9</v>
+      </c>
+      <c r="V17" s="23">
+        <v>0</v>
+      </c>
+      <c r="W17" s="23">
+        <v>12</v>
+      </c>
+      <c r="X17" s="25">
+        <v>51.5</v>
+      </c>
+      <c r="Y17" s="23">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="23">
+        <v>12</v>
+      </c>
+      <c r="AB17" s="25">
+        <v>50.5</v>
+      </c>
+      <c r="AC17" s="23">
+        <v>12</v>
+      </c>
+      <c r="AD17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF17" s="25">
+        <v>22.2</v>
+      </c>
+      <c r="AG17" s="23">
+        <v>4</v>
+      </c>
+      <c r="AH17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="25">
+        <v>5.9</v>
+      </c>
+      <c r="AK17" s="23">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="23">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="25">
+        <v>6.3</v>
+      </c>
+      <c r="AO17" s="23">
+        <v>1</v>
+      </c>
+      <c r="AP17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="25">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT17" s="23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46">
+      <c r="A18" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0</v>
+      </c>
+      <c r="D18" s="25">
+        <v>0</v>
+      </c>
+      <c r="E18" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G18" s="23">
+        <v>3</v>
+      </c>
+      <c r="H18" s="25">
+        <v>24.5</v>
+      </c>
+      <c r="I18" s="23">
+        <v>3</v>
+      </c>
+      <c r="J18" s="23">
+        <v>0</v>
+      </c>
+      <c r="K18" s="23">
+        <v>1</v>
+      </c>
+      <c r="L18" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="M18" s="23">
+        <v>1</v>
+      </c>
+      <c r="N18" s="23">
+        <v>0</v>
+      </c>
+      <c r="O18" s="23">
+        <v>1</v>
+      </c>
+      <c r="P18" s="25">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Q18" s="23">
+        <v>1</v>
+      </c>
+      <c r="R18" s="23">
+        <v>0</v>
+      </c>
+      <c r="S18" s="23">
+        <v>3</v>
+      </c>
+      <c r="T18" s="25">
+        <v>26.6</v>
+      </c>
+      <c r="U18" s="23">
+        <v>2</v>
+      </c>
+      <c r="V18" s="23">
+        <v>1</v>
+      </c>
+      <c r="W18" s="23">
+        <v>11</v>
+      </c>
+      <c r="X18" s="25">
+        <v>94.4</v>
+      </c>
+      <c r="Y18" s="23">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="23">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="23">
+        <v>6</v>
+      </c>
+      <c r="AB18" s="25">
+        <v>54.2</v>
+      </c>
+      <c r="AC18" s="23">
+        <v>5</v>
+      </c>
+      <c r="AD18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF18" s="25">
+        <v>19.2</v>
+      </c>
+      <c r="AG18" s="23">
+        <v>2</v>
+      </c>
+      <c r="AH18" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="23">
+        <v>2</v>
+      </c>
+      <c r="AJ18" s="25">
+        <v>20.8</v>
+      </c>
+      <c r="AK18" s="23">
+        <v>2</v>
+      </c>
+      <c r="AL18" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="23">
+        <v>3</v>
+      </c>
+      <c r="AN18" s="25">
+        <v>34.1</v>
+      </c>
+      <c r="AO18" s="23">
+        <v>2</v>
+      </c>
+      <c r="AP18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AQ18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AR18" s="25">
+        <v>12.594458438287154</v>
+      </c>
+      <c r="AS18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AT18" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46">
+      <c r="A19" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="24">
+        <v>9</v>
+      </c>
+      <c r="D19" s="25">
+        <v>46.8</v>
+      </c>
+      <c r="E19" s="23">
+        <v>6</v>
+      </c>
+      <c r="F19" s="23">
+        <v>3</v>
+      </c>
+      <c r="G19" s="23">
+        <v>1</v>
+      </c>
+      <c r="H19" s="25">
+        <v>5.3</v>
+      </c>
+      <c r="I19" s="23">
+        <v>0</v>
+      </c>
+      <c r="J19" s="23">
+        <v>1</v>
+      </c>
+      <c r="K19" s="23">
+        <v>0</v>
+      </c>
+      <c r="L19" s="25">
+        <v>0</v>
+      </c>
+      <c r="M19" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="N19" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="O19" s="23">
+        <v>2</v>
+      </c>
+      <c r="P19" s="25">
+        <v>10.7</v>
+      </c>
+      <c r="Q19" s="23">
+        <v>2</v>
+      </c>
+      <c r="R19" s="23">
+        <v>0</v>
+      </c>
+      <c r="S19" s="23">
+        <v>1</v>
+      </c>
+      <c r="T19" s="25">
+        <v>5.3</v>
+      </c>
+      <c r="U19" s="23">
+        <v>1</v>
+      </c>
+      <c r="V19" s="23">
+        <v>0</v>
+      </c>
+      <c r="W19" s="23">
+        <v>12</v>
+      </c>
+      <c r="X19" s="25">
+        <v>56</v>
+      </c>
+      <c r="Y19" s="23">
+        <v>8</v>
+      </c>
+      <c r="Z19" s="23">
+        <v>4</v>
+      </c>
+      <c r="AA19" s="23">
+        <v>10</v>
+      </c>
+      <c r="AB19" s="25">
+        <v>43</v>
+      </c>
+      <c r="AC19" s="23">
+        <v>4</v>
+      </c>
+      <c r="AD19" s="23">
+        <v>6</v>
+      </c>
+      <c r="AE19" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF19" s="25">
+        <v>29.2</v>
+      </c>
+      <c r="AG19" s="23">
+        <v>5</v>
+      </c>
+      <c r="AH19" s="23">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="25">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H7" s="23">
+      <c r="AK19" s="23">
+        <v>1</v>
+      </c>
+      <c r="AL19" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="23">
+        <v>1</v>
+      </c>
+      <c r="AN19" s="25">
+        <v>5.6</v>
+      </c>
+      <c r="AO19" s="23">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="23">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="23">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="25">
+        <v>6.2142679592344017</v>
+      </c>
+      <c r="AS19" s="23">
+        <v>1</v>
+      </c>
+      <c r="AT19" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46">
+      <c r="A20" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="24">
+        <v>1</v>
+      </c>
+      <c r="D20" s="25">
+        <v>5.2</v>
+      </c>
+      <c r="E20" s="23">
+        <v>1</v>
+      </c>
+      <c r="F20" s="23">
+        <v>0</v>
+      </c>
+      <c r="G20" s="23">
+        <v>1</v>
+      </c>
+      <c r="H20" s="25">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I20" s="23">
+        <v>1</v>
+      </c>
+      <c r="J20" s="23">
+        <v>0</v>
+      </c>
+      <c r="K20" s="23">
+        <v>2</v>
+      </c>
+      <c r="L20" s="25">
+        <v>10.3</v>
+      </c>
+      <c r="M20" s="23">
+        <v>2</v>
+      </c>
+      <c r="N20" s="23">
+        <v>0</v>
+      </c>
+      <c r="O20" s="23">
+        <v>5</v>
+      </c>
+      <c r="P20" s="25">
+        <v>25.1</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>5</v>
+      </c>
+      <c r="R20" s="23">
+        <v>0</v>
+      </c>
+      <c r="S20" s="23">
+        <v>1</v>
+      </c>
+      <c r="T20" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="U20" s="23">
+        <v>1</v>
+      </c>
+      <c r="V20" s="23">
+        <v>0</v>
+      </c>
+      <c r="W20" s="23">
+        <v>8</v>
+      </c>
+      <c r="X20" s="25">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="Y20" s="23">
+        <v>8</v>
+      </c>
+      <c r="Z20" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="23">
+        <v>9</v>
+      </c>
+      <c r="AB20" s="25">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="AC20" s="23">
+        <v>7</v>
+      </c>
+      <c r="AD20" s="23">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="23">
+        <v>3</v>
+      </c>
+      <c r="AF20" s="25">
+        <v>13.9</v>
+      </c>
+      <c r="AG20" s="23">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="23">
+        <v>3</v>
+      </c>
+      <c r="AI20" s="23">
+        <v>2</v>
+      </c>
+      <c r="AJ20" s="25">
+        <v>9.6</v>
+      </c>
+      <c r="AK20" s="23">
+        <v>2</v>
+      </c>
+      <c r="AL20" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="23">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="25">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP20" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ20" s="23">
+        <v>2</v>
+      </c>
+      <c r="AR20" s="25">
+        <v>11.61642562583493</v>
+      </c>
+      <c r="AS20" s="23">
+        <v>2</v>
+      </c>
+      <c r="AT20" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46">
+      <c r="A21" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="24">
+        <v>2</v>
+      </c>
+      <c r="D21" s="25">
+        <v>15.6</v>
+      </c>
+      <c r="E21" s="23">
+        <v>0</v>
+      </c>
+      <c r="F21" s="23">
+        <v>2</v>
+      </c>
+      <c r="G21" s="23">
+        <v>2</v>
+      </c>
+      <c r="H21" s="25">
+        <v>16</v>
+      </c>
+      <c r="I21" s="23">
+        <v>2</v>
+      </c>
+      <c r="J21" s="23">
+        <v>0</v>
+      </c>
+      <c r="K21" s="23">
+        <v>2</v>
+      </c>
+      <c r="L21" s="25">
+        <v>16.8</v>
+      </c>
+      <c r="M21" s="23">
+        <v>2</v>
+      </c>
+      <c r="N21" s="23">
+        <v>0</v>
+      </c>
+      <c r="O21" s="23">
+        <v>1</v>
+      </c>
+      <c r="P21" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="Q21" s="23">
+        <v>1</v>
+      </c>
+      <c r="R21" s="23">
+        <v>0</v>
+      </c>
+      <c r="S21" s="23">
+        <v>0</v>
+      </c>
+      <c r="T21" s="25">
+        <v>0</v>
+      </c>
+      <c r="U21" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="V21" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="W21" s="23">
+        <v>3</v>
+      </c>
+      <c r="X21" s="25">
+        <v>25.7</v>
+      </c>
+      <c r="Y21" s="23">
+        <v>3</v>
+      </c>
+      <c r="Z21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="23">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="25">
+        <v>26.1</v>
+      </c>
+      <c r="AC21" s="23">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="23">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF21" s="25">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="AG21" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH21" s="23">
+        <v>1</v>
+      </c>
+      <c r="AI21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AL21" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP21" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ21" s="23">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT21" s="23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46">
+      <c r="A22" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="23">
-[...62 lines deleted...]
-      <c r="A8" s="37" t="s">
+      <c r="C22" s="24">
+        <v>0</v>
+      </c>
+      <c r="D22" s="25">
+        <v>0</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="23">
+        <v>0</v>
+      </c>
+      <c r="H22" s="25">
+        <v>0</v>
+      </c>
+      <c r="I22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="K22" s="23">
+        <v>1</v>
+      </c>
+      <c r="L22" s="25">
+        <v>14.2</v>
+      </c>
+      <c r="M22" s="23">
+        <v>1</v>
+      </c>
+      <c r="N22" s="23">
+        <v>0</v>
+      </c>
+      <c r="O22" s="23">
+        <v>1</v>
+      </c>
+      <c r="P22" s="25">
+        <v>14.8</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>0</v>
+      </c>
+      <c r="R22" s="23">
+        <v>1</v>
+      </c>
+      <c r="S22" s="23">
+        <v>0</v>
+      </c>
+      <c r="T22" s="25">
+        <v>0</v>
+      </c>
+      <c r="U22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="V22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="W22" s="23">
+        <v>5</v>
+      </c>
+      <c r="X22" s="25">
+        <v>76.7</v>
+      </c>
+      <c r="Y22" s="23">
+        <v>5</v>
+      </c>
+      <c r="Z22" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="23">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="25">
+        <v>49.6</v>
+      </c>
+      <c r="AC22" s="23">
+        <v>3</v>
+      </c>
+      <c r="AD22" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="25">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI22" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ22" s="25">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AK22" s="23">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="23">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="25">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP22" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ22" s="23">
+        <v>1</v>
+      </c>
+      <c r="AR22" s="25">
+        <v>24.03846153846154</v>
+      </c>
+      <c r="AS22" s="23">
+        <v>1</v>
+      </c>
+      <c r="AT22" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
+      <c r="A23" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="I23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="K23" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L23" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="M23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="N23" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="O23" s="23">
+        <v>6</v>
+      </c>
+      <c r="P23" s="25">
+        <v>10.3</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>4</v>
+      </c>
+      <c r="R23" s="23">
+        <v>2</v>
+      </c>
+      <c r="S23" s="23">
+        <v>5</v>
+      </c>
+      <c r="T23" s="25">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="U23" s="23">
+        <v>2</v>
+      </c>
+      <c r="V23" s="23">
+        <v>3</v>
+      </c>
+      <c r="W23" s="23">
+        <v>10</v>
+      </c>
+      <c r="X23" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="Y23" s="23">
+        <v>9</v>
+      </c>
+      <c r="Z23" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="23">
+        <v>15</v>
+      </c>
+      <c r="AB23" s="25">
+        <v>23.1</v>
+      </c>
+      <c r="AC23" s="23">
+        <v>12</v>
+      </c>
+      <c r="AD23" s="23">
+        <v>3</v>
+      </c>
+      <c r="AE23" s="23">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="25">
+        <v>5.2</v>
+      </c>
+      <c r="AG23" s="23">
+        <v>2</v>
+      </c>
+      <c r="AH23" s="23">
+        <v>1</v>
+      </c>
+      <c r="AI23" s="23">
+        <v>2</v>
+      </c>
+      <c r="AJ23" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="AK23" s="23">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="23">
+        <v>2</v>
+      </c>
+      <c r="AM23" s="23">
+        <v>4</v>
+      </c>
+      <c r="AN23" s="25">
+        <v>7.9</v>
+      </c>
+      <c r="AO23" s="23">
+        <v>3</v>
+      </c>
+      <c r="AP23" s="23">
+        <v>1</v>
+      </c>
+      <c r="AQ23" s="23">
+        <v>3</v>
+      </c>
+      <c r="AR23" s="25">
+        <v>6.660154515584761</v>
+      </c>
+      <c r="AS23" s="23">
+        <v>2</v>
+      </c>
+      <c r="AT23" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
+      <c r="A24" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="I24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="K24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="M24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="N24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="O24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="P24" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="R24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="S24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="T24" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="U24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="V24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="W24" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="X24" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA24" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="25">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE24" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF24" s="25">
+        <v>101.5</v>
+      </c>
+      <c r="AG24" s="23">
+        <v>4</v>
+      </c>
+      <c r="AH24" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ24" s="25">
+        <v>27.1</v>
+      </c>
+      <c r="AK24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AL24" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AN24" s="25">
+        <v>29.6</v>
+      </c>
+      <c r="AO24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AP24" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AR24" s="25">
+        <v>34.590107229332411</v>
+      </c>
+      <c r="AS24" s="23">
+        <v>1</v>
+      </c>
+      <c r="AT24" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
+      <c r="A25" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="24">
+        <v>2</v>
+      </c>
+      <c r="D25" s="25">
+        <v>7.7</v>
+      </c>
+      <c r="E25" s="23">
+        <v>2</v>
+      </c>
+      <c r="F25" s="23">
+        <v>0</v>
+      </c>
+      <c r="G25" s="23">
+        <v>3</v>
+      </c>
+      <c r="H25" s="25">
+        <v>11</v>
+      </c>
+      <c r="I25" s="23">
+        <v>3</v>
+      </c>
+      <c r="J25" s="23">
+        <v>0</v>
+      </c>
+      <c r="K25" s="23">
+        <v>2</v>
+      </c>
+      <c r="L25" s="25">
+        <v>7.3</v>
+      </c>
+      <c r="M25" s="23">
+        <v>2</v>
+      </c>
+      <c r="N25" s="23">
+        <v>0</v>
+      </c>
+      <c r="O25" s="23">
         <v>8</v>
       </c>
-      <c r="B8" s="38"/>
-[...36 lines deleted...]
-      <c r="O8" s="32">
+      <c r="P25" s="25">
+        <v>29</v>
+      </c>
+      <c r="Q25" s="23">
+        <v>8</v>
+      </c>
+      <c r="R25" s="23">
+        <v>0</v>
+      </c>
+      <c r="S25" s="23">
+        <v>1</v>
+      </c>
+      <c r="T25" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="U25" s="23">
+        <v>1</v>
+      </c>
+      <c r="V25" s="23">
+        <v>0</v>
+      </c>
+      <c r="W25" s="23">
+        <v>6</v>
+      </c>
+      <c r="X25" s="25">
+        <v>19.2</v>
+      </c>
+      <c r="Y25" s="23">
+        <v>6</v>
+      </c>
+      <c r="Z25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="23">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="25">
+        <v>14.9</v>
+      </c>
+      <c r="AC25" s="23">
+        <v>5</v>
+      </c>
+      <c r="AD25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="23">
+        <v>5</v>
+      </c>
+      <c r="AF25" s="25">
+        <v>15</v>
+      </c>
+      <c r="AG25" s="23">
+        <v>5</v>
+      </c>
+      <c r="AH25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="23">
+        <v>4</v>
+      </c>
+      <c r="AJ25" s="25">
+        <v>12.1</v>
+      </c>
+      <c r="AK25" s="23">
+        <v>4</v>
+      </c>
+      <c r="AL25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="23">
+        <v>2</v>
+      </c>
+      <c r="AN25" s="25">
+        <v>6.1</v>
+      </c>
+      <c r="AO25" s="23">
+        <v>2</v>
+      </c>
+      <c r="AP25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="23">
+        <v>5</v>
+      </c>
+      <c r="AR25" s="25">
+        <v>16.03643477981975</v>
+      </c>
+      <c r="AS25" s="23">
+        <v>5</v>
+      </c>
+      <c r="AT25" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46">
+      <c r="A26" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="24">
+        <v>1</v>
+      </c>
+      <c r="D26" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="E26" s="23">
+        <v>1</v>
+      </c>
+      <c r="F26" s="23">
+        <v>0</v>
+      </c>
+      <c r="G26" s="23">
+        <v>4</v>
+      </c>
+      <c r="H26" s="25">
+        <v>9.1</v>
+      </c>
+      <c r="I26" s="23">
+        <v>4</v>
+      </c>
+      <c r="J26" s="23">
+        <v>0</v>
+      </c>
+      <c r="K26" s="23">
+        <v>5</v>
+      </c>
+      <c r="L26" s="25">
+        <v>11.3</v>
+      </c>
+      <c r="M26" s="23">
+        <v>5</v>
+      </c>
+      <c r="N26" s="23">
+        <v>0</v>
+      </c>
+      <c r="O26" s="23">
+        <v>4</v>
+      </c>
+      <c r="P26" s="25">
+        <v>8.9</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>4</v>
+      </c>
+      <c r="R26" s="23">
+        <v>0</v>
+      </c>
+      <c r="S26" s="23">
         <v>7</v>
       </c>
-      <c r="P8" s="25">
-[...41 lines deleted...]
-      <c r="A9" s="37" t="s">
+      <c r="T26" s="25">
+        <v>15.4</v>
+      </c>
+      <c r="U26" s="23">
+        <v>7</v>
+      </c>
+      <c r="V26" s="23">
+        <v>0</v>
+      </c>
+      <c r="W26" s="23">
+        <v>11</v>
+      </c>
+      <c r="X26" s="25">
+        <v>23</v>
+      </c>
+      <c r="Y26" s="23">
+        <v>11</v>
+      </c>
+      <c r="Z26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="23">
+        <v>28</v>
+      </c>
+      <c r="AB26" s="25">
+        <v>53.8</v>
+      </c>
+      <c r="AC26" s="23">
+        <v>28</v>
+      </c>
+      <c r="AD26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="23">
+        <v>5</v>
+      </c>
+      <c r="AF26" s="25">
+        <v>10</v>
+      </c>
+      <c r="AG26" s="23">
+        <v>5</v>
+      </c>
+      <c r="AH26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="23">
+        <v>4</v>
+      </c>
+      <c r="AJ26" s="25">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AK26" s="23">
+        <v>4</v>
+      </c>
+      <c r="AL26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="23">
+        <v>2</v>
+      </c>
+      <c r="AN26" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="AO26" s="23">
+        <v>2</v>
+      </c>
+      <c r="AP26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="23">
+        <v>1</v>
+      </c>
+      <c r="AR26" s="25">
+        <v>2.2450216644590619</v>
+      </c>
+      <c r="AS26" s="23">
+        <v>1</v>
+      </c>
+      <c r="AT26" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:46">
+      <c r="A27" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="I27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="K27" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L27" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="M27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="N27" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="O27" s="23">
+        <v>4</v>
+      </c>
+      <c r="P27" s="25">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="Q27" s="23">
+        <v>4</v>
+      </c>
+      <c r="R27" s="23">
+        <v>0</v>
+      </c>
+      <c r="S27" s="23">
+        <v>2</v>
+      </c>
+      <c r="T27" s="25">
+        <v>7.1</v>
+      </c>
+      <c r="U27" s="23">
+        <v>2</v>
+      </c>
+      <c r="V27" s="23">
+        <v>0</v>
+      </c>
+      <c r="W27" s="23">
+        <v>16</v>
+      </c>
+      <c r="X27" s="25">
+        <v>53.3</v>
+      </c>
+      <c r="Y27" s="23">
+        <v>16</v>
+      </c>
+      <c r="Z27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="23">
+        <v>15</v>
+      </c>
+      <c r="AB27" s="25">
+        <v>44.9</v>
+      </c>
+      <c r="AC27" s="23">
+        <v>15</v>
+      </c>
+      <c r="AD27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="23">
+        <v>5</v>
+      </c>
+      <c r="AF27" s="25">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="AG27" s="23">
+        <v>5</v>
+      </c>
+      <c r="AH27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="AK27" s="23">
+        <v>1</v>
+      </c>
+      <c r="AL27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="23">
+        <v>2</v>
+      </c>
+      <c r="AN27" s="25">
+        <v>6.9</v>
+      </c>
+      <c r="AO27" s="23">
+        <v>2</v>
+      </c>
+      <c r="AP27" s="23">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="23">
+        <v>2</v>
+      </c>
+      <c r="AR27" s="25">
+        <v>7.4098773665295843</v>
+      </c>
+      <c r="AS27" s="23">
+        <v>2</v>
+      </c>
+      <c r="AT27" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:46" ht="12" customHeight="1">
+      <c r="A28" s="27">
+        <v>510000000</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="24">
         <v>9</v>
       </c>
-      <c r="B9" s="38"/>
-[...166 lines deleted...]
-      <c r="A11" s="37" t="s">
+      <c r="D28" s="25">
+        <v>11.4</v>
+      </c>
+      <c r="E28" s="23">
+        <v>8</v>
+      </c>
+      <c r="F28" s="23">
+        <v>1</v>
+      </c>
+      <c r="G28" s="23">
+        <v>14</v>
+      </c>
+      <c r="H28" s="25">
+        <v>17.7</v>
+      </c>
+      <c r="I28" s="23">
+        <v>9</v>
+      </c>
+      <c r="J28" s="23">
+        <v>5</v>
+      </c>
+      <c r="K28" s="23">
         <v>11</v>
       </c>
-      <c r="B11" s="38"/>
-[...434 lines deleted...]
-      <c r="F16" s="22">
+      <c r="L28" s="25">
+        <v>14.4</v>
+      </c>
+      <c r="M28" s="23">
         <v>11</v>
       </c>
-      <c r="G16" s="22">
-[...3140 lines deleted...]
-      </c>
+      <c r="N28" s="23">
+        <v>0</v>
+      </c>
+      <c r="O28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="P28" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="R28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="T28" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="V28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="W28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="X28" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB28" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="AC28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF28" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AJ28" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AL28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN28" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="AO28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR28" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT28" s="23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="29" spans="1:46" ht="13.5">
+      <c r="A29" s="39" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="31" spans="1:46">
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="22"/>
+      <c r="M31" s="22"/>
+      <c r="N31" s="22"/>
+      <c r="Q31" s="22"/>
+      <c r="R31" s="22"/>
+      <c r="U31" s="22"/>
+      <c r="V31" s="22"/>
+      <c r="Y31" s="22"/>
+      <c r="Z31" s="22"/>
+      <c r="AC31" s="22"/>
+      <c r="AD31" s="22"/>
+      <c r="AG31" s="22"/>
+      <c r="AH31" s="22"/>
+      <c r="AK31" s="22"/>
+      <c r="AL31" s="22"/>
+      <c r="AO31" s="22"/>
+      <c r="AP31" s="22"/>
+      <c r="AS31" s="22"/>
+      <c r="AT31" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="C2:Q2"/>
+  <mergeCells count="46">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AJ5:AJ6"/>
+    <mergeCell ref="AM5:AM6"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AR5:AR6"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>3.1.1</vt:lpstr>
+      <vt:lpstr>МС</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Айнур Досанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>