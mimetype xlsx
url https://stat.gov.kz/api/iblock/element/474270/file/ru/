--- v1 (2026-06-17)
+++ v2 (2026-07-28)
@@ -1,828 +1,1089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\ОДИН\6.1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\ОDIN обнавленные\6.1 Материнская смертность\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8CE27A7-95A6-447E-8F4E-22494D785014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="878"/>
+    <workbookView xWindow="105" yWindow="915" windowWidth="28695" windowHeight="14685" tabRatio="878" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
-    <sheet name="МС" sheetId="10" r:id="rId3"/>
+    <sheet name="3.1.1" sheetId="4" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'3.1.1'!$S$2:$V$26</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="118">
+  <si>
+    <t>Наименование глобального показателя</t>
+  </si>
+  <si>
+    <t>Единица 
+измерения</t>
+  </si>
+  <si>
+    <t>Ответственный государственный орган за формирование показателя (соисполнители)</t>
+  </si>
+  <si>
+    <t>Ответственный госорган за реализацию политики (соисполнители)</t>
+  </si>
+  <si>
+    <t>Годы</t>
+  </si>
+  <si>
+    <t>Источник данных</t>
+  </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
+    <t xml:space="preserve">Актюбинская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алматинская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атырауская </t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жамбылская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Карагандинская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Костанайская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кызылординская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мангистауская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Южно-Казахстанская </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Павлодарская </t>
+  </si>
+  <si>
+    <t>Северо-Казахстанская</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Восточно-Казахстанская </t>
+  </si>
+  <si>
+    <t>г. Алматы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Регионы </t>
+  </si>
+  <si>
+    <t>Министерство здравоохранения Республики Казахстан</t>
+  </si>
+  <si>
+    <t>г. Шымкент</t>
+  </si>
+  <si>
+    <t>Глобальный без именений - 1, глобальный с небольшими изменениями-2, альтернативный национальный-3, дополнительный национальный-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Туркестанская </t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>на 100 000
+ родившихся живыми</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Городское население </t>
+  </si>
+  <si>
+    <t>Республика Казахстан</t>
+  </si>
+  <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
+    <t>Южно-Казахстанская</t>
+  </si>
+  <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
+    <t>Восточно-Казахстанская</t>
+  </si>
+  <si>
+    <t>Cельская местность</t>
+  </si>
+  <si>
+    <t>15,2</t>
+  </si>
+  <si>
+    <t>0,0</t>
+  </si>
+  <si>
+    <t>10,3</t>
+  </si>
+  <si>
+    <t>5,7</t>
+  </si>
+  <si>
+    <t>24,5</t>
+  </si>
+  <si>
+    <t>20,3</t>
+  </si>
+  <si>
+    <t>8,9</t>
+  </si>
+  <si>
+    <t>17,4</t>
+  </si>
+  <si>
+    <t>9,2</t>
+  </si>
+  <si>
+    <t>20,7</t>
+  </si>
+  <si>
+    <t>11,5</t>
+  </si>
+  <si>
+    <t>23,5</t>
+  </si>
+  <si>
+    <t>16,9</t>
+  </si>
+  <si>
+    <t>14,9</t>
+  </si>
+  <si>
+    <t>11,0</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
+    <t>10,5</t>
+  </si>
+  <si>
+    <t>4,3</t>
+  </si>
+  <si>
+    <t>64,4</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
+    <t>17,0</t>
+  </si>
+  <si>
+    <t>70,9</t>
+  </si>
+  <si>
+    <t>109,2</t>
+  </si>
+  <si>
+    <t>139,7</t>
+  </si>
+  <si>
+    <t>108,6</t>
+  </si>
+  <si>
+    <t>6,8</t>
+  </si>
+  <si>
+    <t>59,3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1.1 Коэффициент материнской смертности  </t>
+  </si>
+  <si>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>г. Астана</t>
+  </si>
+  <si>
+    <t>Министерство здравоохранения Республики Казахстан, Местные исполнительные органы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2020 год коэффициент материнской смертности  рассчитан по месту прикрипления </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Административные данные
+</t>
+  </si>
+  <si>
+    <t>2020*</t>
+  </si>
+  <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
+    <t>Коэффициент материнской смертности</t>
+  </si>
+  <si>
     <t>Единица измерения</t>
   </si>
   <si>
+    <t>в расчете на 100 000 родившихся живыми</t>
+  </si>
+  <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
+    <t>число материнских смертей за исследуемый период времени на 100 000 рожденных живыми детей за тот же период времени. Данный показатель отображает риск материнской смертности по отношению к числу детей, рожденных живыми, и, по существу, фиксирует риск смерти в результате одной беременности или одного рожденного живого ребенка.</t>
+  </si>
+  <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
+    <t>Регистрация данных актов гражданского состояния</t>
+  </si>
+  <si>
     <t>Методика расчета</t>
   </si>
   <si>
+    <t>рассчитывается путем деления зарегистрированной материнской смертности на общее количество зарегистрированных рожденных живых детей за тот же период и умноженный на 100 000. Для измерения требуется информация о статусе беременности, сроках смерти (во время беременности, родов или в течение 42 дней после прекращения беременности) и её причине.</t>
+  </si>
+  <si>
     <t>Источник показателя</t>
   </si>
   <si>
+    <t>Министерство здравоохранения РК</t>
+  </si>
+  <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
+    <t xml:space="preserve">https://sdgdata.stat.gov.kz/ru/3-1-1/ </t>
+  </si>
+  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
+    <t>Департамент международного сотрудничества и устойчивого развития</t>
+  </si>
+  <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>Департамент международного сотрудничества и устойчивого развития</t>
-[...200 lines deleted...]
-    <t>Материнская смертность*</t>
+    <t>С 2010 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>+7 7172749830, 749841, 749485</t>
+  </si>
+  <si>
+    <t>31 декабря 2025 года</t>
+  </si>
+  <si>
+    <t>31 декабря 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0%"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Roboto"/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <name val="Roboto"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...18 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="56"/>
+        <bgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="hair">
+        <color indexed="8"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="hair">
+        <color indexed="8"/>
       </right>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...3 lines deleted...]
-        <color indexed="64"/>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
       </top>
-      <bottom style="thin">
-        <color indexed="64"/>
+      <bottom style="hair">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-        <color indexed="64"/>
+      <bottom style="hair">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="29">
+  <cellStyleXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="11" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="29">
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+  <cellStyles count="30">
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Гиперссылка" xfId="11" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="11"/>
-[...24 lines deleted...]
-    <cellStyle name="Процентный 2" xfId="10"/>
+    <cellStyle name="Обычный 10" xfId="12" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 11" xfId="13" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 12" xfId="14" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 13" xfId="15" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 14" xfId="16" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 15" xfId="17" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Обычный 16" xfId="18" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Обычный 17" xfId="19" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 18" xfId="20" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 19" xfId="21" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Обычный 21" xfId="22" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Обычный 22" xfId="23" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Обычный 23" xfId="24" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Обычный 24" xfId="25" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Обычный 25" xfId="26" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Обычный 26" xfId="27" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 27" xfId="28" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 6" xfId="7" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 7" xfId="8" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 8" xfId="29" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Процентный 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Финансовый" xfId="10" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1220,3823 +1481,4897 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdgdata.stat.gov.kz/ru/3-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="11" customWidth="1"/>
-    <col min="2" max="2" width="98" style="11" customWidth="1"/>
+    <col min="1" max="1" width="41.7109375" style="68" customWidth="1"/>
+    <col min="2" max="2" width="98" style="68" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-[...35 lines deleted...]
-      <c r="B6" s="13" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="57"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B4" s="58" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B5" s="60"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="59" t="s">
+        <v>85</v>
+      </c>
+      <c r="B6" s="60" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11" s="62"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12" s="63"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" s="65"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="64" t="s">
         <v>97</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="B19" s="20"/>
+      <c r="B14" s="65"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="64"/>
+      <c r="B15" s="65"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="66" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="82" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="83" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="82" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="58"/>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="56" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="84" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="56" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="67"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="106.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2">
-[...71 lines deleted...]
-      <c r="B20" s="1"/>
+    <row r="1" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B1" s="69"/>
+    </row>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="70"/>
+    </row>
+    <row r="3" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B3" s="69"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="69"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="69"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="71" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="71" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="71" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="71" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="71" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="71"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="72" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="71"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="71"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="69"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="69"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="69"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="73" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="69"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="69"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AT31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:BA71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="M37" sqref="M37"/>
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="12.42578125" style="21"/>
+    <col min="1" max="1" width="30.85546875" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" customWidth="1"/>
+    <col min="3" max="6" width="9.5703125" customWidth="1"/>
+    <col min="7" max="7" width="9.5703125" style="2" customWidth="1"/>
+    <col min="8" max="16" width="9.5703125" customWidth="1"/>
+    <col min="17" max="18" width="8.85546875" customWidth="1"/>
+    <col min="19" max="19" width="24.7109375" customWidth="1"/>
+    <col min="20" max="20" width="26.28515625" customWidth="1"/>
+    <col min="21" max="21" width="24.7109375" customWidth="1"/>
+    <col min="22" max="22" width="32.7109375" customWidth="1"/>
+    <col min="23" max="52" width="9.140625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:46" ht="15.75">
-[...53 lines deleted...]
-      <c r="A4" s="37" t="s">
+    <row r="1" spans="1:53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="81"/>
+      <c r="S2" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="T2" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="U2" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="V2" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="BA2" s="3"/>
+    </row>
+    <row r="3" spans="1:53" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="78"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="52">
+        <v>2010</v>
+      </c>
+      <c r="D3" s="52">
+        <v>2011</v>
+      </c>
+      <c r="E3" s="52">
+        <v>2012</v>
+      </c>
+      <c r="F3" s="52">
+        <v>2013</v>
+      </c>
+      <c r="G3" s="52">
+        <v>2014</v>
+      </c>
+      <c r="H3" s="52">
+        <v>2015</v>
+      </c>
+      <c r="I3" s="52">
+        <v>2016</v>
+      </c>
+      <c r="J3" s="53">
+        <v>2017</v>
+      </c>
+      <c r="K3" s="53">
+        <v>2018</v>
+      </c>
+      <c r="L3" s="53">
+        <v>2019</v>
+      </c>
+      <c r="M3" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="N3" s="16">
+        <v>2021</v>
+      </c>
+      <c r="O3" s="16">
+        <v>2022</v>
+      </c>
+      <c r="P3" s="16">
+        <v>2023</v>
+      </c>
+      <c r="Q3" s="16">
+        <v>2024</v>
+      </c>
+      <c r="R3" s="16">
+        <v>2025</v>
+      </c>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="77"/>
+      <c r="BA3" s="3"/>
+    </row>
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="26">
+        <v>22.7</v>
+      </c>
+      <c r="D4" s="26">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="E4" s="29">
+        <v>12.8</v>
+      </c>
+      <c r="F4" s="29">
+        <v>13.1</v>
+      </c>
+      <c r="G4" s="26">
+        <v>11.7</v>
+      </c>
+      <c r="H4" s="29">
+        <v>12.5</v>
+      </c>
+      <c r="I4" s="29">
+        <v>12.7</v>
+      </c>
+      <c r="J4" s="29">
+        <v>12.5</v>
+      </c>
+      <c r="K4" s="29">
+        <v>13.9</v>
+      </c>
+      <c r="L4" s="26">
+        <v>13.7</v>
+      </c>
+      <c r="M4" s="29">
+        <v>36.5</v>
+      </c>
+      <c r="N4" s="29">
+        <v>44.7</v>
+      </c>
+      <c r="O4" s="17">
+        <v>17</v>
+      </c>
+      <c r="P4" s="25">
+        <v>11.4</v>
+      </c>
+      <c r="Q4" s="48">
+        <v>10.148719889845246</v>
+      </c>
+      <c r="R4" s="48">
+        <v>11.1</v>
+      </c>
+      <c r="S4" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="T4" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="U4" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="V4" s="10">
+        <v>1</v>
+      </c>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6"/>
+      <c r="AH4" s="6"/>
+      <c r="AI4" s="6"/>
+      <c r="AJ4" s="6"/>
+      <c r="AK4" s="6"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+      <c r="AN4" s="6"/>
+      <c r="AO4" s="6"/>
+      <c r="AP4" s="6"/>
+      <c r="AQ4" s="6"/>
+      <c r="AR4" s="6"/>
+      <c r="AS4" s="6"/>
+      <c r="AT4" s="6"/>
+      <c r="AU4" s="6"/>
+      <c r="AV4" s="6"/>
+      <c r="AW4" s="6"/>
+      <c r="AX4" s="6"/>
+      <c r="AY4" s="6"/>
+      <c r="AZ4" s="6"/>
+    </row>
+    <row r="5" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="43"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="48"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="6"/>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="6"/>
+      <c r="Z5" s="6"/>
+      <c r="AA5" s="6"/>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="6"/>
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="6"/>
+      <c r="AF5" s="6"/>
+      <c r="AG5" s="6"/>
+      <c r="AH5" s="6"/>
+      <c r="AI5" s="6"/>
+      <c r="AJ5" s="6"/>
+      <c r="AK5" s="6"/>
+      <c r="AL5" s="6"/>
+      <c r="AM5" s="6"/>
+      <c r="AN5" s="6"/>
+      <c r="AO5" s="6"/>
+      <c r="AP5" s="6"/>
+      <c r="AQ5" s="6"/>
+      <c r="AR5" s="6"/>
+      <c r="AS5" s="6"/>
+      <c r="AT5" s="6"/>
+      <c r="AU5" s="6"/>
+      <c r="AV5" s="6"/>
+      <c r="AW5" s="6"/>
+      <c r="AX5" s="6"/>
+      <c r="AY5" s="6"/>
+      <c r="AZ5" s="6"/>
+    </row>
+    <row r="6" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="43"/>
+      <c r="C6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="M6" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N6" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="O6" s="29">
+        <v>29</v>
+      </c>
+      <c r="P6" s="27">
+        <v>41.9</v>
+      </c>
+      <c r="Q6" s="48">
+        <v>11.556685542586386</v>
+      </c>
+      <c r="R6" s="48">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="6"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="6"/>
+      <c r="AG6" s="6"/>
+      <c r="AH6" s="6"/>
+      <c r="AI6" s="6"/>
+      <c r="AJ6" s="6"/>
+      <c r="AK6" s="6"/>
+      <c r="AL6" s="6"/>
+      <c r="AM6" s="6"/>
+      <c r="AN6" s="6"/>
+      <c r="AO6" s="6"/>
+      <c r="AP6" s="6"/>
+      <c r="AQ6" s="6"/>
+      <c r="AR6" s="6"/>
+      <c r="AS6" s="6"/>
+      <c r="AT6" s="6"/>
+      <c r="AU6" s="6"/>
+      <c r="AV6" s="6"/>
+      <c r="AW6" s="6"/>
+      <c r="AX6" s="6"/>
+      <c r="AY6" s="6"/>
+      <c r="AZ6" s="6"/>
+    </row>
+    <row r="7" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="26">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D7" s="29">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="E7" s="29">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F7" s="26">
+        <v>42.3</v>
+      </c>
+      <c r="G7" s="26">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H7" s="29">
+        <v>25.9</v>
+      </c>
+      <c r="I7" s="29">
+        <v>0</v>
+      </c>
+      <c r="J7" s="29">
+        <v>17.8</v>
+      </c>
+      <c r="K7" s="29">
+        <v>35.9</v>
+      </c>
+      <c r="L7" s="26">
+        <v>17.2</v>
+      </c>
+      <c r="M7" s="29">
+        <v>25.5</v>
+      </c>
+      <c r="N7" s="29">
+        <v>40.5</v>
+      </c>
+      <c r="O7" s="14">
+        <v>17.7</v>
+      </c>
+      <c r="P7" s="25">
+        <v>28.7</v>
+      </c>
+      <c r="Q7" s="48">
+        <v>10.845986984815617</v>
+      </c>
+      <c r="R7" s="48">
+        <v>49.566294919454776</v>
+      </c>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+      <c r="U7" s="4"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="6"/>
+      <c r="X7" s="6"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="6"/>
+      <c r="AA7" s="6"/>
+      <c r="AB7" s="6"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="6"/>
+      <c r="AG7" s="6"/>
+      <c r="AH7" s="6"/>
+      <c r="AI7" s="6"/>
+      <c r="AJ7" s="6"/>
+      <c r="AK7" s="6"/>
+      <c r="AL7" s="6"/>
+      <c r="AM7" s="6"/>
+      <c r="AN7" s="6"/>
+      <c r="AO7" s="6"/>
+      <c r="AP7" s="6"/>
+      <c r="AQ7" s="6"/>
+      <c r="AR7" s="6"/>
+      <c r="AS7" s="6"/>
+      <c r="AT7" s="6"/>
+      <c r="AU7" s="6"/>
+      <c r="AV7" s="6"/>
+      <c r="AW7" s="6"/>
+      <c r="AX7" s="6"/>
+      <c r="AY7" s="6"/>
+      <c r="AZ7" s="6"/>
+    </row>
+    <row r="8" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="26">
+        <v>33.9</v>
+      </c>
+      <c r="D8" s="29">
+        <v>17</v>
+      </c>
+      <c r="E8" s="29">
+        <v>0</v>
+      </c>
+      <c r="F8" s="26">
+        <v>21.3</v>
+      </c>
+      <c r="G8" s="26">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H8" s="29">
+        <v>10</v>
+      </c>
+      <c r="I8" s="29">
+        <v>15.1</v>
+      </c>
+      <c r="J8" s="29">
+        <v>5.3</v>
+      </c>
+      <c r="K8" s="29">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L8" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M8" s="29">
+        <v>70.3</v>
+      </c>
+      <c r="N8" s="29">
+        <v>53.9</v>
+      </c>
+      <c r="O8" s="14">
+        <v>14.7</v>
+      </c>
+      <c r="P8" s="25">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>27.876895628902766</v>
+      </c>
+      <c r="R8" s="48">
+        <v>18.83120959136275</v>
+      </c>
+      <c r="S8" s="4"/>
+      <c r="T8" s="4"/>
+      <c r="U8" s="4"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
+      <c r="AK8" s="6"/>
+      <c r="AL8" s="6"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="6"/>
+      <c r="AO8" s="6"/>
+      <c r="AP8" s="6"/>
+      <c r="AQ8" s="6"/>
+      <c r="AR8" s="6"/>
+      <c r="AS8" s="6"/>
+      <c r="AT8" s="6"/>
+      <c r="AU8" s="6"/>
+      <c r="AV8" s="6"/>
+      <c r="AW8" s="6"/>
+      <c r="AX8" s="6"/>
+      <c r="AY8" s="6"/>
+      <c r="AZ8" s="6"/>
+    </row>
+    <row r="9" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="26">
+        <v>27.6</v>
+      </c>
+      <c r="D9" s="29">
+        <v>19</v>
+      </c>
+      <c r="E9" s="29">
+        <v>10.5</v>
+      </c>
+      <c r="F9" s="26">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G9" s="26">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H9" s="29">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="I9" s="29">
+        <v>4.8</v>
+      </c>
+      <c r="J9" s="29">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="K9" s="29">
+        <v>14.8</v>
+      </c>
+      <c r="L9" s="26">
+        <v>25.4</v>
+      </c>
+      <c r="M9" s="29">
+        <v>30.4</v>
+      </c>
+      <c r="N9" s="29">
+        <v>51.9</v>
+      </c>
+      <c r="O9" s="14">
+        <v>7</v>
+      </c>
+      <c r="P9" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="Q9" s="48">
+        <v>12.516166715340649</v>
+      </c>
+      <c r="R9" s="48">
+        <v>9.4086653808157319</v>
+      </c>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+      <c r="U9" s="4"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="6"/>
+      <c r="X9" s="6"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="6"/>
+      <c r="AA9" s="6"/>
+      <c r="AB9" s="6"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="6"/>
+      <c r="AG9" s="6"/>
+      <c r="AH9" s="6"/>
+      <c r="AI9" s="6"/>
+      <c r="AJ9" s="6"/>
+      <c r="AK9" s="6"/>
+      <c r="AL9" s="6"/>
+      <c r="AM9" s="6"/>
+      <c r="AN9" s="6"/>
+      <c r="AO9" s="6"/>
+      <c r="AP9" s="6"/>
+      <c r="AQ9" s="6"/>
+      <c r="AR9" s="6"/>
+      <c r="AS9" s="6"/>
+      <c r="AT9" s="6"/>
+      <c r="AU9" s="6"/>
+      <c r="AV9" s="6"/>
+      <c r="AW9" s="6"/>
+      <c r="AX9" s="6"/>
+      <c r="AY9" s="6"/>
+      <c r="AZ9" s="6"/>
+    </row>
+    <row r="10" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="44"/>
+      <c r="C10" s="26">
+        <v>20.3</v>
+      </c>
+      <c r="D10" s="29">
+        <v>12.8</v>
+      </c>
+      <c r="E10" s="29">
+        <v>0</v>
+      </c>
+      <c r="F10" s="26">
+        <v>25.3</v>
+      </c>
+      <c r="G10" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="H10" s="29">
+        <v>30.6</v>
+      </c>
+      <c r="I10" s="29">
+        <v>30.1</v>
+      </c>
+      <c r="J10" s="29">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="K10" s="29">
+        <v>5.9</v>
+      </c>
+      <c r="L10" s="26">
+        <v>17.8</v>
+      </c>
+      <c r="M10" s="29">
+        <v>50.6</v>
+      </c>
+      <c r="N10" s="29">
+        <v>110</v>
+      </c>
+      <c r="O10" s="14">
+        <v>40.9</v>
+      </c>
+      <c r="P10" s="25">
+        <v>24.3</v>
+      </c>
+      <c r="Q10" s="48">
+        <v>13.693940431359124</v>
+      </c>
+      <c r="R10" s="48">
+        <v>7.3399882560187901</v>
+      </c>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="6"/>
+      <c r="X10" s="6"/>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="6"/>
+      <c r="AA10" s="6"/>
+      <c r="AB10" s="6"/>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="6"/>
+      <c r="AG10" s="6"/>
+      <c r="AH10" s="6"/>
+      <c r="AI10" s="6"/>
+      <c r="AJ10" s="6"/>
+      <c r="AK10" s="6"/>
+      <c r="AL10" s="6"/>
+      <c r="AM10" s="6"/>
+      <c r="AN10" s="6"/>
+      <c r="AO10" s="6"/>
+      <c r="AP10" s="6"/>
+      <c r="AQ10" s="6"/>
+      <c r="AR10" s="6"/>
+      <c r="AS10" s="6"/>
+      <c r="AT10" s="6"/>
+      <c r="AU10" s="6"/>
+      <c r="AV10" s="6"/>
+      <c r="AW10" s="6"/>
+      <c r="AX10" s="6"/>
+      <c r="AY10" s="6"/>
+      <c r="AZ10" s="6"/>
+    </row>
+    <row r="11" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="44"/>
+      <c r="C11" s="26">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D11" s="29">
+        <v>0</v>
+      </c>
+      <c r="E11" s="29">
+        <v>0</v>
+      </c>
+      <c r="F11" s="26">
+        <v>7.9</v>
+      </c>
+      <c r="G11" s="26">
+        <v>15.4</v>
+      </c>
+      <c r="H11" s="29">
+        <v>7.7</v>
+      </c>
+      <c r="I11" s="29">
+        <v>22.8</v>
+      </c>
+      <c r="J11" s="29">
+        <v>7.8</v>
+      </c>
+      <c r="K11" s="29">
+        <v>7.6</v>
+      </c>
+      <c r="L11" s="26">
+        <v>7.6</v>
+      </c>
+      <c r="M11" s="29">
+        <v>21.9</v>
+      </c>
+      <c r="N11" s="29">
+        <v>63.3</v>
+      </c>
+      <c r="O11" s="14">
+        <v>23.8</v>
+      </c>
+      <c r="P11" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="48">
+        <v>18.441678192715536</v>
+      </c>
+      <c r="R11" s="48">
+        <v>10.092854259184497</v>
+      </c>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
+      <c r="U11" s="4"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="6"/>
+      <c r="X11" s="6"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="6"/>
+      <c r="AA11" s="6"/>
+      <c r="AB11" s="6"/>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="6"/>
+      <c r="AG11" s="6"/>
+      <c r="AH11" s="6"/>
+      <c r="AI11" s="6"/>
+      <c r="AJ11" s="6"/>
+      <c r="AK11" s="6"/>
+      <c r="AL11" s="6"/>
+      <c r="AM11" s="6"/>
+      <c r="AN11" s="6"/>
+      <c r="AO11" s="6"/>
+      <c r="AP11" s="6"/>
+      <c r="AQ11" s="6"/>
+      <c r="AR11" s="6"/>
+      <c r="AS11" s="6"/>
+      <c r="AT11" s="6"/>
+      <c r="AU11" s="6"/>
+      <c r="AV11" s="6"/>
+      <c r="AW11" s="6"/>
+      <c r="AX11" s="6"/>
+      <c r="AY11" s="6"/>
+      <c r="AZ11" s="6"/>
+    </row>
+    <row r="12" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="44"/>
+      <c r="C12" s="26">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="D12" s="26">
+        <v>26.2</v>
+      </c>
+      <c r="E12" s="26">
+        <v>15</v>
+      </c>
+      <c r="F12" s="26">
+        <v>14.8</v>
+      </c>
+      <c r="G12" s="26">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="H12" s="29">
+        <v>3.8</v>
+      </c>
+      <c r="I12" s="26">
+        <v>11.5</v>
+      </c>
+      <c r="J12" s="29">
+        <v>12.2</v>
+      </c>
+      <c r="K12" s="29">
+        <v>8</v>
+      </c>
+      <c r="L12" s="26">
+        <v>11.8</v>
+      </c>
+      <c r="M12" s="29">
+        <v>28.9</v>
+      </c>
+      <c r="N12" s="29">
+        <v>27.8</v>
+      </c>
+      <c r="O12" s="14">
+        <v>11.8</v>
+      </c>
+      <c r="P12" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="Q12" s="48">
+        <v>13.339261894175188</v>
+      </c>
+      <c r="R12" s="48">
+        <v>19.82258783884236</v>
+      </c>
+      <c r="S12" s="4"/>
+      <c r="T12" s="4"/>
+      <c r="U12" s="4"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="6"/>
+      <c r="AA12" s="6"/>
+      <c r="AB12" s="6"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="6"/>
+      <c r="AG12" s="6"/>
+      <c r="AH12" s="6"/>
+      <c r="AI12" s="6"/>
+      <c r="AJ12" s="6"/>
+      <c r="AK12" s="6"/>
+      <c r="AL12" s="6"/>
+      <c r="AM12" s="6"/>
+      <c r="AN12" s="6"/>
+      <c r="AO12" s="6"/>
+      <c r="AP12" s="6"/>
+      <c r="AQ12" s="6"/>
+      <c r="AR12" s="6"/>
+      <c r="AS12" s="6"/>
+      <c r="AT12" s="6"/>
+      <c r="AU12" s="6"/>
+      <c r="AV12" s="6"/>
+      <c r="AW12" s="6"/>
+      <c r="AX12" s="6"/>
+      <c r="AY12" s="6"/>
+      <c r="AZ12" s="6"/>
+    </row>
+    <row r="13" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="44"/>
+      <c r="C13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N13" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="O13" s="29">
+        <v>101.5</v>
+      </c>
+      <c r="P13" s="27">
+        <v>16.3</v>
+      </c>
+      <c r="Q13" s="48">
+        <v>36.523009495982471</v>
+      </c>
+      <c r="R13" s="48">
+        <v>50.963204566303126</v>
+      </c>
+      <c r="S13" s="4"/>
+      <c r="T13" s="4"/>
+      <c r="U13" s="4"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="6"/>
+      <c r="X13" s="6"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="6"/>
+      <c r="AA13" s="6"/>
+      <c r="AB13" s="6"/>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="6"/>
+      <c r="AE13" s="6"/>
+      <c r="AF13" s="6"/>
+      <c r="AG13" s="6"/>
+      <c r="AH13" s="6"/>
+      <c r="AI13" s="6"/>
+      <c r="AJ13" s="6"/>
+      <c r="AK13" s="6"/>
+      <c r="AL13" s="6"/>
+      <c r="AM13" s="6"/>
+      <c r="AN13" s="6"/>
+      <c r="AO13" s="6"/>
+      <c r="AP13" s="6"/>
+      <c r="AQ13" s="6"/>
+      <c r="AR13" s="6"/>
+      <c r="AS13" s="6"/>
+      <c r="AT13" s="6"/>
+      <c r="AU13" s="6"/>
+      <c r="AV13" s="6"/>
+      <c r="AW13" s="6"/>
+      <c r="AX13" s="6"/>
+      <c r="AY13" s="6"/>
+      <c r="AZ13" s="6"/>
+    </row>
+    <row r="14" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="26">
+        <v>4.2</v>
+      </c>
+      <c r="D14" s="26">
+        <v>12.4</v>
+      </c>
+      <c r="E14" s="26">
+        <v>12.3</v>
+      </c>
+      <c r="F14" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G14" s="26">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H14" s="29">
+        <v>28.6</v>
+      </c>
+      <c r="I14" s="26">
+        <v>16.8</v>
+      </c>
+      <c r="J14" s="29">
+        <v>13.2</v>
+      </c>
+      <c r="K14" s="29">
+        <v>26.2</v>
+      </c>
+      <c r="L14" s="26">
+        <v>39.5</v>
+      </c>
+      <c r="M14" s="29">
+        <v>51.5</v>
+      </c>
+      <c r="N14" s="29">
+        <v>50.5</v>
+      </c>
+      <c r="O14" s="14">
+        <v>22.2</v>
+      </c>
+      <c r="P14" s="25">
+        <v>5.9</v>
+      </c>
+      <c r="Q14" s="48">
+        <v>12.653422750854107</v>
+      </c>
+      <c r="R14" s="48">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="6"/>
+      <c r="X14" s="6"/>
+      <c r="Y14" s="6"/>
+      <c r="Z14" s="6"/>
+      <c r="AA14" s="6"/>
+      <c r="AB14" s="6"/>
+      <c r="AC14" s="6"/>
+      <c r="AD14" s="6"/>
+      <c r="AE14" s="6"/>
+      <c r="AF14" s="6"/>
+      <c r="AG14" s="6"/>
+      <c r="AH14" s="6"/>
+      <c r="AI14" s="6"/>
+      <c r="AJ14" s="6"/>
+      <c r="AK14" s="6"/>
+      <c r="AL14" s="6"/>
+      <c r="AM14" s="6"/>
+      <c r="AN14" s="6"/>
+      <c r="AO14" s="6"/>
+      <c r="AP14" s="6"/>
+      <c r="AQ14" s="6"/>
+      <c r="AR14" s="6"/>
+      <c r="AS14" s="6"/>
+      <c r="AT14" s="6"/>
+      <c r="AU14" s="6"/>
+      <c r="AV14" s="6"/>
+      <c r="AW14" s="6"/>
+      <c r="AX14" s="6"/>
+      <c r="AY14" s="6"/>
+      <c r="AZ14" s="6"/>
+    </row>
+    <row r="15" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="26">
+        <v>15.5</v>
+      </c>
+      <c r="D15" s="26">
+        <v>15.7</v>
+      </c>
+      <c r="E15" s="26">
+        <v>0</v>
+      </c>
+      <c r="F15" s="26">
+        <v>15.3</v>
+      </c>
+      <c r="G15" s="26">
+        <v>7.9</v>
+      </c>
+      <c r="H15" s="29">
+        <v>0</v>
+      </c>
+      <c r="I15" s="26">
+        <v>24.5</v>
+      </c>
+      <c r="J15" s="29">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="K15" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="L15" s="26">
+        <v>26.6</v>
+      </c>
+      <c r="M15" s="29">
+        <v>94.4</v>
+      </c>
+      <c r="N15" s="29">
+        <v>54.2</v>
+      </c>
+      <c r="O15" s="14">
+        <v>19.2</v>
+      </c>
+      <c r="P15" s="25">
+        <v>20.8</v>
+      </c>
+      <c r="Q15" s="48">
+        <v>22.719527433829377</v>
+      </c>
+      <c r="R15" s="48">
+        <v>12.594458438287154</v>
+      </c>
+      <c r="S15" s="4"/>
+      <c r="T15" s="4"/>
+      <c r="U15" s="4"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="6"/>
+      <c r="AB15" s="6"/>
+      <c r="AC15" s="6"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="6"/>
+      <c r="AF15" s="6"/>
+      <c r="AG15" s="6"/>
+      <c r="AH15" s="6"/>
+      <c r="AI15" s="6"/>
+      <c r="AJ15" s="6"/>
+      <c r="AK15" s="6"/>
+      <c r="AL15" s="6"/>
+      <c r="AM15" s="6"/>
+      <c r="AN15" s="6"/>
+      <c r="AO15" s="6"/>
+      <c r="AP15" s="6"/>
+      <c r="AQ15" s="6"/>
+      <c r="AR15" s="6"/>
+      <c r="AS15" s="6"/>
+      <c r="AT15" s="6"/>
+      <c r="AU15" s="6"/>
+      <c r="AV15" s="6"/>
+      <c r="AW15" s="6"/>
+      <c r="AX15" s="6"/>
+      <c r="AY15" s="6"/>
+      <c r="AZ15" s="6"/>
+    </row>
+    <row r="16" spans="1:53" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="44"/>
+      <c r="C16" s="26">
+        <v>35.1</v>
+      </c>
+      <c r="D16" s="26">
+        <v>15.7</v>
+      </c>
+      <c r="E16" s="26">
+        <v>15.8</v>
+      </c>
+      <c r="F16" s="26">
+        <v>10.6</v>
+      </c>
+      <c r="G16" s="26">
+        <v>5</v>
+      </c>
+      <c r="H16" s="29">
+        <v>46.8</v>
+      </c>
+      <c r="I16" s="26">
+        <v>5.3</v>
+      </c>
+      <c r="J16" s="29">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>10.7</v>
+      </c>
+      <c r="L16" s="26">
+        <v>5.3</v>
+      </c>
+      <c r="M16" s="29">
+        <v>56</v>
+      </c>
+      <c r="N16" s="29">
+        <v>43</v>
+      </c>
+      <c r="O16" s="29">
+        <v>29.2</v>
+      </c>
+      <c r="P16" s="27">
+        <v>10.3</v>
+      </c>
+      <c r="Q16" s="48">
+        <v>5.595031611928607</v>
+      </c>
+      <c r="R16" s="48">
+        <v>6.2142679592344017</v>
+      </c>
+      <c r="S16" s="4"/>
+      <c r="T16" s="4"/>
+      <c r="U16" s="4"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="6"/>
+      <c r="AG16" s="6"/>
+      <c r="AH16" s="6"/>
+      <c r="AI16" s="6"/>
+      <c r="AJ16" s="6"/>
+      <c r="AK16" s="6"/>
+      <c r="AL16" s="6"/>
+      <c r="AM16" s="6"/>
+      <c r="AN16" s="6"/>
+      <c r="AO16" s="6"/>
+      <c r="AP16" s="6"/>
+      <c r="AQ16" s="6"/>
+      <c r="AR16" s="6"/>
+      <c r="AS16" s="6"/>
+      <c r="AT16" s="6"/>
+      <c r="AU16" s="6"/>
+      <c r="AV16" s="6"/>
+      <c r="AW16" s="6"/>
+      <c r="AX16" s="6"/>
+      <c r="AY16" s="6"/>
+      <c r="AZ16" s="6"/>
+    </row>
+    <row r="17" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="44"/>
+      <c r="C17" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="D17" s="26">
+        <v>30.9</v>
+      </c>
+      <c r="E17" s="26">
+        <v>5.9</v>
+      </c>
+      <c r="F17" s="26">
+        <v>11</v>
+      </c>
+      <c r="G17" s="26">
+        <v>21.2</v>
+      </c>
+      <c r="H17" s="29">
+        <v>5.2</v>
+      </c>
+      <c r="I17" s="26">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J17" s="29">
+        <v>10.3</v>
+      </c>
+      <c r="K17" s="29">
+        <v>25.1</v>
+      </c>
+      <c r="L17" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M17" s="29">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="N17" s="29">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="O17" s="29">
+        <v>13.9</v>
+      </c>
+      <c r="P17" s="27">
+        <v>9.6</v>
+      </c>
+      <c r="Q17" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="R17" s="48">
+        <v>11.61642562583493</v>
+      </c>
+      <c r="S17" s="4"/>
+      <c r="T17" s="4"/>
+      <c r="U17" s="4"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="6"/>
+      <c r="X17" s="6"/>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="6"/>
+      <c r="AA17" s="6"/>
+      <c r="AB17" s="6"/>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="6"/>
+      <c r="AE17" s="6"/>
+      <c r="AF17" s="6"/>
+      <c r="AG17" s="6"/>
+      <c r="AH17" s="6"/>
+      <c r="AI17" s="6"/>
+      <c r="AJ17" s="6"/>
+      <c r="AK17" s="6"/>
+      <c r="AL17" s="6"/>
+      <c r="AM17" s="6"/>
+      <c r="AN17" s="6"/>
+      <c r="AO17" s="6"/>
+      <c r="AP17" s="6"/>
+      <c r="AQ17" s="6"/>
+      <c r="AR17" s="6"/>
+      <c r="AS17" s="6"/>
+      <c r="AT17" s="6"/>
+      <c r="AU17" s="6"/>
+      <c r="AV17" s="6"/>
+      <c r="AW17" s="6"/>
+      <c r="AX17" s="6"/>
+      <c r="AY17" s="6"/>
+      <c r="AZ17" s="6"/>
+    </row>
+    <row r="18" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="44"/>
+      <c r="C18" s="26">
+        <v>33</v>
+      </c>
+      <c r="D18" s="26">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E18" s="26">
+        <v>20.6</v>
+      </c>
+      <c r="F18" s="26">
+        <v>12.8</v>
+      </c>
+      <c r="G18" s="26">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="H18" s="29">
+        <v>11.4</v>
+      </c>
+      <c r="I18" s="26">
+        <v>17.7</v>
+      </c>
+      <c r="J18" s="29">
+        <v>0</v>
+      </c>
+      <c r="K18" s="29">
+        <v>0</v>
+      </c>
+      <c r="L18" s="26">
+        <v>0</v>
+      </c>
+      <c r="M18" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N18" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="O18" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="P18" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q18" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="R18" s="48">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8"/>
+      <c r="T18" s="8"/>
+      <c r="U18" s="8"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="6"/>
+      <c r="AA18" s="6"/>
+      <c r="AB18" s="6"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="6"/>
+      <c r="AG18" s="6"/>
+      <c r="AH18" s="6"/>
+      <c r="AI18" s="6"/>
+      <c r="AJ18" s="6"/>
+      <c r="AK18" s="6"/>
+      <c r="AL18" s="6"/>
+      <c r="AM18" s="6"/>
+      <c r="AN18" s="6"/>
+      <c r="AO18" s="6"/>
+      <c r="AP18" s="6"/>
+      <c r="AQ18" s="6"/>
+      <c r="AR18" s="6"/>
+      <c r="AS18" s="6"/>
+      <c r="AT18" s="6"/>
+      <c r="AU18" s="6"/>
+      <c r="AV18" s="6"/>
+      <c r="AW18" s="6"/>
+      <c r="AX18" s="6"/>
+      <c r="AY18" s="6"/>
+      <c r="AZ18" s="6"/>
+    </row>
+    <row r="19" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="26">
+        <v>16.3</v>
+      </c>
+      <c r="D19" s="26">
+        <v>7.8</v>
+      </c>
+      <c r="E19" s="26">
+        <v>15.6</v>
+      </c>
+      <c r="F19" s="26">
+        <v>15.4</v>
+      </c>
+      <c r="G19" s="26">
+        <v>15.5</v>
+      </c>
+      <c r="H19" s="29">
+        <v>15.6</v>
+      </c>
+      <c r="I19" s="26">
+        <v>6</v>
+      </c>
+      <c r="J19" s="29">
+        <v>16.8</v>
+      </c>
+      <c r="K19" s="29">
+        <v>8.5</v>
+      </c>
+      <c r="L19" s="26">
+        <v>0</v>
+      </c>
+      <c r="M19" s="29">
+        <v>25.7</v>
+      </c>
+      <c r="N19" s="29">
+        <v>26.1</v>
+      </c>
+      <c r="O19" s="29">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="P19" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="R19" s="48">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4"/>
+      <c r="T19" s="4"/>
+      <c r="U19" s="4"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="6"/>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="6"/>
+      <c r="AA19" s="6"/>
+      <c r="AB19" s="6"/>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="6"/>
+      <c r="AG19" s="6"/>
+      <c r="AH19" s="6"/>
+      <c r="AI19" s="6"/>
+      <c r="AJ19" s="6"/>
+      <c r="AK19" s="6"/>
+      <c r="AL19" s="6"/>
+      <c r="AM19" s="6"/>
+      <c r="AN19" s="6"/>
+      <c r="AO19" s="6"/>
+      <c r="AP19" s="6"/>
+      <c r="AQ19" s="6"/>
+      <c r="AR19" s="6"/>
+      <c r="AS19" s="6"/>
+      <c r="AT19" s="6"/>
+      <c r="AU19" s="6"/>
+      <c r="AV19" s="6"/>
+      <c r="AW19" s="6"/>
+      <c r="AX19" s="6"/>
+      <c r="AY19" s="6"/>
+      <c r="AZ19" s="6"/>
+    </row>
+    <row r="20" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="44"/>
+      <c r="C20" s="26">
+        <v>24.1</v>
+      </c>
+      <c r="D20" s="26">
+        <v>12.1</v>
+      </c>
+      <c r="E20" s="26">
+        <v>24.4</v>
+      </c>
+      <c r="F20" s="26">
+        <v>12.5</v>
+      </c>
+      <c r="G20" s="26">
+        <v>0</v>
+      </c>
+      <c r="H20" s="29">
+        <v>0</v>
+      </c>
+      <c r="I20" s="26">
+        <v>0</v>
+      </c>
+      <c r="J20" s="29">
+        <v>14.2</v>
+      </c>
+      <c r="K20" s="29">
+        <v>14.8</v>
+      </c>
+      <c r="L20" s="26">
+        <v>0</v>
+      </c>
+      <c r="M20" s="29">
+        <v>76.7</v>
+      </c>
+      <c r="N20" s="29">
+        <v>49.6</v>
+      </c>
+      <c r="O20" s="29">
+        <v>0</v>
+      </c>
+      <c r="P20" s="27">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="Q20" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="R20" s="48">
+        <v>24.03846153846154</v>
+      </c>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
+      <c r="U20" s="4"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="6"/>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6"/>
+      <c r="Z20" s="6"/>
+      <c r="AA20" s="6"/>
+      <c r="AB20" s="6"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="6"/>
+      <c r="AG20" s="6"/>
+      <c r="AH20" s="6"/>
+      <c r="AI20" s="6"/>
+      <c r="AJ20" s="6"/>
+      <c r="AK20" s="6"/>
+      <c r="AL20" s="6"/>
+      <c r="AM20" s="6"/>
+      <c r="AN20" s="6"/>
+      <c r="AO20" s="6"/>
+      <c r="AP20" s="6"/>
+      <c r="AQ20" s="6"/>
+      <c r="AR20" s="6"/>
+      <c r="AS20" s="6"/>
+      <c r="AT20" s="6"/>
+      <c r="AU20" s="6"/>
+      <c r="AV20" s="6"/>
+      <c r="AW20" s="6"/>
+      <c r="AX20" s="6"/>
+      <c r="AY20" s="6"/>
+      <c r="AZ20" s="6"/>
+    </row>
+    <row r="21" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="29">
+        <v>14</v>
+      </c>
+      <c r="K21" s="29">
+        <v>10.3</v>
+      </c>
+      <c r="L21" s="26">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="M21" s="29">
+        <v>16.3</v>
+      </c>
+      <c r="N21" s="29">
+        <v>23.1</v>
+      </c>
+      <c r="O21" s="29">
+        <v>5.2</v>
+      </c>
+      <c r="P21" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="Q21" s="48">
+        <v>7.9355632266000082</v>
+      </c>
+      <c r="R21" s="48">
+        <v>6.660154515584761</v>
+      </c>
+      <c r="S21" s="4"/>
+      <c r="T21" s="4"/>
+      <c r="U21" s="4"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="6"/>
+      <c r="X21" s="6"/>
+      <c r="Y21" s="6"/>
+      <c r="Z21" s="6"/>
+      <c r="AA21" s="6"/>
+      <c r="AB21" s="6"/>
+      <c r="AC21" s="6"/>
+      <c r="AD21" s="6"/>
+      <c r="AE21" s="6"/>
+      <c r="AF21" s="6"/>
+      <c r="AG21" s="6"/>
+      <c r="AH21" s="6"/>
+      <c r="AI21" s="6"/>
+      <c r="AJ21" s="6"/>
+      <c r="AK21" s="6"/>
+      <c r="AL21" s="6"/>
+      <c r="AM21" s="6"/>
+      <c r="AN21" s="6"/>
+      <c r="AO21" s="6"/>
+      <c r="AP21" s="6"/>
+      <c r="AQ21" s="6"/>
+      <c r="AR21" s="6"/>
+      <c r="AS21" s="6"/>
+      <c r="AT21" s="6"/>
+      <c r="AU21" s="6"/>
+      <c r="AV21" s="6"/>
+      <c r="AW21" s="6"/>
+      <c r="AX21" s="6"/>
+      <c r="AY21" s="6"/>
+      <c r="AZ21" s="6"/>
+    </row>
+    <row r="22" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="44"/>
+      <c r="C22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H22" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I22" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="O22" s="29">
+        <v>30.7</v>
+      </c>
+      <c r="P22" s="27">
+        <v>27.1</v>
+      </c>
+      <c r="Q22" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="R22" s="48">
+        <v>34.590107229332411</v>
+      </c>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4"/>
+      <c r="U22" s="4"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="6"/>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="6"/>
+      <c r="AA22" s="6"/>
+      <c r="AB22" s="6"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="6"/>
+      <c r="AG22" s="6"/>
+      <c r="AH22" s="6"/>
+      <c r="AI22" s="6"/>
+      <c r="AJ22" s="6"/>
+      <c r="AK22" s="6"/>
+      <c r="AL22" s="6"/>
+      <c r="AM22" s="6"/>
+      <c r="AN22" s="6"/>
+      <c r="AO22" s="6"/>
+      <c r="AP22" s="6"/>
+      <c r="AQ22" s="6"/>
+      <c r="AR22" s="6"/>
+      <c r="AS22" s="6"/>
+      <c r="AT22" s="6"/>
+      <c r="AU22" s="6"/>
+      <c r="AV22" s="6"/>
+      <c r="AW22" s="6"/>
+      <c r="AX22" s="6"/>
+      <c r="AY22" s="6"/>
+      <c r="AZ22" s="6"/>
+    </row>
+    <row r="23" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="44"/>
+      <c r="C23" s="26">
+        <v>21.6</v>
+      </c>
+      <c r="D23" s="26">
+        <v>22.4</v>
+      </c>
+      <c r="E23" s="26">
+        <v>13.2</v>
+      </c>
+      <c r="F23" s="26">
+        <v>13.4</v>
+      </c>
+      <c r="G23" s="26">
+        <v>4.3</v>
+      </c>
+      <c r="H23" s="29">
+        <v>13.4</v>
+      </c>
+      <c r="I23" s="26">
+        <v>13.3</v>
+      </c>
+      <c r="J23" s="29">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="K23" s="29">
+        <v>14</v>
+      </c>
+      <c r="L23" s="26">
+        <v>23.4</v>
+      </c>
+      <c r="M23" s="29">
+        <v>45</v>
+      </c>
+      <c r="N23" s="29">
+        <v>71.2</v>
+      </c>
+      <c r="O23" s="29">
+        <v>10.1</v>
+      </c>
+      <c r="P23" s="27">
+        <v>33.9</v>
+      </c>
+      <c r="Q23" s="48">
+        <v>12.033694344163658</v>
+      </c>
+      <c r="R23" s="48">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+      <c r="U23" s="4"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="6"/>
+      <c r="X23" s="6"/>
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="6"/>
+      <c r="AA23" s="6"/>
+      <c r="AB23" s="6"/>
+      <c r="AC23" s="6"/>
+      <c r="AD23" s="6"/>
+      <c r="AE23" s="6"/>
+      <c r="AF23" s="6"/>
+      <c r="AG23" s="6"/>
+      <c r="AH23" s="6"/>
+      <c r="AI23" s="6"/>
+      <c r="AJ23" s="6"/>
+      <c r="AK23" s="6"/>
+      <c r="AL23" s="6"/>
+      <c r="AM23" s="6"/>
+      <c r="AN23" s="6"/>
+      <c r="AO23" s="6"/>
+      <c r="AP23" s="6"/>
+      <c r="AQ23" s="6"/>
+      <c r="AR23" s="6"/>
+      <c r="AS23" s="6"/>
+      <c r="AT23" s="6"/>
+      <c r="AU23" s="6"/>
+      <c r="AV23" s="6"/>
+      <c r="AW23" s="6"/>
+      <c r="AX23" s="6"/>
+      <c r="AY23" s="6"/>
+      <c r="AZ23" s="6"/>
+    </row>
+    <row r="24" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="D24" s="26">
+        <v>20.9</v>
+      </c>
+      <c r="E24" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="F24" s="26">
+        <v>17.7</v>
+      </c>
+      <c r="G24" s="26">
+        <v>16.3</v>
+      </c>
+      <c r="H24" s="29">
+        <v>7.7</v>
+      </c>
+      <c r="I24" s="26">
+        <v>11</v>
+      </c>
+      <c r="J24" s="29">
+        <v>7.3</v>
+      </c>
+      <c r="K24" s="29">
+        <v>29</v>
+      </c>
+      <c r="L24" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="M24" s="29">
+        <v>19.2</v>
+      </c>
+      <c r="N24" s="29">
+        <v>14.9</v>
+      </c>
+      <c r="O24" s="29">
+        <v>15</v>
+      </c>
+      <c r="P24" s="27">
+        <v>9.1</v>
+      </c>
+      <c r="Q24" s="48">
+        <v>6.1447708000491579</v>
+      </c>
+      <c r="R24" s="48">
+        <v>16.03643477981975</v>
+      </c>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+      <c r="U24" s="4"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="6"/>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="6"/>
+      <c r="AG24" s="6"/>
+      <c r="AH24" s="6"/>
+      <c r="AI24" s="6"/>
+      <c r="AJ24" s="6"/>
+      <c r="AK24" s="6"/>
+      <c r="AL24" s="6"/>
+      <c r="AM24" s="6"/>
+      <c r="AN24" s="6"/>
+      <c r="AO24" s="6"/>
+      <c r="AP24" s="6"/>
+      <c r="AQ24" s="6"/>
+      <c r="AR24" s="6"/>
+      <c r="AS24" s="6"/>
+      <c r="AT24" s="6"/>
+      <c r="AU24" s="6"/>
+      <c r="AV24" s="6"/>
+      <c r="AW24" s="6"/>
+      <c r="AX24" s="6"/>
+      <c r="AY24" s="6"/>
+      <c r="AZ24" s="6"/>
+    </row>
+    <row r="25" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="44"/>
+      <c r="C25" s="29">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D25" s="29">
+        <v>11</v>
+      </c>
+      <c r="E25" s="26">
+        <v>18.2</v>
+      </c>
+      <c r="F25" s="26">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="G25" s="29">
+        <v>4.8</v>
+      </c>
+      <c r="H25" s="29">
+        <v>2.4</v>
+      </c>
+      <c r="I25" s="26">
+        <v>9.1</v>
+      </c>
+      <c r="J25" s="29">
+        <v>11.3</v>
+      </c>
+      <c r="K25" s="29">
+        <v>8.9</v>
+      </c>
+      <c r="L25" s="29">
+        <v>15.4</v>
+      </c>
+      <c r="M25" s="29">
+        <v>23</v>
+      </c>
+      <c r="N25" s="29">
+        <v>53.8</v>
+      </c>
+      <c r="O25" s="29">
+        <v>12</v>
+      </c>
+      <c r="P25" s="27">
+        <v>16.3</v>
+      </c>
+      <c r="Q25" s="48">
+        <v>4.2329834067050456</v>
+      </c>
+      <c r="R25" s="48">
+        <v>2.2450216644590619</v>
+      </c>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="4"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="6"/>
+      <c r="AA25" s="6"/>
+      <c r="AB25" s="6"/>
+      <c r="AC25" s="6"/>
+      <c r="AD25" s="6"/>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="6"/>
+      <c r="AG25" s="6"/>
+      <c r="AH25" s="6"/>
+      <c r="AI25" s="6"/>
+      <c r="AJ25" s="6"/>
+      <c r="AK25" s="6"/>
+      <c r="AL25" s="6"/>
+      <c r="AM25" s="6"/>
+      <c r="AN25" s="6"/>
+      <c r="AO25" s="6"/>
+      <c r="AP25" s="6"/>
+      <c r="AQ25" s="6"/>
+      <c r="AR25" s="6"/>
+      <c r="AS25" s="6"/>
+      <c r="AT25" s="6"/>
+      <c r="AU25" s="6"/>
+      <c r="AV25" s="6"/>
+      <c r="AW25" s="6"/>
+      <c r="AX25" s="6"/>
+      <c r="AY25" s="6"/>
+      <c r="AZ25" s="6"/>
+    </row>
+    <row r="26" spans="1:52" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="44"/>
+      <c r="C26" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F26" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H26" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I26" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="29">
+        <v>15.6</v>
+      </c>
+      <c r="K26" s="29">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="L26" s="26">
+        <v>7.1</v>
+      </c>
+      <c r="M26" s="29">
+        <v>53.3</v>
+      </c>
+      <c r="N26" s="29">
+        <v>44.9</v>
+      </c>
+      <c r="O26" s="29">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="P26" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="48">
+        <v>6.911805363560962</v>
+      </c>
+      <c r="R26" s="48">
+        <v>7.4098773665295843</v>
+      </c>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="6"/>
+      <c r="AA26" s="6"/>
+      <c r="AB26" s="6"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="6"/>
+      <c r="AG26" s="6"/>
+      <c r="AH26" s="6"/>
+      <c r="AI26" s="6"/>
+      <c r="AJ26" s="6"/>
+      <c r="AK26" s="6"/>
+      <c r="AL26" s="6"/>
+      <c r="AM26" s="6"/>
+      <c r="AN26" s="6"/>
+      <c r="AO26" s="6"/>
+      <c r="AP26" s="6"/>
+      <c r="AQ26" s="6"/>
+      <c r="AR26" s="6"/>
+      <c r="AS26" s="6"/>
+      <c r="AT26" s="6"/>
+      <c r="AU26" s="6"/>
+      <c r="AV26" s="6"/>
+      <c r="AW26" s="6"/>
+      <c r="AX26" s="6"/>
+      <c r="AY26" s="6"/>
+      <c r="AZ26" s="6"/>
+    </row>
+    <row r="27" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A27" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="45"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="29"/>
+      <c r="P27" s="27"/>
+      <c r="Q27" s="27"/>
+      <c r="R27" s="27"/>
+      <c r="S27" s="15"/>
+      <c r="T27" s="15"/>
+      <c r="U27" s="15"/>
+      <c r="V27" s="15"/>
+    </row>
+    <row r="28" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="46"/>
+      <c r="C28" s="33">
+        <v>23.8</v>
+      </c>
+      <c r="D28" s="33">
+        <v>19.7</v>
+      </c>
+      <c r="E28" s="33">
+        <v>14.8</v>
+      </c>
+      <c r="F28" s="34">
+        <v>13.1</v>
+      </c>
+      <c r="G28" s="34">
+        <v>12.3</v>
+      </c>
+      <c r="H28" s="35">
+        <v>11.9</v>
+      </c>
+      <c r="I28" s="35">
+        <v>13.4</v>
+      </c>
+      <c r="J28" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="K28" s="35">
+        <v>14.9</v>
+      </c>
+      <c r="L28" s="28">
+        <v>17.663943475380879</v>
+      </c>
+      <c r="M28" s="28">
+        <v>30.926418033537985</v>
+      </c>
+      <c r="N28" s="18">
+        <v>36.1</v>
+      </c>
+      <c r="O28" s="18">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="P28" s="30">
+        <v>10.9</v>
+      </c>
+      <c r="Q28" s="28">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="R28" s="28">
+        <v>7.8862280171394028</v>
+      </c>
+      <c r="S28" s="15"/>
+      <c r="T28" s="15"/>
+      <c r="U28" s="15"/>
+      <c r="V28" s="15"/>
+    </row>
+    <row r="29" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="44"/>
+      <c r="C29" s="33">
+        <v>17</v>
+      </c>
+      <c r="D29" s="33">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="E29" s="33">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F29" s="33">
+        <v>16.8</v>
+      </c>
+      <c r="G29" s="34">
+        <v>15.5</v>
+      </c>
+      <c r="H29" s="35">
+        <v>7.3</v>
+      </c>
+      <c r="I29" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="J29" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="K29" s="28">
+        <v>25.1</v>
+      </c>
+      <c r="L29" s="28">
+        <v>6.5195423281285647</v>
+      </c>
+      <c r="M29" s="28">
+        <v>19.168104274487252</v>
+      </c>
+      <c r="N29" s="18">
+        <v>14.9</v>
+      </c>
+      <c r="O29" s="18">
+        <v>15</v>
+      </c>
+      <c r="P29" s="30">
+        <v>9.1</v>
+      </c>
+      <c r="Q29" s="28">
+        <v>6.1447708000491579</v>
+      </c>
+      <c r="R29" s="28">
+        <v>0</v>
+      </c>
+      <c r="S29" s="15"/>
+      <c r="T29" s="15"/>
+      <c r="U29" s="15"/>
+      <c r="V29" s="15"/>
+    </row>
+    <row r="30" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A30" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="14"/>
+      <c r="C30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I30" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L30" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M30" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="O30" s="18">
+        <v>21.7</v>
+      </c>
+      <c r="P30" s="30">
+        <v>22.8</v>
+      </c>
+      <c r="Q30" s="28">
+        <v>14.017381553125876</v>
+      </c>
+      <c r="R30" s="28">
+        <v>42.838783378552051</v>
+      </c>
+      <c r="S30" s="15"/>
+      <c r="T30" s="15"/>
+      <c r="U30" s="15"/>
+      <c r="V30" s="15"/>
+    </row>
+    <row r="31" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A31" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="14"/>
+      <c r="C31" s="33">
+        <v>0</v>
+      </c>
+      <c r="D31" s="33">
+        <v>45.4</v>
+      </c>
+      <c r="E31" s="33">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F31" s="34">
+        <v>29.9</v>
+      </c>
+      <c r="G31" s="36">
+        <v>12.3</v>
+      </c>
+      <c r="H31" s="35">
+        <v>12.7</v>
+      </c>
+      <c r="I31" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="J31" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="K31" s="28">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="L31" s="28">
+        <v>49.554013875123886</v>
+      </c>
+      <c r="M31" s="28">
+        <v>19.712201852946976</v>
+      </c>
+      <c r="N31" s="18">
+        <v>36.4</v>
+      </c>
+      <c r="O31" s="18">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="P31" s="30">
+        <v>32.4</v>
+      </c>
+      <c r="Q31" s="28">
+        <v>12.370113805047009</v>
+      </c>
+      <c r="R31" s="28">
+        <v>6.5906544519870822</v>
+      </c>
+      <c r="S31" s="15"/>
+      <c r="T31" s="15"/>
+      <c r="U31" s="15"/>
+      <c r="V31" s="15"/>
+    </row>
+    <row r="32" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A32" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="14"/>
+      <c r="C32" s="33">
+        <v>27.3</v>
+      </c>
+      <c r="D32" s="33">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="E32" s="33">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G32" s="36">
+        <v>5.6</v>
+      </c>
+      <c r="H32" s="35">
+        <v>11</v>
+      </c>
+      <c r="I32" s="35">
+        <v>16.5</v>
+      </c>
+      <c r="J32" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="K32" s="28">
+        <v>5.5</v>
+      </c>
+      <c r="L32" s="28">
+        <v>7.5363629512397319</v>
+      </c>
+      <c r="M32" s="28">
+        <v>45.906656465187453</v>
+      </c>
+      <c r="N32" s="18">
+        <v>48.6</v>
+      </c>
+      <c r="O32" s="18">
+        <v>15.7</v>
+      </c>
+      <c r="P32" s="30">
+        <v>10.8</v>
+      </c>
+      <c r="Q32" s="28">
+        <v>23.882022807331783</v>
+      </c>
+      <c r="R32" s="28">
+        <v>0</v>
+      </c>
+      <c r="S32" s="15"/>
+      <c r="T32" s="15"/>
+      <c r="U32" s="15"/>
+      <c r="V32" s="15"/>
+    </row>
+    <row r="33" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="14"/>
+      <c r="C33" s="33">
+        <v>13.9</v>
+      </c>
+      <c r="D33" s="33">
+        <v>19</v>
+      </c>
+      <c r="E33" s="33">
+        <v>12.3</v>
+      </c>
+      <c r="F33" s="33">
+        <v>5.9</v>
+      </c>
+      <c r="G33" s="36">
+        <v>6.8</v>
+      </c>
+      <c r="H33" s="35">
+        <v>10.4</v>
+      </c>
+      <c r="I33" s="35">
+        <v>10.3</v>
+      </c>
+      <c r="J33" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B4" s="38"/>
-[...54 lines deleted...]
-      <c r="AM4" s="34" t="s">
+      <c r="K33" s="28">
+        <v>13.9</v>
+      </c>
+      <c r="L33" s="28">
+        <v>74.135090609555192</v>
+      </c>
+      <c r="M33" s="28">
+        <v>18.529956763434217</v>
+      </c>
+      <c r="N33" s="18">
+        <v>14.5</v>
+      </c>
+      <c r="O33" s="18">
+        <v>14.5</v>
+      </c>
+      <c r="P33" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>0</v>
+      </c>
+      <c r="R33" s="28">
+        <v>7.8505259852410108</v>
+      </c>
+      <c r="S33" s="15"/>
+      <c r="T33" s="15"/>
+      <c r="U33" s="15"/>
+      <c r="V33" s="15"/>
+    </row>
+    <row r="34" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A34" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" s="14"/>
+      <c r="C34" s="33">
+        <v>0</v>
+      </c>
+      <c r="D34" s="33">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="E34" s="33">
+        <v>7.8</v>
+      </c>
+      <c r="F34" s="33">
+        <v>22.6</v>
+      </c>
+      <c r="G34" s="36">
+        <v>7.1</v>
+      </c>
+      <c r="H34" s="35">
+        <v>35</v>
+      </c>
+      <c r="I34" s="35">
+        <v>33.9</v>
+      </c>
+      <c r="J34" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="K34" s="28">
+        <v>6.6</v>
+      </c>
+      <c r="L34" s="28">
+        <v>25.784271594327461</v>
+      </c>
+      <c r="M34" s="28">
+        <v>30.961669453216917</v>
+      </c>
+      <c r="N34" s="18">
+        <v>89.9</v>
+      </c>
+      <c r="O34" s="18">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="P34" s="30">
+        <v>13.2</v>
+      </c>
+      <c r="Q34" s="28">
+        <v>14.662756598240469</v>
+      </c>
+      <c r="R34" s="28">
+        <v>0</v>
+      </c>
+      <c r="S34" s="15"/>
+      <c r="T34" s="15"/>
+      <c r="U34" s="15"/>
+      <c r="V34" s="15"/>
+    </row>
+    <row r="35" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A35" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="14"/>
+      <c r="C35" s="33">
+        <v>10.5</v>
+      </c>
+      <c r="D35" s="33">
+        <v>0</v>
+      </c>
+      <c r="E35" s="33">
+        <v>0</v>
+      </c>
+      <c r="F35" s="33">
+        <v>0</v>
+      </c>
+      <c r="G35" s="36">
+        <v>9.1</v>
+      </c>
+      <c r="H35" s="35">
+        <v>0</v>
+      </c>
+      <c r="I35" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="K35" s="28">
+        <v>0</v>
+      </c>
+      <c r="L35" s="28">
+        <v>0</v>
+      </c>
+      <c r="M35" s="28">
+        <v>24.602263408233554</v>
+      </c>
+      <c r="N35" s="18">
+        <v>23.1</v>
+      </c>
+      <c r="O35" s="18">
+        <v>26.1</v>
+      </c>
+      <c r="P35" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="28">
+        <v>10.154346060113728</v>
+      </c>
+      <c r="R35" s="28">
+        <v>13.983080472628121</v>
+      </c>
+      <c r="S35" s="15"/>
+      <c r="T35" s="15"/>
+      <c r="U35" s="15"/>
+      <c r="V35" s="15"/>
+    </row>
+    <row r="36" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A36" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="44"/>
+      <c r="C36" s="33">
+        <v>42</v>
+      </c>
+      <c r="D36" s="33">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="E36" s="33">
+        <v>0</v>
+      </c>
+      <c r="F36" s="33">
+        <v>9.1</v>
+      </c>
+      <c r="G36" s="34">
+        <v>4.3</v>
+      </c>
+      <c r="H36" s="35">
+        <v>2.1</v>
+      </c>
+      <c r="I36" s="35">
+        <v>11.9</v>
+      </c>
+      <c r="J36" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="K36" s="28">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L36" s="28">
+        <v>11.452130096197893</v>
+      </c>
+      <c r="M36" s="28">
+        <v>23.022666862010507</v>
+      </c>
+      <c r="N36" s="18">
+        <v>53.8</v>
+      </c>
+      <c r="O36" s="18">
+        <v>12</v>
+      </c>
+      <c r="P36" s="30">
+        <v>16.3</v>
+      </c>
+      <c r="Q36" s="28">
+        <v>4.2329834067050456</v>
+      </c>
+      <c r="R36" s="28">
+        <v>48.788420881444139</v>
+      </c>
+      <c r="S36" s="15"/>
+      <c r="T36" s="15"/>
+      <c r="U36" s="15"/>
+      <c r="V36" s="15"/>
+    </row>
+    <row r="37" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A37" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="14"/>
+      <c r="C37" s="33">
+        <v>30</v>
+      </c>
+      <c r="D37" s="33">
+        <v>29.6</v>
+      </c>
+      <c r="E37" s="33">
+        <v>23.5</v>
+      </c>
+      <c r="F37" s="33">
+        <v>16.7</v>
+      </c>
+      <c r="G37" s="37">
+        <v>26.6</v>
+      </c>
+      <c r="H37" s="35">
+        <v>5.4</v>
+      </c>
+      <c r="I37" s="35">
+        <v>10.9</v>
+      </c>
+      <c r="J37" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="K37" s="28">
+        <v>11.1</v>
+      </c>
+      <c r="L37" s="28">
+        <v>9.2532617747756074</v>
+      </c>
+      <c r="M37" s="28">
+        <v>25.67657782570739</v>
+      </c>
+      <c r="N37" s="18">
+        <v>19.7</v>
+      </c>
+      <c r="O37" s="18">
+        <v>5.7</v>
+      </c>
+      <c r="P37" s="30">
+        <v>17.7</v>
+      </c>
+      <c r="Q37" s="28">
+        <v>12.870841109466504</v>
+      </c>
+      <c r="R37" s="28">
+        <v>0</v>
+      </c>
+      <c r="S37" s="15"/>
+      <c r="T37" s="15"/>
+      <c r="U37" s="15"/>
+      <c r="V37" s="15"/>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="14"/>
+      <c r="C38" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F38" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G38" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H38" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I38" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K38" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L38" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M38" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N38" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="O38" s="18">
+        <v>105.6</v>
+      </c>
+      <c r="P38" s="30">
+        <v>12.9</v>
+      </c>
+      <c r="Q38" s="28">
+        <v>29.192818566632607</v>
+      </c>
+      <c r="R38" s="28">
+        <v>13.787398317937404</v>
+      </c>
+      <c r="S38" s="15"/>
+      <c r="T38" s="15"/>
+      <c r="U38" s="15"/>
+      <c r="V38" s="15"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A39" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="14"/>
+      <c r="C39" s="33">
+        <v>4.7</v>
+      </c>
+      <c r="D39" s="33">
+        <v>13.6</v>
+      </c>
+      <c r="E39" s="33">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F39" s="33">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G39" s="37">
+        <v>17.2</v>
+      </c>
+      <c r="H39" s="35">
+        <v>30.2</v>
+      </c>
+      <c r="I39" s="35">
+        <v>17.7</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="K39" s="28">
+        <v>22.5</v>
+      </c>
+      <c r="L39" s="28">
+        <v>53.998596036503052</v>
+      </c>
+      <c r="M39" s="28">
+        <v>39.731591029489664</v>
+      </c>
+      <c r="N39" s="18">
+        <v>51.5</v>
+      </c>
+      <c r="O39" s="18">
+        <v>22.7</v>
+      </c>
+      <c r="P39" s="28">
+        <v>6</v>
+      </c>
+      <c r="Q39" s="28">
+        <v>12.837794466910585</v>
+      </c>
+      <c r="R39" s="28">
+        <v>0</v>
+      </c>
+      <c r="S39" s="15"/>
+      <c r="T39" s="15"/>
+      <c r="U39" s="15"/>
+      <c r="V39" s="15"/>
+    </row>
+    <row r="40" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A40" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="14"/>
+      <c r="C40" s="33">
+        <v>21.9</v>
+      </c>
+      <c r="D40" s="33">
+        <v>0</v>
+      </c>
+      <c r="E40" s="33">
+        <v>0</v>
+      </c>
+      <c r="F40" s="33">
+        <v>19.8</v>
+      </c>
+      <c r="G40" s="37">
+        <v>9.9</v>
+      </c>
+      <c r="H40" s="35">
+        <v>0</v>
+      </c>
+      <c r="I40" s="35">
+        <v>30.7</v>
+      </c>
+      <c r="J40" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="K40" s="28">
+        <v>10.4</v>
+      </c>
+      <c r="L40" s="28">
+        <v>13.430029546065002</v>
+      </c>
+      <c r="M40" s="28">
+        <v>69.465118586881019</v>
+      </c>
+      <c r="N40" s="18">
+        <v>30.9</v>
+      </c>
+      <c r="O40" s="18">
+        <v>21.7</v>
+      </c>
+      <c r="P40" s="30">
+        <v>23.2</v>
+      </c>
+      <c r="Q40" s="28">
+        <v>25.358184354000255</v>
+      </c>
+      <c r="R40" s="28">
+        <v>6.4511966969872914</v>
+      </c>
+      <c r="S40" s="15"/>
+      <c r="T40" s="15"/>
+      <c r="U40" s="15"/>
+      <c r="V40" s="15"/>
+    </row>
+    <row r="41" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A41" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="14"/>
+      <c r="C41" s="33">
+        <v>35.9</v>
+      </c>
+      <c r="D41" s="33">
+        <v>31.1</v>
+      </c>
+      <c r="E41" s="33">
+        <v>21.4</v>
+      </c>
+      <c r="F41" s="33">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G41" s="37">
+        <v>11.2</v>
+      </c>
+      <c r="H41" s="35">
+        <v>52</v>
+      </c>
+      <c r="I41" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="J41" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="K41" s="28">
+        <v>17</v>
+      </c>
+      <c r="L41" s="28">
+        <v>0</v>
+      </c>
+      <c r="M41" s="28">
+        <v>55.652726983622195</v>
+      </c>
+      <c r="N41" s="18">
+        <v>29.9</v>
+      </c>
+      <c r="O41" s="18">
+        <v>41</v>
+      </c>
+      <c r="P41" s="30">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="Q41" s="28">
+        <v>0</v>
+      </c>
+      <c r="R41" s="28"/>
+      <c r="S41" s="15"/>
+      <c r="T41" s="15"/>
+      <c r="U41" s="15"/>
+      <c r="V41" s="15"/>
+    </row>
+    <row r="42" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A42" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="14"/>
+      <c r="C42" s="33">
+        <v>7.5</v>
+      </c>
+      <c r="D42" s="33">
+        <v>28.7</v>
+      </c>
+      <c r="E42" s="33">
+        <v>6.9</v>
+      </c>
+      <c r="F42" s="33">
+        <v>12.7</v>
+      </c>
+      <c r="G42" s="38">
+        <v>12.1</v>
+      </c>
+      <c r="H42" s="35">
+        <v>6</v>
+      </c>
+      <c r="I42" s="35">
+        <v>5.7</v>
+      </c>
+      <c r="J42" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="K42" s="28">
+        <v>27.9</v>
+      </c>
+      <c r="L42" s="28">
+        <v>10.853049706967658</v>
+      </c>
+      <c r="M42" s="28">
+        <v>20.245988763476237</v>
+      </c>
+      <c r="N42" s="18">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="O42" s="18">
+        <v>0</v>
+      </c>
+      <c r="P42" s="30">
+        <v>10.4</v>
+      </c>
+      <c r="Q42" s="28">
+        <v>0</v>
+      </c>
+      <c r="R42" s="28">
+        <v>0</v>
+      </c>
+      <c r="S42" s="15"/>
+      <c r="T42" s="15"/>
+      <c r="U42" s="15"/>
+      <c r="V42" s="15"/>
+    </row>
+    <row r="43" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A43" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="14"/>
+      <c r="C43" s="33">
+        <v>39.4</v>
+      </c>
+      <c r="D43" s="33">
+        <v>30.2</v>
+      </c>
+      <c r="E43" s="33">
+        <v>29.4</v>
+      </c>
+      <c r="F43" s="33">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="G43" s="37">
+        <v>23.4</v>
+      </c>
+      <c r="H43" s="35">
+        <v>17</v>
+      </c>
+      <c r="I43" s="35">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="J43" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="K43" s="28">
+        <v>0</v>
+      </c>
+      <c r="L43" s="28">
+        <v>0</v>
+      </c>
+      <c r="M43" s="28">
+        <v>0</v>
+      </c>
+      <c r="N43" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="O43" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="P43" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q43" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="R43" s="28">
+        <v>0</v>
+      </c>
+      <c r="S43" s="15"/>
+      <c r="T43" s="15"/>
+      <c r="U43" s="15"/>
+      <c r="V43" s="15"/>
+    </row>
+    <row r="44" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A44" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="14"/>
+      <c r="C44" s="33">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D44" s="33">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E44" s="33">
+        <v>8.4</v>
+      </c>
+      <c r="F44" s="33">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G44" s="37">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H44" s="35">
+        <v>0</v>
+      </c>
+      <c r="I44" s="35">
+        <v>16.8</v>
+      </c>
+      <c r="J44" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="K44" s="28">
+        <v>218.3</v>
+      </c>
+      <c r="L44" s="28">
+        <v>0</v>
+      </c>
+      <c r="M44" s="28">
+        <v>27.078256160303276</v>
+      </c>
+      <c r="N44" s="18">
+        <v>9.1</v>
+      </c>
+      <c r="O44" s="18">
+        <v>29.3</v>
+      </c>
+      <c r="P44" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="28">
+        <v>0</v>
+      </c>
+      <c r="R44" s="28">
+        <v>0</v>
+      </c>
+      <c r="S44" s="15"/>
+      <c r="T44" s="15"/>
+      <c r="U44" s="15"/>
+      <c r="V44" s="15"/>
+    </row>
+    <row r="45" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A45" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="B45" s="44"/>
+      <c r="C45" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F45" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G45" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I45" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K45" s="28">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="L45" s="28">
+        <v>7.4774741092458967</v>
+      </c>
+      <c r="M45" s="28">
+        <v>53.308456053841546</v>
+      </c>
+      <c r="N45" s="18">
+        <v>44.9</v>
+      </c>
+      <c r="O45" s="18">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="P45" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="28">
+        <v>6.911805363560962</v>
+      </c>
+      <c r="R45" s="28">
+        <v>35.701535166012142</v>
+      </c>
+      <c r="S45" s="15"/>
+      <c r="T45" s="15"/>
+      <c r="U45" s="15"/>
+      <c r="V45" s="15"/>
+    </row>
+    <row r="46" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A46" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="14"/>
+      <c r="C46" s="33">
+        <v>33.4</v>
+      </c>
+      <c r="D46" s="33">
+        <v>15.8</v>
+      </c>
+      <c r="E46" s="33">
+        <v>30.7</v>
+      </c>
+      <c r="F46" s="33">
+        <v>15.6</v>
+      </c>
+      <c r="G46" s="37">
+        <v>0</v>
+      </c>
+      <c r="H46" s="35">
+        <v>0</v>
+      </c>
+      <c r="I46" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="J46" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="K46" s="28">
+        <v>0</v>
+      </c>
+      <c r="L46" s="28">
+        <v>0</v>
+      </c>
+      <c r="M46" s="28">
+        <v>71.916576770945696</v>
+      </c>
+      <c r="N46" s="18">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="O46" s="18">
+        <v>0</v>
+      </c>
+      <c r="P46" s="30">
+        <v>21.9</v>
+      </c>
+      <c r="Q46" s="28">
+        <v>0</v>
+      </c>
+      <c r="R46" s="28">
+        <v>0</v>
+      </c>
+      <c r="S46" s="15"/>
+      <c r="T46" s="15"/>
+      <c r="U46" s="15"/>
+      <c r="V46" s="15"/>
+    </row>
+    <row r="47" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A47" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47" s="14"/>
+      <c r="C47" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E47" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G47" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H47" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I47" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J47" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K47" s="28">
+        <v>341</v>
+      </c>
+      <c r="L47" s="28">
+        <v>13.535462912831619</v>
+      </c>
+      <c r="M47" s="28">
+        <v>10.63264221158958</v>
+      </c>
+      <c r="N47" s="18">
+        <v>3.2</v>
+      </c>
+      <c r="O47" s="18">
+        <v>7.9</v>
+      </c>
+      <c r="P47" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="28">
+        <v>12.159040246423215</v>
+      </c>
+      <c r="R47" s="28">
+        <v>16.036949130797357</v>
+      </c>
+      <c r="S47" s="15"/>
+      <c r="T47" s="15"/>
+      <c r="U47" s="15"/>
+      <c r="V47" s="15"/>
+    </row>
+    <row r="48" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A48" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="14"/>
+      <c r="C48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I48" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L48" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M48" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="O48" s="18">
+        <v>27.4</v>
+      </c>
+      <c r="P48" s="30">
+        <v>28.1</v>
+      </c>
+      <c r="Q48" s="28">
+        <v>0</v>
+      </c>
+      <c r="R48" s="28">
+        <v>2.2450216644590619</v>
+      </c>
+      <c r="S48" s="15"/>
+      <c r="T48" s="15"/>
+      <c r="U48" s="15"/>
+      <c r="V48" s="15"/>
+    </row>
+    <row r="49" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="14"/>
+      <c r="C49" s="33">
+        <v>21.2</v>
+      </c>
+      <c r="D49" s="33">
+        <v>26.7</v>
+      </c>
+      <c r="E49" s="33">
+        <v>15.3</v>
+      </c>
+      <c r="F49" s="33">
+        <v>5</v>
+      </c>
+      <c r="G49" s="37">
+        <v>4.8</v>
+      </c>
+      <c r="H49" s="35">
+        <v>5</v>
+      </c>
+      <c r="I49" s="35">
+        <v>14.7</v>
+      </c>
+      <c r="J49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="K49" s="28">
+        <v>15.2</v>
+      </c>
+      <c r="L49" s="28">
+        <v>27.512208542540751</v>
+      </c>
+      <c r="M49" s="28">
+        <v>39.498370692208944</v>
+      </c>
+      <c r="N49" s="18">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="O49" s="18">
+        <v>10.5</v>
+      </c>
+      <c r="P49" s="30">
+        <v>23.6</v>
+      </c>
+      <c r="Q49" s="28">
+        <v>12.420817289777666</v>
+      </c>
+      <c r="R49" s="28">
+        <v>7.4101519081141163</v>
+      </c>
+      <c r="S49" s="15"/>
+      <c r="T49" s="15"/>
+      <c r="U49" s="15"/>
+      <c r="V49" s="15"/>
+    </row>
+    <row r="50" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A50" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B50" s="47"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="32"/>
+      <c r="I50" s="32"/>
+      <c r="J50" s="32"/>
+      <c r="K50" s="32"/>
+      <c r="L50" s="29"/>
+      <c r="M50" s="29"/>
+      <c r="N50" s="39"/>
+      <c r="O50" s="39"/>
+      <c r="P50" s="27"/>
+      <c r="Q50" s="28"/>
+      <c r="R50" s="28"/>
+      <c r="S50" s="15"/>
+      <c r="T50" s="15"/>
+      <c r="U50" s="15"/>
+      <c r="V50" s="15"/>
+    </row>
+    <row r="51" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A51" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" s="46"/>
+      <c r="C51" s="33">
+        <v>19.2</v>
+      </c>
+      <c r="D51" s="33">
+        <v>10.1</v>
+      </c>
+      <c r="E51" s="33">
+        <v>8</v>
+      </c>
+      <c r="F51" s="34">
+        <v>10.5</v>
+      </c>
+      <c r="G51" s="34">
+        <v>9.4</v>
+      </c>
+      <c r="H51" s="35">
+        <v>15.3</v>
+      </c>
+      <c r="I51" s="40">
+        <v>10.8</v>
+      </c>
+      <c r="J51" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="K51" s="40">
+        <v>10.1</v>
+      </c>
+      <c r="L51" s="28">
+        <v>6.6</v>
+      </c>
+      <c r="M51" s="28">
+        <v>61.445505517294343</v>
+      </c>
+      <c r="N51" s="18">
+        <v>82.2</v>
+      </c>
+      <c r="O51" s="18">
+        <v>14.3</v>
+      </c>
+      <c r="P51" s="30">
+        <v>13.9</v>
+      </c>
+      <c r="Q51" s="28">
+        <v>13.5</v>
+      </c>
+      <c r="R51" s="28">
+        <v>24.33719179228207</v>
+      </c>
+      <c r="S51" s="15"/>
+      <c r="T51" s="15"/>
+      <c r="U51" s="15"/>
+      <c r="V51" s="15"/>
+    </row>
+    <row r="52" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A52" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52" s="44"/>
+      <c r="C52" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G52" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H52" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I52" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J52" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K52" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="L52" s="28">
+        <v>7.4439840202476368</v>
+      </c>
+      <c r="M52" s="28">
+        <v>21.17426419431925</v>
+      </c>
+      <c r="N52" s="18">
+        <v>41</v>
+      </c>
+      <c r="O52" s="18">
+        <v>3.1</v>
+      </c>
+      <c r="P52" s="30">
+        <v>6.8</v>
+      </c>
+      <c r="Q52" s="28">
+        <v>3.8857586943850784</v>
+      </c>
+      <c r="R52" s="28">
+        <v>0</v>
+      </c>
+      <c r="S52" s="15"/>
+      <c r="T52" s="15"/>
+      <c r="U52" s="15"/>
+      <c r="V52" s="15"/>
+    </row>
+    <row r="53" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A53" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B53" s="14"/>
+      <c r="C53" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G53" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H53" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I53" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J53" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K53" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L53" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M53" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N53" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="O53" s="18">
+        <v>88.6</v>
+      </c>
+      <c r="P53" s="30">
+        <v>267.7</v>
+      </c>
+      <c r="Q53" s="28">
+        <v>0</v>
+      </c>
+      <c r="R53" s="28">
+        <v>93.196644920782845</v>
+      </c>
+      <c r="S53" s="15"/>
+      <c r="T53" s="15"/>
+      <c r="U53" s="15"/>
+      <c r="V53" s="15"/>
+    </row>
+    <row r="54" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A54" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" s="14"/>
+      <c r="C54" s="33">
+        <v>0</v>
+      </c>
+      <c r="D54" s="33">
+        <v>0</v>
+      </c>
+      <c r="E54" s="33">
+        <v>0</v>
+      </c>
+      <c r="F54" s="34">
+        <v>56</v>
+      </c>
+      <c r="G54" s="41">
+        <v>27.2</v>
+      </c>
+      <c r="H54" s="35">
+        <v>54.1</v>
+      </c>
+      <c r="I54" s="40">
+        <v>0</v>
+      </c>
+      <c r="J54" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="K54" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L54" s="28">
+        <v>0</v>
+      </c>
+      <c r="M54" s="28">
+        <v>62.150403977625849</v>
+      </c>
+      <c r="N54" s="18">
+        <v>72.8</v>
+      </c>
+      <c r="O54" s="18">
+        <v>0</v>
+      </c>
+      <c r="P54" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="28">
+        <v>0</v>
+      </c>
+      <c r="R54" s="28">
+        <v>265.95744680851061</v>
+      </c>
+      <c r="S54" s="15"/>
+      <c r="T54" s="15"/>
+      <c r="U54" s="15"/>
+      <c r="V54" s="15"/>
+    </row>
+    <row r="55" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A55" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B55" s="14"/>
+      <c r="C55" s="33">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="D55" s="33">
+        <v>0</v>
+      </c>
+      <c r="E55" s="33">
+        <v>0</v>
+      </c>
+      <c r="F55" s="33">
+        <v>0</v>
+      </c>
+      <c r="G55" s="41">
+        <v>0</v>
+      </c>
+      <c r="H55" s="35">
+        <v>0</v>
+      </c>
+      <c r="I55" s="40">
+        <v>0</v>
+      </c>
+      <c r="J55" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K55" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L55" s="28">
+        <v>0</v>
+      </c>
+      <c r="M55" s="28">
+        <v>345.82132564841498</v>
+      </c>
+      <c r="N55" s="18">
+        <v>119.7</v>
+      </c>
+      <c r="O55" s="18">
+        <v>0</v>
+      </c>
+      <c r="P55" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="28">
+        <v>84.24599831508003</v>
+      </c>
+      <c r="R55" s="28">
+        <v>10.823682216690118</v>
+      </c>
+      <c r="S55" s="15"/>
+      <c r="T55" s="15"/>
+      <c r="U55" s="15"/>
+      <c r="V55" s="15"/>
+    </row>
+    <row r="56" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A56" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B56" s="14"/>
+      <c r="C56" s="33">
+        <v>23.2</v>
+      </c>
+      <c r="D56" s="33">
+        <v>17.8</v>
+      </c>
+      <c r="E56" s="33">
+        <v>0</v>
+      </c>
+      <c r="F56" s="33">
+        <v>0</v>
+      </c>
+      <c r="G56" s="41">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H56" s="35">
+        <v>8.5</v>
+      </c>
+      <c r="I56" s="40">
+        <v>0</v>
+      </c>
+      <c r="J56" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K56" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="L56" s="28">
+        <v>10.55112017725882</v>
+      </c>
+      <c r="M56" s="28">
+        <v>58.202982902873778</v>
+      </c>
+      <c r="N56" s="18">
+        <v>107.3</v>
+      </c>
+      <c r="O56" s="18">
+        <v>0</v>
+      </c>
+      <c r="P56" s="30">
+        <v>7.4</v>
+      </c>
+      <c r="Q56" s="28">
+        <v>14.108352144469524</v>
+      </c>
+      <c r="R56" s="28">
+        <v>0</v>
+      </c>
+      <c r="S56" s="15"/>
+      <c r="T56" s="15"/>
+      <c r="U56" s="15"/>
+      <c r="V56" s="15"/>
+    </row>
+    <row r="57" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A57" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="14"/>
+      <c r="C57" s="33">
+        <v>106.4</v>
+      </c>
+      <c r="D57" s="33">
+        <v>0</v>
+      </c>
+      <c r="E57" s="33">
+        <v>0</v>
+      </c>
+      <c r="F57" s="33">
+        <v>39.4</v>
+      </c>
+      <c r="G57" s="41">
+        <v>0</v>
+      </c>
+      <c r="H57" s="35">
+        <v>0</v>
+      </c>
+      <c r="I57" s="40">
+        <v>0</v>
+      </c>
+      <c r="J57" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K57" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L57" s="28">
+        <v>0</v>
+      </c>
+      <c r="M57" s="28">
+        <v>243.90243902439025</v>
+      </c>
+      <c r="N57" s="18">
+        <v>335.6</v>
+      </c>
+      <c r="O57" s="18">
+        <v>72.5</v>
+      </c>
+      <c r="P57" s="30">
+        <v>154.6</v>
+      </c>
+      <c r="Q57" s="28">
+        <v>0</v>
+      </c>
+      <c r="R57" s="28">
+        <v>354.6099290780142</v>
+      </c>
+      <c r="S57" s="15"/>
+      <c r="T57" s="15"/>
+      <c r="U57" s="15"/>
+      <c r="V57" s="15"/>
+    </row>
+    <row r="58" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A58" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" s="14"/>
+      <c r="C58" s="33">
+        <v>0</v>
+      </c>
+      <c r="D58" s="33">
+        <v>0</v>
+      </c>
+      <c r="E58" s="33">
+        <v>0</v>
+      </c>
+      <c r="F58" s="33">
+        <v>42.5</v>
+      </c>
+      <c r="G58" s="41">
+        <v>50.6</v>
+      </c>
+      <c r="H58" s="35">
+        <v>54.2</v>
+      </c>
+      <c r="I58" s="42">
+        <v>105</v>
+      </c>
+      <c r="J58" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K58" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="L58" s="28">
+        <v>18.747656542932134</v>
+      </c>
+      <c r="M58" s="28">
+        <v>0</v>
+      </c>
+      <c r="N58" s="18">
+        <v>479.6</v>
+      </c>
+      <c r="O58" s="18">
+        <v>0</v>
+      </c>
+      <c r="P58" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="28">
+        <v>100.30090270812437</v>
+      </c>
+      <c r="R58" s="28">
+        <v>34.036759700476516</v>
+      </c>
+      <c r="S58" s="15"/>
+      <c r="T58" s="15"/>
+      <c r="U58" s="15"/>
+      <c r="V58" s="15"/>
+    </row>
+    <row r="59" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A59" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59" s="44"/>
+      <c r="C59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H59" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I59" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L59" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M59" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="O59" s="18">
+        <v>48.1</v>
+      </c>
+      <c r="P59" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="28">
+        <v>0</v>
+      </c>
+      <c r="R59" s="28">
+        <v>54.600054600054605</v>
+      </c>
+      <c r="S59" s="15"/>
+      <c r="T59" s="15"/>
+      <c r="U59" s="15"/>
+      <c r="V59" s="15"/>
+    </row>
+    <row r="60" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A60" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B60" s="14"/>
+      <c r="C60" s="33">
+        <v>28.7</v>
+      </c>
+      <c r="D60" s="33">
+        <v>20.3</v>
+      </c>
+      <c r="E60" s="33">
+        <v>10.4</v>
+      </c>
+      <c r="F60" s="33">
+        <v>11</v>
+      </c>
+      <c r="G60" s="34">
+        <v>0</v>
+      </c>
+      <c r="H60" s="35">
+        <v>0</v>
+      </c>
+      <c r="I60" s="40">
+        <v>0</v>
+      </c>
+      <c r="J60" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K60" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L60" s="28">
+        <v>6.8662455369404007</v>
+      </c>
+      <c r="M60" s="28">
+        <v>36.421027072963454</v>
+      </c>
+      <c r="N60" s="18">
+        <v>47.6</v>
+      </c>
+      <c r="O60" s="18">
+        <v>25</v>
+      </c>
+      <c r="P60" s="30">
+        <v>13.2</v>
+      </c>
+      <c r="Q60" s="28">
+        <v>14.499057561258519</v>
+      </c>
+      <c r="R60" s="28">
+        <v>0</v>
+      </c>
+      <c r="S60" s="15"/>
+      <c r="T60" s="15"/>
+      <c r="U60" s="15"/>
+      <c r="V60" s="15"/>
+    </row>
+    <row r="61" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A61" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B61" s="14"/>
+      <c r="C61" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E61" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F61" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G61" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H61" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I61" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J61" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K61" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L61" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M61" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N61" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="O61" s="18">
+        <v>0</v>
+      </c>
+      <c r="P61" s="30">
+        <v>22.2</v>
+      </c>
+      <c r="Q61" s="28">
+        <v>48.780487804878049</v>
+      </c>
+      <c r="R61" s="28">
+        <v>0</v>
+      </c>
+      <c r="S61" s="15"/>
+      <c r="T61" s="15"/>
+      <c r="U61" s="15"/>
+      <c r="V61" s="15"/>
+    </row>
+    <row r="62" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A62" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B62" s="14"/>
+      <c r="C62" s="33">
+        <v>0</v>
+      </c>
+      <c r="D62" s="33">
+        <v>0</v>
+      </c>
+      <c r="E62" s="33">
+        <v>0</v>
+      </c>
+      <c r="F62" s="33">
+        <v>0</v>
+      </c>
+      <c r="G62" s="34">
+        <v>0</v>
+      </c>
+      <c r="H62" s="35">
+        <v>0</v>
+      </c>
+      <c r="I62" s="40">
+        <v>0</v>
+      </c>
+      <c r="J62" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K62" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="L62" s="28">
+        <v>0</v>
+      </c>
+      <c r="M62" s="28">
+        <v>465.83850931677017</v>
+      </c>
+      <c r="N62" s="18">
+        <v>0</v>
+      </c>
+      <c r="O62" s="18">
+        <v>0</v>
+      </c>
+      <c r="P62" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="28">
+        <v>0</v>
+      </c>
+      <c r="R62" s="28">
+        <v>11.926058437686345</v>
+      </c>
+      <c r="S62" s="15"/>
+      <c r="T62" s="15"/>
+      <c r="U62" s="15"/>
+      <c r="V62" s="15"/>
+    </row>
+    <row r="63" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A63" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B63" s="14"/>
+      <c r="C63" s="33">
+        <v>0</v>
+      </c>
+      <c r="D63" s="33">
+        <v>56.2</v>
+      </c>
+      <c r="E63" s="33">
+        <v>0</v>
+      </c>
+      <c r="F63" s="33">
+        <v>0</v>
+      </c>
+      <c r="G63" s="34">
+        <v>0</v>
+      </c>
+      <c r="H63" s="35">
+        <v>0</v>
+      </c>
+      <c r="I63" s="40">
+        <v>0</v>
+      </c>
+      <c r="J63" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K63" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L63" s="28">
+        <v>25.207965717166626</v>
+      </c>
+      <c r="M63" s="28">
+        <v>254.45292620865141</v>
+      </c>
+      <c r="N63" s="18">
+        <v>221.4</v>
+      </c>
+      <c r="O63" s="18">
+        <v>0</v>
+      </c>
+      <c r="P63" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="28">
+        <v>0</v>
+      </c>
+      <c r="R63" s="28">
+        <v>58.275058275058278</v>
+      </c>
+      <c r="S63" s="15"/>
+      <c r="T63" s="15"/>
+      <c r="U63" s="15"/>
+      <c r="V63" s="15"/>
+    </row>
+    <row r="64" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A64" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B64" s="14"/>
+      <c r="C64" s="33">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="D64" s="33">
+        <v>0</v>
+      </c>
+      <c r="E64" s="33">
+        <v>9.4</v>
+      </c>
+      <c r="F64" s="33">
+        <v>0</v>
+      </c>
+      <c r="G64" s="34">
+        <v>0</v>
+      </c>
+      <c r="H64" s="35">
+        <v>43.4</v>
+      </c>
+      <c r="I64" s="40">
+        <v>14.2</v>
+      </c>
+      <c r="J64" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K64" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L64" s="28">
+        <v>0</v>
+      </c>
+      <c r="M64" s="28">
+        <v>56.490792000903845</v>
+      </c>
+      <c r="N64" s="18">
+        <v>60.6</v>
+      </c>
+      <c r="O64" s="18">
+        <v>12</v>
+      </c>
+      <c r="P64" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="28">
+        <v>15.236934328813042</v>
+      </c>
+      <c r="R64" s="28"/>
+      <c r="S64" s="15"/>
+      <c r="T64" s="15"/>
+      <c r="U64" s="15"/>
+      <c r="V64" s="15"/>
+    </row>
+    <row r="65" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A65" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B65" s="14"/>
+      <c r="C65" s="33">
+        <v>0</v>
+      </c>
+      <c r="D65" s="33">
+        <v>45.2</v>
+      </c>
+      <c r="E65" s="33">
+        <v>0</v>
+      </c>
+      <c r="F65" s="33">
+        <v>0</v>
+      </c>
+      <c r="G65" s="33">
         <v>88</v>
       </c>
-      <c r="AN4" s="36"/>
-[...243 lines deleted...]
-      <c r="J7" s="23">
+      <c r="H65" s="35">
+        <v>0</v>
+      </c>
+      <c r="I65" s="40">
+        <v>0</v>
+      </c>
+      <c r="J65" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K65" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L65" s="28">
+        <v>0</v>
+      </c>
+      <c r="M65" s="28">
+        <v>200.40080160320639</v>
+      </c>
+      <c r="N65" s="18">
+        <v>92.5</v>
+      </c>
+      <c r="O65" s="18">
+        <v>167.3</v>
+      </c>
+      <c r="P65" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="28">
+        <v>0</v>
+      </c>
+      <c r="R65" s="28">
+        <v>0</v>
+      </c>
+      <c r="S65" s="15"/>
+      <c r="T65" s="15"/>
+      <c r="U65" s="15"/>
+      <c r="V65" s="15"/>
+    </row>
+    <row r="66" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A66" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B66" s="14"/>
+      <c r="C66" s="33">
+        <v>9.6</v>
+      </c>
+      <c r="D66" s="33">
         <v>8</v>
       </c>
-      <c r="K7" s="23">
-[...112 lines deleted...]
-      <c r="B8" s="26" t="s">
+      <c r="E66" s="33">
+        <v>11.3</v>
+      </c>
+      <c r="F66" s="33">
+        <v>6.1</v>
+      </c>
+      <c r="G66" s="34">
+        <v>6.2</v>
+      </c>
+      <c r="H66" s="35">
+        <v>3.1</v>
+      </c>
+      <c r="I66" s="40">
+        <v>16.2</v>
+      </c>
+      <c r="J66" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K66" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L66" s="28">
+        <v>0</v>
+      </c>
+      <c r="M66" s="28">
+        <v>0</v>
+      </c>
+      <c r="N66" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="O66" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="P66" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q66" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="R66" s="28">
+        <v>193.79844961240309</v>
+      </c>
+      <c r="S66" s="15"/>
+      <c r="T66" s="15"/>
+      <c r="U66" s="15"/>
+      <c r="V66" s="15"/>
+    </row>
+    <row r="67" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A67" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B67" s="14"/>
+      <c r="C67" s="33">
+        <v>0</v>
+      </c>
+      <c r="D67" s="33">
+        <v>0</v>
+      </c>
+      <c r="E67" s="33">
+        <v>100.3</v>
+      </c>
+      <c r="F67" s="33">
+        <v>0</v>
+      </c>
+      <c r="G67" s="34">
+        <v>0</v>
+      </c>
+      <c r="H67" s="35">
+        <v>292.8</v>
+      </c>
+      <c r="I67" s="40">
+        <v>0</v>
+      </c>
+      <c r="J67" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="K67" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L67" s="28">
+        <v>0</v>
+      </c>
+      <c r="M67" s="28">
+        <v>0</v>
+      </c>
+      <c r="N67" s="18">
+        <v>425.5</v>
+      </c>
+      <c r="O67" s="18">
+        <v>212.8</v>
+      </c>
+      <c r="P67" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="28">
+        <v>0</v>
+      </c>
+      <c r="R67" s="28">
+        <v>14.0324617615417</v>
+      </c>
+      <c r="S67" s="15"/>
+      <c r="T67" s="15"/>
+      <c r="U67" s="15"/>
+      <c r="V67" s="15"/>
+    </row>
+    <row r="68" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A68" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="B68" s="44"/>
+      <c r="C68" s="33">
+        <v>23.3</v>
+      </c>
+      <c r="D68" s="33">
+        <v>0</v>
+      </c>
+      <c r="E68" s="33">
+        <v>0</v>
+      </c>
+      <c r="F68" s="33">
+        <v>77.3</v>
+      </c>
+      <c r="G68" s="34">
+        <v>0</v>
+      </c>
+      <c r="H68" s="35">
+        <v>87.3</v>
+      </c>
+      <c r="I68" s="40">
+        <v>0</v>
+      </c>
+      <c r="J68" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="C8" s="24" t="s">
-[...1953 lines deleted...]
-      <c r="A22" s="28" t="s">
+      <c r="K68" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="L68" s="28">
+        <v>14.234875444839856</v>
+      </c>
+      <c r="M68" s="28">
+        <v>101.0611419909045</v>
+      </c>
+      <c r="N68" s="18">
+        <v>117.5</v>
+      </c>
+      <c r="O68" s="18">
+        <v>0</v>
+      </c>
+      <c r="P68" s="30">
+        <v>255.1</v>
+      </c>
+      <c r="Q68" s="28">
+        <v>0</v>
+      </c>
+      <c r="R68" s="28">
+        <v>0</v>
+      </c>
+      <c r="S68" s="15"/>
+      <c r="T68" s="15"/>
+      <c r="U68" s="15"/>
+      <c r="V68" s="15"/>
+    </row>
+    <row r="69" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="14"/>
+      <c r="C69" s="33">
+        <v>0</v>
+      </c>
+      <c r="D69" s="33">
+        <v>0</v>
+      </c>
+      <c r="E69" s="33">
+        <v>0</v>
+      </c>
+      <c r="F69" s="33">
+        <v>0</v>
+      </c>
+      <c r="G69" s="34">
+        <v>0</v>
+      </c>
+      <c r="H69" s="35">
+        <v>0</v>
+      </c>
+      <c r="I69" s="40">
+        <v>0</v>
+      </c>
+      <c r="J69" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="26" t="s">
-[...559 lines deleted...]
-      <c r="B26" s="26" t="s">
+      <c r="K69" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="L69" s="28">
+        <v>0</v>
+      </c>
+      <c r="M69" s="28">
+        <v>104.27528675703859</v>
+      </c>
+      <c r="N69" s="18">
+        <v>225.2</v>
+      </c>
+      <c r="O69" s="18">
+        <v>0</v>
+      </c>
+      <c r="P69" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="28">
+        <v>0</v>
+      </c>
+      <c r="R69" s="28">
+        <v>0</v>
+      </c>
+      <c r="S69" s="15"/>
+      <c r="T69" s="15"/>
+      <c r="U69" s="15"/>
+      <c r="V69" s="15"/>
+    </row>
+    <row r="71" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A71" s="54" t="s">
         <v>74</v>
       </c>
-      <c r="C26" s="24">
-[...443 lines deleted...]
-      <c r="AT31" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="46">
-[...45 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+  <mergeCells count="7">
+    <mergeCell ref="T2:T3"/>
+    <mergeCell ref="S2:S3"/>
+    <mergeCell ref="V2:V3"/>
+    <mergeCell ref="U2:U3"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>МС</vt:lpstr>
+      <vt:lpstr>3.1.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Айнур Досанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>