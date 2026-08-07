--- v0 (2026-04-14)
+++ v1 (2026-08-07)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте11111\142201\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте один\2 Партия\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22545" windowHeight="9735" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19140" windowHeight="11175" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Metedata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="68">
   <si>
     <t>+7 7172749775</t>
   </si>
   <si>
     <t>a.mazhirova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701257?keyword=</t>
   </si>
   <si>
     <t>Harvested area of selected crops</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
@@ -1377,51 +1377,51 @@
     <xf numFmtId="0" fontId="7" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1494,55 +1494,56 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="297" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="512">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 4" xfId="5"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 5" xfId="7"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 6" xfId="9"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 7" xfId="11"/>
     <cellStyle name="20% - Акцент1 7 2" xfId="12"/>
     <cellStyle name="20% - Акцент2 2" xfId="13"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент2 3" xfId="15"/>
     <cellStyle name="20% - Акцент2 3 2" xfId="16"/>
     <cellStyle name="20% - Акцент2 4" xfId="17"/>
     <cellStyle name="20% - Акцент2 4 2" xfId="18"/>
     <cellStyle name="20% - Акцент2 5" xfId="19"/>
     <cellStyle name="20% - Акцент2 5 2" xfId="20"/>
     <cellStyle name="20% - Акцент2 6" xfId="21"/>
     <cellStyle name="20% - Акцент2 6 2" xfId="22"/>
@@ -2334,51 +2335,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.mazhirova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701257?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
     </row>
     <row r="2" spans="1:13" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="14">
         <v>142201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>7</v>
       </c>
@@ -2404,51 +2405,51 @@
     </row>
     <row r="6" spans="1:13" s="20" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="20" customFormat="1" ht="30" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1" ht="19.5" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="20" customFormat="1" ht="30.75" customHeight="1">
+    <row r="9" spans="1:13" s="20" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="40"/>
     </row>
     <row r="10" spans="1:13" s="20" customFormat="1" ht="55.5" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="20" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:13" s="20" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="31" t="s">
         <v>16</v>
@@ -2548,51 +2549,51 @@
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="13"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="37" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="37" t="s">
         <v>52</v>
@@ -2610,100 +2611,100 @@
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="3"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="38" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA26"/>
+  <dimension ref="A2:AB26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Q31" sqref="Q31"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:T2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.140625" style="1" customWidth="1"/>
-    <col min="3" max="27" width="11.7109375" style="1" customWidth="1"/>
-    <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
+    <col min="3" max="28" width="11.7109375" style="1" customWidth="1"/>
     <col min="29" max="35" width="9.140625" style="1"/>
     <col min="36" max="36" width="8.85546875" style="1" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="11" customFormat="1" ht="31.5">
+    <row r="2" spans="1:28" s="11" customFormat="1" ht="31.5">
       <c r="A2" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="48"/>
-[...19 lines deleted...]
-      <c r="Z3" s="49" t="s">
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+    </row>
+    <row r="3" spans="1:28" ht="12.75">
+      <c r="Z3" s="48"/>
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="49" t="s">
         <v>63</v>
       </c>
-      <c r="AA3" s="49"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:27" s="12" customFormat="1" ht="26.25" customHeight="1">
+    </row>
+    <row r="4" spans="1:28" s="12" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9">
         <v>2000</v>
       </c>
       <c r="D4" s="9">
         <v>2001</v>
       </c>
       <c r="E4" s="9">
         <v>2002</v>
       </c>
       <c r="F4" s="9">
         <v>2003</v>
       </c>
       <c r="G4" s="9">
         <v>2004</v>
       </c>
       <c r="H4" s="9">
         <v>2005</v>
       </c>
       <c r="I4" s="9">
         <v>2006</v>
       </c>
@@ -2739,52 +2740,55 @@
       </c>
       <c r="T4" s="9">
         <v>2017</v>
       </c>
       <c r="U4" s="9">
         <v>2018</v>
       </c>
       <c r="V4" s="9">
         <v>2019</v>
       </c>
       <c r="W4" s="9">
         <v>2020</v>
       </c>
       <c r="X4" s="9">
         <v>2021</v>
       </c>
       <c r="Y4" s="9">
         <v>2022</v>
       </c>
       <c r="Z4" s="9">
         <v>2023</v>
       </c>
       <c r="AA4" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AB4" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="46">
         <v>12243223.5</v>
       </c>
       <c r="D5" s="47">
         <v>13064980</v>
       </c>
       <c r="E5" s="47">
         <v>13928537.5</v>
       </c>
       <c r="F5" s="47">
         <v>13720573.300000001</v>
       </c>
       <c r="G5" s="47">
         <v>14045785</v>
       </c>
       <c r="H5" s="47">
         <v>13793393.6</v>
       </c>
       <c r="I5" s="47">
         <v>14083025</v>
       </c>
@@ -2820,52 +2824,55 @@
       </c>
       <c r="T5" s="47">
         <v>15303950.5</v>
       </c>
       <c r="U5" s="47">
         <v>15034623.1</v>
       </c>
       <c r="V5" s="47">
         <v>15227010.9</v>
       </c>
       <c r="W5" s="47">
         <v>15685886.300000001</v>
       </c>
       <c r="X5" s="47">
         <v>15800710.300000001</v>
       </c>
       <c r="Y5" s="47">
         <v>16011748.9</v>
       </c>
       <c r="Z5" s="47">
         <v>16657306.4</v>
       </c>
       <c r="AA5" s="47">
         <v>16551785.5</v>
       </c>
-    </row>
-    <row r="6" spans="1:27" s="12" customFormat="1" ht="12.75">
+      <c r="AB5" s="47">
+        <v>15907399.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="12" customFormat="1" ht="12.75">
       <c r="A6" s="28">
         <v>100000000</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="G6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="H6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="I6" s="42" t="s">
@@ -2903,52 +2910,55 @@
       </c>
       <c r="T6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="U6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="V6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="W6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="X6" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Y6" s="43">
         <v>326672</v>
       </c>
       <c r="Z6" s="43">
         <v>317969.5</v>
       </c>
       <c r="AA6" s="43">
         <v>307903.3</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="12" customFormat="1" ht="12.75">
+      <c r="AB6" s="43">
+        <v>300041.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="12" customFormat="1" ht="12.75">
       <c r="A7" s="28">
         <v>110000000</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="42">
         <v>3205760</v>
       </c>
       <c r="D7" s="43">
         <v>3283781</v>
       </c>
       <c r="E7" s="43">
         <v>3569608</v>
       </c>
       <c r="F7" s="43">
         <v>3424187</v>
       </c>
       <c r="G7" s="43">
         <v>3506845</v>
       </c>
       <c r="H7" s="43">
         <v>3476730.5</v>
       </c>
       <c r="I7" s="43">
@@ -2986,52 +2996,55 @@
       </c>
       <c r="T7" s="43">
         <v>4305390.4000000004</v>
       </c>
       <c r="U7" s="43">
         <v>4317081.0999999996</v>
       </c>
       <c r="V7" s="43">
         <v>4405247.7</v>
       </c>
       <c r="W7" s="43">
         <v>4407652.2</v>
       </c>
       <c r="X7" s="43">
         <v>4463168.0999999996</v>
       </c>
       <c r="Y7" s="43">
         <v>4625776.5999999996</v>
       </c>
       <c r="Z7" s="43">
         <v>4657146.5999999996</v>
       </c>
       <c r="AA7" s="43">
         <v>4597226.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" ht="12.75">
+      <c r="AB7" s="43">
+        <v>4631806.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="12.75">
       <c r="A8" s="28">
         <v>150000000</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="42">
         <v>572133.5</v>
       </c>
       <c r="D8" s="43">
         <v>659525.5</v>
       </c>
       <c r="E8" s="43">
         <v>753356.6</v>
       </c>
       <c r="F8" s="43">
         <v>644683</v>
       </c>
       <c r="G8" s="43">
         <v>709084</v>
       </c>
       <c r="H8" s="43">
         <v>472258</v>
       </c>
       <c r="I8" s="43">
@@ -3069,52 +3082,55 @@
       </c>
       <c r="T8" s="43">
         <v>388891.2</v>
       </c>
       <c r="U8" s="43">
         <v>437114.1</v>
       </c>
       <c r="V8" s="43">
         <v>456929.4</v>
       </c>
       <c r="W8" s="43">
         <v>446183.5</v>
       </c>
       <c r="X8" s="43">
         <v>435633.5</v>
       </c>
       <c r="Y8" s="43">
         <v>366917.7</v>
       </c>
       <c r="Z8" s="43">
         <v>406738.9</v>
       </c>
       <c r="AA8" s="43">
         <v>407007.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" ht="12.75">
+      <c r="AB8" s="43">
+        <v>426056.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75">
       <c r="A9" s="28">
         <v>190000000</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="42">
         <v>463937</v>
       </c>
       <c r="D9" s="43">
         <v>452827.2</v>
       </c>
       <c r="E9" s="43">
         <v>475300.7</v>
       </c>
       <c r="F9" s="43">
         <v>470199.7</v>
       </c>
       <c r="G9" s="43">
         <v>478200.2</v>
       </c>
       <c r="H9" s="43">
         <v>496532.8</v>
       </c>
       <c r="I9" s="43">
@@ -3152,52 +3168,55 @@
       </c>
       <c r="T9" s="43">
         <v>449412.7</v>
       </c>
       <c r="U9" s="43">
         <v>450133.7</v>
       </c>
       <c r="V9" s="43">
         <v>456389.5</v>
       </c>
       <c r="W9" s="43">
         <v>466981</v>
       </c>
       <c r="X9" s="43">
         <v>479012.1</v>
       </c>
       <c r="Y9" s="43">
         <v>181356.2</v>
       </c>
       <c r="Z9" s="43">
         <v>186293.8</v>
       </c>
       <c r="AA9" s="43">
         <v>170158.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" ht="12.75">
+      <c r="AB9" s="43">
+        <v>167640.29999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75">
       <c r="A10" s="28">
         <v>230000000</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="44">
         <v>550</v>
       </c>
       <c r="D10" s="43">
         <v>450</v>
       </c>
       <c r="E10" s="43">
         <v>750</v>
       </c>
       <c r="F10" s="43">
         <v>1020</v>
       </c>
       <c r="G10" s="43">
         <v>1170</v>
       </c>
       <c r="H10" s="45">
         <v>950</v>
       </c>
       <c r="I10" s="43">
@@ -3235,52 +3254,55 @@
       </c>
       <c r="T10" s="42">
         <v>955</v>
       </c>
       <c r="U10" s="42">
         <v>150</v>
       </c>
       <c r="V10" s="42" t="s">
         <v>67</v>
       </c>
       <c r="W10" s="43">
         <v>30</v>
       </c>
       <c r="X10" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Y10" s="43">
         <v>230</v>
       </c>
       <c r="Z10" s="43">
         <v>40</v>
       </c>
       <c r="AA10" s="42" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" ht="12.75">
+      <c r="AB10" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75">
       <c r="A11" s="28">
         <v>270000000</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="42">
         <v>384989</v>
       </c>
       <c r="D11" s="43">
         <v>462379.5</v>
       </c>
       <c r="E11" s="43">
         <v>617358</v>
       </c>
       <c r="F11" s="43">
         <v>605618</v>
       </c>
       <c r="G11" s="43">
         <v>653104</v>
       </c>
       <c r="H11" s="43">
         <v>378857</v>
       </c>
       <c r="I11" s="43">
@@ -3318,52 +3340,55 @@
       </c>
       <c r="T11" s="43">
         <v>244752.4</v>
       </c>
       <c r="U11" s="43">
         <v>245402.2</v>
       </c>
       <c r="V11" s="43">
         <v>245146.2</v>
       </c>
       <c r="W11" s="43">
         <v>227247.9</v>
       </c>
       <c r="X11" s="43">
         <v>232322.8</v>
       </c>
       <c r="Y11" s="43">
         <v>204061.2</v>
       </c>
       <c r="Z11" s="43">
         <v>302095.59999999998</v>
       </c>
       <c r="AA11" s="43">
         <v>298611.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" ht="12.75">
+      <c r="AB11" s="43">
+        <v>282121.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75">
       <c r="A12" s="28">
         <v>310000000</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="42">
         <v>317478.90000000002</v>
       </c>
       <c r="D12" s="43">
         <v>285612</v>
       </c>
       <c r="E12" s="43">
         <v>354355</v>
       </c>
       <c r="F12" s="43">
         <v>383652.3</v>
       </c>
       <c r="G12" s="43">
         <v>375358.9</v>
       </c>
       <c r="H12" s="43">
         <v>395536.8</v>
       </c>
       <c r="I12" s="43">
@@ -3401,52 +3426,55 @@
       </c>
       <c r="T12" s="43">
         <v>274744.2</v>
       </c>
       <c r="U12" s="43">
         <v>299608.09999999998</v>
       </c>
       <c r="V12" s="43">
         <v>352466.3</v>
       </c>
       <c r="W12" s="43">
         <v>378414.5</v>
       </c>
       <c r="X12" s="43">
         <v>392622.5</v>
       </c>
       <c r="Y12" s="43">
         <v>384522.8</v>
       </c>
       <c r="Z12" s="43">
         <v>389137.2</v>
       </c>
       <c r="AA12" s="43">
         <v>367250.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" ht="12.75">
+      <c r="AB12" s="43">
+        <v>333861</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75">
       <c r="A13" s="28">
         <v>330000000</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="H13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="I13" s="42" t="s">
@@ -3484,52 +3512,55 @@
       </c>
       <c r="T13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="U13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="V13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="W13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="X13" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Y13" s="43">
         <v>311266.3</v>
       </c>
       <c r="Z13" s="43">
         <v>324712</v>
       </c>
       <c r="AA13" s="43">
         <v>294761.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" ht="12.75">
+      <c r="AB13" s="43">
+        <v>282643.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75">
       <c r="A14" s="28">
         <v>350000000</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="42">
         <v>624348.1</v>
       </c>
       <c r="D14" s="43">
         <v>722913.6</v>
       </c>
       <c r="E14" s="43">
         <v>782501.2</v>
       </c>
       <c r="F14" s="43">
         <v>808493.6</v>
       </c>
       <c r="G14" s="43">
         <v>833364.6</v>
       </c>
       <c r="H14" s="43">
         <v>696853.9</v>
       </c>
       <c r="I14" s="43">
@@ -3567,52 +3598,55 @@
       </c>
       <c r="T14" s="43">
         <v>778455.5</v>
       </c>
       <c r="U14" s="43">
         <v>812210.6</v>
       </c>
       <c r="V14" s="43">
         <v>834988</v>
       </c>
       <c r="W14" s="43">
         <v>901888.1</v>
       </c>
       <c r="X14" s="43">
         <v>936452.8</v>
       </c>
       <c r="Y14" s="43">
         <v>909493</v>
       </c>
       <c r="Z14" s="43">
         <v>937278.5</v>
       </c>
       <c r="AA14" s="43">
         <v>900856.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" ht="12.75">
+      <c r="AB14" s="43">
+        <v>904699</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75">
       <c r="A15" s="28">
         <v>390000000</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="42">
         <v>2815540</v>
       </c>
       <c r="D15" s="43">
         <v>2932244.8</v>
       </c>
       <c r="E15" s="43">
         <v>2960680.9</v>
       </c>
       <c r="F15" s="43">
         <v>2998834.8</v>
       </c>
       <c r="G15" s="43">
         <v>3039392</v>
       </c>
       <c r="H15" s="43">
         <v>3367499.4</v>
       </c>
       <c r="I15" s="43">
@@ -3650,52 +3684,55 @@
       </c>
       <c r="T15" s="43">
         <v>4180903.6</v>
       </c>
       <c r="U15" s="43">
         <v>4050017.7</v>
       </c>
       <c r="V15" s="43">
         <v>3888653.4</v>
       </c>
       <c r="W15" s="43">
         <v>3990566</v>
       </c>
       <c r="X15" s="43">
         <v>4007146.1</v>
       </c>
       <c r="Y15" s="43">
         <v>3975956</v>
       </c>
       <c r="Z15" s="43">
         <v>4146077.1</v>
       </c>
       <c r="AA15" s="43">
         <v>4255741.9000000004</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" ht="12.75">
+      <c r="AB15" s="43">
+        <v>4035773.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75">
       <c r="A16" s="28">
         <v>430000000</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="42">
         <v>72281.8</v>
       </c>
       <c r="D16" s="43">
         <v>69898</v>
       </c>
       <c r="E16" s="43">
         <v>68401</v>
       </c>
       <c r="F16" s="43">
         <v>83863.199999999997</v>
       </c>
       <c r="G16" s="43">
         <v>78932.899999999994</v>
       </c>
       <c r="H16" s="43">
         <v>84307.3</v>
       </c>
       <c r="I16" s="43">
@@ -3733,52 +3770,55 @@
       </c>
       <c r="T16" s="43">
         <v>97434</v>
       </c>
       <c r="U16" s="43">
         <v>95286</v>
       </c>
       <c r="V16" s="43">
         <v>97487.7</v>
       </c>
       <c r="W16" s="43">
         <v>99649</v>
       </c>
       <c r="X16" s="43">
         <v>96781.9</v>
       </c>
       <c r="Y16" s="43">
         <v>91527.5</v>
       </c>
       <c r="Z16" s="43">
         <v>100095.9</v>
       </c>
       <c r="AA16" s="43">
         <v>97856.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" ht="12.75">
+      <c r="AB16" s="43">
+        <v>94637</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75">
       <c r="A17" s="28">
         <v>470000000</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="H17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="I17" s="42" t="s">
@@ -3816,52 +3856,55 @@
       </c>
       <c r="T17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="U17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="V17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="W17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="X17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Y17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Z17" s="42" t="s">
         <v>67</v>
       </c>
       <c r="AA17" s="42" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="12.75">
+      <c r="AB17" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75">
       <c r="A18" s="28">
         <v>550000000</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="42">
         <v>390786.7</v>
       </c>
       <c r="D18" s="43">
         <v>463314</v>
       </c>
       <c r="E18" s="43">
         <v>535997.1</v>
       </c>
       <c r="F18" s="43">
         <v>510319.7</v>
       </c>
       <c r="G18" s="43">
         <v>571156.80000000005</v>
       </c>
       <c r="H18" s="43">
         <v>545678</v>
       </c>
       <c r="I18" s="43">
@@ -3899,52 +3942,55 @@
       </c>
       <c r="T18" s="43">
         <v>675385.9</v>
       </c>
       <c r="U18" s="43">
         <v>707153.2</v>
       </c>
       <c r="V18" s="43">
         <v>779689.2</v>
       </c>
       <c r="W18" s="43">
         <v>887283</v>
       </c>
       <c r="X18" s="43">
         <v>865675.3</v>
       </c>
       <c r="Y18" s="43">
         <v>950206</v>
       </c>
       <c r="Z18" s="43">
         <v>890826</v>
       </c>
       <c r="AA18" s="43">
         <v>912838.8</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="12.75">
+      <c r="AB18" s="43">
+        <v>829173.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75">
       <c r="A19" s="28">
         <v>590000000</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="42">
         <v>2792203.3</v>
       </c>
       <c r="D19" s="43">
         <v>3030218.5</v>
       </c>
       <c r="E19" s="43">
         <v>3011078</v>
       </c>
       <c r="F19" s="43">
         <v>2997811</v>
       </c>
       <c r="G19" s="43">
         <v>2998505</v>
       </c>
       <c r="H19" s="43">
         <v>3113156.7</v>
       </c>
       <c r="I19" s="43">
@@ -3982,52 +4028,55 @@
       </c>
       <c r="T19" s="43">
         <v>3090553.3</v>
       </c>
       <c r="U19" s="43">
         <v>2794597.7</v>
       </c>
       <c r="V19" s="43">
         <v>2864547.4</v>
       </c>
       <c r="W19" s="43">
         <v>2967065</v>
       </c>
       <c r="X19" s="43">
         <v>2991515.2</v>
       </c>
       <c r="Y19" s="43">
         <v>3042314.5</v>
       </c>
       <c r="Z19" s="43">
         <v>3358689.1</v>
       </c>
       <c r="AA19" s="43">
         <v>3318222.6</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" ht="12.75">
+      <c r="AB19" s="43">
+        <v>3011043.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75">
       <c r="A20" s="28">
         <v>610000000</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="G20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="H20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="I20" s="42" t="s">
@@ -4065,52 +4114,55 @@
       </c>
       <c r="T20" s="42" t="s">
         <v>67</v>
       </c>
       <c r="U20" s="43">
         <v>273600.90000000002</v>
       </c>
       <c r="V20" s="43">
         <v>284532.90000000002</v>
       </c>
       <c r="W20" s="43">
         <v>303743.2</v>
       </c>
       <c r="X20" s="43">
         <v>294610.5</v>
       </c>
       <c r="Y20" s="43">
         <v>312963.90000000002</v>
       </c>
       <c r="Z20" s="43">
         <v>321682.09999999998</v>
       </c>
       <c r="AA20" s="43">
         <v>333097</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="12.75">
+      <c r="AB20" s="43">
+        <v>340865.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75">
       <c r="A21" s="28"/>
       <c r="B21" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="42">
         <v>191743.1</v>
       </c>
       <c r="D21" s="43">
         <v>201109.9</v>
       </c>
       <c r="E21" s="43">
         <v>232686.9</v>
       </c>
       <c r="F21" s="43">
         <v>230533.6</v>
       </c>
       <c r="G21" s="43">
         <v>222575.2</v>
       </c>
       <c r="H21" s="43">
         <v>236384.6</v>
       </c>
       <c r="I21" s="43">
         <v>245288</v>
       </c>
@@ -4142,52 +4194,55 @@
         <v>250766.5</v>
       </c>
       <c r="S21" s="43">
         <v>261035</v>
       </c>
       <c r="T21" s="43">
         <v>258835.1</v>
       </c>
       <c r="U21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="V21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="W21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="X21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Y21" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Z21" s="43"/>
       <c r="AA21" s="43"/>
-    </row>
-    <row r="22" spans="1:27" ht="12.75">
+      <c r="AB21" s="43" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75">
       <c r="A22" s="28">
         <v>620000000</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="F22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="G22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="H22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="I22" s="42" t="s">
@@ -4225,52 +4280,55 @@
       </c>
       <c r="T22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="U22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="V22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="W22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="X22" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Y22" s="43">
         <v>31250</v>
       </c>
       <c r="Z22" s="43">
         <v>24829.1</v>
       </c>
       <c r="AA22" s="43">
         <v>24425.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="12.75">
+      <c r="AB22" s="43">
+        <v>20296</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
       <c r="A23" s="28">
         <v>630000000</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="42">
         <v>406967.1</v>
       </c>
       <c r="D23" s="43">
         <v>496818.9</v>
       </c>
       <c r="E23" s="43">
         <v>565468.6</v>
       </c>
       <c r="F23" s="43">
         <v>560633.19999999995</v>
       </c>
       <c r="G23" s="43">
         <v>577786.19999999995</v>
       </c>
       <c r="H23" s="43">
         <v>527748.30000000005</v>
       </c>
       <c r="I23" s="43">
@@ -4308,52 +4366,55 @@
       </c>
       <c r="T23" s="43">
         <v>557835</v>
       </c>
       <c r="U23" s="43">
         <v>539445.5</v>
       </c>
       <c r="V23" s="43">
         <v>548323.80000000005</v>
       </c>
       <c r="W23" s="43">
         <v>593937.69999999995</v>
       </c>
       <c r="X23" s="43">
         <v>593347.5</v>
       </c>
       <c r="Y23" s="43">
         <v>284239.8</v>
       </c>
       <c r="Z23" s="43">
         <v>280114.3</v>
       </c>
       <c r="AA23" s="43">
         <v>253113.60000000001</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" ht="12.75">
+      <c r="AB23" s="43">
+        <v>238484.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
       <c r="A24" s="28">
         <v>710000000</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="42">
         <v>3220</v>
       </c>
       <c r="D24" s="43">
         <v>900</v>
       </c>
       <c r="E24" s="45">
         <v>782</v>
       </c>
       <c r="F24" s="45">
         <v>234</v>
       </c>
       <c r="G24" s="43" t="s">
         <v>66</v>
       </c>
       <c r="H24" s="45">
         <v>455</v>
       </c>
       <c r="I24" s="45">
@@ -4391,52 +4452,55 @@
       </c>
       <c r="T24" s="43">
         <v>370</v>
       </c>
       <c r="U24" s="43">
         <v>370</v>
       </c>
       <c r="V24" s="43">
         <v>1581</v>
       </c>
       <c r="W24" s="43">
         <v>1720</v>
       </c>
       <c r="X24" s="43">
         <v>1720</v>
       </c>
       <c r="Y24" s="43">
         <v>1598</v>
       </c>
       <c r="Z24" s="43">
         <v>1343</v>
       </c>
       <c r="AA24" s="43">
         <v>646</v>
       </c>
-    </row>
-    <row r="25" spans="1:27" ht="12.75">
+      <c r="AB24" s="43">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75">
       <c r="A25" s="28">
         <v>750000000</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>47</v>
       </c>
       <c r="C25" s="42">
         <v>1285</v>
       </c>
       <c r="D25" s="43">
         <v>2987.1</v>
       </c>
       <c r="E25" s="45">
         <v>213.5</v>
       </c>
       <c r="F25" s="45">
         <v>490.2</v>
       </c>
       <c r="G25" s="45">
         <v>310.2</v>
       </c>
       <c r="H25" s="45">
         <v>445.3</v>
       </c>
       <c r="I25" s="45">
@@ -4474,52 +4538,55 @@
       </c>
       <c r="T25" s="43">
         <v>32</v>
       </c>
       <c r="U25" s="43">
         <v>211.7</v>
       </c>
       <c r="V25" s="43">
         <v>98.8</v>
       </c>
       <c r="W25" s="43">
         <v>136.9</v>
       </c>
       <c r="X25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Y25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="Z25" s="42" t="s">
         <v>67</v>
       </c>
       <c r="AA25" s="43">
         <v>112.7</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" ht="12.75">
+      <c r="AB25" s="43">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
       <c r="A26" s="28">
         <v>790000000</v>
       </c>
       <c r="B26" s="34" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="F26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="G26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="H26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="I26" s="42" t="s">
@@ -4557,55 +4624,57 @@
       </c>
       <c r="T26" s="42" t="s">
         <v>67</v>
       </c>
       <c r="U26" s="43">
         <v>12240.8</v>
       </c>
       <c r="V26" s="43">
         <v>10929.6</v>
       </c>
       <c r="W26" s="43">
         <v>13388.3</v>
       </c>
       <c r="X26" s="43">
         <v>10702</v>
       </c>
       <c r="Y26" s="43">
         <v>11397.4</v>
       </c>
       <c r="Z26" s="43">
         <v>12237.9</v>
       </c>
       <c r="AA26" s="43">
         <v>11956</v>
       </c>
+      <c r="AB26" s="43">
+        <v>7176.1</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="B2:T2"/>
-    <mergeCell ref="Z3:AA3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>