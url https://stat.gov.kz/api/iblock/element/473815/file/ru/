--- v0 (2026-04-24)
+++ v1 (2026-08-07)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте11111\149416\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте один\2 Партия\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10905" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24750" windowHeight="11805" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="65">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -208,61 +208,71 @@
   <si>
     <t>Курманбаева Гульнар Лекеровна</t>
   </si>
   <si>
     <t>код КСП 149416</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/19708114</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/spreadsheets/?year=2024&amp;name=19519&amp;period=year&amp;type=spreadsheets</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Посевная площадь основных сельскохозяйственных культур в сельскохозяйственных кооперативах — это общая площадь земель (в гектарах), засеянных основными культурами и находящихся в пользовании сельскохозяйственных кооперативов за определённый период (обычно календарный год).
 </t>
   </si>
   <si>
     <t>На основе общегосударственного статистического наблюдения "О деятельности сельскохозяйственного кооператива" 1 СПК(год), представляемая сельскохозяйственными кооперативами.</t>
   </si>
   <si>
     <t xml:space="preserve">Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году.
 </t>
+  </si>
+  <si>
+    <t>Атырауская</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="192" formatCode="0.0;[Red]0.0"/>
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -332,107 +342,115 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -480,77 +498,91 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="192" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4 11" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -827,51 +859,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/spreadsheets/?year=2024&amp;name=19519&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gu.kurmanbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/19708114" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
     </row>
     <row r="2" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="31">
         <v>149416</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26" t="s">
         <v>28</v>
       </c>
@@ -1107,436 +1139,539 @@
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="15" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:F21"/>
+  <dimension ref="A2:G23"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G39" sqref="G39"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="G5" sqref="G5:G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" s="12" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" s="12" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="45"/>
-[...2 lines deleted...]
-      <c r="F2" s="43" t="s">
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="43"/>
+    </row>
+    <row r="3" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="G3" s="43" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9">
         <v>2021</v>
       </c>
       <c r="D4" s="9">
         <v>2022</v>
       </c>
       <c r="E4" s="9">
         <v>2023</v>
       </c>
       <c r="F4" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:6" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G4" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="51">
         <v>838</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="51">
         <v>1294</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="51">
         <v>118041.8</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="51">
         <v>102371.9</v>
       </c>
-    </row>
-    <row r="6" spans="1:6" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="G5" s="52">
+        <v>104839.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="29">
         <v>100000000</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>58</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>58</v>
       </c>
       <c r="E6" s="40">
         <v>9199</v>
       </c>
       <c r="F6" s="40">
         <v>3948</v>
       </c>
-    </row>
-    <row r="7" spans="1:6" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="G6" s="48">
+        <v>4568.8999999999996</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="29">
         <v>110000000</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>58</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>58</v>
       </c>
       <c r="E7" s="40">
         <v>1042</v>
       </c>
       <c r="F7" s="40">
         <v>2575</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="G7" s="48">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="29">
         <v>150000000</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="38" t="s">
         <v>58</v>
       </c>
       <c r="D8" s="39" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="40">
         <v>16588</v>
       </c>
       <c r="F8" s="40">
         <v>11992.5</v>
       </c>
-    </row>
-    <row r="9" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="G8" s="48">
+        <v>14678.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="29">
         <v>190000000</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="40">
         <v>8847.5</v>
       </c>
       <c r="F9" s="37">
         <v>8818.1</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="G9" s="47">
+        <v>12682.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="29">
+        <v>230000000</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="G10" s="46">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="29">
         <v>270000000</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="39">
+      <c r="C11" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="39">
         <v>50</v>
       </c>
-      <c r="E10" s="40">
+      <c r="E11" s="40">
         <v>1646</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F11" s="37">
         <v>1378.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="29">
+      <c r="G11" s="47">
+        <v>2694.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="29">
         <v>310000000</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B12" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="38">
+      <c r="C12" s="38">
         <v>250</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D12" s="39">
         <v>350</v>
       </c>
-      <c r="E11" s="40">
+      <c r="E12" s="40">
         <v>25057.8</v>
       </c>
-      <c r="F11" s="37">
+      <c r="F12" s="37">
         <v>19173.599999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="29">
+      <c r="G12" s="47">
+        <v>13487.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="29">
         <v>330000000</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B13" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="40">
+      <c r="C13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="40">
         <v>7640.9</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F13" s="41">
         <v>4679.6000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="29">
+      <c r="G13" s="49">
+        <v>3710.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="29">
         <v>350000000</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B14" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="C13" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="40">
+      <c r="C14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="40">
         <v>4563</v>
       </c>
-      <c r="F13" s="37">
+      <c r="F14" s="37">
         <v>3366</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="29">
+      <c r="G14" s="47">
+        <v>3392.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="29">
         <v>390000000</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B15" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="C14" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="40">
+      <c r="C15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="40">
         <v>1843</v>
       </c>
-      <c r="F14" s="37">
+      <c r="F15" s="37">
         <v>5446.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="29">
+      <c r="G15" s="48" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="29">
         <v>430000000</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B16" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="40">
+      <c r="C16" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="40">
         <v>50</v>
       </c>
-      <c r="F15" s="40">
+      <c r="F16" s="40">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="29">
+      <c r="G16" s="46">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="29">
         <v>470000000</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B17" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="40">
+      <c r="C17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="40">
         <v>28.5</v>
       </c>
-      <c r="F16" s="40">
+      <c r="F17" s="40">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="29">
+      <c r="G17" s="46">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="29">
         <v>550000000</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B18" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="C17" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="40">
+      <c r="C18" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="40">
         <v>14618</v>
       </c>
-      <c r="F17" s="37">
+      <c r="F18" s="37">
         <v>15292.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="29">
+      <c r="G18" s="46">
+        <v>16754.099999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="29">
         <v>590000000</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B19" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C18" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="40">
+      <c r="C19" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="40">
         <v>6883</v>
       </c>
-      <c r="F18" s="37">
+      <c r="F19" s="37">
         <v>3871</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="29">
+      <c r="G19" s="46">
+        <v>5178</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="29">
         <v>610000000</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B20" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="38">
+      <c r="C20" s="38">
         <v>588</v>
       </c>
-      <c r="D19" s="39">
+      <c r="D20" s="39">
         <v>894</v>
       </c>
-      <c r="E19" s="40">
+      <c r="E20" s="40">
         <v>17703.599999999999</v>
       </c>
-      <c r="F19" s="37">
+      <c r="F20" s="37">
         <v>19055.599999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="29">
+      <c r="G20" s="46">
+        <v>21483.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="29">
+        <v>620000000</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="E21" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="G21" s="46">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="29">
         <v>630000000</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B22" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C20" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="40">
+      <c r="C22" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" s="40">
         <v>2063.5</v>
       </c>
-      <c r="F20" s="37">
+      <c r="F22" s="37">
         <v>2312.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="29">
+      <c r="G22" s="46">
+        <v>2449.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="29">
         <v>790000000</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B23" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C21" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="40">
+      <c r="C23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="40">
         <v>268</v>
       </c>
-      <c r="F21" s="37">
+      <c r="F23" s="37">
         <v>384</v>
+      </c>
+      <c r="G23" s="46">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:E2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>