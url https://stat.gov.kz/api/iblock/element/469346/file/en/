--- v0 (2026-06-24)
+++ v1 (2026-07-22)
@@ -440,106 +440,106 @@
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="4"/>
     <cellStyle name="Финансовый 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -817,284 +817,284 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr enableFormatConditionsCalculation="0">
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BP33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BO37" sqref="BO37"/>
+    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
+      <selection activeCell="S39" sqref="S39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="2" customWidth="1"/>
     <col min="6" max="7" width="11.28515625" style="2" customWidth="1"/>
     <col min="8" max="15" width="12.28515625" style="2" customWidth="1"/>
     <col min="16" max="20" width="14.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="15.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="15.140625" style="2" customWidth="1"/>
     <col min="24" max="26" width="15" style="2" customWidth="1"/>
     <col min="27" max="33" width="12.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="12.42578125" style="2" customWidth="1"/>
     <col min="35" max="37" width="12.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="12.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="44" width="14.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="14.140625" style="2" customWidth="1"/>
     <col min="46" max="56" width="14" style="2" customWidth="1"/>
     <col min="57" max="57" width="9.140625" style="2"/>
     <col min="58" max="64" width="12.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="11.7109375" style="2" customWidth="1"/>
     <col min="66" max="66" width="12.42578125" style="2" customWidth="1"/>
     <col min="67" max="67" width="13" style="2" customWidth="1"/>
     <col min="68" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:68" ht="40.5" customHeight="1">
-      <c r="B2" s="35" t="s">
+      <c r="B2" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="36"/>
-[...17 lines deleted...]
-      <c r="U2" s="36"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
     </row>
     <row r="4" spans="1:68">
       <c r="L4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="W4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AH4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AS4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="BD4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="BP4" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:68">
-      <c r="A5" s="23"/>
-      <c r="B5" s="26" t="s">
+      <c r="A5" s="26"/>
+      <c r="B5" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="27"/>
-[...9 lines deleted...]
-      <c r="M5" s="24" t="s">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="25"/>
-[...18 lines deleted...]
-      <c r="AG5" s="25"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="T5" s="33"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="33"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="33"/>
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="33"/>
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="33"/>
+      <c r="AC5" s="33"/>
+      <c r="AD5" s="33"/>
+      <c r="AE5" s="33"/>
+      <c r="AF5" s="33"/>
+      <c r="AG5" s="33"/>
       <c r="AH5" s="3"/>
-      <c r="AI5" s="37" t="s">
+      <c r="AI5" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AJ5" s="37"/>
-[...20 lines deleted...]
-      <c r="BF5" s="39" t="s">
+      <c r="AJ5" s="27"/>
+      <c r="AK5" s="27"/>
+      <c r="AL5" s="27"/>
+      <c r="AM5" s="27"/>
+      <c r="AN5" s="27"/>
+      <c r="AO5" s="27"/>
+      <c r="AP5" s="27"/>
+      <c r="AQ5" s="27"/>
+      <c r="AR5" s="27"/>
+      <c r="AS5" s="27"/>
+      <c r="AT5" s="27"/>
+      <c r="AU5" s="27"/>
+      <c r="AV5" s="27"/>
+      <c r="AW5" s="27"/>
+      <c r="AX5" s="27"/>
+      <c r="AY5" s="27"/>
+      <c r="AZ5" s="27"/>
+      <c r="BA5" s="27"/>
+      <c r="BB5" s="27"/>
+      <c r="BC5" s="27"/>
+      <c r="BD5" s="27"/>
+      <c r="BF5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="BG5" s="39"/>
-[...8 lines deleted...]
-      <c r="BP5" s="39"/>
+      <c r="BG5" s="29"/>
+      <c r="BH5" s="29"/>
+      <c r="BI5" s="29"/>
+      <c r="BJ5" s="29"/>
+      <c r="BK5" s="29"/>
+      <c r="BL5" s="29"/>
+      <c r="BM5" s="29"/>
+      <c r="BN5" s="29"/>
+      <c r="BO5" s="29"/>
+      <c r="BP5" s="29"/>
     </row>
     <row r="6" spans="1:68" ht="31.5" customHeight="1">
-      <c r="A6" s="23"/>
-[...11 lines deleted...]
-      <c r="M6" s="32" t="s">
+      <c r="A6" s="26"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="N6" s="33"/>
-[...9 lines deleted...]
-      <c r="X6" s="32" t="s">
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="Y6" s="33"/>
-[...9 lines deleted...]
-      <c r="AI6" s="29" t="s">
+      <c r="Y6" s="38"/>
+      <c r="Z6" s="38"/>
+      <c r="AA6" s="38"/>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="38"/>
+      <c r="AD6" s="38"/>
+      <c r="AE6" s="38"/>
+      <c r="AF6" s="38"/>
+      <c r="AG6" s="38"/>
+      <c r="AH6" s="39"/>
+      <c r="AI6" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="AJ6" s="30"/>
-[...9 lines deleted...]
-      <c r="AT6" s="23" t="s">
+      <c r="AJ6" s="24"/>
+      <c r="AK6" s="24"/>
+      <c r="AL6" s="24"/>
+      <c r="AM6" s="24"/>
+      <c r="AN6" s="24"/>
+      <c r="AO6" s="24"/>
+      <c r="AP6" s="24"/>
+      <c r="AQ6" s="24"/>
+      <c r="AR6" s="24"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AU6" s="23"/>
-[...9 lines deleted...]
-      <c r="BF6" s="38" t="s">
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
+      <c r="BD6" s="26"/>
+      <c r="BF6" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="BG6" s="38"/>
-[...8 lines deleted...]
-      <c r="BP6" s="38"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="28"/>
+      <c r="BI6" s="28"/>
+      <c r="BJ6" s="28"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="28"/>
+      <c r="BM6" s="28"/>
+      <c r="BN6" s="28"/>
+      <c r="BO6" s="28"/>
+      <c r="BP6" s="28"/>
     </row>
     <row r="7" spans="1:68">
-      <c r="A7" s="23"/>
+      <c r="A7" s="26"/>
       <c r="B7" s="4">
         <v>2015</v>
       </c>
       <c r="C7" s="4">
         <v>2016</v>
       </c>
       <c r="D7" s="4">
         <v>2017</v>
       </c>
       <c r="E7" s="4">
         <v>2018</v>
       </c>
       <c r="F7" s="4">
         <v>2019</v>
       </c>
       <c r="G7" s="4">
         <v>2020</v>
       </c>
       <c r="H7" s="4">
         <v>2021</v>
       </c>
       <c r="I7" s="4">
         <v>2022</v>
       </c>
       <c r="J7" s="4">
@@ -1286,217 +1286,217 @@
       <c r="D8" s="10">
         <v>150826.9320037603</v>
       </c>
       <c r="E8" s="10">
         <v>162673.13673083248</v>
       </c>
       <c r="F8" s="10">
         <v>186815.3988332467</v>
       </c>
       <c r="G8" s="10">
         <v>213003.22619958431</v>
       </c>
       <c r="H8" s="10">
         <v>250311.16983879995</v>
       </c>
       <c r="I8" s="10">
         <v>309697.31635206239</v>
       </c>
       <c r="J8" s="10">
         <v>364294.95108211722</v>
       </c>
       <c r="K8" s="10">
         <v>405415.99831629585</v>
       </c>
       <c r="L8" s="10">
-        <v>443890</v>
+        <v>443315</v>
       </c>
       <c r="M8" s="10">
         <v>89525.74240904687</v>
       </c>
       <c r="N8" s="10">
         <v>101808.56142790792</v>
       </c>
       <c r="O8" s="10">
         <v>109876.38217378959</v>
       </c>
       <c r="P8" s="10">
         <v>118259.54992449011</v>
       </c>
       <c r="Q8" s="10">
         <v>136659.95725755213</v>
       </c>
       <c r="R8" s="10">
         <v>153575.41067560989</v>
       </c>
       <c r="S8" s="10">
         <v>182942.72979458654</v>
       </c>
       <c r="T8" s="10">
         <v>225801.00102693721</v>
       </c>
       <c r="U8" s="10">
         <v>265062.55957296106</v>
       </c>
       <c r="V8" s="10">
         <v>294015.33862997137</v>
       </c>
       <c r="W8" s="10">
-        <v>320506.5363713121</v>
+        <v>320507.95390887652</v>
       </c>
       <c r="X8" s="10">
         <v>10339.039728498316</v>
       </c>
       <c r="Y8" s="10">
         <v>12716.50137071527</v>
       </c>
       <c r="Z8" s="10">
         <v>20849.446484580814</v>
       </c>
       <c r="AA8" s="10">
         <v>22861.688597139393</v>
       </c>
       <c r="AB8" s="10">
         <v>25402.197192860855</v>
       </c>
       <c r="AC8" s="10">
         <v>30018.873568484425</v>
       </c>
       <c r="AD8" s="10">
         <v>34919.02283582103</v>
       </c>
       <c r="AE8" s="10">
         <v>44124.127850406803</v>
       </c>
       <c r="AF8" s="10">
         <v>52766.493239568823</v>
       </c>
       <c r="AG8" s="10">
         <v>59029.751328619597</v>
       </c>
       <c r="AH8" s="10">
-        <v>66417.125979069227</v>
+        <v>65923.436422850093</v>
       </c>
       <c r="AI8" s="10">
         <v>6717.8101660494858</v>
       </c>
       <c r="AJ8" s="10">
         <v>7321.7707371437364</v>
       </c>
       <c r="AK8" s="10">
         <v>7550.6528325568715</v>
       </c>
       <c r="AL8" s="10">
         <v>8354.4099508845611</v>
       </c>
       <c r="AM8" s="10">
         <v>9700.740484029342</v>
       </c>
       <c r="AN8" s="10">
         <v>11275.707661255439</v>
       </c>
       <c r="AO8" s="10">
         <v>12178.903567707095</v>
       </c>
       <c r="AP8" s="10">
         <v>15089.95312457864</v>
       </c>
       <c r="AQ8" s="10">
         <v>17357.024670701921</v>
       </c>
       <c r="AR8" s="10">
         <v>19092.979437506438</v>
       </c>
       <c r="AS8" s="10">
-        <v>20789.180540183006</v>
+        <v>20779.566815275539</v>
       </c>
       <c r="AT8" s="10">
         <v>11110.611292103264</v>
       </c>
       <c r="AU8" s="10">
         <v>11893.944875979265</v>
       </c>
       <c r="AV8" s="10">
         <v>12550.450512833007</v>
       </c>
       <c r="AW8" s="10">
         <v>13197.488258318403</v>
       </c>
       <c r="AX8" s="10">
         <v>15052.501588401779</v>
       </c>
       <c r="AY8" s="10">
         <v>18133.231943325412</v>
       </c>
       <c r="AZ8" s="10">
         <v>20270.513640685251</v>
       </c>
       <c r="BA8" s="10">
         <v>24682.234350139679</v>
       </c>
       <c r="BB8" s="10">
         <v>29108.873598885391</v>
       </c>
       <c r="BC8" s="10">
         <v>33277.928920198392</v>
       </c>
       <c r="BD8" s="10">
-        <v>36188.6307928561</v>
+        <v>36103.786377116587</v>
       </c>
       <c r="BE8" s="11"/>
       <c r="BF8" s="10">
         <v>99864.782137545189</v>
       </c>
       <c r="BG8" s="10">
         <v>114525.06279862318</v>
       </c>
       <c r="BH8" s="10">
         <v>130725.82865837043</v>
       </c>
       <c r="BI8" s="10">
         <v>141121.23852162951</v>
       </c>
       <c r="BJ8" s="10">
         <v>162062.15445041299</v>
       </c>
       <c r="BK8" s="10">
         <v>183594.28424409434</v>
       </c>
       <c r="BL8" s="10">
         <v>217861.7526304076</v>
       </c>
       <c r="BM8" s="10">
         <v>269925.12887734402</v>
       </c>
       <c r="BN8" s="10">
         <v>317829.05281252996</v>
       </c>
       <c r="BO8" s="10">
         <v>353045.08995859098</v>
       </c>
       <c r="BP8" s="10">
-        <v>386923.66235038132</v>
+        <v>386431.39033172658</v>
       </c>
     </row>
     <row r="9" spans="1:68">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9">
         <v>72507.011639321281</v>
       </c>
       <c r="C9" s="10">
         <v>81571.556191652169</v>
       </c>
       <c r="D9" s="10">
         <v>91084.471339024603</v>
       </c>
       <c r="E9" s="10">
         <v>97928.701345943977</v>
       </c>
       <c r="F9" s="10">
         <v>115371.35669808538</v>
       </c>
       <c r="G9" s="10">
         <v>130178.42710279893</v>
       </c>
       <c r="H9" s="10">
@@ -2306,217 +2306,217 @@
       <c r="D13" s="10">
         <v>214189.41069738983</v>
       </c>
       <c r="E13" s="10">
         <v>234167.74907394042</v>
       </c>
       <c r="F13" s="10">
         <v>260537.59803453364</v>
       </c>
       <c r="G13" s="10">
         <v>285520.89870510501</v>
       </c>
       <c r="H13" s="10">
         <v>327089.72603493027</v>
       </c>
       <c r="I13" s="10">
         <v>418811.13055747753</v>
       </c>
       <c r="J13" s="10">
         <v>496733.09582774452</v>
       </c>
       <c r="K13" s="10">
         <v>569616.72314265999</v>
       </c>
       <c r="L13" s="10">
-        <v>640290</v>
+        <v>638696</v>
       </c>
       <c r="M13" s="10">
         <v>106944.63009360862</v>
       </c>
       <c r="N13" s="10">
         <v>121612.86359431609</v>
       </c>
       <c r="O13" s="10">
         <v>134688.72446790844</v>
       </c>
       <c r="P13" s="10">
         <v>148182.4243784844</v>
       </c>
       <c r="Q13" s="10">
         <v>163680.79212964437</v>
       </c>
       <c r="R13" s="10">
         <v>173324.18265434311</v>
       </c>
       <c r="S13" s="10">
         <v>201262.79915093925</v>
       </c>
       <c r="T13" s="10">
         <v>255357.04885560396</v>
       </c>
       <c r="U13" s="10">
         <v>310694.02737391961</v>
       </c>
       <c r="V13" s="10">
         <v>357193.88449454645</v>
       </c>
       <c r="W13" s="10">
-        <v>399395.99764936697</v>
+        <v>400152.09329149232</v>
       </c>
       <c r="X13" s="10">
         <v>14594.601805856912</v>
       </c>
       <c r="Y13" s="10">
         <v>17853.259822185682</v>
       </c>
       <c r="Z13" s="10">
         <v>42286.410059577815</v>
       </c>
       <c r="AA13" s="10">
         <v>44924.592293260212</v>
       </c>
       <c r="AB13" s="10">
         <v>48909.985991276386</v>
       </c>
       <c r="AC13" s="10">
         <v>55887.128482980617</v>
       </c>
       <c r="AD13" s="10">
         <v>66010.115591043053</v>
       </c>
       <c r="AE13" s="10">
         <v>88781.893171611911</v>
       </c>
       <c r="AF13" s="10">
         <v>98412.626059235816</v>
       </c>
       <c r="AG13" s="10">
         <v>110651.08638841186</v>
       </c>
       <c r="AH13" s="10">
-        <v>127660.69444933311</v>
+        <v>125416.41910025226</v>
       </c>
       <c r="AI13" s="10">
         <v>14439.511357584122</v>
       </c>
       <c r="AJ13" s="10">
         <v>15755.767081224143</v>
       </c>
       <c r="AK13" s="10">
         <v>17002.22125206991</v>
       </c>
       <c r="AL13" s="10">
         <v>19001.68641725865</v>
       </c>
       <c r="AM13" s="10">
         <v>23484.126099737867</v>
       </c>
       <c r="AN13" s="10">
         <v>26553.370198905424</v>
       </c>
       <c r="AO13" s="10">
         <v>26894.205600281552</v>
       </c>
       <c r="AP13" s="10">
         <v>36379.760402675456</v>
       </c>
       <c r="AQ13" s="10">
         <v>40957.968275510713</v>
       </c>
       <c r="AR13" s="10">
         <v>45855.316077574134</v>
       </c>
       <c r="AS13" s="10">
-        <v>52274.550647782213</v>
+        <v>52604.380118480796</v>
       </c>
       <c r="AT13" s="10">
         <v>17668.654062556343</v>
       </c>
       <c r="AU13" s="10">
         <v>18281.387846785037</v>
       </c>
       <c r="AV13" s="10">
         <v>20212.054917833691</v>
       </c>
       <c r="AW13" s="10">
         <v>22059.032621884402</v>
       </c>
       <c r="AX13" s="10">
         <v>24462.68054803825</v>
       </c>
       <c r="AY13" s="10">
         <v>29756.203678452479</v>
       </c>
       <c r="AZ13" s="10">
         <v>32922.605692666402</v>
       </c>
       <c r="BA13" s="10">
         <v>38292.428127586252</v>
       </c>
       <c r="BB13" s="10">
         <v>46668.474119078346</v>
       </c>
       <c r="BC13" s="10">
         <v>55916.436182127531</v>
       </c>
       <c r="BD13" s="10">
-        <v>60957.220111175549</v>
+        <v>60523.15495902118</v>
       </c>
       <c r="BE13" s="11"/>
       <c r="BF13" s="10">
         <v>121539.23189946555</v>
       </c>
       <c r="BG13" s="10">
         <v>139466.1234165018</v>
       </c>
       <c r="BH13" s="10">
         <v>176975.13452748623</v>
       </c>
       <c r="BI13" s="10">
         <v>193107.01667174464</v>
       </c>
       <c r="BJ13" s="10">
         <v>212590.77812092076</v>
       </c>
       <c r="BK13" s="10">
         <v>229211.31113732373</v>
       </c>
       <c r="BL13" s="10">
         <v>267272.91474198236</v>
       </c>
       <c r="BM13" s="10">
         <v>344138.94202721585</v>
       </c>
       <c r="BN13" s="10">
         <v>409106.6534331555</v>
       </c>
       <c r="BO13" s="10">
         <v>467844.97088295827</v>
       </c>
       <c r="BP13" s="10">
-        <v>527056.69209869998</v>
+        <v>525568.51239174453</v>
       </c>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="9">
         <v>275624.1090189243</v>
       </c>
       <c r="C14" s="10">
         <v>312571.50333960331</v>
       </c>
       <c r="D14" s="10">
         <v>341775.05283664307</v>
       </c>
       <c r="E14" s="10">
         <v>371636.59316699917</v>
       </c>
       <c r="F14" s="10">
         <v>415583.67521234532</v>
       </c>
       <c r="G14" s="10">
         <v>450809.17256664956</v>
       </c>
       <c r="H14" s="10">
@@ -2714,321 +2714,321 @@
       <c r="D15" s="10">
         <v>166739.43639445989</v>
       </c>
       <c r="E15" s="10">
         <v>186040.92627610295</v>
       </c>
       <c r="F15" s="10">
         <v>209406.46138452369</v>
       </c>
       <c r="G15" s="10">
         <v>234496.280322301</v>
       </c>
       <c r="H15" s="10">
         <v>276543.83857993415</v>
       </c>
       <c r="I15" s="10">
         <v>349929.639432444</v>
       </c>
       <c r="J15" s="10">
         <v>414387.72628334328</v>
       </c>
       <c r="K15" s="10">
         <v>477894.58058644645</v>
       </c>
       <c r="L15" s="10">
-        <v>551183</v>
+        <v>545747</v>
       </c>
       <c r="M15" s="10">
         <v>89294.391837950345</v>
       </c>
       <c r="N15" s="10">
         <v>100661.17532671662</v>
       </c>
       <c r="O15" s="10">
         <v>110441.78954888099</v>
       </c>
       <c r="P15" s="10">
         <v>123362.63321183035</v>
       </c>
       <c r="Q15" s="10">
         <v>140059.51605865595</v>
       </c>
       <c r="R15" s="10">
         <v>152030.9902087567</v>
       </c>
       <c r="S15" s="10">
         <v>179278.22926335031</v>
       </c>
       <c r="T15" s="10">
         <v>226940.14784391402</v>
       </c>
       <c r="U15" s="10">
         <v>267699.71790772921</v>
       </c>
       <c r="V15" s="10">
         <v>314319.24374597677</v>
       </c>
       <c r="W15" s="10">
-        <v>354838.49557615881</v>
+        <v>355405.0116875291</v>
       </c>
       <c r="X15" s="10">
         <v>10097.927576589196</v>
       </c>
       <c r="Y15" s="10">
         <v>12172.509176579477</v>
       </c>
       <c r="Z15" s="10">
         <v>30973.10037542901</v>
       </c>
       <c r="AA15" s="10">
         <v>33897.638117557355</v>
       </c>
       <c r="AB15" s="10">
         <v>37345.998414580376</v>
       </c>
       <c r="AC15" s="10">
         <v>45978.698006224331</v>
       </c>
       <c r="AD15" s="10">
         <v>56031.347347886367</v>
       </c>
       <c r="AE15" s="10">
         <v>71728.898478431045</v>
       </c>
       <c r="AF15" s="10">
         <v>83757.050927749297</v>
       </c>
       <c r="AG15" s="10">
         <v>87308.633548644881</v>
       </c>
       <c r="AH15" s="10">
-        <v>107289.83872659485</v>
+        <v>102097.13459747912</v>
       </c>
       <c r="AI15" s="10">
         <v>8511.6710278364681</v>
       </c>
       <c r="AJ15" s="10">
         <v>9652.2365611754449</v>
       </c>
       <c r="AK15" s="10">
         <v>10186.666050626643</v>
       </c>
       <c r="AL15" s="10">
         <v>12181.230068656791</v>
       </c>
       <c r="AM15" s="10">
         <v>14229.997784067677</v>
       </c>
       <c r="AN15" s="10">
         <v>16691.091484413118</v>
       </c>
       <c r="AO15" s="10">
         <v>18346.629918024075</v>
       </c>
       <c r="AP15" s="10">
         <v>22647.546167979643</v>
       </c>
       <c r="AQ15" s="10">
         <v>28296.987890000561</v>
       </c>
       <c r="AR15" s="10">
         <v>33411.189540742722</v>
       </c>
       <c r="AS15" s="10">
-        <v>40096.20845398114</v>
+        <v>40498.881825973833</v>
       </c>
       <c r="AT15" s="10">
         <v>13269.908824118893</v>
       </c>
       <c r="AU15" s="10">
         <v>14148.234625942638</v>
       </c>
       <c r="AV15" s="10">
         <v>15137.880419523257</v>
       </c>
       <c r="AW15" s="10">
         <v>16599.454113618744</v>
       </c>
       <c r="AX15" s="10">
         <v>17770.920571390714</v>
       </c>
       <c r="AY15" s="10">
         <v>19795.500622906868</v>
       </c>
       <c r="AZ15" s="10">
         <v>22887.632050673448</v>
       </c>
       <c r="BA15" s="10">
         <v>28613.046942119327</v>
       </c>
       <c r="BB15" s="10">
         <v>34633.941977470131</v>
       </c>
       <c r="BC15" s="10">
         <v>42855.486004750172</v>
       </c>
       <c r="BD15" s="10">
-        <v>48958.060200474014</v>
+        <v>47746.374173878241</v>
       </c>
       <c r="BE15" s="11"/>
       <c r="BF15" s="10">
         <v>99392.319414539539</v>
       </c>
       <c r="BG15" s="10">
         <v>112833.68450329608</v>
       </c>
       <c r="BH15" s="10">
         <v>141414.88992431003</v>
       </c>
       <c r="BI15" s="10">
         <v>157260.2713293877</v>
       </c>
       <c r="BJ15" s="10">
         <v>177405.51447323631</v>
       </c>
       <c r="BK15" s="10">
         <v>198009.68821498103</v>
       </c>
       <c r="BL15" s="10">
         <v>235309.57661123667</v>
       </c>
       <c r="BM15" s="10">
         <v>298669.04632234509</v>
       </c>
       <c r="BN15" s="10">
         <v>351456.76883547852</v>
       </c>
       <c r="BO15" s="10">
         <v>401627.87729462166</v>
       </c>
       <c r="BP15" s="10">
-        <v>462128.33430275368</v>
+        <v>457502.14628500823</v>
       </c>
     </row>
     <row r="16" spans="1:68" ht="22.5">
       <c r="A16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="9">
         <v>124255.99566155263</v>
       </c>
       <c r="C16" s="10">
         <v>136732.45410502478</v>
       </c>
       <c r="D16" s="10">
         <v>145392.17948348186</v>
       </c>
       <c r="E16" s="10">
         <v>156590.74820919463</v>
       </c>
       <c r="F16" s="10">
         <v>170009.47531474524</v>
       </c>
       <c r="G16" s="10">
         <v>186422.66182236676</v>
       </c>
       <c r="H16" s="10">
         <v>213455.23803685576</v>
       </c>
       <c r="I16" s="10">
         <v>268615.42190402583</v>
       </c>
       <c r="J16" s="10">
         <v>330028.29349147802</v>
       </c>
       <c r="K16" s="10">
         <v>403696.38250546204</v>
       </c>
       <c r="L16" s="10">
-        <v>469694</v>
+        <v>469729</v>
       </c>
       <c r="M16" s="10">
         <v>82695.593688649751</v>
       </c>
       <c r="N16" s="10">
         <v>91193.5632567953</v>
       </c>
       <c r="O16" s="10">
         <v>99348.984621103606</v>
       </c>
       <c r="P16" s="10">
         <v>106127.05463661102</v>
       </c>
       <c r="Q16" s="10">
         <v>115068.71663041328</v>
       </c>
       <c r="R16" s="10">
         <v>128187.26832336372</v>
       </c>
       <c r="S16" s="10">
         <v>144051.97339517967</v>
       </c>
       <c r="T16" s="10">
         <v>178313.94323990832</v>
       </c>
       <c r="U16" s="10">
         <v>225310.19245008731</v>
       </c>
       <c r="V16" s="10">
         <v>275313.49535391823</v>
       </c>
       <c r="W16" s="10">
-        <v>316265.48934131366</v>
+        <v>316175.68388819339</v>
       </c>
       <c r="X16" s="10">
         <v>12351.16883589035</v>
       </c>
       <c r="Y16" s="10">
         <v>12636.199951738348</v>
       </c>
       <c r="Z16" s="10">
         <v>23146.216483843986</v>
       </c>
       <c r="AA16" s="10">
         <v>25095.141608380258</v>
       </c>
       <c r="AB16" s="10">
         <v>26632.225957418759</v>
       </c>
       <c r="AC16" s="10">
         <v>27673.481472560125</v>
       </c>
       <c r="AD16" s="10">
         <v>35107.924571996824</v>
       </c>
       <c r="AE16" s="10">
         <v>49123.208450284066</v>
       </c>
       <c r="AF16" s="10">
         <v>55456.941585658293</v>
       </c>
       <c r="AG16" s="10">
         <v>68351.9406933586</v>
       </c>
       <c r="AH16" s="10">
-        <v>85018.043420205155</v>
+        <v>85089.09198723681</v>
       </c>
       <c r="AI16" s="10">
         <v>8779.1451562083421</v>
       </c>
       <c r="AJ16" s="10">
         <v>10718.650034958762</v>
       </c>
       <c r="AK16" s="10">
         <v>10245.120188687106</v>
       </c>
       <c r="AL16" s="10">
         <v>11464.239094433729</v>
       </c>
       <c r="AM16" s="10">
         <v>12801.067826774768</v>
       </c>
       <c r="AN16" s="10">
         <v>13855.182865630895</v>
       </c>
       <c r="AO16" s="10">
         <v>16502.7704840429</v>
       </c>
       <c r="AP16" s="10">
         <v>19665.775129154295</v>
       </c>
@@ -3050,393 +3050,393 @@
       <c r="AV16" s="10">
         <v>12651.778074737784</v>
       </c>
       <c r="AW16" s="10">
         <v>13904.312869769647</v>
       </c>
       <c r="AX16" s="10">
         <v>15507.382506097159</v>
       </c>
       <c r="AY16" s="10">
         <v>16706.729160812021</v>
       </c>
       <c r="AZ16" s="10">
         <v>17792.654726510485</v>
       </c>
       <c r="BA16" s="10">
         <v>21512.579831590938</v>
       </c>
       <c r="BB16" s="10">
         <v>25704.450195982528</v>
       </c>
       <c r="BC16" s="10">
         <v>32135.535944615549</v>
       </c>
       <c r="BD16" s="10">
-        <v>35456.123364280436</v>
+        <v>35490.424153434426</v>
       </c>
       <c r="BE16" s="11"/>
       <c r="BF16" s="10">
         <v>95046.7625245401</v>
       </c>
       <c r="BG16" s="10">
         <v>103829.76320853367</v>
       </c>
       <c r="BH16" s="10">
         <v>122495.20110494758</v>
       </c>
       <c r="BI16" s="10">
         <v>131222.19624499127</v>
       </c>
       <c r="BJ16" s="10">
         <v>141700.94258783202</v>
       </c>
       <c r="BK16" s="10">
         <v>155860.7497959238</v>
       </c>
       <c r="BL16" s="10">
         <v>179159.89796717648</v>
       </c>
       <c r="BM16" s="10">
         <v>227437.15169019243</v>
       </c>
       <c r="BN16" s="10">
         <v>280767.13403574564</v>
       </c>
       <c r="BO16" s="10">
         <v>343665.43604727683</v>
       </c>
       <c r="BP16" s="10">
-        <v>401283.53276151879</v>
+        <v>401264.7758754302</v>
       </c>
     </row>
     <row r="17" spans="1:68" ht="33.75">
       <c r="A17" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="9">
         <v>85217.376173448531</v>
       </c>
       <c r="C17" s="10">
         <v>93855.482588062281</v>
       </c>
       <c r="D17" s="10">
         <v>101921.42550450837</v>
       </c>
       <c r="E17" s="10">
         <v>112286.77588245229</v>
       </c>
       <c r="F17" s="10">
         <v>123377.23331839869</v>
       </c>
       <c r="G17" s="10">
         <v>131071.53950921124</v>
       </c>
       <c r="H17" s="10">
         <v>154587.06801514642</v>
       </c>
       <c r="I17" s="10">
         <v>189273.87431964374</v>
       </c>
       <c r="J17" s="10">
         <v>231215.24450668698</v>
       </c>
       <c r="K17" s="10">
         <v>286551.86015612027</v>
       </c>
       <c r="L17" s="10">
-        <v>327763</v>
+        <v>327577</v>
       </c>
       <c r="M17" s="10">
         <v>65337.918374094086</v>
       </c>
       <c r="N17" s="10">
         <v>72993.115433460334</v>
       </c>
       <c r="O17" s="10">
         <v>80760.474810362095</v>
       </c>
       <c r="P17" s="10">
         <v>86802.221310750276</v>
       </c>
       <c r="Q17" s="10">
         <v>97190.518860879893</v>
       </c>
       <c r="R17" s="10">
         <v>107017.35522050448</v>
       </c>
       <c r="S17" s="10">
         <v>123229.12173065555</v>
       </c>
       <c r="T17" s="10">
         <v>149065.02556490188</v>
       </c>
       <c r="U17" s="10">
         <v>184324.09523107539</v>
       </c>
       <c r="V17" s="10">
         <v>221015.19681116097</v>
       </c>
       <c r="W17" s="10">
-        <v>256276.60119864249</v>
+        <v>256294.10947418853</v>
       </c>
       <c r="X17" s="10">
         <v>2988.7592549091255</v>
       </c>
       <c r="Y17" s="10">
         <v>3904.109016776953</v>
       </c>
       <c r="Z17" s="10">
         <v>6988.2013024187772</v>
       </c>
       <c r="AA17" s="10">
         <v>7720.5024891226549</v>
       </c>
       <c r="AB17" s="10">
         <v>7685.8380298850025</v>
       </c>
       <c r="AC17" s="10">
         <v>7017.9525777958315</v>
       </c>
       <c r="AD17" s="10">
         <v>9777.4768729329444</v>
       </c>
       <c r="AE17" s="10">
         <v>15823.643410852712</v>
       </c>
       <c r="AF17" s="10">
         <v>15471.364339942509</v>
       </c>
       <c r="AG17" s="10">
         <v>28083.374854675301</v>
       </c>
       <c r="AH17" s="10">
-        <v>31336.72387095739</v>
+        <v>31188.091188565497</v>
       </c>
       <c r="AI17" s="10">
         <v>6170.0119193659257</v>
       </c>
       <c r="AJ17" s="10">
         <v>6160.1831428380465</v>
       </c>
       <c r="AK17" s="10">
         <v>6426.66738228138</v>
       </c>
       <c r="AL17" s="10">
         <v>9293.7968972422605</v>
       </c>
       <c r="AM17" s="10">
         <v>8789.4294180992129</v>
       </c>
       <c r="AN17" s="10">
         <v>8382.316631223468</v>
       </c>
       <c r="AO17" s="10">
         <v>9721.1570723290024</v>
       </c>
       <c r="AP17" s="10">
         <v>11705.426356589149</v>
       </c>
       <c r="AQ17" s="10">
         <v>15000.040949034832</v>
       </c>
       <c r="AR17" s="10">
         <v>16301.278857332669</v>
       </c>
       <c r="AS17" s="10">
-        <v>19156.36708627177</v>
+        <v>19075.310815666544</v>
       </c>
       <c r="AT17" s="10">
         <v>6409.9217845987878</v>
       </c>
       <c r="AU17" s="10">
         <v>6685.0895662054672</v>
       </c>
       <c r="AV17" s="10">
         <v>7745.8583798482896</v>
       </c>
       <c r="AW17" s="10">
         <v>8470.4562453253548</v>
       </c>
       <c r="AX17" s="10">
         <v>9711.250501096516</v>
       </c>
       <c r="AY17" s="10">
         <v>8654.1141987845785</v>
       </c>
       <c r="AZ17" s="10">
         <v>11859.312339228938</v>
       </c>
       <c r="BA17" s="10">
         <v>12679.5728187366</v>
       </c>
       <c r="BB17" s="10">
         <v>16419.539241460079</v>
       </c>
       <c r="BC17" s="10">
         <v>21151.802026241487</v>
       </c>
       <c r="BD17" s="10">
-        <v>20993.399844352982</v>
+        <v>21019.869445442571</v>
       </c>
       <c r="BE17" s="11"/>
       <c r="BF17" s="10">
         <v>68326.677629003214</v>
       </c>
       <c r="BG17" s="10">
         <v>76897.224450237292</v>
       </c>
       <c r="BH17" s="10">
         <v>87748.676112780871</v>
       </c>
       <c r="BI17" s="10">
         <v>94522.723799872954</v>
       </c>
       <c r="BJ17" s="10">
         <v>104876.35689076489</v>
       </c>
       <c r="BK17" s="10">
         <v>114035.30779830032</v>
       </c>
       <c r="BL17" s="10">
         <v>133006.5986035885</v>
       </c>
       <c r="BM17" s="10">
         <v>164888.66897575458</v>
       </c>
       <c r="BN17" s="10">
         <v>199795.45957101791</v>
       </c>
       <c r="BO17" s="10">
         <v>249098.57166583627</v>
       </c>
       <c r="BP17" s="10">
-        <v>287613.3250695999</v>
+        <v>287482.20066275401</v>
       </c>
     </row>
     <row r="18" spans="1:68">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="9">
         <v>154794.27576710039</v>
       </c>
       <c r="C18" s="10">
         <v>179205.24536530083</v>
       </c>
       <c r="D18" s="10">
         <v>194226.95123464451</v>
       </c>
       <c r="E18" s="10">
         <v>213784.23317683884</v>
       </c>
       <c r="F18" s="10">
         <v>243293.4906753168</v>
       </c>
       <c r="G18" s="10">
         <v>252504.41306266547</v>
       </c>
       <c r="H18" s="10">
         <v>300886.86035907181</v>
       </c>
       <c r="I18" s="10">
         <v>416939.63578104624</v>
       </c>
       <c r="J18" s="10">
         <v>477821.41370905418</v>
       </c>
       <c r="K18" s="10">
         <v>508362.99291398318</v>
       </c>
       <c r="L18" s="10">
-        <v>513043</v>
+        <v>515935</v>
       </c>
       <c r="M18" s="10">
         <v>126689.32184650571</v>
       </c>
       <c r="N18" s="10">
         <v>143206.75698143063</v>
       </c>
       <c r="O18" s="10">
         <v>160518.5073574452</v>
       </c>
       <c r="P18" s="10">
         <v>177771.18853471708</v>
       </c>
       <c r="Q18" s="10">
         <v>200588.51095165935</v>
       </c>
       <c r="R18" s="10">
         <v>196791.64686446241</v>
       </c>
       <c r="S18" s="10">
         <v>244390.51195724195</v>
       </c>
       <c r="T18" s="10">
         <v>348615.07051176112</v>
       </c>
       <c r="U18" s="10">
         <v>385014.3273289341</v>
       </c>
       <c r="V18" s="10">
         <v>395508.35579659854</v>
       </c>
       <c r="W18" s="10">
-        <v>398200.94408267963</v>
+        <v>398858.57077923266</v>
       </c>
       <c r="X18" s="10">
         <v>4569.1715840349752</v>
       </c>
       <c r="Y18" s="10">
         <v>7065.1332649188489</v>
       </c>
       <c r="Z18" s="10">
         <v>16368.518288731717</v>
       </c>
       <c r="AA18" s="10">
         <v>16365.260275100898</v>
       </c>
       <c r="AB18" s="10">
         <v>20010.893842848709</v>
       </c>
       <c r="AC18" s="10">
         <v>25642.55323964062</v>
       </c>
       <c r="AD18" s="10">
         <v>25908.804178005325</v>
       </c>
       <c r="AE18" s="10">
         <v>30671.181531060061</v>
       </c>
       <c r="AF18" s="10">
         <v>44094.346352773318</v>
       </c>
       <c r="AG18" s="10">
         <v>47332.386378921656</v>
       </c>
       <c r="AH18" s="10">
-        <v>63228.103340363079</v>
+        <v>63713.061054893391</v>
       </c>
       <c r="AI18" s="10">
         <v>5649.4545204502811</v>
       </c>
       <c r="AJ18" s="10">
         <v>5633.8277139815891</v>
       </c>
       <c r="AK18" s="10">
         <v>6564.6807178014524</v>
       </c>
       <c r="AL18" s="10">
         <v>6706.7169096450043</v>
       </c>
       <c r="AM18" s="10">
         <v>8267.3008222112676</v>
       </c>
       <c r="AN18" s="10">
         <v>10447.13377237649</v>
       </c>
       <c r="AO18" s="10">
         <v>12530.654109178749</v>
       </c>
       <c r="AP18" s="10">
         <v>14239.783598670561</v>
       </c>
@@ -3458,289 +3458,289 @@
       <c r="AV18" s="10">
         <v>10775.244870666138</v>
       </c>
       <c r="AW18" s="10">
         <v>12941.067457375835</v>
       </c>
       <c r="AX18" s="10">
         <v>14426.785058597516</v>
       </c>
       <c r="AY18" s="10">
         <v>19623.079186185983</v>
       </c>
       <c r="AZ18" s="10">
         <v>18056.828989801932</v>
       </c>
       <c r="BA18" s="10">
         <v>23413.657522172642</v>
       </c>
       <c r="BB18" s="10">
         <v>27988.288448962605</v>
       </c>
       <c r="BC18" s="10">
         <v>32688.018874523161</v>
       </c>
       <c r="BD18" s="10">
-        <v>30528.882624808844</v>
+        <v>31920.67393926037</v>
       </c>
       <c r="BE18" s="11"/>
       <c r="BF18" s="10">
         <v>131258.49343054072</v>
       </c>
       <c r="BG18" s="10">
         <v>150271.89024634947</v>
       </c>
       <c r="BH18" s="10">
         <v>176887.02564617692</v>
       </c>
       <c r="BI18" s="10">
         <v>194136.44880981796</v>
       </c>
       <c r="BJ18" s="10">
         <v>220599.40479450801</v>
       </c>
       <c r="BK18" s="10">
         <v>222434.20010410305</v>
       </c>
       <c r="BL18" s="10">
         <v>270299.3161352473</v>
       </c>
       <c r="BM18" s="10">
         <v>379286.2520428212</v>
       </c>
       <c r="BN18" s="10">
         <v>429108.67368170741</v>
       </c>
       <c r="BO18" s="10">
         <v>442840.74217552011</v>
       </c>
       <c r="BP18" s="10">
-        <v>461429.04742304271</v>
+        <v>462571.63183412602</v>
       </c>
     </row>
     <row r="19" spans="1:68" ht="22.5">
       <c r="A19" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="9">
         <v>121019.57906151233</v>
       </c>
       <c r="C19" s="10">
         <v>131091.32205135634</v>
       </c>
       <c r="D19" s="10">
         <v>145698.23431882981</v>
       </c>
       <c r="E19" s="10">
         <v>159091.43910434007</v>
       </c>
       <c r="F19" s="10">
         <v>175387.31040749283</v>
       </c>
       <c r="G19" s="10">
         <v>186242.77954460299</v>
       </c>
       <c r="H19" s="10">
         <v>217783.06671804652</v>
       </c>
       <c r="I19" s="10">
         <v>268468.77975015232</v>
       </c>
       <c r="J19" s="10">
         <v>319218.25170035387</v>
       </c>
       <c r="K19" s="10">
         <v>365157.21783152688</v>
       </c>
       <c r="L19" s="10">
-        <v>417152</v>
+        <v>417100</v>
       </c>
       <c r="M19" s="10">
         <v>88631.099801451244</v>
       </c>
       <c r="N19" s="10">
         <v>92531.977001504798</v>
       </c>
       <c r="O19" s="10">
         <v>110762.307084418</v>
       </c>
       <c r="P19" s="10">
         <v>115245.46321223416</v>
       </c>
       <c r="Q19" s="10">
         <v>128540.35611938212</v>
       </c>
       <c r="R19" s="10">
         <v>137633.02240760569</v>
       </c>
       <c r="S19" s="10">
         <v>160725.25451138098</v>
       </c>
       <c r="T19" s="10">
         <v>196857.46558548298</v>
       </c>
       <c r="U19" s="10">
         <v>233527.65428974875</v>
       </c>
       <c r="V19" s="10">
         <v>268514.47898065147</v>
       </c>
       <c r="W19" s="10">
-        <v>314187.79100227123</v>
+        <v>314186.57172384317</v>
       </c>
       <c r="X19" s="10">
         <v>7779.2009309688847</v>
       </c>
       <c r="Y19" s="10">
         <v>8716.5242337187883</v>
       </c>
       <c r="Z19" s="10">
         <v>22705.979995661339</v>
       </c>
       <c r="AA19" s="10">
         <v>31343.99364187408</v>
       </c>
       <c r="AB19" s="10">
         <v>32581.472356189275</v>
       </c>
       <c r="AC19" s="10">
         <v>33342.300637300075</v>
       </c>
       <c r="AD19" s="10">
         <v>41704.501664904608</v>
       </c>
       <c r="AE19" s="10">
         <v>52663.011702619391</v>
       </c>
       <c r="AF19" s="10">
         <v>59923.165966456821</v>
       </c>
       <c r="AG19" s="10">
         <v>66651.564443029987</v>
       </c>
       <c r="AH19" s="10">
-        <v>69838.594240247723</v>
+        <v>69783.102160878756</v>
       </c>
       <c r="AI19" s="10">
         <v>2295.5901772203551</v>
       </c>
       <c r="AJ19" s="10">
         <v>3007.7392591877297</v>
       </c>
       <c r="AK19" s="10">
         <v>3111.6353663071777</v>
       </c>
       <c r="AL19" s="10">
         <v>2858.498116629074</v>
       </c>
       <c r="AM19" s="10">
         <v>3724.706437408262</v>
       </c>
       <c r="AN19" s="10">
         <v>3653.1997293827471</v>
       </c>
       <c r="AO19" s="10">
         <v>3645.6223383758038</v>
       </c>
       <c r="AP19" s="10">
         <v>4395.6376136819326</v>
       </c>
       <c r="AQ19" s="10">
         <v>6416.9178842174297</v>
       </c>
       <c r="AR19" s="10">
         <v>6676.7299044655429</v>
       </c>
       <c r="AS19" s="10">
-        <v>6913.8856083754799</v>
+        <v>6913.8193700340189</v>
       </c>
       <c r="AT19" s="10">
         <v>7942.9894907063699</v>
       </c>
       <c r="AU19" s="10">
         <v>8637.3612888170028</v>
       </c>
       <c r="AV19" s="10">
         <v>9118.3118724432879</v>
       </c>
       <c r="AW19" s="10">
         <v>9643.484133602733</v>
       </c>
       <c r="AX19" s="10">
         <v>10540.775494513175</v>
       </c>
       <c r="AY19" s="10">
         <v>11614.256770314496</v>
       </c>
       <c r="AZ19" s="10">
         <v>11707.688203385142</v>
       </c>
       <c r="BA19" s="10">
         <v>14552.703112229436</v>
       </c>
       <c r="BB19" s="10">
         <v>19350.513559930834</v>
       </c>
       <c r="BC19" s="10">
         <v>23314.444503379949</v>
       </c>
       <c r="BD19" s="10">
-        <v>26211.462357754986</v>
+        <v>26216.4108655811</v>
       </c>
       <c r="BE19" s="11"/>
       <c r="BF19" s="10">
         <v>96410.300732420117</v>
       </c>
       <c r="BG19" s="10">
         <v>101248.50123522359</v>
       </c>
       <c r="BH19" s="10">
         <v>133468.28708007935</v>
       </c>
       <c r="BI19" s="10">
         <v>146589.45685410826</v>
       </c>
       <c r="BJ19" s="10">
         <v>161121.82847557138</v>
       </c>
       <c r="BK19" s="10">
         <v>170975.32304490576</v>
       </c>
       <c r="BL19" s="10">
         <v>202429.75617628556</v>
       </c>
       <c r="BM19" s="10">
         <v>249520.47728810238</v>
       </c>
       <c r="BN19" s="10">
         <v>293450.82025620551</v>
       </c>
       <c r="BO19" s="10">
         <v>335166.04342368146</v>
       </c>
       <c r="BP19" s="10">
-        <v>384026.38524251891</v>
+        <v>383969.67388472188</v>
       </c>
     </row>
     <row r="20" spans="1:68">
       <c r="A20" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="9">
         <v>166057.32862824612</v>
       </c>
       <c r="C20" s="10">
         <v>176824.98857969468</v>
       </c>
       <c r="D20" s="10">
         <v>193578.55078775343</v>
       </c>
       <c r="E20" s="10">
         <v>210822.07102177257</v>
       </c>
       <c r="F20" s="10">
         <v>229848.44627622762</v>
       </c>
       <c r="G20" s="10">
         <v>252954.91365873511</v>
       </c>
       <c r="H20" s="10">
@@ -5570,216 +5570,216 @@
       <c r="D29" s="10">
         <v>108713.96726594048</v>
       </c>
       <c r="E29" s="15">
         <v>111802.40854697494</v>
       </c>
       <c r="F29" s="15">
         <v>133499.17201825598</v>
       </c>
       <c r="G29" s="15">
         <v>175483.96918541766</v>
       </c>
       <c r="H29" s="15">
         <v>227617.89279118367</v>
       </c>
       <c r="I29" s="15">
         <v>249833.6911616408</v>
       </c>
       <c r="J29" s="15">
         <v>292729.75769126054</v>
       </c>
       <c r="K29" s="15">
         <v>315409.46522849315</v>
       </c>
       <c r="L29" s="10">
-        <v>334192</v>
+        <v>334195</v>
       </c>
       <c r="M29" s="10">
         <v>69433.028592917239</v>
       </c>
       <c r="N29" s="10">
         <v>80536.169467697837</v>
       </c>
       <c r="O29" s="10">
         <v>85000.100073554073</v>
       </c>
       <c r="P29" s="15">
         <v>87370.487967914421</v>
       </c>
       <c r="Q29" s="15">
         <v>105520.31584474332</v>
       </c>
       <c r="R29" s="15">
         <v>137398.36725883666</v>
       </c>
       <c r="S29" s="15">
         <v>178011.65980170592</v>
       </c>
       <c r="T29" s="15">
         <v>198194.79685111091</v>
       </c>
       <c r="U29" s="15">
         <v>234874.50766857248</v>
       </c>
       <c r="V29" s="15">
         <v>253789.69973075457</v>
       </c>
       <c r="W29" s="15">
-        <v>267697.29480870423</v>
+        <v>267699.09506213979</v>
       </c>
       <c r="X29" s="10">
         <v>4486.8845512985472</v>
       </c>
       <c r="Y29" s="10">
         <v>6372.9090011227927</v>
       </c>
       <c r="Z29" s="10">
         <v>8972.4280679632866</v>
       </c>
       <c r="AA29" s="10">
         <v>9410.3065691517259</v>
       </c>
       <c r="AB29" s="10">
         <v>10676.137970031099</v>
       </c>
       <c r="AC29" s="10">
         <v>16252.277652652947</v>
       </c>
       <c r="AD29" s="10">
         <v>22764.198470268038</v>
       </c>
       <c r="AE29" s="10">
         <v>22634.932323133751</v>
       </c>
       <c r="AF29" s="10">
         <v>23897.958072420362</v>
       </c>
       <c r="AG29" s="10">
         <v>25690.85074255705</v>
       </c>
       <c r="AH29" s="10">
-        <v>28249.086171821076</v>
+        <v>28248.849929682707</v>
       </c>
       <c r="AI29" s="10">
         <v>6210.8081036516005</v>
       </c>
       <c r="AJ29" s="10">
         <v>6601.2922736417495</v>
       </c>
       <c r="AK29" s="10">
         <v>6029.9945459913042</v>
       </c>
       <c r="AL29" s="15">
         <v>6319.2410152563707</v>
       </c>
       <c r="AM29" s="15">
         <v>6795.5288985823336</v>
       </c>
       <c r="AN29" s="15">
         <v>9366.6372826825936</v>
       </c>
       <c r="AO29" s="15">
         <v>11143.486792544531</v>
       </c>
       <c r="AP29" s="15">
         <v>10772.073718545857</v>
       </c>
       <c r="AQ29" s="15">
         <v>12330.338506216534</v>
       </c>
       <c r="AR29" s="15">
         <v>12135.825269227544</v>
       </c>
       <c r="AS29" s="15">
-        <v>13564.263226249061</v>
+        <v>13564.959035720349</v>
       </c>
       <c r="AT29" s="10">
         <v>8167.4893878070907</v>
       </c>
       <c r="AU29" s="10">
         <v>8691.6961814010847</v>
       </c>
       <c r="AV29" s="10">
         <v>8711.4445784318141</v>
       </c>
       <c r="AW29" s="10">
         <v>8702.3729946524054</v>
       </c>
       <c r="AX29" s="10">
         <v>10507.209499575913</v>
       </c>
       <c r="AY29" s="10">
         <v>12466.686991245462</v>
       </c>
       <c r="AZ29" s="10">
         <v>15698.547726665209</v>
       </c>
       <c r="BA29" s="10">
         <v>18231.90675171743</v>
       </c>
       <c r="BB29" s="10">
         <v>21626.97159451856</v>
       </c>
       <c r="BC29" s="10">
         <v>23793.071569700318</v>
       </c>
       <c r="BD29" s="10">
-        <v>24681.507196471135</v>
+        <v>24681.933275067437</v>
       </c>
       <c r="BF29" s="10">
         <v>73919.913144215781</v>
       </c>
       <c r="BG29" s="10">
         <v>86909.078468820619</v>
       </c>
       <c r="BH29" s="10">
         <v>93972.528141517338</v>
       </c>
       <c r="BI29" s="16">
         <v>96780.794537066176</v>
       </c>
       <c r="BJ29" s="16">
         <v>116196.45381477443</v>
       </c>
       <c r="BK29" s="16">
         <v>153650.64491148959</v>
       </c>
       <c r="BL29" s="16">
         <v>200775.85827197394</v>
       </c>
       <c r="BM29" s="16">
         <v>220829.72917424465</v>
       </c>
       <c r="BN29" s="16">
         <v>258772.46574099286</v>
       </c>
       <c r="BO29" s="16">
         <v>279480.55047331168</v>
       </c>
       <c r="BP29" s="10">
-        <v>295946.38098052528</v>
+        <v>295947.94499182253</v>
       </c>
     </row>
     <row r="30" spans="1:68">
       <c r="A30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="17">
         <v>95209.597662396045</v>
       </c>
       <c r="C30" s="17">
         <v>110320.50132341991</v>
       </c>
       <c r="D30" s="17">
         <v>119164.30436105639</v>
       </c>
       <c r="E30" s="17">
         <v>127684.68425963787</v>
       </c>
       <c r="F30" s="17">
         <v>149240.69770905952</v>
       </c>
       <c r="G30" s="17">
         <v>162480.15227274966</v>
       </c>
       <c r="H30" s="17">
@@ -6145,100 +6145,100 @@
         <v>191251.99487219733</v>
       </c>
       <c r="BJ31" s="17">
         <v>202417.87479710786</v>
       </c>
       <c r="BK31" s="17">
         <v>209425.23205795791</v>
       </c>
       <c r="BL31" s="17">
         <v>231130.46901914466</v>
       </c>
       <c r="BM31" s="17">
         <v>271505.98460972082</v>
       </c>
       <c r="BN31" s="17">
         <v>306743.65725227381</v>
       </c>
       <c r="BO31" s="17">
         <v>334906.42360174749</v>
       </c>
       <c r="BP31" s="10">
         <v>377915.47694598872</v>
       </c>
     </row>
     <row r="32" spans="1:68">
-      <c r="A32" s="21" t="s">
+      <c r="A32" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="21"/>
-[...11 lines deleted...]
-      <c r="N32" s="21"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="30"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="30"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="30"/>
+      <c r="J32" s="30"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="30"/>
+      <c r="M32" s="30"/>
+      <c r="N32" s="30"/>
     </row>
     <row r="33" spans="1:14" ht="24.75" customHeight="1">
-      <c r="A33" s="22" t="s">
+      <c r="A33" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B33" s="22"/>
-[...11 lines deleted...]
-      <c r="N33" s="22"/>
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="31"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B2:U2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BF5:BP5"/>
     <mergeCell ref="A32:N32"/>
     <mergeCell ref="A33:N33"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="M5:AG5"/>
     <mergeCell ref="B5:L6"/>
     <mergeCell ref="M6:W6"/>
     <mergeCell ref="X6:AH6"/>
+    <mergeCell ref="B2:U2"/>
+    <mergeCell ref="AI6:AS6"/>
+    <mergeCell ref="AT6:BD6"/>
+    <mergeCell ref="AI5:BD5"/>
+    <mergeCell ref="BF6:BP6"/>
+    <mergeCell ref="BF5:BP5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>