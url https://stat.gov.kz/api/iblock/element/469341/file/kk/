--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -417,103 +417,103 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...17 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -789,286 +789,286 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr enableFormatConditionsCalculation="0">
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BP31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BP8" sqref="BP8:BP29"/>
+    <sheetView tabSelected="1" topLeftCell="AW1" workbookViewId="0">
+      <selection activeCell="BP35" sqref="BP35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="2" customWidth="1"/>
     <col min="6" max="7" width="11.28515625" style="2" customWidth="1"/>
     <col min="8" max="15" width="12.28515625" style="2" customWidth="1"/>
     <col min="16" max="20" width="14.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="15.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="15.140625" style="2" customWidth="1"/>
     <col min="24" max="26" width="15" style="2" customWidth="1"/>
     <col min="27" max="33" width="12.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="12.42578125" style="2" customWidth="1"/>
     <col min="35" max="37" width="12.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="12.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="44" width="14.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="14.140625" style="2" customWidth="1"/>
     <col min="46" max="56" width="14" style="2" customWidth="1"/>
     <col min="57" max="57" width="9.140625" style="2"/>
     <col min="58" max="60" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="61" max="64" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="11.7109375" style="2" customWidth="1"/>
     <col min="66" max="66" width="12.42578125" style="2" customWidth="1"/>
     <col min="67" max="67" width="11.28515625" style="2" customWidth="1"/>
     <col min="68" max="68" width="10.5703125" style="2" customWidth="1"/>
     <col min="69" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:68" ht="14.25">
-      <c r="B2" s="31" t="s">
+      <c r="B2" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="31"/>
-[...17 lines deleted...]
-      <c r="U2" s="31"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
     </row>
     <row r="4" spans="1:68">
       <c r="L4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="W4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AH4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AS4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="BD4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="BP4" s="13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:68">
-      <c r="A5" s="18"/>
-      <c r="B5" s="19" t="s">
+      <c r="A5" s="28"/>
+      <c r="B5" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="20"/>
-[...9 lines deleted...]
-      <c r="M5" s="28" t="s">
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="29"/>
-[...20 lines deleted...]
-      <c r="AI5" s="32" t="s">
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="22"/>
+      <c r="U5" s="22"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+      <c r="X5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="22"/>
+      <c r="AA5" s="22"/>
+      <c r="AB5" s="22"/>
+      <c r="AC5" s="22"/>
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="22"/>
+      <c r="AF5" s="22"/>
+      <c r="AG5" s="22"/>
+      <c r="AH5" s="23"/>
+      <c r="AI5" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="AJ5" s="32"/>
-[...20 lines deleted...]
-      <c r="BF5" s="32" t="s">
+      <c r="AJ5" s="17"/>
+      <c r="AK5" s="17"/>
+      <c r="AL5" s="17"/>
+      <c r="AM5" s="17"/>
+      <c r="AN5" s="17"/>
+      <c r="AO5" s="17"/>
+      <c r="AP5" s="17"/>
+      <c r="AQ5" s="17"/>
+      <c r="AR5" s="17"/>
+      <c r="AS5" s="17"/>
+      <c r="AT5" s="17"/>
+      <c r="AU5" s="17"/>
+      <c r="AV5" s="17"/>
+      <c r="AW5" s="17"/>
+      <c r="AX5" s="17"/>
+      <c r="AY5" s="17"/>
+      <c r="AZ5" s="17"/>
+      <c r="BA5" s="17"/>
+      <c r="BB5" s="17"/>
+      <c r="BC5" s="17"/>
+      <c r="BD5" s="17"/>
+      <c r="BF5" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="BG5" s="32"/>
-[...8 lines deleted...]
-      <c r="BP5" s="32"/>
+      <c r="BG5" s="17"/>
+      <c r="BH5" s="17"/>
+      <c r="BI5" s="17"/>
+      <c r="BJ5" s="17"/>
+      <c r="BK5" s="17"/>
+      <c r="BL5" s="17"/>
+      <c r="BM5" s="17"/>
+      <c r="BN5" s="17"/>
+      <c r="BO5" s="17"/>
+      <c r="BP5" s="17"/>
     </row>
     <row r="6" spans="1:68" ht="26.25" customHeight="1">
-      <c r="A6" s="18"/>
-[...11 lines deleted...]
-      <c r="M6" s="25" t="s">
+      <c r="A6" s="28"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="26"/>
-[...9 lines deleted...]
-      <c r="X6" s="25" t="s">
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="19"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="19"/>
+      <c r="V6" s="19"/>
+      <c r="W6" s="20"/>
+      <c r="X6" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="Y6" s="26"/>
-[...9 lines deleted...]
-      <c r="AI6" s="22" t="s">
+      <c r="Y6" s="19"/>
+      <c r="Z6" s="19"/>
+      <c r="AA6" s="19"/>
+      <c r="AB6" s="19"/>
+      <c r="AC6" s="19"/>
+      <c r="AD6" s="19"/>
+      <c r="AE6" s="19"/>
+      <c r="AF6" s="19"/>
+      <c r="AG6" s="19"/>
+      <c r="AH6" s="20"/>
+      <c r="AI6" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="AJ6" s="23"/>
-[...9 lines deleted...]
-      <c r="AT6" s="18" t="s">
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="27"/>
+      <c r="AT6" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="AU6" s="18"/>
-[...9 lines deleted...]
-      <c r="BF6" s="33" t="s">
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
+      <c r="BC6" s="28"/>
+      <c r="BD6" s="28"/>
+      <c r="BF6" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="BG6" s="33"/>
-[...8 lines deleted...]
-      <c r="BP6" s="33"/>
+      <c r="BG6" s="16"/>
+      <c r="BH6" s="16"/>
+      <c r="BI6" s="16"/>
+      <c r="BJ6" s="16"/>
+      <c r="BK6" s="16"/>
+      <c r="BL6" s="16"/>
+      <c r="BM6" s="16"/>
+      <c r="BN6" s="16"/>
+      <c r="BO6" s="16"/>
+      <c r="BP6" s="16"/>
     </row>
     <row r="7" spans="1:68">
-      <c r="A7" s="18"/>
+      <c r="A7" s="28"/>
       <c r="B7" s="3">
         <v>2015</v>
       </c>
       <c r="C7" s="3">
         <v>2016</v>
       </c>
       <c r="D7" s="3">
         <v>2017</v>
       </c>
       <c r="E7" s="3">
         <v>2018</v>
       </c>
       <c r="F7" s="3">
         <v>2019</v>
       </c>
       <c r="G7" s="3">
         <v>2020</v>
       </c>
       <c r="H7" s="4">
         <v>2021</v>
       </c>
       <c r="I7" s="4">
         <v>2022</v>
       </c>
       <c r="J7" s="4">
@@ -1260,421 +1260,421 @@
       <c r="D8" s="7">
         <v>150826.9320037603</v>
       </c>
       <c r="E8" s="7">
         <v>162673.13673083248</v>
       </c>
       <c r="F8" s="7">
         <v>186815.3988332467</v>
       </c>
       <c r="G8" s="7">
         <v>213003.22619958431</v>
       </c>
       <c r="H8" s="7">
         <v>250311.16983879995</v>
       </c>
       <c r="I8" s="7">
         <v>309697.31635206239</v>
       </c>
       <c r="J8" s="7">
         <v>364294.95108211722</v>
       </c>
       <c r="K8" s="7">
         <v>405415.99831629585</v>
       </c>
       <c r="L8" s="7">
-        <v>443890</v>
+        <v>443315</v>
       </c>
       <c r="M8" s="7">
         <v>89525.74240904687</v>
       </c>
       <c r="N8" s="7">
         <v>101808.56142790792</v>
       </c>
       <c r="O8" s="7">
         <v>109876.38217378959</v>
       </c>
       <c r="P8" s="7">
         <v>118259.54992449011</v>
       </c>
       <c r="Q8" s="7">
         <v>136659.95725755213</v>
       </c>
       <c r="R8" s="7">
         <v>153575.41067560989</v>
       </c>
       <c r="S8" s="7">
         <v>182942.72979458654</v>
       </c>
       <c r="T8" s="7">
         <v>225801.00102693721</v>
       </c>
       <c r="U8" s="7">
         <v>265062.55957296106</v>
       </c>
       <c r="V8" s="7">
         <v>294015.33862997137</v>
       </c>
       <c r="W8" s="7">
-        <v>320506.5363713121</v>
+        <v>320507.95390887652</v>
       </c>
       <c r="X8" s="7">
         <v>10339.039728498316</v>
       </c>
       <c r="Y8" s="7">
         <v>12716.50137071527</v>
       </c>
       <c r="Z8" s="7">
         <v>20849.446484580814</v>
       </c>
       <c r="AA8" s="7">
         <v>22861.688597139393</v>
       </c>
       <c r="AB8" s="7">
         <v>25402.197192860855</v>
       </c>
       <c r="AC8" s="7">
         <v>30018.873568484425</v>
       </c>
       <c r="AD8" s="7">
         <v>34919.02283582103</v>
       </c>
       <c r="AE8" s="7">
         <v>44124.127850406803</v>
       </c>
       <c r="AF8" s="7">
         <v>52766.493239568823</v>
       </c>
       <c r="AG8" s="7">
         <v>59029.751328619597</v>
       </c>
       <c r="AH8" s="7">
-        <v>66417.125979069227</v>
+        <v>65923.436422850093</v>
       </c>
       <c r="AI8" s="7">
         <v>6717.8101660494858</v>
       </c>
       <c r="AJ8" s="7">
         <v>7321.7707371437364</v>
       </c>
       <c r="AK8" s="7">
         <v>7550.6528325568715</v>
       </c>
       <c r="AL8" s="7">
         <v>8354.4099508845611</v>
       </c>
       <c r="AM8" s="7">
         <v>9700.740484029342</v>
       </c>
       <c r="AN8" s="7">
         <v>11275.707661255439</v>
       </c>
       <c r="AO8" s="7">
         <v>12178.903567707095</v>
       </c>
       <c r="AP8" s="7">
         <v>15089.95312457864</v>
       </c>
       <c r="AQ8" s="7">
         <v>17357.024670701921</v>
       </c>
       <c r="AR8" s="7">
         <v>19092.979437506438</v>
       </c>
       <c r="AS8" s="7">
-        <v>20777.957568692447</v>
+        <v>20779.566815275539</v>
       </c>
       <c r="AT8" s="7">
         <v>11110.611292103264</v>
       </c>
       <c r="AU8" s="7">
         <v>11893.944875979265</v>
       </c>
       <c r="AV8" s="7">
         <v>12550.450512833007</v>
       </c>
       <c r="AW8" s="7">
         <v>13197.488258318403</v>
       </c>
       <c r="AX8" s="7">
         <v>15052.501588401779</v>
       </c>
       <c r="AY8" s="7">
         <v>18133.231943325412</v>
       </c>
       <c r="AZ8" s="7">
         <v>20270.513640685251</v>
       </c>
       <c r="BA8" s="7">
         <v>24682.234350139679</v>
       </c>
       <c r="BB8" s="7">
         <v>29108.873598885391</v>
       </c>
       <c r="BC8" s="7">
         <v>33277.928920198392</v>
       </c>
       <c r="BD8" s="7">
-        <v>36188.6307928561</v>
+        <v>36103.786377116587</v>
       </c>
       <c r="BE8" s="8"/>
       <c r="BF8" s="7">
         <v>99864.782137545189</v>
       </c>
       <c r="BG8" s="7">
         <v>114525.06279862318</v>
       </c>
       <c r="BH8" s="7">
         <v>130725.82865837043</v>
       </c>
       <c r="BI8" s="7">
         <v>141121.23852162951</v>
       </c>
       <c r="BJ8" s="7">
         <v>162062.15445041299</v>
       </c>
       <c r="BK8" s="7">
         <v>183594.28424409434</v>
       </c>
       <c r="BL8" s="7">
         <v>217861.7526304076</v>
       </c>
       <c r="BM8" s="7">
         <v>269925.12887734402</v>
       </c>
       <c r="BN8" s="7">
         <v>317829.05281252996</v>
       </c>
       <c r="BO8" s="7">
         <v>353045.08995859098</v>
       </c>
       <c r="BP8" s="7">
-        <v>386923.66235038132</v>
+        <v>386431.39033172658</v>
       </c>
     </row>
     <row r="9" spans="1:68">
       <c r="A9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="7">
         <v>258940.82339110633</v>
       </c>
       <c r="J9" s="7">
         <v>299141.8843417748</v>
       </c>
       <c r="K9" s="7">
         <v>339298.73279954493</v>
       </c>
       <c r="L9" s="7">
-        <v>377359</v>
+        <v>377347</v>
       </c>
       <c r="M9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="P9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="Q9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="R9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="S9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="T9" s="7">
         <v>186377.7424407982</v>
       </c>
       <c r="U9" s="7">
         <v>219361.32961598461</v>
       </c>
       <c r="V9" s="7">
         <v>243828.27711054235</v>
       </c>
       <c r="W9" s="7">
-        <v>273147.85743210989</v>
+        <v>273253.26086373138</v>
       </c>
       <c r="X9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="Y9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="Z9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AA9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AC9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AD9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AE9" s="7">
         <v>29376.652719417474</v>
       </c>
       <c r="AF9" s="7">
         <v>34509.04167634726</v>
       </c>
       <c r="AG9" s="7">
         <v>41062.531447572794</v>
       </c>
       <c r="AH9" s="7">
-        <v>45811.010185527863</v>
+        <v>45669.528283405663</v>
       </c>
       <c r="AI9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AJ9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AK9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AL9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AM9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AN9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AO9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AP9" s="7">
         <v>18382.977841344858</v>
       </c>
       <c r="AQ9" s="7">
         <v>18159.691106021884</v>
       </c>
       <c r="AR9" s="7">
         <v>24318.271313250636</v>
       </c>
       <c r="AS9" s="7">
-        <v>25202.794248582661</v>
+        <v>25214.04449078062</v>
       </c>
       <c r="AT9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AU9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AV9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AY9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BA9" s="7">
         <v>24803.450389545786</v>
       </c>
       <c r="BB9" s="7">
         <v>27111.821943421066</v>
       </c>
       <c r="BC9" s="7">
         <v>30089.58456389053</v>
       </c>
       <c r="BD9" s="7">
-        <v>33197.540173566973</v>
+        <v>33210.06302346239</v>
       </c>
       <c r="BE9" s="8"/>
       <c r="BF9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BG9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BH9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BI9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BJ9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BK9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BL9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BM9" s="7">
         <v>215754.39516021564</v>
       </c>
       <c r="BN9" s="7">
         <v>253870.37129233184</v>
       </c>
       <c r="BO9" s="7">
         <v>284890.8085581151</v>
       </c>
       <c r="BP9" s="7">
-        <v>318958.86761763773</v>
+        <v>318922.78914713702</v>
       </c>
     </row>
     <row r="10" spans="1:68">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7">
         <v>89176.431867358377</v>
       </c>
       <c r="C10" s="7">
         <v>104815.75504541644</v>
       </c>
       <c r="D10" s="7">
         <v>110775.70672061734</v>
       </c>
       <c r="E10" s="7">
         <v>121361.05996726794</v>
       </c>
       <c r="F10" s="7">
         <v>140272.16216034393</v>
       </c>
       <c r="G10" s="7">
         <v>168301.80762513893</v>
       </c>
       <c r="H10" s="7">
@@ -2076,217 +2076,217 @@
       <c r="D12" s="7">
         <v>110386.85191387963</v>
       </c>
       <c r="E12" s="7">
         <v>115101.2711293216</v>
       </c>
       <c r="F12" s="7">
         <v>136211.58138736262</v>
       </c>
       <c r="G12" s="7">
         <v>168313.00347544791</v>
       </c>
       <c r="H12" s="7">
         <v>207591.74505434927</v>
       </c>
       <c r="I12" s="7">
         <v>261228.19617188434</v>
       </c>
       <c r="J12" s="7">
         <v>295129.99795039132</v>
       </c>
       <c r="K12" s="7">
         <v>328535.81851028348</v>
       </c>
       <c r="L12" s="7">
-        <v>364457</v>
+        <v>364181</v>
       </c>
       <c r="M12" s="7">
         <v>72385.086385086383</v>
       </c>
       <c r="N12" s="7">
         <v>83693.412487141424</v>
       </c>
       <c r="O12" s="7">
         <v>89240.688314528728</v>
       </c>
       <c r="P12" s="7">
         <v>93617.022852478782</v>
       </c>
       <c r="Q12" s="7">
         <v>110523.51619734433</v>
       </c>
       <c r="R12" s="7">
         <v>137815.73212693667</v>
       </c>
       <c r="S12" s="7">
         <v>171407.99768744237</v>
       </c>
       <c r="T12" s="7">
         <v>218274.46435760998</v>
       </c>
       <c r="U12" s="7">
         <v>246331.70785162455</v>
       </c>
       <c r="V12" s="7">
         <v>274720.23423506884</v>
       </c>
       <c r="W12" s="7">
-        <v>304718.24837863067</v>
+        <v>304563.22606646479</v>
       </c>
       <c r="X12" s="7">
         <v>3977.8089778089779</v>
       </c>
       <c r="Y12" s="7">
         <v>5473.74496454569</v>
       </c>
       <c r="Z12" s="7">
         <v>9368.5428453005297</v>
       </c>
       <c r="AA12" s="7">
         <v>9521.1378392430997</v>
       </c>
       <c r="AB12" s="7">
         <v>11163.611778846152</v>
       </c>
       <c r="AC12" s="7">
         <v>14221.502551494383</v>
       </c>
       <c r="AD12" s="7">
         <v>18247.075762542376</v>
       </c>
       <c r="AE12" s="7">
         <v>21207.902153451068</v>
       </c>
       <c r="AF12" s="7">
         <v>25130.180588785595</v>
       </c>
       <c r="AG12" s="7">
         <v>25911.241198814158</v>
       </c>
       <c r="AH12" s="7">
-        <v>29927.342824914562</v>
+        <v>29850.619364011396</v>
       </c>
       <c r="AI12" s="7">
         <v>2920.28392028392</v>
       </c>
       <c r="AJ12" s="7">
         <v>2829.9449535521057</v>
       </c>
       <c r="AK12" s="7">
         <v>2366.8650365768422</v>
       </c>
       <c r="AL12" s="7">
         <v>2549.5912269708729</v>
       </c>
       <c r="AM12" s="7">
         <v>3158.088656135531</v>
       </c>
       <c r="AN12" s="7">
         <v>3310.4973505651019</v>
       </c>
       <c r="AO12" s="7">
         <v>3520.1498183286794</v>
       </c>
       <c r="AP12" s="7">
         <v>5983.3077617819554</v>
       </c>
       <c r="AQ12" s="7">
         <v>4125.1925313072643</v>
       </c>
       <c r="AR12" s="7">
         <v>4661.0578407757394</v>
       </c>
       <c r="AS12" s="7">
-        <v>4842.3692288698203</v>
+        <v>4832.2459245493546</v>
       </c>
       <c r="AT12" s="7">
         <v>7838.1108381108388</v>
       </c>
       <c r="AU12" s="7">
         <v>9095.5813643038309</v>
       </c>
       <c r="AV12" s="7">
         <v>9410.7939537707862</v>
       </c>
       <c r="AW12" s="7">
         <v>9413.5192106288396</v>
       </c>
       <c r="AX12" s="7">
         <v>11366.328983516483</v>
       </c>
       <c r="AY12" s="7">
         <v>12965.271446451745</v>
       </c>
       <c r="AZ12" s="7">
         <v>14416.521786035859</v>
       </c>
       <c r="BA12" s="7">
         <v>15762.52189904134</v>
       </c>
       <c r="BB12" s="7">
         <v>19542.967711561214</v>
       </c>
       <c r="BC12" s="7">
         <v>23243.333487740103</v>
       </c>
       <c r="BD12" s="7">
-        <v>24969.427764652184</v>
+        <v>24934.866909971584</v>
       </c>
       <c r="BE12" s="8"/>
       <c r="BF12" s="7">
         <v>76362.89536289536</v>
       </c>
       <c r="BG12" s="7">
         <v>89167.157451687119</v>
       </c>
       <c r="BH12" s="7">
         <v>98609.231159829258</v>
       </c>
       <c r="BI12" s="7">
         <v>103138.16069172189</v>
       </c>
       <c r="BJ12" s="7">
         <v>121687.12797619049</v>
       </c>
       <c r="BK12" s="7">
         <v>152037.23467843104</v>
       </c>
       <c r="BL12" s="7">
         <v>189655.07344998469</v>
       </c>
       <c r="BM12" s="7">
         <v>239482.36651106106</v>
       </c>
       <c r="BN12" s="7">
         <v>271461.8884404102</v>
       </c>
       <c r="BO12" s="7">
         <v>300631.47543388308</v>
       </c>
       <c r="BP12" s="7">
-        <v>334645.59120354522</v>
+        <v>334413.84543047618</v>
       </c>
     </row>
     <row r="13" spans="1:68">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="7">
         <v>225120.65975826525</v>
       </c>
       <c r="C13" s="7">
         <v>268440.6355775682</v>
       </c>
       <c r="D13" s="7">
         <v>264597.2590791026</v>
       </c>
       <c r="E13" s="7">
         <v>293571.71474358981</v>
       </c>
       <c r="F13" s="7">
         <v>351102.68256934185</v>
       </c>
       <c r="G13" s="7">
         <v>367798.68960189965</v>
       </c>
       <c r="H13" s="7">
@@ -2688,217 +2688,217 @@
       <c r="D15" s="7">
         <v>100535.94369191241</v>
       </c>
       <c r="E15" s="7">
         <v>109420.44791250653</v>
       </c>
       <c r="F15" s="7">
         <v>127043.37426280214</v>
       </c>
       <c r="G15" s="7">
         <v>156845.64822380216</v>
       </c>
       <c r="H15" s="7">
         <v>195922.27589072401</v>
       </c>
       <c r="I15" s="7">
         <v>234525.66515695152</v>
       </c>
       <c r="J15" s="7">
         <v>269124.68571955804</v>
       </c>
       <c r="K15" s="7">
         <v>299972.37764782028</v>
       </c>
       <c r="L15" s="7">
-        <v>327274</v>
+        <v>327401</v>
       </c>
       <c r="M15" s="7">
         <v>64842.044801838027</v>
       </c>
       <c r="N15" s="7">
         <v>72920.167931951495</v>
       </c>
       <c r="O15" s="7">
         <v>77092.513317515506</v>
       </c>
       <c r="P15" s="7">
         <v>83192.016630313461</v>
       </c>
       <c r="Q15" s="7">
         <v>97785.764511264744</v>
       </c>
       <c r="R15" s="7">
         <v>122653.89039971058</v>
       </c>
       <c r="S15" s="7">
         <v>152044.97966456521</v>
       </c>
       <c r="T15" s="7">
         <v>181794.79638452639</v>
       </c>
       <c r="U15" s="7">
         <v>207584.53855557862</v>
       </c>
       <c r="V15" s="7">
         <v>233808.80162076664</v>
       </c>
       <c r="W15" s="7">
-        <v>255094.90368391451</v>
+        <v>255080.20408335776</v>
       </c>
       <c r="X15" s="7">
         <v>4344.2466015699783</v>
       </c>
       <c r="Y15" s="7">
         <v>5511.0720471857885</v>
       </c>
       <c r="Z15" s="7">
         <v>9172.713425478405</v>
       </c>
       <c r="AA15" s="7">
         <v>9752.2349543792807</v>
       </c>
       <c r="AB15" s="7">
         <v>11272.979640942476</v>
       </c>
       <c r="AC15" s="7">
         <v>14152.977809213709</v>
       </c>
       <c r="AD15" s="7">
         <v>17753.004370720169</v>
       </c>
       <c r="AE15" s="7">
         <v>22342.264180538397</v>
       </c>
       <c r="AF15" s="7">
         <v>25665.995817282921</v>
       </c>
       <c r="AG15" s="7">
         <v>29265.953942959124</v>
       </c>
       <c r="AH15" s="7">
-        <v>30581.468035245594</v>
+        <v>30641.441159675109</v>
       </c>
       <c r="AI15" s="7">
         <v>4380.4114280851791</v>
       </c>
       <c r="AJ15" s="7">
         <v>4528.8933533374975</v>
       </c>
       <c r="AK15" s="7">
         <v>4969.065284072125</v>
       </c>
       <c r="AL15" s="7">
         <v>6352.1345990394557</v>
       </c>
       <c r="AM15" s="7">
         <v>6149.3783354265479</v>
       </c>
       <c r="AN15" s="7">
         <v>6943.36044682382</v>
       </c>
       <c r="AO15" s="7">
         <v>8759.1189842670065</v>
       </c>
       <c r="AP15" s="7">
         <v>9113.0423700566625</v>
       </c>
       <c r="AQ15" s="7">
         <v>12183.460967714651</v>
       </c>
       <c r="AR15" s="7">
         <v>11276.717564560664</v>
       </c>
       <c r="AS15" s="7">
-        <v>13644.70683352081</v>
+        <v>13671.46538218786</v>
       </c>
       <c r="AT15" s="7">
         <v>7618.0143382900415</v>
       </c>
       <c r="AU15" s="7">
         <v>8571.0974172735532</v>
       </c>
       <c r="AV15" s="7">
         <v>9301.6516648463621</v>
       </c>
       <c r="AW15" s="7">
         <v>10124.010527070341</v>
       </c>
       <c r="AX15" s="7">
         <v>11835.251775168372</v>
       </c>
       <c r="AY15" s="7">
         <v>13095.419568054049</v>
       </c>
       <c r="AZ15" s="7">
         <v>17365.172871171628</v>
       </c>
       <c r="BA15" s="7">
         <v>21275.562221830089</v>
       </c>
       <c r="BB15" s="7">
         <v>23690.738434095296</v>
       </c>
       <c r="BC15" s="7">
         <v>25620.904519533837</v>
       </c>
       <c r="BD15" s="7">
-        <v>27953.197131608547</v>
+        <v>28008.015970515971</v>
       </c>
       <c r="BE15" s="8"/>
       <c r="BF15" s="7">
         <v>69186.291403407988</v>
       </c>
       <c r="BG15" s="7">
         <v>78431.239979137288</v>
       </c>
       <c r="BH15" s="7">
         <v>86265.226742993938</v>
       </c>
       <c r="BI15" s="7">
         <v>92944.251584692742</v>
       </c>
       <c r="BJ15" s="7">
         <v>109058.74415220723</v>
       </c>
       <c r="BK15" s="7">
         <v>136806.86820892428</v>
       </c>
       <c r="BL15" s="7">
         <v>169797.98403528536</v>
       </c>
       <c r="BM15" s="7">
         <v>204137.06056506484</v>
       </c>
       <c r="BN15" s="7">
         <v>233250.53437286156</v>
       </c>
       <c r="BO15" s="7">
         <v>263074.75556372583</v>
       </c>
       <c r="BP15" s="7">
-        <v>285676.37171916018</v>
+        <v>285721.64524303289</v>
       </c>
     </row>
     <row r="16" spans="1:68">
       <c r="A16" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H16" s="7" t="s">
@@ -4728,421 +4728,421 @@
       <c r="D25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I25" s="7">
         <v>99934.439295950317</v>
       </c>
       <c r="J25" s="7">
         <v>122374.6572145988</v>
       </c>
       <c r="K25" s="7">
         <v>129578.7890676082</v>
       </c>
       <c r="L25" s="7">
-        <v>602949</v>
+        <v>586978</v>
       </c>
       <c r="M25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="N25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="O25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="P25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="Q25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="R25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="S25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="T25" s="7">
         <v>59314.369254404446</v>
       </c>
       <c r="U25" s="7">
         <v>70570.822590818789</v>
       </c>
       <c r="V25" s="7">
         <v>79209.6246894207</v>
       </c>
       <c r="W25" s="7">
-        <v>336465.4683843489</v>
+        <v>338427.83340623172</v>
       </c>
       <c r="X25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="Y25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="Z25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AA25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AB25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AC25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AD25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AE25" s="7">
         <v>25810.78458094837</v>
       </c>
       <c r="AF25" s="7">
         <v>32905.011290567709</v>
       </c>
       <c r="AG25" s="7">
         <v>26585.098731528702</v>
       </c>
       <c r="AH25" s="7">
-        <v>154078.97547505383</v>
+        <v>134858.33788948596</v>
       </c>
       <c r="AI25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AJ25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AK25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AL25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AM25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AN25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AO25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AP25" s="7">
         <v>6861.5729613202166</v>
       </c>
       <c r="AQ25" s="7">
         <v>7810.0266158826489</v>
       </c>
       <c r="AR25" s="7">
         <v>10446.743821106314</v>
       </c>
       <c r="AS25" s="7">
-        <v>50014.753814471587</v>
+        <v>53434.648369157709</v>
       </c>
       <c r="AT25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AU25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AV25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AW25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AY25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AZ25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BA25" s="7">
         <v>7947.7469143450262</v>
       </c>
       <c r="BB25" s="7">
         <v>11088.830340223338</v>
       </c>
       <c r="BC25" s="7">
         <v>13337.321825552506</v>
       </c>
       <c r="BD25" s="7">
-        <v>62389.698820556026</v>
+        <v>60256.786063900698</v>
       </c>
       <c r="BE25" s="8"/>
       <c r="BF25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BG25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BH25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BI25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BJ25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BK25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BL25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BM25" s="7">
         <v>85125.153835352801</v>
       </c>
       <c r="BN25" s="7">
         <v>103475.83388138651</v>
       </c>
       <c r="BO25" s="7">
         <v>105794.72342094938</v>
       </c>
       <c r="BP25" s="7">
-        <v>490544.44385940273</v>
+        <v>473286.17129571777</v>
       </c>
     </row>
     <row r="26" spans="1:68">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="7">
         <v>103028.0139641968</v>
       </c>
       <c r="C26" s="7">
         <v>118735.97188881757</v>
       </c>
       <c r="D26" s="7">
         <v>125911.38646324261</v>
       </c>
       <c r="E26" s="7">
         <v>140125.55769129031</v>
       </c>
       <c r="F26" s="7">
         <v>162181.9766819732</v>
       </c>
       <c r="G26" s="7">
         <v>190286.9774805475</v>
       </c>
       <c r="H26" s="7">
         <v>224700.00853309059</v>
       </c>
       <c r="I26" s="7">
         <v>287062.97118598584</v>
       </c>
       <c r="J26" s="7">
         <v>339853.90431780188</v>
       </c>
       <c r="K26" s="7">
         <v>380324.67441296054</v>
       </c>
       <c r="L26" s="7">
-        <v>416869</v>
+        <v>416781</v>
       </c>
       <c r="M26" s="7">
         <v>69587.399382272779</v>
       </c>
       <c r="N26" s="7">
         <v>80728.758529150698</v>
       </c>
       <c r="O26" s="7">
         <v>87109.292072972254</v>
       </c>
       <c r="P26" s="7">
         <v>98739.36786169844</v>
       </c>
       <c r="Q26" s="7">
         <v>114616.94720876892</v>
       </c>
       <c r="R26" s="7">
         <v>130289.03040457393</v>
       </c>
       <c r="S26" s="7">
         <v>157420.5592966837</v>
       </c>
       <c r="T26" s="7">
         <v>194909.71730874016</v>
       </c>
       <c r="U26" s="7">
         <v>231505.94826085726</v>
       </c>
       <c r="V26" s="7">
         <v>257222.63674856236</v>
       </c>
       <c r="W26" s="7">
-        <v>285349.80710411852</v>
+        <v>285320.7560983944</v>
       </c>
       <c r="X26" s="7">
         <v>8289.8831267497153</v>
       </c>
       <c r="Y26" s="7">
         <v>11568.560011062928</v>
       </c>
       <c r="Z26" s="7">
         <v>18144.463157696096</v>
       </c>
       <c r="AA26" s="7">
         <v>18615.603011973828</v>
       </c>
       <c r="AB26" s="7">
         <v>22221.214193662447</v>
       </c>
       <c r="AC26" s="7">
         <v>28212.116156452925</v>
       </c>
       <c r="AD26" s="7">
         <v>33052.008002142757</v>
       </c>
       <c r="AE26" s="7">
         <v>50626.977252950128</v>
       </c>
       <c r="AF26" s="7">
         <v>58405.182009900956</v>
       </c>
       <c r="AG26" s="7">
         <v>65244.022296168383</v>
       </c>
       <c r="AH26" s="7">
-        <v>67128.769387619672</v>
+        <v>67097.006932551856</v>
       </c>
       <c r="AI26" s="7">
         <v>6634.2076567185059</v>
       </c>
       <c r="AJ26" s="7">
         <v>7183.1907326707387</v>
       </c>
       <c r="AK26" s="7">
         <v>8015.3063390746856</v>
       </c>
       <c r="AL26" s="7">
         <v>9268.6969862627193</v>
       </c>
       <c r="AM26" s="7">
         <v>10442.371394940936</v>
       </c>
       <c r="AN26" s="7">
         <v>13880.990751784329</v>
       </c>
       <c r="AO26" s="7">
         <v>13168.336545093827</v>
       </c>
       <c r="AP26" s="7">
         <v>15190.843031530323</v>
       </c>
       <c r="AQ26" s="7">
         <v>18467.032588940565</v>
       </c>
       <c r="AR26" s="7">
         <v>20481.846754960778</v>
       </c>
       <c r="AS26" s="7">
-        <v>23423.805674366416</v>
+        <v>23414.760415912908</v>
       </c>
       <c r="AT26" s="7">
         <v>11339.983556568526</v>
       </c>
       <c r="AU26" s="7">
         <v>12779.542803246544</v>
       </c>
       <c r="AV26" s="7">
         <v>12642.354378665006</v>
       </c>
       <c r="AW26" s="7">
         <v>15306.899207034992</v>
       </c>
       <c r="AX26" s="7">
         <v>16318.606036075014</v>
       </c>
       <c r="AY26" s="7">
         <v>19404.51004335397</v>
       </c>
       <c r="AZ26" s="7">
         <v>21749.277650176471</v>
       </c>
       <c r="BA26" s="7">
         <v>42752.834231992259</v>
       </c>
       <c r="BB26" s="7">
         <v>59680.192433018819</v>
       </c>
       <c r="BC26" s="7">
         <v>70289.543305633619</v>
       </c>
       <c r="BD26" s="7">
-        <v>40966.262072959587</v>
+        <v>40948.115356938986</v>
       </c>
       <c r="BE26" s="8"/>
       <c r="BF26" s="7">
         <v>77877.282509022494</v>
       </c>
       <c r="BG26" s="7">
         <v>92297.318540213659</v>
       </c>
       <c r="BH26" s="7">
         <v>105253.75523066834</v>
       </c>
       <c r="BI26" s="7">
         <v>117354.97087367224</v>
       </c>
       <c r="BJ26" s="7">
         <v>136838.16140243137</v>
       </c>
       <c r="BK26" s="7">
         <v>158501.14656102686</v>
       </c>
       <c r="BL26" s="7">
         <v>190472.56729882644</v>
       </c>
       <c r="BM26" s="7">
         <v>245536.6945616903</v>
       </c>
       <c r="BN26" s="7">
         <v>289911.13027075818</v>
       </c>
       <c r="BO26" s="7">
         <v>322466.65904473077</v>
       </c>
       <c r="BP26" s="7">
-        <v>352478.57649173815</v>
+        <v>352417.7630309462</v>
       </c>
     </row>
     <row r="27" spans="1:68">
       <c r="A27" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="7">
         <v>189969.92149910046</v>
       </c>
       <c r="C27" s="7">
         <v>212847.62930706335</v>
       </c>
       <c r="D27" s="7">
         <v>227003.35750789836</v>
       </c>
       <c r="E27" s="7">
         <v>240319.85662870965</v>
       </c>
       <c r="F27" s="7">
         <v>266796.21440180647</v>
       </c>
       <c r="G27" s="7">
         <v>302503.80203150527</v>
       </c>
       <c r="H27" s="7">
@@ -5713,98 +5713,98 @@
         <v>101625.40363693642</v>
       </c>
       <c r="BJ29" s="12">
         <v>121093.33810348723</v>
       </c>
       <c r="BK29" s="12">
         <v>141573.71168663094</v>
       </c>
       <c r="BL29" s="12">
         <v>172889.61265534558</v>
       </c>
       <c r="BM29" s="12">
         <v>208709.57898136758</v>
       </c>
       <c r="BN29" s="12">
         <v>244668.14617802494</v>
       </c>
       <c r="BO29" s="12">
         <v>276824.75088870345</v>
       </c>
       <c r="BP29" s="7">
         <v>303544.84006790351</v>
       </c>
     </row>
     <row r="30" spans="1:68">
-      <c r="A30" s="16" t="s">
+      <c r="A30" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="16"/>
-[...10 lines deleted...]
-      <c r="M30" s="16"/>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
     </row>
     <row r="31" spans="1:68" ht="33.75" customHeight="1">
-      <c r="A31" s="17" t="s">
+      <c r="A31" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="17"/>
-[...10 lines deleted...]
-      <c r="M31" s="17"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
+      <c r="H31" s="30"/>
+      <c r="I31" s="30"/>
+      <c r="J31" s="30"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="30"/>
+      <c r="M31" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:L6"/>
+    <mergeCell ref="M6:W6"/>
     <mergeCell ref="BF6:BP6"/>
     <mergeCell ref="BF5:BP5"/>
     <mergeCell ref="X6:AH6"/>
     <mergeCell ref="M5:AH5"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="AI6:AS6"/>
     <mergeCell ref="AT6:BD6"/>
     <mergeCell ref="AI5:BD5"/>
-    <mergeCell ref="A30:M30"/>
-[...3 lines deleted...]
-    <mergeCell ref="M6:W6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>