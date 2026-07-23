--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -101,53 +101,50 @@
   <si>
     <t xml:space="preserve"> Южно-Казахстанская </t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>Восточно- Казахстанская</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
-    <t>тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Фонд заработной платы работников – всего</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Без учета малых предприятий,занимающихся предпринимательской деятельностью</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
@@ -159,50 +156,54 @@
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные по фонду заработной платы работников формируются с учетом начисленных организациями сумм оплаты труда работников в денежной и натуральной форме (в пересчёте в денежное выражение) за отработанное и неотработанное время, включая налоги и другие удержания, в соответствии с законодательством Республики Казахстан.
 </t>
     </r>
   </si>
   <si>
     <r>
       <t>Среднемесячная номинальная заработная плата работников по структуре фонда заработной платы в Республике Казахстан</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">теңге
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -381,97 +382,91 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
@@ -486,50 +481,56 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -805,5002 +806,5002 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr enableFormatConditionsCalculation="0">
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BP31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="BQ25" sqref="BQ25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I42" sqref="I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="32.7109375" style="4" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="68" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="32.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="11" style="3" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="3" customWidth="1"/>
+    <col min="6" max="7" width="11.28515625" style="3" customWidth="1"/>
+    <col min="8" max="15" width="12.28515625" style="3" customWidth="1"/>
+    <col min="16" max="20" width="14.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="11.85546875" style="3" customWidth="1"/>
+    <col min="22" max="22" width="12.5703125" style="3" customWidth="1"/>
+    <col min="23" max="23" width="11.140625" style="3" customWidth="1"/>
+    <col min="24" max="26" width="15" style="3" customWidth="1"/>
+    <col min="27" max="33" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="12.42578125" style="3" customWidth="1"/>
+    <col min="35" max="37" width="12.28515625" style="3" customWidth="1"/>
+    <col min="38" max="38" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="39" max="44" width="14.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="14.140625" style="3" customWidth="1"/>
+    <col min="46" max="55" width="14" style="3" customWidth="1"/>
+    <col min="56" max="56" width="12.42578125" style="3" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" style="3"/>
+    <col min="58" max="60" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="61" max="64" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="11.7109375" style="3" customWidth="1"/>
+    <col min="66" max="66" width="11.5703125" style="3" customWidth="1"/>
+    <col min="67" max="67" width="10.42578125" style="3" customWidth="1"/>
+    <col min="68" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:68" ht="14.25">
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+    </row>
+    <row r="4" spans="1:68" ht="22.5">
+      <c r="L4" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="27"/>
-[...36 lines deleted...]
-        <v>29</v>
+      <c r="W4" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH4" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="AS4" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="BD4" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="BP4" s="36" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:68">
-      <c r="A5" s="21"/>
-[...13 lines deleted...]
-      <c r="M5" s="25" t="s">
+      <c r="A5" s="19"/>
+      <c r="B5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="N5" s="26"/>
-[...20 lines deleted...]
-      <c r="AI5" s="22" t="s">
+      <c r="N5" s="24"/>
+      <c r="O5" s="24"/>
+      <c r="P5" s="24"/>
+      <c r="Q5" s="24"/>
+      <c r="R5" s="24"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="24"/>
+      <c r="U5" s="24"/>
+      <c r="V5" s="24"/>
+      <c r="W5" s="24"/>
+      <c r="X5" s="24"/>
+      <c r="Y5" s="24"/>
+      <c r="Z5" s="24"/>
+      <c r="AA5" s="24"/>
+      <c r="AB5" s="24"/>
+      <c r="AC5" s="24"/>
+      <c r="AD5" s="24"/>
+      <c r="AE5" s="24"/>
+      <c r="AF5" s="24"/>
+      <c r="AG5" s="24"/>
+      <c r="AH5" s="4"/>
+      <c r="AI5" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="AJ5" s="22"/>
-[...20 lines deleted...]
-      <c r="BF5" s="19" t="s">
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="20"/>
+      <c r="AL5" s="20"/>
+      <c r="AM5" s="20"/>
+      <c r="AN5" s="20"/>
+      <c r="AO5" s="20"/>
+      <c r="AP5" s="20"/>
+      <c r="AQ5" s="20"/>
+      <c r="AR5" s="20"/>
+      <c r="AS5" s="20"/>
+      <c r="AT5" s="20"/>
+      <c r="AU5" s="20"/>
+      <c r="AV5" s="20"/>
+      <c r="AW5" s="20"/>
+      <c r="AX5" s="20"/>
+      <c r="AY5" s="20"/>
+      <c r="AZ5" s="20"/>
+      <c r="BA5" s="20"/>
+      <c r="BB5" s="20"/>
+      <c r="BC5" s="20"/>
+      <c r="BD5" s="20"/>
+      <c r="BF5" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="BG5" s="19"/>
-[...8 lines deleted...]
-      <c r="BP5" s="19"/>
+      <c r="BG5" s="17"/>
+      <c r="BH5" s="17"/>
+      <c r="BI5" s="17"/>
+      <c r="BJ5" s="17"/>
+      <c r="BK5" s="17"/>
+      <c r="BL5" s="17"/>
+      <c r="BM5" s="17"/>
+      <c r="BN5" s="17"/>
+      <c r="BO5" s="17"/>
+      <c r="BP5" s="17"/>
     </row>
     <row r="6" spans="1:68" ht="31.5" customHeight="1">
-      <c r="A6" s="21"/>
-[...11 lines deleted...]
-      <c r="M6" s="34" t="s">
+      <c r="A6" s="19"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="N6" s="35"/>
-[...9 lines deleted...]
-      <c r="X6" s="34" t="s">
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="Y6" s="35"/>
-[...9 lines deleted...]
-      <c r="AI6" s="21" t="s">
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="34"/>
+      <c r="AI6" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AJ6" s="21"/>
-[...9 lines deleted...]
-      <c r="AT6" s="21" t="s">
+      <c r="AJ6" s="19"/>
+      <c r="AK6" s="19"/>
+      <c r="AL6" s="19"/>
+      <c r="AM6" s="19"/>
+      <c r="AN6" s="19"/>
+      <c r="AO6" s="19"/>
+      <c r="AP6" s="19"/>
+      <c r="AQ6" s="19"/>
+      <c r="AR6" s="19"/>
+      <c r="AS6" s="19"/>
+      <c r="AT6" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AU6" s="21"/>
-[...9 lines deleted...]
-      <c r="BF6" s="20" t="s">
+      <c r="AU6" s="19"/>
+      <c r="AV6" s="19"/>
+      <c r="AW6" s="19"/>
+      <c r="AX6" s="19"/>
+      <c r="AY6" s="19"/>
+      <c r="AZ6" s="19"/>
+      <c r="BA6" s="19"/>
+      <c r="BB6" s="19"/>
+      <c r="BC6" s="19"/>
+      <c r="BD6" s="19"/>
+      <c r="BF6" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="BG6" s="20"/>
-[...8 lines deleted...]
-      <c r="BP6" s="20"/>
+      <c r="BG6" s="18"/>
+      <c r="BH6" s="18"/>
+      <c r="BI6" s="18"/>
+      <c r="BJ6" s="18"/>
+      <c r="BK6" s="18"/>
+      <c r="BL6" s="18"/>
+      <c r="BM6" s="18"/>
+      <c r="BN6" s="18"/>
+      <c r="BO6" s="18"/>
+      <c r="BP6" s="18"/>
     </row>
     <row r="7" spans="1:68">
-      <c r="A7" s="21"/>
-      <c r="B7" s="6">
+      <c r="A7" s="19"/>
+      <c r="B7" s="5">
         <v>2015</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="5">
         <v>2016</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="5">
         <v>2017</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="5">
         <v>2018</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="5">
         <v>2019</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="5">
         <v>2020</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="5">
         <v>2021</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="5">
         <v>2022</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="5">
         <v>2023</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="5">
         <v>2024</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="5">
         <v>2025</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="5">
         <v>2015</v>
       </c>
-      <c r="N7" s="6">
+      <c r="N7" s="5">
         <v>2016</v>
       </c>
-      <c r="O7" s="6">
+      <c r="O7" s="5">
         <v>2017</v>
       </c>
-      <c r="P7" s="6">
+      <c r="P7" s="5">
         <v>2018</v>
       </c>
-      <c r="Q7" s="6">
+      <c r="Q7" s="5">
         <v>2019</v>
       </c>
-      <c r="R7" s="6">
+      <c r="R7" s="5">
         <v>2020</v>
       </c>
-      <c r="S7" s="6">
+      <c r="S7" s="5">
         <v>2021</v>
       </c>
-      <c r="T7" s="6">
+      <c r="T7" s="5">
         <v>2022</v>
       </c>
-      <c r="U7" s="6">
+      <c r="U7" s="5">
         <v>2023</v>
       </c>
-      <c r="V7" s="6">
+      <c r="V7" s="5">
         <v>2024</v>
       </c>
-      <c r="W7" s="6">
+      <c r="W7" s="5">
         <v>2025</v>
       </c>
-      <c r="X7" s="6">
+      <c r="X7" s="5">
         <v>2015</v>
       </c>
-      <c r="Y7" s="6">
+      <c r="Y7" s="5">
         <v>2016</v>
       </c>
-      <c r="Z7" s="6">
+      <c r="Z7" s="5">
         <v>2017</v>
       </c>
-      <c r="AA7" s="6">
+      <c r="AA7" s="5">
         <v>2018</v>
       </c>
-      <c r="AB7" s="6">
+      <c r="AB7" s="5">
         <v>2019</v>
       </c>
-      <c r="AC7" s="6">
+      <c r="AC7" s="5">
         <v>2020</v>
       </c>
-      <c r="AD7" s="6">
+      <c r="AD7" s="5">
         <v>2021</v>
       </c>
-      <c r="AE7" s="6">
+      <c r="AE7" s="5">
         <v>2022</v>
       </c>
-      <c r="AF7" s="6">
+      <c r="AF7" s="5">
         <v>2023</v>
       </c>
-      <c r="AG7" s="6">
+      <c r="AG7" s="5">
         <v>2024</v>
       </c>
-      <c r="AH7" s="6">
+      <c r="AH7" s="5">
         <v>2025</v>
       </c>
-      <c r="AI7" s="18">
+      <c r="AI7" s="16">
         <v>2015</v>
       </c>
-      <c r="AJ7" s="18">
+      <c r="AJ7" s="16">
         <v>2016</v>
       </c>
-      <c r="AK7" s="18">
+      <c r="AK7" s="16">
         <v>2017</v>
       </c>
-      <c r="AL7" s="18">
+      <c r="AL7" s="16">
         <v>2018</v>
       </c>
-      <c r="AM7" s="18">
+      <c r="AM7" s="16">
         <v>2019</v>
       </c>
-      <c r="AN7" s="18">
+      <c r="AN7" s="16">
         <v>2020</v>
       </c>
-      <c r="AO7" s="18">
+      <c r="AO7" s="16">
         <v>2021</v>
       </c>
-      <c r="AP7" s="18">
+      <c r="AP7" s="16">
         <v>2022</v>
       </c>
-      <c r="AQ7" s="18">
+      <c r="AQ7" s="16">
         <v>2023</v>
       </c>
-      <c r="AR7" s="18">
+      <c r="AR7" s="16">
         <v>2024</v>
       </c>
-      <c r="AS7" s="18">
+      <c r="AS7" s="16">
         <v>2025</v>
       </c>
-      <c r="AT7" s="18">
+      <c r="AT7" s="16">
         <v>2015</v>
       </c>
-      <c r="AU7" s="18">
+      <c r="AU7" s="16">
         <v>2016</v>
       </c>
-      <c r="AV7" s="18">
+      <c r="AV7" s="16">
         <v>2017</v>
       </c>
-      <c r="AW7" s="18">
+      <c r="AW7" s="16">
         <v>2018</v>
       </c>
-      <c r="AX7" s="18">
+      <c r="AX7" s="16">
         <v>2019</v>
       </c>
-      <c r="AY7" s="18">
+      <c r="AY7" s="16">
         <v>2020</v>
       </c>
-      <c r="AZ7" s="18">
+      <c r="AZ7" s="16">
         <v>2021</v>
       </c>
-      <c r="BA7" s="18">
+      <c r="BA7" s="16">
         <v>2022</v>
       </c>
-      <c r="BB7" s="18">
+      <c r="BB7" s="16">
         <v>2023</v>
       </c>
-      <c r="BC7" s="18">
+      <c r="BC7" s="16">
         <v>2024</v>
       </c>
-      <c r="BD7" s="6">
+      <c r="BD7" s="5">
         <v>2025</v>
       </c>
-      <c r="BE7" s="7"/>
-      <c r="BF7" s="8">
+      <c r="BE7" s="6"/>
+      <c r="BF7" s="7">
         <v>2015</v>
       </c>
-      <c r="BG7" s="8">
+      <c r="BG7" s="7">
         <v>2016</v>
       </c>
-      <c r="BH7" s="8">
+      <c r="BH7" s="7">
         <v>2017</v>
       </c>
-      <c r="BI7" s="8">
+      <c r="BI7" s="7">
         <v>2018</v>
       </c>
-      <c r="BJ7" s="8">
+      <c r="BJ7" s="7">
         <v>2019</v>
       </c>
-      <c r="BK7" s="8">
+      <c r="BK7" s="7">
         <v>2020</v>
       </c>
-      <c r="BL7" s="9">
+      <c r="BL7" s="8">
         <v>2021</v>
       </c>
-      <c r="BM7" s="9">
+      <c r="BM7" s="8">
         <v>2022</v>
       </c>
-      <c r="BN7" s="9">
+      <c r="BN7" s="8">
         <v>2023</v>
       </c>
-      <c r="BO7" s="9">
+      <c r="BO7" s="8">
         <v>2024</v>
       </c>
-      <c r="BP7" s="9">
+      <c r="BP7" s="8">
         <v>2025</v>
       </c>
     </row>
     <row r="8" spans="1:68">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="10">
         <v>126020.76498068102</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="10">
         <v>142898.48692292371</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="10">
         <v>150826.9320037603</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>162673.13673083248</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="10">
         <v>186815.3988332467</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="10">
         <v>213003.22619958431</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="10">
         <v>250311.16983879995</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="10">
         <v>309697.31635206239</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="10">
         <v>364294.95108211722</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="10">
         <v>405415.99831629585</v>
       </c>
-      <c r="L8" s="11">
-[...2 lines deleted...]
-      <c r="M8" s="11">
+      <c r="L8" s="10">
+        <v>443315</v>
+      </c>
+      <c r="M8" s="10">
         <v>89525.74240904687</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="10">
         <v>101808.56142790792</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="10">
         <v>109876.38217378959</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="10">
         <v>118259.54992449011</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="10">
         <v>136659.95725755213</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="10">
         <v>153575.41067560989</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="10">
         <v>182942.72979458654</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="10">
         <v>225801.00102693721</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="10">
         <v>265062.55957296106</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="10">
         <v>294015.33862997137</v>
       </c>
-      <c r="W8" s="11">
-[...2 lines deleted...]
-      <c r="X8" s="11">
+      <c r="W8" s="10">
+        <v>320507.95390887652</v>
+      </c>
+      <c r="X8" s="10">
         <v>10339.039728498316</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y8" s="10">
         <v>12716.50137071527</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z8" s="10">
         <v>20849.446484580814</v>
       </c>
-      <c r="AA8" s="11">
+      <c r="AA8" s="10">
         <v>22861.688597139393</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB8" s="10">
         <v>25402.197192860855</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC8" s="10">
         <v>30018.873568484425</v>
       </c>
-      <c r="AD8" s="11">
+      <c r="AD8" s="10">
         <v>34919.02283582103</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AE8" s="10">
         <v>44124.127850406803</v>
       </c>
-      <c r="AF8" s="11">
+      <c r="AF8" s="10">
         <v>52766.493239568823</v>
       </c>
-      <c r="AG8" s="11">
+      <c r="AG8" s="10">
         <v>59029.751328619597</v>
       </c>
-      <c r="AH8" s="11">
-[...2 lines deleted...]
-      <c r="AI8" s="11">
+      <c r="AH8" s="10">
+        <v>65923.436422850093</v>
+      </c>
+      <c r="AI8" s="10">
         <v>6717.8101660494858</v>
       </c>
-      <c r="AJ8" s="11">
+      <c r="AJ8" s="10">
         <v>7321.7707371437364</v>
       </c>
-      <c r="AK8" s="11">
+      <c r="AK8" s="10">
         <v>7550.6528325568715</v>
       </c>
-      <c r="AL8" s="11">
+      <c r="AL8" s="10">
         <v>8354.4099508845611</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM8" s="10">
         <v>9700.740484029342</v>
       </c>
-      <c r="AN8" s="11">
+      <c r="AN8" s="10">
         <v>11275.707661255439</v>
       </c>
-      <c r="AO8" s="11">
+      <c r="AO8" s="10">
         <v>12178.903567707095</v>
       </c>
-      <c r="AP8" s="11">
+      <c r="AP8" s="10">
         <v>15089.95312457864</v>
       </c>
-      <c r="AQ8" s="11">
+      <c r="AQ8" s="10">
         <v>17357.024670701921</v>
       </c>
-      <c r="AR8" s="11">
+      <c r="AR8" s="10">
         <v>19092.979437506438</v>
       </c>
-      <c r="AS8" s="11">
-[...2 lines deleted...]
-      <c r="AT8" s="11">
+      <c r="AS8" s="10">
+        <v>20779.566815275539</v>
+      </c>
+      <c r="AT8" s="10">
         <v>11110.611292103264</v>
       </c>
-      <c r="AU8" s="11">
+      <c r="AU8" s="10">
         <v>11893.944875979265</v>
       </c>
-      <c r="AV8" s="11">
+      <c r="AV8" s="10">
         <v>12550.450512833007</v>
       </c>
-      <c r="AW8" s="11">
+      <c r="AW8" s="10">
         <v>13197.488258318403</v>
       </c>
-      <c r="AX8" s="11">
+      <c r="AX8" s="10">
         <v>15052.501588401779</v>
       </c>
-      <c r="AY8" s="11">
+      <c r="AY8" s="10">
         <v>18133.231943325412</v>
       </c>
-      <c r="AZ8" s="11">
+      <c r="AZ8" s="10">
         <v>20270.513640685251</v>
       </c>
-      <c r="BA8" s="11">
+      <c r="BA8" s="10">
         <v>24682.234350139679</v>
       </c>
-      <c r="BB8" s="11">
+      <c r="BB8" s="10">
         <v>29108.873598885391</v>
       </c>
-      <c r="BC8" s="11">
+      <c r="BC8" s="10">
         <v>33277.928920198392</v>
       </c>
-      <c r="BD8" s="11">
-[...3 lines deleted...]
-      <c r="BF8" s="11">
+      <c r="BD8" s="10">
+        <v>36103.786377116587</v>
+      </c>
+      <c r="BE8" s="11"/>
+      <c r="BF8" s="10">
         <v>99864.782137545189</v>
       </c>
-      <c r="BG8" s="11">
+      <c r="BG8" s="10">
         <v>114525.06279862318</v>
       </c>
-      <c r="BH8" s="11">
+      <c r="BH8" s="10">
         <v>130725.82865837043</v>
       </c>
-      <c r="BI8" s="11">
+      <c r="BI8" s="10">
         <v>141121.23852162951</v>
       </c>
-      <c r="BJ8" s="11">
+      <c r="BJ8" s="10">
         <v>162062.15445041299</v>
       </c>
-      <c r="BK8" s="11">
+      <c r="BK8" s="10">
         <v>183594.28424409434</v>
       </c>
-      <c r="BL8" s="11">
+      <c r="BL8" s="10">
         <v>217861.7526304076</v>
       </c>
-      <c r="BM8" s="11">
+      <c r="BM8" s="10">
         <v>269925.12887734402</v>
       </c>
-      <c r="BN8" s="11">
+      <c r="BN8" s="10">
         <v>317829.05281252996</v>
       </c>
-      <c r="BO8" s="11">
+      <c r="BO8" s="10">
         <v>353045.08995859098</v>
       </c>
-      <c r="BP8" s="11">
-        <v>386923.66235038132</v>
+      <c r="BP8" s="10">
+        <v>386431.39033172658</v>
       </c>
     </row>
     <row r="9" spans="1:68">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...20 lines deleted...]
-      <c r="I9" s="11">
+      <c r="B9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="H9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="I9" s="10">
         <v>258940.82339110633</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="10">
         <v>299141.8843417748</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="10">
         <v>339298.73279954493</v>
       </c>
-      <c r="L9" s="11">
-[...23 lines deleted...]
-      <c r="T9" s="11">
+      <c r="L9" s="10">
+        <v>377347</v>
+      </c>
+      <c r="M9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="N9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="O9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="P9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="S9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="T9" s="10">
         <v>186377.7424407982</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="10">
         <v>219361.32961598461</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="10">
         <v>243828.27711054235</v>
       </c>
-      <c r="W9" s="11">
-[...23 lines deleted...]
-      <c r="AE9" s="11">
+      <c r="W9" s="10">
+        <v>273253.26086373138</v>
+      </c>
+      <c r="X9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE9" s="10">
         <v>29376.652719417474</v>
       </c>
-      <c r="AF9" s="11">
+      <c r="AF9" s="10">
         <v>34509.04167634726</v>
       </c>
-      <c r="AG9" s="11">
+      <c r="AG9" s="10">
         <v>41062.531447572794</v>
       </c>
-      <c r="AH9" s="11">
-[...23 lines deleted...]
-      <c r="AP9" s="11">
+      <c r="AH9" s="10">
+        <v>45669.528283405663</v>
+      </c>
+      <c r="AI9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP9" s="10">
         <v>18382.977841344858</v>
       </c>
-      <c r="AQ9" s="11">
+      <c r="AQ9" s="10">
         <v>18159.691106021884</v>
       </c>
-      <c r="AR9" s="11">
+      <c r="AR9" s="10">
         <v>24318.271313250636</v>
       </c>
-      <c r="AS9" s="11">
-[...23 lines deleted...]
-      <c r="BA9" s="11">
+      <c r="AS9" s="10">
+        <v>25214.04449078062</v>
+      </c>
+      <c r="AT9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AU9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AV9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AW9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA9" s="10">
         <v>24803.450389545786</v>
       </c>
-      <c r="BB9" s="11">
+      <c r="BB9" s="10">
         <v>27111.821943421066</v>
       </c>
-      <c r="BC9" s="11">
+      <c r="BC9" s="10">
         <v>30089.58456389053</v>
       </c>
-      <c r="BD9" s="11">
-[...24 lines deleted...]
-      <c r="BM9" s="11">
+      <c r="BD9" s="10">
+        <v>33210.06302346239</v>
+      </c>
+      <c r="BE9" s="11"/>
+      <c r="BF9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BG9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BH9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BI9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BJ9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BK9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM9" s="10">
         <v>215754.39516021564</v>
       </c>
-      <c r="BN9" s="11">
+      <c r="BN9" s="10">
         <v>253870.37129233184</v>
       </c>
-      <c r="BO9" s="11">
+      <c r="BO9" s="10">
         <v>284890.8085581151</v>
       </c>
-      <c r="BP9" s="11">
-        <v>318958.86761763773</v>
+      <c r="BP9" s="10">
+        <v>318922.78914713702</v>
       </c>
     </row>
     <row r="10" spans="1:68">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="10">
         <v>89176.431867358377</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="10">
         <v>104815.75504541644</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="10">
         <v>110775.70672061734</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>121361.05996726794</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="10">
         <v>140272.16216034393</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="10">
         <v>168301.80762513893</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="10">
         <v>203006.23716077412</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="10">
         <v>250154.70373282969</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="10">
         <v>300747.30831029982</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="10">
         <v>329732.17234416521</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="10">
         <v>374100</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="10">
         <v>68282.86712375193</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="10">
         <v>79590.264332846025</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="10">
         <v>85197.616441687947</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="10">
         <v>92605.545326786931</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="10">
         <v>107914.93713124735</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="10">
         <v>129911.65997595883</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="10">
         <v>158194.35434461382</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="10">
         <v>189937.0878954691</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="10">
         <v>225681.99116048653</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="10">
         <v>249600.36970789087</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="10">
         <v>276735.83752317436</v>
       </c>
-      <c r="X10" s="11">
+      <c r="X10" s="10">
         <v>4860.3869582974876</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Y10" s="10">
         <v>7132.6186117367124</v>
       </c>
-      <c r="Z10" s="11">
+      <c r="Z10" s="10">
         <v>11281.217870054063</v>
       </c>
-      <c r="AA10" s="11">
+      <c r="AA10" s="10">
         <v>12801.748674707369</v>
       </c>
-      <c r="AB10" s="11">
+      <c r="AB10" s="10">
         <v>14884.600463302455</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AC10" s="10">
         <v>17687.283119003878</v>
       </c>
-      <c r="AD10" s="11">
+      <c r="AD10" s="10">
         <v>21169.349389123148</v>
       </c>
-      <c r="AE10" s="11">
+      <c r="AE10" s="10">
         <v>27126.028090882002</v>
       </c>
-      <c r="AF10" s="11">
+      <c r="AF10" s="10">
         <v>38455.277225122736</v>
       </c>
-      <c r="AG10" s="11">
+      <c r="AG10" s="10">
         <v>37280.319704233683</v>
       </c>
-      <c r="AH10" s="11">
+      <c r="AH10" s="10">
         <v>48498.964045519482</v>
       </c>
-      <c r="AI10" s="11">
+      <c r="AI10" s="10">
         <v>4197.189707760891</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AJ10" s="10">
         <v>4758.2985411425889</v>
       </c>
-      <c r="AK10" s="11">
+      <c r="AK10" s="10">
         <v>4777.8404254143034</v>
       </c>
-      <c r="AL10" s="11">
+      <c r="AL10" s="10">
         <v>5707.2637599174586</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM10" s="10">
         <v>6046.7025019678013</v>
       </c>
-      <c r="AN10" s="11">
+      <c r="AN10" s="10">
         <v>6511.7597695674858</v>
       </c>
-      <c r="AO10" s="11">
+      <c r="AO10" s="10">
         <v>7285.4159909179361</v>
       </c>
-      <c r="AP10" s="11">
+      <c r="AP10" s="10">
         <v>10567.799667067709</v>
       </c>
-      <c r="AQ10" s="11">
+      <c r="AQ10" s="10">
         <v>12771.338790152799</v>
       </c>
-      <c r="AR10" s="11">
+      <c r="AR10" s="10">
         <v>15044.983343196644</v>
       </c>
-      <c r="AS10" s="11">
+      <c r="AS10" s="10">
         <v>19225.897125291445</v>
       </c>
-      <c r="AT10" s="11">
+      <c r="AT10" s="10">
         <v>8186.3122083474536</v>
       </c>
-      <c r="AU10" s="11">
+      <c r="AU10" s="10">
         <v>9515.060518656077</v>
       </c>
-      <c r="AV10" s="11">
+      <c r="AV10" s="10">
         <v>9519.0319834610254</v>
       </c>
-      <c r="AW10" s="11">
+      <c r="AW10" s="10">
         <v>10246.502205856192</v>
       </c>
-      <c r="AX10" s="11">
+      <c r="AX10" s="10">
         <v>11425.978126562748</v>
       </c>
-      <c r="AY10" s="11">
+      <c r="AY10" s="10">
         <v>14191.10476060874</v>
       </c>
-      <c r="AZ10" s="11">
+      <c r="AZ10" s="10">
         <v>16357.117436119221</v>
       </c>
-      <c r="BA10" s="11">
+      <c r="BA10" s="10">
         <v>22523.78807941085</v>
       </c>
-      <c r="BB10" s="11">
+      <c r="BB10" s="10">
         <v>23838.701134537754</v>
       </c>
-      <c r="BC10" s="11">
+      <c r="BC10" s="10">
         <v>27806.444176989895</v>
       </c>
-      <c r="BD10" s="11">
+      <c r="BD10" s="10">
         <v>29639.371697515187</v>
       </c>
-      <c r="BE10" s="12"/>
-      <c r="BF10" s="11">
+      <c r="BE10" s="11"/>
+      <c r="BF10" s="10">
         <v>73143.254082049403</v>
       </c>
-      <c r="BG10" s="11">
+      <c r="BG10" s="10">
         <v>86722.882944582729</v>
       </c>
-      <c r="BH10" s="11">
+      <c r="BH10" s="10">
         <v>96478.834311742001</v>
       </c>
-      <c r="BI10" s="11">
+      <c r="BI10" s="10">
         <v>105407.29400149427</v>
       </c>
-      <c r="BJ10" s="11">
+      <c r="BJ10" s="10">
         <v>122799.53759454981</v>
       </c>
-      <c r="BK10" s="11">
+      <c r="BK10" s="10">
         <v>147598.94309496268</v>
       </c>
-      <c r="BL10" s="11">
+      <c r="BL10" s="10">
         <v>179363.703733737</v>
       </c>
-      <c r="BM10" s="11">
+      <c r="BM10" s="10">
         <v>217063.11598635113</v>
       </c>
-      <c r="BN10" s="11">
+      <c r="BN10" s="10">
         <v>264137.26838560926</v>
       </c>
-      <c r="BO10" s="11">
+      <c r="BO10" s="10">
         <v>286880.68941212457</v>
       </c>
-      <c r="BP10" s="11">
+      <c r="BP10" s="10">
         <v>325234.80156869383</v>
       </c>
     </row>
     <row r="11" spans="1:68">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="10">
         <v>106777.95766720812</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="10">
         <v>117445.49766463804</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="10">
         <v>126640.20833672659</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="10">
         <v>137038.94080996886</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="10">
         <v>156594.87476659584</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="10">
         <v>182923.35011946468</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="10">
         <v>217596.63144461741</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="10">
         <v>274401.33956335456</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="10">
         <v>328926.88544697361</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="10">
         <v>378086.41478884191</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="10">
         <v>404557</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="10">
         <v>72572.917557208406</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="10">
         <v>81182.918288571469</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O11" s="10">
         <v>88506.642633382013</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="10">
         <v>94088.37273227048</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="10">
         <v>109364.81874959757</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="10">
         <v>126426.77489742322</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="10">
         <v>150757.5215851939</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="10">
         <v>184445.29965205438</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="10">
         <v>228030.02346112157</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="10">
         <v>259982.67379373324</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="10">
         <v>273630.62611325021</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="10">
         <v>8470.8775042033558</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Y11" s="10">
         <v>9737.4912005443457</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z11" s="10">
         <v>17459.918887664302</v>
       </c>
-      <c r="AA11" s="11">
+      <c r="AA11" s="10">
         <v>19256.001466006965</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB11" s="10">
         <v>20891.304947708271</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AC11" s="10">
         <v>23597.886094901791</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="10">
         <v>30814.388417978098</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE11" s="10">
         <v>42662.907983891877</v>
       </c>
-      <c r="AF11" s="11">
+      <c r="AF11" s="10">
         <v>46530.080509441497</v>
       </c>
-      <c r="AG11" s="11">
+      <c r="AG11" s="10">
         <v>55764.783569859734</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AH11" s="10">
         <v>62077.39835425622</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AI11" s="10">
         <v>8573.2898036533588</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ11" s="10">
         <v>8612.3823949358575</v>
       </c>
-      <c r="AK11" s="11">
+      <c r="AK11" s="10">
         <v>9061.9327610950349</v>
       </c>
-      <c r="AL11" s="11">
+      <c r="AL11" s="10">
         <v>10713.349825911673</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM11" s="10">
         <v>12076.03226726271</v>
       </c>
-      <c r="AN11" s="11">
+      <c r="AN11" s="10">
         <v>16108.532425734786</v>
       </c>
-      <c r="AO11" s="11">
+      <c r="AO11" s="10">
         <v>17094.978520233883</v>
       </c>
-      <c r="AP11" s="11">
+      <c r="AP11" s="10">
         <v>22033.713915829438</v>
       </c>
-      <c r="AQ11" s="11">
+      <c r="AQ11" s="10">
         <v>25177.87487877232</v>
       </c>
-      <c r="AR11" s="11">
+      <c r="AR11" s="10">
         <v>28189.219328861938</v>
       </c>
-      <c r="AS11" s="11">
+      <c r="AS11" s="10">
         <v>31012.307081071282</v>
       </c>
-      <c r="AT11" s="11">
+      <c r="AT11" s="10">
         <v>10545.394474366647</v>
       </c>
-      <c r="AU11" s="11">
+      <c r="AU11" s="10">
         <v>10353.181647909574</v>
       </c>
-      <c r="AV11" s="11">
+      <c r="AV11" s="10">
         <v>11611.714054585234</v>
       </c>
-      <c r="AW11" s="11">
+      <c r="AW11" s="10">
         <v>12981.170973062122</v>
       </c>
-      <c r="AX11" s="11">
+      <c r="AX11" s="10">
         <v>14262.718802027281</v>
       </c>
-      <c r="AY11" s="11">
+      <c r="AY11" s="10">
         <v>16790.156701404889</v>
       </c>
-      <c r="AZ11" s="11">
+      <c r="AZ11" s="10">
         <v>18929.74292121152</v>
       </c>
-      <c r="BA11" s="11">
+      <c r="BA11" s="10">
         <v>25259.418011578844</v>
       </c>
-      <c r="BB11" s="11">
+      <c r="BB11" s="10">
         <v>29188.906597638197</v>
       </c>
-      <c r="BC11" s="11">
+      <c r="BC11" s="10">
         <v>34149.738096386958</v>
       </c>
-      <c r="BD11" s="11">
+      <c r="BD11" s="10">
         <v>37836.744767501805</v>
       </c>
-      <c r="BE11" s="12"/>
-      <c r="BF11" s="11">
+      <c r="BE11" s="11"/>
+      <c r="BF11" s="10">
         <v>81043.795061411758</v>
       </c>
-      <c r="BG11" s="11">
+      <c r="BG11" s="10">
         <v>90920.409489115802</v>
       </c>
-      <c r="BH11" s="11">
+      <c r="BH11" s="10">
         <v>105966.56152104633</v>
       </c>
-      <c r="BI11" s="11">
+      <c r="BI11" s="10">
         <v>113344.37419827744</v>
       </c>
-      <c r="BJ11" s="11">
+      <c r="BJ11" s="10">
         <v>130256.12369730587</v>
       </c>
-      <c r="BK11" s="11">
+      <c r="BK11" s="10">
         <v>150024.66099232502</v>
       </c>
-      <c r="BL11" s="11">
+      <c r="BL11" s="10">
         <v>181571.910003172</v>
       </c>
-      <c r="BM11" s="11">
+      <c r="BM11" s="10">
         <v>227108.20763594628</v>
       </c>
-      <c r="BN11" s="11">
+      <c r="BN11" s="10">
         <v>274560.10397056304</v>
       </c>
-      <c r="BO11" s="11">
+      <c r="BO11" s="10">
         <v>315747.45736359304</v>
       </c>
-      <c r="BP11" s="11">
+      <c r="BP11" s="10">
         <v>335708.02446750639</v>
       </c>
     </row>
     <row r="12" spans="1:68">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="10">
         <v>90445.224445224434</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="10">
         <v>104902.98161715627</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="10">
         <v>110386.85191387963</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>115101.2711293216</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="10">
         <v>136211.58138736262</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="10">
         <v>168313.00347544791</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="10">
         <v>207591.74505434927</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="10">
         <v>261228.19617188434</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="10">
         <v>295129.99795039132</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="10">
         <v>328535.81851028348</v>
       </c>
-      <c r="L12" s="11">
-[...2 lines deleted...]
-      <c r="M12" s="11">
+      <c r="L12" s="10">
+        <v>364181</v>
+      </c>
+      <c r="M12" s="10">
         <v>72385.086385086383</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N12" s="10">
         <v>83693.412487141424</v>
       </c>
-      <c r="O12" s="11">
+      <c r="O12" s="10">
         <v>89240.688314528728</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="10">
         <v>93617.022852478782</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="10">
         <v>110523.51619734433</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="10">
         <v>137815.73212693667</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S12" s="10">
         <v>171407.99768744237</v>
       </c>
-      <c r="T12" s="11">
+      <c r="T12" s="10">
         <v>218274.46435760998</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="10">
         <v>246331.70785162455</v>
       </c>
-      <c r="V12" s="11">
+      <c r="V12" s="10">
         <v>274720.23423506884</v>
       </c>
-      <c r="W12" s="11">
-[...2 lines deleted...]
-      <c r="X12" s="11">
+      <c r="W12" s="10">
+        <v>304563.22606646479</v>
+      </c>
+      <c r="X12" s="10">
         <v>3977.8089778089779</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Y12" s="10">
         <v>5473.74496454569</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="10">
         <v>9368.5428453005297</v>
       </c>
-      <c r="AA12" s="11">
+      <c r="AA12" s="10">
         <v>9521.1378392430997</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AB12" s="10">
         <v>11163.611778846152</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AC12" s="10">
         <v>14221.502551494383</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AD12" s="10">
         <v>18247.075762542376</v>
       </c>
-      <c r="AE12" s="11">
+      <c r="AE12" s="10">
         <v>21207.902153451068</v>
       </c>
-      <c r="AF12" s="11">
+      <c r="AF12" s="10">
         <v>25130.180588785595</v>
       </c>
-      <c r="AG12" s="11">
+      <c r="AG12" s="10">
         <v>25911.241198814158</v>
       </c>
-      <c r="AH12" s="11">
-[...2 lines deleted...]
-      <c r="AI12" s="11">
+      <c r="AH12" s="10">
+        <v>29850.619364011396</v>
+      </c>
+      <c r="AI12" s="10">
         <v>2920.28392028392</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AJ12" s="10">
         <v>2829.9449535521057</v>
       </c>
-      <c r="AK12" s="11">
+      <c r="AK12" s="10">
         <v>2366.8650365768422</v>
       </c>
-      <c r="AL12" s="11">
+      <c r="AL12" s="10">
         <v>2549.5912269708729</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM12" s="10">
         <v>3158.088656135531</v>
       </c>
-      <c r="AN12" s="11">
+      <c r="AN12" s="10">
         <v>3310.4973505651019</v>
       </c>
-      <c r="AO12" s="11">
+      <c r="AO12" s="10">
         <v>3520.1498183286794</v>
       </c>
-      <c r="AP12" s="11">
+      <c r="AP12" s="10">
         <v>5983.3077617819554</v>
       </c>
-      <c r="AQ12" s="11">
+      <c r="AQ12" s="10">
         <v>4125.1925313072643</v>
       </c>
-      <c r="AR12" s="11">
+      <c r="AR12" s="10">
         <v>4661.0578407757394</v>
       </c>
-      <c r="AS12" s="11">
-[...2 lines deleted...]
-      <c r="AT12" s="11">
+      <c r="AS12" s="10">
+        <v>4832.2459245493546</v>
+      </c>
+      <c r="AT12" s="10">
         <v>7838.1108381108388</v>
       </c>
-      <c r="AU12" s="11">
+      <c r="AU12" s="10">
         <v>9095.5813643038309</v>
       </c>
-      <c r="AV12" s="11">
+      <c r="AV12" s="10">
         <v>9410.7939537707862</v>
       </c>
-      <c r="AW12" s="11">
+      <c r="AW12" s="10">
         <v>9413.5192106288396</v>
       </c>
-      <c r="AX12" s="11">
+      <c r="AX12" s="10">
         <v>11366.328983516483</v>
       </c>
-      <c r="AY12" s="11">
+      <c r="AY12" s="10">
         <v>12965.271446451745</v>
       </c>
-      <c r="AZ12" s="11">
+      <c r="AZ12" s="10">
         <v>14416.521786035859</v>
       </c>
-      <c r="BA12" s="11">
+      <c r="BA12" s="10">
         <v>15762.52189904134</v>
       </c>
-      <c r="BB12" s="11">
+      <c r="BB12" s="10">
         <v>19542.967711561214</v>
       </c>
-      <c r="BC12" s="11">
+      <c r="BC12" s="10">
         <v>23243.333487740103</v>
       </c>
-      <c r="BD12" s="11">
-[...3 lines deleted...]
-      <c r="BF12" s="11">
+      <c r="BD12" s="10">
+        <v>24934.866909971584</v>
+      </c>
+      <c r="BE12" s="11"/>
+      <c r="BF12" s="10">
         <v>76362.89536289536</v>
       </c>
-      <c r="BG12" s="11">
+      <c r="BG12" s="10">
         <v>89167.157451687119</v>
       </c>
-      <c r="BH12" s="11">
+      <c r="BH12" s="10">
         <v>98609.231159829258</v>
       </c>
-      <c r="BI12" s="11">
+      <c r="BI12" s="10">
         <v>103138.16069172189</v>
       </c>
-      <c r="BJ12" s="11">
+      <c r="BJ12" s="10">
         <v>121687.12797619049</v>
       </c>
-      <c r="BK12" s="11">
+      <c r="BK12" s="10">
         <v>152037.23467843104</v>
       </c>
-      <c r="BL12" s="11">
+      <c r="BL12" s="10">
         <v>189655.07344998469</v>
       </c>
-      <c r="BM12" s="11">
+      <c r="BM12" s="10">
         <v>239482.36651106106</v>
       </c>
-      <c r="BN12" s="11">
+      <c r="BN12" s="10">
         <v>271461.8884404102</v>
       </c>
-      <c r="BO12" s="11">
+      <c r="BO12" s="10">
         <v>300631.47543388308</v>
       </c>
-      <c r="BP12" s="11">
-        <v>334645.59120354522</v>
+      <c r="BP12" s="10">
+        <v>334413.84543047618</v>
       </c>
     </row>
     <row r="13" spans="1:68">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="10">
         <v>225120.65975826525</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="10">
         <v>268440.6355775682</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="10">
         <v>264597.2590791026</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>293571.71474358981</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="10">
         <v>351102.68256934185</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="10">
         <v>367798.68960189965</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="10">
         <v>406166.3388284496</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="10">
         <v>523209.83731189003</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="10">
         <v>607635.40015959181</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="10">
         <v>633321.49023486651</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="10">
         <v>613062</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="10">
         <v>158601.49359084628</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="10">
         <v>195212.90830826754</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O13" s="10">
         <v>198853.58248877586</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="10">
         <v>228023.65417320773</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="10">
         <v>268663.75850988337</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="10">
         <v>265257.71108204196</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="10">
         <v>310340.23485137732</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="10">
         <v>408862.01710418769</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="10">
         <v>472767.19987027143</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="10">
         <v>467870.15105373214</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="10">
         <v>438473.95219693723</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="10">
         <v>17251.132451889331</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Y13" s="10">
         <v>19803.375021673415</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="10">
         <v>33956.309868616576</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AA13" s="10">
         <v>33538.559654631077</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB13" s="10">
         <v>36917.051683694175</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC13" s="10">
         <v>47036.620596962763</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD13" s="10">
         <v>45087.30001466009</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE13" s="10">
         <v>55834.828297033513</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF13" s="10">
         <v>67814.555607468385</v>
       </c>
-      <c r="AG13" s="11">
+      <c r="AG13" s="10">
         <v>81313.716303565074</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH13" s="10">
         <v>92157.139735699631</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AI13" s="10">
         <v>20187.301907422676</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ13" s="10">
         <v>17617.658366691543</v>
       </c>
-      <c r="AK13" s="11">
+      <c r="AK13" s="10">
         <v>12952.548268591256</v>
       </c>
-      <c r="AL13" s="11">
+      <c r="AL13" s="10">
         <v>14806.220565149139</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM13" s="10">
         <v>22782.820958560704</v>
       </c>
-      <c r="AN13" s="11">
+      <c r="AN13" s="10">
         <v>25891.508378610983</v>
       </c>
-      <c r="AO13" s="11">
+      <c r="AO13" s="10">
         <v>19272.537467800168</v>
       </c>
-      <c r="AP13" s="11">
+      <c r="AP13" s="10">
         <v>26866.187977787395</v>
       </c>
-      <c r="AQ13" s="11">
+      <c r="AQ13" s="10">
         <v>23790.738858677767</v>
       </c>
-      <c r="AR13" s="11">
+      <c r="AR13" s="10">
         <v>32341.810041906348</v>
       </c>
-      <c r="AS13" s="11">
+      <c r="AS13" s="10">
         <v>27968.872620581078</v>
       </c>
-      <c r="AT13" s="11">
+      <c r="AT13" s="10">
         <v>15975.183930749899</v>
       </c>
-      <c r="AU13" s="11">
+      <c r="AU13" s="10">
         <v>16417.752221996063</v>
       </c>
-      <c r="AV13" s="11">
+      <c r="AV13" s="10">
         <v>18834.818453118929</v>
       </c>
-      <c r="AW13" s="11">
+      <c r="AW13" s="10">
         <v>17203.280350601781</v>
       </c>
-      <c r="AX13" s="11">
+      <c r="AX13" s="10">
         <v>22739.09015131092</v>
       </c>
-      <c r="AY13" s="11">
+      <c r="AY13" s="10">
         <v>29612.849544283908</v>
       </c>
-      <c r="AZ13" s="11">
+      <c r="AZ13" s="10">
         <v>31466.226219646771</v>
       </c>
-      <c r="BA13" s="11">
+      <c r="BA13" s="10">
         <v>31646.803932881387</v>
       </c>
-      <c r="BB13" s="11">
+      <c r="BB13" s="10">
         <v>43262.905823174209</v>
       </c>
-      <c r="BC13" s="11">
+      <c r="BC13" s="10">
         <v>51795.769454349844</v>
       </c>
-      <c r="BD13" s="11">
+      <c r="BD13" s="10">
         <v>54462.139926530224</v>
       </c>
-      <c r="BE13" s="12"/>
-      <c r="BF13" s="11">
+      <c r="BE13" s="11"/>
+      <c r="BF13" s="10">
         <v>175852.62604273559</v>
       </c>
-      <c r="BG13" s="11">
+      <c r="BG13" s="10">
         <v>215016.28332994095</v>
       </c>
-      <c r="BH13" s="11">
+      <c r="BH13" s="10">
         <v>232809.89235739244</v>
       </c>
-      <c r="BI13" s="11">
+      <c r="BI13" s="10">
         <v>261562.21382783883</v>
       </c>
-      <c r="BJ13" s="11">
+      <c r="BJ13" s="10">
         <v>305580.81019357761</v>
       </c>
-      <c r="BK13" s="11">
+      <c r="BK13" s="10">
         <v>312294.33167900477</v>
       </c>
-      <c r="BL13" s="11">
+      <c r="BL13" s="10">
         <v>355427.53486603737</v>
       </c>
-      <c r="BM13" s="11">
+      <c r="BM13" s="10">
         <v>464696.84540122119</v>
       </c>
-      <c r="BN13" s="11">
+      <c r="BN13" s="10">
         <v>540581.75547773973</v>
       </c>
-      <c r="BO13" s="11">
+      <c r="BO13" s="10">
         <v>549183.8673572971</v>
       </c>
-      <c r="BP13" s="11">
+      <c r="BP13" s="10">
         <v>530631.0919326368</v>
       </c>
     </row>
     <row r="14" spans="1:68">
-      <c r="A14" s="14" t="s">
+      <c r="A14" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="10">
         <v>116798.26329779292</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="10">
         <v>136675.03888872373</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="10">
         <v>144175.23659803445</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="10">
         <v>153781.8179589936</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="10">
         <v>183914.19934523382</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="10">
         <v>195410.4343413442</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="10">
         <v>226536.56213930834</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="10">
         <v>276191.06150444207</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="10">
         <v>316338.49760886643</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="10">
         <v>350965.24547252216</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="10">
         <v>370882</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="10">
         <v>89999.962667622371</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N14" s="10">
         <v>101267.28938164451</v>
       </c>
-      <c r="O14" s="11">
+      <c r="O14" s="10">
         <v>105583.98047535523</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P14" s="10">
         <v>114550.16728556198</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="10">
         <v>135905.1425430736</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="10">
         <v>139497.54648378611</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="10">
         <v>165327.35535562487</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="10">
         <v>201979.80264960276</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="10">
         <v>237664.47250614202</v>
       </c>
-      <c r="V14" s="11">
+      <c r="V14" s="10">
         <v>266376.45284736744</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="10">
         <v>282869.77359303995</v>
       </c>
-      <c r="X14" s="11">
+      <c r="X14" s="10">
         <v>10921.649294666944</v>
       </c>
-      <c r="Y14" s="11">
+      <c r="Y14" s="10">
         <v>13134.604523972297</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="10">
         <v>20035.747470263002</v>
       </c>
-      <c r="AA14" s="11">
+      <c r="AA14" s="10">
         <v>19163.817297204558</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB14" s="10">
         <v>25970.49967739623</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC14" s="10">
         <v>28319.452245115142</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AD14" s="10">
         <v>30595.753591647783</v>
       </c>
-      <c r="AE14" s="11">
+      <c r="AE14" s="10">
         <v>37731.644554029197</v>
       </c>
-      <c r="AF14" s="11">
+      <c r="AF14" s="10">
         <v>37908.659413282912</v>
       </c>
-      <c r="AG14" s="11">
+      <c r="AG14" s="10">
         <v>41826.177571024142</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AH14" s="10">
         <v>41508.012587195131</v>
       </c>
-      <c r="AI14" s="11">
+      <c r="AI14" s="10">
         <v>2835.9540662425711</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ14" s="10">
         <v>6310.9339238474577</v>
       </c>
-      <c r="AK14" s="11">
+      <c r="AK14" s="10">
         <v>7409.3819217510072</v>
       </c>
-      <c r="AL14" s="11">
+      <c r="AL14" s="10">
         <v>7905.5602534406898</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM14" s="10">
         <v>8581.9772026668579</v>
       </c>
-      <c r="AN14" s="11">
+      <c r="AN14" s="10">
         <v>9717.8702690985047</v>
       </c>
-      <c r="AO14" s="11">
+      <c r="AO14" s="10">
         <v>10855.775678754746</v>
       </c>
-      <c r="AP14" s="11">
+      <c r="AP14" s="10">
         <v>12403.318363273454</v>
       </c>
-      <c r="AQ14" s="11">
+      <c r="AQ14" s="10">
         <v>14941.600471780326</v>
       </c>
-      <c r="AR14" s="11">
+      <c r="AR14" s="10">
         <v>14847.554758890168</v>
       </c>
-      <c r="AS14" s="11">
+      <c r="AS14" s="10">
         <v>15828.663137634605</v>
       </c>
-      <c r="AT14" s="11">
+      <c r="AT14" s="10">
         <v>9978.7578771316785</v>
       </c>
-      <c r="AU14" s="11">
+      <c r="AU14" s="10">
         <v>12229.636675286587</v>
       </c>
-      <c r="AV14" s="11">
+      <c r="AV14" s="10">
         <v>11146.066080053955</v>
       </c>
-      <c r="AW14" s="11">
+      <c r="AW14" s="10">
         <v>12162.334399549003</v>
       </c>
-      <c r="AX14" s="11">
+      <c r="AX14" s="10">
         <v>13456.639663536216</v>
       </c>
-      <c r="AY14" s="11">
+      <c r="AY14" s="10">
         <v>17875.565343344464</v>
       </c>
-      <c r="AZ14" s="11">
+      <c r="AZ14" s="10">
         <v>19757.677513280931</v>
       </c>
-      <c r="BA14" s="11">
+      <c r="BA14" s="10">
         <v>24076.234785331297</v>
       </c>
-      <c r="BB14" s="11">
+      <c r="BB14" s="10">
         <v>25823.824906467638</v>
       </c>
-      <c r="BC14" s="11">
+      <c r="BC14" s="10">
         <v>27915.001019542015</v>
       </c>
-      <c r="BD14" s="11">
+      <c r="BD14" s="10">
         <v>30675.351607500015</v>
       </c>
-      <c r="BE14" s="12"/>
-      <c r="BF14" s="11">
+      <c r="BE14" s="11"/>
+      <c r="BF14" s="10">
         <v>100921.61196228932</v>
       </c>
-      <c r="BG14" s="11">
+      <c r="BG14" s="10">
         <v>114401.89390561682</v>
       </c>
-      <c r="BH14" s="11">
+      <c r="BH14" s="10">
         <v>125619.72794561824</v>
       </c>
-      <c r="BI14" s="11">
+      <c r="BI14" s="10">
         <v>133713.98458276654</v>
       </c>
-      <c r="BJ14" s="11">
+      <c r="BJ14" s="10">
         <v>161875.6422204698</v>
       </c>
-      <c r="BK14" s="11">
+      <c r="BK14" s="10">
         <v>167816.99872890124</v>
       </c>
-      <c r="BL14" s="11">
+      <c r="BL14" s="10">
         <v>195923.10894727265</v>
       </c>
-      <c r="BM14" s="11">
+      <c r="BM14" s="10">
         <v>239711.44720363192</v>
       </c>
-      <c r="BN14" s="11">
+      <c r="BN14" s="10">
         <v>275573.13191942492</v>
       </c>
-      <c r="BO14" s="11">
+      <c r="BO14" s="10">
         <v>308202.63041839155</v>
       </c>
-      <c r="BP14" s="11">
+      <c r="BP14" s="10">
         <v>324377.7861802351</v>
       </c>
     </row>
     <row r="15" spans="1:68">
-      <c r="A15" s="14" t="s">
+      <c r="A15" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="10">
         <v>85298.200268045199</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="10">
         <v>96044.133650137475</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="10">
         <v>100535.94369191241</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="10">
         <v>109420.44791250653</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="10">
         <v>127043.37426280214</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="10">
         <v>156845.64822380216</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="10">
         <v>195922.27589072401</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="10">
         <v>234525.66515695152</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="10">
         <v>269124.68571955804</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="10">
         <v>299972.37764782028</v>
       </c>
-      <c r="L15" s="11">
-[...2 lines deleted...]
-      <c r="M15" s="11">
+      <c r="L15" s="10">
+        <v>327401</v>
+      </c>
+      <c r="M15" s="10">
         <v>64842.044801838027</v>
       </c>
-      <c r="N15" s="11">
+      <c r="N15" s="10">
         <v>72920.167931951495</v>
       </c>
-      <c r="O15" s="11">
+      <c r="O15" s="10">
         <v>77092.513317515506</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P15" s="10">
         <v>83192.016630313461</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="10">
         <v>97785.764511264744</v>
       </c>
-      <c r="R15" s="11">
+      <c r="R15" s="10">
         <v>122653.89039971058</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="10">
         <v>152044.97966456521</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="10">
         <v>181794.79638452639</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="10">
         <v>207584.53855557862</v>
       </c>
-      <c r="V15" s="11">
+      <c r="V15" s="10">
         <v>233808.80162076664</v>
       </c>
-      <c r="W15" s="11">
-[...2 lines deleted...]
-      <c r="X15" s="11">
+      <c r="W15" s="10">
+        <v>255080.20408335776</v>
+      </c>
+      <c r="X15" s="10">
         <v>4344.2466015699783</v>
       </c>
-      <c r="Y15" s="11">
+      <c r="Y15" s="10">
         <v>5511.0720471857885</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z15" s="10">
         <v>9172.713425478405</v>
       </c>
-      <c r="AA15" s="11">
+      <c r="AA15" s="10">
         <v>9752.2349543792807</v>
       </c>
-      <c r="AB15" s="11">
+      <c r="AB15" s="10">
         <v>11272.979640942476</v>
       </c>
-      <c r="AC15" s="11">
+      <c r="AC15" s="10">
         <v>14152.977809213709</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="10">
         <v>17753.004370720169</v>
       </c>
-      <c r="AE15" s="11">
+      <c r="AE15" s="10">
         <v>22342.264180538397</v>
       </c>
-      <c r="AF15" s="11">
+      <c r="AF15" s="10">
         <v>25665.995817282921</v>
       </c>
-      <c r="AG15" s="11">
+      <c r="AG15" s="10">
         <v>29265.953942959124</v>
       </c>
-      <c r="AH15" s="11">
-[...2 lines deleted...]
-      <c r="AI15" s="11">
+      <c r="AH15" s="10">
+        <v>30641.441159675109</v>
+      </c>
+      <c r="AI15" s="10">
         <v>4380.4114280851791</v>
       </c>
-      <c r="AJ15" s="11">
+      <c r="AJ15" s="10">
         <v>4528.8933533374975</v>
       </c>
-      <c r="AK15" s="11">
+      <c r="AK15" s="10">
         <v>4969.065284072125</v>
       </c>
-      <c r="AL15" s="11">
+      <c r="AL15" s="10">
         <v>6352.1345990394557</v>
       </c>
-      <c r="AM15" s="11">
+      <c r="AM15" s="10">
         <v>6149.3783354265479</v>
       </c>
-      <c r="AN15" s="11">
+      <c r="AN15" s="10">
         <v>6943.36044682382</v>
       </c>
-      <c r="AO15" s="11">
+      <c r="AO15" s="10">
         <v>8759.1189842670065</v>
       </c>
-      <c r="AP15" s="11">
+      <c r="AP15" s="10">
         <v>9113.0423700566625</v>
       </c>
-      <c r="AQ15" s="11">
+      <c r="AQ15" s="10">
         <v>12183.460967714651</v>
       </c>
-      <c r="AR15" s="11">
+      <c r="AR15" s="10">
         <v>11276.717564560664</v>
       </c>
-      <c r="AS15" s="11">
-[...2 lines deleted...]
-      <c r="AT15" s="11">
+      <c r="AS15" s="10">
+        <v>13671.46538218786</v>
+      </c>
+      <c r="AT15" s="10">
         <v>7618.0143382900415</v>
       </c>
-      <c r="AU15" s="11">
+      <c r="AU15" s="10">
         <v>8571.0974172735532</v>
       </c>
-      <c r="AV15" s="11">
+      <c r="AV15" s="10">
         <v>9301.6516648463621</v>
       </c>
-      <c r="AW15" s="11">
+      <c r="AW15" s="10">
         <v>10124.010527070341</v>
       </c>
-      <c r="AX15" s="11">
+      <c r="AX15" s="10">
         <v>11835.251775168372</v>
       </c>
-      <c r="AY15" s="11">
+      <c r="AY15" s="10">
         <v>13095.419568054049</v>
       </c>
-      <c r="AZ15" s="11">
+      <c r="AZ15" s="10">
         <v>17365.172871171628</v>
       </c>
-      <c r="BA15" s="11">
+      <c r="BA15" s="10">
         <v>21275.562221830089</v>
       </c>
-      <c r="BB15" s="11">
+      <c r="BB15" s="10">
         <v>23690.738434095296</v>
       </c>
-      <c r="BC15" s="11">
+      <c r="BC15" s="10">
         <v>25620.904519533837</v>
       </c>
-      <c r="BD15" s="11">
-[...3 lines deleted...]
-      <c r="BF15" s="11">
+      <c r="BD15" s="10">
+        <v>28008.015970515971</v>
+      </c>
+      <c r="BE15" s="11"/>
+      <c r="BF15" s="10">
         <v>69186.291403407988</v>
       </c>
-      <c r="BG15" s="11">
+      <c r="BG15" s="10">
         <v>78431.239979137288</v>
       </c>
-      <c r="BH15" s="11">
+      <c r="BH15" s="10">
         <v>86265.226742993938</v>
       </c>
-      <c r="BI15" s="11">
+      <c r="BI15" s="10">
         <v>92944.251584692742</v>
       </c>
-      <c r="BJ15" s="11">
+      <c r="BJ15" s="10">
         <v>109058.74415220723</v>
       </c>
-      <c r="BK15" s="11">
+      <c r="BK15" s="10">
         <v>136806.86820892428</v>
       </c>
-      <c r="BL15" s="11">
+      <c r="BL15" s="10">
         <v>169797.98403528536</v>
       </c>
-      <c r="BM15" s="11">
+      <c r="BM15" s="10">
         <v>204137.06056506484</v>
       </c>
-      <c r="BN15" s="11">
+      <c r="BN15" s="10">
         <v>233250.53437286156</v>
       </c>
-      <c r="BO15" s="11">
+      <c r="BO15" s="10">
         <v>263074.75556372583</v>
       </c>
-      <c r="BP15" s="11">
-        <v>285676.37171916018</v>
+      <c r="BP15" s="10">
+        <v>285721.64524303289</v>
       </c>
     </row>
     <row r="16" spans="1:68">
-      <c r="A16" s="14" t="s">
+      <c r="A16" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...20 lines deleted...]
-      <c r="I16" s="11">
+      <c r="B16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="H16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="I16" s="10">
         <v>229760.20830949632</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="10">
         <v>269378.01658173994</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="10">
         <v>293160.12579228065</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="10">
         <v>332203</v>
       </c>
-      <c r="M16" s="11" t="s">
-[...20 lines deleted...]
-      <c r="T16" s="11">
+      <c r="M16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="N16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="O16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="P16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="S16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="T16" s="10">
         <v>184366.21280992453</v>
       </c>
-      <c r="U16" s="11">
+      <c r="U16" s="10">
         <v>216868.55691774716</v>
       </c>
-      <c r="V16" s="11">
+      <c r="V16" s="10">
         <v>231382.25615587871</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="10">
         <v>259960.41597575805</v>
       </c>
-      <c r="X16" s="11" t="s">
-[...20 lines deleted...]
-      <c r="AE16" s="11">
+      <c r="X16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE16" s="10">
         <v>23650.738340666463</v>
       </c>
-      <c r="AF16" s="11">
+      <c r="AF16" s="10">
         <v>26507.239796175771</v>
       </c>
-      <c r="AG16" s="11">
+      <c r="AG16" s="10">
         <v>31682.795960381914</v>
       </c>
-      <c r="AH16" s="11">
+      <c r="AH16" s="10">
         <v>37891.996677135961</v>
       </c>
-      <c r="AI16" s="11" t="s">
-[...20 lines deleted...]
-      <c r="AP16" s="11">
+      <c r="AI16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP16" s="10">
         <v>3782.7173848975613</v>
       </c>
-      <c r="AQ16" s="11">
+      <c r="AQ16" s="10">
         <v>4281.6541378672455</v>
       </c>
-      <c r="AR16" s="11">
+      <c r="AR16" s="10">
         <v>5811.0035824863435</v>
       </c>
-      <c r="AS16" s="11">
+      <c r="AS16" s="10">
         <v>7116.2372466397455</v>
       </c>
-      <c r="AT16" s="11" t="s">
-[...20 lines deleted...]
-      <c r="BA16" s="11">
+      <c r="AT16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AU16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AV16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AW16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA16" s="10">
         <v>17960.453093957705</v>
       </c>
-      <c r="BB16" s="11">
+      <c r="BB16" s="10">
         <v>21720.481644047555</v>
       </c>
-      <c r="BC16" s="11">
+      <c r="BC16" s="10">
         <v>24284.070093533697</v>
       </c>
-      <c r="BD16" s="11">
+      <c r="BD16" s="10">
         <v>27233.94279601776</v>
       </c>
-      <c r="BE16" s="12"/>
-[...21 lines deleted...]
-      <c r="BM16" s="11">
+      <c r="BE16" s="11"/>
+      <c r="BF16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BG16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BH16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BI16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BJ16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BK16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM16" s="10">
         <v>208016.95115059099</v>
       </c>
-      <c r="BN16" s="11">
+      <c r="BN16" s="10">
         <v>243375.79671392293</v>
       </c>
-      <c r="BO16" s="11">
+      <c r="BO16" s="10">
         <v>263065.05211626057</v>
       </c>
-      <c r="BP16" s="11">
+      <c r="BP16" s="10">
         <v>297852.41265289398</v>
       </c>
     </row>
     <row r="17" spans="1:68">
-      <c r="A17" s="14" t="s">
+      <c r="A17" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="10">
         <v>113905.40599908253</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="10">
         <v>125704.7805312905</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="10">
         <v>134494.08044938312</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="10">
         <v>149915.54818748613</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="10">
         <v>172239.34056996281</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="10">
         <v>203806.10099668903</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="10">
         <v>240608.44874389746</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="10">
         <v>283802.73033871874</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="10">
         <v>338450.06410256412</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="10">
         <v>380953.47318332375</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="10">
         <v>423278</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="10">
         <v>77573.246572529359</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N17" s="10">
         <v>85610.370661967798</v>
       </c>
-      <c r="O17" s="11">
+      <c r="O17" s="10">
         <v>92084.016278504525</v>
       </c>
-      <c r="P17" s="11">
+      <c r="P17" s="10">
         <v>101472.39107381286</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q17" s="10">
         <v>117997.44006840387</v>
       </c>
-      <c r="R17" s="11">
+      <c r="R17" s="10">
         <v>137227.92665696362</v>
       </c>
-      <c r="S17" s="11">
+      <c r="S17" s="10">
         <v>162333.63082431562</v>
       </c>
-      <c r="T17" s="11">
+      <c r="T17" s="10">
         <v>200472.98214345161</v>
       </c>
-      <c r="U17" s="11">
+      <c r="U17" s="10">
         <v>240597.8205128205</v>
       </c>
-      <c r="V17" s="11">
+      <c r="V17" s="10">
         <v>266137.01333706541</v>
       </c>
-      <c r="W17" s="11">
+      <c r="W17" s="10">
         <v>295380.79272765777</v>
       </c>
-      <c r="X17" s="11">
+      <c r="X17" s="10">
         <v>6764.6505916020205</v>
       </c>
-      <c r="Y17" s="11">
+      <c r="Y17" s="10">
         <v>7995.9915770004627</v>
       </c>
-      <c r="Z17" s="11">
+      <c r="Z17" s="10">
         <v>19429.530445332188</v>
       </c>
-      <c r="AA17" s="11">
+      <c r="AA17" s="10">
         <v>23227.292453036367</v>
       </c>
-      <c r="AB17" s="11">
+      <c r="AB17" s="10">
         <v>25916.648418681765</v>
       </c>
-      <c r="AC17" s="11">
+      <c r="AC17" s="10">
         <v>33865.829992595056</v>
       </c>
-      <c r="AD17" s="11">
+      <c r="AD17" s="10">
         <v>40825.298420641622</v>
       </c>
-      <c r="AE17" s="11">
+      <c r="AE17" s="10">
         <v>39526.115169999561</v>
       </c>
-      <c r="AF17" s="11">
+      <c r="AF17" s="10">
         <v>44076.955128205125</v>
       </c>
-      <c r="AG17" s="11">
+      <c r="AG17" s="10">
         <v>52700.295716899658</v>
       </c>
-      <c r="AH17" s="11">
+      <c r="AH17" s="10">
         <v>62988.969392168343</v>
       </c>
-      <c r="AI17" s="11">
+      <c r="AI17" s="10">
         <v>6893.1009222677549</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AJ17" s="10">
         <v>8355.9581682683693</v>
       </c>
-      <c r="AK17" s="11">
+      <c r="AK17" s="10">
         <v>9387.5098416813635</v>
       </c>
-      <c r="AL17" s="11">
+      <c r="AL17" s="10">
         <v>10089.311824398508</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM17" s="10">
         <v>11745.289413040531</v>
       </c>
-      <c r="AN17" s="11">
+      <c r="AN17" s="10">
         <v>13044.758445471492</v>
       </c>
-      <c r="AO17" s="11">
+      <c r="AO17" s="10">
         <v>15644.838265840066</v>
       </c>
-      <c r="AP17" s="11">
+      <c r="AP17" s="10">
         <v>16625.053456969377</v>
       </c>
-      <c r="AQ17" s="11">
+      <c r="AQ17" s="10">
         <v>22543.044871794871</v>
       </c>
-      <c r="AR17" s="11">
+      <c r="AR17" s="10">
         <v>23475.28262864074</v>
       </c>
-      <c r="AS17" s="11">
+      <c r="AS17" s="10">
         <v>24271.607156754304</v>
       </c>
-      <c r="AT17" s="11">
+      <c r="AT17" s="10">
         <v>11900.05854208747</v>
       </c>
-      <c r="AU17" s="11">
+      <c r="AU17" s="10">
         <v>13091.526179199107</v>
       </c>
-      <c r="AV17" s="11">
+      <c r="AV17" s="10">
         <v>13593.049851362046</v>
       </c>
-      <c r="AW17" s="11">
+      <c r="AW17" s="10">
         <v>15126.552836238412</v>
       </c>
-      <c r="AX17" s="11">
+      <c r="AX17" s="10">
         <v>16579.936601286743</v>
       </c>
-      <c r="AY17" s="11">
+      <c r="AY17" s="10">
         <v>19667.585901658877</v>
       </c>
-      <c r="AZ17" s="11">
+      <c r="AZ17" s="10">
         <v>21804.681233100124</v>
       </c>
-      <c r="BA17" s="11">
+      <c r="BA17" s="10">
         <v>27178.579568298162</v>
       </c>
-      <c r="BB17" s="11">
+      <c r="BB17" s="10">
         <v>31232.24358974359</v>
       </c>
-      <c r="BC17" s="11">
+      <c r="BC17" s="10">
         <v>38640.881500717907</v>
       </c>
-      <c r="BD17" s="11">
+      <c r="BD17" s="10">
         <v>40637.015497200242</v>
       </c>
-      <c r="BE17" s="12"/>
-      <c r="BF17" s="11">
+      <c r="BE17" s="11"/>
+      <c r="BF17" s="10">
         <v>84337.897164131384</v>
       </c>
-      <c r="BG17" s="11">
+      <c r="BG17" s="10">
         <v>93606.362238968257</v>
       </c>
-      <c r="BH17" s="11">
+      <c r="BH17" s="10">
         <v>111513.54672383671</v>
       </c>
-      <c r="BI17" s="11">
+      <c r="BI17" s="10">
         <v>124699.68352684923</v>
       </c>
-      <c r="BJ17" s="11">
+      <c r="BJ17" s="10">
         <v>143914.08848708568</v>
       </c>
-      <c r="BK17" s="11">
+      <c r="BK17" s="10">
         <v>171093.75664955869</v>
       </c>
-      <c r="BL17" s="11">
+      <c r="BL17" s="10">
         <v>203158.92924495725</v>
       </c>
-      <c r="BM17" s="11">
+      <c r="BM17" s="10">
         <v>239999.09731345117</v>
       </c>
-      <c r="BN17" s="11">
+      <c r="BN17" s="10">
         <v>284674.77564102563</v>
       </c>
-      <c r="BO17" s="11">
+      <c r="BO17" s="10">
         <v>318837.30905396509</v>
       </c>
-      <c r="BP17" s="11">
+      <c r="BP17" s="10">
         <v>358369.76211982616</v>
       </c>
     </row>
     <row r="18" spans="1:68">
-      <c r="A18" s="14" t="s">
+      <c r="A18" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="10">
         <v>93559.825494778299</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="10">
         <v>107996.79505065047</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="10">
         <v>116640.47676918411</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="10">
         <v>125995.43472065737</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="10">
         <v>145889.53151561774</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="10">
         <v>171318.71165525739</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="10">
         <v>201923.25997933032</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="10">
         <v>250943.22799427016</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="10">
         <v>302598.05454434606</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="10">
         <v>343804.11158122681</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="10">
         <v>384256</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="10">
         <v>66279.02051670193</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N18" s="10">
         <v>78243.220871790865</v>
       </c>
-      <c r="O18" s="11">
+      <c r="O18" s="10">
         <v>84478.340577948853</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P18" s="10">
         <v>92803.834532686378</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="10">
         <v>106410.77143698301</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R18" s="10">
         <v>123494.00962938082</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S18" s="10">
         <v>146197.77218298093</v>
       </c>
-      <c r="T18" s="11">
+      <c r="T18" s="10">
         <v>181189.71750421455</v>
       </c>
-      <c r="U18" s="11">
+      <c r="U18" s="10">
         <v>215367.66397819328</v>
       </c>
-      <c r="V18" s="11">
+      <c r="V18" s="10">
         <v>243515.79948300595</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="10">
         <v>275594.0783134909</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="10">
         <v>7782.4338285259682</v>
       </c>
-      <c r="Y18" s="11">
+      <c r="Y18" s="10">
         <v>10346.285197709847</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="10">
         <v>18260.34077013372</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AA18" s="10">
         <v>18706.416114171618</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB18" s="10">
         <v>21201.458731017974</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC18" s="10">
         <v>25593.390321970357</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="10">
         <v>28691.934556418088</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE18" s="10">
         <v>36407.460461309092</v>
       </c>
-      <c r="AF18" s="11">
+      <c r="AF18" s="10">
         <v>46827.817734484248</v>
       </c>
-      <c r="AG18" s="11">
+      <c r="AG18" s="10">
         <v>54733.801984074664</v>
       </c>
-      <c r="AH18" s="11">
+      <c r="AH18" s="10">
         <v>57065.068165215504</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AI18" s="10">
         <v>3537.3862152660763</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AJ18" s="10">
         <v>3803.4359735568428</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AK18" s="10">
         <v>4017.746952833691</v>
       </c>
-      <c r="AL18" s="11">
+      <c r="AL18" s="10">
         <v>4016.0398136143085</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM18" s="10">
         <v>5451.0574850185658</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AN18" s="10">
         <v>7336.5630755331104</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AO18" s="10">
         <v>8837.3021423409555</v>
       </c>
-      <c r="AP18" s="11">
+      <c r="AP18" s="10">
         <v>10370.781808791573</v>
       </c>
-      <c r="AQ18" s="11">
+      <c r="AQ18" s="10">
         <v>13784.9653959844</v>
       </c>
-      <c r="AR18" s="11">
+      <c r="AR18" s="10">
         <v>15185.852181243583</v>
       </c>
-      <c r="AS18" s="11">
+      <c r="AS18" s="10">
         <v>17284.192580307608</v>
       </c>
-      <c r="AT18" s="11">
+      <c r="AT18" s="10">
         <v>8512.5621292730848</v>
       </c>
-      <c r="AU18" s="11">
+      <c r="AU18" s="10">
         <v>9132.245547854749</v>
       </c>
-      <c r="AV18" s="11">
+      <c r="AV18" s="10">
         <v>9884.0013641356672</v>
       </c>
-      <c r="AW18" s="11">
+      <c r="AW18" s="10">
         <v>10469.144260185065</v>
       </c>
-      <c r="AX18" s="11">
+      <c r="AX18" s="10">
         <v>12826.291347331831</v>
       </c>
-      <c r="AY18" s="11">
+      <c r="AY18" s="10">
         <v>14894.700365638479</v>
       </c>
-      <c r="AZ18" s="11">
+      <c r="AZ18" s="10">
         <v>18196.299663535134</v>
       </c>
-      <c r="BA18" s="11">
+      <c r="BA18" s="10">
         <v>22975.219496984049</v>
       </c>
-      <c r="BB18" s="11">
+      <c r="BB18" s="10">
         <v>26617.607435684124</v>
       </c>
-      <c r="BC18" s="11">
+      <c r="BC18" s="10">
         <v>30368.657932902635</v>
       </c>
-      <c r="BD18" s="11">
+      <c r="BD18" s="10">
         <v>34312.868417935206</v>
       </c>
-      <c r="BE18" s="12"/>
-      <c r="BF18" s="11">
+      <c r="BE18" s="11"/>
+      <c r="BF18" s="10">
         <v>74061.454345227903</v>
       </c>
-      <c r="BG18" s="11">
+      <c r="BG18" s="10">
         <v>88589.506069500712</v>
       </c>
-      <c r="BH18" s="11">
+      <c r="BH18" s="10">
         <v>102738.68134808258</v>
       </c>
-      <c r="BI18" s="11">
+      <c r="BI18" s="10">
         <v>111510.25064685798</v>
       </c>
-      <c r="BJ18" s="11">
+      <c r="BJ18" s="10">
         <v>127612.23016800098</v>
       </c>
-      <c r="BK18" s="11">
+      <c r="BK18" s="10">
         <v>149087.39995135117</v>
       </c>
-      <c r="BL18" s="11">
+      <c r="BL18" s="10">
         <v>174889.70673939903</v>
       </c>
-      <c r="BM18" s="11">
+      <c r="BM18" s="10">
         <v>217597.17796552365</v>
       </c>
-      <c r="BN18" s="11">
+      <c r="BN18" s="10">
         <v>262195.48171267752</v>
       </c>
-      <c r="BO18" s="11">
+      <c r="BO18" s="10">
         <v>298249.60146708059</v>
       </c>
-      <c r="BP18" s="11">
+      <c r="BP18" s="10">
         <v>332659.14647870639</v>
       </c>
     </row>
     <row r="19" spans="1:68">
-      <c r="A19" s="14" t="s">
+      <c r="A19" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="10">
         <v>106331.80139695118</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="10">
         <v>118963.46363584179</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="10">
         <v>124106.70902206698</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="10">
         <v>130390.60333784764</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="10">
         <v>152085.37927146419</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="10">
         <v>178173.95161308715</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="10">
         <v>212776.68884472872</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="10">
         <v>265737.6721786664</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="10">
         <v>313493.41645147407</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="10">
         <v>344380.88851747516</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="10">
         <v>370513</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="10">
         <v>60248.132421454873</v>
       </c>
-      <c r="N19" s="11">
+      <c r="N19" s="10">
         <v>67844.603256606017</v>
       </c>
-      <c r="O19" s="11">
+      <c r="O19" s="10">
         <v>73557.555671681475</v>
       </c>
-      <c r="P19" s="11">
+      <c r="P19" s="10">
         <v>75300.190884738171</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="Q19" s="10">
         <v>89007.572244348645</v>
       </c>
-      <c r="R19" s="11">
+      <c r="R19" s="10">
         <v>105692.49749718932</v>
       </c>
-      <c r="S19" s="11">
+      <c r="S19" s="10">
         <v>128376.61559608344</v>
       </c>
-      <c r="T19" s="11">
+      <c r="T19" s="10">
         <v>155768.4845994956</v>
       </c>
-      <c r="U19" s="11">
+      <c r="U19" s="10">
         <v>185509.86075245676</v>
       </c>
-      <c r="V19" s="11">
+      <c r="V19" s="10">
         <v>206548.46949090858</v>
       </c>
-      <c r="W19" s="11">
+      <c r="W19" s="10">
         <v>223060.44801164937</v>
       </c>
-      <c r="X19" s="11">
+      <c r="X19" s="10">
         <v>10050.20672643889</v>
       </c>
-      <c r="Y19" s="11">
+      <c r="Y19" s="10">
         <v>12642.129709354611</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z19" s="10">
         <v>14197.367456017309</v>
       </c>
-      <c r="AA19" s="11">
+      <c r="AA19" s="10">
         <v>15369.028550215518</v>
       </c>
-      <c r="AB19" s="11">
+      <c r="AB19" s="10">
         <v>18038.525015003546</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AC19" s="10">
         <v>21379.647303235753</v>
       </c>
-      <c r="AD19" s="11">
+      <c r="AD19" s="10">
         <v>25169.896163263089</v>
       </c>
-      <c r="AE19" s="11">
+      <c r="AE19" s="10">
         <v>32860.362673605166</v>
       </c>
-      <c r="AF19" s="11">
+      <c r="AF19" s="10">
         <v>41323.983663295316</v>
       </c>
-      <c r="AG19" s="11">
+      <c r="AG19" s="10">
         <v>46042.759004910753</v>
       </c>
-      <c r="AH19" s="11">
+      <c r="AH19" s="10">
         <v>47935.844555645497</v>
       </c>
-      <c r="AI19" s="11">
+      <c r="AI19" s="10">
         <v>21135.259543041098</v>
       </c>
-      <c r="AJ19" s="11">
+      <c r="AJ19" s="10">
         <v>23527.579262575815</v>
       </c>
-      <c r="AK19" s="11">
+      <c r="AK19" s="10">
         <v>23877.971524702734</v>
       </c>
-      <c r="AL19" s="11">
+      <c r="AL19" s="10">
         <v>26360.827151921796</v>
       </c>
-      <c r="AM19" s="11">
+      <c r="AM19" s="10">
         <v>30036.986014876245</v>
       </c>
-      <c r="AN19" s="11">
+      <c r="AN19" s="10">
         <v>33314.690529455635</v>
       </c>
-      <c r="AO19" s="11">
+      <c r="AO19" s="10">
         <v>39111.32889772093</v>
       </c>
-      <c r="AP19" s="11">
+      <c r="AP19" s="10">
         <v>50091.010761523277</v>
       </c>
-      <c r="AQ19" s="11">
+      <c r="AQ19" s="10">
         <v>57816.871099634169</v>
       </c>
-      <c r="AR19" s="11">
+      <c r="AR19" s="10">
         <v>58410.723672682674</v>
       </c>
-      <c r="AS19" s="11">
+      <c r="AS19" s="10">
         <v>64622.683955605811</v>
       </c>
-      <c r="AT19" s="11">
+      <c r="AT19" s="10">
         <v>11270.960944119524</v>
       </c>
-      <c r="AU19" s="11">
+      <c r="AU19" s="10">
         <v>10695.664236649256</v>
       </c>
-      <c r="AV19" s="11">
+      <c r="AV19" s="10">
         <v>12473.814369665468</v>
       </c>
-      <c r="AW19" s="11">
+      <c r="AW19" s="10">
         <v>13360.556750972184</v>
       </c>
-      <c r="AX19" s="11">
+      <c r="AX19" s="10">
         <v>15002.295997235711</v>
       </c>
-      <c r="AY19" s="11">
+      <c r="AY19" s="10">
         <v>17787.116283206426</v>
       </c>
-      <c r="AZ19" s="11">
+      <c r="AZ19" s="10">
         <v>20118.791668644833</v>
       </c>
-      <c r="BA19" s="11">
+      <c r="BA19" s="10">
         <v>27017.814144042361</v>
       </c>
-      <c r="BB19" s="11">
+      <c r="BB19" s="10">
         <v>28842.644896348902</v>
       </c>
-      <c r="BC19" s="11">
+      <c r="BC19" s="10">
         <v>33378.936348973148</v>
       </c>
-      <c r="BD19" s="11">
+      <c r="BD19" s="10">
         <v>34893.53331683157</v>
       </c>
-      <c r="BE19" s="12"/>
-      <c r="BF19" s="11">
+      <c r="BE19" s="11"/>
+      <c r="BF19" s="10">
         <v>70298.33914789377</v>
       </c>
-      <c r="BG19" s="11">
+      <c r="BG19" s="10">
         <v>80486.732965960633</v>
       </c>
-      <c r="BH19" s="11">
+      <c r="BH19" s="10">
         <v>87754.92312769877</v>
       </c>
-      <c r="BI19" s="11">
+      <c r="BI19" s="10">
         <v>90669.219434953673</v>
       </c>
-      <c r="BJ19" s="11">
+      <c r="BJ19" s="10">
         <v>107046.09725935219</v>
       </c>
-      <c r="BK19" s="11">
+      <c r="BK19" s="10">
         <v>127072.14480042509</v>
       </c>
-      <c r="BL19" s="11">
+      <c r="BL19" s="10">
         <v>153546.51175934655</v>
       </c>
-      <c r="BM19" s="11">
+      <c r="BM19" s="10">
         <v>188628.84727310075</v>
       </c>
-      <c r="BN19" s="11">
+      <c r="BN19" s="10">
         <v>226833.84441575207</v>
       </c>
-      <c r="BO19" s="11">
+      <c r="BO19" s="10">
         <v>252591.22849581935</v>
       </c>
-      <c r="BP19" s="11">
+      <c r="BP19" s="10">
         <v>270996.29256729485</v>
       </c>
     </row>
     <row r="20" spans="1:68">
-      <c r="A20" s="14" t="s">
+      <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="10">
         <v>234007.13396144682</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="10">
         <v>250786.85811974813</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="10">
         <v>259671.66460220801</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="10">
         <v>275679.44472606055</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="10">
         <v>294098.74183891102</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="10">
         <v>317610.92277695879</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="10">
         <v>349503.31910056091</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="10">
         <v>459952.97486709594</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="10">
         <v>535155.73894496402</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="10">
         <v>580946.18300285062</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="10">
         <v>623059</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="10">
         <v>148043.97020070755</v>
       </c>
-      <c r="N20" s="11">
+      <c r="N20" s="10">
         <v>160170.72549832883</v>
       </c>
-      <c r="O20" s="11">
+      <c r="O20" s="10">
         <v>166252.26171715403</v>
       </c>
-      <c r="P20" s="11">
+      <c r="P20" s="10">
         <v>177548.75434219217</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q20" s="10">
         <v>196929.8760536311</v>
       </c>
-      <c r="R20" s="11">
+      <c r="R20" s="10">
         <v>207642.47912661266</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S20" s="10">
         <v>228239.92935492381</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T20" s="10">
         <v>308410.06644134014</v>
       </c>
-      <c r="U20" s="11">
+      <c r="U20" s="10">
         <v>355596.23575837776</v>
       </c>
-      <c r="V20" s="11">
+      <c r="V20" s="10">
         <v>394037.00571166037</v>
       </c>
-      <c r="W20" s="11">
+      <c r="W20" s="10">
         <v>429119.20000081905</v>
       </c>
-      <c r="X20" s="11">
+      <c r="X20" s="10">
         <v>16441.276803118908</v>
       </c>
-      <c r="Y20" s="11">
+      <c r="Y20" s="10">
         <v>24759.970417382643</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z20" s="10">
         <v>55304.361736393483</v>
       </c>
-      <c r="AA20" s="11">
+      <c r="AA20" s="10">
         <v>59043.335242471519</v>
       </c>
-      <c r="AB20" s="11">
+      <c r="AB20" s="10">
         <v>57814.045660790034</v>
       </c>
-      <c r="AC20" s="11">
+      <c r="AC20" s="10">
         <v>62378.988702215393</v>
       </c>
-      <c r="AD20" s="11">
+      <c r="AD20" s="10">
         <v>70235.291862057144</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AE20" s="10">
         <v>94302.419475751711</v>
       </c>
-      <c r="AF20" s="11">
+      <c r="AF20" s="10">
         <v>109928.27783708458</v>
       </c>
-      <c r="AG20" s="11">
+      <c r="AG20" s="10">
         <v>112982.43690547046</v>
       </c>
-      <c r="AH20" s="11">
+      <c r="AH20" s="10">
         <v>115441.01830921316</v>
       </c>
-      <c r="AI20" s="11">
+      <c r="AI20" s="10">
         <v>13710.201429499675</v>
       </c>
-      <c r="AJ20" s="11">
+      <c r="AJ20" s="10">
         <v>13142.977529939231</v>
       </c>
-      <c r="AK20" s="11">
+      <c r="AK20" s="10">
         <v>16515.453175699484</v>
       </c>
-      <c r="AL20" s="11">
+      <c r="AL20" s="10">
         <v>16125.36015782209</v>
       </c>
-      <c r="AM20" s="11">
+      <c r="AM20" s="10">
         <v>15576.673471650609</v>
       </c>
-      <c r="AN20" s="11">
+      <c r="AN20" s="10">
         <v>16465.122704040616</v>
       </c>
-      <c r="AO20" s="11">
+      <c r="AO20" s="10">
         <v>18840.153109443476</v>
       </c>
-      <c r="AP20" s="11">
+      <c r="AP20" s="10">
         <v>21828.882491785862</v>
       </c>
-      <c r="AQ20" s="11">
+      <c r="AQ20" s="10">
         <v>23853.958249433745</v>
       </c>
-      <c r="AR20" s="11">
+      <c r="AR20" s="10">
         <v>25256.450417149597</v>
       </c>
-      <c r="AS20" s="11">
+      <c r="AS20" s="10">
         <v>26824.121907172168</v>
       </c>
-      <c r="AT20" s="11">
+      <c r="AT20" s="10">
         <v>22011.610172550718</v>
       </c>
-      <c r="AU20" s="11">
+      <c r="AU20" s="10">
         <v>20968.984337452515</v>
       </c>
-      <c r="AV20" s="11">
+      <c r="AV20" s="10">
         <v>21599.587972960991</v>
       </c>
-      <c r="AW20" s="11">
+      <c r="AW20" s="10">
         <v>22961.940123282049</v>
       </c>
-      <c r="AX20" s="11">
+      <c r="AX20" s="10">
         <v>23778.146652839285</v>
       </c>
-      <c r="AY20" s="11">
+      <c r="AY20" s="10">
         <v>31124.388857562768</v>
       </c>
-      <c r="AZ20" s="11">
+      <c r="AZ20" s="10">
         <v>32187.831994640717</v>
       </c>
-      <c r="BA20" s="11">
+      <c r="BA20" s="10">
         <v>35411.606458218208</v>
       </c>
-      <c r="BB20" s="11">
+      <c r="BB20" s="10">
         <v>45777.213830487672</v>
       </c>
-      <c r="BC20" s="11">
+      <c r="BC20" s="10">
         <v>48670.289968570207</v>
       </c>
-      <c r="BD20" s="11">
+      <c r="BD20" s="10">
         <v>51674.484067995116</v>
       </c>
-      <c r="BE20" s="12"/>
-      <c r="BF20" s="11">
+      <c r="BE20" s="11"/>
+      <c r="BF20" s="10">
         <v>164485.24700382643</v>
       </c>
-      <c r="BG20" s="11">
+      <c r="BG20" s="10">
         <v>184930.69591571149</v>
       </c>
-      <c r="BH20" s="11">
+      <c r="BH20" s="10">
         <v>221556.62345354754</v>
       </c>
-      <c r="BI20" s="11">
+      <c r="BI20" s="10">
         <v>236592.08958466368</v>
       </c>
-      <c r="BJ20" s="11">
+      <c r="BJ20" s="10">
         <v>254743.92171442113</v>
       </c>
-      <c r="BK20" s="11">
+      <c r="BK20" s="10">
         <v>270021.46782882808</v>
       </c>
-      <c r="BL20" s="11">
+      <c r="BL20" s="10">
         <v>298475.22121698095</v>
       </c>
-      <c r="BM20" s="11">
+      <c r="BM20" s="10">
         <v>402712.48591709178</v>
       </c>
-      <c r="BN20" s="11">
+      <c r="BN20" s="10">
         <v>465524.51359546231</v>
       </c>
-      <c r="BO20" s="11">
+      <c r="BO20" s="10">
         <v>507019.44261713076</v>
       </c>
-      <c r="BP20" s="11">
+      <c r="BP20" s="10">
         <v>544560.21831003216</v>
       </c>
     </row>
     <row r="21" spans="1:68">
-      <c r="A21" s="14" t="s">
+      <c r="A21" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="10">
         <v>85692.542301579873</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="10">
         <v>99181.865437204789</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="10">
         <v>103224.70800087735</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...23 lines deleted...]
-      <c r="M21" s="11">
+      <c r="E21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="I21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="J21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="K21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="L21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="M21" s="10">
         <v>63910.003973076564</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N21" s="10">
         <v>73896.276395386507</v>
       </c>
-      <c r="O21" s="11">
+      <c r="O21" s="10">
         <v>77884.349547417485</v>
       </c>
-      <c r="P21" s="11" t="s">
-[...23 lines deleted...]
-      <c r="X21" s="11">
+      <c r="P21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="S21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="T21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="U21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="V21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="W21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="X21" s="10">
         <v>5354.0614969929265</v>
       </c>
-      <c r="Y21" s="11">
+      <c r="Y21" s="10">
         <v>7265.017025636389</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z21" s="10">
         <v>9932.8775253293225</v>
       </c>
-      <c r="AA21" s="11" t="s">
-[...23 lines deleted...]
-      <c r="AI21" s="11">
+      <c r="AA21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AI21" s="10">
         <v>4846.520441868437</v>
       </c>
-      <c r="AJ21" s="11">
+      <c r="AJ21" s="10">
         <v>5086.3617872398127</v>
       </c>
-      <c r="AK21" s="11">
+      <c r="AK21" s="10">
         <v>5237.5067504925792</v>
       </c>
-      <c r="AL21" s="11" t="s">
-[...23 lines deleted...]
-      <c r="AT21" s="11">
+      <c r="AL21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AT21" s="10">
         <v>8493.5953616278694</v>
       </c>
-      <c r="AU21" s="11">
+      <c r="AU21" s="10">
         <v>9204.1315418747781</v>
       </c>
-      <c r="AV21" s="11">
+      <c r="AV21" s="10">
         <v>10169.951138414128</v>
       </c>
-      <c r="AW21" s="11" t="s">
-[...24 lines deleted...]
-      <c r="BF21" s="11">
+      <c r="AW21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BD21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE21" s="11"/>
+      <c r="BF21" s="10">
         <v>69264.065470069472</v>
       </c>
-      <c r="BG21" s="11">
+      <c r="BG21" s="10">
         <v>81161.293421022885</v>
       </c>
-      <c r="BH21" s="11">
+      <c r="BH21" s="10">
         <v>87817.227072746799</v>
       </c>
-      <c r="BI21" s="11" t="s">
-[...20 lines deleted...]
-      <c r="BP21" s="11" t="s">
+      <c r="BI21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BJ21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BK21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BN21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BO21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BP21" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:68">
-      <c r="A22" s="14" t="s">
+      <c r="A22" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="10">
         <v>108629.97841144034</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="10">
         <v>122632.83040189176</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="10">
         <v>131708.90836263139</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="10">
         <v>141915.42746691083</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="10">
         <v>160669.90665372793</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="10">
         <v>187427.01250959188</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="10">
         <v>220291.09296371657</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I22" s="10">
         <v>273504.84135394875</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="10">
         <v>330078.34637899225</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="10">
         <v>372614.81517338811</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="10">
         <v>417941</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M22" s="10">
         <v>74186.608417957323</v>
       </c>
-      <c r="N22" s="11">
+      <c r="N22" s="10">
         <v>84830.530937956675</v>
       </c>
-      <c r="O22" s="11">
+      <c r="O22" s="10">
         <v>90850.387434188669</v>
       </c>
-      <c r="P22" s="11">
+      <c r="P22" s="10">
         <v>98358.169948397364</v>
       </c>
-      <c r="Q22" s="11">
+      <c r="Q22" s="10">
         <v>112008.67708482474</v>
       </c>
-      <c r="R22" s="11">
+      <c r="R22" s="10">
         <v>129404.45598443884</v>
       </c>
-      <c r="S22" s="11">
+      <c r="S22" s="10">
         <v>149673.05003967119</v>
       </c>
-      <c r="T22" s="11">
+      <c r="T22" s="10">
         <v>187588.38075052309</v>
       </c>
-      <c r="U22" s="11">
+      <c r="U22" s="10">
         <v>221211.0554037636</v>
       </c>
-      <c r="V22" s="11">
+      <c r="V22" s="10">
         <v>249904.97807324218</v>
       </c>
-      <c r="W22" s="11">
+      <c r="W22" s="10">
         <v>277230.21204109071</v>
       </c>
-      <c r="X22" s="11">
+      <c r="X22" s="10">
         <v>9781.2950676552791</v>
       </c>
-      <c r="Y22" s="11">
+      <c r="Y22" s="10">
         <v>10806.312103488084</v>
       </c>
-      <c r="Z22" s="11">
+      <c r="Z22" s="10">
         <v>21152.026377009326</v>
       </c>
-      <c r="AA22" s="11">
+      <c r="AA22" s="10">
         <v>21576.853186839402</v>
       </c>
-      <c r="AB22" s="11">
+      <c r="AB22" s="10">
         <v>23064.094473992609</v>
       </c>
-      <c r="AC22" s="11">
+      <c r="AC22" s="10">
         <v>27053.196994842692</v>
       </c>
-      <c r="AD22" s="11">
+      <c r="AD22" s="10">
         <v>33906.631475354385</v>
       </c>
-      <c r="AE22" s="11">
+      <c r="AE22" s="10">
         <v>42906.216316585604</v>
       </c>
-      <c r="AF22" s="11">
+      <c r="AF22" s="10">
         <v>54474.00011950222</v>
       </c>
-      <c r="AG22" s="11">
+      <c r="AG22" s="10">
         <v>60225.076465758044</v>
       </c>
-      <c r="AH22" s="11">
+      <c r="AH22" s="10">
         <v>70104.401876472999</v>
       </c>
-      <c r="AI22" s="11">
+      <c r="AI22" s="10">
         <v>6228.3170233433984</v>
       </c>
-      <c r="AJ22" s="11">
+      <c r="AJ22" s="10">
         <v>6628.35389353339</v>
       </c>
-      <c r="AK22" s="11">
+      <c r="AK22" s="10">
         <v>7767.4432841825401</v>
       </c>
-      <c r="AL22" s="11">
+      <c r="AL22" s="10">
         <v>9168.8503944742042</v>
       </c>
-      <c r="AM22" s="11">
+      <c r="AM22" s="10">
         <v>10768.714769780625</v>
       </c>
-      <c r="AN22" s="11">
+      <c r="AN22" s="10">
         <v>14125.086996091868</v>
       </c>
-      <c r="AO22" s="11">
+      <c r="AO22" s="10">
         <v>15199.86722296287</v>
       </c>
-      <c r="AP22" s="11">
+      <c r="AP22" s="10">
         <v>17752.280282238709</v>
       </c>
-      <c r="AQ22" s="11">
+      <c r="AQ22" s="10">
         <v>24366.185579703455</v>
       </c>
-      <c r="AR22" s="11">
+      <c r="AR22" s="10">
         <v>26985.061835967055</v>
       </c>
-      <c r="AS22" s="11">
+      <c r="AS22" s="10">
         <v>31498.696081018257</v>
       </c>
-      <c r="AT22" s="11">
+      <c r="AT22" s="10">
         <v>10473.876788873022</v>
       </c>
-      <c r="AU22" s="11">
+      <c r="AU22" s="10">
         <v>11291.325304566491</v>
       </c>
-      <c r="AV22" s="11">
+      <c r="AV22" s="10">
         <v>11939.051267250879</v>
       </c>
-      <c r="AW22" s="11">
+      <c r="AW22" s="10">
         <v>12811.553937199846</v>
       </c>
-      <c r="AX22" s="11">
+      <c r="AX22" s="10">
         <v>14828.376135453731</v>
       </c>
-      <c r="AY22" s="11">
+      <c r="AY22" s="10">
         <v>16844.227920838021</v>
       </c>
-      <c r="AZ22" s="11">
+      <c r="AZ22" s="10">
         <v>21511.544225728157</v>
       </c>
-      <c r="BA22" s="11">
+      <c r="BA22" s="10">
         <v>25257.964004601323</v>
       </c>
-      <c r="BB22" s="11">
+      <c r="BB22" s="10">
         <v>30027.105276022965</v>
       </c>
-      <c r="BC22" s="11">
+      <c r="BC22" s="10">
         <v>35499.698798420846</v>
       </c>
-      <c r="BD22" s="11">
+      <c r="BD22" s="10">
         <v>39107.982594070454</v>
       </c>
-      <c r="BE22" s="12"/>
-      <c r="BF22" s="11">
+      <c r="BE22" s="11"/>
+      <c r="BF22" s="10">
         <v>83967.903485612609</v>
       </c>
-      <c r="BG22" s="11">
+      <c r="BG22" s="10">
         <v>95636.843041444765</v>
       </c>
-      <c r="BH22" s="11">
+      <c r="BH22" s="10">
         <v>112002.41381119797</v>
       </c>
-      <c r="BI22" s="11">
+      <c r="BI22" s="10">
         <v>119935.02313523676</v>
       </c>
-      <c r="BJ22" s="11">
+      <c r="BJ22" s="10">
         <v>135072.77155881736</v>
       </c>
-      <c r="BK22" s="11">
+      <c r="BK22" s="10">
         <v>156457.65297928156</v>
       </c>
-      <c r="BL22" s="11">
+      <c r="BL22" s="10">
         <v>183579.68151502556</v>
       </c>
-      <c r="BM22" s="11">
+      <c r="BM22" s="10">
         <v>230494.5970671087</v>
       </c>
-      <c r="BN22" s="11">
+      <c r="BN22" s="10">
         <v>275685.05552326579</v>
       </c>
-      <c r="BO22" s="11">
+      <c r="BO22" s="10">
         <v>310130.05453900027</v>
       </c>
-      <c r="BP22" s="11">
+      <c r="BP22" s="10">
         <v>347334.61391756369</v>
       </c>
     </row>
     <row r="23" spans="1:68">
-      <c r="A23" s="14" t="s">
+      <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="10">
         <v>84324.066937006384</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="10">
         <v>97344.358141985475</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="10">
         <v>104138.88649610935</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="10">
         <v>110686.04269007379</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="10">
         <v>130232.73800941945</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="10">
         <v>157496.88151581094</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="10">
         <v>187501.44916924468</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="10">
         <v>227021.50370863706</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="10">
         <v>262247.659438756</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="10">
         <v>293420.58989569935</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="10">
         <v>326679</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M23" s="10">
         <v>63337.34095199794</v>
       </c>
-      <c r="N23" s="11">
+      <c r="N23" s="10">
         <v>71993.530148262711</v>
       </c>
-      <c r="O23" s="11">
+      <c r="O23" s="10">
         <v>77943.908461825587</v>
       </c>
-      <c r="P23" s="11">
+      <c r="P23" s="10">
         <v>83171.987656583107</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="Q23" s="10">
         <v>99501.093329488634</v>
       </c>
-      <c r="R23" s="11">
+      <c r="R23" s="10">
         <v>117166.53464324844</v>
       </c>
-      <c r="S23" s="11">
+      <c r="S23" s="10">
         <v>140482.31403344989</v>
       </c>
-      <c r="T23" s="11">
+      <c r="T23" s="10">
         <v>171860.43116897336</v>
       </c>
-      <c r="U23" s="11">
+      <c r="U23" s="10">
         <v>200370.36525941666</v>
       </c>
-      <c r="V23" s="11">
+      <c r="V23" s="10">
         <v>223809.76619498458</v>
       </c>
-      <c r="W23" s="11">
+      <c r="W23" s="10">
         <v>247730.34136860626</v>
       </c>
-      <c r="X23" s="11">
+      <c r="X23" s="10">
         <v>6582.3391087726359</v>
       </c>
-      <c r="Y23" s="11">
+      <c r="Y23" s="10">
         <v>8124.5644747352853</v>
       </c>
-      <c r="Z23" s="11">
+      <c r="Z23" s="10">
         <v>12695.250811152269</v>
       </c>
-      <c r="AA23" s="11">
+      <c r="AA23" s="10">
         <v>13833.046852050595</v>
       </c>
-      <c r="AB23" s="11">
+      <c r="AB23" s="10">
         <v>15287.614739523262</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC23" s="10">
         <v>20996.3519046275</v>
       </c>
-      <c r="AD23" s="11">
+      <c r="AD23" s="10">
         <v>23175.648465100952</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE23" s="10">
         <v>28573.839739437455</v>
       </c>
-      <c r="AF23" s="11">
+      <c r="AF23" s="10">
         <v>32085.698427155108</v>
       </c>
-      <c r="AG23" s="11">
+      <c r="AG23" s="10">
         <v>35479.810833572417</v>
       </c>
-      <c r="AH23" s="11">
+      <c r="AH23" s="10">
         <v>40902.202407818499</v>
       </c>
-      <c r="AI23" s="11">
+      <c r="AI23" s="10">
         <v>3512.3216819151667</v>
       </c>
-      <c r="AJ23" s="11">
+      <c r="AJ23" s="10">
         <v>4350.3662661250573</v>
       </c>
-      <c r="AK23" s="11">
+      <c r="AK23" s="10">
         <v>4552.9330691704718</v>
       </c>
-      <c r="AL23" s="11">
+      <c r="AL23" s="10">
         <v>4546.1089443237443</v>
       </c>
-      <c r="AM23" s="11">
+      <c r="AM23" s="10">
         <v>4515.2405324875044</v>
       </c>
-      <c r="AN23" s="11">
+      <c r="AN23" s="10">
         <v>6505.9471238622464</v>
       </c>
-      <c r="AO23" s="11">
+      <c r="AO23" s="10">
         <v>8635.6758010092326</v>
       </c>
-      <c r="AP23" s="11">
+      <c r="AP23" s="10">
         <v>8490.1026983793909</v>
       </c>
-      <c r="AQ23" s="11">
+      <c r="AQ23" s="10">
         <v>9571.6151942520173</v>
       </c>
-      <c r="AR23" s="11">
+      <c r="AR23" s="10">
         <v>11210.085174250908</v>
       </c>
-      <c r="AS23" s="11">
+      <c r="AS23" s="10">
         <v>13100.456263490629</v>
       </c>
-      <c r="AT23" s="11">
+      <c r="AT23" s="10">
         <v>7582.0793815699799</v>
       </c>
-      <c r="AU23" s="11">
+      <c r="AU23" s="10">
         <v>8965.5885468894303</v>
       </c>
-      <c r="AV23" s="11">
+      <c r="AV23" s="10">
         <v>8946.7941539610056</v>
       </c>
-      <c r="AW23" s="11">
+      <c r="AW23" s="10">
         <v>9134.8992371163422</v>
       </c>
-      <c r="AX23" s="11">
+      <c r="AX23" s="10">
         <v>10928.78940792003</v>
       </c>
-      <c r="AY23" s="11">
+      <c r="AY23" s="10">
         <v>12827.971968545042</v>
       </c>
-      <c r="AZ23" s="11">
+      <c r="AZ23" s="10">
         <v>15207.887141750109</v>
       </c>
-      <c r="BA23" s="11">
+      <c r="BA23" s="10">
         <v>18097.054074026768</v>
       </c>
-      <c r="BB23" s="11">
+      <c r="BB23" s="10">
         <v>20219.980557932151</v>
       </c>
-      <c r="BC23" s="11">
+      <c r="BC23" s="10">
         <v>22920.927692891455</v>
       </c>
-      <c r="BD23" s="11">
+      <c r="BD23" s="10">
         <v>24945.672328509714</v>
       </c>
-      <c r="BE23" s="12"/>
-      <c r="BF23" s="11">
+      <c r="BE23" s="11"/>
+      <c r="BF23" s="10">
         <v>69919.680060770581</v>
       </c>
-      <c r="BG23" s="11">
+      <c r="BG23" s="10">
         <v>80118.094622998004</v>
       </c>
-      <c r="BH23" s="11">
+      <c r="BH23" s="10">
         <v>90639.159272977864</v>
       </c>
-      <c r="BI23" s="11">
+      <c r="BI23" s="10">
         <v>97005.034508633733</v>
       </c>
-      <c r="BJ23" s="11">
+      <c r="BJ23" s="10">
         <v>114788.70806901192</v>
       </c>
-      <c r="BK23" s="11">
+      <c r="BK23" s="10">
         <v>138162.88654787597</v>
       </c>
-      <c r="BL23" s="11">
+      <c r="BL23" s="10">
         <v>163657.96249855083</v>
       </c>
-      <c r="BM23" s="11">
+      <c r="BM23" s="10">
         <v>200434.27090841081</v>
       </c>
-      <c r="BN23" s="11">
+      <c r="BN23" s="10">
         <v>232456.06368657181</v>
       </c>
-      <c r="BO23" s="11">
+      <c r="BO23" s="10">
         <v>259289.57702855696</v>
       </c>
-      <c r="BP23" s="11">
+      <c r="BP23" s="10">
         <v>288632.54377642478</v>
       </c>
     </row>
     <row r="24" spans="1:68">
-      <c r="A24" s="14" t="s">
+      <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E24" s="11">
+      <c r="B24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="10">
         <v>78370.894833677216</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="10">
         <v>97777.762269646089</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="10">
         <v>130170.05547036217</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="10">
         <v>163079.98350269147</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I24" s="10">
         <v>350315.29306040122</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J24" s="10">
         <v>407305.13829352305</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="10">
         <v>452859.7303038144</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L24" s="10">
         <v>318990</v>
       </c>
-      <c r="M24" s="11" t="s">
-[...8 lines deleted...]
-      <c r="P24" s="11">
+      <c r="M24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="N24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="O24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="P24" s="10">
         <v>59147.54792177333</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="Q24" s="10">
         <v>74778.660190470866</v>
       </c>
-      <c r="R24" s="11">
+      <c r="R24" s="10">
         <v>99511.912875560869</v>
       </c>
-      <c r="S24" s="11">
+      <c r="S24" s="10">
         <v>126907.47166895402</v>
       </c>
-      <c r="T24" s="11">
+      <c r="T24" s="10">
         <v>267500.5184570718</v>
       </c>
-      <c r="U24" s="11">
+      <c r="U24" s="10">
         <v>308812.89795059239</v>
       </c>
-      <c r="V24" s="11">
+      <c r="V24" s="10">
         <v>341578.46281598444</v>
       </c>
-      <c r="W24" s="11">
+      <c r="W24" s="10">
         <v>239059.53465748439</v>
       </c>
-      <c r="X24" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA24" s="11">
+      <c r="X24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA24" s="10">
         <v>6432.3040659295439</v>
       </c>
-      <c r="AB24" s="11">
+      <c r="AB24" s="10">
         <v>6821.9592818494375</v>
       </c>
-      <c r="AC24" s="11">
+      <c r="AC24" s="10">
         <v>9554.3202514151581</v>
       </c>
-      <c r="AD24" s="11">
+      <c r="AD24" s="10">
         <v>11972.726109124005</v>
       </c>
-      <c r="AE24" s="11">
+      <c r="AE24" s="10">
         <v>25904.961735834942</v>
       </c>
-      <c r="AF24" s="11">
+      <c r="AF24" s="10">
         <v>32426.269090496953</v>
       </c>
-      <c r="AG24" s="11">
+      <c r="AG24" s="10">
         <v>39365.59418005019</v>
       </c>
-      <c r="AH24" s="11">
+      <c r="AH24" s="10">
         <v>29354.672162542531</v>
       </c>
-      <c r="AI24" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AL24" s="11">
+      <c r="AI24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL24" s="10">
         <v>4930.9902951428685</v>
       </c>
-      <c r="AM24" s="11">
+      <c r="AM24" s="10">
         <v>6304.9278639254499</v>
       </c>
-      <c r="AN24" s="11">
+      <c r="AN24" s="10">
         <v>7838.7975426440244</v>
       </c>
-      <c r="AO24" s="11">
+      <c r="AO24" s="10">
         <v>8910.0576694707343</v>
       </c>
-      <c r="AP24" s="11">
+      <c r="AP24" s="10">
         <v>21511.698831336762</v>
       </c>
-      <c r="AQ24" s="11">
+      <c r="AQ24" s="10">
         <v>24562.026658894865</v>
       </c>
-      <c r="AR24" s="11">
+      <c r="AR24" s="10">
         <v>27281.215337742022</v>
       </c>
-      <c r="AS24" s="11">
+      <c r="AS24" s="10">
         <v>19096.609900974978</v>
       </c>
-      <c r="AT24" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AW24" s="11">
+      <c r="AT24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AU24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AV24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AW24" s="10">
         <v>13501.91922220067</v>
       </c>
-      <c r="AX24" s="11">
+      <c r="AX24" s="10">
         <v>14901.443884600889</v>
       </c>
-      <c r="AY24" s="11">
+      <c r="AY24" s="10">
         <v>17904.840167736318</v>
       </c>
-      <c r="AZ24" s="11">
+      <c r="AZ24" s="10">
         <v>21059.104689170323</v>
       </c>
-      <c r="BA24" s="11">
+      <c r="BA24" s="10">
         <v>26335.382763640508</v>
       </c>
-      <c r="BB24" s="11">
+      <c r="BB24" s="10">
         <v>31475.741458103115</v>
       </c>
-      <c r="BC24" s="11">
+      <c r="BC24" s="10">
         <v>37376.168613268987</v>
       </c>
-      <c r="BD24" s="11">
+      <c r="BD24" s="10">
         <v>31479.256377073838</v>
       </c>
-      <c r="BE24" s="12"/>
-[...9 lines deleted...]
-      <c r="BI24" s="11">
+      <c r="BE24" s="11"/>
+      <c r="BF24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BG24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BH24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BI24" s="10">
         <v>65579.851987702874</v>
       </c>
-      <c r="BJ24" s="11">
+      <c r="BJ24" s="10">
         <v>81600.619472320308</v>
       </c>
-      <c r="BK24" s="11">
+      <c r="BK24" s="10">
         <v>109066.233126976</v>
       </c>
-      <c r="BL24" s="11">
+      <c r="BL24" s="10">
         <v>138880.197778078</v>
       </c>
-      <c r="BM24" s="11">
+      <c r="BM24" s="10">
         <v>293405.48019290669</v>
       </c>
-      <c r="BN24" s="11">
+      <c r="BN24" s="10">
         <v>341239.16704108933</v>
       </c>
-      <c r="BO24" s="11">
+      <c r="BO24" s="10">
         <v>380944.05699603457</v>
       </c>
-      <c r="BP24" s="11">
+      <c r="BP24" s="10">
         <v>268414.20682002697</v>
       </c>
     </row>
     <row r="25" spans="1:68">
-      <c r="A25" s="14" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="11" t="s">
-[...20 lines deleted...]
-      <c r="I25" s="11">
+      <c r="B25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="H25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="I25" s="10">
         <v>99934.439295950317</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="10">
         <v>122374.6572145988</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="10">
         <v>129578.7890676082</v>
       </c>
-      <c r="L25" s="11">
-[...23 lines deleted...]
-      <c r="T25" s="11">
+      <c r="L25" s="10">
+        <v>586978</v>
+      </c>
+      <c r="M25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="N25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="O25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="P25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="S25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="T25" s="10">
         <v>59314.369254404446</v>
       </c>
-      <c r="U25" s="11">
+      <c r="U25" s="10">
         <v>70570.822590818789</v>
       </c>
-      <c r="V25" s="11">
+      <c r="V25" s="10">
         <v>79209.6246894207</v>
       </c>
-      <c r="W25" s="11">
-[...23 lines deleted...]
-      <c r="AE25" s="11">
+      <c r="W25" s="10">
+        <v>338427.83340623172</v>
+      </c>
+      <c r="X25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE25" s="10">
         <v>25810.78458094837</v>
       </c>
-      <c r="AF25" s="11">
+      <c r="AF25" s="10">
         <v>32905.011290567709</v>
       </c>
-      <c r="AG25" s="11">
+      <c r="AG25" s="10">
         <v>26585.098731528702</v>
       </c>
-      <c r="AH25" s="11">
-[...23 lines deleted...]
-      <c r="AP25" s="11">
+      <c r="AH25" s="10">
+        <v>134858.33788948596</v>
+      </c>
+      <c r="AI25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP25" s="10">
         <v>6861.5729613202166</v>
       </c>
-      <c r="AQ25" s="11">
+      <c r="AQ25" s="10">
         <v>7810.0266158826489</v>
       </c>
-      <c r="AR25" s="11">
+      <c r="AR25" s="10">
         <v>10446.743821106314</v>
       </c>
-      <c r="AS25" s="11">
-[...23 lines deleted...]
-      <c r="BA25" s="11">
+      <c r="AS25" s="10">
+        <v>53434.648369157709</v>
+      </c>
+      <c r="AT25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AU25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AV25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AW25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA25" s="10">
         <v>7947.7469143450262</v>
       </c>
-      <c r="BB25" s="11">
+      <c r="BB25" s="10">
         <v>11088.830340223338</v>
       </c>
-      <c r="BC25" s="11">
+      <c r="BC25" s="10">
         <v>13337.321825552506</v>
       </c>
-      <c r="BD25" s="11">
-[...24 lines deleted...]
-      <c r="BM25" s="11">
+      <c r="BD25" s="10">
+        <v>60256.786063900698</v>
+      </c>
+      <c r="BE25" s="11"/>
+      <c r="BF25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BG25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BH25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BI25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BJ25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BK25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM25" s="10">
         <v>85125.153835352801</v>
       </c>
-      <c r="BN25" s="11">
+      <c r="BN25" s="10">
         <v>103475.83388138651</v>
       </c>
-      <c r="BO25" s="11">
+      <c r="BO25" s="10">
         <v>105794.72342094938</v>
       </c>
-      <c r="BP25" s="11">
-        <v>490544.44385940273</v>
+      <c r="BP25" s="10">
+        <v>473286.17129571777</v>
       </c>
     </row>
     <row r="26" spans="1:68">
-      <c r="A26" s="14" t="s">
+      <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="10">
         <v>103028.0139641968</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="10">
         <v>118735.97188881757</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="10">
         <v>125911.38646324261</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>140125.55769129031</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="10">
         <v>162181.9766819732</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="10">
         <v>190286.9774805475</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="10">
         <v>224700.00853309059</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="10">
         <v>287062.97118598584</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="10">
         <v>339853.90431780188</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="10">
         <v>380324.67441296054</v>
       </c>
-      <c r="L26" s="11">
-[...2 lines deleted...]
-      <c r="M26" s="11">
+      <c r="L26" s="10">
+        <v>416781</v>
+      </c>
+      <c r="M26" s="10">
         <v>69587.399382272779</v>
       </c>
-      <c r="N26" s="11">
+      <c r="N26" s="10">
         <v>80728.758529150698</v>
       </c>
-      <c r="O26" s="11">
+      <c r="O26" s="10">
         <v>87109.292072972254</v>
       </c>
-      <c r="P26" s="11">
+      <c r="P26" s="10">
         <v>98739.36786169844</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="10">
         <v>114616.94720876892</v>
       </c>
-      <c r="R26" s="11">
+      <c r="R26" s="10">
         <v>130289.03040457393</v>
       </c>
-      <c r="S26" s="11">
+      <c r="S26" s="10">
         <v>157420.5592966837</v>
       </c>
-      <c r="T26" s="11">
+      <c r="T26" s="10">
         <v>194909.71730874016</v>
       </c>
-      <c r="U26" s="11">
+      <c r="U26" s="10">
         <v>231505.94826085726</v>
       </c>
-      <c r="V26" s="11">
+      <c r="V26" s="10">
         <v>257222.63674856236</v>
       </c>
-      <c r="W26" s="11">
-[...2 lines deleted...]
-      <c r="X26" s="11">
+      <c r="W26" s="10">
+        <v>285320.7560983944</v>
+      </c>
+      <c r="X26" s="10">
         <v>8289.8831267497153</v>
       </c>
-      <c r="Y26" s="11">
+      <c r="Y26" s="10">
         <v>11568.560011062928</v>
       </c>
-      <c r="Z26" s="11">
+      <c r="Z26" s="10">
         <v>18144.463157696096</v>
       </c>
-      <c r="AA26" s="11">
+      <c r="AA26" s="10">
         <v>18615.603011973828</v>
       </c>
-      <c r="AB26" s="11">
+      <c r="AB26" s="10">
         <v>22221.214193662447</v>
       </c>
-      <c r="AC26" s="11">
+      <c r="AC26" s="10">
         <v>28212.116156452925</v>
       </c>
-      <c r="AD26" s="11">
+      <c r="AD26" s="10">
         <v>33052.008002142757</v>
       </c>
-      <c r="AE26" s="11">
+      <c r="AE26" s="10">
         <v>50626.977252950128</v>
       </c>
-      <c r="AF26" s="11">
+      <c r="AF26" s="10">
         <v>58405.182009900956</v>
       </c>
-      <c r="AG26" s="11">
+      <c r="AG26" s="10">
         <v>65244.022296168383</v>
       </c>
-      <c r="AH26" s="11">
-[...2 lines deleted...]
-      <c r="AI26" s="11">
+      <c r="AH26" s="10">
+        <v>67097.006932551856</v>
+      </c>
+      <c r="AI26" s="10">
         <v>6634.2076567185059</v>
       </c>
-      <c r="AJ26" s="11">
+      <c r="AJ26" s="10">
         <v>7183.1907326707387</v>
       </c>
-      <c r="AK26" s="11">
+      <c r="AK26" s="10">
         <v>8015.3063390746856</v>
       </c>
-      <c r="AL26" s="11">
+      <c r="AL26" s="10">
         <v>9268.6969862627193</v>
       </c>
-      <c r="AM26" s="11">
+      <c r="AM26" s="10">
         <v>10442.371394940936</v>
       </c>
-      <c r="AN26" s="11">
+      <c r="AN26" s="10">
         <v>13880.990751784329</v>
       </c>
-      <c r="AO26" s="11">
+      <c r="AO26" s="10">
         <v>13168.336545093827</v>
       </c>
-      <c r="AP26" s="11">
+      <c r="AP26" s="10">
         <v>15190.843031530323</v>
       </c>
-      <c r="AQ26" s="11">
+      <c r="AQ26" s="10">
         <v>18467.032588940565</v>
       </c>
-      <c r="AR26" s="11">
+      <c r="AR26" s="10">
         <v>20481.846754960778</v>
       </c>
-      <c r="AS26" s="11">
-[...2 lines deleted...]
-      <c r="AT26" s="11">
+      <c r="AS26" s="10">
+        <v>23414.760415912908</v>
+      </c>
+      <c r="AT26" s="10">
         <v>11339.983556568526</v>
       </c>
-      <c r="AU26" s="11">
+      <c r="AU26" s="10">
         <v>12779.542803246544</v>
       </c>
-      <c r="AV26" s="11">
+      <c r="AV26" s="10">
         <v>12642.354378665006</v>
       </c>
-      <c r="AW26" s="11">
+      <c r="AW26" s="10">
         <v>15306.899207034992</v>
       </c>
-      <c r="AX26" s="11">
+      <c r="AX26" s="10">
         <v>16318.606036075014</v>
       </c>
-      <c r="AY26" s="11">
+      <c r="AY26" s="10">
         <v>19404.51004335397</v>
       </c>
-      <c r="AZ26" s="11">
+      <c r="AZ26" s="10">
         <v>21749.277650176471</v>
       </c>
-      <c r="BA26" s="11">
+      <c r="BA26" s="10">
         <v>42752.834231992259</v>
       </c>
-      <c r="BB26" s="11">
+      <c r="BB26" s="10">
         <v>59680.192433018819</v>
       </c>
-      <c r="BC26" s="11">
+      <c r="BC26" s="10">
         <v>70289.543305633619</v>
       </c>
-      <c r="BD26" s="11">
-[...3 lines deleted...]
-      <c r="BF26" s="11">
+      <c r="BD26" s="10">
+        <v>40948.115356938986</v>
+      </c>
+      <c r="BE26" s="11"/>
+      <c r="BF26" s="10">
         <v>77877.282509022494</v>
       </c>
-      <c r="BG26" s="11">
+      <c r="BG26" s="10">
         <v>92297.318540213659</v>
       </c>
-      <c r="BH26" s="11">
+      <c r="BH26" s="10">
         <v>105253.75523066834</v>
       </c>
-      <c r="BI26" s="11">
+      <c r="BI26" s="10">
         <v>117354.97087367224</v>
       </c>
-      <c r="BJ26" s="11">
+      <c r="BJ26" s="10">
         <v>136838.16140243137</v>
       </c>
-      <c r="BK26" s="11">
+      <c r="BK26" s="10">
         <v>158501.14656102686</v>
       </c>
-      <c r="BL26" s="11">
+      <c r="BL26" s="10">
         <v>190472.56729882644</v>
       </c>
-      <c r="BM26" s="11">
+      <c r="BM26" s="10">
         <v>245536.6945616903</v>
       </c>
-      <c r="BN26" s="11">
+      <c r="BN26" s="10">
         <v>289911.13027075818</v>
       </c>
-      <c r="BO26" s="11">
+      <c r="BO26" s="10">
         <v>322466.65904473077</v>
       </c>
-      <c r="BP26" s="11">
-        <v>352478.57649173815</v>
+      <c r="BP26" s="10">
+        <v>352417.7630309462</v>
       </c>
     </row>
     <row r="27" spans="1:68">
-      <c r="A27" s="14" t="s">
+      <c r="A27" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="11">
+      <c r="B27" s="10">
         <v>189969.92149910046</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="10">
         <v>212847.62930706335</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="10">
         <v>227003.35750789836</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="10">
         <v>240319.85662870965</v>
       </c>
-      <c r="F27" s="11">
+      <c r="F27" s="10">
         <v>266796.21440180647</v>
       </c>
-      <c r="G27" s="11">
+      <c r="G27" s="10">
         <v>302503.80203150527</v>
       </c>
-      <c r="H27" s="11">
+      <c r="H27" s="10">
         <v>344690.988219566</v>
       </c>
-      <c r="I27" s="11">
+      <c r="I27" s="10">
         <v>406919.55136888759</v>
       </c>
-      <c r="J27" s="11">
+      <c r="J27" s="10">
         <v>480449.40891237318</v>
       </c>
-      <c r="K27" s="11">
+      <c r="K27" s="10">
         <v>538009.36739806598</v>
       </c>
-      <c r="L27" s="11">
+      <c r="L27" s="10">
         <v>594164</v>
       </c>
-      <c r="M27" s="11">
+      <c r="M27" s="10">
         <v>134730.76440316305</v>
       </c>
-      <c r="N27" s="11">
+      <c r="N27" s="10">
         <v>154033.2485750973</v>
       </c>
-      <c r="O27" s="11">
+      <c r="O27" s="10">
         <v>167836.26845327247</v>
       </c>
-      <c r="P27" s="11">
+      <c r="P27" s="10">
         <v>175259.97108973979</v>
       </c>
-      <c r="Q27" s="11">
+      <c r="Q27" s="10">
         <v>195948.14310848725</v>
       </c>
-      <c r="R27" s="11">
+      <c r="R27" s="10">
         <v>217185.80825244237</v>
       </c>
-      <c r="S27" s="11">
+      <c r="S27" s="10">
         <v>249127.27876047889</v>
       </c>
-      <c r="T27" s="11">
+      <c r="T27" s="10">
         <v>292479.91765602166</v>
       </c>
-      <c r="U27" s="11">
+      <c r="U27" s="10">
         <v>343030.09173372906</v>
       </c>
-      <c r="V27" s="11">
+      <c r="V27" s="10">
         <v>384556.12269597105</v>
       </c>
-      <c r="W27" s="11">
+      <c r="W27" s="10">
         <v>423472.13752172142</v>
       </c>
-      <c r="X27" s="11">
+      <c r="X27" s="10">
         <v>26244.913915735739</v>
       </c>
-      <c r="Y27" s="11">
+      <c r="Y27" s="10">
         <v>28021.193365511012</v>
       </c>
-      <c r="Z27" s="11">
+      <c r="Z27" s="10">
         <v>39242.350331749221</v>
       </c>
-      <c r="AA27" s="11">
+      <c r="AA27" s="10">
         <v>43694.348978307469</v>
       </c>
-      <c r="AB27" s="11">
+      <c r="AB27" s="10">
         <v>47060.39423966757</v>
       </c>
-      <c r="AC27" s="11">
+      <c r="AC27" s="10">
         <v>57965.741036280459</v>
       </c>
-      <c r="AD27" s="11">
+      <c r="AD27" s="10">
         <v>64260.3866435706</v>
       </c>
-      <c r="AE27" s="11">
+      <c r="AE27" s="10">
         <v>76687.779468191264</v>
       </c>
-      <c r="AF27" s="11">
+      <c r="AF27" s="10">
         <v>92241.868280429699</v>
       </c>
-      <c r="AG27" s="11">
+      <c r="AG27" s="10">
         <v>105374.93293152763</v>
       </c>
-      <c r="AH27" s="11">
+      <c r="AH27" s="10">
         <v>117121.65463040612</v>
       </c>
-      <c r="AI27" s="11">
+      <c r="AI27" s="10">
         <v>4906.0447261620857</v>
       </c>
-      <c r="AJ27" s="11">
+      <c r="AJ27" s="10">
         <v>6024.8450751404607</v>
       </c>
-      <c r="AK27" s="11">
+      <c r="AK27" s="10">
         <v>5169.5522433564411</v>
       </c>
-      <c r="AL27" s="11">
+      <c r="AL27" s="10">
         <v>5361.4581489566744</v>
       </c>
-      <c r="AM27" s="11">
+      <c r="AM27" s="10">
         <v>6681.0662784502065</v>
       </c>
-      <c r="AN27" s="11">
+      <c r="AN27" s="10">
         <v>6825.1315847117648</v>
       </c>
-      <c r="AO27" s="11">
+      <c r="AO27" s="10">
         <v>9319.5583475287931</v>
       </c>
-      <c r="AP27" s="11">
+      <c r="AP27" s="10">
         <v>13405.586932408933</v>
       </c>
-      <c r="AQ27" s="11">
+      <c r="AQ27" s="10">
         <v>13738.469313340413</v>
       </c>
-      <c r="AR27" s="11">
+      <c r="AR27" s="10">
         <v>12735.117858972651</v>
       </c>
-      <c r="AS27" s="11">
+      <c r="AS27" s="10">
         <v>14265.846942568884</v>
       </c>
-      <c r="AT27" s="11">
+      <c r="AT27" s="10">
         <v>13208.292801556419</v>
       </c>
-      <c r="AU27" s="11">
+      <c r="AU27" s="10">
         <v>13329.596611700696</v>
       </c>
-      <c r="AV27" s="11">
+      <c r="AV27" s="10">
         <v>14755.18647952022</v>
       </c>
-      <c r="AW27" s="11">
+      <c r="AW27" s="10">
         <v>24382.030896611399</v>
       </c>
-      <c r="AX27" s="11">
+      <c r="AX27" s="10">
         <v>28105.183006751115</v>
       </c>
-      <c r="AY27" s="11">
+      <c r="AY27" s="10">
         <v>32308.412033820863</v>
       </c>
-      <c r="AZ27" s="11">
+      <c r="AZ27" s="10">
         <v>32759.315695026438</v>
       </c>
-      <c r="BA27" s="11">
+      <c r="BA27" s="10">
         <v>42021.190375294958</v>
       </c>
-      <c r="BB27" s="11">
+      <c r="BB27" s="10">
         <v>45841.702810011811</v>
       </c>
-      <c r="BC27" s="11">
+      <c r="BC27" s="10">
         <v>49950.505484486508</v>
       </c>
-      <c r="BD27" s="11">
+      <c r="BD27" s="10">
         <v>39304.253948767604</v>
       </c>
-      <c r="BE27" s="12"/>
-      <c r="BF27" s="11">
+      <c r="BE27" s="11"/>
+      <c r="BF27" s="10">
         <v>160975.67831889878</v>
       </c>
-      <c r="BG27" s="11">
+      <c r="BG27" s="10">
         <v>182054.44194060832</v>
       </c>
-      <c r="BH27" s="11">
+      <c r="BH27" s="10">
         <v>207078.61878502171</v>
       </c>
-      <c r="BI27" s="11">
+      <c r="BI27" s="10">
         <v>218954.32006804729</v>
       </c>
-      <c r="BJ27" s="11">
+      <c r="BJ27" s="10">
         <v>243008.53734815482</v>
       </c>
-      <c r="BK27" s="11">
+      <c r="BK27" s="10">
         <v>275151.54928872286</v>
       </c>
-      <c r="BL27" s="11">
+      <c r="BL27" s="10">
         <v>313387.66540404945</v>
       </c>
-      <c r="BM27" s="11">
+      <c r="BM27" s="10">
         <v>369167.69712421298</v>
       </c>
-      <c r="BN27" s="11">
+      <c r="BN27" s="10">
         <v>435271.9600141588</v>
       </c>
-      <c r="BO27" s="11">
+      <c r="BO27" s="10">
         <v>489931.05562749866</v>
       </c>
-      <c r="BP27" s="11">
+      <c r="BP27" s="10">
         <v>540593.7921521276</v>
       </c>
     </row>
     <row r="28" spans="1:68">
-      <c r="A28" s="14" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="11">
+      <c r="B28" s="10">
         <v>161845.26776082517</v>
       </c>
-      <c r="C28" s="11">
+      <c r="C28" s="10">
         <v>178678.40328177388</v>
       </c>
-      <c r="D28" s="11">
+      <c r="D28" s="10">
         <v>190874.97795572857</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="10">
         <v>200918.87487751886</v>
       </c>
-      <c r="F28" s="11">
+      <c r="F28" s="10">
         <v>224158.07914262157</v>
       </c>
-      <c r="G28" s="11">
+      <c r="G28" s="10">
         <v>247950.55616738126</v>
       </c>
-      <c r="H28" s="11">
+      <c r="H28" s="10">
         <v>295984.98966362671</v>
       </c>
-      <c r="I28" s="11">
+      <c r="I28" s="10">
         <v>354859.71844477515</v>
       </c>
-      <c r="J28" s="11">
+      <c r="J28" s="10">
         <v>426273.17489727243</v>
       </c>
-      <c r="K28" s="11">
+      <c r="K28" s="10">
         <v>490962.64684394241</v>
       </c>
-      <c r="L28" s="11">
+      <c r="L28" s="10">
         <v>556063</v>
       </c>
-      <c r="M28" s="11">
+      <c r="M28" s="10">
         <v>121102.87129270559</v>
       </c>
-      <c r="N28" s="11">
+      <c r="N28" s="10">
         <v>130769.6487137946</v>
       </c>
-      <c r="O28" s="11">
+      <c r="O28" s="10">
         <v>149118.28357315323</v>
       </c>
-      <c r="P28" s="11">
+      <c r="P28" s="10">
         <v>151245.49127366193</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="Q28" s="10">
         <v>168790.44723825227</v>
       </c>
-      <c r="R28" s="11">
+      <c r="R28" s="10">
         <v>187452.80329031541</v>
       </c>
-      <c r="S28" s="11">
+      <c r="S28" s="10">
         <v>225062.78217007889</v>
       </c>
-      <c r="T28" s="11">
+      <c r="T28" s="10">
         <v>266967.94444159354</v>
       </c>
-      <c r="U28" s="11">
+      <c r="U28" s="10">
         <v>320227.96891341906</v>
       </c>
-      <c r="V28" s="11">
+      <c r="V28" s="10">
         <v>370580.13746023283</v>
       </c>
-      <c r="W28" s="11">
+      <c r="W28" s="10">
         <v>422886.86346167041</v>
       </c>
-      <c r="X28" s="11">
+      <c r="X28" s="10">
         <v>14207.822384974677</v>
       </c>
-      <c r="Y28" s="11">
+      <c r="Y28" s="10">
         <v>17103.085224553593</v>
       </c>
-      <c r="Z28" s="11">
+      <c r="Z28" s="10">
         <v>23899.147186062361</v>
       </c>
-      <c r="AA28" s="11">
+      <c r="AA28" s="10">
         <v>30337.391187037592</v>
       </c>
-      <c r="AB28" s="11">
+      <c r="AB28" s="10">
         <v>34070.623797746637</v>
       </c>
-      <c r="AC28" s="11">
+      <c r="AC28" s="10">
         <v>36239.944971327357</v>
       </c>
-      <c r="AD28" s="11">
+      <c r="AD28" s="10">
         <v>44784.740184749215</v>
       </c>
-      <c r="AE28" s="11">
+      <c r="AE28" s="10">
         <v>56232.342929474347</v>
       </c>
-      <c r="AF28" s="11">
+      <c r="AF28" s="10">
         <v>68322.237977909841</v>
       </c>
-      <c r="AG28" s="11">
+      <c r="AG28" s="10">
         <v>77225.627159090756</v>
       </c>
-      <c r="AH28" s="11">
+      <c r="AH28" s="10">
         <v>85749.826710589521</v>
       </c>
-      <c r="AI28" s="11">
+      <c r="AI28" s="10">
         <v>3668.1511173664335</v>
       </c>
-      <c r="AJ28" s="11">
+      <c r="AJ28" s="10">
         <v>4388.1688421736635</v>
       </c>
-      <c r="AK28" s="11">
+      <c r="AK28" s="10">
         <v>4484.3853984551952</v>
       </c>
-      <c r="AL28" s="11">
+      <c r="AL28" s="10">
         <v>5251.689884832218</v>
       </c>
-      <c r="AM28" s="11">
+      <c r="AM28" s="10">
         <v>5461.0813410277542</v>
       </c>
-      <c r="AN28" s="11">
+      <c r="AN28" s="10">
         <v>5859.0923833046427</v>
       </c>
-      <c r="AO28" s="11">
+      <c r="AO28" s="10">
         <v>6521.5987880405073</v>
       </c>
-      <c r="AP28" s="11">
+      <c r="AP28" s="10">
         <v>6826.8247207540071</v>
       </c>
-      <c r="AQ28" s="11">
+      <c r="AQ28" s="10">
         <v>9652.3553229633053</v>
       </c>
-      <c r="AR28" s="11">
+      <c r="AR28" s="10">
         <v>11248.323302138057</v>
       </c>
-      <c r="AS28" s="11">
+      <c r="AS28" s="10">
         <v>12206.869045613639</v>
       </c>
-      <c r="AT28" s="11">
+      <c r="AT28" s="10">
         <v>12285.9506937062</v>
       </c>
-      <c r="AU28" s="11">
+      <c r="AU28" s="10">
         <v>13199.90516457897</v>
       </c>
-      <c r="AV28" s="11">
+      <c r="AV28" s="10">
         <v>13373.161798057781</v>
       </c>
-      <c r="AW28" s="11">
+      <c r="AW28" s="10">
         <v>3076.1584231528423</v>
       </c>
-      <c r="AX28" s="11">
+      <c r="AX28" s="10">
         <v>3680.1147293212416</v>
       </c>
-      <c r="AY28" s="11">
+      <c r="AY28" s="10">
         <v>4778.6200776246433</v>
       </c>
-      <c r="AZ28" s="11">
+      <c r="AZ28" s="10">
         <v>5130.9405454104635</v>
       </c>
-      <c r="BA28" s="11">
+      <c r="BA28" s="10">
         <v>6597.7489266348512</v>
       </c>
-      <c r="BB28" s="11">
+      <c r="BB28" s="10">
         <v>7445.0357179697103</v>
       </c>
-      <c r="BC28" s="11">
+      <c r="BC28" s="10">
         <v>8716.4773173865033</v>
       </c>
-      <c r="BD28" s="11">
+      <c r="BD28" s="10">
         <v>35219.654169864181</v>
       </c>
-      <c r="BE28" s="12"/>
-      <c r="BF28" s="11">
+      <c r="BE28" s="11"/>
+      <c r="BF28" s="10">
         <v>135310.69367768028</v>
       </c>
-      <c r="BG28" s="11">
+      <c r="BG28" s="10">
         <v>147872.73393834822</v>
       </c>
-      <c r="BH28" s="11">
+      <c r="BH28" s="10">
         <v>173017.43075921558</v>
       </c>
-      <c r="BI28" s="11">
+      <c r="BI28" s="10">
         <v>181582.88246069956</v>
       </c>
-      <c r="BJ28" s="11">
+      <c r="BJ28" s="10">
         <v>202861.0710359989</v>
       </c>
-      <c r="BK28" s="11">
+      <c r="BK28" s="10">
         <v>223692.74826164282</v>
       </c>
-      <c r="BL28" s="11">
+      <c r="BL28" s="10">
         <v>269847.52235482814</v>
       </c>
-      <c r="BM28" s="11">
+      <c r="BM28" s="10">
         <v>323200.28737106791</v>
       </c>
-      <c r="BN28" s="11">
+      <c r="BN28" s="10">
         <v>388550.20689132885</v>
       </c>
-      <c r="BO28" s="11">
+      <c r="BO28" s="10">
         <v>447805.76461932354</v>
       </c>
-      <c r="BP28" s="11">
+      <c r="BP28" s="10">
         <v>508636.69017225993</v>
       </c>
     </row>
     <row r="29" spans="1:68">
-      <c r="A29" s="14" t="s">
+      <c r="A29" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E29" s="15">
+      <c r="B29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E29" s="14">
         <v>115573.94671247427</v>
       </c>
-      <c r="F29" s="15">
+      <c r="F29" s="14">
         <v>136995.21101654493</v>
       </c>
-      <c r="G29" s="15">
+      <c r="G29" s="14">
         <v>161329.3238370484</v>
       </c>
-      <c r="H29" s="15">
+      <c r="H29" s="14">
         <v>193681.74812528538</v>
       </c>
-      <c r="I29" s="15">
+      <c r="I29" s="14">
         <v>234729.08331797639</v>
       </c>
-      <c r="J29" s="15">
+      <c r="J29" s="14">
         <v>275659.35162477597</v>
       </c>
-      <c r="K29" s="15">
+      <c r="K29" s="14">
         <v>312536.25285908068</v>
       </c>
-      <c r="L29" s="11">
+      <c r="L29" s="10">
         <v>343876</v>
       </c>
-      <c r="M29" s="11" t="s">
-[...8 lines deleted...]
-      <c r="P29" s="15">
+      <c r="M29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="N29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="O29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="P29" s="14">
         <v>90162.433933387394</v>
       </c>
-      <c r="Q29" s="15">
+      <c r="Q29" s="14">
         <v>106474.01939862585</v>
       </c>
-      <c r="R29" s="15">
+      <c r="R29" s="14">
         <v>124125.69261083333</v>
       </c>
-      <c r="S29" s="15">
+      <c r="S29" s="14">
         <v>152018.02238292628</v>
       </c>
-      <c r="T29" s="15">
+      <c r="T29" s="14">
         <v>184243.25829226585</v>
       </c>
-      <c r="U29" s="15">
+      <c r="U29" s="14">
         <v>215288.33200925702</v>
       </c>
-      <c r="V29" s="15">
+      <c r="V29" s="14">
         <v>243216.43500782287</v>
       </c>
-      <c r="W29" s="11">
+      <c r="W29" s="10">
         <v>261012.75366199223</v>
       </c>
-      <c r="X29" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA29" s="11">
+      <c r="X29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA29" s="10">
         <v>11462.969703549026</v>
       </c>
-      <c r="AB29" s="11">
+      <c r="AB29" s="10">
         <v>14619.318704861373</v>
       </c>
-      <c r="AC29" s="11">
+      <c r="AC29" s="10">
         <v>17448.01907579758</v>
       </c>
-      <c r="AD29" s="11">
+      <c r="AD29" s="10">
         <v>20871.590272419315</v>
       </c>
-      <c r="AE29" s="11">
+      <c r="AE29" s="10">
         <v>24466.320689101707</v>
       </c>
-      <c r="AF29" s="11">
+      <c r="AF29" s="10">
         <v>29379.81416876792</v>
       </c>
-      <c r="AG29" s="11">
+      <c r="AG29" s="10">
         <v>33608.315880880626</v>
       </c>
-      <c r="AH29" s="11">
+      <c r="AH29" s="10">
         <v>42532.08640591125</v>
       </c>
-      <c r="AI29" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AL29" s="15">
+      <c r="AI29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL29" s="14">
         <v>4726.5699002322308</v>
       </c>
-      <c r="AM29" s="15">
+      <c r="AM29" s="14">
         <v>4694.5741591557662</v>
       </c>
-      <c r="AN29" s="15">
+      <c r="AN29" s="14">
         <v>5806.7992900673935</v>
       </c>
-      <c r="AO29" s="15">
+      <c r="AO29" s="14">
         <v>6529.9984248608789</v>
       </c>
-      <c r="AP29" s="15">
+      <c r="AP29" s="14">
         <v>6911.8728165863149</v>
       </c>
-      <c r="AQ29" s="15">
+      <c r="AQ29" s="14">
         <v>9108.013923909748</v>
       </c>
-      <c r="AR29" s="15">
+      <c r="AR29" s="14">
         <v>10115.848340550798</v>
       </c>
-      <c r="AS29" s="11">
+      <c r="AS29" s="10">
         <v>12199.712637266606</v>
       </c>
-      <c r="AT29" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AW29" s="11">
+      <c r="AT29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AU29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AV29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AW29" s="10">
         <v>14231.434829530577</v>
       </c>
-      <c r="AX29" s="11">
+      <c r="AX29" s="10">
         <v>17757.891675663006</v>
       </c>
-      <c r="AY29" s="11">
+      <c r="AY29" s="10">
         <v>23326.134133984171</v>
       </c>
-      <c r="AZ29" s="11">
+      <c r="AZ29" s="10">
         <v>25722.819379395187</v>
       </c>
-      <c r="BA29" s="11">
+      <c r="BA29" s="10">
         <v>34499.422379953117</v>
       </c>
-      <c r="BB29" s="11">
+      <c r="BB29" s="10">
         <v>39351.69193925368</v>
       </c>
-      <c r="BC29" s="11">
+      <c r="BC29" s="10">
         <v>42099.66722098305</v>
       </c>
-      <c r="BD29" s="11">
+      <c r="BD29" s="10">
         <v>28131.884991688705</v>
       </c>
-      <c r="BF29" s="11" t="s">
-[...8 lines deleted...]
-      <c r="BI29" s="16">
+      <c r="BF29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BG29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BH29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BI29" s="15">
         <v>101625.40363693642</v>
       </c>
-      <c r="BJ29" s="16">
+      <c r="BJ29" s="15">
         <v>121093.33810348723</v>
       </c>
-      <c r="BK29" s="16">
+      <c r="BK29" s="15">
         <v>141573.71168663094</v>
       </c>
-      <c r="BL29" s="16">
+      <c r="BL29" s="15">
         <v>172889.61265534558</v>
       </c>
-      <c r="BM29" s="16">
+      <c r="BM29" s="15">
         <v>208709.57898136758</v>
       </c>
-      <c r="BN29" s="16">
+      <c r="BN29" s="15">
         <v>244668.14617802494</v>
       </c>
-      <c r="BO29" s="16">
+      <c r="BO29" s="15">
         <v>276824.75088870345</v>
       </c>
-      <c r="BP29" s="11">
+      <c r="BP29" s="10">
         <v>303544.84006790351</v>
       </c>
     </row>
     <row r="30" spans="1:68">
-      <c r="A30" s="23" t="s">
-[...8 lines deleted...]
-      <c r="H30" s="23"/>
+      <c r="A30" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
     </row>
     <row r="31" spans="1:68" ht="12.75" customHeight="1">
-      <c r="A31" s="24" t="s">
-[...13 lines deleted...]
-      <c r="M31" s="2"/>
+      <c r="A31" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="22"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="1"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="M5:AG5"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="B5:L6"/>
     <mergeCell ref="M6:W6"/>
     <mergeCell ref="X6:AH6"/>
     <mergeCell ref="BF5:BP5"/>
     <mergeCell ref="BF6:BP6"/>
     <mergeCell ref="AT6:BD6"/>
     <mergeCell ref="AI5:BD5"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="AI6:AS6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">