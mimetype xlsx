--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1,77 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23220" windowHeight="9660" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J5" i="30" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="67">
   <si>
     <t>Мажирова Айсауле Магзумовна</t>
   </si>
   <si>
     <t>+7 7172749775</t>
   </si>
   <si>
     <t>a.mazhirova@aspire.gov.kz</t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
   </si>
   <si>
@@ -234,54 +229,54 @@
     <t>Агрегациялау</t>
   </si>
   <si>
     <t>Ауыл шаруашылығы статистикасы және ұлттық санақтар департаменті</t>
   </si>
   <si>
     <t>СКК коды 147101</t>
   </si>
   <si>
     <t>Түркістан облысы мен республикалық маңызы бар Шымкент қаласы 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t>Жалпы мемлекеттік статистикалық байқау 1-балық «Балық аулау мен акваөсіру туралы», өңірлердің орман ұйымдары ұсынады.</t>
   </si>
   <si>
     <t>Балық және басқа су жануарларын аулау – бұл балық шаруашылығы су айдындарында ауланған (ұсталған) балық ресурстары мен басқа да су жануарларының жалпы көлемін сипаттайтын статистикалық көрсеткіш. Ол табиғи су айдындарынан (теңіздер, көлдер, өзендер және су қоймалары) алынған өнімді, сондай-ақ аквакультура (балық өсіру) арқылы өсіріліп, жиналған балық өнімдерін қамтиды.</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш табиғи су айдындарында ауланған балық көлемі мен аквакультурада (балық шаруашылықтарында) алынған өнім көлемін қосу арқылы есептеледі.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="173" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
-    <numFmt numFmtId="174" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1852,51 +1847,51 @@
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -3226,76 +3221,76 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="894" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1922" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="1289" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1289" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
@@ -5601,86 +5596,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5860,53 +5855,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.mazhirova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="29">
         <v>147101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>57</v>
@@ -6079,53 +6072,51 @@
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <sortState ref="A3:B21">
     <sortCondition sortBy="icon" ref="B12"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="11"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="37" t="s">
         <v>30</v>
       </c>
@@ -6145,100 +6136,101 @@
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="38" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="39" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X26"/>
+  <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView topLeftCell="B2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" style="1" customWidth="1"/>
     <col min="3" max="15" width="11" style="20" customWidth="1"/>
-    <col min="16" max="21" width="12.7109375" style="20" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="16" max="22" width="12.7109375" style="20" customWidth="1"/>
+    <col min="23" max="30" width="9.140625" style="1"/>
+    <col min="31" max="31" width="8.85546875" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" s="9" customFormat="1" ht="43.5" customHeight="1">
+    <row r="2" spans="1:22" s="9" customFormat="1" ht="43.5" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
     </row>
-    <row r="3" spans="1:21">
-      <c r="U3" s="45" t="s">
+    <row r="3" spans="1:22">
+      <c r="V3" s="45" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="10" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:22" s="10" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8">
         <v>2006</v>
       </c>
       <c r="D4" s="8">
         <v>2007</v>
       </c>
       <c r="E4" s="8">
         <v>2008</v>
       </c>
       <c r="F4" s="8">
         <v>2009</v>
       </c>
       <c r="G4" s="8">
         <v>2010</v>
       </c>
       <c r="H4" s="8">
         <v>2011</v>
       </c>
       <c r="I4" s="8">
         <v>2012</v>
       </c>
@@ -6256,52 +6248,55 @@
       </c>
       <c r="N4" s="8">
         <v>2017</v>
       </c>
       <c r="O4" s="8">
         <v>2018</v>
       </c>
       <c r="P4" s="8">
         <v>2019</v>
       </c>
       <c r="Q4" s="8">
         <v>2020</v>
       </c>
       <c r="R4" s="8">
         <v>2021</v>
       </c>
       <c r="S4" s="8">
         <v>2022</v>
       </c>
       <c r="T4" s="8">
         <v>2023</v>
       </c>
       <c r="U4" s="8">
         <v>2024</v>
       </c>
+      <c r="V4" s="8">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="10" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:22" s="10" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="21">
         <v>35148</v>
       </c>
       <c r="D5" s="21">
         <v>41628.9</v>
       </c>
       <c r="E5" s="21">
         <v>55901</v>
       </c>
       <c r="F5" s="30">
         <v>38170</v>
       </c>
       <c r="G5" s="30">
         <v>46827</v>
       </c>
       <c r="H5" s="30">
         <v>34896</v>
       </c>
       <c r="I5" s="21">
         <v>36626.521999999997</v>
       </c>
@@ -6320,52 +6315,55 @@
       </c>
       <c r="N5" s="21">
         <v>41319.654999999999</v>
       </c>
       <c r="O5" s="21">
         <v>37283.141000000003</v>
       </c>
       <c r="P5" s="21">
         <v>45644.6</v>
       </c>
       <c r="Q5" s="21">
         <v>45872.622199999998</v>
       </c>
       <c r="R5" s="21">
         <v>48959.8</v>
       </c>
       <c r="S5" s="21">
         <v>50556.9</v>
       </c>
       <c r="T5" s="21">
         <v>42639.3</v>
       </c>
       <c r="U5" s="21">
         <v>45024.7</v>
       </c>
+      <c r="V5" s="21">
+        <v>49592.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" s="10" customFormat="1">
+    <row r="6" spans="1:22" s="10" customFormat="1">
       <c r="A6" s="24">
         <v>100000000</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="23" t="s">
@@ -6385,52 +6383,55 @@
       </c>
       <c r="N6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="O6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="P6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="R6" s="23" t="s">
         <v>3</v>
       </c>
       <c r="S6" s="22">
         <v>147.69999999999999</v>
       </c>
       <c r="T6" s="22">
         <v>652.79999999999995</v>
       </c>
       <c r="U6" s="22">
         <v>551.20000000000005</v>
       </c>
+      <c r="V6" s="22">
+        <v>1033.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="10" customFormat="1">
+    <row r="7" spans="1:22" s="10" customFormat="1">
       <c r="A7" s="24">
         <v>110000000</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="23">
         <v>392</v>
       </c>
       <c r="D7" s="23">
         <v>372.9</v>
       </c>
       <c r="E7" s="23">
         <v>392</v>
       </c>
       <c r="F7" s="23">
         <v>686</v>
       </c>
       <c r="G7" s="23">
         <v>556</v>
       </c>
       <c r="H7" s="23">
         <v>362</v>
       </c>
       <c r="I7" s="23">
@@ -6450,52 +6451,55 @@
       </c>
       <c r="N7" s="23">
         <v>395.54300000000001</v>
       </c>
       <c r="O7" s="23">
         <v>562.30000000000007</v>
       </c>
       <c r="P7" s="23">
         <v>521.20000000000005</v>
       </c>
       <c r="Q7" s="23">
         <v>497.28530000000001</v>
       </c>
       <c r="R7" s="23">
         <v>651.29999999999995</v>
       </c>
       <c r="S7" s="23">
         <v>561.9</v>
       </c>
       <c r="T7" s="23">
         <v>595.5</v>
       </c>
       <c r="U7" s="23">
         <v>700.3</v>
       </c>
+      <c r="V7" s="23">
+        <v>785.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="10" customFormat="1">
+    <row r="8" spans="1:22" s="10" customFormat="1">
       <c r="A8" s="24">
         <v>150000000</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="23">
         <v>246</v>
       </c>
       <c r="D8" s="23">
         <v>375.6</v>
       </c>
       <c r="E8" s="23">
         <v>385</v>
       </c>
       <c r="F8" s="23">
         <v>188</v>
       </c>
       <c r="G8" s="23">
         <v>110</v>
       </c>
       <c r="H8" s="23">
         <v>121</v>
       </c>
       <c r="I8" s="23">
@@ -6515,52 +6519,55 @@
       </c>
       <c r="N8" s="23">
         <v>350.66800000000001</v>
       </c>
       <c r="O8" s="23">
         <v>330.43599999999998</v>
       </c>
       <c r="P8" s="23">
         <v>263.8</v>
       </c>
       <c r="Q8" s="23">
         <v>102.41520000000001</v>
       </c>
       <c r="R8" s="23">
         <v>113.8</v>
       </c>
       <c r="S8" s="23">
         <v>165.5</v>
       </c>
       <c r="T8" s="23">
         <v>303.8</v>
       </c>
       <c r="U8" s="23">
         <v>382.8</v>
       </c>
+      <c r="V8" s="23">
+        <v>329.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" s="10" customFormat="1">
+    <row r="9" spans="1:22" s="10" customFormat="1">
       <c r="A9" s="24">
         <v>190000000</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="23">
         <v>7311</v>
       </c>
       <c r="D9" s="23">
         <v>8040</v>
       </c>
       <c r="E9" s="23">
         <v>7863</v>
       </c>
       <c r="F9" s="23">
         <v>6448</v>
       </c>
       <c r="G9" s="23">
         <v>6012</v>
       </c>
       <c r="H9" s="23">
         <v>6876</v>
       </c>
       <c r="I9" s="23">
@@ -6580,52 +6587,55 @@
       </c>
       <c r="N9" s="23">
         <v>4299.55</v>
       </c>
       <c r="O9" s="23">
         <v>3455.6189999999997</v>
       </c>
       <c r="P9" s="23">
         <v>5597.9</v>
       </c>
       <c r="Q9" s="23">
         <v>5562.24</v>
       </c>
       <c r="R9" s="23">
         <v>5843.1</v>
       </c>
       <c r="S9" s="23">
         <v>5273.4</v>
       </c>
       <c r="T9" s="23">
         <v>4613</v>
       </c>
       <c r="U9" s="23">
         <v>6201.4</v>
       </c>
+      <c r="V9" s="23">
+        <v>3739.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" s="10" customFormat="1">
+    <row r="10" spans="1:22" s="10" customFormat="1">
       <c r="A10" s="24">
         <v>230000000</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="23">
         <v>13643</v>
       </c>
       <c r="D10" s="23">
         <v>18296.900000000001</v>
       </c>
       <c r="E10" s="23">
         <v>32075</v>
       </c>
       <c r="F10" s="23">
         <v>19187</v>
       </c>
       <c r="G10" s="23">
         <v>24568</v>
       </c>
       <c r="H10" s="23">
         <v>8263</v>
       </c>
       <c r="I10" s="23">
@@ -6645,52 +6655,55 @@
       </c>
       <c r="N10" s="23">
         <v>10816.674999999999</v>
       </c>
       <c r="O10" s="23">
         <v>9127.9669999999987</v>
       </c>
       <c r="P10" s="23">
         <v>13054.7</v>
       </c>
       <c r="Q10" s="23">
         <v>11582.625999999998</v>
       </c>
       <c r="R10" s="23">
         <v>16771.099999999999</v>
       </c>
       <c r="S10" s="23">
         <v>14689.4</v>
       </c>
       <c r="T10" s="23">
         <v>12719.6</v>
       </c>
       <c r="U10" s="23">
         <v>9483.7000000000007</v>
       </c>
+      <c r="V10" s="23">
+        <v>14384.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:21" s="10" customFormat="1">
+    <row r="11" spans="1:22" s="10" customFormat="1">
       <c r="A11" s="24">
         <v>270000000</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="23">
         <v>44</v>
       </c>
       <c r="D11" s="23">
         <v>249.2</v>
       </c>
       <c r="E11" s="23">
         <v>3147</v>
       </c>
       <c r="F11" s="23">
         <v>753</v>
       </c>
       <c r="G11" s="23">
         <v>935</v>
       </c>
       <c r="H11" s="23">
         <v>941</v>
       </c>
       <c r="I11" s="23">
@@ -6710,52 +6723,55 @@
       </c>
       <c r="N11" s="23">
         <v>258.464</v>
       </c>
       <c r="O11" s="23">
         <v>200.87899999999999</v>
       </c>
       <c r="P11" s="23">
         <v>207.9</v>
       </c>
       <c r="Q11" s="23">
         <v>161.13500000000002</v>
       </c>
       <c r="R11" s="23">
         <v>97.5</v>
       </c>
       <c r="S11" s="23">
         <v>124.8</v>
       </c>
       <c r="T11" s="23">
         <v>138</v>
       </c>
       <c r="U11" s="23">
         <v>126.7</v>
       </c>
+      <c r="V11" s="23">
+        <v>139.30000000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" s="10" customFormat="1">
+    <row r="12" spans="1:22" s="10" customFormat="1">
       <c r="A12" s="24">
         <v>310000000</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="23">
         <v>207</v>
       </c>
       <c r="D12" s="23">
         <v>438.9</v>
       </c>
       <c r="E12" s="23">
         <v>165</v>
       </c>
       <c r="F12" s="23">
         <v>136</v>
       </c>
       <c r="G12" s="23">
         <v>232</v>
       </c>
       <c r="H12" s="23">
         <v>1381</v>
       </c>
       <c r="I12" s="23">
@@ -6775,52 +6791,55 @@
       </c>
       <c r="N12" s="23">
         <v>2870.9879999999998</v>
       </c>
       <c r="O12" s="23">
         <v>1880.5680000000002</v>
       </c>
       <c r="P12" s="23">
         <v>961.2</v>
       </c>
       <c r="Q12" s="23">
         <v>428.82400000000007</v>
       </c>
       <c r="R12" s="23">
         <v>405.4</v>
       </c>
       <c r="S12" s="23">
         <v>613.20000000000005</v>
       </c>
       <c r="T12" s="23">
         <v>607.79999999999995</v>
       </c>
       <c r="U12" s="23">
         <v>1480</v>
       </c>
+      <c r="V12" s="23">
+        <v>1127.9000000000001</v>
+      </c>
     </row>
-    <row r="13" spans="1:21" s="10" customFormat="1">
+    <row r="13" spans="1:22" s="10" customFormat="1">
       <c r="A13" s="24">
         <v>330000000</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="I13" s="23" t="s">
@@ -6840,52 +6859,55 @@
       </c>
       <c r="N13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="P13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="Q13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="R13" s="23" t="s">
         <v>3</v>
       </c>
       <c r="S13" s="23">
         <v>1861.6</v>
       </c>
       <c r="T13" s="23">
         <v>1123.8</v>
       </c>
       <c r="U13" s="23">
         <v>558.29999999999995</v>
       </c>
+      <c r="V13" s="23">
+        <v>900.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:21" s="10" customFormat="1">
+    <row r="14" spans="1:22" s="10" customFormat="1">
       <c r="A14" s="24">
         <v>350000000</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="23">
         <v>4836</v>
       </c>
       <c r="D14" s="23">
         <v>4122.8999999999996</v>
       </c>
       <c r="E14" s="23">
         <v>1743</v>
       </c>
       <c r="F14" s="23">
         <v>1392</v>
       </c>
       <c r="G14" s="23">
         <v>1250</v>
       </c>
       <c r="H14" s="23">
         <v>1874</v>
       </c>
       <c r="I14" s="23">
@@ -6905,52 +6927,55 @@
       </c>
       <c r="N14" s="23">
         <v>1145.597</v>
       </c>
       <c r="O14" s="23">
         <v>893.07500000000005</v>
       </c>
       <c r="P14" s="23">
         <v>833.4</v>
       </c>
       <c r="Q14" s="23">
         <v>1105.4039000000002</v>
       </c>
       <c r="R14" s="23">
         <v>845</v>
       </c>
       <c r="S14" s="23">
         <v>1431.9</v>
       </c>
       <c r="T14" s="23">
         <v>1270.5</v>
       </c>
       <c r="U14" s="23">
         <v>1204.5</v>
       </c>
+      <c r="V14" s="23">
+        <v>1240.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:21" s="10" customFormat="1">
+    <row r="15" spans="1:22" s="10" customFormat="1">
       <c r="A15" s="24">
         <v>390000000</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="23">
         <v>961</v>
       </c>
       <c r="D15" s="23">
         <v>770.7</v>
       </c>
       <c r="E15" s="23">
         <v>806</v>
       </c>
       <c r="F15" s="23">
         <v>556</v>
       </c>
       <c r="G15" s="23">
         <v>457</v>
       </c>
       <c r="H15" s="23">
         <v>178</v>
       </c>
       <c r="I15" s="23">
@@ -6970,52 +6995,55 @@
       </c>
       <c r="N15" s="23">
         <v>206.57900000000001</v>
       </c>
       <c r="O15" s="23">
         <v>247.85</v>
       </c>
       <c r="P15" s="23">
         <v>258.8</v>
       </c>
       <c r="Q15" s="23">
         <v>318.04380000000003</v>
       </c>
       <c r="R15" s="23">
         <v>536</v>
       </c>
       <c r="S15" s="23">
         <v>943.8</v>
       </c>
       <c r="T15" s="23">
         <v>779.2</v>
       </c>
       <c r="U15" s="23">
         <v>703.2</v>
       </c>
+      <c r="V15" s="23">
+        <v>868.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:21" s="10" customFormat="1">
+    <row r="16" spans="1:22" s="10" customFormat="1">
       <c r="A16" s="24">
         <v>430000000</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="23">
         <v>2180</v>
       </c>
       <c r="D16" s="23">
         <v>2206.5</v>
       </c>
       <c r="E16" s="23">
         <v>2278</v>
       </c>
       <c r="F16" s="23">
         <v>2493</v>
       </c>
       <c r="G16" s="23">
         <v>3843</v>
       </c>
       <c r="H16" s="23">
         <v>3891</v>
       </c>
       <c r="I16" s="23">
@@ -7035,52 +7063,55 @@
       </c>
       <c r="N16" s="23">
         <v>7443.4</v>
       </c>
       <c r="O16" s="23">
         <v>6520.3230000000003</v>
       </c>
       <c r="P16" s="23">
         <v>7378.4</v>
       </c>
       <c r="Q16" s="23">
         <v>6741.5959999999995</v>
       </c>
       <c r="R16" s="23">
         <v>7350.1</v>
       </c>
       <c r="S16" s="23">
         <v>8889.7000000000007</v>
       </c>
       <c r="T16" s="23">
         <v>5291.9</v>
       </c>
       <c r="U16" s="23">
         <v>7044.9</v>
       </c>
+      <c r="V16" s="23">
+        <v>4599.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:24" s="10" customFormat="1">
+    <row r="17" spans="1:25" s="10" customFormat="1">
       <c r="A17" s="24">
         <v>470000000</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="23">
         <v>315</v>
       </c>
       <c r="D17" s="23">
         <v>1422.4</v>
       </c>
       <c r="E17" s="23">
         <v>528</v>
       </c>
       <c r="F17" s="23">
         <v>345</v>
       </c>
       <c r="G17" s="23">
         <v>368</v>
       </c>
       <c r="H17" s="23">
         <v>203</v>
       </c>
       <c r="I17" s="23">
@@ -7100,52 +7131,55 @@
       </c>
       <c r="N17" s="23">
         <v>1097.6020000000001</v>
       </c>
       <c r="O17" s="23">
         <v>1495.8419999999999</v>
       </c>
       <c r="P17" s="23">
         <v>1459.9</v>
       </c>
       <c r="Q17" s="23">
         <v>1584.9539999999997</v>
       </c>
       <c r="R17" s="23">
         <v>2340.1999999999998</v>
       </c>
       <c r="S17" s="23">
         <v>2830.8000000000006</v>
       </c>
       <c r="T17" s="23">
         <v>1331.5</v>
       </c>
       <c r="U17" s="23">
         <v>3644.4</v>
       </c>
+      <c r="V17" s="23">
+        <v>4974.6000000000004</v>
+      </c>
     </row>
-    <row r="18" spans="1:24" s="10" customFormat="1">
+    <row r="18" spans="1:25" s="10" customFormat="1">
       <c r="A18" s="24">
         <v>550000000</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="23">
         <v>67</v>
       </c>
       <c r="D18" s="23">
         <v>34.5</v>
       </c>
       <c r="E18" s="23">
         <v>132</v>
       </c>
       <c r="F18" s="23">
         <v>108</v>
       </c>
       <c r="G18" s="23">
         <v>90</v>
       </c>
       <c r="H18" s="23">
         <v>108</v>
       </c>
       <c r="I18" s="23">
@@ -7165,52 +7199,55 @@
       </c>
       <c r="N18" s="23">
         <v>669.976</v>
       </c>
       <c r="O18" s="23">
         <v>1163.605</v>
       </c>
       <c r="P18" s="23">
         <v>1222.0999999999999</v>
       </c>
       <c r="Q18" s="23">
         <v>621.81600000000003</v>
       </c>
       <c r="R18" s="23">
         <v>869.1</v>
       </c>
       <c r="S18" s="23">
         <v>584.79999999999995</v>
       </c>
       <c r="T18" s="23">
         <v>951</v>
       </c>
       <c r="U18" s="23">
         <v>1554.6</v>
       </c>
+      <c r="V18" s="23">
+        <v>615.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:24" s="10" customFormat="1">
+    <row r="19" spans="1:25" s="10" customFormat="1">
       <c r="A19" s="24">
         <v>590000000</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="23">
         <v>453</v>
       </c>
       <c r="D19" s="23">
         <v>690.1</v>
       </c>
       <c r="E19" s="23">
         <v>583</v>
       </c>
       <c r="F19" s="23">
         <v>538</v>
       </c>
       <c r="G19" s="23">
         <v>644</v>
       </c>
       <c r="H19" s="23">
         <v>640</v>
       </c>
       <c r="I19" s="23">
@@ -7230,52 +7267,55 @@
       </c>
       <c r="N19" s="23">
         <v>831.3</v>
       </c>
       <c r="O19" s="23">
         <v>845.17</v>
       </c>
       <c r="P19" s="23">
         <v>868</v>
       </c>
       <c r="Q19" s="23">
         <v>1049.7860000000001</v>
       </c>
       <c r="R19" s="23">
         <v>502.2</v>
       </c>
       <c r="S19" s="23">
         <v>588</v>
       </c>
       <c r="T19" s="23">
         <v>492.6</v>
       </c>
       <c r="U19" s="23">
         <v>539.20000000000005</v>
       </c>
+      <c r="V19" s="23">
+        <v>973.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:24" s="10" customFormat="1">
+    <row r="20" spans="1:25" s="10" customFormat="1">
       <c r="A20" s="24">
         <v>610000000</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="I20" s="23" t="s">
@@ -7295,52 +7335,55 @@
       </c>
       <c r="N20" s="23" t="s">
         <v>3</v>
       </c>
       <c r="O20" s="23">
         <v>3837.6299999999997</v>
       </c>
       <c r="P20" s="23">
         <v>5186.3999999999996</v>
       </c>
       <c r="Q20" s="23">
         <v>7802.0222000000003</v>
       </c>
       <c r="R20" s="23">
         <v>2456.6999999999998</v>
       </c>
       <c r="S20" s="23">
         <v>2372.6</v>
       </c>
       <c r="T20" s="23">
         <v>2538.4</v>
       </c>
       <c r="U20" s="23">
         <v>2470.4</v>
       </c>
+      <c r="V20" s="23">
+        <v>2354.3000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:24" s="10" customFormat="1">
+    <row r="21" spans="1:25" s="10" customFormat="1">
       <c r="A21" s="24"/>
       <c r="B21" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="23">
         <v>514</v>
       </c>
       <c r="D21" s="23">
         <v>630.20000000000005</v>
       </c>
       <c r="E21" s="23">
         <v>1349</v>
       </c>
       <c r="F21" s="23">
         <v>1142</v>
       </c>
       <c r="G21" s="23">
         <v>1811</v>
       </c>
       <c r="H21" s="23">
         <v>2608</v>
       </c>
       <c r="I21" s="23">
         <v>2613.1010000000001</v>
       </c>
@@ -7358,52 +7401,55 @@
       </c>
       <c r="N21" s="23">
         <v>4251.317</v>
       </c>
       <c r="O21" s="23" t="s">
         <v>3</v>
       </c>
       <c r="P21" s="23" t="s">
         <v>3</v>
       </c>
       <c r="Q21" s="23" t="s">
         <v>3</v>
       </c>
       <c r="R21" s="23" t="s">
         <v>3</v>
       </c>
       <c r="S21" s="23" t="s">
         <v>3</v>
       </c>
       <c r="T21" s="23" t="s">
         <v>3</v>
       </c>
       <c r="U21" s="23" t="s">
         <v>3</v>
       </c>
+      <c r="V21" s="23" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="22" spans="1:24" s="10" customFormat="1">
+    <row r="22" spans="1:25" s="10" customFormat="1">
       <c r="A22" s="24">
         <v>620000000</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="23" t="s">
@@ -7423,52 +7469,55 @@
       </c>
       <c r="N22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="O22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="P22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="Q22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="R22" s="23" t="s">
         <v>3</v>
       </c>
       <c r="S22" s="23">
         <v>12.499999999999998</v>
       </c>
       <c r="T22" s="23">
         <v>46</v>
       </c>
       <c r="U22" s="23">
         <v>31.3</v>
       </c>
+      <c r="V22" s="23">
+        <v>23.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:24" s="10" customFormat="1">
+    <row r="23" spans="1:25" s="10" customFormat="1">
       <c r="A23" s="24">
         <v>630000000</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="23">
         <v>3979</v>
       </c>
       <c r="D23" s="23">
         <v>3978.1</v>
       </c>
       <c r="E23" s="23">
         <v>4454</v>
       </c>
       <c r="F23" s="23">
         <v>4198</v>
       </c>
       <c r="G23" s="23">
         <v>5951</v>
       </c>
       <c r="H23" s="23">
         <v>7450</v>
       </c>
       <c r="I23" s="23">
@@ -7488,52 +7537,55 @@
       </c>
       <c r="N23" s="23">
         <v>6681.9960000000001</v>
       </c>
       <c r="O23" s="23">
         <v>6721.8770000000004</v>
       </c>
       <c r="P23" s="23">
         <v>7830.8</v>
       </c>
       <c r="Q23" s="23">
         <v>8314.4748</v>
       </c>
       <c r="R23" s="23">
         <v>10178.299999999999</v>
       </c>
       <c r="S23" s="23">
         <v>9465.2999999999993</v>
       </c>
       <c r="T23" s="23">
         <v>9184</v>
       </c>
       <c r="U23" s="23">
         <v>8347.7999999999993</v>
       </c>
+      <c r="V23" s="23">
+        <v>11502</v>
+      </c>
     </row>
-    <row r="24" spans="1:24" s="10" customFormat="1">
+    <row r="24" spans="1:25" s="10" customFormat="1">
       <c r="A24" s="24">
         <v>750000000</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="I24" s="23" t="s">
@@ -7553,52 +7605,55 @@
       </c>
       <c r="N24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="O24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="P24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="Q24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="R24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="S24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="T24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="U24" s="23" t="s">
         <v>4</v>
       </c>
+      <c r="V24" s="23" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="25" spans="1:24" s="10" customFormat="1">
+    <row r="25" spans="1:25" s="10" customFormat="1">
       <c r="A25" s="24">
         <v>790000000</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="23" t="s">
         <v>3</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>3</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>3</v>
       </c>
       <c r="I25" s="23" t="s">
@@ -7618,55 +7673,58 @@
       </c>
       <c r="N25" s="23" t="s">
         <v>3</v>
       </c>
       <c r="O25" s="23" t="s">
         <v>4</v>
       </c>
       <c r="P25" s="23" t="s">
         <v>4</v>
       </c>
       <c r="Q25" s="23" t="s">
         <v>4</v>
       </c>
       <c r="R25" s="23" t="s">
         <v>4</v>
       </c>
       <c r="S25" s="23" t="s">
         <v>4</v>
       </c>
       <c r="T25" s="23" t="s">
         <v>4</v>
       </c>
       <c r="U25" s="23" t="s">
         <v>4</v>
       </c>
+      <c r="V25" s="23" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="26" spans="1:24">
-      <c r="V26" s="25"/>
+    <row r="26" spans="1:25">
       <c r="W26" s="25"/>
       <c r="X26" s="25"/>
+      <c r="Y26" s="25"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>