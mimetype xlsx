--- v0 (2026-04-14)
+++ v1 (2026-08-07)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\ODINанг311020252025\Fish\141204IPV fish\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте один\2 Партия\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12975" windowHeight="9750" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19140" windowHeight="11175" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="71">
   <si>
     <t>+7 7172749775</t>
   </si>
   <si>
     <t>a.mazhirova@aspire.gov.kz</t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>4,9 раза</t>
   </si>
   <si>
     <t>2,1 раза</t>
   </si>
   <si>
     <t>2,3 раза</t>
   </si>
   <si>
     <t>2 раза</t>
   </si>
   <si>
@@ -263,54 +263,55 @@
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t xml:space="preserve">It is formed in accordance with the Methodology for calculating the gross output of products (services) of agriculture, forestry and fisheries.
 </t>
   </si>
   <si>
     <t>The Turkistan Region and the city of Shymkent (a city of republican significance) were established in 2018; the Abai, Jetisu, and Ulytau regions were established in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">The nationwide statistical survey 1-Fish "On Fisheries and Aquaculture" is submitted by regional fishery enterprises.
 </t>
   </si>
   <si>
     <t>The index of the physical volume of products (services) in fisheries and aquaculture is an indicator that characterizes the change in the real volume of produced goods and provided services in the field of fisheries and aquaculture, measured in comparable prices relative to the previous (or base) period.</t>
   </si>
   <si>
     <t xml:space="preserve">Mazhirova Aisaule </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="191" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="0.0;[Red]0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -462,115 +463,115 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="191" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -596,65 +597,72 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный 26" xfId="4"/>
     <cellStyle name="Обычный 28" xfId="5"/>
     <cellStyle name="Обычный 29" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -941,51 +949,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.mazhirova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="30">
         <v>141204</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>12</v>
       </c>
@@ -1220,90 +1228,91 @@
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="3"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="41" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:U25"/>
+  <dimension ref="A2:V25"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" topLeftCell="H1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="X19" sqref="X19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.140625" style="1" customWidth="1"/>
     <col min="3" max="21" width="8.85546875" style="1" customWidth="1"/>
     <col min="22" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="8.85546875" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" s="11" customFormat="1" ht="31.5">
+    <row r="2" spans="1:22" s="11" customFormat="1" ht="31.5">
       <c r="A2" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
     </row>
-    <row r="3" spans="1:21" ht="12.75" customHeight="1">
+    <row r="3" spans="1:22" ht="12.75" customHeight="1">
       <c r="R3" s="57" t="s">
         <v>35</v>
       </c>
       <c r="S3" s="57"/>
       <c r="T3" s="57"/>
       <c r="U3" s="57"/>
-    </row>
-    <row r="4" spans="1:21" s="12" customFormat="1" ht="26.25" customHeight="1">
+      <c r="V3" s="57"/>
+    </row>
+    <row r="4" spans="1:22" s="12" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9">
         <v>2006</v>
       </c>
       <c r="D4" s="9">
         <v>2007</v>
       </c>
       <c r="E4" s="9">
         <v>2008</v>
       </c>
       <c r="F4" s="9">
         <v>2009</v>
       </c>
       <c r="G4" s="9">
         <v>2010</v>
       </c>
       <c r="H4" s="9">
         <v>2011</v>
       </c>
       <c r="I4" s="9">
         <v>2012</v>
       </c>
@@ -1321,52 +1330,55 @@
       </c>
       <c r="N4" s="9">
         <v>2017</v>
       </c>
       <c r="O4" s="9">
         <v>2018</v>
       </c>
       <c r="P4" s="9">
         <v>2019</v>
       </c>
       <c r="Q4" s="9">
         <v>2020</v>
       </c>
       <c r="R4" s="9">
         <v>2021</v>
       </c>
       <c r="S4" s="9">
         <v>2022</v>
       </c>
       <c r="T4" s="9">
         <v>2023</v>
       </c>
       <c r="U4" s="55">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V4" s="55">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="20">
         <v>82</v>
       </c>
       <c r="D5" s="20">
         <v>106.6</v>
       </c>
       <c r="E5" s="20">
         <v>94.4</v>
       </c>
       <c r="F5" s="20">
         <v>78.2</v>
       </c>
       <c r="G5" s="20">
         <v>111.6</v>
       </c>
       <c r="H5" s="20">
         <v>114.5</v>
       </c>
       <c r="I5" s="21">
         <v>97.880282762686704</v>
       </c>
@@ -1384,52 +1396,55 @@
       </c>
       <c r="N5" s="22">
         <v>110.99199463852607</v>
       </c>
       <c r="O5" s="22">
         <v>111.619001231634</v>
       </c>
       <c r="P5" s="22">
         <v>107.18851596668111</v>
       </c>
       <c r="Q5" s="22">
         <v>114.81496072003637</v>
       </c>
       <c r="R5" s="22">
         <v>112.13752958244561</v>
       </c>
       <c r="S5" s="22">
         <v>123.46391910678391</v>
       </c>
       <c r="T5" s="22">
         <v>117.48058701803966</v>
       </c>
       <c r="U5" s="52">
         <v>110.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V5" s="60">
+        <v>124.14234091757433</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="23">
         <v>100000000</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="26" t="s">
@@ -1449,52 +1464,55 @@
       </c>
       <c r="N6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="P6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Q6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="R6" s="27">
         <v>151.27523231454953</v>
       </c>
       <c r="S6" s="27">
         <v>61.581846567504897</v>
       </c>
       <c r="T6" s="27">
         <v>448.43787331025914</v>
       </c>
       <c r="U6" s="53">
         <v>133.9</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V6" s="59">
+        <v>160.71013635868158</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="23">
         <v>110000000</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="26">
         <v>124.6</v>
       </c>
       <c r="D7" s="26">
         <v>69.2</v>
       </c>
       <c r="E7" s="26">
         <v>126.3</v>
       </c>
       <c r="F7" s="26">
         <v>153</v>
       </c>
       <c r="G7" s="26">
         <v>81.8</v>
       </c>
       <c r="H7" s="26">
         <v>79.171642404726001</v>
       </c>
       <c r="I7" s="26">
@@ -1514,52 +1532,55 @@
       </c>
       <c r="N7" s="27">
         <v>91.79227318267877</v>
       </c>
       <c r="O7" s="27">
         <v>120.58200425428313</v>
       </c>
       <c r="P7" s="27">
         <v>87.731013727699334</v>
       </c>
       <c r="Q7" s="27">
         <v>107.50720451483559</v>
       </c>
       <c r="R7" s="27">
         <v>139.04506558245458</v>
       </c>
       <c r="S7" s="27">
         <v>107.54962303957142</v>
       </c>
       <c r="T7" s="27">
         <v>144.80735279593625</v>
       </c>
       <c r="U7" s="54">
         <v>145.80000000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V7" s="59">
+        <v>109.74833639359602</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="23">
         <v>150000000</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="26">
         <v>268.8</v>
       </c>
       <c r="D8" s="26">
         <v>163.9</v>
       </c>
       <c r="E8" s="26">
         <v>102.7</v>
       </c>
       <c r="F8" s="26">
         <v>88.1</v>
       </c>
       <c r="G8" s="26">
         <v>112.7</v>
       </c>
       <c r="H8" s="26">
         <v>106.74137171312837</v>
       </c>
       <c r="I8" s="26">
@@ -1579,52 +1600,55 @@
       </c>
       <c r="N8" s="27">
         <v>416.93148353343645</v>
       </c>
       <c r="O8" s="27">
         <v>85.879059596930205</v>
       </c>
       <c r="P8" s="27">
         <v>110.66066839623778</v>
       </c>
       <c r="Q8" s="27">
         <v>88.308871341741423</v>
       </c>
       <c r="R8" s="27">
         <v>85.28821917811328</v>
       </c>
       <c r="S8" s="27">
         <v>259.06934628737247</v>
       </c>
       <c r="T8" s="27">
         <v>150.99297674267814</v>
       </c>
       <c r="U8" s="54">
         <v>177.4</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V8" s="59">
+        <v>98.405019410027066</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="23">
         <v>190000000</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="26">
         <v>94.7</v>
       </c>
       <c r="D9" s="26">
         <v>107.9</v>
       </c>
       <c r="E9" s="26">
         <v>90.5</v>
       </c>
       <c r="F9" s="26">
         <v>94.1</v>
       </c>
       <c r="G9" s="26">
         <v>101.1</v>
       </c>
       <c r="H9" s="26">
         <v>167</v>
       </c>
       <c r="I9" s="26">
@@ -1644,52 +1668,55 @@
       </c>
       <c r="N9" s="27">
         <v>135.46047441772251</v>
       </c>
       <c r="O9" s="27">
         <v>100.99577334187086</v>
       </c>
       <c r="P9" s="27">
         <v>129.99855635142214</v>
       </c>
       <c r="Q9" s="27">
         <v>100.23619490149241</v>
       </c>
       <c r="R9" s="27">
         <v>139.87701611697818</v>
       </c>
       <c r="S9" s="27">
         <v>85.324861566037967</v>
       </c>
       <c r="T9" s="27">
         <v>117.10769459955539</v>
       </c>
       <c r="U9" s="54">
         <v>154.19999999999999</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V9" s="59">
+        <v>97.500269307822549</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="23">
         <v>230000000</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="26">
         <v>55.7</v>
       </c>
       <c r="D10" s="26">
         <v>105.1</v>
       </c>
       <c r="E10" s="26">
         <v>103.6</v>
       </c>
       <c r="F10" s="26">
         <v>62</v>
       </c>
       <c r="G10" s="26">
         <v>112.7</v>
       </c>
       <c r="H10" s="26">
         <v>47.490604674039652</v>
       </c>
       <c r="I10" s="26">
@@ -1709,52 +1736,55 @@
       </c>
       <c r="N10" s="27">
         <v>106.22257846372042</v>
       </c>
       <c r="O10" s="27">
         <v>89.900625258472871</v>
       </c>
       <c r="P10" s="27">
         <v>98.176641710006663</v>
       </c>
       <c r="Q10" s="27">
         <v>85.275398569659501</v>
       </c>
       <c r="R10" s="27">
         <v>139.88595387057106</v>
       </c>
       <c r="S10" s="27">
         <v>94.957044424483172</v>
       </c>
       <c r="T10" s="27">
         <v>116.87367084391558</v>
       </c>
       <c r="U10" s="54">
         <v>58.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V10" s="59">
+        <v>123.19143835595641</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="23">
         <v>270000000</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="26">
         <v>6.1</v>
       </c>
       <c r="D11" s="26">
         <v>440.7</v>
       </c>
       <c r="E11" s="26">
         <v>700.6</v>
       </c>
       <c r="F11" s="26">
         <v>24.6</v>
       </c>
       <c r="G11" s="26">
         <v>133.6</v>
       </c>
       <c r="H11" s="26">
         <v>101.47999062470483</v>
       </c>
       <c r="I11" s="26">
@@ -1774,52 +1804,55 @@
       </c>
       <c r="N11" s="27">
         <v>89.618965380056025</v>
       </c>
       <c r="O11" s="27">
         <v>87.685734066658455</v>
       </c>
       <c r="P11" s="27">
         <v>116.24392544921815</v>
       </c>
       <c r="Q11" s="27">
         <v>92.810768144656848</v>
       </c>
       <c r="R11" s="27">
         <v>73.122778127646015</v>
       </c>
       <c r="S11" s="27">
         <v>157.39932065017567</v>
       </c>
       <c r="T11" s="27">
         <v>86.829226127073781</v>
       </c>
       <c r="U11" s="54">
         <v>104.1</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V11" s="59">
+        <v>93.285032202881339</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="23">
         <v>310000000</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="26">
         <v>470.4</v>
       </c>
       <c r="D12" s="26">
         <v>157.80000000000001</v>
       </c>
       <c r="E12" s="26">
         <v>140.6</v>
       </c>
       <c r="F12" s="26">
         <v>83.6</v>
       </c>
       <c r="G12" s="26">
         <v>168.3</v>
       </c>
       <c r="H12" s="26">
         <v>593.4</v>
       </c>
       <c r="I12" s="26">
@@ -1839,52 +1872,55 @@
       </c>
       <c r="N12" s="27">
         <v>77.580516060922037</v>
       </c>
       <c r="O12" s="27">
         <v>92.800974678193555</v>
       </c>
       <c r="P12" s="27">
         <v>73.391660525286085</v>
       </c>
       <c r="Q12" s="27">
         <v>58.416229535858385</v>
       </c>
       <c r="R12" s="27">
         <v>162.44975536363881</v>
       </c>
       <c r="S12" s="27">
         <v>198.79832456667</v>
       </c>
       <c r="T12" s="27">
         <v>190.86850031161242</v>
       </c>
       <c r="U12" s="54">
         <v>119.8</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V12" s="59">
+        <v>94.456235234548089</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="23">
         <v>330000000</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>2</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I13" s="26" t="s">
@@ -1904,52 +1940,55 @@
       </c>
       <c r="N13" s="27" t="s">
         <v>2</v>
       </c>
       <c r="O13" s="27" t="s">
         <v>2</v>
       </c>
       <c r="P13" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Q13" s="27" t="s">
         <v>2</v>
       </c>
       <c r="R13" s="27">
         <v>108.9557471390026</v>
       </c>
       <c r="S13" s="27">
         <v>138.703143718295</v>
       </c>
       <c r="T13" s="27">
         <v>55.351845154535717</v>
       </c>
       <c r="U13" s="54">
         <v>67.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V13" s="59">
+        <v>208.30770437506482</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="23">
         <v>350000000</v>
       </c>
       <c r="B14" s="45" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="26">
         <v>105.1</v>
       </c>
       <c r="D14" s="26">
         <v>92.9</v>
       </c>
       <c r="E14" s="26">
         <v>59</v>
       </c>
       <c r="F14" s="26">
         <v>85.3</v>
       </c>
       <c r="G14" s="26">
         <v>96.2</v>
       </c>
       <c r="H14" s="26">
         <v>283.7</v>
       </c>
       <c r="I14" s="26">
@@ -1969,52 +2008,55 @@
       </c>
       <c r="N14" s="27">
         <v>172.3284777620664</v>
       </c>
       <c r="O14" s="27">
         <v>87.52873274697987</v>
       </c>
       <c r="P14" s="27">
         <v>77.244378525490575</v>
       </c>
       <c r="Q14" s="27">
         <v>148.12630198009242</v>
       </c>
       <c r="R14" s="27">
         <v>98.516191991266567</v>
       </c>
       <c r="S14" s="27">
         <v>111.16345074566155</v>
       </c>
       <c r="T14" s="27">
         <v>118.00607301515518</v>
       </c>
       <c r="U14" s="54">
         <v>112.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V14" s="59">
+        <v>60.072646090658729</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="23">
         <v>390000000</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="26">
         <v>394.1</v>
       </c>
       <c r="D15" s="26">
         <v>86.8</v>
       </c>
       <c r="E15" s="26">
         <v>109.8</v>
       </c>
       <c r="F15" s="26">
         <v>80.599999999999994</v>
       </c>
       <c r="G15" s="26">
         <v>59</v>
       </c>
       <c r="H15" s="26">
         <v>79.375616934823384</v>
       </c>
       <c r="I15" s="26">
@@ -2034,52 +2076,55 @@
       </c>
       <c r="N15" s="27">
         <v>89.117976531468003</v>
       </c>
       <c r="O15" s="27">
         <v>155.44608928534268</v>
       </c>
       <c r="P15" s="27">
         <v>99.250760478649354</v>
       </c>
       <c r="Q15" s="27">
         <v>134.50076814922795</v>
       </c>
       <c r="R15" s="27">
         <v>245.71826849810105</v>
       </c>
       <c r="S15" s="27">
         <v>164.17432384042888</v>
       </c>
       <c r="T15" s="27">
         <v>101.18132710150805</v>
       </c>
       <c r="U15" s="54">
         <v>134.30000000000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V15" s="59">
+        <v>87.820553332546027</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="23">
         <v>430000000</v>
       </c>
       <c r="B16" s="46" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="26">
         <v>268</v>
       </c>
       <c r="D16" s="26">
         <v>100.5</v>
       </c>
       <c r="E16" s="26">
         <v>102.9</v>
       </c>
       <c r="F16" s="26">
         <v>92.7</v>
       </c>
       <c r="G16" s="26">
         <v>125.1</v>
       </c>
       <c r="H16" s="26">
         <v>108.05898009418102</v>
       </c>
       <c r="I16" s="26">
@@ -2099,52 +2144,55 @@
       </c>
       <c r="N16" s="27">
         <v>95.543577392801851</v>
       </c>
       <c r="O16" s="27">
         <v>87.366754119539806</v>
       </c>
       <c r="P16" s="27">
         <v>115.85311716532283</v>
       </c>
       <c r="Q16" s="27">
         <v>107.48317080938325</v>
       </c>
       <c r="R16" s="27">
         <v>115.73673373484098</v>
       </c>
       <c r="S16" s="27">
         <v>140.54866805515266</v>
       </c>
       <c r="T16" s="27">
         <v>87.669092571775977</v>
       </c>
       <c r="U16" s="54">
         <v>133.19999999999999</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V16" s="59">
+        <v>87.371234904192292</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="23">
         <v>470000000</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="26">
         <v>14</v>
       </c>
       <c r="D17" s="26">
         <v>451.9</v>
       </c>
       <c r="E17" s="26">
         <v>35.799999999999997</v>
       </c>
       <c r="F17" s="26">
         <v>65.3</v>
       </c>
       <c r="G17" s="26">
         <v>106.9</v>
       </c>
       <c r="H17" s="26">
         <v>55.086441613253371</v>
       </c>
       <c r="I17" s="26" t="s">
@@ -2164,52 +2212,55 @@
       </c>
       <c r="N17" s="27">
         <v>126.15789297884552</v>
       </c>
       <c r="O17" s="27">
         <v>137.48085754557741</v>
       </c>
       <c r="P17" s="27">
         <v>94.279927322532686</v>
       </c>
       <c r="Q17" s="27">
         <v>89.887886209713983</v>
       </c>
       <c r="R17" s="27">
         <v>151.80026489387853</v>
       </c>
       <c r="S17" s="27">
         <v>95.150086641453669</v>
       </c>
       <c r="T17" s="27">
         <v>47.138529238173994</v>
       </c>
       <c r="U17" s="54">
         <v>193.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V17" s="59">
+        <v>160.77626400101218</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="23">
         <v>550000000</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="26">
         <v>54.7</v>
       </c>
       <c r="D18" s="26">
         <v>152.4</v>
       </c>
       <c r="E18" s="26">
         <v>85.3</v>
       </c>
       <c r="F18" s="26">
         <v>110.3</v>
       </c>
       <c r="G18" s="26">
         <v>106.6</v>
       </c>
       <c r="H18" s="26">
         <v>97.074314630039694</v>
       </c>
       <c r="I18" s="26">
@@ -2229,52 +2280,55 @@
       </c>
       <c r="N18" s="27">
         <v>110.96621761207106</v>
       </c>
       <c r="O18" s="27">
         <v>141.75386719098273</v>
       </c>
       <c r="P18" s="27">
         <v>65.974220977038129</v>
       </c>
       <c r="Q18" s="27">
         <v>54.112183615691485</v>
       </c>
       <c r="R18" s="27">
         <v>240.5642798422432</v>
       </c>
       <c r="S18" s="27">
         <v>59.304437417927666</v>
       </c>
       <c r="T18" s="27">
         <v>144.74449656515574</v>
       </c>
       <c r="U18" s="54">
         <v>468.8</v>
       </c>
-    </row>
-    <row r="19" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V18" s="59">
+        <v>64.899669778931184</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="23">
         <v>590000000</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="26">
         <v>164.6</v>
       </c>
       <c r="D19" s="26">
         <v>103.1</v>
       </c>
       <c r="E19" s="26">
         <v>124.5</v>
       </c>
       <c r="F19" s="26">
         <v>143</v>
       </c>
       <c r="G19" s="26">
         <v>57.1</v>
       </c>
       <c r="H19" s="26">
         <v>104.28989974687605</v>
       </c>
       <c r="I19" s="26">
@@ -2294,52 +2348,55 @@
       </c>
       <c r="N19" s="27">
         <v>102.36962260066085</v>
       </c>
       <c r="O19" s="27">
         <v>89.308150809627165</v>
       </c>
       <c r="P19" s="27">
         <v>109.08731235521535</v>
       </c>
       <c r="Q19" s="27">
         <v>145.73970588406746</v>
       </c>
       <c r="R19" s="27">
         <v>103.04795401317013</v>
       </c>
       <c r="S19" s="27">
         <v>129.0562298404206</v>
       </c>
       <c r="T19" s="27">
         <v>79.460760752730977</v>
       </c>
       <c r="U19" s="54">
         <v>118.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V19" s="59">
+        <v>249.47039803531518</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="23">
         <v>610000000</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>2</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I20" s="24" t="s">
@@ -2359,52 +2416,55 @@
       </c>
       <c r="N20" s="24" t="s">
         <v>2</v>
       </c>
       <c r="O20" s="27" t="s">
         <v>7</v>
       </c>
       <c r="P20" s="27">
         <v>124.91484436562121</v>
       </c>
       <c r="Q20" s="27">
         <v>175.83985095993575</v>
       </c>
       <c r="R20" s="27">
         <v>71.983340512940828</v>
       </c>
       <c r="S20" s="27">
         <v>115.32151806830024</v>
       </c>
       <c r="T20" s="27">
         <v>138.40409117050916</v>
       </c>
       <c r="U20" s="54">
         <v>75.400000000000006</v>
       </c>
-    </row>
-    <row r="21" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V20" s="59">
+        <v>219.79188867671547</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="23"/>
       <c r="B21" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="26">
         <v>91</v>
       </c>
       <c r="D21" s="26">
         <v>124.4</v>
       </c>
       <c r="E21" s="26">
         <v>154</v>
       </c>
       <c r="F21" s="26">
         <v>65.900000000000006</v>
       </c>
       <c r="G21" s="26">
         <v>161.6</v>
       </c>
       <c r="H21" s="26">
         <v>132.5433322523034</v>
       </c>
       <c r="I21" s="26">
         <v>93.950484436495088</v>
       </c>
@@ -2422,52 +2482,55 @@
       </c>
       <c r="N21" s="27">
         <v>102.37118262760963</v>
       </c>
       <c r="O21" s="24" t="s">
         <v>2</v>
       </c>
       <c r="P21" s="24" t="s">
         <v>2</v>
       </c>
       <c r="Q21" s="24" t="s">
         <v>2</v>
       </c>
       <c r="R21" s="24" t="s">
         <v>2</v>
       </c>
       <c r="S21" s="24" t="s">
         <v>2</v>
       </c>
       <c r="T21" s="24" t="s">
         <v>2</v>
       </c>
       <c r="U21" s="54" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V21" s="58" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="23">
         <v>620000000</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>2</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I22" s="24" t="s">
@@ -2487,52 +2550,55 @@
       </c>
       <c r="N22" s="24" t="s">
         <v>2</v>
       </c>
       <c r="O22" s="27" t="s">
         <v>2</v>
       </c>
       <c r="P22" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Q22" s="27" t="s">
         <v>2</v>
       </c>
       <c r="R22" s="27">
         <v>94.224358707873975</v>
       </c>
       <c r="S22" s="27">
         <v>47.629567523688415</v>
       </c>
       <c r="T22" s="27">
         <v>230.70835090202141</v>
       </c>
       <c r="U22" s="54">
         <v>51.4</v>
       </c>
-    </row>
-    <row r="23" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V22" s="58">
+        <v>198.82596415654081</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A23" s="23">
         <v>630000000</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="26">
         <v>79.900000000000006</v>
       </c>
       <c r="D23" s="26">
         <v>92.7</v>
       </c>
       <c r="E23" s="26">
         <v>97.6</v>
       </c>
       <c r="F23" s="26">
         <v>94.4</v>
       </c>
       <c r="G23" s="26">
         <v>131.1</v>
       </c>
       <c r="H23" s="26">
         <v>123.8290708867686</v>
       </c>
       <c r="I23" s="26">
@@ -2552,52 +2618,55 @@
       </c>
       <c r="N23" s="27">
         <v>115.57801032924478</v>
       </c>
       <c r="O23" s="27">
         <v>120.92061142186357</v>
       </c>
       <c r="P23" s="27">
         <v>108.49069143930816</v>
       </c>
       <c r="Q23" s="27">
         <v>103.10395222960892</v>
       </c>
       <c r="R23" s="27">
         <v>127.62592064220125</v>
       </c>
       <c r="S23" s="27">
         <v>187.54031142083369</v>
       </c>
       <c r="T23" s="27">
         <v>127.39430752658424</v>
       </c>
       <c r="U23" s="54">
         <v>91.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V23" s="59">
+        <v>131.35712652946503</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="23">
         <v>750000000</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="26">
         <v>132.6</v>
       </c>
       <c r="D24" s="26">
         <v>79.099999999999994</v>
       </c>
       <c r="E24" s="26">
         <v>78.7</v>
       </c>
       <c r="F24" s="26">
         <v>80.8</v>
       </c>
       <c r="G24" s="26">
         <v>100</v>
       </c>
       <c r="H24" s="26">
         <v>100.01874297138573</v>
       </c>
       <c r="I24" s="26">
@@ -2617,52 +2686,55 @@
       </c>
       <c r="N24" s="27" t="s">
         <v>3</v>
       </c>
       <c r="O24" s="27" t="s">
         <v>3</v>
       </c>
       <c r="P24" s="27">
         <v>98.333333333333329</v>
       </c>
       <c r="Q24" s="27">
         <v>100</v>
       </c>
       <c r="R24" s="27">
         <v>100</v>
       </c>
       <c r="S24" s="27">
         <v>67.03189145754456</v>
       </c>
       <c r="T24" s="27">
         <v>2.5289693438336136</v>
       </c>
       <c r="U24" s="54">
         <v>96.9</v>
       </c>
-    </row>
-    <row r="25" spans="1:21" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V24" s="59" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="23">
         <v>790000000</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I25" s="24" t="s">
@@ -2682,54 +2754,57 @@
       </c>
       <c r="N25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="O25" s="28">
         <v>3.1794871794871796E-2</v>
       </c>
       <c r="P25" s="29" t="s">
         <v>3</v>
       </c>
       <c r="Q25" s="29" t="s">
         <v>3</v>
       </c>
       <c r="R25" s="29" t="s">
         <v>3</v>
       </c>
       <c r="S25" s="29" t="s">
         <v>3</v>
       </c>
       <c r="T25" s="29" t="s">
         <v>3</v>
       </c>
       <c r="U25" s="54">
         <v>229.2</v>
       </c>
+      <c r="V25" s="59">
+        <v>180.29788427877844</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="R3:V3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>