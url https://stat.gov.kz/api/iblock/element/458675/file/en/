--- v0 (2026-04-14)
+++ v1 (2026-08-07)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\ODINанг311020252025\Forest\14110102+the volume of products it forest\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте один\2 Партия\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12975" windowHeight="9750" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19140" windowHeight="11175" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="68">
   <si>
     <t>..</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
   </si>
   <si>
     <t>+7 7172749319</t>
   </si>
   <si>
     <t>a.dildibaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
@@ -254,60 +254,68 @@
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t xml:space="preserve">It is formed in accordance with the Methodology for calculating the gross output of products (services) of agriculture, forestry and fisheries.
 </t>
   </si>
   <si>
     <t>State-wide statistical survey 1-forest "Report on activities in forestry and logging", submitted by regional forestry organizations.</t>
   </si>
   <si>
     <t>The Turkistan Region and the city of Shymkent (a city of republican significance) were established in 2018; the Abai, Jetisu, and Ulytau regions were established in 2022.</t>
   </si>
   <si>
     <t>The volume of products (services) in forestry - the cost of wood harvested in the course of final felling and forest care, felling associated with the reconstruction of forest plantations and selective sanitary felling, the costs of growing forests, reforestation and forest management, the cost of services rendered, related to forestry and logging.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
-    <numFmt numFmtId="173" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="49">
+  <fonts count="50">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -963,2456 +971,2554 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2233">
+  <cellStyleXfs count="2327">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...505 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...296 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="38" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...252 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...727 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...69 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...206 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="31" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="894" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="894" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1922" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1922" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="29" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="30" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1203" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1203" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="11" xfId="1204" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="49" fillId="0" borderId="11" xfId="1204" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="11" xfId="1204" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="49" fillId="0" borderId="11" xfId="1204" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="1204" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="11" xfId="1204" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2233">
+  <cellStyles count="2327">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 17" xfId="8"/>
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% — акцент1 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="13"/>
     <cellStyle name="20% - Акцент1 3" xfId="14"/>
     <cellStyle name="20% — акцент1 3" xfId="15"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 4" xfId="19"/>
     <cellStyle name="20% — акцент1 4" xfId="20"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="21"/>
     <cellStyle name="20% - Акцент1 4 3" xfId="22"/>
     <cellStyle name="20% - Акцент1 4 4" xfId="23"/>
     <cellStyle name="20% - Акцент1 5" xfId="24"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="25"/>
@@ -3865,161 +3971,173 @@
     <cellStyle name="40% - Акцент6 5" xfId="472"/>
     <cellStyle name="40% - Акцент6 5 2" xfId="473"/>
     <cellStyle name="40% - Акцент6 5 3" xfId="474"/>
     <cellStyle name="40% - Акцент6 5 4" xfId="475"/>
     <cellStyle name="40% - Акцент6 6" xfId="476"/>
     <cellStyle name="40% - Акцент6 6 2" xfId="477"/>
     <cellStyle name="40% - Акцент6 6 3" xfId="478"/>
     <cellStyle name="40% - Акцент6 6 4" xfId="479"/>
     <cellStyle name="40% - Акцент6 7" xfId="480"/>
     <cellStyle name="40% - Акцент6 7 2" xfId="481"/>
     <cellStyle name="40% - Акцент6 7 3" xfId="482"/>
     <cellStyle name="40% - Акцент6 7 4" xfId="483"/>
     <cellStyle name="40% - Акцент6 8" xfId="484"/>
     <cellStyle name="40% - Акцент6 9" xfId="485"/>
     <cellStyle name="60% - Акцент1 10" xfId="486"/>
     <cellStyle name="60% - Акцент1 11" xfId="487"/>
     <cellStyle name="60% - Акцент1 12" xfId="488"/>
     <cellStyle name="60% - Акцент1 13" xfId="489"/>
     <cellStyle name="60% - Акцент1 14" xfId="490"/>
     <cellStyle name="60% - Акцент1 15" xfId="491"/>
     <cellStyle name="60% - Акцент1 16" xfId="492"/>
     <cellStyle name="60% - Акцент1 17" xfId="493"/>
     <cellStyle name="60% - Акцент1 2" xfId="494"/>
     <cellStyle name="60% — акцент1 2" xfId="495"/>
     <cellStyle name="60% — акцент1 2 2" xfId="496"/>
+    <cellStyle name="60% — акцент1 2 2 2" xfId="2233"/>
     <cellStyle name="60% — акцент1 2 3" xfId="497"/>
+    <cellStyle name="60% — акцент1 2 3 2" xfId="2234"/>
     <cellStyle name="60% - Акцент1 3" xfId="498"/>
     <cellStyle name="60% — акцент1 3" xfId="499"/>
     <cellStyle name="60% - Акцент1 4" xfId="500"/>
     <cellStyle name="60% — акцент1 4" xfId="501"/>
     <cellStyle name="60% - Акцент1 5" xfId="502"/>
     <cellStyle name="60% — акцент1 5" xfId="503"/>
     <cellStyle name="60% - Акцент1 6" xfId="504"/>
     <cellStyle name="60% - Акцент1 7" xfId="505"/>
     <cellStyle name="60% - Акцент1 8" xfId="506"/>
     <cellStyle name="60% - Акцент1 9" xfId="507"/>
     <cellStyle name="60% - Акцент2 10" xfId="508"/>
     <cellStyle name="60% - Акцент2 11" xfId="509"/>
     <cellStyle name="60% - Акцент2 12" xfId="510"/>
     <cellStyle name="60% - Акцент2 13" xfId="511"/>
     <cellStyle name="60% - Акцент2 14" xfId="512"/>
     <cellStyle name="60% - Акцент2 15" xfId="513"/>
     <cellStyle name="60% - Акцент2 16" xfId="514"/>
     <cellStyle name="60% - Акцент2 17" xfId="515"/>
     <cellStyle name="60% - Акцент2 2" xfId="516"/>
     <cellStyle name="60% — акцент2 2" xfId="517"/>
     <cellStyle name="60% — акцент2 2 2" xfId="518"/>
+    <cellStyle name="60% — акцент2 2 2 2" xfId="2235"/>
     <cellStyle name="60% — акцент2 2 3" xfId="519"/>
+    <cellStyle name="60% — акцент2 2 3 2" xfId="2236"/>
     <cellStyle name="60% - Акцент2 3" xfId="520"/>
     <cellStyle name="60% — акцент2 3" xfId="521"/>
     <cellStyle name="60% - Акцент2 4" xfId="522"/>
     <cellStyle name="60% — акцент2 4" xfId="523"/>
     <cellStyle name="60% - Акцент2 5" xfId="524"/>
     <cellStyle name="60% — акцент2 5" xfId="525"/>
     <cellStyle name="60% - Акцент2 6" xfId="526"/>
     <cellStyle name="60% - Акцент2 7" xfId="527"/>
     <cellStyle name="60% - Акцент2 8" xfId="528"/>
     <cellStyle name="60% - Акцент2 9" xfId="529"/>
     <cellStyle name="60% - Акцент3 10" xfId="530"/>
     <cellStyle name="60% - Акцент3 11" xfId="531"/>
     <cellStyle name="60% - Акцент3 12" xfId="532"/>
     <cellStyle name="60% - Акцент3 13" xfId="533"/>
     <cellStyle name="60% - Акцент3 14" xfId="534"/>
     <cellStyle name="60% - Акцент3 15" xfId="535"/>
     <cellStyle name="60% - Акцент3 16" xfId="536"/>
     <cellStyle name="60% - Акцент3 17" xfId="537"/>
     <cellStyle name="60% - Акцент3 2" xfId="538"/>
     <cellStyle name="60% — акцент3 2" xfId="539"/>
     <cellStyle name="60% — акцент3 2 2" xfId="540"/>
+    <cellStyle name="60% — акцент3 2 2 2" xfId="2237"/>
     <cellStyle name="60% — акцент3 2 3" xfId="541"/>
+    <cellStyle name="60% — акцент3 2 3 2" xfId="2238"/>
     <cellStyle name="60% - Акцент3 3" xfId="542"/>
     <cellStyle name="60% — акцент3 3" xfId="543"/>
     <cellStyle name="60% - Акцент3 4" xfId="544"/>
     <cellStyle name="60% — акцент3 4" xfId="545"/>
     <cellStyle name="60% - Акцент3 5" xfId="546"/>
     <cellStyle name="60% — акцент3 5" xfId="547"/>
     <cellStyle name="60% - Акцент3 6" xfId="548"/>
     <cellStyle name="60% - Акцент3 7" xfId="549"/>
     <cellStyle name="60% - Акцент3 8" xfId="550"/>
     <cellStyle name="60% - Акцент3 9" xfId="551"/>
     <cellStyle name="60% - Акцент4 10" xfId="552"/>
     <cellStyle name="60% - Акцент4 11" xfId="553"/>
     <cellStyle name="60% - Акцент4 12" xfId="554"/>
     <cellStyle name="60% - Акцент4 13" xfId="555"/>
     <cellStyle name="60% - Акцент4 14" xfId="556"/>
     <cellStyle name="60% - Акцент4 15" xfId="557"/>
     <cellStyle name="60% - Акцент4 16" xfId="558"/>
     <cellStyle name="60% - Акцент4 17" xfId="559"/>
     <cellStyle name="60% - Акцент4 2" xfId="560"/>
     <cellStyle name="60% — акцент4 2" xfId="561"/>
     <cellStyle name="60% — акцент4 2 2" xfId="562"/>
+    <cellStyle name="60% — акцент4 2 2 2" xfId="2239"/>
     <cellStyle name="60% — акцент4 2 3" xfId="563"/>
+    <cellStyle name="60% — акцент4 2 3 2" xfId="2240"/>
     <cellStyle name="60% - Акцент4 3" xfId="564"/>
     <cellStyle name="60% — акцент4 3" xfId="565"/>
     <cellStyle name="60% - Акцент4 4" xfId="566"/>
     <cellStyle name="60% — акцент4 4" xfId="567"/>
     <cellStyle name="60% - Акцент4 5" xfId="568"/>
     <cellStyle name="60% — акцент4 5" xfId="569"/>
     <cellStyle name="60% - Акцент4 6" xfId="570"/>
     <cellStyle name="60% - Акцент4 7" xfId="571"/>
     <cellStyle name="60% - Акцент4 8" xfId="572"/>
     <cellStyle name="60% - Акцент4 9" xfId="573"/>
     <cellStyle name="60% - Акцент5 10" xfId="574"/>
     <cellStyle name="60% - Акцент5 11" xfId="575"/>
     <cellStyle name="60% - Акцент5 12" xfId="576"/>
     <cellStyle name="60% - Акцент5 13" xfId="577"/>
     <cellStyle name="60% - Акцент5 14" xfId="578"/>
     <cellStyle name="60% - Акцент5 15" xfId="579"/>
     <cellStyle name="60% - Акцент5 16" xfId="580"/>
     <cellStyle name="60% - Акцент5 17" xfId="581"/>
     <cellStyle name="60% - Акцент5 2" xfId="582"/>
     <cellStyle name="60% — акцент5 2" xfId="583"/>
     <cellStyle name="60% — акцент5 2 2" xfId="584"/>
+    <cellStyle name="60% — акцент5 2 2 2" xfId="2241"/>
     <cellStyle name="60% — акцент5 2 3" xfId="585"/>
+    <cellStyle name="60% — акцент5 2 3 2" xfId="2242"/>
     <cellStyle name="60% - Акцент5 3" xfId="586"/>
     <cellStyle name="60% — акцент5 3" xfId="587"/>
     <cellStyle name="60% - Акцент5 4" xfId="588"/>
     <cellStyle name="60% — акцент5 4" xfId="589"/>
     <cellStyle name="60% - Акцент5 5" xfId="590"/>
     <cellStyle name="60% — акцент5 5" xfId="591"/>
     <cellStyle name="60% - Акцент5 6" xfId="592"/>
     <cellStyle name="60% - Акцент5 7" xfId="593"/>
     <cellStyle name="60% - Акцент5 8" xfId="594"/>
     <cellStyle name="60% - Акцент5 9" xfId="595"/>
     <cellStyle name="60% - Акцент6 10" xfId="596"/>
     <cellStyle name="60% - Акцент6 11" xfId="597"/>
     <cellStyle name="60% - Акцент6 12" xfId="598"/>
     <cellStyle name="60% - Акцент6 13" xfId="599"/>
     <cellStyle name="60% - Акцент6 14" xfId="600"/>
     <cellStyle name="60% - Акцент6 15" xfId="601"/>
     <cellStyle name="60% - Акцент6 16" xfId="602"/>
     <cellStyle name="60% - Акцент6 17" xfId="603"/>
     <cellStyle name="60% - Акцент6 2" xfId="604"/>
     <cellStyle name="60% — акцент6 2" xfId="605"/>
     <cellStyle name="60% — акцент6 2 2" xfId="606"/>
+    <cellStyle name="60% — акцент6 2 2 2" xfId="2243"/>
     <cellStyle name="60% — акцент6 2 3" xfId="607"/>
+    <cellStyle name="60% — акцент6 2 3 2" xfId="2244"/>
     <cellStyle name="60% - Акцент6 3" xfId="608"/>
     <cellStyle name="60% — акцент6 3" xfId="609"/>
     <cellStyle name="60% - Акцент6 4" xfId="610"/>
     <cellStyle name="60% — акцент6 4" xfId="611"/>
     <cellStyle name="60% - Акцент6 5" xfId="612"/>
     <cellStyle name="60% — акцент6 5" xfId="613"/>
     <cellStyle name="60% - Акцент6 6" xfId="614"/>
     <cellStyle name="60% - Акцент6 7" xfId="615"/>
     <cellStyle name="60% - Акцент6 8" xfId="616"/>
     <cellStyle name="60% - Акцент6 9" xfId="617"/>
     <cellStyle name="Акцент1 10" xfId="618"/>
     <cellStyle name="Акцент1 11" xfId="619"/>
     <cellStyle name="Акцент1 12" xfId="620"/>
     <cellStyle name="Акцент1 13" xfId="621"/>
     <cellStyle name="Акцент1 14" xfId="622"/>
     <cellStyle name="Акцент1 15" xfId="623"/>
     <cellStyle name="Акцент1 16" xfId="624"/>
     <cellStyle name="Акцент1 17" xfId="625"/>
     <cellStyle name="Акцент1 2" xfId="626"/>
     <cellStyle name="Акцент1 2 10" xfId="627"/>
     <cellStyle name="Акцент1 2 2" xfId="628"/>
     <cellStyle name="Акцент1 2 3" xfId="629"/>
     <cellStyle name="Акцент1 2 4" xfId="630"/>
     <cellStyle name="Акцент1 2 5" xfId="631"/>
     <cellStyle name="Акцент1 2 6" xfId="632"/>
@@ -4528,58 +4646,61 @@
     <cellStyle name="Нейтральный 2 2 2" xfId="1135"/>
     <cellStyle name="Нейтральный 2 3" xfId="1136"/>
     <cellStyle name="Нейтральный 2 4" xfId="1137"/>
     <cellStyle name="Нейтральный 2 5" xfId="1138"/>
     <cellStyle name="Нейтральный 2 6" xfId="1139"/>
     <cellStyle name="Нейтральный 2 7" xfId="1140"/>
     <cellStyle name="Нейтральный 2 8" xfId="1141"/>
     <cellStyle name="Нейтральный 2 9" xfId="1142"/>
     <cellStyle name="Нейтральный 3" xfId="1143"/>
     <cellStyle name="Нейтральный 3 2" xfId="1144"/>
     <cellStyle name="Нейтральный 3 3" xfId="1145"/>
     <cellStyle name="Нейтральный 3 4" xfId="1146"/>
     <cellStyle name="Нейтральный 3 5" xfId="1147"/>
     <cellStyle name="Нейтральный 3 6" xfId="1148"/>
     <cellStyle name="Нейтральный 4" xfId="1149"/>
     <cellStyle name="Нейтральный 5" xfId="1150"/>
     <cellStyle name="Нейтральный 6" xfId="1151"/>
     <cellStyle name="Нейтральный 7" xfId="1152"/>
     <cellStyle name="Нейтральный 8" xfId="1153"/>
     <cellStyle name="Нейтральный 9" xfId="1154"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1155"/>
     <cellStyle name="Обычный 10 2" xfId="1156"/>
     <cellStyle name="Обычный 10 2 2" xfId="1157"/>
     <cellStyle name="Обычный 10 2 2 2" xfId="1158"/>
+    <cellStyle name="Обычный 10 2 2 2 2" xfId="2245"/>
     <cellStyle name="Обычный 10 2 3" xfId="1159"/>
     <cellStyle name="Обычный 10 2 3 2" xfId="1160"/>
+    <cellStyle name="Обычный 10 2 3 2 2" xfId="2246"/>
     <cellStyle name="Обычный 10 2 4" xfId="1161"/>
     <cellStyle name="Обычный 10 2 5" xfId="1162"/>
     <cellStyle name="Обычный 10 2 6" xfId="1163"/>
     <cellStyle name="Обычный 10 2 7" xfId="1164"/>
     <cellStyle name="Обычный 10 2 8" xfId="1165"/>
     <cellStyle name="Обычный 10 2 9" xfId="1166"/>
+    <cellStyle name="Обычный 10 2 9 2" xfId="2247"/>
     <cellStyle name="Обычный 10 2_баклаж" xfId="1167"/>
     <cellStyle name="Обычный 10 3" xfId="1168"/>
     <cellStyle name="Обычный 10 4" xfId="1169"/>
     <cellStyle name="Обычный 10 5" xfId="1170"/>
     <cellStyle name="Обычный 10_баклаж" xfId="1171"/>
     <cellStyle name="Обычный 11" xfId="1172"/>
     <cellStyle name="Обычный 11 2" xfId="1173"/>
     <cellStyle name="Обычный 11 2 2" xfId="1174"/>
     <cellStyle name="Обычный 11 3" xfId="1175"/>
     <cellStyle name="Обычный 11 4" xfId="1176"/>
     <cellStyle name="Обычный 11 5" xfId="1177"/>
     <cellStyle name="Обычный 11_баклаж" xfId="1178"/>
     <cellStyle name="Обычный 12" xfId="1179"/>
     <cellStyle name="Обычный 12 2" xfId="1180"/>
     <cellStyle name="Обычный 12 3" xfId="1181"/>
     <cellStyle name="Обычный 12 4" xfId="1182"/>
     <cellStyle name="Обычный 12_баклаж" xfId="1183"/>
     <cellStyle name="Обычный 13" xfId="1184"/>
     <cellStyle name="Обычный 13 2" xfId="1185"/>
     <cellStyle name="Обычный 13 3" xfId="1186"/>
     <cellStyle name="Обычный 13 4" xfId="1187"/>
     <cellStyle name="Обычный 14" xfId="1188"/>
     <cellStyle name="Обычный 14 2" xfId="1189"/>
     <cellStyle name="Обычный 14 3" xfId="1190"/>
     <cellStyle name="Обычный 14 4" xfId="1191"/>
@@ -4588,711 +4709,790 @@
     <cellStyle name="Обычный 16" xfId="1194"/>
     <cellStyle name="Обычный 16 2" xfId="1195"/>
     <cellStyle name="Обычный 17" xfId="1196"/>
     <cellStyle name="Обычный 17 2" xfId="1197"/>
     <cellStyle name="Обычный 17 3" xfId="1198"/>
     <cellStyle name="Обычный 18" xfId="1199"/>
     <cellStyle name="Обычный 18 2" xfId="1200"/>
     <cellStyle name="Обычный 19" xfId="1201"/>
     <cellStyle name="Обычный 19 2" xfId="1202"/>
     <cellStyle name="Обычный 2" xfId="1203"/>
     <cellStyle name="Обычный 2 10" xfId="1204"/>
     <cellStyle name="Обычный 2 11" xfId="1205"/>
     <cellStyle name="Обычный 2 12" xfId="1206"/>
     <cellStyle name="Обычный 2 13" xfId="1207"/>
     <cellStyle name="Обычный 2 14" xfId="1208"/>
     <cellStyle name="Обычный 2 15" xfId="1209"/>
     <cellStyle name="Обычный 2 16" xfId="1210"/>
     <cellStyle name="Обычный 2 17" xfId="1211"/>
     <cellStyle name="Обычный 2 17 2" xfId="1212"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="1213"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="1214"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="1215"/>
     <cellStyle name="Обычный 2 17 2 3 2 2" xfId="1216"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="1217"/>
     <cellStyle name="Обычный 2 17 2 3 4" xfId="1218"/>
+    <cellStyle name="Обычный 2 17 2 3 4 2" xfId="2248"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="1219"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="1220"/>
     <cellStyle name="Обычный 2 17 2 4 2 2" xfId="1221"/>
     <cellStyle name="Обычный 2 17 2 4 3" xfId="1222"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="1223"/>
     <cellStyle name="Обычный 2 17 2 5 2" xfId="1224"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="1225"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="1226"/>
+    <cellStyle name="Обычный 2 17 2 7 2" xfId="2249"/>
     <cellStyle name="Обычный 2 17 2_баклаж" xfId="1227"/>
     <cellStyle name="Обычный 2 18" xfId="1228"/>
     <cellStyle name="Обычный 2 19" xfId="1229"/>
     <cellStyle name="Обычный 2 19 2" xfId="1230"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="1231"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="1232"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1233"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1234"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1235"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1236"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="1237"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="1238"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="1239"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="1240"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4 2" xfId="2250"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="1241"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="1242"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="1243"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="1244"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="1245"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="1246"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="1247"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="1248"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="2251"/>
     <cellStyle name="Обычный 2 19 2 2 2_баклаж" xfId="1249"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="1250"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="1251"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="1252"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="1253"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="1254"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="1255"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="1256"/>
     <cellStyle name="Обычный 2 19 2 4 2 2" xfId="1257"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="1258"/>
     <cellStyle name="Обычный 2 19 2 4 4" xfId="1259"/>
+    <cellStyle name="Обычный 2 19 2 4 4 2" xfId="2252"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="1260"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="1261"/>
     <cellStyle name="Обычный 2 19 2 5 2 2" xfId="1262"/>
     <cellStyle name="Обычный 2 19 2 5 3" xfId="1263"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="1264"/>
     <cellStyle name="Обычный 2 19 2 6 2" xfId="1265"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="1266"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="1267"/>
+    <cellStyle name="Обычный 2 19 2 8 2" xfId="2253"/>
     <cellStyle name="Обычный 2 19 2_баклаж" xfId="1268"/>
     <cellStyle name="Обычный 2 19 3" xfId="1269"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="1270"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="1271"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="1272"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="1273"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="1274"/>
     <cellStyle name="Обычный 2 19 3 3 2 2" xfId="1275"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="1276"/>
     <cellStyle name="Обычный 2 19 3 3 4" xfId="1277"/>
+    <cellStyle name="Обычный 2 19 3 3 4 2" xfId="2254"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="1278"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="1279"/>
     <cellStyle name="Обычный 2 19 3 4 2 2" xfId="1280"/>
     <cellStyle name="Обычный 2 19 3 4 3" xfId="1281"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="1282"/>
     <cellStyle name="Обычный 2 19 3 5 2" xfId="1283"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="1284"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="1285"/>
+    <cellStyle name="Обычный 2 19 3 7 2" xfId="2255"/>
     <cellStyle name="Обычный 2 19 3_баклаж" xfId="1286"/>
     <cellStyle name="Обычный 2 19 4" xfId="1287"/>
     <cellStyle name="Обычный 2 19 5" xfId="1288"/>
     <cellStyle name="Обычный 2 2" xfId="1289"/>
     <cellStyle name="Обычный 2 2 10" xfId="1290"/>
     <cellStyle name="Обычный 2 2 2" xfId="1291"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="1292"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="1293"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="1294"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="1295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="2256"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1297"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1299"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1300"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1301"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1302"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1303"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="1304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="1305"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="1306"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4 2" xfId="2257"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="1309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1310"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="1311"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1312"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="1313"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1314"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="2258"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_баклаж" xfId="1316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="1317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1318"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="1319"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1320"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="1321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4 2" xfId="2259"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="1323"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="1324"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="1325"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="1326"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="1327"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="1328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="1329"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="1330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="2260"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_баклаж" xfId="1331"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="1332"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="1333"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1334"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="1335"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="1336"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="1337"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4 2" xfId="2261"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="1339"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="1340"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="1341"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="1342"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="1343"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="1344"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="1345"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="2262"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_баклаж" xfId="1347"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="1348"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="1349"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="1350"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1351"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="1352"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="1353"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="1354"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4 2" xfId="2263"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="1356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="1357"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="1358"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="1359"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="1360"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="1361"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="1362"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="1363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="2264"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_баклаж" xfId="1364"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="1365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="1367"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="1368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="1369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="1370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4 2" xfId="2265"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="1371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="1372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="1373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="1374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="1375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="1376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="1377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="1378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="2266"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_баклаж" xfId="1379"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="1380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="1381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="1382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="1383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="1385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="1386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="1387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="1388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4 2" xfId="2267"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="1389"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="1390"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="1391"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="1392"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="1393"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="1394"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="1395"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="2268"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_баклаж" xfId="1397"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="1398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1399"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="1400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="1401"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="1402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="1403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4 2" xfId="2269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="1404"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="1405"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="1406"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="1407"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="1408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="1409"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="1410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="2270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_баклаж" xfId="1412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="1413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="1414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="1416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="1417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="1418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="1419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4 2" xfId="2271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="1420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="1421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="1422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="1423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="1424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="1425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="1426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="2272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_баклаж" xfId="1428"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="1429"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="1430"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="1431"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="1432"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="1433"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1434"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="1435"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="1436"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="1437"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4 2" xfId="2273"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="1439"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="1440"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="1441"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="1442"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="1443"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="1444"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="1445"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="2274"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_баклаж" xfId="1447"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="1448"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1449"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="1450"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="1451"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="1452"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4 2" xfId="2275"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="1454"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="1455"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="1456"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="1457"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="1458"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="1459"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="1460"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="2276"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_баклаж" xfId="1462"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="1463"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="1464"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1465"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="1466"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="1467"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="1468"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4 2" xfId="2277"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="1470"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="1471"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1472"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="1473"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="1474"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="1475"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="1476"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="2278"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_баклаж" xfId="1478"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1479"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1480"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1481"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1482"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="1483"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="1484"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="1485"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4 2" xfId="2279"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="1487"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="1488"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1489"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="1490"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="1491"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="1492"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="1493"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="1494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="2280"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_баклаж" xfId="1495"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1496"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1497"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="1498"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="1499"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="1500"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4 2" xfId="2281"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1502"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="1503"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1504"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="1505"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="1506"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="1507"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="1508"/>
     <cellStyle name="Обычный 2 2 2 2 2_баклаж" xfId="1509"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="1510"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1511"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1512"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1513"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1514"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1515"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="1516"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="1517"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="1518"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="1519"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4 2" xfId="2282"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="1520"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="1521"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1522"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="1523"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="1524"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="1525"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="1526"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="1527"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="2283"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_баклаж" xfId="1528"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1529"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="1530"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="1531"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="1532"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="1533"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4 2" xfId="2284"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="1534"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="1535"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1536"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="1537"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="1538"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="1539"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="1540"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="1541"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="2285"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_баклаж" xfId="1542"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1543"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1544"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="1545"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="1546"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="1547"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="1548"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4 2" xfId="2286"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="1549"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="1550"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1551"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="1552"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="1553"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="1554"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="1555"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="2287"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3_баклаж" xfId="1557"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1558"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1559"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1560"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="1561"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="1562"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="1563"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="1564"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4 2" xfId="2288"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="1565"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="1566"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1567"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="1568"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="1569"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="1570"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="1571"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="1572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="2289"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2_баклаж" xfId="1573"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1574"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="1575"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="1576"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="1577"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4 2" xfId="2290"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1579"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="1580"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1581"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="1582"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="1584"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="1585"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="2291"/>
     <cellStyle name="Обычный 2 2 2 2 3_баклаж" xfId="1587"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="1588"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1589"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1590"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1591"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="1592"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="1594"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="1595"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4 2" xfId="2292"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="1596"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="1597"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1598"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="1599"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="1600"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="1601"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="1602"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="2293"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2_баклаж" xfId="1604"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1605"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="1606"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="1607"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="1608"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4 2" xfId="2294"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1610"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="1611"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1612"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="1613"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="1614"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="1615"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="1616"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="2295"/>
     <cellStyle name="Обычный 2 2 2 2 4_баклаж" xfId="1618"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="1619"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1620"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="1621"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="1622"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="1623"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4 2" xfId="2296"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1625"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="1626"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1627"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="1628"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="1629"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="1630"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="1631"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="2297"/>
     <cellStyle name="Обычный 2 2 2 2 5_баклаж" xfId="1633"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="1634"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="1635"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="1636"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="1637"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="1638"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="1639"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1640"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="1641"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="1642"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="1643"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4 2" xfId="2298"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="1645"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="1646"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1647"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="1648"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="1649"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="1650"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="1651"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="2299"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_баклаж" xfId="1653"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="1654"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1655"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="1656"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="1657"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="1658"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="1659"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4 2" xfId="2300"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="1660"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="1661"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1662"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="1663"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="1664"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="1665"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="1666"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="2301"/>
     <cellStyle name="Обычный 2 2 2 4 2_баклаж" xfId="1668"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="1669"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1670"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1671"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="1672"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="1673"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="1674"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="1675"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4 2" xfId="2302"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1676"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="1677"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1678"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="1679"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="1680"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="1681"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="1682"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="2303"/>
     <cellStyle name="Обычный 2 2 2 4 3_баклаж" xfId="1684"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="1685"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="1686"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1687"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1688"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="1689"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="1690"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="1691"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="1692"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4 2" xfId="2304"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1693"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="1694"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1695"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="1696"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="1697"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="1698"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="1699"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="1700"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="2305"/>
     <cellStyle name="Обычный 2 2 2 5 2_баклаж" xfId="1701"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="1702"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="1703"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="1704"/>
     <cellStyle name="Обычный 2 2 2 7 2 2" xfId="1705"/>
     <cellStyle name="Обычный 2 2 2 7 3" xfId="1706"/>
     <cellStyle name="Обычный 2 2 2 7 4" xfId="1707"/>
+    <cellStyle name="Обычный 2 2 2 7 4 2" xfId="2306"/>
     <cellStyle name="Обычный 2 2 2 7_баклаж" xfId="1708"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="1709"/>
     <cellStyle name="Обычный 2 2 2 8 2" xfId="1710"/>
     <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1711"/>
     <cellStyle name="Обычный 2 2 2 8 3" xfId="1712"/>
     <cellStyle name="Обычный 2 2 2 8_баклаж" xfId="1713"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="1714"/>
     <cellStyle name="Обычный 2 2 2 9 2" xfId="1715"/>
     <cellStyle name="Обычный 2 2 2_молоко коров" xfId="1716"/>
     <cellStyle name="Обычный 2 2 3" xfId="1717"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="1718"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="1719"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="1720"/>
     <cellStyle name="Обычный 2 2 3 3 2 2" xfId="1721"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="1722"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 3 3 4 2" xfId="2307"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="1724"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="1725"/>
     <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1726"/>
     <cellStyle name="Обычный 2 2 3 4 3" xfId="1727"/>
     <cellStyle name="Обычный 2 2 3 4 4" xfId="1728"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="1729"/>
     <cellStyle name="Обычный 2 2 3 5 2" xfId="1730"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="1731"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 3 7 2" xfId="2308"/>
     <cellStyle name="Обычный 2 2 3_баклаж" xfId="1733"/>
     <cellStyle name="Обычный 2 2 4" xfId="1734"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="1735"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="1736"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="1737"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="1738"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="1739"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="1740"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="1741"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="1742"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4 2" xfId="2309"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="1744"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="1745"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1746"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="1747"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="1748"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="1749"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="1750"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="1751"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="2310"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2_баклаж" xfId="1752"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="1753"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="1754"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="1755"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="1756"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="1757"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4 2" xfId="2311"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="1758"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="1759"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1760"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="1761"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="1762"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="1763"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="1764"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="2312"/>
     <cellStyle name="Обычный 2 2 4 2 2_баклаж" xfId="1766"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="1767"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="1768"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="1769"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="1770"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="1771"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4 2" xfId="2313"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="1773"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="1774"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1775"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="1776"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="1777"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="1778"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="1779"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="2314"/>
     <cellStyle name="Обычный 2 2 4 2 3_баклаж" xfId="1781"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="1782"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="1783"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="1784"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="1785"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="1786"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="1787"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4 2" xfId="2315"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="1789"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="1790"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1791"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="1792"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="1793"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="1794"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="1795"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="1796"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="2316"/>
     <cellStyle name="Обычный 2 2 4 3 2_баклаж" xfId="1797"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="1798"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="1799"/>
     <cellStyle name="Обычный 2 2 4 4 2 2" xfId="1800"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="1801"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 4 4 4 2" xfId="2317"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="1803"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="1804"/>
     <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1805"/>
     <cellStyle name="Обычный 2 2 4 5 3" xfId="1806"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="1807"/>
     <cellStyle name="Обычный 2 2 4 6 2" xfId="1808"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="1809"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="1810"/>
+    <cellStyle name="Обычный 2 2 4 8 2" xfId="2318"/>
     <cellStyle name="Обычный 2 2 4_баклаж" xfId="1811"/>
     <cellStyle name="Обычный 2 2 5" xfId="1812"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="1813"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="1814"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="1815"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="1816"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="1817"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="1818"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4 2" xfId="2319"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="1820"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="1821"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="1822"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="1823"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="1824"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="1825"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="1826"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="2320"/>
     <cellStyle name="Обычный 2 2 5 2 2_баклаж" xfId="1828"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="1829"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="1830"/>
     <cellStyle name="Обычный 2 2 5 3 2 2" xfId="1831"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="1832"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 5 3 4 2" xfId="2321"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="1834"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="1835"/>
     <cellStyle name="Обычный 2 2 5 4 2 2" xfId="1836"/>
     <cellStyle name="Обычный 2 2 5 4 3" xfId="1837"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="1838"/>
     <cellStyle name="Обычный 2 2 5 5 2" xfId="1839"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="1840"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 5 7 2" xfId="2322"/>
     <cellStyle name="Обычный 2 2 5_баклаж" xfId="1842"/>
     <cellStyle name="Обычный 2 2 6" xfId="1843"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="1844"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="1845"/>
     <cellStyle name="Обычный 2 2 6 2 2 2" xfId="1846"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="1847"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 6 2 4 2" xfId="2323"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="1849"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="1850"/>
     <cellStyle name="Обычный 2 2 6 3 2 2" xfId="1851"/>
     <cellStyle name="Обычный 2 2 6 3 3" xfId="1852"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="1853"/>
     <cellStyle name="Обычный 2 2 6 4 2" xfId="1854"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="1855"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 6 6 2" xfId="2324"/>
     <cellStyle name="Обычный 2 2 6_баклаж" xfId="1857"/>
     <cellStyle name="Обычный 2 2 7" xfId="1858"/>
     <cellStyle name="Обычный 2 2 8" xfId="1859"/>
     <cellStyle name="Обычный 2 2 9" xfId="1860"/>
     <cellStyle name="Обычный 2 2_1" xfId="1861"/>
     <cellStyle name="Обычный 2 20" xfId="1862"/>
     <cellStyle name="Обычный 2 20 2" xfId="1863"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="1864"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="1865"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="1866"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="1867"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="1868"/>
     <cellStyle name="Обычный 2 20 2 3 2 2" xfId="1869"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="1870"/>
     <cellStyle name="Обычный 2 20 2 3 4" xfId="1871"/>
+    <cellStyle name="Обычный 2 20 2 3 4 2" xfId="2325"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="1872"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="1873"/>
     <cellStyle name="Обычный 2 20 2 4 2 2" xfId="1874"/>
     <cellStyle name="Обычный 2 20 2 4 3" xfId="1875"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="1876"/>
     <cellStyle name="Обычный 2 20 2 5 2" xfId="1877"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="1878"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="1879"/>
+    <cellStyle name="Обычный 2 20 2 7 2" xfId="2326"/>
     <cellStyle name="Обычный 2 20 2_баклаж" xfId="1880"/>
     <cellStyle name="Обычный 2 20 3" xfId="1881"/>
     <cellStyle name="Обычный 2 20 4" xfId="1882"/>
     <cellStyle name="Обычный 2 21" xfId="1883"/>
     <cellStyle name="Обычный 2 21 2" xfId="1884"/>
     <cellStyle name="Обычный 2 21 3" xfId="1885"/>
     <cellStyle name="Обычный 2 22" xfId="1886"/>
     <cellStyle name="Обычный 2 23" xfId="1887"/>
     <cellStyle name="Обычный 2 24" xfId="1888"/>
     <cellStyle name="Обычный 2 25" xfId="1889"/>
     <cellStyle name="Обычный 2 25 2" xfId="1890"/>
     <cellStyle name="Обычный 2 25 3" xfId="1891"/>
     <cellStyle name="Обычный 2 25 4" xfId="1892"/>
     <cellStyle name="Обычный 2 26" xfId="1893"/>
     <cellStyle name="Обычный 2 27" xfId="1894"/>
     <cellStyle name="Обычный 2 28" xfId="1895"/>
     <cellStyle name="Обычный 2 29" xfId="1896"/>
     <cellStyle name="Обычный 2 3" xfId="1897"/>
     <cellStyle name="Обычный 2 3 2" xfId="1898"/>
     <cellStyle name="Обычный 2 30" xfId="1899"/>
     <cellStyle name="Обычный 2 31" xfId="1900"/>
     <cellStyle name="Обычный 2 4" xfId="1901"/>
     <cellStyle name="Обычный 2 4 2" xfId="1902"/>
     <cellStyle name="Обычный 2 5" xfId="1903"/>
     <cellStyle name="Обычный 2 5 2" xfId="1904"/>
@@ -5922,226 +6122,226 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.dildibaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="14"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="46" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="13">
         <v>14110102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="46" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="47" t="s">
+      <c r="A4" s="46" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="18" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
-      <c r="A6" s="47" t="s">
+      <c r="A6" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="18" customFormat="1" ht="51.75" customHeight="1">
-      <c r="A7" s="60" t="s">
+      <c r="A7" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="59" t="s">
+      <c r="B7" s="58" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="18" customFormat="1" ht="24" customHeight="1">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="46" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="18" customFormat="1" ht="33" customHeight="1">
-      <c r="A9" s="60" t="s">
+      <c r="A9" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A10" s="60" t="s">
+      <c r="A10" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="57" t="s">
+      <c r="B10" s="56" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="58" t="s">
+      <c r="B11" s="57" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A12" s="60" t="s">
+      <c r="A12" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>3</v>
       </c>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A13" s="60" t="s">
+      <c r="A13" s="59" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>2</v>
       </c>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A14" s="60" t="s">
+      <c r="A14" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>4</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="18" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A15" s="60" t="s">
+      <c r="A15" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="43"/>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="60" t="s">
+      <c r="A16" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="44">
         <v>45818</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A17" s="60" t="s">
+      <c r="A17" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="44">
         <v>46183</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
-      <c r="A18" s="60" t="s">
+      <c r="A18" s="59" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="60" t="s">
+      <c r="A19" s="59" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A20" s="60" t="s">
+      <c r="A20" s="59" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>5</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="60" t="s">
+      <c r="A21" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>6</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
@@ -6153,147 +6353,149 @@
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="12"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="48" t="s">
+      <c r="B6" s="47" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="48" t="s">
+      <c r="B7" s="47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="48" t="s">
+      <c r="B8" s="47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="48" t="s">
+      <c r="B9" s="47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="49"/>
+      <c r="B12" s="48"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="49"/>
+      <c r="B13" s="48"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="50" t="s">
+      <c r="B20" s="49" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:X27"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AC11" sqref="AC11"/>
+    <sheetView tabSelected="1" topLeftCell="M1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y13" sqref="Y13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" style="1" customWidth="1"/>
     <col min="3" max="21" width="12.7109375" style="21" customWidth="1"/>
-    <col min="22" max="29" width="9.140625" style="1"/>
+    <col min="22" max="22" width="12.7109375" style="1" customWidth="1"/>
+    <col min="23" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="8.85546875" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" s="10" customFormat="1" ht="33.75" customHeight="1">
+    <row r="2" spans="1:22" s="10" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
     </row>
-    <row r="3" spans="1:21">
-      <c r="U3" s="46" t="s">
+    <row r="3" spans="1:22">
+      <c r="U3" s="60" t="s">
         <v>38</v>
       </c>
+      <c r="V3" s="60"/>
     </row>
-    <row r="4" spans="1:21" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:22" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8">
         <v>2006</v>
       </c>
       <c r="D4" s="8">
         <v>2007</v>
       </c>
       <c r="E4" s="8">
         <v>2008</v>
       </c>
       <c r="F4" s="8">
         <v>2009</v>
       </c>
       <c r="G4" s="8">
         <v>2010</v>
       </c>
       <c r="H4" s="8">
         <v>2011</v>
       </c>
       <c r="I4" s="8">
         <v>2012</v>
       </c>
@@ -6311,54 +6513,57 @@
       </c>
       <c r="N4" s="8">
         <v>2017</v>
       </c>
       <c r="O4" s="8">
         <v>2018</v>
       </c>
       <c r="P4" s="8">
         <v>2019</v>
       </c>
       <c r="Q4" s="8">
         <v>2020</v>
       </c>
       <c r="R4" s="8">
         <v>2021</v>
       </c>
       <c r="S4" s="8">
         <v>2022</v>
       </c>
       <c r="T4" s="8">
         <v>2023</v>
       </c>
       <c r="U4" s="8">
         <v>2024</v>
       </c>
+      <c r="V4" s="8">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="11" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:22" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="6"/>
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="22">
         <v>3424389</v>
       </c>
       <c r="D5" s="22">
         <v>4169551</v>
       </c>
       <c r="E5" s="22">
         <v>5312031</v>
       </c>
       <c r="F5" s="29">
         <v>5954815</v>
       </c>
       <c r="G5" s="30">
         <v>6050697</v>
       </c>
       <c r="H5" s="31">
         <v>7786788</v>
       </c>
       <c r="I5" s="32">
         <v>8931653</v>
       </c>
       <c r="J5" s="31">
         <v>8892786</v>
@@ -6374,56 +6579,59 @@
       </c>
       <c r="N5" s="31">
         <v>12731842</v>
       </c>
       <c r="O5" s="33">
         <v>13234374</v>
       </c>
       <c r="P5" s="33">
         <v>15079584</v>
       </c>
       <c r="Q5" s="33">
         <v>15836857</v>
       </c>
       <c r="R5" s="33">
         <v>18859632</v>
       </c>
       <c r="S5" s="33">
         <v>19281340</v>
       </c>
       <c r="T5" s="33">
         <v>23567502</v>
       </c>
       <c r="U5" s="33">
         <v>23118753</v>
       </c>
+      <c r="V5" s="61">
+        <v>27350089</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" s="11" customFormat="1">
+    <row r="6" spans="1:22" s="11" customFormat="1">
       <c r="A6" s="24">
         <v>100000000</v>
       </c>
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="51" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="23" t="s">
         <v>0</v>
@@ -6439,56 +6647,59 @@
       </c>
       <c r="N6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="O6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="R6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="34">
         <v>478789</v>
       </c>
       <c r="T6" s="34">
         <v>600659</v>
       </c>
       <c r="U6" s="34">
         <v>596058</v>
       </c>
+      <c r="V6" s="62">
+        <v>1291171</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="11" customFormat="1">
+    <row r="7" spans="1:22" s="11" customFormat="1">
       <c r="A7" s="24">
         <v>110000000</v>
       </c>
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="52" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="23">
         <v>1080576</v>
       </c>
       <c r="D7" s="23">
         <v>1079678</v>
       </c>
       <c r="E7" s="23">
         <v>1786896</v>
       </c>
       <c r="F7" s="35">
         <v>2244817</v>
       </c>
       <c r="G7" s="36">
         <v>2079048</v>
       </c>
       <c r="H7" s="37">
         <v>2568919</v>
       </c>
       <c r="I7" s="35">
         <v>2725352</v>
       </c>
       <c r="J7" s="37">
         <v>681055</v>
@@ -6504,56 +6715,59 @@
       </c>
       <c r="N7" s="37">
         <v>3041560</v>
       </c>
       <c r="O7" s="37">
         <v>3106713</v>
       </c>
       <c r="P7" s="37">
         <v>3127163</v>
       </c>
       <c r="Q7" s="37">
         <v>2042699</v>
       </c>
       <c r="R7" s="34">
         <v>3262587</v>
       </c>
       <c r="S7" s="34">
         <v>3701674</v>
       </c>
       <c r="T7" s="34">
         <v>3860312</v>
       </c>
       <c r="U7" s="34">
         <v>3403929</v>
       </c>
+      <c r="V7" s="62">
+        <v>4251298</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="11" customFormat="1">
+    <row r="8" spans="1:22" s="11" customFormat="1">
       <c r="A8" s="24">
         <v>150000000</v>
       </c>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="52" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="23">
         <v>18991</v>
       </c>
       <c r="D8" s="23">
         <v>175456</v>
       </c>
       <c r="E8" s="23">
         <v>262744</v>
       </c>
       <c r="F8" s="35">
         <v>280344</v>
       </c>
       <c r="G8" s="36">
         <v>224630</v>
       </c>
       <c r="H8" s="37">
         <v>338991</v>
       </c>
       <c r="I8" s="35">
         <v>314273</v>
       </c>
       <c r="J8" s="37">
         <v>328597</v>
@@ -6569,56 +6783,59 @@
       </c>
       <c r="N8" s="37">
         <v>524630</v>
       </c>
       <c r="O8" s="37">
         <v>494610</v>
       </c>
       <c r="P8" s="37">
         <v>628790</v>
       </c>
       <c r="Q8" s="37">
         <v>937682</v>
       </c>
       <c r="R8" s="34">
         <v>1379262</v>
       </c>
       <c r="S8" s="34">
         <v>1249446</v>
       </c>
       <c r="T8" s="34">
         <v>2077525</v>
       </c>
       <c r="U8" s="34">
         <v>2167323</v>
       </c>
+      <c r="V8" s="62">
+        <v>2799854</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" s="11" customFormat="1">
+    <row r="9" spans="1:22" s="11" customFormat="1">
       <c r="A9" s="24">
         <v>190000000</v>
       </c>
-      <c r="B9" s="53" t="s">
+      <c r="B9" s="52" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="23">
         <v>525278</v>
       </c>
       <c r="D9" s="23">
         <v>525425</v>
       </c>
       <c r="E9" s="23">
         <v>667647</v>
       </c>
       <c r="F9" s="35">
         <v>781635</v>
       </c>
       <c r="G9" s="36">
         <v>686188</v>
       </c>
       <c r="H9" s="37">
         <v>838315</v>
       </c>
       <c r="I9" s="35">
         <v>851012</v>
       </c>
       <c r="J9" s="37">
         <v>1971454</v>
@@ -6634,56 +6851,59 @@
       </c>
       <c r="N9" s="37">
         <v>1247689</v>
       </c>
       <c r="O9" s="37">
         <v>1920792</v>
       </c>
       <c r="P9" s="37">
         <v>2079407</v>
       </c>
       <c r="Q9" s="37">
         <v>1902844</v>
       </c>
       <c r="R9" s="34">
         <v>1963466</v>
       </c>
       <c r="S9" s="34">
         <v>1347233</v>
       </c>
       <c r="T9" s="34">
         <v>1629302</v>
       </c>
       <c r="U9" s="34">
         <v>2493560</v>
       </c>
+      <c r="V9" s="62">
+        <v>1792074.9999999998</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" s="11" customFormat="1">
+    <row r="10" spans="1:22" s="11" customFormat="1">
       <c r="A10" s="24">
         <v>230000000</v>
       </c>
-      <c r="B10" s="53" t="s">
+      <c r="B10" s="52" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="23">
         <v>6526</v>
       </c>
       <c r="D10" s="23">
         <v>3496</v>
       </c>
       <c r="E10" s="23">
         <v>2864</v>
       </c>
       <c r="F10" s="35">
         <v>3320</v>
       </c>
       <c r="G10" s="36">
         <v>2787</v>
       </c>
       <c r="H10" s="37">
         <v>2619</v>
       </c>
       <c r="I10" s="35">
         <v>3118</v>
       </c>
       <c r="J10" s="37">
         <v>3467</v>
@@ -6699,56 +6919,59 @@
       </c>
       <c r="N10" s="37">
         <v>5427</v>
       </c>
       <c r="O10" s="37">
         <v>79471</v>
       </c>
       <c r="P10" s="37">
         <v>29065</v>
       </c>
       <c r="Q10" s="37">
         <v>5306</v>
       </c>
       <c r="R10" s="34">
         <v>7382</v>
       </c>
       <c r="S10" s="34">
         <v>4076</v>
       </c>
       <c r="T10" s="34">
         <v>6020</v>
       </c>
       <c r="U10" s="34">
         <v>3387</v>
       </c>
+      <c r="V10" s="62">
+        <v>10629</v>
+      </c>
     </row>
-    <row r="11" spans="1:21" s="11" customFormat="1">
+    <row r="11" spans="1:22" s="11" customFormat="1">
       <c r="A11" s="24">
         <v>270000000</v>
       </c>
-      <c r="B11" s="53" t="s">
+      <c r="B11" s="52" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="23">
         <v>31020</v>
       </c>
       <c r="D11" s="23">
         <v>33452</v>
       </c>
       <c r="E11" s="23">
         <v>17386</v>
       </c>
       <c r="F11" s="35">
         <v>36119</v>
       </c>
       <c r="G11" s="36">
         <v>20140</v>
       </c>
       <c r="H11" s="37">
         <v>14058</v>
       </c>
       <c r="I11" s="35">
         <v>18245</v>
       </c>
       <c r="J11" s="37">
         <v>14986</v>
@@ -6764,56 +6987,59 @@
       </c>
       <c r="N11" s="37">
         <v>13985</v>
       </c>
       <c r="O11" s="37">
         <v>25365</v>
       </c>
       <c r="P11" s="37">
         <v>43683</v>
       </c>
       <c r="Q11" s="37">
         <v>25498</v>
       </c>
       <c r="R11" s="34">
         <v>38030</v>
       </c>
       <c r="S11" s="34">
         <v>34759</v>
       </c>
       <c r="T11" s="34">
         <v>39288</v>
       </c>
       <c r="U11" s="34">
         <v>53396</v>
       </c>
+      <c r="V11" s="62">
+        <v>56227.999999999993</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" s="11" customFormat="1">
+    <row r="12" spans="1:22" s="11" customFormat="1">
       <c r="A12" s="24">
         <v>310000000</v>
       </c>
-      <c r="B12" s="53" t="s">
+      <c r="B12" s="52" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="23">
         <v>61558</v>
       </c>
       <c r="D12" s="23">
         <v>63380</v>
       </c>
       <c r="E12" s="23">
         <v>55071</v>
       </c>
       <c r="F12" s="35">
         <v>152211</v>
       </c>
       <c r="G12" s="36">
         <v>152932</v>
       </c>
       <c r="H12" s="37">
         <v>291386</v>
       </c>
       <c r="I12" s="35">
         <v>302714</v>
       </c>
       <c r="J12" s="37">
         <v>292542</v>
@@ -6829,56 +7055,59 @@
       </c>
       <c r="N12" s="37">
         <v>793404</v>
       </c>
       <c r="O12" s="37">
         <v>485824</v>
       </c>
       <c r="P12" s="37">
         <v>535258</v>
       </c>
       <c r="Q12" s="37">
         <v>605462</v>
       </c>
       <c r="R12" s="34">
         <v>678234</v>
       </c>
       <c r="S12" s="34">
         <v>837044</v>
       </c>
       <c r="T12" s="34">
         <v>805483</v>
       </c>
       <c r="U12" s="34">
         <v>823441</v>
       </c>
+      <c r="V12" s="62">
+        <v>792200</v>
+      </c>
     </row>
-    <row r="13" spans="1:21" s="11" customFormat="1">
+    <row r="13" spans="1:22" s="11" customFormat="1">
       <c r="A13" s="24">
         <v>330000000</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="53" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="23" t="s">
         <v>0</v>
@@ -6894,56 +7123,59 @@
       </c>
       <c r="N13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Q13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="R13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="S13" s="34">
         <v>362663</v>
       </c>
       <c r="T13" s="34">
         <v>457145</v>
       </c>
       <c r="U13" s="34">
         <v>686158</v>
       </c>
+      <c r="V13" s="62">
+        <v>1152499</v>
+      </c>
     </row>
-    <row r="14" spans="1:21" s="11" customFormat="1">
+    <row r="14" spans="1:22" s="11" customFormat="1">
       <c r="A14" s="24">
         <v>350000000</v>
       </c>
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="53" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="23">
         <v>68894</v>
       </c>
       <c r="D14" s="23">
         <v>19833</v>
       </c>
       <c r="E14" s="23">
         <v>55334</v>
       </c>
       <c r="F14" s="35">
         <v>61588</v>
       </c>
       <c r="G14" s="36">
         <v>100271</v>
       </c>
       <c r="H14" s="37">
         <v>97968</v>
       </c>
       <c r="I14" s="35">
         <v>150217</v>
       </c>
       <c r="J14" s="37">
         <v>147821</v>
@@ -6959,56 +7191,59 @@
       </c>
       <c r="N14" s="37">
         <v>240206</v>
       </c>
       <c r="O14" s="37">
         <v>60113</v>
       </c>
       <c r="P14" s="37">
         <v>198792</v>
       </c>
       <c r="Q14" s="37">
         <v>233311</v>
       </c>
       <c r="R14" s="34">
         <v>208495</v>
       </c>
       <c r="S14" s="34">
         <v>277372</v>
       </c>
       <c r="T14" s="34">
         <v>416519</v>
       </c>
       <c r="U14" s="34">
         <v>95125</v>
       </c>
+      <c r="V14" s="62">
+        <v>111494.00000000001</v>
+      </c>
     </row>
-    <row r="15" spans="1:21" s="11" customFormat="1">
+    <row r="15" spans="1:22" s="11" customFormat="1">
       <c r="A15" s="24">
         <v>390000000</v>
       </c>
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="53" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="23">
         <v>382439</v>
       </c>
       <c r="D15" s="23">
         <v>334406</v>
       </c>
       <c r="E15" s="23">
         <v>588771</v>
       </c>
       <c r="F15" s="35">
         <v>481387</v>
       </c>
       <c r="G15" s="36">
         <v>409267</v>
       </c>
       <c r="H15" s="37">
         <v>473790</v>
       </c>
       <c r="I15" s="35">
         <v>521005</v>
       </c>
       <c r="J15" s="37">
         <v>449195</v>
@@ -7024,56 +7259,59 @@
       </c>
       <c r="N15" s="37">
         <v>443461</v>
       </c>
       <c r="O15" s="37">
         <v>647550</v>
       </c>
       <c r="P15" s="37">
         <v>1057110</v>
       </c>
       <c r="Q15" s="37">
         <v>1156120</v>
       </c>
       <c r="R15" s="34">
         <v>891428</v>
       </c>
       <c r="S15" s="34">
         <v>748361</v>
       </c>
       <c r="T15" s="34">
         <v>2000548</v>
       </c>
       <c r="U15" s="34">
         <v>2069354</v>
       </c>
+      <c r="V15" s="62">
+        <v>2441915</v>
+      </c>
     </row>
-    <row r="16" spans="1:21" s="11" customFormat="1">
+    <row r="16" spans="1:22" s="11" customFormat="1">
       <c r="A16" s="24">
         <v>430000000</v>
       </c>
-      <c r="B16" s="55" t="s">
+      <c r="B16" s="54" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="23">
         <v>14418</v>
       </c>
       <c r="D16" s="23">
         <v>19715</v>
       </c>
       <c r="E16" s="23">
         <v>24049</v>
       </c>
       <c r="F16" s="35">
         <v>66174</v>
       </c>
       <c r="G16" s="36">
         <v>101971</v>
       </c>
       <c r="H16" s="37">
         <v>160874</v>
       </c>
       <c r="I16" s="35">
         <v>125381</v>
       </c>
       <c r="J16" s="37">
         <v>30145</v>
@@ -7088,57 +7326,60 @@
         <v>16676</v>
       </c>
       <c r="N16" s="37">
         <v>14528</v>
       </c>
       <c r="O16" s="37">
         <v>119867</v>
       </c>
       <c r="P16" s="37">
         <v>166978</v>
       </c>
       <c r="Q16" s="37">
         <v>305474</v>
       </c>
       <c r="R16" s="34">
         <v>123627</v>
       </c>
       <c r="S16" s="34">
         <v>402164</v>
       </c>
       <c r="T16" s="34">
         <v>158274</v>
       </c>
       <c r="U16" s="34">
         <v>184877</v>
+      </c>
+      <c r="V16" s="62">
+        <v>257308</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="11" customFormat="1">
       <c r="A17" s="24">
         <v>470000000</v>
       </c>
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="52" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="35" t="s">
         <v>1</v>
       </c>
       <c r="J17" s="39" t="s">
         <v>1</v>
@@ -7153,57 +7394,60 @@
         <v>150448</v>
       </c>
       <c r="N17" s="37">
         <v>164768</v>
       </c>
       <c r="O17" s="37">
         <v>162667</v>
       </c>
       <c r="P17" s="37">
         <v>164416</v>
       </c>
       <c r="Q17" s="37">
         <v>451119</v>
       </c>
       <c r="R17" s="34">
         <v>106385</v>
       </c>
       <c r="S17" s="34">
         <v>96754</v>
       </c>
       <c r="T17" s="34">
         <v>132600</v>
       </c>
       <c r="U17" s="34">
         <v>155900</v>
+      </c>
+      <c r="V17" s="62">
+        <v>683178</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="11" customFormat="1">
       <c r="A18" s="24">
         <v>550000000</v>
       </c>
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="52" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="J18" s="23" t="s">
         <v>0</v>
@@ -7218,57 +7462,60 @@
         <v>0</v>
       </c>
       <c r="N18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="O18" s="40">
         <v>320479</v>
       </c>
       <c r="P18" s="37">
         <v>443266</v>
       </c>
       <c r="Q18" s="37">
         <v>2224990</v>
       </c>
       <c r="R18" s="34">
         <v>2545138</v>
       </c>
       <c r="S18" s="34">
         <v>2216841</v>
       </c>
       <c r="T18" s="34">
         <v>2906226</v>
       </c>
       <c r="U18" s="34">
         <v>1560766</v>
+      </c>
+      <c r="V18" s="62">
+        <v>1581106</v>
       </c>
     </row>
     <row r="19" spans="1:24" s="11" customFormat="1">
       <c r="A19" s="24">
         <v>590000000</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="52" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="23" t="s">
         <v>0</v>
@@ -7283,57 +7530,60 @@
         <v>0</v>
       </c>
       <c r="N19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="P19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Q19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="R19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="S19" s="34">
         <v>2703</v>
       </c>
       <c r="T19" s="34">
         <v>1302</v>
       </c>
       <c r="U19" s="34">
         <v>3644</v>
+      </c>
+      <c r="V19" s="62">
+        <v>3243390</v>
       </c>
     </row>
     <row r="20" spans="1:24" s="11" customFormat="1">
       <c r="A20" s="24">
         <v>610000000</v>
       </c>
-      <c r="B20" s="53" t="s">
+      <c r="B20" s="52" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="23">
         <v>125017</v>
       </c>
       <c r="D20" s="23">
         <v>799276</v>
       </c>
       <c r="E20" s="23">
         <v>192631</v>
       </c>
       <c r="F20" s="35">
         <v>128010</v>
       </c>
       <c r="G20" s="36">
         <v>279617</v>
       </c>
       <c r="H20" s="37">
         <v>359049</v>
       </c>
       <c r="I20" s="35">
         <v>390283</v>
       </c>
       <c r="J20" s="37">
         <v>329245</v>
@@ -7348,50 +7598,53 @@
         <v>276091</v>
       </c>
       <c r="N20" s="37">
         <v>375461</v>
       </c>
       <c r="O20" s="40">
         <v>360256</v>
       </c>
       <c r="P20" s="37">
         <v>431072</v>
       </c>
       <c r="Q20" s="37">
         <v>407491</v>
       </c>
       <c r="R20" s="34">
         <v>594815</v>
       </c>
       <c r="S20" s="34">
         <v>767132</v>
       </c>
       <c r="T20" s="34">
         <v>1148332</v>
       </c>
       <c r="U20" s="34">
         <v>1064849</v>
+      </c>
+      <c r="V20" s="62">
+        <v>2029021.0000000002</v>
       </c>
     </row>
     <row r="21" spans="1:24" s="11" customFormat="1">
       <c r="A21" s="24"/>
       <c r="B21" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="23">
         <v>50649</v>
       </c>
       <c r="D21" s="23">
         <v>57797</v>
       </c>
       <c r="E21" s="23">
         <v>57342</v>
       </c>
       <c r="F21" s="35">
         <v>144394</v>
       </c>
       <c r="G21" s="36">
         <v>132112</v>
       </c>
       <c r="H21" s="37">
         <v>288831</v>
       </c>
@@ -7412,50 +7665,53 @@
       </c>
       <c r="N21" s="37">
         <v>351577</v>
       </c>
       <c r="O21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="P21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="Q21" s="23" t="s">
         <v>0</v>
       </c>
       <c r="R21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="S21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="34" t="s">
         <v>0</v>
       </c>
+      <c r="V21" s="62" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:24" s="11" customFormat="1">
       <c r="A22" s="24">
         <v>620000000</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="23">
         <v>401270</v>
       </c>
       <c r="D22" s="23">
         <v>356528</v>
       </c>
       <c r="E22" s="23">
         <v>580914</v>
       </c>
       <c r="F22" s="35">
         <v>546281</v>
       </c>
       <c r="G22" s="36">
         <v>781376</v>
       </c>
       <c r="H22" s="37">
         <v>955738</v>
@@ -7477,56 +7733,59 @@
       </c>
       <c r="N22" s="37">
         <v>1492746</v>
       </c>
       <c r="O22" s="40">
         <v>1540606</v>
       </c>
       <c r="P22" s="37">
         <v>1829965</v>
       </c>
       <c r="Q22" s="37">
         <v>1792750</v>
       </c>
       <c r="R22" s="34">
         <v>2322254</v>
       </c>
       <c r="S22" s="34">
         <v>2591510</v>
       </c>
       <c r="T22" s="34">
         <v>2512506</v>
       </c>
       <c r="U22" s="34">
         <v>3055989</v>
       </c>
+      <c r="V22" s="62">
+        <v>2843</v>
+      </c>
     </row>
     <row r="23" spans="1:24" s="11" customFormat="1">
       <c r="A23" s="24">
         <v>630000000</v>
       </c>
-      <c r="B23" s="53" t="s">
+      <c r="B23" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="23">
         <v>358795</v>
       </c>
       <c r="D23" s="23">
         <v>405728</v>
       </c>
       <c r="E23" s="23">
         <v>588256</v>
       </c>
       <c r="F23" s="35">
         <v>577798</v>
       </c>
       <c r="G23" s="36">
         <v>525820</v>
       </c>
       <c r="H23" s="37">
         <v>657303</v>
       </c>
       <c r="I23" s="35">
         <v>683748</v>
       </c>
       <c r="J23" s="37">
         <v>1061511</v>
@@ -7541,57 +7800,60 @@
         <v>1239889</v>
       </c>
       <c r="N23" s="37">
         <v>1369797</v>
       </c>
       <c r="O23" s="40">
         <v>1635797</v>
       </c>
       <c r="P23" s="37">
         <v>1269188</v>
       </c>
       <c r="Q23" s="37">
         <v>1243349</v>
       </c>
       <c r="R23" s="34">
         <v>1428507</v>
       </c>
       <c r="S23" s="34">
         <v>1047810</v>
       </c>
       <c r="T23" s="34">
         <v>993929</v>
       </c>
       <c r="U23" s="34">
         <v>873648</v>
+      </c>
+      <c r="V23" s="62">
+        <v>1371473</v>
       </c>
     </row>
     <row r="24" spans="1:24" s="11" customFormat="1">
       <c r="A24" s="24">
         <v>710000000</v>
       </c>
-      <c r="B24" s="53" t="s">
+      <c r="B24" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="23">
         <v>298958</v>
       </c>
       <c r="D24" s="23">
         <v>295381</v>
       </c>
       <c r="E24" s="23">
         <v>432126</v>
       </c>
       <c r="F24" s="35">
         <v>450737</v>
       </c>
       <c r="G24" s="36">
         <v>554538</v>
       </c>
       <c r="H24" s="37">
         <v>738947</v>
       </c>
       <c r="I24" s="35">
         <v>1261550</v>
       </c>
       <c r="J24" s="37">
         <v>1423688</v>
@@ -7606,57 +7868,60 @@
         <v>1972350</v>
       </c>
       <c r="N24" s="37">
         <v>2072551</v>
       </c>
       <c r="O24" s="40">
         <v>1734475</v>
       </c>
       <c r="P24" s="37">
         <v>2468246</v>
       </c>
       <c r="Q24" s="37">
         <v>2032989</v>
       </c>
       <c r="R24" s="34">
         <v>2817835</v>
       </c>
       <c r="S24" s="34">
         <v>2629666</v>
       </c>
       <c r="T24" s="34">
         <v>3132972</v>
       </c>
       <c r="U24" s="34">
         <v>3135153</v>
+      </c>
+      <c r="V24" s="62">
+        <v>2504424.0000000005</v>
       </c>
     </row>
     <row r="25" spans="1:24" s="11" customFormat="1">
       <c r="A25" s="24">
         <v>750000000</v>
       </c>
-      <c r="B25" s="53" t="s">
+      <c r="B25" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="23" t="s">
         <v>1</v>
       </c>
       <c r="J25" s="23" t="s">
         <v>1</v>
@@ -7671,57 +7936,60 @@
         <v>196835</v>
       </c>
       <c r="N25" s="37">
         <v>580052</v>
       </c>
       <c r="O25" s="40">
         <v>523927</v>
       </c>
       <c r="P25" s="37">
         <v>590095</v>
       </c>
       <c r="Q25" s="37">
         <v>440671</v>
       </c>
       <c r="R25" s="34">
         <v>492187</v>
       </c>
       <c r="S25" s="34">
         <v>485343</v>
       </c>
       <c r="T25" s="34">
         <v>688560</v>
       </c>
       <c r="U25" s="34">
         <v>692196</v>
+      </c>
+      <c r="V25" s="62">
+        <v>977983</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="24">
         <v>790000000</v>
       </c>
-      <c r="B26" s="53" t="s">
+      <c r="B26" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="23" t="s">
         <v>0</v>
@@ -7737,61 +8005,66 @@
       </c>
       <c r="N26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="40">
         <v>15862</v>
       </c>
       <c r="P26" s="37">
         <v>17090</v>
       </c>
       <c r="Q26" s="37">
         <v>29102</v>
       </c>
       <c r="R26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="S26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="T26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="U26" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="V26" s="25"/>
+      <c r="V26" s="62" t="s">
+        <v>1</v>
+      </c>
       <c r="W26" s="25"/>
       <c r="X26" s="25"/>
     </row>
     <row r="27" spans="1:24">
       <c r="V27" s="25"/>
       <c r="W27" s="25"/>
       <c r="X27" s="25"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <mergeCells count="1">
+    <mergeCell ref="U3:V3"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">