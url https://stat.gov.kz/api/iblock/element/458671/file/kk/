--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24750" windowHeight="10905" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="72">
   <si>
     <t>Мажирова Айсауле Магзумовна</t>
   </si>
   <si>
     <t>+7 7172749775</t>
   </si>
   <si>
     <t>a.mazhirova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
@@ -242,53 +237,53 @@
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Түркістан облысы мен республикалық маңызы бар Шымкент қаласы 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t>Жалпы мемлекеттік статистикалық байқау 1-балық «Балық аулау мен акваөсіру туралы», өңірлердің орман ұйымдары ұсынады.</t>
   </si>
   <si>
     <t>СКК коды 147203</t>
   </si>
   <si>
     <t>Тауарлық балық және басқа да су жануарларын өсіру – бұл аквакультура (балық өсіру) өнімдерінің, соның ішінде балық пен басқа да су жануарларының тұтыну немесе одан әрі пайдалану үшін өсірілген және өткізілген көлемін сипаттайтын статистикалық көрсеткіш. Ол тауарлық мақсатта өсірілген және балық өсіру шаруашылықтарында биологиялық жолмен өсіріліп, жиналған су организмдерін қамтиды.</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішке есепті кезең ішінде тауарлық мақсатта – сату, қайта өңдеу немесе шаруашылықта дайын өнім ретінде пайдалану үшін өсірілген және жиналған (шаруашылықтардан ауланған) барлық балық пен басқа да су жануарлары кіреді.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="174" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="51">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1853,51 +1848,51 @@
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -3185,51 +3180,51 @@
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3304,50 +3299,53 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1289" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2233">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 17" xfId="8"/>
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% — акцент1 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="13"/>
     <cellStyle name="20% - Акцент1 3" xfId="14"/>
     <cellStyle name="20% — акцент1 3" xfId="15"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 3 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 4" xfId="19"/>
@@ -5604,86 +5602,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5863,53 +5861,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.mazhirova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="11">
         <v>147203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>34</v>
@@ -6079,53 +6075,51 @@
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="38" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="38" t="s">
         <v>40</v>
       </c>
@@ -6145,932 +6139,997 @@
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="39" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="40" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:O27"/>
+  <dimension ref="A2:P27"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" style="1" customWidth="1"/>
-    <col min="3" max="12" width="8.7109375" style="21" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="13" width="8.7109375" style="21" customWidth="1"/>
+    <col min="14" max="21" width="9.140625" style="1"/>
+    <col min="22" max="22" width="8.85546875" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" s="8" customFormat="1" ht="31.5">
+    <row r="2" spans="1:13" s="8" customFormat="1" ht="31.5">
       <c r="A2" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="49"/>
-[...8 lines deleted...]
-      <c r="L2" s="49"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
-    <row r="3" spans="1:12">
-      <c r="L3" s="45" t="s">
+    <row r="3" spans="1:13">
+      <c r="M3" s="45" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="4" spans="1:12" s="9" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:13" s="9" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7">
         <v>2015</v>
       </c>
       <c r="D4" s="7">
         <v>2016</v>
       </c>
       <c r="E4" s="7">
         <v>2017</v>
       </c>
       <c r="F4" s="7">
         <v>2018</v>
       </c>
       <c r="G4" s="7">
         <v>2019</v>
       </c>
       <c r="H4" s="7">
         <v>2020</v>
       </c>
       <c r="I4" s="7">
         <v>2021</v>
       </c>
       <c r="J4" s="7">
         <v>2022</v>
       </c>
       <c r="K4" s="7">
         <v>2023</v>
       </c>
       <c r="L4" s="7">
         <v>2024</v>
       </c>
+      <c r="M4" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:12" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="44" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="27">
         <v>729.8</v>
       </c>
       <c r="D5" s="27">
         <v>1878.2</v>
       </c>
       <c r="E5" s="27">
         <v>2808</v>
       </c>
       <c r="F5" s="27">
         <v>5652.6</v>
       </c>
       <c r="G5" s="27">
         <v>6933.1</v>
       </c>
       <c r="H5" s="27">
         <v>6797.9480000000003</v>
       </c>
       <c r="I5" s="27">
         <v>7347.1009999999997</v>
       </c>
       <c r="J5" s="27">
         <v>13287.448</v>
       </c>
       <c r="K5" s="27">
         <v>17088</v>
       </c>
       <c r="L5" s="27">
         <v>18207.5</v>
       </c>
+      <c r="M5" s="27">
+        <v>22911.200000000001</v>
+      </c>
     </row>
-    <row r="6" spans="1:12" s="9" customFormat="1">
+    <row r="6" spans="1:13" s="9" customFormat="1">
       <c r="A6" s="22">
         <v>100000000</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="29">
         <v>17.100000000000001</v>
       </c>
       <c r="K6" s="29">
         <v>28.4</v>
       </c>
       <c r="L6" s="29">
         <v>72.2</v>
       </c>
+      <c r="M6" s="29">
+        <v>212.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:12" s="9" customFormat="1">
+    <row r="7" spans="1:13" s="9" customFormat="1">
       <c r="A7" s="22">
         <v>110000000</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="28" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="28">
         <v>5.5910000000000002</v>
       </c>
       <c r="J7" s="28">
         <v>964.33199999999999</v>
       </c>
       <c r="K7" s="28">
         <v>1316.1</v>
       </c>
       <c r="L7" s="28">
         <v>1549.8</v>
       </c>
+      <c r="M7" s="28">
+        <v>1854.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:12" s="9" customFormat="1">
+    <row r="8" spans="1:13" s="9" customFormat="1">
       <c r="A8" s="22">
         <v>150000000</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="28">
         <v>5.6</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="28">
         <v>25.3</v>
       </c>
       <c r="G8" s="28">
         <v>19</v>
       </c>
       <c r="H8" s="28">
         <v>23.5</v>
       </c>
       <c r="I8" s="28">
         <v>61.6</v>
       </c>
       <c r="J8" s="28">
         <v>844.85</v>
       </c>
       <c r="K8" s="28">
         <v>720.4</v>
       </c>
       <c r="L8" s="28">
         <v>626.70000000000005</v>
       </c>
+      <c r="M8" s="28">
+        <v>743.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:12" s="9" customFormat="1">
+    <row r="9" spans="1:13" s="9" customFormat="1">
       <c r="A9" s="22">
         <v>190000000</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="28">
         <v>212.6</v>
       </c>
       <c r="D9" s="28">
         <v>442</v>
       </c>
       <c r="E9" s="28">
         <v>696.7</v>
       </c>
       <c r="F9" s="28">
         <v>450.8</v>
       </c>
       <c r="G9" s="28">
         <v>473.2</v>
       </c>
       <c r="H9" s="28">
         <v>491.43200000000002</v>
       </c>
       <c r="I9" s="28">
         <v>911.49300000000005</v>
       </c>
       <c r="J9" s="28">
         <v>504.16</v>
       </c>
       <c r="K9" s="28">
         <v>506.8</v>
       </c>
       <c r="L9" s="28">
         <v>1725.7</v>
       </c>
+      <c r="M9" s="28">
+        <v>2271</v>
+      </c>
     </row>
-    <row r="10" spans="1:12" s="9" customFormat="1">
+    <row r="10" spans="1:13" s="9" customFormat="1">
       <c r="A10" s="22">
         <v>230000000</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="28">
         <v>50.7</v>
       </c>
       <c r="D10" s="28">
         <v>38.799999999999997</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="28">
         <v>317.5</v>
       </c>
       <c r="G10" s="28">
         <v>26.6</v>
       </c>
       <c r="H10" s="28">
         <v>19.3</v>
       </c>
       <c r="I10" s="28">
         <v>18.614999999999998</v>
       </c>
       <c r="J10" s="28">
         <v>29.559000000000001</v>
       </c>
       <c r="K10" s="28">
         <v>254</v>
       </c>
       <c r="L10" s="28">
         <v>365.7</v>
       </c>
+      <c r="M10" s="28">
+        <v>429.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:12" s="9" customFormat="1">
+    <row r="11" spans="1:13" s="9" customFormat="1">
       <c r="A11" s="22">
         <v>270000000</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="D11" s="28">
         <v>20.5</v>
       </c>
       <c r="E11" s="28">
         <v>29.1</v>
       </c>
       <c r="F11" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="28">
         <v>23.8</v>
       </c>
       <c r="H11" s="28">
         <v>1.786</v>
       </c>
       <c r="I11" s="28" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="28">
         <v>81.849999999999994</v>
       </c>
       <c r="K11" s="28">
         <v>655</v>
       </c>
       <c r="L11" s="28">
         <v>519.1</v>
       </c>
+      <c r="M11" s="28">
+        <v>636.70000000000005</v>
+      </c>
     </row>
-    <row r="12" spans="1:12" s="9" customFormat="1">
+    <row r="12" spans="1:13" s="9" customFormat="1">
       <c r="A12" s="22">
         <v>310000000</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="28">
         <v>155.9</v>
       </c>
       <c r="E12" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="28" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="28">
         <v>11.904</v>
       </c>
       <c r="I12" s="28">
         <v>202.00700000000001</v>
       </c>
       <c r="J12" s="28">
         <v>717.42499999999995</v>
       </c>
       <c r="K12" s="28">
         <v>620</v>
       </c>
       <c r="L12" s="28">
         <v>1802</v>
       </c>
+      <c r="M12" s="28">
+        <v>1271</v>
+      </c>
     </row>
-    <row r="13" spans="1:12" s="9" customFormat="1">
+    <row r="13" spans="1:13" s="9" customFormat="1">
       <c r="A13" s="22">
         <v>330000000</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J13" s="28">
         <v>112.5</v>
       </c>
       <c r="K13" s="28">
         <v>463.6</v>
       </c>
       <c r="L13" s="28">
         <v>223.6</v>
       </c>
+      <c r="M13" s="28">
+        <v>621.70000000000005</v>
+      </c>
     </row>
-    <row r="14" spans="1:12" s="9" customFormat="1">
+    <row r="14" spans="1:13" s="9" customFormat="1">
       <c r="A14" s="22">
         <v>350000000</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="28">
         <v>56.7</v>
       </c>
       <c r="D14" s="28">
         <v>43.1</v>
       </c>
       <c r="E14" s="28" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="28">
         <v>60.8</v>
       </c>
       <c r="G14" s="28">
         <v>93.6</v>
       </c>
       <c r="H14" s="28">
         <v>242.9</v>
       </c>
       <c r="I14" s="28">
         <v>269.70999999999998</v>
       </c>
       <c r="J14" s="28">
         <v>526.84900000000005</v>
       </c>
       <c r="K14" s="28">
         <v>865.8</v>
       </c>
       <c r="L14" s="28">
         <v>1021.7</v>
       </c>
+      <c r="M14" s="28">
+        <v>676.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:12" s="9" customFormat="1">
+    <row r="15" spans="1:13" s="9" customFormat="1">
       <c r="A15" s="22">
         <v>390000000</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="28" t="s">
         <v>5</v>
       </c>
       <c r="F15" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="28" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="28" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="28">
         <v>175.7</v>
       </c>
       <c r="J15" s="28">
         <v>167</v>
       </c>
       <c r="K15" s="28">
         <v>419.8</v>
       </c>
       <c r="L15" s="28">
         <v>626.29999999999995</v>
       </c>
+      <c r="M15" s="28">
+        <v>794</v>
+      </c>
     </row>
-    <row r="16" spans="1:12" s="9" customFormat="1">
+    <row r="16" spans="1:13" s="9" customFormat="1">
       <c r="A16" s="22">
         <v>430000000</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="28" t="s">
         <v>5</v>
       </c>
       <c r="F16" s="28" t="s">
         <v>5</v>
       </c>
       <c r="G16" s="28" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="28" t="s">
         <v>5</v>
       </c>
       <c r="I16" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J16" s="28">
         <v>526.46400000000006</v>
       </c>
       <c r="K16" s="28">
         <v>875</v>
       </c>
       <c r="L16" s="28">
         <v>1001.2</v>
       </c>
+      <c r="M16" s="28">
+        <v>1448.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:15" s="9" customFormat="1">
+    <row r="17" spans="1:16" s="9" customFormat="1">
       <c r="A17" s="22">
         <v>470000000</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="28">
         <v>27.9</v>
       </c>
       <c r="D17" s="28">
         <v>28.8</v>
       </c>
       <c r="E17" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="28">
         <v>180.5</v>
       </c>
       <c r="G17" s="28">
         <v>114.6</v>
       </c>
       <c r="H17" s="28">
         <v>19.100000000000001</v>
       </c>
       <c r="I17" s="28">
         <v>52.652000000000001</v>
       </c>
       <c r="J17" s="28">
         <v>62.854999999999997</v>
       </c>
       <c r="K17" s="28">
         <v>37</v>
       </c>
       <c r="L17" s="28">
         <v>63.4</v>
       </c>
+      <c r="M17" s="28">
+        <v>75.099999999999994</v>
+      </c>
     </row>
-    <row r="18" spans="1:15" s="9" customFormat="1">
+    <row r="18" spans="1:16" s="9" customFormat="1">
       <c r="A18" s="22">
         <v>550000000</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="28">
         <v>28.3</v>
       </c>
       <c r="D18" s="28">
         <v>18</v>
       </c>
       <c r="E18" s="28">
         <v>31.5</v>
       </c>
       <c r="F18" s="28">
         <v>26.3</v>
       </c>
       <c r="G18" s="28" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="28">
         <v>82.5</v>
       </c>
       <c r="I18" s="28">
         <v>75</v>
       </c>
       <c r="J18" s="28">
         <v>98.16</v>
       </c>
       <c r="K18" s="28" t="s">
         <v>10</v>
       </c>
       <c r="L18" s="28">
         <v>401.6</v>
       </c>
+      <c r="M18" s="28">
+        <v>626.79999999999995</v>
+      </c>
     </row>
-    <row r="19" spans="1:15" s="9" customFormat="1">
+    <row r="19" spans="1:16" s="9" customFormat="1">
       <c r="A19" s="22">
         <v>590000000</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="28">
         <v>337.8</v>
       </c>
       <c r="F19" s="28">
         <v>347.5</v>
       </c>
       <c r="G19" s="28">
         <v>271.7</v>
       </c>
       <c r="H19" s="28">
         <v>492.9</v>
       </c>
       <c r="I19" s="28">
         <v>577.303</v>
       </c>
       <c r="J19" s="28">
         <v>991.03499999999997</v>
       </c>
       <c r="K19" s="28">
         <v>1428.3</v>
       </c>
       <c r="L19" s="28">
         <v>1578.7</v>
       </c>
+      <c r="M19" s="28">
+        <v>1763.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:15" s="9" customFormat="1">
+    <row r="20" spans="1:16" s="9" customFormat="1">
       <c r="A20" s="22">
         <v>610000000</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F20" s="28">
         <v>3533.1</v>
       </c>
       <c r="G20" s="28">
         <v>5251.7</v>
       </c>
       <c r="H20" s="28">
         <v>4721.1710000000003</v>
       </c>
       <c r="I20" s="28">
         <v>4471.2070000000003</v>
       </c>
       <c r="J20" s="28">
         <v>6127.2830000000004</v>
       </c>
       <c r="K20" s="28">
         <v>6600.1</v>
       </c>
       <c r="L20" s="28">
         <v>4364.3</v>
       </c>
+      <c r="M20" s="28">
+        <v>6851.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:15" s="9" customFormat="1">
+    <row r="21" spans="1:16" s="9" customFormat="1">
       <c r="A21" s="22"/>
       <c r="B21" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="28">
         <v>203.1</v>
       </c>
       <c r="D21" s="28">
         <v>766</v>
       </c>
       <c r="E21" s="28">
         <v>736.5</v>
       </c>
       <c r="F21" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G21" s="28" t="s">
         <v>4</v>
       </c>
       <c r="H21" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I21" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J21" s="28" t="s">
         <v>4</v>
       </c>
       <c r="K21" s="28" t="s">
         <v>4</v>
       </c>
       <c r="L21" s="28" t="s">
         <v>4</v>
       </c>
+      <c r="M21" s="28" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="22" spans="1:15" s="9" customFormat="1">
+    <row r="22" spans="1:16" s="9" customFormat="1">
       <c r="A22" s="22">
         <v>620000000</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F22" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G22" s="28" t="s">
         <v>4</v>
       </c>
       <c r="H22" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I22" s="28" t="s">
         <v>4</v>
       </c>
       <c r="J22" s="28">
         <v>15.2</v>
       </c>
       <c r="K22" s="28">
         <v>45.5</v>
       </c>
       <c r="L22" s="28">
         <v>46</v>
       </c>
+      <c r="M22" s="28">
+        <v>52.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:15" s="9" customFormat="1">
+    <row r="23" spans="1:16" s="9" customFormat="1">
       <c r="A23" s="22">
         <v>630000000</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="28">
         <v>140.4</v>
       </c>
       <c r="D23" s="28">
         <v>365.1</v>
       </c>
       <c r="E23" s="28">
         <v>422.7</v>
       </c>
       <c r="F23" s="28">
         <v>369.5</v>
       </c>
       <c r="G23" s="28">
         <v>632</v>
       </c>
       <c r="H23" s="28">
         <v>691.12800000000004</v>
       </c>
       <c r="I23" s="28">
         <v>522.86699999999996</v>
       </c>
       <c r="J23" s="28">
         <v>1500.826</v>
       </c>
       <c r="K23" s="28">
         <v>2090.1</v>
       </c>
       <c r="L23" s="28">
         <v>2006.9</v>
       </c>
+      <c r="M23" s="28">
+        <v>2381.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:15" s="9" customFormat="1">
+    <row r="24" spans="1:16" s="9" customFormat="1">
       <c r="A24" s="22">
         <v>750000000</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="28" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="28" t="s">
         <v>5</v>
       </c>
       <c r="G24" s="28" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="28" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J24" s="28" t="s">
         <v>5</v>
       </c>
       <c r="K24" s="28" t="s">
         <v>10</v>
       </c>
       <c r="L24" s="28" t="s">
         <v>5</v>
       </c>
+      <c r="M24" s="49" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="25" spans="1:15" s="9" customFormat="1">
+    <row r="25" spans="1:16" s="9" customFormat="1">
       <c r="A25" s="22">
         <v>790000000</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="28">
         <v>300</v>
       </c>
       <c r="G25" s="28" t="s">
         <v>5</v>
       </c>
       <c r="H25" s="28" t="s">
         <v>5</v>
       </c>
       <c r="I25" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J25" s="28" t="s">
         <v>5</v>
       </c>
       <c r="K25" s="28">
         <v>150</v>
       </c>
       <c r="L25" s="28">
         <v>212.6</v>
       </c>
+      <c r="M25" s="28">
+        <v>201.1</v>
+      </c>
     </row>
-    <row r="26" spans="1:15">
-      <c r="M26" s="23"/>
+    <row r="26" spans="1:16">
       <c r="N26" s="23"/>
       <c r="O26" s="23"/>
+      <c r="P26" s="23"/>
     </row>
-    <row r="27" spans="1:15">
-      <c r="M27" s="23"/>
+    <row r="27" spans="1:16">
       <c r="N27" s="23"/>
       <c r="O27" s="23"/>
+      <c r="P27" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:L2"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>