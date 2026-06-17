--- v0 (2026-04-16)
+++ v1 (2026-06-17)
@@ -1,65 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12975" windowHeight="10050" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12975" windowHeight="10050" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="68">
   <si>
     <t>..</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
   </si>
   <si>
     <t xml:space="preserve">Дильдибаева Айжан Абаевна  </t>
   </si>
   <si>
     <t>+7 7172749319</t>
@@ -230,56 +225,56 @@
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Түркістан облысы мен республикалық маңызы бар Шымкент қаласы 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылықтары өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесіне сәйкес қалыптастырылады.
 </t>
   </si>
   <si>
     <t>СКК коды 14110102</t>
   </si>
   <si>
     <t>Орман өсіру саласындағы өнімдердің (көрсетілетін қызметтердің) көлемі – басты мақсатта пайдалану және орманды күтіп-баптау үшiн ағаш кесу, орман екпелерін қайта құрумен және іріктеме санитарлық кесу барысында дайындалған сүректің құны, орман өсіру, орманды қалпына келтіру және орман орналастыру бойынша шығындар, орман өсіру және ағаш дайындамаларымен байланысты көрсетілетін қызметтердің құны.</t>
   </si>
   <si>
     <t>Жалпы мемлекеттік статистикалық байқау 1-орман «Орман өсіру мен ағаш дайындау қызметі туралы есеп », өңірлердің орман ұйымдары ұсынады.</t>
   </si>
   <si>
     <t>мың тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="173" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="51">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1879,51 +1874,51 @@
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -3254,94 +3249,94 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="894" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1922" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -5647,86 +5642,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5906,52 +5901,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.dildibaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="11">
         <v>14110102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="24" t="s">
@@ -6040,60 +6035,60 @@
         <v>2</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>4</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="42"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="57" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="43">
-        <v>45818</v>
+        <v>46183</v>
       </c>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="57" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="43">
-        <v>46183</v>
+        <v>46548</v>
       </c>
       <c r="M17" s="4"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="57" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>5</v>
       </c>
       <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="57" t="s">
         <v>26</v>
       </c>
@@ -6122,53 +6117,51 @@
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="51" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="51" t="s">
         <v>57</v>
       </c>
@@ -6190,53 +6183,51 @@
       <c r="B12" s="52" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="53" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:X27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" style="1" customWidth="1"/>
     <col min="3" max="21" width="12.7109375" style="19" customWidth="1"/>
     <col min="22" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="8.85546875" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:21" s="8" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>