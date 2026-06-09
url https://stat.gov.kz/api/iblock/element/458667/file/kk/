--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="12975" windowHeight="10050" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="86">
   <si>
     <t>..</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
   </si>
   <si>
     <t xml:space="preserve">Дильдибаева Айжан Абаевна  </t>
   </si>
   <si>
     <t>+7 7172749319</t>
   </si>
   <si>
     <t>a.dildibaeva@aspire.gov.kz</t>
   </si>
   <si>
@@ -284,58 +279,58 @@
   <si>
     <t>4,8 есе</t>
   </si>
   <si>
     <t>2,8 есе</t>
   </si>
   <si>
     <t>14,4 есе</t>
   </si>
   <si>
     <t>8,2 есе</t>
   </si>
   <si>
     <t>3,3 есе</t>
   </si>
   <si>
     <t>2,7 есе</t>
   </si>
   <si>
     <t>5 есе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
-    <numFmt numFmtId="173" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="196" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1940,51 +1935,51 @@
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -3316,93 +3311,93 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="894" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1922" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="196" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -5720,86 +5715,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5980,51 +5975,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.dildibaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="11">
         <v>141203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="24" t="s">
@@ -6113,60 +6108,60 @@
         <v>2</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>4</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="43"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="42">
-        <v>45818</v>
+        <v>46183</v>
       </c>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="42">
-        <v>46183</v>
+        <v>46548</v>
       </c>
       <c r="M17" s="4"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>5</v>
       </c>
       <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>26</v>
       </c>
@@ -6261,103 +6256,103 @@
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="53" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X28"/>
+  <dimension ref="A2:Y28"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" style="1" customWidth="1"/>
     <col min="3" max="14" width="9.7109375" style="20" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="20" customWidth="1"/>
-    <col min="16" max="21" width="9.7109375" style="20" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="16" max="22" width="9.7109375" style="20" customWidth="1"/>
+    <col min="23" max="30" width="9.140625" style="1"/>
+    <col min="31" max="31" width="8.85546875" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" s="8" customFormat="1" ht="33.75" customHeight="1">
+    <row r="2" spans="1:22" s="8" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="45" t="s">
         <v>65</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="S3" s="62" t="s">
         <v>67</v>
       </c>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
     </row>
-    <row r="4" spans="1:21" s="9" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:22" s="9" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7">
         <v>2006</v>
       </c>
       <c r="D4" s="7">
         <v>2007</v>
       </c>
       <c r="E4" s="7">
         <v>2008</v>
       </c>
       <c r="F4" s="7">
         <v>2009</v>
       </c>
       <c r="G4" s="7">
         <v>2010</v>
       </c>
       <c r="H4" s="7">
         <v>2011</v>
       </c>
       <c r="I4" s="7">
         <v>2012</v>
       </c>
@@ -6375,52 +6370,55 @@
       </c>
       <c r="N4" s="7">
         <v>2017</v>
       </c>
       <c r="O4" s="7">
         <v>2018</v>
       </c>
       <c r="P4" s="7">
         <v>2019</v>
       </c>
       <c r="Q4" s="7">
         <v>2020</v>
       </c>
       <c r="R4" s="7">
         <v>2021</v>
       </c>
       <c r="S4" s="7">
         <v>2022</v>
       </c>
       <c r="T4" s="7">
         <v>2023</v>
       </c>
       <c r="U4" s="7">
         <v>2024</v>
       </c>
+      <c r="V4" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="55" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="26">
         <v>120.70357855462598</v>
       </c>
       <c r="D5" s="26">
         <v>97.627179118032686</v>
       </c>
       <c r="E5" s="26">
         <v>118.97886122510553</v>
       </c>
       <c r="F5" s="26">
         <v>105.60169176315203</v>
       </c>
       <c r="G5" s="27">
         <v>92.6</v>
       </c>
       <c r="H5" s="28">
         <v>115.6</v>
       </c>
       <c r="I5" s="29">
         <v>107.3</v>
       </c>
@@ -6438,52 +6436,55 @@
       </c>
       <c r="N5" s="31">
         <v>132.1</v>
       </c>
       <c r="O5" s="32">
         <v>102.2</v>
       </c>
       <c r="P5" s="32">
         <v>98.9</v>
       </c>
       <c r="Q5" s="32">
         <v>104.3</v>
       </c>
       <c r="R5" s="32">
         <v>118.1</v>
       </c>
       <c r="S5" s="32">
         <v>99.1</v>
       </c>
       <c r="T5" s="32">
         <v>118.6</v>
       </c>
       <c r="U5" s="32">
         <v>88.7</v>
       </c>
+      <c r="V5" s="32">
+        <v>114.54742916532904</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="22">
         <v>100000000</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="21" t="s">
@@ -6503,52 +6504,55 @@
       </c>
       <c r="N6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="O6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Q6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="R6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="33">
         <v>81.099999999999994</v>
       </c>
       <c r="T6" s="33">
         <v>122.1</v>
       </c>
       <c r="U6" s="33">
         <v>93.2</v>
       </c>
+      <c r="V6" s="33">
+        <v>212.34326189733218</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="7" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="22">
         <v>110000000</v>
       </c>
       <c r="B7" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="34">
         <v>142.69999999999999</v>
       </c>
       <c r="D7" s="34">
         <v>93.3</v>
       </c>
       <c r="E7" s="34">
         <v>157.1</v>
       </c>
       <c r="F7" s="34">
         <v>103</v>
       </c>
       <c r="G7" s="35">
         <v>91.1</v>
       </c>
       <c r="H7" s="36">
         <v>109.7</v>
       </c>
       <c r="I7" s="37">
@@ -6568,52 +6572,55 @@
       </c>
       <c r="N7" s="39">
         <v>199</v>
       </c>
       <c r="O7" s="33">
         <v>99.7</v>
       </c>
       <c r="P7" s="33">
         <v>87.3</v>
       </c>
       <c r="Q7" s="33">
         <v>65</v>
       </c>
       <c r="R7" s="33">
         <v>158.30000000000001</v>
       </c>
       <c r="S7" s="33">
         <v>111.4</v>
       </c>
       <c r="T7" s="33">
         <v>103.1</v>
       </c>
       <c r="U7" s="33">
         <v>65.400000000000006</v>
       </c>
+      <c r="V7" s="33">
+        <v>124.24812620944796</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="8" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="22">
         <v>150000000</v>
       </c>
       <c r="B8" s="57" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>68</v>
       </c>
       <c r="D8" s="34" t="s">
         <v>71</v>
       </c>
       <c r="E8" s="34">
         <v>142.69999999999999</v>
       </c>
       <c r="F8" s="34">
         <v>100.7</v>
       </c>
       <c r="G8" s="35">
         <v>73.2</v>
       </c>
       <c r="H8" s="36">
         <v>112.4</v>
       </c>
       <c r="I8" s="37">
@@ -6633,52 +6640,55 @@
       </c>
       <c r="N8" s="39">
         <v>122.5</v>
       </c>
       <c r="O8" s="33">
         <v>92.7</v>
       </c>
       <c r="P8" s="33">
         <v>105.7</v>
       </c>
       <c r="Q8" s="33">
         <v>148.9</v>
       </c>
       <c r="R8" s="33">
         <v>146.30000000000001</v>
       </c>
       <c r="S8" s="33">
         <v>87.9</v>
       </c>
       <c r="T8" s="33">
         <v>161.80000000000001</v>
       </c>
       <c r="U8" s="33">
         <v>98</v>
       </c>
+      <c r="V8" s="33">
+        <v>127.34308637891077</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="9" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="22">
         <v>190000000</v>
       </c>
       <c r="B9" s="57" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="34">
         <v>97.2</v>
       </c>
       <c r="D9" s="34">
         <v>87.3</v>
       </c>
       <c r="E9" s="34">
         <v>113.7</v>
       </c>
       <c r="F9" s="34">
         <v>117.6</v>
       </c>
       <c r="G9" s="35">
         <v>65.5</v>
       </c>
       <c r="H9" s="36">
         <v>109.4</v>
       </c>
       <c r="I9" s="37">
@@ -6698,52 +6708,55 @@
       </c>
       <c r="N9" s="39">
         <v>107.9</v>
       </c>
       <c r="O9" s="33">
         <v>153.69999999999999</v>
       </c>
       <c r="P9" s="33">
         <v>85</v>
       </c>
       <c r="Q9" s="33">
         <v>91.5</v>
       </c>
       <c r="R9" s="33">
         <v>103.2</v>
       </c>
       <c r="S9" s="33">
         <v>86.4</v>
       </c>
       <c r="T9" s="33">
         <v>120.8</v>
       </c>
       <c r="U9" s="33">
         <v>129.5</v>
       </c>
+      <c r="V9" s="33">
+        <v>71.713253340605405</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="10" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="22">
         <v>230000000</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="34">
         <v>140.30000000000001</v>
       </c>
       <c r="D10" s="34">
         <v>82.9</v>
       </c>
       <c r="E10" s="34">
         <v>75.099999999999994</v>
       </c>
       <c r="F10" s="34">
         <v>89.9</v>
       </c>
       <c r="G10" s="35">
         <v>87.9</v>
       </c>
       <c r="H10" s="36">
         <v>83</v>
       </c>
       <c r="I10" s="37">
@@ -6763,52 +6776,55 @@
       </c>
       <c r="N10" s="39">
         <v>91.9</v>
       </c>
       <c r="O10" s="33" t="s">
         <v>81</v>
       </c>
       <c r="P10" s="33">
         <v>33.9</v>
       </c>
       <c r="Q10" s="33">
         <v>18.100000000000001</v>
       </c>
       <c r="R10" s="33">
         <v>133.30000000000001</v>
       </c>
       <c r="S10" s="33">
         <v>50.4</v>
       </c>
       <c r="T10" s="33">
         <v>141.9</v>
       </c>
       <c r="U10" s="33">
         <v>53.7</v>
       </c>
+      <c r="V10" s="33">
+        <v>304.28107469737228</v>
+      </c>
     </row>
-    <row r="11" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="11" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="22">
         <v>270000000</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="34" t="s">
         <v>69</v>
       </c>
       <c r="D11" s="34">
         <v>75.400000000000006</v>
       </c>
       <c r="E11" s="34">
         <v>50.1</v>
       </c>
       <c r="F11" s="34">
         <v>118.9</v>
       </c>
       <c r="G11" s="35">
         <v>53.1</v>
       </c>
       <c r="H11" s="36">
         <v>54.5</v>
       </c>
       <c r="I11" s="37">
@@ -6828,52 +6844,55 @@
       </c>
       <c r="N11" s="39">
         <v>14.4</v>
       </c>
       <c r="O11" s="33">
         <v>176.5</v>
       </c>
       <c r="P11" s="33">
         <v>170.3</v>
       </c>
       <c r="Q11" s="33">
         <v>57.7</v>
       </c>
       <c r="R11" s="33">
         <v>141.30000000000001</v>
       </c>
       <c r="S11" s="33">
         <v>84.2</v>
       </c>
       <c r="T11" s="33">
         <v>108.8</v>
       </c>
       <c r="U11" s="33">
         <v>128.30000000000001</v>
       </c>
+      <c r="V11" s="33">
+        <v>100.12922316278375</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="12" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="22">
         <v>310000000</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="34">
         <v>98.7</v>
       </c>
       <c r="D12" s="34">
         <v>98.1</v>
       </c>
       <c r="E12" s="34">
         <v>83</v>
       </c>
       <c r="F12" s="34" t="s">
         <v>74</v>
       </c>
       <c r="G12" s="35">
         <v>83.5</v>
       </c>
       <c r="H12" s="36">
         <v>157.1</v>
       </c>
       <c r="I12" s="37">
@@ -6893,52 +6912,55 @@
       </c>
       <c r="N12" s="39" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="33">
         <v>59</v>
       </c>
       <c r="P12" s="33">
         <v>101.2</v>
       </c>
       <c r="Q12" s="33">
         <v>112.7</v>
       </c>
       <c r="R12" s="33">
         <v>108.5</v>
       </c>
       <c r="S12" s="33">
         <v>104.3</v>
       </c>
       <c r="T12" s="33">
         <v>89.7</v>
       </c>
       <c r="U12" s="33">
         <v>88.9</v>
       </c>
+      <c r="V12" s="33">
+        <v>89.123203726800099</v>
+      </c>
     </row>
-    <row r="13" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="13" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="22">
         <v>330000000</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="21" t="s">
@@ -6958,52 +6980,55 @@
       </c>
       <c r="N13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="O13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Q13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="R13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S13" s="33">
         <v>80.599999999999994</v>
       </c>
       <c r="T13" s="33">
         <v>119.6</v>
       </c>
       <c r="U13" s="33">
         <v>137.1</v>
       </c>
+      <c r="V13" s="33">
+        <v>150.62580338639205</v>
+      </c>
     </row>
-    <row r="14" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="14" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="22">
         <v>350000000</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="34" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="34">
         <v>21.9</v>
       </c>
       <c r="E14" s="34" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="34">
         <v>96</v>
       </c>
       <c r="G14" s="35">
         <v>159.4</v>
       </c>
       <c r="H14" s="36">
         <v>96.5</v>
       </c>
       <c r="I14" s="37">
@@ -7023,52 +7048,55 @@
       </c>
       <c r="N14" s="39" t="s">
         <v>77</v>
       </c>
       <c r="O14" s="33">
         <v>23.9</v>
       </c>
       <c r="P14" s="33" t="s">
         <v>80</v>
       </c>
       <c r="Q14" s="33">
         <v>116.7</v>
       </c>
       <c r="R14" s="33">
         <v>88.9</v>
       </c>
       <c r="S14" s="33">
         <v>127.2</v>
       </c>
       <c r="T14" s="33">
         <v>143.5</v>
       </c>
       <c r="U14" s="33">
         <v>21.3</v>
       </c>
+      <c r="V14" s="33">
+        <v>115.42391590013142</v>
+      </c>
     </row>
-    <row r="15" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="15" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="22">
         <v>390000000</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="34">
         <v>145.5</v>
       </c>
       <c r="D15" s="34">
         <v>67.8</v>
       </c>
       <c r="E15" s="34">
         <v>172.4</v>
       </c>
       <c r="F15" s="34">
         <v>106.5</v>
       </c>
       <c r="G15" s="35">
         <v>76.400000000000006</v>
       </c>
       <c r="H15" s="36">
         <v>110.4</v>
       </c>
       <c r="I15" s="37">
@@ -7088,52 +7116,55 @@
       </c>
       <c r="N15" s="39">
         <v>120.9</v>
       </c>
       <c r="O15" s="33">
         <v>139.69999999999999</v>
       </c>
       <c r="P15" s="33">
         <v>146.4</v>
       </c>
       <c r="Q15" s="33">
         <v>105.4</v>
       </c>
       <c r="R15" s="33">
         <v>76.5</v>
       </c>
       <c r="S15" s="33">
         <v>77</v>
       </c>
       <c r="T15" s="33">
         <v>254.3</v>
       </c>
       <c r="U15" s="33">
         <v>94.9</v>
       </c>
+      <c r="V15" s="33">
+        <v>109.22104192902712</v>
+      </c>
     </row>
-    <row r="16" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="16" spans="1:22" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="22">
         <v>430000000</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="34">
         <v>84.8</v>
       </c>
       <c r="D16" s="34">
         <v>130.9</v>
       </c>
       <c r="E16" s="34">
         <v>119.6</v>
       </c>
       <c r="F16" s="34" t="s">
         <v>75</v>
       </c>
       <c r="G16" s="35">
         <v>171.3</v>
       </c>
       <c r="H16" s="36">
         <v>150.19999999999999</v>
       </c>
       <c r="I16" s="37">
@@ -7153,52 +7184,55 @@
       </c>
       <c r="N16" s="39">
         <v>85</v>
       </c>
       <c r="O16" s="33" t="s">
         <v>82</v>
       </c>
       <c r="P16" s="33">
         <v>138.6</v>
       </c>
       <c r="Q16" s="33">
         <v>182.9</v>
       </c>
       <c r="R16" s="33">
         <v>40.5</v>
       </c>
       <c r="S16" s="33" t="s">
         <v>83</v>
       </c>
       <c r="T16" s="33">
         <v>39.4</v>
       </c>
       <c r="U16" s="33">
         <v>116.8</v>
       </c>
+      <c r="V16" s="33">
+        <v>139.17199002580094</v>
+      </c>
     </row>
-    <row r="17" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="17" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="22">
         <v>470000000</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="21" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="21" t="s">
@@ -7218,52 +7252,55 @@
       </c>
       <c r="N17" s="39">
         <v>105.4</v>
       </c>
       <c r="O17" s="33">
         <v>97.2</v>
       </c>
       <c r="P17" s="33">
         <v>83.2</v>
       </c>
       <c r="Q17" s="33" t="s">
         <v>84</v>
       </c>
       <c r="R17" s="33">
         <v>23.5</v>
       </c>
       <c r="S17" s="33">
         <v>88.3</v>
       </c>
       <c r="T17" s="33">
         <v>133.30000000000001</v>
       </c>
       <c r="U17" s="33">
         <v>110.3</v>
       </c>
+      <c r="V17" s="33">
+        <v>431.79217447081459</v>
+      </c>
     </row>
-    <row r="18" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="18" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A18" s="22">
         <v>550000000</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="21" t="s">
@@ -7283,52 +7320,55 @@
       </c>
       <c r="N18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="O18" s="33">
         <v>117.4</v>
       </c>
       <c r="P18" s="33">
         <v>136.30000000000001</v>
       </c>
       <c r="Q18" s="33" t="s">
         <v>85</v>
       </c>
       <c r="R18" s="33">
         <v>118.3</v>
       </c>
       <c r="S18" s="33">
         <v>85.3</v>
       </c>
       <c r="T18" s="33">
         <v>126.9</v>
       </c>
       <c r="U18" s="33">
         <v>53.4</v>
       </c>
+      <c r="V18" s="33">
+        <v>141.6645928202027</v>
+      </c>
     </row>
-    <row r="19" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="19" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A19" s="22">
         <v>590000000</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="21" t="s">
@@ -7348,52 +7388,55 @@
       </c>
       <c r="N19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="P19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Q19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="R19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S19" s="33">
         <v>158.6</v>
       </c>
       <c r="T19" s="33">
         <v>48.2</v>
       </c>
       <c r="U19" s="33">
         <v>279.89999999999998</v>
       </c>
+      <c r="V19" s="33">
+        <v>99.182425067629495</v>
+      </c>
     </row>
-    <row r="20" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="20" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A20" s="22">
         <v>610000000</v>
       </c>
       <c r="B20" s="57" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="34">
         <v>109.7</v>
       </c>
       <c r="D20" s="34" t="s">
         <v>72</v>
       </c>
       <c r="E20" s="34">
         <v>20.6</v>
       </c>
       <c r="F20" s="34">
         <v>100.2</v>
       </c>
       <c r="G20" s="35">
         <v>191.3</v>
       </c>
       <c r="H20" s="36">
         <v>109</v>
       </c>
       <c r="I20" s="37">
@@ -7413,52 +7456,55 @@
       </c>
       <c r="N20" s="39">
         <v>131.6</v>
       </c>
       <c r="O20" s="33">
         <v>94.8</v>
       </c>
       <c r="P20" s="33">
         <v>103.1</v>
       </c>
       <c r="Q20" s="33">
         <v>94.5</v>
       </c>
       <c r="R20" s="33">
         <v>142.5</v>
       </c>
       <c r="S20" s="33">
         <v>133</v>
       </c>
       <c r="T20" s="33">
         <v>138.6</v>
       </c>
       <c r="U20" s="33">
         <v>90.5</v>
       </c>
+      <c r="V20" s="33">
+        <v>129.29785759043958</v>
+      </c>
     </row>
-    <row r="21" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="21" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A21" s="22"/>
       <c r="B21" s="56" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="34">
         <v>76.099999999999994</v>
       </c>
       <c r="D21" s="34">
         <v>105.9</v>
       </c>
       <c r="E21" s="34">
         <v>92</v>
       </c>
       <c r="F21" s="34" t="s">
         <v>76</v>
       </c>
       <c r="G21" s="35">
         <v>86.3</v>
       </c>
       <c r="H21" s="36">
         <v>175</v>
       </c>
       <c r="I21" s="37">
         <v>106.5</v>
       </c>
@@ -7476,52 +7522,55 @@
       </c>
       <c r="N21" s="39">
         <v>95.8</v>
       </c>
       <c r="O21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="P21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Q21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="R21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="S21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="V21" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="22" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="22">
         <v>620000000</v>
       </c>
       <c r="B22" s="56" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="34">
         <v>83.6</v>
       </c>
       <c r="D22" s="34">
         <v>84.7</v>
       </c>
       <c r="E22" s="34">
         <v>152.6</v>
       </c>
       <c r="F22" s="34">
         <v>98</v>
       </c>
       <c r="G22" s="35">
         <v>129.1</v>
       </c>
       <c r="H22" s="36">
         <v>114.9</v>
       </c>
       <c r="I22" s="37">
@@ -7541,52 +7590,55 @@
       </c>
       <c r="N22" s="39">
         <v>104.9</v>
       </c>
       <c r="O22" s="33">
         <v>101.3</v>
       </c>
       <c r="P22" s="33">
         <v>115.8</v>
       </c>
       <c r="Q22" s="33">
         <v>96.9</v>
       </c>
       <c r="R22" s="33">
         <v>121</v>
       </c>
       <c r="S22" s="33">
         <v>107.6</v>
       </c>
       <c r="T22" s="33">
         <v>95.6</v>
       </c>
       <c r="U22" s="33">
         <v>117.9</v>
       </c>
+      <c r="V22" s="33">
+        <v>78.018660812294186</v>
+      </c>
     </row>
-    <row r="23" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="23" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A23" s="22">
         <v>630000000</v>
       </c>
       <c r="B23" s="57" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="34">
         <v>95</v>
       </c>
       <c r="D23" s="34">
         <v>100.9</v>
       </c>
       <c r="E23" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="F23" s="34">
         <v>87.6</v>
       </c>
       <c r="G23" s="35">
         <v>69.7</v>
       </c>
       <c r="H23" s="36">
         <v>115.3</v>
       </c>
       <c r="I23" s="37">
@@ -7606,52 +7658,55 @@
       </c>
       <c r="N23" s="39">
         <v>103.1</v>
       </c>
       <c r="O23" s="33">
         <v>118.3</v>
       </c>
       <c r="P23" s="33">
         <v>68.099999999999994</v>
       </c>
       <c r="Q23" s="33">
         <v>96.9</v>
       </c>
       <c r="R23" s="33">
         <v>114.4</v>
       </c>
       <c r="S23" s="33">
         <v>120.4</v>
       </c>
       <c r="T23" s="33">
         <v>89.3</v>
       </c>
       <c r="U23" s="33">
         <v>80.8</v>
       </c>
+      <c r="V23" s="33">
+        <v>150.84496273098546</v>
+      </c>
     </row>
-    <row r="24" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="24" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A24" s="22">
         <v>710000000</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="34">
         <v>155.1</v>
       </c>
       <c r="D24" s="34">
         <v>93.1</v>
       </c>
       <c r="E24" s="34">
         <v>137.80000000000001</v>
       </c>
       <c r="F24" s="34">
         <v>95.7</v>
       </c>
       <c r="G24" s="35">
         <v>120.8</v>
       </c>
       <c r="H24" s="36">
         <v>128.5</v>
       </c>
       <c r="I24" s="37">
@@ -7671,52 +7726,55 @@
       </c>
       <c r="N24" s="39">
         <v>101.1</v>
       </c>
       <c r="O24" s="33">
         <v>82.5</v>
       </c>
       <c r="P24" s="33">
         <v>116.9</v>
       </c>
       <c r="Q24" s="33">
         <v>82.3</v>
       </c>
       <c r="R24" s="33">
         <v>138.30000000000001</v>
       </c>
       <c r="S24" s="33">
         <v>90.6</v>
       </c>
       <c r="T24" s="33">
         <v>115.9</v>
       </c>
       <c r="U24" s="33">
         <v>93.9</v>
       </c>
+      <c r="V24" s="33">
+        <v>78.636608803461911</v>
+      </c>
     </row>
-    <row r="25" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="25" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A25" s="22">
         <v>750000000</v>
       </c>
       <c r="B25" s="57" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H25" s="21" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="21" t="s">
@@ -7736,52 +7794,55 @@
       </c>
       <c r="N25" s="39" t="s">
         <v>80</v>
       </c>
       <c r="O25" s="33">
         <v>89</v>
       </c>
       <c r="P25" s="33">
         <v>92.6</v>
       </c>
       <c r="Q25" s="33">
         <v>74.599999999999994</v>
       </c>
       <c r="R25" s="33">
         <v>111.4</v>
       </c>
       <c r="S25" s="33">
         <v>95.8</v>
       </c>
       <c r="T25" s="33">
         <v>138</v>
       </c>
       <c r="U25" s="33">
         <v>94.3</v>
       </c>
+      <c r="V25" s="33">
+        <v>139.19818223052332</v>
+      </c>
     </row>
-    <row r="26" spans="1:24" s="9" customFormat="1" ht="12.75" customHeight="1">
+    <row r="26" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A26" s="22">
         <v>790000000</v>
       </c>
       <c r="B26" s="57" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="21" t="s">
@@ -7801,64 +7862,67 @@
       </c>
       <c r="N26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="33">
         <v>18.7</v>
       </c>
       <c r="P26" s="33">
         <v>101.9</v>
       </c>
       <c r="Q26" s="33">
         <v>170.1</v>
       </c>
       <c r="R26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="S26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="T26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="U26" s="33" t="s">
         <v>1</v>
       </c>
+      <c r="V26" s="33" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="27" spans="1:24">
-      <c r="V27" s="23"/>
+    <row r="27" spans="1:25">
       <c r="W27" s="23"/>
       <c r="X27" s="23"/>
+      <c r="Y27" s="23"/>
     </row>
-    <row r="28" spans="1:24">
-      <c r="V28" s="23"/>
+    <row r="28" spans="1:25">
       <c r="W28" s="23"/>
       <c r="X28" s="23"/>
+      <c r="Y28" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="S3:U3"/>
+    <mergeCell ref="S3:V3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>