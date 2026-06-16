--- v0 (2026-04-24)
+++ v1 (2026-06-16)
@@ -1,77 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="11865" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="R6" i="30" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="69">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -240,54 +235,54 @@
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
   </si>
   <si>
     <t>Данный показатель включен в форму  с 2006 года; Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
   </si>
   <si>
     <t>тыс.тенге</t>
   </si>
   <si>
     <t>Общегосударственное статистическое наблюдение  1-рыба"О рыболовстве и аквакультуре", представляемая рыбными хозяйствами регионов</t>
   </si>
   <si>
     <t xml:space="preserve">формируется согласно Методике расчета валового выпуска продукции (услуг) сельского, лесного и рыбного хозяйства
 </t>
   </si>
   <si>
     <t>Объем продукции (услуг) в рыболовстве и аквакультуре - стоимость выловленной рыбы, добытых морепродуктов и морских материалов(ракообразных, моллюсков, черепах, асцидий, морских ежей, натурального жемчуга, губок, кораллов, водорослей), затраты на разведение морских организмов и культур, а также стоимость оказанных услуг, связанных рыболовством и рыбоводством</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="173" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
-    <numFmt numFmtId="174" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1856,51 +1851,51 @@
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -3260,71 +3255,71 @@
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="894" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1922" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -5616,86 +5611,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5875,53 +5870,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.mazhirova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
     </row>
     <row r="2" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="17">
         <v>14110103</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>30</v>
@@ -6091,53 +6084,51 @@
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="14"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
@@ -6157,100 +6148,99 @@
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="15" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X27"/>
+  <dimension ref="A2:Y27"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" style="1" customWidth="1"/>
     <col min="3" max="15" width="11" style="30" customWidth="1"/>
-    <col min="16" max="21" width="12.7109375" style="30" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="16" max="22" width="12.7109375" style="30" customWidth="1"/>
+    <col min="23" max="30" width="9.140625" style="1"/>
+    <col min="31" max="31" width="8.85546875" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" s="12" customFormat="1" ht="45" customHeight="1">
+    <row r="2" spans="1:22" s="12" customFormat="1" ht="45" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="48" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="29"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
     </row>
-    <row r="3" spans="1:21">
-      <c r="U3" s="50" t="s">
+    <row r="3" spans="1:22">
+      <c r="V3" s="50" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="13" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:22" s="13" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9">
         <v>2006</v>
       </c>
       <c r="D4" s="9">
         <v>2007</v>
       </c>
       <c r="E4" s="9">
         <v>2008</v>
       </c>
       <c r="F4" s="9">
         <v>2009</v>
       </c>
       <c r="G4" s="9">
         <v>2010</v>
       </c>
       <c r="H4" s="9">
         <v>2011</v>
       </c>
       <c r="I4" s="9">
         <v>2012</v>
       </c>
@@ -6268,52 +6258,55 @@
       </c>
       <c r="N4" s="9">
         <v>2017</v>
       </c>
       <c r="O4" s="9">
         <v>2018</v>
       </c>
       <c r="P4" s="9">
         <v>2019</v>
       </c>
       <c r="Q4" s="9">
         <v>2020</v>
       </c>
       <c r="R4" s="9">
         <v>2021</v>
       </c>
       <c r="S4" s="9">
         <v>2022</v>
       </c>
       <c r="T4" s="9">
         <v>2023</v>
       </c>
       <c r="U4" s="9">
         <v>2024</v>
       </c>
+      <c r="V4" s="9">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="37">
         <v>1972297</v>
       </c>
       <c r="D5" s="31">
         <v>2546894</v>
       </c>
       <c r="E5" s="31">
         <v>2545573.2999999998</v>
       </c>
       <c r="F5" s="31">
         <v>2335175</v>
       </c>
       <c r="G5" s="31">
         <v>2919875</v>
       </c>
       <c r="H5" s="31">
         <v>4024707</v>
       </c>
       <c r="I5" s="31">
         <v>4297671</v>
       </c>
@@ -6331,52 +6324,55 @@
       </c>
       <c r="N5" s="31">
         <v>7780524.33777807</v>
       </c>
       <c r="O5" s="31">
         <v>9275928.7544536293</v>
       </c>
       <c r="P5" s="31">
         <v>10574810.434041776</v>
       </c>
       <c r="Q5" s="31">
         <v>12402788.50402825</v>
       </c>
       <c r="R5" s="31">
         <v>14323693.824633971</v>
       </c>
       <c r="S5" s="31">
         <v>19022952.334930237</v>
       </c>
       <c r="T5" s="31">
         <v>23559059.201297075</v>
       </c>
       <c r="U5" s="31">
         <v>27802092.199999999</v>
       </c>
+      <c r="V5" s="31">
+        <v>37130184.499999993</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" s="13" customFormat="1">
+    <row r="6" spans="1:22" s="13" customFormat="1">
       <c r="A6" s="35">
         <v>100000000</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>59</v>
       </c>
       <c r="D6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="E6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="F6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="G6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="H6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="I6" s="33" t="s">
@@ -6385,64 +6381,67 @@
       <c r="J6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="K6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="L6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="O6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="Q6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="R6" s="34">
-        <f>X6+AP6+AV6+BB6</f>
+        <f>Y6+AQ6+AW6+BC6</f>
         <v>0</v>
       </c>
       <c r="S6" s="33">
         <v>27151.238647000002</v>
       </c>
       <c r="T6" s="33">
         <v>121756.43716599999</v>
       </c>
       <c r="U6" s="33">
         <v>175221.7</v>
       </c>
+      <c r="V6" s="33">
+        <v>1025456.0999999999</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1">
+    <row r="7" spans="1:22" s="13" customFormat="1">
       <c r="A7" s="35">
         <v>110000000</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="39">
         <v>35788</v>
       </c>
       <c r="D7" s="34">
         <v>36734</v>
       </c>
       <c r="E7" s="34">
         <v>52038</v>
       </c>
       <c r="F7" s="34">
         <v>100594</v>
       </c>
       <c r="G7" s="34">
         <v>80301</v>
       </c>
       <c r="H7" s="34">
         <v>79583</v>
       </c>
       <c r="I7" s="34">
@@ -6462,52 +6461,55 @@
       </c>
       <c r="N7" s="34">
         <v>119663.13658999999</v>
       </c>
       <c r="O7" s="34">
         <v>146313.72337211511</v>
       </c>
       <c r="P7" s="34">
         <v>131714.57758099999</v>
       </c>
       <c r="Q7" s="34">
         <v>147422.70938710001</v>
       </c>
       <c r="R7" s="34">
         <v>212158.44305399997</v>
       </c>
       <c r="S7" s="34">
         <v>237530.80558699998</v>
       </c>
       <c r="T7" s="34">
         <v>387587.66659499996</v>
       </c>
       <c r="U7" s="34">
         <v>554473.1</v>
       </c>
+      <c r="V7" s="34">
+        <v>623477.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="13" customFormat="1">
+    <row r="8" spans="1:22" s="13" customFormat="1">
       <c r="A8" s="35">
         <v>150000000</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="39">
         <v>3896</v>
       </c>
       <c r="D8" s="34">
         <v>11795</v>
       </c>
       <c r="E8" s="34">
         <v>12729</v>
       </c>
       <c r="F8" s="34">
         <v>12505</v>
       </c>
       <c r="G8" s="34">
         <v>15069</v>
       </c>
       <c r="H8" s="34">
         <v>26711</v>
       </c>
       <c r="I8" s="34">
@@ -6527,52 +6529,55 @@
       </c>
       <c r="N8" s="34">
         <v>175262.05423400001</v>
       </c>
       <c r="O8" s="34">
         <v>139472.33168590732</v>
       </c>
       <c r="P8" s="34">
         <v>180180.08151485713</v>
       </c>
       <c r="Q8" s="34">
         <v>160194.9963684</v>
       </c>
       <c r="R8" s="34">
         <v>136764.08707466666</v>
       </c>
       <c r="S8" s="34">
         <v>428011.10221899999</v>
       </c>
       <c r="T8" s="34">
         <v>650268.38118200004</v>
       </c>
       <c r="U8" s="34">
         <v>1162260.1000000001</v>
       </c>
+      <c r="V8" s="34">
+        <v>1189649.1000000001</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" s="13" customFormat="1">
+    <row r="9" spans="1:22" s="13" customFormat="1">
       <c r="A9" s="35">
         <v>190000000</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="39">
         <v>434429</v>
       </c>
       <c r="D9" s="34">
         <v>671419</v>
       </c>
       <c r="E9" s="34">
         <v>576484</v>
       </c>
       <c r="F9" s="34">
         <v>573189</v>
       </c>
       <c r="G9" s="34">
         <v>652608</v>
       </c>
       <c r="H9" s="34">
         <v>995889</v>
       </c>
       <c r="I9" s="34">
@@ -6592,52 +6597,55 @@
       </c>
       <c r="N9" s="34">
         <v>996942.76498839993</v>
       </c>
       <c r="O9" s="34">
         <v>948379.86582862341</v>
       </c>
       <c r="P9" s="34">
         <v>1316002.5751397363</v>
       </c>
       <c r="Q9" s="34">
         <v>1416553.712934</v>
       </c>
       <c r="R9" s="34">
         <v>2025024.5927839638</v>
       </c>
       <c r="S9" s="34">
         <v>1596840.4469389096</v>
       </c>
       <c r="T9" s="34">
         <v>2453687.6995805716</v>
       </c>
       <c r="U9" s="34">
         <v>4553339.7</v>
       </c>
+      <c r="V9" s="34">
+        <v>4715227.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" s="13" customFormat="1">
+    <row r="10" spans="1:22" s="13" customFormat="1">
       <c r="A10" s="35">
         <v>230000000</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="39">
         <v>824473</v>
       </c>
       <c r="D10" s="34">
         <v>858748</v>
       </c>
       <c r="E10" s="34">
         <v>1046135</v>
       </c>
       <c r="F10" s="34">
         <v>674475</v>
       </c>
       <c r="G10" s="34">
         <v>902710</v>
       </c>
       <c r="H10" s="34">
         <v>763214</v>
       </c>
       <c r="I10" s="34">
@@ -6657,52 +6665,55 @@
       </c>
       <c r="N10" s="34">
         <v>1452854.0507606699</v>
       </c>
       <c r="O10" s="34">
         <v>1586030.9117501539</v>
       </c>
       <c r="P10" s="34">
         <v>1647180.3722080677</v>
       </c>
       <c r="Q10" s="34">
         <v>1452719.245327</v>
       </c>
       <c r="R10" s="34">
         <v>2225257.1662459001</v>
       </c>
       <c r="S10" s="34">
         <v>2328568.3563740482</v>
       </c>
       <c r="T10" s="34">
         <v>2857219.1001250427</v>
       </c>
       <c r="U10" s="34">
         <v>1976122.8</v>
       </c>
+      <c r="V10" s="34">
+        <v>2963322.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:21" s="13" customFormat="1">
+    <row r="11" spans="1:22" s="13" customFormat="1">
       <c r="A11" s="35">
         <v>270000000</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="39">
         <v>950</v>
       </c>
       <c r="D11" s="34">
         <v>9345</v>
       </c>
       <c r="E11" s="34">
         <v>74288</v>
       </c>
       <c r="F11" s="34">
         <v>18539</v>
       </c>
       <c r="G11" s="34">
         <v>34303</v>
       </c>
       <c r="H11" s="34">
         <v>43814</v>
       </c>
       <c r="I11" s="34">
@@ -6722,52 +6733,55 @@
       </c>
       <c r="N11" s="34">
         <v>71845.636749999991</v>
       </c>
       <c r="O11" s="34">
         <v>77926.361896289818</v>
       </c>
       <c r="P11" s="34">
         <v>108096.60774375337</v>
       </c>
       <c r="Q11" s="34">
         <v>101042.277825</v>
       </c>
       <c r="R11" s="34">
         <v>76692.547613000002</v>
       </c>
       <c r="S11" s="34">
         <v>118057.85085566666</v>
       </c>
       <c r="T11" s="34">
         <v>105764.08444799999</v>
       </c>
       <c r="U11" s="34">
         <v>125330.4</v>
       </c>
+      <c r="V11" s="34">
+        <v>123387.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" s="13" customFormat="1">
+    <row r="12" spans="1:22" s="13" customFormat="1">
       <c r="A12" s="35">
         <v>310000000</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="39">
         <v>17649</v>
       </c>
       <c r="D12" s="34">
         <v>15901</v>
       </c>
       <c r="E12" s="34">
         <v>24901</v>
       </c>
       <c r="F12" s="34">
         <v>21402</v>
       </c>
       <c r="G12" s="34">
         <v>32820</v>
       </c>
       <c r="H12" s="34">
         <v>119500</v>
       </c>
       <c r="I12" s="34">
@@ -6787,52 +6801,55 @@
       </c>
       <c r="N12" s="34">
         <v>442747.75444000005</v>
       </c>
       <c r="O12" s="34">
         <v>447307.88013449725</v>
       </c>
       <c r="P12" s="34">
         <v>337104.77887265407</v>
       </c>
       <c r="Q12" s="34">
         <v>213418.99371200002</v>
       </c>
       <c r="R12" s="34">
         <v>350859.01678289997</v>
       </c>
       <c r="S12" s="34">
         <v>766554.52980409085</v>
       </c>
       <c r="T12" s="34">
         <v>1466598.1351078001</v>
       </c>
       <c r="U12" s="34">
         <v>1987197.9</v>
       </c>
+      <c r="V12" s="34">
+        <v>1675241.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:21" s="13" customFormat="1">
+    <row r="13" spans="1:22" s="13" customFormat="1">
       <c r="A13" s="35">
         <v>330000000</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="G13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="H13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="34" t="s">
@@ -6852,52 +6869,55 @@
       </c>
       <c r="N13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="O13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="P13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="Q13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="R13" s="34">
         <v>213327.41656154548</v>
       </c>
       <c r="S13" s="34">
         <v>305656.26367895451</v>
       </c>
       <c r="T13" s="34">
         <v>170103.38177671429</v>
       </c>
       <c r="U13" s="34">
         <v>118565.1</v>
       </c>
+      <c r="V13" s="34">
+        <v>249566.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:21" s="13" customFormat="1">
+    <row r="14" spans="1:22" s="13" customFormat="1">
       <c r="A14" s="35">
         <v>350000000</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="39">
         <v>193086</v>
       </c>
       <c r="D14" s="34">
         <v>192050</v>
       </c>
       <c r="E14" s="34">
         <v>100863</v>
       </c>
       <c r="F14" s="34">
         <v>109780</v>
       </c>
       <c r="G14" s="34">
         <v>95191</v>
       </c>
       <c r="H14" s="34">
         <v>384791</v>
       </c>
       <c r="I14" s="34">
@@ -6917,52 +6937,55 @@
       </c>
       <c r="N14" s="34">
         <v>290143.66561900004</v>
       </c>
       <c r="O14" s="34">
         <v>300194.25445898424</v>
       </c>
       <c r="P14" s="34">
         <v>287930.90203212493</v>
       </c>
       <c r="Q14" s="34">
         <v>385689.62442529999</v>
       </c>
       <c r="R14" s="34">
         <v>428982.43917393335</v>
       </c>
       <c r="S14" s="34">
         <v>562312.607219</v>
       </c>
       <c r="T14" s="34">
         <v>562064.78998400003</v>
       </c>
       <c r="U14" s="34">
         <v>628508.69999999995</v>
       </c>
+      <c r="V14" s="34">
+        <v>502672.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:21" s="13" customFormat="1">
+    <row r="15" spans="1:22" s="13" customFormat="1">
       <c r="A15" s="35">
         <v>390000000</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="39">
         <v>52135</v>
       </c>
       <c r="D15" s="34">
         <v>60017</v>
       </c>
       <c r="E15" s="34">
         <v>70596</v>
       </c>
       <c r="F15" s="34">
         <v>57857</v>
       </c>
       <c r="G15" s="34">
         <v>46642</v>
       </c>
       <c r="H15" s="34">
         <v>63907</v>
       </c>
       <c r="I15" s="34">
@@ -6982,52 +7005,55 @@
       </c>
       <c r="N15" s="34">
         <v>49310.753588</v>
       </c>
       <c r="O15" s="34">
         <v>74329.254393081676</v>
       </c>
       <c r="P15" s="34">
         <v>74557.059395432618</v>
       </c>
       <c r="Q15" s="34">
         <v>100933.48595470002</v>
       </c>
       <c r="R15" s="34">
         <v>262644.72285000002</v>
       </c>
       <c r="S15" s="34">
         <v>454479.73852500005</v>
       </c>
       <c r="T15" s="34">
         <v>418823.33621999994</v>
       </c>
       <c r="U15" s="34">
         <v>608809.30000000005</v>
       </c>
+      <c r="V15" s="34">
+        <v>552017</v>
+      </c>
     </row>
-    <row r="16" spans="1:21" s="13" customFormat="1">
+    <row r="16" spans="1:22" s="13" customFormat="1">
       <c r="A16" s="35">
         <v>430000000</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="39">
         <v>116940</v>
       </c>
       <c r="D16" s="34">
         <v>149724</v>
       </c>
       <c r="E16" s="34">
         <v>153844</v>
       </c>
       <c r="F16" s="34">
         <v>225868</v>
       </c>
       <c r="G16" s="34">
         <v>324839</v>
       </c>
       <c r="H16" s="34">
         <v>366841</v>
       </c>
       <c r="I16" s="34">
@@ -7047,52 +7073,55 @@
       </c>
       <c r="N16" s="34">
         <v>1063945.862864</v>
       </c>
       <c r="O16" s="34">
         <v>1111841.3613306524</v>
       </c>
       <c r="P16" s="34">
         <v>1459431.2344142864</v>
       </c>
       <c r="Q16" s="34">
         <v>1604297.7531252999</v>
       </c>
       <c r="R16" s="34">
         <v>1897610.5788633353</v>
       </c>
       <c r="S16" s="34">
         <v>2752412.5180570055</v>
       </c>
       <c r="T16" s="34">
         <v>2718548.2877833256</v>
       </c>
       <c r="U16" s="34">
         <v>3836330</v>
       </c>
+      <c r="V16" s="34">
+        <v>3557976.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:24" s="13" customFormat="1">
+    <row r="17" spans="1:25" s="13" customFormat="1">
       <c r="A17" s="35">
         <v>470000000</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="39">
         <v>13908</v>
       </c>
       <c r="D17" s="34">
         <v>227787</v>
       </c>
       <c r="E17" s="34">
         <v>80123</v>
       </c>
       <c r="F17" s="34">
         <v>53518</v>
       </c>
       <c r="G17" s="34">
         <v>59367</v>
       </c>
       <c r="H17" s="34">
         <v>36315</v>
       </c>
       <c r="I17" s="34">
@@ -7112,52 +7141,55 @@
       </c>
       <c r="N17" s="34">
         <v>538008.02463000012</v>
       </c>
       <c r="O17" s="34">
         <v>802528.97982900008</v>
       </c>
       <c r="P17" s="34">
         <v>733925.0267572928</v>
       </c>
       <c r="Q17" s="34">
         <v>693858.59694785124</v>
       </c>
       <c r="R17" s="34">
         <v>1010094.7414413998</v>
       </c>
       <c r="S17" s="34">
         <v>1147560.5898408578</v>
       </c>
       <c r="T17" s="34">
         <v>526878.6613795294</v>
       </c>
       <c r="U17" s="34">
         <v>1524648.7</v>
       </c>
+      <c r="V17" s="34">
+        <v>2483118.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:24" s="13" customFormat="1">
+    <row r="18" spans="1:25" s="13" customFormat="1">
       <c r="A18" s="35">
         <v>550000000</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="39">
         <v>29940</v>
       </c>
       <c r="D18" s="34">
         <v>33461</v>
       </c>
       <c r="E18" s="34">
         <v>34604</v>
       </c>
       <c r="F18" s="34">
         <v>40340</v>
       </c>
       <c r="G18" s="34">
         <v>43043</v>
       </c>
       <c r="H18" s="34">
         <v>85176</v>
       </c>
       <c r="I18" s="34">
@@ -7177,52 +7209,55 @@
       </c>
       <c r="N18" s="34">
         <v>257384.79991400003</v>
       </c>
       <c r="O18" s="34">
         <v>379567.7184597826</v>
       </c>
       <c r="P18" s="34">
         <v>250466.84533415892</v>
       </c>
       <c r="Q18" s="34">
         <v>145238.68323600001</v>
       </c>
       <c r="R18" s="34">
         <v>356729.6326190001</v>
       </c>
       <c r="S18" s="34">
         <v>237577.95144024998</v>
       </c>
       <c r="T18" s="34">
         <v>344352.009762</v>
       </c>
       <c r="U18" s="34">
         <v>1661523.3</v>
       </c>
+      <c r="V18" s="34">
+        <v>1322702.1000000001</v>
+      </c>
     </row>
-    <row r="19" spans="1:24" s="13" customFormat="1">
+    <row r="19" spans="1:25" s="13" customFormat="1">
       <c r="A19" s="35">
         <v>590000000</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="39">
         <v>44743</v>
       </c>
       <c r="D19" s="34">
         <v>36451</v>
       </c>
       <c r="E19" s="34">
         <v>47493</v>
       </c>
       <c r="F19" s="34">
         <v>72791</v>
       </c>
       <c r="G19" s="34">
         <v>67840</v>
       </c>
       <c r="H19" s="34">
         <v>105551</v>
       </c>
       <c r="I19" s="34">
@@ -7242,52 +7277,55 @@
       </c>
       <c r="N19" s="34">
         <v>240274.55731</v>
       </c>
       <c r="O19" s="34">
         <v>216151.40017958099</v>
       </c>
       <c r="P19" s="34">
         <v>260184.18455462632</v>
       </c>
       <c r="Q19" s="34">
         <v>386034.63597200002</v>
       </c>
       <c r="R19" s="34">
         <v>402176.60288700002</v>
       </c>
       <c r="S19" s="34">
         <v>560037.64390415559</v>
       </c>
       <c r="T19" s="34">
         <v>447674.23338200001</v>
       </c>
       <c r="U19" s="34">
         <v>555081.4</v>
       </c>
+      <c r="V19" s="34">
+        <v>1347622</v>
+      </c>
     </row>
-    <row r="20" spans="1:24" s="13" customFormat="1">
+    <row r="20" spans="1:25" s="13" customFormat="1">
       <c r="A20" s="35">
         <v>610000000</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="34" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="34" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="34" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="34" t="s">
         <v>59</v>
       </c>
       <c r="H20" s="34" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="34" t="s">
@@ -7307,52 +7345,55 @@
       </c>
       <c r="N20" s="34" t="s">
         <v>59</v>
       </c>
       <c r="O20" s="34">
         <v>1888481.4897710802</v>
       </c>
       <c r="P20" s="34">
         <v>2261681.0869853389</v>
       </c>
       <c r="Q20" s="34">
         <v>4082583.1702474998</v>
       </c>
       <c r="R20" s="34">
         <v>2938779.7451632726</v>
       </c>
       <c r="S20" s="34">
         <v>3721171.8654570002</v>
       </c>
       <c r="T20" s="34">
         <v>5182407.4074809998</v>
       </c>
       <c r="U20" s="34">
         <v>3536101.2</v>
       </c>
+      <c r="V20" s="34">
+        <v>7918280</v>
+      </c>
     </row>
-    <row r="21" spans="1:24" s="13" customFormat="1">
+    <row r="21" spans="1:25" s="13" customFormat="1">
       <c r="A21" s="35"/>
       <c r="B21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="39">
         <v>61249</v>
       </c>
       <c r="D21" s="34">
         <v>67428</v>
       </c>
       <c r="E21" s="34">
         <v>104228</v>
       </c>
       <c r="F21" s="34">
         <v>193745</v>
       </c>
       <c r="G21" s="34">
         <v>250161</v>
       </c>
       <c r="H21" s="34">
         <v>322825</v>
       </c>
       <c r="I21" s="34">
         <v>348737</v>
       </c>
@@ -7370,52 +7411,55 @@
       </c>
       <c r="N21" s="34">
         <v>1129458.30623</v>
       </c>
       <c r="O21" s="34" t="s">
         <v>59</v>
       </c>
       <c r="P21" s="34" t="s">
         <v>59</v>
       </c>
       <c r="Q21" s="34" t="s">
         <v>59</v>
       </c>
       <c r="R21" s="34" t="s">
         <v>59</v>
       </c>
       <c r="S21" s="34" t="s">
         <v>59</v>
       </c>
       <c r="T21" s="34" t="s">
         <v>59</v>
       </c>
       <c r="U21" s="34" t="s">
         <v>59</v>
       </c>
+      <c r="V21" s="34" t="s">
+        <v>59</v>
+      </c>
     </row>
-    <row r="22" spans="1:24" s="13" customFormat="1">
+    <row r="22" spans="1:25" s="13" customFormat="1">
       <c r="A22" s="35">
         <v>620000000</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="39" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="F22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="G22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="H22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="I22" s="34" t="s">
@@ -7435,52 +7479,55 @@
       </c>
       <c r="N22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="O22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="P22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="Q22" s="34" t="s">
         <v>59</v>
       </c>
       <c r="R22" s="34">
         <v>7446.5510686832804</v>
       </c>
       <c r="S22" s="34">
         <v>4256.1120833333334</v>
       </c>
       <c r="T22" s="34">
         <v>9819.2060000000001</v>
       </c>
       <c r="U22" s="34">
         <v>4921.3999999999996</v>
       </c>
+      <c r="V22" s="34">
+        <v>8492.7999999999993</v>
+      </c>
     </row>
-    <row r="23" spans="1:24" s="13" customFormat="1">
+    <row r="23" spans="1:25" s="13" customFormat="1">
       <c r="A23" s="35">
         <v>630000000</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="39">
         <v>127159</v>
       </c>
       <c r="D23" s="34">
         <v>159009</v>
       </c>
       <c r="E23" s="34">
         <v>151405</v>
       </c>
       <c r="F23" s="34">
         <v>164518</v>
       </c>
       <c r="G23" s="34">
         <v>298975</v>
       </c>
       <c r="H23" s="34">
         <v>614581</v>
       </c>
       <c r="I23" s="34">
@@ -7500,52 +7547,55 @@
       </c>
       <c r="N23" s="34">
         <v>952682.96985999995</v>
       </c>
       <c r="O23" s="34">
         <v>1157041.2213638802</v>
       </c>
       <c r="P23" s="34">
         <v>1501205.1015084449</v>
       </c>
       <c r="Q23" s="34">
         <v>1485200.6185661</v>
       </c>
       <c r="R23" s="34">
         <v>1984589.5080815998</v>
       </c>
       <c r="S23" s="34">
         <v>3763602.7142989654</v>
       </c>
       <c r="T23" s="34">
         <v>5041206.3833240904</v>
       </c>
       <c r="U23" s="34">
         <v>4571116.3</v>
       </c>
+      <c r="V23" s="34">
+        <v>6459776.7999999998</v>
+      </c>
     </row>
-    <row r="24" spans="1:24" s="13" customFormat="1">
+    <row r="24" spans="1:25" s="13" customFormat="1">
       <c r="A24" s="35">
         <v>750000000</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="39">
         <v>15952</v>
       </c>
       <c r="D24" s="34">
         <v>17025</v>
       </c>
       <c r="E24" s="34">
         <v>15843</v>
       </c>
       <c r="F24" s="34">
         <v>16054</v>
       </c>
       <c r="G24" s="34">
         <v>16006</v>
       </c>
       <c r="H24" s="34">
         <v>16009</v>
       </c>
       <c r="I24" s="34">
@@ -7565,52 +7615,55 @@
       </c>
       <c r="N24" s="34" t="s">
         <v>60</v>
       </c>
       <c r="O24" s="34">
         <v>300</v>
       </c>
       <c r="P24" s="34">
         <v>25150</v>
       </c>
       <c r="Q24" s="34">
         <v>27600</v>
       </c>
       <c r="R24" s="34">
         <v>15330</v>
       </c>
       <c r="S24" s="34">
         <v>11170</v>
       </c>
       <c r="T24" s="34">
         <v>300</v>
       </c>
       <c r="U24" s="34">
         <v>300</v>
       </c>
+      <c r="V24" s="34" t="s">
+        <v>60</v>
+      </c>
     </row>
-    <row r="25" spans="1:24" s="13" customFormat="1">
+    <row r="25" spans="1:25" s="13" customFormat="1">
       <c r="A25" s="35">
         <v>790000000</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="34" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="34" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="34" t="s">
         <v>59</v>
       </c>
       <c r="G25" s="34" t="s">
         <v>59</v>
       </c>
       <c r="H25" s="34" t="s">
         <v>59</v>
       </c>
       <c r="I25" s="34" t="s">
@@ -7630,60 +7683,63 @@
       </c>
       <c r="N25" s="34" t="s">
         <v>59</v>
       </c>
       <c r="O25" s="34">
         <v>62</v>
       </c>
       <c r="P25" s="34" t="s">
         <v>60</v>
       </c>
       <c r="Q25" s="34" t="s">
         <v>60</v>
       </c>
       <c r="R25" s="34" t="s">
         <v>60</v>
       </c>
       <c r="S25" s="34" t="s">
         <v>60</v>
       </c>
       <c r="T25" s="34">
         <v>94000</v>
       </c>
       <c r="U25" s="34">
         <v>222241</v>
       </c>
+      <c r="V25" s="34">
+        <v>412200</v>
+      </c>
     </row>
-    <row r="26" spans="1:24">
-      <c r="V26" s="36"/>
+    <row r="26" spans="1:25">
       <c r="W26" s="36"/>
       <c r="X26" s="36"/>
+      <c r="Y26" s="36"/>
     </row>
-    <row r="27" spans="1:24">
-      <c r="V27" s="36"/>
+    <row r="27" spans="1:25">
       <c r="W27" s="36"/>
       <c r="X27" s="36"/>
+      <c r="Y27" s="36"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>