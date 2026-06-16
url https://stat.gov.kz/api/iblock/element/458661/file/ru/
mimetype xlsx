--- v0 (2026-04-24)
+++ v1 (2026-06-16)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23220" windowHeight="10860" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="69">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -233,56 +228,56 @@
     <t>г. Астана</t>
   </si>
   <si>
     <t>код КСП 14110102</t>
   </si>
   <si>
     <t>Данный показатель включен в форму  с 2006 года; Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
   </si>
   <si>
     <t>тыс.тенге</t>
   </si>
   <si>
     <t>Общегосударственное статистическое наблюдение  1-лес"Отчет о деятельности в лесоводстве и лесозаготовках", представляемая лесными организациями регинов.</t>
   </si>
   <si>
     <t xml:space="preserve">формируется согласно Методике расчета валового выпуска продукции (услуг) сельского, лесного и рыбного хозяйства
 </t>
   </si>
   <si>
     <t>Объем продукции (услуг) в лесном хозяйстве – стоимость древесины, заготовленной в ходе рубок главного пользования и ухода за лесом, рубок, связанных с реконструкцией лесных насаждений и выборочных санитарных рубок, затраты по выращиванию леса, лесовосстановлению и лесоустройству, стоимость оказанных услуг, связанных с лесоводством и лесозаготовками.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="173" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1862,51 +1857,51 @@
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -3262,95 +3257,95 @@
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="894" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1922" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="173" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="894" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -5629,86 +5624,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5888,53 +5883,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.dildibaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
     </row>
     <row r="2" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="17">
         <v>14110102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>58</v>
@@ -6022,60 +6015,60 @@
         <v>55</v>
       </c>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="54" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="54"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="57">
-        <v>45818</v>
+        <v>46183</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="57">
-        <v>46183</v>
+        <v>46548</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>10</v>
       </c>
@@ -6170,99 +6163,98 @@
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="15" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X27"/>
+  <dimension ref="A2:Y27"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" style="1" customWidth="1"/>
-    <col min="3" max="21" width="12.7109375" style="28" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="22" width="12.7109375" style="28" customWidth="1"/>
+    <col min="23" max="30" width="9.140625" style="1"/>
+    <col min="31" max="31" width="8.85546875" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" s="12" customFormat="1" ht="33.75" customHeight="1">
+    <row r="2" spans="1:22" s="12" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="50" t="s">
         <v>63</v>
       </c>
       <c r="B2" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="E2" s="51"/>
       <c r="F2" s="51"/>
       <c r="G2" s="51"/>
       <c r="H2" s="51"/>
       <c r="I2" s="51"/>
       <c r="J2" s="51"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="51"/>
       <c r="O2" s="51"/>
       <c r="P2" s="51"/>
       <c r="Q2" s="51"/>
       <c r="R2" s="51"/>
       <c r="S2" s="51"/>
       <c r="T2" s="51"/>
       <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
     </row>
-    <row r="3" spans="1:21">
-      <c r="U3" s="56" t="s">
+    <row r="3" spans="1:22">
+      <c r="V3" s="56" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="4" spans="1:21" s="13" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:22" s="13" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9">
         <v>2006</v>
       </c>
       <c r="D4" s="9">
         <v>2007</v>
       </c>
       <c r="E4" s="9">
         <v>2008</v>
       </c>
       <c r="F4" s="9">
         <v>2009</v>
       </c>
       <c r="G4" s="9">
         <v>2010</v>
       </c>
       <c r="H4" s="9">
         <v>2011</v>
       </c>
       <c r="I4" s="9">
         <v>2012</v>
       </c>
@@ -6280,52 +6272,55 @@
       </c>
       <c r="N4" s="9">
         <v>2017</v>
       </c>
       <c r="O4" s="9">
         <v>2018</v>
       </c>
       <c r="P4" s="9">
         <v>2019</v>
       </c>
       <c r="Q4" s="9">
         <v>2020</v>
       </c>
       <c r="R4" s="9">
         <v>2021</v>
       </c>
       <c r="S4" s="9">
         <v>2022</v>
       </c>
       <c r="T4" s="9">
         <v>2023</v>
       </c>
       <c r="U4" s="9">
         <v>2024</v>
       </c>
+      <c r="V4" s="9">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="29">
         <v>3424389</v>
       </c>
       <c r="D5" s="29">
         <v>4169551</v>
       </c>
       <c r="E5" s="29">
         <v>5312031</v>
       </c>
       <c r="F5" s="38">
         <v>5954815</v>
       </c>
       <c r="G5" s="39">
         <v>6050697</v>
       </c>
       <c r="H5" s="40">
         <v>7786788</v>
       </c>
       <c r="I5" s="41">
         <v>8931653</v>
       </c>
@@ -6343,52 +6338,55 @@
       </c>
       <c r="N5" s="40">
         <v>12731842</v>
       </c>
       <c r="O5" s="42">
         <v>13234374</v>
       </c>
       <c r="P5" s="42">
         <v>15079584</v>
       </c>
       <c r="Q5" s="42">
         <v>15836857</v>
       </c>
       <c r="R5" s="42">
         <v>18859632</v>
       </c>
       <c r="S5" s="42">
         <v>19281340</v>
       </c>
       <c r="T5" s="42">
         <v>23567502</v>
       </c>
       <c r="U5" s="42">
         <v>23118753</v>
       </c>
+      <c r="V5" s="42">
+        <v>27350089</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" s="13" customFormat="1">
+    <row r="6" spans="1:22" s="13" customFormat="1">
       <c r="A6" s="32">
         <v>100000000</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="I6" s="31" t="s">
@@ -6408,52 +6406,55 @@
       </c>
       <c r="N6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="Q6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="R6" s="31" t="s">
         <v>53</v>
       </c>
       <c r="S6" s="43">
         <v>478789</v>
       </c>
       <c r="T6" s="43">
         <v>600659</v>
       </c>
       <c r="U6" s="43">
         <v>596058</v>
       </c>
+      <c r="V6" s="43">
+        <v>1291171</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1">
+    <row r="7" spans="1:22" s="13" customFormat="1">
       <c r="A7" s="32">
         <v>110000000</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="31">
         <v>1080576</v>
       </c>
       <c r="D7" s="31">
         <v>1079678</v>
       </c>
       <c r="E7" s="31">
         <v>1786896</v>
       </c>
       <c r="F7" s="44">
         <v>2244817</v>
       </c>
       <c r="G7" s="45">
         <v>2079048</v>
       </c>
       <c r="H7" s="46">
         <v>2568919</v>
       </c>
       <c r="I7" s="44">
@@ -6473,52 +6474,55 @@
       </c>
       <c r="N7" s="46">
         <v>3041560</v>
       </c>
       <c r="O7" s="46">
         <v>3106713</v>
       </c>
       <c r="P7" s="46">
         <v>3127163</v>
       </c>
       <c r="Q7" s="46">
         <v>2042699</v>
       </c>
       <c r="R7" s="43">
         <v>3262587</v>
       </c>
       <c r="S7" s="43">
         <v>3701674</v>
       </c>
       <c r="T7" s="43">
         <v>3860312</v>
       </c>
       <c r="U7" s="43">
         <v>3403929</v>
       </c>
+      <c r="V7" s="43">
+        <v>4251298</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="13" customFormat="1">
+    <row r="8" spans="1:22" s="13" customFormat="1">
       <c r="A8" s="32">
         <v>150000000</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="31">
         <v>18991</v>
       </c>
       <c r="D8" s="31">
         <v>175456</v>
       </c>
       <c r="E8" s="31">
         <v>262744</v>
       </c>
       <c r="F8" s="44">
         <v>280344</v>
       </c>
       <c r="G8" s="45">
         <v>224630</v>
       </c>
       <c r="H8" s="46">
         <v>338991</v>
       </c>
       <c r="I8" s="44">
@@ -6538,52 +6542,55 @@
       </c>
       <c r="N8" s="46">
         <v>524630</v>
       </c>
       <c r="O8" s="46">
         <v>494610</v>
       </c>
       <c r="P8" s="46">
         <v>628790</v>
       </c>
       <c r="Q8" s="46">
         <v>937682</v>
       </c>
       <c r="R8" s="43">
         <v>1379262</v>
       </c>
       <c r="S8" s="43">
         <v>1249446</v>
       </c>
       <c r="T8" s="43">
         <v>2077525</v>
       </c>
       <c r="U8" s="43">
         <v>2167323</v>
       </c>
+      <c r="V8" s="43">
+        <v>2799854</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" s="13" customFormat="1">
+    <row r="9" spans="1:22" s="13" customFormat="1">
       <c r="A9" s="32">
         <v>190000000</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="31">
         <v>525278</v>
       </c>
       <c r="D9" s="31">
         <v>525425</v>
       </c>
       <c r="E9" s="31">
         <v>667647</v>
       </c>
       <c r="F9" s="44">
         <v>781635</v>
       </c>
       <c r="G9" s="45">
         <v>686188</v>
       </c>
       <c r="H9" s="46">
         <v>838315</v>
       </c>
       <c r="I9" s="44">
@@ -6603,52 +6610,55 @@
       </c>
       <c r="N9" s="46">
         <v>1247689</v>
       </c>
       <c r="O9" s="46">
         <v>1920792</v>
       </c>
       <c r="P9" s="46">
         <v>2079407</v>
       </c>
       <c r="Q9" s="46">
         <v>1902844</v>
       </c>
       <c r="R9" s="43">
         <v>1963466</v>
       </c>
       <c r="S9" s="43">
         <v>1347233</v>
       </c>
       <c r="T9" s="43">
         <v>1629302</v>
       </c>
       <c r="U9" s="43">
         <v>2493560</v>
       </c>
+      <c r="V9" s="43">
+        <v>1792074.9999999998</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" s="13" customFormat="1">
+    <row r="10" spans="1:22" s="13" customFormat="1">
       <c r="A10" s="32">
         <v>230000000</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="31">
         <v>6526</v>
       </c>
       <c r="D10" s="31">
         <v>3496</v>
       </c>
       <c r="E10" s="31">
         <v>2864</v>
       </c>
       <c r="F10" s="44">
         <v>3320</v>
       </c>
       <c r="G10" s="45">
         <v>2787</v>
       </c>
       <c r="H10" s="46">
         <v>2619</v>
       </c>
       <c r="I10" s="44">
@@ -6668,52 +6678,55 @@
       </c>
       <c r="N10" s="46">
         <v>5427</v>
       </c>
       <c r="O10" s="46">
         <v>79471</v>
       </c>
       <c r="P10" s="46">
         <v>29065</v>
       </c>
       <c r="Q10" s="46">
         <v>5306</v>
       </c>
       <c r="R10" s="43">
         <v>7382</v>
       </c>
       <c r="S10" s="43">
         <v>4076</v>
       </c>
       <c r="T10" s="43">
         <v>6020</v>
       </c>
       <c r="U10" s="43">
         <v>3387</v>
       </c>
+      <c r="V10" s="43">
+        <v>10629</v>
+      </c>
     </row>
-    <row r="11" spans="1:21" s="13" customFormat="1">
+    <row r="11" spans="1:22" s="13" customFormat="1">
       <c r="A11" s="32">
         <v>270000000</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="31">
         <v>31020</v>
       </c>
       <c r="D11" s="31">
         <v>33452</v>
       </c>
       <c r="E11" s="31">
         <v>17386</v>
       </c>
       <c r="F11" s="44">
         <v>36119</v>
       </c>
       <c r="G11" s="45">
         <v>20140</v>
       </c>
       <c r="H11" s="46">
         <v>14058</v>
       </c>
       <c r="I11" s="44">
@@ -6733,52 +6746,55 @@
       </c>
       <c r="N11" s="46">
         <v>13985</v>
       </c>
       <c r="O11" s="46">
         <v>25365</v>
       </c>
       <c r="P11" s="46">
         <v>43683</v>
       </c>
       <c r="Q11" s="46">
         <v>25498</v>
       </c>
       <c r="R11" s="43">
         <v>38030</v>
       </c>
       <c r="S11" s="43">
         <v>34759</v>
       </c>
       <c r="T11" s="43">
         <v>39288</v>
       </c>
       <c r="U11" s="43">
         <v>53396</v>
       </c>
+      <c r="V11" s="43">
+        <v>56227.999999999993</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" s="13" customFormat="1">
+    <row r="12" spans="1:22" s="13" customFormat="1">
       <c r="A12" s="32">
         <v>310000000</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="31">
         <v>61558</v>
       </c>
       <c r="D12" s="31">
         <v>63380</v>
       </c>
       <c r="E12" s="31">
         <v>55071</v>
       </c>
       <c r="F12" s="44">
         <v>152211</v>
       </c>
       <c r="G12" s="45">
         <v>152932</v>
       </c>
       <c r="H12" s="46">
         <v>291386</v>
       </c>
       <c r="I12" s="44">
@@ -6798,52 +6814,55 @@
       </c>
       <c r="N12" s="46">
         <v>793404</v>
       </c>
       <c r="O12" s="46">
         <v>485824</v>
       </c>
       <c r="P12" s="46">
         <v>535258</v>
       </c>
       <c r="Q12" s="46">
         <v>605462</v>
       </c>
       <c r="R12" s="43">
         <v>678234</v>
       </c>
       <c r="S12" s="43">
         <v>837044</v>
       </c>
       <c r="T12" s="43">
         <v>805483</v>
       </c>
       <c r="U12" s="43">
         <v>823441</v>
       </c>
+      <c r="V12" s="43">
+        <v>792200</v>
+      </c>
     </row>
-    <row r="13" spans="1:21" s="13" customFormat="1">
+    <row r="13" spans="1:22" s="13" customFormat="1">
       <c r="A13" s="32">
         <v>330000000</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="H13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="I13" s="31" t="s">
@@ -6863,52 +6882,55 @@
       </c>
       <c r="N13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="O13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="P13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="Q13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="R13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="S13" s="43">
         <v>362663</v>
       </c>
       <c r="T13" s="43">
         <v>457145</v>
       </c>
       <c r="U13" s="43">
         <v>686158</v>
       </c>
+      <c r="V13" s="43">
+        <v>1152499</v>
+      </c>
     </row>
-    <row r="14" spans="1:21" s="13" customFormat="1">
+    <row r="14" spans="1:22" s="13" customFormat="1">
       <c r="A14" s="32">
         <v>350000000</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="31">
         <v>68894</v>
       </c>
       <c r="D14" s="31">
         <v>19833</v>
       </c>
       <c r="E14" s="31">
         <v>55334</v>
       </c>
       <c r="F14" s="44">
         <v>61588</v>
       </c>
       <c r="G14" s="45">
         <v>100271</v>
       </c>
       <c r="H14" s="46">
         <v>97968</v>
       </c>
       <c r="I14" s="44">
@@ -6928,52 +6950,55 @@
       </c>
       <c r="N14" s="46">
         <v>240206</v>
       </c>
       <c r="O14" s="46">
         <v>60113</v>
       </c>
       <c r="P14" s="46">
         <v>198792</v>
       </c>
       <c r="Q14" s="46">
         <v>233311</v>
       </c>
       <c r="R14" s="43">
         <v>208495</v>
       </c>
       <c r="S14" s="43">
         <v>277372</v>
       </c>
       <c r="T14" s="43">
         <v>416519</v>
       </c>
       <c r="U14" s="43">
         <v>95125</v>
       </c>
+      <c r="V14" s="43">
+        <v>111494.00000000001</v>
+      </c>
     </row>
-    <row r="15" spans="1:21" s="13" customFormat="1">
+    <row r="15" spans="1:22" s="13" customFormat="1">
       <c r="A15" s="32">
         <v>390000000</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="31">
         <v>382439</v>
       </c>
       <c r="D15" s="31">
         <v>334406</v>
       </c>
       <c r="E15" s="31">
         <v>588771</v>
       </c>
       <c r="F15" s="44">
         <v>481387</v>
       </c>
       <c r="G15" s="45">
         <v>409267</v>
       </c>
       <c r="H15" s="46">
         <v>473790</v>
       </c>
       <c r="I15" s="44">
@@ -6993,52 +7018,55 @@
       </c>
       <c r="N15" s="46">
         <v>443461</v>
       </c>
       <c r="O15" s="46">
         <v>647550</v>
       </c>
       <c r="P15" s="46">
         <v>1057110</v>
       </c>
       <c r="Q15" s="46">
         <v>1156120</v>
       </c>
       <c r="R15" s="43">
         <v>891428</v>
       </c>
       <c r="S15" s="43">
         <v>748361</v>
       </c>
       <c r="T15" s="43">
         <v>2000548</v>
       </c>
       <c r="U15" s="43">
         <v>2069354</v>
       </c>
+      <c r="V15" s="43">
+        <v>2441915</v>
+      </c>
     </row>
-    <row r="16" spans="1:21" s="13" customFormat="1">
+    <row r="16" spans="1:22" s="13" customFormat="1">
       <c r="A16" s="32">
         <v>430000000</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="31">
         <v>14418</v>
       </c>
       <c r="D16" s="31">
         <v>19715</v>
       </c>
       <c r="E16" s="31">
         <v>24049</v>
       </c>
       <c r="F16" s="44">
         <v>66174</v>
       </c>
       <c r="G16" s="45">
         <v>101971</v>
       </c>
       <c r="H16" s="46">
         <v>160874</v>
       </c>
       <c r="I16" s="44">
@@ -7058,52 +7086,55 @@
       </c>
       <c r="N16" s="46">
         <v>14528</v>
       </c>
       <c r="O16" s="46">
         <v>119867</v>
       </c>
       <c r="P16" s="46">
         <v>166978</v>
       </c>
       <c r="Q16" s="46">
         <v>305474</v>
       </c>
       <c r="R16" s="43">
         <v>123627</v>
       </c>
       <c r="S16" s="43">
         <v>402164</v>
       </c>
       <c r="T16" s="43">
         <v>158274</v>
       </c>
       <c r="U16" s="43">
         <v>184877</v>
       </c>
+      <c r="V16" s="43">
+        <v>257308</v>
+      </c>
     </row>
-    <row r="17" spans="1:24" s="13" customFormat="1">
+    <row r="17" spans="1:25" s="13" customFormat="1">
       <c r="A17" s="32">
         <v>470000000</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="31" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="44" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="44" t="s">
         <v>54</v>
       </c>
       <c r="H17" s="47" t="s">
         <v>54</v>
       </c>
       <c r="I17" s="44" t="s">
@@ -7123,52 +7154,55 @@
       </c>
       <c r="N17" s="46">
         <v>164768</v>
       </c>
       <c r="O17" s="46">
         <v>162667</v>
       </c>
       <c r="P17" s="46">
         <v>164416</v>
       </c>
       <c r="Q17" s="46">
         <v>451119</v>
       </c>
       <c r="R17" s="43">
         <v>106385</v>
       </c>
       <c r="S17" s="43">
         <v>96754</v>
       </c>
       <c r="T17" s="43">
         <v>132600</v>
       </c>
       <c r="U17" s="43">
         <v>155900</v>
       </c>
+      <c r="V17" s="43">
+        <v>683178</v>
+      </c>
     </row>
-    <row r="18" spans="1:24" s="13" customFormat="1">
+    <row r="18" spans="1:25" s="13" customFormat="1">
       <c r="A18" s="32">
         <v>550000000</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>53</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>53</v>
       </c>
       <c r="I18" s="31" t="s">
@@ -7188,52 +7222,55 @@
       </c>
       <c r="N18" s="31" t="s">
         <v>53</v>
       </c>
       <c r="O18" s="49">
         <v>320479</v>
       </c>
       <c r="P18" s="46">
         <v>443266</v>
       </c>
       <c r="Q18" s="46">
         <v>2224990</v>
       </c>
       <c r="R18" s="43">
         <v>2545138</v>
       </c>
       <c r="S18" s="43">
         <v>2216841</v>
       </c>
       <c r="T18" s="43">
         <v>2906226</v>
       </c>
       <c r="U18" s="43">
         <v>1560766</v>
       </c>
+      <c r="V18" s="43">
+        <v>1581106</v>
+      </c>
     </row>
-    <row r="19" spans="1:24" s="13" customFormat="1">
+    <row r="19" spans="1:25" s="13" customFormat="1">
       <c r="A19" s="32">
         <v>590000000</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="H19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="I19" s="31" t="s">
@@ -7253,52 +7290,55 @@
       </c>
       <c r="N19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="O19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="P19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="Q19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="R19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="S19" s="43">
         <v>2703</v>
       </c>
       <c r="T19" s="43">
         <v>1302</v>
       </c>
       <c r="U19" s="43">
         <v>3644</v>
       </c>
+      <c r="V19" s="43">
+        <v>3243390</v>
+      </c>
     </row>
-    <row r="20" spans="1:24" s="13" customFormat="1">
+    <row r="20" spans="1:25" s="13" customFormat="1">
       <c r="A20" s="32">
         <v>610000000</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="31">
         <v>125017</v>
       </c>
       <c r="D20" s="31">
         <v>799276</v>
       </c>
       <c r="E20" s="31">
         <v>192631</v>
       </c>
       <c r="F20" s="44">
         <v>128010</v>
       </c>
       <c r="G20" s="45">
         <v>279617</v>
       </c>
       <c r="H20" s="46">
         <v>359049</v>
       </c>
       <c r="I20" s="44">
@@ -7318,52 +7358,55 @@
       </c>
       <c r="N20" s="46">
         <v>375461</v>
       </c>
       <c r="O20" s="49">
         <v>360256</v>
       </c>
       <c r="P20" s="46">
         <v>431072</v>
       </c>
       <c r="Q20" s="46">
         <v>407491</v>
       </c>
       <c r="R20" s="43">
         <v>594815</v>
       </c>
       <c r="S20" s="43">
         <v>767132</v>
       </c>
       <c r="T20" s="43">
         <v>1148332</v>
       </c>
       <c r="U20" s="43">
         <v>1064849</v>
       </c>
+      <c r="V20" s="43">
+        <v>2029021.0000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:24" s="13" customFormat="1">
+    <row r="21" spans="1:25" s="13" customFormat="1">
       <c r="A21" s="32"/>
       <c r="B21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="31">
         <v>50649</v>
       </c>
       <c r="D21" s="31">
         <v>57797</v>
       </c>
       <c r="E21" s="31">
         <v>57342</v>
       </c>
       <c r="F21" s="44">
         <v>144394</v>
       </c>
       <c r="G21" s="45">
         <v>132112</v>
       </c>
       <c r="H21" s="46">
         <v>288831</v>
       </c>
       <c r="I21" s="44">
         <v>326796</v>
       </c>
@@ -7381,52 +7424,55 @@
       </c>
       <c r="N21" s="46">
         <v>351577</v>
       </c>
       <c r="O21" s="31" t="s">
         <v>53</v>
       </c>
       <c r="P21" s="31" t="s">
         <v>53</v>
       </c>
       <c r="Q21" s="31" t="s">
         <v>53</v>
       </c>
       <c r="R21" s="43" t="s">
         <v>53</v>
       </c>
       <c r="S21" s="43" t="s">
         <v>53</v>
       </c>
       <c r="T21" s="43" t="s">
         <v>53</v>
       </c>
       <c r="U21" s="43" t="s">
         <v>53</v>
       </c>
+      <c r="V21" s="43" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="22" spans="1:24" s="13" customFormat="1">
+    <row r="22" spans="1:25" s="13" customFormat="1">
       <c r="A22" s="32">
         <v>620000000</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="31">
         <v>401270</v>
       </c>
       <c r="D22" s="31">
         <v>356528</v>
       </c>
       <c r="E22" s="31">
         <v>580914</v>
       </c>
       <c r="F22" s="44">
         <v>546281</v>
       </c>
       <c r="G22" s="45">
         <v>781376</v>
       </c>
       <c r="H22" s="46">
         <v>955738</v>
       </c>
       <c r="I22" s="44">
@@ -7446,52 +7492,55 @@
       </c>
       <c r="N22" s="46">
         <v>1492746</v>
       </c>
       <c r="O22" s="49">
         <v>1540606</v>
       </c>
       <c r="P22" s="46">
         <v>1829965</v>
       </c>
       <c r="Q22" s="46">
         <v>1792750</v>
       </c>
       <c r="R22" s="43">
         <v>2322254</v>
       </c>
       <c r="S22" s="43">
         <v>2591510</v>
       </c>
       <c r="T22" s="43">
         <v>2512506</v>
       </c>
       <c r="U22" s="43">
         <v>3055989</v>
       </c>
+      <c r="V22" s="43">
+        <v>2843</v>
+      </c>
     </row>
-    <row r="23" spans="1:24" s="13" customFormat="1">
+    <row r="23" spans="1:25" s="13" customFormat="1">
       <c r="A23" s="32">
         <v>630000000</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="31">
         <v>358795</v>
       </c>
       <c r="D23" s="31">
         <v>405728</v>
       </c>
       <c r="E23" s="31">
         <v>588256</v>
       </c>
       <c r="F23" s="44">
         <v>577798</v>
       </c>
       <c r="G23" s="45">
         <v>525820</v>
       </c>
       <c r="H23" s="46">
         <v>657303</v>
       </c>
       <c r="I23" s="44">
@@ -7511,52 +7560,55 @@
       </c>
       <c r="N23" s="46">
         <v>1369797</v>
       </c>
       <c r="O23" s="49">
         <v>1635797</v>
       </c>
       <c r="P23" s="46">
         <v>1269188</v>
       </c>
       <c r="Q23" s="46">
         <v>1243349</v>
       </c>
       <c r="R23" s="43">
         <v>1428507</v>
       </c>
       <c r="S23" s="43">
         <v>1047810</v>
       </c>
       <c r="T23" s="43">
         <v>993929</v>
       </c>
       <c r="U23" s="43">
         <v>873648</v>
       </c>
+      <c r="V23" s="43">
+        <v>1371473</v>
+      </c>
     </row>
-    <row r="24" spans="1:24" s="13" customFormat="1">
+    <row r="24" spans="1:25" s="13" customFormat="1">
       <c r="A24" s="32">
         <v>710000000</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="31">
         <v>298958</v>
       </c>
       <c r="D24" s="31">
         <v>295381</v>
       </c>
       <c r="E24" s="31">
         <v>432126</v>
       </c>
       <c r="F24" s="44">
         <v>450737</v>
       </c>
       <c r="G24" s="45">
         <v>554538</v>
       </c>
       <c r="H24" s="46">
         <v>738947</v>
       </c>
       <c r="I24" s="44">
@@ -7576,52 +7628,55 @@
       </c>
       <c r="N24" s="46">
         <v>2072551</v>
       </c>
       <c r="O24" s="49">
         <v>1734475</v>
       </c>
       <c r="P24" s="46">
         <v>2468246</v>
       </c>
       <c r="Q24" s="46">
         <v>2032989</v>
       </c>
       <c r="R24" s="43">
         <v>2817835</v>
       </c>
       <c r="S24" s="43">
         <v>2629666</v>
       </c>
       <c r="T24" s="43">
         <v>3132972</v>
       </c>
       <c r="U24" s="43">
         <v>3135153</v>
       </c>
+      <c r="V24" s="43">
+        <v>2504424.0000000005</v>
+      </c>
     </row>
-    <row r="25" spans="1:24" s="13" customFormat="1">
+    <row r="25" spans="1:25" s="13" customFormat="1">
       <c r="A25" s="32">
         <v>750000000</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="31" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="31" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="31" t="s">
         <v>54</v>
       </c>
       <c r="G25" s="31" t="s">
         <v>54</v>
       </c>
       <c r="H25" s="31" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="31" t="s">
@@ -7641,52 +7696,55 @@
       </c>
       <c r="N25" s="46">
         <v>580052</v>
       </c>
       <c r="O25" s="49">
         <v>523927</v>
       </c>
       <c r="P25" s="46">
         <v>590095</v>
       </c>
       <c r="Q25" s="46">
         <v>440671</v>
       </c>
       <c r="R25" s="43">
         <v>492187</v>
       </c>
       <c r="S25" s="43">
         <v>485343</v>
       </c>
       <c r="T25" s="43">
         <v>688560</v>
       </c>
       <c r="U25" s="43">
         <v>692196</v>
       </c>
+      <c r="V25" s="43">
+        <v>977983</v>
+      </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" s="32">
         <v>790000000</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="H26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="I26" s="31" t="s">
@@ -7706,58 +7764,61 @@
       </c>
       <c r="N26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="O26" s="49">
         <v>15862</v>
       </c>
       <c r="P26" s="46">
         <v>17090</v>
       </c>
       <c r="Q26" s="46">
         <v>29102</v>
       </c>
       <c r="R26" s="43" t="s">
         <v>54</v>
       </c>
       <c r="S26" s="43" t="s">
         <v>54</v>
       </c>
       <c r="T26" s="43" t="s">
         <v>54</v>
       </c>
       <c r="U26" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="V26" s="33"/>
+      <c r="V26" s="43" t="s">
+        <v>54</v>
+      </c>
       <c r="W26" s="33"/>
       <c r="X26" s="33"/>
+      <c r="Y26" s="33"/>
     </row>
-    <row r="27" spans="1:24">
-      <c r="V27" s="33"/>
+    <row r="27" spans="1:25">
       <c r="W27" s="33"/>
       <c r="X27" s="33"/>
+      <c r="Y27" s="33"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>