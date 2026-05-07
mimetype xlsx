--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,60 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A56715A-A82F-4FDE-81B4-45355649D791}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" activeTab="2"/>
+    <workbookView xWindow="3420" yWindow="3420" windowWidth="24780" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="67">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
@@ -222,55 +234,55 @@
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve">в среднем на домашнее хозяйство в год, тенге </t>
   </si>
   <si>
     <t xml:space="preserve">Тенге </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -379,51 +391,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -435,64 +447,73 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
@@ -596,65 +617,74 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 69" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 67" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 68" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 69" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -663,116 +693,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -912,339 +978,339 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:da.malikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="14"/>
     <col min="2" max="2" width="66.7109375" style="14" customWidth="1"/>
     <col min="3" max="16384" width="48.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25">
         <v>642202</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="28"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>41</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>43</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>44</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="9">
-        <v>45776</v>
+        <v>46141</v>
       </c>
       <c r="M16" s="10"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
-        <v>46141</v>
+        <v>46506</v>
       </c>
       <c r="M17" s="11"/>
     </row>
-    <row r="18" spans="1:13" ht="25.5">
+    <row r="18" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="10"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>46</v>
       </c>
       <c r="M19" s="11"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>36</v>
       </c>
       <c r="M20" s="10"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>37</v>
       </c>
       <c r="M21" s="11"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="11"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="10"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="11"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="16" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="16" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="15"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="17" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="17" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="17" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="17" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="17"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="18" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="17"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="17"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AA30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5:Z26"/>
+    <sheetView topLeftCell="G1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AB9" sqref="AB9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17" style="24" customWidth="1"/>
     <col min="2" max="2" width="39.7109375" style="24" customWidth="1"/>
     <col min="3" max="28" width="11.28515625" style="24" customWidth="1"/>
     <col min="29" max="45" width="5.7109375" style="24" customWidth="1"/>
     <col min="46" max="53" width="9.140625" style="24"/>
     <col min="54" max="54" width="8.85546875" style="24" customWidth="1"/>
     <col min="55" max="265" width="9.140625" style="24"/>
     <col min="266" max="266" width="13.140625" style="24" customWidth="1"/>
     <col min="267" max="267" width="32.7109375" style="24" customWidth="1"/>
     <col min="268" max="301" width="5.7109375" style="24" customWidth="1"/>
     <col min="302" max="309" width="9.140625" style="24"/>
     <col min="310" max="310" width="8.85546875" style="24" customWidth="1"/>
     <col min="311" max="521" width="9.140625" style="24"/>
     <col min="522" max="522" width="13.140625" style="24" customWidth="1"/>
     <col min="523" max="523" width="32.7109375" style="24" customWidth="1"/>
     <col min="524" max="557" width="5.7109375" style="24" customWidth="1"/>
     <col min="558" max="565" width="9.140625" style="24"/>
     <col min="566" max="566" width="8.85546875" style="24" customWidth="1"/>
     <col min="567" max="777" width="9.140625" style="24"/>
     <col min="778" max="778" width="13.140625" style="24" customWidth="1"/>
     <col min="779" max="779" width="32.7109375" style="24" customWidth="1"/>
     <col min="780" max="813" width="5.7109375" style="24" customWidth="1"/>
     <col min="814" max="821" width="9.140625" style="24"/>
     <col min="822" max="822" width="8.85546875" style="24" customWidth="1"/>
@@ -1589,71 +1655,72 @@
     <col min="15371" max="15371" width="32.7109375" style="24" customWidth="1"/>
     <col min="15372" max="15405" width="5.7109375" style="24" customWidth="1"/>
     <col min="15406" max="15413" width="9.140625" style="24"/>
     <col min="15414" max="15414" width="8.85546875" style="24" customWidth="1"/>
     <col min="15415" max="15625" width="9.140625" style="24"/>
     <col min="15626" max="15626" width="13.140625" style="24" customWidth="1"/>
     <col min="15627" max="15627" width="32.7109375" style="24" customWidth="1"/>
     <col min="15628" max="15661" width="5.7109375" style="24" customWidth="1"/>
     <col min="15662" max="15669" width="9.140625" style="24"/>
     <col min="15670" max="15670" width="8.85546875" style="24" customWidth="1"/>
     <col min="15671" max="15881" width="9.140625" style="24"/>
     <col min="15882" max="15882" width="13.140625" style="24" customWidth="1"/>
     <col min="15883" max="15883" width="32.7109375" style="24" customWidth="1"/>
     <col min="15884" max="15917" width="5.7109375" style="24" customWidth="1"/>
     <col min="15918" max="15925" width="9.140625" style="24"/>
     <col min="15926" max="15926" width="8.85546875" style="24" customWidth="1"/>
     <col min="15927" max="16137" width="9.140625" style="24"/>
     <col min="16138" max="16138" width="13.140625" style="24" customWidth="1"/>
     <col min="16139" max="16139" width="32.7109375" style="24" customWidth="1"/>
     <col min="16140" max="16173" width="5.7109375" style="24" customWidth="1"/>
     <col min="16174" max="16181" width="9.140625" style="24"/>
     <col min="16182" max="16182" width="8.85546875" style="24" customWidth="1"/>
     <col min="16183" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="20" customFormat="1" ht="15.75">
+    <row r="2" spans="1:27" s="20" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="51">
         <v>642202</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27" x14ac:dyDescent="0.2">
       <c r="S3" s="56" t="s">
         <v>65</v>
       </c>
       <c r="T3" s="56"/>
       <c r="U3" s="56"/>
       <c r="V3" s="56"/>
       <c r="W3" s="56"/>
       <c r="X3" s="56"/>
       <c r="Y3" s="56"/>
       <c r="Z3" s="56"/>
-    </row>
-    <row r="4" spans="1:26" s="23" customFormat="1" ht="26.25" customHeight="1">
+      <c r="AA3" s="56"/>
+    </row>
+    <row r="4" spans="1:27" s="23" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="37">
         <v>2001</v>
       </c>
       <c r="D4" s="37">
         <v>2002</v>
       </c>
       <c r="E4" s="37">
         <v>2003</v>
       </c>
       <c r="F4" s="37">
         <v>2004</v>
       </c>
       <c r="G4" s="37">
         <v>2005</v>
       </c>
       <c r="H4" s="37">
         <v>2006</v>
       </c>
       <c r="I4" s="37">
         <v>2007</v>
       </c>
@@ -1686,52 +1753,55 @@
       </c>
       <c r="S4" s="37">
         <v>2017</v>
       </c>
       <c r="T4" s="37">
         <v>2018</v>
       </c>
       <c r="U4" s="37">
         <v>2019</v>
       </c>
       <c r="V4" s="37">
         <v>2020</v>
       </c>
       <c r="W4" s="37">
         <v>2021</v>
       </c>
       <c r="X4" s="37">
         <v>2022</v>
       </c>
       <c r="Y4" s="52">
         <v>2023</v>
       </c>
       <c r="Z4" s="53">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:26" s="23" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AA4" s="53">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="39" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="40">
         <v>211052</v>
       </c>
       <c r="D5" s="41">
         <v>243270</v>
       </c>
       <c r="E5" s="41">
         <v>280769</v>
       </c>
       <c r="F5" s="41">
         <v>312484</v>
       </c>
       <c r="G5" s="41">
         <v>362560</v>
       </c>
       <c r="H5" s="41">
         <v>510071</v>
       </c>
       <c r="I5" s="41">
         <v>600144</v>
       </c>
       <c r="J5" s="41">
@@ -1763,71 +1833,77 @@
       </c>
       <c r="S5" s="41">
         <v>1911125</v>
       </c>
       <c r="T5" s="41">
         <v>2086435</v>
       </c>
       <c r="U5" s="41">
         <v>2274401</v>
       </c>
       <c r="V5" s="41">
         <v>2432450</v>
       </c>
       <c r="W5" s="41">
         <v>2765296</v>
       </c>
       <c r="X5" s="54">
         <v>3190408</v>
       </c>
       <c r="Y5" s="54">
         <v>3628508</v>
       </c>
       <c r="Z5" s="54">
         <v>3909735</v>
       </c>
-    </row>
-    <row r="6" spans="1:26" s="23" customFormat="1" ht="12.75">
+      <c r="AA5" s="57">
+        <v>4228356</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="42">
         <v>100000000</v>
       </c>
       <c r="B6" s="44" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="38"/>
       <c r="W6" s="41"/>
       <c r="X6" s="54">
         <v>2394094</v>
       </c>
       <c r="Y6" s="54">
         <v>3002079</v>
       </c>
       <c r="Z6" s="54">
         <v>3100819</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" s="23" customFormat="1" ht="12.75">
+      <c r="AA6" s="58">
+        <v>3629414</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="42">
         <v>110000000</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="40">
         <v>196478</v>
       </c>
       <c r="D7" s="41">
         <v>215878</v>
       </c>
       <c r="E7" s="41">
         <v>253588</v>
       </c>
       <c r="F7" s="41">
         <v>276380</v>
       </c>
       <c r="G7" s="41">
         <v>318312</v>
       </c>
       <c r="H7" s="41">
         <v>400732</v>
       </c>
       <c r="I7" s="41">
@@ -1862,52 +1938,55 @@
       </c>
       <c r="S7" s="54">
         <v>1694632</v>
       </c>
       <c r="T7" s="41">
         <v>1879264</v>
       </c>
       <c r="U7" s="41">
         <v>2045298</v>
       </c>
       <c r="V7" s="41">
         <v>2181058</v>
       </c>
       <c r="W7" s="54">
         <v>2382423</v>
       </c>
       <c r="X7" s="54">
         <v>2711565</v>
       </c>
       <c r="Y7" s="54">
         <v>3207347</v>
       </c>
       <c r="Z7" s="54">
         <v>3636645</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" ht="12.75">
+      <c r="AA7" s="58">
+        <v>3996855</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="42">
         <v>150000000</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="40">
         <v>241869</v>
       </c>
       <c r="D8" s="41">
         <v>293727</v>
       </c>
       <c r="E8" s="41">
         <v>355092</v>
       </c>
       <c r="F8" s="41">
         <v>368837</v>
       </c>
       <c r="G8" s="41">
         <v>401488</v>
       </c>
       <c r="H8" s="41">
         <v>558289</v>
       </c>
       <c r="I8" s="41">
@@ -1942,52 +2021,55 @@
       </c>
       <c r="S8" s="54">
         <v>1886193</v>
       </c>
       <c r="T8" s="41">
         <v>1948076</v>
       </c>
       <c r="U8" s="41">
         <v>2116357</v>
       </c>
       <c r="V8" s="41">
         <v>2328627</v>
       </c>
       <c r="W8" s="54">
         <v>2701599</v>
       </c>
       <c r="X8" s="54">
         <v>3318764</v>
       </c>
       <c r="Y8" s="54">
         <v>3674418</v>
       </c>
       <c r="Z8" s="54">
         <v>3911724</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" ht="12.75">
+      <c r="AA8" s="58">
+        <v>4413723</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="42">
         <v>190000000</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="40">
         <v>178416</v>
       </c>
       <c r="D9" s="41">
         <v>210128</v>
       </c>
       <c r="E9" s="41">
         <v>250445</v>
       </c>
       <c r="F9" s="41">
         <v>308599</v>
       </c>
       <c r="G9" s="41">
         <v>347928</v>
       </c>
       <c r="H9" s="41">
         <v>467694</v>
       </c>
       <c r="I9" s="41">
@@ -2022,52 +2104,55 @@
       </c>
       <c r="S9" s="54">
         <v>2124366</v>
       </c>
       <c r="T9" s="41">
         <v>2321369</v>
       </c>
       <c r="U9" s="41">
         <v>2472287</v>
       </c>
       <c r="V9" s="41">
         <v>2508960</v>
       </c>
       <c r="W9" s="54">
         <v>2750586</v>
       </c>
       <c r="X9" s="54">
         <v>3287478</v>
       </c>
       <c r="Y9" s="54">
         <v>3649684</v>
       </c>
       <c r="Z9" s="54">
         <v>3738689</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" ht="12.75">
+      <c r="AA9" s="58">
+        <v>4117785</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="42">
         <v>230000000</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="40">
         <v>298459</v>
       </c>
       <c r="D10" s="41">
         <v>365480</v>
       </c>
       <c r="E10" s="41">
         <v>377758</v>
       </c>
       <c r="F10" s="41">
         <v>426446</v>
       </c>
       <c r="G10" s="41">
         <v>475973</v>
       </c>
       <c r="H10" s="41">
         <v>746465</v>
       </c>
       <c r="I10" s="41">
@@ -2102,52 +2187,55 @@
       </c>
       <c r="S10" s="54">
         <v>2254464</v>
       </c>
       <c r="T10" s="41">
         <v>2389997</v>
       </c>
       <c r="U10" s="41">
         <v>2639280</v>
       </c>
       <c r="V10" s="41">
         <v>2765856</v>
       </c>
       <c r="W10" s="54">
         <v>2985979</v>
       </c>
       <c r="X10" s="54">
         <v>3549317</v>
       </c>
       <c r="Y10" s="54">
         <v>3962509</v>
       </c>
       <c r="Z10" s="54">
         <v>4184150</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" ht="12.75">
+      <c r="AA10" s="58">
+        <v>4626075</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="42">
         <v>270000000</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="40">
         <v>177447</v>
       </c>
       <c r="D11" s="41">
         <v>218369</v>
       </c>
       <c r="E11" s="41">
         <v>271591</v>
       </c>
       <c r="F11" s="41">
         <v>294988</v>
       </c>
       <c r="G11" s="41">
         <v>318837</v>
       </c>
       <c r="H11" s="41">
         <v>457672</v>
       </c>
       <c r="I11" s="41">
@@ -2182,52 +2270,55 @@
       </c>
       <c r="S11" s="54">
         <v>1702515</v>
       </c>
       <c r="T11" s="41">
         <v>1831839</v>
       </c>
       <c r="U11" s="41">
         <v>1939158</v>
       </c>
       <c r="V11" s="41">
         <v>2045435</v>
       </c>
       <c r="W11" s="54">
         <v>2376743</v>
       </c>
       <c r="X11" s="54">
         <v>2715700</v>
       </c>
       <c r="Y11" s="54">
         <v>3238529</v>
       </c>
       <c r="Z11" s="54">
         <v>3606196</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" ht="12.75">
+      <c r="AA11" s="58">
+        <v>3725298</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="42">
         <v>310000000</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="40">
         <v>143674</v>
       </c>
       <c r="D12" s="41">
         <v>185042</v>
       </c>
       <c r="E12" s="41">
         <v>216459</v>
       </c>
       <c r="F12" s="41">
         <v>274911</v>
       </c>
       <c r="G12" s="41">
         <v>299605</v>
       </c>
       <c r="H12" s="41">
         <v>427483</v>
       </c>
       <c r="I12" s="41">
@@ -2262,90 +2353,96 @@
       </c>
       <c r="S12" s="54">
         <v>1569667</v>
       </c>
       <c r="T12" s="41">
         <v>1748608</v>
       </c>
       <c r="U12" s="41">
         <v>1892093</v>
       </c>
       <c r="V12" s="41">
         <v>2136168</v>
       </c>
       <c r="W12" s="54">
         <v>2486625</v>
       </c>
       <c r="X12" s="54">
         <v>2930904</v>
       </c>
       <c r="Y12" s="54">
         <v>3533686</v>
       </c>
       <c r="Z12" s="54">
         <v>3702524</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" ht="12.75">
+      <c r="AA12" s="58">
+        <v>3898759</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="42">
         <v>330000000</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="38"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="23"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="41"/>
       <c r="X13" s="54">
         <v>3280411</v>
       </c>
       <c r="Y13" s="54">
         <v>3712930</v>
       </c>
       <c r="Z13" s="54">
         <v>4137568</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" ht="12.75">
+      <c r="AA13" s="58">
+        <v>4132146</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="42">
         <v>350000000</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="40">
         <v>222767</v>
       </c>
       <c r="D14" s="41">
         <v>266487</v>
       </c>
       <c r="E14" s="41">
         <v>295948</v>
       </c>
       <c r="F14" s="41">
         <v>326205</v>
       </c>
       <c r="G14" s="41">
         <v>396386</v>
       </c>
       <c r="H14" s="41">
         <v>494501</v>
       </c>
       <c r="I14" s="41">
@@ -2380,52 +2477,55 @@
       </c>
       <c r="S14" s="54">
         <v>2052929</v>
       </c>
       <c r="T14" s="41">
         <v>2317427</v>
       </c>
       <c r="U14" s="41">
         <v>2568333</v>
       </c>
       <c r="V14" s="41">
         <v>2808272</v>
       </c>
       <c r="W14" s="54">
         <v>3232352</v>
       </c>
       <c r="X14" s="54">
         <v>3726875</v>
       </c>
       <c r="Y14" s="54">
         <v>4049526</v>
       </c>
       <c r="Z14" s="54">
         <v>4349638</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" ht="12.75">
+      <c r="AA14" s="58">
+        <v>4751208</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="42">
         <v>390000000</v>
       </c>
       <c r="B15" s="44" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="40">
         <v>173693</v>
       </c>
       <c r="D15" s="41">
         <v>193701</v>
       </c>
       <c r="E15" s="41">
         <v>218579</v>
       </c>
       <c r="F15" s="41">
         <v>241488</v>
       </c>
       <c r="G15" s="41">
         <v>289808</v>
       </c>
       <c r="H15" s="41">
         <v>403286</v>
       </c>
       <c r="I15" s="41">
@@ -2460,52 +2560,55 @@
       </c>
       <c r="S15" s="54">
         <v>1399306</v>
       </c>
       <c r="T15" s="41">
         <v>1509124</v>
       </c>
       <c r="U15" s="41">
         <v>1656387</v>
       </c>
       <c r="V15" s="41">
         <v>1847455</v>
       </c>
       <c r="W15" s="54">
         <v>2140854</v>
       </c>
       <c r="X15" s="54">
         <v>2368514</v>
       </c>
       <c r="Y15" s="54">
         <v>2926534</v>
       </c>
       <c r="Z15" s="54">
         <v>3127136</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" ht="12.75">
+      <c r="AA15" s="58">
+        <v>3448495</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="42">
         <v>430000000</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="40">
         <v>206696</v>
       </c>
       <c r="D16" s="41">
         <v>229287</v>
       </c>
       <c r="E16" s="41">
         <v>290775</v>
       </c>
       <c r="F16" s="41">
         <v>301740</v>
       </c>
       <c r="G16" s="41">
         <v>370690</v>
       </c>
       <c r="H16" s="41">
         <v>471258</v>
       </c>
       <c r="I16" s="41">
@@ -2540,52 +2643,55 @@
       </c>
       <c r="S16" s="54">
         <v>2136082</v>
       </c>
       <c r="T16" s="41">
         <v>2337999</v>
       </c>
       <c r="U16" s="41">
         <v>2555711</v>
       </c>
       <c r="V16" s="41">
         <v>2773160</v>
       </c>
       <c r="W16" s="54">
         <v>3149806</v>
       </c>
       <c r="X16" s="54">
         <v>3664210</v>
       </c>
       <c r="Y16" s="54">
         <v>4091621</v>
       </c>
       <c r="Z16" s="54">
         <v>4404184</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" ht="12.75">
+      <c r="AA16" s="58">
+        <v>4773213</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="42">
         <v>470000000</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="40">
         <v>303346</v>
       </c>
       <c r="D17" s="41">
         <v>384695</v>
       </c>
       <c r="E17" s="41">
         <v>423151</v>
       </c>
       <c r="F17" s="41">
         <v>486462</v>
       </c>
       <c r="G17" s="41">
         <v>618475</v>
       </c>
       <c r="H17" s="41">
         <v>695683</v>
       </c>
       <c r="I17" s="41">
@@ -2620,52 +2726,55 @@
       </c>
       <c r="S17" s="54">
         <v>2120722</v>
       </c>
       <c r="T17" s="41">
         <v>2252104</v>
       </c>
       <c r="U17" s="41">
         <v>2554671</v>
       </c>
       <c r="V17" s="41">
         <v>2655339</v>
       </c>
       <c r="W17" s="54">
         <v>2898599</v>
       </c>
       <c r="X17" s="54">
         <v>3531795</v>
       </c>
       <c r="Y17" s="54">
         <v>3993280</v>
       </c>
       <c r="Z17" s="54">
         <v>4143276</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" ht="12.75">
+      <c r="AA17" s="58">
+        <v>4504468</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="42">
         <v>510000000</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="40">
         <v>181505</v>
       </c>
       <c r="D18" s="41">
         <v>212839</v>
       </c>
       <c r="E18" s="41">
         <v>247040</v>
       </c>
       <c r="F18" s="41">
         <v>282057</v>
       </c>
       <c r="G18" s="41">
         <v>330615</v>
       </c>
       <c r="H18" s="41">
         <v>482962</v>
       </c>
       <c r="I18" s="41">
@@ -2686,52 +2795,53 @@
       <c r="N18" s="41">
         <v>1101173</v>
       </c>
       <c r="O18" s="41">
         <v>1188289</v>
       </c>
       <c r="P18" s="41">
         <v>1243471</v>
       </c>
       <c r="Q18" s="41">
         <v>1360159</v>
       </c>
       <c r="R18" s="41">
         <v>1491267</v>
       </c>
       <c r="S18" s="54">
         <v>1673671</v>
       </c>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="41"/>
       <c r="X18" s="41"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="41"/>
-    </row>
-    <row r="19" spans="1:26" ht="12.75">
+      <c r="AA18" s="16"/>
+    </row>
+    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="42">
         <v>550000000</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="40">
         <v>202795</v>
       </c>
       <c r="D19" s="41">
         <v>199235</v>
       </c>
       <c r="E19" s="41">
         <v>264480</v>
       </c>
       <c r="F19" s="41">
         <v>295462</v>
       </c>
       <c r="G19" s="41">
         <v>360704</v>
       </c>
       <c r="H19" s="41">
         <v>530588</v>
       </c>
       <c r="I19" s="41">
@@ -2766,52 +2876,55 @@
       </c>
       <c r="S19" s="54">
         <v>1597797</v>
       </c>
       <c r="T19" s="41">
         <v>1839241</v>
       </c>
       <c r="U19" s="41">
         <v>2096727</v>
       </c>
       <c r="V19" s="41">
         <v>2441870</v>
       </c>
       <c r="W19" s="54">
         <v>2926050</v>
       </c>
       <c r="X19" s="54">
         <v>3296244</v>
       </c>
       <c r="Y19" s="54">
         <v>3649253</v>
       </c>
       <c r="Z19" s="54">
         <v>3971815</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" ht="12.75">
+      <c r="AA19" s="58">
+        <v>4673578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="42">
         <v>590000000</v>
       </c>
       <c r="B20" s="44" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="40">
         <v>198900</v>
       </c>
       <c r="D20" s="41">
         <v>191757</v>
       </c>
       <c r="E20" s="41">
         <v>220532</v>
       </c>
       <c r="F20" s="41">
         <v>234360</v>
       </c>
       <c r="G20" s="41">
         <v>277338</v>
       </c>
       <c r="H20" s="41">
         <v>349991</v>
       </c>
       <c r="I20" s="41">
@@ -2846,98 +2959,104 @@
       </c>
       <c r="S20" s="54">
         <v>1583127</v>
       </c>
       <c r="T20" s="41">
         <v>1829358</v>
       </c>
       <c r="U20" s="41">
         <v>1950082</v>
       </c>
       <c r="V20" s="41">
         <v>2187336</v>
       </c>
       <c r="W20" s="54">
         <v>2481841</v>
       </c>
       <c r="X20" s="54">
         <v>2816696</v>
       </c>
       <c r="Y20" s="54">
         <v>3345025</v>
       </c>
       <c r="Z20" s="54">
         <v>3384971</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" ht="12.75">
+      <c r="AA20" s="58">
+        <v>3475214</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="42">
         <v>610000000</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="38"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="41"/>
       <c r="T21" s="41">
         <v>1982394</v>
       </c>
       <c r="U21" s="41">
         <v>2064061</v>
       </c>
       <c r="V21" s="41">
         <v>2159684</v>
       </c>
       <c r="W21" s="54">
         <v>2854039</v>
       </c>
       <c r="X21" s="54">
         <v>3477676</v>
       </c>
       <c r="Y21" s="54">
         <v>3845619</v>
       </c>
       <c r="Z21" s="54">
         <v>4030925</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" ht="12.75">
+      <c r="AA21" s="58">
+        <v>4431652</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="42">
         <v>620000000</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="43" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="41" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="41" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="41" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="41" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="41" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="41" t="s">
@@ -2962,52 +3081,55 @@
         <v>29</v>
       </c>
       <c r="P22" s="41" t="s">
         <v>29</v>
       </c>
       <c r="Q22" s="41" t="s">
         <v>29</v>
       </c>
       <c r="R22" s="41" t="s">
         <v>29</v>
       </c>
       <c r="S22" s="23"/>
       <c r="T22" s="23"/>
       <c r="U22" s="23"/>
       <c r="V22" s="23"/>
       <c r="W22" s="41"/>
       <c r="X22" s="54">
         <v>3899229</v>
       </c>
       <c r="Y22" s="54">
         <v>4814124</v>
       </c>
       <c r="Z22" s="54">
         <v>5183314</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" ht="12.75">
+      <c r="AA22" s="58">
+        <v>5619280</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="42">
         <v>630000000</v>
       </c>
       <c r="B23" s="44" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="40">
         <v>204228</v>
       </c>
       <c r="D23" s="41">
         <v>223250</v>
       </c>
       <c r="E23" s="41">
         <v>243549</v>
       </c>
       <c r="F23" s="41">
         <v>276930</v>
       </c>
       <c r="G23" s="41">
         <v>329296</v>
       </c>
       <c r="H23" s="41">
         <v>479847</v>
       </c>
       <c r="I23" s="41">
@@ -3042,52 +3164,55 @@
       </c>
       <c r="S23" s="54">
         <v>1767356</v>
       </c>
       <c r="T23" s="41">
         <v>2540721</v>
       </c>
       <c r="U23" s="41">
         <v>2576148</v>
       </c>
       <c r="V23" s="41">
         <v>2591091</v>
       </c>
       <c r="W23" s="54">
         <v>2445743</v>
       </c>
       <c r="X23" s="54">
         <v>2927208</v>
       </c>
       <c r="Y23" s="54">
         <v>3193757</v>
       </c>
       <c r="Z23" s="54">
         <v>3230955</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" ht="12.75">
+      <c r="AA23" s="58">
+        <v>3421991</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="42">
         <v>710000000</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="40">
         <v>400614</v>
       </c>
       <c r="D24" s="41">
         <v>497845</v>
       </c>
       <c r="E24" s="41">
         <v>586111</v>
       </c>
       <c r="F24" s="41">
         <v>627065</v>
       </c>
       <c r="G24" s="41">
         <v>742173</v>
       </c>
       <c r="H24" s="41">
         <v>1049399</v>
       </c>
       <c r="I24" s="41">
@@ -3122,52 +3247,55 @@
       </c>
       <c r="S24" s="54">
         <v>2347873</v>
       </c>
       <c r="T24" s="41">
         <v>2528052</v>
       </c>
       <c r="U24" s="41">
         <v>2841244</v>
       </c>
       <c r="V24" s="41">
         <v>2993963</v>
       </c>
       <c r="W24" s="54">
         <v>3054583</v>
       </c>
       <c r="X24" s="54">
         <v>3359085</v>
       </c>
       <c r="Y24" s="54">
         <v>4114819</v>
       </c>
       <c r="Z24" s="54">
         <v>4828469</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" ht="12.75">
+      <c r="AA24" s="58">
+        <v>4835738</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="42">
         <v>750000000</v>
       </c>
       <c r="B25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="40">
         <v>294112</v>
       </c>
       <c r="D25" s="41">
         <v>349561</v>
       </c>
       <c r="E25" s="41">
         <v>386560</v>
       </c>
       <c r="F25" s="41">
         <v>400290</v>
       </c>
       <c r="G25" s="41">
         <v>436387</v>
       </c>
       <c r="H25" s="41">
         <v>593762</v>
       </c>
       <c r="I25" s="41">
@@ -3202,52 +3330,55 @@
       </c>
       <c r="S25" s="54">
         <v>2380919</v>
       </c>
       <c r="T25" s="41">
         <v>1771716</v>
       </c>
       <c r="U25" s="41">
         <v>1868412</v>
       </c>
       <c r="V25" s="41">
         <v>1945984</v>
       </c>
       <c r="W25" s="54">
         <v>3337445</v>
       </c>
       <c r="X25" s="54">
         <v>3702335</v>
       </c>
       <c r="Y25" s="54">
         <v>3885570</v>
       </c>
       <c r="Z25" s="54">
         <v>4226825</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="12.75">
+      <c r="AA25" s="58">
+        <v>4561773</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="48">
         <v>790000000</v>
       </c>
       <c r="B26" s="49" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="50" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="50" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="50" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="50" t="s">
         <v>29</v>
       </c>
       <c r="G26" s="50" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="50" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="50" t="s">
@@ -3282,70 +3413,73 @@
       </c>
       <c r="S26" s="50" t="s">
         <v>29</v>
       </c>
       <c r="T26" s="50">
         <v>1807529</v>
       </c>
       <c r="U26" s="50">
         <v>2055843</v>
       </c>
       <c r="V26" s="50">
         <v>2369384</v>
       </c>
       <c r="W26" s="55">
         <v>2101888</v>
       </c>
       <c r="X26" s="55">
         <v>2439662</v>
       </c>
       <c r="Y26" s="55">
         <v>2893962</v>
       </c>
       <c r="Z26" s="55">
         <v>3117474</v>
       </c>
-    </row>
-    <row r="28" spans="1:26" ht="15">
+      <c r="AA26" s="55">
+        <v>3451179</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" ht="15" x14ac:dyDescent="0.25">
       <c r="B28" s="45"/>
       <c r="C28" s="47"/>
     </row>
-    <row r="29" spans="1:26" ht="15">
+    <row r="29" spans="1:27" ht="15" x14ac:dyDescent="0.2">
       <c r="B29" s="46"/>
       <c r="S29" s="41" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="30" spans="1:26" ht="15">
+    <row r="30" spans="1:27" ht="15" x14ac:dyDescent="0.25">
       <c r="B30" s="45"/>
       <c r="S30" s="41" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="S3:Z3"/>
+    <mergeCell ref="S3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>