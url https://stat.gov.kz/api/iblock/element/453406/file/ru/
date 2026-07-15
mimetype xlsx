--- v0 (2026-04-24)
+++ v1 (2026-07-15)
@@ -1,65 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FEBEBC7D-D156-409B-9620-A740E0C62AE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2685" yWindow="2685" windowWidth="25020" windowHeight="11295"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519" iterate="1" iterateDelta="1E-4"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="71">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
@@ -234,56 +235,56 @@
   <si>
     <t>тенге</t>
   </si>
   <si>
     <t>Основными источниками информации являются данные выборочного обследования 12 000 домашних хозяйств.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>ІII квартал</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -578,51 +579,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -729,89 +730,95 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="15" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="12" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 69" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 67" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 68" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 69" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -830,118 +837,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1081,808 +1122,812 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:da.malikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="17"/>
     <col min="2" max="2" width="66.7109375" style="17" customWidth="1"/>
     <col min="3" max="16384" width="48.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="26">
         <v>642202012</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="25.5">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="65.25" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="30"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="54.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="39.75" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>69</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
-        <v>46100</v>
+        <v>46199</v>
       </c>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
-        <v>46192</v>
+        <v>46284</v>
       </c>
       <c r="M17" s="13"/>
     </row>
-    <row r="18" spans="1:13" ht="25.5">
+    <row r="18" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="12"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>57</v>
       </c>
       <c r="M19" s="13"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>37</v>
       </c>
       <c r="M20" s="12"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="19" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="19" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="18"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="20" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="20" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="20"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="20"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AA33"/>
   <sheetViews>
-    <sheetView topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="AA13" sqref="AA13"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AE13" sqref="AE13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="25" customWidth="1"/>
     <col min="2" max="2" width="24.28515625" style="25" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="25" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="25" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="25" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="25" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="25" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="25" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="25" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="25" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="25" customWidth="1"/>
     <col min="13" max="14" width="11" style="25" customWidth="1"/>
     <col min="15" max="15" width="13.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="25" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="25" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="25" customWidth="1"/>
     <col min="19" max="19" width="13.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="25" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="25" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="25" customWidth="1"/>
     <col min="23" max="23" width="11.85546875" style="25" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="25" customWidth="1"/>
     <col min="25" max="25" width="10" style="25" customWidth="1"/>
     <col min="26" max="26" width="10.5703125" style="25" customWidth="1"/>
-    <col min="27" max="58" width="8.7109375" style="25" customWidth="1"/>
-[...378 lines deleted...]
-    <col min="16174" max="16384" width="9.140625" style="25"/>
+    <col min="27" max="55" width="8.7109375" style="25" customWidth="1"/>
+    <col min="56" max="253" width="9.140625" style="25"/>
+    <col min="254" max="254" width="13.140625" style="25" customWidth="1"/>
+    <col min="255" max="255" width="32.7109375" style="25" customWidth="1"/>
+    <col min="256" max="289" width="5.7109375" style="25" customWidth="1"/>
+    <col min="290" max="297" width="9.140625" style="25"/>
+    <col min="298" max="298" width="8.85546875" style="25" customWidth="1"/>
+    <col min="299" max="509" width="9.140625" style="25"/>
+    <col min="510" max="510" width="13.140625" style="25" customWidth="1"/>
+    <col min="511" max="511" width="32.7109375" style="25" customWidth="1"/>
+    <col min="512" max="545" width="5.7109375" style="25" customWidth="1"/>
+    <col min="546" max="553" width="9.140625" style="25"/>
+    <col min="554" max="554" width="8.85546875" style="25" customWidth="1"/>
+    <col min="555" max="765" width="9.140625" style="25"/>
+    <col min="766" max="766" width="13.140625" style="25" customWidth="1"/>
+    <col min="767" max="767" width="32.7109375" style="25" customWidth="1"/>
+    <col min="768" max="801" width="5.7109375" style="25" customWidth="1"/>
+    <col min="802" max="809" width="9.140625" style="25"/>
+    <col min="810" max="810" width="8.85546875" style="25" customWidth="1"/>
+    <col min="811" max="1021" width="9.140625" style="25"/>
+    <col min="1022" max="1022" width="13.140625" style="25" customWidth="1"/>
+    <col min="1023" max="1023" width="32.7109375" style="25" customWidth="1"/>
+    <col min="1024" max="1057" width="5.7109375" style="25" customWidth="1"/>
+    <col min="1058" max="1065" width="9.140625" style="25"/>
+    <col min="1066" max="1066" width="8.85546875" style="25" customWidth="1"/>
+    <col min="1067" max="1277" width="9.140625" style="25"/>
+    <col min="1278" max="1278" width="13.140625" style="25" customWidth="1"/>
+    <col min="1279" max="1279" width="32.7109375" style="25" customWidth="1"/>
+    <col min="1280" max="1313" width="5.7109375" style="25" customWidth="1"/>
+    <col min="1314" max="1321" width="9.140625" style="25"/>
+    <col min="1322" max="1322" width="8.85546875" style="25" customWidth="1"/>
+    <col min="1323" max="1533" width="9.140625" style="25"/>
+    <col min="1534" max="1534" width="13.140625" style="25" customWidth="1"/>
+    <col min="1535" max="1535" width="32.7109375" style="25" customWidth="1"/>
+    <col min="1536" max="1569" width="5.7109375" style="25" customWidth="1"/>
+    <col min="1570" max="1577" width="9.140625" style="25"/>
+    <col min="1578" max="1578" width="8.85546875" style="25" customWidth="1"/>
+    <col min="1579" max="1789" width="9.140625" style="25"/>
+    <col min="1790" max="1790" width="13.140625" style="25" customWidth="1"/>
+    <col min="1791" max="1791" width="32.7109375" style="25" customWidth="1"/>
+    <col min="1792" max="1825" width="5.7109375" style="25" customWidth="1"/>
+    <col min="1826" max="1833" width="9.140625" style="25"/>
+    <col min="1834" max="1834" width="8.85546875" style="25" customWidth="1"/>
+    <col min="1835" max="2045" width="9.140625" style="25"/>
+    <col min="2046" max="2046" width="13.140625" style="25" customWidth="1"/>
+    <col min="2047" max="2047" width="32.7109375" style="25" customWidth="1"/>
+    <col min="2048" max="2081" width="5.7109375" style="25" customWidth="1"/>
+    <col min="2082" max="2089" width="9.140625" style="25"/>
+    <col min="2090" max="2090" width="8.85546875" style="25" customWidth="1"/>
+    <col min="2091" max="2301" width="9.140625" style="25"/>
+    <col min="2302" max="2302" width="13.140625" style="25" customWidth="1"/>
+    <col min="2303" max="2303" width="32.7109375" style="25" customWidth="1"/>
+    <col min="2304" max="2337" width="5.7109375" style="25" customWidth="1"/>
+    <col min="2338" max="2345" width="9.140625" style="25"/>
+    <col min="2346" max="2346" width="8.85546875" style="25" customWidth="1"/>
+    <col min="2347" max="2557" width="9.140625" style="25"/>
+    <col min="2558" max="2558" width="13.140625" style="25" customWidth="1"/>
+    <col min="2559" max="2559" width="32.7109375" style="25" customWidth="1"/>
+    <col min="2560" max="2593" width="5.7109375" style="25" customWidth="1"/>
+    <col min="2594" max="2601" width="9.140625" style="25"/>
+    <col min="2602" max="2602" width="8.85546875" style="25" customWidth="1"/>
+    <col min="2603" max="2813" width="9.140625" style="25"/>
+    <col min="2814" max="2814" width="13.140625" style="25" customWidth="1"/>
+    <col min="2815" max="2815" width="32.7109375" style="25" customWidth="1"/>
+    <col min="2816" max="2849" width="5.7109375" style="25" customWidth="1"/>
+    <col min="2850" max="2857" width="9.140625" style="25"/>
+    <col min="2858" max="2858" width="8.85546875" style="25" customWidth="1"/>
+    <col min="2859" max="3069" width="9.140625" style="25"/>
+    <col min="3070" max="3070" width="13.140625" style="25" customWidth="1"/>
+    <col min="3071" max="3071" width="32.7109375" style="25" customWidth="1"/>
+    <col min="3072" max="3105" width="5.7109375" style="25" customWidth="1"/>
+    <col min="3106" max="3113" width="9.140625" style="25"/>
+    <col min="3114" max="3114" width="8.85546875" style="25" customWidth="1"/>
+    <col min="3115" max="3325" width="9.140625" style="25"/>
+    <col min="3326" max="3326" width="13.140625" style="25" customWidth="1"/>
+    <col min="3327" max="3327" width="32.7109375" style="25" customWidth="1"/>
+    <col min="3328" max="3361" width="5.7109375" style="25" customWidth="1"/>
+    <col min="3362" max="3369" width="9.140625" style="25"/>
+    <col min="3370" max="3370" width="8.85546875" style="25" customWidth="1"/>
+    <col min="3371" max="3581" width="9.140625" style="25"/>
+    <col min="3582" max="3582" width="13.140625" style="25" customWidth="1"/>
+    <col min="3583" max="3583" width="32.7109375" style="25" customWidth="1"/>
+    <col min="3584" max="3617" width="5.7109375" style="25" customWidth="1"/>
+    <col min="3618" max="3625" width="9.140625" style="25"/>
+    <col min="3626" max="3626" width="8.85546875" style="25" customWidth="1"/>
+    <col min="3627" max="3837" width="9.140625" style="25"/>
+    <col min="3838" max="3838" width="13.140625" style="25" customWidth="1"/>
+    <col min="3839" max="3839" width="32.7109375" style="25" customWidth="1"/>
+    <col min="3840" max="3873" width="5.7109375" style="25" customWidth="1"/>
+    <col min="3874" max="3881" width="9.140625" style="25"/>
+    <col min="3882" max="3882" width="8.85546875" style="25" customWidth="1"/>
+    <col min="3883" max="4093" width="9.140625" style="25"/>
+    <col min="4094" max="4094" width="13.140625" style="25" customWidth="1"/>
+    <col min="4095" max="4095" width="32.7109375" style="25" customWidth="1"/>
+    <col min="4096" max="4129" width="5.7109375" style="25" customWidth="1"/>
+    <col min="4130" max="4137" width="9.140625" style="25"/>
+    <col min="4138" max="4138" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4139" max="4349" width="9.140625" style="25"/>
+    <col min="4350" max="4350" width="13.140625" style="25" customWidth="1"/>
+    <col min="4351" max="4351" width="32.7109375" style="25" customWidth="1"/>
+    <col min="4352" max="4385" width="5.7109375" style="25" customWidth="1"/>
+    <col min="4386" max="4393" width="9.140625" style="25"/>
+    <col min="4394" max="4394" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4395" max="4605" width="9.140625" style="25"/>
+    <col min="4606" max="4606" width="13.140625" style="25" customWidth="1"/>
+    <col min="4607" max="4607" width="32.7109375" style="25" customWidth="1"/>
+    <col min="4608" max="4641" width="5.7109375" style="25" customWidth="1"/>
+    <col min="4642" max="4649" width="9.140625" style="25"/>
+    <col min="4650" max="4650" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4651" max="4861" width="9.140625" style="25"/>
+    <col min="4862" max="4862" width="13.140625" style="25" customWidth="1"/>
+    <col min="4863" max="4863" width="32.7109375" style="25" customWidth="1"/>
+    <col min="4864" max="4897" width="5.7109375" style="25" customWidth="1"/>
+    <col min="4898" max="4905" width="9.140625" style="25"/>
+    <col min="4906" max="4906" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4907" max="5117" width="9.140625" style="25"/>
+    <col min="5118" max="5118" width="13.140625" style="25" customWidth="1"/>
+    <col min="5119" max="5119" width="32.7109375" style="25" customWidth="1"/>
+    <col min="5120" max="5153" width="5.7109375" style="25" customWidth="1"/>
+    <col min="5154" max="5161" width="9.140625" style="25"/>
+    <col min="5162" max="5162" width="8.85546875" style="25" customWidth="1"/>
+    <col min="5163" max="5373" width="9.140625" style="25"/>
+    <col min="5374" max="5374" width="13.140625" style="25" customWidth="1"/>
+    <col min="5375" max="5375" width="32.7109375" style="25" customWidth="1"/>
+    <col min="5376" max="5409" width="5.7109375" style="25" customWidth="1"/>
+    <col min="5410" max="5417" width="9.140625" style="25"/>
+    <col min="5418" max="5418" width="8.85546875" style="25" customWidth="1"/>
+    <col min="5419" max="5629" width="9.140625" style="25"/>
+    <col min="5630" max="5630" width="13.140625" style="25" customWidth="1"/>
+    <col min="5631" max="5631" width="32.7109375" style="25" customWidth="1"/>
+    <col min="5632" max="5665" width="5.7109375" style="25" customWidth="1"/>
+    <col min="5666" max="5673" width="9.140625" style="25"/>
+    <col min="5674" max="5674" width="8.85546875" style="25" customWidth="1"/>
+    <col min="5675" max="5885" width="9.140625" style="25"/>
+    <col min="5886" max="5886" width="13.140625" style="25" customWidth="1"/>
+    <col min="5887" max="5887" width="32.7109375" style="25" customWidth="1"/>
+    <col min="5888" max="5921" width="5.7109375" style="25" customWidth="1"/>
+    <col min="5922" max="5929" width="9.140625" style="25"/>
+    <col min="5930" max="5930" width="8.85546875" style="25" customWidth="1"/>
+    <col min="5931" max="6141" width="9.140625" style="25"/>
+    <col min="6142" max="6142" width="13.140625" style="25" customWidth="1"/>
+    <col min="6143" max="6143" width="32.7109375" style="25" customWidth="1"/>
+    <col min="6144" max="6177" width="5.7109375" style="25" customWidth="1"/>
+    <col min="6178" max="6185" width="9.140625" style="25"/>
+    <col min="6186" max="6186" width="8.85546875" style="25" customWidth="1"/>
+    <col min="6187" max="6397" width="9.140625" style="25"/>
+    <col min="6398" max="6398" width="13.140625" style="25" customWidth="1"/>
+    <col min="6399" max="6399" width="32.7109375" style="25" customWidth="1"/>
+    <col min="6400" max="6433" width="5.7109375" style="25" customWidth="1"/>
+    <col min="6434" max="6441" width="9.140625" style="25"/>
+    <col min="6442" max="6442" width="8.85546875" style="25" customWidth="1"/>
+    <col min="6443" max="6653" width="9.140625" style="25"/>
+    <col min="6654" max="6654" width="13.140625" style="25" customWidth="1"/>
+    <col min="6655" max="6655" width="32.7109375" style="25" customWidth="1"/>
+    <col min="6656" max="6689" width="5.7109375" style="25" customWidth="1"/>
+    <col min="6690" max="6697" width="9.140625" style="25"/>
+    <col min="6698" max="6698" width="8.85546875" style="25" customWidth="1"/>
+    <col min="6699" max="6909" width="9.140625" style="25"/>
+    <col min="6910" max="6910" width="13.140625" style="25" customWidth="1"/>
+    <col min="6911" max="6911" width="32.7109375" style="25" customWidth="1"/>
+    <col min="6912" max="6945" width="5.7109375" style="25" customWidth="1"/>
+    <col min="6946" max="6953" width="9.140625" style="25"/>
+    <col min="6954" max="6954" width="8.85546875" style="25" customWidth="1"/>
+    <col min="6955" max="7165" width="9.140625" style="25"/>
+    <col min="7166" max="7166" width="13.140625" style="25" customWidth="1"/>
+    <col min="7167" max="7167" width="32.7109375" style="25" customWidth="1"/>
+    <col min="7168" max="7201" width="5.7109375" style="25" customWidth="1"/>
+    <col min="7202" max="7209" width="9.140625" style="25"/>
+    <col min="7210" max="7210" width="8.85546875" style="25" customWidth="1"/>
+    <col min="7211" max="7421" width="9.140625" style="25"/>
+    <col min="7422" max="7422" width="13.140625" style="25" customWidth="1"/>
+    <col min="7423" max="7423" width="32.7109375" style="25" customWidth="1"/>
+    <col min="7424" max="7457" width="5.7109375" style="25" customWidth="1"/>
+    <col min="7458" max="7465" width="9.140625" style="25"/>
+    <col min="7466" max="7466" width="8.85546875" style="25" customWidth="1"/>
+    <col min="7467" max="7677" width="9.140625" style="25"/>
+    <col min="7678" max="7678" width="13.140625" style="25" customWidth="1"/>
+    <col min="7679" max="7679" width="32.7109375" style="25" customWidth="1"/>
+    <col min="7680" max="7713" width="5.7109375" style="25" customWidth="1"/>
+    <col min="7714" max="7721" width="9.140625" style="25"/>
+    <col min="7722" max="7722" width="8.85546875" style="25" customWidth="1"/>
+    <col min="7723" max="7933" width="9.140625" style="25"/>
+    <col min="7934" max="7934" width="13.140625" style="25" customWidth="1"/>
+    <col min="7935" max="7935" width="32.7109375" style="25" customWidth="1"/>
+    <col min="7936" max="7969" width="5.7109375" style="25" customWidth="1"/>
+    <col min="7970" max="7977" width="9.140625" style="25"/>
+    <col min="7978" max="7978" width="8.85546875" style="25" customWidth="1"/>
+    <col min="7979" max="8189" width="9.140625" style="25"/>
+    <col min="8190" max="8190" width="13.140625" style="25" customWidth="1"/>
+    <col min="8191" max="8191" width="32.7109375" style="25" customWidth="1"/>
+    <col min="8192" max="8225" width="5.7109375" style="25" customWidth="1"/>
+    <col min="8226" max="8233" width="9.140625" style="25"/>
+    <col min="8234" max="8234" width="8.85546875" style="25" customWidth="1"/>
+    <col min="8235" max="8445" width="9.140625" style="25"/>
+    <col min="8446" max="8446" width="13.140625" style="25" customWidth="1"/>
+    <col min="8447" max="8447" width="32.7109375" style="25" customWidth="1"/>
+    <col min="8448" max="8481" width="5.7109375" style="25" customWidth="1"/>
+    <col min="8482" max="8489" width="9.140625" style="25"/>
+    <col min="8490" max="8490" width="8.85546875" style="25" customWidth="1"/>
+    <col min="8491" max="8701" width="9.140625" style="25"/>
+    <col min="8702" max="8702" width="13.140625" style="25" customWidth="1"/>
+    <col min="8703" max="8703" width="32.7109375" style="25" customWidth="1"/>
+    <col min="8704" max="8737" width="5.7109375" style="25" customWidth="1"/>
+    <col min="8738" max="8745" width="9.140625" style="25"/>
+    <col min="8746" max="8746" width="8.85546875" style="25" customWidth="1"/>
+    <col min="8747" max="8957" width="9.140625" style="25"/>
+    <col min="8958" max="8958" width="13.140625" style="25" customWidth="1"/>
+    <col min="8959" max="8959" width="32.7109375" style="25" customWidth="1"/>
+    <col min="8960" max="8993" width="5.7109375" style="25" customWidth="1"/>
+    <col min="8994" max="9001" width="9.140625" style="25"/>
+    <col min="9002" max="9002" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9003" max="9213" width="9.140625" style="25"/>
+    <col min="9214" max="9214" width="13.140625" style="25" customWidth="1"/>
+    <col min="9215" max="9215" width="32.7109375" style="25" customWidth="1"/>
+    <col min="9216" max="9249" width="5.7109375" style="25" customWidth="1"/>
+    <col min="9250" max="9257" width="9.140625" style="25"/>
+    <col min="9258" max="9258" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9259" max="9469" width="9.140625" style="25"/>
+    <col min="9470" max="9470" width="13.140625" style="25" customWidth="1"/>
+    <col min="9471" max="9471" width="32.7109375" style="25" customWidth="1"/>
+    <col min="9472" max="9505" width="5.7109375" style="25" customWidth="1"/>
+    <col min="9506" max="9513" width="9.140625" style="25"/>
+    <col min="9514" max="9514" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9515" max="9725" width="9.140625" style="25"/>
+    <col min="9726" max="9726" width="13.140625" style="25" customWidth="1"/>
+    <col min="9727" max="9727" width="32.7109375" style="25" customWidth="1"/>
+    <col min="9728" max="9761" width="5.7109375" style="25" customWidth="1"/>
+    <col min="9762" max="9769" width="9.140625" style="25"/>
+    <col min="9770" max="9770" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9771" max="9981" width="9.140625" style="25"/>
+    <col min="9982" max="9982" width="13.140625" style="25" customWidth="1"/>
+    <col min="9983" max="9983" width="32.7109375" style="25" customWidth="1"/>
+    <col min="9984" max="10017" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10018" max="10025" width="9.140625" style="25"/>
+    <col min="10026" max="10026" width="8.85546875" style="25" customWidth="1"/>
+    <col min="10027" max="10237" width="9.140625" style="25"/>
+    <col min="10238" max="10238" width="13.140625" style="25" customWidth="1"/>
+    <col min="10239" max="10239" width="32.7109375" style="25" customWidth="1"/>
+    <col min="10240" max="10273" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10274" max="10281" width="9.140625" style="25"/>
+    <col min="10282" max="10282" width="8.85546875" style="25" customWidth="1"/>
+    <col min="10283" max="10493" width="9.140625" style="25"/>
+    <col min="10494" max="10494" width="13.140625" style="25" customWidth="1"/>
+    <col min="10495" max="10495" width="32.7109375" style="25" customWidth="1"/>
+    <col min="10496" max="10529" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10530" max="10537" width="9.140625" style="25"/>
+    <col min="10538" max="10538" width="8.85546875" style="25" customWidth="1"/>
+    <col min="10539" max="10749" width="9.140625" style="25"/>
+    <col min="10750" max="10750" width="13.140625" style="25" customWidth="1"/>
+    <col min="10751" max="10751" width="32.7109375" style="25" customWidth="1"/>
+    <col min="10752" max="10785" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10786" max="10793" width="9.140625" style="25"/>
+    <col min="10794" max="10794" width="8.85546875" style="25" customWidth="1"/>
+    <col min="10795" max="11005" width="9.140625" style="25"/>
+    <col min="11006" max="11006" width="13.140625" style="25" customWidth="1"/>
+    <col min="11007" max="11007" width="32.7109375" style="25" customWidth="1"/>
+    <col min="11008" max="11041" width="5.7109375" style="25" customWidth="1"/>
+    <col min="11042" max="11049" width="9.140625" style="25"/>
+    <col min="11050" max="11050" width="8.85546875" style="25" customWidth="1"/>
+    <col min="11051" max="11261" width="9.140625" style="25"/>
+    <col min="11262" max="11262" width="13.140625" style="25" customWidth="1"/>
+    <col min="11263" max="11263" width="32.7109375" style="25" customWidth="1"/>
+    <col min="11264" max="11297" width="5.7109375" style="25" customWidth="1"/>
+    <col min="11298" max="11305" width="9.140625" style="25"/>
+    <col min="11306" max="11306" width="8.85546875" style="25" customWidth="1"/>
+    <col min="11307" max="11517" width="9.140625" style="25"/>
+    <col min="11518" max="11518" width="13.140625" style="25" customWidth="1"/>
+    <col min="11519" max="11519" width="32.7109375" style="25" customWidth="1"/>
+    <col min="11520" max="11553" width="5.7109375" style="25" customWidth="1"/>
+    <col min="11554" max="11561" width="9.140625" style="25"/>
+    <col min="11562" max="11562" width="8.85546875" style="25" customWidth="1"/>
+    <col min="11563" max="11773" width="9.140625" style="25"/>
+    <col min="11774" max="11774" width="13.140625" style="25" customWidth="1"/>
+    <col min="11775" max="11775" width="32.7109375" style="25" customWidth="1"/>
+    <col min="11776" max="11809" width="5.7109375" style="25" customWidth="1"/>
+    <col min="11810" max="11817" width="9.140625" style="25"/>
+    <col min="11818" max="11818" width="8.85546875" style="25" customWidth="1"/>
+    <col min="11819" max="12029" width="9.140625" style="25"/>
+    <col min="12030" max="12030" width="13.140625" style="25" customWidth="1"/>
+    <col min="12031" max="12031" width="32.7109375" style="25" customWidth="1"/>
+    <col min="12032" max="12065" width="5.7109375" style="25" customWidth="1"/>
+    <col min="12066" max="12073" width="9.140625" style="25"/>
+    <col min="12074" max="12074" width="8.85546875" style="25" customWidth="1"/>
+    <col min="12075" max="12285" width="9.140625" style="25"/>
+    <col min="12286" max="12286" width="13.140625" style="25" customWidth="1"/>
+    <col min="12287" max="12287" width="32.7109375" style="25" customWidth="1"/>
+    <col min="12288" max="12321" width="5.7109375" style="25" customWidth="1"/>
+    <col min="12322" max="12329" width="9.140625" style="25"/>
+    <col min="12330" max="12330" width="8.85546875" style="25" customWidth="1"/>
+    <col min="12331" max="12541" width="9.140625" style="25"/>
+    <col min="12542" max="12542" width="13.140625" style="25" customWidth="1"/>
+    <col min="12543" max="12543" width="32.7109375" style="25" customWidth="1"/>
+    <col min="12544" max="12577" width="5.7109375" style="25" customWidth="1"/>
+    <col min="12578" max="12585" width="9.140625" style="25"/>
+    <col min="12586" max="12586" width="8.85546875" style="25" customWidth="1"/>
+    <col min="12587" max="12797" width="9.140625" style="25"/>
+    <col min="12798" max="12798" width="13.140625" style="25" customWidth="1"/>
+    <col min="12799" max="12799" width="32.7109375" style="25" customWidth="1"/>
+    <col min="12800" max="12833" width="5.7109375" style="25" customWidth="1"/>
+    <col min="12834" max="12841" width="9.140625" style="25"/>
+    <col min="12842" max="12842" width="8.85546875" style="25" customWidth="1"/>
+    <col min="12843" max="13053" width="9.140625" style="25"/>
+    <col min="13054" max="13054" width="13.140625" style="25" customWidth="1"/>
+    <col min="13055" max="13055" width="32.7109375" style="25" customWidth="1"/>
+    <col min="13056" max="13089" width="5.7109375" style="25" customWidth="1"/>
+    <col min="13090" max="13097" width="9.140625" style="25"/>
+    <col min="13098" max="13098" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13099" max="13309" width="9.140625" style="25"/>
+    <col min="13310" max="13310" width="13.140625" style="25" customWidth="1"/>
+    <col min="13311" max="13311" width="32.7109375" style="25" customWidth="1"/>
+    <col min="13312" max="13345" width="5.7109375" style="25" customWidth="1"/>
+    <col min="13346" max="13353" width="9.140625" style="25"/>
+    <col min="13354" max="13354" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13355" max="13565" width="9.140625" style="25"/>
+    <col min="13566" max="13566" width="13.140625" style="25" customWidth="1"/>
+    <col min="13567" max="13567" width="32.7109375" style="25" customWidth="1"/>
+    <col min="13568" max="13601" width="5.7109375" style="25" customWidth="1"/>
+    <col min="13602" max="13609" width="9.140625" style="25"/>
+    <col min="13610" max="13610" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13611" max="13821" width="9.140625" style="25"/>
+    <col min="13822" max="13822" width="13.140625" style="25" customWidth="1"/>
+    <col min="13823" max="13823" width="32.7109375" style="25" customWidth="1"/>
+    <col min="13824" max="13857" width="5.7109375" style="25" customWidth="1"/>
+    <col min="13858" max="13865" width="9.140625" style="25"/>
+    <col min="13866" max="13866" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13867" max="14077" width="9.140625" style="25"/>
+    <col min="14078" max="14078" width="13.140625" style="25" customWidth="1"/>
+    <col min="14079" max="14079" width="32.7109375" style="25" customWidth="1"/>
+    <col min="14080" max="14113" width="5.7109375" style="25" customWidth="1"/>
+    <col min="14114" max="14121" width="9.140625" style="25"/>
+    <col min="14122" max="14122" width="8.85546875" style="25" customWidth="1"/>
+    <col min="14123" max="14333" width="9.140625" style="25"/>
+    <col min="14334" max="14334" width="13.140625" style="25" customWidth="1"/>
+    <col min="14335" max="14335" width="32.7109375" style="25" customWidth="1"/>
+    <col min="14336" max="14369" width="5.7109375" style="25" customWidth="1"/>
+    <col min="14370" max="14377" width="9.140625" style="25"/>
+    <col min="14378" max="14378" width="8.85546875" style="25" customWidth="1"/>
+    <col min="14379" max="14589" width="9.140625" style="25"/>
+    <col min="14590" max="14590" width="13.140625" style="25" customWidth="1"/>
+    <col min="14591" max="14591" width="32.7109375" style="25" customWidth="1"/>
+    <col min="14592" max="14625" width="5.7109375" style="25" customWidth="1"/>
+    <col min="14626" max="14633" width="9.140625" style="25"/>
+    <col min="14634" max="14634" width="8.85546875" style="25" customWidth="1"/>
+    <col min="14635" max="14845" width="9.140625" style="25"/>
+    <col min="14846" max="14846" width="13.140625" style="25" customWidth="1"/>
+    <col min="14847" max="14847" width="32.7109375" style="25" customWidth="1"/>
+    <col min="14848" max="14881" width="5.7109375" style="25" customWidth="1"/>
+    <col min="14882" max="14889" width="9.140625" style="25"/>
+    <col min="14890" max="14890" width="8.85546875" style="25" customWidth="1"/>
+    <col min="14891" max="15101" width="9.140625" style="25"/>
+    <col min="15102" max="15102" width="13.140625" style="25" customWidth="1"/>
+    <col min="15103" max="15103" width="32.7109375" style="25" customWidth="1"/>
+    <col min="15104" max="15137" width="5.7109375" style="25" customWidth="1"/>
+    <col min="15138" max="15145" width="9.140625" style="25"/>
+    <col min="15146" max="15146" width="8.85546875" style="25" customWidth="1"/>
+    <col min="15147" max="15357" width="9.140625" style="25"/>
+    <col min="15358" max="15358" width="13.140625" style="25" customWidth="1"/>
+    <col min="15359" max="15359" width="32.7109375" style="25" customWidth="1"/>
+    <col min="15360" max="15393" width="5.7109375" style="25" customWidth="1"/>
+    <col min="15394" max="15401" width="9.140625" style="25"/>
+    <col min="15402" max="15402" width="8.85546875" style="25" customWidth="1"/>
+    <col min="15403" max="15613" width="9.140625" style="25"/>
+    <col min="15614" max="15614" width="13.140625" style="25" customWidth="1"/>
+    <col min="15615" max="15615" width="32.7109375" style="25" customWidth="1"/>
+    <col min="15616" max="15649" width="5.7109375" style="25" customWidth="1"/>
+    <col min="15650" max="15657" width="9.140625" style="25"/>
+    <col min="15658" max="15658" width="8.85546875" style="25" customWidth="1"/>
+    <col min="15659" max="15869" width="9.140625" style="25"/>
+    <col min="15870" max="15870" width="13.140625" style="25" customWidth="1"/>
+    <col min="15871" max="15871" width="32.7109375" style="25" customWidth="1"/>
+    <col min="15872" max="15905" width="5.7109375" style="25" customWidth="1"/>
+    <col min="15906" max="15913" width="9.140625" style="25"/>
+    <col min="15914" max="15914" width="8.85546875" style="25" customWidth="1"/>
+    <col min="15915" max="16125" width="9.140625" style="25"/>
+    <col min="16126" max="16126" width="13.140625" style="25" customWidth="1"/>
+    <col min="16127" max="16127" width="32.7109375" style="25" customWidth="1"/>
+    <col min="16128" max="16161" width="5.7109375" style="25" customWidth="1"/>
+    <col min="16162" max="16169" width="9.140625" style="25"/>
+    <col min="16170" max="16170" width="8.85546875" style="25" customWidth="1"/>
+    <col min="16171" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="23" customFormat="1" ht="15.75">
+    <row r="2" spans="1:27" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="44">
         <v>642202012</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:26" ht="12" thickBot="1">
-      <c r="U3" s="65" t="s">
+    <row r="3" spans="1:27" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="U3" s="59" t="s">
         <v>62</v>
       </c>
-      <c r="V3" s="65"/>
-[...6 lines deleted...]
-      <c r="A4" s="56" t="s">
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="59"/>
+      <c r="AA3" s="59"/>
+    </row>
+    <row r="4" spans="1:27" s="24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="58"/>
-      <c r="C4" s="60">
+      <c r="B4" s="62"/>
+      <c r="C4" s="64">
         <v>2020</v>
       </c>
-      <c r="D4" s="61"/>
-[...2 lines deleted...]
-      <c r="G4" s="60">
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="64">
         <v>2021</v>
       </c>
-      <c r="H4" s="61"/>
-[...2 lines deleted...]
-      <c r="K4" s="60">
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="64">
         <v>2022</v>
       </c>
-      <c r="L4" s="61"/>
-[...2 lines deleted...]
-      <c r="O4" s="60">
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="66"/>
+      <c r="O4" s="64">
         <v>2023</v>
       </c>
-      <c r="P4" s="61"/>
-[...2 lines deleted...]
-      <c r="S4" s="60">
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="64">
         <v>2024</v>
       </c>
-      <c r="T4" s="61"/>
-[...2 lines deleted...]
-      <c r="W4" s="63">
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="57">
         <v>2025</v>
       </c>
-      <c r="X4" s="64"/>
-[...5 lines deleted...]
-      <c r="B5" s="59"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58"/>
+      <c r="AA4" s="56">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="24" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="42" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="42" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="42" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="42" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="42" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="42" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="42" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="42" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="42" t="s">
@@ -1911,52 +1956,55 @@
       </c>
       <c r="S5" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T5" s="42" t="s">
         <v>33</v>
       </c>
       <c r="U5" s="42" t="s">
         <v>34</v>
       </c>
       <c r="V5" s="43" t="s">
         <v>35</v>
       </c>
       <c r="W5" s="43" t="s">
         <v>32</v>
       </c>
       <c r="X5" s="42" t="s">
         <v>61</v>
       </c>
       <c r="Y5" s="54" t="s">
         <v>70</v>
       </c>
       <c r="Z5" s="43" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="6" spans="1:26" s="24" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AA5" s="43" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31">
         <v>0</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="45">
         <v>135700</v>
       </c>
       <c r="D6" s="46">
         <v>123846</v>
       </c>
       <c r="E6" s="46">
         <v>144989</v>
       </c>
       <c r="F6" s="46">
         <v>161033</v>
       </c>
       <c r="G6" s="45">
         <v>149853</v>
       </c>
       <c r="H6" s="46">
         <v>154747</v>
       </c>
       <c r="I6" s="46">
@@ -1991,52 +2039,55 @@
       </c>
       <c r="S6" s="45">
         <v>201024</v>
       </c>
       <c r="T6" s="46">
         <v>198896</v>
       </c>
       <c r="U6" s="46">
         <v>236396</v>
       </c>
       <c r="V6" s="46">
         <v>238633</v>
       </c>
       <c r="W6" s="45">
         <v>209628</v>
       </c>
       <c r="X6" s="52">
         <v>207987</v>
       </c>
       <c r="Y6" s="55">
         <v>226478</v>
       </c>
       <c r="Z6" s="46">
         <v>235638</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" ht="12.75">
+      <c r="AA6" s="67">
+        <v>222133</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>100000000</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="47"/>
       <c r="D7" s="48"/>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
       <c r="G7" s="47"/>
       <c r="H7" s="48"/>
       <c r="I7" s="48"/>
       <c r="J7" s="48"/>
       <c r="K7" s="47"/>
       <c r="L7" s="48">
         <v>137945</v>
       </c>
       <c r="M7" s="48">
         <v>163891</v>
       </c>
       <c r="N7" s="48">
         <v>159025</v>
       </c>
       <c r="O7" s="47">
@@ -2053,52 +2104,55 @@
       </c>
       <c r="S7" s="47">
         <v>201669</v>
       </c>
       <c r="T7" s="48">
         <v>165025</v>
       </c>
       <c r="U7" s="48">
         <v>195392</v>
       </c>
       <c r="V7" s="48">
         <v>201955</v>
       </c>
       <c r="W7" s="47">
         <v>202638</v>
       </c>
       <c r="X7" s="52">
         <v>167393</v>
       </c>
       <c r="Y7" s="40">
         <v>201836</v>
       </c>
       <c r="Z7" s="48">
         <v>241975</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" s="24" customFormat="1" ht="12.75">
+      <c r="AA7" s="67">
+        <v>229169</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="31">
         <v>110000000</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="47">
         <v>117970</v>
       </c>
       <c r="D8" s="46">
         <v>106279</v>
       </c>
       <c r="E8" s="46">
         <v>150850</v>
       </c>
       <c r="F8" s="46">
         <v>170102</v>
       </c>
       <c r="G8" s="47">
         <v>119333</v>
       </c>
       <c r="H8" s="46">
         <v>148711</v>
       </c>
       <c r="I8" s="46">
@@ -2133,52 +2187,55 @@
       </c>
       <c r="S8" s="47">
         <v>242004</v>
       </c>
       <c r="T8" s="46">
         <v>209513</v>
       </c>
       <c r="U8" s="46">
         <v>285250</v>
       </c>
       <c r="V8" s="46">
         <v>277943</v>
       </c>
       <c r="W8" s="47">
         <v>224408</v>
       </c>
       <c r="X8" s="52">
         <v>234330</v>
       </c>
       <c r="Y8" s="40">
         <v>276459</v>
       </c>
       <c r="Z8" s="46">
         <v>270409</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="24" customFormat="1" ht="12.75">
+      <c r="AA8" s="67">
+        <v>229433</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="31">
         <v>150000000</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="47">
         <v>116687</v>
       </c>
       <c r="D9" s="46">
         <v>106645</v>
       </c>
       <c r="E9" s="46">
         <v>127162</v>
       </c>
       <c r="F9" s="46">
         <v>140973</v>
       </c>
       <c r="G9" s="47">
         <v>136645</v>
       </c>
       <c r="H9" s="46">
         <v>139908</v>
       </c>
       <c r="I9" s="46">
@@ -2213,52 +2270,55 @@
       </c>
       <c r="S9" s="47">
         <v>191425</v>
       </c>
       <c r="T9" s="46">
         <v>211149</v>
       </c>
       <c r="U9" s="46">
         <v>218319</v>
       </c>
       <c r="V9" s="46">
         <v>225148</v>
       </c>
       <c r="W9" s="47">
         <v>205752</v>
       </c>
       <c r="X9" s="52">
         <v>231678</v>
       </c>
       <c r="Y9" s="40">
         <v>215337</v>
       </c>
       <c r="Z9" s="46">
         <v>224181</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" ht="12.75">
+      <c r="AA9" s="67">
+        <v>197761</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>190000000</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="47">
         <v>148153</v>
       </c>
       <c r="D10" s="48">
         <v>113371</v>
       </c>
       <c r="E10" s="48">
         <v>148212</v>
       </c>
       <c r="F10" s="48">
         <v>164030</v>
       </c>
       <c r="G10" s="47">
         <v>138789</v>
       </c>
       <c r="H10" s="48">
         <v>132486</v>
       </c>
       <c r="I10" s="48">
@@ -2293,52 +2353,55 @@
       </c>
       <c r="S10" s="47">
         <v>177327</v>
       </c>
       <c r="T10" s="48">
         <v>167482</v>
       </c>
       <c r="U10" s="48">
         <v>175488</v>
       </c>
       <c r="V10" s="48">
         <v>209204</v>
       </c>
       <c r="W10" s="47">
         <v>187695</v>
       </c>
       <c r="X10" s="52">
         <v>180629</v>
       </c>
       <c r="Y10" s="40">
         <v>197335</v>
       </c>
       <c r="Z10" s="48">
         <v>224980</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" ht="12.75">
+      <c r="AA10" s="67">
+        <v>199002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>230000000</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="47">
         <v>141017</v>
       </c>
       <c r="D11" s="48">
         <v>109247</v>
       </c>
       <c r="E11" s="48">
         <v>122911</v>
       </c>
       <c r="F11" s="48">
         <v>134034</v>
       </c>
       <c r="G11" s="47">
         <v>134462</v>
       </c>
       <c r="H11" s="48">
         <v>143391</v>
       </c>
       <c r="I11" s="48">
@@ -2373,52 +2436,55 @@
       </c>
       <c r="S11" s="47">
         <v>215001</v>
       </c>
       <c r="T11" s="48">
         <v>197803</v>
       </c>
       <c r="U11" s="48">
         <v>206791</v>
       </c>
       <c r="V11" s="48">
         <v>208760</v>
       </c>
       <c r="W11" s="47">
         <v>210910</v>
       </c>
       <c r="X11" s="52">
         <v>225569</v>
       </c>
       <c r="Y11" s="40">
         <v>229902</v>
       </c>
       <c r="Z11" s="48">
         <v>237765</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" ht="12.75">
+      <c r="AA11" s="67">
+        <v>233668</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>270000000</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="47">
         <v>101418</v>
       </c>
       <c r="D12" s="48">
         <v>90681</v>
       </c>
       <c r="E12" s="48">
         <v>99650</v>
       </c>
       <c r="F12" s="48">
         <v>115684</v>
       </c>
       <c r="G12" s="47">
         <v>106115</v>
       </c>
       <c r="H12" s="48">
         <v>119709</v>
       </c>
       <c r="I12" s="48">
@@ -2453,52 +2519,55 @@
       </c>
       <c r="S12" s="47">
         <v>180844</v>
       </c>
       <c r="T12" s="48">
         <v>178605</v>
       </c>
       <c r="U12" s="48">
         <v>219401</v>
       </c>
       <c r="V12" s="48">
         <v>209891</v>
       </c>
       <c r="W12" s="47">
         <v>203483</v>
       </c>
       <c r="X12" s="52">
         <v>192858</v>
       </c>
       <c r="Y12" s="40">
         <v>220738</v>
       </c>
       <c r="Z12" s="48">
         <v>180468</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" ht="12.75">
+      <c r="AA12" s="67">
+        <v>217208</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>310000000</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="47">
         <v>119721</v>
       </c>
       <c r="D13" s="48">
         <v>111350</v>
       </c>
       <c r="E13" s="48">
         <v>118776</v>
       </c>
       <c r="F13" s="48">
         <v>132790</v>
       </c>
       <c r="G13" s="47">
         <v>119539</v>
       </c>
       <c r="H13" s="48">
         <v>118028</v>
       </c>
       <c r="I13" s="48">
@@ -2533,52 +2602,55 @@
       </c>
       <c r="S13" s="47">
         <v>186701</v>
       </c>
       <c r="T13" s="48">
         <v>196191</v>
       </c>
       <c r="U13" s="48">
         <v>210588</v>
       </c>
       <c r="V13" s="48">
         <v>214340</v>
       </c>
       <c r="W13" s="47">
         <v>182240</v>
       </c>
       <c r="X13" s="52">
         <v>185272</v>
       </c>
       <c r="Y13" s="40">
         <v>211477</v>
       </c>
       <c r="Z13" s="48">
         <v>223734</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" ht="12.75">
+      <c r="AA13" s="67">
+        <v>235668</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31">
         <v>330000000</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="47"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="47"/>
       <c r="H14" s="48"/>
       <c r="I14" s="48"/>
       <c r="J14" s="48"/>
       <c r="K14" s="47"/>
       <c r="L14" s="48">
         <v>148310</v>
       </c>
       <c r="M14" s="48">
         <v>197802</v>
       </c>
       <c r="N14" s="48">
         <v>176224</v>
       </c>
       <c r="O14" s="47">
@@ -2595,52 +2667,55 @@
       </c>
       <c r="S14" s="47">
         <v>223953</v>
       </c>
       <c r="T14" s="48">
         <v>203838</v>
       </c>
       <c r="U14" s="48">
         <v>200807</v>
       </c>
       <c r="V14" s="48">
         <v>204110</v>
       </c>
       <c r="W14" s="47">
         <v>195857</v>
       </c>
       <c r="X14" s="52">
         <v>183841</v>
       </c>
       <c r="Y14" s="40">
         <v>205012</v>
       </c>
       <c r="Z14" s="48">
         <v>207529</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" ht="12.75">
+      <c r="AA14" s="67">
+        <v>207195</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>350000000</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="47">
         <v>152288</v>
       </c>
       <c r="D15" s="48">
         <v>125698</v>
       </c>
       <c r="E15" s="48">
         <v>177828</v>
       </c>
       <c r="F15" s="48">
         <v>187395</v>
       </c>
       <c r="G15" s="47">
         <v>188383</v>
       </c>
       <c r="H15" s="48">
         <v>175718</v>
       </c>
       <c r="I15" s="48">
@@ -2675,52 +2750,55 @@
       </c>
       <c r="S15" s="47">
         <v>236265</v>
       </c>
       <c r="T15" s="48">
         <v>253242</v>
       </c>
       <c r="U15" s="48">
         <v>292038</v>
       </c>
       <c r="V15" s="48">
         <v>282967</v>
       </c>
       <c r="W15" s="47">
         <v>235172</v>
       </c>
       <c r="X15" s="52">
         <v>230417</v>
       </c>
       <c r="Y15" s="40">
         <v>278775</v>
       </c>
       <c r="Z15" s="48">
         <v>296803</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" ht="12.75">
+      <c r="AA15" s="67">
+        <v>232920</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="31">
         <v>390000000</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="47">
         <v>102056</v>
       </c>
       <c r="D16" s="48">
         <v>109309</v>
       </c>
       <c r="E16" s="48">
         <v>133799</v>
       </c>
       <c r="F16" s="48">
         <v>151794</v>
       </c>
       <c r="G16" s="47">
         <v>119553</v>
       </c>
       <c r="H16" s="48">
         <v>130470</v>
       </c>
       <c r="I16" s="48">
@@ -2755,52 +2833,55 @@
       </c>
       <c r="S16" s="47">
         <v>173781</v>
       </c>
       <c r="T16" s="48">
         <v>169084</v>
       </c>
       <c r="U16" s="48">
         <v>208129</v>
       </c>
       <c r="V16" s="48">
         <v>220715</v>
       </c>
       <c r="W16" s="47">
         <v>191563</v>
       </c>
       <c r="X16" s="52">
         <v>174292</v>
       </c>
       <c r="Y16" s="40">
         <v>230758</v>
       </c>
       <c r="Z16" s="48">
         <v>217833</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" ht="12.75">
+      <c r="AA16" s="67">
+        <v>187620</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="31">
         <v>430000000</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="47">
         <v>166576</v>
       </c>
       <c r="D17" s="48">
         <v>186567</v>
       </c>
       <c r="E17" s="48">
         <v>165093</v>
       </c>
       <c r="F17" s="48">
         <v>164221</v>
       </c>
       <c r="G17" s="47">
         <v>166295</v>
       </c>
       <c r="H17" s="48">
         <v>183765</v>
       </c>
       <c r="I17" s="48">
@@ -2835,52 +2916,55 @@
       </c>
       <c r="S17" s="47">
         <v>249169</v>
       </c>
       <c r="T17" s="48">
         <v>257829</v>
       </c>
       <c r="U17" s="48">
         <v>283095</v>
       </c>
       <c r="V17" s="48">
         <v>290803</v>
       </c>
       <c r="W17" s="47">
         <v>265515</v>
       </c>
       <c r="X17" s="52">
         <v>263822</v>
       </c>
       <c r="Y17" s="40">
         <v>268581</v>
       </c>
       <c r="Z17" s="48">
         <v>259847</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" ht="12.75">
+      <c r="AA17" s="67">
+        <v>279284</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>470000000</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="47">
         <v>162262</v>
       </c>
       <c r="D18" s="48">
         <v>137122</v>
       </c>
       <c r="E18" s="48">
         <v>156605</v>
       </c>
       <c r="F18" s="48">
         <v>180319</v>
       </c>
       <c r="G18" s="47">
         <v>164754</v>
       </c>
       <c r="H18" s="48">
         <v>182090</v>
       </c>
       <c r="I18" s="48">
@@ -2915,52 +2999,55 @@
       </c>
       <c r="S18" s="47">
         <v>200702</v>
       </c>
       <c r="T18" s="48">
         <v>188377</v>
       </c>
       <c r="U18" s="48">
         <v>208352</v>
       </c>
       <c r="V18" s="48">
         <v>240097</v>
       </c>
       <c r="W18" s="47">
         <v>214206</v>
       </c>
       <c r="X18" s="52">
         <v>205642</v>
       </c>
       <c r="Y18" s="40">
         <v>230772</v>
       </c>
       <c r="Z18" s="48">
         <v>247026</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" ht="12.75">
+      <c r="AA18" s="67">
+        <v>253026</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="31">
         <v>550000000</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="47">
         <v>130050.99999999999</v>
       </c>
       <c r="D19" s="48">
         <v>119987</v>
       </c>
       <c r="E19" s="48">
         <v>149546</v>
       </c>
       <c r="F19" s="48">
         <v>161070</v>
       </c>
       <c r="G19" s="47">
         <v>139425</v>
       </c>
       <c r="H19" s="48">
         <v>187014</v>
       </c>
       <c r="I19" s="48">
@@ -2995,52 +3082,55 @@
       </c>
       <c r="S19" s="47">
         <v>212699</v>
       </c>
       <c r="T19" s="48">
         <v>227522</v>
       </c>
       <c r="U19" s="48">
         <v>283291</v>
       </c>
       <c r="V19" s="48">
         <v>258023.00000000003</v>
       </c>
       <c r="W19" s="47">
         <v>268938</v>
       </c>
       <c r="X19" s="52">
         <v>266173</v>
       </c>
       <c r="Y19" s="40">
         <v>292544</v>
       </c>
       <c r="Z19" s="48">
         <v>260406</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" ht="12.75">
+      <c r="AA19" s="67">
+        <v>266952</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>590000000</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="47">
         <v>124913</v>
       </c>
       <c r="D20" s="48">
         <v>124939</v>
       </c>
       <c r="E20" s="48">
         <v>166553</v>
       </c>
       <c r="F20" s="48">
         <v>172971</v>
       </c>
       <c r="G20" s="47">
         <v>129689</v>
       </c>
       <c r="H20" s="48">
         <v>173497</v>
       </c>
       <c r="I20" s="48">
@@ -3075,52 +3165,55 @@
       </c>
       <c r="S20" s="47">
         <v>205733</v>
       </c>
       <c r="T20" s="48">
         <v>242757</v>
       </c>
       <c r="U20" s="48">
         <v>291898</v>
       </c>
       <c r="V20" s="48">
         <v>247323</v>
       </c>
       <c r="W20" s="47">
         <v>210169</v>
       </c>
       <c r="X20" s="52">
         <v>198470</v>
       </c>
       <c r="Y20" s="40">
         <v>251710</v>
       </c>
       <c r="Z20" s="48">
         <v>236466</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" ht="12.75">
+      <c r="AA20" s="67">
+        <v>240675</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="31">
         <v>610000000</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="47">
         <v>114630</v>
       </c>
       <c r="D21" s="48">
         <v>118059</v>
       </c>
       <c r="E21" s="48">
         <v>130037</v>
       </c>
       <c r="F21" s="48">
         <v>157887</v>
       </c>
       <c r="G21" s="47">
         <v>159464</v>
       </c>
       <c r="H21" s="48">
         <v>144973</v>
       </c>
       <c r="I21" s="48">
@@ -3155,52 +3248,55 @@
       </c>
       <c r="S21" s="47">
         <v>196312</v>
       </c>
       <c r="T21" s="48">
         <v>196305</v>
       </c>
       <c r="U21" s="48">
         <v>193666</v>
       </c>
       <c r="V21" s="48">
         <v>208733</v>
       </c>
       <c r="W21" s="47">
         <v>200883</v>
       </c>
       <c r="X21" s="52">
         <v>193456</v>
       </c>
       <c r="Y21" s="40">
         <v>201577</v>
       </c>
       <c r="Z21" s="48">
         <v>239969</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" ht="12.75">
+      <c r="AA21" s="67">
+        <v>263325</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="31">
         <v>620000000</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="47"/>
       <c r="D22" s="48"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="47"/>
       <c r="H22" s="48"/>
       <c r="I22" s="48"/>
       <c r="J22" s="48"/>
       <c r="K22" s="47"/>
       <c r="L22" s="48">
         <v>189679</v>
       </c>
       <c r="M22" s="48">
         <v>222077</v>
       </c>
       <c r="N22" s="48">
         <v>274116</v>
       </c>
       <c r="O22" s="47">
@@ -3217,52 +3313,55 @@
       </c>
       <c r="S22" s="47">
         <v>284242</v>
       </c>
       <c r="T22" s="48">
         <v>263328</v>
       </c>
       <c r="U22" s="48">
         <v>267900</v>
       </c>
       <c r="V22" s="48">
         <v>308777</v>
       </c>
       <c r="W22" s="47">
         <v>282348</v>
       </c>
       <c r="X22" s="52">
         <v>339557</v>
       </c>
       <c r="Y22" s="40">
         <v>281942</v>
       </c>
       <c r="Z22" s="48">
         <v>289077</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" ht="12.75">
+      <c r="AA22" s="67">
+        <v>306727</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="31">
         <v>630000000</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="47">
         <v>117382</v>
       </c>
       <c r="D23" s="48">
         <v>99068</v>
       </c>
       <c r="E23" s="48">
         <v>127555</v>
       </c>
       <c r="F23" s="48">
         <v>134990</v>
       </c>
       <c r="G23" s="47">
         <v>117236</v>
       </c>
       <c r="H23" s="48">
         <v>135145</v>
       </c>
       <c r="I23" s="48">
@@ -3297,52 +3396,55 @@
       </c>
       <c r="S23" s="47">
         <v>169318</v>
       </c>
       <c r="T23" s="48">
         <v>174784</v>
       </c>
       <c r="U23" s="48">
         <v>204302</v>
       </c>
       <c r="V23" s="48">
         <v>198674</v>
       </c>
       <c r="W23" s="47">
         <v>225589</v>
       </c>
       <c r="X23" s="52">
         <v>161604</v>
       </c>
       <c r="Y23" s="40">
         <v>177374</v>
       </c>
       <c r="Z23" s="48">
         <v>167380</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" ht="12.75">
+      <c r="AA23" s="67">
+        <v>159804</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="31">
         <v>710000000</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="47">
         <v>124042</v>
       </c>
       <c r="D24" s="48">
         <v>122395</v>
       </c>
       <c r="E24" s="48">
         <v>126294</v>
       </c>
       <c r="F24" s="48">
         <v>145663</v>
       </c>
       <c r="G24" s="47">
         <v>162222</v>
       </c>
       <c r="H24" s="48">
         <v>144669</v>
       </c>
       <c r="I24" s="48">
@@ -3377,52 +3479,55 @@
       </c>
       <c r="S24" s="47">
         <v>205287</v>
       </c>
       <c r="T24" s="48">
         <v>198960</v>
       </c>
       <c r="U24" s="48">
         <v>365739</v>
       </c>
       <c r="V24" s="48">
         <v>283507</v>
       </c>
       <c r="W24" s="47">
         <v>202626</v>
       </c>
       <c r="X24" s="52">
         <v>236035</v>
       </c>
       <c r="Y24" s="40">
         <v>229595</v>
       </c>
       <c r="Z24" s="48">
         <v>215915</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" ht="12.75">
+      <c r="AA24" s="67">
+        <v>179375</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="31">
         <v>750000000</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="47">
         <v>182149</v>
       </c>
       <c r="D25" s="48">
         <v>173768</v>
       </c>
       <c r="E25" s="48">
         <v>173090</v>
       </c>
       <c r="F25" s="48">
         <v>204584</v>
       </c>
       <c r="G25" s="47">
         <v>208503</v>
       </c>
       <c r="H25" s="48">
         <v>206667</v>
       </c>
       <c r="I25" s="48">
@@ -3457,52 +3562,55 @@
       </c>
       <c r="S25" s="47">
         <v>194875</v>
       </c>
       <c r="T25" s="48">
         <v>188686</v>
       </c>
       <c r="U25" s="48">
         <v>219006</v>
       </c>
       <c r="V25" s="48">
         <v>266309</v>
       </c>
       <c r="W25" s="47">
         <v>203975</v>
       </c>
       <c r="X25" s="52">
         <v>209381</v>
       </c>
       <c r="Y25" s="40">
         <v>222853</v>
       </c>
       <c r="Z25" s="48">
         <v>263924</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="13.5" thickBot="1">
+      <c r="AA25" s="67">
+        <v>241790</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="32">
         <v>790000000</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="49">
         <v>139554</v>
       </c>
       <c r="D26" s="50">
         <v>131237</v>
       </c>
       <c r="E26" s="50">
         <v>152551</v>
       </c>
       <c r="F26" s="50">
         <v>154519</v>
       </c>
       <c r="G26" s="49">
         <v>150831</v>
       </c>
       <c r="H26" s="50">
         <v>150210</v>
       </c>
       <c r="I26" s="50">
@@ -3537,57 +3645,60 @@
       </c>
       <c r="S26" s="49">
         <v>187182</v>
       </c>
       <c r="T26" s="50">
         <v>183408</v>
       </c>
       <c r="U26" s="50">
         <v>193456</v>
       </c>
       <c r="V26" s="50">
         <v>191645</v>
       </c>
       <c r="W26" s="49">
         <v>191598</v>
       </c>
       <c r="X26" s="53">
         <v>194471</v>
       </c>
       <c r="Y26" s="41">
         <v>189666</v>
       </c>
       <c r="Z26" s="50">
         <v>197060</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="33" ht="11.25" customHeight="1"/>
+      <c r="AA26" s="53">
+        <v>203707</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="U3:Z3"/>
+    <mergeCell ref="U3:AA3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>