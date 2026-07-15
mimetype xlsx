--- v0 (2026-04-27)
+++ v1 (2026-07-15)
@@ -1,65 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E9650A4-AEB2-4D90-998B-9B38390D1233}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3720" yWindow="3720" windowWidth="25020" windowHeight="11295"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Indicator" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519" iterate="1" iterateDelta="1E-4"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="72">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>II quarter</t>
   </si>
   <si>
     <t>IV quarter</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
@@ -151,53 +152,50 @@
     <t>Methodological Explanations:</t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Monetary expenses for food products consist of expenses for the purchase of food and non-alcoholic beverages, meals outside the home (canteens, cafes, restaurants), the purchase of alcoholic beverages and tobacco products.</t>
   </si>
   <si>
     <t>Turkestan region and the city of Shymkent (a city of national significance) were formed in 2018; Abay, Zhetisu, and Ulytau regions were formed in 2022.</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>Zhetysu</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>І quarter</t>
   </si>
   <si>
     <t>III quarter</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
@@ -255,60 +253,63 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Household cash expenditures on food products, average per household </t>
   </si>
   <si>
     <t>IІI quarter</t>
   </si>
+  <si>
+    <t>Monetary expenses for food products consist of expenses for the purchase of food and non-alcoholic beverages,  the purchase of alcoholic beverages and tobacco products.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -658,51 +659,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -823,84 +824,98 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 69" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 67" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 68" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 69" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -919,118 +934,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1170,379 +1219,380 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:da.malikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="11"/>
     <col min="2" max="2" width="66.7109375" style="11" customWidth="1"/>
     <col min="3" max="16384" width="48.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="21">
         <v>642202011</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="3" customFormat="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="23" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="3" customFormat="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="53" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="3" customFormat="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="21" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="3" customFormat="1">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1">
+    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="17"/>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="25.5">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="52" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="25.5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M11" s="5"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1">
+    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="54" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M12" s="5"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1">
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="55" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1">
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M14" s="5"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1">
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="55" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M15" s="5"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="6">
-        <v>46100</v>
+        <v>46199</v>
       </c>
       <c r="M16" s="7"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="6">
-        <v>46192</v>
+        <v>46284</v>
       </c>
       <c r="M17" s="8"/>
     </row>
-    <row r="18" spans="1:13" ht="25.5">
+    <row r="18" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>9</v>
       </c>
       <c r="M18" s="7"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="8"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>8</v>
       </c>
       <c r="M20" s="7"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>11</v>
       </c>
       <c r="M21" s="8"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="9"/>
       <c r="B22" s="10"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="8"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="7"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="8"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="13" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="12"/>
     </row>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="35" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="35" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="35" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="35" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="35" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="35" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="35" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="35" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="35" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="36" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="36" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="37"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="37"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="38"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="38"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="38"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="38"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="38"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="38"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="39" t="s">
         <v>57</v>
-      </c>
-[...27 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A2:AD32"/>
   <sheetViews>
     <sheetView topLeftCell="M1" workbookViewId="0">
-      <selection activeCell="AF12" sqref="AF12"/>
+      <selection activeCell="AC11" sqref="AC11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="16" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="16" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="16" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="16" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="16" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="16" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="16" customWidth="1"/>
     <col min="13" max="14" width="11" style="16" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="16" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="16" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="16" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="16" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="16" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="16" customWidth="1"/>
     <col min="23" max="23" width="9.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" style="16" customWidth="1"/>
     <col min="25" max="25" width="9" style="16" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" style="16" customWidth="1"/>
-    <col min="27" max="58" width="8.7109375" style="16" customWidth="1"/>
+    <col min="27" max="27" width="10.28515625" style="16" customWidth="1"/>
+    <col min="28" max="58" width="8.7109375" style="16" customWidth="1"/>
     <col min="59" max="256" width="9.140625" style="16"/>
     <col min="257" max="257" width="13.140625" style="16" customWidth="1"/>
     <col min="258" max="258" width="32.7109375" style="16" customWidth="1"/>
     <col min="259" max="292" width="5.7109375" style="16" customWidth="1"/>
     <col min="293" max="300" width="9.140625" style="16"/>
     <col min="301" max="301" width="8.85546875" style="16" customWidth="1"/>
     <col min="302" max="512" width="9.140625" style="16"/>
     <col min="513" max="513" width="13.140625" style="16" customWidth="1"/>
     <col min="514" max="514" width="32.7109375" style="16" customWidth="1"/>
     <col min="515" max="548" width="5.7109375" style="16" customWidth="1"/>
     <col min="549" max="556" width="9.140625" style="16"/>
     <col min="557" max="557" width="8.85546875" style="16" customWidth="1"/>
     <col min="558" max="768" width="9.140625" style="16"/>
     <col min="769" max="769" width="13.140625" style="16" customWidth="1"/>
     <col min="770" max="770" width="32.7109375" style="16" customWidth="1"/>
     <col min="771" max="804" width="5.7109375" style="16" customWidth="1"/>
     <col min="805" max="812" width="9.140625" style="16"/>
     <col min="813" max="813" width="8.85546875" style="16" customWidth="1"/>
     <col min="814" max="1024" width="9.140625" style="16"/>
     <col min="1025" max="1025" width="13.140625" style="16" customWidth="1"/>
     <col min="1026" max="1026" width="32.7109375" style="16" customWidth="1"/>
     <col min="1027" max="1060" width="5.7109375" style="16" customWidth="1"/>
     <col min="1061" max="1068" width="9.140625" style="16"/>
     <col min="1069" max="1069" width="8.85546875" style="16" customWidth="1"/>
     <col min="1070" max="1280" width="9.140625" style="16"/>
@@ -1880,188 +1930,198 @@
     <col min="15362" max="15362" width="32.7109375" style="16" customWidth="1"/>
     <col min="15363" max="15396" width="5.7109375" style="16" customWidth="1"/>
     <col min="15397" max="15404" width="9.140625" style="16"/>
     <col min="15405" max="15405" width="8.85546875" style="16" customWidth="1"/>
     <col min="15406" max="15616" width="9.140625" style="16"/>
     <col min="15617" max="15617" width="13.140625" style="16" customWidth="1"/>
     <col min="15618" max="15618" width="32.7109375" style="16" customWidth="1"/>
     <col min="15619" max="15652" width="5.7109375" style="16" customWidth="1"/>
     <col min="15653" max="15660" width="9.140625" style="16"/>
     <col min="15661" max="15661" width="8.85546875" style="16" customWidth="1"/>
     <col min="15662" max="15872" width="9.140625" style="16"/>
     <col min="15873" max="15873" width="13.140625" style="16" customWidth="1"/>
     <col min="15874" max="15874" width="32.7109375" style="16" customWidth="1"/>
     <col min="15875" max="15908" width="5.7109375" style="16" customWidth="1"/>
     <col min="15909" max="15916" width="9.140625" style="16"/>
     <col min="15917" max="15917" width="8.85546875" style="16" customWidth="1"/>
     <col min="15918" max="16128" width="9.140625" style="16"/>
     <col min="16129" max="16129" width="13.140625" style="16" customWidth="1"/>
     <col min="16130" max="16130" width="32.7109375" style="16" customWidth="1"/>
     <col min="16131" max="16164" width="5.7109375" style="16" customWidth="1"/>
     <col min="16165" max="16172" width="9.140625" style="16"/>
     <col min="16173" max="16173" width="8.85546875" style="16" customWidth="1"/>
     <col min="16174" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="14" customFormat="1" ht="15.75">
+    <row r="2" spans="1:30" s="14" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="41">
         <v>642202011</v>
       </c>
       <c r="B2" s="14" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:27" ht="15.75" customHeight="1" thickBot="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="T3" s="65" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="U3" s="65"/>
       <c r="V3" s="65"/>
       <c r="W3" s="65"/>
       <c r="X3" s="65"/>
       <c r="Y3" s="65"/>
       <c r="Z3" s="65"/>
-    </row>
-    <row r="4" spans="1:27" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="AA3" s="65"/>
+    </row>
+    <row r="4" spans="1:30" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="66" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="68">
         <v>2020</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="69"/>
       <c r="F4" s="70"/>
       <c r="G4" s="68">
         <v>2021</v>
       </c>
       <c r="H4" s="69"/>
       <c r="I4" s="69"/>
       <c r="J4" s="70"/>
       <c r="K4" s="68">
         <v>2022</v>
       </c>
       <c r="L4" s="69"/>
       <c r="M4" s="69"/>
       <c r="N4" s="70"/>
       <c r="O4" s="68">
         <v>2023</v>
       </c>
       <c r="P4" s="69"/>
       <c r="Q4" s="69"/>
       <c r="R4" s="70"/>
       <c r="S4" s="68">
         <v>2024</v>
       </c>
       <c r="T4" s="69"/>
       <c r="U4" s="69"/>
       <c r="V4" s="70"/>
       <c r="W4" s="63">
         <v>2025</v>
       </c>
       <c r="X4" s="64"/>
       <c r="Y4" s="64"/>
       <c r="Z4" s="64"/>
-    </row>
-    <row r="5" spans="1:27" s="15" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AA4" s="62">
+        <v>2026</v>
+      </c>
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+    </row>
+    <row r="5" spans="1:30" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="67"/>
       <c r="B5" s="34"/>
       <c r="C5" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J5" s="31" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="N5" s="31" t="s">
         <v>6</v>
       </c>
       <c r="O5" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="P5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R5" s="31" t="s">
         <v>6</v>
       </c>
       <c r="S5" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="T5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="U5" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="V5" s="32" t="s">
         <v>6</v>
       </c>
       <c r="W5" s="32" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X5" s="40" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="Y5" s="31" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Z5" s="32" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="6" spans="1:27" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AA5" s="72" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="25">
         <v>0</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="42">
         <v>314041</v>
       </c>
       <c r="D6" s="43">
         <v>319448</v>
       </c>
       <c r="E6" s="43">
         <v>330646</v>
       </c>
       <c r="F6" s="44">
         <v>342467</v>
       </c>
       <c r="G6" s="45">
         <v>331506</v>
       </c>
       <c r="H6" s="43">
         <v>361624</v>
       </c>
       <c r="I6" s="43">
@@ -2096,52 +2156,55 @@
       </c>
       <c r="S6" s="45">
         <v>477359</v>
       </c>
       <c r="T6" s="43">
         <v>486179</v>
       </c>
       <c r="U6" s="43">
         <v>493580</v>
       </c>
       <c r="V6" s="44">
         <v>516964</v>
       </c>
       <c r="W6" s="45">
         <v>522504</v>
       </c>
       <c r="X6" s="57">
         <v>536210</v>
       </c>
       <c r="Y6" s="59">
         <v>556328</v>
       </c>
       <c r="Z6" s="43">
         <v>579685</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" ht="12.75">
+      <c r="AA6" s="71">
+        <v>542119</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="25">
         <v>100000000</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="47" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="46" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="47" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="47" t="s">
@@ -2176,53 +2239,55 @@
       </c>
       <c r="S7" s="46">
         <v>411424</v>
       </c>
       <c r="T7" s="47">
         <v>409431</v>
       </c>
       <c r="U7" s="47">
         <v>420886</v>
       </c>
       <c r="V7" s="48">
         <v>419452</v>
       </c>
       <c r="W7" s="46">
         <v>479552</v>
       </c>
       <c r="X7" s="57">
         <v>485046</v>
       </c>
       <c r="Y7" s="60">
         <v>494549</v>
       </c>
       <c r="Z7" s="47">
         <v>557977</v>
       </c>
-      <c r="AA7" s="62"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:27" s="15" customFormat="1" ht="12.75">
+      <c r="AA7" s="71">
+        <v>511727</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="25">
         <v>110000000</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="46">
         <v>267978</v>
       </c>
       <c r="D8" s="47">
         <v>279559</v>
       </c>
       <c r="E8" s="47">
         <v>282185</v>
       </c>
       <c r="F8" s="48">
         <v>297539</v>
       </c>
       <c r="G8" s="46">
         <v>260084</v>
       </c>
       <c r="H8" s="47">
         <v>304243</v>
       </c>
       <c r="I8" s="47">
@@ -2257,52 +2322,55 @@
       </c>
       <c r="S8" s="46">
         <v>377919</v>
       </c>
       <c r="T8" s="47">
         <v>399930</v>
       </c>
       <c r="U8" s="47">
         <v>407563</v>
       </c>
       <c r="V8" s="48">
         <v>413090</v>
       </c>
       <c r="W8" s="46">
         <v>439703</v>
       </c>
       <c r="X8" s="57">
         <v>461286</v>
       </c>
       <c r="Y8" s="60">
         <v>464559</v>
       </c>
       <c r="Z8" s="47">
         <v>479101</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="15" customFormat="1" ht="12.75">
+      <c r="AA8" s="71">
+        <v>467860</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="25">
         <v>150000000</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="46">
         <v>298895</v>
       </c>
       <c r="D9" s="47">
         <v>296008</v>
       </c>
       <c r="E9" s="47">
         <v>328283</v>
       </c>
       <c r="F9" s="48">
         <v>340438</v>
       </c>
       <c r="G9" s="46">
         <v>332620</v>
       </c>
       <c r="H9" s="47">
         <v>351620</v>
       </c>
       <c r="I9" s="47">
@@ -2337,52 +2405,55 @@
       </c>
       <c r="S9" s="46">
         <v>438926</v>
       </c>
       <c r="T9" s="47">
         <v>458147</v>
       </c>
       <c r="U9" s="47">
         <v>465224</v>
       </c>
       <c r="V9" s="48">
         <v>488208</v>
       </c>
       <c r="W9" s="46">
         <v>508374</v>
       </c>
       <c r="X9" s="57">
         <v>497736</v>
       </c>
       <c r="Y9" s="60">
         <v>576182</v>
       </c>
       <c r="Z9" s="47">
         <v>594621</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" ht="12.75">
+      <c r="AA9" s="71">
+        <v>578569</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="25">
         <v>190000000</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="46">
         <v>347347</v>
       </c>
       <c r="D10" s="47">
         <v>362941</v>
       </c>
       <c r="E10" s="47">
         <v>357210</v>
       </c>
       <c r="F10" s="48">
         <v>381418</v>
       </c>
       <c r="G10" s="46">
         <v>359341</v>
       </c>
       <c r="H10" s="47">
         <v>399613</v>
       </c>
       <c r="I10" s="47">
@@ -2417,53 +2488,55 @@
       </c>
       <c r="S10" s="46">
         <v>501384</v>
       </c>
       <c r="T10" s="47">
         <v>534284</v>
       </c>
       <c r="U10" s="47">
         <v>543037</v>
       </c>
       <c r="V10" s="48">
         <v>588405</v>
       </c>
       <c r="W10" s="46">
         <v>575578</v>
       </c>
       <c r="X10" s="57">
         <v>579859</v>
       </c>
       <c r="Y10" s="60">
         <v>594002</v>
       </c>
       <c r="Z10" s="47">
         <v>602574</v>
       </c>
-      <c r="AA10" s="62"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:27" ht="12.75">
+      <c r="AA10" s="71">
+        <v>559913</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="25">
         <v>230000000</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="46">
         <v>400415</v>
       </c>
       <c r="D11" s="47">
         <v>424500</v>
       </c>
       <c r="E11" s="47">
         <v>429002</v>
       </c>
       <c r="F11" s="48">
         <v>420579</v>
       </c>
       <c r="G11" s="46">
         <v>402588</v>
       </c>
       <c r="H11" s="47">
         <v>424141</v>
       </c>
       <c r="I11" s="47">
@@ -2498,53 +2571,55 @@
       </c>
       <c r="S11" s="46">
         <v>543246</v>
       </c>
       <c r="T11" s="47">
         <v>547499</v>
       </c>
       <c r="U11" s="47">
         <v>546965</v>
       </c>
       <c r="V11" s="48">
         <v>567686</v>
       </c>
       <c r="W11" s="46">
         <v>588689</v>
       </c>
       <c r="X11" s="57">
         <v>611006</v>
       </c>
       <c r="Y11" s="60">
         <v>619410</v>
       </c>
       <c r="Z11" s="47">
         <v>632082</v>
       </c>
-      <c r="AA11" s="62"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:27" ht="12.75">
+      <c r="AA11" s="71">
+        <v>637591</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>270000000</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="46">
         <v>272737</v>
       </c>
       <c r="D12" s="47">
         <v>287950</v>
       </c>
       <c r="E12" s="47">
         <v>286713</v>
       </c>
       <c r="F12" s="48">
         <v>309692</v>
       </c>
       <c r="G12" s="46">
         <v>307961</v>
       </c>
       <c r="H12" s="47">
         <v>330767</v>
       </c>
       <c r="I12" s="47">
@@ -2579,53 +2654,55 @@
       </c>
       <c r="S12" s="46">
         <v>452301</v>
       </c>
       <c r="T12" s="47">
         <v>453046</v>
       </c>
       <c r="U12" s="47">
         <v>464503</v>
       </c>
       <c r="V12" s="48">
         <v>496850</v>
       </c>
       <c r="W12" s="46">
         <v>486726</v>
       </c>
       <c r="X12" s="57">
         <v>498413</v>
       </c>
       <c r="Y12" s="60">
         <v>485669</v>
       </c>
       <c r="Z12" s="47">
         <v>506114</v>
       </c>
-      <c r="AA12" s="62"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:27" ht="12.75">
+      <c r="AA12" s="71">
+        <v>464481</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>310000000</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="46">
         <v>282589</v>
       </c>
       <c r="D13" s="47">
         <v>297178</v>
       </c>
       <c r="E13" s="47">
         <v>307578</v>
       </c>
       <c r="F13" s="48">
         <v>342015</v>
       </c>
       <c r="G13" s="46">
         <v>343138</v>
       </c>
       <c r="H13" s="47">
         <v>374512</v>
       </c>
       <c r="I13" s="47">
@@ -2660,58 +2737,60 @@
       </c>
       <c r="S13" s="46">
         <v>551993</v>
       </c>
       <c r="T13" s="47">
         <v>540893</v>
       </c>
       <c r="U13" s="47">
         <v>543994</v>
       </c>
       <c r="V13" s="48">
         <v>562183</v>
       </c>
       <c r="W13" s="46">
         <v>546665</v>
       </c>
       <c r="X13" s="57">
         <v>520060</v>
       </c>
       <c r="Y13" s="60">
         <v>587995</v>
       </c>
       <c r="Z13" s="47">
         <v>620195</v>
       </c>
-      <c r="AA13" s="62"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:27" ht="12.75">
+      <c r="AA13" s="71">
+        <v>616921</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>330000000</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C14" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="47" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="46" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="47" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="47" t="s">
         <v>1</v>
       </c>
       <c r="J14" s="48" t="s">
         <v>1</v>
       </c>
@@ -2741,53 +2820,55 @@
       </c>
       <c r="S14" s="46">
         <v>540897</v>
       </c>
       <c r="T14" s="47">
         <v>539555</v>
       </c>
       <c r="U14" s="47">
         <v>556444</v>
       </c>
       <c r="V14" s="48">
         <v>590514</v>
       </c>
       <c r="W14" s="46">
         <v>554604</v>
       </c>
       <c r="X14" s="57">
         <v>574441</v>
       </c>
       <c r="Y14" s="60">
         <v>643656</v>
       </c>
       <c r="Z14" s="47">
         <v>675860</v>
       </c>
-      <c r="AA14" s="62"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:27" ht="12.75">
+      <c r="AA14" s="71">
+        <v>672221</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="25">
         <v>350000000</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="46">
         <v>309604</v>
       </c>
       <c r="D15" s="47">
         <v>330867</v>
       </c>
       <c r="E15" s="47">
         <v>349977</v>
       </c>
       <c r="F15" s="48">
         <v>356089</v>
       </c>
       <c r="G15" s="46">
         <v>324083</v>
       </c>
       <c r="H15" s="47">
         <v>366994</v>
       </c>
       <c r="I15" s="47">
@@ -2822,53 +2903,55 @@
       </c>
       <c r="S15" s="46">
         <v>423481</v>
       </c>
       <c r="T15" s="47">
         <v>441690</v>
       </c>
       <c r="U15" s="47">
         <v>462885</v>
       </c>
       <c r="V15" s="48">
         <v>481840</v>
       </c>
       <c r="W15" s="46">
         <v>476705</v>
       </c>
       <c r="X15" s="57">
         <v>513513</v>
       </c>
       <c r="Y15" s="60">
         <v>519100</v>
       </c>
       <c r="Z15" s="47">
         <v>542495</v>
       </c>
-      <c r="AA15" s="62"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:27" ht="12.75">
+      <c r="AA15" s="71">
+        <v>497031</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="25">
         <v>390000000</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="46">
         <v>202530</v>
       </c>
       <c r="D16" s="47">
         <v>213732</v>
       </c>
       <c r="E16" s="47">
         <v>221427</v>
       </c>
       <c r="F16" s="48">
         <v>231837</v>
       </c>
       <c r="G16" s="46">
         <v>209467</v>
       </c>
       <c r="H16" s="47">
         <v>257386</v>
       </c>
       <c r="I16" s="47">
@@ -2903,53 +2986,55 @@
       </c>
       <c r="S16" s="46">
         <v>351895</v>
       </c>
       <c r="T16" s="47">
         <v>363493</v>
       </c>
       <c r="U16" s="47">
         <v>370128</v>
       </c>
       <c r="V16" s="48">
         <v>394288</v>
       </c>
       <c r="W16" s="46">
         <v>394380</v>
       </c>
       <c r="X16" s="57">
         <v>423063</v>
       </c>
       <c r="Y16" s="60">
         <v>423100</v>
       </c>
       <c r="Z16" s="47">
         <v>446241</v>
       </c>
-      <c r="AA16" s="62"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:27" ht="12.75">
+      <c r="AA16" s="71">
+        <v>405435</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="25">
         <v>430000000</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="46">
         <v>346268</v>
       </c>
       <c r="D17" s="47">
         <v>369443</v>
       </c>
       <c r="E17" s="47">
         <v>359145</v>
       </c>
       <c r="F17" s="48">
         <v>394853</v>
       </c>
       <c r="G17" s="46">
         <v>396234</v>
       </c>
       <c r="H17" s="47">
         <v>405146</v>
       </c>
       <c r="I17" s="47">
@@ -2984,53 +3069,55 @@
       </c>
       <c r="S17" s="46">
         <v>506153</v>
       </c>
       <c r="T17" s="47">
         <v>502341</v>
       </c>
       <c r="U17" s="47">
         <v>503559</v>
       </c>
       <c r="V17" s="48">
         <v>508580</v>
       </c>
       <c r="W17" s="46">
         <v>558824</v>
       </c>
       <c r="X17" s="57">
         <v>556804</v>
       </c>
       <c r="Y17" s="60">
         <v>561615</v>
       </c>
       <c r="Z17" s="47">
         <v>586190</v>
       </c>
-      <c r="AA17" s="62"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:27" ht="12.75">
+      <c r="AA17" s="71">
+        <v>604439</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>470000000</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="46">
         <v>368679</v>
       </c>
       <c r="D18" s="47">
         <v>404855</v>
       </c>
       <c r="E18" s="47">
         <v>396151</v>
       </c>
       <c r="F18" s="48">
         <v>401517</v>
       </c>
       <c r="G18" s="46">
         <v>382106</v>
       </c>
       <c r="H18" s="47">
         <v>407127</v>
       </c>
       <c r="I18" s="47">
@@ -3065,53 +3152,55 @@
       </c>
       <c r="S18" s="46">
         <v>647537</v>
       </c>
       <c r="T18" s="47">
         <v>624225</v>
       </c>
       <c r="U18" s="47">
         <v>580861</v>
       </c>
       <c r="V18" s="48">
         <v>614716</v>
       </c>
       <c r="W18" s="46">
         <v>681703</v>
       </c>
       <c r="X18" s="57">
         <v>690080</v>
       </c>
       <c r="Y18" s="60">
         <v>627457</v>
       </c>
       <c r="Z18" s="47">
         <v>660416</v>
       </c>
-      <c r="AA18" s="62"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:27" ht="12.75">
+      <c r="AA18" s="71">
+        <v>682591</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>550000000</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="46">
         <v>308783</v>
       </c>
       <c r="D19" s="47">
         <v>324793</v>
       </c>
       <c r="E19" s="47">
         <v>364874</v>
       </c>
       <c r="F19" s="48">
         <v>362542</v>
       </c>
       <c r="G19" s="46">
         <v>368968</v>
       </c>
       <c r="H19" s="47">
         <v>408551</v>
       </c>
       <c r="I19" s="47">
@@ -3146,53 +3235,55 @@
       </c>
       <c r="S19" s="46">
         <v>447540</v>
       </c>
       <c r="T19" s="47">
         <v>463196</v>
       </c>
       <c r="U19" s="47">
         <v>479129</v>
       </c>
       <c r="V19" s="48">
         <v>491958</v>
       </c>
       <c r="W19" s="46">
         <v>500749</v>
       </c>
       <c r="X19" s="57">
         <v>525099</v>
       </c>
       <c r="Y19" s="60">
         <v>561482</v>
       </c>
       <c r="Z19" s="47">
         <v>569301</v>
       </c>
-      <c r="AA19" s="62"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:27" ht="12.75">
+      <c r="AA19" s="71">
+        <v>525283</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="25">
         <v>590000000</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="46">
         <v>253784</v>
       </c>
       <c r="D20" s="47">
         <v>259133</v>
       </c>
       <c r="E20" s="47">
         <v>262739</v>
       </c>
       <c r="F20" s="48">
         <v>268901</v>
       </c>
       <c r="G20" s="46">
         <v>227071</v>
       </c>
       <c r="H20" s="47">
         <v>299780</v>
       </c>
       <c r="I20" s="47">
@@ -3227,53 +3318,55 @@
       </c>
       <c r="S20" s="46">
         <v>370023</v>
       </c>
       <c r="T20" s="47">
         <v>371080</v>
       </c>
       <c r="U20" s="47">
         <v>374447</v>
       </c>
       <c r="V20" s="48">
         <v>394142</v>
       </c>
       <c r="W20" s="46">
         <v>407472</v>
       </c>
       <c r="X20" s="57">
         <v>414522</v>
       </c>
       <c r="Y20" s="60">
         <v>410393</v>
       </c>
       <c r="Z20" s="47">
         <v>435928</v>
       </c>
-      <c r="AA20" s="62"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:27" ht="12.75">
+      <c r="AA20" s="71">
+        <v>407161</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="25">
         <v>610000000</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="46">
         <v>389174</v>
       </c>
       <c r="D21" s="47">
         <v>368011</v>
       </c>
       <c r="E21" s="47">
         <v>373795</v>
       </c>
       <c r="F21" s="48">
         <v>405178</v>
       </c>
       <c r="G21" s="46">
         <v>416100</v>
       </c>
       <c r="H21" s="47">
         <v>431431</v>
       </c>
       <c r="I21" s="47">
@@ -3308,58 +3401,60 @@
       </c>
       <c r="S21" s="46">
         <v>599217</v>
       </c>
       <c r="T21" s="47">
         <v>603719</v>
       </c>
       <c r="U21" s="47">
         <v>583255</v>
       </c>
       <c r="V21" s="48">
         <v>615746</v>
       </c>
       <c r="W21" s="46">
         <v>625900</v>
       </c>
       <c r="X21" s="57">
         <v>620704</v>
       </c>
       <c r="Y21" s="60">
         <v>666955</v>
       </c>
       <c r="Z21" s="47">
         <v>681335</v>
       </c>
-      <c r="AA21" s="62"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:27" ht="12.75">
+      <c r="AA21" s="71">
+        <v>671490</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="25">
         <v>620000000</v>
       </c>
       <c r="B22" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C22" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="46" t="s">
         <v>1</v>
       </c>
       <c r="H22" s="47" t="s">
         <v>1</v>
       </c>
       <c r="I22" s="47" t="s">
         <v>1</v>
       </c>
       <c r="J22" s="48" t="s">
         <v>1</v>
       </c>
@@ -3389,53 +3484,55 @@
       </c>
       <c r="S22" s="46">
         <v>557454</v>
       </c>
       <c r="T22" s="47">
         <v>547571</v>
       </c>
       <c r="U22" s="47">
         <v>527211</v>
       </c>
       <c r="V22" s="48">
         <v>590767</v>
       </c>
       <c r="W22" s="46">
         <v>588664</v>
       </c>
       <c r="X22" s="57">
         <v>622494</v>
       </c>
       <c r="Y22" s="60">
         <v>641514</v>
       </c>
       <c r="Z22" s="47">
         <v>639477</v>
       </c>
-      <c r="AA22" s="62"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:27" ht="12.75">
+      <c r="AA22" s="71">
+        <v>568358</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="25">
         <v>630000000</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="46">
         <v>293914</v>
       </c>
       <c r="D23" s="47">
         <v>294029</v>
       </c>
       <c r="E23" s="47">
         <v>298309</v>
       </c>
       <c r="F23" s="48">
         <v>299254</v>
       </c>
       <c r="G23" s="46">
         <v>309422</v>
       </c>
       <c r="H23" s="47">
         <v>332069</v>
       </c>
       <c r="I23" s="47">
@@ -3470,53 +3567,55 @@
       </c>
       <c r="S23" s="46">
         <v>414299</v>
       </c>
       <c r="T23" s="47">
         <v>410609</v>
       </c>
       <c r="U23" s="47">
         <v>411744</v>
       </c>
       <c r="V23" s="48">
         <v>428014</v>
       </c>
       <c r="W23" s="46">
         <v>451011</v>
       </c>
       <c r="X23" s="57">
         <v>453013</v>
       </c>
       <c r="Y23" s="60">
         <v>443013</v>
       </c>
       <c r="Z23" s="47">
         <v>462834</v>
       </c>
-      <c r="AA23" s="62"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:27" ht="12.75">
+      <c r="AA23" s="71">
+        <v>480919</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="25">
         <v>710000000</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="46">
         <v>289059</v>
       </c>
       <c r="D24" s="47">
         <v>291341</v>
       </c>
       <c r="E24" s="47">
         <v>308914</v>
       </c>
       <c r="F24" s="48">
         <v>325517</v>
       </c>
       <c r="G24" s="46">
         <v>315225</v>
       </c>
       <c r="H24" s="47">
         <v>344362</v>
       </c>
       <c r="I24" s="47">
@@ -3551,53 +3650,55 @@
       </c>
       <c r="S24" s="46">
         <v>473322</v>
       </c>
       <c r="T24" s="47">
         <v>499011</v>
       </c>
       <c r="U24" s="47">
         <v>555904</v>
       </c>
       <c r="V24" s="48">
         <v>558050</v>
       </c>
       <c r="W24" s="46">
         <v>535156</v>
       </c>
       <c r="X24" s="57">
         <v>570797</v>
       </c>
       <c r="Y24" s="60">
         <v>598624</v>
       </c>
       <c r="Z24" s="47">
         <v>605872</v>
       </c>
-      <c r="AA24" s="62"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:27" ht="12.75">
+      <c r="AA24" s="71">
+        <v>454985</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="25">
         <v>750000000</v>
       </c>
       <c r="B25" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="46">
         <v>390714</v>
       </c>
       <c r="D25" s="47">
         <v>365617</v>
       </c>
       <c r="E25" s="47">
         <v>406260</v>
       </c>
       <c r="F25" s="48">
         <v>398883</v>
       </c>
       <c r="G25" s="46">
         <v>379788</v>
       </c>
       <c r="H25" s="47">
         <v>411414</v>
       </c>
       <c r="I25" s="47">
@@ -3632,53 +3733,55 @@
       </c>
       <c r="S25" s="46">
         <v>517774</v>
       </c>
       <c r="T25" s="47">
         <v>533620</v>
       </c>
       <c r="U25" s="47">
         <v>539100</v>
       </c>
       <c r="V25" s="48">
         <v>577695</v>
       </c>
       <c r="W25" s="46">
         <v>566760</v>
       </c>
       <c r="X25" s="57">
         <v>587924</v>
       </c>
       <c r="Y25" s="60">
         <v>607574</v>
       </c>
       <c r="Z25" s="47">
         <v>653223</v>
       </c>
-      <c r="AA25" s="62"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:27" ht="13.5" thickBot="1">
+      <c r="AA25" s="71">
+        <v>584430</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="29">
         <v>790000000</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="49">
         <v>229243</v>
       </c>
       <c r="D26" s="50">
         <v>239765</v>
       </c>
       <c r="E26" s="50">
         <v>227991</v>
       </c>
       <c r="F26" s="51">
         <v>236288</v>
       </c>
       <c r="G26" s="49">
         <v>259468</v>
       </c>
       <c r="H26" s="50">
         <v>244824</v>
       </c>
       <c r="I26" s="50">
@@ -3713,64 +3816,66 @@
       </c>
       <c r="S26" s="49">
         <v>425629</v>
       </c>
       <c r="T26" s="50">
         <v>414268</v>
       </c>
       <c r="U26" s="50">
         <v>405565</v>
       </c>
       <c r="V26" s="51">
         <v>423482</v>
       </c>
       <c r="W26" s="49">
         <v>448975</v>
       </c>
       <c r="X26" s="58">
         <v>467264</v>
       </c>
       <c r="Y26" s="61">
         <v>498904</v>
       </c>
       <c r="Z26" s="50">
         <v>511061</v>
       </c>
-      <c r="AA26" s="62"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:27" ht="11.25" customHeight="1"/>
+      <c r="AA26" s="73">
+        <v>533511</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="T3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
+    <mergeCell ref="T3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>