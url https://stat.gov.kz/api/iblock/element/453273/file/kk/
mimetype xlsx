--- v0 (2026-04-15)
+++ v1 (2026-07-15)
@@ -1,65 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EAD7262D-13E0-4A63-8BA5-E8F64637C2A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1560" windowWidth="25020" windowHeight="11295"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519" iterate="1" iterateDelta="1E-4"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="72">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
@@ -237,57 +238,57 @@
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>Есептеу</t>
   </si>
   <si>
     <t>Орташа үй шаруашылығына шаққандағы үй шаруашылықтарының тамақ өнімдеріне жұмсаған ақшалай шығыстары</t>
   </si>
   <si>
     <t xml:space="preserve">Орташа үй шаруашылығына шаққандағы үй шаруашылықтарының тамақ өнімдеріне жұмсаған ақшалай шығыстары </t>
   </si>
   <si>
     <t>ІII тоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -595,51 +596,51 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -729,90 +730,98 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="14" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="15" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="16" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 69" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 67" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 68" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 69" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -831,118 +840,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1082,821 +1125,825 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C28" sqref="C28"/>
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="14"/>
     <col min="2" max="2" width="66.7109375" style="14" customWidth="1"/>
     <col min="3" max="16384" width="48.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="21">
         <v>6422020111</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" ht="25.5">
+    <row r="3" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1">
+    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="25.5">
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1">
+    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="51">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1">
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1">
+    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20"/>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1">
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="5"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1">
+    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="5"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1">
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1">
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>66</v>
       </c>
       <c r="M14" s="5"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1">
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="5"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="8">
-        <v>46100</v>
+        <v>46199</v>
       </c>
       <c r="M16" s="9"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="8">
-        <v>46192</v>
+        <v>46284</v>
       </c>
       <c r="M17" s="10"/>
     </row>
-    <row r="18" spans="1:13" ht="25.5">
+    <row r="18" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="M18" s="9"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>52</v>
       </c>
       <c r="M19" s="10"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>15</v>
       </c>
       <c r="M20" s="9"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="M21" s="10"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="10"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="9"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="10"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5:B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="16" customWidth="1"/>
     <col min="2" max="2" width="87.140625" style="16" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="15"/>
     </row>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="37" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="37" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="37" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="37" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="37" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="37"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5">
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="38" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="37"/>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="37"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="39"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="39"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="39"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="39"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="39"/>
     </row>
-    <row r="19" spans="2:2">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="39"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="40" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AA37"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="AC12" sqref="AC12"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AC18" sqref="AC18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="19" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" style="19" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="19" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="19" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="19" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="19" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="19" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="19" customWidth="1"/>
     <col min="13" max="14" width="11" style="19" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="19" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="19" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="19" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="19" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="19" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="19" customWidth="1"/>
     <col min="23" max="23" width="12.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="10.140625" style="19" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" style="19" customWidth="1"/>
-    <col min="27" max="58" width="8.7109375" style="19" customWidth="1"/>
-[...378 lines deleted...]
-    <col min="16174" max="16384" width="9.140625" style="19"/>
+    <col min="27" max="55" width="8.7109375" style="19" customWidth="1"/>
+    <col min="56" max="253" width="9.140625" style="19"/>
+    <col min="254" max="254" width="13.140625" style="19" customWidth="1"/>
+    <col min="255" max="255" width="32.7109375" style="19" customWidth="1"/>
+    <col min="256" max="289" width="5.7109375" style="19" customWidth="1"/>
+    <col min="290" max="297" width="9.140625" style="19"/>
+    <col min="298" max="298" width="8.85546875" style="19" customWidth="1"/>
+    <col min="299" max="509" width="9.140625" style="19"/>
+    <col min="510" max="510" width="13.140625" style="19" customWidth="1"/>
+    <col min="511" max="511" width="32.7109375" style="19" customWidth="1"/>
+    <col min="512" max="545" width="5.7109375" style="19" customWidth="1"/>
+    <col min="546" max="553" width="9.140625" style="19"/>
+    <col min="554" max="554" width="8.85546875" style="19" customWidth="1"/>
+    <col min="555" max="765" width="9.140625" style="19"/>
+    <col min="766" max="766" width="13.140625" style="19" customWidth="1"/>
+    <col min="767" max="767" width="32.7109375" style="19" customWidth="1"/>
+    <col min="768" max="801" width="5.7109375" style="19" customWidth="1"/>
+    <col min="802" max="809" width="9.140625" style="19"/>
+    <col min="810" max="810" width="8.85546875" style="19" customWidth="1"/>
+    <col min="811" max="1021" width="9.140625" style="19"/>
+    <col min="1022" max="1022" width="13.140625" style="19" customWidth="1"/>
+    <col min="1023" max="1023" width="32.7109375" style="19" customWidth="1"/>
+    <col min="1024" max="1057" width="5.7109375" style="19" customWidth="1"/>
+    <col min="1058" max="1065" width="9.140625" style="19"/>
+    <col min="1066" max="1066" width="8.85546875" style="19" customWidth="1"/>
+    <col min="1067" max="1277" width="9.140625" style="19"/>
+    <col min="1278" max="1278" width="13.140625" style="19" customWidth="1"/>
+    <col min="1279" max="1279" width="32.7109375" style="19" customWidth="1"/>
+    <col min="1280" max="1313" width="5.7109375" style="19" customWidth="1"/>
+    <col min="1314" max="1321" width="9.140625" style="19"/>
+    <col min="1322" max="1322" width="8.85546875" style="19" customWidth="1"/>
+    <col min="1323" max="1533" width="9.140625" style="19"/>
+    <col min="1534" max="1534" width="13.140625" style="19" customWidth="1"/>
+    <col min="1535" max="1535" width="32.7109375" style="19" customWidth="1"/>
+    <col min="1536" max="1569" width="5.7109375" style="19" customWidth="1"/>
+    <col min="1570" max="1577" width="9.140625" style="19"/>
+    <col min="1578" max="1578" width="8.85546875" style="19" customWidth="1"/>
+    <col min="1579" max="1789" width="9.140625" style="19"/>
+    <col min="1790" max="1790" width="13.140625" style="19" customWidth="1"/>
+    <col min="1791" max="1791" width="32.7109375" style="19" customWidth="1"/>
+    <col min="1792" max="1825" width="5.7109375" style="19" customWidth="1"/>
+    <col min="1826" max="1833" width="9.140625" style="19"/>
+    <col min="1834" max="1834" width="8.85546875" style="19" customWidth="1"/>
+    <col min="1835" max="2045" width="9.140625" style="19"/>
+    <col min="2046" max="2046" width="13.140625" style="19" customWidth="1"/>
+    <col min="2047" max="2047" width="32.7109375" style="19" customWidth="1"/>
+    <col min="2048" max="2081" width="5.7109375" style="19" customWidth="1"/>
+    <col min="2082" max="2089" width="9.140625" style="19"/>
+    <col min="2090" max="2090" width="8.85546875" style="19" customWidth="1"/>
+    <col min="2091" max="2301" width="9.140625" style="19"/>
+    <col min="2302" max="2302" width="13.140625" style="19" customWidth="1"/>
+    <col min="2303" max="2303" width="32.7109375" style="19" customWidth="1"/>
+    <col min="2304" max="2337" width="5.7109375" style="19" customWidth="1"/>
+    <col min="2338" max="2345" width="9.140625" style="19"/>
+    <col min="2346" max="2346" width="8.85546875" style="19" customWidth="1"/>
+    <col min="2347" max="2557" width="9.140625" style="19"/>
+    <col min="2558" max="2558" width="13.140625" style="19" customWidth="1"/>
+    <col min="2559" max="2559" width="32.7109375" style="19" customWidth="1"/>
+    <col min="2560" max="2593" width="5.7109375" style="19" customWidth="1"/>
+    <col min="2594" max="2601" width="9.140625" style="19"/>
+    <col min="2602" max="2602" width="8.85546875" style="19" customWidth="1"/>
+    <col min="2603" max="2813" width="9.140625" style="19"/>
+    <col min="2814" max="2814" width="13.140625" style="19" customWidth="1"/>
+    <col min="2815" max="2815" width="32.7109375" style="19" customWidth="1"/>
+    <col min="2816" max="2849" width="5.7109375" style="19" customWidth="1"/>
+    <col min="2850" max="2857" width="9.140625" style="19"/>
+    <col min="2858" max="2858" width="8.85546875" style="19" customWidth="1"/>
+    <col min="2859" max="3069" width="9.140625" style="19"/>
+    <col min="3070" max="3070" width="13.140625" style="19" customWidth="1"/>
+    <col min="3071" max="3071" width="32.7109375" style="19" customWidth="1"/>
+    <col min="3072" max="3105" width="5.7109375" style="19" customWidth="1"/>
+    <col min="3106" max="3113" width="9.140625" style="19"/>
+    <col min="3114" max="3114" width="8.85546875" style="19" customWidth="1"/>
+    <col min="3115" max="3325" width="9.140625" style="19"/>
+    <col min="3326" max="3326" width="13.140625" style="19" customWidth="1"/>
+    <col min="3327" max="3327" width="32.7109375" style="19" customWidth="1"/>
+    <col min="3328" max="3361" width="5.7109375" style="19" customWidth="1"/>
+    <col min="3362" max="3369" width="9.140625" style="19"/>
+    <col min="3370" max="3370" width="8.85546875" style="19" customWidth="1"/>
+    <col min="3371" max="3581" width="9.140625" style="19"/>
+    <col min="3582" max="3582" width="13.140625" style="19" customWidth="1"/>
+    <col min="3583" max="3583" width="32.7109375" style="19" customWidth="1"/>
+    <col min="3584" max="3617" width="5.7109375" style="19" customWidth="1"/>
+    <col min="3618" max="3625" width="9.140625" style="19"/>
+    <col min="3626" max="3626" width="8.85546875" style="19" customWidth="1"/>
+    <col min="3627" max="3837" width="9.140625" style="19"/>
+    <col min="3838" max="3838" width="13.140625" style="19" customWidth="1"/>
+    <col min="3839" max="3839" width="32.7109375" style="19" customWidth="1"/>
+    <col min="3840" max="3873" width="5.7109375" style="19" customWidth="1"/>
+    <col min="3874" max="3881" width="9.140625" style="19"/>
+    <col min="3882" max="3882" width="8.85546875" style="19" customWidth="1"/>
+    <col min="3883" max="4093" width="9.140625" style="19"/>
+    <col min="4094" max="4094" width="13.140625" style="19" customWidth="1"/>
+    <col min="4095" max="4095" width="32.7109375" style="19" customWidth="1"/>
+    <col min="4096" max="4129" width="5.7109375" style="19" customWidth="1"/>
+    <col min="4130" max="4137" width="9.140625" style="19"/>
+    <col min="4138" max="4138" width="8.85546875" style="19" customWidth="1"/>
+    <col min="4139" max="4349" width="9.140625" style="19"/>
+    <col min="4350" max="4350" width="13.140625" style="19" customWidth="1"/>
+    <col min="4351" max="4351" width="32.7109375" style="19" customWidth="1"/>
+    <col min="4352" max="4385" width="5.7109375" style="19" customWidth="1"/>
+    <col min="4386" max="4393" width="9.140625" style="19"/>
+    <col min="4394" max="4394" width="8.85546875" style="19" customWidth="1"/>
+    <col min="4395" max="4605" width="9.140625" style="19"/>
+    <col min="4606" max="4606" width="13.140625" style="19" customWidth="1"/>
+    <col min="4607" max="4607" width="32.7109375" style="19" customWidth="1"/>
+    <col min="4608" max="4641" width="5.7109375" style="19" customWidth="1"/>
+    <col min="4642" max="4649" width="9.140625" style="19"/>
+    <col min="4650" max="4650" width="8.85546875" style="19" customWidth="1"/>
+    <col min="4651" max="4861" width="9.140625" style="19"/>
+    <col min="4862" max="4862" width="13.140625" style="19" customWidth="1"/>
+    <col min="4863" max="4863" width="32.7109375" style="19" customWidth="1"/>
+    <col min="4864" max="4897" width="5.7109375" style="19" customWidth="1"/>
+    <col min="4898" max="4905" width="9.140625" style="19"/>
+    <col min="4906" max="4906" width="8.85546875" style="19" customWidth="1"/>
+    <col min="4907" max="5117" width="9.140625" style="19"/>
+    <col min="5118" max="5118" width="13.140625" style="19" customWidth="1"/>
+    <col min="5119" max="5119" width="32.7109375" style="19" customWidth="1"/>
+    <col min="5120" max="5153" width="5.7109375" style="19" customWidth="1"/>
+    <col min="5154" max="5161" width="9.140625" style="19"/>
+    <col min="5162" max="5162" width="8.85546875" style="19" customWidth="1"/>
+    <col min="5163" max="5373" width="9.140625" style="19"/>
+    <col min="5374" max="5374" width="13.140625" style="19" customWidth="1"/>
+    <col min="5375" max="5375" width="32.7109375" style="19" customWidth="1"/>
+    <col min="5376" max="5409" width="5.7109375" style="19" customWidth="1"/>
+    <col min="5410" max="5417" width="9.140625" style="19"/>
+    <col min="5418" max="5418" width="8.85546875" style="19" customWidth="1"/>
+    <col min="5419" max="5629" width="9.140625" style="19"/>
+    <col min="5630" max="5630" width="13.140625" style="19" customWidth="1"/>
+    <col min="5631" max="5631" width="32.7109375" style="19" customWidth="1"/>
+    <col min="5632" max="5665" width="5.7109375" style="19" customWidth="1"/>
+    <col min="5666" max="5673" width="9.140625" style="19"/>
+    <col min="5674" max="5674" width="8.85546875" style="19" customWidth="1"/>
+    <col min="5675" max="5885" width="9.140625" style="19"/>
+    <col min="5886" max="5886" width="13.140625" style="19" customWidth="1"/>
+    <col min="5887" max="5887" width="32.7109375" style="19" customWidth="1"/>
+    <col min="5888" max="5921" width="5.7109375" style="19" customWidth="1"/>
+    <col min="5922" max="5929" width="9.140625" style="19"/>
+    <col min="5930" max="5930" width="8.85546875" style="19" customWidth="1"/>
+    <col min="5931" max="6141" width="9.140625" style="19"/>
+    <col min="6142" max="6142" width="13.140625" style="19" customWidth="1"/>
+    <col min="6143" max="6143" width="32.7109375" style="19" customWidth="1"/>
+    <col min="6144" max="6177" width="5.7109375" style="19" customWidth="1"/>
+    <col min="6178" max="6185" width="9.140625" style="19"/>
+    <col min="6186" max="6186" width="8.85546875" style="19" customWidth="1"/>
+    <col min="6187" max="6397" width="9.140625" style="19"/>
+    <col min="6398" max="6398" width="13.140625" style="19" customWidth="1"/>
+    <col min="6399" max="6399" width="32.7109375" style="19" customWidth="1"/>
+    <col min="6400" max="6433" width="5.7109375" style="19" customWidth="1"/>
+    <col min="6434" max="6441" width="9.140625" style="19"/>
+    <col min="6442" max="6442" width="8.85546875" style="19" customWidth="1"/>
+    <col min="6443" max="6653" width="9.140625" style="19"/>
+    <col min="6654" max="6654" width="13.140625" style="19" customWidth="1"/>
+    <col min="6655" max="6655" width="32.7109375" style="19" customWidth="1"/>
+    <col min="6656" max="6689" width="5.7109375" style="19" customWidth="1"/>
+    <col min="6690" max="6697" width="9.140625" style="19"/>
+    <col min="6698" max="6698" width="8.85546875" style="19" customWidth="1"/>
+    <col min="6699" max="6909" width="9.140625" style="19"/>
+    <col min="6910" max="6910" width="13.140625" style="19" customWidth="1"/>
+    <col min="6911" max="6911" width="32.7109375" style="19" customWidth="1"/>
+    <col min="6912" max="6945" width="5.7109375" style="19" customWidth="1"/>
+    <col min="6946" max="6953" width="9.140625" style="19"/>
+    <col min="6954" max="6954" width="8.85546875" style="19" customWidth="1"/>
+    <col min="6955" max="7165" width="9.140625" style="19"/>
+    <col min="7166" max="7166" width="13.140625" style="19" customWidth="1"/>
+    <col min="7167" max="7167" width="32.7109375" style="19" customWidth="1"/>
+    <col min="7168" max="7201" width="5.7109375" style="19" customWidth="1"/>
+    <col min="7202" max="7209" width="9.140625" style="19"/>
+    <col min="7210" max="7210" width="8.85546875" style="19" customWidth="1"/>
+    <col min="7211" max="7421" width="9.140625" style="19"/>
+    <col min="7422" max="7422" width="13.140625" style="19" customWidth="1"/>
+    <col min="7423" max="7423" width="32.7109375" style="19" customWidth="1"/>
+    <col min="7424" max="7457" width="5.7109375" style="19" customWidth="1"/>
+    <col min="7458" max="7465" width="9.140625" style="19"/>
+    <col min="7466" max="7466" width="8.85546875" style="19" customWidth="1"/>
+    <col min="7467" max="7677" width="9.140625" style="19"/>
+    <col min="7678" max="7678" width="13.140625" style="19" customWidth="1"/>
+    <col min="7679" max="7679" width="32.7109375" style="19" customWidth="1"/>
+    <col min="7680" max="7713" width="5.7109375" style="19" customWidth="1"/>
+    <col min="7714" max="7721" width="9.140625" style="19"/>
+    <col min="7722" max="7722" width="8.85546875" style="19" customWidth="1"/>
+    <col min="7723" max="7933" width="9.140625" style="19"/>
+    <col min="7934" max="7934" width="13.140625" style="19" customWidth="1"/>
+    <col min="7935" max="7935" width="32.7109375" style="19" customWidth="1"/>
+    <col min="7936" max="7969" width="5.7109375" style="19" customWidth="1"/>
+    <col min="7970" max="7977" width="9.140625" style="19"/>
+    <col min="7978" max="7978" width="8.85546875" style="19" customWidth="1"/>
+    <col min="7979" max="8189" width="9.140625" style="19"/>
+    <col min="8190" max="8190" width="13.140625" style="19" customWidth="1"/>
+    <col min="8191" max="8191" width="32.7109375" style="19" customWidth="1"/>
+    <col min="8192" max="8225" width="5.7109375" style="19" customWidth="1"/>
+    <col min="8226" max="8233" width="9.140625" style="19"/>
+    <col min="8234" max="8234" width="8.85546875" style="19" customWidth="1"/>
+    <col min="8235" max="8445" width="9.140625" style="19"/>
+    <col min="8446" max="8446" width="13.140625" style="19" customWidth="1"/>
+    <col min="8447" max="8447" width="32.7109375" style="19" customWidth="1"/>
+    <col min="8448" max="8481" width="5.7109375" style="19" customWidth="1"/>
+    <col min="8482" max="8489" width="9.140625" style="19"/>
+    <col min="8490" max="8490" width="8.85546875" style="19" customWidth="1"/>
+    <col min="8491" max="8701" width="9.140625" style="19"/>
+    <col min="8702" max="8702" width="13.140625" style="19" customWidth="1"/>
+    <col min="8703" max="8703" width="32.7109375" style="19" customWidth="1"/>
+    <col min="8704" max="8737" width="5.7109375" style="19" customWidth="1"/>
+    <col min="8738" max="8745" width="9.140625" style="19"/>
+    <col min="8746" max="8746" width="8.85546875" style="19" customWidth="1"/>
+    <col min="8747" max="8957" width="9.140625" style="19"/>
+    <col min="8958" max="8958" width="13.140625" style="19" customWidth="1"/>
+    <col min="8959" max="8959" width="32.7109375" style="19" customWidth="1"/>
+    <col min="8960" max="8993" width="5.7109375" style="19" customWidth="1"/>
+    <col min="8994" max="9001" width="9.140625" style="19"/>
+    <col min="9002" max="9002" width="8.85546875" style="19" customWidth="1"/>
+    <col min="9003" max="9213" width="9.140625" style="19"/>
+    <col min="9214" max="9214" width="13.140625" style="19" customWidth="1"/>
+    <col min="9215" max="9215" width="32.7109375" style="19" customWidth="1"/>
+    <col min="9216" max="9249" width="5.7109375" style="19" customWidth="1"/>
+    <col min="9250" max="9257" width="9.140625" style="19"/>
+    <col min="9258" max="9258" width="8.85546875" style="19" customWidth="1"/>
+    <col min="9259" max="9469" width="9.140625" style="19"/>
+    <col min="9470" max="9470" width="13.140625" style="19" customWidth="1"/>
+    <col min="9471" max="9471" width="32.7109375" style="19" customWidth="1"/>
+    <col min="9472" max="9505" width="5.7109375" style="19" customWidth="1"/>
+    <col min="9506" max="9513" width="9.140625" style="19"/>
+    <col min="9514" max="9514" width="8.85546875" style="19" customWidth="1"/>
+    <col min="9515" max="9725" width="9.140625" style="19"/>
+    <col min="9726" max="9726" width="13.140625" style="19" customWidth="1"/>
+    <col min="9727" max="9727" width="32.7109375" style="19" customWidth="1"/>
+    <col min="9728" max="9761" width="5.7109375" style="19" customWidth="1"/>
+    <col min="9762" max="9769" width="9.140625" style="19"/>
+    <col min="9770" max="9770" width="8.85546875" style="19" customWidth="1"/>
+    <col min="9771" max="9981" width="9.140625" style="19"/>
+    <col min="9982" max="9982" width="13.140625" style="19" customWidth="1"/>
+    <col min="9983" max="9983" width="32.7109375" style="19" customWidth="1"/>
+    <col min="9984" max="10017" width="5.7109375" style="19" customWidth="1"/>
+    <col min="10018" max="10025" width="9.140625" style="19"/>
+    <col min="10026" max="10026" width="8.85546875" style="19" customWidth="1"/>
+    <col min="10027" max="10237" width="9.140625" style="19"/>
+    <col min="10238" max="10238" width="13.140625" style="19" customWidth="1"/>
+    <col min="10239" max="10239" width="32.7109375" style="19" customWidth="1"/>
+    <col min="10240" max="10273" width="5.7109375" style="19" customWidth="1"/>
+    <col min="10274" max="10281" width="9.140625" style="19"/>
+    <col min="10282" max="10282" width="8.85546875" style="19" customWidth="1"/>
+    <col min="10283" max="10493" width="9.140625" style="19"/>
+    <col min="10494" max="10494" width="13.140625" style="19" customWidth="1"/>
+    <col min="10495" max="10495" width="32.7109375" style="19" customWidth="1"/>
+    <col min="10496" max="10529" width="5.7109375" style="19" customWidth="1"/>
+    <col min="10530" max="10537" width="9.140625" style="19"/>
+    <col min="10538" max="10538" width="8.85546875" style="19" customWidth="1"/>
+    <col min="10539" max="10749" width="9.140625" style="19"/>
+    <col min="10750" max="10750" width="13.140625" style="19" customWidth="1"/>
+    <col min="10751" max="10751" width="32.7109375" style="19" customWidth="1"/>
+    <col min="10752" max="10785" width="5.7109375" style="19" customWidth="1"/>
+    <col min="10786" max="10793" width="9.140625" style="19"/>
+    <col min="10794" max="10794" width="8.85546875" style="19" customWidth="1"/>
+    <col min="10795" max="11005" width="9.140625" style="19"/>
+    <col min="11006" max="11006" width="13.140625" style="19" customWidth="1"/>
+    <col min="11007" max="11007" width="32.7109375" style="19" customWidth="1"/>
+    <col min="11008" max="11041" width="5.7109375" style="19" customWidth="1"/>
+    <col min="11042" max="11049" width="9.140625" style="19"/>
+    <col min="11050" max="11050" width="8.85546875" style="19" customWidth="1"/>
+    <col min="11051" max="11261" width="9.140625" style="19"/>
+    <col min="11262" max="11262" width="13.140625" style="19" customWidth="1"/>
+    <col min="11263" max="11263" width="32.7109375" style="19" customWidth="1"/>
+    <col min="11264" max="11297" width="5.7109375" style="19" customWidth="1"/>
+    <col min="11298" max="11305" width="9.140625" style="19"/>
+    <col min="11306" max="11306" width="8.85546875" style="19" customWidth="1"/>
+    <col min="11307" max="11517" width="9.140625" style="19"/>
+    <col min="11518" max="11518" width="13.140625" style="19" customWidth="1"/>
+    <col min="11519" max="11519" width="32.7109375" style="19" customWidth="1"/>
+    <col min="11520" max="11553" width="5.7109375" style="19" customWidth="1"/>
+    <col min="11554" max="11561" width="9.140625" style="19"/>
+    <col min="11562" max="11562" width="8.85546875" style="19" customWidth="1"/>
+    <col min="11563" max="11773" width="9.140625" style="19"/>
+    <col min="11774" max="11774" width="13.140625" style="19" customWidth="1"/>
+    <col min="11775" max="11775" width="32.7109375" style="19" customWidth="1"/>
+    <col min="11776" max="11809" width="5.7109375" style="19" customWidth="1"/>
+    <col min="11810" max="11817" width="9.140625" style="19"/>
+    <col min="11818" max="11818" width="8.85546875" style="19" customWidth="1"/>
+    <col min="11819" max="12029" width="9.140625" style="19"/>
+    <col min="12030" max="12030" width="13.140625" style="19" customWidth="1"/>
+    <col min="12031" max="12031" width="32.7109375" style="19" customWidth="1"/>
+    <col min="12032" max="12065" width="5.7109375" style="19" customWidth="1"/>
+    <col min="12066" max="12073" width="9.140625" style="19"/>
+    <col min="12074" max="12074" width="8.85546875" style="19" customWidth="1"/>
+    <col min="12075" max="12285" width="9.140625" style="19"/>
+    <col min="12286" max="12286" width="13.140625" style="19" customWidth="1"/>
+    <col min="12287" max="12287" width="32.7109375" style="19" customWidth="1"/>
+    <col min="12288" max="12321" width="5.7109375" style="19" customWidth="1"/>
+    <col min="12322" max="12329" width="9.140625" style="19"/>
+    <col min="12330" max="12330" width="8.85546875" style="19" customWidth="1"/>
+    <col min="12331" max="12541" width="9.140625" style="19"/>
+    <col min="12542" max="12542" width="13.140625" style="19" customWidth="1"/>
+    <col min="12543" max="12543" width="32.7109375" style="19" customWidth="1"/>
+    <col min="12544" max="12577" width="5.7109375" style="19" customWidth="1"/>
+    <col min="12578" max="12585" width="9.140625" style="19"/>
+    <col min="12586" max="12586" width="8.85546875" style="19" customWidth="1"/>
+    <col min="12587" max="12797" width="9.140625" style="19"/>
+    <col min="12798" max="12798" width="13.140625" style="19" customWidth="1"/>
+    <col min="12799" max="12799" width="32.7109375" style="19" customWidth="1"/>
+    <col min="12800" max="12833" width="5.7109375" style="19" customWidth="1"/>
+    <col min="12834" max="12841" width="9.140625" style="19"/>
+    <col min="12842" max="12842" width="8.85546875" style="19" customWidth="1"/>
+    <col min="12843" max="13053" width="9.140625" style="19"/>
+    <col min="13054" max="13054" width="13.140625" style="19" customWidth="1"/>
+    <col min="13055" max="13055" width="32.7109375" style="19" customWidth="1"/>
+    <col min="13056" max="13089" width="5.7109375" style="19" customWidth="1"/>
+    <col min="13090" max="13097" width="9.140625" style="19"/>
+    <col min="13098" max="13098" width="8.85546875" style="19" customWidth="1"/>
+    <col min="13099" max="13309" width="9.140625" style="19"/>
+    <col min="13310" max="13310" width="13.140625" style="19" customWidth="1"/>
+    <col min="13311" max="13311" width="32.7109375" style="19" customWidth="1"/>
+    <col min="13312" max="13345" width="5.7109375" style="19" customWidth="1"/>
+    <col min="13346" max="13353" width="9.140625" style="19"/>
+    <col min="13354" max="13354" width="8.85546875" style="19" customWidth="1"/>
+    <col min="13355" max="13565" width="9.140625" style="19"/>
+    <col min="13566" max="13566" width="13.140625" style="19" customWidth="1"/>
+    <col min="13567" max="13567" width="32.7109375" style="19" customWidth="1"/>
+    <col min="13568" max="13601" width="5.7109375" style="19" customWidth="1"/>
+    <col min="13602" max="13609" width="9.140625" style="19"/>
+    <col min="13610" max="13610" width="8.85546875" style="19" customWidth="1"/>
+    <col min="13611" max="13821" width="9.140625" style="19"/>
+    <col min="13822" max="13822" width="13.140625" style="19" customWidth="1"/>
+    <col min="13823" max="13823" width="32.7109375" style="19" customWidth="1"/>
+    <col min="13824" max="13857" width="5.7109375" style="19" customWidth="1"/>
+    <col min="13858" max="13865" width="9.140625" style="19"/>
+    <col min="13866" max="13866" width="8.85546875" style="19" customWidth="1"/>
+    <col min="13867" max="14077" width="9.140625" style="19"/>
+    <col min="14078" max="14078" width="13.140625" style="19" customWidth="1"/>
+    <col min="14079" max="14079" width="32.7109375" style="19" customWidth="1"/>
+    <col min="14080" max="14113" width="5.7109375" style="19" customWidth="1"/>
+    <col min="14114" max="14121" width="9.140625" style="19"/>
+    <col min="14122" max="14122" width="8.85546875" style="19" customWidth="1"/>
+    <col min="14123" max="14333" width="9.140625" style="19"/>
+    <col min="14334" max="14334" width="13.140625" style="19" customWidth="1"/>
+    <col min="14335" max="14335" width="32.7109375" style="19" customWidth="1"/>
+    <col min="14336" max="14369" width="5.7109375" style="19" customWidth="1"/>
+    <col min="14370" max="14377" width="9.140625" style="19"/>
+    <col min="14378" max="14378" width="8.85546875" style="19" customWidth="1"/>
+    <col min="14379" max="14589" width="9.140625" style="19"/>
+    <col min="14590" max="14590" width="13.140625" style="19" customWidth="1"/>
+    <col min="14591" max="14591" width="32.7109375" style="19" customWidth="1"/>
+    <col min="14592" max="14625" width="5.7109375" style="19" customWidth="1"/>
+    <col min="14626" max="14633" width="9.140625" style="19"/>
+    <col min="14634" max="14634" width="8.85546875" style="19" customWidth="1"/>
+    <col min="14635" max="14845" width="9.140625" style="19"/>
+    <col min="14846" max="14846" width="13.140625" style="19" customWidth="1"/>
+    <col min="14847" max="14847" width="32.7109375" style="19" customWidth="1"/>
+    <col min="14848" max="14881" width="5.7109375" style="19" customWidth="1"/>
+    <col min="14882" max="14889" width="9.140625" style="19"/>
+    <col min="14890" max="14890" width="8.85546875" style="19" customWidth="1"/>
+    <col min="14891" max="15101" width="9.140625" style="19"/>
+    <col min="15102" max="15102" width="13.140625" style="19" customWidth="1"/>
+    <col min="15103" max="15103" width="32.7109375" style="19" customWidth="1"/>
+    <col min="15104" max="15137" width="5.7109375" style="19" customWidth="1"/>
+    <col min="15138" max="15145" width="9.140625" style="19"/>
+    <col min="15146" max="15146" width="8.85546875" style="19" customWidth="1"/>
+    <col min="15147" max="15357" width="9.140625" style="19"/>
+    <col min="15358" max="15358" width="13.140625" style="19" customWidth="1"/>
+    <col min="15359" max="15359" width="32.7109375" style="19" customWidth="1"/>
+    <col min="15360" max="15393" width="5.7109375" style="19" customWidth="1"/>
+    <col min="15394" max="15401" width="9.140625" style="19"/>
+    <col min="15402" max="15402" width="8.85546875" style="19" customWidth="1"/>
+    <col min="15403" max="15613" width="9.140625" style="19"/>
+    <col min="15614" max="15614" width="13.140625" style="19" customWidth="1"/>
+    <col min="15615" max="15615" width="32.7109375" style="19" customWidth="1"/>
+    <col min="15616" max="15649" width="5.7109375" style="19" customWidth="1"/>
+    <col min="15650" max="15657" width="9.140625" style="19"/>
+    <col min="15658" max="15658" width="8.85546875" style="19" customWidth="1"/>
+    <col min="15659" max="15869" width="9.140625" style="19"/>
+    <col min="15870" max="15870" width="13.140625" style="19" customWidth="1"/>
+    <col min="15871" max="15871" width="32.7109375" style="19" customWidth="1"/>
+    <col min="15872" max="15905" width="5.7109375" style="19" customWidth="1"/>
+    <col min="15906" max="15913" width="9.140625" style="19"/>
+    <col min="15914" max="15914" width="8.85546875" style="19" customWidth="1"/>
+    <col min="15915" max="16125" width="9.140625" style="19"/>
+    <col min="16126" max="16126" width="13.140625" style="19" customWidth="1"/>
+    <col min="16127" max="16127" width="32.7109375" style="19" customWidth="1"/>
+    <col min="16128" max="16161" width="5.7109375" style="19" customWidth="1"/>
+    <col min="16162" max="16169" width="9.140625" style="19"/>
+    <col min="16170" max="16170" width="8.85546875" style="19" customWidth="1"/>
+    <col min="16171" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="17" customFormat="1" ht="15.75">
+    <row r="2" spans="1:27" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="42">
         <v>6422020111</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="3" spans="1:27" ht="15.75" customHeight="1" thickBot="1">
-      <c r="T3" s="62" t="s">
+    <row r="3" spans="1:27" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="T3" s="60" t="s">
         <v>60</v>
       </c>
-      <c r="U3" s="62"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:27" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="60"/>
+    </row>
+    <row r="4" spans="1:27" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="67">
         <v>2020</v>
       </c>
       <c r="D4" s="68"/>
       <c r="E4" s="68"/>
       <c r="F4" s="69"/>
       <c r="G4" s="67">
         <v>2021</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="69"/>
       <c r="K4" s="67">
         <v>2022</v>
       </c>
       <c r="L4" s="68"/>
       <c r="M4" s="68"/>
       <c r="N4" s="69"/>
       <c r="O4" s="67">
         <v>2023</v>
       </c>
       <c r="P4" s="68"/>
       <c r="Q4" s="68"/>
       <c r="R4" s="69"/>
       <c r="S4" s="67">
         <v>2024</v>
       </c>
       <c r="T4" s="68"/>
       <c r="U4" s="68"/>
       <c r="V4" s="69"/>
-      <c r="W4" s="60">
+      <c r="W4" s="61">
         <v>2025</v>
       </c>
-      <c r="X4" s="61"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:27" s="18" customFormat="1" ht="13.5" customHeight="1">
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="62"/>
+      <c r="AA4" s="59">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="64"/>
       <c r="B5" s="66"/>
       <c r="C5" s="30" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="30" t="s">
         <v>14</v>
@@ -1927,52 +1974,55 @@
       </c>
       <c r="S5" s="30" t="s">
         <v>41</v>
       </c>
       <c r="T5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="U5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="V5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="W5" s="30" t="s">
         <v>41</v>
       </c>
       <c r="X5" s="53" t="s">
         <v>59</v>
       </c>
       <c r="Y5" s="30" t="s">
         <v>71</v>
       </c>
       <c r="Z5" s="31" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="6" spans="1:27" s="18" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AA5" s="53" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="25">
         <v>0</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="43">
         <v>290520</v>
       </c>
       <c r="D6" s="44">
         <v>301062</v>
       </c>
       <c r="E6" s="44">
         <v>310091</v>
       </c>
       <c r="F6" s="45">
         <v>319426</v>
       </c>
       <c r="G6" s="43">
         <v>309260</v>
       </c>
       <c r="H6" s="44">
         <v>337271</v>
       </c>
       <c r="I6" s="44">
@@ -2007,52 +2057,55 @@
       </c>
       <c r="S6" s="43">
         <v>437706</v>
       </c>
       <c r="T6" s="44">
         <v>444050</v>
       </c>
       <c r="U6" s="44">
         <v>450679</v>
       </c>
       <c r="V6" s="45">
         <v>469765</v>
       </c>
       <c r="W6" s="43">
         <v>478606</v>
       </c>
       <c r="X6" s="54">
         <v>493312</v>
       </c>
       <c r="Y6" s="56">
         <v>513941</v>
       </c>
       <c r="Z6" s="44">
         <v>533901</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" ht="12.75">
+      <c r="AA6" s="70">
+        <v>522638</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="25">
         <v>100000000</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="46"/>
       <c r="D7" s="47"/>
       <c r="E7" s="47"/>
       <c r="F7" s="48"/>
       <c r="G7" s="46"/>
       <c r="H7" s="47"/>
       <c r="I7" s="47"/>
       <c r="J7" s="48"/>
       <c r="K7" s="46"/>
       <c r="L7" s="47">
         <v>284034</v>
       </c>
       <c r="M7" s="47">
         <v>295534</v>
       </c>
       <c r="N7" s="48">
         <v>329805</v>
       </c>
       <c r="O7" s="46">
@@ -2069,53 +2122,55 @@
       </c>
       <c r="S7" s="46">
         <v>380910</v>
       </c>
       <c r="T7" s="47">
         <v>375513</v>
       </c>
       <c r="U7" s="47">
         <v>384867</v>
       </c>
       <c r="V7" s="48">
         <v>388021</v>
       </c>
       <c r="W7" s="46">
         <v>439454</v>
       </c>
       <c r="X7" s="54">
         <v>439557</v>
       </c>
       <c r="Y7" s="57">
         <v>453165</v>
       </c>
       <c r="Z7" s="47">
         <v>490221</v>
       </c>
-      <c r="AA7" s="59"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:27" s="18" customFormat="1" ht="12.75">
+      <c r="AA7" s="70">
+        <v>494672</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="33">
         <v>110000000</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="46">
         <v>245350</v>
       </c>
       <c r="D8" s="47">
         <v>260730</v>
       </c>
       <c r="E8" s="47">
         <v>261465</v>
       </c>
       <c r="F8" s="48">
         <v>273893</v>
       </c>
       <c r="G8" s="46">
         <v>238852</v>
       </c>
       <c r="H8" s="47">
         <v>281255</v>
       </c>
       <c r="I8" s="47">
@@ -2150,52 +2205,55 @@
       </c>
       <c r="S8" s="46">
         <v>332806</v>
       </c>
       <c r="T8" s="47">
         <v>355331</v>
       </c>
       <c r="U8" s="47">
         <v>359636</v>
       </c>
       <c r="V8" s="48">
         <v>363198</v>
       </c>
       <c r="W8" s="46">
         <v>389074</v>
       </c>
       <c r="X8" s="54">
         <v>407681</v>
       </c>
       <c r="Y8" s="57">
         <v>410437</v>
       </c>
       <c r="Z8" s="47">
         <v>423358</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="18" customFormat="1" ht="12.75">
+      <c r="AA8" s="70">
+        <v>433017</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="25">
         <v>150000000</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="46">
         <v>281389</v>
       </c>
       <c r="D9" s="47">
         <v>284125</v>
       </c>
       <c r="E9" s="47">
         <v>314354</v>
       </c>
       <c r="F9" s="48">
         <v>323591</v>
       </c>
       <c r="G9" s="46">
         <v>314310</v>
       </c>
       <c r="H9" s="47">
         <v>332647</v>
       </c>
       <c r="I9" s="47">
@@ -2230,52 +2288,55 @@
       </c>
       <c r="S9" s="46">
         <v>411403</v>
       </c>
       <c r="T9" s="47">
         <v>431073</v>
       </c>
       <c r="U9" s="47">
         <v>442018</v>
       </c>
       <c r="V9" s="48">
         <v>458875</v>
       </c>
       <c r="W9" s="46">
         <v>473996</v>
       </c>
       <c r="X9" s="54">
         <v>470334</v>
       </c>
       <c r="Y9" s="57">
         <v>544036</v>
       </c>
       <c r="Z9" s="47">
         <v>566279</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" ht="12.75">
+      <c r="AA9" s="70">
+        <v>564877</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="25">
         <v>190000000</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="46">
         <v>317688</v>
       </c>
       <c r="D10" s="47">
         <v>339757</v>
       </c>
       <c r="E10" s="47">
         <v>333889</v>
       </c>
       <c r="F10" s="48">
         <v>354791</v>
       </c>
       <c r="G10" s="46">
         <v>336137</v>
       </c>
       <c r="H10" s="47">
         <v>376801</v>
       </c>
       <c r="I10" s="47">
@@ -2310,53 +2371,55 @@
       </c>
       <c r="S10" s="46">
         <v>460877</v>
       </c>
       <c r="T10" s="47">
         <v>479410</v>
       </c>
       <c r="U10" s="47">
         <v>490725</v>
       </c>
       <c r="V10" s="48">
         <v>527124</v>
       </c>
       <c r="W10" s="46">
         <v>533614</v>
       </c>
       <c r="X10" s="54">
         <v>536543</v>
       </c>
       <c r="Y10" s="57">
         <v>553796</v>
       </c>
       <c r="Z10" s="47">
         <v>557049</v>
       </c>
-      <c r="AA10" s="59"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:27" ht="12.75">
+      <c r="AA10" s="70">
+        <v>540385</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="25">
         <v>230000000</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="46">
         <v>378964</v>
       </c>
       <c r="D11" s="47">
         <v>408435</v>
       </c>
       <c r="E11" s="47">
         <v>411699</v>
       </c>
       <c r="F11" s="48">
         <v>404661</v>
       </c>
       <c r="G11" s="46">
         <v>386476</v>
       </c>
       <c r="H11" s="47">
         <v>409092</v>
       </c>
       <c r="I11" s="47">
@@ -2391,53 +2454,55 @@
       </c>
       <c r="S11" s="46">
         <v>515701</v>
       </c>
       <c r="T11" s="47">
         <v>518994</v>
       </c>
       <c r="U11" s="47">
         <v>515966</v>
       </c>
       <c r="V11" s="48">
         <v>539952</v>
       </c>
       <c r="W11" s="46">
         <v>559110</v>
       </c>
       <c r="X11" s="54">
         <v>577259</v>
       </c>
       <c r="Y11" s="57">
         <v>586196</v>
       </c>
       <c r="Z11" s="47">
         <v>598216</v>
       </c>
-      <c r="AA11" s="59"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:27" ht="12.75">
+      <c r="AA11" s="70">
+        <v>617767</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>270000000</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="46">
         <v>249549</v>
       </c>
       <c r="D12" s="47">
         <v>273660</v>
       </c>
       <c r="E12" s="47">
         <v>271475</v>
       </c>
       <c r="F12" s="48">
         <v>293574</v>
       </c>
       <c r="G12" s="46">
         <v>289611</v>
       </c>
       <c r="H12" s="47">
         <v>309648</v>
       </c>
       <c r="I12" s="47">
@@ -2472,53 +2537,55 @@
       </c>
       <c r="S12" s="46">
         <v>413111</v>
       </c>
       <c r="T12" s="47">
         <v>421533</v>
       </c>
       <c r="U12" s="47">
         <v>425273</v>
       </c>
       <c r="V12" s="48">
         <v>454801</v>
       </c>
       <c r="W12" s="46">
         <v>444723</v>
       </c>
       <c r="X12" s="54">
         <v>455564</v>
       </c>
       <c r="Y12" s="57">
         <v>444270</v>
       </c>
       <c r="Z12" s="47">
         <v>466482</v>
       </c>
-      <c r="AA12" s="59"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:27" ht="12.75">
+      <c r="AA12" s="70">
+        <v>449914</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>310000000</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="46">
         <v>270996</v>
       </c>
       <c r="D13" s="47">
         <v>287052</v>
       </c>
       <c r="E13" s="47">
         <v>296620</v>
       </c>
       <c r="F13" s="48">
         <v>329529</v>
       </c>
       <c r="G13" s="46">
         <v>330369</v>
       </c>
       <c r="H13" s="47">
         <v>361358</v>
       </c>
       <c r="I13" s="47">
@@ -2553,53 +2620,55 @@
       </c>
       <c r="S13" s="46">
         <v>535108</v>
       </c>
       <c r="T13" s="47">
         <v>517252</v>
       </c>
       <c r="U13" s="47">
         <v>520254</v>
       </c>
       <c r="V13" s="48">
         <v>540392</v>
       </c>
       <c r="W13" s="46">
         <v>528813</v>
       </c>
       <c r="X13" s="54">
         <v>500269</v>
       </c>
       <c r="Y13" s="57">
         <v>570692</v>
       </c>
       <c r="Z13" s="47">
         <v>599875</v>
       </c>
-      <c r="AA13" s="59"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:27" ht="12.75">
+      <c r="AA13" s="70">
+        <v>601628</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="25">
         <v>330000000</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="46"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="48"/>
       <c r="G14" s="46"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="48"/>
       <c r="K14" s="46"/>
       <c r="L14" s="47">
         <v>404560</v>
       </c>
       <c r="M14" s="47">
         <v>426263</v>
       </c>
       <c r="N14" s="48">
         <v>441705</v>
       </c>
       <c r="O14" s="46">
@@ -2616,53 +2685,55 @@
       </c>
       <c r="S14" s="46">
         <v>488421</v>
       </c>
       <c r="T14" s="47">
         <v>494363</v>
       </c>
       <c r="U14" s="47">
         <v>517078</v>
       </c>
       <c r="V14" s="48">
         <v>548093</v>
       </c>
       <c r="W14" s="46">
         <v>519505</v>
       </c>
       <c r="X14" s="54">
         <v>538790</v>
       </c>
       <c r="Y14" s="57">
         <v>603278</v>
       </c>
       <c r="Z14" s="47">
         <v>636111</v>
       </c>
-      <c r="AA14" s="59"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:27" ht="12.75">
+      <c r="AA14" s="70">
+        <v>657827</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="25">
         <v>350000000</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="46">
         <v>282206</v>
       </c>
       <c r="D15" s="47">
         <v>309409</v>
       </c>
       <c r="E15" s="47">
         <v>326321</v>
       </c>
       <c r="F15" s="48">
         <v>329304</v>
       </c>
       <c r="G15" s="46">
         <v>294857</v>
       </c>
       <c r="H15" s="47">
         <v>336629</v>
       </c>
       <c r="I15" s="47">
@@ -2697,53 +2768,55 @@
       </c>
       <c r="S15" s="46">
         <v>373991</v>
       </c>
       <c r="T15" s="47">
         <v>392488</v>
       </c>
       <c r="U15" s="47">
         <v>403178</v>
       </c>
       <c r="V15" s="48">
         <v>418078</v>
       </c>
       <c r="W15" s="46">
         <v>423103</v>
       </c>
       <c r="X15" s="54">
         <v>457471</v>
       </c>
       <c r="Y15" s="57">
         <v>466200</v>
       </c>
       <c r="Z15" s="47">
         <v>483693</v>
       </c>
-      <c r="AA15" s="59"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:27" ht="12.75">
+      <c r="AA15" s="70">
+        <v>469270</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="25">
         <v>390000000</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="46">
         <v>181253</v>
       </c>
       <c r="D16" s="47">
         <v>196664</v>
       </c>
       <c r="E16" s="47">
         <v>203993</v>
       </c>
       <c r="F16" s="48">
         <v>211768</v>
       </c>
       <c r="G16" s="46">
         <v>193662</v>
       </c>
       <c r="H16" s="47">
         <v>234761</v>
       </c>
       <c r="I16" s="47">
@@ -2778,53 +2851,55 @@
       </c>
       <c r="S16" s="46">
         <v>309412</v>
       </c>
       <c r="T16" s="47">
         <v>325483</v>
       </c>
       <c r="U16" s="47">
         <v>329667</v>
       </c>
       <c r="V16" s="48">
         <v>344221</v>
       </c>
       <c r="W16" s="46">
         <v>342178</v>
       </c>
       <c r="X16" s="54">
         <v>374566</v>
       </c>
       <c r="Y16" s="57">
         <v>376919</v>
       </c>
       <c r="Z16" s="47">
         <v>388615</v>
       </c>
-      <c r="AA16" s="59"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:27" ht="12.75">
+      <c r="AA16" s="70">
+        <v>372146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="25">
         <v>430000000</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="46">
         <v>334374</v>
       </c>
       <c r="D17" s="47">
         <v>359479</v>
       </c>
       <c r="E17" s="47">
         <v>349557</v>
       </c>
       <c r="F17" s="48">
         <v>383592</v>
       </c>
       <c r="G17" s="46">
         <v>385271</v>
       </c>
       <c r="H17" s="47">
         <v>393639</v>
       </c>
       <c r="I17" s="47">
@@ -2859,53 +2934,55 @@
       </c>
       <c r="S17" s="46">
         <v>476056</v>
       </c>
       <c r="T17" s="47">
         <v>476937</v>
       </c>
       <c r="U17" s="47">
         <v>477903</v>
       </c>
       <c r="V17" s="48">
         <v>479451</v>
       </c>
       <c r="W17" s="46">
         <v>519123</v>
       </c>
       <c r="X17" s="54">
         <v>522615</v>
       </c>
       <c r="Y17" s="57">
         <v>530184</v>
       </c>
       <c r="Z17" s="47">
         <v>550563</v>
       </c>
-      <c r="AA17" s="59"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:27" ht="12.75">
+      <c r="AA17" s="70">
+        <v>584301</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>470000000</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="46">
         <v>353930</v>
       </c>
       <c r="D18" s="47">
         <v>397440</v>
       </c>
       <c r="E18" s="47">
         <v>367352</v>
       </c>
       <c r="F18" s="48">
         <v>376917</v>
       </c>
       <c r="G18" s="46">
         <v>369774</v>
       </c>
       <c r="H18" s="47">
         <v>386942</v>
       </c>
       <c r="I18" s="47">
@@ -2940,53 +3017,55 @@
       </c>
       <c r="S18" s="46">
         <v>613232</v>
       </c>
       <c r="T18" s="47">
         <v>596518</v>
       </c>
       <c r="U18" s="47">
         <v>541669</v>
       </c>
       <c r="V18" s="48">
         <v>574863</v>
       </c>
       <c r="W18" s="46">
         <v>636492</v>
       </c>
       <c r="X18" s="54">
         <v>654864</v>
       </c>
       <c r="Y18" s="57">
         <v>597836</v>
       </c>
       <c r="Z18" s="47">
         <v>629782</v>
       </c>
-      <c r="AA18" s="59"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:27" ht="12.75">
+      <c r="AA18" s="70">
+        <v>678080</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>550000000</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="46">
         <v>273692</v>
       </c>
       <c r="D19" s="47">
         <v>285679</v>
       </c>
       <c r="E19" s="47">
         <v>320042</v>
       </c>
       <c r="F19" s="48">
         <v>310565</v>
       </c>
       <c r="G19" s="46">
         <v>325666</v>
       </c>
       <c r="H19" s="47">
         <v>337728</v>
       </c>
       <c r="I19" s="47">
@@ -3021,53 +3100,55 @@
       </c>
       <c r="S19" s="46">
         <v>382077</v>
       </c>
       <c r="T19" s="47">
         <v>399537</v>
       </c>
       <c r="U19" s="47">
         <v>412837</v>
       </c>
       <c r="V19" s="48">
         <v>423125</v>
       </c>
       <c r="W19" s="46">
         <v>425501</v>
       </c>
       <c r="X19" s="54">
         <v>451683</v>
       </c>
       <c r="Y19" s="57">
         <v>486317</v>
       </c>
       <c r="Z19" s="47">
         <v>497670</v>
       </c>
-      <c r="AA19" s="59"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:27" ht="12.75">
+      <c r="AA19" s="70">
+        <v>494049</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="25">
         <v>590000000</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="46">
         <v>224174</v>
       </c>
       <c r="D20" s="47">
         <v>233674</v>
       </c>
       <c r="E20" s="47">
         <v>235956</v>
       </c>
       <c r="F20" s="48">
         <v>241596</v>
       </c>
       <c r="G20" s="46">
         <v>201141</v>
       </c>
       <c r="H20" s="47">
         <v>265811</v>
       </c>
       <c r="I20" s="47">
@@ -3102,53 +3183,55 @@
       </c>
       <c r="S20" s="46">
         <v>318160</v>
       </c>
       <c r="T20" s="47">
         <v>323835</v>
       </c>
       <c r="U20" s="47">
         <v>324745</v>
       </c>
       <c r="V20" s="48">
         <v>335655</v>
       </c>
       <c r="W20" s="46">
         <v>350203</v>
       </c>
       <c r="X20" s="54">
         <v>362195</v>
       </c>
       <c r="Y20" s="57">
         <v>353598</v>
       </c>
       <c r="Z20" s="47">
         <v>373349</v>
       </c>
-      <c r="AA20" s="59"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:27" ht="12.75">
+      <c r="AA20" s="70">
+        <v>375718</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="25">
         <v>610000000</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="46">
         <v>375571</v>
       </c>
       <c r="D21" s="47">
         <v>359367</v>
       </c>
       <c r="E21" s="47">
         <v>365305</v>
       </c>
       <c r="F21" s="48">
         <v>393248</v>
       </c>
       <c r="G21" s="46">
         <v>405644</v>
       </c>
       <c r="H21" s="47">
         <v>421709</v>
       </c>
       <c r="I21" s="47">
@@ -3183,53 +3266,55 @@
       </c>
       <c r="S21" s="46">
         <v>580414</v>
       </c>
       <c r="T21" s="47">
         <v>588289</v>
       </c>
       <c r="U21" s="47">
         <v>568937</v>
       </c>
       <c r="V21" s="48">
         <v>597268</v>
       </c>
       <c r="W21" s="46">
         <v>607762</v>
       </c>
       <c r="X21" s="54">
         <v>607808</v>
       </c>
       <c r="Y21" s="57">
         <v>652424</v>
       </c>
       <c r="Z21" s="47">
         <v>663029</v>
       </c>
-      <c r="AA21" s="59"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:27" ht="12.75">
+      <c r="AA21" s="70">
+        <v>663182</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="25">
         <v>620000000</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="46"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="48"/>
       <c r="G22" s="46"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="48"/>
       <c r="K22" s="46"/>
       <c r="L22" s="47">
         <v>386416</v>
       </c>
       <c r="M22" s="47">
         <v>421531</v>
       </c>
       <c r="N22" s="48">
         <v>487950</v>
       </c>
       <c r="O22" s="46">
@@ -3246,53 +3331,55 @@
       </c>
       <c r="S22" s="46">
         <v>527782</v>
       </c>
       <c r="T22" s="47">
         <v>508550</v>
       </c>
       <c r="U22" s="47">
         <v>491275</v>
       </c>
       <c r="V22" s="48">
         <v>548208</v>
       </c>
       <c r="W22" s="46">
         <v>552386</v>
       </c>
       <c r="X22" s="54">
         <v>584638</v>
       </c>
       <c r="Y22" s="57">
         <v>603720</v>
       </c>
       <c r="Z22" s="47">
         <v>603794</v>
       </c>
-      <c r="AA22" s="59"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:27" ht="12.75">
+      <c r="AA22" s="70">
+        <v>553928</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="25">
         <v>630000000</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="46">
         <v>266763</v>
       </c>
       <c r="D23" s="47">
         <v>272785</v>
       </c>
       <c r="E23" s="47">
         <v>275567</v>
       </c>
       <c r="F23" s="48">
         <v>273958</v>
       </c>
       <c r="G23" s="46">
         <v>282902</v>
       </c>
       <c r="H23" s="47">
         <v>303246</v>
       </c>
       <c r="I23" s="47">
@@ -3327,53 +3414,55 @@
       </c>
       <c r="S23" s="46">
         <v>360356</v>
       </c>
       <c r="T23" s="47">
         <v>356991</v>
       </c>
       <c r="U23" s="47">
         <v>358345</v>
       </c>
       <c r="V23" s="48">
         <v>374755</v>
       </c>
       <c r="W23" s="46">
         <v>393694</v>
       </c>
       <c r="X23" s="54">
         <v>398895</v>
       </c>
       <c r="Y23" s="57">
         <v>396079</v>
       </c>
       <c r="Z23" s="47">
         <v>417443</v>
       </c>
-      <c r="AA23" s="59"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:27" ht="12.75">
+      <c r="AA23" s="70">
+        <v>452059</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="25">
         <v>710000000</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="46">
         <v>266624</v>
       </c>
       <c r="D24" s="47">
         <v>271406</v>
       </c>
       <c r="E24" s="47">
         <v>280869</v>
       </c>
       <c r="F24" s="48">
         <v>299224</v>
       </c>
       <c r="G24" s="46">
         <v>278340</v>
       </c>
       <c r="H24" s="47">
         <v>320363</v>
       </c>
       <c r="I24" s="47">
@@ -3408,53 +3497,55 @@
       </c>
       <c r="S24" s="46">
         <v>416504</v>
       </c>
       <c r="T24" s="47">
         <v>440631</v>
       </c>
       <c r="U24" s="47">
         <v>477146</v>
       </c>
       <c r="V24" s="48">
         <v>485813</v>
       </c>
       <c r="W24" s="46">
         <v>473302</v>
       </c>
       <c r="X24" s="54">
         <v>502863</v>
       </c>
       <c r="Y24" s="57">
         <v>526781</v>
       </c>
       <c r="Z24" s="47">
         <v>550112</v>
       </c>
-      <c r="AA24" s="59"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:27" ht="12.75">
+      <c r="AA24" s="70">
+        <v>443037</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="25">
         <v>750000000</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="46">
         <v>355976</v>
       </c>
       <c r="D25" s="47">
         <v>340811</v>
       </c>
       <c r="E25" s="47">
         <v>381147</v>
       </c>
       <c r="F25" s="48">
         <v>368281</v>
       </c>
       <c r="G25" s="46">
         <v>352716</v>
       </c>
       <c r="H25" s="47">
         <v>379143</v>
       </c>
       <c r="I25" s="47">
@@ -3489,53 +3580,55 @@
       </c>
       <c r="S25" s="46">
         <v>476232</v>
       </c>
       <c r="T25" s="47">
         <v>475507</v>
       </c>
       <c r="U25" s="47">
         <v>494063</v>
       </c>
       <c r="V25" s="48">
         <v>515341</v>
       </c>
       <c r="W25" s="46">
         <v>513074</v>
       </c>
       <c r="X25" s="54">
         <v>540332</v>
       </c>
       <c r="Y25" s="57">
         <v>562865</v>
       </c>
       <c r="Z25" s="47">
         <v>596389</v>
       </c>
-      <c r="AA25" s="59"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:27" ht="13.5" thickBot="1">
+      <c r="AA25" s="70">
+        <v>563494</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28">
         <v>790000000</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="49">
         <v>221575</v>
       </c>
       <c r="D26" s="50">
         <v>236047</v>
       </c>
       <c r="E26" s="50">
         <v>223813</v>
       </c>
       <c r="F26" s="51">
         <v>230310</v>
       </c>
       <c r="G26" s="49">
         <v>252148</v>
       </c>
       <c r="H26" s="50">
         <v>240070</v>
       </c>
       <c r="I26" s="50">
@@ -3570,60 +3663,62 @@
       </c>
       <c r="S26" s="49">
         <v>404694</v>
       </c>
       <c r="T26" s="50">
         <v>392950</v>
       </c>
       <c r="U26" s="50">
         <v>390555</v>
       </c>
       <c r="V26" s="51">
         <v>410410</v>
       </c>
       <c r="W26" s="49">
         <v>439196</v>
       </c>
       <c r="X26" s="55">
         <v>454363</v>
       </c>
       <c r="Y26" s="58">
         <v>481693</v>
       </c>
       <c r="Z26" s="50">
         <v>485298</v>
       </c>
-      <c r="AA26" s="59"/>
-[...2 lines deleted...]
-    <row r="37" spans="11:11" ht="11.25" customHeight="1">
+      <c r="AA26" s="71">
+        <v>526521</v>
+      </c>
+    </row>
+    <row r="36" spans="11:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="11:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K37" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="T3:AA3"/>
     <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="T3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>