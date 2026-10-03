--- v1 (2026-07-15)
+++ v2 (2026-10-03)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F73787E-B2C8-419E-89F5-C7A084E04DBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="72">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
@@ -205,84 +204,87 @@
   <si>
     <t>Мангыстауская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Денежные расходы домашних хозяйств на продукты питания включают расходы на продукты питания и безалкогольные напитки. Не включают расходы на питание вне дома, алкогольные напитки и табачные изделия.</t>
   </si>
   <si>
     <t>IІ квартал</t>
   </si>
   <si>
-    <t xml:space="preserve">в среднем на домашнее хозяйство в квартал, тенге </t>
-[...1 lines deleted...]
-  <si>
     <t>С 2020 года</t>
   </si>
   <si>
     <t xml:space="preserve">тенге </t>
   </si>
   <si>
     <t>Основными источниками информации являются данные выборочного обследования 12 000 домашних хозяйств.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>IІI квартал</t>
+  </si>
+  <si>
+    <t xml:space="preserve">в среднем на домашнее хозяйство в квартал, теңге </t>
+  </si>
+  <si>
+    <t>ІI квартал</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -367,51 +369,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -548,69 +550,80 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
@@ -723,113 +736,113 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="13" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="8" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 69" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 67" xfId="3"/>
+    <cellStyle name="Обычный 68" xfId="4"/>
+    <cellStyle name="Обычный 69" xfId="5"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -848,152 +861,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1133,198 +1112,198 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:da.malikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="17"/>
     <col min="2" max="2" width="66.7109375" style="17" customWidth="1"/>
     <col min="3" max="16384" width="48.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="29">
         <v>6422020111</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="31" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="29" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="25"/>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="58" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
-        <v>46199</v>
+        <v>46293</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
-        <v>46284</v>
+        <v>46377</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>18</v>
       </c>
@@ -1338,59 +1317,59 @@
         <v>19</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>41</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B21" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="19" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="19" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="18"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>21</v>
       </c>
@@ -1403,94 +1382,96 @@
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="20" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="20"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="64" t="s">
+      <c r="B18" s="60" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AA37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AB37"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" workbookViewId="0">
-      <selection activeCell="AH15" sqref="AH15"/>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="V31" sqref="V31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="24" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="24" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="24" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="24" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="24" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="24" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="24" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="24" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="24" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="24" customWidth="1"/>
     <col min="13" max="14" width="11" style="24" customWidth="1"/>
     <col min="15" max="15" width="10.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="24" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="24" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="24" customWidth="1"/>
     <col min="19" max="19" width="10.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="24" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="24" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="24" customWidth="1"/>
     <col min="23" max="23" width="12.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.42578125" style="24" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" style="24" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="24" customWidth="1"/>
-    <col min="27" max="55" width="8.7109375" style="24" customWidth="1"/>
+    <col min="27" max="27" width="8.7109375" style="24" customWidth="1"/>
+    <col min="28" max="28" width="10" style="24" customWidth="1"/>
+    <col min="29" max="55" width="8.7109375" style="24" customWidth="1"/>
     <col min="56" max="253" width="9.140625" style="24"/>
     <col min="254" max="254" width="13.140625" style="24" customWidth="1"/>
     <col min="255" max="255" width="32.7109375" style="24" customWidth="1"/>
     <col min="256" max="289" width="5.7109375" style="24" customWidth="1"/>
     <col min="290" max="297" width="9.140625" style="24"/>
     <col min="298" max="298" width="8.85546875" style="24" customWidth="1"/>
     <col min="299" max="509" width="9.140625" style="24"/>
     <col min="510" max="510" width="13.140625" style="24" customWidth="1"/>
     <col min="511" max="511" width="32.7109375" style="24" customWidth="1"/>
     <col min="512" max="545" width="5.7109375" style="24" customWidth="1"/>
     <col min="546" max="553" width="9.140625" style="24"/>
     <col min="554" max="554" width="8.85546875" style="24" customWidth="1"/>
     <col min="555" max="765" width="9.140625" style="24"/>
     <col min="766" max="766" width="13.140625" style="24" customWidth="1"/>
     <col min="767" max="767" width="32.7109375" style="24" customWidth="1"/>
     <col min="768" max="801" width="5.7109375" style="24" customWidth="1"/>
     <col min="802" max="809" width="9.140625" style="24"/>
     <col min="810" max="810" width="8.85546875" style="24" customWidth="1"/>
     <col min="811" max="1021" width="9.140625" style="24"/>
     <col min="1022" max="1022" width="13.140625" style="24" customWidth="1"/>
     <col min="1023" max="1023" width="32.7109375" style="24" customWidth="1"/>
     <col min="1024" max="1057" width="5.7109375" style="24" customWidth="1"/>
     <col min="1058" max="1065" width="9.140625" style="24"/>
     <col min="1066" max="1066" width="8.85546875" style="24" customWidth="1"/>
     <col min="1067" max="1277" width="9.140625" style="24"/>
@@ -1828,116 +1809,118 @@
     <col min="15359" max="15359" width="32.7109375" style="24" customWidth="1"/>
     <col min="15360" max="15393" width="5.7109375" style="24" customWidth="1"/>
     <col min="15394" max="15401" width="9.140625" style="24"/>
     <col min="15402" max="15402" width="8.85546875" style="24" customWidth="1"/>
     <col min="15403" max="15613" width="9.140625" style="24"/>
     <col min="15614" max="15614" width="13.140625" style="24" customWidth="1"/>
     <col min="15615" max="15615" width="32.7109375" style="24" customWidth="1"/>
     <col min="15616" max="15649" width="5.7109375" style="24" customWidth="1"/>
     <col min="15650" max="15657" width="9.140625" style="24"/>
     <col min="15658" max="15658" width="8.85546875" style="24" customWidth="1"/>
     <col min="15659" max="15869" width="9.140625" style="24"/>
     <col min="15870" max="15870" width="13.140625" style="24" customWidth="1"/>
     <col min="15871" max="15871" width="32.7109375" style="24" customWidth="1"/>
     <col min="15872" max="15905" width="5.7109375" style="24" customWidth="1"/>
     <col min="15906" max="15913" width="9.140625" style="24"/>
     <col min="15914" max="15914" width="8.85546875" style="24" customWidth="1"/>
     <col min="15915" max="16125" width="9.140625" style="24"/>
     <col min="16126" max="16126" width="13.140625" style="24" customWidth="1"/>
     <col min="16127" max="16127" width="32.7109375" style="24" customWidth="1"/>
     <col min="16128" max="16161" width="5.7109375" style="24" customWidth="1"/>
     <col min="16162" max="16169" width="9.140625" style="24"/>
     <col min="16170" max="16170" width="8.85546875" style="24" customWidth="1"/>
     <col min="16171" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="57">
         <v>6422020111</v>
       </c>
       <c r="B2" s="22" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:27" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="4" spans="1:27" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="T3" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="70"/>
+      <c r="AA3" s="70"/>
+      <c r="AB3" s="70"/>
+    </row>
+    <row r="4" spans="1:28" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="71" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="73"/>
       <c r="C4" s="75">
         <v>2020</v>
       </c>
       <c r="D4" s="76"/>
       <c r="E4" s="76"/>
       <c r="F4" s="77"/>
       <c r="G4" s="75">
         <v>2021</v>
       </c>
       <c r="H4" s="76"/>
       <c r="I4" s="76"/>
       <c r="J4" s="77"/>
       <c r="K4" s="75">
         <v>2022</v>
       </c>
       <c r="L4" s="76"/>
       <c r="M4" s="76"/>
       <c r="N4" s="77"/>
       <c r="O4" s="75">
         <v>2023</v>
       </c>
       <c r="P4" s="76"/>
       <c r="Q4" s="76"/>
       <c r="R4" s="77"/>
       <c r="S4" s="75">
         <v>2024</v>
       </c>
       <c r="T4" s="76"/>
       <c r="U4" s="76"/>
       <c r="V4" s="77"/>
-      <c r="W4" s="69">
+      <c r="W4" s="68">
         <v>2025</v>
       </c>
-      <c r="X4" s="70"/>
-[...2 lines deleted...]
-      <c r="AA4" s="63">
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="69"/>
+      <c r="AA4" s="68">
         <v>2026</v>
       </c>
-    </row>
-    <row r="5" spans="1:27" s="23" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB4" s="69"/>
+    </row>
+    <row r="5" spans="1:28" s="23" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="72"/>
       <c r="B5" s="74"/>
       <c r="C5" s="39" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>35</v>
@@ -1963,60 +1946,63 @@
       <c r="Q5" s="39" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="39" t="s">
         <v>35</v>
       </c>
       <c r="S5" s="39" t="s">
         <v>32</v>
       </c>
       <c r="T5" s="39" t="s">
         <v>33</v>
       </c>
       <c r="U5" s="39" t="s">
         <v>34</v>
       </c>
       <c r="V5" s="45" t="s">
         <v>35</v>
       </c>
       <c r="W5" s="39" t="s">
         <v>32</v>
       </c>
       <c r="X5" s="39" t="s">
         <v>61</v>
       </c>
       <c r="Y5" s="59" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="Z5" s="45" t="s">
         <v>35</v>
       </c>
       <c r="AA5" s="45" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="6" spans="1:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB5" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33">
         <v>0</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="46">
         <v>290520</v>
       </c>
       <c r="D6" s="48">
         <v>301062</v>
       </c>
       <c r="E6" s="48">
         <v>310091</v>
       </c>
       <c r="F6" s="50">
         <v>319426</v>
       </c>
       <c r="G6" s="46">
         <v>309260</v>
       </c>
       <c r="H6" s="52">
         <v>337271</v>
       </c>
       <c r="I6" s="48">
@@ -2045,61 +2031,64 @@
       </c>
       <c r="Q6" s="52">
         <v>428461</v>
       </c>
       <c r="R6" s="54">
         <v>439463</v>
       </c>
       <c r="S6" s="56">
         <v>437706</v>
       </c>
       <c r="T6" s="56">
         <v>444050</v>
       </c>
       <c r="U6" s="56">
         <v>450679</v>
       </c>
       <c r="V6" s="56">
         <v>469765</v>
       </c>
       <c r="W6" s="46">
         <v>478606</v>
       </c>
       <c r="X6" s="48">
         <v>493312</v>
       </c>
-      <c r="Y6" s="60">
+      <c r="Y6" s="61">
         <v>513941</v>
       </c>
       <c r="Z6" s="56">
         <v>533901</v>
       </c>
       <c r="AA6" s="65">
         <v>522638</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB6" s="64">
+        <v>553399</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="33">
         <v>100000000</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="41"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
       <c r="G7" s="42"/>
       <c r="H7" s="42"/>
       <c r="I7" s="42"/>
       <c r="J7" s="43"/>
       <c r="K7" s="42"/>
       <c r="L7" s="56">
         <v>284034</v>
       </c>
       <c r="M7" s="48">
         <v>295534</v>
       </c>
       <c r="N7" s="50">
         <v>329805</v>
       </c>
       <c r="O7" s="56">
@@ -2110,61 +2099,64 @@
       </c>
       <c r="Q7" s="52">
         <v>346940</v>
       </c>
       <c r="R7" s="54">
         <v>350887</v>
       </c>
       <c r="S7" s="56">
         <v>380910</v>
       </c>
       <c r="T7" s="56">
         <v>375513</v>
       </c>
       <c r="U7" s="56">
         <v>384867</v>
       </c>
       <c r="V7" s="56">
         <v>388021</v>
       </c>
       <c r="W7" s="46">
         <v>439454</v>
       </c>
       <c r="X7" s="48">
         <v>439557</v>
       </c>
-      <c r="Y7" s="61">
+      <c r="Y7" s="62">
         <v>453165</v>
       </c>
       <c r="Z7" s="56">
         <v>490221</v>
       </c>
       <c r="AA7" s="66">
         <v>494672</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB7" s="64">
+        <v>500732</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="33">
         <v>110000000</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="46">
         <v>245350</v>
       </c>
       <c r="D8" s="48">
         <v>260730</v>
       </c>
       <c r="E8" s="48">
         <v>261465</v>
       </c>
       <c r="F8" s="50">
         <v>273893</v>
       </c>
       <c r="G8" s="46">
         <v>238852</v>
       </c>
       <c r="H8" s="52">
         <v>281255</v>
       </c>
       <c r="I8" s="48">
@@ -2193,61 +2185,64 @@
       </c>
       <c r="Q8" s="52">
         <v>325709</v>
       </c>
       <c r="R8" s="54">
         <v>333294</v>
       </c>
       <c r="S8" s="56">
         <v>332806</v>
       </c>
       <c r="T8" s="56">
         <v>355331</v>
       </c>
       <c r="U8" s="56">
         <v>359636</v>
       </c>
       <c r="V8" s="56">
         <v>363198</v>
       </c>
       <c r="W8" s="46">
         <v>389074</v>
       </c>
       <c r="X8" s="48">
         <v>407681</v>
       </c>
-      <c r="Y8" s="61">
+      <c r="Y8" s="62">
         <v>410437</v>
       </c>
       <c r="Z8" s="56">
         <v>423358</v>
       </c>
       <c r="AA8" s="66">
         <v>433017</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB8" s="64">
+        <v>442329</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="33">
         <v>150000000</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="46">
         <v>281389</v>
       </c>
       <c r="D9" s="48">
         <v>284125</v>
       </c>
       <c r="E9" s="48">
         <v>314354</v>
       </c>
       <c r="F9" s="50">
         <v>323591</v>
       </c>
       <c r="G9" s="46">
         <v>314310</v>
       </c>
       <c r="H9" s="52">
         <v>332647</v>
       </c>
       <c r="I9" s="48">
@@ -2276,61 +2271,64 @@
       </c>
       <c r="Q9" s="52">
         <v>417302</v>
       </c>
       <c r="R9" s="54">
         <v>413721</v>
       </c>
       <c r="S9" s="56">
         <v>411403</v>
       </c>
       <c r="T9" s="56">
         <v>431073</v>
       </c>
       <c r="U9" s="56">
         <v>442018</v>
       </c>
       <c r="V9" s="56">
         <v>458875</v>
       </c>
       <c r="W9" s="46">
         <v>473996</v>
       </c>
       <c r="X9" s="48">
         <v>470334</v>
       </c>
-      <c r="Y9" s="61">
+      <c r="Y9" s="62">
         <v>544036</v>
       </c>
       <c r="Z9" s="56">
         <v>566279</v>
       </c>
       <c r="AA9" s="66">
         <v>564877</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB9" s="64">
+        <v>567806</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="33">
         <v>190000000</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="46">
         <v>317688</v>
       </c>
       <c r="D10" s="48">
         <v>339757</v>
       </c>
       <c r="E10" s="48">
         <v>333889</v>
       </c>
       <c r="F10" s="50">
         <v>354791</v>
       </c>
       <c r="G10" s="46">
         <v>336137</v>
       </c>
       <c r="H10" s="52">
         <v>376801</v>
       </c>
       <c r="I10" s="48">
@@ -2359,61 +2357,64 @@
       </c>
       <c r="Q10" s="52">
         <v>510134</v>
       </c>
       <c r="R10" s="54">
         <v>482638</v>
       </c>
       <c r="S10" s="56">
         <v>460877</v>
       </c>
       <c r="T10" s="56">
         <v>479410</v>
       </c>
       <c r="U10" s="56">
         <v>490725</v>
       </c>
       <c r="V10" s="56">
         <v>527124</v>
       </c>
       <c r="W10" s="46">
         <v>533614</v>
       </c>
       <c r="X10" s="48">
         <v>536543</v>
       </c>
-      <c r="Y10" s="61">
+      <c r="Y10" s="62">
         <v>553796</v>
       </c>
       <c r="Z10" s="56">
         <v>557049</v>
       </c>
       <c r="AA10" s="66">
         <v>540385</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB10" s="64">
+        <v>602071</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="33">
         <v>230000000</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="46">
         <v>378964</v>
       </c>
       <c r="D11" s="48">
         <v>408435</v>
       </c>
       <c r="E11" s="48">
         <v>411699</v>
       </c>
       <c r="F11" s="50">
         <v>404661</v>
       </c>
       <c r="G11" s="46">
         <v>386476</v>
       </c>
       <c r="H11" s="52">
         <v>409092</v>
       </c>
       <c r="I11" s="48">
@@ -2442,61 +2443,64 @@
       </c>
       <c r="Q11" s="52">
         <v>486842</v>
       </c>
       <c r="R11" s="54">
         <v>523536</v>
       </c>
       <c r="S11" s="56">
         <v>515701</v>
       </c>
       <c r="T11" s="56">
         <v>518994</v>
       </c>
       <c r="U11" s="56">
         <v>515966</v>
       </c>
       <c r="V11" s="56">
         <v>539952</v>
       </c>
       <c r="W11" s="46">
         <v>559110</v>
       </c>
       <c r="X11" s="48">
         <v>577259</v>
       </c>
-      <c r="Y11" s="61">
+      <c r="Y11" s="62">
         <v>586196</v>
       </c>
       <c r="Z11" s="56">
         <v>598216</v>
       </c>
       <c r="AA11" s="66">
         <v>617767</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB11" s="64">
+        <v>632621</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="33">
         <v>270000000</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="46">
         <v>249549</v>
       </c>
       <c r="D12" s="48">
         <v>273660</v>
       </c>
       <c r="E12" s="48">
         <v>271475</v>
       </c>
       <c r="F12" s="50">
         <v>293574</v>
       </c>
       <c r="G12" s="46">
         <v>289611</v>
       </c>
       <c r="H12" s="52">
         <v>309648</v>
       </c>
       <c r="I12" s="48">
@@ -2525,61 +2529,64 @@
       </c>
       <c r="Q12" s="52">
         <v>401011</v>
       </c>
       <c r="R12" s="54">
         <v>422749</v>
       </c>
       <c r="S12" s="56">
         <v>413111</v>
       </c>
       <c r="T12" s="56">
         <v>421533</v>
       </c>
       <c r="U12" s="56">
         <v>425273</v>
       </c>
       <c r="V12" s="56">
         <v>454801</v>
       </c>
       <c r="W12" s="46">
         <v>444723</v>
       </c>
       <c r="X12" s="48">
         <v>455564</v>
       </c>
-      <c r="Y12" s="61">
+      <c r="Y12" s="62">
         <v>444270</v>
       </c>
       <c r="Z12" s="56">
         <v>466482</v>
       </c>
       <c r="AA12" s="66">
         <v>449914</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB12" s="64">
+        <v>488837</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="33">
         <v>310000000</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="46">
         <v>270996</v>
       </c>
       <c r="D13" s="48">
         <v>287052</v>
       </c>
       <c r="E13" s="48">
         <v>296620</v>
       </c>
       <c r="F13" s="50">
         <v>329529</v>
       </c>
       <c r="G13" s="46">
         <v>330369</v>
       </c>
       <c r="H13" s="52">
         <v>361358</v>
       </c>
       <c r="I13" s="48">
@@ -2608,61 +2615,64 @@
       </c>
       <c r="Q13" s="52">
         <v>505385</v>
       </c>
       <c r="R13" s="54">
         <v>535089</v>
       </c>
       <c r="S13" s="56">
         <v>535108</v>
       </c>
       <c r="T13" s="56">
         <v>517252</v>
       </c>
       <c r="U13" s="56">
         <v>520254</v>
       </c>
       <c r="V13" s="56">
         <v>540392</v>
       </c>
       <c r="W13" s="46">
         <v>528813</v>
       </c>
       <c r="X13" s="48">
         <v>500269</v>
       </c>
-      <c r="Y13" s="61">
+      <c r="Y13" s="62">
         <v>570692</v>
       </c>
       <c r="Z13" s="56">
         <v>599875</v>
       </c>
       <c r="AA13" s="66">
         <v>601628</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB13" s="64">
+        <v>623984</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="33">
         <v>330000000</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="41"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="42"/>
       <c r="I14" s="42"/>
       <c r="J14" s="43"/>
       <c r="K14" s="42"/>
       <c r="L14" s="56">
         <v>404560</v>
       </c>
       <c r="M14" s="48">
         <v>426263</v>
       </c>
       <c r="N14" s="50">
         <v>441705</v>
       </c>
       <c r="O14" s="56">
@@ -2673,61 +2683,64 @@
       </c>
       <c r="Q14" s="52">
         <v>487835</v>
       </c>
       <c r="R14" s="54">
         <v>519061</v>
       </c>
       <c r="S14" s="56">
         <v>488421</v>
       </c>
       <c r="T14" s="56">
         <v>494363</v>
       </c>
       <c r="U14" s="56">
         <v>517078</v>
       </c>
       <c r="V14" s="56">
         <v>548093</v>
       </c>
       <c r="W14" s="46">
         <v>519505</v>
       </c>
       <c r="X14" s="48">
         <v>538790</v>
       </c>
-      <c r="Y14" s="61">
+      <c r="Y14" s="62">
         <v>603278</v>
       </c>
       <c r="Z14" s="56">
         <v>636111</v>
       </c>
       <c r="AA14" s="66">
         <v>657827</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB14" s="64">
+        <v>651314</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="33">
         <v>350000000</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="46">
         <v>282206</v>
       </c>
       <c r="D15" s="48">
         <v>309409</v>
       </c>
       <c r="E15" s="48">
         <v>326321</v>
       </c>
       <c r="F15" s="50">
         <v>329304</v>
       </c>
       <c r="G15" s="46">
         <v>294857</v>
       </c>
       <c r="H15" s="52">
         <v>336629</v>
       </c>
       <c r="I15" s="48">
@@ -2756,61 +2769,64 @@
       </c>
       <c r="Q15" s="52">
         <v>388029</v>
       </c>
       <c r="R15" s="54">
         <v>388470</v>
       </c>
       <c r="S15" s="56">
         <v>373991</v>
       </c>
       <c r="T15" s="56">
         <v>392488</v>
       </c>
       <c r="U15" s="56">
         <v>403178</v>
       </c>
       <c r="V15" s="56">
         <v>418078</v>
       </c>
       <c r="W15" s="46">
         <v>423103</v>
       </c>
       <c r="X15" s="48">
         <v>457471</v>
       </c>
-      <c r="Y15" s="61">
+      <c r="Y15" s="62">
         <v>466200</v>
       </c>
       <c r="Z15" s="56">
         <v>483693</v>
       </c>
       <c r="AA15" s="66">
         <v>469270</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB15" s="64">
+        <v>515213</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="33">
         <v>390000000</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="46">
         <v>181253</v>
       </c>
       <c r="D16" s="48">
         <v>196664</v>
       </c>
       <c r="E16" s="48">
         <v>203993</v>
       </c>
       <c r="F16" s="50">
         <v>211768</v>
       </c>
       <c r="G16" s="46">
         <v>193662</v>
       </c>
       <c r="H16" s="52">
         <v>234761</v>
       </c>
       <c r="I16" s="48">
@@ -2839,61 +2855,64 @@
       </c>
       <c r="Q16" s="52">
         <v>297768</v>
       </c>
       <c r="R16" s="54">
         <v>317777</v>
       </c>
       <c r="S16" s="56">
         <v>309412</v>
       </c>
       <c r="T16" s="56">
         <v>325483</v>
       </c>
       <c r="U16" s="56">
         <v>329667</v>
       </c>
       <c r="V16" s="56">
         <v>344221</v>
       </c>
       <c r="W16" s="46">
         <v>342178</v>
       </c>
       <c r="X16" s="48">
         <v>374566</v>
       </c>
-      <c r="Y16" s="61">
+      <c r="Y16" s="62">
         <v>376919</v>
       </c>
       <c r="Z16" s="56">
         <v>388615</v>
       </c>
       <c r="AA16" s="66">
         <v>372146</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB16" s="64">
+        <v>403490</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="33">
         <v>430000000</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="46">
         <v>334374</v>
       </c>
       <c r="D17" s="48">
         <v>359479</v>
       </c>
       <c r="E17" s="48">
         <v>349557</v>
       </c>
       <c r="F17" s="50">
         <v>383592</v>
       </c>
       <c r="G17" s="46">
         <v>385271</v>
       </c>
       <c r="H17" s="52">
         <v>393639</v>
       </c>
       <c r="I17" s="48">
@@ -2922,61 +2941,64 @@
       </c>
       <c r="Q17" s="52">
         <v>454343</v>
       </c>
       <c r="R17" s="54">
         <v>498407</v>
       </c>
       <c r="S17" s="56">
         <v>476056</v>
       </c>
       <c r="T17" s="56">
         <v>476937</v>
       </c>
       <c r="U17" s="56">
         <v>477903</v>
       </c>
       <c r="V17" s="56">
         <v>479451</v>
       </c>
       <c r="W17" s="46">
         <v>519123</v>
       </c>
       <c r="X17" s="48">
         <v>522615</v>
       </c>
-      <c r="Y17" s="61">
+      <c r="Y17" s="62">
         <v>530184</v>
       </c>
       <c r="Z17" s="56">
         <v>550563</v>
       </c>
       <c r="AA17" s="66">
         <v>584301</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB17" s="64">
+        <v>588013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="33">
         <v>470000000</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="46">
         <v>353930</v>
       </c>
       <c r="D18" s="48">
         <v>397440</v>
       </c>
       <c r="E18" s="48">
         <v>367352</v>
       </c>
       <c r="F18" s="50">
         <v>376917</v>
       </c>
       <c r="G18" s="46">
         <v>369774</v>
       </c>
       <c r="H18" s="52">
         <v>386942</v>
       </c>
       <c r="I18" s="48">
@@ -3005,61 +3027,64 @@
       </c>
       <c r="Q18" s="52">
         <v>506838</v>
       </c>
       <c r="R18" s="54">
         <v>545069</v>
       </c>
       <c r="S18" s="56">
         <v>613232</v>
       </c>
       <c r="T18" s="56">
         <v>596518</v>
       </c>
       <c r="U18" s="56">
         <v>541669</v>
       </c>
       <c r="V18" s="56">
         <v>574863</v>
       </c>
       <c r="W18" s="46">
         <v>636492</v>
       </c>
       <c r="X18" s="48">
         <v>654864</v>
       </c>
-      <c r="Y18" s="61">
+      <c r="Y18" s="62">
         <v>597836</v>
       </c>
       <c r="Z18" s="56">
         <v>629782</v>
       </c>
       <c r="AA18" s="66">
         <v>678080</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB18" s="64">
+        <v>723284</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="33">
         <v>550000000</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="46">
         <v>273692</v>
       </c>
       <c r="D19" s="48">
         <v>285679</v>
       </c>
       <c r="E19" s="48">
         <v>320042</v>
       </c>
       <c r="F19" s="50">
         <v>310565</v>
       </c>
       <c r="G19" s="46">
         <v>325666</v>
       </c>
       <c r="H19" s="52">
         <v>337728</v>
       </c>
       <c r="I19" s="48">
@@ -3088,61 +3113,64 @@
       </c>
       <c r="Q19" s="52">
         <v>401694</v>
       </c>
       <c r="R19" s="54">
         <v>391925</v>
       </c>
       <c r="S19" s="56">
         <v>382077</v>
       </c>
       <c r="T19" s="56">
         <v>399537</v>
       </c>
       <c r="U19" s="56">
         <v>412837</v>
       </c>
       <c r="V19" s="56">
         <v>423125</v>
       </c>
       <c r="W19" s="46">
         <v>425501</v>
       </c>
       <c r="X19" s="48">
         <v>451683</v>
       </c>
-      <c r="Y19" s="61">
+      <c r="Y19" s="62">
         <v>486317</v>
       </c>
       <c r="Z19" s="56">
         <v>497670</v>
       </c>
       <c r="AA19" s="66">
         <v>494049</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB19" s="64">
+        <v>521848</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="33">
         <v>590000000</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="46">
         <v>224174</v>
       </c>
       <c r="D20" s="48">
         <v>233674</v>
       </c>
       <c r="E20" s="48">
         <v>235956</v>
       </c>
       <c r="F20" s="50">
         <v>241596</v>
       </c>
       <c r="G20" s="46">
         <v>201141</v>
       </c>
       <c r="H20" s="52">
         <v>265811</v>
       </c>
       <c r="I20" s="48">
@@ -3171,61 +3199,64 @@
       </c>
       <c r="Q20" s="52">
         <v>328770</v>
       </c>
       <c r="R20" s="54">
         <v>326619</v>
       </c>
       <c r="S20" s="56">
         <v>318160</v>
       </c>
       <c r="T20" s="56">
         <v>323835</v>
       </c>
       <c r="U20" s="56">
         <v>324745</v>
       </c>
       <c r="V20" s="56">
         <v>335655</v>
       </c>
       <c r="W20" s="46">
         <v>350203</v>
       </c>
       <c r="X20" s="48">
         <v>362195</v>
       </c>
-      <c r="Y20" s="61">
+      <c r="Y20" s="62">
         <v>353598</v>
       </c>
       <c r="Z20" s="56">
         <v>373349</v>
       </c>
       <c r="AA20" s="66">
         <v>375718</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB20" s="64">
+        <v>398057</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="33">
         <v>610000000</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="46">
         <v>375571</v>
       </c>
       <c r="D21" s="48">
         <v>359367</v>
       </c>
       <c r="E21" s="48">
         <v>365305</v>
       </c>
       <c r="F21" s="50">
         <v>393248</v>
       </c>
       <c r="G21" s="46">
         <v>405644</v>
       </c>
       <c r="H21" s="52">
         <v>421709</v>
       </c>
       <c r="I21" s="48">
@@ -3254,61 +3285,64 @@
       </c>
       <c r="Q21" s="52">
         <v>557775</v>
       </c>
       <c r="R21" s="54">
         <v>566466</v>
       </c>
       <c r="S21" s="56">
         <v>580414</v>
       </c>
       <c r="T21" s="56">
         <v>588289</v>
       </c>
       <c r="U21" s="56">
         <v>568937</v>
       </c>
       <c r="V21" s="56">
         <v>597268</v>
       </c>
       <c r="W21" s="46">
         <v>607762</v>
       </c>
       <c r="X21" s="48">
         <v>607808</v>
       </c>
-      <c r="Y21" s="61">
+      <c r="Y21" s="62">
         <v>652424</v>
       </c>
       <c r="Z21" s="56">
         <v>663029</v>
       </c>
       <c r="AA21" s="66">
         <v>663182</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB21" s="64">
+        <v>728195</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="33">
         <v>620000000</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="41"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="43"/>
       <c r="K22" s="42"/>
       <c r="L22" s="56">
         <v>386416</v>
       </c>
       <c r="M22" s="48">
         <v>421531</v>
       </c>
       <c r="N22" s="50">
         <v>487950</v>
       </c>
       <c r="O22" s="56">
@@ -3319,61 +3353,64 @@
       </c>
       <c r="Q22" s="52">
         <v>468190</v>
       </c>
       <c r="R22" s="54">
         <v>538539</v>
       </c>
       <c r="S22" s="56">
         <v>527782</v>
       </c>
       <c r="T22" s="56">
         <v>508550</v>
       </c>
       <c r="U22" s="56">
         <v>491275</v>
       </c>
       <c r="V22" s="56">
         <v>548208</v>
       </c>
       <c r="W22" s="46">
         <v>552386</v>
       </c>
       <c r="X22" s="48">
         <v>584638</v>
       </c>
-      <c r="Y22" s="61">
+      <c r="Y22" s="62">
         <v>603720</v>
       </c>
       <c r="Z22" s="56">
         <v>603794</v>
       </c>
       <c r="AA22" s="66">
         <v>553928</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB22" s="64">
+        <v>663612</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="33">
         <v>630000000</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="46">
         <v>266763</v>
       </c>
       <c r="D23" s="48">
         <v>272785</v>
       </c>
       <c r="E23" s="48">
         <v>275567</v>
       </c>
       <c r="F23" s="50">
         <v>273958</v>
       </c>
       <c r="G23" s="46">
         <v>282902</v>
       </c>
       <c r="H23" s="52">
         <v>303246</v>
       </c>
       <c r="I23" s="48">
@@ -3402,61 +3439,64 @@
       </c>
       <c r="Q23" s="52">
         <v>369815</v>
       </c>
       <c r="R23" s="54">
         <v>363894</v>
       </c>
       <c r="S23" s="56">
         <v>360356</v>
       </c>
       <c r="T23" s="56">
         <v>356991</v>
       </c>
       <c r="U23" s="56">
         <v>358345</v>
       </c>
       <c r="V23" s="56">
         <v>374755</v>
       </c>
       <c r="W23" s="46">
         <v>393694</v>
       </c>
       <c r="X23" s="48">
         <v>398895</v>
       </c>
-      <c r="Y23" s="61">
+      <c r="Y23" s="62">
         <v>396079</v>
       </c>
       <c r="Z23" s="56">
         <v>417443</v>
       </c>
       <c r="AA23" s="66">
         <v>452059</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB23" s="64">
+        <v>440485</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="33">
         <v>710000000</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="46">
         <v>266624</v>
       </c>
       <c r="D24" s="48">
         <v>271406</v>
       </c>
       <c r="E24" s="48">
         <v>280869</v>
       </c>
       <c r="F24" s="50">
         <v>299224</v>
       </c>
       <c r="G24" s="46">
         <v>278340</v>
       </c>
       <c r="H24" s="52">
         <v>320363</v>
       </c>
       <c r="I24" s="48">
@@ -3485,61 +3525,64 @@
       </c>
       <c r="Q24" s="52">
         <v>398636</v>
       </c>
       <c r="R24" s="54">
         <v>439987</v>
       </c>
       <c r="S24" s="56">
         <v>416504</v>
       </c>
       <c r="T24" s="56">
         <v>440631</v>
       </c>
       <c r="U24" s="56">
         <v>477146</v>
       </c>
       <c r="V24" s="56">
         <v>485813</v>
       </c>
       <c r="W24" s="46">
         <v>473302</v>
       </c>
       <c r="X24" s="48">
         <v>502863</v>
       </c>
-      <c r="Y24" s="61">
+      <c r="Y24" s="62">
         <v>526781</v>
       </c>
       <c r="Z24" s="56">
         <v>550112</v>
       </c>
       <c r="AA24" s="66">
         <v>443037</v>
       </c>
-    </row>
-    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB24" s="64">
+        <v>524083</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="33">
         <v>750000000</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="46">
         <v>355976</v>
       </c>
       <c r="D25" s="48">
         <v>340811</v>
       </c>
       <c r="E25" s="48">
         <v>381147</v>
       </c>
       <c r="F25" s="50">
         <v>368281</v>
       </c>
       <c r="G25" s="46">
         <v>352716</v>
       </c>
       <c r="H25" s="52">
         <v>379143</v>
       </c>
       <c r="I25" s="48">
@@ -3568,61 +3611,64 @@
       </c>
       <c r="Q25" s="52">
         <v>469348</v>
       </c>
       <c r="R25" s="54">
         <v>475999</v>
       </c>
       <c r="S25" s="56">
         <v>476232</v>
       </c>
       <c r="T25" s="56">
         <v>475507</v>
       </c>
       <c r="U25" s="56">
         <v>494063</v>
       </c>
       <c r="V25" s="56">
         <v>515341</v>
       </c>
       <c r="W25" s="46">
         <v>513074</v>
       </c>
       <c r="X25" s="48">
         <v>540332</v>
       </c>
-      <c r="Y25" s="61">
+      <c r="Y25" s="62">
         <v>562865</v>
       </c>
       <c r="Z25" s="56">
         <v>596389</v>
       </c>
       <c r="AA25" s="66">
         <v>563494</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="AB25" s="64">
+        <v>583667</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="37">
         <v>790000000</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="47">
         <v>221575</v>
       </c>
       <c r="D26" s="49">
         <v>236047</v>
       </c>
       <c r="E26" s="49">
         <v>223813</v>
       </c>
       <c r="F26" s="51">
         <v>230310</v>
       </c>
       <c r="G26" s="47">
         <v>252148</v>
       </c>
       <c r="H26" s="53">
         <v>240070</v>
       </c>
       <c r="I26" s="49">
@@ -3651,68 +3697,72 @@
       </c>
       <c r="Q26" s="53">
         <v>372582</v>
       </c>
       <c r="R26" s="55">
         <v>370026</v>
       </c>
       <c r="S26" s="53">
         <v>404694</v>
       </c>
       <c r="T26" s="53">
         <v>392950</v>
       </c>
       <c r="U26" s="53">
         <v>390555</v>
       </c>
       <c r="V26" s="53">
         <v>410410</v>
       </c>
       <c r="W26" s="47">
         <v>439196</v>
       </c>
       <c r="X26" s="49">
         <v>454363</v>
       </c>
-      <c r="Y26" s="62">
+      <c r="Y26" s="63">
         <v>481693</v>
       </c>
       <c r="Z26" s="53">
         <v>485298</v>
       </c>
       <c r="AA26" s="67">
         <v>526521</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="AB26" s="63">
+        <v>523776</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="H30" s="40"/>
     </row>
     <row r="36" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="9">
-    <mergeCell ref="T3:AA3"/>
+  <mergeCells count="10">
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="T3:AB3"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>