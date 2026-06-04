--- v0 (2026-04-24)
+++ v1 (2026-06-04)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11254C26-88A9-4C5A-B5D4-35181295A59D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3030" yWindow="3030" windowWidth="25020" windowHeight="11295"/>
+    <workbookView xWindow="3030" yWindow="3030" windowWidth="25020" windowHeight="11295" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525" iterate="1" iterateDelta="1E-4"/>
+  <calcPr calcId="191029" iterate="1" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="72">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
@@ -248,55 +249,55 @@
   <si>
     <t xml:space="preserve">тенге </t>
   </si>
   <si>
     <t>Основными источниками информации являются данные выборочного обследования 12 000 домашних хозяйств.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/</t>
   </si>
   <si>
     <t>IІI квартал</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -774,104 +775,104 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 69" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 67" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 68" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 69" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -889,118 +890,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1140,351 +1175,349 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:da.malikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34:B35"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="17"/>
     <col min="2" max="2" width="68.42578125" style="17" customWidth="1"/>
     <col min="3" max="16384" width="48.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="53"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="34">
         <v>642202</v>
       </c>
       <c r="C2" s="54"/>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="54"/>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="54"/>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="54"/>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C6" s="54"/>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.5" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="54"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="54"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="37"/>
       <c r="C9" s="54"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="55.5" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="54"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>69</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>70</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>46100</v>
       </c>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>46192</v>
       </c>
       <c r="M17" s="13"/>
     </row>
-    <row r="18" spans="1:13" ht="25.5">
+    <row r="18" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>58</v>
       </c>
       <c r="M18" s="12"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="13"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="12"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>60</v>
       </c>
       <c r="M21" s="13"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="19" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="19" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="18"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="20" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="20" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="20"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="20"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:Z50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="topRight" activeCell="K45" sqref="K45"/>
+    <sheetView tabSelected="1" topLeftCell="I2" workbookViewId="0">
+      <selection activeCell="AC13" sqref="AC13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="25" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" style="25" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="25" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="25" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="25" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="25" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="25" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="25" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="25" customWidth="1"/>
     <col min="13" max="14" width="11" style="25" customWidth="1"/>
     <col min="15" max="15" width="12.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="25" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="25" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="25" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="25" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="25" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="25" customWidth="1"/>
     <col min="23" max="23" width="12.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="25" customWidth="1"/>
     <col min="25" max="26" width="10.5703125" style="25" customWidth="1"/>
     <col min="27" max="59" width="8.7109375" style="25" customWidth="1"/>
@@ -1847,115 +1880,115 @@
     <col min="15363" max="15363" width="32.7109375" style="25" customWidth="1"/>
     <col min="15364" max="15397" width="5.7109375" style="25" customWidth="1"/>
     <col min="15398" max="15405" width="9.140625" style="25"/>
     <col min="15406" max="15406" width="8.85546875" style="25" customWidth="1"/>
     <col min="15407" max="15617" width="9.140625" style="25"/>
     <col min="15618" max="15618" width="13.140625" style="25" customWidth="1"/>
     <col min="15619" max="15619" width="32.7109375" style="25" customWidth="1"/>
     <col min="15620" max="15653" width="5.7109375" style="25" customWidth="1"/>
     <col min="15654" max="15661" width="9.140625" style="25"/>
     <col min="15662" max="15662" width="8.85546875" style="25" customWidth="1"/>
     <col min="15663" max="15873" width="9.140625" style="25"/>
     <col min="15874" max="15874" width="13.140625" style="25" customWidth="1"/>
     <col min="15875" max="15875" width="32.7109375" style="25" customWidth="1"/>
     <col min="15876" max="15909" width="5.7109375" style="25" customWidth="1"/>
     <col min="15910" max="15917" width="9.140625" style="25"/>
     <col min="15918" max="15918" width="8.85546875" style="25" customWidth="1"/>
     <col min="15919" max="16129" width="9.140625" style="25"/>
     <col min="16130" max="16130" width="13.140625" style="25" customWidth="1"/>
     <col min="16131" max="16131" width="32.7109375" style="25" customWidth="1"/>
     <col min="16132" max="16165" width="5.7109375" style="25" customWidth="1"/>
     <col min="16166" max="16173" width="9.140625" style="25"/>
     <col min="16174" max="16174" width="8.85546875" style="25" customWidth="1"/>
     <col min="16175" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="23" customFormat="1" ht="15.75">
+    <row r="2" spans="1:26" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="43">
         <v>642202</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:26" ht="15.75" customHeight="1" thickBot="1">
-      <c r="S3" s="74" t="s">
+    <row r="3" spans="1:26" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="S3" s="64" t="s">
         <v>63</v>
       </c>
-      <c r="T3" s="74"/>
-[...8 lines deleted...]
-      <c r="A4" s="67" t="s">
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="64"/>
+    </row>
+    <row r="4" spans="1:26" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="69"/>
-      <c r="C4" s="71">
+      <c r="B4" s="67"/>
+      <c r="C4" s="69">
         <v>2020</v>
       </c>
-      <c r="D4" s="72"/>
-[...2 lines deleted...]
-      <c r="G4" s="71">
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="69">
         <v>2021</v>
       </c>
-      <c r="H4" s="72"/>
-[...2 lines deleted...]
-      <c r="K4" s="71">
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="69">
         <v>2022</v>
       </c>
-      <c r="L4" s="72"/>
-[...2 lines deleted...]
-      <c r="O4" s="71">
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="69">
         <v>2023</v>
       </c>
-      <c r="P4" s="72"/>
-[...2 lines deleted...]
-      <c r="S4" s="71">
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="69">
         <v>2024</v>
       </c>
-      <c r="T4" s="72"/>
-[...2 lines deleted...]
-      <c r="W4" s="75">
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="62">
         <v>2025</v>
       </c>
-      <c r="X4" s="76"/>
-[...5 lines deleted...]
-      <c r="B5" s="70"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="63"/>
+    </row>
+    <row r="5" spans="1:26" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="66"/>
+      <c r="B5" s="68"/>
       <c r="C5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="32" t="s">
@@ -1972,64 +2005,64 @@
       </c>
       <c r="O5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="R5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="S5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="T5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="U5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="V5" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="W5" s="62" t="s">
+      <c r="W5" s="72" t="s">
         <v>33</v>
       </c>
-      <c r="X5" s="63" t="s">
+      <c r="X5" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="Y5" s="63" t="s">
+      <c r="Y5" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="Z5" s="64" t="s">
+      <c r="Z5" s="74" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="24" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:26" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="26">
         <v>0</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="44">
         <v>599184</v>
       </c>
       <c r="D6" s="45">
         <v>566292</v>
       </c>
       <c r="E6" s="45">
         <v>609153</v>
       </c>
       <c r="F6" s="46">
         <v>650520</v>
       </c>
       <c r="G6" s="44">
         <v>645116</v>
       </c>
       <c r="H6" s="45">
         <v>676581</v>
       </c>
       <c r="I6" s="45">
@@ -2061,55 +2094,55 @@
       </c>
       <c r="R6" s="46">
         <v>937419</v>
       </c>
       <c r="S6" s="44">
         <v>944298</v>
       </c>
       <c r="T6" s="45">
         <v>941704</v>
       </c>
       <c r="U6" s="45">
         <v>986785</v>
       </c>
       <c r="V6" s="46">
         <v>1030788</v>
       </c>
       <c r="W6" s="44">
         <v>1029900</v>
       </c>
       <c r="X6" s="57">
         <v>1023254</v>
       </c>
       <c r="Y6" s="59">
         <v>1063189</v>
       </c>
-      <c r="Z6" s="65">
+      <c r="Z6" s="75">
         <v>1106871</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="12.75">
+    <row r="7" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="26">
         <v>100000000</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="49" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="48" t="s">
@@ -2141,55 +2174,55 @@
       </c>
       <c r="R7" s="49">
         <v>788845</v>
       </c>
       <c r="S7" s="47">
         <v>799277</v>
       </c>
       <c r="T7" s="48">
         <v>729733</v>
       </c>
       <c r="U7" s="48">
         <v>761733</v>
       </c>
       <c r="V7" s="49">
         <v>790567</v>
       </c>
       <c r="W7" s="47">
         <v>866626</v>
       </c>
       <c r="X7" s="57">
         <v>831595</v>
       </c>
       <c r="Y7" s="60">
         <v>896572</v>
       </c>
-      <c r="Z7" s="65">
+      <c r="Z7" s="75">
         <v>1035302</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="24" customFormat="1" ht="12.75">
+    <row r="8" spans="1:26" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="26">
         <v>110000000</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="47">
         <v>517530</v>
       </c>
       <c r="D8" s="48">
         <v>505111</v>
       </c>
       <c r="E8" s="48">
         <v>554638</v>
       </c>
       <c r="F8" s="49">
         <v>597048</v>
       </c>
       <c r="G8" s="47">
         <v>532301</v>
       </c>
       <c r="H8" s="48">
         <v>597938</v>
       </c>
       <c r="I8" s="48">
@@ -2221,55 +2254,55 @@
       </c>
       <c r="R8" s="49">
         <v>860424</v>
       </c>
       <c r="S8" s="47">
         <v>885973</v>
       </c>
       <c r="T8" s="48">
         <v>853674</v>
       </c>
       <c r="U8" s="48">
         <v>940196</v>
       </c>
       <c r="V8" s="49">
         <v>951412</v>
       </c>
       <c r="W8" s="47">
         <v>947781</v>
       </c>
       <c r="X8" s="57">
         <v>984694</v>
       </c>
       <c r="Y8" s="60">
         <v>1025956</v>
       </c>
-      <c r="Z8" s="65">
+      <c r="Z8" s="75">
         <v>1039901</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="24" customFormat="1" ht="12.75">
+    <row r="9" spans="1:26" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>150000000</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="47">
         <v>570512</v>
       </c>
       <c r="D9" s="48">
         <v>535949</v>
       </c>
       <c r="E9" s="48">
         <v>586567</v>
       </c>
       <c r="F9" s="49">
         <v>628610</v>
       </c>
       <c r="G9" s="47">
         <v>641779</v>
       </c>
       <c r="H9" s="48">
         <v>655747</v>
       </c>
       <c r="I9" s="48">
@@ -2301,55 +2334,55 @@
       </c>
       <c r="R9" s="49">
         <v>961527</v>
       </c>
       <c r="S9" s="47">
         <v>922629</v>
       </c>
       <c r="T9" s="48">
         <v>970373</v>
       </c>
       <c r="U9" s="48">
         <v>988703</v>
       </c>
       <c r="V9" s="49">
         <v>1023789</v>
       </c>
       <c r="W9" s="47">
         <v>1064058</v>
       </c>
       <c r="X9" s="57">
         <v>1060388</v>
       </c>
       <c r="Y9" s="60">
         <v>1129328</v>
       </c>
-      <c r="Z9" s="65">
+      <c r="Z9" s="75">
         <v>1158856</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="12.75">
+    <row r="10" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>190000000</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="47">
         <v>621667</v>
       </c>
       <c r="D10" s="48">
         <v>581472</v>
       </c>
       <c r="E10" s="48">
         <v>620112</v>
       </c>
       <c r="F10" s="49">
         <v>672453</v>
       </c>
       <c r="G10" s="47">
         <v>633681</v>
       </c>
       <c r="H10" s="48">
         <v>659257</v>
       </c>
       <c r="I10" s="48">
@@ -2381,55 +2414,55 @@
       </c>
       <c r="R10" s="49">
         <v>914317</v>
       </c>
       <c r="S10" s="47">
         <v>903864</v>
       </c>
       <c r="T10" s="48">
         <v>900443</v>
       </c>
       <c r="U10" s="48">
         <v>911880</v>
       </c>
       <c r="V10" s="49">
         <v>1022765</v>
       </c>
       <c r="W10" s="47">
         <v>1007696</v>
       </c>
       <c r="X10" s="57">
         <v>994466</v>
       </c>
       <c r="Y10" s="60">
         <v>1028340</v>
       </c>
-      <c r="Z10" s="65">
+      <c r="Z10" s="75">
         <v>1082702</v>
       </c>
     </row>
-    <row r="11" spans="1:26" ht="12.75">
+    <row r="11" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>230000000</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="47">
         <v>703098</v>
       </c>
       <c r="D11" s="48">
         <v>663880</v>
       </c>
       <c r="E11" s="48">
         <v>695414</v>
       </c>
       <c r="F11" s="49">
         <v>708569</v>
       </c>
       <c r="G11" s="47">
         <v>722389</v>
       </c>
       <c r="H11" s="48">
         <v>733298</v>
       </c>
       <c r="I11" s="48">
@@ -2461,55 +2494,55 @@
       </c>
       <c r="R11" s="49">
         <v>1037382</v>
       </c>
       <c r="S11" s="47">
         <v>1044194</v>
       </c>
       <c r="T11" s="48">
         <v>1023543</v>
       </c>
       <c r="U11" s="48">
         <v>1038523</v>
       </c>
       <c r="V11" s="49">
         <v>1076383</v>
       </c>
       <c r="W11" s="47">
         <v>1126763</v>
       </c>
       <c r="X11" s="57">
         <v>1155161</v>
       </c>
       <c r="Y11" s="60">
         <v>1160094</v>
       </c>
-      <c r="Z11" s="65">
+      <c r="Z11" s="75">
         <v>1192918</v>
       </c>
     </row>
-    <row r="12" spans="1:26" ht="12.75">
+    <row r="12" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>270000000</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="47">
         <v>513078</v>
       </c>
       <c r="D12" s="48">
         <v>478299</v>
       </c>
       <c r="E12" s="48">
         <v>498932</v>
       </c>
       <c r="F12" s="49">
         <v>547822</v>
       </c>
       <c r="G12" s="47">
         <v>556157</v>
       </c>
       <c r="H12" s="48">
         <v>580068</v>
       </c>
       <c r="I12" s="48">
@@ -2541,55 +2574,55 @@
       </c>
       <c r="R12" s="49">
         <v>853099</v>
       </c>
       <c r="S12" s="47">
         <v>889167</v>
       </c>
       <c r="T12" s="48">
         <v>867529</v>
       </c>
       <c r="U12" s="48">
         <v>906749</v>
       </c>
       <c r="V12" s="49">
         <v>939652</v>
       </c>
       <c r="W12" s="47">
         <v>950574</v>
       </c>
       <c r="X12" s="57">
         <v>927112</v>
       </c>
       <c r="Y12" s="60">
         <v>936813</v>
       </c>
-      <c r="Z12" s="65">
+      <c r="Z12" s="75">
         <v>911733</v>
       </c>
     </row>
-    <row r="13" spans="1:26" ht="12.75">
+    <row r="13" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="26">
         <v>310000000</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="47">
         <v>521182</v>
       </c>
       <c r="D13" s="48">
         <v>500765</v>
       </c>
       <c r="E13" s="48">
         <v>521478</v>
       </c>
       <c r="F13" s="49">
         <v>586965</v>
       </c>
       <c r="G13" s="47">
         <v>580356</v>
       </c>
       <c r="H13" s="48">
         <v>590962</v>
       </c>
       <c r="I13" s="48">
@@ -2621,55 +2654,55 @@
       </c>
       <c r="R13" s="49">
         <v>941094</v>
       </c>
       <c r="S13" s="47">
         <v>921368</v>
       </c>
       <c r="T13" s="48">
         <v>914087</v>
       </c>
       <c r="U13" s="48">
         <v>908366</v>
       </c>
       <c r="V13" s="49">
         <v>957900</v>
       </c>
       <c r="W13" s="47">
         <v>960035</v>
       </c>
       <c r="X13" s="57">
         <v>897350</v>
       </c>
       <c r="Y13" s="60">
         <v>985012</v>
       </c>
-      <c r="Z13" s="65">
+      <c r="Z13" s="75">
         <v>1058676</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="12.75">
+    <row r="14" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="26">
         <v>330000000</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="48" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="48" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="49" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="48" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="48" t="s">
@@ -2701,55 +2734,55 @@
       </c>
       <c r="R14" s="49">
         <v>1013401</v>
       </c>
       <c r="S14" s="47">
         <v>1036668</v>
       </c>
       <c r="T14" s="48">
         <v>1006995</v>
       </c>
       <c r="U14" s="48">
         <v>1023120</v>
       </c>
       <c r="V14" s="49">
         <v>1067117</v>
       </c>
       <c r="W14" s="47">
         <v>987777</v>
       </c>
       <c r="X14" s="57">
         <v>962906</v>
       </c>
       <c r="Y14" s="60">
         <v>1069386</v>
       </c>
-      <c r="Z14" s="65">
+      <c r="Z14" s="75">
         <v>1107497</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="12.75">
+    <row r="15" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>350000000</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="47">
         <v>674509</v>
       </c>
       <c r="D15" s="48">
         <v>635901</v>
       </c>
       <c r="E15" s="48">
         <v>728009</v>
       </c>
       <c r="F15" s="49">
         <v>758373</v>
       </c>
       <c r="G15" s="47">
         <v>753077</v>
       </c>
       <c r="H15" s="48">
         <v>778527</v>
       </c>
       <c r="I15" s="48">
@@ -2781,55 +2814,55 @@
       </c>
       <c r="R15" s="49">
         <v>1082020</v>
       </c>
       <c r="S15" s="47">
         <v>1039736</v>
       </c>
       <c r="T15" s="48">
         <v>1054923</v>
       </c>
       <c r="U15" s="48">
         <v>1120071</v>
       </c>
       <c r="V15" s="49">
         <v>1139461</v>
       </c>
       <c r="W15" s="47">
         <v>1129403</v>
       </c>
       <c r="X15" s="57">
         <v>1173641</v>
       </c>
       <c r="Y15" s="60">
         <v>1227097</v>
       </c>
-      <c r="Z15" s="65">
+      <c r="Z15" s="75">
         <v>1226224</v>
       </c>
     </row>
-    <row r="16" spans="1:26" ht="12.75">
+    <row r="16" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="26">
         <v>390000000</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="47">
         <v>434100</v>
       </c>
       <c r="D16" s="48">
         <v>432343</v>
       </c>
       <c r="E16" s="48">
         <v>466941</v>
       </c>
       <c r="F16" s="49">
         <v>509406</v>
       </c>
       <c r="G16" s="47">
         <v>470642</v>
       </c>
       <c r="H16" s="48">
         <v>528210</v>
       </c>
       <c r="I16" s="48">
@@ -2861,55 +2894,55 @@
       </c>
       <c r="R16" s="49">
         <v>776271</v>
       </c>
       <c r="S16" s="47">
         <v>747561</v>
       </c>
       <c r="T16" s="48">
         <v>749363</v>
       </c>
       <c r="U16" s="48">
         <v>789604</v>
       </c>
       <c r="V16" s="49">
         <v>837324</v>
       </c>
       <c r="W16" s="47">
         <v>827853</v>
       </c>
       <c r="X16" s="57">
         <v>836095</v>
       </c>
       <c r="Y16" s="60">
         <v>893856</v>
       </c>
-      <c r="Z16" s="65">
+      <c r="Z16" s="75">
         <v>911102</v>
       </c>
     </row>
-    <row r="17" spans="1:26" ht="12.75">
+    <row r="17" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="26">
         <v>430000000</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="47">
         <v>668338</v>
       </c>
       <c r="D17" s="48">
         <v>701611</v>
       </c>
       <c r="E17" s="48">
         <v>675501</v>
       </c>
       <c r="F17" s="49">
         <v>722000</v>
       </c>
       <c r="G17" s="47">
         <v>737815</v>
       </c>
       <c r="H17" s="48">
         <v>794993</v>
       </c>
       <c r="I17" s="48">
@@ -2941,55 +2974,55 @@
       </c>
       <c r="R17" s="49">
         <v>1072409</v>
       </c>
       <c r="S17" s="47">
         <v>1076252</v>
       </c>
       <c r="T17" s="48">
         <v>1104205</v>
       </c>
       <c r="U17" s="48">
         <v>1111995</v>
       </c>
       <c r="V17" s="49">
         <v>1115607</v>
       </c>
       <c r="W17" s="47">
         <v>1205730</v>
       </c>
       <c r="X17" s="57">
         <v>1179419</v>
       </c>
       <c r="Y17" s="60">
         <v>1168564</v>
       </c>
-      <c r="Z17" s="65">
+      <c r="Z17" s="75">
         <v>1214247</v>
       </c>
     </row>
-    <row r="18" spans="1:26" ht="12.75">
+    <row r="18" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="26">
         <v>470000000</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="47">
         <v>658818</v>
       </c>
       <c r="D18" s="48">
         <v>635864</v>
       </c>
       <c r="E18" s="48">
         <v>656235</v>
       </c>
       <c r="F18" s="49">
         <v>704312</v>
       </c>
       <c r="G18" s="47">
         <v>671105</v>
       </c>
       <c r="H18" s="48">
         <v>716564</v>
       </c>
       <c r="I18" s="48">
@@ -3021,55 +3054,55 @@
       </c>
       <c r="R18" s="49">
         <v>1031147</v>
       </c>
       <c r="S18" s="47">
         <v>1033924</v>
       </c>
       <c r="T18" s="48">
         <v>1009583</v>
       </c>
       <c r="U18" s="48">
         <v>1015710</v>
       </c>
       <c r="V18" s="49">
         <v>1078422</v>
       </c>
       <c r="W18" s="47">
         <v>1128903</v>
       </c>
       <c r="X18" s="57">
         <v>1116365</v>
       </c>
       <c r="Y18" s="60">
         <v>1113179</v>
       </c>
-      <c r="Z18" s="65">
+      <c r="Z18" s="75">
         <v>1155506</v>
       </c>
     </row>
-    <row r="19" spans="1:26" ht="12.75">
+    <row r="19" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="26">
         <v>550000000</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="47">
         <v>575923</v>
       </c>
       <c r="D19" s="48">
         <v>570206</v>
       </c>
       <c r="E19" s="48">
         <v>635138</v>
       </c>
       <c r="F19" s="49">
         <v>659477</v>
       </c>
       <c r="G19" s="47">
         <v>664705</v>
       </c>
       <c r="H19" s="48">
         <v>749152</v>
       </c>
       <c r="I19" s="48">
@@ -3101,55 +3134,55 @@
       </c>
       <c r="R19" s="49">
         <v>937262</v>
       </c>
       <c r="S19" s="47">
         <v>947315</v>
       </c>
       <c r="T19" s="48">
         <v>973667</v>
       </c>
       <c r="U19" s="48">
         <v>1005680</v>
       </c>
       <c r="V19" s="49">
         <v>1038212</v>
       </c>
       <c r="W19" s="47">
         <v>1150650</v>
       </c>
       <c r="X19" s="57">
         <v>1168943</v>
       </c>
       <c r="Y19" s="60">
         <v>1165674</v>
       </c>
-      <c r="Z19" s="65">
+      <c r="Z19" s="75">
         <v>1173688</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="12.75">
+    <row r="20" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="26">
         <v>590000000</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="47">
         <v>519375</v>
       </c>
       <c r="D20" s="48">
         <v>516329</v>
       </c>
       <c r="E20" s="48">
         <v>563559</v>
       </c>
       <c r="F20" s="49">
         <v>581095</v>
       </c>
       <c r="G20" s="47">
         <v>513987</v>
       </c>
       <c r="H20" s="48">
         <v>622862</v>
       </c>
       <c r="I20" s="48">
@@ -3181,55 +3214,55 @@
       </c>
       <c r="R20" s="49">
         <v>876294</v>
       </c>
       <c r="S20" s="47">
         <v>793109</v>
       </c>
       <c r="T20" s="48">
         <v>842613</v>
       </c>
       <c r="U20" s="48">
         <v>877652</v>
       </c>
       <c r="V20" s="49">
         <v>868050</v>
       </c>
       <c r="W20" s="47">
         <v>856540</v>
       </c>
       <c r="X20" s="57">
         <v>832545</v>
       </c>
       <c r="Y20" s="60">
         <v>887855</v>
       </c>
-      <c r="Z20" s="65">
+      <c r="Z20" s="75">
         <v>905920</v>
       </c>
     </row>
-    <row r="21" spans="1:26" ht="12.75">
+    <row r="21" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="26">
         <v>610000000</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="47">
         <v>594859</v>
       </c>
       <c r="D21" s="48">
         <v>547580</v>
       </c>
       <c r="E21" s="48">
         <v>576474</v>
       </c>
       <c r="F21" s="49">
         <v>650266</v>
       </c>
       <c r="G21" s="47">
         <v>684908</v>
       </c>
       <c r="H21" s="48">
         <v>696123</v>
       </c>
       <c r="I21" s="48">
@@ -3261,55 +3294,55 @@
       </c>
       <c r="R21" s="49">
         <v>963120</v>
       </c>
       <c r="S21" s="47">
         <v>1007786</v>
       </c>
       <c r="T21" s="48">
         <v>1004119</v>
       </c>
       <c r="U21" s="48">
         <v>991442</v>
       </c>
       <c r="V21" s="49">
         <v>1027219</v>
       </c>
       <c r="W21" s="47">
         <v>1133461</v>
       </c>
       <c r="X21" s="57">
         <v>1040210</v>
       </c>
       <c r="Y21" s="60">
         <v>1090950</v>
       </c>
-      <c r="Z21" s="65">
+      <c r="Z21" s="75">
         <v>1162880</v>
       </c>
     </row>
-    <row r="22" spans="1:26" ht="12.75">
+    <row r="22" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="26">
         <v>620000000</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="48" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="48" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="49" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="48" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="48" t="s">
@@ -3341,55 +3374,55 @@
       </c>
       <c r="R22" s="49">
         <v>1269008</v>
       </c>
       <c r="S22" s="47">
         <v>1246346</v>
       </c>
       <c r="T22" s="48">
         <v>1356973</v>
       </c>
       <c r="U22" s="48">
         <v>1242831</v>
       </c>
       <c r="V22" s="49">
         <v>1326648</v>
       </c>
       <c r="W22" s="47">
         <v>1336410</v>
       </c>
       <c r="X22" s="57">
         <v>1449775</v>
       </c>
       <c r="Y22" s="60">
         <v>1427682</v>
       </c>
-      <c r="Z22" s="65">
+      <c r="Z22" s="75">
         <v>1401122</v>
       </c>
     </row>
-    <row r="23" spans="1:26" ht="12.75">
+    <row r="23" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="26">
         <v>630000000</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="47">
         <v>537538</v>
       </c>
       <c r="D23" s="48">
         <v>502401</v>
       </c>
       <c r="E23" s="48">
         <v>551647</v>
       </c>
       <c r="F23" s="49">
         <v>563347</v>
       </c>
       <c r="G23" s="47">
         <v>563175</v>
       </c>
       <c r="H23" s="48">
         <v>609771</v>
       </c>
       <c r="I23" s="48">
@@ -3421,55 +3454,55 @@
       </c>
       <c r="R23" s="49">
         <v>805231</v>
       </c>
       <c r="S23" s="47">
         <v>784207</v>
       </c>
       <c r="T23" s="48">
         <v>787162</v>
       </c>
       <c r="U23" s="48">
         <v>813044</v>
       </c>
       <c r="V23" s="49">
         <v>836130</v>
       </c>
       <c r="W23" s="47">
         <v>900013</v>
       </c>
       <c r="X23" s="57">
         <v>836022</v>
       </c>
       <c r="Y23" s="60">
         <v>831565</v>
       </c>
-      <c r="Z23" s="65">
+      <c r="Z23" s="75">
         <v>839849</v>
       </c>
     </row>
-    <row r="24" spans="1:26" ht="12.75">
+    <row r="24" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
         <v>710000000</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="47">
         <v>631433</v>
       </c>
       <c r="D24" s="48">
         <v>613139</v>
       </c>
       <c r="E24" s="48">
         <v>647343</v>
       </c>
       <c r="F24" s="49">
         <v>690969</v>
       </c>
       <c r="G24" s="47">
         <v>722306</v>
       </c>
       <c r="H24" s="48">
         <v>734369</v>
       </c>
       <c r="I24" s="48">
@@ -3501,55 +3534,55 @@
       </c>
       <c r="R24" s="49">
         <v>1081956</v>
       </c>
       <c r="S24" s="47">
         <v>1091417</v>
       </c>
       <c r="T24" s="48">
         <v>1099405</v>
       </c>
       <c r="U24" s="48">
         <v>1332750</v>
       </c>
       <c r="V24" s="49">
         <v>1271762</v>
       </c>
       <c r="W24" s="47">
         <v>1183552</v>
       </c>
       <c r="X24" s="57">
         <v>1193186</v>
       </c>
       <c r="Y24" s="60">
         <v>1231268</v>
       </c>
-      <c r="Z24" s="65">
+      <c r="Z24" s="75">
         <v>1213872</v>
       </c>
     </row>
-    <row r="25" spans="1:26" ht="12.75">
+    <row r="25" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="26">
         <v>750000000</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="47">
         <v>766598</v>
       </c>
       <c r="D25" s="48">
         <v>686607</v>
       </c>
       <c r="E25" s="48">
         <v>744402</v>
       </c>
       <c r="F25" s="49">
         <v>793648</v>
       </c>
       <c r="G25" s="47">
         <v>796806</v>
       </c>
       <c r="H25" s="48">
         <v>818870</v>
       </c>
       <c r="I25" s="48">
@@ -3581,55 +3614,55 @@
       </c>
       <c r="R25" s="49">
         <v>958984</v>
       </c>
       <c r="S25" s="47">
         <v>1001872</v>
       </c>
       <c r="T25" s="48">
         <v>988593</v>
       </c>
       <c r="U25" s="48">
         <v>1052602</v>
       </c>
       <c r="V25" s="49">
         <v>1180948</v>
       </c>
       <c r="W25" s="47">
         <v>1062726</v>
       </c>
       <c r="X25" s="57">
         <v>1094752</v>
       </c>
       <c r="Y25" s="60">
         <v>1135272</v>
       </c>
-      <c r="Z25" s="65">
+      <c r="Z25" s="75">
         <v>1259356</v>
       </c>
     </row>
-    <row r="26" spans="1:26" ht="13.5" thickBot="1">
+    <row r="26" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="30">
         <v>790000000</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="50">
         <v>497248</v>
       </c>
       <c r="D26" s="51">
         <v>454224</v>
       </c>
       <c r="E26" s="51">
         <v>479916</v>
       </c>
       <c r="F26" s="52">
         <v>505456</v>
       </c>
       <c r="G26" s="50">
         <v>533404</v>
       </c>
       <c r="H26" s="51">
         <v>508278</v>
       </c>
       <c r="I26" s="51">
@@ -3661,263 +3694,263 @@
       </c>
       <c r="R26" s="52">
         <v>732272</v>
       </c>
       <c r="S26" s="50">
         <v>794866</v>
       </c>
       <c r="T26" s="51">
         <v>767272</v>
       </c>
       <c r="U26" s="51">
         <v>757185</v>
       </c>
       <c r="V26" s="52">
         <v>799755</v>
       </c>
       <c r="W26" s="50">
         <v>851243</v>
       </c>
       <c r="X26" s="58">
         <v>831393</v>
       </c>
       <c r="Y26" s="61">
         <v>861769</v>
       </c>
-      <c r="Z26" s="66">
+      <c r="Z26" s="76">
         <v>903451</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="G29" s="41"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="41"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="G30" s="41"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="41"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="G31" s="41"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="41"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="G32" s="41"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="41"/>
     </row>
-    <row r="33" spans="7:13">
+    <row r="33" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G33" s="41"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="41"/>
     </row>
-    <row r="34" spans="7:13">
+    <row r="34" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G34" s="41"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="41"/>
     </row>
-    <row r="35" spans="7:13">
+    <row r="35" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G35" s="41"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="42"/>
       <c r="M35" s="41"/>
     </row>
-    <row r="36" spans="7:13">
+    <row r="36" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G36" s="41"/>
       <c r="H36" s="42"/>
       <c r="I36" s="42"/>
       <c r="J36" s="42"/>
       <c r="K36" s="42"/>
       <c r="L36" s="42"/>
       <c r="M36" s="41"/>
     </row>
-    <row r="37" spans="7:13">
+    <row r="37" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G37" s="41"/>
       <c r="H37" s="42"/>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
       <c r="L37" s="42"/>
       <c r="M37" s="41"/>
     </row>
-    <row r="38" spans="7:13">
+    <row r="38" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G38" s="41"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="41"/>
     </row>
-    <row r="39" spans="7:13">
+    <row r="39" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G39" s="41"/>
       <c r="H39" s="42"/>
       <c r="I39" s="42"/>
       <c r="J39" s="42"/>
       <c r="K39" s="42"/>
       <c r="L39" s="42"/>
       <c r="M39" s="41"/>
     </row>
-    <row r="40" spans="7:13">
+    <row r="40" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G40" s="41"/>
       <c r="H40" s="42"/>
       <c r="I40" s="42"/>
       <c r="J40" s="42"/>
       <c r="K40" s="42"/>
       <c r="L40" s="42"/>
       <c r="M40" s="41"/>
     </row>
-    <row r="41" spans="7:13">
+    <row r="41" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G41" s="41"/>
       <c r="H41" s="42"/>
       <c r="I41" s="42"/>
       <c r="J41" s="42"/>
       <c r="K41" s="42"/>
       <c r="L41" s="42"/>
       <c r="M41" s="41"/>
     </row>
-    <row r="42" spans="7:13">
+    <row r="42" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G42" s="41"/>
       <c r="H42" s="42"/>
       <c r="I42" s="42"/>
       <c r="J42" s="42"/>
       <c r="K42" s="42"/>
       <c r="L42" s="42"/>
       <c r="M42" s="41"/>
     </row>
-    <row r="43" spans="7:13">
+    <row r="43" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G43" s="41"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="42"/>
       <c r="K43" s="42"/>
       <c r="L43" s="42"/>
       <c r="M43" s="41"/>
     </row>
-    <row r="44" spans="7:13">
+    <row r="44" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G44" s="41"/>
       <c r="H44" s="42"/>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="K44" s="42"/>
       <c r="L44" s="42"/>
       <c r="M44" s="41"/>
     </row>
-    <row r="45" spans="7:13">
+    <row r="45" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G45" s="41"/>
       <c r="H45" s="42"/>
       <c r="I45" s="42"/>
       <c r="J45" s="42"/>
       <c r="K45" s="42"/>
       <c r="L45" s="42"/>
       <c r="M45" s="41"/>
     </row>
-    <row r="46" spans="7:13">
+    <row r="46" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G46" s="41"/>
       <c r="H46" s="42"/>
       <c r="I46" s="42"/>
       <c r="J46" s="42"/>
       <c r="K46" s="42"/>
       <c r="L46" s="42"/>
       <c r="M46" s="41"/>
     </row>
-    <row r="47" spans="7:13">
+    <row r="47" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G47" s="42"/>
       <c r="H47" s="42"/>
       <c r="I47" s="42"/>
       <c r="J47" s="42"/>
       <c r="K47" s="42"/>
       <c r="L47" s="42"/>
       <c r="M47" s="41"/>
     </row>
-    <row r="48" spans="7:13">
+    <row r="48" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G48" s="42"/>
       <c r="H48" s="42"/>
       <c r="I48" s="42"/>
       <c r="J48" s="42"/>
       <c r="K48" s="42"/>
       <c r="L48" s="42"/>
       <c r="M48" s="41"/>
     </row>
-    <row r="49" spans="7:13">
+    <row r="49" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G49" s="42"/>
       <c r="H49" s="42"/>
       <c r="I49" s="42"/>
       <c r="J49" s="42"/>
       <c r="K49" s="42"/>
       <c r="L49" s="42"/>
       <c r="M49" s="41"/>
     </row>
-    <row r="50" spans="7:13">
+    <row r="50" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G50" s="42"/>
       <c r="H50" s="42"/>
       <c r="I50" s="42"/>
       <c r="J50" s="42"/>
       <c r="K50" s="42"/>
       <c r="L50" s="42"/>
       <c r="M50" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="S3:Z3"/>
-    <mergeCell ref="W4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
+    <mergeCell ref="S3:Z3"/>
+    <mergeCell ref="W4:Z4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>