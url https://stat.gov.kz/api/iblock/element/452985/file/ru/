--- v1 (2026-06-04)
+++ v2 (2026-07-15)
@@ -2,76 +2,76 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11254C26-88A9-4C5A-B5D4-35181295A59D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7C67966-0D25-42B1-8D78-6B632AAF0DB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3030" yWindow="3030" windowWidth="25020" windowHeight="11295" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="735" yWindow="735" windowWidth="24600" windowHeight="13815" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029" iterate="1" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="72">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
@@ -614,51 +614,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -778,91 +778,100 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 67" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 68" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 69" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1178,52 +1187,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:da.malikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="17"/>
     <col min="2" max="2" width="68.42578125" style="17" customWidth="1"/>
     <col min="3" max="16384" width="48.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="34">
         <v>642202</v>
       </c>
       <c r="C2" s="54"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
@@ -1323,60 +1332,60 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>70</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
-        <v>46100</v>
+        <v>46199</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
-        <v>46192</v>
+        <v>46284</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>58</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>18</v>
       </c>
@@ -1467,528 +1476,533 @@
       <c r="B11" s="20"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:Z50"/>
+  <dimension ref="A2:AA50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I2" workbookViewId="0">
-      <selection activeCell="AC13" sqref="AC13"/>
+    <sheetView topLeftCell="L2" workbookViewId="0">
+      <selection activeCell="AD12" sqref="AD12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="25" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" style="25" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="25" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="25" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="25" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="25" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="25" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="25" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="25" customWidth="1"/>
     <col min="13" max="14" width="11" style="25" customWidth="1"/>
     <col min="15" max="15" width="12.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="25" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="25" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="25" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="25" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="25" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="25" customWidth="1"/>
     <col min="23" max="23" width="12.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="25" customWidth="1"/>
     <col min="25" max="26" width="10.5703125" style="25" customWidth="1"/>
-    <col min="27" max="59" width="8.7109375" style="25" customWidth="1"/>
-[...378 lines deleted...]
-    <col min="16175" max="16384" width="9.140625" style="25"/>
+    <col min="27" max="27" width="11" style="25" customWidth="1"/>
+    <col min="28" max="56" width="8.7109375" style="25" customWidth="1"/>
+    <col min="57" max="254" width="9.140625" style="25"/>
+    <col min="255" max="255" width="13.140625" style="25" customWidth="1"/>
+    <col min="256" max="256" width="32.7109375" style="25" customWidth="1"/>
+    <col min="257" max="290" width="5.7109375" style="25" customWidth="1"/>
+    <col min="291" max="298" width="9.140625" style="25"/>
+    <col min="299" max="299" width="8.85546875" style="25" customWidth="1"/>
+    <col min="300" max="510" width="9.140625" style="25"/>
+    <col min="511" max="511" width="13.140625" style="25" customWidth="1"/>
+    <col min="512" max="512" width="32.7109375" style="25" customWidth="1"/>
+    <col min="513" max="546" width="5.7109375" style="25" customWidth="1"/>
+    <col min="547" max="554" width="9.140625" style="25"/>
+    <col min="555" max="555" width="8.85546875" style="25" customWidth="1"/>
+    <col min="556" max="766" width="9.140625" style="25"/>
+    <col min="767" max="767" width="13.140625" style="25" customWidth="1"/>
+    <col min="768" max="768" width="32.7109375" style="25" customWidth="1"/>
+    <col min="769" max="802" width="5.7109375" style="25" customWidth="1"/>
+    <col min="803" max="810" width="9.140625" style="25"/>
+    <col min="811" max="811" width="8.85546875" style="25" customWidth="1"/>
+    <col min="812" max="1022" width="9.140625" style="25"/>
+    <col min="1023" max="1023" width="13.140625" style="25" customWidth="1"/>
+    <col min="1024" max="1024" width="32.7109375" style="25" customWidth="1"/>
+    <col min="1025" max="1058" width="5.7109375" style="25" customWidth="1"/>
+    <col min="1059" max="1066" width="9.140625" style="25"/>
+    <col min="1067" max="1067" width="8.85546875" style="25" customWidth="1"/>
+    <col min="1068" max="1278" width="9.140625" style="25"/>
+    <col min="1279" max="1279" width="13.140625" style="25" customWidth="1"/>
+    <col min="1280" max="1280" width="32.7109375" style="25" customWidth="1"/>
+    <col min="1281" max="1314" width="5.7109375" style="25" customWidth="1"/>
+    <col min="1315" max="1322" width="9.140625" style="25"/>
+    <col min="1323" max="1323" width="8.85546875" style="25" customWidth="1"/>
+    <col min="1324" max="1534" width="9.140625" style="25"/>
+    <col min="1535" max="1535" width="13.140625" style="25" customWidth="1"/>
+    <col min="1536" max="1536" width="32.7109375" style="25" customWidth="1"/>
+    <col min="1537" max="1570" width="5.7109375" style="25" customWidth="1"/>
+    <col min="1571" max="1578" width="9.140625" style="25"/>
+    <col min="1579" max="1579" width="8.85546875" style="25" customWidth="1"/>
+    <col min="1580" max="1790" width="9.140625" style="25"/>
+    <col min="1791" max="1791" width="13.140625" style="25" customWidth="1"/>
+    <col min="1792" max="1792" width="32.7109375" style="25" customWidth="1"/>
+    <col min="1793" max="1826" width="5.7109375" style="25" customWidth="1"/>
+    <col min="1827" max="1834" width="9.140625" style="25"/>
+    <col min="1835" max="1835" width="8.85546875" style="25" customWidth="1"/>
+    <col min="1836" max="2046" width="9.140625" style="25"/>
+    <col min="2047" max="2047" width="13.140625" style="25" customWidth="1"/>
+    <col min="2048" max="2048" width="32.7109375" style="25" customWidth="1"/>
+    <col min="2049" max="2082" width="5.7109375" style="25" customWidth="1"/>
+    <col min="2083" max="2090" width="9.140625" style="25"/>
+    <col min="2091" max="2091" width="8.85546875" style="25" customWidth="1"/>
+    <col min="2092" max="2302" width="9.140625" style="25"/>
+    <col min="2303" max="2303" width="13.140625" style="25" customWidth="1"/>
+    <col min="2304" max="2304" width="32.7109375" style="25" customWidth="1"/>
+    <col min="2305" max="2338" width="5.7109375" style="25" customWidth="1"/>
+    <col min="2339" max="2346" width="9.140625" style="25"/>
+    <col min="2347" max="2347" width="8.85546875" style="25" customWidth="1"/>
+    <col min="2348" max="2558" width="9.140625" style="25"/>
+    <col min="2559" max="2559" width="13.140625" style="25" customWidth="1"/>
+    <col min="2560" max="2560" width="32.7109375" style="25" customWidth="1"/>
+    <col min="2561" max="2594" width="5.7109375" style="25" customWidth="1"/>
+    <col min="2595" max="2602" width="9.140625" style="25"/>
+    <col min="2603" max="2603" width="8.85546875" style="25" customWidth="1"/>
+    <col min="2604" max="2814" width="9.140625" style="25"/>
+    <col min="2815" max="2815" width="13.140625" style="25" customWidth="1"/>
+    <col min="2816" max="2816" width="32.7109375" style="25" customWidth="1"/>
+    <col min="2817" max="2850" width="5.7109375" style="25" customWidth="1"/>
+    <col min="2851" max="2858" width="9.140625" style="25"/>
+    <col min="2859" max="2859" width="8.85546875" style="25" customWidth="1"/>
+    <col min="2860" max="3070" width="9.140625" style="25"/>
+    <col min="3071" max="3071" width="13.140625" style="25" customWidth="1"/>
+    <col min="3072" max="3072" width="32.7109375" style="25" customWidth="1"/>
+    <col min="3073" max="3106" width="5.7109375" style="25" customWidth="1"/>
+    <col min="3107" max="3114" width="9.140625" style="25"/>
+    <col min="3115" max="3115" width="8.85546875" style="25" customWidth="1"/>
+    <col min="3116" max="3326" width="9.140625" style="25"/>
+    <col min="3327" max="3327" width="13.140625" style="25" customWidth="1"/>
+    <col min="3328" max="3328" width="32.7109375" style="25" customWidth="1"/>
+    <col min="3329" max="3362" width="5.7109375" style="25" customWidth="1"/>
+    <col min="3363" max="3370" width="9.140625" style="25"/>
+    <col min="3371" max="3371" width="8.85546875" style="25" customWidth="1"/>
+    <col min="3372" max="3582" width="9.140625" style="25"/>
+    <col min="3583" max="3583" width="13.140625" style="25" customWidth="1"/>
+    <col min="3584" max="3584" width="32.7109375" style="25" customWidth="1"/>
+    <col min="3585" max="3618" width="5.7109375" style="25" customWidth="1"/>
+    <col min="3619" max="3626" width="9.140625" style="25"/>
+    <col min="3627" max="3627" width="8.85546875" style="25" customWidth="1"/>
+    <col min="3628" max="3838" width="9.140625" style="25"/>
+    <col min="3839" max="3839" width="13.140625" style="25" customWidth="1"/>
+    <col min="3840" max="3840" width="32.7109375" style="25" customWidth="1"/>
+    <col min="3841" max="3874" width="5.7109375" style="25" customWidth="1"/>
+    <col min="3875" max="3882" width="9.140625" style="25"/>
+    <col min="3883" max="3883" width="8.85546875" style="25" customWidth="1"/>
+    <col min="3884" max="4094" width="9.140625" style="25"/>
+    <col min="4095" max="4095" width="13.140625" style="25" customWidth="1"/>
+    <col min="4096" max="4096" width="32.7109375" style="25" customWidth="1"/>
+    <col min="4097" max="4130" width="5.7109375" style="25" customWidth="1"/>
+    <col min="4131" max="4138" width="9.140625" style="25"/>
+    <col min="4139" max="4139" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4140" max="4350" width="9.140625" style="25"/>
+    <col min="4351" max="4351" width="13.140625" style="25" customWidth="1"/>
+    <col min="4352" max="4352" width="32.7109375" style="25" customWidth="1"/>
+    <col min="4353" max="4386" width="5.7109375" style="25" customWidth="1"/>
+    <col min="4387" max="4394" width="9.140625" style="25"/>
+    <col min="4395" max="4395" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4396" max="4606" width="9.140625" style="25"/>
+    <col min="4607" max="4607" width="13.140625" style="25" customWidth="1"/>
+    <col min="4608" max="4608" width="32.7109375" style="25" customWidth="1"/>
+    <col min="4609" max="4642" width="5.7109375" style="25" customWidth="1"/>
+    <col min="4643" max="4650" width="9.140625" style="25"/>
+    <col min="4651" max="4651" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4652" max="4862" width="9.140625" style="25"/>
+    <col min="4863" max="4863" width="13.140625" style="25" customWidth="1"/>
+    <col min="4864" max="4864" width="32.7109375" style="25" customWidth="1"/>
+    <col min="4865" max="4898" width="5.7109375" style="25" customWidth="1"/>
+    <col min="4899" max="4906" width="9.140625" style="25"/>
+    <col min="4907" max="4907" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4908" max="5118" width="9.140625" style="25"/>
+    <col min="5119" max="5119" width="13.140625" style="25" customWidth="1"/>
+    <col min="5120" max="5120" width="32.7109375" style="25" customWidth="1"/>
+    <col min="5121" max="5154" width="5.7109375" style="25" customWidth="1"/>
+    <col min="5155" max="5162" width="9.140625" style="25"/>
+    <col min="5163" max="5163" width="8.85546875" style="25" customWidth="1"/>
+    <col min="5164" max="5374" width="9.140625" style="25"/>
+    <col min="5375" max="5375" width="13.140625" style="25" customWidth="1"/>
+    <col min="5376" max="5376" width="32.7109375" style="25" customWidth="1"/>
+    <col min="5377" max="5410" width="5.7109375" style="25" customWidth="1"/>
+    <col min="5411" max="5418" width="9.140625" style="25"/>
+    <col min="5419" max="5419" width="8.85546875" style="25" customWidth="1"/>
+    <col min="5420" max="5630" width="9.140625" style="25"/>
+    <col min="5631" max="5631" width="13.140625" style="25" customWidth="1"/>
+    <col min="5632" max="5632" width="32.7109375" style="25" customWidth="1"/>
+    <col min="5633" max="5666" width="5.7109375" style="25" customWidth="1"/>
+    <col min="5667" max="5674" width="9.140625" style="25"/>
+    <col min="5675" max="5675" width="8.85546875" style="25" customWidth="1"/>
+    <col min="5676" max="5886" width="9.140625" style="25"/>
+    <col min="5887" max="5887" width="13.140625" style="25" customWidth="1"/>
+    <col min="5888" max="5888" width="32.7109375" style="25" customWidth="1"/>
+    <col min="5889" max="5922" width="5.7109375" style="25" customWidth="1"/>
+    <col min="5923" max="5930" width="9.140625" style="25"/>
+    <col min="5931" max="5931" width="8.85546875" style="25" customWidth="1"/>
+    <col min="5932" max="6142" width="9.140625" style="25"/>
+    <col min="6143" max="6143" width="13.140625" style="25" customWidth="1"/>
+    <col min="6144" max="6144" width="32.7109375" style="25" customWidth="1"/>
+    <col min="6145" max="6178" width="5.7109375" style="25" customWidth="1"/>
+    <col min="6179" max="6186" width="9.140625" style="25"/>
+    <col min="6187" max="6187" width="8.85546875" style="25" customWidth="1"/>
+    <col min="6188" max="6398" width="9.140625" style="25"/>
+    <col min="6399" max="6399" width="13.140625" style="25" customWidth="1"/>
+    <col min="6400" max="6400" width="32.7109375" style="25" customWidth="1"/>
+    <col min="6401" max="6434" width="5.7109375" style="25" customWidth="1"/>
+    <col min="6435" max="6442" width="9.140625" style="25"/>
+    <col min="6443" max="6443" width="8.85546875" style="25" customWidth="1"/>
+    <col min="6444" max="6654" width="9.140625" style="25"/>
+    <col min="6655" max="6655" width="13.140625" style="25" customWidth="1"/>
+    <col min="6656" max="6656" width="32.7109375" style="25" customWidth="1"/>
+    <col min="6657" max="6690" width="5.7109375" style="25" customWidth="1"/>
+    <col min="6691" max="6698" width="9.140625" style="25"/>
+    <col min="6699" max="6699" width="8.85546875" style="25" customWidth="1"/>
+    <col min="6700" max="6910" width="9.140625" style="25"/>
+    <col min="6911" max="6911" width="13.140625" style="25" customWidth="1"/>
+    <col min="6912" max="6912" width="32.7109375" style="25" customWidth="1"/>
+    <col min="6913" max="6946" width="5.7109375" style="25" customWidth="1"/>
+    <col min="6947" max="6954" width="9.140625" style="25"/>
+    <col min="6955" max="6955" width="8.85546875" style="25" customWidth="1"/>
+    <col min="6956" max="7166" width="9.140625" style="25"/>
+    <col min="7167" max="7167" width="13.140625" style="25" customWidth="1"/>
+    <col min="7168" max="7168" width="32.7109375" style="25" customWidth="1"/>
+    <col min="7169" max="7202" width="5.7109375" style="25" customWidth="1"/>
+    <col min="7203" max="7210" width="9.140625" style="25"/>
+    <col min="7211" max="7211" width="8.85546875" style="25" customWidth="1"/>
+    <col min="7212" max="7422" width="9.140625" style="25"/>
+    <col min="7423" max="7423" width="13.140625" style="25" customWidth="1"/>
+    <col min="7424" max="7424" width="32.7109375" style="25" customWidth="1"/>
+    <col min="7425" max="7458" width="5.7109375" style="25" customWidth="1"/>
+    <col min="7459" max="7466" width="9.140625" style="25"/>
+    <col min="7467" max="7467" width="8.85546875" style="25" customWidth="1"/>
+    <col min="7468" max="7678" width="9.140625" style="25"/>
+    <col min="7679" max="7679" width="13.140625" style="25" customWidth="1"/>
+    <col min="7680" max="7680" width="32.7109375" style="25" customWidth="1"/>
+    <col min="7681" max="7714" width="5.7109375" style="25" customWidth="1"/>
+    <col min="7715" max="7722" width="9.140625" style="25"/>
+    <col min="7723" max="7723" width="8.85546875" style="25" customWidth="1"/>
+    <col min="7724" max="7934" width="9.140625" style="25"/>
+    <col min="7935" max="7935" width="13.140625" style="25" customWidth="1"/>
+    <col min="7936" max="7936" width="32.7109375" style="25" customWidth="1"/>
+    <col min="7937" max="7970" width="5.7109375" style="25" customWidth="1"/>
+    <col min="7971" max="7978" width="9.140625" style="25"/>
+    <col min="7979" max="7979" width="8.85546875" style="25" customWidth="1"/>
+    <col min="7980" max="8190" width="9.140625" style="25"/>
+    <col min="8191" max="8191" width="13.140625" style="25" customWidth="1"/>
+    <col min="8192" max="8192" width="32.7109375" style="25" customWidth="1"/>
+    <col min="8193" max="8226" width="5.7109375" style="25" customWidth="1"/>
+    <col min="8227" max="8234" width="9.140625" style="25"/>
+    <col min="8235" max="8235" width="8.85546875" style="25" customWidth="1"/>
+    <col min="8236" max="8446" width="9.140625" style="25"/>
+    <col min="8447" max="8447" width="13.140625" style="25" customWidth="1"/>
+    <col min="8448" max="8448" width="32.7109375" style="25" customWidth="1"/>
+    <col min="8449" max="8482" width="5.7109375" style="25" customWidth="1"/>
+    <col min="8483" max="8490" width="9.140625" style="25"/>
+    <col min="8491" max="8491" width="8.85546875" style="25" customWidth="1"/>
+    <col min="8492" max="8702" width="9.140625" style="25"/>
+    <col min="8703" max="8703" width="13.140625" style="25" customWidth="1"/>
+    <col min="8704" max="8704" width="32.7109375" style="25" customWidth="1"/>
+    <col min="8705" max="8738" width="5.7109375" style="25" customWidth="1"/>
+    <col min="8739" max="8746" width="9.140625" style="25"/>
+    <col min="8747" max="8747" width="8.85546875" style="25" customWidth="1"/>
+    <col min="8748" max="8958" width="9.140625" style="25"/>
+    <col min="8959" max="8959" width="13.140625" style="25" customWidth="1"/>
+    <col min="8960" max="8960" width="32.7109375" style="25" customWidth="1"/>
+    <col min="8961" max="8994" width="5.7109375" style="25" customWidth="1"/>
+    <col min="8995" max="9002" width="9.140625" style="25"/>
+    <col min="9003" max="9003" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9004" max="9214" width="9.140625" style="25"/>
+    <col min="9215" max="9215" width="13.140625" style="25" customWidth="1"/>
+    <col min="9216" max="9216" width="32.7109375" style="25" customWidth="1"/>
+    <col min="9217" max="9250" width="5.7109375" style="25" customWidth="1"/>
+    <col min="9251" max="9258" width="9.140625" style="25"/>
+    <col min="9259" max="9259" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9260" max="9470" width="9.140625" style="25"/>
+    <col min="9471" max="9471" width="13.140625" style="25" customWidth="1"/>
+    <col min="9472" max="9472" width="32.7109375" style="25" customWidth="1"/>
+    <col min="9473" max="9506" width="5.7109375" style="25" customWidth="1"/>
+    <col min="9507" max="9514" width="9.140625" style="25"/>
+    <col min="9515" max="9515" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9516" max="9726" width="9.140625" style="25"/>
+    <col min="9727" max="9727" width="13.140625" style="25" customWidth="1"/>
+    <col min="9728" max="9728" width="32.7109375" style="25" customWidth="1"/>
+    <col min="9729" max="9762" width="5.7109375" style="25" customWidth="1"/>
+    <col min="9763" max="9770" width="9.140625" style="25"/>
+    <col min="9771" max="9771" width="8.85546875" style="25" customWidth="1"/>
+    <col min="9772" max="9982" width="9.140625" style="25"/>
+    <col min="9983" max="9983" width="13.140625" style="25" customWidth="1"/>
+    <col min="9984" max="9984" width="32.7109375" style="25" customWidth="1"/>
+    <col min="9985" max="10018" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10019" max="10026" width="9.140625" style="25"/>
+    <col min="10027" max="10027" width="8.85546875" style="25" customWidth="1"/>
+    <col min="10028" max="10238" width="9.140625" style="25"/>
+    <col min="10239" max="10239" width="13.140625" style="25" customWidth="1"/>
+    <col min="10240" max="10240" width="32.7109375" style="25" customWidth="1"/>
+    <col min="10241" max="10274" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10275" max="10282" width="9.140625" style="25"/>
+    <col min="10283" max="10283" width="8.85546875" style="25" customWidth="1"/>
+    <col min="10284" max="10494" width="9.140625" style="25"/>
+    <col min="10495" max="10495" width="13.140625" style="25" customWidth="1"/>
+    <col min="10496" max="10496" width="32.7109375" style="25" customWidth="1"/>
+    <col min="10497" max="10530" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10531" max="10538" width="9.140625" style="25"/>
+    <col min="10539" max="10539" width="8.85546875" style="25" customWidth="1"/>
+    <col min="10540" max="10750" width="9.140625" style="25"/>
+    <col min="10751" max="10751" width="13.140625" style="25" customWidth="1"/>
+    <col min="10752" max="10752" width="32.7109375" style="25" customWidth="1"/>
+    <col min="10753" max="10786" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10787" max="10794" width="9.140625" style="25"/>
+    <col min="10795" max="10795" width="8.85546875" style="25" customWidth="1"/>
+    <col min="10796" max="11006" width="9.140625" style="25"/>
+    <col min="11007" max="11007" width="13.140625" style="25" customWidth="1"/>
+    <col min="11008" max="11008" width="32.7109375" style="25" customWidth="1"/>
+    <col min="11009" max="11042" width="5.7109375" style="25" customWidth="1"/>
+    <col min="11043" max="11050" width="9.140625" style="25"/>
+    <col min="11051" max="11051" width="8.85546875" style="25" customWidth="1"/>
+    <col min="11052" max="11262" width="9.140625" style="25"/>
+    <col min="11263" max="11263" width="13.140625" style="25" customWidth="1"/>
+    <col min="11264" max="11264" width="32.7109375" style="25" customWidth="1"/>
+    <col min="11265" max="11298" width="5.7109375" style="25" customWidth="1"/>
+    <col min="11299" max="11306" width="9.140625" style="25"/>
+    <col min="11307" max="11307" width="8.85546875" style="25" customWidth="1"/>
+    <col min="11308" max="11518" width="9.140625" style="25"/>
+    <col min="11519" max="11519" width="13.140625" style="25" customWidth="1"/>
+    <col min="11520" max="11520" width="32.7109375" style="25" customWidth="1"/>
+    <col min="11521" max="11554" width="5.7109375" style="25" customWidth="1"/>
+    <col min="11555" max="11562" width="9.140625" style="25"/>
+    <col min="11563" max="11563" width="8.85546875" style="25" customWidth="1"/>
+    <col min="11564" max="11774" width="9.140625" style="25"/>
+    <col min="11775" max="11775" width="13.140625" style="25" customWidth="1"/>
+    <col min="11776" max="11776" width="32.7109375" style="25" customWidth="1"/>
+    <col min="11777" max="11810" width="5.7109375" style="25" customWidth="1"/>
+    <col min="11811" max="11818" width="9.140625" style="25"/>
+    <col min="11819" max="11819" width="8.85546875" style="25" customWidth="1"/>
+    <col min="11820" max="12030" width="9.140625" style="25"/>
+    <col min="12031" max="12031" width="13.140625" style="25" customWidth="1"/>
+    <col min="12032" max="12032" width="32.7109375" style="25" customWidth="1"/>
+    <col min="12033" max="12066" width="5.7109375" style="25" customWidth="1"/>
+    <col min="12067" max="12074" width="9.140625" style="25"/>
+    <col min="12075" max="12075" width="8.85546875" style="25" customWidth="1"/>
+    <col min="12076" max="12286" width="9.140625" style="25"/>
+    <col min="12287" max="12287" width="13.140625" style="25" customWidth="1"/>
+    <col min="12288" max="12288" width="32.7109375" style="25" customWidth="1"/>
+    <col min="12289" max="12322" width="5.7109375" style="25" customWidth="1"/>
+    <col min="12323" max="12330" width="9.140625" style="25"/>
+    <col min="12331" max="12331" width="8.85546875" style="25" customWidth="1"/>
+    <col min="12332" max="12542" width="9.140625" style="25"/>
+    <col min="12543" max="12543" width="13.140625" style="25" customWidth="1"/>
+    <col min="12544" max="12544" width="32.7109375" style="25" customWidth="1"/>
+    <col min="12545" max="12578" width="5.7109375" style="25" customWidth="1"/>
+    <col min="12579" max="12586" width="9.140625" style="25"/>
+    <col min="12587" max="12587" width="8.85546875" style="25" customWidth="1"/>
+    <col min="12588" max="12798" width="9.140625" style="25"/>
+    <col min="12799" max="12799" width="13.140625" style="25" customWidth="1"/>
+    <col min="12800" max="12800" width="32.7109375" style="25" customWidth="1"/>
+    <col min="12801" max="12834" width="5.7109375" style="25" customWidth="1"/>
+    <col min="12835" max="12842" width="9.140625" style="25"/>
+    <col min="12843" max="12843" width="8.85546875" style="25" customWidth="1"/>
+    <col min="12844" max="13054" width="9.140625" style="25"/>
+    <col min="13055" max="13055" width="13.140625" style="25" customWidth="1"/>
+    <col min="13056" max="13056" width="32.7109375" style="25" customWidth="1"/>
+    <col min="13057" max="13090" width="5.7109375" style="25" customWidth="1"/>
+    <col min="13091" max="13098" width="9.140625" style="25"/>
+    <col min="13099" max="13099" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13100" max="13310" width="9.140625" style="25"/>
+    <col min="13311" max="13311" width="13.140625" style="25" customWidth="1"/>
+    <col min="13312" max="13312" width="32.7109375" style="25" customWidth="1"/>
+    <col min="13313" max="13346" width="5.7109375" style="25" customWidth="1"/>
+    <col min="13347" max="13354" width="9.140625" style="25"/>
+    <col min="13355" max="13355" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13356" max="13566" width="9.140625" style="25"/>
+    <col min="13567" max="13567" width="13.140625" style="25" customWidth="1"/>
+    <col min="13568" max="13568" width="32.7109375" style="25" customWidth="1"/>
+    <col min="13569" max="13602" width="5.7109375" style="25" customWidth="1"/>
+    <col min="13603" max="13610" width="9.140625" style="25"/>
+    <col min="13611" max="13611" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13612" max="13822" width="9.140625" style="25"/>
+    <col min="13823" max="13823" width="13.140625" style="25" customWidth="1"/>
+    <col min="13824" max="13824" width="32.7109375" style="25" customWidth="1"/>
+    <col min="13825" max="13858" width="5.7109375" style="25" customWidth="1"/>
+    <col min="13859" max="13866" width="9.140625" style="25"/>
+    <col min="13867" max="13867" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13868" max="14078" width="9.140625" style="25"/>
+    <col min="14079" max="14079" width="13.140625" style="25" customWidth="1"/>
+    <col min="14080" max="14080" width="32.7109375" style="25" customWidth="1"/>
+    <col min="14081" max="14114" width="5.7109375" style="25" customWidth="1"/>
+    <col min="14115" max="14122" width="9.140625" style="25"/>
+    <col min="14123" max="14123" width="8.85546875" style="25" customWidth="1"/>
+    <col min="14124" max="14334" width="9.140625" style="25"/>
+    <col min="14335" max="14335" width="13.140625" style="25" customWidth="1"/>
+    <col min="14336" max="14336" width="32.7109375" style="25" customWidth="1"/>
+    <col min="14337" max="14370" width="5.7109375" style="25" customWidth="1"/>
+    <col min="14371" max="14378" width="9.140625" style="25"/>
+    <col min="14379" max="14379" width="8.85546875" style="25" customWidth="1"/>
+    <col min="14380" max="14590" width="9.140625" style="25"/>
+    <col min="14591" max="14591" width="13.140625" style="25" customWidth="1"/>
+    <col min="14592" max="14592" width="32.7109375" style="25" customWidth="1"/>
+    <col min="14593" max="14626" width="5.7109375" style="25" customWidth="1"/>
+    <col min="14627" max="14634" width="9.140625" style="25"/>
+    <col min="14635" max="14635" width="8.85546875" style="25" customWidth="1"/>
+    <col min="14636" max="14846" width="9.140625" style="25"/>
+    <col min="14847" max="14847" width="13.140625" style="25" customWidth="1"/>
+    <col min="14848" max="14848" width="32.7109375" style="25" customWidth="1"/>
+    <col min="14849" max="14882" width="5.7109375" style="25" customWidth="1"/>
+    <col min="14883" max="14890" width="9.140625" style="25"/>
+    <col min="14891" max="14891" width="8.85546875" style="25" customWidth="1"/>
+    <col min="14892" max="15102" width="9.140625" style="25"/>
+    <col min="15103" max="15103" width="13.140625" style="25" customWidth="1"/>
+    <col min="15104" max="15104" width="32.7109375" style="25" customWidth="1"/>
+    <col min="15105" max="15138" width="5.7109375" style="25" customWidth="1"/>
+    <col min="15139" max="15146" width="9.140625" style="25"/>
+    <col min="15147" max="15147" width="8.85546875" style="25" customWidth="1"/>
+    <col min="15148" max="15358" width="9.140625" style="25"/>
+    <col min="15359" max="15359" width="13.140625" style="25" customWidth="1"/>
+    <col min="15360" max="15360" width="32.7109375" style="25" customWidth="1"/>
+    <col min="15361" max="15394" width="5.7109375" style="25" customWidth="1"/>
+    <col min="15395" max="15402" width="9.140625" style="25"/>
+    <col min="15403" max="15403" width="8.85546875" style="25" customWidth="1"/>
+    <col min="15404" max="15614" width="9.140625" style="25"/>
+    <col min="15615" max="15615" width="13.140625" style="25" customWidth="1"/>
+    <col min="15616" max="15616" width="32.7109375" style="25" customWidth="1"/>
+    <col min="15617" max="15650" width="5.7109375" style="25" customWidth="1"/>
+    <col min="15651" max="15658" width="9.140625" style="25"/>
+    <col min="15659" max="15659" width="8.85546875" style="25" customWidth="1"/>
+    <col min="15660" max="15870" width="9.140625" style="25"/>
+    <col min="15871" max="15871" width="13.140625" style="25" customWidth="1"/>
+    <col min="15872" max="15872" width="32.7109375" style="25" customWidth="1"/>
+    <col min="15873" max="15906" width="5.7109375" style="25" customWidth="1"/>
+    <col min="15907" max="15914" width="9.140625" style="25"/>
+    <col min="15915" max="15915" width="8.85546875" style="25" customWidth="1"/>
+    <col min="15916" max="16126" width="9.140625" style="25"/>
+    <col min="16127" max="16127" width="13.140625" style="25" customWidth="1"/>
+    <col min="16128" max="16128" width="32.7109375" style="25" customWidth="1"/>
+    <col min="16129" max="16162" width="5.7109375" style="25" customWidth="1"/>
+    <col min="16163" max="16170" width="9.140625" style="25"/>
+    <col min="16171" max="16171" width="8.85546875" style="25" customWidth="1"/>
+    <col min="16172" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:27" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="43">
         <v>642202</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:26" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="S3" s="64" t="s">
+    <row r="3" spans="1:27" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="S3" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="T3" s="64"/>
-[...8 lines deleted...]
-      <c r="A4" s="65" t="s">
+      <c r="T3" s="72"/>
+      <c r="U3" s="72"/>
+      <c r="V3" s="72"/>
+      <c r="W3" s="72"/>
+      <c r="X3" s="72"/>
+      <c r="Y3" s="72"/>
+      <c r="Z3" s="72"/>
+      <c r="AA3" s="72"/>
+    </row>
+    <row r="4" spans="1:27" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="67"/>
-      <c r="C4" s="69">
+      <c r="B4" s="75"/>
+      <c r="C4" s="77">
         <v>2020</v>
       </c>
-      <c r="D4" s="70"/>
-[...2 lines deleted...]
-      <c r="G4" s="69">
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="77">
         <v>2021</v>
       </c>
-      <c r="H4" s="70"/>
-[...2 lines deleted...]
-      <c r="K4" s="69">
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="77">
         <v>2022</v>
       </c>
-      <c r="L4" s="70"/>
-[...2 lines deleted...]
-      <c r="O4" s="69">
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="77">
         <v>2023</v>
       </c>
-      <c r="P4" s="70"/>
-[...2 lines deleted...]
-      <c r="S4" s="69">
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="79"/>
+      <c r="S4" s="77">
         <v>2024</v>
       </c>
-      <c r="T4" s="70"/>
-[...2 lines deleted...]
-      <c r="W4" s="62">
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="70">
         <v>2025</v>
       </c>
-      <c r="X4" s="63"/>
-[...5 lines deleted...]
-      <c r="B5" s="68"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="62">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="74"/>
+      <c r="B5" s="76"/>
       <c r="C5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="32" t="s">
@@ -2005,64 +2019,67 @@
       </c>
       <c r="O5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="R5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="S5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="T5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="U5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="V5" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="W5" s="72" t="s">
+      <c r="W5" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="X5" s="73" t="s">
+      <c r="X5" s="64" t="s">
         <v>64</v>
       </c>
-      <c r="Y5" s="73" t="s">
+      <c r="Y5" s="64" t="s">
         <v>71</v>
       </c>
-      <c r="Z5" s="74" t="s">
+      <c r="Z5" s="65" t="s">
         <v>36</v>
       </c>
-    </row>
-    <row r="6" spans="1:26" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA5" s="69" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="26">
         <v>0</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="44">
         <v>599184</v>
       </c>
       <c r="D6" s="45">
         <v>566292</v>
       </c>
       <c r="E6" s="45">
         <v>609153</v>
       </c>
       <c r="F6" s="46">
         <v>650520</v>
       </c>
       <c r="G6" s="44">
         <v>645116</v>
       </c>
       <c r="H6" s="45">
         <v>676581</v>
       </c>
       <c r="I6" s="45">
@@ -2094,55 +2111,58 @@
       </c>
       <c r="R6" s="46">
         <v>937419</v>
       </c>
       <c r="S6" s="44">
         <v>944298</v>
       </c>
       <c r="T6" s="45">
         <v>941704</v>
       </c>
       <c r="U6" s="45">
         <v>986785</v>
       </c>
       <c r="V6" s="46">
         <v>1030788</v>
       </c>
       <c r="W6" s="44">
         <v>1029900</v>
       </c>
       <c r="X6" s="57">
         <v>1023254</v>
       </c>
       <c r="Y6" s="59">
         <v>1063189</v>
       </c>
-      <c r="Z6" s="75">
+      <c r="Z6" s="66">
         <v>1106871</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA6" s="66">
+        <v>1115343</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="26">
         <v>100000000</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="49" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="48" t="s">
@@ -2174,55 +2194,58 @@
       </c>
       <c r="R7" s="49">
         <v>788845</v>
       </c>
       <c r="S7" s="47">
         <v>799277</v>
       </c>
       <c r="T7" s="48">
         <v>729733</v>
       </c>
       <c r="U7" s="48">
         <v>761733</v>
       </c>
       <c r="V7" s="49">
         <v>790567</v>
       </c>
       <c r="W7" s="47">
         <v>866626</v>
       </c>
       <c r="X7" s="57">
         <v>831595</v>
       </c>
       <c r="Y7" s="60">
         <v>896572</v>
       </c>
-      <c r="Z7" s="75">
+      <c r="Z7" s="66">
         <v>1035302</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA7" s="66">
+        <v>1006607</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="26">
         <v>110000000</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="47">
         <v>517530</v>
       </c>
       <c r="D8" s="48">
         <v>505111</v>
       </c>
       <c r="E8" s="48">
         <v>554638</v>
       </c>
       <c r="F8" s="49">
         <v>597048</v>
       </c>
       <c r="G8" s="47">
         <v>532301</v>
       </c>
       <c r="H8" s="48">
         <v>597938</v>
       </c>
       <c r="I8" s="48">
@@ -2254,55 +2277,58 @@
       </c>
       <c r="R8" s="49">
         <v>860424</v>
       </c>
       <c r="S8" s="47">
         <v>885973</v>
       </c>
       <c r="T8" s="48">
         <v>853674</v>
       </c>
       <c r="U8" s="48">
         <v>940196</v>
       </c>
       <c r="V8" s="49">
         <v>951412</v>
       </c>
       <c r="W8" s="47">
         <v>947781</v>
       </c>
       <c r="X8" s="57">
         <v>984694</v>
       </c>
       <c r="Y8" s="60">
         <v>1025956</v>
       </c>
-      <c r="Z8" s="75">
+      <c r="Z8" s="66">
         <v>1039901</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA8" s="66">
+        <v>1038505</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>150000000</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="47">
         <v>570512</v>
       </c>
       <c r="D9" s="48">
         <v>535949</v>
       </c>
       <c r="E9" s="48">
         <v>586567</v>
       </c>
       <c r="F9" s="49">
         <v>628610</v>
       </c>
       <c r="G9" s="47">
         <v>641779</v>
       </c>
       <c r="H9" s="48">
         <v>655747</v>
       </c>
       <c r="I9" s="48">
@@ -2334,55 +2360,58 @@
       </c>
       <c r="R9" s="49">
         <v>961527</v>
       </c>
       <c r="S9" s="47">
         <v>922629</v>
       </c>
       <c r="T9" s="48">
         <v>970373</v>
       </c>
       <c r="U9" s="48">
         <v>988703</v>
       </c>
       <c r="V9" s="49">
         <v>1023789</v>
       </c>
       <c r="W9" s="47">
         <v>1064058</v>
       </c>
       <c r="X9" s="57">
         <v>1060388</v>
       </c>
       <c r="Y9" s="60">
         <v>1129328</v>
       </c>
-      <c r="Z9" s="75">
+      <c r="Z9" s="66">
         <v>1158856</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA9" s="66">
+        <v>1151458</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>190000000</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="47">
         <v>621667</v>
       </c>
       <c r="D10" s="48">
         <v>581472</v>
       </c>
       <c r="E10" s="48">
         <v>620112</v>
       </c>
       <c r="F10" s="49">
         <v>672453</v>
       </c>
       <c r="G10" s="47">
         <v>633681</v>
       </c>
       <c r="H10" s="48">
         <v>659257</v>
       </c>
       <c r="I10" s="48">
@@ -2414,55 +2443,58 @@
       </c>
       <c r="R10" s="49">
         <v>914317</v>
       </c>
       <c r="S10" s="47">
         <v>903864</v>
       </c>
       <c r="T10" s="48">
         <v>900443</v>
       </c>
       <c r="U10" s="48">
         <v>911880</v>
       </c>
       <c r="V10" s="49">
         <v>1022765</v>
       </c>
       <c r="W10" s="47">
         <v>1007696</v>
       </c>
       <c r="X10" s="57">
         <v>994466</v>
       </c>
       <c r="Y10" s="60">
         <v>1028340</v>
       </c>
-      <c r="Z10" s="75">
+      <c r="Z10" s="66">
         <v>1082702</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA10" s="66">
+        <v>1062481</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>230000000</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="47">
         <v>703098</v>
       </c>
       <c r="D11" s="48">
         <v>663880</v>
       </c>
       <c r="E11" s="48">
         <v>695414</v>
       </c>
       <c r="F11" s="49">
         <v>708569</v>
       </c>
       <c r="G11" s="47">
         <v>722389</v>
       </c>
       <c r="H11" s="48">
         <v>733298</v>
       </c>
       <c r="I11" s="48">
@@ -2494,55 +2526,58 @@
       </c>
       <c r="R11" s="49">
         <v>1037382</v>
       </c>
       <c r="S11" s="47">
         <v>1044194</v>
       </c>
       <c r="T11" s="48">
         <v>1023543</v>
       </c>
       <c r="U11" s="48">
         <v>1038523</v>
       </c>
       <c r="V11" s="49">
         <v>1076383</v>
       </c>
       <c r="W11" s="47">
         <v>1126763</v>
       </c>
       <c r="X11" s="57">
         <v>1155161</v>
       </c>
       <c r="Y11" s="60">
         <v>1160094</v>
       </c>
-      <c r="Z11" s="75">
+      <c r="Z11" s="66">
         <v>1192918</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA11" s="66">
+        <v>1234273</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>270000000</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="47">
         <v>513078</v>
       </c>
       <c r="D12" s="48">
         <v>478299</v>
       </c>
       <c r="E12" s="48">
         <v>498932</v>
       </c>
       <c r="F12" s="49">
         <v>547822</v>
       </c>
       <c r="G12" s="47">
         <v>556157</v>
       </c>
       <c r="H12" s="48">
         <v>580068</v>
       </c>
       <c r="I12" s="48">
@@ -2574,55 +2609,58 @@
       </c>
       <c r="R12" s="49">
         <v>853099</v>
       </c>
       <c r="S12" s="47">
         <v>889167</v>
       </c>
       <c r="T12" s="48">
         <v>867529</v>
       </c>
       <c r="U12" s="48">
         <v>906749</v>
       </c>
       <c r="V12" s="49">
         <v>939652</v>
       </c>
       <c r="W12" s="47">
         <v>950574</v>
       </c>
       <c r="X12" s="57">
         <v>927112</v>
       </c>
       <c r="Y12" s="60">
         <v>936813</v>
       </c>
-      <c r="Z12" s="75">
+      <c r="Z12" s="66">
         <v>911733</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA12" s="66">
+        <v>985595</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="26">
         <v>310000000</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="47">
         <v>521182</v>
       </c>
       <c r="D13" s="48">
         <v>500765</v>
       </c>
       <c r="E13" s="48">
         <v>521478</v>
       </c>
       <c r="F13" s="49">
         <v>586965</v>
       </c>
       <c r="G13" s="47">
         <v>580356</v>
       </c>
       <c r="H13" s="48">
         <v>590962</v>
       </c>
       <c r="I13" s="48">
@@ -2654,55 +2692,58 @@
       </c>
       <c r="R13" s="49">
         <v>941094</v>
       </c>
       <c r="S13" s="47">
         <v>921368</v>
       </c>
       <c r="T13" s="48">
         <v>914087</v>
       </c>
       <c r="U13" s="48">
         <v>908366</v>
       </c>
       <c r="V13" s="49">
         <v>957900</v>
       </c>
       <c r="W13" s="47">
         <v>960035</v>
       </c>
       <c r="X13" s="57">
         <v>897350</v>
       </c>
       <c r="Y13" s="60">
         <v>985012</v>
       </c>
-      <c r="Z13" s="75">
+      <c r="Z13" s="66">
         <v>1058676</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA13" s="66">
+        <v>1135696</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="26">
         <v>330000000</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="48" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="48" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="49" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="48" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="48" t="s">
@@ -2734,55 +2775,58 @@
       </c>
       <c r="R14" s="49">
         <v>1013401</v>
       </c>
       <c r="S14" s="47">
         <v>1036668</v>
       </c>
       <c r="T14" s="48">
         <v>1006995</v>
       </c>
       <c r="U14" s="48">
         <v>1023120</v>
       </c>
       <c r="V14" s="49">
         <v>1067117</v>
       </c>
       <c r="W14" s="47">
         <v>987777</v>
       </c>
       <c r="X14" s="57">
         <v>962906</v>
       </c>
       <c r="Y14" s="60">
         <v>1069386</v>
       </c>
-      <c r="Z14" s="75">
+      <c r="Z14" s="66">
         <v>1107497</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA14" s="66">
+        <v>1169674</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>350000000</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="47">
         <v>674509</v>
       </c>
       <c r="D15" s="48">
         <v>635901</v>
       </c>
       <c r="E15" s="48">
         <v>728009</v>
       </c>
       <c r="F15" s="49">
         <v>758373</v>
       </c>
       <c r="G15" s="47">
         <v>753077</v>
       </c>
       <c r="H15" s="48">
         <v>778527</v>
       </c>
       <c r="I15" s="48">
@@ -2814,55 +2858,58 @@
       </c>
       <c r="R15" s="49">
         <v>1082020</v>
       </c>
       <c r="S15" s="47">
         <v>1039736</v>
       </c>
       <c r="T15" s="48">
         <v>1054923</v>
       </c>
       <c r="U15" s="48">
         <v>1120071</v>
       </c>
       <c r="V15" s="49">
         <v>1139461</v>
       </c>
       <c r="W15" s="47">
         <v>1129403</v>
       </c>
       <c r="X15" s="57">
         <v>1173641</v>
       </c>
       <c r="Y15" s="60">
         <v>1227097</v>
       </c>
-      <c r="Z15" s="75">
+      <c r="Z15" s="66">
         <v>1226224</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA15" s="66">
+        <v>1182904</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="26">
         <v>390000000</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="47">
         <v>434100</v>
       </c>
       <c r="D16" s="48">
         <v>432343</v>
       </c>
       <c r="E16" s="48">
         <v>466941</v>
       </c>
       <c r="F16" s="49">
         <v>509406</v>
       </c>
       <c r="G16" s="47">
         <v>470642</v>
       </c>
       <c r="H16" s="48">
         <v>528210</v>
       </c>
       <c r="I16" s="48">
@@ -2894,55 +2941,58 @@
       </c>
       <c r="R16" s="49">
         <v>776271</v>
       </c>
       <c r="S16" s="47">
         <v>747561</v>
       </c>
       <c r="T16" s="48">
         <v>749363</v>
       </c>
       <c r="U16" s="48">
         <v>789604</v>
       </c>
       <c r="V16" s="49">
         <v>837324</v>
       </c>
       <c r="W16" s="47">
         <v>827853</v>
       </c>
       <c r="X16" s="57">
         <v>836095</v>
       </c>
       <c r="Y16" s="60">
         <v>893856</v>
       </c>
-      <c r="Z16" s="75">
+      <c r="Z16" s="66">
         <v>911102</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA16" s="66">
+        <v>875086</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="26">
         <v>430000000</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="47">
         <v>668338</v>
       </c>
       <c r="D17" s="48">
         <v>701611</v>
       </c>
       <c r="E17" s="48">
         <v>675501</v>
       </c>
       <c r="F17" s="49">
         <v>722000</v>
       </c>
       <c r="G17" s="47">
         <v>737815</v>
       </c>
       <c r="H17" s="48">
         <v>794993</v>
       </c>
       <c r="I17" s="48">
@@ -2974,55 +3024,58 @@
       </c>
       <c r="R17" s="49">
         <v>1072409</v>
       </c>
       <c r="S17" s="47">
         <v>1076252</v>
       </c>
       <c r="T17" s="48">
         <v>1104205</v>
       </c>
       <c r="U17" s="48">
         <v>1111995</v>
       </c>
       <c r="V17" s="49">
         <v>1115607</v>
       </c>
       <c r="W17" s="47">
         <v>1205730</v>
       </c>
       <c r="X17" s="57">
         <v>1179419</v>
       </c>
       <c r="Y17" s="60">
         <v>1168564</v>
       </c>
-      <c r="Z17" s="75">
+      <c r="Z17" s="66">
         <v>1214247</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA17" s="66">
+        <v>1317163</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="26">
         <v>470000000</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="47">
         <v>658818</v>
       </c>
       <c r="D18" s="48">
         <v>635864</v>
       </c>
       <c r="E18" s="48">
         <v>656235</v>
       </c>
       <c r="F18" s="49">
         <v>704312</v>
       </c>
       <c r="G18" s="47">
         <v>671105</v>
       </c>
       <c r="H18" s="48">
         <v>716564</v>
       </c>
       <c r="I18" s="48">
@@ -3054,55 +3107,58 @@
       </c>
       <c r="R18" s="49">
         <v>1031147</v>
       </c>
       <c r="S18" s="47">
         <v>1033924</v>
       </c>
       <c r="T18" s="48">
         <v>1009583</v>
       </c>
       <c r="U18" s="48">
         <v>1015710</v>
       </c>
       <c r="V18" s="49">
         <v>1078422</v>
       </c>
       <c r="W18" s="47">
         <v>1128903</v>
       </c>
       <c r="X18" s="57">
         <v>1116365</v>
       </c>
       <c r="Y18" s="60">
         <v>1113179</v>
       </c>
-      <c r="Z18" s="75">
+      <c r="Z18" s="66">
         <v>1155506</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA18" s="66">
+        <v>1219674</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="26">
         <v>550000000</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="47">
         <v>575923</v>
       </c>
       <c r="D19" s="48">
         <v>570206</v>
       </c>
       <c r="E19" s="48">
         <v>635138</v>
       </c>
       <c r="F19" s="49">
         <v>659477</v>
       </c>
       <c r="G19" s="47">
         <v>664705</v>
       </c>
       <c r="H19" s="48">
         <v>749152</v>
       </c>
       <c r="I19" s="48">
@@ -3134,55 +3190,58 @@
       </c>
       <c r="R19" s="49">
         <v>937262</v>
       </c>
       <c r="S19" s="47">
         <v>947315</v>
       </c>
       <c r="T19" s="48">
         <v>973667</v>
       </c>
       <c r="U19" s="48">
         <v>1005680</v>
       </c>
       <c r="V19" s="49">
         <v>1038212</v>
       </c>
       <c r="W19" s="47">
         <v>1150650</v>
       </c>
       <c r="X19" s="57">
         <v>1168943</v>
       </c>
       <c r="Y19" s="60">
         <v>1165674</v>
       </c>
-      <c r="Z19" s="75">
+      <c r="Z19" s="66">
         <v>1173688</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA19" s="66">
+        <v>1187044</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="26">
         <v>590000000</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="47">
         <v>519375</v>
       </c>
       <c r="D20" s="48">
         <v>516329</v>
       </c>
       <c r="E20" s="48">
         <v>563559</v>
       </c>
       <c r="F20" s="49">
         <v>581095</v>
       </c>
       <c r="G20" s="47">
         <v>513987</v>
       </c>
       <c r="H20" s="48">
         <v>622862</v>
       </c>
       <c r="I20" s="48">
@@ -3214,55 +3273,58 @@
       </c>
       <c r="R20" s="49">
         <v>876294</v>
       </c>
       <c r="S20" s="47">
         <v>793109</v>
       </c>
       <c r="T20" s="48">
         <v>842613</v>
       </c>
       <c r="U20" s="48">
         <v>877652</v>
       </c>
       <c r="V20" s="49">
         <v>868050</v>
       </c>
       <c r="W20" s="47">
         <v>856540</v>
       </c>
       <c r="X20" s="57">
         <v>832545</v>
       </c>
       <c r="Y20" s="60">
         <v>887855</v>
       </c>
-      <c r="Z20" s="75">
+      <c r="Z20" s="66">
         <v>905920</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA20" s="66">
+        <v>946472</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="26">
         <v>610000000</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="47">
         <v>594859</v>
       </c>
       <c r="D21" s="48">
         <v>547580</v>
       </c>
       <c r="E21" s="48">
         <v>576474</v>
       </c>
       <c r="F21" s="49">
         <v>650266</v>
       </c>
       <c r="G21" s="47">
         <v>684908</v>
       </c>
       <c r="H21" s="48">
         <v>696123</v>
       </c>
       <c r="I21" s="48">
@@ -3294,55 +3356,58 @@
       </c>
       <c r="R21" s="49">
         <v>963120</v>
       </c>
       <c r="S21" s="47">
         <v>1007786</v>
       </c>
       <c r="T21" s="48">
         <v>1004119</v>
       </c>
       <c r="U21" s="48">
         <v>991442</v>
       </c>
       <c r="V21" s="49">
         <v>1027219</v>
       </c>
       <c r="W21" s="47">
         <v>1133461</v>
       </c>
       <c r="X21" s="57">
         <v>1040210</v>
       </c>
       <c r="Y21" s="60">
         <v>1090950</v>
       </c>
-      <c r="Z21" s="75">
+      <c r="Z21" s="66">
         <v>1162880</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA21" s="66">
+        <v>1298704</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="26">
         <v>620000000</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="48" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="48" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="49" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="48" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="48" t="s">
@@ -3374,55 +3439,58 @@
       </c>
       <c r="R22" s="49">
         <v>1269008</v>
       </c>
       <c r="S22" s="47">
         <v>1246346</v>
       </c>
       <c r="T22" s="48">
         <v>1356973</v>
       </c>
       <c r="U22" s="48">
         <v>1242831</v>
       </c>
       <c r="V22" s="49">
         <v>1326648</v>
       </c>
       <c r="W22" s="47">
         <v>1336410</v>
       </c>
       <c r="X22" s="57">
         <v>1449775</v>
       </c>
       <c r="Y22" s="60">
         <v>1427682</v>
       </c>
-      <c r="Z22" s="75">
+      <c r="Z22" s="66">
         <v>1401122</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA22" s="66">
+        <v>1424144</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="26">
         <v>630000000</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="47">
         <v>537538</v>
       </c>
       <c r="D23" s="48">
         <v>502401</v>
       </c>
       <c r="E23" s="48">
         <v>551647</v>
       </c>
       <c r="F23" s="49">
         <v>563347</v>
       </c>
       <c r="G23" s="47">
         <v>563175</v>
       </c>
       <c r="H23" s="48">
         <v>609771</v>
       </c>
       <c r="I23" s="48">
@@ -3454,55 +3522,58 @@
       </c>
       <c r="R23" s="49">
         <v>805231</v>
       </c>
       <c r="S23" s="47">
         <v>784207</v>
       </c>
       <c r="T23" s="48">
         <v>787162</v>
       </c>
       <c r="U23" s="48">
         <v>813044</v>
       </c>
       <c r="V23" s="49">
         <v>836130</v>
       </c>
       <c r="W23" s="47">
         <v>900013</v>
       </c>
       <c r="X23" s="57">
         <v>836022</v>
       </c>
       <c r="Y23" s="60">
         <v>831565</v>
       </c>
-      <c r="Z23" s="75">
+      <c r="Z23" s="66">
         <v>839849</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA23" s="66">
+        <v>880617</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
         <v>710000000</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="47">
         <v>631433</v>
       </c>
       <c r="D24" s="48">
         <v>613139</v>
       </c>
       <c r="E24" s="48">
         <v>647343</v>
       </c>
       <c r="F24" s="49">
         <v>690969</v>
       </c>
       <c r="G24" s="47">
         <v>722306</v>
       </c>
       <c r="H24" s="48">
         <v>734369</v>
       </c>
       <c r="I24" s="48">
@@ -3534,55 +3605,58 @@
       </c>
       <c r="R24" s="49">
         <v>1081956</v>
       </c>
       <c r="S24" s="47">
         <v>1091417</v>
       </c>
       <c r="T24" s="48">
         <v>1099405</v>
       </c>
       <c r="U24" s="48">
         <v>1332750</v>
       </c>
       <c r="V24" s="49">
         <v>1271762</v>
       </c>
       <c r="W24" s="47">
         <v>1183552</v>
       </c>
       <c r="X24" s="57">
         <v>1193186</v>
       </c>
       <c r="Y24" s="60">
         <v>1231268</v>
       </c>
-      <c r="Z24" s="75">
+      <c r="Z24" s="66">
         <v>1213872</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA24" s="66">
+        <v>1102976</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="26">
         <v>750000000</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="47">
         <v>766598</v>
       </c>
       <c r="D25" s="48">
         <v>686607</v>
       </c>
       <c r="E25" s="48">
         <v>744402</v>
       </c>
       <c r="F25" s="49">
         <v>793648</v>
       </c>
       <c r="G25" s="47">
         <v>796806</v>
       </c>
       <c r="H25" s="48">
         <v>818870</v>
       </c>
       <c r="I25" s="48">
@@ -3614,55 +3688,58 @@
       </c>
       <c r="R25" s="49">
         <v>958984</v>
       </c>
       <c r="S25" s="47">
         <v>1001872</v>
       </c>
       <c r="T25" s="48">
         <v>988593</v>
       </c>
       <c r="U25" s="48">
         <v>1052602</v>
       </c>
       <c r="V25" s="49">
         <v>1180948</v>
       </c>
       <c r="W25" s="47">
         <v>1062726</v>
       </c>
       <c r="X25" s="57">
         <v>1094752</v>
       </c>
       <c r="Y25" s="60">
         <v>1135272</v>
       </c>
-      <c r="Z25" s="75">
+      <c r="Z25" s="66">
         <v>1259356</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="AA25" s="66">
+        <v>1225753</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="30">
         <v>790000000</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="50">
         <v>497248</v>
       </c>
       <c r="D26" s="51">
         <v>454224</v>
       </c>
       <c r="E26" s="51">
         <v>479916</v>
       </c>
       <c r="F26" s="52">
         <v>505456</v>
       </c>
       <c r="G26" s="50">
         <v>533404</v>
       </c>
       <c r="H26" s="51">
         <v>508278</v>
       </c>
       <c r="I26" s="51">
@@ -3694,82 +3771,85 @@
       </c>
       <c r="R26" s="52">
         <v>732272</v>
       </c>
       <c r="S26" s="50">
         <v>794866</v>
       </c>
       <c r="T26" s="51">
         <v>767272</v>
       </c>
       <c r="U26" s="51">
         <v>757185</v>
       </c>
       <c r="V26" s="52">
         <v>799755</v>
       </c>
       <c r="W26" s="50">
         <v>851243</v>
       </c>
       <c r="X26" s="58">
         <v>831393</v>
       </c>
       <c r="Y26" s="61">
         <v>861769</v>
       </c>
-      <c r="Z26" s="76">
+      <c r="Z26" s="67">
         <v>903451</v>
       </c>
-    </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA26" s="68">
+        <v>977183</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.2">
       <c r="G29" s="41"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="41"/>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:27" x14ac:dyDescent="0.2">
       <c r="G30" s="41"/>
       <c r="H30" s="42"/>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="41"/>
     </row>
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:27" x14ac:dyDescent="0.2">
       <c r="G31" s="41"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="41"/>
     </row>
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:27" x14ac:dyDescent="0.2">
       <c r="G32" s="41"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="41"/>
     </row>
     <row r="33" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G33" s="41"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="41"/>
     </row>
     <row r="34" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G34" s="41"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="41"/>
@@ -3898,59 +3978,59 @@
       <c r="J48" s="42"/>
       <c r="K48" s="42"/>
       <c r="L48" s="42"/>
       <c r="M48" s="41"/>
     </row>
     <row r="49" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G49" s="42"/>
       <c r="H49" s="42"/>
       <c r="I49" s="42"/>
       <c r="J49" s="42"/>
       <c r="K49" s="42"/>
       <c r="L49" s="42"/>
       <c r="M49" s="41"/>
     </row>
     <row r="50" spans="7:13" x14ac:dyDescent="0.2">
       <c r="G50" s="42"/>
       <c r="H50" s="42"/>
       <c r="I50" s="42"/>
       <c r="J50" s="42"/>
       <c r="K50" s="42"/>
       <c r="L50" s="42"/>
       <c r="M50" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="S3:AA3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
-    <mergeCell ref="S3:Z3"/>
-    <mergeCell ref="W4:Z4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>