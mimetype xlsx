--- v0 (2026-04-27)
+++ v1 (2026-07-15)
@@ -10,63 +10,60 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="135" windowWidth="24915" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Average household size" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="124519" iterateDelta="1E-4"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="67">
   <si>
     <t>+7 7172749687</t>
   </si>
   <si>
-    <t xml:space="preserve">da.malikova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>код КАТО</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
     <t>Data Processing Method</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
@@ -102,72 +99,66 @@
     <t>E-mail:</t>
   </si>
   <si>
     <t>Average household size</t>
   </si>
   <si>
     <t>human</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>The average household size is determined by dividing the number of all members of the surveyed households by the number of households.</t>
   </si>
   <si>
     <t>The average household size is calculated as the ratio of the number of persons to the total number of households.</t>
   </si>
   <si>
     <t>The Turkestan region and the city of Shymkent (a city of republican significance) were established in 2018; the regions of Abai, Zhetisu, Ulytau were established in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Departament of labor and Living Standarts Statistics, 
 Household Survey Statistics Departament </t>
   </si>
   <si>
-    <t xml:space="preserve">Malikova Dana Erkenovna </t>
-[...1 lines deleted...]
-  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
-  </si>
-[...1 lines deleted...]
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t xml:space="preserve">Zhambyl </t>
   </si>
@@ -239,50 +230,59 @@
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">a.yessekeyeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yessekeyeva Aliya Zhalkeevna </t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="############\ ###\ ###\ ###\ ##0.000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#####\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="################\ ###\ ###\ ###\ ##0.000"/>
     <numFmt numFmtId="169" formatCode="###########\ ###\ ###\ ###\ ##0.000"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -477,51 +477,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="170" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -595,131 +595,133 @@
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -982,548 +984,559 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:da.malikova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.yessekeyeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:B21"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="61.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="72" t="s">
-        <v>3</v>
+      <c r="A2" s="58" t="s">
+        <v>2</v>
       </c>
       <c r="B2" s="42">
         <v>649105</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="72" t="s">
+      <c r="A3" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B4" s="44" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="72" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="B6" s="42" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="45" customHeight="1">
+      <c r="A7" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="44" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="72" t="s">
+    <row r="9" spans="1:2" ht="30" customHeight="1">
+      <c r="A9" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="42" customHeight="1">
+      <c r="A10" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="43.5" customHeight="1">
+      <c r="A11" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="46">
+        <v>46199</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="46">
+        <v>46535</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="35.25" customHeight="1">
+      <c r="A18" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="42" t="s">
-[...79 lines deleted...]
-      <c r="B15" s="73" t="s">
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="61" t="s">
         <v>64</v>
-      </c>
-[...46 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:C18"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="38.5703125" customWidth="1"/>
+    <col min="2" max="2" width="49.7109375" customWidth="1"/>
     <col min="3" max="3" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="47" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="47" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="48" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="47" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="48" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="47" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-[...8 lines deleted...]
-    </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="49"/>
+      <c r="B10" s="48"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="5"/>
     </row>
     <row r="12" spans="2:2" ht="127.5" customHeight="1">
       <c r="B12" s="6" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="7"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="1:3">
-      <c r="B17" s="50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B17" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="63"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="8"/>
       <c r="B18" s="9"/>
       <c r="C18" s="8"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B17:C17"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AI51"/>
+  <dimension ref="A1:AJ51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="B40" sqref="B40"/>
+      <selection activeCell="W40" sqref="W40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" customWidth="1"/>
-    <col min="3" max="26" width="10" customWidth="1"/>
+    <col min="3" max="27" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="15" customHeight="1">
+    <row r="1" spans="1:36" ht="15" customHeight="1">
       <c r="A1" s="10"/>
-      <c r="B1" s="59"/>
-[...26 lines deleted...]
-      <c r="A2" s="51">
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="10"/>
+    </row>
+    <row r="2" spans="1:36" ht="15" customHeight="1">
+      <c r="A2" s="49">
         <v>649105</v>
       </c>
-      <c r="B2" s="71" t="s">
-[...62 lines deleted...]
-      <c r="C4" s="65">
+      <c r="B2" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+    </row>
+    <row r="3" spans="1:36" ht="15" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="67"/>
+      <c r="AA3" s="67"/>
+    </row>
+    <row r="4" spans="1:36" ht="15" customHeight="1">
+      <c r="A4" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="72">
         <v>2002</v>
       </c>
-      <c r="D4" s="65">
+      <c r="D4" s="72">
         <v>2003</v>
       </c>
-      <c r="E4" s="65">
+      <c r="E4" s="72">
         <v>2004</v>
       </c>
-      <c r="F4" s="65">
+      <c r="F4" s="72">
         <v>2005</v>
       </c>
-      <c r="G4" s="65">
+      <c r="G4" s="72">
         <v>2006</v>
       </c>
-      <c r="H4" s="65">
+      <c r="H4" s="72">
         <v>2007</v>
       </c>
-      <c r="I4" s="67">
+      <c r="I4" s="74">
         <v>2008</v>
       </c>
-      <c r="J4" s="67">
+      <c r="J4" s="74">
         <v>2009</v>
       </c>
-      <c r="K4" s="67">
+      <c r="K4" s="74">
         <v>2010</v>
       </c>
-      <c r="L4" s="67">
+      <c r="L4" s="74">
         <v>2011</v>
       </c>
-      <c r="M4" s="67">
+      <c r="M4" s="74">
         <v>2012</v>
       </c>
-      <c r="N4" s="67">
+      <c r="N4" s="74">
         <v>2013</v>
       </c>
-      <c r="O4" s="67">
+      <c r="O4" s="74">
         <v>2014</v>
       </c>
-      <c r="P4" s="65">
+      <c r="P4" s="72">
         <v>2015</v>
       </c>
-      <c r="Q4" s="65">
+      <c r="Q4" s="72">
         <v>2016</v>
       </c>
-      <c r="R4" s="65">
+      <c r="R4" s="72">
         <v>2017</v>
       </c>
-      <c r="S4" s="65">
+      <c r="S4" s="72">
         <v>2018</v>
       </c>
-      <c r="T4" s="65">
+      <c r="T4" s="72">
         <v>2019</v>
       </c>
-      <c r="U4" s="65">
+      <c r="U4" s="72">
         <v>2020</v>
       </c>
-      <c r="V4" s="65">
+      <c r="V4" s="72">
         <v>2021</v>
       </c>
-      <c r="W4" s="65">
+      <c r="W4" s="72">
         <v>2022</v>
       </c>
-      <c r="X4" s="65">
+      <c r="X4" s="72">
         <v>2023</v>
       </c>
-      <c r="Y4" s="65">
+      <c r="Y4" s="72">
         <v>2024</v>
       </c>
-      <c r="Z4" s="69">
+      <c r="Z4" s="64">
         <v>2025</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="AA5" s="11"/>
+      <c r="AA4" s="64">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36" ht="15" customHeight="1">
+      <c r="A5" s="69"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="65"/>
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="11"/>
       <c r="AG5" s="11"/>
       <c r="AH5" s="11"/>
       <c r="AI5" s="11"/>
-    </row>
-    <row r="6" spans="1:35" ht="15" customHeight="1">
+      <c r="AJ5" s="11"/>
+    </row>
+    <row r="6" spans="1:36" ht="15" customHeight="1">
       <c r="A6" s="12">
         <v>0</v>
       </c>
-      <c r="B6" s="52" t="s">
-        <v>36</v>
+      <c r="B6" s="50" t="s">
+        <v>33</v>
       </c>
       <c r="C6" s="13">
         <v>3.6</v>
       </c>
       <c r="D6" s="13">
         <v>3.6</v>
       </c>
       <c r="E6" s="13">
         <v>3.5</v>
       </c>
       <c r="F6" s="13">
         <v>3.5</v>
       </c>
       <c r="G6" s="13">
         <v>3.4</v>
       </c>
       <c r="H6" s="14">
         <v>3.4</v>
       </c>
       <c r="I6" s="15">
         <v>3.4</v>
       </c>
       <c r="J6" s="15">
         <v>3.4</v>
       </c>
@@ -1553,115 +1566,121 @@
       </c>
       <c r="S6" s="18">
         <v>3.4</v>
       </c>
       <c r="T6" s="19">
         <v>3.4</v>
       </c>
       <c r="U6" s="19">
         <v>3.4</v>
       </c>
       <c r="V6" s="19">
         <v>3.4</v>
       </c>
       <c r="W6" s="19">
         <v>3.4</v>
       </c>
       <c r="X6" s="20">
         <v>3.4</v>
       </c>
       <c r="Y6" s="21">
         <v>3.3</v>
       </c>
       <c r="Z6" s="16">
         <v>3.3</v>
       </c>
-      <c r="AA6" s="22"/>
+      <c r="AA6" s="16">
+        <v>3.2</v>
+      </c>
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
-    </row>
-    <row r="7" spans="1:35" ht="15" customHeight="1">
+      <c r="AJ6" s="22"/>
+    </row>
+    <row r="7" spans="1:36" ht="15" customHeight="1">
       <c r="A7" s="12">
         <v>100000000</v>
       </c>
-      <c r="B7" s="53" t="s">
-        <v>37</v>
+      <c r="B7" s="51" t="s">
+        <v>34</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="26"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="19">
         <v>3.2</v>
       </c>
       <c r="X7" s="20">
         <v>3.2</v>
       </c>
       <c r="Y7" s="21">
         <v>3.2</v>
       </c>
       <c r="Z7" s="16">
         <v>3.1</v>
       </c>
-      <c r="AA7" s="22"/>
+      <c r="AA7" s="16">
+        <v>3.2</v>
+      </c>
       <c r="AB7" s="22"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
-    </row>
-    <row r="8" spans="1:35" ht="15" customHeight="1">
+      <c r="AJ7" s="22"/>
+    </row>
+    <row r="8" spans="1:36" ht="15" customHeight="1">
       <c r="A8" s="12">
         <v>110000000</v>
       </c>
-      <c r="B8" s="53" t="s">
-        <v>38</v>
+      <c r="B8" s="51" t="s">
+        <v>35</v>
       </c>
       <c r="C8" s="13">
         <v>3.3</v>
       </c>
       <c r="D8" s="13">
         <v>3.2</v>
       </c>
       <c r="E8" s="13">
         <v>3.2</v>
       </c>
       <c r="F8" s="13">
         <v>3.2</v>
       </c>
       <c r="G8" s="13">
         <v>3.1</v>
       </c>
       <c r="H8" s="14">
         <v>3</v>
       </c>
       <c r="I8" s="27">
         <v>3</v>
       </c>
       <c r="J8" s="27">
         <v>3</v>
       </c>
@@ -1691,66 +1710,69 @@
       </c>
       <c r="S8" s="18">
         <v>3.1</v>
       </c>
       <c r="T8" s="19">
         <v>3</v>
       </c>
       <c r="U8" s="19">
         <v>2.9</v>
       </c>
       <c r="V8" s="19">
         <v>2.9</v>
       </c>
       <c r="W8" s="19">
         <v>2.9</v>
       </c>
       <c r="X8" s="20">
         <v>2.9</v>
       </c>
       <c r="Y8" s="21">
         <v>2.9</v>
       </c>
       <c r="Z8" s="16">
         <v>2.9</v>
       </c>
-      <c r="AA8" s="22"/>
+      <c r="AA8" s="16">
+        <v>2.7</v>
+      </c>
       <c r="AB8" s="22"/>
       <c r="AC8" s="22"/>
       <c r="AD8" s="22"/>
       <c r="AE8" s="22"/>
       <c r="AF8" s="22"/>
       <c r="AG8" s="22"/>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
-    </row>
-    <row r="9" spans="1:35" ht="15" customHeight="1">
+      <c r="AJ8" s="22"/>
+    </row>
+    <row r="9" spans="1:36" ht="15" customHeight="1">
       <c r="A9" s="12">
         <v>150000000</v>
       </c>
-      <c r="B9" s="53" t="s">
-        <v>39</v>
+      <c r="B9" s="51" t="s">
+        <v>36</v>
       </c>
       <c r="C9" s="13">
         <v>3.7</v>
       </c>
       <c r="D9" s="13">
         <v>3.6</v>
       </c>
       <c r="E9" s="13">
         <v>3.6</v>
       </c>
       <c r="F9" s="13">
         <v>3.6</v>
       </c>
       <c r="G9" s="13">
         <v>3.6</v>
       </c>
       <c r="H9" s="14">
         <v>3.5</v>
       </c>
       <c r="I9" s="27">
         <v>3.7</v>
       </c>
       <c r="J9" s="27">
         <v>3.7</v>
       </c>
@@ -1780,66 +1802,69 @@
       </c>
       <c r="S9" s="18">
         <v>3.7</v>
       </c>
       <c r="T9" s="19">
         <v>3.5</v>
       </c>
       <c r="U9" s="19">
         <v>3.6</v>
       </c>
       <c r="V9" s="19">
         <v>3.7</v>
       </c>
       <c r="W9" s="19">
         <v>3.7</v>
       </c>
       <c r="X9" s="20">
         <v>3.7</v>
       </c>
       <c r="Y9" s="21">
         <v>3.9</v>
       </c>
       <c r="Z9" s="16">
         <v>3.8</v>
       </c>
-      <c r="AA9" s="22"/>
+      <c r="AA9" s="16">
+        <v>3.6</v>
+      </c>
       <c r="AB9" s="22"/>
       <c r="AC9" s="22"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="22"/>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
-    </row>
-    <row r="10" spans="1:35" ht="15" customHeight="1">
+      <c r="AJ9" s="22"/>
+    </row>
+    <row r="10" spans="1:36" ht="15" customHeight="1">
       <c r="A10" s="12">
         <v>190000000</v>
       </c>
-      <c r="B10" s="53" t="s">
-        <v>40</v>
+      <c r="B10" s="51" t="s">
+        <v>37</v>
       </c>
       <c r="C10" s="13">
         <v>4.2</v>
       </c>
       <c r="D10" s="13">
         <v>4</v>
       </c>
       <c r="E10" s="13">
         <v>3.9</v>
       </c>
       <c r="F10" s="13">
         <v>3.8</v>
       </c>
       <c r="G10" s="13">
         <v>3.8</v>
       </c>
       <c r="H10" s="14">
         <v>3.7</v>
       </c>
       <c r="I10" s="27">
         <v>3.9</v>
       </c>
       <c r="J10" s="27">
         <v>3.9</v>
       </c>
@@ -1869,66 +1894,69 @@
       </c>
       <c r="S10" s="18">
         <v>3.7</v>
       </c>
       <c r="T10" s="19">
         <v>3.5</v>
       </c>
       <c r="U10" s="19">
         <v>3.4</v>
       </c>
       <c r="V10" s="19">
         <v>3.4</v>
       </c>
       <c r="W10" s="19">
         <v>3.6</v>
       </c>
       <c r="X10" s="20">
         <v>3.8</v>
       </c>
       <c r="Y10" s="21">
         <v>3.7</v>
       </c>
       <c r="Z10" s="16">
         <v>3.6</v>
       </c>
-      <c r="AA10" s="29"/>
+      <c r="AA10" s="16">
+        <v>3.4</v>
+      </c>
       <c r="AB10" s="29"/>
       <c r="AC10" s="29"/>
       <c r="AD10" s="29"/>
       <c r="AE10" s="29"/>
       <c r="AF10" s="29"/>
       <c r="AG10" s="29"/>
       <c r="AH10" s="29"/>
       <c r="AI10" s="29"/>
-    </row>
-    <row r="11" spans="1:35" ht="15" customHeight="1">
+      <c r="AJ10" s="29"/>
+    </row>
+    <row r="11" spans="1:36" ht="15" customHeight="1">
       <c r="A11" s="12">
         <v>230000000</v>
       </c>
-      <c r="B11" s="53" t="s">
-        <v>41</v>
+      <c r="B11" s="51" t="s">
+        <v>38</v>
       </c>
       <c r="C11" s="13">
         <v>4.8</v>
       </c>
       <c r="D11" s="13">
         <v>4.8</v>
       </c>
       <c r="E11" s="13">
         <v>4.7</v>
       </c>
       <c r="F11" s="13">
         <v>4.7</v>
       </c>
       <c r="G11" s="13">
         <v>4.7</v>
       </c>
       <c r="H11" s="14">
         <v>4.7</v>
       </c>
       <c r="I11" s="27">
         <v>4.9000000000000004</v>
       </c>
       <c r="J11" s="27">
         <v>4.9000000000000004</v>
       </c>
@@ -1958,57 +1986,60 @@
       </c>
       <c r="S11" s="18">
         <v>4.3</v>
       </c>
       <c r="T11" s="19">
         <v>4.5</v>
       </c>
       <c r="U11" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="V11" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="W11" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="X11" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="Y11" s="21">
         <v>4.3</v>
       </c>
       <c r="Z11" s="16">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:35" ht="15" customHeight="1">
+      <c r="AA11" s="16">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" ht="15" customHeight="1">
       <c r="A12" s="12">
         <v>270000000</v>
       </c>
-      <c r="B12" s="53" t="s">
-        <v>42</v>
+      <c r="B12" s="51" t="s">
+        <v>39</v>
       </c>
       <c r="C12" s="13">
         <v>3.7</v>
       </c>
       <c r="D12" s="13">
         <v>3.6</v>
       </c>
       <c r="E12" s="13">
         <v>3.4</v>
       </c>
       <c r="F12" s="13">
         <v>3.5</v>
       </c>
       <c r="G12" s="13">
         <v>3.5</v>
       </c>
       <c r="H12" s="14">
         <v>3.4</v>
       </c>
       <c r="I12" s="27">
         <v>3.6</v>
       </c>
       <c r="J12" s="27">
         <v>3.6</v>
       </c>
@@ -2038,57 +2069,60 @@
       </c>
       <c r="S12" s="18">
         <v>3.5</v>
       </c>
       <c r="T12" s="19">
         <v>3.5</v>
       </c>
       <c r="U12" s="19">
         <v>3.4</v>
       </c>
       <c r="V12" s="19">
         <v>3.5</v>
       </c>
       <c r="W12" s="19">
         <v>3.6</v>
       </c>
       <c r="X12" s="20">
         <v>3.6</v>
       </c>
       <c r="Y12" s="21">
         <v>3.5</v>
       </c>
       <c r="Z12" s="16">
         <v>3.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:35" ht="15" customHeight="1">
+      <c r="AA12" s="16">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" ht="15" customHeight="1">
       <c r="A13" s="12">
         <v>310000000</v>
       </c>
-      <c r="B13" s="53" t="s">
-        <v>43</v>
+      <c r="B13" s="51" t="s">
+        <v>40</v>
       </c>
       <c r="C13" s="13">
         <v>4.3</v>
       </c>
       <c r="D13" s="13">
         <v>4.2</v>
       </c>
       <c r="E13" s="13">
         <v>4.0999999999999996</v>
       </c>
       <c r="F13" s="13">
         <v>4</v>
       </c>
       <c r="G13" s="13">
         <v>4</v>
       </c>
       <c r="H13" s="14">
         <v>4</v>
       </c>
       <c r="I13" s="27">
         <v>4</v>
       </c>
       <c r="J13" s="27">
         <v>4</v>
       </c>
@@ -2118,97 +2152,103 @@
       </c>
       <c r="S13" s="18">
         <v>3.9</v>
       </c>
       <c r="T13" s="19">
         <v>3.7</v>
       </c>
       <c r="U13" s="19">
         <v>3.8</v>
       </c>
       <c r="V13" s="19">
         <v>3.9</v>
       </c>
       <c r="W13" s="19">
         <v>4</v>
       </c>
       <c r="X13" s="20">
         <v>3.9</v>
       </c>
       <c r="Y13" s="21">
         <v>3.8</v>
       </c>
       <c r="Z13" s="16">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="14" spans="1:35" ht="15" customHeight="1">
+      <c r="AA13" s="16">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" ht="15" customHeight="1">
       <c r="A14" s="12">
         <v>330000000</v>
       </c>
-      <c r="B14" s="54" t="s">
-        <v>44</v>
+      <c r="B14" s="52" t="s">
+        <v>41</v>
       </c>
       <c r="C14" s="24"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="30"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="19">
         <v>3.6</v>
       </c>
       <c r="X14" s="20">
         <v>3.7</v>
       </c>
       <c r="Y14" s="21">
         <v>3.5</v>
       </c>
       <c r="Z14" s="16">
         <v>3.4</v>
       </c>
-    </row>
-    <row r="15" spans="1:35" ht="15" customHeight="1">
+      <c r="AA14" s="16">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" ht="15" customHeight="1">
       <c r="A15" s="12">
         <v>350000000</v>
       </c>
-      <c r="B15" s="53" t="s">
-        <v>45</v>
+      <c r="B15" s="51" t="s">
+        <v>42</v>
       </c>
       <c r="C15" s="13">
         <v>3.2</v>
       </c>
       <c r="D15" s="13">
         <v>3.2</v>
       </c>
       <c r="E15" s="13">
         <v>3.2</v>
       </c>
       <c r="F15" s="13">
         <v>3.2</v>
       </c>
       <c r="G15" s="13">
         <v>3.1</v>
       </c>
       <c r="H15" s="14">
         <v>3</v>
       </c>
       <c r="I15" s="27">
         <v>3.1</v>
       </c>
       <c r="J15" s="27">
         <v>3.1</v>
       </c>
@@ -2238,57 +2278,60 @@
       </c>
       <c r="S15" s="18">
         <v>3.1</v>
       </c>
       <c r="T15" s="19">
         <v>3.1</v>
       </c>
       <c r="U15" s="19">
         <v>3.1</v>
       </c>
       <c r="V15" s="19">
         <v>3.1</v>
       </c>
       <c r="W15" s="19">
         <v>3.1</v>
       </c>
       <c r="X15" s="20">
         <v>3</v>
       </c>
       <c r="Y15" s="21">
         <v>2.9</v>
       </c>
       <c r="Z15" s="16">
         <v>2.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:35" ht="15" customHeight="1">
+      <c r="AA15" s="16">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" ht="15" customHeight="1">
       <c r="A16" s="12">
         <v>390000000</v>
       </c>
-      <c r="B16" s="53" t="s">
-        <v>46</v>
+      <c r="B16" s="51" t="s">
+        <v>43</v>
       </c>
       <c r="C16" s="13">
         <v>3.1</v>
       </c>
       <c r="D16" s="13">
         <v>3.1</v>
       </c>
       <c r="E16" s="13">
         <v>3.1</v>
       </c>
       <c r="F16" s="13">
         <v>3.1</v>
       </c>
       <c r="G16" s="13">
         <v>3</v>
       </c>
       <c r="H16" s="14">
         <v>3</v>
       </c>
       <c r="I16" s="27">
         <v>2.8</v>
       </c>
       <c r="J16" s="27">
         <v>2.8</v>
       </c>
@@ -2318,57 +2361,60 @@
       </c>
       <c r="S16" s="18">
         <v>2.9</v>
       </c>
       <c r="T16" s="19">
         <v>2.9</v>
       </c>
       <c r="U16" s="19">
         <v>2.7</v>
       </c>
       <c r="V16" s="19">
         <v>2.6</v>
       </c>
       <c r="W16" s="19">
         <v>2.6</v>
       </c>
       <c r="X16" s="20">
         <v>2.6</v>
       </c>
       <c r="Y16" s="21">
         <v>2.6</v>
       </c>
       <c r="Z16" s="16">
         <v>2.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" ht="15" customHeight="1">
+      <c r="AA16" s="16">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1">
       <c r="A17" s="12">
         <v>430000000</v>
       </c>
-      <c r="B17" s="53" t="s">
-        <v>47</v>
+      <c r="B17" s="51" t="s">
+        <v>44</v>
       </c>
       <c r="C17" s="13">
         <v>5</v>
       </c>
       <c r="D17" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="E17" s="13">
         <v>4.8</v>
       </c>
       <c r="F17" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="G17" s="13">
         <v>4.8</v>
       </c>
       <c r="H17" s="14">
         <v>4.8</v>
       </c>
       <c r="I17" s="27">
         <v>4.9000000000000004</v>
       </c>
       <c r="J17" s="27">
         <v>4.9000000000000004</v>
       </c>
@@ -2398,57 +2444,60 @@
       </c>
       <c r="S17" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="T17" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="U17" s="7">
         <v>4.8</v>
       </c>
       <c r="V17" s="19">
         <v>4.8</v>
       </c>
       <c r="W17" s="19">
         <v>4.8</v>
       </c>
       <c r="X17" s="20">
         <v>4.8</v>
       </c>
       <c r="Y17" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z17" s="16">
         <v>4.7</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" ht="15" customHeight="1">
+      <c r="AA17" s="16">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1">
       <c r="A18" s="12">
         <v>470000000</v>
       </c>
-      <c r="B18" s="53" t="s">
-        <v>48</v>
+      <c r="B18" s="51" t="s">
+        <v>45</v>
       </c>
       <c r="C18" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="D18" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="E18" s="13">
         <v>4.3</v>
       </c>
       <c r="F18" s="13">
         <v>4.3</v>
       </c>
       <c r="G18" s="13">
         <v>4.0999999999999996</v>
       </c>
       <c r="H18" s="14">
         <v>4</v>
       </c>
       <c r="I18" s="27">
         <v>4</v>
       </c>
       <c r="J18" s="27">
         <v>4</v>
       </c>
@@ -2478,57 +2527,60 @@
       </c>
       <c r="S18" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="T18" s="19">
         <v>4.3</v>
       </c>
       <c r="U18" s="19">
         <v>4.2</v>
       </c>
       <c r="V18" s="19">
         <v>4.3</v>
       </c>
       <c r="W18" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="X18" s="20">
         <v>4.2</v>
       </c>
       <c r="Y18" s="21">
         <v>4.2</v>
       </c>
       <c r="Z18" s="16">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" ht="15" customHeight="1">
+      <c r="AA18" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1">
       <c r="A19" s="12">
         <v>510000000</v>
       </c>
-      <c r="B19" s="55" t="s">
-        <v>57</v>
+      <c r="B19" s="53" t="s">
+        <v>54</v>
       </c>
       <c r="C19" s="13">
         <v>5</v>
       </c>
       <c r="D19" s="13">
         <v>4.8</v>
       </c>
       <c r="E19" s="13">
         <v>4.7</v>
       </c>
       <c r="F19" s="13">
         <v>4.7</v>
       </c>
       <c r="G19" s="13">
         <v>4.2</v>
       </c>
       <c r="H19" s="14">
         <v>4.2</v>
       </c>
       <c r="I19" s="27">
         <v>4.3</v>
       </c>
       <c r="J19" s="27">
         <v>4.3</v>
       </c>
@@ -2542,57 +2594,58 @@
         <v>4.5</v>
       </c>
       <c r="N19" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="O19" s="16">
         <v>4.3</v>
       </c>
       <c r="P19" s="16">
         <v>4.3</v>
       </c>
       <c r="Q19" s="16">
         <v>4.2</v>
       </c>
       <c r="R19" s="16">
         <v>4.3</v>
       </c>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="31"/>
       <c r="X19" s="20"/>
       <c r="Y19" s="32"/>
       <c r="Z19" s="32"/>
-    </row>
-    <row r="20" spans="1:26" ht="15" customHeight="1">
+      <c r="AA19" s="32"/>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1">
       <c r="A20" s="12">
         <v>550000000</v>
       </c>
-      <c r="B20" s="53" t="s">
-        <v>49</v>
+      <c r="B20" s="51" t="s">
+        <v>46</v>
       </c>
       <c r="C20" s="13">
         <v>3.1</v>
       </c>
       <c r="D20" s="13">
         <v>3.1</v>
       </c>
       <c r="E20" s="13">
         <v>3.1</v>
       </c>
       <c r="F20" s="13">
         <v>3</v>
       </c>
       <c r="G20" s="13">
         <v>3</v>
       </c>
       <c r="H20" s="14">
         <v>3.1</v>
       </c>
       <c r="I20" s="27">
         <v>3.1</v>
       </c>
       <c r="J20" s="27">
         <v>3.1</v>
       </c>
@@ -2622,57 +2675,60 @@
       </c>
       <c r="S20" s="18">
         <v>2.9</v>
       </c>
       <c r="T20" s="19">
         <v>3.1</v>
       </c>
       <c r="U20" s="19">
         <v>3.1</v>
       </c>
       <c r="V20" s="19">
         <v>3.2</v>
       </c>
       <c r="W20" s="19">
         <v>3.2</v>
       </c>
       <c r="X20" s="20">
         <v>3.1</v>
       </c>
       <c r="Y20" s="21">
         <v>3</v>
       </c>
       <c r="Z20" s="16">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" ht="15" customHeight="1">
+      <c r="AA20" s="16">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1">
       <c r="A21" s="12">
         <v>590000000</v>
       </c>
-      <c r="B21" s="53" t="s">
-        <v>50</v>
+      <c r="B21" s="51" t="s">
+        <v>47</v>
       </c>
       <c r="C21" s="13">
         <v>3</v>
       </c>
       <c r="D21" s="13">
         <v>3</v>
       </c>
       <c r="E21" s="13">
         <v>2.9</v>
       </c>
       <c r="F21" s="13">
         <v>2.9</v>
       </c>
       <c r="G21" s="13">
         <v>2.9</v>
       </c>
       <c r="H21" s="14">
         <v>2.8</v>
       </c>
       <c r="I21" s="27">
         <v>2.8</v>
       </c>
       <c r="J21" s="27">
         <v>2.8</v>
       </c>
@@ -2702,145 +2758,154 @@
       </c>
       <c r="S21" s="18">
         <v>2.7</v>
       </c>
       <c r="T21" s="19">
         <v>2.8</v>
       </c>
       <c r="U21" s="19">
         <v>2.7</v>
       </c>
       <c r="V21" s="19">
         <v>2.7</v>
       </c>
       <c r="W21" s="19">
         <v>2.6</v>
       </c>
       <c r="X21" s="20">
         <v>2.6</v>
       </c>
       <c r="Y21" s="21">
         <v>2.5</v>
       </c>
       <c r="Z21" s="16">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" ht="15" customHeight="1">
+      <c r="AA21" s="16">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1">
       <c r="A22" s="12">
         <v>610000000</v>
       </c>
-      <c r="B22" s="53" t="s">
-        <v>51</v>
+      <c r="B22" s="51" t="s">
+        <v>48</v>
       </c>
       <c r="C22" s="24"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="30"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="18">
         <v>4.8</v>
       </c>
       <c r="T22" s="19">
         <v>5</v>
       </c>
       <c r="U22" s="19">
         <v>5.0999999999999996</v>
       </c>
       <c r="V22" s="19">
         <v>5.2</v>
       </c>
       <c r="W22" s="19">
         <v>5.0999999999999996</v>
       </c>
       <c r="X22" s="20">
         <v>5.2</v>
       </c>
       <c r="Y22" s="21">
         <v>5.3</v>
       </c>
       <c r="Z22" s="16">
         <v>5.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" ht="15" customHeight="1">
+      <c r="AA22" s="16">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1">
       <c r="A23" s="12">
         <v>620000000</v>
       </c>
-      <c r="B23" s="56" t="s">
-        <v>52</v>
+      <c r="B23" s="54" t="s">
+        <v>49</v>
       </c>
       <c r="C23" s="24"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="33"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="19">
         <v>3.7</v>
       </c>
       <c r="X23" s="20">
         <v>3.9</v>
       </c>
       <c r="Y23" s="21">
         <v>3.8</v>
       </c>
       <c r="Z23" s="16">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" ht="15" customHeight="1">
+      <c r="AA23" s="16">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1">
       <c r="A24" s="12">
         <v>630000000</v>
       </c>
-      <c r="B24" s="53" t="s">
-        <v>53</v>
+      <c r="B24" s="51" t="s">
+        <v>50</v>
       </c>
       <c r="C24" s="13">
         <v>3.1</v>
       </c>
       <c r="D24" s="13">
         <v>3.1</v>
       </c>
       <c r="E24" s="13">
         <v>3.1</v>
       </c>
       <c r="F24" s="13">
         <v>3.1</v>
       </c>
       <c r="G24" s="13">
         <v>3</v>
       </c>
       <c r="H24" s="14">
         <v>3</v>
       </c>
       <c r="I24" s="27">
         <v>3</v>
       </c>
       <c r="J24" s="27">
         <v>3</v>
       </c>
@@ -2870,57 +2935,60 @@
       </c>
       <c r="S24" s="18">
         <v>2.8</v>
       </c>
       <c r="T24" s="19">
         <v>2.7</v>
       </c>
       <c r="U24" s="7">
         <v>2.7</v>
       </c>
       <c r="V24" s="19">
         <v>2.6</v>
       </c>
       <c r="W24" s="19">
         <v>2.5</v>
       </c>
       <c r="X24" s="20">
         <v>2.5</v>
       </c>
       <c r="Y24" s="21">
         <v>2.4</v>
       </c>
       <c r="Z24" s="16">
         <v>2.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" ht="15" customHeight="1">
+      <c r="AA24" s="16">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1">
       <c r="A25" s="12">
         <v>710000000</v>
       </c>
-      <c r="B25" s="53" t="s">
-        <v>54</v>
+      <c r="B25" s="51" t="s">
+        <v>51</v>
       </c>
       <c r="C25" s="13">
         <v>3.2</v>
       </c>
       <c r="D25" s="13">
         <v>3.3</v>
       </c>
       <c r="E25" s="13">
         <v>3.2</v>
       </c>
       <c r="F25" s="13">
         <v>3.2</v>
       </c>
       <c r="G25" s="13">
         <v>3.1</v>
       </c>
       <c r="H25" s="14">
         <v>3</v>
       </c>
       <c r="I25" s="27">
         <v>3</v>
       </c>
       <c r="J25" s="27">
         <v>3</v>
       </c>
@@ -2950,57 +3018,60 @@
       </c>
       <c r="S25" s="18">
         <v>3.4</v>
       </c>
       <c r="T25" s="19">
         <v>3.3</v>
       </c>
       <c r="U25" s="19">
         <v>3.2</v>
       </c>
       <c r="V25" s="19">
         <v>3.1</v>
       </c>
       <c r="W25" s="19">
         <v>3</v>
       </c>
       <c r="X25" s="20">
         <v>3</v>
       </c>
       <c r="Y25" s="21">
         <v>3</v>
       </c>
       <c r="Z25" s="16">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15" customHeight="1">
+      <c r="AA25" s="16">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1">
       <c r="A26" s="12">
         <v>750000000</v>
       </c>
-      <c r="B26" s="53" t="s">
-        <v>55</v>
+      <c r="B26" s="51" t="s">
+        <v>52</v>
       </c>
       <c r="C26" s="13">
         <v>2.8</v>
       </c>
       <c r="D26" s="13">
         <v>2.8</v>
       </c>
       <c r="E26" s="13">
         <v>2.8</v>
       </c>
       <c r="F26" s="13">
         <v>2.7</v>
       </c>
       <c r="G26" s="13">
         <v>2.7</v>
       </c>
       <c r="H26" s="14">
         <v>2.7</v>
       </c>
       <c r="I26" s="27">
         <v>3</v>
       </c>
       <c r="J26" s="27">
         <v>3</v>
       </c>
@@ -3030,698 +3101,728 @@
       </c>
       <c r="S26" s="18">
         <v>2.7</v>
       </c>
       <c r="T26" s="19">
         <v>2.7</v>
       </c>
       <c r="U26" s="19">
         <v>2.9</v>
       </c>
       <c r="V26" s="19">
         <v>3</v>
       </c>
       <c r="W26" s="19">
         <v>2.9</v>
       </c>
       <c r="X26" s="20">
         <v>2.7</v>
       </c>
       <c r="Y26" s="21">
         <v>2.6</v>
       </c>
       <c r="Z26" s="16">
         <v>2.6</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" ht="15" customHeight="1">
+      <c r="AA26" s="16">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1">
       <c r="A27" s="12">
         <v>790000000</v>
       </c>
-      <c r="B27" s="57" t="s">
-        <v>56</v>
+      <c r="B27" s="55" t="s">
+        <v>53</v>
       </c>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="35"/>
       <c r="O27" s="35"/>
       <c r="P27" s="35"/>
       <c r="Q27" s="35"/>
       <c r="R27" s="35"/>
       <c r="S27" s="36">
         <v>3.1</v>
       </c>
       <c r="T27" s="37">
         <v>3.4</v>
       </c>
       <c r="U27" s="37">
         <v>3.5</v>
       </c>
       <c r="V27" s="37">
         <v>3.6</v>
       </c>
       <c r="W27" s="37">
         <v>3.5</v>
       </c>
       <c r="X27" s="38">
         <v>3.5</v>
       </c>
       <c r="Y27" s="39">
         <v>3.5</v>
       </c>
       <c r="Z27" s="40">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA27" s="40">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
       <c r="N30" s="41"/>
       <c r="O30" s="41"/>
       <c r="P30" s="41"/>
       <c r="Q30" s="41"/>
       <c r="R30" s="41"/>
       <c r="S30" s="41"/>
       <c r="T30" s="41"/>
       <c r="U30" s="41"/>
       <c r="V30" s="41"/>
       <c r="W30" s="41"/>
       <c r="X30" s="41"/>
       <c r="Y30" s="41"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="Z30" s="41"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="C31" s="41"/>
       <c r="D31" s="41"/>
       <c r="E31" s="41"/>
       <c r="F31" s="41"/>
       <c r="G31" s="41"/>
       <c r="H31" s="41"/>
       <c r="I31" s="41"/>
       <c r="J31" s="41"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
       <c r="M31" s="41"/>
       <c r="N31" s="41"/>
       <c r="O31" s="41"/>
       <c r="P31" s="41"/>
       <c r="Q31" s="41"/>
       <c r="R31" s="41"/>
       <c r="S31" s="41"/>
       <c r="T31" s="41"/>
       <c r="U31" s="41"/>
       <c r="V31" s="41"/>
       <c r="W31" s="41"/>
       <c r="X31" s="41"/>
       <c r="Y31" s="41"/>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="Z31" s="41"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="41"/>
       <c r="J32" s="41"/>
       <c r="K32" s="41"/>
       <c r="L32" s="41"/>
       <c r="M32" s="41"/>
       <c r="N32" s="41"/>
       <c r="O32" s="41"/>
       <c r="P32" s="41"/>
       <c r="Q32" s="41"/>
       <c r="R32" s="41"/>
       <c r="S32" s="41"/>
       <c r="T32" s="41"/>
       <c r="U32" s="41"/>
       <c r="V32" s="41"/>
       <c r="W32" s="41"/>
       <c r="X32" s="41"/>
       <c r="Y32" s="41"/>
-    </row>
-    <row r="33" spans="3:25">
+      <c r="Z32" s="41"/>
+    </row>
+    <row r="33" spans="3:26">
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
       <c r="E33" s="41"/>
       <c r="F33" s="41"/>
       <c r="G33" s="41"/>
       <c r="H33" s="41"/>
       <c r="I33" s="41"/>
       <c r="J33" s="41"/>
       <c r="K33" s="41"/>
       <c r="L33" s="41"/>
       <c r="M33" s="41"/>
       <c r="N33" s="41"/>
       <c r="O33" s="41"/>
       <c r="P33" s="41"/>
       <c r="Q33" s="41"/>
       <c r="R33" s="41"/>
       <c r="S33" s="41"/>
       <c r="T33" s="41"/>
       <c r="U33" s="41"/>
       <c r="V33" s="41"/>
       <c r="W33" s="41"/>
       <c r="X33" s="41"/>
       <c r="Y33" s="41"/>
-    </row>
-    <row r="34" spans="3:25">
+      <c r="Z33" s="41"/>
+    </row>
+    <row r="34" spans="3:26">
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="41"/>
       <c r="J34" s="41"/>
       <c r="K34" s="41"/>
       <c r="L34" s="41"/>
       <c r="M34" s="41"/>
       <c r="N34" s="41"/>
       <c r="O34" s="41"/>
       <c r="P34" s="41"/>
       <c r="Q34" s="41"/>
       <c r="R34" s="41"/>
       <c r="S34" s="41"/>
       <c r="T34" s="41"/>
       <c r="U34" s="41"/>
       <c r="V34" s="41"/>
       <c r="W34" s="41"/>
       <c r="X34" s="41"/>
       <c r="Y34" s="41"/>
-    </row>
-    <row r="35" spans="3:25">
+      <c r="Z34" s="41"/>
+    </row>
+    <row r="35" spans="3:26">
       <c r="C35" s="41"/>
       <c r="D35" s="41"/>
       <c r="E35" s="41"/>
       <c r="F35" s="41"/>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
       <c r="J35" s="41"/>
       <c r="K35" s="41"/>
       <c r="L35" s="41"/>
       <c r="M35" s="41"/>
       <c r="N35" s="41"/>
       <c r="O35" s="41"/>
       <c r="P35" s="41"/>
       <c r="Q35" s="41"/>
       <c r="R35" s="41"/>
       <c r="S35" s="41"/>
       <c r="T35" s="41"/>
       <c r="U35" s="41"/>
       <c r="V35" s="41"/>
       <c r="W35" s="41"/>
       <c r="X35" s="41"/>
       <c r="Y35" s="41"/>
-    </row>
-    <row r="36" spans="3:25">
+      <c r="Z35" s="41"/>
+    </row>
+    <row r="36" spans="3:26">
       <c r="C36" s="41"/>
       <c r="D36" s="41"/>
       <c r="E36" s="41"/>
       <c r="F36" s="41"/>
       <c r="G36" s="41"/>
       <c r="H36" s="41"/>
       <c r="I36" s="41"/>
       <c r="J36" s="41"/>
       <c r="K36" s="41"/>
       <c r="L36" s="41"/>
       <c r="M36" s="41"/>
       <c r="N36" s="41"/>
       <c r="O36" s="41"/>
       <c r="P36" s="41"/>
       <c r="Q36" s="41"/>
       <c r="R36" s="41"/>
       <c r="S36" s="41"/>
       <c r="T36" s="41"/>
       <c r="U36" s="41"/>
       <c r="V36" s="41"/>
       <c r="W36" s="41"/>
       <c r="X36" s="41"/>
       <c r="Y36" s="41"/>
-    </row>
-    <row r="37" spans="3:25">
+      <c r="Z36" s="41"/>
+    </row>
+    <row r="37" spans="3:26">
       <c r="C37" s="41"/>
       <c r="D37" s="41"/>
       <c r="E37" s="41"/>
       <c r="F37" s="41"/>
       <c r="G37" s="41"/>
       <c r="H37" s="41"/>
       <c r="I37" s="41"/>
       <c r="J37" s="41"/>
       <c r="K37" s="41"/>
       <c r="L37" s="41"/>
       <c r="M37" s="41"/>
       <c r="N37" s="41"/>
       <c r="O37" s="41"/>
       <c r="P37" s="41"/>
       <c r="Q37" s="41"/>
       <c r="R37" s="41"/>
       <c r="S37" s="41"/>
       <c r="T37" s="41"/>
       <c r="U37" s="41"/>
       <c r="V37" s="41"/>
       <c r="W37" s="41"/>
       <c r="X37" s="41"/>
       <c r="Y37" s="41"/>
-    </row>
-    <row r="38" spans="3:25">
+      <c r="Z37" s="41"/>
+    </row>
+    <row r="38" spans="3:26">
       <c r="C38" s="41"/>
       <c r="D38" s="41"/>
       <c r="E38" s="41"/>
       <c r="F38" s="41"/>
       <c r="G38" s="41"/>
       <c r="H38" s="41"/>
       <c r="I38" s="41"/>
       <c r="J38" s="41"/>
       <c r="K38" s="41"/>
       <c r="L38" s="41"/>
       <c r="M38" s="41"/>
       <c r="N38" s="41"/>
       <c r="O38" s="41"/>
       <c r="P38" s="41"/>
       <c r="Q38" s="41"/>
       <c r="R38" s="41"/>
       <c r="S38" s="41"/>
       <c r="T38" s="41"/>
       <c r="U38" s="41"/>
       <c r="V38" s="41"/>
       <c r="W38" s="41"/>
       <c r="X38" s="41"/>
       <c r="Y38" s="41"/>
-    </row>
-    <row r="39" spans="3:25">
+      <c r="Z38" s="41"/>
+    </row>
+    <row r="39" spans="3:26">
       <c r="C39" s="41"/>
       <c r="D39" s="41"/>
       <c r="E39" s="41"/>
       <c r="F39" s="41"/>
       <c r="G39" s="41"/>
       <c r="H39" s="41"/>
       <c r="I39" s="41"/>
       <c r="J39" s="41"/>
       <c r="K39" s="41"/>
       <c r="L39" s="41"/>
       <c r="M39" s="41"/>
       <c r="N39" s="41"/>
       <c r="O39" s="41"/>
       <c r="P39" s="41"/>
       <c r="Q39" s="41"/>
       <c r="R39" s="41"/>
       <c r="S39" s="41"/>
       <c r="T39" s="41"/>
       <c r="U39" s="41"/>
       <c r="V39" s="41"/>
       <c r="W39" s="41"/>
       <c r="X39" s="41"/>
       <c r="Y39" s="41"/>
-    </row>
-    <row r="40" spans="3:25">
+      <c r="Z39" s="41"/>
+    </row>
+    <row r="40" spans="3:26">
       <c r="C40" s="41"/>
       <c r="D40" s="41"/>
       <c r="E40" s="41"/>
       <c r="F40" s="41"/>
       <c r="G40" s="41"/>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="41"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="41"/>
       <c r="N40" s="41"/>
       <c r="O40" s="41"/>
       <c r="P40" s="41"/>
       <c r="Q40" s="41"/>
       <c r="R40" s="41"/>
       <c r="S40" s="41"/>
       <c r="T40" s="41"/>
       <c r="U40" s="41"/>
       <c r="V40" s="41"/>
       <c r="W40" s="41"/>
       <c r="X40" s="41"/>
       <c r="Y40" s="41"/>
-    </row>
-    <row r="41" spans="3:25">
+      <c r="Z40" s="41"/>
+    </row>
+    <row r="41" spans="3:26">
       <c r="C41" s="41"/>
       <c r="D41" s="41"/>
       <c r="E41" s="41"/>
       <c r="F41" s="41"/>
       <c r="G41" s="41"/>
       <c r="H41" s="41"/>
       <c r="I41" s="41"/>
       <c r="J41" s="41"/>
       <c r="K41" s="41"/>
       <c r="L41" s="41"/>
       <c r="M41" s="41"/>
       <c r="N41" s="41"/>
       <c r="O41" s="41"/>
       <c r="P41" s="41"/>
       <c r="Q41" s="41"/>
       <c r="R41" s="41"/>
       <c r="S41" s="41"/>
       <c r="T41" s="41"/>
       <c r="U41" s="41"/>
       <c r="V41" s="41"/>
       <c r="W41" s="41"/>
       <c r="X41" s="41"/>
       <c r="Y41" s="41"/>
-    </row>
-    <row r="42" spans="3:25">
+      <c r="Z41" s="41"/>
+    </row>
+    <row r="42" spans="3:26">
       <c r="C42" s="41"/>
       <c r="D42" s="41"/>
       <c r="E42" s="41"/>
       <c r="F42" s="41"/>
       <c r="G42" s="41"/>
       <c r="H42" s="41"/>
       <c r="I42" s="41"/>
       <c r="J42" s="41"/>
       <c r="K42" s="41"/>
       <c r="L42" s="41"/>
       <c r="M42" s="41"/>
       <c r="N42" s="41"/>
       <c r="O42" s="41"/>
       <c r="P42" s="41"/>
       <c r="Q42" s="41"/>
       <c r="R42" s="41"/>
       <c r="S42" s="41"/>
       <c r="T42" s="41"/>
       <c r="U42" s="41"/>
       <c r="V42" s="41"/>
       <c r="W42" s="41"/>
       <c r="X42" s="41"/>
       <c r="Y42" s="41"/>
-    </row>
-    <row r="43" spans="3:25">
+      <c r="Z42" s="41"/>
+    </row>
+    <row r="43" spans="3:26">
       <c r="C43" s="41"/>
       <c r="D43" s="41"/>
       <c r="E43" s="41"/>
       <c r="F43" s="41"/>
       <c r="G43" s="41"/>
       <c r="H43" s="41"/>
       <c r="I43" s="41"/>
       <c r="J43" s="41"/>
       <c r="K43" s="41"/>
       <c r="L43" s="41"/>
       <c r="M43" s="41"/>
       <c r="N43" s="41"/>
       <c r="O43" s="41"/>
       <c r="P43" s="41"/>
       <c r="Q43" s="41"/>
       <c r="R43" s="41"/>
       <c r="S43" s="41"/>
       <c r="T43" s="41"/>
       <c r="U43" s="41"/>
       <c r="V43" s="41"/>
       <c r="W43" s="41"/>
       <c r="X43" s="41"/>
       <c r="Y43" s="41"/>
-    </row>
-    <row r="44" spans="3:25">
+      <c r="Z43" s="41"/>
+    </row>
+    <row r="44" spans="3:26">
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="41"/>
       <c r="F44" s="41"/>
       <c r="G44" s="41"/>
       <c r="H44" s="41"/>
       <c r="I44" s="41"/>
       <c r="J44" s="41"/>
       <c r="K44" s="41"/>
       <c r="L44" s="41"/>
       <c r="M44" s="41"/>
       <c r="N44" s="41"/>
       <c r="O44" s="41"/>
       <c r="P44" s="41"/>
       <c r="Q44" s="41"/>
       <c r="R44" s="41"/>
       <c r="S44" s="41"/>
       <c r="T44" s="41"/>
       <c r="U44" s="41"/>
       <c r="V44" s="41"/>
       <c r="W44" s="41"/>
       <c r="X44" s="41"/>
       <c r="Y44" s="41"/>
-    </row>
-    <row r="45" spans="3:25">
+      <c r="Z44" s="41"/>
+    </row>
+    <row r="45" spans="3:26">
       <c r="C45" s="41"/>
       <c r="D45" s="41"/>
       <c r="E45" s="41"/>
       <c r="F45" s="41"/>
       <c r="G45" s="41"/>
       <c r="H45" s="41"/>
       <c r="I45" s="41"/>
       <c r="J45" s="41"/>
       <c r="K45" s="41"/>
       <c r="L45" s="41"/>
       <c r="M45" s="41"/>
       <c r="N45" s="41"/>
       <c r="O45" s="41"/>
       <c r="P45" s="41"/>
       <c r="Q45" s="41"/>
       <c r="R45" s="41"/>
       <c r="S45" s="41"/>
       <c r="T45" s="41"/>
       <c r="U45" s="41"/>
       <c r="V45" s="41"/>
       <c r="W45" s="41"/>
       <c r="X45" s="41"/>
       <c r="Y45" s="41"/>
-    </row>
-    <row r="46" spans="3:25">
+      <c r="Z45" s="41"/>
+    </row>
+    <row r="46" spans="3:26">
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="41"/>
       <c r="J46" s="41"/>
       <c r="K46" s="41"/>
       <c r="L46" s="41"/>
       <c r="M46" s="41"/>
       <c r="N46" s="41"/>
       <c r="O46" s="41"/>
       <c r="P46" s="41"/>
       <c r="Q46" s="41"/>
       <c r="R46" s="41"/>
       <c r="S46" s="41"/>
       <c r="T46" s="41"/>
       <c r="U46" s="41"/>
       <c r="V46" s="41"/>
       <c r="W46" s="41"/>
       <c r="X46" s="41"/>
       <c r="Y46" s="41"/>
-    </row>
-    <row r="47" spans="3:25">
+      <c r="Z46" s="41"/>
+    </row>
+    <row r="47" spans="3:26">
       <c r="C47" s="41"/>
       <c r="D47" s="41"/>
       <c r="E47" s="41"/>
       <c r="F47" s="41"/>
       <c r="G47" s="41"/>
       <c r="H47" s="41"/>
       <c r="I47" s="41"/>
       <c r="J47" s="41"/>
       <c r="K47" s="41"/>
       <c r="L47" s="41"/>
       <c r="M47" s="41"/>
       <c r="N47" s="41"/>
       <c r="O47" s="41"/>
       <c r="P47" s="41"/>
       <c r="Q47" s="41"/>
       <c r="R47" s="41"/>
       <c r="S47" s="41"/>
       <c r="T47" s="41"/>
       <c r="U47" s="41"/>
       <c r="V47" s="41"/>
       <c r="W47" s="41"/>
       <c r="X47" s="41"/>
       <c r="Y47" s="41"/>
-    </row>
-    <row r="48" spans="3:25">
+      <c r="Z47" s="41"/>
+    </row>
+    <row r="48" spans="3:26">
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="41"/>
       <c r="F48" s="41"/>
       <c r="G48" s="41"/>
       <c r="H48" s="41"/>
       <c r="I48" s="41"/>
       <c r="J48" s="41"/>
       <c r="K48" s="41"/>
       <c r="L48" s="41"/>
       <c r="M48" s="41"/>
       <c r="N48" s="41"/>
       <c r="O48" s="41"/>
       <c r="P48" s="41"/>
       <c r="Q48" s="41"/>
       <c r="R48" s="41"/>
       <c r="S48" s="41"/>
       <c r="T48" s="41"/>
       <c r="U48" s="41"/>
       <c r="V48" s="41"/>
       <c r="W48" s="41"/>
       <c r="X48" s="41"/>
       <c r="Y48" s="41"/>
-    </row>
-    <row r="49" spans="3:25">
+      <c r="Z48" s="41"/>
+    </row>
+    <row r="49" spans="3:26">
       <c r="C49" s="41"/>
       <c r="D49" s="41"/>
       <c r="E49" s="41"/>
       <c r="F49" s="41"/>
       <c r="G49" s="41"/>
       <c r="H49" s="41"/>
       <c r="I49" s="41"/>
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="N49" s="41"/>
       <c r="O49" s="41"/>
       <c r="P49" s="41"/>
       <c r="Q49" s="41"/>
       <c r="R49" s="41"/>
       <c r="S49" s="41"/>
       <c r="T49" s="41"/>
       <c r="U49" s="41"/>
       <c r="V49" s="41"/>
       <c r="W49" s="41"/>
       <c r="X49" s="41"/>
       <c r="Y49" s="41"/>
-    </row>
-    <row r="50" spans="3:25">
+      <c r="Z49" s="41"/>
+    </row>
+    <row r="50" spans="3:26">
       <c r="C50" s="41"/>
       <c r="D50" s="41"/>
       <c r="E50" s="41"/>
       <c r="F50" s="41"/>
       <c r="G50" s="41"/>
       <c r="H50" s="41"/>
       <c r="I50" s="41"/>
       <c r="J50" s="41"/>
       <c r="K50" s="41"/>
       <c r="L50" s="41"/>
       <c r="M50" s="41"/>
       <c r="N50" s="41"/>
       <c r="O50" s="41"/>
       <c r="P50" s="41"/>
       <c r="Q50" s="41"/>
       <c r="R50" s="41"/>
       <c r="S50" s="41"/>
       <c r="T50" s="41"/>
       <c r="U50" s="41"/>
       <c r="V50" s="41"/>
       <c r="W50" s="41"/>
       <c r="X50" s="41"/>
       <c r="Y50" s="41"/>
-    </row>
-    <row r="51" spans="3:25">
+      <c r="Z50" s="41"/>
+    </row>
+    <row r="51" spans="3:26">
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
       <c r="I51" s="41"/>
       <c r="J51" s="41"/>
       <c r="K51" s="41"/>
       <c r="L51" s="41"/>
       <c r="M51" s="41"/>
       <c r="N51" s="41"/>
       <c r="O51" s="41"/>
       <c r="P51" s="41"/>
       <c r="Q51" s="41"/>
       <c r="R51" s="41"/>
       <c r="S51" s="41"/>
       <c r="T51" s="41"/>
       <c r="U51" s="41"/>
       <c r="V51" s="41"/>
       <c r="W51" s="41"/>
       <c r="X51" s="41"/>
       <c r="Y51" s="41"/>
+      <c r="Z51" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="29">
+  <mergeCells count="30">
+    <mergeCell ref="B2:AA2"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
+    <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="B1:Y1"/>
-    <mergeCell ref="A3:Z3"/>
+    <mergeCell ref="A3:AA3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
-    <mergeCell ref="B2:Z2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Average household size</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Дана Маликова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>