--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -1,81 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC430E31-3247-4C9D-9A62-565467F2CDFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="24780" windowHeight="11295" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="5 абз" sheetId="5" state="hidden" r:id="rId1"/>
     <sheet name="Метаданные" sheetId="35" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="36" r:id="rId3"/>
     <sheet name="Хлебопродукты и крупяные издели" sheetId="24" r:id="rId4"/>
     <sheet name="Мясо и мясопродукты" sheetId="11" r:id="rId5"/>
     <sheet name="Рыба и морепродукты" sheetId="10" r:id="rId6"/>
     <sheet name="Молоко и молочные продукты" sheetId="16" r:id="rId7"/>
     <sheet name="Яйца" sheetId="14" r:id="rId8"/>
     <sheet name="Масла и жиры" sheetId="23" r:id="rId9"/>
     <sheet name="Фрукты" sheetId="22" r:id="rId10"/>
     <sheet name="Овощи" sheetId="21" r:id="rId11"/>
     <sheet name="Картофель" sheetId="20" r:id="rId12"/>
     <sheet name="Сахар и кондитерские изделия" sheetId="18" r:id="rId13"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'Молоко и молочные продукты'!$A$1:$Z$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Молоко и молочные продукты'!$A$1:$AA$46</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="78">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>килограмм, литр, штука, пачка</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
@@ -279,60 +280,60 @@
     <t xml:space="preserve">    в среднем на душу, кг </t>
   </si>
   <si>
     <t>Потребление основных продуктов питания населением с 
 доходами ниже величины прожиточного минимума</t>
   </si>
   <si>
     <t>Основными источниками информации являются данные выборочного обследования 12 000 домашних хозяйств.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/spreadsheets/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704528?keyword=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="################\ ###\ ###\ ###\ ##0.000"/>
     <numFmt numFmtId="166" formatCode="###########\ ###\ ###\ ###\ ##0.000"/>
     <numFmt numFmtId="167" formatCode="############\ ###\ ###\ ###\ ##0.000"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.000"/>
     <numFmt numFmtId="169" formatCode="####\ ###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -519,60 +520,67 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -631,76 +639,97 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -802,82 +831,66 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -927,121 +940,132 @@
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3" xr:uid="{30829554-27DC-4A4F-85AF-D03E01A3FA2D}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1050,116 +1074,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1343,24568 +1403,25175 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="N1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.42578125" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="14:14" ht="15" customHeight="1"/>
-    <row r="2" spans="14:14">
+    <row r="1" spans="14:14" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N2" s="1"/>
     </row>
-    <row r="3" spans="14:14" ht="15" customHeight="1"/>
-    <row r="5" spans="14:14" ht="15" customHeight="1"/>
+    <row r="3" spans="14:14" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="14:14" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:AA51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:Z3"/>
+      <selection activeCell="AA6" sqref="AA6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
-[...28 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+    </row>
+    <row r="2" spans="1:27" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="113"/>
-[...25 lines deleted...]
-      <c r="A3" s="134" t="s">
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+    </row>
+    <row r="3" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A3" s="127" t="s">
         <v>71</v>
       </c>
-      <c r="B3" s="134"/>
-[...26 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="127"/>
+      <c r="P3" s="127"/>
+      <c r="Q3" s="127"/>
+      <c r="R3" s="127"/>
+      <c r="S3" s="127"/>
+      <c r="T3" s="127"/>
+      <c r="U3" s="127"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="127"/>
+      <c r="X3" s="127"/>
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="125">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="126"/>
+    </row>
+    <row r="6" spans="1:27" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="67">
         <v>21.6</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="67">
         <v>18</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="67">
         <v>18</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="67">
         <v>19.2</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="67">
         <v>22.8</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="67">
         <v>20.399999999999999</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <v>22.8</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>24</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>24</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>23.4</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>30.504000000000001</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>25.763999999999999</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>24.698</v>
       </c>
-      <c r="P6" s="44">
+      <c r="P6" s="41">
         <v>27.265000000000001</v>
       </c>
-      <c r="Q6" s="70">
+      <c r="Q6" s="67">
         <v>27.503</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>26.411000000000001</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>30.37</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>35.003</v>
       </c>
-      <c r="U6" s="70">
+      <c r="U6" s="67">
         <v>33.786999999999999</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>34.698</v>
       </c>
-      <c r="W6" s="70">
+      <c r="W6" s="67">
         <v>40.548000000000002</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>36.612000000000002</v>
       </c>
-      <c r="Y6" s="70">
+      <c r="Y6" s="67">
         <v>39.109000000000002</v>
       </c>
-      <c r="Z6" s="71">
+      <c r="Z6" s="67">
         <v>37.17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="62">
+      <c r="AA6" s="41">
+        <v>42.195</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="45"/>
-[...20 lines deleted...]
-      <c r="X7" s="42">
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="39">
         <v>23.702999999999999</v>
       </c>
-      <c r="Y7" s="42">
+      <c r="Y7" s="39">
         <v>34.540999999999997</v>
       </c>
-      <c r="Z7" s="73">
+      <c r="Z7" s="39">
         <v>23.212</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="62">
+      <c r="AA7" s="41">
+        <v>27.077999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="39">
         <v>14.4</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="39">
         <v>13.2</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="39">
         <v>13.2</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="39">
         <v>15.6</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="39">
         <v>15.6</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="39">
         <v>14.4</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="39">
         <v>16.8</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="39">
         <v>13.2</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="39">
         <v>14.4</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="39">
         <v>14.28</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="39">
         <v>15.48</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="39">
         <v>17.195</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="39">
         <v>15.182</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="41">
         <v>10.779</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="39">
         <v>15.712999999999999</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="39">
         <v>12.789</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="39">
         <v>14.909000000000001</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="39">
         <v>27.114000000000001</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="39">
         <v>27.449000000000002</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="39">
         <v>27.536999999999999</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="39">
         <v>26.440999999999999</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="39">
         <v>26.834</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="39">
         <v>29.81</v>
       </c>
-      <c r="Z8" s="73">
+      <c r="Z8" s="39">
         <v>31.271000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="62">
+      <c r="AA8" s="41">
+        <v>33.006999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="39">
         <v>13.2</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="39">
         <v>9.6</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="39">
         <v>9.6</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="39">
         <v>10.8</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="39">
         <v>14.4</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="39">
         <v>13.2</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="39">
         <v>13.2</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="39">
         <v>22.8</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="39">
         <v>19.2</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="39">
         <v>22.56</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="39">
         <v>20.456</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="39">
         <v>22.86</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="39">
         <v>16.154</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="41">
         <v>17.68</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="39">
         <v>25.538</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="39">
         <v>32.244999999999997</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="39">
         <v>38.01</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="39">
         <v>34.616</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="39">
         <v>37.612000000000002</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="39">
         <v>36.656999999999996</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="39">
         <v>35.241999999999997</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="39">
         <v>35.854999999999997</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="39">
         <v>34.566000000000003</v>
       </c>
-      <c r="Z9" s="73">
+      <c r="Z9" s="39">
         <v>35.287999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="62">
+      <c r="AA9" s="41">
+        <v>50.05</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="39">
         <v>21.6</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="39">
         <v>18</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="39">
         <v>16.8</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="39">
         <v>18</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="39">
         <v>18</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="39">
         <v>18</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="39">
         <v>21.6</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="39">
         <v>28.8</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="39">
         <v>24</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="39">
         <v>22.92</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="39">
         <v>48.408000000000001</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="39">
         <v>22.957000000000001</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="39">
         <v>26.481000000000002</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="41">
         <v>33.048999999999999</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="39">
         <v>32.463000000000001</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="39">
         <v>31.247</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="39">
         <v>25.55</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="39">
         <v>47.063000000000002</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="39">
         <v>29.425999999999998</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="39">
         <v>31.231000000000002</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="39">
         <v>34.698999999999998</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="39">
         <v>33.305999999999997</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="39">
         <v>38.857999999999997</v>
       </c>
-      <c r="Z10" s="73">
+      <c r="Z10" s="39">
         <v>31.923999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62">
+      <c r="AA10" s="41">
+        <v>39.445</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="39">
         <v>16.8</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="39">
         <v>14.4</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="39">
         <v>19.2</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="39">
         <v>19.2</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="39">
         <v>25.2</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="39">
         <v>26.4</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="39">
         <v>24</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="39">
         <v>17.04</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="39">
         <v>19.841000000000001</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="39">
         <v>29.117000000000001</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="39">
         <v>35.811999999999998</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="41">
         <v>31.425000000000001</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="39">
         <v>28.625</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="39">
         <v>29.347000000000001</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="39">
         <v>25.876999999999999</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="39">
         <v>26.728000000000002</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="39">
         <v>39.381999999999998</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="39">
         <v>49.116999999999997</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="39">
         <v>34.99</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="39">
         <v>35.122</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="39">
         <v>33.929000000000002</v>
       </c>
-      <c r="Z11" s="73">
+      <c r="Z11" s="39">
         <v>43.180999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="62">
+      <c r="AA11" s="41">
+        <v>41.003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="39">
         <v>15.6</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="39">
         <v>13.2</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="39">
         <v>10.8</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="39">
         <v>12</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="39">
         <v>9.6</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="39">
         <v>12</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="39">
         <v>14.4</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="39">
         <v>18</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="39">
         <v>19.2</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="39">
         <v>24.72</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="39">
         <v>21.899000000000001</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="39">
         <v>21.265999999999998</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="39">
         <v>24.901</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="41">
         <v>20.305</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="39">
         <v>26.622</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="39">
         <v>34.118000000000002</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="39">
         <v>22.183</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="39">
         <v>31.068000000000001</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="39">
         <v>41.704999999999998</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="39">
         <v>28.635000000000002</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="39">
         <v>31.035</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="39">
         <v>36.003999999999998</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="39">
         <v>39.56</v>
       </c>
-      <c r="Z12" s="73">
+      <c r="Z12" s="39">
         <v>54.033999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62">
+      <c r="AA12" s="41">
+        <v>51.767000000000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>22.8</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>22.8</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>21.6</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="39">
         <v>30</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>36</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>36</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="39">
         <v>48</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="39">
         <v>44.4</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="39">
         <v>31.2</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="39">
         <v>22.2</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="39">
         <v>20.451000000000001</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="39">
         <v>21.637</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="39">
         <v>33.371000000000002</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="41">
         <v>25.434000000000001</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="39">
         <v>24.77</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="39">
         <v>27.405000000000001</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="39">
         <v>46.341000000000001</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="39">
         <v>46.301000000000002</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="39">
         <v>40.207999999999998</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="39">
         <v>43.05</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="39">
         <v>43.844000000000001</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="39">
         <v>30.731000000000002</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="39">
         <v>38.243000000000002</v>
       </c>
-      <c r="Z13" s="73">
+      <c r="Z13" s="39">
         <v>40.554000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62">
+      <c r="AA13" s="41">
+        <v>55.857999999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-[...20 lines deleted...]
-      <c r="X14" s="42">
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="39"/>
+      <c r="X14" s="39">
         <v>30.137</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="39">
         <v>24.088999999999999</v>
       </c>
-      <c r="Z14" s="73">
+      <c r="Z14" s="39">
         <v>21.09</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62">
+      <c r="AA14" s="41">
+        <v>34.378</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="39">
         <v>16.8</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="39">
         <v>14.4</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="39">
         <v>14.4</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="39">
         <v>13.2</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="39">
         <v>15.6</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="39">
         <v>14.4</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="39">
         <v>14.4</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="39">
         <v>14.4</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="39">
         <v>16.8</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="39">
         <v>21.36</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="39">
         <v>29.41</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="39">
         <v>16.428999999999998</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="39">
         <v>18.649000000000001</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="41">
         <v>7.9329999999999998</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="39">
         <v>15.686</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="39">
         <v>15.064</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="39">
         <v>20.981999999999999</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="39">
         <v>25.48</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="39">
         <v>24.620999999999999</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>29.204999999999998</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="39">
         <v>18.73</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="39">
         <v>25.585000000000001</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="39">
         <v>15.484</v>
       </c>
-      <c r="Z15" s="73">
+      <c r="Z15" s="39">
         <v>27.388000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62">
+      <c r="AA15" s="41">
+        <v>22.556999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="39">
         <v>9.6</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="39">
         <v>8.4</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="39">
         <v>7.2</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="39">
         <v>7.2</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <v>10.8</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="39">
         <v>12</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="39">
         <v>14.4</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="39">
         <v>15.6</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="39">
         <v>15.6</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="39">
         <v>16.68</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="39">
         <v>15.523999999999999</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="39">
         <v>19.010999999999999</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="39">
         <v>15.29</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="41">
         <v>17.161999999999999</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="39">
         <v>20.34</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="39">
         <v>18.327999999999999</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="39">
         <v>20.603999999999999</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="39">
         <v>20.927</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="39">
         <v>24.725000000000001</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="39">
         <v>32.076000000000001</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="39">
         <v>41.058</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="39">
         <v>29.548999999999999</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="39">
         <v>46.119</v>
       </c>
-      <c r="Z16" s="73">
+      <c r="Z16" s="39">
         <v>36.155999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="62">
+      <c r="AA16" s="41">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>32.4</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="39">
         <v>26.4</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>25.2</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="39">
         <v>25.2</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>21.6</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="39">
         <v>9.6</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="39">
         <v>13.2</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="39">
         <v>46.8</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="39">
         <v>43.2</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="39">
         <v>32.4</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="39">
         <v>47.466000000000001</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="39">
         <v>36.011000000000003</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="39">
         <v>32.564</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="41">
         <v>37.929000000000002</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="39">
         <v>33.279000000000003</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="39">
         <v>39.244</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="39">
         <v>36.058</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="39">
         <v>48.523000000000003</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="39">
         <v>37.868000000000002</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="39">
         <v>32.128999999999998</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="39">
         <v>40.389000000000003</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="39">
         <v>41.338000000000001</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="39">
         <v>40.034999999999997</v>
       </c>
-      <c r="Z17" s="73">
+      <c r="Z17" s="39">
         <v>45.152999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62">
+      <c r="AA17" s="41">
+        <v>41.543999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="39">
         <v>36</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="39">
         <v>21.6</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="39">
         <v>30</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="39">
         <v>26.4</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="39">
         <v>21.6</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="39">
         <v>45.6</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="39">
         <v>52.8</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>22.8</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="39">
         <v>27.6</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="39">
         <v>25.8</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="39">
         <v>51.3</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="39">
         <v>42.374000000000002</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="39">
         <v>46.701999999999998</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="41">
         <v>51.933999999999997</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="39">
         <v>64.625</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="39">
         <v>51.368000000000002</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="39">
         <v>55.064</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="39">
         <v>51.661999999999999</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="39">
         <v>52.212000000000003</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="39">
         <v>62.183</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="39">
         <v>69.644000000000005</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="39">
         <v>64.245999999999995</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="39">
         <v>59.219000000000001</v>
       </c>
-      <c r="Z18" s="73">
+      <c r="Z18" s="39">
         <v>62.036999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62">
+      <c r="AA18" s="41">
+        <v>68.355999999999995</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="39">
         <v>32.4</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="39">
         <v>26.4</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="39">
         <v>30</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="39">
         <v>30</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="39">
         <v>39.6</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>16.8</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="39">
         <v>15.6</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="39">
         <v>15.6</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="39">
         <v>31.2</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="39">
         <v>28.8</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="39">
         <v>46.784999999999997</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="39">
         <v>31.577000000000002</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="39">
         <v>27.074000000000002</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="41">
         <v>29.663</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="39">
         <v>31.166</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="39">
         <v>25.457999999999998</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="39">
         <v>36.716999999999999</v>
       </c>
-      <c r="T19" s="42" t="s">
+      <c r="T19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="42" t="s">
+      <c r="U19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="42" t="s">
+      <c r="V19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="42" t="s">
+      <c r="W19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="42" t="s">
+      <c r="X19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="42" t="s">
+      <c r="Y19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" s="73" t="s">
+      <c r="Z19" s="39" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="20" spans="1:27">
-      <c r="A20" s="62">
+    <row r="20" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="39">
         <v>13.2</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="39">
         <v>12</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="39">
         <v>14.4</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="39">
         <v>12</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="39">
         <v>12</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>9.6</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="39">
         <v>12</v>
       </c>
-      <c r="J20" s="42">
+      <c r="J20" s="39">
         <v>12</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="39">
         <v>13.2</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="39">
         <v>15</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="39">
         <v>16.183</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="39">
         <v>26.959</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="39">
         <v>15.946</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="41">
         <v>25.178000000000001</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="39">
         <v>16.055</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="39">
         <v>17.414999999999999</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="39">
         <v>18.337</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="39">
         <v>21.169</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="39">
         <v>10.699</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="39">
         <v>27.646000000000001</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="39">
         <v>19.100999999999999</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="39">
         <v>30.395</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="39">
         <v>29.279</v>
       </c>
-      <c r="Z20" s="73">
+      <c r="Z20" s="39">
         <v>20.922000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62">
+      <c r="AA20" s="41">
+        <v>22.864000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>15.6</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="39">
         <v>13.2</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>12</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="39">
         <v>12</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>13.2</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>13.2</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="39">
         <v>10.8</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="39">
         <v>16.8</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="39">
         <v>14.4</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="39">
         <v>16.8</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="39">
         <v>16.382000000000001</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="39">
         <v>16.539000000000001</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="39">
         <v>14.507999999999999</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="41">
         <v>15.952</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="39">
         <v>11.78</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="39">
         <v>10.063000000000001</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="39">
         <v>11.523999999999999</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="39">
         <v>20.565999999999999</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="39">
         <v>29.620999999999999</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="39">
         <v>32.878</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="39">
         <v>19.82</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="39">
         <v>26.15</v>
       </c>
-      <c r="Y21" s="42">
+      <c r="Y21" s="39">
         <v>28.47</v>
       </c>
-      <c r="Z21" s="73">
+      <c r="Z21" s="39">
         <v>32.088999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62">
+      <c r="AA21" s="41">
+        <v>24.506</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="45"/>
-[...16 lines deleted...]
-      <c r="T22" s="42">
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39">
         <v>42.758000000000003</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="39">
         <v>37.396999999999998</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="39">
         <v>40.369</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="39">
         <v>48.44</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="39">
         <v>37.427</v>
       </c>
-      <c r="Y22" s="42">
+      <c r="Y22" s="39">
         <v>52.567</v>
       </c>
-      <c r="Z22" s="73">
+      <c r="Z22" s="39">
         <v>41.887999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62">
+      <c r="AA22" s="41">
+        <v>50.804000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="X23" s="42">
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="39"/>
+      <c r="X23" s="39">
         <v>32.609000000000002</v>
       </c>
-      <c r="Y23" s="42">
+      <c r="Y23" s="39">
         <v>28.28</v>
       </c>
-      <c r="Z23" s="73">
+      <c r="Z23" s="39">
         <v>30.587</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62">
+      <c r="AA23" s="41">
+        <v>36.912999999999997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="39">
         <v>13.2</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="39">
         <v>9.6</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="39">
         <v>10.8</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="39">
         <v>12</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="39">
         <v>13.2</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="39">
         <v>28.8</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="39">
         <v>24</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>12</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="39">
         <v>19.2</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="39">
         <v>16.559999999999999</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="39">
         <v>11.756</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="39">
         <v>16.454000000000001</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="39">
         <v>21.709</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="41">
         <v>22.335999999999999</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="39">
         <v>20.149000000000001</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="39">
         <v>8.2439999999999998</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="39">
         <v>14.305999999999999</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="39">
         <v>25.486999999999998</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="39">
         <v>22.998000000000001</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="39">
         <v>23.023</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="39">
         <v>26.312000000000001</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="39">
         <v>25.169</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="39">
         <v>30.353000000000002</v>
       </c>
-      <c r="Z24" s="73">
+      <c r="Z24" s="39">
         <v>52.780999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="62">
+      <c r="AA24" s="41">
+        <v>35.950000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>22.8</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>22.8</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="39">
         <v>14.4</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="39">
         <v>13.2</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="39">
         <v>22.8</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="39">
         <v>19.2</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="39">
         <v>23.52</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="39">
         <v>30.347999999999999</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="39">
         <v>21.042999999999999</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="39">
         <v>12.771000000000001</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="41">
         <v>16.805</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="39">
         <v>33.686</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="39">
         <v>29.103999999999999</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="39">
         <v>33.304000000000002</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="39">
         <v>23.32</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="39">
         <v>35.369999999999997</v>
       </c>
-      <c r="V25" s="42">
+      <c r="V25" s="39">
         <v>28.268000000000001</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="39">
         <v>36.11</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="39">
         <v>51.615000000000002</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="39">
         <v>36.875</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="Z25" s="39">
         <v>44.197000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62">
+      <c r="AA25" s="41">
+        <v>48.856000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="39">
         <v>31.2</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="39">
         <v>28.8</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="39">
         <v>22.8</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="39">
         <v>26.4</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="39">
         <v>32.4</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="39">
         <v>26.4</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="39">
         <v>30</v>
       </c>
-      <c r="J26" s="42">
+      <c r="J26" s="39">
         <v>32.4</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="39">
         <v>26.4</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="39">
         <v>27.12</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="39">
         <v>29.161000000000001</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="39">
         <v>35.539000000000001</v>
       </c>
-      <c r="O26" s="47">
+      <c r="O26" s="44">
         <v>0.65200000000000002</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="46">
         <v>55.813000000000002</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="46">
         <v>13.722</v>
       </c>
-      <c r="R26" s="108">
+      <c r="R26" s="97">
         <v>9.3550000000000004</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="39">
         <v>37.65</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="39">
         <v>16.204999999999998</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="39">
         <v>27.346</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="39">
         <v>36.890999999999998</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="39">
         <v>46.505000000000003</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="39">
         <v>39.534999999999997</v>
       </c>
-      <c r="Y26" s="42">
+      <c r="Y26" s="39">
         <v>30.782</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="Z26" s="39">
         <v>21.704000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65">
+      <c r="AA26" s="41">
+        <v>34.945</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="48">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45">
         <v>26.265000000000001</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="45">
         <v>38.902000000000001</v>
       </c>
-      <c r="V27" s="48">
+      <c r="V27" s="45">
         <v>35.677999999999997</v>
       </c>
-      <c r="W27" s="48">
+      <c r="W27" s="45">
         <v>42.005000000000003</v>
       </c>
-      <c r="X27" s="48">
+      <c r="X27" s="45">
         <v>36.411999999999999</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="45">
         <v>34.936</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="45">
         <v>34.61</v>
       </c>
-    </row>
-[...645 lines deleted...]
-      <c r="AA51" s="38"/>
+      <c r="AA27" s="47">
+        <v>34.558999999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="N28" s="90"/>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="35"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="35"/>
+      <c r="Q29" s="35"/>
+      <c r="R29" s="35"/>
+      <c r="S29" s="35"/>
+      <c r="T29" s="35"/>
+      <c r="U29" s="35"/>
+      <c r="V29" s="35"/>
+      <c r="W29" s="35"/>
+      <c r="X29" s="35"/>
+      <c r="Y29" s="35"/>
+      <c r="Z29" s="35"/>
+      <c r="AA29" s="35"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="76"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="35"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+      <c r="T30" s="35"/>
+      <c r="U30" s="35"/>
+      <c r="V30" s="35"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
+      <c r="Y30" s="35"/>
+      <c r="Z30" s="35"/>
+      <c r="AA30" s="35"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="76"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="35"/>
+      <c r="N31" s="90"/>
+      <c r="O31" s="35"/>
+      <c r="P31" s="35"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="35"/>
+      <c r="T31" s="35"/>
+      <c r="U31" s="35"/>
+      <c r="V31" s="35"/>
+      <c r="W31" s="35"/>
+      <c r="X31" s="35"/>
+      <c r="Y31" s="35"/>
+      <c r="Z31" s="35"/>
+      <c r="AA31" s="35"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="76"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="35"/>
+      <c r="N32" s="90"/>
+      <c r="O32" s="35"/>
+      <c r="P32" s="35"/>
+      <c r="Q32" s="35"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="35"/>
+      <c r="V32" s="35"/>
+      <c r="W32" s="35"/>
+      <c r="X32" s="35"/>
+      <c r="Y32" s="35"/>
+      <c r="Z32" s="35"/>
+      <c r="AA32" s="35"/>
+    </row>
+    <row r="33" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="35"/>
+      <c r="N33" s="90"/>
+      <c r="O33" s="35"/>
+      <c r="P33" s="35"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="35"/>
+      <c r="T33" s="35"/>
+      <c r="U33" s="35"/>
+      <c r="V33" s="35"/>
+      <c r="W33" s="35"/>
+      <c r="X33" s="35"/>
+      <c r="Y33" s="35"/>
+      <c r="Z33" s="35"/>
+      <c r="AA33" s="35"/>
+    </row>
+    <row r="34" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="76"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="76"/>
+      <c r="I34" s="76"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="35"/>
+      <c r="N34" s="90"/>
+      <c r="O34" s="35"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="35"/>
+      <c r="T34" s="35"/>
+      <c r="U34" s="35"/>
+      <c r="V34" s="35"/>
+      <c r="W34" s="35"/>
+      <c r="X34" s="35"/>
+      <c r="Y34" s="35"/>
+      <c r="Z34" s="35"/>
+      <c r="AA34" s="35"/>
+    </row>
+    <row r="35" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="76"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="35"/>
+      <c r="N35" s="90"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+      <c r="AA35" s="35"/>
+    </row>
+    <row r="36" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="76"/>
+      <c r="I36" s="76"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="35"/>
+      <c r="N36" s="90"/>
+      <c r="O36" s="35"/>
+      <c r="P36" s="35"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="35"/>
+      <c r="S36" s="35"/>
+      <c r="T36" s="35"/>
+      <c r="U36" s="35"/>
+      <c r="V36" s="35"/>
+      <c r="W36" s="35"/>
+      <c r="X36" s="35"/>
+      <c r="Y36" s="35"/>
+      <c r="Z36" s="35"/>
+      <c r="AA36" s="35"/>
+    </row>
+    <row r="37" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="35"/>
+      <c r="K37" s="35"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="35"/>
+      <c r="N37" s="90"/>
+      <c r="O37" s="35"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+      <c r="U37" s="35"/>
+      <c r="V37" s="35"/>
+      <c r="W37" s="35"/>
+      <c r="X37" s="35"/>
+      <c r="Y37" s="35"/>
+      <c r="Z37" s="35"/>
+      <c r="AA37" s="35"/>
+    </row>
+    <row r="38" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+      <c r="H38" s="76"/>
+      <c r="I38" s="76"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="35"/>
+      <c r="N38" s="90"/>
+      <c r="O38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+      <c r="Z38" s="35"/>
+      <c r="AA38" s="35"/>
+    </row>
+    <row r="39" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="H39" s="76"/>
+      <c r="I39" s="76"/>
+      <c r="J39" s="35"/>
+      <c r="K39" s="35"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="35"/>
+      <c r="N39" s="90"/>
+      <c r="O39" s="35"/>
+      <c r="P39" s="35"/>
+      <c r="Q39" s="35"/>
+      <c r="R39" s="35"/>
+      <c r="S39" s="35"/>
+      <c r="T39" s="35"/>
+      <c r="U39" s="35"/>
+      <c r="V39" s="35"/>
+      <c r="W39" s="35"/>
+      <c r="X39" s="35"/>
+      <c r="Y39" s="35"/>
+      <c r="Z39" s="35"/>
+      <c r="AA39" s="35"/>
+    </row>
+    <row r="40" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="76"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="35"/>
+      <c r="N40" s="90"/>
+      <c r="O40" s="35"/>
+      <c r="P40" s="35"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35"/>
+      <c r="S40" s="35"/>
+      <c r="T40" s="35"/>
+      <c r="U40" s="35"/>
+      <c r="V40" s="35"/>
+      <c r="W40" s="35"/>
+      <c r="X40" s="35"/>
+      <c r="Y40" s="35"/>
+      <c r="Z40" s="35"/>
+      <c r="AA40" s="35"/>
+    </row>
+    <row r="41" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="76"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="35"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="35"/>
+      <c r="N41" s="90"/>
+      <c r="O41" s="35"/>
+      <c r="P41" s="35"/>
+      <c r="Q41" s="35"/>
+      <c r="R41" s="35"/>
+      <c r="S41" s="35"/>
+      <c r="T41" s="35"/>
+      <c r="U41" s="35"/>
+      <c r="V41" s="35"/>
+      <c r="W41" s="35"/>
+      <c r="X41" s="35"/>
+      <c r="Y41" s="35"/>
+      <c r="Z41" s="35"/>
+      <c r="AA41" s="35"/>
+    </row>
+    <row r="42" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="76"/>
+      <c r="I42" s="76"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="35"/>
+      <c r="N42" s="90"/>
+      <c r="O42" s="35"/>
+      <c r="P42" s="35"/>
+      <c r="Q42" s="35"/>
+      <c r="R42" s="35"/>
+      <c r="S42" s="35"/>
+      <c r="T42" s="35"/>
+      <c r="U42" s="35"/>
+      <c r="V42" s="35"/>
+      <c r="W42" s="35"/>
+      <c r="X42" s="35"/>
+      <c r="Y42" s="35"/>
+      <c r="Z42" s="35"/>
+      <c r="AA42" s="35"/>
+    </row>
+    <row r="43" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+      <c r="G43" s="76"/>
+      <c r="H43" s="76"/>
+      <c r="I43" s="76"/>
+      <c r="J43" s="35"/>
+      <c r="K43" s="35"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="35"/>
+      <c r="N43" s="90"/>
+      <c r="O43" s="35"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
+      <c r="R43" s="35"/>
+      <c r="S43" s="35"/>
+      <c r="T43" s="35"/>
+      <c r="U43" s="35"/>
+      <c r="V43" s="35"/>
+      <c r="W43" s="35"/>
+      <c r="X43" s="35"/>
+      <c r="Y43" s="35"/>
+      <c r="Z43" s="35"/>
+      <c r="AA43" s="35"/>
+    </row>
+    <row r="44" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+      <c r="J44" s="35"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="35"/>
+      <c r="N44" s="94"/>
+      <c r="O44" s="35"/>
+      <c r="P44" s="35"/>
+      <c r="Q44" s="35"/>
+      <c r="R44" s="35"/>
+      <c r="S44" s="35"/>
+      <c r="T44" s="35"/>
+      <c r="U44" s="35"/>
+      <c r="V44" s="35"/>
+      <c r="W44" s="35"/>
+      <c r="X44" s="35"/>
+      <c r="Y44" s="35"/>
+      <c r="Z44" s="35"/>
+      <c r="AA44" s="35"/>
+    </row>
+    <row r="45" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
+      <c r="G45" s="77"/>
+      <c r="H45" s="77"/>
+      <c r="I45" s="77"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="35"/>
+      <c r="N45" s="35"/>
+      <c r="O45" s="35"/>
+      <c r="P45" s="35"/>
+      <c r="Q45" s="35"/>
+      <c r="R45" s="35"/>
+      <c r="S45" s="35"/>
+      <c r="T45" s="35"/>
+      <c r="U45" s="35"/>
+      <c r="V45" s="35"/>
+      <c r="W45" s="35"/>
+      <c r="X45" s="35"/>
+      <c r="Y45" s="35"/>
+      <c r="Z45" s="35"/>
+      <c r="AA45" s="35"/>
+    </row>
+    <row r="46" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="35"/>
+      <c r="P46" s="35"/>
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="35"/>
+      <c r="T46" s="35"/>
+      <c r="U46" s="35"/>
+      <c r="V46" s="35"/>
+      <c r="W46" s="35"/>
+      <c r="X46" s="35"/>
+      <c r="Y46" s="35"/>
+      <c r="Z46" s="35"/>
+      <c r="AA46" s="35"/>
+    </row>
+    <row r="47" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="35"/>
+      <c r="N47" s="35"/>
+      <c r="O47" s="35"/>
+      <c r="P47" s="35"/>
+      <c r="Q47" s="35"/>
+      <c r="R47" s="35"/>
+      <c r="S47" s="35"/>
+      <c r="T47" s="35"/>
+      <c r="U47" s="35"/>
+      <c r="V47" s="35"/>
+      <c r="W47" s="35"/>
+      <c r="X47" s="35"/>
+      <c r="Y47" s="35"/>
+      <c r="Z47" s="35"/>
+      <c r="AA47" s="35"/>
+    </row>
+    <row r="48" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="35"/>
+      <c r="O48" s="35"/>
+      <c r="P48" s="35"/>
+      <c r="Q48" s="35"/>
+      <c r="R48" s="35"/>
+      <c r="S48" s="35"/>
+      <c r="T48" s="35"/>
+      <c r="U48" s="35"/>
+      <c r="V48" s="35"/>
+      <c r="W48" s="35"/>
+      <c r="X48" s="35"/>
+      <c r="Y48" s="35"/>
+      <c r="Z48" s="35"/>
+      <c r="AA48" s="35"/>
+    </row>
+    <row r="49" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="35"/>
+      <c r="P49" s="35"/>
+      <c r="Q49" s="35"/>
+      <c r="R49" s="35"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="35"/>
+      <c r="V49" s="35"/>
+      <c r="W49" s="35"/>
+      <c r="X49" s="35"/>
+      <c r="Y49" s="35"/>
+      <c r="Z49" s="35"/>
+      <c r="AA49" s="35"/>
+    </row>
+    <row r="50" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="35"/>
+      <c r="H50" s="35"/>
+      <c r="I50" s="35"/>
+      <c r="J50" s="35"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="35"/>
+      <c r="N50" s="35"/>
+      <c r="O50" s="35"/>
+      <c r="P50" s="35"/>
+      <c r="Q50" s="35"/>
+      <c r="R50" s="35"/>
+      <c r="S50" s="35"/>
+      <c r="T50" s="35"/>
+      <c r="U50" s="35"/>
+      <c r="V50" s="35"/>
+      <c r="W50" s="35"/>
+      <c r="X50" s="35"/>
+      <c r="Y50" s="35"/>
+      <c r="Z50" s="35"/>
+      <c r="AA50" s="35"/>
+    </row>
+    <row r="51" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="35"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="35"/>
+      <c r="H51" s="35"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="35"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
+      <c r="M51" s="35"/>
+      <c r="N51" s="35"/>
+      <c r="O51" s="35"/>
+      <c r="P51" s="35"/>
+      <c r="Q51" s="35"/>
+      <c r="R51" s="35"/>
+      <c r="S51" s="35"/>
+      <c r="T51" s="35"/>
+      <c r="U51" s="35"/>
+      <c r="V51" s="35"/>
+      <c r="W51" s="35"/>
+      <c r="X51" s="35"/>
+      <c r="Y51" s="35"/>
+      <c r="Z51" s="35"/>
+      <c r="AA51" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
+  <mergeCells count="29">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="A3:AA3"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
-    <mergeCell ref="A3:Z3"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:AA51"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="X3" sqref="X3:Z3"/>
+    <sheetView view="pageBreakPreview" topLeftCell="B1" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="AA6" sqref="AA6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+    </row>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="113"/>
-[...48 lines deleted...]
-      <c r="X3" s="134" t="s">
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="106"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="127" t="s">
         <v>58</v>
       </c>
-      <c r="Y3" s="134"/>
-[...3 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="125">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="126"/>
+    </row>
+    <row r="6" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="67">
         <v>61.2</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="67">
         <v>56.4</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="67">
         <v>54</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="67">
         <v>50.4</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="67">
         <v>52.8</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="67">
         <v>49.2</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <v>50.4</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>51.6</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>50.4</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>45.6</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>55.429000000000002</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>52.186999999999998</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>53.543999999999997</v>
       </c>
-      <c r="P6" s="44">
+      <c r="P6" s="41">
         <v>59.45</v>
       </c>
-      <c r="Q6" s="70">
+      <c r="Q6" s="67">
         <v>52.497</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>55.378</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>46.500999999999998</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>52.81</v>
       </c>
-      <c r="U6" s="70">
+      <c r="U6" s="67">
         <v>48.12</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>48.417999999999999</v>
       </c>
-      <c r="W6" s="70">
+      <c r="W6" s="67">
         <v>50.576999999999998</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>44.494999999999997</v>
       </c>
-      <c r="Y6" s="70">
+      <c r="Y6" s="67">
         <v>44.225000000000001</v>
       </c>
-      <c r="Z6" s="71">
+      <c r="Z6" s="67">
         <v>44.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="62">
+      <c r="AA6" s="41">
+        <v>47.847999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="45"/>
-[...20 lines deleted...]
-      <c r="X7" s="42">
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="39">
         <v>25.547999999999998</v>
       </c>
-      <c r="Y7" s="42">
+      <c r="Y7" s="39">
         <v>32.280999999999999</v>
       </c>
-      <c r="Z7" s="73">
+      <c r="Z7" s="39">
         <v>28.606999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="62">
+      <c r="AA7" s="41">
+        <v>30.065000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="39">
         <v>58.8</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="39">
         <v>50.4</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="39">
         <v>43.2</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="39">
         <v>43.2</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="39">
         <v>42</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="39">
         <v>39.6</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="39">
         <v>39.6</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="39">
         <v>38.4</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="39">
         <v>46.8</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="39">
         <v>33.479999999999997</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="39">
         <v>30.469000000000001</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="39">
         <v>27.702999999999999</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="39">
         <v>25.331</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="41">
         <v>25.062000000000001</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="39">
         <v>32.18</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="39">
         <v>29.907</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="39">
         <v>35.302999999999997</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="39">
         <v>35.340000000000003</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="39">
         <v>29.056000000000001</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="39">
         <v>32.39</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="39">
         <v>35.412999999999997</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="39">
         <v>29.942</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="39">
         <v>36.281999999999996</v>
       </c>
-      <c r="Z8" s="73">
+      <c r="Z8" s="39">
         <v>34.966999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="62">
+      <c r="AA8" s="41">
+        <v>24.876000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="39">
         <v>43.2</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="39">
         <v>43.2</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="39">
         <v>39.6</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="39">
         <v>39.6</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="39">
         <v>36</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="39">
         <v>43.2</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="39">
         <v>46.8</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="39">
         <v>40.799999999999997</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="39">
         <v>36.96</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="39">
         <v>37.652999999999999</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="39">
         <v>37.122</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="39">
         <v>35.866</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="41">
         <v>39.600999999999999</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="39">
         <v>36.874000000000002</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="39">
         <v>54.069000000000003</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="39">
         <v>37.694000000000003</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="39">
         <v>41.722000000000001</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="39">
         <v>35.47</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="39">
         <v>41.868000000000002</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="39">
         <v>31.129000000000001</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="39">
         <v>30.853999999999999</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="39">
         <v>33.095999999999997</v>
       </c>
-      <c r="Z9" s="73">
+      <c r="Z9" s="39">
         <v>29.716999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="62">
+      <c r="AA9" s="41">
+        <v>34.548999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="39">
         <v>69.599999999999994</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="39">
         <v>66</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="39">
         <v>62.4</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="39">
         <v>57.6</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="39">
         <v>54</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="39">
         <v>50.4</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="39">
         <v>57.6</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="39">
         <v>60</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="39">
         <v>56.4</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="39">
         <v>55.8</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="39">
         <v>79.599000000000004</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="39">
         <v>57.219000000000001</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="39">
         <v>56.691000000000003</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="41">
         <v>47.93</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="39">
         <v>52.271000000000001</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="39">
         <v>49.215000000000003</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="39">
         <v>43.47</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="39">
         <v>50.018000000000001</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="39">
         <v>48.216999999999999</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="39">
         <v>46.100999999999999</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="39">
         <v>44.756999999999998</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="39">
         <v>39.308999999999997</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="39">
         <v>42.698999999999998</v>
       </c>
-      <c r="Z10" s="73">
+      <c r="Z10" s="39">
         <v>49.033999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62">
+      <c r="AA10" s="41">
+        <v>43.863</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="39">
         <v>50.4</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="39">
         <v>42</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="39">
         <v>39.6</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="39">
         <v>42</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="39">
         <v>38.4</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="39">
         <v>42</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="39">
         <v>43.2</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="39">
         <v>49.2</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="39">
         <v>39.6</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="39">
         <v>28.56</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="39">
         <v>43.569000000000003</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="39">
         <v>38.371000000000002</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="39">
         <v>47.124000000000002</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="41">
         <v>37.802999999999997</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="39">
         <v>54.445999999999998</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="39">
         <v>54.759</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="39">
         <v>58.268999999999998</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="39">
         <v>45.802</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="39">
         <v>47.81</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="39">
         <v>46.436999999999998</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="39">
         <v>27.82</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="39">
         <v>48.131999999999998</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="39">
         <v>51.039000000000001</v>
       </c>
-      <c r="Z11" s="73">
+      <c r="Z11" s="39">
         <v>37.613999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="62">
+      <c r="AA11" s="41">
+        <v>46.494</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="39">
         <v>52.8</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="39">
         <v>51.6</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="39">
         <v>48</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="39">
         <v>48</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="39">
         <v>44.4</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="39">
         <v>43.2</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="39">
         <v>40.799999999999997</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="39">
         <v>48</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="39">
         <v>45.6</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="39">
         <v>40.200000000000003</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="39">
         <v>50.372999999999998</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="39">
         <v>48.045000000000002</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="39">
         <v>53.798000000000002</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="41">
         <v>53.442</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="39">
         <v>48.801000000000002</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="39">
         <v>50.469000000000001</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="39">
         <v>50.52</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="39">
         <v>58.484000000000002</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="39">
         <v>53.579000000000001</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="39">
         <v>46.981999999999999</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="39">
         <v>41.145000000000003</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="39">
         <v>39.366999999999997</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="39">
         <v>41.841999999999999</v>
       </c>
-      <c r="Z12" s="73">
+      <c r="Z12" s="39">
         <v>42.234000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62">
+      <c r="AA12" s="41">
+        <v>45.072000000000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>52.8</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>57.6</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>62.4</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="39">
         <v>60</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>57.6</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>58.8</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="39">
         <v>61.2</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="39">
         <v>62.4</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="39">
         <v>54</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="39">
         <v>45.84</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="39">
         <v>65.837000000000003</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="39">
         <v>42.423999999999999</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="39">
         <v>49.514000000000003</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="41">
         <v>68.225999999999999</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="39">
         <v>40.335000000000001</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="39">
         <v>52.179000000000002</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="39">
         <v>44.796999999999997</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="39">
         <v>48.488999999999997</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="39">
         <v>49.493000000000002</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="39">
         <v>46.414999999999999</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="39">
         <v>43.65</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="39">
         <v>46.723999999999997</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="39">
         <v>34.36</v>
       </c>
-      <c r="Z13" s="73">
+      <c r="Z13" s="39">
         <v>48.737000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62">
+      <c r="AA13" s="41">
+        <v>59.548999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-[...20 lines deleted...]
-      <c r="X14" s="42">
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="42"/>
+      <c r="X14" s="39">
         <v>57.22</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="39">
         <v>37.887999999999998</v>
       </c>
-      <c r="Z14" s="73">
+      <c r="Z14" s="39">
         <v>49.518000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62">
+      <c r="AA14" s="41">
+        <v>51.853000000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="39">
         <v>55.2</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="39">
         <v>51.6</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="39">
         <v>39.6</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="39">
         <v>38.4</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="39">
         <v>40.799999999999997</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="39">
         <v>48</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="39">
         <v>42</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="39">
         <v>39.6</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="39">
         <v>38.4</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="39">
         <v>37.56</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="39">
         <v>61.962000000000003</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="39">
         <v>49.457999999999998</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="39">
         <v>29.952000000000002</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="41">
         <v>41.567999999999998</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="39">
         <v>41.054000000000002</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="39">
         <v>45.527999999999999</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="39">
         <v>35.383000000000003</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="39">
         <v>32.770000000000003</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="39">
         <v>30.6</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>32.201999999999998</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="39">
         <v>29.974</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="39">
         <v>26.96</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="39">
         <v>32.445</v>
       </c>
-      <c r="Z15" s="73">
+      <c r="Z15" s="39">
         <v>34.765000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62">
+      <c r="AA15" s="41">
+        <v>18.344000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="39">
         <v>49.2</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="39">
         <v>40.799999999999997</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="39">
         <v>36</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="39">
         <v>39.6</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="39">
         <v>36</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="39">
         <v>46.8</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="39">
         <v>42</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="39">
         <v>37.799999999999997</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="39">
         <v>40.405999999999999</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="39">
         <v>48.12</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="39">
         <v>44.534999999999997</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="41">
         <v>42.023000000000003</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="39">
         <v>49.45</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="39">
         <v>50.863999999999997</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="39">
         <v>44.497</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="39">
         <v>48.207000000000001</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="39">
         <v>39.591000000000001</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="39">
         <v>50.043999999999997</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="39">
         <v>43.801000000000002</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="39">
         <v>52.512</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="39">
         <v>44.622</v>
       </c>
-      <c r="Z16" s="73">
+      <c r="Z16" s="39">
         <v>42.165999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="62">
+      <c r="AA16" s="41">
+        <v>47.29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>64.8</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="39">
         <v>60</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>55.2</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="39">
         <v>44.4</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>50.4</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="39">
         <v>42</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="39">
         <v>42</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="39">
         <v>48</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="39">
         <v>52.8</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="39">
         <v>46.44</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="39">
         <v>50.609000000000002</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="39">
         <v>50.457999999999998</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="39">
         <v>48.423000000000002</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="41">
         <v>45.387</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="39">
         <v>52.226999999999997</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="39">
         <v>50.59</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="39">
         <v>52.911000000000001</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="39">
         <v>57.273000000000003</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="39">
         <v>55.478000000000002</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="39">
         <v>47.225000000000001</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="39">
         <v>49.554000000000002</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="39">
         <v>47.142000000000003</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="39">
         <v>53.957999999999998</v>
       </c>
-      <c r="Z17" s="73">
+      <c r="Z17" s="39">
         <v>53.213000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62">
+      <c r="AA17" s="41">
+        <v>46.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="39">
         <v>100.8</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="39">
         <v>61.2</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="39">
         <v>79.2</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="39">
         <v>78</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="39">
         <v>58.8</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="39">
         <v>52.8</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="39">
         <v>46.8</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>42</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="39">
         <v>42</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="39">
         <v>46.08</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="39">
         <v>87.989000000000004</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="39">
         <v>90.59</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="39">
         <v>68.918000000000006</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="41">
         <v>63.637999999999998</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="39">
         <v>76.518000000000001</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="39">
         <v>65.953999999999994</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="39">
         <v>59.892000000000003</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="39">
         <v>57.768000000000001</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="39">
         <v>56.637</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="39">
         <v>63.531999999999996</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="39">
         <v>64.816999999999993</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="39">
         <v>55.207999999999998</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="39">
         <v>54.11</v>
       </c>
-      <c r="Z18" s="73">
+      <c r="Z18" s="39">
         <v>53.988999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62">
+      <c r="AA18" s="41">
+        <v>63.94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="39">
         <v>67.2</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="39">
         <v>67.2</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="39">
         <v>62.4</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="39">
         <v>61.2</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="39">
         <v>75.599999999999994</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>50.4</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="39">
         <v>54</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="39">
         <v>51.6</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="39">
         <v>61.2</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="39">
         <v>54</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="39">
         <v>76.808000000000007</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="39">
         <v>64.472999999999999</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="39">
         <v>67.212999999999994</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="41">
         <v>98.399000000000001</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="39">
         <v>69.411000000000001</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="39">
         <v>66.891999999999996</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="39">
         <v>50.118000000000002</v>
       </c>
-      <c r="T19" s="42" t="s">
+      <c r="T19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="42" t="s">
+      <c r="U19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="42" t="s">
+      <c r="V19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="42" t="s">
+      <c r="W19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="42" t="s">
+      <c r="X19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="42" t="s">
+      <c r="Y19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" s="73" t="s">
+      <c r="Z19" s="39" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="20" spans="1:27" ht="15" customHeight="1">
-      <c r="A20" s="62">
+    <row r="20" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="39">
         <v>69.599999999999994</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="39">
         <v>52.8</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="39">
         <v>46.8</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="39">
         <v>40.799999999999997</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="39">
         <v>40.799999999999997</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>43.2</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="J20" s="42">
+      <c r="J20" s="39">
         <v>38.4</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="39">
         <v>36</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="39">
         <v>38.64</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="39">
         <v>36.46</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="39">
         <v>40.220999999999997</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="39">
         <v>33.466000000000001</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="41">
         <v>45.805</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="39">
         <v>37.429000000000002</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="39">
         <v>52.460999999999999</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="39">
         <v>45.773000000000003</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="39">
         <v>40.576999999999998</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="39">
         <v>35.39</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="39">
         <v>44.767000000000003</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="39">
         <v>55.139000000000003</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="39">
         <v>63.689</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="39">
         <v>40.499000000000002</v>
       </c>
-      <c r="Z20" s="73">
+      <c r="Z20" s="39">
         <v>44.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62">
+      <c r="AA20" s="41">
+        <v>29.597999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>64.8</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="39">
         <v>55.2</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>49.2</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="39">
         <v>44.4</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>46.8</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>44.4</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="39">
         <v>44.4</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="39">
         <v>46.8</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="39">
         <v>50.4</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="39">
         <v>39.479999999999997</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="39">
         <v>36.92</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="39">
         <v>28.843</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="39">
         <v>30.155000000000001</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="41">
         <v>29.454000000000001</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="39">
         <v>29.300999999999998</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="39">
         <v>39.566000000000003</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="39">
         <v>33.255000000000003</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="39">
         <v>31.408999999999999</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="39">
         <v>23.994</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="39">
         <v>22.407</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="39">
         <v>26.875</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="39">
         <v>21.814</v>
       </c>
-      <c r="Y21" s="42">
+      <c r="Y21" s="39">
         <v>28.533000000000001</v>
       </c>
-      <c r="Z21" s="73">
+      <c r="Z21" s="39">
         <v>33.606000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62">
+      <c r="AA21" s="41">
+        <v>27.977</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="45"/>
-[...16 lines deleted...]
-      <c r="T22" s="42">
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39">
         <v>73.084000000000003</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="39">
         <v>58.491</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="39">
         <v>73.096999999999994</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="39">
         <v>70.412000000000006</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="39">
         <v>58.51</v>
       </c>
-      <c r="Y22" s="42">
+      <c r="Y22" s="39">
         <v>59.139000000000003</v>
       </c>
-      <c r="Z22" s="73">
+      <c r="Z22" s="39">
         <v>53.067999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62">
+      <c r="AA22" s="41">
+        <v>65.798000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="X23" s="42">
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="39">
         <v>25.742000000000001</v>
       </c>
-      <c r="Y23" s="42">
+      <c r="Y23" s="39">
         <v>39.061999999999998</v>
       </c>
-      <c r="Z23" s="73">
+      <c r="Z23" s="39">
         <v>34.668999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62">
+      <c r="AA23" s="41">
+        <v>40.893999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="39">
         <v>51.6</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="39">
         <v>49.2</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="39">
         <v>50.4</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="39">
         <v>46.8</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="39">
         <v>45.6</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="39">
         <v>67.2</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="39">
         <v>63.6</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>44.4</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="39">
         <v>46.8</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="39">
         <v>40.32</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="39">
         <v>28.901</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="39">
         <v>39.585000000000001</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="39">
         <v>65.186999999999998</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="41">
         <v>41.055</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="39">
         <v>51.871000000000002</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="39">
         <v>43.436</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="39">
         <v>48.433</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="39">
         <v>44.027000000000001</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="39">
         <v>36.380000000000003</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="39">
         <v>35.802</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="39">
         <v>34.332999999999998</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="39">
         <v>28.097999999999999</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="39">
         <v>30.076000000000001</v>
       </c>
-      <c r="Z24" s="73">
+      <c r="Z24" s="39">
         <v>44.146000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="62">
+      <c r="AA24" s="41">
+        <v>33.238</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>55.2</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="39">
         <v>48</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>54</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="39">
         <v>49.2</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="39">
         <v>43.2</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="39">
         <v>52.8</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="39">
         <v>54</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="39">
         <v>42</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="39">
         <v>33.479999999999997</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="39">
         <v>43.043999999999997</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="39">
         <v>33.892000000000003</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="39">
         <v>33.139000000000003</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="41">
         <v>38.039000000000001</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="39">
         <v>32.927</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="39">
         <v>41.71</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="39">
         <v>24.454000000000001</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="39">
         <v>23.231999999999999</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="39">
         <v>62.932000000000002</v>
       </c>
-      <c r="V25" s="42">
+      <c r="V25" s="39">
         <v>36.299999999999997</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="39">
         <v>33.198999999999998</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="39">
         <v>61.424999999999997</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="39">
         <v>36.871000000000002</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="Z25" s="39">
         <v>46.762</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62">
+      <c r="AA25" s="41">
+        <v>45.673000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="39">
         <v>76.8</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="39">
         <v>72</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="39">
         <v>66</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="39">
         <v>62.4</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="39">
         <v>58.8</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="39">
         <v>49.2</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="39">
         <v>51.6</v>
       </c>
-      <c r="J26" s="42">
+      <c r="J26" s="39">
         <v>54</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="39">
         <v>57.6</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="39">
         <v>50.4</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="39">
         <v>49.929000000000002</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="39">
         <v>77.191000000000003</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="39">
         <v>71.570999999999998</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="46">
         <v>56.396000000000001</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="46">
         <v>87.965999999999994</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="39">
         <v>59.392000000000003</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="39">
         <v>29.05</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="39">
         <v>45.536000000000001</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="39">
         <v>39.286000000000001</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="39">
         <v>40.186</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="39">
         <v>41.421999999999997</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="39">
         <v>37.223999999999997</v>
       </c>
-      <c r="Y26" s="42">
+      <c r="Y26" s="39">
         <v>30.372</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="Z26" s="39">
         <v>35.359000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65">
+      <c r="AA26" s="41">
+        <v>41.695</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="48">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45">
         <v>48.173000000000002</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="45">
         <v>66.989999999999995</v>
       </c>
-      <c r="V27" s="48">
+      <c r="V27" s="45">
         <v>59.865000000000002</v>
       </c>
-      <c r="W27" s="48">
+      <c r="W27" s="45">
         <v>61.484999999999999</v>
       </c>
-      <c r="X27" s="48">
+      <c r="X27" s="45">
         <v>47.817</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="45">
         <v>52.817999999999998</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="45">
         <v>51.621000000000002</v>
       </c>
-    </row>
-[...636 lines deleted...]
-      <c r="AA51" s="38"/>
+      <c r="AA27" s="47">
+        <v>59.335999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N28" s="90"/>
+    </row>
+    <row r="29" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="35"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="35"/>
+      <c r="Q29" s="35"/>
+      <c r="R29" s="35"/>
+      <c r="S29" s="35"/>
+      <c r="T29" s="35"/>
+      <c r="U29" s="35"/>
+      <c r="V29" s="35"/>
+      <c r="W29" s="35"/>
+      <c r="X29" s="35"/>
+      <c r="Y29" s="35"/>
+      <c r="Z29" s="35"/>
+      <c r="AA29" s="35"/>
+    </row>
+    <row r="30" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="76"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="35"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+      <c r="T30" s="35"/>
+      <c r="U30" s="35"/>
+      <c r="V30" s="35"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
+      <c r="Y30" s="35"/>
+      <c r="Z30" s="35"/>
+      <c r="AA30" s="35"/>
+    </row>
+    <row r="31" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="76"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="35"/>
+      <c r="N31" s="90"/>
+      <c r="O31" s="35"/>
+      <c r="P31" s="35"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="35"/>
+      <c r="T31" s="35"/>
+      <c r="U31" s="35"/>
+      <c r="V31" s="35"/>
+      <c r="W31" s="35"/>
+      <c r="X31" s="35"/>
+      <c r="Y31" s="35"/>
+      <c r="Z31" s="35"/>
+      <c r="AA31" s="35"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="76"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="35"/>
+      <c r="N32" s="90"/>
+      <c r="O32" s="35"/>
+      <c r="P32" s="35"/>
+      <c r="Q32" s="35"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="35"/>
+      <c r="V32" s="35"/>
+      <c r="W32" s="35"/>
+      <c r="X32" s="35"/>
+      <c r="Y32" s="35"/>
+      <c r="Z32" s="35"/>
+      <c r="AA32" s="35"/>
+    </row>
+    <row r="33" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="35"/>
+      <c r="N33" s="90"/>
+      <c r="O33" s="35"/>
+      <c r="P33" s="35"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="35"/>
+      <c r="T33" s="35"/>
+      <c r="U33" s="35"/>
+      <c r="V33" s="35"/>
+      <c r="W33" s="35"/>
+      <c r="X33" s="35"/>
+      <c r="Y33" s="35"/>
+      <c r="Z33" s="35"/>
+      <c r="AA33" s="35"/>
+    </row>
+    <row r="34" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="76"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="76"/>
+      <c r="I34" s="76"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="35"/>
+      <c r="N34" s="90"/>
+      <c r="O34" s="35"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="35"/>
+      <c r="T34" s="35"/>
+      <c r="U34" s="35"/>
+      <c r="V34" s="35"/>
+      <c r="W34" s="35"/>
+      <c r="X34" s="35"/>
+      <c r="Y34" s="35"/>
+      <c r="Z34" s="35"/>
+      <c r="AA34" s="35"/>
+    </row>
+    <row r="35" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="76"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="35"/>
+      <c r="N35" s="90"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+      <c r="AA35" s="35"/>
+    </row>
+    <row r="36" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="76"/>
+      <c r="I36" s="76"/>
+      <c r="J36" s="76"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="35"/>
+      <c r="N36" s="90"/>
+      <c r="O36" s="35"/>
+      <c r="P36" s="35"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="35"/>
+      <c r="S36" s="35"/>
+      <c r="T36" s="35"/>
+      <c r="U36" s="35"/>
+      <c r="V36" s="35"/>
+      <c r="W36" s="35"/>
+      <c r="X36" s="35"/>
+      <c r="Y36" s="35"/>
+      <c r="Z36" s="35"/>
+      <c r="AA36" s="35"/>
+    </row>
+    <row r="37" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="76"/>
+      <c r="K37" s="35"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="35"/>
+      <c r="N37" s="90"/>
+      <c r="O37" s="35"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+      <c r="U37" s="35"/>
+      <c r="V37" s="35"/>
+      <c r="W37" s="35"/>
+      <c r="X37" s="35"/>
+      <c r="Y37" s="35"/>
+      <c r="Z37" s="35"/>
+      <c r="AA37" s="35"/>
+    </row>
+    <row r="38" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+      <c r="H38" s="76"/>
+      <c r="I38" s="76"/>
+      <c r="J38" s="76"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="35"/>
+      <c r="N38" s="90"/>
+      <c r="O38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+      <c r="Z38" s="35"/>
+      <c r="AA38" s="35"/>
+    </row>
+    <row r="39" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="H39" s="76"/>
+      <c r="I39" s="76"/>
+      <c r="J39" s="76"/>
+      <c r="K39" s="35"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="35"/>
+      <c r="N39" s="90"/>
+      <c r="O39" s="35"/>
+      <c r="P39" s="35"/>
+      <c r="Q39" s="35"/>
+      <c r="R39" s="35"/>
+      <c r="S39" s="35"/>
+      <c r="T39" s="35"/>
+      <c r="U39" s="35"/>
+      <c r="V39" s="35"/>
+      <c r="W39" s="35"/>
+      <c r="X39" s="35"/>
+      <c r="Y39" s="35"/>
+      <c r="Z39" s="35"/>
+      <c r="AA39" s="35"/>
+    </row>
+    <row r="40" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="76"/>
+      <c r="J40" s="76"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="35"/>
+      <c r="N40" s="90"/>
+      <c r="O40" s="35"/>
+      <c r="P40" s="35"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35"/>
+      <c r="S40" s="35"/>
+      <c r="T40" s="35"/>
+      <c r="U40" s="35"/>
+      <c r="V40" s="35"/>
+      <c r="W40" s="35"/>
+      <c r="X40" s="35"/>
+      <c r="Y40" s="35"/>
+      <c r="Z40" s="35"/>
+      <c r="AA40" s="35"/>
+    </row>
+    <row r="41" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="76"/>
+      <c r="J41" s="76"/>
+      <c r="K41" s="35"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="35"/>
+      <c r="N41" s="90"/>
+      <c r="O41" s="35"/>
+      <c r="P41" s="35"/>
+      <c r="Q41" s="35"/>
+      <c r="R41" s="35"/>
+      <c r="S41" s="35"/>
+      <c r="T41" s="35"/>
+      <c r="U41" s="35"/>
+      <c r="V41" s="35"/>
+      <c r="W41" s="35"/>
+      <c r="X41" s="35"/>
+      <c r="Y41" s="35"/>
+      <c r="Z41" s="35"/>
+      <c r="AA41" s="35"/>
+    </row>
+    <row r="42" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="76"/>
+      <c r="I42" s="76"/>
+      <c r="J42" s="76"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="35"/>
+      <c r="N42" s="90"/>
+      <c r="O42" s="35"/>
+      <c r="P42" s="35"/>
+      <c r="Q42" s="35"/>
+      <c r="R42" s="35"/>
+      <c r="S42" s="35"/>
+      <c r="T42" s="35"/>
+      <c r="U42" s="35"/>
+      <c r="V42" s="35"/>
+      <c r="W42" s="35"/>
+      <c r="X42" s="35"/>
+      <c r="Y42" s="35"/>
+      <c r="Z42" s="35"/>
+      <c r="AA42" s="35"/>
+    </row>
+    <row r="43" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+      <c r="G43" s="76"/>
+      <c r="H43" s="76"/>
+      <c r="I43" s="76"/>
+      <c r="K43" s="35"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="35"/>
+      <c r="N43" s="90"/>
+      <c r="O43" s="35"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
+      <c r="R43" s="35"/>
+      <c r="S43" s="35"/>
+      <c r="T43" s="35"/>
+      <c r="U43" s="35"/>
+      <c r="V43" s="35"/>
+      <c r="W43" s="35"/>
+      <c r="X43" s="35"/>
+      <c r="Y43" s="35"/>
+      <c r="Z43" s="35"/>
+      <c r="AA43" s="35"/>
+    </row>
+    <row r="44" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="35"/>
+      <c r="N44" s="94"/>
+      <c r="O44" s="35"/>
+      <c r="P44" s="35"/>
+      <c r="Q44" s="35"/>
+      <c r="R44" s="35"/>
+      <c r="S44" s="35"/>
+      <c r="T44" s="35"/>
+      <c r="U44" s="35"/>
+      <c r="V44" s="35"/>
+      <c r="W44" s="35"/>
+      <c r="X44" s="35"/>
+      <c r="Y44" s="35"/>
+      <c r="Z44" s="35"/>
+      <c r="AA44" s="35"/>
+    </row>
+    <row r="45" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
+      <c r="G45" s="77"/>
+      <c r="H45" s="77"/>
+      <c r="I45" s="77"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="35"/>
+      <c r="N45" s="35"/>
+      <c r="O45" s="35"/>
+      <c r="P45" s="35"/>
+      <c r="Q45" s="35"/>
+      <c r="R45" s="35"/>
+      <c r="S45" s="35"/>
+      <c r="T45" s="35"/>
+      <c r="U45" s="35"/>
+      <c r="V45" s="35"/>
+      <c r="W45" s="35"/>
+      <c r="X45" s="35"/>
+      <c r="Y45" s="35"/>
+      <c r="Z45" s="35"/>
+      <c r="AA45" s="35"/>
+    </row>
+    <row r="46" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="35"/>
+      <c r="P46" s="35"/>
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="35"/>
+      <c r="T46" s="35"/>
+      <c r="U46" s="35"/>
+      <c r="V46" s="35"/>
+      <c r="W46" s="35"/>
+      <c r="X46" s="35"/>
+      <c r="Y46" s="35"/>
+      <c r="Z46" s="35"/>
+      <c r="AA46" s="35"/>
+    </row>
+    <row r="47" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="35"/>
+      <c r="N47" s="35"/>
+      <c r="O47" s="35"/>
+      <c r="P47" s="35"/>
+      <c r="Q47" s="35"/>
+      <c r="R47" s="35"/>
+      <c r="S47" s="35"/>
+      <c r="T47" s="35"/>
+      <c r="U47" s="35"/>
+      <c r="V47" s="35"/>
+      <c r="W47" s="35"/>
+      <c r="X47" s="35"/>
+      <c r="Y47" s="35"/>
+      <c r="Z47" s="35"/>
+      <c r="AA47" s="35"/>
+    </row>
+    <row r="48" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="35"/>
+      <c r="O48" s="35"/>
+      <c r="P48" s="35"/>
+      <c r="Q48" s="35"/>
+      <c r="R48" s="35"/>
+      <c r="S48" s="35"/>
+      <c r="T48" s="35"/>
+      <c r="U48" s="35"/>
+      <c r="V48" s="35"/>
+      <c r="W48" s="35"/>
+      <c r="X48" s="35"/>
+      <c r="Y48" s="35"/>
+      <c r="Z48" s="35"/>
+      <c r="AA48" s="35"/>
+    </row>
+    <row r="49" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="35"/>
+      <c r="P49" s="35"/>
+      <c r="Q49" s="35"/>
+      <c r="R49" s="35"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="35"/>
+      <c r="V49" s="35"/>
+      <c r="W49" s="35"/>
+      <c r="X49" s="35"/>
+      <c r="Y49" s="35"/>
+      <c r="Z49" s="35"/>
+      <c r="AA49" s="35"/>
+    </row>
+    <row r="50" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="35"/>
+      <c r="H50" s="35"/>
+      <c r="I50" s="35"/>
+      <c r="J50" s="35"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="35"/>
+      <c r="N50" s="35"/>
+      <c r="O50" s="35"/>
+      <c r="P50" s="35"/>
+      <c r="Q50" s="35"/>
+      <c r="R50" s="35"/>
+      <c r="S50" s="35"/>
+      <c r="T50" s="35"/>
+      <c r="U50" s="35"/>
+      <c r="V50" s="35"/>
+      <c r="W50" s="35"/>
+      <c r="X50" s="35"/>
+      <c r="Y50" s="35"/>
+      <c r="Z50" s="35"/>
+      <c r="AA50" s="35"/>
+    </row>
+    <row r="51" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="35"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="35"/>
+      <c r="H51" s="35"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="35"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
+      <c r="M51" s="35"/>
+      <c r="N51" s="35"/>
+      <c r="O51" s="35"/>
+      <c r="P51" s="35"/>
+      <c r="Q51" s="35"/>
+      <c r="R51" s="35"/>
+      <c r="S51" s="35"/>
+      <c r="T51" s="35"/>
+      <c r="U51" s="35"/>
+      <c r="V51" s="35"/>
+      <c r="W51" s="35"/>
+      <c r="X51" s="35"/>
+      <c r="Y51" s="35"/>
+      <c r="Z51" s="35"/>
+      <c r="AA51" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="29">
+  <mergeCells count="30">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="X3:AA3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="B1:Z1"/>
-    <mergeCell ref="X3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:AA51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="X3" sqref="X3:Z3"/>
+      <selection activeCell="C6" sqref="C6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+    </row>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="115"/>
-[...35 lines deleted...]
-      <c r="X3" s="134" t="s">
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="104"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="66"/>
+      <c r="B3" s="119"/>
+      <c r="C3" s="119"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="119"/>
+      <c r="F3" s="119"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="Y3" s="134"/>
-[...3 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="125">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="126"/>
+    </row>
+    <row r="6" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="67">
         <v>48</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="67">
         <v>43.2</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="67">
         <v>40.799999999999997</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="67">
         <v>37.200000000000003</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="67">
         <v>36</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="67">
         <v>34.799999999999997</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <v>34.799999999999997</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>33.6</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>32.4</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>30.24</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>34.448</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>32.973999999999997</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>34.445</v>
       </c>
-      <c r="P6" s="44">
+      <c r="P6" s="41">
         <v>39.043999999999997</v>
       </c>
-      <c r="Q6" s="70">
+      <c r="Q6" s="67">
         <v>38.685000000000002</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>32.256999999999998</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>30.007999999999999</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>31.297999999999998</v>
       </c>
-      <c r="U6" s="70">
+      <c r="U6" s="67">
         <v>29.983000000000001</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>31.039000000000001</v>
       </c>
-      <c r="W6" s="70">
+      <c r="W6" s="67">
         <v>27.68</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>26.696000000000002</v>
       </c>
-      <c r="Y6" s="70">
+      <c r="Y6" s="67">
         <v>26.428999999999998</v>
       </c>
-      <c r="Z6" s="71">
+      <c r="Z6" s="67">
         <v>26.562999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="62">
+      <c r="AA6" s="41">
+        <v>29.988</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="45"/>
-[...20 lines deleted...]
-      <c r="X7" s="42">
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="39">
         <v>13.609</v>
       </c>
-      <c r="Y7" s="42">
+      <c r="Y7" s="39">
         <v>20.085000000000001</v>
       </c>
-      <c r="Z7" s="73">
+      <c r="Z7" s="39">
         <v>19.466000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="62">
+      <c r="AA7" s="41">
+        <v>18.920000000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="39">
         <v>60</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="39">
         <v>64.8</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="39">
         <v>54</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="39">
         <v>43.2</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="39">
         <v>42</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="39">
         <v>39.6</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="39">
         <v>36</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="39">
         <v>43.2</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="39">
         <v>42</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="39">
         <v>30.36</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="39">
         <v>45.106999999999999</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="39">
         <v>44.369</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="39">
         <v>26.007000000000001</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="41">
         <v>36.22</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="39">
         <v>50.09</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="39">
         <v>26.707999999999998</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="39">
         <v>29.731999999999999</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="39">
         <v>39.615000000000002</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="39">
         <v>24.466000000000001</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="39">
         <v>37.396000000000001</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="39">
         <v>39.914000000000001</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="39">
         <v>32.694000000000003</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="39">
         <v>31.757000000000001</v>
       </c>
-      <c r="Z8" s="73">
+      <c r="Z8" s="39">
         <v>35.433</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="62">
+      <c r="AA8" s="41">
+        <v>24.253</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="39">
         <v>32.4</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="39">
         <v>30</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="39">
         <v>33.6</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="39">
         <v>28.8</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="39">
         <v>24</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="39">
         <v>22.8</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="39">
         <v>27.6</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="39">
         <v>32.4</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="39">
         <v>26.52</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="39">
         <v>28.882999999999999</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="39">
         <v>30.92</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="39">
         <v>25.789000000000001</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="41">
         <v>28.059000000000001</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="39">
         <v>24.792000000000002</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="39">
         <v>33.853000000000002</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="39">
         <v>29.978000000000002</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="39">
         <v>39.966999999999999</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="39">
         <v>39.661000000000001</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="39">
         <v>28.468</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="39">
         <v>21.776</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="39">
         <v>21.248000000000001</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="39">
         <v>25.37</v>
       </c>
-      <c r="Z9" s="73">
+      <c r="Z9" s="39">
         <v>22.725999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="62">
+      <c r="AA9" s="41">
+        <v>20.978000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="39">
         <v>48</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="39">
         <v>44.4</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="39">
         <v>43.2</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="39">
         <v>38.4</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="39">
         <v>42</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="39">
         <v>31.2</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="39">
         <v>38.4</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="39">
         <v>30</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="39">
         <v>31.2</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="39">
         <v>31.08</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="39">
         <v>34.695999999999998</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="39">
         <v>39.545000000000002</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="39">
         <v>31.853000000000002</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="41">
         <v>21.132999999999999</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="39">
         <v>24.29</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="39">
         <v>24.707000000000001</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="39">
         <v>24.414999999999999</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="39">
         <v>18.29</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="39">
         <v>21.030999999999999</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="39">
         <v>17.472999999999999</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="39">
         <v>20.196999999999999</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="39">
         <v>20.594000000000001</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="39">
         <v>34.573999999999998</v>
       </c>
-      <c r="Z10" s="73">
+      <c r="Z10" s="39">
         <v>31.207000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62">
+      <c r="AA10" s="41">
+        <v>29.841999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="39">
         <v>42</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="39">
         <v>31.2</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="39">
         <v>28.8</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="39">
         <v>33.6</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="39">
         <v>27.6</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="39">
         <v>26.4</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="39">
         <v>25.2</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="39">
         <v>24</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="39">
         <v>22.8</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="39">
         <v>21.12</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="39">
         <v>30.544</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="39">
         <v>28.186</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="39">
         <v>37.886000000000003</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="41">
         <v>30.007000000000001</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="39">
         <v>38.32</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="39">
         <v>40.073999999999998</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="39">
         <v>40.746000000000002</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="39">
         <v>33.881999999999998</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="39">
         <v>32.738999999999997</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="39">
         <v>39.880000000000003</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="39">
         <v>24.001999999999999</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="39">
         <v>28.768999999999998</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="39">
         <v>37.39</v>
       </c>
-      <c r="Z11" s="73">
+      <c r="Z11" s="39">
         <v>29.556999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="62">
+      <c r="AA11" s="41">
+        <v>29.981000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="39">
         <v>32.4</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="39">
         <v>32.4</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="39">
         <v>31.2</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="39">
         <v>27.6</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="39">
         <v>48</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="39">
         <v>45.6</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="39">
         <v>30</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="39">
         <v>30</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="39">
         <v>29.4</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="39">
         <v>34.237000000000002</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="39">
         <v>36.878999999999998</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="39">
         <v>49.924999999999997</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="41">
         <v>51.743000000000002</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="39">
         <v>54.572000000000003</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="39">
         <v>50.472000000000001</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="39">
         <v>53.570999999999998</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="39">
         <v>43.421999999999997</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="39">
         <v>48.417000000000002</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="39">
         <v>45.960999999999999</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="39">
         <v>45.036999999999999</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="39">
         <v>41.924999999999997</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="39">
         <v>44.738</v>
       </c>
-      <c r="Z12" s="73">
+      <c r="Z12" s="39">
         <v>38.790999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62">
+      <c r="AA12" s="41">
+        <v>39.161000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>33.6</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="39">
         <v>32.4</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>30</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>26.4</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="39">
         <v>36</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="39">
         <v>30</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="39">
         <v>30</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="39">
         <v>39.033000000000001</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="39">
         <v>29.783000000000001</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="39">
         <v>33.268999999999998</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="41">
         <v>23.175000000000001</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="39">
         <v>21.541</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="39">
         <v>29.039000000000001</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="39">
         <v>33.93</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="39">
         <v>27.623000000000001</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="39">
         <v>18.594000000000001</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="39">
         <v>26.725000000000001</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="39">
         <v>26.701000000000001</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="39">
         <v>15.503</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="39">
         <v>14.823</v>
       </c>
-      <c r="Z13" s="73">
+      <c r="Z13" s="39">
         <v>34.738</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62">
+      <c r="AA13" s="41">
+        <v>31.292999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-[...20 lines deleted...]
-      <c r="X14" s="42">
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="42"/>
+      <c r="X14" s="39">
         <v>24.622</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="39">
         <v>8.1560000000000006</v>
       </c>
-      <c r="Z14" s="73">
+      <c r="Z14" s="39">
         <v>26.763000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62">
+      <c r="AA14" s="41">
+        <v>33.442</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="39">
         <v>51.6</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="39">
         <v>48</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="39">
         <v>28.8</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="39">
         <v>27.6</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="39">
         <v>33.6</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="39">
         <v>33.6</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="39">
         <v>32.159999999999997</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="39">
         <v>47.476999999999997</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="39">
         <v>45.395000000000003</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="39">
         <v>31.693000000000001</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="41">
         <v>32.957000000000001</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="39">
         <v>35.279000000000003</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="39">
         <v>37.795999999999999</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="39">
         <v>28.103000000000002</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="39">
         <v>38.627000000000002</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="39">
         <v>47.3</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>34.222000000000001</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="39">
         <v>18.547999999999998</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="39">
         <v>33.536999999999999</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="39">
         <v>26.693000000000001</v>
       </c>
-      <c r="Z15" s="73">
+      <c r="Z15" s="39">
         <v>25.920999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62">
+      <c r="AA15" s="41">
+        <v>22.611000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="39">
         <v>44.4</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="39">
         <v>39.6</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="39">
         <v>32.4</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="39">
         <v>31.2</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <v>32.4</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="39">
         <v>28.8</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="39">
         <v>28.8</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="39">
         <v>38.4</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="39">
         <v>30</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="39">
         <v>33.96</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="39">
         <v>34.622</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="39">
         <v>40.357999999999997</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="39">
         <v>41.177999999999997</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="41">
         <v>40.387999999999998</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="39">
         <v>45.500999999999998</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="39">
         <v>36.524000000000001</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="39">
         <v>36.185000000000002</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="39">
         <v>44.603000000000002</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="39">
         <v>32.543999999999997</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="39">
         <v>49.375</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="39">
         <v>45.606000000000002</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="39">
         <v>43.03</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="39">
         <v>41.271999999999998</v>
       </c>
-      <c r="Z16" s="73">
+      <c r="Z16" s="39">
         <v>34.311999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="62">
+      <c r="AA16" s="41">
+        <v>37.363999999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="39">
         <v>33.6</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>32.4</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="39">
         <v>26.4</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>27.6</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="39">
         <v>48</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="39">
         <v>43.2</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="39">
         <v>18</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="39">
         <v>27.6</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="39">
         <v>25.08</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="39">
         <v>19.425000000000001</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="39">
         <v>29.256</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="39">
         <v>30.271999999999998</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="41">
         <v>22.698</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="39">
         <v>31.094000000000001</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="39">
         <v>32.58</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="39">
         <v>36.707000000000001</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="39">
         <v>34.110999999999997</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="39">
         <v>33.697000000000003</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="39">
         <v>31.954999999999998</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="39">
         <v>30.452999999999999</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="39">
         <v>31.286999999999999</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="39">
         <v>33.779000000000003</v>
       </c>
-      <c r="Z17" s="73">
+      <c r="Z17" s="39">
         <v>24.315999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62">
+      <c r="AA17" s="41">
+        <v>26.718</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="39">
         <v>102</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="39">
         <v>45.6</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="39">
         <v>58.8</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="39">
         <v>55.2</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="39">
         <v>38.4</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="39">
         <v>24</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="39">
         <v>30</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="39">
         <v>32.4</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="39">
         <v>53.523000000000003</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="39">
         <v>53.026000000000003</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="39">
         <v>43.021000000000001</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="41">
         <v>44.786000000000001</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="39">
         <v>50.125</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="39">
         <v>46.996000000000002</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="39">
         <v>42.828000000000003</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="39">
         <v>38.372999999999998</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="39">
         <v>38.496000000000002</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="39">
         <v>40.106000000000002</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="39">
         <v>40.378999999999998</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="39">
         <v>37.216999999999999</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="39">
         <v>36.648000000000003</v>
       </c>
-      <c r="Z18" s="73">
+      <c r="Z18" s="39">
         <v>36.197000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62">
+      <c r="AA18" s="41">
+        <v>46.533000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="39">
         <v>36</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="39">
         <v>31.2</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="39">
         <v>28.8</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="39">
         <v>33.6</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>38.4</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="39">
         <v>30</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="39">
         <v>28.8</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="39">
         <v>25.56</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="39">
         <v>29.013999999999999</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="39">
         <v>25.498000000000001</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="39">
         <v>31.074999999999999</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="41">
         <v>51.026000000000003</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="39">
         <v>37.287999999999997</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="39">
         <v>26.254999999999999</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="39">
         <v>20.611999999999998</v>
       </c>
-      <c r="T19" s="42" t="s">
+      <c r="T19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="42" t="s">
+      <c r="U19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="42" t="s">
+      <c r="V19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="42" t="s">
+      <c r="W19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="42" t="s">
+      <c r="X19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="42" t="s">
+      <c r="Y19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" s="73" t="s">
+      <c r="Z19" s="39" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="15" customHeight="1">
-      <c r="A20" s="62">
+    <row r="20" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="39">
         <v>72</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="39">
         <v>51.6</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="39">
         <v>50.4</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="39">
         <v>43.2</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="39">
         <v>42</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>42</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="39">
         <v>33.6</v>
       </c>
-      <c r="J20" s="42">
+      <c r="J20" s="39">
         <v>31.2</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="39">
         <v>32.4</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="39">
         <v>36.840000000000003</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="39">
         <v>36.704999999999998</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="39">
         <v>38.71</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="39">
         <v>22.893000000000001</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="41">
         <v>29.11</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="39">
         <v>45.463999999999999</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="39">
         <v>42.941000000000003</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="39">
         <v>65.917000000000002</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="39">
         <v>36.628999999999998</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="39">
         <v>44.091000000000001</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="39">
         <v>36.340000000000003</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="39">
         <v>31.172999999999998</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="39">
         <v>57.723999999999997</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="39">
         <v>34.877000000000002</v>
       </c>
-      <c r="Z20" s="73">
+      <c r="Z20" s="39">
         <v>29.795999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62">
+      <c r="AA20" s="41">
+        <v>21.538</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>78</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="39">
         <v>74.400000000000006</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>72</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="39">
         <v>63.6</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>66</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>70.8</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="39">
         <v>73.2</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="39">
         <v>69.599999999999994</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="39">
         <v>64.8</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="39">
         <v>49.32</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="39">
         <v>34.439</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="39">
         <v>44.795000000000002</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="39">
         <v>30.858000000000001</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="41">
         <v>44.932000000000002</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="39">
         <v>51.076999999999998</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="39">
         <v>44.601999999999997</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="39">
         <v>41.94</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="39">
         <v>37.960999999999999</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="39">
         <v>31.244</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="39">
         <v>24.838999999999999</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="39">
         <v>30.582999999999998</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="39">
         <v>35.93</v>
       </c>
-      <c r="Y21" s="42">
+      <c r="Y21" s="39">
         <v>27.620999999999999</v>
       </c>
-      <c r="Z21" s="73">
+      <c r="Z21" s="39">
         <v>22.34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62">
+      <c r="AA21" s="41">
+        <v>21.029</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="45"/>
-[...16 lines deleted...]
-      <c r="T22" s="42">
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39">
         <v>28.13</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="39">
         <v>25.417000000000002</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="39">
         <v>32.677</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="39">
         <v>27.039000000000001</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="39">
         <v>25.795999999999999</v>
       </c>
-      <c r="Y22" s="42">
+      <c r="Y22" s="39">
         <v>24.715</v>
       </c>
-      <c r="Z22" s="73">
+      <c r="Z22" s="39">
         <v>21.484999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62">
+      <c r="AA22" s="41">
+        <v>33.798000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="X23" s="42">
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="39">
         <v>16.277000000000001</v>
       </c>
-      <c r="Y23" s="42">
+      <c r="Y23" s="39">
         <v>19.536999999999999</v>
       </c>
-      <c r="Z23" s="73">
+      <c r="Z23" s="39">
         <v>34.545999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62">
+      <c r="AA23" s="41">
+        <v>38.54</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="39">
         <v>57.6</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="39">
         <v>52.8</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="39">
         <v>56.4</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="39">
         <v>50.4</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="39">
         <v>45.6</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="39">
         <v>30</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>45.6</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="39">
         <v>39.6</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="39">
         <v>37.08</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="39">
         <v>39.100999999999999</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="39">
         <v>35.610999999999997</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="39">
         <v>55.707000000000001</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="41">
         <v>34.143999999999998</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="39">
         <v>39.551000000000002</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="39">
         <v>35.426000000000002</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="39">
         <v>25.024999999999999</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="39">
         <v>27.175999999999998</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="39">
         <v>23.663</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="39">
         <v>23.382000000000001</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="39">
         <v>19.353000000000002</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="39">
         <v>20.334</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="39">
         <v>23.117000000000001</v>
       </c>
-      <c r="Z24" s="73">
+      <c r="Z24" s="39">
         <v>28.849</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="62">
+      <c r="AA24" s="41">
+        <v>25.998999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>49.2</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="39">
         <v>33.6</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>36</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="39">
         <v>28.8</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="39">
         <v>30</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="39">
         <v>31.2</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="39">
         <v>31.2</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="39">
         <v>21.36</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="39">
         <v>31.506</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="39">
         <v>29.295000000000002</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="39">
         <v>40.613999999999997</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="41">
         <v>25.808</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="39">
         <v>22.484000000000002</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="39">
         <v>33.261000000000003</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="39">
         <v>27.411999999999999</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="39">
         <v>20.965</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="39">
         <v>15.343999999999999</v>
       </c>
-      <c r="V25" s="42">
+      <c r="V25" s="39">
         <v>30.456</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="39">
         <v>14.395</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="39">
         <v>38.262999999999998</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="39">
         <v>28.777000000000001</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="Z25" s="39">
         <v>37.155999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62">
+      <c r="AA25" s="41">
+        <v>28.54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="39">
         <v>50.4</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="39">
         <v>44.4</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="39">
         <v>44.4</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="39">
         <v>38.4</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="39">
         <v>33.6</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="39">
         <v>30</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="39">
         <v>30</v>
       </c>
-      <c r="J26" s="42">
+      <c r="J26" s="39">
         <v>32.4</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="39">
         <v>28.8</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="39">
         <v>31.08</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="39">
         <v>41.08</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="39">
         <v>43.640999999999998</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="39">
         <v>23.382000000000001</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="46">
         <v>33.204000000000001</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="46">
         <v>49.662999999999997</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="39">
         <v>20.582000000000001</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="39">
         <v>37.362000000000002</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="39">
         <v>18.321999999999999</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="39">
         <v>29.050999999999998</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="39">
         <v>31.425999999999998</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="39">
         <v>23.719000000000001</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="39">
         <v>19.792000000000002</v>
       </c>
-      <c r="Y26" s="42">
+      <c r="Y26" s="39">
         <v>21.271999999999998</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="Z26" s="39">
         <v>12.846</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65">
+      <c r="AA26" s="41">
+        <v>15.476000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="48">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45">
         <v>26.594000000000001</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="45">
         <v>36.396000000000001</v>
       </c>
-      <c r="V27" s="48">
+      <c r="V27" s="45">
         <v>33.881</v>
       </c>
-      <c r="W27" s="48">
+      <c r="W27" s="45">
         <v>30.228999999999999</v>
       </c>
-      <c r="X27" s="48">
+      <c r="X27" s="45">
         <v>23.364999999999998</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="45">
         <v>25.524999999999999</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="45">
         <v>27.271999999999998</v>
       </c>
-    </row>
-[...603 lines deleted...]
-      <c r="Z51" s="38"/>
+      <c r="AA27" s="47">
+        <v>36.950000000000003</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="35"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="35"/>
+      <c r="Q29" s="35"/>
+      <c r="R29" s="35"/>
+      <c r="S29" s="35"/>
+      <c r="T29" s="35"/>
+      <c r="U29" s="35"/>
+      <c r="V29" s="35"/>
+      <c r="W29" s="35"/>
+      <c r="X29" s="35"/>
+      <c r="Y29" s="35"/>
+      <c r="Z29" s="35"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="76"/>
+      <c r="J30" s="76"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="35"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+      <c r="T30" s="35"/>
+      <c r="U30" s="35"/>
+      <c r="V30" s="35"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
+      <c r="Y30" s="35"/>
+      <c r="Z30" s="35"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="76"/>
+      <c r="J31" s="76"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="90"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="35"/>
+      <c r="P31" s="35"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="35"/>
+      <c r="T31" s="35"/>
+      <c r="U31" s="35"/>
+      <c r="V31" s="35"/>
+      <c r="W31" s="35"/>
+      <c r="X31" s="35"/>
+      <c r="Y31" s="35"/>
+      <c r="Z31" s="35"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="76"/>
+      <c r="J32" s="76"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="90"/>
+      <c r="N32" s="35"/>
+      <c r="O32" s="35"/>
+      <c r="P32" s="35"/>
+      <c r="Q32" s="35"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="35"/>
+      <c r="V32" s="35"/>
+      <c r="W32" s="35"/>
+      <c r="X32" s="35"/>
+      <c r="Y32" s="35"/>
+      <c r="Z32" s="35"/>
+    </row>
+    <row r="33" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="J33" s="76"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="90"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="35"/>
+      <c r="P33" s="35"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="35"/>
+      <c r="T33" s="35"/>
+      <c r="U33" s="35"/>
+      <c r="V33" s="35"/>
+      <c r="W33" s="35"/>
+      <c r="X33" s="35"/>
+      <c r="Y33" s="35"/>
+      <c r="Z33" s="35"/>
+    </row>
+    <row r="34" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="76"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="76"/>
+      <c r="I34" s="76"/>
+      <c r="J34" s="76"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="90"/>
+      <c r="N34" s="35"/>
+      <c r="O34" s="35"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="35"/>
+      <c r="T34" s="35"/>
+      <c r="U34" s="35"/>
+      <c r="V34" s="35"/>
+      <c r="W34" s="35"/>
+      <c r="X34" s="35"/>
+      <c r="Y34" s="35"/>
+      <c r="Z34" s="35"/>
+    </row>
+    <row r="35" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="76"/>
+      <c r="J35" s="76"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="90"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+    </row>
+    <row r="36" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="76"/>
+      <c r="I36" s="76"/>
+      <c r="J36" s="76"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="90"/>
+      <c r="N36" s="35"/>
+      <c r="O36" s="35"/>
+      <c r="P36" s="35"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="35"/>
+      <c r="S36" s="35"/>
+      <c r="T36" s="35"/>
+      <c r="U36" s="35"/>
+      <c r="V36" s="35"/>
+      <c r="W36" s="35"/>
+      <c r="X36" s="35"/>
+      <c r="Y36" s="35"/>
+      <c r="Z36" s="35"/>
+    </row>
+    <row r="37" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="76"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="35"/>
+      <c r="O37" s="35"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+      <c r="U37" s="35"/>
+      <c r="V37" s="35"/>
+      <c r="W37" s="35"/>
+      <c r="X37" s="35"/>
+      <c r="Y37" s="35"/>
+      <c r="Z37" s="35"/>
+    </row>
+    <row r="38" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+      <c r="H38" s="76"/>
+      <c r="I38" s="76"/>
+      <c r="J38" s="76"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="90"/>
+      <c r="N38" s="35"/>
+      <c r="O38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+      <c r="Z38" s="35"/>
+    </row>
+    <row r="39" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="H39" s="76"/>
+      <c r="I39" s="76"/>
+      <c r="J39" s="76"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="90"/>
+      <c r="N39" s="35"/>
+      <c r="O39" s="35"/>
+      <c r="P39" s="35"/>
+      <c r="Q39" s="35"/>
+      <c r="R39" s="35"/>
+      <c r="S39" s="35"/>
+      <c r="T39" s="35"/>
+      <c r="U39" s="35"/>
+      <c r="V39" s="35"/>
+      <c r="W39" s="35"/>
+      <c r="X39" s="35"/>
+      <c r="Y39" s="35"/>
+      <c r="Z39" s="35"/>
+    </row>
+    <row r="40" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="76"/>
+      <c r="J40" s="76"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="90"/>
+      <c r="N40" s="35"/>
+      <c r="O40" s="35"/>
+      <c r="P40" s="35"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35"/>
+      <c r="S40" s="35"/>
+      <c r="T40" s="35"/>
+      <c r="U40" s="35"/>
+      <c r="V40" s="35"/>
+      <c r="W40" s="35"/>
+      <c r="X40" s="35"/>
+      <c r="Y40" s="35"/>
+      <c r="Z40" s="35"/>
+    </row>
+    <row r="41" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="76"/>
+      <c r="J41" s="76"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="90"/>
+      <c r="N41" s="35"/>
+      <c r="O41" s="35"/>
+      <c r="P41" s="35"/>
+      <c r="Q41" s="35"/>
+      <c r="R41" s="35"/>
+      <c r="S41" s="35"/>
+      <c r="T41" s="35"/>
+      <c r="U41" s="35"/>
+      <c r="V41" s="35"/>
+      <c r="W41" s="35"/>
+      <c r="X41" s="35"/>
+      <c r="Y41" s="35"/>
+      <c r="Z41" s="35"/>
+    </row>
+    <row r="42" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="76"/>
+      <c r="I42" s="76"/>
+      <c r="J42" s="76"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="90"/>
+      <c r="N42" s="35"/>
+      <c r="O42" s="35"/>
+      <c r="P42" s="35"/>
+      <c r="Q42" s="35"/>
+      <c r="R42" s="35"/>
+      <c r="S42" s="35"/>
+      <c r="T42" s="35"/>
+      <c r="U42" s="35"/>
+      <c r="V42" s="35"/>
+      <c r="W42" s="35"/>
+      <c r="X42" s="35"/>
+      <c r="Y42" s="35"/>
+      <c r="Z42" s="35"/>
+    </row>
+    <row r="43" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+      <c r="G43" s="76"/>
+      <c r="H43" s="76"/>
+      <c r="I43" s="76"/>
+      <c r="J43" s="76"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="90"/>
+      <c r="N43" s="35"/>
+      <c r="O43" s="35"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
+      <c r="R43" s="35"/>
+      <c r="S43" s="35"/>
+      <c r="T43" s="35"/>
+      <c r="U43" s="35"/>
+      <c r="V43" s="35"/>
+      <c r="W43" s="35"/>
+      <c r="X43" s="35"/>
+      <c r="Y43" s="35"/>
+      <c r="Z43" s="35"/>
+    </row>
+    <row r="44" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+      <c r="J44" s="76"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="90"/>
+      <c r="N44" s="35"/>
+      <c r="O44" s="35"/>
+      <c r="P44" s="35"/>
+      <c r="Q44" s="35"/>
+      <c r="R44" s="35"/>
+      <c r="S44" s="35"/>
+      <c r="T44" s="35"/>
+      <c r="U44" s="35"/>
+      <c r="V44" s="35"/>
+      <c r="W44" s="35"/>
+      <c r="X44" s="35"/>
+      <c r="Y44" s="35"/>
+      <c r="Z44" s="35"/>
+    </row>
+    <row r="45" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
+      <c r="G45" s="77"/>
+      <c r="H45" s="77"/>
+      <c r="I45" s="77"/>
+      <c r="J45" s="77"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="91"/>
+      <c r="N45" s="35"/>
+      <c r="O45" s="35"/>
+      <c r="P45" s="35"/>
+      <c r="Q45" s="35"/>
+      <c r="R45" s="35"/>
+      <c r="S45" s="35"/>
+      <c r="T45" s="35"/>
+      <c r="U45" s="35"/>
+      <c r="V45" s="35"/>
+      <c r="W45" s="35"/>
+      <c r="X45" s="35"/>
+      <c r="Y45" s="35"/>
+      <c r="Z45" s="35"/>
+    </row>
+    <row r="46" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="35"/>
+      <c r="P46" s="35"/>
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="35"/>
+      <c r="T46" s="35"/>
+      <c r="U46" s="35"/>
+      <c r="V46" s="35"/>
+      <c r="W46" s="35"/>
+      <c r="X46" s="35"/>
+      <c r="Y46" s="35"/>
+      <c r="Z46" s="35"/>
+    </row>
+    <row r="47" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="35"/>
+      <c r="N47" s="35"/>
+      <c r="O47" s="35"/>
+      <c r="P47" s="35"/>
+      <c r="Q47" s="35"/>
+      <c r="R47" s="35"/>
+      <c r="S47" s="35"/>
+      <c r="T47" s="35"/>
+      <c r="U47" s="35"/>
+      <c r="V47" s="35"/>
+      <c r="W47" s="35"/>
+      <c r="X47" s="35"/>
+      <c r="Y47" s="35"/>
+      <c r="Z47" s="35"/>
+    </row>
+    <row r="48" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="35"/>
+      <c r="O48" s="35"/>
+      <c r="P48" s="35"/>
+      <c r="Q48" s="35"/>
+      <c r="R48" s="35"/>
+      <c r="S48" s="35"/>
+      <c r="T48" s="35"/>
+      <c r="U48" s="35"/>
+      <c r="V48" s="35"/>
+      <c r="W48" s="35"/>
+      <c r="X48" s="35"/>
+      <c r="Y48" s="35"/>
+      <c r="Z48" s="35"/>
+    </row>
+    <row r="49" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="35"/>
+      <c r="P49" s="35"/>
+      <c r="Q49" s="35"/>
+      <c r="R49" s="35"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="35"/>
+      <c r="V49" s="35"/>
+      <c r="W49" s="35"/>
+      <c r="X49" s="35"/>
+      <c r="Y49" s="35"/>
+      <c r="Z49" s="35"/>
+    </row>
+    <row r="50" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="35"/>
+      <c r="H50" s="35"/>
+      <c r="I50" s="35"/>
+      <c r="J50" s="35"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="35"/>
+      <c r="N50" s="35"/>
+      <c r="O50" s="35"/>
+      <c r="P50" s="35"/>
+      <c r="Q50" s="35"/>
+      <c r="R50" s="35"/>
+      <c r="S50" s="35"/>
+      <c r="T50" s="35"/>
+      <c r="U50" s="35"/>
+      <c r="V50" s="35"/>
+      <c r="W50" s="35"/>
+      <c r="X50" s="35"/>
+      <c r="Y50" s="35"/>
+      <c r="Z50" s="35"/>
+    </row>
+    <row r="51" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="35"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="35"/>
+      <c r="H51" s="35"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="35"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
+      <c r="M51" s="35"/>
+      <c r="N51" s="35"/>
+      <c r="O51" s="35"/>
+      <c r="P51" s="35"/>
+      <c r="Q51" s="35"/>
+      <c r="R51" s="35"/>
+      <c r="S51" s="35"/>
+      <c r="T51" s="35"/>
+      <c r="U51" s="35"/>
+      <c r="V51" s="35"/>
+      <c r="W51" s="35"/>
+      <c r="X51" s="35"/>
+      <c r="Y51" s="35"/>
+      <c r="Z51" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="29">
+  <mergeCells count="30">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="X3:AA3"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B3:F3"/>
-    <mergeCell ref="X3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:AA51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="X3" sqref="X3:Z3"/>
+      <selection activeCell="X23" sqref="X23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
-[...28 lines deleted...]
-      <c r="A2" s="56">
+    <row r="1" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+    </row>
+    <row r="2" spans="1:27" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="53">
         <v>64510102</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="27"/>
-[...34 lines deleted...]
-      <c r="J3" s="128" t="s">
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+    </row>
+    <row r="3" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A3" s="66"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="K3" s="128"/>
-[...12 lines deleted...]
-      <c r="X3" s="141" t="s">
+      <c r="K3" s="119"/>
+      <c r="L3" s="119"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="127" t="s">
         <v>39</v>
       </c>
-      <c r="Y3" s="141"/>
-[...3 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="125">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="126"/>
+    </row>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="67">
         <v>30</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="67">
         <v>26.4</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="67">
         <v>25.2</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="67">
         <v>22.8</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="67">
         <v>22.8</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="67">
         <v>22.8</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <v>24</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>22.8</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>22.8</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>21.12</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>27.236000000000001</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>27.715</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>25.378</v>
       </c>
-      <c r="P6" s="44">
+      <c r="P6" s="41">
         <v>26.681999999999999</v>
       </c>
-      <c r="Q6" s="70">
+      <c r="Q6" s="67">
         <v>29.673999999999999</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>26.242000000000001</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>26.27</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>26.934999999999999</v>
       </c>
-      <c r="U6" s="70">
+      <c r="U6" s="67">
         <v>25.966999999999999</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>23.693999999999999</v>
       </c>
-      <c r="W6" s="70">
+      <c r="W6" s="67">
         <v>24.684999999999999</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>21.35</v>
       </c>
-      <c r="Y6" s="79">
+      <c r="Y6" s="72">
         <v>23.914999999999999</v>
       </c>
-      <c r="Z6" s="80">
+      <c r="Z6" s="72">
         <v>25.199000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="62">
+      <c r="AA6" s="41">
+        <v>27.210999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="45"/>
-[...20 lines deleted...]
-      <c r="X7" s="42">
+      <c r="C7" s="42"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="39">
         <v>16.234999999999999</v>
       </c>
-      <c r="Y7" s="49">
+      <c r="Y7" s="46">
         <v>31.094999999999999</v>
       </c>
-      <c r="Z7" s="81">
+      <c r="Z7" s="46">
         <v>23.356999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="62">
+      <c r="AA7" s="41">
+        <v>24.734999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="39">
         <v>32.4</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="39">
         <v>30</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="39">
         <v>28.8</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="39">
         <v>26.4</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="39">
         <v>25.2</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="39">
         <v>25.2</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="39">
         <v>25.2</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="39">
         <v>25.2</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="39">
         <v>21.96</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="39">
         <v>31.588999999999999</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="39">
         <v>25.797999999999998</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="39">
         <v>23.094999999999999</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="41">
         <v>22.465</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="39">
         <v>25.09</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="39">
         <v>19.841000000000001</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="39">
         <v>18.346</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="39">
         <v>29.936</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="39">
         <v>33.921999999999997</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="39">
         <v>31.376999999999999</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="39">
         <v>24.012</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="39">
         <v>22.928000000000001</v>
       </c>
-      <c r="Y8" s="49">
+      <c r="Y8" s="46">
         <v>19.966000000000001</v>
       </c>
-      <c r="Z8" s="81">
+      <c r="Z8" s="46">
         <v>26.393999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="62">
+      <c r="AA8" s="41">
+        <v>24.716999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="39">
         <v>32.4</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="39">
         <v>26.4</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="39">
         <v>26.4</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="39">
         <v>24</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="39">
         <v>24</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="39">
         <v>24</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="39">
         <v>26.4</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="39">
         <v>26.4</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="39">
         <v>26.4</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="39">
         <v>22.2</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="39">
         <v>31.933</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="39">
         <v>31.433</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="39">
         <v>28.497</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="41">
         <v>27.744</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="39">
         <v>26.635000000000002</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="39">
         <v>26.675000000000001</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="39">
         <v>23.373999999999999</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="39">
         <v>30.19</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="39">
         <v>25.544</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="39">
         <v>26.28</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="39">
         <v>25.297000000000001</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="39">
         <v>23.071000000000002</v>
       </c>
-      <c r="Y9" s="49">
+      <c r="Y9" s="46">
         <v>27.928000000000001</v>
       </c>
-      <c r="Z9" s="81">
+      <c r="Z9" s="46">
         <v>26.773</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="62">
+      <c r="AA9" s="41">
+        <v>33.795999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="39">
         <v>30</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="39">
         <v>30</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="39">
         <v>32.4</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="39">
         <v>27.6</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="39">
         <v>27.6</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="39">
         <v>27.6</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="39">
         <v>26.4</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="39">
         <v>27.6</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="39">
         <v>30</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="39">
         <v>31.08</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="39">
         <v>38.375</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="39">
         <v>25.32</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="39">
         <v>29.405999999999999</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="41">
         <v>22.06</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="39">
         <v>18.443000000000001</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="39">
         <v>17.664999999999999</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="39">
         <v>18.582999999999998</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="39">
         <v>23.611999999999998</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="39">
         <v>16.093</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="39">
         <v>19.603999999999999</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="39">
         <v>24.323</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="39">
         <v>24.22</v>
       </c>
-      <c r="Y10" s="49">
+      <c r="Y10" s="46">
         <v>27.994</v>
       </c>
-      <c r="Z10" s="81">
+      <c r="Z10" s="46">
         <v>24.364999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62">
+      <c r="AA10" s="41">
+        <v>27.172999999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="39">
         <v>50.4</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="39">
         <v>30</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="39">
         <v>27.6</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="39">
         <v>26.4</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="39">
         <v>25.2</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="39">
         <v>24</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="39">
         <v>24</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="39">
         <v>24</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="39">
         <v>21.6</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="39">
         <v>18.36</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="39">
         <v>37.154000000000003</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="39">
         <v>30.326000000000001</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="39">
         <v>33.798000000000002</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="41">
         <v>40.01</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="39">
         <v>51.52</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="39">
         <v>45.514000000000003</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="39">
         <v>45.607999999999997</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="39">
         <v>37.76</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="39">
         <v>24.262</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="39">
         <v>32.01</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="39">
         <v>25.283000000000001</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="39">
         <v>21.626999999999999</v>
       </c>
-      <c r="Y11" s="49">
+      <c r="Y11" s="46">
         <v>18.068000000000001</v>
       </c>
-      <c r="Z11" s="81">
+      <c r="Z11" s="46">
         <v>23.456</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="62">
+      <c r="AA11" s="41">
+        <v>24.32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="39">
         <v>33.6</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="39">
         <v>32.4</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="39">
         <v>30</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="39">
         <v>26.4</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="39">
         <v>26.4</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="39">
         <v>22.8</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="39">
         <v>25.2</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="39">
         <v>24</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="39">
         <v>24</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="39">
         <v>21.6</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="39">
         <v>21.946000000000002</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="39">
         <v>35.180999999999997</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="39">
         <v>30.716000000000001</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="41">
         <v>35.073</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="39">
         <v>36.722000000000001</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="39">
         <v>29.012</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="39">
         <v>29.654</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="39">
         <v>28.408000000000001</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="39">
         <v>30.997</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="39">
         <v>24.588000000000001</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="39">
         <v>24.888999999999999</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="39">
         <v>22.645</v>
       </c>
-      <c r="Y12" s="49">
+      <c r="Y12" s="46">
         <v>23.288</v>
       </c>
-      <c r="Z12" s="81">
+      <c r="Z12" s="46">
         <v>28.202999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62">
+      <c r="AA12" s="41">
+        <v>21.852</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>26.4</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>22.8</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>22.8</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="39">
         <v>19.2</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="39">
         <v>24</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="39">
         <v>26.4</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="39">
         <v>22.8</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="39">
         <v>21.48</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="39">
         <v>37.195</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="39">
         <v>19.62</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="39">
         <v>20.169</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="41">
         <v>31.007000000000001</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="39">
         <v>19.376999999999999</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="39">
         <v>25.071000000000002</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="39">
         <v>29.864000000000001</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="39">
         <v>29.7</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="39">
         <v>24.866</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="39">
         <v>29.524000000000001</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="39">
         <v>27.535</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="39">
         <v>25.084</v>
       </c>
-      <c r="Y13" s="49">
+      <c r="Y13" s="46">
         <v>24.22</v>
       </c>
-      <c r="Z13" s="81">
+      <c r="Z13" s="46">
         <v>27.556000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62">
+      <c r="AA13" s="41">
+        <v>40.999000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-[...20 lines deleted...]
-      <c r="X14" s="42">
+      <c r="C14" s="42"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="42"/>
+      <c r="X14" s="39">
         <v>23.187000000000001</v>
       </c>
-      <c r="Y14" s="49">
+      <c r="Y14" s="46">
         <v>27.527999999999999</v>
       </c>
-      <c r="Z14" s="81">
+      <c r="Z14" s="46">
         <v>32.691000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62">
+      <c r="AA14" s="41">
+        <v>37.423000000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="39">
         <v>32.4</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="39">
         <v>32.4</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="39">
         <v>31.2</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="39">
         <v>24</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="39">
         <v>24</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="39">
         <v>22.8</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="39">
         <v>25.2</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="39">
         <v>20.64</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="39">
         <v>23.216000000000001</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="39">
         <v>29.373999999999999</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="39">
         <v>22.436</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="41">
         <v>26.289000000000001</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="39">
         <v>30.068999999999999</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="39">
         <v>26.245999999999999</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="39">
         <v>28.481000000000002</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="39">
         <v>29.585999999999999</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="39">
         <v>27.574000000000002</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>24.734000000000002</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="39">
         <v>20.599</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="39">
         <v>21.146000000000001</v>
       </c>
-      <c r="Y15" s="49">
+      <c r="Y15" s="46">
         <v>22.08</v>
       </c>
-      <c r="Z15" s="81">
+      <c r="Z15" s="46">
         <v>34.093000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62">
+      <c r="AA15" s="41">
+        <v>26.559000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="39">
         <v>27.6</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="39">
         <v>25.2</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="39">
         <v>24</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <v>24</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="39">
         <v>22.8</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="39">
         <v>24</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="39">
         <v>28.8</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="39">
         <v>28.8</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="39">
         <v>26.16</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="39">
         <v>26.4</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="39">
         <v>37.232999999999997</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="39">
         <v>27.074000000000002</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="41">
         <v>32.453000000000003</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="39">
         <v>31.256</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="39">
         <v>31.488</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="39">
         <v>31.539000000000001</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="39">
         <v>29.984999999999999</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="39">
         <v>36.567999999999998</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="39">
         <v>26.763999999999999</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="39">
         <v>31.263999999999999</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="39">
         <v>30.722000000000001</v>
       </c>
-      <c r="Y16" s="49">
+      <c r="Y16" s="46">
         <v>38.520000000000003</v>
       </c>
-      <c r="Z16" s="81">
+      <c r="Z16" s="46">
         <v>29.841000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="62">
+      <c r="AA16" s="41">
+        <v>34.923999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="39">
         <v>21.6</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>22.8</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="39">
         <v>19.2</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>22.8</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="39">
         <v>25.2</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="39">
         <v>28.8</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="39">
         <v>16.8</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="39">
         <v>18.96</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="39">
         <v>24.468</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="39">
         <v>26.172999999999998</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="39">
         <v>16.690999999999999</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="41">
         <v>20.096</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="39">
         <v>24.959</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="39">
         <v>27.167000000000002</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="39">
         <v>28.306000000000001</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="39">
         <v>37.387</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="39">
         <v>35.408999999999999</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="39">
         <v>30.134</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="39">
         <v>34.444000000000003</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="39">
         <v>25.454000000000001</v>
       </c>
-      <c r="Y17" s="49">
+      <c r="Y17" s="46">
         <v>26.675000000000001</v>
       </c>
-      <c r="Z17" s="81">
+      <c r="Z17" s="46">
         <v>24.381</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62">
+      <c r="AA17" s="41">
+        <v>22.129000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="39">
         <v>58.8</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="39">
         <v>27.6</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="39">
         <v>27.6</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="39">
         <v>24</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="39">
         <v>22.8</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="39">
         <v>19.2</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="39">
         <v>16.8</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>16.8</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="39">
         <v>15.6</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="39">
         <v>17.399999999999999</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="39">
         <v>32.298000000000002</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="39">
         <v>33.359000000000002</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="39">
         <v>30.056000000000001</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="41">
         <v>33.774000000000001</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="39">
         <v>36.101999999999997</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="39">
         <v>32.307000000000002</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="39">
         <v>28.96</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="39">
         <v>28.315999999999999</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="39">
         <v>26.715</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="39">
         <v>25.738</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="39">
         <v>26.882000000000001</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="39">
         <v>24.698</v>
       </c>
-      <c r="Y18" s="49">
+      <c r="Y18" s="46">
         <v>28.876000000000001</v>
       </c>
-      <c r="Z18" s="81">
+      <c r="Z18" s="46">
         <v>28.687999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62">
+      <c r="AA18" s="41">
+        <v>34.523000000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="39">
         <v>21.6</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="39">
         <v>21.6</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="39">
         <v>19.2</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>21.6</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="39">
         <v>25.2</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="39">
         <v>19.2</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="39">
         <v>18.36</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="39">
         <v>30.161999999999999</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="39">
         <v>29.359000000000002</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="39">
         <v>24.457999999999998</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="41">
         <v>26.2</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="39">
         <v>33.546999999999997</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="39">
         <v>25.87</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="39">
         <v>26.097000000000001</v>
       </c>
-      <c r="T19" s="42" t="s">
+      <c r="T19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="42" t="s">
+      <c r="U19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="42" t="s">
+      <c r="V19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="42" t="s">
+      <c r="W19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="42" t="s">
+      <c r="X19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="42"/>
-[...3 lines deleted...]
-      <c r="A20" s="62">
+      <c r="Y19" s="39"/>
+      <c r="Z19" s="39"/>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="39">
         <v>30</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="39">
         <v>25.2</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="39">
         <v>25.2</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="39">
         <v>21.6</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="39">
         <v>21.6</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>21.6</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="39">
         <v>24</v>
       </c>
-      <c r="J20" s="42">
+      <c r="J20" s="39">
         <v>22.8</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="39">
         <v>21.36</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="39">
         <v>20.297999999999998</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="39">
         <v>22.45</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="39">
         <v>22.79</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="41">
         <v>27.571999999999999</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="39">
         <v>25.85</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="39">
         <v>23.053000000000001</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="39">
         <v>32.642000000000003</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="39">
         <v>24.058</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="39">
         <v>12.73</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="39">
         <v>23.169</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="39">
         <v>15.881</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="39">
         <v>22.783999999999999</v>
       </c>
-      <c r="Y20" s="49">
+      <c r="Y20" s="46">
         <v>20.221</v>
       </c>
-      <c r="Z20" s="81">
+      <c r="Z20" s="46">
         <v>23.152999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62">
+      <c r="AA20" s="41">
+        <v>18.983000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>31.2</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="39">
         <v>26.4</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>27.6</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="39">
         <v>24</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>26.4</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>24</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="39">
         <v>26.4</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="39">
         <v>24</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="39">
         <v>26.4</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="39">
         <v>24</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="39">
         <v>25.143000000000001</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="39">
         <v>22.667999999999999</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="39">
         <v>26.395</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="41">
         <v>24.033999999999999</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="39">
         <v>28.204000000000001</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="39">
         <v>23.864999999999998</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="39">
         <v>27.277999999999999</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="39">
         <v>24.527000000000001</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="39">
         <v>22.701000000000001</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="39">
         <v>27.911999999999999</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="39">
         <v>22.361000000000001</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="39">
         <v>19.765000000000001</v>
       </c>
-      <c r="Y21" s="49">
+      <c r="Y21" s="46">
         <v>26.812000000000001</v>
       </c>
-      <c r="Z21" s="81">
+      <c r="Z21" s="46">
         <v>18.917000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62">
+      <c r="AA21" s="41">
+        <v>22.687999999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="45"/>
-[...16 lines deleted...]
-      <c r="T22" s="42">
+      <c r="C22" s="42"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39">
         <v>23.579000000000001</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="39">
         <v>27.88</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="39">
         <v>26.86</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="39">
         <v>27.395</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="39">
         <v>24.003</v>
       </c>
-      <c r="Y22" s="49">
+      <c r="Y22" s="46">
         <v>23.718</v>
       </c>
-      <c r="Z22" s="81">
+      <c r="Z22" s="46">
         <v>28.494</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62">
+      <c r="AA22" s="41">
+        <v>32.085999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="X23" s="42">
+      <c r="C23" s="42"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="39"/>
+      <c r="X23" s="39">
         <v>24.48</v>
       </c>
-      <c r="Y23" s="49">
+      <c r="Y23" s="46">
         <v>28.465</v>
       </c>
-      <c r="Z23" s="81">
+      <c r="Z23" s="46">
         <v>29.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62">
+      <c r="AA23" s="41">
+        <v>38.97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="39">
         <v>27.6</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="39">
         <v>24</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="39">
         <v>24</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="39">
         <v>22.8</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="39">
         <v>22.8</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="39">
         <v>21.6</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="39">
         <v>22.8</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="39">
         <v>19.2</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="39">
         <v>19.32</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="39">
         <v>21.751000000000001</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="39">
         <v>22.141999999999999</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="39">
         <v>17.486000000000001</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="41">
         <v>17.794</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="39">
         <v>26.934999999999999</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="39">
         <v>27.588999999999999</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="39">
         <v>24.538</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="39">
         <v>25.984999999999999</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="39">
         <v>20.58</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="39">
         <v>18.613</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="39">
         <v>22.667000000000002</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="39">
         <v>16.940000000000001</v>
       </c>
-      <c r="Y24" s="49">
+      <c r="Y24" s="46">
         <v>20.814</v>
       </c>
-      <c r="Z24" s="81">
+      <c r="Z24" s="46">
         <v>19.658000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="62">
+      <c r="AA24" s="41">
+        <v>21.25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>28.8</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="39">
         <v>22.8</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>19.2</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="39">
         <v>14.4</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>14.4</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="39">
         <v>19.2</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="39">
         <v>22.8</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="39">
         <v>12</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="39">
         <v>19.2</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="39">
         <v>16.079999999999998</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="39">
         <v>21.536000000000001</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="39">
         <v>24.058</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="39">
         <v>30.318000000000001</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="41">
         <v>33.063000000000002</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="39">
         <v>16.471</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="39">
         <v>16.562000000000001</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="39">
         <v>17.109000000000002</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="39">
         <v>14.536</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="39">
         <v>28.216999999999999</v>
       </c>
-      <c r="V25" s="42">
+      <c r="V25" s="39">
         <v>16.239000000000001</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="39">
         <v>13.571999999999999</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="39">
         <v>18.434000000000001</v>
       </c>
-      <c r="Y25" s="49">
+      <c r="Y25" s="46">
         <v>15.183</v>
       </c>
-      <c r="Z25" s="81">
+      <c r="Z25" s="46">
         <v>19.777999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62">
+      <c r="AA25" s="41">
+        <v>21.234000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="39">
         <v>22.8</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="39">
         <v>19.2</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="39">
         <v>18</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="39">
         <v>18</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="39">
         <v>16.8</v>
       </c>
-      <c r="J26" s="42">
+      <c r="J26" s="39">
         <v>15.6</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="39">
         <v>18</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="39">
         <v>19.32</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="39">
         <v>13.051</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="39">
         <v>29.02</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="39">
         <v>8.3979999999999997</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="46">
         <v>28.504999999999999</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="46">
         <v>15.914999999999999</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="39">
         <v>15.827999999999999</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="39">
         <v>23.053000000000001</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="39">
         <v>28.821999999999999</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="39">
         <v>20.303000000000001</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="39">
         <v>14.859</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="39">
         <v>20.327999999999999</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="39">
         <v>15.124000000000001</v>
       </c>
-      <c r="Y26" s="49">
+      <c r="Y26" s="46">
         <v>18.661000000000001</v>
       </c>
-      <c r="Z26" s="81">
+      <c r="Z26" s="46">
         <v>18.798999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65">
+      <c r="AA26" s="41">
+        <v>19.164000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="48">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45">
         <v>24.177</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="45">
         <v>21.529</v>
       </c>
-      <c r="V27" s="48">
+      <c r="V27" s="45">
         <v>24.082999999999998</v>
       </c>
-      <c r="W27" s="48">
+      <c r="W27" s="45">
         <v>19.405000000000001</v>
       </c>
-      <c r="X27" s="48">
+      <c r="X27" s="45">
         <v>14.369</v>
       </c>
-      <c r="Y27" s="50">
+      <c r="Y27" s="47">
         <v>20.55</v>
       </c>
-      <c r="Z27" s="82">
+      <c r="Z27" s="47">
         <v>18.23</v>
       </c>
-    </row>
-[...563 lines deleted...]
-      <c r="Y51" s="39"/>
+      <c r="AA27" s="47">
+        <v>19.846</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="36"/>
+      <c r="O29" s="36"/>
+      <c r="P29" s="36"/>
+      <c r="Q29" s="36"/>
+      <c r="R29" s="36"/>
+      <c r="S29" s="36"/>
+      <c r="T29" s="36"/>
+      <c r="U29" s="36"/>
+      <c r="V29" s="36"/>
+      <c r="W29" s="36"/>
+      <c r="X29" s="36"/>
+      <c r="Y29" s="36"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="76"/>
+      <c r="J30" s="76"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="36"/>
+      <c r="P30" s="36"/>
+      <c r="Q30" s="36"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="36"/>
+      <c r="T30" s="36"/>
+      <c r="U30" s="36"/>
+      <c r="V30" s="36"/>
+      <c r="W30" s="36"/>
+      <c r="X30" s="36"/>
+      <c r="Y30" s="36"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="76"/>
+      <c r="J31" s="76"/>
+      <c r="M31" s="90"/>
+      <c r="N31" s="36"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="36"/>
+      <c r="R31" s="36"/>
+      <c r="S31" s="36"/>
+      <c r="T31" s="36"/>
+      <c r="U31" s="36"/>
+      <c r="V31" s="36"/>
+      <c r="W31" s="36"/>
+      <c r="X31" s="36"/>
+      <c r="Y31" s="36"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="76"/>
+      <c r="J32" s="76"/>
+      <c r="M32" s="90"/>
+      <c r="N32" s="36"/>
+      <c r="O32" s="36"/>
+      <c r="P32" s="36"/>
+      <c r="Q32" s="36"/>
+      <c r="R32" s="36"/>
+      <c r="S32" s="36"/>
+      <c r="T32" s="36"/>
+      <c r="U32" s="36"/>
+      <c r="V32" s="36"/>
+      <c r="W32" s="36"/>
+      <c r="X32" s="36"/>
+      <c r="Y32" s="36"/>
+    </row>
+    <row r="33" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="J33" s="76"/>
+      <c r="M33" s="90"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="36"/>
+      <c r="R33" s="36"/>
+      <c r="S33" s="36"/>
+      <c r="T33" s="36"/>
+      <c r="U33" s="36"/>
+      <c r="V33" s="36"/>
+      <c r="W33" s="36"/>
+      <c r="X33" s="36"/>
+      <c r="Y33" s="36"/>
+    </row>
+    <row r="34" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="76"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="76"/>
+      <c r="I34" s="76"/>
+      <c r="J34" s="76"/>
+      <c r="M34" s="90"/>
+      <c r="N34" s="36"/>
+      <c r="O34" s="36"/>
+      <c r="P34" s="36"/>
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36"/>
+      <c r="V34" s="36"/>
+      <c r="W34" s="36"/>
+      <c r="X34" s="36"/>
+      <c r="Y34" s="36"/>
+    </row>
+    <row r="35" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="76"/>
+      <c r="J35" s="76"/>
+      <c r="M35" s="90"/>
+      <c r="N35" s="36"/>
+      <c r="O35" s="36"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36"/>
+      <c r="V35" s="36"/>
+      <c r="W35" s="36"/>
+      <c r="X35" s="36"/>
+      <c r="Y35" s="36"/>
+    </row>
+    <row r="36" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="76"/>
+      <c r="I36" s="76"/>
+      <c r="J36" s="76"/>
+      <c r="M36" s="90"/>
+      <c r="N36" s="36"/>
+      <c r="O36" s="36"/>
+      <c r="P36" s="36"/>
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36"/>
+      <c r="V36" s="36"/>
+      <c r="W36" s="36"/>
+      <c r="X36" s="36"/>
+      <c r="Y36" s="36"/>
+    </row>
+    <row r="37" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="76"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="36"/>
+      <c r="O37" s="36"/>
+      <c r="P37" s="36"/>
+      <c r="Q37" s="36"/>
+      <c r="R37" s="36"/>
+      <c r="S37" s="36"/>
+      <c r="T37" s="36"/>
+      <c r="U37" s="36"/>
+      <c r="V37" s="36"/>
+      <c r="W37" s="36"/>
+      <c r="X37" s="36"/>
+      <c r="Y37" s="36"/>
+    </row>
+    <row r="38" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+      <c r="H38" s="76"/>
+      <c r="I38" s="76"/>
+      <c r="J38" s="76"/>
+      <c r="M38" s="90"/>
+      <c r="N38" s="36"/>
+      <c r="O38" s="36"/>
+      <c r="P38" s="36"/>
+      <c r="Q38" s="36"/>
+      <c r="R38" s="36"/>
+      <c r="S38" s="36"/>
+      <c r="T38" s="36"/>
+      <c r="U38" s="36"/>
+      <c r="V38" s="36"/>
+      <c r="W38" s="36"/>
+      <c r="X38" s="36"/>
+      <c r="Y38" s="36"/>
+    </row>
+    <row r="39" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="H39" s="76"/>
+      <c r="I39" s="76"/>
+      <c r="J39" s="76"/>
+      <c r="M39" s="90"/>
+      <c r="N39" s="36"/>
+      <c r="O39" s="36"/>
+      <c r="P39" s="36"/>
+      <c r="Q39" s="36"/>
+      <c r="R39" s="36"/>
+      <c r="S39" s="36"/>
+      <c r="T39" s="36"/>
+      <c r="U39" s="36"/>
+      <c r="V39" s="36"/>
+      <c r="W39" s="36"/>
+      <c r="X39" s="36"/>
+      <c r="Y39" s="36"/>
+    </row>
+    <row r="40" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="76"/>
+      <c r="J40" s="76"/>
+      <c r="M40" s="90"/>
+      <c r="N40" s="36"/>
+      <c r="O40" s="36"/>
+      <c r="P40" s="36"/>
+      <c r="Q40" s="36"/>
+      <c r="R40" s="36"/>
+      <c r="S40" s="36"/>
+      <c r="T40" s="36"/>
+      <c r="U40" s="36"/>
+      <c r="V40" s="36"/>
+      <c r="W40" s="36"/>
+      <c r="X40" s="36"/>
+      <c r="Y40" s="36"/>
+    </row>
+    <row r="41" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="76"/>
+      <c r="J41" s="76"/>
+      <c r="M41" s="90"/>
+      <c r="N41" s="36"/>
+      <c r="O41" s="36"/>
+      <c r="P41" s="36"/>
+      <c r="Q41" s="36"/>
+      <c r="R41" s="36"/>
+      <c r="S41" s="36"/>
+      <c r="T41" s="36"/>
+      <c r="U41" s="36"/>
+      <c r="V41" s="36"/>
+      <c r="W41" s="36"/>
+      <c r="X41" s="36"/>
+      <c r="Y41" s="36"/>
+    </row>
+    <row r="42" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="76"/>
+      <c r="I42" s="76"/>
+      <c r="J42" s="76"/>
+      <c r="M42" s="90"/>
+      <c r="N42" s="36"/>
+      <c r="O42" s="36"/>
+      <c r="P42" s="36"/>
+      <c r="Q42" s="36"/>
+      <c r="R42" s="36"/>
+      <c r="S42" s="36"/>
+      <c r="T42" s="36"/>
+      <c r="U42" s="36"/>
+      <c r="V42" s="36"/>
+      <c r="W42" s="36"/>
+      <c r="X42" s="36"/>
+      <c r="Y42" s="36"/>
+    </row>
+    <row r="43" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+      <c r="G43" s="76"/>
+      <c r="H43" s="76"/>
+      <c r="I43" s="76"/>
+      <c r="J43" s="76"/>
+      <c r="M43" s="90"/>
+      <c r="N43" s="36"/>
+      <c r="O43" s="36"/>
+      <c r="P43" s="36"/>
+      <c r="Q43" s="36"/>
+      <c r="R43" s="36"/>
+      <c r="S43" s="36"/>
+      <c r="T43" s="36"/>
+      <c r="U43" s="36"/>
+      <c r="V43" s="36"/>
+      <c r="W43" s="36"/>
+      <c r="X43" s="36"/>
+      <c r="Y43" s="36"/>
+    </row>
+    <row r="44" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+      <c r="J44" s="76"/>
+      <c r="M44" s="90"/>
+      <c r="N44" s="36"/>
+      <c r="O44" s="36"/>
+      <c r="P44" s="36"/>
+      <c r="Q44" s="36"/>
+      <c r="R44" s="36"/>
+      <c r="S44" s="36"/>
+      <c r="T44" s="36"/>
+      <c r="U44" s="36"/>
+      <c r="V44" s="36"/>
+      <c r="W44" s="36"/>
+      <c r="X44" s="36"/>
+      <c r="Y44" s="36"/>
+    </row>
+    <row r="45" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
+      <c r="G45" s="77"/>
+      <c r="H45" s="77"/>
+      <c r="I45" s="77"/>
+      <c r="J45" s="77"/>
+      <c r="K45" s="77"/>
+      <c r="M45" s="91"/>
+      <c r="N45" s="36"/>
+      <c r="O45" s="36"/>
+      <c r="P45" s="36"/>
+      <c r="Q45" s="36"/>
+      <c r="R45" s="36"/>
+      <c r="S45" s="36"/>
+      <c r="T45" s="36"/>
+      <c r="U45" s="36"/>
+      <c r="V45" s="36"/>
+      <c r="W45" s="36"/>
+      <c r="X45" s="36"/>
+      <c r="Y45" s="36"/>
+    </row>
+    <row r="46" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B46" s="36"/>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+      <c r="I46" s="36"/>
+      <c r="J46" s="36"/>
+      <c r="K46" s="36"/>
+      <c r="L46" s="36"/>
+      <c r="M46" s="36"/>
+      <c r="N46" s="36"/>
+      <c r="O46" s="36"/>
+      <c r="P46" s="36"/>
+      <c r="Q46" s="36"/>
+      <c r="R46" s="36"/>
+      <c r="S46" s="36"/>
+      <c r="T46" s="36"/>
+      <c r="U46" s="36"/>
+      <c r="V46" s="36"/>
+      <c r="W46" s="36"/>
+      <c r="X46" s="36"/>
+      <c r="Y46" s="36"/>
+    </row>
+    <row r="47" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B47" s="36"/>
+      <c r="C47" s="36"/>
+      <c r="D47" s="36"/>
+      <c r="E47" s="36"/>
+      <c r="F47" s="36"/>
+      <c r="G47" s="36"/>
+      <c r="H47" s="36"/>
+      <c r="I47" s="36"/>
+      <c r="J47" s="36"/>
+      <c r="K47" s="36"/>
+      <c r="L47" s="36"/>
+      <c r="M47" s="36"/>
+      <c r="N47" s="36"/>
+      <c r="O47" s="36"/>
+      <c r="P47" s="36"/>
+      <c r="Q47" s="36"/>
+      <c r="R47" s="36"/>
+      <c r="S47" s="36"/>
+      <c r="T47" s="36"/>
+      <c r="U47" s="36"/>
+      <c r="V47" s="36"/>
+      <c r="W47" s="36"/>
+      <c r="X47" s="36"/>
+      <c r="Y47" s="36"/>
+    </row>
+    <row r="48" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B48" s="36"/>
+      <c r="C48" s="36"/>
+      <c r="D48" s="36"/>
+      <c r="E48" s="36"/>
+      <c r="F48" s="36"/>
+      <c r="G48" s="36"/>
+      <c r="H48" s="36"/>
+      <c r="I48" s="36"/>
+      <c r="J48" s="36"/>
+      <c r="K48" s="36"/>
+      <c r="L48" s="36"/>
+      <c r="M48" s="36"/>
+      <c r="N48" s="36"/>
+      <c r="O48" s="36"/>
+      <c r="P48" s="36"/>
+      <c r="Q48" s="36"/>
+      <c r="R48" s="36"/>
+      <c r="S48" s="36"/>
+      <c r="T48" s="36"/>
+      <c r="U48" s="36"/>
+      <c r="V48" s="36"/>
+      <c r="W48" s="36"/>
+      <c r="X48" s="36"/>
+      <c r="Y48" s="36"/>
+    </row>
+    <row r="49" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B49" s="36"/>
+      <c r="C49" s="36"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="36"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="36"/>
+      <c r="H49" s="36"/>
+      <c r="I49" s="36"/>
+      <c r="J49" s="36"/>
+      <c r="K49" s="36"/>
+      <c r="L49" s="36"/>
+      <c r="M49" s="36"/>
+      <c r="N49" s="36"/>
+      <c r="O49" s="36"/>
+      <c r="P49" s="36"/>
+      <c r="Q49" s="36"/>
+      <c r="R49" s="36"/>
+      <c r="S49" s="36"/>
+      <c r="T49" s="36"/>
+      <c r="U49" s="36"/>
+      <c r="V49" s="36"/>
+      <c r="W49" s="36"/>
+      <c r="X49" s="36"/>
+      <c r="Y49" s="36"/>
+    </row>
+    <row r="50" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B50" s="36"/>
+      <c r="C50" s="36"/>
+      <c r="D50" s="36"/>
+      <c r="E50" s="36"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="36"/>
+      <c r="H50" s="36"/>
+      <c r="I50" s="36"/>
+      <c r="J50" s="36"/>
+      <c r="K50" s="36"/>
+      <c r="L50" s="36"/>
+      <c r="M50" s="36"/>
+      <c r="N50" s="36"/>
+      <c r="O50" s="36"/>
+      <c r="P50" s="36"/>
+      <c r="Q50" s="36"/>
+      <c r="R50" s="36"/>
+      <c r="S50" s="36"/>
+      <c r="T50" s="36"/>
+      <c r="U50" s="36"/>
+      <c r="V50" s="36"/>
+      <c r="W50" s="36"/>
+      <c r="X50" s="36"/>
+      <c r="Y50" s="36"/>
+    </row>
+    <row r="51" spans="2:25" x14ac:dyDescent="0.25">
+      <c r="B51" s="36"/>
+      <c r="C51" s="36"/>
+      <c r="D51" s="36"/>
+      <c r="E51" s="36"/>
+      <c r="F51" s="36"/>
+      <c r="G51" s="36"/>
+      <c r="H51" s="36"/>
+      <c r="I51" s="36"/>
+      <c r="J51" s="36"/>
+      <c r="K51" s="36"/>
+      <c r="L51" s="36"/>
+      <c r="M51" s="36"/>
+      <c r="N51" s="36"/>
+      <c r="O51" s="36"/>
+      <c r="P51" s="36"/>
+      <c r="Q51" s="36"/>
+      <c r="R51" s="36"/>
+      <c r="S51" s="36"/>
+      <c r="T51" s="36"/>
+      <c r="U51" s="36"/>
+      <c r="V51" s="36"/>
+      <c r="W51" s="36"/>
+      <c r="X51" s="36"/>
+      <c r="Y51" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="29">
+  <mergeCells count="30">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="X3:AA3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="B1:Z1"/>
-    <mergeCell ref="X3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-      <c r="A2" s="9" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="110">
+      <c r="B2" s="99">
         <v>64510102</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="31.5" customHeight="1">
-      <c r="A3" s="9" t="s">
+    <row r="3" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="14" t="s">
+      <c r="B3" s="11" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="B4" s="8" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="25.5">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="11" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" s="12" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="66.75" customHeight="1">
-      <c r="A7" s="9" t="s">
+    <row r="7" spans="1:2" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="10" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-      <c r="A8" s="9" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="71.25" customHeight="1">
-      <c r="A9" s="9" t="s">
+    <row r="9" spans="1:2" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="13" t="s">
+      <c r="B9" s="10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="57" customHeight="1">
-      <c r="A10" s="9" t="s">
+    <row r="10" spans="1:2" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="121" t="s">
+      <c r="B10" s="110" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="43.5" customHeight="1">
-      <c r="A11" s="9" t="s">
+    <row r="11" spans="1:2" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="B11" s="11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-      <c r="A12" s="9" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="12" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-      <c r="A13" s="16" t="s">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="17" t="s">
+      <c r="B13" s="14" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="16" t="s">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="18" t="s">
+      <c r="B14" s="15" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" s="16" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="18" t="s">
+      <c r="B15" s="15" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-      <c r="A16" s="9" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="19">
-[...4 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="B16" s="16">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="19">
-[...4 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="B17" s="16">
+        <v>46505</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="13" t="s">
+      <c r="B18" s="10" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-      <c r="A19" s="9" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="11" t="s">
+      <c r="B19" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="9" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="20" t="s">
+      <c r="B20" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-      <c r="A21" s="9" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="21" t="s">
+      <c r="B21" s="18" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A6:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
     <col min="3" max="3" width="66.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
-      <c r="B6" s="22" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="19" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="22" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="19" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="22" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="19" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="22" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="19" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="22" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="19"/>
+    </row>
+    <row r="12" spans="2:2" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="20" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
-[...16 lines deleted...]
-      <c r="B18" s="26" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="19"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="19"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="21"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="21"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="21"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="22"/>
+      <c r="B18" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C18" s="25"/>
+      <c r="C18" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AJ51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="R36" sqref="R36"/>
+      <selection activeCell="AA6" sqref="AA6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="10.28515625" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+    </row>
+    <row r="2" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="113"/>
-[...48 lines deleted...]
-      <c r="X3" s="128" t="s">
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+      <c r="O2" s="63"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63"/>
+      <c r="S2" s="63"/>
+      <c r="T2" s="63"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="63"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+    </row>
+    <row r="3" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="66"/>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+      <c r="V3" s="65"/>
+      <c r="W3" s="65"/>
+      <c r="X3" s="119" t="s">
         <v>59</v>
       </c>
-      <c r="Y3" s="128"/>
-[...3 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="Y3" s="119"/>
+      <c r="Z3" s="119"/>
+      <c r="AA3" s="119"/>
+    </row>
+    <row r="4" spans="1:36" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="A6" s="37">
+      <c r="AA4" s="115">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="116"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="4"/>
+      <c r="AF5" s="4"/>
+      <c r="AG5" s="4"/>
+      <c r="AH5" s="4"/>
+      <c r="AI5" s="4"/>
+      <c r="AJ5" s="4"/>
+    </row>
+    <row r="6" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="34">
         <v>0</v>
       </c>
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="75">
+      <c r="C6" s="69">
         <v>132</v>
       </c>
-      <c r="D6" s="75">
+      <c r="D6" s="69">
         <v>127.2</v>
       </c>
-      <c r="E6" s="75">
+      <c r="E6" s="69">
         <v>118.8</v>
       </c>
-      <c r="F6" s="75">
+      <c r="F6" s="69">
         <v>109.2</v>
       </c>
-      <c r="G6" s="75">
+      <c r="G6" s="69">
         <v>109.2</v>
       </c>
-      <c r="H6" s="75">
+      <c r="H6" s="69">
         <v>117.6</v>
       </c>
-      <c r="I6" s="75">
+      <c r="I6" s="69">
         <v>117.6</v>
       </c>
-      <c r="J6" s="75">
+      <c r="J6" s="69">
         <v>114</v>
       </c>
-      <c r="K6" s="75">
+      <c r="K6" s="69">
         <v>115.2</v>
       </c>
-      <c r="L6" s="75">
+      <c r="L6" s="69">
         <v>118.08</v>
       </c>
-      <c r="M6" s="75">
+      <c r="M6" s="69">
         <v>103.845</v>
       </c>
-      <c r="N6" s="75">
+      <c r="N6" s="69">
         <v>102.949</v>
       </c>
-      <c r="O6" s="75">
+      <c r="O6" s="69">
         <v>100.807</v>
       </c>
-      <c r="P6" s="44">
+      <c r="P6" s="41">
         <v>113.785</v>
       </c>
-      <c r="Q6" s="106">
+      <c r="Q6" s="95">
         <v>107.081</v>
       </c>
-      <c r="R6" s="75">
+      <c r="R6" s="69">
         <v>106.01900000000001</v>
       </c>
-      <c r="S6" s="75">
+      <c r="S6" s="69">
         <v>105.294</v>
       </c>
-      <c r="T6" s="75">
+      <c r="T6" s="69">
         <v>103.86199999999999</v>
       </c>
-      <c r="U6" s="75">
+      <c r="U6" s="69">
         <v>108.38</v>
       </c>
-      <c r="V6" s="75">
+      <c r="V6" s="69">
         <v>100.878</v>
       </c>
-      <c r="W6" s="75">
+      <c r="W6" s="69">
         <v>98.167000000000002</v>
       </c>
-      <c r="X6" s="75">
+      <c r="X6" s="69">
         <v>91.343999999999994</v>
       </c>
-      <c r="Y6" s="75">
+      <c r="Y6" s="69">
         <v>91.064999999999998</v>
       </c>
-      <c r="Z6" s="75">
+      <c r="Z6" s="69">
         <v>95.760999999999996</v>
       </c>
-      <c r="AA6" s="2"/>
+      <c r="AA6" s="41">
+        <v>97.001000000000005</v>
+      </c>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
       <c r="AE6" s="2"/>
       <c r="AF6" s="2"/>
       <c r="AG6" s="2"/>
       <c r="AH6" s="2"/>
       <c r="AI6" s="2"/>
       <c r="AJ6" s="2"/>
     </row>
-    <row r="7" spans="1:36" ht="15" customHeight="1">
-      <c r="A7" s="37">
+    <row r="7" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="34">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="40"/>
-[...20 lines deleted...]
-      <c r="X7" s="75">
+      <c r="C7" s="37"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="69"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="69"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="69"/>
+      <c r="X7" s="69">
         <v>83.176000000000002</v>
       </c>
-      <c r="Y7" s="75">
+      <c r="Y7" s="69">
         <v>108.511</v>
       </c>
-      <c r="Z7" s="75">
+      <c r="Z7" s="69">
         <v>90.924999999999997</v>
       </c>
-      <c r="AA7" s="2"/>
+      <c r="AA7" s="41">
+        <v>93.34</v>
+      </c>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
     </row>
-    <row r="8" spans="1:36" ht="15" customHeight="1">
-      <c r="A8" s="37">
+    <row r="8" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="34">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="75">
+      <c r="C8" s="69">
         <v>134.4</v>
       </c>
-      <c r="D8" s="75">
+      <c r="D8" s="69">
         <v>121.2</v>
       </c>
-      <c r="E8" s="75">
+      <c r="E8" s="69">
         <v>118.8</v>
       </c>
-      <c r="F8" s="75">
+      <c r="F8" s="69">
         <v>104.4</v>
       </c>
-      <c r="G8" s="75">
+      <c r="G8" s="69">
         <v>102</v>
       </c>
-      <c r="H8" s="75">
+      <c r="H8" s="69">
         <v>100.8</v>
       </c>
-      <c r="I8" s="75">
+      <c r="I8" s="69">
         <v>100.8</v>
       </c>
-      <c r="J8" s="75">
+      <c r="J8" s="69">
         <v>114</v>
       </c>
-      <c r="K8" s="75">
+      <c r="K8" s="69">
         <v>99.6</v>
       </c>
-      <c r="L8" s="75">
+      <c r="L8" s="69">
         <v>99.6</v>
       </c>
-      <c r="M8" s="75">
+      <c r="M8" s="69">
         <v>100.155</v>
       </c>
-      <c r="N8" s="75">
+      <c r="N8" s="69">
         <v>96.113</v>
       </c>
-      <c r="O8" s="75">
+      <c r="O8" s="69">
         <v>102.12</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="41">
         <v>85.686999999999998</v>
       </c>
-      <c r="Q8" s="75">
+      <c r="Q8" s="69">
         <v>87.619</v>
       </c>
-      <c r="R8" s="75">
+      <c r="R8" s="69">
         <v>87.436999999999998</v>
       </c>
-      <c r="S8" s="75">
+      <c r="S8" s="69">
         <v>80.599000000000004</v>
       </c>
-      <c r="T8" s="75">
+      <c r="T8" s="69">
         <v>90.103999999999999</v>
       </c>
-      <c r="U8" s="75">
+      <c r="U8" s="69">
         <v>109.205</v>
       </c>
-      <c r="V8" s="75">
+      <c r="V8" s="69">
         <v>99.697999999999993</v>
       </c>
-      <c r="W8" s="75">
+      <c r="W8" s="69">
         <v>101.836</v>
       </c>
-      <c r="X8" s="75">
+      <c r="X8" s="69">
         <v>89.844999999999999</v>
       </c>
-      <c r="Y8" s="75">
+      <c r="Y8" s="69">
         <v>74.013000000000005</v>
       </c>
-      <c r="Z8" s="75">
+      <c r="Z8" s="69">
         <v>76.611000000000004</v>
       </c>
-      <c r="AA8" s="2"/>
+      <c r="AA8" s="41">
+        <v>78.126000000000005</v>
+      </c>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
     </row>
-    <row r="9" spans="1:36" ht="15" customHeight="1">
-      <c r="A9" s="37">
+    <row r="9" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="34">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="75">
+      <c r="C9" s="69">
         <v>122.4</v>
       </c>
-      <c r="D9" s="75">
+      <c r="D9" s="69">
         <v>106.8</v>
       </c>
-      <c r="E9" s="75">
+      <c r="E9" s="69">
         <v>99.6</v>
       </c>
-      <c r="F9" s="75">
+      <c r="F9" s="69">
         <v>91.2</v>
       </c>
-      <c r="G9" s="75">
+      <c r="G9" s="69">
         <v>90</v>
       </c>
-      <c r="H9" s="75">
+      <c r="H9" s="69">
         <v>106.8</v>
       </c>
-      <c r="I9" s="75">
+      <c r="I9" s="69">
         <v>109.2</v>
       </c>
-      <c r="J9" s="75">
+      <c r="J9" s="69">
         <v>103.2</v>
       </c>
-      <c r="K9" s="75">
+      <c r="K9" s="69">
         <v>106.8</v>
       </c>
-      <c r="L9" s="75">
+      <c r="L9" s="69">
         <v>94.8</v>
       </c>
-      <c r="M9" s="75">
+      <c r="M9" s="69">
         <v>109.042</v>
       </c>
-      <c r="N9" s="75">
+      <c r="N9" s="69">
         <v>94.186999999999998</v>
       </c>
-      <c r="O9" s="75">
+      <c r="O9" s="69">
         <v>117.077</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="41">
         <v>108.84399999999999</v>
       </c>
-      <c r="Q9" s="75">
+      <c r="Q9" s="69">
         <v>113.417</v>
       </c>
-      <c r="R9" s="75">
+      <c r="R9" s="69">
         <v>89.522999999999996</v>
       </c>
-      <c r="S9" s="75">
+      <c r="S9" s="69">
         <v>90.421999999999997</v>
       </c>
-      <c r="T9" s="75">
+      <c r="T9" s="69">
         <v>88.149000000000001</v>
       </c>
-      <c r="U9" s="75">
+      <c r="U9" s="69">
         <v>92.927999999999997</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="69">
         <v>91.744</v>
       </c>
-      <c r="W9" s="75">
+      <c r="W9" s="69">
         <v>103.175</v>
       </c>
-      <c r="X9" s="75">
+      <c r="X9" s="69">
         <v>90.542000000000002</v>
       </c>
-      <c r="Y9" s="75">
+      <c r="Y9" s="69">
         <v>87.471000000000004</v>
       </c>
-      <c r="Z9" s="75">
+      <c r="Z9" s="69">
         <v>88.927999999999997</v>
       </c>
-      <c r="AA9" s="2"/>
+      <c r="AA9" s="41">
+        <v>88.661000000000001</v>
+      </c>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
     </row>
-    <row r="10" spans="1:36" ht="15" customHeight="1">
-      <c r="A10" s="37">
+    <row r="10" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="34">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="75">
+      <c r="C10" s="69">
         <v>115.2</v>
       </c>
-      <c r="D10" s="75">
+      <c r="D10" s="69">
         <v>109.2</v>
       </c>
-      <c r="E10" s="75">
+      <c r="E10" s="69">
         <v>148.80000000000001</v>
       </c>
-      <c r="F10" s="75">
+      <c r="F10" s="69">
         <v>129.6</v>
       </c>
-      <c r="G10" s="75">
+      <c r="G10" s="69">
         <v>123.6</v>
       </c>
-      <c r="H10" s="75">
+      <c r="H10" s="69">
         <v>138</v>
       </c>
-      <c r="I10" s="75">
+      <c r="I10" s="69">
         <v>112.8</v>
       </c>
-      <c r="J10" s="75">
+      <c r="J10" s="69">
         <v>123.6</v>
       </c>
-      <c r="K10" s="75">
+      <c r="K10" s="69">
         <v>146.4</v>
       </c>
-      <c r="L10" s="75">
+      <c r="L10" s="69">
         <v>153.12</v>
       </c>
-      <c r="M10" s="75">
+      <c r="M10" s="69">
         <v>97.875</v>
       </c>
-      <c r="N10" s="75">
+      <c r="N10" s="69">
         <v>98.936000000000007</v>
       </c>
-      <c r="O10" s="75">
+      <c r="O10" s="69">
         <v>86.268000000000001</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="41">
         <v>75.213999999999999</v>
       </c>
-      <c r="Q10" s="75">
+      <c r="Q10" s="69">
         <v>72.701999999999998</v>
       </c>
-      <c r="R10" s="75">
+      <c r="R10" s="69">
         <v>83.472999999999999</v>
       </c>
-      <c r="S10" s="75">
+      <c r="S10" s="69">
         <v>80.861000000000004</v>
       </c>
-      <c r="T10" s="75">
+      <c r="T10" s="69">
         <v>86.417000000000002</v>
       </c>
-      <c r="U10" s="75">
+      <c r="U10" s="69">
         <v>68.813999999999993</v>
       </c>
-      <c r="V10" s="75">
+      <c r="V10" s="69">
         <v>82.942999999999998</v>
       </c>
-      <c r="W10" s="75">
+      <c r="W10" s="69">
         <v>83.313000000000002</v>
       </c>
-      <c r="X10" s="75">
+      <c r="X10" s="69">
         <v>93.656999999999996</v>
       </c>
-      <c r="Y10" s="75">
+      <c r="Y10" s="69">
         <v>99.87</v>
       </c>
-      <c r="Z10" s="75">
+      <c r="Z10" s="69">
         <v>89.134</v>
       </c>
-      <c r="AA10" s="8"/>
-[...11 lines deleted...]
-      <c r="A11" s="37">
+      <c r="AA10" s="41">
+        <v>84.209000000000003</v>
+      </c>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+    </row>
+    <row r="11" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="34">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="75">
+      <c r="C11" s="69">
         <v>141.6</v>
       </c>
-      <c r="D11" s="75">
+      <c r="D11" s="69">
         <v>102</v>
       </c>
-      <c r="E11" s="75">
+      <c r="E11" s="69">
         <v>94.8</v>
       </c>
-      <c r="F11" s="75">
+      <c r="F11" s="69">
         <v>94.8</v>
       </c>
-      <c r="G11" s="75">
+      <c r="G11" s="69">
         <v>94.8</v>
       </c>
-      <c r="H11" s="75">
+      <c r="H11" s="69">
         <v>93.6</v>
       </c>
-      <c r="I11" s="75">
+      <c r="I11" s="69">
         <v>100.8</v>
       </c>
-      <c r="J11" s="75">
+      <c r="J11" s="69">
         <v>98.4</v>
       </c>
-      <c r="K11" s="75">
+      <c r="K11" s="69">
         <v>81.599999999999994</v>
       </c>
-      <c r="L11" s="75">
+      <c r="L11" s="69">
         <v>71.88</v>
       </c>
-      <c r="M11" s="75">
+      <c r="M11" s="69">
         <v>97.126999999999995</v>
       </c>
-      <c r="N11" s="75">
+      <c r="N11" s="69">
         <v>92.659000000000006</v>
       </c>
-      <c r="O11" s="75">
+      <c r="O11" s="69">
         <v>106.81399999999999</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="41">
         <v>123.419</v>
       </c>
-      <c r="Q11" s="75">
+      <c r="Q11" s="69">
         <v>129.05600000000001</v>
       </c>
-      <c r="R11" s="75">
+      <c r="R11" s="69">
         <v>115.66500000000001</v>
       </c>
-      <c r="S11" s="75">
+      <c r="S11" s="69">
         <v>114.675</v>
       </c>
-      <c r="T11" s="75">
+      <c r="T11" s="69">
         <v>111.873</v>
       </c>
-      <c r="U11" s="75">
+      <c r="U11" s="69">
         <v>96.838999999999999</v>
       </c>
-      <c r="V11" s="75">
+      <c r="V11" s="69">
         <v>109.142</v>
       </c>
-      <c r="W11" s="75">
+      <c r="W11" s="69">
         <v>83.100999999999999</v>
       </c>
-      <c r="X11" s="75">
+      <c r="X11" s="69">
         <v>83.751000000000005</v>
       </c>
-      <c r="Y11" s="75">
+      <c r="Y11" s="69">
         <v>95.138999999999996</v>
       </c>
-      <c r="Z11" s="75">
+      <c r="Z11" s="69">
         <v>103.07599999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="37">
+      <c r="AA11" s="41">
+        <v>100.15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="34">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="75">
+      <c r="C12" s="69">
         <v>140.4</v>
       </c>
-      <c r="D12" s="75">
+      <c r="D12" s="69">
         <v>85.2</v>
       </c>
-      <c r="E12" s="75">
+      <c r="E12" s="69">
         <v>93.6</v>
       </c>
-      <c r="F12" s="75">
+      <c r="F12" s="69">
         <v>97.2</v>
       </c>
-      <c r="G12" s="75">
+      <c r="G12" s="69">
         <v>99.6</v>
       </c>
-      <c r="H12" s="75">
+      <c r="H12" s="69">
         <v>110.4</v>
       </c>
-      <c r="I12" s="75">
+      <c r="I12" s="69">
         <v>112.8</v>
       </c>
-      <c r="J12" s="75">
+      <c r="J12" s="69">
         <v>127.2</v>
       </c>
-      <c r="K12" s="75">
+      <c r="K12" s="69">
         <v>110.4</v>
       </c>
-      <c r="L12" s="75">
+      <c r="L12" s="69">
         <v>110.04</v>
       </c>
-      <c r="M12" s="75">
+      <c r="M12" s="69">
         <v>93.120999999999995</v>
       </c>
-      <c r="N12" s="75">
+      <c r="N12" s="69">
         <v>97.131</v>
       </c>
-      <c r="O12" s="75">
+      <c r="O12" s="69">
         <v>101.471</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="41">
         <v>111.771</v>
       </c>
-      <c r="Q12" s="75">
+      <c r="Q12" s="69">
         <v>106.408</v>
       </c>
-      <c r="R12" s="75">
+      <c r="R12" s="69">
         <v>94.820999999999998</v>
       </c>
-      <c r="S12" s="75">
+      <c r="S12" s="69">
         <v>106.724</v>
       </c>
-      <c r="T12" s="75">
+      <c r="T12" s="69">
         <v>116.18600000000001</v>
       </c>
-      <c r="U12" s="75">
+      <c r="U12" s="69">
         <v>130.42099999999999</v>
       </c>
-      <c r="V12" s="75">
+      <c r="V12" s="69">
         <v>117.465</v>
       </c>
-      <c r="W12" s="75">
+      <c r="W12" s="69">
         <v>130.61600000000001</v>
       </c>
-      <c r="X12" s="75">
+      <c r="X12" s="69">
         <v>125.48099999999999</v>
       </c>
-      <c r="Y12" s="75">
+      <c r="Y12" s="69">
         <v>115.05500000000001</v>
       </c>
-      <c r="Z12" s="75">
+      <c r="Z12" s="69">
         <v>109.413</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="37">
+      <c r="AA12" s="41">
+        <v>118.776</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="34">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="75">
+      <c r="C13" s="69">
         <v>141.6</v>
       </c>
-      <c r="D13" s="75">
+      <c r="D13" s="69">
         <v>142.80000000000001</v>
       </c>
-      <c r="E13" s="75">
+      <c r="E13" s="69">
         <v>94.8</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="69">
         <v>88.8</v>
       </c>
-      <c r="G13" s="75">
+      <c r="G13" s="69">
         <v>87.6</v>
       </c>
-      <c r="H13" s="75">
+      <c r="H13" s="69">
         <v>98.4</v>
       </c>
-      <c r="I13" s="75">
+      <c r="I13" s="69">
         <v>106.8</v>
       </c>
-      <c r="J13" s="75">
+      <c r="J13" s="69">
         <v>103.2</v>
       </c>
-      <c r="K13" s="75">
+      <c r="K13" s="69">
         <v>90</v>
       </c>
-      <c r="L13" s="75">
+      <c r="L13" s="69">
         <v>85.8</v>
       </c>
-      <c r="M13" s="75">
+      <c r="M13" s="69">
         <v>109.163</v>
       </c>
-      <c r="N13" s="75">
+      <c r="N13" s="69">
         <v>91.988</v>
       </c>
-      <c r="O13" s="75">
+      <c r="O13" s="69">
         <v>73.450999999999993</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="41">
         <v>61.314999999999998</v>
       </c>
-      <c r="Q13" s="75">
+      <c r="Q13" s="69">
         <v>82.001999999999995</v>
       </c>
-      <c r="R13" s="75">
+      <c r="R13" s="69">
         <v>91.837999999999994</v>
       </c>
-      <c r="S13" s="75">
+      <c r="S13" s="69">
         <v>77.245999999999995</v>
       </c>
-      <c r="T13" s="75">
+      <c r="T13" s="69">
         <v>106.895</v>
       </c>
-      <c r="U13" s="75">
+      <c r="U13" s="69">
         <v>105.29900000000001</v>
       </c>
-      <c r="V13" s="75">
+      <c r="V13" s="69">
         <v>119.301</v>
       </c>
-      <c r="W13" s="75">
+      <c r="W13" s="69">
         <v>82.617999999999995</v>
       </c>
-      <c r="X13" s="75">
+      <c r="X13" s="69">
         <v>64.468000000000004</v>
       </c>
-      <c r="Y13" s="75">
+      <c r="Y13" s="69">
         <v>81.396000000000001</v>
       </c>
-      <c r="Z13" s="75">
+      <c r="Z13" s="69">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="37">
+      <c r="AA13" s="41">
+        <v>93.555999999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="34">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="40"/>
-[...20 lines deleted...]
-      <c r="X14" s="75">
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
+      <c r="N14" s="69"/>
+      <c r="O14" s="37"/>
+      <c r="P14" s="41"/>
+      <c r="Q14" s="37"/>
+      <c r="R14" s="37"/>
+      <c r="S14" s="37"/>
+      <c r="T14" s="37"/>
+      <c r="U14" s="69"/>
+      <c r="V14" s="69"/>
+      <c r="W14" s="69"/>
+      <c r="X14" s="69">
         <v>94.116</v>
       </c>
-      <c r="Y14" s="75">
+      <c r="Y14" s="69">
         <v>69.120999999999995</v>
       </c>
-      <c r="Z14" s="75">
+      <c r="Z14" s="69">
         <v>93.186000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="37">
+      <c r="AA14" s="41">
+        <v>118.044</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="34">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="75">
+      <c r="C15" s="69">
         <v>138</v>
       </c>
-      <c r="D15" s="75">
+      <c r="D15" s="69">
         <v>122.4</v>
       </c>
-      <c r="E15" s="75">
+      <c r="E15" s="69">
         <v>112.8</v>
       </c>
-      <c r="F15" s="75">
+      <c r="F15" s="69">
         <v>100.8</v>
       </c>
-      <c r="G15" s="75">
+      <c r="G15" s="69">
         <v>102</v>
       </c>
-      <c r="H15" s="75">
+      <c r="H15" s="69">
         <v>108</v>
       </c>
-      <c r="I15" s="75">
+      <c r="I15" s="69">
         <v>120</v>
       </c>
-      <c r="J15" s="75">
+      <c r="J15" s="69">
         <v>109.2</v>
       </c>
-      <c r="K15" s="75">
+      <c r="K15" s="69">
         <v>96</v>
       </c>
-      <c r="L15" s="75">
+      <c r="L15" s="69">
         <v>85.92</v>
       </c>
-      <c r="M15" s="75">
+      <c r="M15" s="69">
         <v>97.721999999999994</v>
       </c>
-      <c r="N15" s="75">
+      <c r="N15" s="69">
         <v>107.511</v>
       </c>
-      <c r="O15" s="75">
+      <c r="O15" s="69">
         <v>83.313999999999993</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="41">
         <v>102.636</v>
       </c>
-      <c r="Q15" s="75">
+      <c r="Q15" s="69">
         <v>91.159000000000006</v>
       </c>
-      <c r="R15" s="75">
+      <c r="R15" s="69">
         <v>106.69</v>
       </c>
-      <c r="S15" s="75">
+      <c r="S15" s="69">
         <v>121.208</v>
       </c>
-      <c r="T15" s="75">
+      <c r="T15" s="69">
         <v>77.867999999999995</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="69">
         <v>98.114000000000004</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="69">
         <v>73.731999999999999</v>
       </c>
-      <c r="W15" s="75">
+      <c r="W15" s="69">
         <v>72.92</v>
       </c>
-      <c r="X15" s="75">
+      <c r="X15" s="69">
         <v>77.478999999999999</v>
       </c>
-      <c r="Y15" s="75">
+      <c r="Y15" s="69">
         <v>64.222999999999999</v>
       </c>
-      <c r="Z15" s="75">
+      <c r="Z15" s="69">
         <v>71.588999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="37">
+      <c r="AA15" s="41">
+        <v>51.08</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="34">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="75">
+      <c r="C16" s="69">
         <v>122.4</v>
       </c>
-      <c r="D16" s="75">
+      <c r="D16" s="69">
         <v>98.4</v>
       </c>
-      <c r="E16" s="75">
+      <c r="E16" s="69">
         <v>104.4</v>
       </c>
-      <c r="F16" s="75">
+      <c r="F16" s="69">
         <v>99.6</v>
       </c>
-      <c r="G16" s="75">
+      <c r="G16" s="69">
         <v>93.6</v>
       </c>
-      <c r="H16" s="75">
+      <c r="H16" s="69">
         <v>121.2</v>
       </c>
-      <c r="I16" s="75">
+      <c r="I16" s="69">
         <v>109.2</v>
       </c>
-      <c r="J16" s="75">
+      <c r="J16" s="69">
         <v>103.2</v>
       </c>
-      <c r="K16" s="75">
+      <c r="K16" s="69">
         <v>98.4</v>
       </c>
-      <c r="L16" s="75">
+      <c r="L16" s="69">
         <v>96.24</v>
       </c>
-      <c r="M16" s="75">
+      <c r="M16" s="69">
         <v>99.245000000000005</v>
       </c>
-      <c r="N16" s="75">
+      <c r="N16" s="69">
         <v>112.881</v>
       </c>
-      <c r="O16" s="75">
+      <c r="O16" s="69">
         <v>98.814999999999998</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="41">
         <v>117.569</v>
       </c>
-      <c r="Q16" s="75">
+      <c r="Q16" s="69">
         <v>113.072</v>
       </c>
-      <c r="R16" s="75">
+      <c r="R16" s="69">
         <v>124.578</v>
       </c>
-      <c r="S16" s="75">
+      <c r="S16" s="69">
         <v>117.569</v>
       </c>
-      <c r="T16" s="75">
+      <c r="T16" s="69">
         <v>114.94499999999999</v>
       </c>
-      <c r="U16" s="75">
+      <c r="U16" s="69">
         <v>101.664</v>
       </c>
-      <c r="V16" s="75">
+      <c r="V16" s="69">
         <v>105.685</v>
       </c>
-      <c r="W16" s="75">
+      <c r="W16" s="69">
         <v>98.004000000000005</v>
       </c>
-      <c r="X16" s="75">
+      <c r="X16" s="69">
         <v>95.816999999999993</v>
       </c>
-      <c r="Y16" s="75">
+      <c r="Y16" s="69">
         <v>86.100999999999999</v>
       </c>
-      <c r="Z16" s="75">
+      <c r="Z16" s="69">
         <v>85.204999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="37">
+      <c r="AA16" s="41">
+        <v>85.659000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="34">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="75">
+      <c r="C17" s="69">
         <v>140.4</v>
       </c>
-      <c r="D17" s="75">
+      <c r="D17" s="69">
         <v>152.4</v>
       </c>
-      <c r="E17" s="75">
+      <c r="E17" s="69">
         <v>152.4</v>
       </c>
-      <c r="F17" s="75">
+      <c r="F17" s="69">
         <v>134.4</v>
       </c>
-      <c r="G17" s="75">
+      <c r="G17" s="69">
         <v>141.6</v>
       </c>
-      <c r="H17" s="75">
+      <c r="H17" s="69">
         <v>106.8</v>
       </c>
-      <c r="I17" s="75">
+      <c r="I17" s="69">
         <v>112.8</v>
       </c>
-      <c r="J17" s="75">
+      <c r="J17" s="69">
         <v>135.6</v>
       </c>
-      <c r="K17" s="75">
+      <c r="K17" s="69">
         <v>164.4</v>
       </c>
-      <c r="L17" s="75">
+      <c r="L17" s="69">
         <v>151.91999999999999</v>
       </c>
-      <c r="M17" s="75">
+      <c r="M17" s="69">
         <v>111.985</v>
       </c>
-      <c r="N17" s="75">
+      <c r="N17" s="69">
         <v>123.42100000000001</v>
       </c>
-      <c r="O17" s="75">
+      <c r="O17" s="69">
         <v>97.79</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="41">
         <v>94.037000000000006</v>
       </c>
-      <c r="Q17" s="75">
+      <c r="Q17" s="69">
         <v>103.002</v>
       </c>
-      <c r="R17" s="75">
+      <c r="R17" s="69">
         <v>116.745</v>
       </c>
-      <c r="S17" s="75">
+      <c r="S17" s="69">
         <v>115.928</v>
       </c>
-      <c r="T17" s="75">
+      <c r="T17" s="69">
         <v>116.01300000000001</v>
       </c>
-      <c r="U17" s="75">
+      <c r="U17" s="69">
         <v>106.855</v>
       </c>
-      <c r="V17" s="75">
+      <c r="V17" s="69">
         <v>110.34399999999999</v>
       </c>
-      <c r="W17" s="75">
+      <c r="W17" s="69">
         <v>108.47199999999999</v>
       </c>
-      <c r="X17" s="75">
+      <c r="X17" s="69">
         <v>95.652000000000001</v>
       </c>
-      <c r="Y17" s="75">
+      <c r="Y17" s="69">
         <v>90.489000000000004</v>
       </c>
-      <c r="Z17" s="75">
+      <c r="Z17" s="69">
         <v>95.932000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="37">
+      <c r="AA17" s="41">
+        <v>96.816999999999993</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="34">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="75">
+      <c r="C18" s="69">
         <v>159.6</v>
       </c>
-      <c r="D18" s="75">
+      <c r="D18" s="69">
         <v>84</v>
       </c>
-      <c r="E18" s="75">
+      <c r="E18" s="69">
         <v>96</v>
       </c>
-      <c r="F18" s="75">
+      <c r="F18" s="69">
         <v>92.4</v>
       </c>
-      <c r="G18" s="75">
+      <c r="G18" s="69">
         <v>97.2</v>
       </c>
-      <c r="H18" s="75">
+      <c r="H18" s="69">
         <v>163.19999999999999</v>
       </c>
-      <c r="I18" s="75">
+      <c r="I18" s="69">
         <v>160.80000000000001</v>
       </c>
-      <c r="J18" s="75">
+      <c r="J18" s="69">
         <v>80.400000000000006</v>
       </c>
-      <c r="K18" s="75">
+      <c r="K18" s="69">
         <v>63.6</v>
       </c>
-      <c r="L18" s="75">
+      <c r="L18" s="69">
         <v>74.64</v>
       </c>
-      <c r="M18" s="75">
+      <c r="M18" s="69">
         <v>135.22800000000001</v>
       </c>
-      <c r="N18" s="75">
+      <c r="N18" s="69">
         <v>121</v>
       </c>
-      <c r="O18" s="75">
+      <c r="O18" s="69">
         <v>126.21299999999999</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="41">
         <v>132.05699999999999</v>
       </c>
-      <c r="Q18" s="75">
+      <c r="Q18" s="69">
         <v>116.511</v>
       </c>
-      <c r="R18" s="75">
+      <c r="R18" s="69">
         <v>108.901</v>
       </c>
-      <c r="S18" s="75">
+      <c r="S18" s="69">
         <v>85.986000000000004</v>
       </c>
-      <c r="T18" s="75">
+      <c r="T18" s="69">
         <v>79.188000000000002</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="69">
         <v>78.325999999999993</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="69">
         <v>81.349999999999994</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="69">
         <v>83.088999999999999</v>
       </c>
-      <c r="X18" s="75">
+      <c r="X18" s="69">
         <v>76.326999999999998</v>
       </c>
-      <c r="Y18" s="75">
+      <c r="Y18" s="69">
         <v>90.873999999999995</v>
       </c>
-      <c r="Z18" s="75">
+      <c r="Z18" s="69">
         <v>88.522000000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="37">
+      <c r="AA18" s="41">
+        <v>103.318</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="34">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="75">
+      <c r="C19" s="69">
         <v>148.80000000000001</v>
       </c>
-      <c r="D19" s="75">
+      <c r="D19" s="69">
         <v>195.6</v>
       </c>
-      <c r="E19" s="75">
+      <c r="E19" s="69">
         <v>141.6</v>
       </c>
-      <c r="F19" s="75">
+      <c r="F19" s="69">
         <v>132</v>
       </c>
-      <c r="G19" s="75">
+      <c r="G19" s="69">
         <v>139.19999999999999</v>
       </c>
-      <c r="H19" s="75">
+      <c r="H19" s="69">
         <v>87.6</v>
       </c>
-      <c r="I19" s="75">
+      <c r="I19" s="69">
         <v>85.2</v>
       </c>
-      <c r="J19" s="75">
+      <c r="J19" s="69">
         <v>147.6</v>
       </c>
-      <c r="K19" s="75">
+      <c r="K19" s="69">
         <v>145.19999999999999</v>
       </c>
-      <c r="L19" s="75">
+      <c r="L19" s="69">
         <v>162.84</v>
       </c>
-      <c r="M19" s="75">
+      <c r="M19" s="69">
         <v>116.419</v>
       </c>
-      <c r="N19" s="75">
+      <c r="N19" s="69">
         <v>109.602</v>
       </c>
-      <c r="O19" s="75">
+      <c r="O19" s="69">
         <v>111.81</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="41">
         <v>149.41</v>
       </c>
-      <c r="Q19" s="75">
+      <c r="Q19" s="69">
         <v>133.166</v>
       </c>
-      <c r="R19" s="75">
+      <c r="R19" s="69">
         <v>120.539</v>
       </c>
-      <c r="S19" s="75">
+      <c r="S19" s="69">
         <v>125.636</v>
       </c>
-      <c r="T19" s="75" t="s">
+      <c r="T19" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="75" t="s">
+      <c r="U19" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="75" t="s">
+      <c r="V19" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="75" t="s">
+      <c r="W19" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="75" t="s">
+      <c r="X19" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="75" t="s">
+      <c r="Y19" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" s="75" t="s">
+      <c r="Z19" s="69" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="37">
+      <c r="AA19" s="112"/>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="34">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="75">
+      <c r="C20" s="69">
         <v>134.4</v>
       </c>
-      <c r="D20" s="75">
+      <c r="D20" s="69">
         <v>111.6</v>
       </c>
-      <c r="E20" s="75">
+      <c r="E20" s="69">
         <v>108</v>
       </c>
-      <c r="F20" s="75">
+      <c r="F20" s="69">
         <v>90</v>
       </c>
-      <c r="G20" s="75">
+      <c r="G20" s="69">
         <v>93.6</v>
       </c>
-      <c r="H20" s="75">
+      <c r="H20" s="69">
         <v>96</v>
       </c>
-      <c r="I20" s="75">
+      <c r="I20" s="69">
         <v>97.2</v>
       </c>
-      <c r="J20" s="75">
+      <c r="J20" s="69">
         <v>98.4</v>
       </c>
-      <c r="K20" s="75">
+      <c r="K20" s="69">
         <v>80.400000000000006</v>
       </c>
-      <c r="L20" s="75">
+      <c r="L20" s="69">
         <v>98.52</v>
       </c>
-      <c r="M20" s="75">
+      <c r="M20" s="69">
         <v>94.347999999999999</v>
       </c>
-      <c r="N20" s="75">
+      <c r="N20" s="69">
         <v>95.759</v>
       </c>
-      <c r="O20" s="75">
+      <c r="O20" s="69">
         <v>71.135999999999996</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="41">
         <v>113.45399999999999</v>
       </c>
-      <c r="Q20" s="75">
+      <c r="Q20" s="69">
         <v>109.276</v>
       </c>
-      <c r="R20" s="75">
+      <c r="R20" s="69">
         <v>106.58799999999999</v>
       </c>
-      <c r="S20" s="75">
+      <c r="S20" s="69">
         <v>119.584</v>
       </c>
-      <c r="T20" s="75">
+      <c r="T20" s="69">
         <v>110.633</v>
       </c>
-      <c r="U20" s="75">
+      <c r="U20" s="69">
         <v>49.834000000000003</v>
       </c>
-      <c r="V20" s="75">
+      <c r="V20" s="69">
         <v>91.787000000000006</v>
       </c>
-      <c r="W20" s="75">
+      <c r="W20" s="69">
         <v>65.655000000000001</v>
       </c>
-      <c r="X20" s="75">
+      <c r="X20" s="69">
         <v>84.763000000000005</v>
       </c>
-      <c r="Y20" s="75">
+      <c r="Y20" s="69">
         <v>90.447999999999993</v>
       </c>
-      <c r="Z20" s="75">
+      <c r="Z20" s="69">
         <v>80.738</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="37">
+      <c r="AA20" s="41">
+        <v>72.977000000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="34">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="75">
+      <c r="C21" s="69">
         <v>110.4</v>
       </c>
-      <c r="D21" s="75">
+      <c r="D21" s="69">
         <v>105.6</v>
       </c>
-      <c r="E21" s="75">
+      <c r="E21" s="69">
         <v>109.2</v>
       </c>
-      <c r="F21" s="75">
+      <c r="F21" s="69">
         <v>96</v>
       </c>
-      <c r="G21" s="75">
+      <c r="G21" s="69">
         <v>99.6</v>
       </c>
-      <c r="H21" s="75">
+      <c r="H21" s="69">
         <v>98.4</v>
       </c>
-      <c r="I21" s="75">
+      <c r="I21" s="69">
         <v>97.2</v>
       </c>
-      <c r="J21" s="75">
+      <c r="J21" s="69">
         <v>94.8</v>
       </c>
-      <c r="K21" s="75">
+      <c r="K21" s="69">
         <v>103.2</v>
       </c>
-      <c r="L21" s="75">
+      <c r="L21" s="69">
         <v>93</v>
       </c>
-      <c r="M21" s="75">
+      <c r="M21" s="69">
         <v>92.257000000000005</v>
       </c>
-      <c r="N21" s="75">
+      <c r="N21" s="69">
         <v>82.545000000000002</v>
       </c>
-      <c r="O21" s="75">
+      <c r="O21" s="69">
         <v>87.536000000000001</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="41">
         <v>84.352000000000004</v>
       </c>
-      <c r="Q21" s="75">
+      <c r="Q21" s="69">
         <v>95.340999999999994</v>
       </c>
-      <c r="R21" s="75">
+      <c r="R21" s="69">
         <v>80.813000000000002</v>
       </c>
-      <c r="S21" s="75">
+      <c r="S21" s="69">
         <v>102.11199999999999</v>
       </c>
-      <c r="T21" s="75">
+      <c r="T21" s="69">
         <v>76.509</v>
       </c>
-      <c r="U21" s="75">
+      <c r="U21" s="69">
         <v>96.016000000000005</v>
       </c>
-      <c r="V21" s="75">
+      <c r="V21" s="69">
         <v>89.465000000000003</v>
       </c>
-      <c r="W21" s="75">
+      <c r="W21" s="69">
         <v>85.622</v>
       </c>
-      <c r="X21" s="75">
+      <c r="X21" s="69">
         <v>84.082999999999998</v>
       </c>
-      <c r="Y21" s="75">
+      <c r="Y21" s="69">
         <v>68.870999999999995</v>
       </c>
-      <c r="Z21" s="75">
+      <c r="Z21" s="69">
         <v>60.892000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="37">
+      <c r="AA21" s="41">
+        <v>66.155000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="34">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="40"/>
-[...16 lines deleted...]
-      <c r="T22" s="75">
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="69"/>
+      <c r="L22" s="69"/>
+      <c r="M22" s="69"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="37"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="37"/>
+      <c r="R22" s="37"/>
+      <c r="S22" s="37"/>
+      <c r="T22" s="69">
         <v>130.50299999999999</v>
       </c>
-      <c r="U22" s="75">
+      <c r="U22" s="69">
         <v>146.94</v>
       </c>
-      <c r="V22" s="75">
+      <c r="V22" s="69">
         <v>135.29300000000001</v>
       </c>
-      <c r="W22" s="75">
+      <c r="W22" s="69">
         <v>124.48</v>
       </c>
-      <c r="X22" s="75">
+      <c r="X22" s="69">
         <v>120.10299999999999</v>
       </c>
-      <c r="Y22" s="75">
+      <c r="Y22" s="69">
         <v>120.907</v>
       </c>
-      <c r="Z22" s="75">
+      <c r="Z22" s="69">
         <v>130.71600000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="37">
+      <c r="AA22" s="41">
+        <v>139.90899999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="34">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="40"/>
-[...20 lines deleted...]
-      <c r="X23" s="75">
+      <c r="C23" s="37"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="37"/>
+      <c r="K23" s="37"/>
+      <c r="L23" s="37"/>
+      <c r="M23" s="37"/>
+      <c r="N23" s="37"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="37"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="69"/>
+      <c r="V23" s="69"/>
+      <c r="W23" s="69"/>
+      <c r="X23" s="69">
         <v>103.92100000000001</v>
       </c>
-      <c r="Y23" s="75">
+      <c r="Y23" s="69">
         <v>84.015000000000001</v>
       </c>
-      <c r="Z23" s="75">
+      <c r="Z23" s="69">
         <v>82.786000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="37">
+      <c r="AA23" s="41">
+        <v>78.031999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="34">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="75">
+      <c r="C24" s="69">
         <v>116.4</v>
       </c>
-      <c r="D24" s="75">
+      <c r="D24" s="69">
         <v>100.8</v>
       </c>
-      <c r="E24" s="75">
+      <c r="E24" s="69">
         <v>100.8</v>
       </c>
-      <c r="F24" s="75">
+      <c r="F24" s="69">
         <v>94.8</v>
       </c>
-      <c r="G24" s="75">
+      <c r="G24" s="69">
         <v>98.4</v>
       </c>
-      <c r="H24" s="75">
+      <c r="H24" s="69">
         <v>153.6</v>
       </c>
-      <c r="I24" s="75">
+      <c r="I24" s="69">
         <v>159.6</v>
       </c>
-      <c r="J24" s="75">
+      <c r="J24" s="69">
         <v>106.8</v>
       </c>
-      <c r="K24" s="75">
+      <c r="K24" s="69">
         <v>102</v>
       </c>
-      <c r="L24" s="75">
+      <c r="L24" s="69">
         <v>104.88</v>
       </c>
-      <c r="M24" s="75">
+      <c r="M24" s="69">
         <v>90.444999999999993</v>
       </c>
-      <c r="N24" s="75">
+      <c r="N24" s="69">
         <v>104.127</v>
       </c>
-      <c r="O24" s="75">
+      <c r="O24" s="69">
         <v>108.904</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="41">
         <v>105.134</v>
       </c>
-      <c r="Q24" s="75">
+      <c r="Q24" s="69">
         <v>113.42100000000001</v>
       </c>
-      <c r="R24" s="75">
+      <c r="R24" s="69">
         <v>81.462999999999994</v>
       </c>
-      <c r="S24" s="75">
+      <c r="S24" s="69">
         <v>104.801</v>
       </c>
-      <c r="T24" s="75">
+      <c r="T24" s="69">
         <v>94.197999999999993</v>
       </c>
-      <c r="U24" s="75">
+      <c r="U24" s="69">
         <v>98.191999999999993</v>
       </c>
-      <c r="V24" s="75">
+      <c r="V24" s="69">
         <v>100.726</v>
       </c>
-      <c r="W24" s="75">
+      <c r="W24" s="69">
         <v>96.893000000000001</v>
       </c>
-      <c r="X24" s="75">
+      <c r="X24" s="69">
         <v>74.766999999999996</v>
       </c>
-      <c r="Y24" s="75">
+      <c r="Y24" s="69">
         <v>89.667000000000002</v>
       </c>
-      <c r="Z24" s="75">
+      <c r="Z24" s="69">
         <v>90.989000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="37">
+      <c r="AA24" s="41">
+        <v>79.412999999999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="34">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="75">
+      <c r="C25" s="69">
         <v>112.8</v>
       </c>
-      <c r="D25" s="75">
+      <c r="D25" s="69">
         <v>104.4</v>
       </c>
-      <c r="E25" s="75">
+      <c r="E25" s="69">
         <v>94.8</v>
       </c>
-      <c r="F25" s="75">
+      <c r="F25" s="69">
         <v>80.400000000000006</v>
       </c>
-      <c r="G25" s="75">
+      <c r="G25" s="69">
         <v>63.6</v>
       </c>
-      <c r="H25" s="75">
+      <c r="H25" s="69">
         <v>87.6</v>
       </c>
-      <c r="I25" s="75">
+      <c r="I25" s="69">
         <v>94.8</v>
       </c>
-      <c r="J25" s="75">
+      <c r="J25" s="69">
         <v>130.80000000000001</v>
       </c>
-      <c r="K25" s="75">
+      <c r="K25" s="69">
         <v>76.8</v>
       </c>
-      <c r="L25" s="75">
+      <c r="L25" s="69">
         <v>69.12</v>
       </c>
-      <c r="M25" s="75">
+      <c r="M25" s="69">
         <v>87.659000000000006</v>
       </c>
-      <c r="N25" s="75">
+      <c r="N25" s="69">
         <v>67.988</v>
       </c>
-      <c r="O25" s="75">
+      <c r="O25" s="69">
         <v>73.003</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="41">
         <v>72.688000000000002</v>
       </c>
-      <c r="Q25" s="75">
+      <c r="Q25" s="69">
         <v>75.043999999999997</v>
       </c>
-      <c r="R25" s="75">
+      <c r="R25" s="69">
         <v>71.186999999999998</v>
       </c>
-      <c r="S25" s="75">
+      <c r="S25" s="69">
         <v>50.685000000000002</v>
       </c>
-      <c r="T25" s="75">
+      <c r="T25" s="69">
         <v>70.313999999999993</v>
       </c>
-      <c r="U25" s="75">
+      <c r="U25" s="69">
         <v>80.076999999999998</v>
       </c>
-      <c r="V25" s="75">
+      <c r="V25" s="69">
         <v>82.534999999999997</v>
       </c>
-      <c r="W25" s="75">
+      <c r="W25" s="69">
         <v>55.853999999999999</v>
       </c>
-      <c r="X25" s="75">
+      <c r="X25" s="69">
         <v>89.599000000000004</v>
       </c>
-      <c r="Y25" s="75">
+      <c r="Y25" s="69">
         <v>55.737000000000002</v>
       </c>
-      <c r="Z25" s="75">
+      <c r="Z25" s="69">
         <v>78.927999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="37">
+      <c r="AA25" s="41">
+        <v>69.522999999999996</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="34">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="75">
+      <c r="C26" s="69">
         <v>99.6</v>
       </c>
-      <c r="D26" s="75">
+      <c r="D26" s="69">
         <v>97.2</v>
       </c>
-      <c r="E26" s="75">
+      <c r="E26" s="69">
         <v>91.2</v>
       </c>
-      <c r="F26" s="75">
+      <c r="F26" s="69">
         <v>81.599999999999994</v>
       </c>
-      <c r="G26" s="75">
+      <c r="G26" s="69">
         <v>76.8</v>
       </c>
-      <c r="H26" s="75">
+      <c r="H26" s="69">
         <v>76.8</v>
       </c>
-      <c r="I26" s="75">
+      <c r="I26" s="69">
         <v>74.400000000000006</v>
       </c>
-      <c r="J26" s="75">
+      <c r="J26" s="69">
         <v>72</v>
       </c>
-      <c r="K26" s="75">
+      <c r="K26" s="69">
         <v>78</v>
       </c>
-      <c r="L26" s="75">
+      <c r="L26" s="69">
         <v>76.8</v>
       </c>
-      <c r="M26" s="75">
+      <c r="M26" s="69">
         <v>64.284999999999997</v>
       </c>
-      <c r="N26" s="75">
+      <c r="N26" s="69">
         <v>80.725999999999999</v>
       </c>
-      <c r="O26" s="75">
+      <c r="O26" s="69">
         <v>119.387</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="46">
         <v>80.097999999999999</v>
       </c>
-      <c r="Q26" s="103">
+      <c r="Q26" s="92">
         <v>129.64500000000001</v>
       </c>
-      <c r="R26" s="75">
+      <c r="R26" s="69">
         <v>121.846</v>
       </c>
-      <c r="S26" s="75">
+      <c r="S26" s="69">
         <v>94.978999999999999</v>
       </c>
-      <c r="T26" s="76">
+      <c r="T26" s="70">
         <v>90.478999999999999</v>
       </c>
-      <c r="U26" s="76">
+      <c r="U26" s="70">
         <v>67.378</v>
       </c>
-      <c r="V26" s="76">
+      <c r="V26" s="70">
         <v>63.222999999999999</v>
       </c>
-      <c r="W26" s="76">
+      <c r="W26" s="70">
         <v>68.385999999999996</v>
       </c>
-      <c r="X26" s="76">
+      <c r="X26" s="70">
         <v>60.829000000000001</v>
       </c>
-      <c r="Y26" s="76">
+      <c r="Y26" s="70">
         <v>66.369</v>
       </c>
-      <c r="Z26" s="76">
+      <c r="Z26" s="70">
         <v>65.930000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="37">
+      <c r="AA26" s="41">
+        <v>65.305999999999997</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="34">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="104">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="93">
         <v>99.873999999999995</v>
       </c>
-      <c r="U27" s="104">
+      <c r="U27" s="93">
         <v>99.491</v>
       </c>
-      <c r="V27" s="104">
+      <c r="V27" s="93">
         <v>115.399</v>
       </c>
-      <c r="W27" s="104">
+      <c r="W27" s="93">
         <v>95.564999999999998</v>
       </c>
-      <c r="X27" s="104">
+      <c r="X27" s="93">
         <v>82.483999999999995</v>
       </c>
-      <c r="Y27" s="104">
+      <c r="Y27" s="93">
         <v>88.198999999999998</v>
       </c>
-      <c r="Z27" s="104">
+      <c r="Z27" s="93">
         <v>97.938000000000002</v>
       </c>
-    </row>
-[...553 lines deleted...]
-      <c r="AA51" s="36"/>
+      <c r="AA27" s="47">
+        <v>95.290999999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="M28" s="90"/>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="M29" s="90"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="33"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33"/>
+      <c r="U29" s="33"/>
+      <c r="V29" s="33"/>
+      <c r="W29" s="33"/>
+      <c r="X29" s="33"/>
+      <c r="Y29" s="33"/>
+      <c r="Z29" s="33"/>
+      <c r="AA29" s="33"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="M30" s="90"/>
+      <c r="O30" s="33"/>
+      <c r="P30" s="33"/>
+      <c r="Q30" s="33"/>
+      <c r="R30" s="33"/>
+      <c r="S30" s="33"/>
+      <c r="T30" s="33"/>
+      <c r="U30" s="33"/>
+      <c r="V30" s="33"/>
+      <c r="W30" s="33"/>
+      <c r="X30" s="33"/>
+      <c r="Y30" s="33"/>
+      <c r="Z30" s="33"/>
+      <c r="AA30" s="33"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="33"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="33"/>
+      <c r="J31" s="33"/>
+      <c r="M31" s="90"/>
+      <c r="O31" s="33"/>
+      <c r="P31" s="33"/>
+      <c r="Q31" s="33"/>
+      <c r="R31" s="33"/>
+      <c r="S31" s="33"/>
+      <c r="T31" s="33"/>
+      <c r="U31" s="33"/>
+      <c r="V31" s="33"/>
+      <c r="W31" s="33"/>
+      <c r="X31" s="33"/>
+      <c r="Y31" s="33"/>
+      <c r="Z31" s="33"/>
+      <c r="AA31" s="33"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="33"/>
+      <c r="J32" s="33"/>
+      <c r="M32" s="90"/>
+      <c r="O32" s="33"/>
+      <c r="P32" s="33"/>
+      <c r="Q32" s="33"/>
+      <c r="R32" s="33"/>
+      <c r="S32" s="33"/>
+      <c r="T32" s="33"/>
+      <c r="U32" s="33"/>
+      <c r="V32" s="33"/>
+      <c r="W32" s="33"/>
+      <c r="X32" s="33"/>
+      <c r="Y32" s="33"/>
+      <c r="Z32" s="33"/>
+      <c r="AA32" s="33"/>
+    </row>
+    <row r="33" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="33"/>
+      <c r="J33" s="33"/>
+      <c r="M33" s="90"/>
+      <c r="O33" s="33"/>
+      <c r="P33" s="33"/>
+      <c r="Q33" s="33"/>
+      <c r="R33" s="33"/>
+      <c r="S33" s="33"/>
+      <c r="T33" s="33"/>
+      <c r="U33" s="33"/>
+      <c r="V33" s="33"/>
+      <c r="W33" s="33"/>
+      <c r="X33" s="33"/>
+      <c r="Y33" s="33"/>
+      <c r="Z33" s="33"/>
+      <c r="AA33" s="33"/>
+    </row>
+    <row r="34" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="33"/>
+      <c r="J34" s="33"/>
+      <c r="M34" s="90"/>
+      <c r="O34" s="33"/>
+      <c r="P34" s="33"/>
+      <c r="Q34" s="33"/>
+      <c r="R34" s="33"/>
+      <c r="S34" s="33"/>
+      <c r="T34" s="33"/>
+      <c r="U34" s="33"/>
+      <c r="V34" s="33"/>
+      <c r="W34" s="33"/>
+      <c r="X34" s="33"/>
+      <c r="Y34" s="33"/>
+      <c r="Z34" s="33"/>
+      <c r="AA34" s="33"/>
+    </row>
+    <row r="35" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="33"/>
+      <c r="J35" s="33"/>
+      <c r="M35" s="90"/>
+      <c r="O35" s="33"/>
+      <c r="P35" s="33"/>
+      <c r="Q35" s="33"/>
+      <c r="R35" s="33"/>
+      <c r="S35" s="33"/>
+      <c r="T35" s="33"/>
+      <c r="U35" s="33"/>
+      <c r="V35" s="33"/>
+      <c r="W35" s="33"/>
+      <c r="X35" s="33"/>
+      <c r="Y35" s="33"/>
+      <c r="Z35" s="33"/>
+      <c r="AA35" s="33"/>
+    </row>
+    <row r="36" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+      <c r="M36" s="90"/>
+      <c r="O36" s="33"/>
+      <c r="P36" s="33"/>
+      <c r="Q36" s="33"/>
+      <c r="R36" s="33"/>
+      <c r="S36" s="33"/>
+      <c r="T36" s="33"/>
+      <c r="U36" s="33"/>
+      <c r="V36" s="33"/>
+      <c r="W36" s="33"/>
+      <c r="X36" s="33"/>
+      <c r="Y36" s="33"/>
+      <c r="Z36" s="33"/>
+      <c r="AA36" s="33"/>
+    </row>
+    <row r="37" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+      <c r="M37" s="90"/>
+      <c r="O37" s="33"/>
+      <c r="P37" s="33"/>
+      <c r="Q37" s="33"/>
+      <c r="R37" s="33"/>
+      <c r="S37" s="33"/>
+      <c r="T37" s="33"/>
+      <c r="U37" s="33"/>
+      <c r="V37" s="33"/>
+      <c r="W37" s="33"/>
+      <c r="X37" s="33"/>
+      <c r="Y37" s="33"/>
+      <c r="Z37" s="33"/>
+      <c r="AA37" s="33"/>
+    </row>
+    <row r="38" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="H38" s="33"/>
+      <c r="I38" s="33"/>
+      <c r="J38" s="33"/>
+      <c r="M38" s="90"/>
+      <c r="O38" s="33"/>
+      <c r="P38" s="33"/>
+      <c r="Q38" s="33"/>
+      <c r="R38" s="33"/>
+      <c r="S38" s="33"/>
+      <c r="T38" s="33"/>
+      <c r="U38" s="33"/>
+      <c r="V38" s="33"/>
+      <c r="W38" s="33"/>
+      <c r="X38" s="33"/>
+      <c r="Y38" s="33"/>
+      <c r="Z38" s="33"/>
+      <c r="AA38" s="33"/>
+    </row>
+    <row r="39" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="33"/>
+      <c r="J39" s="33"/>
+      <c r="M39" s="90"/>
+      <c r="O39" s="33"/>
+      <c r="P39" s="33"/>
+      <c r="Q39" s="33"/>
+      <c r="R39" s="33"/>
+      <c r="S39" s="33"/>
+      <c r="T39" s="33"/>
+      <c r="U39" s="33"/>
+      <c r="V39" s="33"/>
+      <c r="W39" s="33"/>
+      <c r="X39" s="33"/>
+      <c r="Y39" s="33"/>
+      <c r="Z39" s="33"/>
+      <c r="AA39" s="33"/>
+    </row>
+    <row r="40" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="33"/>
+      <c r="J40" s="33"/>
+      <c r="M40" s="90"/>
+      <c r="O40" s="33"/>
+      <c r="P40" s="33"/>
+      <c r="Q40" s="33"/>
+      <c r="R40" s="33"/>
+      <c r="S40" s="33"/>
+      <c r="T40" s="33"/>
+      <c r="U40" s="33"/>
+      <c r="V40" s="33"/>
+      <c r="W40" s="33"/>
+      <c r="X40" s="33"/>
+      <c r="Y40" s="33"/>
+      <c r="Z40" s="33"/>
+      <c r="AA40" s="33"/>
+    </row>
+    <row r="41" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="33"/>
+      <c r="J41" s="33"/>
+      <c r="M41" s="90"/>
+      <c r="O41" s="33"/>
+      <c r="P41" s="33"/>
+      <c r="Q41" s="33"/>
+      <c r="R41" s="33"/>
+      <c r="S41" s="33"/>
+      <c r="T41" s="33"/>
+      <c r="U41" s="33"/>
+      <c r="V41" s="33"/>
+      <c r="W41" s="33"/>
+      <c r="X41" s="33"/>
+      <c r="Y41" s="33"/>
+      <c r="Z41" s="33"/>
+      <c r="AA41" s="33"/>
+    </row>
+    <row r="42" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="33"/>
+      <c r="J42" s="33"/>
+      <c r="M42" s="90"/>
+      <c r="O42" s="33"/>
+      <c r="P42" s="33"/>
+      <c r="Q42" s="33"/>
+      <c r="R42" s="33"/>
+      <c r="S42" s="33"/>
+      <c r="T42" s="33"/>
+      <c r="U42" s="33"/>
+      <c r="V42" s="33"/>
+      <c r="W42" s="33"/>
+      <c r="X42" s="33"/>
+      <c r="Y42" s="33"/>
+      <c r="Z42" s="33"/>
+      <c r="AA42" s="33"/>
+    </row>
+    <row r="43" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+      <c r="M43" s="90"/>
+      <c r="O43" s="33"/>
+      <c r="P43" s="33"/>
+      <c r="Q43" s="33"/>
+      <c r="R43" s="33"/>
+      <c r="S43" s="33"/>
+      <c r="T43" s="33"/>
+      <c r="U43" s="33"/>
+      <c r="V43" s="33"/>
+      <c r="W43" s="33"/>
+      <c r="X43" s="33"/>
+      <c r="Y43" s="33"/>
+      <c r="Z43" s="33"/>
+      <c r="AA43" s="33"/>
+    </row>
+    <row r="44" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="33"/>
+      <c r="H44" s="33"/>
+      <c r="I44" s="33"/>
+      <c r="J44" s="33"/>
+      <c r="M44" s="94"/>
+      <c r="O44" s="33"/>
+      <c r="P44" s="33"/>
+      <c r="Q44" s="33"/>
+      <c r="R44" s="33"/>
+      <c r="S44" s="33"/>
+      <c r="T44" s="33"/>
+      <c r="U44" s="33"/>
+      <c r="V44" s="33"/>
+      <c r="W44" s="33"/>
+      <c r="X44" s="33"/>
+      <c r="Y44" s="33"/>
+      <c r="Z44" s="33"/>
+      <c r="AA44" s="33"/>
+    </row>
+    <row r="45" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="33"/>
+      <c r="H45" s="33"/>
+      <c r="I45" s="33"/>
+      <c r="J45" s="33"/>
+      <c r="O45" s="33"/>
+      <c r="P45" s="33"/>
+      <c r="Q45" s="33"/>
+      <c r="R45" s="33"/>
+      <c r="S45" s="33"/>
+      <c r="T45" s="33"/>
+      <c r="U45" s="33"/>
+      <c r="V45" s="33"/>
+      <c r="W45" s="33"/>
+      <c r="X45" s="33"/>
+      <c r="Y45" s="33"/>
+      <c r="Z45" s="33"/>
+      <c r="AA45" s="33"/>
+    </row>
+    <row r="46" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B46" s="33"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="33"/>
+      <c r="H46" s="33"/>
+      <c r="I46" s="33"/>
+      <c r="J46" s="33"/>
+      <c r="K46" s="33"/>
+      <c r="L46" s="33"/>
+      <c r="M46" s="33"/>
+      <c r="N46" s="33"/>
+      <c r="O46" s="33"/>
+      <c r="P46" s="33"/>
+      <c r="Q46" s="33"/>
+      <c r="R46" s="33"/>
+      <c r="S46" s="33"/>
+      <c r="T46" s="33"/>
+      <c r="U46" s="33"/>
+      <c r="V46" s="33"/>
+      <c r="W46" s="33"/>
+      <c r="X46" s="33"/>
+      <c r="Y46" s="33"/>
+      <c r="Z46" s="33"/>
+      <c r="AA46" s="33"/>
+    </row>
+    <row r="47" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B47" s="33"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="33"/>
+      <c r="H47" s="33"/>
+      <c r="I47" s="33"/>
+      <c r="J47" s="33"/>
+      <c r="K47" s="33"/>
+      <c r="L47" s="33"/>
+      <c r="M47" s="33"/>
+      <c r="N47" s="33"/>
+      <c r="O47" s="33"/>
+      <c r="P47" s="33"/>
+      <c r="Q47" s="33"/>
+      <c r="R47" s="33"/>
+      <c r="S47" s="33"/>
+      <c r="T47" s="33"/>
+      <c r="U47" s="33"/>
+      <c r="V47" s="33"/>
+      <c r="W47" s="33"/>
+      <c r="X47" s="33"/>
+      <c r="Y47" s="33"/>
+      <c r="Z47" s="33"/>
+      <c r="AA47" s="33"/>
+    </row>
+    <row r="48" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B48" s="33"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="33"/>
+      <c r="H48" s="33"/>
+      <c r="I48" s="33"/>
+      <c r="J48" s="33"/>
+      <c r="K48" s="33"/>
+      <c r="L48" s="33"/>
+      <c r="M48" s="33"/>
+      <c r="N48" s="33"/>
+      <c r="O48" s="33"/>
+      <c r="P48" s="33"/>
+      <c r="Q48" s="33"/>
+      <c r="R48" s="33"/>
+      <c r="S48" s="33"/>
+      <c r="T48" s="33"/>
+      <c r="U48" s="33"/>
+      <c r="V48" s="33"/>
+      <c r="W48" s="33"/>
+      <c r="X48" s="33"/>
+      <c r="Y48" s="33"/>
+      <c r="Z48" s="33"/>
+      <c r="AA48" s="33"/>
+    </row>
+    <row r="49" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B49" s="33"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="33"/>
+      <c r="G49" s="33"/>
+      <c r="H49" s="33"/>
+      <c r="I49" s="33"/>
+      <c r="J49" s="33"/>
+      <c r="K49" s="33"/>
+      <c r="L49" s="33"/>
+      <c r="M49" s="33"/>
+      <c r="N49" s="33"/>
+      <c r="O49" s="33"/>
+      <c r="P49" s="33"/>
+      <c r="Q49" s="33"/>
+      <c r="R49" s="33"/>
+      <c r="S49" s="33"/>
+      <c r="T49" s="33"/>
+      <c r="U49" s="33"/>
+      <c r="V49" s="33"/>
+      <c r="W49" s="33"/>
+      <c r="X49" s="33"/>
+      <c r="Y49" s="33"/>
+      <c r="Z49" s="33"/>
+      <c r="AA49" s="33"/>
+    </row>
+    <row r="50" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B50" s="33"/>
+      <c r="D50" s="33"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="33"/>
+      <c r="G50" s="33"/>
+      <c r="H50" s="33"/>
+      <c r="I50" s="33"/>
+      <c r="J50" s="33"/>
+      <c r="K50" s="33"/>
+      <c r="L50" s="33"/>
+      <c r="M50" s="33"/>
+      <c r="N50" s="33"/>
+      <c r="O50" s="33"/>
+      <c r="P50" s="33"/>
+      <c r="Q50" s="33"/>
+      <c r="R50" s="33"/>
+      <c r="S50" s="33"/>
+      <c r="T50" s="33"/>
+      <c r="U50" s="33"/>
+      <c r="V50" s="33"/>
+      <c r="W50" s="33"/>
+      <c r="X50" s="33"/>
+      <c r="Y50" s="33"/>
+      <c r="Z50" s="33"/>
+      <c r="AA50" s="33"/>
+    </row>
+    <row r="51" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B51" s="33"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="33"/>
+      <c r="G51" s="33"/>
+      <c r="H51" s="33"/>
+      <c r="I51" s="33"/>
+      <c r="J51" s="33"/>
+      <c r="K51" s="33"/>
+      <c r="L51" s="33"/>
+      <c r="M51" s="33"/>
+      <c r="N51" s="33"/>
+      <c r="O51" s="33"/>
+      <c r="P51" s="33"/>
+      <c r="Q51" s="33"/>
+      <c r="R51" s="33"/>
+      <c r="S51" s="33"/>
+      <c r="T51" s="33"/>
+      <c r="U51" s="33"/>
+      <c r="V51" s="33"/>
+      <c r="W51" s="33"/>
+      <c r="X51" s="33"/>
+      <c r="Y51" s="33"/>
+      <c r="Z51" s="33"/>
+      <c r="AA51" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
-    <mergeCell ref="X3:Z3"/>
+  <mergeCells count="29">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="X3:AA3"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AA52"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:Z3"/>
+    <sheetView view="pageBreakPreview" topLeftCell="B1" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="AA6" sqref="AA6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+    </row>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="113"/>
-[...25 lines deleted...]
-      <c r="A3" s="134" t="s">
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="127" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="134"/>
-[...26 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="127"/>
+      <c r="P3" s="127"/>
+      <c r="Q3" s="127"/>
+      <c r="R3" s="127"/>
+      <c r="S3" s="127"/>
+      <c r="T3" s="127"/>
+      <c r="U3" s="127"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="127"/>
+      <c r="X3" s="127"/>
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="125">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="126"/>
+    </row>
+    <row r="6" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="67">
         <v>25.2</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="67">
         <v>24</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="67">
         <v>24</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="67">
         <v>24</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="67">
         <v>25.2</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="67">
         <v>26.4</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <v>28.8</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>30</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>30</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>31.08</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>31.114000000000001</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>28.988</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>28.824999999999999</v>
       </c>
-      <c r="P6" s="49">
+      <c r="P6" s="46">
         <v>34.365000000000002</v>
       </c>
-      <c r="Q6" s="44">
+      <c r="Q6" s="41">
         <v>35.643000000000001</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>33.427999999999997</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>31.931000000000001</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>35.142000000000003</v>
       </c>
-      <c r="U6" s="70">
+      <c r="U6" s="67">
         <v>36.067</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>39.277000000000001</v>
       </c>
-      <c r="W6" s="70">
+      <c r="W6" s="67">
         <v>41.710999999999999</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>37.279000000000003</v>
       </c>
-      <c r="Y6" s="70">
+      <c r="Y6" s="67">
         <v>38.232999999999997</v>
       </c>
-      <c r="Z6" s="71">
+      <c r="Z6" s="67">
         <v>40.216999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="62">
+      <c r="AA6" s="41">
+        <v>41.661000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="45"/>
-[...20 lines deleted...]
-      <c r="X7" s="42">
+      <c r="C7" s="42"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="39">
         <v>36.402000000000001</v>
       </c>
-      <c r="Y7" s="42">
+      <c r="Y7" s="39">
         <v>40.953000000000003</v>
       </c>
-      <c r="Z7" s="73">
+      <c r="Z7" s="39">
         <v>40.933</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="62">
+      <c r="AA7" s="41">
+        <v>39.220999999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="39">
         <v>26.4</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="39">
         <v>25.2</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="39">
         <v>26.4</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="39">
         <v>24</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="39">
         <v>21.6</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="39">
         <v>22.8</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="39">
         <v>27.6</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="39">
         <v>26.4</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="39">
         <v>21.6</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="39">
         <v>23.04</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="39">
         <v>18.004000000000001</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="39">
         <v>21.224</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="39">
         <v>26.966999999999999</v>
       </c>
-      <c r="P8" s="49">
+      <c r="P8" s="46">
         <v>27.100999999999999</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="39">
         <v>31.381</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="39">
         <v>32.729999999999997</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="39">
         <v>27.024999999999999</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="39">
         <v>30.541</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="39">
         <v>29.297000000000001</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="39">
         <v>31.605</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="39">
         <v>37.023000000000003</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="39">
         <v>33.375999999999998</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="39">
         <v>46.201999999999998</v>
       </c>
-      <c r="Z8" s="73">
+      <c r="Z8" s="39">
         <v>44.247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="62">
+      <c r="AA8" s="41">
+        <v>34.441000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="39">
         <v>18</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="39">
         <v>24</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="39">
         <v>25.2</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="39">
         <v>28.8</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="39">
         <v>30</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="39">
         <v>33.6</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="39">
         <v>22.8</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="39">
         <v>24</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="39">
         <v>28.8</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="39">
         <v>25.32</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="39">
         <v>22.334</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="39">
         <v>24.742999999999999</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="39">
         <v>21.556000000000001</v>
       </c>
-      <c r="P9" s="49">
+      <c r="P9" s="46">
         <v>22.591000000000001</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="39">
         <v>33.518000000000001</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="39">
         <v>32.463999999999999</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="39">
         <v>36.006</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="39">
         <v>34.042999999999999</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="39">
         <v>31.347000000000001</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="39">
         <v>31.248000000000001</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="39">
         <v>39.427999999999997</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="39">
         <v>32.514000000000003</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="39">
         <v>34.488</v>
       </c>
-      <c r="Z9" s="73">
+      <c r="Z9" s="39">
         <v>29.881</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="62">
+      <c r="AA9" s="41">
+        <v>33.767000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="39">
         <v>24</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="39">
         <v>22.8</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="39">
         <v>21.6</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="39">
         <v>22.8</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="39">
         <v>25.2</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="39">
         <v>26.4</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="39">
         <v>28.8</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="39">
         <v>27.6</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="39">
         <v>31.2</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="39">
         <v>35.159999999999997</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="39">
         <v>12.401999999999999</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="39">
         <v>25.853000000000002</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="39">
         <v>24.731999999999999</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="46">
         <v>35.908000000000001</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="39">
         <v>39.268000000000001</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="39">
         <v>34.395000000000003</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="39">
         <v>36.76</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="39">
         <v>37.171999999999997</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="39">
         <v>33.636000000000003</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="39">
         <v>36.939</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="39">
         <v>47.853000000000002</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="39">
         <v>49.048000000000002</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="39">
         <v>46.256</v>
       </c>
-      <c r="Z10" s="73">
+      <c r="Z10" s="39">
         <v>51.779000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62">
+      <c r="AA10" s="41">
+        <v>58.585999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="39">
         <v>31.2</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="39">
         <v>26.4</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="39">
         <v>31.2</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="39">
         <v>31.2</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="39">
         <v>44.4</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="39">
         <v>49.2</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="39">
         <v>48</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="39">
         <v>38.4</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="39">
         <v>33.840000000000003</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="39">
         <v>56.957999999999998</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="39">
         <v>53.14</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="39">
         <v>55.109000000000002</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="46">
         <v>53.656999999999996</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="39">
         <v>57.87</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="39">
         <v>54.999000000000002</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="39">
         <v>62.234000000000002</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="39">
         <v>56.518000000000001</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="39">
         <v>65.293000000000006</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="39">
         <v>61.689</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="39">
         <v>67.299000000000007</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="39">
         <v>77.727999999999994</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="39">
         <v>71.546999999999997</v>
       </c>
-      <c r="Z11" s="73">
+      <c r="Z11" s="39">
         <v>64.584000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="62">
+      <c r="AA11" s="41">
+        <v>66.119</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="39">
         <v>24</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="39">
         <v>28.8</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="39">
         <v>26.4</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="39">
         <v>25.2</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="39">
         <v>32.4</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="39">
         <v>32.4</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="39">
         <v>40.799999999999997</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="39">
         <v>42</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="39">
         <v>46.92</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="39">
         <v>35.470999999999997</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="39">
         <v>38.112000000000002</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="39">
         <v>26.350999999999999</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="46">
         <v>25.751000000000001</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="39">
         <v>26.25</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="39">
         <v>26.52</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="39">
         <v>20.143999999999998</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="39">
         <v>32.052999999999997</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="39">
         <v>38.506999999999998</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="39">
         <v>42.646000000000001</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="39">
         <v>52.984000000000002</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="39">
         <v>39.393999999999998</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="39">
         <v>43.354999999999997</v>
       </c>
-      <c r="Z12" s="73">
+      <c r="Z12" s="39">
         <v>40.677999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62">
+      <c r="AA12" s="41">
+        <v>29.617000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>18</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>19.2</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>20.399999999999999</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="39">
         <v>21.6</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>24</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>22.8</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="39">
         <v>28.8</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="39">
         <v>30</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="39">
         <v>41.055</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="39">
         <v>29.140999999999998</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="39">
         <v>35.917999999999999</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="46">
         <v>24.673999999999999</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="39">
         <v>29.791</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="39">
         <v>32.909999999999997</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="39">
         <v>28.175000000000001</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="39">
         <v>34.183999999999997</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="39">
         <v>27.974</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="39">
         <v>34.808999999999997</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="39">
         <v>42.981999999999999</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="39">
         <v>44.908999999999999</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="39">
         <v>44.707999999999998</v>
       </c>
-      <c r="Z13" s="73">
+      <c r="Z13" s="39">
         <v>58.281999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62">
+      <c r="AA13" s="41">
+        <v>49.658999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-[...20 lines deleted...]
-      <c r="X14" s="42">
+      <c r="C14" s="42"/>
+      <c r="D14" s="68"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="39"/>
+      <c r="X14" s="39">
         <v>48.220999999999997</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="39">
         <v>19.481000000000002</v>
       </c>
-      <c r="Z14" s="73">
+      <c r="Z14" s="39">
         <v>28.716999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62">
+      <c r="AA14" s="41">
+        <v>38.579000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="39">
         <v>28.8</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="39">
         <v>22.8</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="39">
         <v>24</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="39">
         <v>22.8</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="39">
         <v>22.8</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="39">
         <v>31.2</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="39">
         <v>32.4</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="39">
         <v>21.6</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="39">
         <v>25.2</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="39">
         <v>24</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="39">
         <v>24.213000000000001</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="39">
         <v>25.878</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="39">
         <v>25.042000000000002</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="46">
         <v>25.638999999999999</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="39">
         <v>30.06</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="39">
         <v>30.157</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="39">
         <v>23.606000000000002</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="39">
         <v>33.064999999999998</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="39">
         <v>30.463999999999999</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>42.284999999999997</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="39">
         <v>34.484000000000002</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="39">
         <v>31.311</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="39">
         <v>31.102</v>
       </c>
-      <c r="Z15" s="73">
+      <c r="Z15" s="39">
         <v>36.087000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62">
+      <c r="AA15" s="41">
+        <v>22.856000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="39">
         <v>22.8</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="39">
         <v>19.2</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="39">
         <v>18</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="39">
         <v>16.8</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <v>18</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="39">
         <v>19.2</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="39">
         <v>25.2</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="39">
         <v>31.2</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="39">
         <v>31.2</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="39">
         <v>30.84</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="39">
         <v>45.228999999999999</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="39">
         <v>46.301000000000002</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="39">
         <v>40.487000000000002</v>
       </c>
-      <c r="P16" s="49">
+      <c r="P16" s="46">
         <v>35.615000000000002</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="39">
         <v>40.853000000000002</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="39">
         <v>28.236999999999998</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="39">
         <v>37.024000000000001</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="39">
         <v>39.277999999999999</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="39">
         <v>32.643000000000001</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="39">
         <v>43.354999999999997</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="39">
         <v>52.561999999999998</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="39">
         <v>38.691000000000003</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="39">
         <v>37.54</v>
       </c>
-      <c r="Z16" s="73">
+      <c r="Z16" s="39">
         <v>41.387999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="62">
+      <c r="AA16" s="41">
+        <v>31.378</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>21.6</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="39">
         <v>19.2</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>19.2</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="39">
         <v>18</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>22.8</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="39">
         <v>22.8</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="39">
         <v>30</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="39">
         <v>24</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="39">
         <v>31.2</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="39">
         <v>30.6</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="39">
         <v>29.117000000000001</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="39">
         <v>33.899000000000001</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="39">
         <v>28.088000000000001</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="46">
         <v>31.837</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="39">
         <v>33.216999999999999</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="39">
         <v>33.743000000000002</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="39">
         <v>32.85</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="39">
         <v>36.831000000000003</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="39">
         <v>30.766999999999999</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="39">
         <v>35.615000000000002</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="39">
         <v>34.124000000000002</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="39">
         <v>31.53</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="39">
         <v>32.366</v>
       </c>
-      <c r="Z17" s="73">
+      <c r="Z17" s="39">
         <v>33.933</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62">
+      <c r="AA17" s="41">
+        <v>31.946000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="39">
         <v>74.400000000000006</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="39">
         <v>38.4</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="39">
         <v>44.4</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="39">
         <v>38.4</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="39">
         <v>33.6</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="39">
         <v>21.6</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="39">
         <v>22.8</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>24</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="39">
         <v>33.6</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="39">
         <v>38.520000000000003</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="39">
         <v>66.512</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="39">
         <v>66.558000000000007</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="39">
         <v>57.973999999999997</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="46">
         <v>65.010000000000005</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="39">
         <v>74.965000000000003</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="39">
         <v>63.758000000000003</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="39">
         <v>56.057000000000002</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="39">
         <v>52.128999999999998</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="39">
         <v>51.308999999999997</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="39">
         <v>53.832999999999998</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="39">
         <v>64.343000000000004</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="39">
         <v>60.942</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="39">
         <v>66.593000000000004</v>
       </c>
-      <c r="Z18" s="73">
+      <c r="Z18" s="39">
         <v>69.156999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62">
+      <c r="AA18" s="41">
+        <v>79.137</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="39">
         <v>26.4</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="39">
         <v>25.2</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="39">
         <v>22.8</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="39">
         <v>21.6</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="39">
         <v>24</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="39">
         <v>25.2</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="39">
         <v>24</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="39">
         <v>24.6</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="39">
         <v>27.417999999999999</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="39">
         <v>23.009</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="39">
         <v>24.15</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="46">
         <v>31.472999999999999</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="39">
         <v>27.382999999999999</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="39">
         <v>28.477</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="39">
         <v>30.742000000000001</v>
       </c>
-      <c r="T19" s="42" t="s">
+      <c r="T19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="42" t="s">
+      <c r="U19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="42" t="s">
+      <c r="V19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="42" t="s">
+      <c r="W19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="42" t="s">
+      <c r="X19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="42" t="s">
+      <c r="Y19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" s="73" t="s">
+      <c r="Z19" s="39" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="62">
+      <c r="AA19" s="112"/>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="39">
         <v>21.6</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="39">
         <v>19.2</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="39">
         <v>21.6</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="39">
         <v>19.2</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="39">
         <v>21.6</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>22.8</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="39">
         <v>24</v>
       </c>
-      <c r="J20" s="42">
+      <c r="J20" s="39">
         <v>26.4</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="39">
         <v>22.8</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="39">
         <v>28.32</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="39">
         <v>24.337</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="39">
         <v>34.683999999999997</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="39">
         <v>30.048999999999999</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="46">
         <v>21.837</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="39">
         <v>36.944000000000003</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="39">
         <v>28.082000000000001</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="39">
         <v>25.506</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="39">
         <v>34.268999999999998</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="39">
         <v>55.598999999999997</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="39">
         <v>38.523000000000003</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="39">
         <v>36.57</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="39">
         <v>47.372999999999998</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="39">
         <v>37.436999999999998</v>
       </c>
-      <c r="Z20" s="73">
+      <c r="Z20" s="39">
         <v>24.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62">
+      <c r="AA20" s="41">
+        <v>31.713000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>30</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="39">
         <v>26.4</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>26.4</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="39">
         <v>22.8</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>21.6</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>21.6</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="39">
         <v>30</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="39">
         <v>25.2</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="39">
         <v>21.6</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="39">
         <v>24.96</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="39">
         <v>20.972000000000001</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="39">
         <v>17.488</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="39">
         <v>18.875</v>
       </c>
-      <c r="P21" s="49">
+      <c r="P21" s="46">
         <v>22.84</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="39">
         <v>23.776</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="39">
         <v>22.881</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="39">
         <v>15.188000000000001</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="39">
         <v>29.283999999999999</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="39">
         <v>27.863</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="39">
         <v>23.384</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="39">
         <v>32.667999999999999</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="39">
         <v>30.096</v>
       </c>
-      <c r="Y21" s="42">
+      <c r="Y21" s="39">
         <v>27.510999999999999</v>
       </c>
-      <c r="Z21" s="73">
+      <c r="Z21" s="39">
         <v>20.509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62">
+      <c r="AA21" s="41">
+        <v>25.363</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="45"/>
-[...16 lines deleted...]
-      <c r="T22" s="42">
+      <c r="C22" s="42"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39">
         <v>30.946999999999999</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="39">
         <v>38.866999999999997</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="39">
         <v>39.533999999999999</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="39">
         <v>39.079000000000001</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="39">
         <v>34.232999999999997</v>
       </c>
-      <c r="Y22" s="42">
+      <c r="Y22" s="39">
         <v>38.332999999999998</v>
       </c>
-      <c r="Z22" s="73">
+      <c r="Z22" s="39">
         <v>43.323999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62">
+      <c r="AA22" s="41">
+        <v>45.847999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="X23" s="42">
+      <c r="C23" s="42"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="39"/>
+      <c r="X23" s="39">
         <v>40.116</v>
       </c>
-      <c r="Y23" s="42">
+      <c r="Y23" s="39">
         <v>33.817</v>
       </c>
-      <c r="Z23" s="73">
+      <c r="Z23" s="39">
         <v>29.635000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62">
+      <c r="AA23" s="41">
+        <v>27.861000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="39">
         <v>25.2</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="39">
         <v>22.8</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="39">
         <v>25.2</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="39">
         <v>28.8</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="39">
         <v>31.2</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="39">
         <v>26.4</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="39">
         <v>26.4</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>42</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="39">
         <v>37.68</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="39">
         <v>37.008000000000003</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="39">
         <v>27.667999999999999</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="39">
         <v>34.037999999999997</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="46">
         <v>38.823999999999998</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="39">
         <v>27.699000000000002</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="39">
         <v>47.475999999999999</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="39">
         <v>16.41</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="39">
         <v>35.387</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="39">
         <v>32.476999999999997</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="39">
         <v>41.185000000000002</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="39">
         <v>41.920999999999999</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="39">
         <v>31.376000000000001</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="39">
         <v>33.761000000000003</v>
       </c>
-      <c r="Z24" s="73">
+      <c r="Z24" s="39">
         <v>35.417000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="62">
+      <c r="AA24" s="41">
+        <v>35.497999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>24</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="39">
         <v>28.8</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>26.4</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="39">
         <v>28.8</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>28.8</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="39">
         <v>31.2</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="39">
         <v>42</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="39">
         <v>25.2</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="39">
         <v>22.8</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="39">
         <v>27</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="39">
         <v>25.898</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="39">
         <v>24.658999999999999</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="39">
         <v>25.902000000000001</v>
       </c>
-      <c r="P25" s="49">
+      <c r="P25" s="46">
         <v>32.235999999999997</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="39">
         <v>31.052</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="39">
         <v>21.803999999999998</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="39">
         <v>26.742999999999999</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="39">
         <v>39.020000000000003</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="39">
         <v>45.177999999999997</v>
       </c>
-      <c r="V25" s="42">
+      <c r="V25" s="39">
         <v>52.831000000000003</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="39">
         <v>43.155000000000001</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="39">
         <v>38.284999999999997</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="39">
         <v>34.802</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="Z25" s="39">
         <v>40.755000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62">
+      <c r="AA25" s="41">
+        <v>31.227</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="39">
         <v>27.6</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="39">
         <v>27.6</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="39">
         <v>30</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="39">
         <v>31.2</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="39">
         <v>33.6</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="39">
         <v>33.6</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="39">
         <v>37.200000000000003</v>
       </c>
-      <c r="J26" s="42">
+      <c r="J26" s="39">
         <v>36</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="39">
         <v>32.4</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="39">
         <v>34.56</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="39">
         <v>27.512</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="39">
         <v>56.414999999999999</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="39">
         <v>21.231999999999999</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="46">
         <v>38.936</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="46">
         <v>34.313000000000002</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="39">
         <v>25.661999999999999</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="39">
         <v>36.615000000000002</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="39">
         <v>30.175000000000001</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="39">
         <v>28.28</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="39">
         <v>31.655999999999999</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="39">
         <v>34.404000000000003</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="39">
         <v>23.437000000000001</v>
       </c>
-      <c r="Y26" s="42">
+      <c r="Y26" s="39">
         <v>35.744</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="Z26" s="39">
         <v>34.755000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65">
+      <c r="AA26" s="41">
+        <v>35.235999999999997</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="48">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45">
         <v>28.655999999999999</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="45">
         <v>35.113999999999997</v>
       </c>
-      <c r="V27" s="48">
+      <c r="V27" s="45">
         <v>34.622999999999998</v>
       </c>
-      <c r="W27" s="48">
+      <c r="W27" s="45">
         <v>28.763999999999999</v>
       </c>
-      <c r="X27" s="48">
+      <c r="X27" s="45">
         <v>29.298999999999999</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="45">
         <v>26.872</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="45">
         <v>19.600000000000001</v>
       </c>
-    </row>
-[...657 lines deleted...]
-      <c r="AA52" s="38"/>
+      <c r="AA27" s="47">
+        <v>28.756</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="M28" s="90"/>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="35"/>
+      <c r="H29" s="35"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="35"/>
+      <c r="P29" s="35"/>
+      <c r="Q29" s="35"/>
+      <c r="R29" s="35"/>
+      <c r="S29" s="35"/>
+      <c r="T29" s="35"/>
+      <c r="U29" s="35"/>
+      <c r="V29" s="35"/>
+      <c r="W29" s="35"/>
+      <c r="X29" s="35"/>
+      <c r="Y29" s="35"/>
+      <c r="Z29" s="35"/>
+      <c r="AA29" s="35"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="35"/>
+      <c r="H30" s="35"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+      <c r="T30" s="35"/>
+      <c r="U30" s="35"/>
+      <c r="V30" s="35"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
+      <c r="Y30" s="35"/>
+      <c r="Z30" s="35"/>
+      <c r="AA30" s="35"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="35"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="35"/>
+      <c r="I31" s="35"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="90"/>
+      <c r="N31" s="35"/>
+      <c r="P31" s="35"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="35"/>
+      <c r="T31" s="35"/>
+      <c r="U31" s="35"/>
+      <c r="V31" s="35"/>
+      <c r="W31" s="35"/>
+      <c r="X31" s="35"/>
+      <c r="Y31" s="35"/>
+      <c r="Z31" s="35"/>
+      <c r="AA31" s="35"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="35"/>
+      <c r="I32" s="35"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="90"/>
+      <c r="N32" s="35"/>
+      <c r="P32" s="35"/>
+      <c r="Q32" s="35"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="35"/>
+      <c r="V32" s="35"/>
+      <c r="W32" s="35"/>
+      <c r="X32" s="35"/>
+      <c r="Y32" s="35"/>
+      <c r="Z32" s="35"/>
+      <c r="AA32" s="35"/>
+    </row>
+    <row r="33" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="35"/>
+      <c r="F33" s="35"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="90"/>
+      <c r="N33" s="35"/>
+      <c r="P33" s="35"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="35"/>
+      <c r="T33" s="35"/>
+      <c r="U33" s="35"/>
+      <c r="V33" s="35"/>
+      <c r="W33" s="35"/>
+      <c r="X33" s="35"/>
+      <c r="Y33" s="35"/>
+      <c r="Z33" s="35"/>
+      <c r="AA33" s="35"/>
+    </row>
+    <row r="34" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="35"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="90"/>
+      <c r="N34" s="35"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="35"/>
+      <c r="T34" s="35"/>
+      <c r="U34" s="35"/>
+      <c r="V34" s="35"/>
+      <c r="W34" s="35"/>
+      <c r="X34" s="35"/>
+      <c r="Y34" s="35"/>
+      <c r="Z34" s="35"/>
+      <c r="AA34" s="35"/>
+    </row>
+    <row r="35" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="90"/>
+      <c r="N35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+      <c r="AA35" s="35"/>
+    </row>
+    <row r="36" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="35"/>
+      <c r="F36" s="35"/>
+      <c r="G36" s="35"/>
+      <c r="H36" s="35"/>
+      <c r="I36" s="35"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="90"/>
+      <c r="N36" s="35"/>
+      <c r="P36" s="35"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="35"/>
+      <c r="S36" s="35"/>
+      <c r="T36" s="35"/>
+      <c r="U36" s="35"/>
+      <c r="V36" s="35"/>
+      <c r="W36" s="35"/>
+      <c r="X36" s="35"/>
+      <c r="Y36" s="35"/>
+      <c r="Z36" s="35"/>
+      <c r="AA36" s="35"/>
+    </row>
+    <row r="37" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="35"/>
+      <c r="H37" s="35"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="35"/>
+      <c r="K37" s="35"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="35"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+      <c r="U37" s="35"/>
+      <c r="V37" s="35"/>
+      <c r="W37" s="35"/>
+      <c r="X37" s="35"/>
+      <c r="Y37" s="35"/>
+      <c r="Z37" s="35"/>
+      <c r="AA37" s="35"/>
+    </row>
+    <row r="38" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="35"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="35"/>
+      <c r="H38" s="35"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="90"/>
+      <c r="N38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+      <c r="Z38" s="35"/>
+      <c r="AA38" s="35"/>
+    </row>
+    <row r="39" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="35"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="35"/>
+      <c r="H39" s="35"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="35"/>
+      <c r="K39" s="35"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="90"/>
+      <c r="N39" s="35"/>
+      <c r="P39" s="35"/>
+      <c r="Q39" s="35"/>
+      <c r="R39" s="35"/>
+      <c r="S39" s="35"/>
+      <c r="T39" s="35"/>
+      <c r="U39" s="35"/>
+      <c r="V39" s="35"/>
+      <c r="W39" s="35"/>
+      <c r="X39" s="35"/>
+      <c r="Y39" s="35"/>
+      <c r="Z39" s="35"/>
+      <c r="AA39" s="35"/>
+    </row>
+    <row r="40" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="35"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="90"/>
+      <c r="N40" s="35"/>
+      <c r="P40" s="35"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35"/>
+      <c r="S40" s="35"/>
+      <c r="T40" s="35"/>
+      <c r="U40" s="35"/>
+      <c r="V40" s="35"/>
+      <c r="W40" s="35"/>
+      <c r="X40" s="35"/>
+      <c r="Y40" s="35"/>
+      <c r="Z40" s="35"/>
+      <c r="AA40" s="35"/>
+    </row>
+    <row r="41" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="35"/>
+      <c r="G41" s="35"/>
+      <c r="H41" s="35"/>
+      <c r="I41" s="35"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="35"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="90"/>
+      <c r="N41" s="35"/>
+      <c r="P41" s="35"/>
+      <c r="Q41" s="35"/>
+      <c r="R41" s="35"/>
+      <c r="S41" s="35"/>
+      <c r="T41" s="35"/>
+      <c r="U41" s="35"/>
+      <c r="V41" s="35"/>
+      <c r="W41" s="35"/>
+      <c r="X41" s="35"/>
+      <c r="Y41" s="35"/>
+      <c r="Z41" s="35"/>
+      <c r="AA41" s="35"/>
+    </row>
+    <row r="42" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="35"/>
+      <c r="G42" s="35"/>
+      <c r="H42" s="35"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="90"/>
+      <c r="N42" s="35"/>
+      <c r="P42" s="35"/>
+      <c r="Q42" s="35"/>
+      <c r="R42" s="35"/>
+      <c r="S42" s="35"/>
+      <c r="T42" s="35"/>
+      <c r="U42" s="35"/>
+      <c r="V42" s="35"/>
+      <c r="W42" s="35"/>
+      <c r="X42" s="35"/>
+      <c r="Y42" s="35"/>
+      <c r="Z42" s="35"/>
+      <c r="AA42" s="35"/>
+    </row>
+    <row r="43" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="35"/>
+      <c r="F43" s="35"/>
+      <c r="G43" s="35"/>
+      <c r="H43" s="35"/>
+      <c r="I43" s="35"/>
+      <c r="J43" s="35"/>
+      <c r="K43" s="35"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="90"/>
+      <c r="N43" s="35"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
+      <c r="R43" s="35"/>
+      <c r="S43" s="35"/>
+      <c r="T43" s="35"/>
+      <c r="U43" s="35"/>
+      <c r="V43" s="35"/>
+      <c r="W43" s="35"/>
+      <c r="X43" s="35"/>
+      <c r="Y43" s="35"/>
+      <c r="Z43" s="35"/>
+      <c r="AA43" s="35"/>
+    </row>
+    <row r="44" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="35"/>
+      <c r="F44" s="35"/>
+      <c r="G44" s="35"/>
+      <c r="H44" s="35"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="35"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="94"/>
+      <c r="N44" s="35"/>
+      <c r="P44" s="35"/>
+      <c r="Q44" s="35"/>
+      <c r="R44" s="35"/>
+      <c r="S44" s="35"/>
+      <c r="T44" s="35"/>
+      <c r="U44" s="35"/>
+      <c r="V44" s="35"/>
+      <c r="W44" s="35"/>
+      <c r="X44" s="35"/>
+      <c r="Y44" s="35"/>
+      <c r="Z44" s="35"/>
+      <c r="AA44" s="35"/>
+    </row>
+    <row r="45" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="35"/>
+      <c r="H45" s="35"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="35"/>
+      <c r="N45" s="35"/>
+      <c r="O45" s="35"/>
+      <c r="P45" s="35"/>
+      <c r="Q45" s="35"/>
+      <c r="R45" s="35"/>
+      <c r="S45" s="35"/>
+      <c r="T45" s="35"/>
+      <c r="U45" s="35"/>
+      <c r="V45" s="35"/>
+      <c r="W45" s="35"/>
+      <c r="X45" s="35"/>
+      <c r="Y45" s="35"/>
+      <c r="Z45" s="35"/>
+      <c r="AA45" s="35"/>
+    </row>
+    <row r="46" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="35"/>
+      <c r="P46" s="35"/>
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="35"/>
+      <c r="T46" s="35"/>
+      <c r="U46" s="35"/>
+      <c r="V46" s="35"/>
+      <c r="W46" s="35"/>
+      <c r="X46" s="35"/>
+      <c r="Y46" s="35"/>
+      <c r="Z46" s="35"/>
+      <c r="AA46" s="35"/>
+    </row>
+    <row r="47" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="35"/>
+      <c r="N47" s="35"/>
+      <c r="O47" s="35"/>
+      <c r="P47" s="35"/>
+      <c r="Q47" s="35"/>
+      <c r="R47" s="35"/>
+      <c r="S47" s="35"/>
+      <c r="T47" s="35"/>
+      <c r="U47" s="35"/>
+      <c r="V47" s="35"/>
+      <c r="W47" s="35"/>
+      <c r="X47" s="35"/>
+      <c r="Y47" s="35"/>
+      <c r="Z47" s="35"/>
+      <c r="AA47" s="35"/>
+    </row>
+    <row r="48" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="35"/>
+      <c r="O48" s="35"/>
+      <c r="P48" s="35"/>
+      <c r="Q48" s="35"/>
+      <c r="R48" s="35"/>
+      <c r="S48" s="35"/>
+      <c r="T48" s="35"/>
+      <c r="U48" s="35"/>
+      <c r="V48" s="35"/>
+      <c r="W48" s="35"/>
+      <c r="X48" s="35"/>
+      <c r="Y48" s="35"/>
+      <c r="Z48" s="35"/>
+      <c r="AA48" s="35"/>
+    </row>
+    <row r="49" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="35"/>
+      <c r="P49" s="35"/>
+      <c r="Q49" s="35"/>
+      <c r="R49" s="35"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="35"/>
+      <c r="V49" s="35"/>
+      <c r="W49" s="35"/>
+      <c r="X49" s="35"/>
+      <c r="Y49" s="35"/>
+      <c r="Z49" s="35"/>
+      <c r="AA49" s="35"/>
+    </row>
+    <row r="50" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="35"/>
+      <c r="H50" s="35"/>
+      <c r="I50" s="35"/>
+      <c r="J50" s="35"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="35"/>
+      <c r="N50" s="35"/>
+      <c r="O50" s="35"/>
+      <c r="P50" s="35"/>
+      <c r="Q50" s="35"/>
+      <c r="R50" s="35"/>
+      <c r="S50" s="35"/>
+      <c r="T50" s="35"/>
+      <c r="U50" s="35"/>
+      <c r="V50" s="35"/>
+      <c r="W50" s="35"/>
+      <c r="X50" s="35"/>
+      <c r="Y50" s="35"/>
+      <c r="Z50" s="35"/>
+      <c r="AA50" s="35"/>
+    </row>
+    <row r="51" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="35"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="35"/>
+      <c r="H51" s="35"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="35"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
+      <c r="M51" s="35"/>
+      <c r="N51" s="35"/>
+      <c r="O51" s="35"/>
+      <c r="P51" s="35"/>
+      <c r="Q51" s="35"/>
+      <c r="R51" s="35"/>
+      <c r="S51" s="35"/>
+      <c r="T51" s="35"/>
+      <c r="U51" s="35"/>
+      <c r="V51" s="35"/>
+      <c r="W51" s="35"/>
+      <c r="X51" s="35"/>
+      <c r="Y51" s="35"/>
+      <c r="Z51" s="35"/>
+      <c r="AA51" s="35"/>
+    </row>
+    <row r="52" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B52" s="35"/>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="35"/>
+      <c r="H52" s="35"/>
+      <c r="I52" s="35"/>
+      <c r="J52" s="35"/>
+      <c r="K52" s="35"/>
+      <c r="L52" s="35"/>
+      <c r="M52" s="35"/>
+      <c r="N52" s="35"/>
+      <c r="O52" s="35"/>
+      <c r="P52" s="35"/>
+      <c r="Q52" s="35"/>
+      <c r="R52" s="35"/>
+      <c r="S52" s="35"/>
+      <c r="T52" s="35"/>
+      <c r="U52" s="35"/>
+      <c r="V52" s="35"/>
+      <c r="W52" s="35"/>
+      <c r="X52" s="35"/>
+      <c r="Y52" s="35"/>
+      <c r="Z52" s="35"/>
+      <c r="AA52" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
+  <mergeCells count="29">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="A3:AA3"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
-    <mergeCell ref="A3:Z3"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:Z3"/>
+      <selection activeCell="AA6" sqref="AA6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+    </row>
+    <row r="2" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="113"/>
-[...25 lines deleted...]
-      <c r="A3" s="134" t="s">
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+    </row>
+    <row r="3" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="127" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="134"/>
-[...26 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="127"/>
+      <c r="P3" s="127"/>
+      <c r="Q3" s="127"/>
+      <c r="R3" s="127"/>
+      <c r="S3" s="127"/>
+      <c r="T3" s="127"/>
+      <c r="U3" s="127"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="127"/>
+      <c r="X3" s="127"/>
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+    </row>
+    <row r="4" spans="1:37" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="125">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="126"/>
+    </row>
+    <row r="6" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="67">
         <v>6</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="67">
         <v>6</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="67">
         <v>4.8</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="67">
         <v>4.8</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="67">
         <v>4.8</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="67">
         <v>6</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <v>6</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>6</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>4.8</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>5.04</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>4.9169999999999998</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>5.4489999999999998</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>4.9169999999999998</v>
       </c>
-      <c r="P6" s="44">
+      <c r="P6" s="41">
         <v>4.9240000000000004</v>
       </c>
-      <c r="Q6" s="70">
+      <c r="Q6" s="67">
         <v>7.2210000000000001</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>5.6719999999999997</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>5.444</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>7.665</v>
       </c>
-      <c r="U6" s="70">
+      <c r="U6" s="67">
         <v>5.7439999999999998</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>5.3819999999999997</v>
       </c>
-      <c r="W6" s="70">
+      <c r="W6" s="67">
         <v>4.5940000000000003</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>5.19</v>
       </c>
-      <c r="Y6" s="70">
+      <c r="Y6" s="67">
         <v>5.62</v>
       </c>
-      <c r="Z6" s="71">
+      <c r="Z6" s="67">
         <v>6.0439999999999996</v>
       </c>
-      <c r="AA6" s="4"/>
-[...12 lines deleted...]
-      <c r="A7" s="62">
+      <c r="AA6" s="41">
+        <v>5.4589999999999996</v>
+      </c>
+      <c r="AB6" s="3"/>
+      <c r="AC6" s="3"/>
+      <c r="AD6" s="3"/>
+      <c r="AE6" s="3"/>
+      <c r="AF6" s="3"/>
+      <c r="AG6" s="3"/>
+      <c r="AH6" s="3"/>
+      <c r="AI6" s="3"/>
+      <c r="AJ6" s="3"/>
+      <c r="AK6" s="3"/>
+    </row>
+    <row r="7" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="45"/>
-[...20 lines deleted...]
-      <c r="X7" s="42">
+      <c r="C7" s="42"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="39">
         <v>3.1339999999999999</v>
       </c>
-      <c r="Y7" s="42">
+      <c r="Y7" s="39">
         <v>6.7990000000000004</v>
       </c>
-      <c r="Z7" s="73">
+      <c r="Z7" s="39">
         <v>7.3810000000000002</v>
       </c>
-      <c r="AA7" s="4"/>
-[...12 lines deleted...]
-      <c r="A8" s="62">
+      <c r="AA7" s="41">
+        <v>4.7220000000000004</v>
+      </c>
+      <c r="AB7" s="3"/>
+      <c r="AC7" s="3"/>
+      <c r="AD7" s="3"/>
+      <c r="AE7" s="3"/>
+      <c r="AF7" s="3"/>
+      <c r="AG7" s="3"/>
+      <c r="AH7" s="3"/>
+      <c r="AI7" s="3"/>
+      <c r="AJ7" s="3"/>
+      <c r="AK7" s="3"/>
+    </row>
+    <row r="8" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="39">
         <v>6</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="39">
         <v>6</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="39">
         <v>6</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="39">
         <v>4.8</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="39">
         <v>4.8</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="39">
         <v>4.8</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="39">
         <v>4.8</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="39">
         <v>4.8</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="39">
         <v>4.8</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="39">
         <v>4.32</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="39">
         <v>1.6779999999999999</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="39">
         <v>3.593</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="39">
         <v>5.62</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="41">
         <v>3.8559999999999999</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="39">
         <v>3.645</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="39">
         <v>2.7360000000000002</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="39">
         <v>2.5190000000000001</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="39">
         <v>6.492</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="39">
         <v>6.7370000000000001</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="39">
         <v>6.867</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="39">
         <v>6.3570000000000002</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="39">
         <v>7.1920000000000002</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="39">
         <v>3.6269999999999998</v>
       </c>
-      <c r="Z8" s="73">
+      <c r="Z8" s="39">
         <v>8.9440000000000008</v>
       </c>
-      <c r="AA8" s="4"/>
-[...12 lines deleted...]
-      <c r="A9" s="62">
+      <c r="AA8" s="41">
+        <v>4.3570000000000002</v>
+      </c>
+      <c r="AB8" s="3"/>
+      <c r="AC8" s="3"/>
+      <c r="AD8" s="3"/>
+      <c r="AE8" s="3"/>
+      <c r="AF8" s="3"/>
+      <c r="AG8" s="3"/>
+      <c r="AH8" s="3"/>
+      <c r="AI8" s="3"/>
+      <c r="AJ8" s="3"/>
+      <c r="AK8" s="3"/>
+    </row>
+    <row r="9" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="39">
         <v>3.6</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="39">
         <v>4.8</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="39">
         <v>3.6</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="39">
         <v>3.6</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="39">
         <v>3.6</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="39">
         <v>2.4</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="39">
         <v>4.8</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="39">
         <v>3.6</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="39">
         <v>3.6</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="39">
         <v>4.5599999999999996</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="39">
         <v>3.081</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="39">
         <v>2.903</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="39">
         <v>1.4670000000000001</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="41">
         <v>1.7390000000000001</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="39">
         <v>3.1749999999999998</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="39">
         <v>1.514</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="39">
         <v>5.8719999999999999</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="39">
         <v>5.58</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="39">
         <v>4.399</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="39">
         <v>5.4939999999999998</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="39">
         <v>4.7229999999999999</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="39">
         <v>4.3099999999999996</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="39">
         <v>3.4889999999999999</v>
       </c>
-      <c r="Z9" s="73">
+      <c r="Z9" s="39">
         <v>3.8210000000000002</v>
       </c>
-      <c r="AA9" s="6"/>
-[...12 lines deleted...]
-      <c r="A10" s="62">
+      <c r="AA9" s="41">
+        <v>6.6059999999999999</v>
+      </c>
+      <c r="AB9" s="3"/>
+      <c r="AC9" s="3"/>
+      <c r="AD9" s="3"/>
+      <c r="AE9" s="3"/>
+      <c r="AF9" s="3"/>
+      <c r="AG9" s="3"/>
+      <c r="AH9" s="3"/>
+      <c r="AI9" s="3"/>
+      <c r="AJ9" s="3"/>
+      <c r="AK9" s="3"/>
+    </row>
+    <row r="10" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="39">
         <v>4.8</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="39">
         <v>6</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="39">
         <v>4.8</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="39">
         <v>4.8</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="39">
         <v>4.8</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="39">
         <v>4.8</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="39">
         <v>4.8</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="39">
         <v>6</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="39">
         <v>6</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="39">
         <v>5.52</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="39">
         <v>0.23</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="39">
         <v>3.3330000000000002</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="39">
         <v>4.048</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="41">
         <v>1.61</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="39">
         <v>6.0410000000000004</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="39">
         <v>4.2389999999999999</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="39">
         <v>5.952</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="39">
         <v>4.7809999999999997</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="39">
         <v>3.39</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="39">
         <v>5.2649999999999997</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="39">
         <v>3.7109999999999999</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="39">
         <v>5.2290000000000001</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="39">
         <v>9.9710000000000001</v>
       </c>
-      <c r="Z10" s="73">
+      <c r="Z10" s="39">
         <v>12.227</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62">
+      <c r="AA10" s="41">
+        <v>5.2969999999999997</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="39">
         <v>13.2</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="39">
         <v>14.4</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="39">
         <v>8.4</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="39">
         <v>7.2</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="39">
         <v>7.2</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="39">
         <v>6</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="39">
         <v>9.6</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="39">
         <v>12</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="39">
         <v>7.2</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="39">
         <v>9.6</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="39">
         <v>9.4710000000000001</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="39">
         <v>25.169</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="39">
         <v>24.914000000000001</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="41">
         <v>15.115</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="39">
         <v>17.785</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="39">
         <v>10.196</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="39">
         <v>9.5519999999999996</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="39">
         <v>11.119</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="39">
         <v>19.977</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="39">
         <v>15.250999999999999</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="39">
         <v>11.516999999999999</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="39">
         <v>17.126000000000001</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="39">
         <v>17.934000000000001</v>
       </c>
-      <c r="Z11" s="73">
+      <c r="Z11" s="39">
         <v>16.745999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="62">
+      <c r="AA11" s="41">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="39">
         <v>14.4</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="39">
         <v>16.8</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="39">
         <v>12</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="39">
         <v>12</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="39">
         <v>14.4</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="39">
         <v>4.8</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="39">
         <v>4.8</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="39">
         <v>13.2</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="39">
         <v>7.2</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="39">
         <v>8.52</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="39">
         <v>7.625</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="39">
         <v>8.9979999999999993</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="39">
         <v>8.0299999999999994</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="41">
         <v>6.92</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="39">
         <v>7.43</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="39">
         <v>6.532</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="39">
         <v>5.8769999999999998</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="39">
         <v>4.3239999999999998</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="39">
         <v>6.343</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="39">
         <v>5.4790000000000001</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="39">
         <v>9.2579999999999991</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="39">
         <v>7.375</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="39">
         <v>9.5749999999999993</v>
       </c>
-      <c r="Z12" s="73">
+      <c r="Z12" s="39">
         <v>12.85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62">
+      <c r="AA12" s="41">
+        <v>11.071999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>3.6</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>3.6</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>4.8</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="39">
         <v>7.2</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>6</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>6</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="39">
         <v>7.2</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="39">
         <v>8.4</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="39">
         <v>6</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="39">
         <v>5.28</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="39">
         <v>5.95</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="39">
         <v>2.2200000000000002</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="39">
         <v>2.5270000000000001</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="41">
         <v>1.8109999999999999</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="39">
         <v>0.27800000000000002</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="39">
         <v>6.7140000000000004</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="39">
         <v>9.1270000000000007</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="39">
         <v>6.9660000000000002</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="39">
         <v>5.12</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="39">
         <v>5.141</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="39">
         <v>4.9429999999999996</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="39">
         <v>12.933999999999999</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="39">
         <v>6.8979999999999997</v>
       </c>
-      <c r="Z13" s="73">
+      <c r="Z13" s="39">
         <v>3.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62">
+      <c r="AA13" s="41">
+        <v>5.5739999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-[...20 lines deleted...]
-      <c r="X14" s="42">
+      <c r="C14" s="42"/>
+      <c r="D14" s="68"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="39"/>
+      <c r="X14" s="39">
         <v>6.101</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="39">
         <v>1.5669999999999999</v>
       </c>
-      <c r="Z14" s="73">
+      <c r="Z14" s="39">
         <v>12.945</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62">
+      <c r="AA14" s="41">
+        <v>6.5709999999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="39">
         <v>3.6</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="39">
         <v>4.8</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="39">
         <v>3.6</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="39">
         <v>3.6</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="39">
         <v>3.6</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="39">
         <v>12</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="39">
         <v>12</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="39">
         <v>3.6</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="39">
         <v>3.6</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="39">
         <v>3.96</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="39">
         <v>5.1280000000000001</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="39">
         <v>2.0369999999999999</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="39">
         <v>0.95899999999999996</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="41">
         <v>5.2320000000000002</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="39">
         <v>9.2799999999999994</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="39">
         <v>9.1310000000000002</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="39">
         <v>1.5920000000000001</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="39">
         <v>4.1980000000000004</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="39">
         <v>3.4409999999999998</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>5.5170000000000003</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="39">
         <v>2.415</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="39">
         <v>4.609</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="39">
         <v>1.982</v>
       </c>
-      <c r="Z15" s="73">
+      <c r="Z15" s="39">
         <v>0.877</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62">
+      <c r="AA15" s="41">
+        <v>3.1379999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="39">
         <v>10.8</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="39">
         <v>6</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="39">
         <v>4.8</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="39">
         <v>4.8</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <v>4.8</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="39">
         <v>2.4</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="39">
         <v>3.6</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="39">
         <v>7.2</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="39">
         <v>6</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="39">
         <v>5.04</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="39">
         <v>5.3049999999999997</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="39">
         <v>8.7330000000000005</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="39">
         <v>4.633</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="41">
         <v>8.1460000000000008</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="39">
         <v>5.5549999999999997</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="39">
         <v>7.4240000000000004</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="39">
         <v>7.5339999999999998</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="39">
         <v>7.9960000000000004</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="39">
         <v>7.8</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="39">
         <v>9.6660000000000004</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="39">
         <v>11.725</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="39">
         <v>11.57</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="39">
         <v>7.8739999999999997</v>
       </c>
-      <c r="Z16" s="73">
+      <c r="Z16" s="39">
         <v>9.1549999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="62">
+      <c r="AA16" s="41">
+        <v>7.4260000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>7.2</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="39">
         <v>4.8</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>3.6</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="39">
         <v>6</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>7.2</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="39">
         <v>6</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="39">
         <v>4.8</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="39">
         <v>8.4</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="39">
         <v>9.6</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="39">
         <v>8.0399999999999991</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="39">
         <v>7.7460000000000004</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="39">
         <v>11.57</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="39">
         <v>5.2380000000000004</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="41">
         <v>7.1260000000000003</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="39">
         <v>8.2420000000000009</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="39">
         <v>10.272</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="39">
         <v>7.9649999999999999</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="39">
         <v>10.103</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="39">
         <v>6.6660000000000004</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="39">
         <v>9.6349999999999998</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="39">
         <v>7.8</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="39">
         <v>4.5570000000000004</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="39">
         <v>6.5270000000000001</v>
       </c>
-      <c r="Z17" s="73">
+      <c r="Z17" s="39">
         <v>6.1029999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62">
+      <c r="AA17" s="41">
+        <v>7.9429999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="39">
         <v>2.4</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="39">
         <v>2.4</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="39">
         <v>3.6</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="39">
         <v>4.8</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="39">
         <v>2.4</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="39">
         <v>10.8</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="39">
         <v>10.8</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>3.6</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="39">
         <v>4.8</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="39">
         <v>6.84</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="39">
         <v>6.8520000000000003</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="39">
         <v>8.8640000000000008</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="39">
         <v>6.3120000000000003</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="41">
         <v>6.2009999999999996</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="39">
         <v>5.4649999999999999</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="39">
         <v>2.4660000000000002</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="39">
         <v>1.4370000000000001</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="39">
         <v>0.46500000000000002</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="39">
         <v>0.48899999999999999</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="39">
         <v>1.3979999999999999</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="39">
         <v>2.2799999999999998</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="39">
         <v>2.3370000000000002</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="39">
         <v>2.0670000000000002</v>
       </c>
-      <c r="Z18" s="73">
+      <c r="Z18" s="39">
         <v>3.78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62">
+      <c r="AA18" s="41">
+        <v>5.468</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="39">
         <v>1.2</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="39">
         <v>2.4</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="39">
         <v>2.4</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="39">
         <v>3.6</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="39">
         <v>3.6</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>2.4</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="39">
         <v>1.2</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="39">
         <v>3.6</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="39">
         <v>4.8</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="39">
         <v>3.6</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="39">
         <v>4.6769999999999996</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="39">
         <v>3.45</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="39">
         <v>2.5169999999999999</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="41">
         <v>2.194</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="39">
         <v>4.8559999999999999</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="39">
         <v>4.875</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="39">
         <v>5.5270000000000001</v>
       </c>
-      <c r="T19" s="42" t="s">
+      <c r="T19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="42" t="s">
+      <c r="U19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="42" t="s">
+      <c r="V19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="42" t="s">
+      <c r="W19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="42" t="s">
+      <c r="X19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="42" t="s">
+      <c r="Y19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" s="73" t="s">
+      <c r="Z19" s="39" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="62">
+      <c r="AA19" s="112"/>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="39">
         <v>8.4</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="39">
         <v>10.8</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="39">
         <v>8.4</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="39">
         <v>6</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="39">
         <v>4.8</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>6</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="39">
         <v>6</v>
       </c>
-      <c r="J20" s="42">
+      <c r="J20" s="39">
         <v>3.6</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="39">
         <v>3.6</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="39">
         <v>4.32</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="39">
         <v>4.5170000000000003</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="39">
         <v>4.8109999999999999</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="39">
         <v>3.504</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="41">
         <v>5.97</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="39">
         <v>9.0079999999999991</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="39">
         <v>2.8220000000000001</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="39">
         <v>6.6989999999999998</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="39">
         <v>3.758</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="39">
         <v>3.4510000000000001</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="39">
         <v>4.569</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="39">
         <v>3.206</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="39">
         <v>8.7609999999999992</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="39">
         <v>6.5510000000000002</v>
       </c>
-      <c r="Z20" s="73">
+      <c r="Z20" s="39">
         <v>2.2160000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62">
+      <c r="AA20" s="41">
+        <v>5.4989999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>7.2</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="39">
         <v>6</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>7.2</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="39">
         <v>7.2</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>7.2</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>9.6</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="39">
         <v>8.4</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="39">
         <v>7.2</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="39">
         <v>9.6</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="39">
         <v>6.84</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="39">
         <v>6.11</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="39">
         <v>5.2290000000000001</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="39">
         <v>4.0629999999999997</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="41">
         <v>7.8460000000000001</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="39">
         <v>11.526999999999999</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="39">
         <v>4.3879999999999999</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="39">
         <v>8.9009999999999998</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="39">
         <v>5.883</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="39">
         <v>8.5749999999999993</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="39">
         <v>7.367</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="39">
         <v>5.0410000000000004</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="39">
         <v>6.3049999999999997</v>
       </c>
-      <c r="Y21" s="42">
+      <c r="Y21" s="39">
         <v>6.2910000000000004</v>
       </c>
-      <c r="Z21" s="73">
+      <c r="Z21" s="39">
         <v>6.0279999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62">
+      <c r="AA21" s="41">
+        <v>9.1039999999999992</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="45"/>
-[...16 lines deleted...]
-      <c r="T22" s="42">
+      <c r="C22" s="42"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39">
         <v>15.151999999999999</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="39">
         <v>8.1609999999999996</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="39">
         <v>5.35</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="39">
         <v>3.9409999999999998</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="39">
         <v>5.16</v>
       </c>
-      <c r="Y22" s="42">
+      <c r="Y22" s="39">
         <v>6.5289999999999999</v>
       </c>
-      <c r="Z22" s="73">
+      <c r="Z22" s="39">
         <v>5.1920000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62">
+      <c r="AA22" s="41">
+        <v>5.2850000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="X23" s="42">
+      <c r="C23" s="42"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="44"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="39"/>
+      <c r="X23" s="39">
         <v>4.9320000000000004</v>
       </c>
-      <c r="Y23" s="42">
+      <c r="Y23" s="39">
         <v>4.5449999999999999</v>
       </c>
-      <c r="Z23" s="73">
+      <c r="Z23" s="39">
         <v>6.867</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62">
+      <c r="AA23" s="41">
+        <v>5.4279999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="39">
         <v>6</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="39">
         <v>6</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="39">
         <v>4.8</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="39">
         <v>4.8</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="39">
         <v>4.8</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="39">
         <v>6</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="39">
         <v>4.8</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>4.8</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="39">
         <v>4.8</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="39">
         <v>4.2</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="39">
         <v>3.1219999999999999</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="39">
         <v>5.7439999999999998</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="39">
         <v>9.2330000000000005</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="41">
         <v>6.194</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="39">
         <v>12.362</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="39">
         <v>6.9720000000000004</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="39">
         <v>2.806</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="39">
         <v>6.2629999999999999</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="39">
         <v>4.6470000000000002</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="39">
         <v>5.556</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="39">
         <v>5.782</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="39">
         <v>5.8330000000000002</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="39">
         <v>5.5650000000000004</v>
       </c>
-      <c r="Z24" s="73">
+      <c r="Z24" s="39">
         <v>5.9660000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="62">
+      <c r="AA24" s="41">
+        <v>7.665</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>6</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="39">
         <v>6</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>4.8</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="39">
         <v>4.8</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>3.6</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="39">
         <v>4.8</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="39">
         <v>4.8</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="39">
         <v>1.2</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="39">
         <v>1.2</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="39">
         <v>2.64</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="39">
         <v>2.431</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="39">
         <v>0.14000000000000001</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="39">
         <v>1.268</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="41">
         <v>4.4400000000000004</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="39">
         <v>1.2969999999999999</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="39">
         <v>2.6259999999999999</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="39">
         <v>3.2269999999999999</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="39">
         <v>1.093</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="39">
         <v>5.3470000000000004</v>
       </c>
-      <c r="V25" s="42">
+      <c r="V25" s="39">
         <v>5.7640000000000002</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="39">
         <v>5.5490000000000004</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="39">
         <v>9.5299999999999994</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="39">
         <v>3.6909999999999998</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="Z25" s="39">
         <v>8.3559999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62">
+      <c r="AA25" s="41">
+        <v>2.4079999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="39">
         <v>4.8</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="39">
         <v>4.8</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="39">
         <v>4.8</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="39">
         <v>3.6</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="39">
         <v>4.8</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="39">
         <v>4.8</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="39">
         <v>6</v>
       </c>
-      <c r="J26" s="42">
+      <c r="J26" s="39">
         <v>6</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="39">
         <v>3.6</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="39">
         <v>4.5599999999999996</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="39">
         <v>7.2759999999999998</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="39">
         <v>11.523</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="39">
         <v>1.5820000000000001</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="46">
         <v>5.633</v>
       </c>
-      <c r="Q26" s="42">
+      <c r="Q26" s="39">
         <v>7.1349999999999998</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="39">
         <v>6.923</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="39">
         <v>0.71899999999999997</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="39">
         <v>3.8820000000000001</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="39">
         <v>1.94</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="39">
         <v>2.327</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="39">
         <v>3.5590000000000002</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="39">
         <v>2.4769999999999999</v>
       </c>
-      <c r="Y26" s="42">
+      <c r="Y26" s="39">
         <v>6.7290000000000001</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="Z26" s="39">
         <v>4.4829999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65">
+      <c r="AA26" s="41">
+        <v>6.2279999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="48">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45">
         <v>0.154</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="45">
         <v>3.1970000000000001</v>
       </c>
-      <c r="V27" s="48">
+      <c r="V27" s="45">
         <v>1.514</v>
       </c>
-      <c r="W27" s="48">
+      <c r="W27" s="45">
         <v>1.222</v>
       </c>
-      <c r="X27" s="48">
+      <c r="X27" s="45">
         <v>1.948</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="45">
         <v>2.5259999999999998</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="45">
         <v>1.026</v>
       </c>
-    </row>
-[...677 lines deleted...]
-      <c r="AA53" s="38"/>
+      <c r="AA27" s="47">
+        <v>0.72799999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="O28" s="90"/>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="O29" s="90"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="35"/>
+      <c r="H30" s="35"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="35"/>
+      <c r="N30" s="35"/>
+      <c r="O30" s="90"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+      <c r="T30" s="35"/>
+      <c r="U30" s="35"/>
+      <c r="V30" s="35"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
+      <c r="Y30" s="35"/>
+      <c r="Z30" s="35"/>
+      <c r="AA30" s="35"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="35"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="35"/>
+      <c r="I31" s="35"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="35"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="90"/>
+      <c r="P31" s="35"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="35"/>
+      <c r="T31" s="35"/>
+      <c r="U31" s="35"/>
+      <c r="V31" s="35"/>
+      <c r="W31" s="35"/>
+      <c r="X31" s="35"/>
+      <c r="Y31" s="35"/>
+      <c r="Z31" s="35"/>
+      <c r="AA31" s="35"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="35"/>
+      <c r="I32" s="35"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="35"/>
+      <c r="N32" s="35"/>
+      <c r="O32" s="90"/>
+      <c r="P32" s="35"/>
+      <c r="Q32" s="35"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="35"/>
+      <c r="V32" s="35"/>
+      <c r="W32" s="35"/>
+      <c r="X32" s="35"/>
+      <c r="Y32" s="35"/>
+      <c r="Z32" s="35"/>
+      <c r="AA32" s="35"/>
+    </row>
+    <row r="33" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="35"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="35"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="90"/>
+      <c r="P33" s="35"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="35"/>
+      <c r="T33" s="35"/>
+      <c r="U33" s="35"/>
+      <c r="V33" s="35"/>
+      <c r="W33" s="35"/>
+      <c r="X33" s="35"/>
+      <c r="Y33" s="35"/>
+      <c r="Z33" s="35"/>
+      <c r="AA33" s="35"/>
+    </row>
+    <row r="34" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="35"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="35"/>
+      <c r="N34" s="35"/>
+      <c r="O34" s="90"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="35"/>
+      <c r="T34" s="35"/>
+      <c r="U34" s="35"/>
+      <c r="V34" s="35"/>
+      <c r="W34" s="35"/>
+      <c r="X34" s="35"/>
+      <c r="Y34" s="35"/>
+      <c r="Z34" s="35"/>
+      <c r="AA34" s="35"/>
+    </row>
+    <row r="35" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="35"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="90"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+      <c r="AA35" s="35"/>
+    </row>
+    <row r="36" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="35"/>
+      <c r="G36" s="35"/>
+      <c r="H36" s="35"/>
+      <c r="I36" s="35"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="35"/>
+      <c r="N36" s="35"/>
+      <c r="O36" s="90"/>
+      <c r="P36" s="35"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="35"/>
+      <c r="S36" s="35"/>
+      <c r="T36" s="35"/>
+      <c r="U36" s="35"/>
+      <c r="V36" s="35"/>
+      <c r="W36" s="35"/>
+      <c r="X36" s="35"/>
+      <c r="Y36" s="35"/>
+      <c r="Z36" s="35"/>
+      <c r="AA36" s="35"/>
+    </row>
+    <row r="37" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="35"/>
+      <c r="H37" s="35"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="35"/>
+      <c r="K37" s="35"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="35"/>
+      <c r="N37" s="35"/>
+      <c r="O37" s="90"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+      <c r="U37" s="35"/>
+      <c r="V37" s="35"/>
+      <c r="W37" s="35"/>
+      <c r="X37" s="35"/>
+      <c r="Y37" s="35"/>
+      <c r="Z37" s="35"/>
+      <c r="AA37" s="35"/>
+    </row>
+    <row r="38" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="35"/>
+      <c r="H38" s="35"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="35"/>
+      <c r="N38" s="35"/>
+      <c r="O38" s="90"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+      <c r="Z38" s="35"/>
+      <c r="AA38" s="35"/>
+    </row>
+    <row r="39" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="35"/>
+      <c r="H39" s="35"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="35"/>
+      <c r="K39" s="35"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="35"/>
+      <c r="N39" s="35"/>
+      <c r="O39" s="90"/>
+      <c r="P39" s="35"/>
+      <c r="Q39" s="35"/>
+      <c r="R39" s="35"/>
+      <c r="S39" s="35"/>
+      <c r="T39" s="35"/>
+      <c r="U39" s="35"/>
+      <c r="V39" s="35"/>
+      <c r="W39" s="35"/>
+      <c r="X39" s="35"/>
+      <c r="Y39" s="35"/>
+      <c r="Z39" s="35"/>
+      <c r="AA39" s="35"/>
+    </row>
+    <row r="40" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="35"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="35"/>
+      <c r="N40" s="35"/>
+      <c r="O40" s="90"/>
+      <c r="P40" s="35"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35"/>
+      <c r="S40" s="35"/>
+      <c r="T40" s="35"/>
+      <c r="U40" s="35"/>
+      <c r="V40" s="35"/>
+      <c r="W40" s="35"/>
+      <c r="X40" s="35"/>
+      <c r="Y40" s="35"/>
+      <c r="Z40" s="35"/>
+      <c r="AA40" s="35"/>
+    </row>
+    <row r="41" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="35"/>
+      <c r="G41" s="35"/>
+      <c r="H41" s="35"/>
+      <c r="I41" s="35"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="35"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="35"/>
+      <c r="N41" s="35"/>
+      <c r="O41" s="90"/>
+      <c r="P41" s="35"/>
+      <c r="Q41" s="35"/>
+      <c r="R41" s="35"/>
+      <c r="S41" s="35"/>
+      <c r="T41" s="35"/>
+      <c r="U41" s="35"/>
+      <c r="V41" s="35"/>
+      <c r="W41" s="35"/>
+      <c r="X41" s="35"/>
+      <c r="Y41" s="35"/>
+      <c r="Z41" s="35"/>
+      <c r="AA41" s="35"/>
+    </row>
+    <row r="42" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="35"/>
+      <c r="G42" s="35"/>
+      <c r="H42" s="35"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="35"/>
+      <c r="N42" s="35"/>
+      <c r="O42" s="90"/>
+      <c r="P42" s="35"/>
+      <c r="Q42" s="35"/>
+      <c r="R42" s="35"/>
+      <c r="S42" s="35"/>
+      <c r="T42" s="35"/>
+      <c r="U42" s="35"/>
+      <c r="V42" s="35"/>
+      <c r="W42" s="35"/>
+      <c r="X42" s="35"/>
+      <c r="Y42" s="35"/>
+      <c r="Z42" s="35"/>
+      <c r="AA42" s="35"/>
+    </row>
+    <row r="43" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="F43" s="35"/>
+      <c r="G43" s="35"/>
+      <c r="H43" s="35"/>
+      <c r="I43" s="35"/>
+      <c r="J43" s="35"/>
+      <c r="K43" s="35"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="35"/>
+      <c r="N43" s="35"/>
+      <c r="O43" s="90"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
+      <c r="R43" s="35"/>
+      <c r="S43" s="35"/>
+      <c r="T43" s="35"/>
+      <c r="U43" s="35"/>
+      <c r="V43" s="35"/>
+      <c r="W43" s="35"/>
+      <c r="X43" s="35"/>
+      <c r="Y43" s="35"/>
+      <c r="Z43" s="35"/>
+      <c r="AA43" s="35"/>
+    </row>
+    <row r="44" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="F44" s="35"/>
+      <c r="G44" s="35"/>
+      <c r="H44" s="35"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="35"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="35"/>
+      <c r="N44" s="35"/>
+      <c r="O44" s="94"/>
+      <c r="P44" s="35"/>
+      <c r="Q44" s="35"/>
+      <c r="R44" s="35"/>
+      <c r="S44" s="35"/>
+      <c r="T44" s="35"/>
+      <c r="U44" s="35"/>
+      <c r="V44" s="35"/>
+      <c r="W44" s="35"/>
+      <c r="X44" s="35"/>
+      <c r="Y44" s="35"/>
+      <c r="Z44" s="35"/>
+      <c r="AA44" s="35"/>
+    </row>
+    <row r="45" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="35"/>
+      <c r="H45" s="35"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="35"/>
+      <c r="N45" s="35"/>
+      <c r="O45" s="35"/>
+      <c r="P45" s="35"/>
+      <c r="Q45" s="35"/>
+      <c r="R45" s="35"/>
+      <c r="S45" s="35"/>
+      <c r="T45" s="35"/>
+      <c r="U45" s="35"/>
+      <c r="V45" s="35"/>
+      <c r="W45" s="35"/>
+      <c r="X45" s="35"/>
+      <c r="Y45" s="35"/>
+      <c r="Z45" s="35"/>
+      <c r="AA45" s="35"/>
+    </row>
+    <row r="46" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="35"/>
+      <c r="P46" s="35"/>
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="35"/>
+      <c r="T46" s="35"/>
+      <c r="U46" s="35"/>
+      <c r="V46" s="35"/>
+      <c r="W46" s="35"/>
+      <c r="X46" s="35"/>
+      <c r="Y46" s="35"/>
+      <c r="Z46" s="35"/>
+      <c r="AA46" s="35"/>
+    </row>
+    <row r="47" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="35"/>
+      <c r="N47" s="35"/>
+      <c r="O47" s="35"/>
+      <c r="P47" s="35"/>
+      <c r="Q47" s="35"/>
+      <c r="R47" s="35"/>
+      <c r="S47" s="35"/>
+      <c r="T47" s="35"/>
+      <c r="U47" s="35"/>
+      <c r="V47" s="35"/>
+      <c r="W47" s="35"/>
+      <c r="X47" s="35"/>
+      <c r="Y47" s="35"/>
+      <c r="Z47" s="35"/>
+      <c r="AA47" s="35"/>
+    </row>
+    <row r="48" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="35"/>
+      <c r="O48" s="35"/>
+      <c r="P48" s="35"/>
+      <c r="Q48" s="35"/>
+      <c r="R48" s="35"/>
+      <c r="S48" s="35"/>
+      <c r="T48" s="35"/>
+      <c r="U48" s="35"/>
+      <c r="V48" s="35"/>
+      <c r="W48" s="35"/>
+      <c r="X48" s="35"/>
+      <c r="Y48" s="35"/>
+      <c r="Z48" s="35"/>
+      <c r="AA48" s="35"/>
+    </row>
+    <row r="49" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="35"/>
+      <c r="P49" s="35"/>
+      <c r="Q49" s="35"/>
+      <c r="R49" s="35"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="35"/>
+      <c r="V49" s="35"/>
+      <c r="W49" s="35"/>
+      <c r="X49" s="35"/>
+      <c r="Y49" s="35"/>
+      <c r="Z49" s="35"/>
+      <c r="AA49" s="35"/>
+    </row>
+    <row r="50" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="35"/>
+      <c r="H50" s="35"/>
+      <c r="I50" s="35"/>
+      <c r="J50" s="35"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="35"/>
+      <c r="N50" s="35"/>
+      <c r="O50" s="35"/>
+      <c r="P50" s="35"/>
+      <c r="Q50" s="35"/>
+      <c r="R50" s="35"/>
+      <c r="S50" s="35"/>
+      <c r="T50" s="35"/>
+      <c r="U50" s="35"/>
+      <c r="V50" s="35"/>
+      <c r="W50" s="35"/>
+      <c r="X50" s="35"/>
+      <c r="Y50" s="35"/>
+      <c r="Z50" s="35"/>
+      <c r="AA50" s="35"/>
+    </row>
+    <row r="51" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="35"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="35"/>
+      <c r="H51" s="35"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="35"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
+      <c r="M51" s="35"/>
+      <c r="N51" s="35"/>
+      <c r="O51" s="35"/>
+      <c r="P51" s="35"/>
+      <c r="Q51" s="35"/>
+      <c r="R51" s="35"/>
+      <c r="S51" s="35"/>
+      <c r="T51" s="35"/>
+      <c r="U51" s="35"/>
+      <c r="V51" s="35"/>
+      <c r="W51" s="35"/>
+      <c r="X51" s="35"/>
+      <c r="Y51" s="35"/>
+      <c r="Z51" s="35"/>
+      <c r="AA51" s="35"/>
+    </row>
+    <row r="52" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B52" s="35"/>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="35"/>
+      <c r="H52" s="35"/>
+      <c r="I52" s="35"/>
+      <c r="J52" s="35"/>
+      <c r="K52" s="35"/>
+      <c r="L52" s="35"/>
+      <c r="M52" s="35"/>
+      <c r="N52" s="35"/>
+      <c r="O52" s="35"/>
+      <c r="P52" s="35"/>
+      <c r="Q52" s="35"/>
+      <c r="R52" s="35"/>
+      <c r="S52" s="35"/>
+      <c r="T52" s="35"/>
+      <c r="U52" s="35"/>
+      <c r="V52" s="35"/>
+      <c r="W52" s="35"/>
+      <c r="X52" s="35"/>
+      <c r="Y52" s="35"/>
+      <c r="Z52" s="35"/>
+      <c r="AA52" s="35"/>
+    </row>
+    <row r="53" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B53" s="35"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="35"/>
+      <c r="G53" s="35"/>
+      <c r="H53" s="35"/>
+      <c r="I53" s="35"/>
+      <c r="J53" s="35"/>
+      <c r="K53" s="35"/>
+      <c r="L53" s="35"/>
+      <c r="M53" s="35"/>
+      <c r="N53" s="35"/>
+      <c r="O53" s="35"/>
+      <c r="P53" s="35"/>
+      <c r="Q53" s="35"/>
+      <c r="R53" s="35"/>
+      <c r="S53" s="35"/>
+      <c r="T53" s="35"/>
+      <c r="U53" s="35"/>
+      <c r="V53" s="35"/>
+      <c r="W53" s="35"/>
+      <c r="X53" s="35"/>
+      <c r="Y53" s="35"/>
+      <c r="Z53" s="35"/>
+      <c r="AA53" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
+  <mergeCells count="29">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="A3:AA3"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
-    <mergeCell ref="A3:Z3"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AC52"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:Z27"/>
+      <selection activeCell="AA6" sqref="AA6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
+    <col min="27" max="27" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+    </row>
+    <row r="2" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="113"/>
-[...25 lines deleted...]
-      <c r="A3" s="134" t="s">
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
+      <c r="N2" s="103"/>
+      <c r="O2" s="103"/>
+      <c r="P2" s="103"/>
+      <c r="Q2" s="103"/>
+      <c r="R2" s="103"/>
+      <c r="S2" s="103"/>
+      <c r="T2" s="103"/>
+      <c r="U2" s="103"/>
+      <c r="V2" s="103"/>
+      <c r="W2" s="103"/>
+      <c r="X2" s="103"/>
+      <c r="Y2" s="103"/>
+      <c r="Z2" s="103"/>
+    </row>
+    <row r="3" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="127" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="134"/>
-[...26 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="127"/>
+      <c r="P3" s="127"/>
+      <c r="Q3" s="127"/>
+      <c r="R3" s="127"/>
+      <c r="S3" s="127"/>
+      <c r="T3" s="127"/>
+      <c r="U3" s="127"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="127"/>
+      <c r="X3" s="127"/>
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+    </row>
+    <row r="4" spans="1:29" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="115">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="130"/>
+      <c r="B5" s="131"/>
+      <c r="C5" s="129"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="129"/>
+      <c r="F5" s="129"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="129"/>
+      <c r="I5" s="129"/>
+      <c r="J5" s="128"/>
+      <c r="K5" s="128"/>
+      <c r="L5" s="128"/>
+      <c r="M5" s="128"/>
+      <c r="N5" s="128"/>
+      <c r="O5" s="128"/>
+      <c r="P5" s="128"/>
+      <c r="Q5" s="129"/>
+      <c r="R5" s="129"/>
+      <c r="S5" s="129"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="129"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="116"/>
+    </row>
+    <row r="6" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="61">
+      <c r="C6" s="57"/>
+      <c r="D6" s="58">
         <v>133.19999999999999</v>
       </c>
-      <c r="E6" s="61">
+      <c r="E6" s="58">
         <v>132</v>
       </c>
-      <c r="F6" s="61">
+      <c r="F6" s="58">
         <v>135.60000000000002</v>
       </c>
-      <c r="G6" s="61">
+      <c r="G6" s="58">
         <v>148.80000000000001</v>
       </c>
-      <c r="H6" s="61">
+      <c r="H6" s="58">
         <v>158.39999999999998</v>
       </c>
-      <c r="I6" s="61">
+      <c r="I6" s="58">
         <v>153.60000000000002</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>148.80000000000001</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>145.19999999999999</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>135.60000000000002</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>129.60000000000002</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>112.80000000000001</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>112.80000000000001</v>
       </c>
-      <c r="P6" s="70">
+      <c r="P6" s="67">
         <v>114</v>
       </c>
-      <c r="Q6" s="70">
+      <c r="Q6" s="67">
         <v>118.80000000000001</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>126</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>115.19999999999999</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="41">
+        <v>128.60499999999999</v>
+      </c>
+      <c r="U6" s="67">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="V6" s="41">
+        <v>127.048</v>
+      </c>
+      <c r="W6" s="41">
+        <v>121.935</v>
+      </c>
+      <c r="X6" s="41">
+        <v>106.012</v>
+      </c>
+      <c r="Y6" s="41">
+        <v>109.414</v>
+      </c>
+      <c r="Z6" s="41">
+        <v>115.483</v>
+      </c>
+      <c r="AA6" s="41">
+        <v>123.40600000000001</v>
+      </c>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+    </row>
+    <row r="7" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" s="60"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="46"/>
+      <c r="U7" s="46"/>
+      <c r="V7" s="46"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="41">
+        <v>129.583</v>
+      </c>
+      <c r="Y7" s="41">
+        <v>149.30199999999999</v>
+      </c>
+      <c r="Z7" s="41">
+        <v>148.24299999999999</v>
+      </c>
+      <c r="AA7" s="41">
+        <v>130.571</v>
+      </c>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+    </row>
+    <row r="8" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
+        <v>110000000</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="60"/>
+      <c r="D8" s="50">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="E8" s="49">
+        <v>138</v>
+      </c>
+      <c r="F8" s="61">
+        <v>120</v>
+      </c>
+      <c r="G8" s="50">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="H8" s="50">
+        <v>122.39999999999999</v>
+      </c>
+      <c r="I8" s="61">
+        <v>124.80000000000001</v>
+      </c>
+      <c r="J8" s="46">
         <v>128.39999999999998</v>
       </c>
-      <c r="U6" s="70">
+      <c r="K8" s="46">
+        <v>141.60000000000002</v>
+      </c>
+      <c r="L8" s="44">
+        <v>129.60000000000002</v>
+      </c>
+      <c r="M8" s="46">
+        <v>99.600000000000009</v>
+      </c>
+      <c r="N8" s="46">
+        <v>102</v>
+      </c>
+      <c r="O8" s="46">
+        <v>111.60000000000001</v>
+      </c>
+      <c r="P8" s="46">
+        <v>85.199999999999989</v>
+      </c>
+      <c r="Q8" s="46">
+        <v>96</v>
+      </c>
+      <c r="R8" s="46">
+        <v>126</v>
+      </c>
+      <c r="S8" s="46">
+        <v>82.800000000000011</v>
+      </c>
+      <c r="T8" s="41">
+        <v>87.058999999999997</v>
+      </c>
+      <c r="U8" s="41">
+        <v>115.07</v>
+      </c>
+      <c r="V8" s="41">
+        <v>116.149</v>
+      </c>
+      <c r="W8" s="41">
+        <v>135.11000000000001</v>
+      </c>
+      <c r="X8" s="41">
+        <v>108.65300000000001</v>
+      </c>
+      <c r="Y8" s="41">
+        <v>94.938999999999993</v>
+      </c>
+      <c r="Z8" s="41">
+        <v>130.78100000000001</v>
+      </c>
+      <c r="AA8" s="41">
+        <v>126.425</v>
+      </c>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+    </row>
+    <row r="9" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
+        <v>150000000</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="60"/>
+      <c r="D9" s="50">
+        <v>116.39999999999999</v>
+      </c>
+      <c r="E9" s="49">
+        <v>122.39999999999999</v>
+      </c>
+      <c r="F9" s="61">
+        <v>123.60000000000001</v>
+      </c>
+      <c r="G9" s="50">
+        <v>146.39999999999998</v>
+      </c>
+      <c r="H9" s="50">
+        <v>195.60000000000002</v>
+      </c>
+      <c r="I9" s="61">
+        <v>182.39999999999998</v>
+      </c>
+      <c r="J9" s="46">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="K9" s="46">
+        <v>144</v>
+      </c>
+      <c r="L9" s="44">
+        <v>120</v>
+      </c>
+      <c r="M9" s="46">
+        <v>87.6</v>
+      </c>
+      <c r="N9" s="46">
+        <v>124.80000000000001</v>
+      </c>
+      <c r="O9" s="46">
+        <v>99.600000000000009</v>
+      </c>
+      <c r="P9" s="46">
+        <v>96</v>
+      </c>
+      <c r="Q9" s="46">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="R9" s="46">
+        <v>82.800000000000011</v>
+      </c>
+      <c r="S9" s="46">
+        <v>94.800000000000011</v>
+      </c>
+      <c r="T9" s="41">
+        <v>132.72999999999999</v>
+      </c>
+      <c r="U9" s="41">
+        <v>115.568</v>
+      </c>
+      <c r="V9" s="41">
+        <v>102.69199999999999</v>
+      </c>
+      <c r="W9" s="41">
+        <v>113.36199999999999</v>
+      </c>
+      <c r="X9" s="41">
+        <v>87.147000000000006</v>
+      </c>
+      <c r="Y9" s="41">
+        <v>75.528000000000006</v>
+      </c>
+      <c r="Z9" s="41">
+        <v>89.641999999999996</v>
+      </c>
+      <c r="AA9" s="41">
+        <v>94.774000000000001</v>
+      </c>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+    </row>
+    <row r="10" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
+        <v>190000000</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="60"/>
+      <c r="D10" s="50">
+        <v>138</v>
+      </c>
+      <c r="E10" s="49">
+        <v>129.60000000000002</v>
+      </c>
+      <c r="F10" s="61">
         <v>130.80000000000001</v>
       </c>
-      <c r="V6" s="70">
+      <c r="G10" s="50">
+        <v>159.60000000000002</v>
+      </c>
+      <c r="H10" s="50">
+        <v>156</v>
+      </c>
+      <c r="I10" s="61">
+        <v>144</v>
+      </c>
+      <c r="J10" s="46">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="K10" s="46">
+        <v>165.60000000000002</v>
+      </c>
+      <c r="L10" s="44">
+        <v>184.8</v>
+      </c>
+      <c r="M10" s="46">
+        <v>158.39999999999998</v>
+      </c>
+      <c r="N10" s="46">
+        <v>146.39999999999998</v>
+      </c>
+      <c r="O10" s="46">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="P10" s="46">
+        <v>138</v>
+      </c>
+      <c r="Q10" s="46">
         <v>127.19999999999999</v>
       </c>
-      <c r="W6" s="70">
+      <c r="R10" s="46">
+        <v>126</v>
+      </c>
+      <c r="S10" s="46">
         <v>122.39999999999999</v>
       </c>
-      <c r="X6" s="70">
+      <c r="T10" s="41">
+        <v>118.111</v>
+      </c>
+      <c r="U10" s="41">
+        <v>94.427000000000007</v>
+      </c>
+      <c r="V10" s="41">
+        <v>113.285</v>
+      </c>
+      <c r="W10" s="41">
+        <v>129.52099999999999</v>
+      </c>
+      <c r="X10" s="41">
+        <v>107.589</v>
+      </c>
+      <c r="Y10" s="41">
+        <v>134.161</v>
+      </c>
+      <c r="Z10" s="41">
+        <v>147.95099999999999</v>
+      </c>
+      <c r="AA10" s="41">
+        <v>136.054</v>
+      </c>
+      <c r="AB10" s="73"/>
+      <c r="AC10" s="73"/>
+    </row>
+    <row r="11" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
+        <v>230000000</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="60"/>
+      <c r="D11" s="50">
+        <v>132</v>
+      </c>
+      <c r="E11" s="49">
+        <v>166.8</v>
+      </c>
+      <c r="F11" s="61">
+        <v>159.60000000000002</v>
+      </c>
+      <c r="G11" s="50">
+        <v>195.60000000000002</v>
+      </c>
+      <c r="H11" s="50">
+        <v>183.60000000000002</v>
+      </c>
+      <c r="I11" s="61">
+        <v>186</v>
+      </c>
+      <c r="J11" s="46">
+        <v>188.39999999999998</v>
+      </c>
+      <c r="K11" s="46">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="L11" s="44">
+        <v>138</v>
+      </c>
+      <c r="M11" s="46">
+        <v>177.60000000000002</v>
+      </c>
+      <c r="N11" s="46">
+        <v>147.60000000000002</v>
+      </c>
+      <c r="O11" s="46">
+        <v>153.60000000000002</v>
+      </c>
+      <c r="P11" s="46">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="Q11" s="46">
+        <v>163.19999999999999</v>
+      </c>
+      <c r="R11" s="46">
+        <v>170.39999999999998</v>
+      </c>
+      <c r="S11" s="46">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="T11" s="41">
+        <v>169.80199999999999</v>
+      </c>
+      <c r="U11" s="41">
+        <v>160.322</v>
+      </c>
+      <c r="V11" s="41">
+        <v>156.63499999999999</v>
+      </c>
+      <c r="W11" s="41">
+        <v>156.66</v>
+      </c>
+      <c r="X11" s="41">
+        <v>102.39100000000001</v>
+      </c>
+      <c r="Y11" s="41">
+        <v>119.17400000000001</v>
+      </c>
+      <c r="Z11" s="41">
+        <v>125.249</v>
+      </c>
+      <c r="AA11" s="41">
+        <v>144.74299999999999</v>
+      </c>
+      <c r="AB11" s="73"/>
+      <c r="AC11" s="73"/>
+    </row>
+    <row r="12" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
+        <v>270000000</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="60"/>
+      <c r="D12" s="50">
+        <v>235.20000000000002</v>
+      </c>
+      <c r="E12" s="49">
+        <v>212.39999999999998</v>
+      </c>
+      <c r="F12" s="61">
+        <v>213.60000000000002</v>
+      </c>
+      <c r="G12" s="50">
+        <v>198</v>
+      </c>
+      <c r="H12" s="61">
+        <v>218.39999999999998</v>
+      </c>
+      <c r="I12" s="61">
+        <v>228</v>
+      </c>
+      <c r="J12" s="46">
+        <v>234</v>
+      </c>
+      <c r="K12" s="46">
+        <v>213.60000000000002</v>
+      </c>
+      <c r="L12" s="44">
+        <v>169.2</v>
+      </c>
+      <c r="M12" s="46">
+        <v>115.19999999999999</v>
+      </c>
+      <c r="N12" s="46">
+        <v>170.39999999999998</v>
+      </c>
+      <c r="O12" s="46">
+        <v>124.80000000000001</v>
+      </c>
+      <c r="P12" s="46">
+        <v>108</v>
+      </c>
+      <c r="Q12" s="46">
+        <v>88.800000000000011</v>
+      </c>
+      <c r="R12" s="46">
+        <v>100.80000000000001</v>
+      </c>
+      <c r="S12" s="46">
         <v>105.60000000000001</v>
       </c>
-      <c r="Y6" s="44">
-[...33 lines deleted...]
-      <c r="T7" s="49">
+      <c r="T12" s="41">
+        <v>109.76600000000001</v>
+      </c>
+      <c r="U12" s="41">
+        <v>148.809</v>
+      </c>
+      <c r="V12" s="41">
+        <v>155.053</v>
+      </c>
+      <c r="W12" s="41">
+        <v>144.07</v>
+      </c>
+      <c r="X12" s="41">
+        <v>115.66500000000001</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>125.93899999999999</v>
+      </c>
+      <c r="Z12" s="41">
+        <v>114.172</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>130.16999999999999</v>
+      </c>
+      <c r="AB12" s="73"/>
+      <c r="AC12" s="73"/>
+    </row>
+    <row r="13" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
+        <v>310000000</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="60"/>
+      <c r="D13" s="50">
+        <v>96</v>
+      </c>
+      <c r="E13" s="49">
+        <v>96</v>
+      </c>
+      <c r="F13" s="61">
+        <v>110.39999999999999</v>
+      </c>
+      <c r="G13" s="50">
+        <v>135.60000000000002</v>
+      </c>
+      <c r="H13" s="50">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="I13" s="61">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="J13" s="46">
+        <v>146.39999999999998</v>
+      </c>
+      <c r="K13" s="46">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="L13" s="44">
+        <v>118.80000000000001</v>
+      </c>
+      <c r="M13" s="46">
         <v>138</v>
       </c>
-      <c r="U7" s="49">
+      <c r="N13" s="46">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="O13" s="46">
+        <v>120</v>
+      </c>
+      <c r="P13" s="46">
+        <v>45.599999999999994</v>
+      </c>
+      <c r="Q13" s="46">
+        <v>108</v>
+      </c>
+      <c r="R13" s="46">
+        <v>102</v>
+      </c>
+      <c r="S13" s="46">
+        <v>104.39999999999999</v>
+      </c>
+      <c r="T13" s="41">
+        <v>116.667</v>
+      </c>
+      <c r="U13" s="41">
+        <v>116.119</v>
+      </c>
+      <c r="V13" s="41">
+        <v>128.459</v>
+      </c>
+      <c r="W13" s="41">
+        <v>117.13</v>
+      </c>
+      <c r="X13" s="41">
+        <v>87.905000000000001</v>
+      </c>
+      <c r="Y13" s="41">
+        <v>89.682000000000002</v>
+      </c>
+      <c r="Z13" s="41">
+        <v>100.184</v>
+      </c>
+      <c r="AA13" s="41">
+        <v>128.16499999999999</v>
+      </c>
+      <c r="AB13" s="73"/>
+      <c r="AC13" s="73"/>
+    </row>
+    <row r="14" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
+        <v>330000000</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="60"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="48"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="39"/>
+      <c r="X14" s="41">
+        <v>138.00200000000001</v>
+      </c>
+      <c r="Y14" s="41">
+        <v>77.613</v>
+      </c>
+      <c r="Z14" s="41">
+        <v>123.721</v>
+      </c>
+      <c r="AA14" s="41">
+        <v>136.81100000000001</v>
+      </c>
+      <c r="AB14" s="73"/>
+      <c r="AC14" s="73"/>
+    </row>
+    <row r="15" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
+        <v>350000000</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="60"/>
+      <c r="D15" s="50">
+        <v>147.60000000000002</v>
+      </c>
+      <c r="E15" s="49">
+        <v>147.60000000000002</v>
+      </c>
+      <c r="F15" s="61">
+        <v>135.60000000000002</v>
+      </c>
+      <c r="G15" s="48">
+        <v>134.39999999999998</v>
+      </c>
+      <c r="H15" s="48">
+        <v>169.2</v>
+      </c>
+      <c r="I15" s="48">
+        <v>123.60000000000001</v>
+      </c>
+      <c r="J15" s="39">
+        <v>134.39999999999998</v>
+      </c>
+      <c r="K15" s="46">
+        <v>109.19999999999999</v>
+      </c>
+      <c r="L15" s="44">
+        <v>106.80000000000001</v>
+      </c>
+      <c r="M15" s="46">
+        <v>94.800000000000011</v>
+      </c>
+      <c r="N15" s="46">
+        <v>87.6</v>
+      </c>
+      <c r="O15" s="46">
+        <v>94.800000000000011</v>
+      </c>
+      <c r="P15" s="46">
+        <v>63.599999999999994</v>
+      </c>
+      <c r="Q15" s="46">
+        <v>79.199999999999989</v>
+      </c>
+      <c r="R15" s="46">
+        <v>100.80000000000001</v>
+      </c>
+      <c r="S15" s="46">
+        <v>90</v>
+      </c>
+      <c r="T15" s="41">
+        <v>113.121</v>
+      </c>
+      <c r="U15" s="41">
+        <v>80.923000000000002</v>
+      </c>
+      <c r="V15" s="41">
+        <v>86.474999999999994</v>
+      </c>
+      <c r="W15" s="41">
+        <v>108.395</v>
+      </c>
+      <c r="X15" s="41">
+        <v>97.259</v>
+      </c>
+      <c r="Y15" s="41">
+        <v>87.042000000000002</v>
+      </c>
+      <c r="Z15" s="41">
+        <v>78.069999999999993</v>
+      </c>
+      <c r="AA15" s="41">
+        <v>60.991</v>
+      </c>
+      <c r="AB15" s="73"/>
+      <c r="AC15" s="73"/>
+    </row>
+    <row r="16" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
+        <v>390000000</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="60"/>
+      <c r="D16" s="50">
+        <v>127.19999999999999</v>
+      </c>
+      <c r="E16" s="49">
+        <v>124.80000000000001</v>
+      </c>
+      <c r="F16" s="61">
+        <v>132</v>
+      </c>
+      <c r="G16" s="50">
+        <v>138</v>
+      </c>
+      <c r="H16" s="50">
+        <v>168</v>
+      </c>
+      <c r="I16" s="61">
+        <v>171.60000000000002</v>
+      </c>
+      <c r="J16" s="46">
+        <v>178.8</v>
+      </c>
+      <c r="K16" s="46">
+        <v>165.60000000000002</v>
+      </c>
+      <c r="L16" s="44">
+        <v>157.19999999999999</v>
+      </c>
+      <c r="M16" s="46">
+        <v>128.39999999999998</v>
+      </c>
+      <c r="N16" s="46">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="O16" s="46">
+        <v>63.599999999999994</v>
+      </c>
+      <c r="P16" s="46">
+        <v>92.4</v>
+      </c>
+      <c r="Q16" s="46">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="R16" s="46">
+        <v>99.600000000000009</v>
+      </c>
+      <c r="S16" s="46">
+        <v>72</v>
+      </c>
+      <c r="T16" s="41">
+        <v>64.697999999999993</v>
+      </c>
+      <c r="U16" s="41">
+        <v>113.002</v>
+      </c>
+      <c r="V16" s="41">
+        <v>104.842</v>
+      </c>
+      <c r="W16" s="41">
+        <v>97.528999999999996</v>
+      </c>
+      <c r="X16" s="41">
+        <v>109.072</v>
+      </c>
+      <c r="Y16" s="41">
+        <v>91.05</v>
+      </c>
+      <c r="Z16" s="41">
+        <v>102.627</v>
+      </c>
+      <c r="AA16" s="41">
+        <v>129.10900000000001</v>
+      </c>
+      <c r="AB16" s="73"/>
+      <c r="AC16" s="73"/>
+    </row>
+    <row r="17" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
+        <v>430000000</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="60"/>
+      <c r="D17" s="50">
+        <v>99.600000000000009</v>
+      </c>
+      <c r="E17" s="49">
+        <v>120</v>
+      </c>
+      <c r="F17" s="61">
+        <v>134.39999999999998</v>
+      </c>
+      <c r="G17" s="50">
+        <v>146.39999999999998</v>
+      </c>
+      <c r="H17" s="50">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="I17" s="61">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="J17" s="46">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="K17" s="46">
+        <v>147.60000000000002</v>
+      </c>
+      <c r="L17" s="44">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="M17" s="46">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="N17" s="46">
+        <v>112.80000000000001</v>
+      </c>
+      <c r="O17" s="46">
+        <v>104.39999999999999</v>
+      </c>
+      <c r="P17" s="46">
+        <v>104.39999999999999</v>
+      </c>
+      <c r="Q17" s="46">
+        <v>109.19999999999999</v>
+      </c>
+      <c r="R17" s="46">
+        <v>99.600000000000009</v>
+      </c>
+      <c r="S17" s="46">
+        <v>97.199999999999989</v>
+      </c>
+      <c r="T17" s="41">
+        <v>105.79900000000001</v>
+      </c>
+      <c r="U17" s="41">
+        <v>106.17700000000001</v>
+      </c>
+      <c r="V17" s="41">
+        <v>107.27800000000001</v>
+      </c>
+      <c r="W17" s="41">
+        <v>124.714</v>
+      </c>
+      <c r="X17" s="41">
+        <v>103.80200000000001</v>
+      </c>
+      <c r="Y17" s="41">
+        <v>100.376</v>
+      </c>
+      <c r="Z17" s="41">
+        <v>84.001999999999995</v>
+      </c>
+      <c r="AA17" s="41">
+        <v>97.585999999999999</v>
+      </c>
+      <c r="AB17" s="73"/>
+      <c r="AC17" s="73"/>
+    </row>
+    <row r="18" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
+        <v>470000000</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="60"/>
+      <c r="D18" s="50">
+        <v>177.60000000000002</v>
+      </c>
+      <c r="E18" s="49">
+        <v>204</v>
+      </c>
+      <c r="F18" s="61">
+        <v>181.2</v>
+      </c>
+      <c r="G18" s="50">
+        <v>180</v>
+      </c>
+      <c r="H18" s="50">
+        <v>168</v>
+      </c>
+      <c r="I18" s="61">
+        <v>146.39999999999998</v>
+      </c>
+      <c r="J18" s="46">
+        <v>106.80000000000001</v>
+      </c>
+      <c r="K18" s="46">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="L18" s="44">
+        <v>146.39999999999998</v>
+      </c>
+      <c r="M18" s="46">
+        <v>234</v>
+      </c>
+      <c r="N18" s="46">
+        <v>198</v>
+      </c>
+      <c r="O18" s="46">
+        <v>182.39999999999998</v>
+      </c>
+      <c r="P18" s="46">
+        <v>146.39999999999998</v>
+      </c>
+      <c r="Q18" s="46">
+        <v>199.20000000000002</v>
+      </c>
+      <c r="R18" s="46">
+        <v>174</v>
+      </c>
+      <c r="S18" s="46">
+        <v>180</v>
+      </c>
+      <c r="T18" s="41">
+        <v>198.97200000000001</v>
+      </c>
+      <c r="U18" s="41">
+        <v>166.459</v>
+      </c>
+      <c r="V18" s="41">
+        <v>184.63200000000001</v>
+      </c>
+      <c r="W18" s="41">
+        <v>167.43700000000001</v>
+      </c>
+      <c r="X18" s="41">
+        <v>152.72300000000001</v>
+      </c>
+      <c r="Y18" s="41">
+        <v>144.816</v>
+      </c>
+      <c r="Z18" s="41">
+        <v>159.34399999999999</v>
+      </c>
+      <c r="AA18" s="41">
+        <v>177.297</v>
+      </c>
+      <c r="AB18" s="73"/>
+      <c r="AC18" s="73"/>
+    </row>
+    <row r="19" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
+        <v>510000000</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="60"/>
+      <c r="D19" s="50">
+        <v>100.80000000000001</v>
+      </c>
+      <c r="E19" s="49">
+        <v>102</v>
+      </c>
+      <c r="F19" s="61">
+        <v>111.60000000000001</v>
+      </c>
+      <c r="G19" s="50">
+        <v>122.39999999999999</v>
+      </c>
+      <c r="H19" s="50">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="I19" s="61">
+        <v>122.39999999999999</v>
+      </c>
+      <c r="J19" s="46">
+        <v>108</v>
+      </c>
+      <c r="K19" s="46">
+        <v>104.39999999999999</v>
+      </c>
+      <c r="L19" s="44">
+        <v>98.399999999999991</v>
+      </c>
+      <c r="M19" s="46">
+        <v>110.39999999999999</v>
+      </c>
+      <c r="N19" s="46">
+        <v>100.80000000000001</v>
+      </c>
+      <c r="O19" s="46">
+        <v>94.800000000000011</v>
+      </c>
+      <c r="P19" s="46">
+        <v>104.39999999999999</v>
+      </c>
+      <c r="Q19" s="46">
+        <v>128.39999999999998</v>
+      </c>
+      <c r="R19" s="46">
+        <v>127.19999999999999</v>
+      </c>
+      <c r="S19" s="46">
+        <v>121.19999999999999</v>
+      </c>
+      <c r="T19" s="39"/>
+      <c r="U19" s="39"/>
+      <c r="V19" s="39"/>
+      <c r="W19" s="39"/>
+      <c r="X19" s="40"/>
+      <c r="Y19" s="40"/>
+      <c r="Z19" s="98"/>
+      <c r="AA19" s="112"/>
+      <c r="AB19" s="73"/>
+      <c r="AC19" s="73"/>
+    </row>
+    <row r="20" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
+        <v>550000000</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="60"/>
+      <c r="D20" s="50">
+        <v>135.60000000000002</v>
+      </c>
+      <c r="E20" s="49">
+        <v>123.60000000000001</v>
+      </c>
+      <c r="F20" s="61">
+        <v>120</v>
+      </c>
+      <c r="G20" s="50">
+        <v>144</v>
+      </c>
+      <c r="H20" s="50">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="I20" s="50">
+        <v>147.60000000000002</v>
+      </c>
+      <c r="J20" s="46">
+        <v>141.60000000000002</v>
+      </c>
+      <c r="K20" s="46">
+        <v>174</v>
+      </c>
+      <c r="L20" s="44">
+        <v>123.60000000000001</v>
+      </c>
+      <c r="M20" s="46">
+        <v>121.19999999999999</v>
+      </c>
+      <c r="N20" s="46">
+        <v>128.39999999999998</v>
+      </c>
+      <c r="O20" s="46">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="P20" s="46">
+        <v>114</v>
+      </c>
+      <c r="Q20" s="46">
+        <v>94.800000000000011</v>
+      </c>
+      <c r="R20" s="46">
+        <v>114</v>
+      </c>
+      <c r="S20" s="46">
+        <v>85.199999999999989</v>
+      </c>
+      <c r="T20" s="41">
+        <v>137.066</v>
+      </c>
+      <c r="U20" s="41">
+        <v>97.033000000000001</v>
+      </c>
+      <c r="V20" s="41">
+        <v>119.423</v>
+      </c>
+      <c r="W20" s="41">
+        <v>82.254999999999995</v>
+      </c>
+      <c r="X20" s="41">
+        <v>58.034999999999997</v>
+      </c>
+      <c r="Y20" s="41">
+        <v>106.318</v>
+      </c>
+      <c r="Z20" s="41">
+        <v>119.87</v>
+      </c>
+      <c r="AA20" s="41">
+        <v>97.191999999999993</v>
+      </c>
+      <c r="AB20" s="73"/>
+      <c r="AC20" s="73"/>
+    </row>
+    <row r="21" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
+        <v>590000000</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="60"/>
+      <c r="D21" s="50">
+        <v>141.60000000000002</v>
+      </c>
+      <c r="E21" s="49">
+        <v>118.80000000000001</v>
+      </c>
+      <c r="F21" s="61">
+        <v>118.80000000000001</v>
+      </c>
+      <c r="G21" s="50">
         <v>129.60000000000002</v>
       </c>
-      <c r="V7" s="49">
-[...5 lines deleted...]
-      <c r="X7" s="49">
+      <c r="H21" s="50">
+        <v>158.39999999999998</v>
+      </c>
+      <c r="I21" s="61">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="J21" s="46">
+        <v>132</v>
+      </c>
+      <c r="K21" s="46">
+        <v>134.39999999999998</v>
+      </c>
+      <c r="L21" s="44">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="M21" s="46">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="N21" s="46">
+        <v>111.60000000000001</v>
+      </c>
+      <c r="O21" s="46">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="P21" s="46">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="Q21" s="46">
+        <v>110.39999999999999</v>
+      </c>
+      <c r="R21" s="46">
+        <v>128.39999999999998</v>
+      </c>
+      <c r="S21" s="46">
+        <v>88.800000000000011</v>
+      </c>
+      <c r="T21" s="41">
+        <v>141.191</v>
+      </c>
+      <c r="U21" s="41">
+        <v>91.655000000000001</v>
+      </c>
+      <c r="V21" s="41">
+        <v>108.79</v>
+      </c>
+      <c r="W21" s="41">
+        <v>104.44499999999999</v>
+      </c>
+      <c r="X21" s="41">
+        <v>87.192999999999998</v>
+      </c>
+      <c r="Y21" s="41">
+        <v>72.555999999999997</v>
+      </c>
+      <c r="Z21" s="41">
+        <v>64.462000000000003</v>
+      </c>
+      <c r="AA21" s="41">
+        <v>84.552999999999997</v>
+      </c>
+      <c r="AB21" s="73"/>
+      <c r="AC21" s="73"/>
+    </row>
+    <row r="22" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
+        <v>610000000</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="60"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="48"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="41">
+        <v>131.435</v>
+      </c>
+      <c r="U22" s="41">
+        <v>150.12100000000001</v>
+      </c>
+      <c r="V22" s="41">
+        <v>147.88399999999999</v>
+      </c>
+      <c r="W22" s="41">
+        <v>118.803</v>
+      </c>
+      <c r="X22" s="41">
+        <v>105.28100000000001</v>
+      </c>
+      <c r="Y22" s="41">
+        <v>107.913</v>
+      </c>
+      <c r="Z22" s="41">
+        <v>112.48399999999999</v>
+      </c>
+      <c r="AA22" s="41">
+        <v>135.65299999999999</v>
+      </c>
+      <c r="AB22" s="73"/>
+      <c r="AC22" s="73"/>
+    </row>
+    <row r="23" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
+        <v>620000000</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="60"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="39"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="39"/>
+      <c r="X23" s="41">
+        <v>129.047</v>
+      </c>
+      <c r="Y23" s="41">
+        <v>142.31899999999999</v>
+      </c>
+      <c r="Z23" s="41">
+        <v>124.74</v>
+      </c>
+      <c r="AA23" s="41">
+        <v>209.655</v>
+      </c>
+      <c r="AB23" s="73"/>
+      <c r="AC23" s="73"/>
+    </row>
+    <row r="24" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
+        <v>630000000</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="60"/>
+      <c r="D24" s="50">
+        <v>170.39999999999998</v>
+      </c>
+      <c r="E24" s="49">
+        <v>180</v>
+      </c>
+      <c r="F24" s="61">
+        <v>194.39999999999998</v>
+      </c>
+      <c r="G24" s="50">
+        <v>200.39999999999998</v>
+      </c>
+      <c r="H24" s="50">
+        <v>206.39999999999998</v>
+      </c>
+      <c r="I24" s="61">
+        <v>199.20000000000002</v>
+      </c>
+      <c r="J24" s="46">
+        <v>166.8</v>
+      </c>
+      <c r="K24" s="46">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="L24" s="44">
+        <v>170.39999999999998</v>
+      </c>
+      <c r="M24" s="46">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="N24" s="46">
+        <v>127.19999999999999</v>
+      </c>
+      <c r="O24" s="46">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="P24" s="46">
+        <v>121.19999999999999</v>
+      </c>
+      <c r="Q24" s="46">
+        <v>114</v>
+      </c>
+      <c r="R24" s="46">
+        <v>150</v>
+      </c>
+      <c r="S24" s="46">
+        <v>114</v>
+      </c>
+      <c r="T24" s="41">
+        <v>132.24299999999999</v>
+      </c>
+      <c r="U24" s="41">
+        <v>117.685</v>
+      </c>
+      <c r="V24" s="41">
+        <v>120.066</v>
+      </c>
+      <c r="W24" s="41">
+        <v>130.358</v>
+      </c>
+      <c r="X24" s="41">
+        <v>99.305999999999997</v>
+      </c>
+      <c r="Y24" s="41">
+        <v>136.845</v>
+      </c>
+      <c r="Z24" s="41">
+        <v>170.21199999999999</v>
+      </c>
+      <c r="AA24" s="41">
+        <v>132.75800000000001</v>
+      </c>
+      <c r="AB24" s="73"/>
+      <c r="AC24" s="73"/>
+    </row>
+    <row r="25" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
+        <v>710000000</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="60"/>
+      <c r="D25" s="50">
+        <v>132</v>
+      </c>
+      <c r="E25" s="49">
+        <v>86.4</v>
+      </c>
+      <c r="F25" s="61">
+        <v>78</v>
+      </c>
+      <c r="G25" s="50">
+        <v>100.80000000000001</v>
+      </c>
+      <c r="H25" s="50">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="I25" s="61">
+        <v>165.60000000000002</v>
+      </c>
+      <c r="J25" s="46">
+        <v>174</v>
+      </c>
+      <c r="K25" s="46">
+        <v>122.39999999999999</v>
+      </c>
+      <c r="L25" s="44">
+        <v>135.60000000000002</v>
+      </c>
+      <c r="M25" s="46">
+        <v>164.39999999999998</v>
+      </c>
+      <c r="N25" s="46">
+        <v>91.199999999999989</v>
+      </c>
+      <c r="O25" s="46">
+        <v>175.2</v>
+      </c>
+      <c r="P25" s="46">
+        <v>117.60000000000001</v>
+      </c>
+      <c r="Q25" s="46">
+        <v>135.60000000000002</v>
+      </c>
+      <c r="R25" s="46">
+        <v>178.8</v>
+      </c>
+      <c r="S25" s="46">
+        <v>97.199999999999989</v>
+      </c>
+      <c r="T25" s="41">
+        <v>91.192999999999998</v>
+      </c>
+      <c r="U25" s="41">
+        <v>172.59200000000001</v>
+      </c>
+      <c r="V25" s="41">
+        <v>134.92699999999999</v>
+      </c>
+      <c r="W25" s="41">
+        <v>98.507000000000005</v>
+      </c>
+      <c r="X25" s="41">
+        <v>98.046000000000006</v>
+      </c>
+      <c r="Y25" s="41">
+        <v>95.953000000000003</v>
+      </c>
+      <c r="Z25" s="41">
+        <v>102.874</v>
+      </c>
+      <c r="AA25" s="41">
+        <v>88.804000000000002</v>
+      </c>
+      <c r="AB25" s="73"/>
+      <c r="AC25" s="73"/>
+    </row>
+    <row r="26" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
+        <v>750000000</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" s="60"/>
+      <c r="D26" s="50">
+        <v>146.39999999999998</v>
+      </c>
+      <c r="E26" s="49">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="F26" s="61">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="G26" s="50">
+        <v>157.19999999999999</v>
+      </c>
+      <c r="H26" s="50">
+        <v>159.60000000000002</v>
+      </c>
+      <c r="I26" s="61">
+        <v>158.39999999999998</v>
+      </c>
+      <c r="J26" s="46">
+        <v>159.60000000000002</v>
+      </c>
+      <c r="K26" s="46">
+        <v>144</v>
+      </c>
+      <c r="L26" s="44">
+        <v>166.8</v>
+      </c>
+      <c r="M26" s="46">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="N26" s="46">
         <v>129.60000000000002</v>
       </c>
-      <c r="Y7" s="44">
-[...17 lines deleted...]
-      <c r="D8" s="53">
+      <c r="O26" s="46">
         <v>145.19999999999999</v>
       </c>
-      <c r="E8" s="52">
-[...44 lines deleted...]
-      <c r="T8" s="84">
+      <c r="P26" s="46">
+        <v>236.39999999999998</v>
+      </c>
+      <c r="Q26" s="46">
+        <v>150</v>
+      </c>
+      <c r="R26" s="46">
+        <v>168</v>
+      </c>
+      <c r="S26" s="46">
+        <v>100.80000000000001</v>
+      </c>
+      <c r="T26" s="41">
+        <v>103.52500000000001</v>
+      </c>
+      <c r="U26" s="41">
+        <v>163.76499999999999</v>
+      </c>
+      <c r="V26" s="41">
+        <v>113.166</v>
+      </c>
+      <c r="W26" s="41">
+        <v>124.85899999999999</v>
+      </c>
+      <c r="X26" s="41">
+        <v>94.22</v>
+      </c>
+      <c r="Y26" s="41">
+        <v>127.541</v>
+      </c>
+      <c r="Z26" s="41">
+        <v>115.437</v>
+      </c>
+      <c r="AA26" s="41">
+        <v>106.026</v>
+      </c>
+      <c r="AB26" s="73"/>
+      <c r="AC26" s="73"/>
+    </row>
+    <row r="27" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
+        <v>790000000</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="N27" s="28"/>
+      <c r="O27" s="28"/>
+      <c r="P27" s="28"/>
+      <c r="Q27" s="28"/>
+      <c r="R27" s="28"/>
+      <c r="S27" s="28"/>
+      <c r="T27" s="47">
+        <v>170.90299999999999</v>
+      </c>
+      <c r="U27" s="74">
+        <v>148.322</v>
+      </c>
+      <c r="V27" s="47">
+        <v>113.045</v>
+      </c>
+      <c r="W27" s="47">
         <v>87.6</v>
       </c>
-      <c r="U8" s="84">
-[...1408 lines deleted...]
-      <c r="Y27" s="50">
+      <c r="X27" s="47">
+        <v>78.811000000000007</v>
+      </c>
+      <c r="Y27" s="47">
         <v>87.254999999999995</v>
       </c>
-      <c r="Z27" s="50">
+      <c r="Z27" s="47">
         <v>87.361000000000004</v>
       </c>
-      <c r="AA27" s="83"/>
-[...655 lines deleted...]
-      <c r="X52" s="55"/>
+      <c r="AA27" s="47">
+        <v>99.448999999999998</v>
+      </c>
+      <c r="AB27" s="73"/>
+      <c r="AC27" s="73"/>
+    </row>
+    <row r="28" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O28" s="96"/>
+    </row>
+    <row r="29" spans="1:29" ht="18" x14ac:dyDescent="0.25">
+      <c r="B29" s="82"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
+      <c r="N29" s="52"/>
+      <c r="O29" s="96"/>
+      <c r="P29" s="52"/>
+      <c r="Q29" s="52"/>
+      <c r="R29" s="52"/>
+      <c r="S29" s="52"/>
+      <c r="T29" s="111"/>
+      <c r="U29" s="52"/>
+      <c r="V29" s="52"/>
+      <c r="W29" s="52"/>
+      <c r="X29" s="52"/>
+      <c r="Y29" s="35"/>
+      <c r="Z29" s="35"/>
+      <c r="AA29" s="35"/>
+    </row>
+    <row r="30" spans="1:29" ht="18" x14ac:dyDescent="0.25">
+      <c r="B30" s="84"/>
+      <c r="C30" s="85"/>
+      <c r="D30" s="85"/>
+      <c r="E30" s="85"/>
+      <c r="F30" s="85"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="52"/>
+      <c r="I30" s="52"/>
+      <c r="J30" s="52"/>
+      <c r="K30" s="52"/>
+      <c r="L30" s="52"/>
+      <c r="M30" s="52"/>
+      <c r="N30" s="52"/>
+      <c r="O30" s="96"/>
+      <c r="P30" s="52"/>
+      <c r="Q30" s="52"/>
+      <c r="R30" s="52"/>
+      <c r="S30" s="52"/>
+      <c r="T30" s="111"/>
+      <c r="U30" s="52"/>
+      <c r="V30" s="52"/>
+      <c r="W30" s="52"/>
+      <c r="X30" s="52"/>
+      <c r="Y30" s="35"/>
+      <c r="Z30" s="35"/>
+      <c r="AA30" s="35"/>
+    </row>
+    <row r="31" spans="1:29" ht="18" x14ac:dyDescent="0.25">
+      <c r="B31" s="84"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="85"/>
+      <c r="E31" s="85"/>
+      <c r="F31" s="85"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="52"/>
+      <c r="O31" s="96"/>
+      <c r="P31" s="52"/>
+      <c r="Q31" s="52"/>
+      <c r="R31" s="52"/>
+      <c r="S31" s="52"/>
+      <c r="T31" s="111"/>
+      <c r="U31" s="52"/>
+      <c r="V31" s="52"/>
+      <c r="W31" s="52"/>
+      <c r="X31" s="52"/>
+      <c r="Y31" s="35"/>
+      <c r="Z31" s="35"/>
+      <c r="AA31" s="35"/>
+    </row>
+    <row r="32" spans="1:29" ht="18" x14ac:dyDescent="0.25">
+      <c r="B32" s="84"/>
+      <c r="C32" s="85"/>
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="52"/>
+      <c r="L32" s="52"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="52"/>
+      <c r="O32" s="96"/>
+      <c r="P32" s="52"/>
+      <c r="Q32" s="52"/>
+      <c r="R32" s="52"/>
+      <c r="S32" s="52"/>
+      <c r="T32" s="111"/>
+      <c r="U32" s="52"/>
+      <c r="V32" s="52"/>
+      <c r="W32" s="52"/>
+      <c r="X32" s="52"/>
+      <c r="Y32" s="35"/>
+      <c r="Z32" s="35"/>
+      <c r="AA32" s="35"/>
+    </row>
+    <row r="33" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B33" s="84"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="85"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="85"/>
+      <c r="G33" s="52"/>
+      <c r="H33" s="52"/>
+      <c r="I33" s="52"/>
+      <c r="J33" s="52"/>
+      <c r="K33" s="52"/>
+      <c r="L33" s="52"/>
+      <c r="M33" s="52"/>
+      <c r="N33" s="52"/>
+      <c r="O33" s="96"/>
+      <c r="P33" s="52"/>
+      <c r="Q33" s="52"/>
+      <c r="R33" s="52"/>
+      <c r="S33" s="52"/>
+      <c r="T33" s="111"/>
+      <c r="U33" s="52"/>
+      <c r="V33" s="52"/>
+      <c r="W33" s="52"/>
+      <c r="X33" s="52"/>
+      <c r="Y33" s="35"/>
+      <c r="Z33" s="35"/>
+      <c r="AA33" s="35"/>
+    </row>
+    <row r="34" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B34" s="84"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="52"/>
+      <c r="H34" s="52"/>
+      <c r="I34" s="52"/>
+      <c r="J34" s="52"/>
+      <c r="K34" s="52"/>
+      <c r="L34" s="52"/>
+      <c r="M34" s="52"/>
+      <c r="N34" s="52"/>
+      <c r="O34" s="96"/>
+      <c r="P34" s="52"/>
+      <c r="Q34" s="52"/>
+      <c r="R34" s="52"/>
+      <c r="S34" s="52"/>
+      <c r="T34" s="111"/>
+      <c r="U34" s="52"/>
+      <c r="V34" s="52"/>
+      <c r="W34" s="52"/>
+      <c r="X34" s="52"/>
+      <c r="Y34" s="35"/>
+      <c r="Z34" s="35"/>
+      <c r="AA34" s="35"/>
+    </row>
+    <row r="35" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B35" s="84"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="85"/>
+      <c r="E35" s="85"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="52"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+      <c r="K35" s="52"/>
+      <c r="L35" s="52"/>
+      <c r="M35" s="52"/>
+      <c r="N35" s="52"/>
+      <c r="O35" s="96"/>
+      <c r="P35" s="52"/>
+      <c r="Q35" s="52"/>
+      <c r="R35" s="52"/>
+      <c r="S35" s="52"/>
+      <c r="T35" s="111"/>
+      <c r="U35" s="52"/>
+      <c r="V35" s="52"/>
+      <c r="W35" s="52"/>
+      <c r="X35" s="52"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+      <c r="AA35" s="35"/>
+    </row>
+    <row r="36" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B36" s="84"/>
+      <c r="C36" s="85"/>
+      <c r="D36" s="85"/>
+      <c r="E36" s="85"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="52"/>
+      <c r="H36" s="52"/>
+      <c r="I36" s="52"/>
+      <c r="J36" s="52"/>
+      <c r="K36" s="52"/>
+      <c r="L36" s="52"/>
+      <c r="M36" s="52"/>
+      <c r="N36" s="52"/>
+      <c r="O36" s="96"/>
+      <c r="P36" s="52"/>
+      <c r="Q36" s="52"/>
+      <c r="R36" s="52"/>
+      <c r="S36" s="52"/>
+      <c r="U36" s="52"/>
+      <c r="V36" s="52"/>
+      <c r="W36" s="52"/>
+      <c r="X36" s="52"/>
+      <c r="Y36" s="35"/>
+      <c r="Z36" s="35"/>
+      <c r="AA36" s="35"/>
+    </row>
+    <row r="37" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B37" s="84"/>
+      <c r="C37" s="85"/>
+      <c r="D37" s="85"/>
+      <c r="E37" s="85"/>
+      <c r="F37" s="85"/>
+      <c r="G37" s="52"/>
+      <c r="H37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="52"/>
+      <c r="K37" s="52"/>
+      <c r="L37" s="52"/>
+      <c r="M37" s="52"/>
+      <c r="N37" s="52"/>
+      <c r="O37" s="96"/>
+      <c r="P37" s="52"/>
+      <c r="Q37" s="52"/>
+      <c r="R37" s="52"/>
+      <c r="S37" s="52"/>
+      <c r="U37" s="52"/>
+      <c r="V37" s="52"/>
+      <c r="W37" s="52"/>
+      <c r="X37" s="52"/>
+      <c r="Y37" s="35"/>
+      <c r="Z37" s="35"/>
+      <c r="AA37" s="35"/>
+    </row>
+    <row r="38" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B38" s="84"/>
+      <c r="C38" s="85"/>
+      <c r="D38" s="85"/>
+      <c r="E38" s="85"/>
+      <c r="F38" s="85"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="52"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+      <c r="N38" s="52"/>
+      <c r="O38" s="96"/>
+      <c r="P38" s="52"/>
+      <c r="Q38" s="52"/>
+      <c r="R38" s="52"/>
+      <c r="S38" s="52"/>
+      <c r="U38" s="52"/>
+      <c r="V38" s="52"/>
+      <c r="W38" s="52"/>
+      <c r="X38" s="52"/>
+      <c r="Y38" s="35"/>
+      <c r="Z38" s="35"/>
+      <c r="AA38" s="35"/>
+    </row>
+    <row r="39" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B39" s="84"/>
+      <c r="C39" s="85"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="85"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="52"/>
+      <c r="H39" s="52"/>
+      <c r="I39" s="52"/>
+      <c r="J39" s="52"/>
+      <c r="K39" s="52"/>
+      <c r="L39" s="52"/>
+      <c r="M39" s="52"/>
+      <c r="N39" s="52"/>
+      <c r="O39" s="96"/>
+      <c r="P39" s="52"/>
+      <c r="Q39" s="52"/>
+      <c r="R39" s="52"/>
+      <c r="S39" s="52"/>
+      <c r="U39" s="52"/>
+      <c r="V39" s="52"/>
+      <c r="W39" s="52"/>
+      <c r="X39" s="52"/>
+      <c r="Y39" s="35"/>
+      <c r="Z39" s="35"/>
+      <c r="AA39" s="35"/>
+    </row>
+    <row r="40" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B40" s="86"/>
+      <c r="C40" s="85"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="52"/>
+      <c r="J40" s="52"/>
+      <c r="K40" s="52"/>
+      <c r="L40" s="52"/>
+      <c r="M40" s="52"/>
+      <c r="N40" s="52"/>
+      <c r="O40" s="96"/>
+      <c r="P40" s="52"/>
+      <c r="Q40" s="52"/>
+      <c r="R40" s="52"/>
+      <c r="S40" s="52"/>
+      <c r="T40" s="111"/>
+      <c r="U40" s="52"/>
+      <c r="V40" s="52"/>
+      <c r="W40" s="52"/>
+      <c r="X40" s="52"/>
+      <c r="Y40" s="35"/>
+      <c r="Z40" s="35"/>
+      <c r="AA40" s="35"/>
+    </row>
+    <row r="41" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B41" s="86"/>
+      <c r="C41" s="85"/>
+      <c r="D41" s="85"/>
+      <c r="E41" s="85"/>
+      <c r="F41" s="85"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="52"/>
+      <c r="K41" s="52"/>
+      <c r="L41" s="52"/>
+      <c r="M41" s="52"/>
+      <c r="N41" s="52"/>
+      <c r="O41" s="96"/>
+      <c r="P41" s="52"/>
+      <c r="Q41" s="52"/>
+      <c r="R41" s="52"/>
+      <c r="S41" s="52"/>
+      <c r="T41" s="111"/>
+      <c r="U41" s="52"/>
+      <c r="V41" s="52"/>
+      <c r="W41" s="52"/>
+      <c r="X41" s="52"/>
+      <c r="Y41" s="35"/>
+      <c r="Z41" s="35"/>
+      <c r="AA41" s="35"/>
+    </row>
+    <row r="42" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B42" s="86"/>
+      <c r="C42" s="85"/>
+      <c r="D42" s="85"/>
+      <c r="E42" s="85"/>
+      <c r="F42" s="85"/>
+      <c r="G42" s="52"/>
+      <c r="H42" s="52"/>
+      <c r="I42" s="52"/>
+      <c r="J42" s="52"/>
+      <c r="K42" s="52"/>
+      <c r="L42" s="52"/>
+      <c r="M42" s="52"/>
+      <c r="N42" s="52"/>
+      <c r="O42" s="96"/>
+      <c r="P42" s="52"/>
+      <c r="Q42" s="52"/>
+      <c r="R42" s="52"/>
+      <c r="S42" s="52"/>
+      <c r="T42" s="111"/>
+      <c r="U42" s="52"/>
+      <c r="V42" s="52"/>
+      <c r="W42" s="52"/>
+      <c r="X42" s="52"/>
+      <c r="Y42" s="35"/>
+      <c r="Z42" s="35"/>
+      <c r="AA42" s="35"/>
+    </row>
+    <row r="43" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B43" s="84"/>
+      <c r="C43" s="85"/>
+      <c r="D43" s="85"/>
+      <c r="E43" s="85"/>
+      <c r="F43" s="85"/>
+      <c r="G43" s="52"/>
+      <c r="H43" s="52"/>
+      <c r="I43" s="52"/>
+      <c r="J43" s="52"/>
+      <c r="K43" s="52"/>
+      <c r="L43" s="52"/>
+      <c r="M43" s="52"/>
+      <c r="N43" s="52"/>
+      <c r="O43" s="96"/>
+      <c r="P43" s="52"/>
+      <c r="Q43" s="52"/>
+      <c r="R43" s="52"/>
+      <c r="S43" s="52"/>
+      <c r="U43" s="52"/>
+      <c r="V43" s="52"/>
+      <c r="W43" s="52"/>
+      <c r="X43" s="52"/>
+      <c r="Y43" s="35"/>
+      <c r="Z43" s="35"/>
+      <c r="AA43" s="35"/>
+    </row>
+    <row r="44" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B44" s="86"/>
+      <c r="C44" s="85"/>
+      <c r="D44" s="85"/>
+      <c r="E44" s="85"/>
+      <c r="F44" s="85"/>
+      <c r="G44" s="52"/>
+      <c r="H44" s="52"/>
+      <c r="I44" s="52"/>
+      <c r="J44" s="52"/>
+      <c r="K44" s="52"/>
+      <c r="L44" s="52"/>
+      <c r="M44" s="52"/>
+      <c r="N44" s="52"/>
+      <c r="O44" s="96"/>
+      <c r="P44" s="52"/>
+      <c r="Q44" s="52"/>
+      <c r="R44" s="52"/>
+      <c r="S44" s="52"/>
+      <c r="U44" s="52"/>
+      <c r="V44" s="52"/>
+      <c r="W44" s="52"/>
+      <c r="X44" s="52"/>
+      <c r="Y44" s="35"/>
+      <c r="Z44" s="35"/>
+      <c r="AA44" s="35"/>
+    </row>
+    <row r="45" spans="2:27" ht="18" x14ac:dyDescent="0.25">
+      <c r="B45" s="86"/>
+      <c r="C45" s="87"/>
+      <c r="D45" s="87"/>
+      <c r="E45" s="87"/>
+      <c r="F45" s="87"/>
+      <c r="G45" s="73"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="52"/>
+      <c r="J45" s="52"/>
+      <c r="K45" s="52"/>
+      <c r="L45" s="52"/>
+      <c r="M45" s="52"/>
+      <c r="N45" s="52"/>
+      <c r="O45" s="52"/>
+      <c r="P45" s="52"/>
+      <c r="Q45" s="52"/>
+      <c r="R45" s="52"/>
+      <c r="S45" s="52"/>
+      <c r="U45" s="52"/>
+      <c r="V45" s="52"/>
+      <c r="W45" s="52"/>
+      <c r="X45" s="52"/>
+      <c r="Y45" s="35"/>
+      <c r="Z45" s="35"/>
+      <c r="AA45" s="35"/>
+    </row>
+    <row r="46" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B46" s="73"/>
+      <c r="C46" s="73"/>
+      <c r="D46" s="73"/>
+      <c r="E46" s="73"/>
+      <c r="F46" s="73"/>
+      <c r="G46" s="73"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="52"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="52"/>
+      <c r="N46" s="52"/>
+      <c r="O46" s="52"/>
+      <c r="P46" s="52"/>
+      <c r="Q46" s="52"/>
+      <c r="R46" s="52"/>
+      <c r="S46" s="52"/>
+      <c r="U46" s="52"/>
+      <c r="V46" s="52"/>
+      <c r="W46" s="52"/>
+      <c r="X46" s="52"/>
+      <c r="Y46" s="35"/>
+      <c r="Z46" s="35"/>
+      <c r="AA46" s="35"/>
+    </row>
+    <row r="47" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="52"/>
+      <c r="E47" s="52"/>
+      <c r="F47" s="52"/>
+      <c r="G47" s="52"/>
+      <c r="H47" s="52"/>
+      <c r="I47" s="52"/>
+      <c r="J47" s="52"/>
+      <c r="K47" s="52"/>
+      <c r="L47" s="52"/>
+      <c r="M47" s="52"/>
+      <c r="N47" s="52"/>
+      <c r="O47" s="52"/>
+      <c r="P47" s="52"/>
+      <c r="Q47" s="52"/>
+      <c r="R47" s="52"/>
+      <c r="S47" s="52"/>
+      <c r="T47" s="52"/>
+      <c r="U47" s="52"/>
+      <c r="V47" s="52"/>
+      <c r="W47" s="52"/>
+      <c r="X47" s="52"/>
+      <c r="Y47" s="35"/>
+      <c r="Z47" s="35"/>
+      <c r="AA47" s="35"/>
+    </row>
+    <row r="48" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="52"/>
+      <c r="E48" s="52"/>
+      <c r="F48" s="52"/>
+      <c r="G48" s="52"/>
+      <c r="H48" s="52"/>
+      <c r="I48" s="52"/>
+      <c r="J48" s="52"/>
+      <c r="K48" s="52"/>
+      <c r="L48" s="52"/>
+      <c r="M48" s="52"/>
+      <c r="N48" s="52"/>
+      <c r="O48" s="52"/>
+      <c r="P48" s="52"/>
+      <c r="Q48" s="52"/>
+      <c r="R48" s="52"/>
+      <c r="S48" s="52"/>
+      <c r="T48" s="52"/>
+      <c r="U48" s="52"/>
+      <c r="V48" s="52"/>
+      <c r="W48" s="52"/>
+      <c r="X48" s="52"/>
+      <c r="Y48" s="35"/>
+      <c r="Z48" s="35"/>
+      <c r="AA48" s="35"/>
+    </row>
+    <row r="49" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="52"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="52"/>
+      <c r="G49" s="52"/>
+      <c r="H49" s="52"/>
+      <c r="I49" s="52"/>
+      <c r="J49" s="52"/>
+      <c r="K49" s="52"/>
+      <c r="L49" s="52"/>
+      <c r="M49" s="52"/>
+      <c r="N49" s="52"/>
+      <c r="O49" s="52"/>
+      <c r="P49" s="52"/>
+      <c r="Q49" s="52"/>
+      <c r="R49" s="52"/>
+      <c r="S49" s="52"/>
+      <c r="T49" s="52"/>
+      <c r="U49" s="52"/>
+      <c r="V49" s="52"/>
+      <c r="W49" s="52"/>
+      <c r="X49" s="52"/>
+      <c r="Y49" s="35"/>
+      <c r="Z49" s="35"/>
+      <c r="AA49" s="35"/>
+    </row>
+    <row r="50" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="52"/>
+      <c r="E50" s="52"/>
+      <c r="F50" s="52"/>
+      <c r="G50" s="52"/>
+      <c r="H50" s="52"/>
+      <c r="I50" s="52"/>
+      <c r="J50" s="52"/>
+      <c r="K50" s="52"/>
+      <c r="L50" s="52"/>
+      <c r="M50" s="52"/>
+      <c r="N50" s="52"/>
+      <c r="O50" s="52"/>
+      <c r="P50" s="52"/>
+      <c r="Q50" s="52"/>
+      <c r="R50" s="52"/>
+      <c r="S50" s="52"/>
+      <c r="T50" s="52"/>
+      <c r="U50" s="52"/>
+      <c r="V50" s="52"/>
+      <c r="W50" s="52"/>
+      <c r="X50" s="52"/>
+      <c r="Y50" s="35"/>
+      <c r="Z50" s="35"/>
+      <c r="AA50" s="35"/>
+    </row>
+    <row r="51" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="52"/>
+      <c r="E51" s="52"/>
+      <c r="F51" s="52"/>
+      <c r="G51" s="52"/>
+      <c r="H51" s="52"/>
+      <c r="I51" s="52"/>
+      <c r="J51" s="52"/>
+      <c r="K51" s="52"/>
+      <c r="L51" s="52"/>
+      <c r="M51" s="52"/>
+      <c r="N51" s="52"/>
+      <c r="O51" s="52"/>
+      <c r="P51" s="52"/>
+      <c r="Q51" s="52"/>
+      <c r="R51" s="52"/>
+      <c r="S51" s="52"/>
+      <c r="T51" s="52"/>
+      <c r="U51" s="52"/>
+      <c r="V51" s="52"/>
+      <c r="W51" s="52"/>
+      <c r="X51" s="52"/>
+      <c r="Y51" s="35"/>
+      <c r="Z51" s="35"/>
+      <c r="AA51" s="35"/>
+    </row>
+    <row r="52" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="T52" s="52"/>
+      <c r="U52" s="52"/>
+      <c r="V52" s="52"/>
+      <c r="W52" s="52"/>
+      <c r="X52" s="52"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
+  <mergeCells count="29">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="A3:AA3"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
-    <mergeCell ref="A3:Z3"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:AA45"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:N2"/>
+      <selection activeCell="AA6" sqref="AA6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="15" customHeight="1">
-[...29 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="27"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="27"/>
+    </row>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="113"/>
-[...26 lines deleted...]
-      <c r="A3" s="134" t="s">
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="132" t="s">
         <v>57</v>
       </c>
-      <c r="B3" s="134"/>
-[...27 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="B3" s="132"/>
+      <c r="C3" s="132"/>
+      <c r="D3" s="132"/>
+      <c r="E3" s="132"/>
+      <c r="F3" s="132"/>
+      <c r="G3" s="132"/>
+      <c r="H3" s="132"/>
+      <c r="I3" s="132"/>
+      <c r="J3" s="132"/>
+      <c r="K3" s="132"/>
+      <c r="L3" s="132"/>
+      <c r="M3" s="132"/>
+      <c r="N3" s="132"/>
+      <c r="O3" s="132"/>
+      <c r="P3" s="132"/>
+      <c r="Q3" s="132"/>
+      <c r="R3" s="132"/>
+      <c r="S3" s="132"/>
+      <c r="T3" s="132"/>
+      <c r="U3" s="132"/>
+      <c r="V3" s="132"/>
+      <c r="W3" s="132"/>
+      <c r="X3" s="132"/>
+      <c r="Y3" s="132"/>
+      <c r="Z3" s="132"/>
+      <c r="AA3" s="132"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="135">
+      <c r="Q4" s="129">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-      <c r="AA4" s="30"/>
-[...31 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="125">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="126"/>
+    </row>
+    <row r="6" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="67">
         <v>63.6</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="67">
         <v>70.8</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="67">
         <v>68.400000000000006</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="67">
         <v>63.6</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="67">
         <v>67.2</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="67">
         <v>73.2</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <v>79.2</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>68.400000000000006</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>68.400000000000006</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>71.64</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>84.921000000000006</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>85.093999999999994</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>84.259</v>
       </c>
-      <c r="P6" s="49">
+      <c r="P6" s="46">
         <v>100.66200000000001</v>
       </c>
-      <c r="Q6" s="49">
+      <c r="Q6" s="46">
         <v>98.224999999999994</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>91.177000000000007</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>94.436000000000007</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>104.345</v>
       </c>
-      <c r="U6" s="70">
+      <c r="U6" s="67">
         <v>103.837</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>103.35299999999999</v>
       </c>
-      <c r="W6" s="70">
+      <c r="W6" s="67">
         <v>101.377</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>98.664000000000001</v>
       </c>
-      <c r="Y6" s="70">
+      <c r="Y6" s="67">
         <v>113.526</v>
       </c>
-      <c r="Z6" s="71">
+      <c r="Z6" s="67">
         <v>113.24299999999999</v>
       </c>
-      <c r="AA6" s="43"/>
-[...2 lines deleted...]
-      <c r="A7" s="62">
+      <c r="AA6" s="41">
+        <v>126.298</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="45"/>
-[...20 lines deleted...]
-      <c r="X7" s="42">
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="39">
         <v>91.698999999999998</v>
       </c>
-      <c r="Y7" s="42">
+      <c r="Y7" s="39">
         <v>107.736</v>
       </c>
-      <c r="Z7" s="73">
+      <c r="Z7" s="39">
         <v>134</v>
       </c>
-      <c r="AA7" s="43"/>
-[...2 lines deleted...]
-      <c r="A8" s="62">
+      <c r="AA7" s="41">
+        <v>122.67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="39">
         <v>84</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="39">
         <v>97.2</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="39">
         <v>102</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="39">
         <v>91.2</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="39">
         <v>97.2</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="39">
         <v>92.4</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="39">
         <v>115.2</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="39">
         <v>76.8</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="39">
         <v>103.2</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="39">
         <v>98.28</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="39">
         <v>81.384</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="39">
         <v>77.706999999999994</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="39">
         <v>93.88</v>
       </c>
-      <c r="P8" s="49">
+      <c r="P8" s="46">
         <v>87.391999999999996</v>
       </c>
-      <c r="Q8" s="49">
+      <c r="Q8" s="46">
         <v>89.424999999999997</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="39">
         <v>50.4</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="39">
         <v>77.162000000000006</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="39">
         <v>116.60599999999999</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="39">
         <v>91.727000000000004</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="39">
         <v>126.04600000000001</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="39">
         <v>131.89500000000001</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="39">
         <v>142.05199999999999</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="39">
         <v>157.19</v>
       </c>
-      <c r="Z8" s="73">
+      <c r="Z8" s="39">
         <v>177.886</v>
       </c>
-      <c r="AA8" s="43"/>
-[...2 lines deleted...]
-      <c r="A9" s="62">
+      <c r="AA8" s="41">
+        <v>156.24799999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="39">
         <v>48</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="39">
         <v>49.2</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="39">
         <v>52.8</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="39">
         <v>56.4</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="39">
         <v>61.2</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="39">
         <v>66</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="39">
         <v>78</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="39">
         <v>76.8</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="39">
         <v>74.400000000000006</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="39">
         <v>78.12</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="39">
         <v>36.673999999999999</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="39">
         <v>94.293000000000006</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="39">
         <v>64.724000000000004</v>
       </c>
-      <c r="P9" s="49">
+      <c r="P9" s="46">
         <v>83.941999999999993</v>
       </c>
-      <c r="Q9" s="49">
+      <c r="Q9" s="46">
         <v>66.177999999999997</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="39">
         <v>48.314999999999998</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="39">
         <v>58.392000000000003</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="39">
         <v>84.673000000000002</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="39">
         <v>110.592</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="39">
         <v>51.442999999999998</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="39">
         <v>68.753</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="39">
         <v>76.117000000000004</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="39">
         <v>85.100999999999999</v>
       </c>
-      <c r="Z9" s="73">
+      <c r="Z9" s="39">
         <v>74.304000000000002</v>
       </c>
-      <c r="AA9" s="43"/>
-[...2 lines deleted...]
-      <c r="A10" s="62">
+      <c r="AA9" s="41">
+        <v>79.567999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="39">
         <v>62.4</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="39">
         <v>70.8</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="39">
         <v>72</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="39">
         <v>60</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="39">
         <v>63.6</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="39">
         <v>46.8</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="39">
         <v>62.4</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="39">
         <v>58.8</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="39">
         <v>64.8</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="39">
         <v>84</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="39">
         <v>46.076999999999998</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="39">
         <v>71.073999999999998</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="39">
         <v>65.453000000000003</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="46">
         <v>104.998</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="46">
         <v>88.643000000000001</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="39">
         <v>81.685000000000002</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="39">
         <v>70.763999999999996</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="39">
         <v>80.186999999999998</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="39">
         <v>62.813000000000002</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="39">
         <v>81.498999999999995</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="39">
         <v>74.078999999999994</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="39">
         <v>103.65900000000001</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="39">
         <v>180.81399999999999</v>
       </c>
-      <c r="Z10" s="73">
+      <c r="Z10" s="39">
         <v>162.453</v>
       </c>
-      <c r="AA10" s="43"/>
-[...2 lines deleted...]
-      <c r="A11" s="62">
+      <c r="AA10" s="41">
+        <v>159.16499999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="39">
         <v>36</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="39">
         <v>49.2</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="39">
         <v>43.2</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="39">
         <v>42</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="39">
         <v>48</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="39">
         <v>51.6</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="39">
         <v>57.6</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="39">
         <v>60</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="39">
         <v>51.6</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="39">
         <v>62.64</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="39">
         <v>92.024000000000001</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="39">
         <v>86.879000000000005</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="39">
         <v>93.625</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="46">
         <v>97.7</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="46">
         <v>94.706999999999994</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="39">
         <v>120.688</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="39">
         <v>106.657</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="39">
         <v>117.194</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="39">
         <v>133.393</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="39">
         <v>143.35400000000001</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="39">
         <v>82.554000000000002</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="39">
         <v>103.554</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="39">
         <v>168.61799999999999</v>
       </c>
-      <c r="Z11" s="73">
+      <c r="Z11" s="39">
         <v>117.319</v>
       </c>
-      <c r="AA11" s="43"/>
-[...2 lines deleted...]
-      <c r="A12" s="62">
+      <c r="AA11" s="41">
+        <v>143.654</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="39">
         <v>75.599999999999994</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="39">
         <v>70.8</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="39">
         <v>78</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="39">
         <v>76.8</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="39">
         <v>75.599999999999994</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="39">
         <v>70.8</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="39">
         <v>75.599999999999994</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="39">
         <v>69.599999999999994</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="39">
         <v>55.2</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="39">
         <v>54.84</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="39">
         <v>51.15</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="39">
         <v>56.828000000000003</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="39">
         <v>89.173000000000002</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="46">
         <v>109.77500000000001</v>
       </c>
-      <c r="Q12" s="49">
+      <c r="Q12" s="46">
         <v>96.245999999999995</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="39">
         <v>115.986</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="39">
         <v>107.004</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="39">
         <v>132.905</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="39">
         <v>119.83</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="39">
         <v>113.089</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="39">
         <v>164.46299999999999</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="39">
         <v>116.727</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="39">
         <v>91.192999999999998</v>
       </c>
-      <c r="Z12" s="73">
+      <c r="Z12" s="39">
         <v>134.28399999999999</v>
       </c>
-      <c r="AA12" s="43"/>
-[...2 lines deleted...]
-      <c r="A13" s="62">
+      <c r="AA12" s="41">
+        <v>123.64400000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>51.6</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>55.2</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>58.8</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="39">
         <v>64.8</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>60</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>74.400000000000006</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="39">
         <v>82.8</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="39">
         <v>79.2</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="39">
         <v>57.6</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="39">
         <v>54.84</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="39">
         <v>60.768999999999998</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="39">
         <v>55.984999999999999</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="39">
         <v>64.533000000000001</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="46">
         <v>39.106999999999999</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="46">
         <v>65.703999999999994</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="39">
         <v>76.682000000000002</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="39">
         <v>78.543000000000006</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="39">
         <v>88.635999999999996</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="39">
         <v>79.614000000000004</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="39">
         <v>108.501</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="39">
         <v>141.98599999999999</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="39">
         <v>96.834999999999994</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="39">
         <v>72.498999999999995</v>
       </c>
-      <c r="Z13" s="73">
+      <c r="Z13" s="39">
         <v>83.197999999999993</v>
       </c>
-      <c r="AA13" s="43"/>
-[...2 lines deleted...]
-      <c r="A14" s="62">
+      <c r="AA13" s="41">
+        <v>125.919</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-[...20 lines deleted...]
-      <c r="X14" s="42">
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="39"/>
+      <c r="X14" s="39">
         <v>63.594999999999999</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="39">
         <v>50.656999999999996</v>
       </c>
-      <c r="Z14" s="73">
+      <c r="Z14" s="39">
         <v>86.44</v>
       </c>
-      <c r="AA14" s="43"/>
-[...2 lines deleted...]
-      <c r="A15" s="62">
+      <c r="AA14" s="41">
+        <v>126.114</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="39">
         <v>82.8</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="39">
         <v>75.599999999999994</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="39">
         <v>68.400000000000006</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="39">
         <v>57.6</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="39">
         <v>64.8</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="39">
         <v>64.8</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="39">
         <v>97.2</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="39">
         <v>80.400000000000006</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="39">
         <v>74.400000000000006</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="39">
         <v>79.680000000000007</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="39">
         <v>69.393000000000001</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="39">
         <v>95.611000000000004</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="39">
         <v>48.390999999999998</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="46">
         <v>63.38</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="46">
         <v>71.816000000000003</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="39">
         <v>97.156999999999996</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="39">
         <v>62.055999999999997</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="39">
         <v>119.283</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="39">
         <v>108.197</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>112.262</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="39">
         <v>77.311999999999998</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="39">
         <v>121.852</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="39">
         <v>175.03200000000001</v>
       </c>
-      <c r="Z15" s="73">
+      <c r="Z15" s="39">
         <v>164.227</v>
       </c>
-      <c r="AA15" s="43"/>
-[...2 lines deleted...]
-      <c r="A16" s="62">
+      <c r="AA15" s="41">
+        <v>149.95400000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="39">
         <v>70.8</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="39">
         <v>75.599999999999994</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="39">
         <v>67.2</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="39">
         <v>67.2</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <v>78</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="39">
         <v>69.599999999999994</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="39">
         <v>78</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="39">
         <v>108</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="39">
         <v>74.400000000000006</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="39">
         <v>90.96</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="39">
         <v>116.084</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="39">
         <v>137.714</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="39">
         <v>83.156000000000006</v>
       </c>
-      <c r="P16" s="49">
+      <c r="P16" s="46">
         <v>77.135000000000005</v>
       </c>
-      <c r="Q16" s="49">
+      <c r="Q16" s="46">
         <v>124.136</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="39">
         <v>136.40899999999999</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="39">
         <v>104.322</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="39">
         <v>96.519000000000005</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="39">
         <v>137.55199999999999</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="39">
         <v>138.953</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="39">
         <v>144.49299999999999</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="39">
         <v>121.232</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="39">
         <v>113.822</v>
       </c>
-      <c r="Z16" s="73">
+      <c r="Z16" s="39">
         <v>132.06299999999999</v>
       </c>
-      <c r="AA16" s="43"/>
-[...2 lines deleted...]
-      <c r="A17" s="62">
+      <c r="AA16" s="41">
+        <v>114.25700000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>31.2</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="39">
         <v>44.4</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>40.799999999999997</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="39">
         <v>36</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>43.2</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="39">
         <v>92.4</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="39">
         <v>92.4</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="39">
         <v>52.8</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="39">
         <v>72</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="39">
         <v>73.08</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="39">
         <v>73.811000000000007</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="39">
         <v>63.036999999999999</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="39">
         <v>53.71</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="46">
         <v>58.865000000000002</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="46">
         <v>68.715999999999994</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="39">
         <v>67.415999999999997</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="39">
         <v>96.102999999999994</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="39">
         <v>99.54</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="39">
         <v>86.311999999999998</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="39">
         <v>107.169</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="39">
         <v>128.55099999999999</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="39">
         <v>114.26600000000001</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="39">
         <v>121.04900000000001</v>
       </c>
-      <c r="Z17" s="73">
+      <c r="Z17" s="39">
         <v>87.042000000000002</v>
       </c>
-      <c r="AA17" s="43"/>
-[...2 lines deleted...]
-      <c r="A18" s="62">
+      <c r="AA17" s="41">
+        <v>105.749</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="39">
         <v>73.2</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="39">
         <v>57.6</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="39">
         <v>93.6</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="39">
         <v>76.8</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="39">
         <v>70.8</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="39">
         <v>51.6</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="39">
         <v>54</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>54</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="39">
         <v>66</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="39">
         <v>76.92</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="39">
         <v>104.917</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="39">
         <v>78.256</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="39">
         <v>110.285</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="46">
         <v>110.971</v>
       </c>
-      <c r="Q18" s="49">
+      <c r="Q18" s="46">
         <v>113.15900000000001</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="39">
         <v>114.10899999999999</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="39">
         <v>107.134</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="39">
         <v>136.25899999999999</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="39">
         <v>106.84099999999999</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="39">
         <v>108.253</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="39">
         <v>108.22199999999999</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="39">
         <v>99.486000000000004</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="39">
         <v>124.28400000000001</v>
       </c>
-      <c r="Z18" s="73">
+      <c r="Z18" s="39">
         <v>133.06800000000001</v>
       </c>
-      <c r="AA18" s="43"/>
-[...2 lines deleted...]
-      <c r="A19" s="62">
+      <c r="AA18" s="41">
+        <v>141.535</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="39">
         <v>43.2</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="39">
         <v>62.4</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="39">
         <v>50.4</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="39">
         <v>50.4</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="39">
         <v>57.6</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>69.599999999999994</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="39">
         <v>76.8</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="39">
         <v>45.6</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="39">
         <v>54</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="39">
         <v>56.4</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="39">
         <v>87.192999999999998</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="39">
         <v>76.221999999999994</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="39">
         <v>85.700999999999993</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="46">
         <v>108.746</v>
       </c>
-      <c r="Q19" s="49">
+      <c r="Q19" s="46">
         <v>110.72199999999999</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="39">
         <v>89.266999999999996</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="39">
         <v>113.71</v>
       </c>
-      <c r="T19" s="42" t="s">
+      <c r="T19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="42" t="s">
+      <c r="U19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="42" t="s">
+      <c r="V19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="42" t="s">
+      <c r="W19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="42" t="s">
+      <c r="X19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="42" t="s">
+      <c r="Y19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" s="73" t="s">
+      <c r="Z19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="AA19" s="43"/>
-[...2 lines deleted...]
-      <c r="A20" s="62">
+      <c r="AA19" s="112"/>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="39">
         <v>86.4</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="39">
         <v>76.8</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="39">
         <v>68.400000000000006</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="39">
         <v>63.6</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="39">
         <v>73.2</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>66</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="39">
         <v>68.400000000000006</v>
       </c>
-      <c r="J20" s="42">
+      <c r="J20" s="39">
         <v>52.8</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="39">
         <v>75.599999999999994</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="39">
         <v>79.44</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="39">
         <v>91.3</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="39">
         <v>96.799000000000007</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="39">
         <v>105.157</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="46">
         <v>85.096000000000004</v>
       </c>
-      <c r="Q20" s="49">
+      <c r="Q20" s="46">
         <v>108.485</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="39">
         <v>64.009</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="39">
         <v>86.600999999999999</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="39">
         <v>56.174999999999997</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="39">
         <v>102.56100000000001</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="39">
         <v>109.63800000000001</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="39">
         <v>103.56699999999999</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="39">
         <v>129.93299999999999</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="39">
         <v>99.831000000000003</v>
       </c>
-      <c r="Z20" s="73">
+      <c r="Z20" s="39">
         <v>80.983000000000004</v>
       </c>
-      <c r="AA20" s="43"/>
-[...2 lines deleted...]
-      <c r="A21" s="62">
+      <c r="AA20" s="41">
+        <v>113.654</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>139.19999999999999</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="39">
         <v>136.80000000000001</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>117.6</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="39">
         <v>120</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>126</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>172.8</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="39">
         <v>148.80000000000001</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="39">
         <v>98.4</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="39">
         <v>151.19999999999999</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="39">
         <v>126</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="39">
         <v>110.627</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="39">
         <v>134.94300000000001</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="39">
         <v>92.322000000000003</v>
       </c>
-      <c r="P21" s="49">
+      <c r="P21" s="46">
         <v>101.154</v>
       </c>
-      <c r="Q21" s="49">
+      <c r="Q21" s="46">
         <v>99.653000000000006</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="39">
         <v>100.447</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="39">
         <v>115.85899999999999</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="39">
         <v>169.90199999999999</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="39">
         <v>100.31100000000001</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="39">
         <v>109.294</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="39">
         <v>124.318</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="39">
         <v>96.99</v>
       </c>
-      <c r="Y21" s="42">
+      <c r="Y21" s="39">
         <v>131.76499999999999</v>
       </c>
-      <c r="Z21" s="73">
+      <c r="Z21" s="39">
         <v>131.38</v>
       </c>
-      <c r="AA21" s="43"/>
-[...2 lines deleted...]
-      <c r="A22" s="62">
+      <c r="AA21" s="41">
+        <v>98.841999999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="45"/>
-[...16 lines deleted...]
-      <c r="T22" s="42">
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="39">
         <v>110.26300000000001</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="39">
         <v>124.42100000000001</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="39">
         <v>108.154</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="39">
         <v>99.712999999999994</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="39">
         <v>99.984999999999999</v>
       </c>
-      <c r="Y22" s="42">
+      <c r="Y22" s="39">
         <v>98.477999999999994</v>
       </c>
-      <c r="Z22" s="73">
+      <c r="Z22" s="39">
         <v>94.028000000000006</v>
       </c>
-      <c r="AA22" s="43"/>
-[...2 lines deleted...]
-      <c r="A23" s="62">
+      <c r="AA22" s="41">
+        <v>116.90900000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="X23" s="42">
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="39"/>
+      <c r="X23" s="39">
         <v>118.378</v>
       </c>
-      <c r="Y23" s="42">
+      <c r="Y23" s="39">
         <v>120.496</v>
       </c>
-      <c r="Z23" s="73">
+      <c r="Z23" s="39">
         <v>138.52600000000001</v>
       </c>
-      <c r="AA23" s="43"/>
-[...2 lines deleted...]
-      <c r="A24" s="62">
+      <c r="AA23" s="41">
+        <v>160.75800000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="39">
         <v>68.400000000000006</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="39">
         <v>63.6</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="39">
         <v>72</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="39">
         <v>66</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="39">
         <v>61.2</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="39">
         <v>55.2</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="39">
         <v>56.4</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>72</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="39">
         <v>64.8</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="39">
         <v>58.92</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="39">
         <v>68.718000000000004</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="39">
         <v>95.411000000000001</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="39">
         <v>111.07299999999999</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="46">
         <v>110.373</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="46">
         <v>89.822999999999993</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="39">
         <v>80.688999999999993</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="39">
         <v>54.320999999999998</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="39">
         <v>94.153000000000006</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="39">
         <v>82.853999999999999</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="39">
         <v>84.049000000000007</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="39">
         <v>69.260999999999996</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="39">
         <v>71.484999999999999</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="39">
         <v>86.713999999999999</v>
       </c>
-      <c r="Z24" s="73">
+      <c r="Z24" s="39">
         <v>124.066</v>
       </c>
-      <c r="AA24" s="43"/>
-[...2 lines deleted...]
-      <c r="A25" s="62">
+      <c r="AA24" s="41">
+        <v>136.74799999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>111.6</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="39">
         <v>133.19999999999999</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>98.4</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="39">
         <v>75.599999999999994</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>87.6</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="39">
         <v>116.4</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="39">
         <v>102</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="39">
         <v>124.8</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="39">
         <v>66</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="39">
         <v>85.2</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="39">
         <v>95.741</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="39">
         <v>90.304000000000002</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="39">
         <v>229.51599999999999</v>
       </c>
-      <c r="P25" s="49">
+      <c r="P25" s="46">
         <v>206.46100000000001</v>
       </c>
-      <c r="Q25" s="49">
+      <c r="Q25" s="46">
         <v>177.27799999999999</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="39">
         <v>83.153000000000006</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="39">
         <v>114.666</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="39">
         <v>98.241</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="39">
         <v>120.892</v>
       </c>
-      <c r="V25" s="42">
+      <c r="V25" s="39">
         <v>134.929</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="39">
         <v>45.411999999999999</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="39">
         <v>95.894999999999996</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="39">
         <v>140.822</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="Z25" s="39">
         <v>130.67599999999999</v>
       </c>
-      <c r="AA25" s="43"/>
-[...2 lines deleted...]
-      <c r="A26" s="62">
+      <c r="AA25" s="41">
+        <v>164.92400000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="39">
         <v>100.8</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="39">
         <v>122.4</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="39">
         <v>127.2</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="39">
         <v>100.8</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="39">
         <v>104.4</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="39">
         <v>110.4</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="39">
         <v>108</v>
       </c>
-      <c r="J26" s="42">
+      <c r="J26" s="39">
         <v>96</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="39">
         <v>80.400000000000006</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="39">
         <v>102.84</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="39">
         <v>141.364</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="39">
         <v>242.68600000000001</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="39">
         <v>158.291</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="46">
         <v>182.5</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="46">
         <v>123.496</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="39">
         <v>93.552999999999997</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="39">
         <v>129.33099999999999</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="39">
         <v>49.584000000000003</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="39">
         <v>96.978999999999999</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="39">
         <v>88.334000000000003</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="39">
         <v>104.744</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="39">
         <v>86.254000000000005</v>
       </c>
-      <c r="Y26" s="42">
+      <c r="Y26" s="39">
         <v>132.98099999999999</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="Z26" s="39">
         <v>100.64</v>
       </c>
-      <c r="AA26" s="43"/>
-[...2 lines deleted...]
-      <c r="A27" s="65">
+      <c r="AA26" s="41">
+        <v>90.195999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="48">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45">
         <v>81.007000000000005</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="45">
         <v>85.739000000000004</v>
       </c>
-      <c r="V27" s="48">
+      <c r="V27" s="45">
         <v>119.10599999999999</v>
       </c>
-      <c r="W27" s="48">
+      <c r="W27" s="45">
         <v>114.604</v>
       </c>
-      <c r="X27" s="48">
+      <c r="X27" s="45">
         <v>94.483999999999995</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="45">
         <v>111.89</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="45">
         <v>119.276</v>
       </c>
-      <c r="AA27" s="43"/>
-[...142 lines deleted...]
-      <c r="F45" s="88"/>
+      <c r="AA27" s="47">
+        <v>122.518</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L28" s="90"/>
+    </row>
+    <row r="29" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="L29" s="90"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="L30" s="90"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="L31" s="90"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="L32" s="90"/>
+    </row>
+    <row r="33" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="L33" s="90"/>
+    </row>
+    <row r="34" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="76"/>
+      <c r="L34" s="90"/>
+    </row>
+    <row r="35" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="L35" s="90"/>
+    </row>
+    <row r="36" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="L36" s="90"/>
+    </row>
+    <row r="37" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="L37" s="90"/>
+    </row>
+    <row r="38" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+      <c r="L38" s="90"/>
+    </row>
+    <row r="39" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="L39" s="90"/>
+    </row>
+    <row r="40" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="L40" s="90"/>
+    </row>
+    <row r="41" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="L41" s="90"/>
+    </row>
+    <row r="42" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+    </row>
+    <row r="43" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+    </row>
+    <row r="44" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+    </row>
+    <row r="45" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
+  <mergeCells count="29">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="A3:AA3"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
-    <mergeCell ref="A3:Z3"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AA51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:L2"/>
+      <selection activeCell="AA6" sqref="AA6:AA27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" customWidth="1"/>
     <col min="26" max="26" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1">
-[...27 lines deleted...]
-      <c r="A2" s="111">
+    <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+    </row>
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="100">
         <v>64510102</v>
       </c>
-      <c r="B2" s="112" t="s">
+      <c r="B2" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="115"/>
-[...11 lines deleted...]
-      <c r="A3" s="134" t="s">
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="104"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="127" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="134"/>
-[...26 lines deleted...]
-      <c r="A4" s="130" t="s">
+      <c r="B3" s="127"/>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="127"/>
+      <c r="F3" s="127"/>
+      <c r="G3" s="127"/>
+      <c r="H3" s="127"/>
+      <c r="I3" s="127"/>
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="127"/>
+      <c r="P3" s="127"/>
+      <c r="Q3" s="127"/>
+      <c r="R3" s="127"/>
+      <c r="S3" s="127"/>
+      <c r="T3" s="127"/>
+      <c r="U3" s="127"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="127"/>
+      <c r="X3" s="127"/>
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="132"/>
-      <c r="C4" s="122">
+      <c r="B4" s="123"/>
+      <c r="C4" s="113">
         <v>2001</v>
       </c>
-      <c r="D4" s="122">
+      <c r="D4" s="113">
         <v>2002</v>
       </c>
-      <c r="E4" s="122">
+      <c r="E4" s="113">
         <v>2003</v>
       </c>
-      <c r="F4" s="122">
+      <c r="F4" s="113">
         <v>2004</v>
       </c>
-      <c r="G4" s="122">
+      <c r="G4" s="113">
         <v>2005</v>
       </c>
-      <c r="H4" s="122">
+      <c r="H4" s="113">
         <v>2006</v>
       </c>
-      <c r="I4" s="122">
+      <c r="I4" s="113">
         <v>2007</v>
       </c>
-      <c r="J4" s="126">
+      <c r="J4" s="117">
         <v>2008</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="117">
         <v>2009</v>
       </c>
-      <c r="L4" s="126">
+      <c r="L4" s="117">
         <v>2010</v>
       </c>
-      <c r="M4" s="126">
+      <c r="M4" s="117">
         <v>2011</v>
       </c>
-      <c r="N4" s="126">
+      <c r="N4" s="117">
         <v>2012</v>
       </c>
-      <c r="O4" s="126">
+      <c r="O4" s="117">
         <v>2013</v>
       </c>
-      <c r="P4" s="126">
+      <c r="P4" s="117">
         <v>2014</v>
       </c>
-      <c r="Q4" s="122">
+      <c r="Q4" s="113">
         <v>2015</v>
       </c>
-      <c r="R4" s="122">
+      <c r="R4" s="113">
         <v>2016</v>
       </c>
-      <c r="S4" s="122">
+      <c r="S4" s="113">
         <v>2017</v>
       </c>
-      <c r="T4" s="122">
+      <c r="T4" s="113">
         <v>2018</v>
       </c>
-      <c r="U4" s="122">
+      <c r="U4" s="113">
         <v>2019</v>
       </c>
-      <c r="V4" s="122">
+      <c r="V4" s="113">
         <v>2020</v>
       </c>
-      <c r="W4" s="122">
+      <c r="W4" s="113">
         <v>2021</v>
       </c>
-      <c r="X4" s="122">
+      <c r="X4" s="113">
         <v>2022</v>
       </c>
-      <c r="Y4" s="122">
+      <c r="Y4" s="113">
         <v>2023</v>
       </c>
-      <c r="Z4" s="124">
+      <c r="Z4" s="115">
         <v>2024</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A6" s="58">
+      <c r="AA4" s="125">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="122"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="114"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
+      <c r="L5" s="118"/>
+      <c r="M5" s="118"/>
+      <c r="N5" s="118"/>
+      <c r="O5" s="118"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="114"/>
+      <c r="R5" s="114"/>
+      <c r="S5" s="114"/>
+      <c r="T5" s="114"/>
+      <c r="U5" s="114"/>
+      <c r="V5" s="114"/>
+      <c r="W5" s="114"/>
+      <c r="X5" s="114"/>
+      <c r="Y5" s="114"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="126"/>
+    </row>
+    <row r="6" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55">
         <v>0</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="67">
         <v>14.4</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="67">
         <v>12</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="67">
         <v>12</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="67">
         <v>9.6</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="67">
         <v>9.6</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="67">
         <v>9.6</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <v>9.6</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="67">
         <v>8.4</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="67">
         <v>10.8</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="67">
         <v>9.84</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="67">
         <v>13.884</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>13.005000000000001</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="67">
         <v>12.579000000000001</v>
       </c>
-      <c r="P6" s="44">
+      <c r="P6" s="41">
         <v>13.68</v>
       </c>
-      <c r="Q6" s="70">
+      <c r="Q6" s="67">
         <v>14.840999999999999</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>14.872</v>
       </c>
-      <c r="S6" s="70">
+      <c r="S6" s="67">
         <v>14.185</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>12.76</v>
       </c>
-      <c r="U6" s="70">
+      <c r="U6" s="67">
         <v>12.01</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>11.481999999999999</v>
       </c>
-      <c r="W6" s="70">
+      <c r="W6" s="67">
         <v>11.768000000000001</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>10.558</v>
       </c>
-      <c r="Y6" s="70">
+      <c r="Y6" s="67">
         <v>11.112</v>
       </c>
-      <c r="Z6" s="71">
+      <c r="Z6" s="67">
         <v>11.505000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="62">
+      <c r="AA6" s="41">
+        <v>11.406000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="59">
         <v>100000000</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="45"/>
-[...20 lines deleted...]
-      <c r="X7" s="42">
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+      <c r="U7" s="39"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="39"/>
+      <c r="X7" s="39">
         <v>7.5170000000000003</v>
       </c>
-      <c r="Y7" s="42">
+      <c r="Y7" s="39">
         <v>11.196999999999999</v>
       </c>
-      <c r="Z7" s="73">
+      <c r="Z7" s="39">
         <v>8.1229999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="62">
+      <c r="AA7" s="41">
+        <v>7.8929999999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59">
         <v>110000000</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="39">
         <v>12</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="39">
         <v>10.8</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="39">
         <v>12</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="39">
         <v>8.4</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="39">
         <v>9.6</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="39">
         <v>8.4</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="39">
         <v>8.4</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="39">
         <v>10.8</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="39">
         <v>10.8</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="39">
         <v>9.84</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="39">
         <v>15.457000000000001</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="39">
         <v>10.676</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="39">
         <v>9.9320000000000004</v>
       </c>
-      <c r="P8" s="99">
+      <c r="P8" s="88">
         <v>9.1609999999999996</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="39">
         <v>13.656000000000001</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="39">
         <v>7.2649999999999997</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="39">
         <v>8.1920000000000002</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="39">
         <v>12.31</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="39">
         <v>14.315</v>
       </c>
-      <c r="V8" s="42">
+      <c r="V8" s="39">
         <v>12.388999999999999</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="39">
         <v>12.776999999999999</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="39">
         <v>12.458</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="39">
         <v>13.898999999999999</v>
       </c>
-      <c r="Z8" s="73">
+      <c r="Z8" s="39">
         <v>12.51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="62">
+      <c r="AA8" s="41">
+        <v>11.204000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59">
         <v>150000000</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="39">
         <v>12</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="39">
         <v>10.8</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="39">
         <v>9.6</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="39">
         <v>8.4</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="39">
         <v>9.6</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="39">
         <v>8.4</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="39">
         <v>8.4</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="39">
         <v>9.6</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="39">
         <v>9.6</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="39">
         <v>10.32</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="39">
         <v>15.61</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="39">
         <v>10.316000000000001</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="39">
         <v>9.52</v>
       </c>
-      <c r="P9" s="99">
+      <c r="P9" s="88">
         <v>12.532</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="39">
         <v>12.382</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="39">
         <v>13.722</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="39">
         <v>10.773</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="39">
         <v>12.627000000000001</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="39">
         <v>12.292999999999999</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="39">
         <v>11.512</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="39">
         <v>10.611000000000001</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="39">
         <v>9.609</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="39">
         <v>11.481</v>
       </c>
-      <c r="Z9" s="73">
+      <c r="Z9" s="39">
         <v>9.9930000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="62">
+      <c r="AA9" s="41">
+        <v>10.214</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="59">
         <v>190000000</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="39">
         <v>16.8</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="39">
         <v>15.6</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="39">
         <v>9.6</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="39">
         <v>12</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="39">
         <v>10.8</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="39">
         <v>10.8</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="39">
         <v>10.8</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="39">
         <v>9.6</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="39">
         <v>10.8</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="39">
         <v>9.6</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="39">
         <v>10.965999999999999</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="39">
         <v>13.843999999999999</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="39">
         <v>8.4269999999999996</v>
       </c>
-      <c r="P10" s="99">
+      <c r="P10" s="88">
         <v>6.07</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="39">
         <v>6.4619999999999997</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="39">
         <v>6.1909999999999998</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="39">
         <v>7.0359999999999996</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="39">
         <v>8.2230000000000008</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="39">
         <v>7.2140000000000004</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="39">
         <v>6.18</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="39">
         <v>5.5720000000000001</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="39">
         <v>10.456</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="39">
         <v>8.859</v>
       </c>
-      <c r="Z10" s="73">
+      <c r="Z10" s="39">
         <v>5.9249999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62">
+      <c r="AA10" s="41">
+        <v>8.1530000000000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="59">
         <v>230000000</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="39">
         <v>14.4</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="39">
         <v>9.6</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="39">
         <v>14.4</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="39">
         <v>8.4</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="39">
         <v>8.4</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="39">
         <v>6</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="39">
         <v>9.6</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="39">
         <v>8.4</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="39">
         <v>8.4</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="39">
         <v>9.48</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="39">
         <v>16.324999999999999</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="39">
         <v>12.438000000000001</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="39">
         <v>17.97</v>
       </c>
-      <c r="P11" s="99">
+      <c r="P11" s="88">
         <v>19.071000000000002</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="39">
         <v>22.167999999999999</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="39">
         <v>17.986000000000001</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="39">
         <v>21.55</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="39">
         <v>19.809000000000001</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="39">
         <v>14.989000000000001</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="39">
         <v>12.214</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="39">
         <v>10.928000000000001</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="39">
         <v>8.3420000000000005</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="39">
         <v>11.282</v>
       </c>
-      <c r="Z11" s="73">
+      <c r="Z11" s="39">
         <v>11.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="62">
+      <c r="AA11" s="41">
+        <v>14.39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59">
         <v>270000000</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="39">
         <v>13.2</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="39">
         <v>10.8</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="39">
         <v>9.6</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="39">
         <v>9.6</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="39">
         <v>9.6</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="39">
         <v>8.4</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="39">
         <v>8.4</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="39">
         <v>8.4</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="39">
         <v>9.6</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="39">
         <v>9.1199999999999992</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="39">
         <v>8.99</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="39">
         <v>14.82</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="39">
         <v>13.763999999999999</v>
       </c>
-      <c r="P12" s="99">
+      <c r="P12" s="88">
         <v>15.275</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="39">
         <v>22.89</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="39">
         <v>16.879000000000001</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="39">
         <v>15.819000000000001</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="39">
         <v>16.611999999999998</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="39">
         <v>17.346</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="39">
         <v>16.564</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="39">
         <v>20.062000000000001</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="39">
         <v>14.461</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="39">
         <v>13.863</v>
       </c>
-      <c r="Z12" s="73">
+      <c r="Z12" s="39">
         <v>15.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62">
+      <c r="AA12" s="41">
+        <v>14.84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="59">
         <v>310000000</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>13.2</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>12</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>10.8</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="39">
         <v>9.6</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>8.4</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="39">
         <v>9.6</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="39">
         <v>10.8</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="39">
         <v>9.6</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="39">
         <v>12</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="39">
         <v>11.04</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="39">
         <v>20.803999999999998</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="39">
         <v>10.651</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="39">
         <v>14.537000000000001</v>
       </c>
-      <c r="P13" s="99">
+      <c r="P13" s="88">
         <v>5.4320000000000004</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="39">
         <v>12.946999999999999</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="39">
         <v>12.651</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="39">
         <v>17.201000000000001</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="39">
         <v>13.066000000000001</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="39">
         <v>10.996</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="39">
         <v>11.122</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="39">
         <v>9.673</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="39">
         <v>10.180999999999999</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="39">
         <v>11.638999999999999</v>
       </c>
-      <c r="Z13" s="73">
+      <c r="Z13" s="39">
         <v>10.705</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62">
+      <c r="AA13" s="41">
+        <v>14.648999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="59">
         <v>330000000</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="45"/>
-[...20 lines deleted...]
-      <c r="X14" s="42">
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="39"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39"/>
+      <c r="S14" s="39"/>
+      <c r="T14" s="39"/>
+      <c r="U14" s="39"/>
+      <c r="V14" s="39"/>
+      <c r="W14" s="39"/>
+      <c r="X14" s="39">
         <v>6.9740000000000002</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="39">
         <v>10.129</v>
       </c>
-      <c r="Z14" s="73">
+      <c r="Z14" s="39">
         <v>12.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62">
+      <c r="AA14" s="41">
+        <v>10.138999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="59">
         <v>350000000</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="39">
         <v>13.2</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="39">
         <v>12</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="39">
         <v>12</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="39">
         <v>8.4</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="39">
         <v>8.4</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="39">
         <v>8.4</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="39">
         <v>7.2</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="39">
         <v>8.4</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="39">
         <v>9.6</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="39">
         <v>10.08</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="39">
         <v>11.977</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="39">
         <v>17.829000000000001</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="39">
         <v>11.34</v>
       </c>
-      <c r="P15" s="99">
+      <c r="P15" s="88">
         <v>14.682</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="39">
         <v>17.972999999999999</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="39">
         <v>16.692</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="39">
         <v>15.894</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="39">
         <v>14.965</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="39">
         <v>12.93</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="39">
         <v>14.884</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="39">
         <v>14.087</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="39">
         <v>12.291</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="39">
         <v>12.234</v>
       </c>
-      <c r="Z15" s="73">
+      <c r="Z15" s="39">
         <v>20.184999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62">
+      <c r="AA15" s="41">
+        <v>8.4789999999999992</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="59">
         <v>390000000</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="39">
         <v>13.2</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="39">
         <v>9.6</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="39">
         <v>10.8</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="39">
         <v>8.4</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <v>8.4</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="39">
         <v>8.4</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="39">
         <v>8.4</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="39">
         <v>9.6</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="39">
         <v>10.8</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="39">
         <v>10.44</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="39">
         <v>8.8030000000000008</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="39">
         <v>11.763999999999999</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="39">
         <v>9.5579999999999998</v>
       </c>
-      <c r="P16" s="99">
+      <c r="P16" s="88">
         <v>15.444000000000001</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="39">
         <v>18.218</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="39">
         <v>18.867000000000001</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="39">
         <v>12.175000000000001</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="39">
         <v>15.744</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="39">
         <v>14.163</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="39">
         <v>13.738</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="39">
         <v>15.581</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="39">
         <v>14.282999999999999</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="39">
         <v>11.055999999999999</v>
       </c>
-      <c r="Z16" s="73">
+      <c r="Z16" s="39">
         <v>11.63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="62">
+      <c r="AA16" s="41">
+        <v>12.403</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="59">
         <v>430000000</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>14.4</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="39">
         <v>14.4</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>9.6</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="39">
         <v>10.8</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>12</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="39">
         <v>9.6</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="39">
         <v>9.6</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="39">
         <v>8.4</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="39">
         <v>12</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="39">
         <v>11.16</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="39">
         <v>10.010999999999999</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="39">
         <v>13.186999999999999</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="39">
         <v>14.205</v>
       </c>
-      <c r="P17" s="99">
+      <c r="P17" s="88">
         <v>13.609</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="39">
         <v>14.956</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="39">
         <v>14.981</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="39">
         <v>17.651</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="39">
         <v>14.712</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="39">
         <v>15.375999999999999</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="39">
         <v>11.772</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="39">
         <v>10.667999999999999</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="39">
         <v>8.9049999999999994</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="39">
         <v>10.755000000000001</v>
       </c>
-      <c r="Z17" s="73">
+      <c r="Z17" s="39">
         <v>6.6310000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62">
+      <c r="AA17" s="41">
+        <v>8.7509999999999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59">
         <v>470000000</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="39">
         <v>21.6</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="39">
         <v>10.8</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="39">
         <v>13.2</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="39">
         <v>8.4</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="39">
         <v>8.4</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="39">
         <v>10.8</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="39">
         <v>9.6</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="39">
         <v>4.8</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="39">
         <v>9.6</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="39">
         <v>9</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="39">
         <v>17.091000000000001</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="39">
         <v>20.838999999999999</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="39">
         <v>14.366</v>
       </c>
-      <c r="P18" s="99">
+      <c r="P18" s="88">
         <v>15.395</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="39">
         <v>16.754000000000001</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="39">
         <v>17.274999999999999</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="39">
         <v>17.399999999999999</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="39">
         <v>17.745000000000001</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="39">
         <v>16.393000000000001</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="39">
         <v>16.797999999999998</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="39">
         <v>19.038</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="39">
         <v>15.473000000000001</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="39">
         <v>17.742999999999999</v>
       </c>
-      <c r="Z18" s="73">
+      <c r="Z18" s="39">
         <v>16.366</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62">
+      <c r="AA18" s="41">
+        <v>21.445</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="59">
         <v>510000000</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B19" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="39">
         <v>14.4</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="39">
         <v>13.2</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="39">
         <v>10.8</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="39">
         <v>9.6</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="39">
         <v>10.8</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="39">
         <v>8.4</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="39">
         <v>8.4</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="39">
         <v>9.6</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="39">
         <v>10.8</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="39">
         <v>10.56</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="39">
         <v>16.744</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="39">
         <v>13.569000000000001</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="39">
         <v>13.693</v>
       </c>
-      <c r="P19" s="99">
+      <c r="P19" s="88">
         <v>18.905000000000001</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="39">
         <v>16.241</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="39">
         <v>18.384</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="39">
         <v>16.402000000000001</v>
       </c>
-      <c r="T19" s="42" t="s">
+      <c r="T19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="42" t="s">
+      <c r="U19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="V19" s="42" t="s">
+      <c r="V19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="W19" s="42" t="s">
+      <c r="W19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="42" t="s">
+      <c r="X19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="42" t="s">
+      <c r="Y19" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" s="73" t="s">
+      <c r="Z19" s="39" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="62">
+      <c r="AA19" s="112"/>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="59">
         <v>550000000</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="39">
         <v>14.4</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="39">
         <v>10.8</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="39">
         <v>12</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="39">
         <v>7.2</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="39">
         <v>8.4</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="39">
         <v>8.4</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I20" s="39">
         <v>8.4</v>
       </c>
-      <c r="J20" s="42">
+      <c r="J20" s="39">
         <v>6</v>
       </c>
-      <c r="K20" s="42">
+      <c r="K20" s="39">
         <v>8.4</v>
       </c>
-      <c r="L20" s="42">
+      <c r="L20" s="39">
         <v>9.84</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="39">
         <v>9.51</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="39">
         <v>7.6859999999999999</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="39">
         <v>6.12</v>
       </c>
-      <c r="P20" s="99">
+      <c r="P20" s="88">
         <v>11.195</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="39">
         <v>12.8</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="39">
         <v>10.462</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="39">
         <v>11.571999999999999</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="39">
         <v>9.1989999999999998</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="39">
         <v>8.2430000000000003</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="39">
         <v>8.6259999999999994</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="39">
         <v>9.3330000000000002</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="39">
         <v>7.492</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="39">
         <v>11.492000000000001</v>
       </c>
-      <c r="Z20" s="73">
+      <c r="Z20" s="39">
         <v>9.9960000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62">
+      <c r="AA20" s="41">
+        <v>8.2479999999999993</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59">
         <v>590000000</v>
       </c>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>13.2</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="39">
         <v>10.8</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>9.6</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="39">
         <v>9.6</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>9.6</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="39">
         <v>10.8</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="39">
         <v>10.8</v>
       </c>
-      <c r="J21" s="42">
+      <c r="J21" s="39">
         <v>10.8</v>
       </c>
-      <c r="K21" s="42">
+      <c r="K21" s="39">
         <v>12</v>
       </c>
-      <c r="L21" s="42">
+      <c r="L21" s="39">
         <v>10.44</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="39">
         <v>11.968</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="39">
         <v>10.784000000000001</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="39">
         <v>10.481</v>
       </c>
-      <c r="P21" s="99">
+      <c r="P21" s="88">
         <v>7.9370000000000003</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="39">
         <v>8.5980000000000008</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="39">
         <v>10.037000000000001</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="39">
         <v>14.666</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="39">
         <v>10.601000000000001</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="39">
         <v>7.6020000000000003</v>
       </c>
-      <c r="V21" s="42">
+      <c r="V21" s="39">
         <v>8.1219999999999999</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="39">
         <v>7.78</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="39">
         <v>9.2249999999999996</v>
       </c>
-      <c r="Y21" s="42">
+      <c r="Y21" s="39">
         <v>10.176</v>
       </c>
-      <c r="Z21" s="73">
+      <c r="Z21" s="39">
         <v>11.066000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62">
+      <c r="AA21" s="41">
+        <v>6.9390000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59">
         <v>610000000</v>
       </c>
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="45"/>
-[...16 lines deleted...]
-      <c r="T22" s="42">
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39">
         <v>12.323</v>
       </c>
-      <c r="U22" s="42">
+      <c r="U22" s="39">
         <v>12.738</v>
       </c>
-      <c r="V22" s="42">
+      <c r="V22" s="39">
         <v>15.853999999999999</v>
       </c>
-      <c r="W22" s="42">
+      <c r="W22" s="39">
         <v>14.382999999999999</v>
       </c>
-      <c r="X22" s="42">
+      <c r="X22" s="39">
         <v>12.07</v>
       </c>
-      <c r="Y22" s="42">
+      <c r="Y22" s="39">
         <v>12.659000000000001</v>
       </c>
-      <c r="Z22" s="73">
+      <c r="Z22" s="39">
         <v>14.614000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62">
+      <c r="AA22" s="41">
+        <v>13.621</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="59">
         <v>620000000</v>
       </c>
-      <c r="B23" s="34" t="s">
+      <c r="B23" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="X23" s="42">
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="39"/>
+      <c r="X23" s="39">
         <v>14.521000000000001</v>
       </c>
-      <c r="Y23" s="42">
+      <c r="Y23" s="39">
         <v>15.105</v>
       </c>
-      <c r="Z23" s="73">
+      <c r="Z23" s="39">
         <v>11.08</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62">
+      <c r="AA23" s="41">
+        <v>17.355</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59">
         <v>630000000</v>
       </c>
-      <c r="B24" s="34" t="s">
+      <c r="B24" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="39">
         <v>14.4</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="39">
         <v>10.8</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="39">
         <v>12</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="39">
         <v>8.4</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="39">
         <v>8.4</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="39">
         <v>10.8</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="39">
         <v>9.6</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="39">
         <v>8.4</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="39">
         <v>7.2</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="39">
         <v>7.44</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="39">
         <v>11.916</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="39">
         <v>12.856</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="39">
         <v>16.556999999999999</v>
       </c>
-      <c r="P24" s="99">
+      <c r="P24" s="88">
         <v>9.9329999999999998</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="39">
         <v>16.423999999999999</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="39">
         <v>13.257999999999999</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="39">
         <v>13.98</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="39">
         <v>11.707000000000001</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="39">
         <v>9.7490000000000006</v>
       </c>
-      <c r="V24" s="42">
+      <c r="V24" s="39">
         <v>9.7880000000000003</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="39">
         <v>9.6959999999999997</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="39">
         <v>9.5060000000000002</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="39">
         <v>10.288</v>
       </c>
-      <c r="Z24" s="73">
+      <c r="Z24" s="39">
         <v>11.789</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="62">
+      <c r="AA24" s="41">
+        <v>8.6349999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="59">
         <v>710000000</v>
       </c>
-      <c r="B25" s="34" t="s">
+      <c r="B25" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>12</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="39">
         <v>10.8</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>9.6</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="39">
         <v>7.2</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>6</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="39">
         <v>7.2</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="39">
         <v>9.6</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="39">
         <v>10.8</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="39">
         <v>8.4</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="39">
         <v>7.68</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="39">
         <v>15.952999999999999</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="39">
         <v>8.3989999999999991</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="39">
         <v>10.984</v>
       </c>
-      <c r="P25" s="99">
+      <c r="P25" s="88">
         <v>9.4830000000000005</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="39">
         <v>11.673999999999999</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="39">
         <v>10.81</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="39">
         <v>8.0489999999999995</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="39">
         <v>9.4280000000000008</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="39">
         <v>12.125</v>
       </c>
-      <c r="V25" s="42">
+      <c r="V25" s="39">
         <v>8.9369999999999994</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="39">
         <v>5.8920000000000003</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="39">
         <v>11.725</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="39">
         <v>8.3350000000000009</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="Z25" s="39">
         <v>8.0370000000000008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62">
+      <c r="AA25" s="41">
+        <v>5.1459999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59">
         <v>750000000</v>
       </c>
-      <c r="B26" s="34" t="s">
+      <c r="B26" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="39">
         <v>12</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="39">
         <v>12</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="39">
         <v>10.8</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="39">
         <v>8.4</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="39">
         <v>8.4</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="39">
         <v>7.2</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I26" s="39">
         <v>8.4</v>
       </c>
-      <c r="J26" s="42">
+      <c r="J26" s="39">
         <v>8.4</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="39">
         <v>10.8</v>
       </c>
-      <c r="L26" s="42">
+      <c r="L26" s="39">
         <v>10.32</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="39">
         <v>12.837</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="39">
         <v>13.978999999999999</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="39">
         <v>16.806999999999999</v>
       </c>
-      <c r="P26" s="100">
+      <c r="P26" s="89">
         <v>13.648999999999999</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="46">
         <v>21.954999999999998</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="39">
         <v>18.335999999999999</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="39">
         <v>15.52</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="39">
         <v>12.6</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="39">
         <v>8.0269999999999992</v>
       </c>
-      <c r="V26" s="42">
+      <c r="V26" s="39">
         <v>8.4309999999999992</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="39">
         <v>8.9390000000000001</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="39">
         <v>6.6749999999999998</v>
       </c>
-      <c r="Y26" s="42">
+      <c r="Y26" s="39">
         <v>7.67</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="Z26" s="39">
         <v>9.7469999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65">
+      <c r="AA26" s="41">
+        <v>11.848000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="62">
         <v>790000000</v>
       </c>
-      <c r="B27" s="35" t="s">
+      <c r="B27" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="46"/>
-[...16 lines deleted...]
-      <c r="T27" s="48">
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45">
         <v>8.3889999999999993</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="45">
         <v>8.3559999999999999</v>
       </c>
-      <c r="V27" s="48">
+      <c r="V27" s="45">
         <v>10.069000000000001</v>
       </c>
-      <c r="W27" s="48">
+      <c r="W27" s="45">
         <v>8.9960000000000004</v>
       </c>
-      <c r="X27" s="48">
+      <c r="X27" s="45">
         <v>8.0370000000000008</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="45">
         <v>7.1760000000000002</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="45">
         <v>8.3010000000000002</v>
       </c>
-    </row>
-[...642 lines deleted...]
-      <c r="AA51" s="38"/>
+      <c r="AA27" s="47">
+        <v>8.6340000000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="M28" s="90"/>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B29" s="78"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="35"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="35"/>
+      <c r="Q29" s="35"/>
+      <c r="R29" s="35"/>
+      <c r="S29" s="35"/>
+      <c r="T29" s="35"/>
+      <c r="U29" s="35"/>
+      <c r="V29" s="35"/>
+      <c r="W29" s="35"/>
+      <c r="X29" s="35"/>
+      <c r="Y29" s="35"/>
+      <c r="Z29" s="35"/>
+      <c r="AA29" s="35"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B30" s="79"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="35"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+      <c r="T30" s="35"/>
+      <c r="U30" s="35"/>
+      <c r="V30" s="35"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
+      <c r="Y30" s="35"/>
+      <c r="Z30" s="35"/>
+      <c r="AA30" s="35"/>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B31" s="79"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="35"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="90"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="35"/>
+      <c r="P31" s="35"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="35"/>
+      <c r="T31" s="35"/>
+      <c r="U31" s="35"/>
+      <c r="V31" s="35"/>
+      <c r="W31" s="35"/>
+      <c r="X31" s="35"/>
+      <c r="Y31" s="35"/>
+      <c r="Z31" s="35"/>
+      <c r="AA31" s="35"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B32" s="79"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="35"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="90"/>
+      <c r="N32" s="35"/>
+      <c r="O32" s="35"/>
+      <c r="P32" s="35"/>
+      <c r="Q32" s="35"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="35"/>
+      <c r="V32" s="35"/>
+      <c r="W32" s="35"/>
+      <c r="X32" s="35"/>
+      <c r="Y32" s="35"/>
+      <c r="Z32" s="35"/>
+      <c r="AA32" s="35"/>
+    </row>
+    <row r="33" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B33" s="79"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="35"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="90"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="35"/>
+      <c r="P33" s="35"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="35"/>
+      <c r="T33" s="35"/>
+      <c r="U33" s="35"/>
+      <c r="V33" s="35"/>
+      <c r="W33" s="35"/>
+      <c r="X33" s="35"/>
+      <c r="Y33" s="35"/>
+      <c r="Z33" s="35"/>
+      <c r="AA33" s="35"/>
+    </row>
+    <row r="34" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B34" s="79"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="76"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="76"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="90"/>
+      <c r="N34" s="35"/>
+      <c r="O34" s="35"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="35"/>
+      <c r="T34" s="35"/>
+      <c r="U34" s="35"/>
+      <c r="V34" s="35"/>
+      <c r="W34" s="35"/>
+      <c r="X34" s="35"/>
+      <c r="Y34" s="35"/>
+      <c r="Z34" s="35"/>
+      <c r="AA34" s="35"/>
+    </row>
+    <row r="35" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B35" s="79"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="90"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+      <c r="AA35" s="35"/>
+    </row>
+    <row r="36" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B36" s="79"/>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="76"/>
+      <c r="I36" s="35"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="90"/>
+      <c r="N36" s="35"/>
+      <c r="O36" s="35"/>
+      <c r="P36" s="35"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="35"/>
+      <c r="S36" s="35"/>
+      <c r="T36" s="35"/>
+      <c r="U36" s="35"/>
+      <c r="V36" s="35"/>
+      <c r="W36" s="35"/>
+      <c r="X36" s="35"/>
+      <c r="Y36" s="35"/>
+      <c r="Z36" s="35"/>
+      <c r="AA36" s="35"/>
+    </row>
+    <row r="37" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B37" s="79"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="35"/>
+      <c r="K37" s="35"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="35"/>
+      <c r="O37" s="35"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+      <c r="U37" s="35"/>
+      <c r="V37" s="35"/>
+      <c r="W37" s="35"/>
+      <c r="X37" s="35"/>
+      <c r="Y37" s="35"/>
+      <c r="Z37" s="35"/>
+      <c r="AA37" s="35"/>
+    </row>
+    <row r="38" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B38" s="79"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+      <c r="H38" s="76"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="90"/>
+      <c r="N38" s="35"/>
+      <c r="O38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+      <c r="Z38" s="35"/>
+      <c r="AA38" s="35"/>
+    </row>
+    <row r="39" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B39" s="79"/>
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="H39" s="76"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="35"/>
+      <c r="K39" s="35"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="90"/>
+      <c r="N39" s="35"/>
+      <c r="O39" s="35"/>
+      <c r="P39" s="35"/>
+      <c r="Q39" s="35"/>
+      <c r="R39" s="35"/>
+      <c r="S39" s="35"/>
+      <c r="T39" s="35"/>
+      <c r="U39" s="35"/>
+      <c r="V39" s="35"/>
+      <c r="W39" s="35"/>
+      <c r="X39" s="35"/>
+      <c r="Y39" s="35"/>
+      <c r="Z39" s="35"/>
+      <c r="AA39" s="35"/>
+    </row>
+    <row r="40" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B40" s="80"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="90"/>
+      <c r="N40" s="35"/>
+      <c r="O40" s="35"/>
+      <c r="P40" s="35"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35"/>
+      <c r="S40" s="35"/>
+      <c r="T40" s="35"/>
+      <c r="U40" s="35"/>
+      <c r="V40" s="35"/>
+      <c r="W40" s="35"/>
+      <c r="X40" s="35"/>
+      <c r="Y40" s="35"/>
+      <c r="Z40" s="35"/>
+      <c r="AA40" s="35"/>
+    </row>
+    <row r="41" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B41" s="80"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="35"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="35"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="90"/>
+      <c r="N41" s="35"/>
+      <c r="O41" s="35"/>
+      <c r="P41" s="35"/>
+      <c r="Q41" s="35"/>
+      <c r="R41" s="35"/>
+      <c r="S41" s="35"/>
+      <c r="T41" s="35"/>
+      <c r="U41" s="35"/>
+      <c r="V41" s="35"/>
+      <c r="W41" s="35"/>
+      <c r="X41" s="35"/>
+      <c r="Y41" s="35"/>
+      <c r="Z41" s="35"/>
+      <c r="AA41" s="35"/>
+    </row>
+    <row r="42" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B42" s="80"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="76"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="90"/>
+      <c r="N42" s="35"/>
+      <c r="O42" s="35"/>
+      <c r="P42" s="35"/>
+      <c r="Q42" s="35"/>
+      <c r="R42" s="35"/>
+      <c r="S42" s="35"/>
+      <c r="T42" s="35"/>
+      <c r="U42" s="35"/>
+      <c r="V42" s="35"/>
+      <c r="W42" s="35"/>
+      <c r="X42" s="35"/>
+      <c r="Y42" s="35"/>
+      <c r="Z42" s="35"/>
+      <c r="AA42" s="35"/>
+    </row>
+    <row r="43" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B43" s="79"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+      <c r="G43" s="76"/>
+      <c r="I43" s="35"/>
+      <c r="J43" s="35"/>
+      <c r="K43" s="35"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="90"/>
+      <c r="N43" s="35"/>
+      <c r="O43" s="35"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
+      <c r="R43" s="35"/>
+      <c r="S43" s="35"/>
+      <c r="T43" s="35"/>
+      <c r="U43" s="35"/>
+      <c r="V43" s="35"/>
+      <c r="W43" s="35"/>
+      <c r="X43" s="35"/>
+      <c r="Y43" s="35"/>
+      <c r="Z43" s="35"/>
+      <c r="AA43" s="35"/>
+    </row>
+    <row r="44" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B44" s="80"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="35"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="94"/>
+      <c r="N44" s="35"/>
+      <c r="O44" s="35"/>
+      <c r="P44" s="35"/>
+      <c r="Q44" s="35"/>
+      <c r="R44" s="35"/>
+      <c r="S44" s="35"/>
+      <c r="T44" s="35"/>
+      <c r="U44" s="35"/>
+      <c r="V44" s="35"/>
+      <c r="W44" s="35"/>
+      <c r="X44" s="35"/>
+      <c r="Y44" s="35"/>
+      <c r="Z44" s="35"/>
+      <c r="AA44" s="35"/>
+    </row>
+    <row r="45" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B45" s="81"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
+      <c r="G45" s="77"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="35"/>
+      <c r="N45" s="35"/>
+      <c r="O45" s="35"/>
+      <c r="P45" s="35"/>
+      <c r="Q45" s="35"/>
+      <c r="R45" s="35"/>
+      <c r="S45" s="35"/>
+      <c r="T45" s="35"/>
+      <c r="U45" s="35"/>
+      <c r="V45" s="35"/>
+      <c r="W45" s="35"/>
+      <c r="X45" s="35"/>
+      <c r="Y45" s="35"/>
+      <c r="Z45" s="35"/>
+      <c r="AA45" s="35"/>
+    </row>
+    <row r="46" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="35"/>
+      <c r="P46" s="35"/>
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="35"/>
+      <c r="T46" s="35"/>
+      <c r="U46" s="35"/>
+      <c r="V46" s="35"/>
+      <c r="W46" s="35"/>
+      <c r="X46" s="35"/>
+      <c r="Y46" s="35"/>
+      <c r="Z46" s="35"/>
+      <c r="AA46" s="35"/>
+    </row>
+    <row r="47" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="35"/>
+      <c r="N47" s="35"/>
+      <c r="O47" s="35"/>
+      <c r="P47" s="35"/>
+      <c r="Q47" s="35"/>
+      <c r="R47" s="35"/>
+      <c r="S47" s="35"/>
+      <c r="T47" s="35"/>
+      <c r="U47" s="35"/>
+      <c r="V47" s="35"/>
+      <c r="W47" s="35"/>
+      <c r="X47" s="35"/>
+      <c r="Y47" s="35"/>
+      <c r="Z47" s="35"/>
+      <c r="AA47" s="35"/>
+    </row>
+    <row r="48" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="35"/>
+      <c r="O48" s="35"/>
+      <c r="P48" s="35"/>
+      <c r="Q48" s="35"/>
+      <c r="R48" s="35"/>
+      <c r="S48" s="35"/>
+      <c r="T48" s="35"/>
+      <c r="U48" s="35"/>
+      <c r="V48" s="35"/>
+      <c r="W48" s="35"/>
+      <c r="X48" s="35"/>
+      <c r="Y48" s="35"/>
+      <c r="Z48" s="35"/>
+      <c r="AA48" s="35"/>
+    </row>
+    <row r="49" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="35"/>
+      <c r="P49" s="35"/>
+      <c r="Q49" s="35"/>
+      <c r="R49" s="35"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="35"/>
+      <c r="V49" s="35"/>
+      <c r="W49" s="35"/>
+      <c r="X49" s="35"/>
+      <c r="Y49" s="35"/>
+      <c r="Z49" s="35"/>
+      <c r="AA49" s="35"/>
+    </row>
+    <row r="50" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="35"/>
+      <c r="H50" s="35"/>
+      <c r="I50" s="35"/>
+      <c r="J50" s="35"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="35"/>
+      <c r="N50" s="35"/>
+      <c r="O50" s="35"/>
+      <c r="P50" s="35"/>
+      <c r="Q50" s="35"/>
+      <c r="R50" s="35"/>
+      <c r="S50" s="35"/>
+      <c r="T50" s="35"/>
+      <c r="U50" s="35"/>
+      <c r="V50" s="35"/>
+      <c r="W50" s="35"/>
+      <c r="X50" s="35"/>
+      <c r="Y50" s="35"/>
+      <c r="Z50" s="35"/>
+      <c r="AA50" s="35"/>
+    </row>
+    <row r="51" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="35"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="35"/>
+      <c r="H51" s="35"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="35"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
+      <c r="M51" s="35"/>
+      <c r="N51" s="35"/>
+      <c r="O51" s="35"/>
+      <c r="P51" s="35"/>
+      <c r="Q51" s="35"/>
+      <c r="R51" s="35"/>
+      <c r="S51" s="35"/>
+      <c r="T51" s="35"/>
+      <c r="U51" s="35"/>
+      <c r="V51" s="35"/>
+      <c r="W51" s="35"/>
+      <c r="X51" s="35"/>
+      <c r="Y51" s="35"/>
+      <c r="Z51" s="35"/>
+      <c r="AA51" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
+  <mergeCells count="29">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="A3:AA3"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="Z4:Z5"/>
-    <mergeCell ref="A3:Z3"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>